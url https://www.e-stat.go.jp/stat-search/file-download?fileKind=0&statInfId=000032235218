--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -21,73 +21,73 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.25.165.204\調査課\数理第１係\01.健康保険・船員保険事業状況報告\05.報告誤り・正誤関係\20251030_差し替え（H25,H30～R4）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.25.165.204\調査課\数理第１係\01.健康保険・船員保険事業状況報告\01.公表\過去の公表物関係\20260605_年報決算編のエクセルシート名修正\修正後\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CB881B7-A7F8-4AEE-8123-DD537EDF7311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08B21D38-76A1-4CBE-A2C0-298711A42587}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表Ⅱ－１－１（協会医療介護）" sheetId="17" r:id="rId1"/>
     <sheet name="表Ⅱ－１－１（協会医療のみ）" sheetId="2" r:id="rId2"/>
     <sheet name="表Ⅱ－１－１（組合医療のみ）" sheetId="4" r:id="rId3"/>
     <sheet name="表Ⅱ－２－１" sheetId="18" r:id="rId4"/>
     <sheet name="表Ⅱ－２－２ " sheetId="5" r:id="rId5"/>
     <sheet name="表Ⅲ－１－１　所要保険料率階級別状況" sheetId="19" r:id="rId6"/>
-    <sheet name="表Ⅲ－１－２　保険料率・所要保険料率 " sheetId="20" r:id="rId7"/>
+    <sheet name="表Ⅲ－１－２　保険料率と所要保険料率" sheetId="20" r:id="rId7"/>
     <sheet name="表Ⅲ－１－３　所要保険料率と総報酬" sheetId="8" r:id="rId8"/>
     <sheet name="表Ⅲ－１－４　所要保険料率と拠出金割合" sheetId="9" r:id="rId9"/>
     <sheet name="表Ⅲ－1－５　保険料率変化状況" sheetId="10" r:id="rId10"/>
-    <sheet name="表Ⅲ－1－６　収支比率・保険料率" sheetId="11" r:id="rId11"/>
+    <sheet name="表Ⅲ－１－６　保険料率と収支比率" sheetId="11" r:id="rId11"/>
     <sheet name="表Ⅲ－1－７　財産比率・収支比率" sheetId="13" r:id="rId12"/>
     <sheet name="表Ⅲ－１－８　分布状況" sheetId="12" r:id="rId13"/>
     <sheet name="表Ⅲ－1－９　平均年齢・１人当たり医療費" sheetId="14" r:id="rId14"/>
     <sheet name="表Ⅴ－１－１" sheetId="15" r:id="rId15"/>
     <sheet name="表Ⅴ－２－１（１）" sheetId="16" r:id="rId16"/>
     <sheet name="表Ⅴ－２－１（２）" sheetId="21" r:id="rId17"/>
     <sheet name="表Ⅴ－２－１（３）" sheetId="22" r:id="rId18"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="AAA">[1]データ!$B$4:$B$12</definedName>
     <definedName name="aaaa" localSheetId="0">#REF!</definedName>
     <definedName name="aaaa" localSheetId="3">#REF!</definedName>
     <definedName name="aaaa" localSheetId="5">#REF!</definedName>
     <definedName name="aaaa" localSheetId="6">#REF!</definedName>
     <definedName name="aaaa" localSheetId="7">#REF!</definedName>
     <definedName name="aaaa" localSheetId="8">#REF!</definedName>
@@ -4207,51 +4207,51 @@
     <rPh sb="7" eb="9">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.00000000"/>
     <numFmt numFmtId="179" formatCode="0.0%"/>
     <numFmt numFmtId="180" formatCode="0.00_ "/>
     <numFmt numFmtId="181" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="182" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="183" formatCode="0.0"/>
     <numFmt numFmtId="184" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="標準ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -7547,754 +7547,754 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18" style="135" customWidth="1"/>
     <col min="2" max="16384" width="12.5" style="127"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75" customHeight="1">
+    <row r="1" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="124" t="s">
         <v>198</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
       <c r="D1" s="125"/>
       <c r="E1" s="125"/>
       <c r="F1" s="125"/>
       <c r="G1" s="125"/>
       <c r="H1" s="125"/>
       <c r="I1" s="125"/>
       <c r="J1" s="126"/>
     </row>
-    <row r="2" spans="1:10" ht="18.75" customHeight="1">
+    <row r="2" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="124" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="128"/>
       <c r="C2" s="128"/>
       <c r="D2" s="128"/>
       <c r="E2" s="128"/>
       <c r="F2" s="128"/>
       <c r="G2" s="128"/>
       <c r="H2" s="128"/>
       <c r="I2" s="125"/>
       <c r="J2" s="126"/>
     </row>
-    <row r="3" spans="1:10" ht="18.75" customHeight="1">
+    <row r="3" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="124"/>
       <c r="B3" s="129" t="s">
         <v>391</v>
       </c>
       <c r="C3" s="129" t="s">
         <v>392</v>
       </c>
       <c r="D3" s="129" t="s">
         <v>393</v>
       </c>
       <c r="E3" s="129" t="s">
         <v>394</v>
       </c>
       <c r="F3" s="129" t="s">
         <v>395</v>
       </c>
       <c r="G3" s="128"/>
       <c r="H3" s="128"/>
       <c r="I3" s="125"/>
       <c r="J3" s="126"/>
     </row>
-    <row r="4" spans="1:10" ht="18.75" customHeight="1">
+    <row r="4" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="124"/>
       <c r="B4" s="130" t="s">
         <v>195</v>
       </c>
       <c r="C4" s="130" t="s">
         <v>196</v>
       </c>
       <c r="D4" s="130" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="130" t="s">
         <v>197</v>
       </c>
       <c r="F4" s="130" t="s">
         <v>396</v>
       </c>
       <c r="G4" s="128"/>
       <c r="H4" s="128"/>
       <c r="I4" s="125"/>
       <c r="J4" s="126"/>
     </row>
-    <row r="5" spans="1:10" ht="18.75" customHeight="1">
+    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="124"/>
       <c r="B5" s="131" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="131" t="s">
         <v>208</v>
       </c>
       <c r="D5" s="131" t="s">
         <v>208</v>
       </c>
       <c r="E5" s="131" t="s">
         <v>208</v>
       </c>
       <c r="F5" s="131" t="s">
         <v>208</v>
       </c>
       <c r="G5" s="128"/>
       <c r="H5" s="128"/>
       <c r="I5" s="125"/>
       <c r="J5" s="126"/>
     </row>
-    <row r="6" spans="1:10" ht="18.75" customHeight="1">
+    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="124" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="128"/>
       <c r="H6" s="128"/>
       <c r="I6" s="125"/>
       <c r="J6" s="126"/>
     </row>
-    <row r="7" spans="1:10" ht="18.75" customHeight="1">
+    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="124" t="s">
         <v>199</v>
       </c>
       <c r="B7" s="132">
         <v>87959</v>
       </c>
       <c r="C7" s="132">
         <v>92018</v>
       </c>
       <c r="D7" s="132">
         <v>96654</v>
       </c>
       <c r="E7" s="132">
         <v>100093</v>
       </c>
       <c r="F7" s="132">
         <v>106012</v>
       </c>
       <c r="G7" s="128"/>
       <c r="H7" s="128"/>
       <c r="I7" s="125"/>
       <c r="J7" s="126"/>
     </row>
-    <row r="8" spans="1:10" ht="18.75" customHeight="1">
+    <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="124" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="132">
         <v>13286</v>
       </c>
       <c r="C8" s="132">
         <v>13455</v>
       </c>
       <c r="D8" s="132">
         <v>12517</v>
       </c>
       <c r="E8" s="132">
         <v>12729</v>
       </c>
       <c r="F8" s="132">
         <v>12628</v>
       </c>
       <c r="G8" s="128"/>
       <c r="H8" s="128"/>
       <c r="I8" s="125"/>
       <c r="J8" s="126"/>
     </row>
-    <row r="9" spans="1:10" ht="18.75" customHeight="1">
+    <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="124" t="s">
         <v>201</v>
       </c>
       <c r="B9" s="132">
         <v>142</v>
       </c>
       <c r="C9" s="132">
         <v>181</v>
       </c>
       <c r="D9" s="132">
         <v>167</v>
       </c>
       <c r="E9" s="132">
         <v>182</v>
       </c>
       <c r="F9" s="132">
         <v>645</v>
       </c>
       <c r="G9" s="128"/>
       <c r="H9" s="128"/>
       <c r="I9" s="125"/>
       <c r="J9" s="126"/>
     </row>
-    <row r="10" spans="1:10" ht="18.75" customHeight="1">
+    <row r="10" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="124" t="s">
         <v>211</v>
       </c>
       <c r="B10" s="132">
         <v>101387</v>
       </c>
       <c r="C10" s="132">
         <v>105654</v>
       </c>
       <c r="D10" s="132">
         <v>109338</v>
       </c>
       <c r="E10" s="132">
         <v>113004</v>
       </c>
       <c r="F10" s="132">
         <v>119285</v>
       </c>
       <c r="G10" s="128"/>
       <c r="H10" s="128"/>
       <c r="I10" s="125"/>
       <c r="J10" s="126"/>
     </row>
-    <row r="11" spans="1:10" ht="18.75" customHeight="1">
+    <row r="11" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="124" t="s">
         <v>202</v>
       </c>
       <c r="G11" s="128"/>
       <c r="H11" s="128"/>
       <c r="I11" s="125"/>
       <c r="J11" s="126"/>
     </row>
-    <row r="12" spans="1:10" ht="18.75" customHeight="1">
+    <row r="12" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="124" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="133">
         <v>53961</v>
       </c>
       <c r="C12" s="133">
         <v>55751</v>
       </c>
       <c r="D12" s="133">
         <v>58117</v>
       </c>
       <c r="E12" s="133">
         <v>60016</v>
       </c>
       <c r="F12" s="133">
         <v>63668</v>
       </c>
       <c r="G12" s="128"/>
       <c r="H12" s="128"/>
       <c r="I12" s="125"/>
       <c r="J12" s="126"/>
     </row>
-    <row r="13" spans="1:10" ht="18.75" customHeight="1">
+    <row r="13" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="134" t="s">
         <v>205</v>
       </c>
       <c r="B13" s="133">
         <v>48761</v>
       </c>
       <c r="C13" s="133">
         <v>50401</v>
       </c>
       <c r="D13" s="133">
         <v>52652</v>
       </c>
       <c r="E13" s="133">
         <v>54433</v>
       </c>
       <c r="F13" s="133">
         <v>57693</v>
       </c>
       <c r="G13" s="128"/>
       <c r="H13" s="128"/>
       <c r="I13" s="125"/>
       <c r="J13" s="126"/>
     </row>
-    <row r="14" spans="1:10" ht="18.75" customHeight="1">
+    <row r="14" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="134" t="s">
         <v>204</v>
       </c>
       <c r="B14" s="133">
         <v>5199</v>
       </c>
       <c r="C14" s="133">
         <v>5350</v>
       </c>
       <c r="D14" s="133">
         <v>5464</v>
       </c>
       <c r="E14" s="133">
         <v>5583</v>
       </c>
       <c r="F14" s="133">
         <v>5975</v>
       </c>
       <c r="G14" s="128"/>
       <c r="H14" s="128"/>
       <c r="I14" s="125"/>
       <c r="J14" s="126"/>
     </row>
-    <row r="15" spans="1:10" ht="18.75" customHeight="1">
+    <row r="15" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="124" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="133">
         <v>14793</v>
       </c>
       <c r="C15" s="133">
         <v>14885</v>
       </c>
       <c r="D15" s="133">
         <v>15495</v>
       </c>
       <c r="E15" s="133">
         <v>15268</v>
       </c>
       <c r="F15" s="133">
         <v>15246</v>
       </c>
       <c r="G15" s="128"/>
       <c r="H15" s="128"/>
       <c r="I15" s="125"/>
       <c r="J15" s="126"/>
     </row>
-    <row r="16" spans="1:10" ht="18.75" customHeight="1">
+    <row r="16" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="124" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="133">
         <v>17719</v>
       </c>
       <c r="C16" s="133">
         <v>17699</v>
       </c>
       <c r="D16" s="133">
         <v>18352</v>
       </c>
       <c r="E16" s="133">
         <v>19516</v>
       </c>
       <c r="F16" s="133">
         <v>20999</v>
       </c>
       <c r="G16" s="128"/>
       <c r="H16" s="128"/>
       <c r="I16" s="125"/>
       <c r="J16" s="126"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="124" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="133">
         <v>1</v>
       </c>
       <c r="C17" s="133">
         <v>0</v>
       </c>
       <c r="D17" s="133">
         <v>0</v>
       </c>
       <c r="E17" s="133" t="s">
         <v>193</v>
       </c>
       <c r="F17" s="133" t="s">
         <v>193</v>
       </c>
       <c r="G17" s="128"/>
       <c r="H17" s="128"/>
       <c r="I17" s="125"/>
       <c r="J17" s="126"/>
     </row>
-    <row r="18" spans="1:13" ht="18.75" customHeight="1">
+    <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="124" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="133">
         <v>1660</v>
       </c>
       <c r="C18" s="133">
         <v>1093</v>
       </c>
       <c r="D18" s="133">
         <v>1066</v>
       </c>
       <c r="E18" s="133">
         <v>208</v>
       </c>
       <c r="F18" s="133">
         <v>2</v>
       </c>
       <c r="G18" s="128"/>
       <c r="H18" s="128"/>
       <c r="I18" s="125"/>
       <c r="J18" s="126"/>
     </row>
-    <row r="19" spans="1:13" ht="18.75" customHeight="1">
+    <row r="19" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="124" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="133">
         <v>8971</v>
       </c>
       <c r="C19" s="133">
         <v>9503</v>
       </c>
       <c r="D19" s="133">
         <v>9858</v>
       </c>
       <c r="E19" s="133">
         <v>10130</v>
       </c>
       <c r="F19" s="133">
         <v>10671</v>
       </c>
       <c r="G19" s="128"/>
       <c r="H19" s="128"/>
       <c r="I19" s="125"/>
       <c r="J19" s="126"/>
     </row>
-    <row r="20" spans="1:13" ht="18.75" customHeight="1">
+    <row r="20" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="124" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="133">
         <v>1832</v>
       </c>
       <c r="C20" s="133">
         <v>1805</v>
       </c>
       <c r="D20" s="133">
         <v>1969</v>
       </c>
       <c r="E20" s="133">
         <v>2523</v>
       </c>
       <c r="F20" s="133">
         <v>3383</v>
       </c>
       <c r="G20" s="128"/>
       <c r="H20" s="128"/>
       <c r="I20" s="125"/>
       <c r="J20" s="126"/>
     </row>
-    <row r="21" spans="1:13" ht="18.75" customHeight="1">
+    <row r="21" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="124" t="s">
         <v>213</v>
       </c>
       <c r="B21" s="133">
         <v>98937</v>
       </c>
       <c r="C21" s="133">
         <v>100737</v>
       </c>
       <c r="D21" s="133">
         <v>104857</v>
       </c>
       <c r="E21" s="133">
         <v>107661</v>
       </c>
       <c r="F21" s="133">
         <v>113969</v>
       </c>
       <c r="G21" s="128"/>
       <c r="H21" s="128"/>
       <c r="I21" s="125"/>
       <c r="J21" s="126"/>
     </row>
-    <row r="22" spans="1:13" ht="18.75" customHeight="1">
+    <row r="22" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="124" t="s">
         <v>206</v>
       </c>
       <c r="B22" s="133">
         <v>2450</v>
       </c>
       <c r="C22" s="133">
         <v>4917</v>
       </c>
       <c r="D22" s="133">
         <v>4482</v>
       </c>
       <c r="E22" s="133">
         <v>5343</v>
       </c>
       <c r="F22" s="133">
         <v>5316</v>
       </c>
       <c r="G22" s="128"/>
       <c r="H22" s="128"/>
       <c r="I22" s="125"/>
       <c r="J22" s="126"/>
     </row>
-    <row r="23" spans="1:13" ht="18.75" customHeight="1">
+    <row r="23" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="124" t="s">
         <v>207</v>
       </c>
       <c r="B23" s="133">
         <v>13376</v>
       </c>
       <c r="C23" s="133">
         <v>18293</v>
       </c>
       <c r="D23" s="133">
         <v>22775</v>
       </c>
       <c r="E23" s="133">
         <v>28118</v>
       </c>
       <c r="F23" s="133">
         <v>33435</v>
       </c>
       <c r="G23" s="128"/>
       <c r="H23" s="128"/>
       <c r="I23" s="125"/>
       <c r="J23" s="126"/>
     </row>
-    <row r="24" spans="1:13" ht="18.75" customHeight="1">
+    <row r="24" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="124"/>
       <c r="B24" s="128"/>
       <c r="C24" s="128"/>
       <c r="D24" s="128"/>
       <c r="E24" s="128"/>
       <c r="F24" s="128"/>
       <c r="G24" s="128"/>
       <c r="H24" s="128"/>
       <c r="I24" s="125"/>
       <c r="J24" s="126"/>
     </row>
-    <row r="25" spans="1:13" ht="18.75" customHeight="1">
+    <row r="25" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="124" t="s">
         <v>369</v>
       </c>
       <c r="B25" s="128"/>
       <c r="C25" s="128"/>
       <c r="D25" s="128"/>
       <c r="E25" s="128"/>
       <c r="F25" s="128"/>
       <c r="G25" s="128"/>
       <c r="H25" s="128"/>
       <c r="I25" s="125"/>
       <c r="J25" s="126"/>
     </row>
-    <row r="26" spans="1:13" ht="18.75" customHeight="1">
+    <row r="26" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="124" t="s">
         <v>370</v>
       </c>
       <c r="B26" s="128"/>
       <c r="C26" s="128"/>
       <c r="D26" s="128"/>
       <c r="E26" s="128"/>
       <c r="F26" s="128"/>
       <c r="G26" s="128"/>
       <c r="H26" s="128"/>
       <c r="I26" s="125"/>
       <c r="J26" s="126"/>
     </row>
-    <row r="27" spans="1:13" ht="18.75" customHeight="1">
+    <row r="27" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="124"/>
       <c r="B27" s="126"/>
       <c r="C27" s="126"/>
       <c r="D27" s="126"/>
       <c r="E27" s="126"/>
       <c r="F27" s="126"/>
       <c r="G27" s="126"/>
       <c r="H27" s="126"/>
       <c r="I27" s="126"/>
       <c r="J27" s="126"/>
       <c r="K27" s="126"/>
       <c r="L27" s="126"/>
       <c r="M27" s="126"/>
     </row>
-    <row r="28" spans="1:13" ht="18.75" customHeight="1">
+    <row r="28" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="124"/>
       <c r="B28" s="126"/>
       <c r="C28" s="126"/>
       <c r="D28" s="126"/>
       <c r="E28" s="126"/>
       <c r="F28" s="126"/>
       <c r="G28" s="126"/>
       <c r="H28" s="126"/>
       <c r="I28" s="126"/>
       <c r="J28" s="126"/>
       <c r="K28" s="126"/>
       <c r="L28" s="126"/>
       <c r="M28" s="126"/>
     </row>
-    <row r="29" spans="1:13" ht="18.75" customHeight="1">
+    <row r="29" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="124"/>
       <c r="B29" s="126"/>
       <c r="C29" s="126"/>
       <c r="D29" s="126"/>
       <c r="E29" s="126"/>
     </row>
-    <row r="30" spans="1:13" ht="18.75" customHeight="1">
+    <row r="30" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="124"/>
       <c r="B30" s="126"/>
       <c r="C30" s="126"/>
       <c r="D30" s="126"/>
       <c r="E30" s="126"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:AB29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.625" style="58" customWidth="1"/>
     <col min="2" max="15" width="10.25" style="58"/>
     <col min="16" max="16" width="10.25" style="58" customWidth="1"/>
     <col min="17" max="16384" width="10.25" style="58"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A1" s="45" t="s">
         <v>128</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B2" s="122" t="s">
         <v>410</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="122"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B3" s="58" t="s">
         <v>411</v>
       </c>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38" t="s">
         <v>412</v>
       </c>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B4" s="46" t="s">
         <v>98</v>
       </c>
       <c r="C4" s="98" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="98" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="98" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="98" t="s">
         <v>102</v>
       </c>
       <c r="G4" s="98" t="s">
         <v>103</v>
       </c>
       <c r="H4" s="98" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="98" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="98" t="s">
@@ -8315,51 +8315,51 @@
       <c r="O4" s="98" t="s">
         <v>130</v>
       </c>
       <c r="P4" s="38" t="s">
         <v>413</v>
       </c>
       <c r="Q4" s="38" t="s">
         <v>298</v>
       </c>
       <c r="R4" s="38" t="s">
         <v>297</v>
       </c>
       <c r="S4" s="38" t="s">
         <v>312</v>
       </c>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="38"/>
       <c r="Z4" s="38"/>
       <c r="AA4" s="38"/>
       <c r="AB4" s="38"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A5" s="52" t="s">
         <v>313</v>
       </c>
       <c r="B5" s="45">
         <v>0</v>
       </c>
       <c r="C5" s="45">
         <v>0</v>
       </c>
       <c r="D5" s="45">
         <v>0</v>
       </c>
       <c r="E5" s="45">
         <v>0</v>
       </c>
       <c r="F5" s="45">
         <v>0</v>
       </c>
       <c r="G5" s="45">
         <v>0</v>
       </c>
       <c r="H5" s="45">
         <v>0</v>
       </c>
       <c r="I5" s="45">
@@ -8383,51 +8383,51 @@
       <c r="O5" s="45">
         <v>13</v>
       </c>
       <c r="P5" s="45">
         <v>18</v>
       </c>
       <c r="Q5" s="45">
         <v>2</v>
       </c>
       <c r="R5" s="45">
         <v>16</v>
       </c>
       <c r="S5" s="147">
         <v>110.88</v>
       </c>
       <c r="T5" s="38"/>
       <c r="U5" s="38"/>
       <c r="V5" s="38"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="38"/>
       <c r="Z5" s="38"/>
       <c r="AA5" s="38"/>
       <c r="AB5" s="38"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A6" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B6" s="45">
         <v>0</v>
       </c>
       <c r="C6" s="45">
         <v>0</v>
       </c>
       <c r="D6" s="45">
         <v>0</v>
       </c>
       <c r="E6" s="45">
         <v>0</v>
       </c>
       <c r="F6" s="45">
         <v>0</v>
       </c>
       <c r="G6" s="45">
         <v>0</v>
       </c>
       <c r="H6" s="45">
         <v>0</v>
       </c>
       <c r="I6" s="45">
@@ -8451,51 +8451,51 @@
       <c r="O6" s="45">
         <v>0</v>
       </c>
       <c r="P6" s="45">
         <v>40</v>
       </c>
       <c r="Q6" s="45">
         <v>3</v>
       </c>
       <c r="R6" s="45">
         <v>37</v>
       </c>
       <c r="S6" s="147">
         <v>106.8</v>
       </c>
       <c r="T6" s="38"/>
       <c r="U6" s="38"/>
       <c r="V6" s="38"/>
       <c r="W6" s="38"/>
       <c r="X6" s="38"/>
       <c r="Y6" s="38"/>
       <c r="Z6" s="38"/>
       <c r="AA6" s="38"/>
       <c r="AB6" s="38"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A7" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B7" s="45">
         <v>0</v>
       </c>
       <c r="C7" s="45">
         <v>0</v>
       </c>
       <c r="D7" s="45">
         <v>0</v>
       </c>
       <c r="E7" s="45">
         <v>0</v>
       </c>
       <c r="F7" s="45">
         <v>0</v>
       </c>
       <c r="G7" s="45">
         <v>0</v>
       </c>
       <c r="H7" s="45">
         <v>0</v>
       </c>
       <c r="I7" s="45">
@@ -8519,51 +8519,51 @@
       <c r="O7" s="45">
         <v>0</v>
       </c>
       <c r="P7" s="45">
         <v>112</v>
       </c>
       <c r="Q7" s="45">
         <v>9</v>
       </c>
       <c r="R7" s="45">
         <v>103</v>
       </c>
       <c r="S7" s="147">
         <v>102.65</v>
       </c>
       <c r="T7" s="38"/>
       <c r="U7" s="38"/>
       <c r="V7" s="38"/>
       <c r="W7" s="38"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="38"/>
       <c r="Z7" s="38"/>
       <c r="AA7" s="38"/>
       <c r="AB7" s="38"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A8" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="45">
         <v>0</v>
       </c>
       <c r="C8" s="45">
         <v>0</v>
       </c>
       <c r="D8" s="45">
         <v>0</v>
       </c>
       <c r="E8" s="45">
         <v>0</v>
       </c>
       <c r="F8" s="45">
         <v>0</v>
       </c>
       <c r="G8" s="45">
         <v>0</v>
       </c>
       <c r="H8" s="45">
         <v>0</v>
       </c>
       <c r="I8" s="45">
@@ -8587,51 +8587,51 @@
       <c r="O8" s="45">
         <v>0</v>
       </c>
       <c r="P8" s="45">
         <v>391</v>
       </c>
       <c r="Q8" s="45">
         <v>383</v>
       </c>
       <c r="R8" s="45">
         <v>8</v>
       </c>
       <c r="S8" s="147">
         <v>98.27</v>
       </c>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A9" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B9" s="45">
         <v>0</v>
       </c>
       <c r="C9" s="45">
         <v>0</v>
       </c>
       <c r="D9" s="45">
         <v>0</v>
       </c>
       <c r="E9" s="45">
         <v>0</v>
       </c>
       <c r="F9" s="45">
         <v>0</v>
       </c>
       <c r="G9" s="45">
         <v>0</v>
       </c>
       <c r="H9" s="45">
         <v>0</v>
       </c>
       <c r="I9" s="45">
@@ -8655,51 +8655,51 @@
       <c r="O9" s="45">
         <v>0</v>
       </c>
       <c r="P9" s="45">
         <v>266</v>
       </c>
       <c r="Q9" s="45">
         <v>265</v>
       </c>
       <c r="R9" s="45">
         <v>1</v>
       </c>
       <c r="S9" s="147">
         <v>93.28</v>
       </c>
       <c r="T9" s="38"/>
       <c r="U9" s="38"/>
       <c r="V9" s="38"/>
       <c r="W9" s="38"/>
       <c r="X9" s="38"/>
       <c r="Y9" s="38"/>
       <c r="Z9" s="38"/>
       <c r="AA9" s="38"/>
       <c r="AB9" s="38"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A10" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="45">
         <v>0</v>
       </c>
       <c r="C10" s="45">
         <v>0</v>
       </c>
       <c r="D10" s="45">
         <v>0</v>
       </c>
       <c r="E10" s="45">
         <v>0</v>
       </c>
       <c r="F10" s="45">
         <v>1</v>
       </c>
       <c r="G10" s="45">
         <v>0</v>
       </c>
       <c r="H10" s="45">
         <v>0</v>
       </c>
       <c r="I10" s="45">
@@ -8723,51 +8723,51 @@
       <c r="O10" s="45">
         <v>0</v>
       </c>
       <c r="P10" s="45">
         <v>239</v>
       </c>
       <c r="Q10" s="45">
         <v>238</v>
       </c>
       <c r="R10" s="45">
         <v>1</v>
       </c>
       <c r="S10" s="147">
         <v>88.91</v>
       </c>
       <c r="T10" s="38"/>
       <c r="U10" s="38"/>
       <c r="V10" s="38"/>
       <c r="W10" s="38"/>
       <c r="X10" s="38"/>
       <c r="Y10" s="38"/>
       <c r="Z10" s="38"/>
       <c r="AA10" s="38"/>
       <c r="AB10" s="38"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A11" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B11" s="45">
         <v>0</v>
       </c>
       <c r="C11" s="45">
         <v>0</v>
       </c>
       <c r="D11" s="45">
         <v>0</v>
       </c>
       <c r="E11" s="45">
         <v>0</v>
       </c>
       <c r="F11" s="45">
         <v>1</v>
       </c>
       <c r="G11" s="45">
         <v>0</v>
       </c>
       <c r="H11" s="45">
         <v>2</v>
       </c>
       <c r="I11" s="45">
@@ -8791,51 +8791,51 @@
       <c r="O11" s="45">
         <v>0</v>
       </c>
       <c r="P11" s="45">
         <v>136</v>
       </c>
       <c r="Q11" s="45">
         <v>136</v>
       </c>
       <c r="R11" s="45">
         <v>0</v>
       </c>
       <c r="S11" s="147">
         <v>84.41</v>
       </c>
       <c r="T11" s="38"/>
       <c r="U11" s="38"/>
       <c r="V11" s="38"/>
       <c r="W11" s="38"/>
       <c r="X11" s="38"/>
       <c r="Y11" s="38"/>
       <c r="Z11" s="38"/>
       <c r="AA11" s="38"/>
       <c r="AB11" s="38"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A12" s="54" t="s">
         <v>104</v>
       </c>
       <c r="B12" s="45">
         <v>0</v>
       </c>
       <c r="C12" s="45">
         <v>0</v>
       </c>
       <c r="D12" s="45">
         <v>0</v>
       </c>
       <c r="E12" s="45">
         <v>0</v>
       </c>
       <c r="F12" s="45">
         <v>3</v>
       </c>
       <c r="G12" s="45">
         <v>2</v>
       </c>
       <c r="H12" s="45">
         <v>81</v>
       </c>
       <c r="I12" s="45">
@@ -8859,51 +8859,51 @@
       <c r="O12" s="45">
         <v>0</v>
       </c>
       <c r="P12" s="45">
         <v>91</v>
       </c>
       <c r="Q12" s="45">
         <v>91</v>
       </c>
       <c r="R12" s="45">
         <v>0</v>
       </c>
       <c r="S12" s="147">
         <v>78.91</v>
       </c>
       <c r="T12" s="38"/>
       <c r="U12" s="38"/>
       <c r="V12" s="38"/>
       <c r="W12" s="38"/>
       <c r="X12" s="38"/>
       <c r="Y12" s="38"/>
       <c r="Z12" s="38"/>
       <c r="AA12" s="38"/>
       <c r="AB12" s="38"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A13" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B13" s="45">
         <v>0</v>
       </c>
       <c r="C13" s="45">
         <v>0</v>
       </c>
       <c r="D13" s="45">
         <v>0</v>
       </c>
       <c r="E13" s="45">
         <v>1</v>
       </c>
       <c r="F13" s="45">
         <v>0</v>
       </c>
       <c r="G13" s="45">
         <v>34</v>
       </c>
       <c r="H13" s="45">
         <v>2</v>
       </c>
       <c r="I13" s="45">
@@ -8927,51 +8927,51 @@
       <c r="O13" s="45">
         <v>0</v>
       </c>
       <c r="P13" s="45">
         <v>42</v>
       </c>
       <c r="Q13" s="45">
         <v>42</v>
       </c>
       <c r="R13" s="45">
         <v>0</v>
       </c>
       <c r="S13" s="147">
         <v>75.489999999999995</v>
       </c>
       <c r="T13" s="38"/>
       <c r="U13" s="38"/>
       <c r="V13" s="38"/>
       <c r="W13" s="38"/>
       <c r="X13" s="38"/>
       <c r="Y13" s="38"/>
       <c r="Z13" s="38"/>
       <c r="AA13" s="38"/>
       <c r="AB13" s="38"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A14" s="54" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="45">
         <v>0</v>
       </c>
       <c r="C14" s="45">
         <v>0</v>
       </c>
       <c r="D14" s="45">
         <v>0</v>
       </c>
       <c r="E14" s="45">
         <v>0</v>
       </c>
       <c r="F14" s="45">
         <v>22</v>
       </c>
       <c r="G14" s="45">
         <v>5</v>
       </c>
       <c r="H14" s="45">
         <v>1</v>
       </c>
       <c r="I14" s="45">
@@ -8995,51 +8995,51 @@
       <c r="O14" s="45">
         <v>0</v>
       </c>
       <c r="P14" s="45">
         <v>28</v>
       </c>
       <c r="Q14" s="45">
         <v>28</v>
       </c>
       <c r="R14" s="45">
         <v>0</v>
       </c>
       <c r="S14" s="147">
         <v>70.25</v>
       </c>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="38"/>
       <c r="X14" s="38"/>
       <c r="Y14" s="38"/>
       <c r="Z14" s="38"/>
       <c r="AA14" s="38"/>
       <c r="AB14" s="38"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A15" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="45">
         <v>0</v>
       </c>
       <c r="C15" s="45">
         <v>0</v>
       </c>
       <c r="D15" s="45">
         <v>0</v>
       </c>
       <c r="E15" s="45">
         <v>5</v>
       </c>
       <c r="F15" s="45">
         <v>1</v>
       </c>
       <c r="G15" s="45">
         <v>0</v>
       </c>
       <c r="H15" s="45">
         <v>0</v>
       </c>
       <c r="I15" s="45">
@@ -9063,51 +9063,51 @@
       <c r="O15" s="45">
         <v>0</v>
       </c>
       <c r="P15" s="45">
         <v>7</v>
       </c>
       <c r="Q15" s="45">
         <v>7</v>
       </c>
       <c r="R15" s="45">
         <v>0</v>
       </c>
       <c r="S15" s="147">
         <v>67.36</v>
       </c>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
       <c r="AA15" s="38"/>
       <c r="AB15" s="38"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A16" s="54" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="45">
         <v>0</v>
       </c>
       <c r="C16" s="45">
         <v>0</v>
       </c>
       <c r="D16" s="45">
         <v>5</v>
       </c>
       <c r="E16" s="45">
         <v>0</v>
       </c>
       <c r="F16" s="45">
         <v>1</v>
       </c>
       <c r="G16" s="45">
         <v>0</v>
       </c>
       <c r="H16" s="45">
         <v>0</v>
       </c>
       <c r="I16" s="45">
@@ -9131,51 +9131,51 @@
       <c r="O16" s="45">
         <v>0</v>
       </c>
       <c r="P16" s="45">
         <v>6</v>
       </c>
       <c r="Q16" s="45">
         <v>6</v>
       </c>
       <c r="R16" s="45">
         <v>0</v>
       </c>
       <c r="S16" s="147">
         <v>60.33</v>
       </c>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
       <c r="W16" s="38"/>
       <c r="X16" s="38"/>
       <c r="Y16" s="38"/>
       <c r="Z16" s="38"/>
       <c r="AA16" s="38"/>
       <c r="AB16" s="38"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A17" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45">
         <v>0</v>
       </c>
       <c r="C17" s="45">
         <v>0</v>
       </c>
       <c r="D17" s="45">
         <v>1</v>
       </c>
       <c r="E17" s="45">
         <v>0</v>
       </c>
       <c r="F17" s="45">
         <v>0</v>
       </c>
       <c r="G17" s="45">
         <v>1</v>
       </c>
       <c r="H17" s="45">
         <v>0</v>
       </c>
       <c r="I17" s="45">
@@ -9199,51 +9199,51 @@
       <c r="O17" s="45">
         <v>0</v>
       </c>
       <c r="P17" s="45">
         <v>2</v>
       </c>
       <c r="Q17" s="45">
         <v>2</v>
       </c>
       <c r="R17" s="45">
         <v>0</v>
       </c>
       <c r="S17" s="147">
         <v>67</v>
       </c>
       <c r="T17" s="38"/>
       <c r="U17" s="38"/>
       <c r="V17" s="38"/>
       <c r="W17" s="38"/>
       <c r="X17" s="38"/>
       <c r="Y17" s="38"/>
       <c r="Z17" s="38"/>
       <c r="AA17" s="38"/>
       <c r="AB17" s="38"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A18" s="54" t="s">
         <v>276</v>
       </c>
       <c r="B18" s="45">
         <v>1</v>
       </c>
       <c r="C18" s="45">
         <v>0</v>
       </c>
       <c r="D18" s="45">
         <v>0</v>
       </c>
       <c r="E18" s="45">
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <v>0</v>
       </c>
       <c r="G18" s="45">
         <v>0</v>
       </c>
       <c r="H18" s="45">
         <v>0</v>
       </c>
       <c r="I18" s="45">
@@ -9267,51 +9267,51 @@
       <c r="O18" s="45">
         <v>0</v>
       </c>
       <c r="P18" s="45">
         <v>1</v>
       </c>
       <c r="Q18" s="45">
         <v>1</v>
       </c>
       <c r="R18" s="45">
         <v>0</v>
       </c>
       <c r="S18" s="147">
         <v>42</v>
       </c>
       <c r="T18" s="38"/>
       <c r="U18" s="38"/>
       <c r="V18" s="38"/>
       <c r="W18" s="38"/>
       <c r="X18" s="38"/>
       <c r="Y18" s="38"/>
       <c r="Z18" s="38"/>
       <c r="AA18" s="38"/>
       <c r="AB18" s="38"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A19" s="58" t="s">
         <v>414</v>
       </c>
       <c r="B19" s="45">
         <v>1</v>
       </c>
       <c r="C19" s="45">
         <v>0</v>
       </c>
       <c r="D19" s="45">
         <v>6</v>
       </c>
       <c r="E19" s="45">
         <v>6</v>
       </c>
       <c r="F19" s="45">
         <v>29</v>
       </c>
       <c r="G19" s="45">
         <v>42</v>
       </c>
       <c r="H19" s="45">
         <v>86</v>
       </c>
       <c r="I19" s="45">
@@ -9333,51 +9333,51 @@
         <v>38</v>
       </c>
       <c r="O19" s="45">
         <v>13</v>
       </c>
       <c r="P19" s="45">
         <v>1379</v>
       </c>
       <c r="Q19" s="45">
         <v>1213</v>
       </c>
       <c r="R19" s="45">
         <v>166</v>
       </c>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="38"/>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="38"/>
       <c r="Z19" s="38"/>
       <c r="AA19" s="38"/>
       <c r="AB19" s="38"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A20" s="58" t="s">
         <v>182</v>
       </c>
       <c r="B20" s="45">
         <v>0</v>
       </c>
       <c r="C20" s="45">
         <v>0</v>
       </c>
       <c r="D20" s="45">
         <v>0</v>
       </c>
       <c r="E20" s="45">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <v>0</v>
       </c>
       <c r="G20" s="45">
         <v>0</v>
       </c>
       <c r="H20" s="45">
         <v>0</v>
       </c>
       <c r="I20" s="45">
@@ -9399,51 +9399,51 @@
         <v>36</v>
       </c>
       <c r="O20" s="45">
         <v>13</v>
       </c>
       <c r="P20" s="45">
         <v>170</v>
       </c>
       <c r="Q20" s="45">
         <v>14</v>
       </c>
       <c r="R20" s="45">
         <v>156</v>
       </c>
       <c r="S20" s="38"/>
       <c r="T20" s="38"/>
       <c r="U20" s="38"/>
       <c r="V20" s="38"/>
       <c r="W20" s="38"/>
       <c r="X20" s="38"/>
       <c r="Y20" s="38"/>
       <c r="Z20" s="38"/>
       <c r="AA20" s="38"/>
       <c r="AB20" s="38"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A21" s="58" t="s">
         <v>180</v>
       </c>
       <c r="B21" s="45">
         <v>1</v>
       </c>
       <c r="C21" s="45">
         <v>0</v>
       </c>
       <c r="D21" s="45">
         <v>6</v>
       </c>
       <c r="E21" s="45">
         <v>6</v>
       </c>
       <c r="F21" s="45">
         <v>29</v>
       </c>
       <c r="G21" s="45">
         <v>42</v>
       </c>
       <c r="H21" s="45">
         <v>86</v>
       </c>
       <c r="I21" s="45">
@@ -9465,291 +9465,291 @@
         <v>2</v>
       </c>
       <c r="O21" s="45">
         <v>0</v>
       </c>
       <c r="P21" s="45">
         <v>1209</v>
       </c>
       <c r="Q21" s="45">
         <v>1199</v>
       </c>
       <c r="R21" s="45">
         <v>10</v>
       </c>
       <c r="S21" s="38"/>
       <c r="T21" s="38"/>
       <c r="U21" s="38"/>
       <c r="V21" s="38"/>
       <c r="W21" s="38"/>
       <c r="X21" s="38"/>
       <c r="Y21" s="38"/>
       <c r="Z21" s="38"/>
       <c r="AA21" s="38"/>
       <c r="AB21" s="38"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B22" s="122"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="38"/>
       <c r="S22" s="38"/>
       <c r="T22" s="38"/>
       <c r="U22" s="38"/>
       <c r="V22" s="38"/>
       <c r="W22" s="38"/>
       <c r="X22" s="38"/>
       <c r="Y22" s="38"/>
       <c r="Z22" s="38"/>
       <c r="AA22" s="38"/>
       <c r="AB22" s="38"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A23" s="58" t="s">
         <v>407</v>
       </c>
       <c r="B23" s="122"/>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="38"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
       <c r="Q23" s="38"/>
       <c r="R23" s="38"/>
       <c r="S23" s="38"/>
       <c r="T23" s="38"/>
       <c r="U23" s="38"/>
       <c r="V23" s="38"/>
       <c r="W23" s="38"/>
       <c r="X23" s="38"/>
       <c r="Y23" s="38"/>
       <c r="Z23" s="38"/>
       <c r="AA23" s="38"/>
       <c r="AB23" s="38"/>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A24" s="58" t="s">
         <v>408</v>
       </c>
       <c r="B24" s="122"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
       <c r="T24" s="38"/>
       <c r="U24" s="38"/>
       <c r="V24" s="38"/>
       <c r="W24" s="38"/>
       <c r="X24" s="38"/>
       <c r="Y24" s="38"/>
       <c r="Z24" s="38"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="38"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A25" s="58" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B26" s="38"/>
       <c r="C26" s="38"/>
       <c r="D26" s="38"/>
       <c r="E26" s="38"/>
       <c r="F26" s="68"/>
       <c r="G26" s="68"/>
       <c r="H26" s="68"/>
       <c r="I26" s="68"/>
       <c r="J26" s="68"/>
       <c r="K26" s="68"/>
       <c r="L26" s="68"/>
       <c r="M26" s="68"/>
       <c r="N26" s="68"/>
       <c r="O26" s="68"/>
       <c r="P26" s="68"/>
       <c r="Q26" s="68"/>
       <c r="R26" s="68"/>
       <c r="S26" s="68"/>
       <c r="T26" s="38"/>
       <c r="U26" s="38"/>
       <c r="V26" s="38"/>
       <c r="W26" s="38"/>
       <c r="X26" s="38"/>
       <c r="Y26" s="38"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:28" x14ac:dyDescent="0.4">
       <c r="D28" s="38"/>
       <c r="V28" s="73"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:28" x14ac:dyDescent="0.4">
       <c r="I29" s="74"/>
       <c r="V29" s="74"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="9.75" style="77"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="45" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="45"/>
       <c r="Y1" s="76"/>
       <c r="Z1" s="76"/>
     </row>
-    <row r="2" spans="1:26" ht="18.75" customHeight="1">
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="45" t="s">
         <v>382</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="76"/>
       <c r="O2" s="76"/>
       <c r="P2" s="76"/>
       <c r="Q2" s="76"/>
       <c r="R2" s="76"/>
       <c r="S2" s="76"/>
       <c r="T2" s="76"/>
       <c r="U2" s="76"/>
       <c r="V2" s="76"/>
       <c r="W2" s="76"/>
       <c r="X2" s="76"/>
       <c r="Y2" s="76"/>
       <c r="Z2" s="76"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="77" t="s">
         <v>362</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="76"/>
       <c r="E3" s="45"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
       <c r="I3" s="76"/>
       <c r="J3" s="76"/>
       <c r="K3" s="76"/>
       <c r="L3" s="76"/>
       <c r="M3" s="76"/>
       <c r="N3" s="76"/>
       <c r="O3" s="76"/>
       <c r="P3" s="76"/>
       <c r="Q3" s="76"/>
       <c r="R3" s="76"/>
       <c r="S3" s="76" t="s">
         <v>363</v>
       </c>
       <c r="T3" s="76"/>
       <c r="U3" s="76"/>
       <c r="V3" s="76"/>
       <c r="W3" s="76"/>
       <c r="X3" s="76"/>
       <c r="Y3" s="76"/>
       <c r="Z3" s="76"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+    <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="46" t="s">
         <v>98</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="98" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="98" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="98" t="s">
         <v>102</v>
       </c>
       <c r="G4" s="98" t="s">
         <v>103</v>
       </c>
       <c r="H4" s="98" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="98" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="98" t="s">
@@ -9768,51 +9768,51 @@
         <v>109</v>
       </c>
       <c r="O4" s="98" t="s">
         <v>130</v>
       </c>
       <c r="P4" s="99" t="s">
         <v>176</v>
       </c>
       <c r="Q4" s="76" t="s">
         <v>298</v>
       </c>
       <c r="R4" s="76" t="s">
         <v>297</v>
       </c>
       <c r="S4" s="76" t="s">
         <v>308</v>
       </c>
       <c r="T4" s="76"/>
       <c r="U4" s="76"/>
       <c r="V4" s="76"/>
       <c r="W4" s="76"/>
       <c r="X4" s="76"/>
       <c r="Y4" s="76"/>
       <c r="Z4" s="76"/>
     </row>
-    <row r="5" spans="1:26" ht="18.75" customHeight="1">
+    <row r="5" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="77" t="s">
         <v>314</v>
       </c>
       <c r="B5" s="45">
         <v>0</v>
       </c>
       <c r="C5" s="45">
         <v>0</v>
       </c>
       <c r="D5" s="45">
         <v>1</v>
       </c>
       <c r="E5" s="45">
         <v>0</v>
       </c>
       <c r="F5" s="45">
         <v>1</v>
       </c>
       <c r="G5" s="45">
         <v>0</v>
       </c>
       <c r="H5" s="45">
         <v>0</v>
       </c>
       <c r="I5" s="45">
@@ -9834,51 +9834,51 @@
         <v>0</v>
       </c>
       <c r="O5" s="45">
         <v>0</v>
       </c>
       <c r="P5" s="45">
         <v>5</v>
       </c>
       <c r="Q5" s="45">
         <v>5</v>
       </c>
       <c r="R5" s="45">
         <v>0</v>
       </c>
       <c r="S5" s="148">
         <v>78.2</v>
       </c>
       <c r="T5" s="76"/>
       <c r="U5" s="76"/>
       <c r="V5" s="76"/>
       <c r="W5" s="76"/>
       <c r="X5" s="76"/>
       <c r="Y5" s="76"/>
       <c r="Z5" s="76"/>
     </row>
-    <row r="6" spans="1:26" ht="18.75" customHeight="1">
+    <row r="6" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="77" t="s">
         <v>315</v>
       </c>
       <c r="B6" s="45">
         <v>0</v>
       </c>
       <c r="C6" s="45">
         <v>0</v>
       </c>
       <c r="D6" s="45">
         <v>0</v>
       </c>
       <c r="E6" s="45">
         <v>0</v>
       </c>
       <c r="F6" s="45">
         <v>0</v>
       </c>
       <c r="G6" s="45">
         <v>0</v>
       </c>
       <c r="H6" s="45">
         <v>0</v>
       </c>
       <c r="I6" s="45">
@@ -9900,51 +9900,51 @@
         <v>0</v>
       </c>
       <c r="O6" s="45">
         <v>0</v>
       </c>
       <c r="P6" s="45">
         <v>1</v>
       </c>
       <c r="Q6" s="45">
         <v>1</v>
       </c>
       <c r="R6" s="45">
         <v>0</v>
       </c>
       <c r="S6" s="148">
         <v>91.12</v>
       </c>
       <c r="T6" s="76"/>
       <c r="U6" s="76"/>
       <c r="V6" s="76"/>
       <c r="W6" s="76"/>
       <c r="X6" s="76"/>
       <c r="Y6" s="76"/>
       <c r="Z6" s="76"/>
     </row>
-    <row r="7" spans="1:26" ht="18.75" customHeight="1">
+    <row r="7" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="77" t="s">
         <v>316</v>
       </c>
       <c r="B7" s="45">
         <v>0</v>
       </c>
       <c r="C7" s="45">
         <v>0</v>
       </c>
       <c r="D7" s="45">
         <v>0</v>
       </c>
       <c r="E7" s="45">
         <v>0</v>
       </c>
       <c r="F7" s="45">
         <v>0</v>
       </c>
       <c r="G7" s="45">
         <v>0</v>
       </c>
       <c r="H7" s="45">
         <v>0</v>
       </c>
       <c r="I7" s="45">
@@ -9966,51 +9966,51 @@
         <v>0</v>
       </c>
       <c r="O7" s="45">
         <v>0</v>
       </c>
       <c r="P7" s="45">
         <v>0</v>
       </c>
       <c r="Q7" s="45">
         <v>0</v>
       </c>
       <c r="R7" s="45">
         <v>0</v>
       </c>
       <c r="S7" s="148" t="s">
         <v>418</v>
       </c>
       <c r="T7" s="76"/>
       <c r="U7" s="76"/>
       <c r="V7" s="76"/>
       <c r="W7" s="76"/>
       <c r="X7" s="76"/>
       <c r="Y7" s="76"/>
       <c r="Z7" s="76"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="77" t="s">
         <v>317</v>
       </c>
       <c r="B8" s="45">
         <v>0</v>
       </c>
       <c r="C8" s="45">
         <v>0</v>
       </c>
       <c r="D8" s="45">
         <v>0</v>
       </c>
       <c r="E8" s="45">
         <v>0</v>
       </c>
       <c r="F8" s="45">
         <v>0</v>
       </c>
       <c r="G8" s="45">
         <v>1</v>
       </c>
       <c r="H8" s="45">
         <v>1</v>
       </c>
       <c r="I8" s="45">
@@ -10032,51 +10032,51 @@
         <v>0</v>
       </c>
       <c r="O8" s="45">
         <v>0</v>
       </c>
       <c r="P8" s="45">
         <v>6</v>
       </c>
       <c r="Q8" s="45">
         <v>6</v>
       </c>
       <c r="R8" s="45">
         <v>0</v>
       </c>
       <c r="S8" s="148">
         <v>86.92</v>
       </c>
       <c r="T8" s="76"/>
       <c r="U8" s="76"/>
       <c r="V8" s="76"/>
       <c r="W8" s="76"/>
       <c r="X8" s="76"/>
       <c r="Y8" s="76"/>
       <c r="Z8" s="76"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="77" t="s">
         <v>318</v>
       </c>
       <c r="B9" s="45">
         <v>0</v>
       </c>
       <c r="C9" s="45">
         <v>0</v>
       </c>
       <c r="D9" s="45">
         <v>0</v>
       </c>
       <c r="E9" s="45">
         <v>1</v>
       </c>
       <c r="F9" s="45">
         <v>0</v>
       </c>
       <c r="G9" s="45">
         <v>2</v>
       </c>
       <c r="H9" s="45">
         <v>0</v>
       </c>
       <c r="I9" s="45">
@@ -10098,51 +10098,51 @@
         <v>0</v>
       </c>
       <c r="O9" s="45">
         <v>0</v>
       </c>
       <c r="P9" s="45">
         <v>9</v>
       </c>
       <c r="Q9" s="45">
         <v>8</v>
       </c>
       <c r="R9" s="45">
         <v>1</v>
       </c>
       <c r="S9" s="148">
         <v>85.79</v>
       </c>
       <c r="T9" s="76"/>
       <c r="U9" s="76"/>
       <c r="V9" s="76"/>
       <c r="W9" s="76"/>
       <c r="X9" s="76"/>
       <c r="Y9" s="76"/>
       <c r="Z9" s="76"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="77" t="s">
         <v>319</v>
       </c>
       <c r="B10" s="45">
         <v>0</v>
       </c>
       <c r="C10" s="45">
         <v>0</v>
       </c>
       <c r="D10" s="45">
         <v>0</v>
       </c>
       <c r="E10" s="45">
         <v>0</v>
       </c>
       <c r="F10" s="45">
         <v>0</v>
       </c>
       <c r="G10" s="45">
         <v>1</v>
       </c>
       <c r="H10" s="45">
         <v>2</v>
       </c>
       <c r="I10" s="45">
@@ -10164,51 +10164,51 @@
         <v>0</v>
       </c>
       <c r="O10" s="45">
         <v>1</v>
       </c>
       <c r="P10" s="45">
         <v>8</v>
       </c>
       <c r="Q10" s="45">
         <v>7</v>
       </c>
       <c r="R10" s="45">
         <v>1</v>
       </c>
       <c r="S10" s="148">
         <v>91.15</v>
       </c>
       <c r="T10" s="76"/>
       <c r="U10" s="76"/>
       <c r="V10" s="76"/>
       <c r="W10" s="76"/>
       <c r="X10" s="76"/>
       <c r="Y10" s="76"/>
       <c r="Z10" s="76"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="77" t="s">
         <v>320</v>
       </c>
       <c r="B11" s="45">
         <v>0</v>
       </c>
       <c r="C11" s="45">
         <v>0</v>
       </c>
       <c r="D11" s="45">
         <v>0</v>
       </c>
       <c r="E11" s="45">
         <v>1</v>
       </c>
       <c r="F11" s="45">
         <v>0</v>
       </c>
       <c r="G11" s="45">
         <v>3</v>
       </c>
       <c r="H11" s="45">
         <v>2</v>
       </c>
       <c r="I11" s="45">
@@ -10230,51 +10230,51 @@
         <v>0</v>
       </c>
       <c r="O11" s="45">
         <v>0</v>
       </c>
       <c r="P11" s="45">
         <v>14</v>
       </c>
       <c r="Q11" s="45">
         <v>14</v>
       </c>
       <c r="R11" s="45">
         <v>0</v>
       </c>
       <c r="S11" s="148">
         <v>85.79</v>
       </c>
       <c r="T11" s="76"/>
       <c r="U11" s="76"/>
       <c r="V11" s="76"/>
       <c r="W11" s="76"/>
       <c r="X11" s="76"/>
       <c r="Y11" s="76"/>
       <c r="Z11" s="76"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="77" t="s">
         <v>273</v>
       </c>
       <c r="B12" s="45">
         <v>0</v>
       </c>
       <c r="C12" s="45">
         <v>0</v>
       </c>
       <c r="D12" s="45">
         <v>0</v>
       </c>
       <c r="E12" s="45">
         <v>0</v>
       </c>
       <c r="F12" s="45">
         <v>2</v>
       </c>
       <c r="G12" s="45">
         <v>1</v>
       </c>
       <c r="H12" s="45">
         <v>4</v>
       </c>
       <c r="I12" s="45">
@@ -10296,51 +10296,51 @@
         <v>1</v>
       </c>
       <c r="O12" s="45">
         <v>0</v>
       </c>
       <c r="P12" s="45">
         <v>30</v>
       </c>
       <c r="Q12" s="45">
         <v>27</v>
       </c>
       <c r="R12" s="45">
         <v>3</v>
       </c>
       <c r="S12" s="148">
         <v>89.34</v>
       </c>
       <c r="T12" s="76"/>
       <c r="U12" s="76"/>
       <c r="V12" s="76"/>
       <c r="W12" s="76"/>
       <c r="X12" s="76"/>
       <c r="Y12" s="76"/>
       <c r="Z12" s="76"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="77" t="s">
         <v>274</v>
       </c>
       <c r="B13" s="45">
         <v>1</v>
       </c>
       <c r="C13" s="45">
         <v>0</v>
       </c>
       <c r="D13" s="45">
         <v>0</v>
       </c>
       <c r="E13" s="45">
         <v>1</v>
       </c>
       <c r="F13" s="45">
         <v>5</v>
       </c>
       <c r="G13" s="45">
         <v>5</v>
       </c>
       <c r="H13" s="45">
         <v>5</v>
       </c>
       <c r="I13" s="45">
@@ -10362,51 +10362,51 @@
         <v>2</v>
       </c>
       <c r="O13" s="45">
         <v>0</v>
       </c>
       <c r="P13" s="45">
         <v>60</v>
       </c>
       <c r="Q13" s="45">
         <v>54</v>
       </c>
       <c r="R13" s="45">
         <v>6</v>
       </c>
       <c r="S13" s="148">
         <v>87.56</v>
       </c>
       <c r="T13" s="76"/>
       <c r="U13" s="76"/>
       <c r="V13" s="76"/>
       <c r="W13" s="76"/>
       <c r="X13" s="76"/>
       <c r="Y13" s="76"/>
       <c r="Z13" s="76"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="77" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="45">
         <v>0</v>
       </c>
       <c r="C14" s="45">
         <v>0</v>
       </c>
       <c r="D14" s="45">
         <v>2</v>
       </c>
       <c r="E14" s="45">
         <v>0</v>
       </c>
       <c r="F14" s="45">
         <v>3</v>
       </c>
       <c r="G14" s="45">
         <v>3</v>
       </c>
       <c r="H14" s="45">
         <v>3</v>
       </c>
       <c r="I14" s="45">
@@ -10428,51 +10428,51 @@
         <v>3</v>
       </c>
       <c r="O14" s="45">
         <v>0</v>
       </c>
       <c r="P14" s="45">
         <v>99</v>
       </c>
       <c r="Q14" s="45">
         <v>88</v>
       </c>
       <c r="R14" s="45">
         <v>11</v>
       </c>
       <c r="S14" s="148">
         <v>91.54</v>
       </c>
       <c r="T14" s="76"/>
       <c r="U14" s="76"/>
       <c r="V14" s="76"/>
       <c r="W14" s="76"/>
       <c r="X14" s="76"/>
       <c r="Y14" s="76"/>
       <c r="Z14" s="76"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B15" s="45">
         <v>0</v>
       </c>
       <c r="C15" s="45">
         <v>0</v>
       </c>
       <c r="D15" s="45">
         <v>1</v>
       </c>
       <c r="E15" s="45">
         <v>0</v>
       </c>
       <c r="F15" s="45">
         <v>9</v>
       </c>
       <c r="G15" s="45">
         <v>5</v>
       </c>
       <c r="H15" s="45">
         <v>23</v>
       </c>
       <c r="I15" s="45">
@@ -10494,51 +10494,51 @@
         <v>6</v>
       </c>
       <c r="O15" s="45">
         <v>4</v>
       </c>
       <c r="P15" s="45">
         <v>251</v>
       </c>
       <c r="Q15" s="45">
         <v>214</v>
       </c>
       <c r="R15" s="45">
         <v>37</v>
       </c>
       <c r="S15" s="148">
         <v>91.7</v>
       </c>
       <c r="T15" s="76"/>
       <c r="U15" s="76"/>
       <c r="V15" s="76"/>
       <c r="W15" s="76"/>
       <c r="X15" s="76"/>
       <c r="Y15" s="76"/>
       <c r="Z15" s="76"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B16" s="45">
         <v>0</v>
       </c>
       <c r="C16" s="45">
         <v>0</v>
       </c>
       <c r="D16" s="45">
         <v>1</v>
       </c>
       <c r="E16" s="45">
         <v>2</v>
       </c>
       <c r="F16" s="45">
         <v>1</v>
       </c>
       <c r="G16" s="45">
         <v>9</v>
       </c>
       <c r="H16" s="45">
         <v>22</v>
       </c>
       <c r="I16" s="45">
@@ -10560,51 +10560,51 @@
         <v>6</v>
       </c>
       <c r="O16" s="45">
         <v>1</v>
       </c>
       <c r="P16" s="45">
         <v>315</v>
       </c>
       <c r="Q16" s="45">
         <v>286</v>
       </c>
       <c r="R16" s="45">
         <v>29</v>
       </c>
       <c r="S16" s="148">
         <v>92.2</v>
       </c>
       <c r="T16" s="76"/>
       <c r="U16" s="76"/>
       <c r="V16" s="76"/>
       <c r="W16" s="76"/>
       <c r="X16" s="76"/>
       <c r="Y16" s="76"/>
       <c r="Z16" s="76"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="45">
         <v>0</v>
       </c>
       <c r="C17" s="45">
         <v>0</v>
       </c>
       <c r="D17" s="45">
         <v>0</v>
       </c>
       <c r="E17" s="45">
         <v>1</v>
       </c>
       <c r="F17" s="45">
         <v>4</v>
       </c>
       <c r="G17" s="45">
         <v>8</v>
       </c>
       <c r="H17" s="45">
         <v>8</v>
       </c>
       <c r="I17" s="45">
@@ -10626,51 +10626,51 @@
         <v>7</v>
       </c>
       <c r="O17" s="45">
         <v>1</v>
       </c>
       <c r="P17" s="45">
         <v>272</v>
       </c>
       <c r="Q17" s="45">
         <v>235</v>
       </c>
       <c r="R17" s="45">
         <v>37</v>
       </c>
       <c r="S17" s="148">
         <v>93.38</v>
       </c>
       <c r="T17" s="76"/>
       <c r="U17" s="76"/>
       <c r="V17" s="76"/>
       <c r="W17" s="76"/>
       <c r="X17" s="76"/>
       <c r="Y17" s="76"/>
       <c r="Z17" s="76"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="45">
         <v>0</v>
       </c>
       <c r="C18" s="45">
         <v>0</v>
       </c>
       <c r="D18" s="45">
         <v>1</v>
       </c>
       <c r="E18" s="45">
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <v>4</v>
       </c>
       <c r="G18" s="45">
         <v>2</v>
       </c>
       <c r="H18" s="45">
         <v>5</v>
       </c>
       <c r="I18" s="45">
@@ -10692,51 +10692,51 @@
         <v>5</v>
       </c>
       <c r="O18" s="45">
         <v>1</v>
       </c>
       <c r="P18" s="45">
         <v>163</v>
       </c>
       <c r="Q18" s="45">
         <v>148</v>
       </c>
       <c r="R18" s="45">
         <v>15</v>
       </c>
       <c r="S18" s="148">
         <v>92.65</v>
       </c>
       <c r="T18" s="76"/>
       <c r="U18" s="76"/>
       <c r="V18" s="76"/>
       <c r="W18" s="76"/>
       <c r="X18" s="76"/>
       <c r="Y18" s="76"/>
       <c r="Z18" s="76"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="77" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="45">
         <v>0</v>
       </c>
       <c r="C19" s="45">
         <v>0</v>
       </c>
       <c r="D19" s="45">
         <v>0</v>
       </c>
       <c r="E19" s="45">
         <v>0</v>
       </c>
       <c r="F19" s="45">
         <v>0</v>
       </c>
       <c r="G19" s="45">
         <v>2</v>
       </c>
       <c r="H19" s="45">
         <v>8</v>
       </c>
       <c r="I19" s="45">
@@ -10758,51 +10758,51 @@
         <v>6</v>
       </c>
       <c r="O19" s="45">
         <v>2</v>
       </c>
       <c r="P19" s="45">
         <v>90</v>
       </c>
       <c r="Q19" s="45">
         <v>78</v>
       </c>
       <c r="R19" s="45">
         <v>12</v>
       </c>
       <c r="S19" s="148">
         <v>93.47</v>
       </c>
       <c r="T19" s="76"/>
       <c r="U19" s="76"/>
       <c r="V19" s="76"/>
       <c r="W19" s="76"/>
       <c r="X19" s="76"/>
       <c r="Y19" s="76"/>
       <c r="Z19" s="76"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="77" t="s">
         <v>321</v>
       </c>
       <c r="B20" s="45">
         <v>0</v>
       </c>
       <c r="C20" s="45">
         <v>0</v>
       </c>
       <c r="D20" s="45">
         <v>0</v>
       </c>
       <c r="E20" s="45">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <v>0</v>
       </c>
       <c r="G20" s="45">
         <v>0</v>
       </c>
       <c r="H20" s="45">
         <v>3</v>
       </c>
       <c r="I20" s="45">
@@ -10824,51 +10824,51 @@
         <v>2</v>
       </c>
       <c r="O20" s="45">
         <v>3</v>
       </c>
       <c r="P20" s="45">
         <v>64</v>
       </c>
       <c r="Q20" s="45">
         <v>50</v>
       </c>
       <c r="R20" s="45">
         <v>14</v>
       </c>
       <c r="S20" s="148">
         <v>95.93</v>
       </c>
       <c r="T20" s="76"/>
       <c r="U20" s="76"/>
       <c r="V20" s="76"/>
       <c r="W20" s="76"/>
       <c r="X20" s="76"/>
       <c r="Y20" s="76"/>
       <c r="Z20" s="76"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="77" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="45">
         <v>1</v>
       </c>
       <c r="C21" s="45">
         <v>0</v>
       </c>
       <c r="D21" s="45">
         <v>6</v>
       </c>
       <c r="E21" s="45">
         <v>6</v>
       </c>
       <c r="F21" s="45">
         <v>29</v>
       </c>
       <c r="G21" s="45">
         <v>42</v>
       </c>
       <c r="H21" s="45">
         <v>86</v>
       </c>
       <c r="I21" s="45">
@@ -10888,51 +10888,51 @@
       </c>
       <c r="N21" s="45">
         <v>38</v>
       </c>
       <c r="O21" s="45">
         <v>13</v>
       </c>
       <c r="P21" s="45">
         <v>1387</v>
       </c>
       <c r="Q21" s="45">
         <v>1221</v>
       </c>
       <c r="R21" s="45">
         <v>166</v>
       </c>
       <c r="S21" s="76"/>
       <c r="T21" s="76"/>
       <c r="U21" s="76"/>
       <c r="V21" s="76"/>
       <c r="W21" s="76"/>
       <c r="X21" s="76"/>
       <c r="Y21" s="76"/>
       <c r="Z21" s="76"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="77" t="s">
         <v>189</v>
       </c>
       <c r="B22" s="45">
         <v>1</v>
       </c>
       <c r="C22" s="45">
         <v>0</v>
       </c>
       <c r="D22" s="45">
         <v>4</v>
       </c>
       <c r="E22" s="45">
         <v>3</v>
       </c>
       <c r="F22" s="45">
         <v>20</v>
       </c>
       <c r="G22" s="45">
         <v>21</v>
       </c>
       <c r="H22" s="45">
         <v>40</v>
       </c>
       <c r="I22" s="45">
@@ -10952,51 +10952,51 @@
       </c>
       <c r="N22" s="45">
         <v>12</v>
       </c>
       <c r="O22" s="45">
         <v>5</v>
       </c>
       <c r="P22" s="45">
         <v>483</v>
       </c>
       <c r="Q22" s="45">
         <v>424</v>
       </c>
       <c r="R22" s="45">
         <v>59</v>
       </c>
       <c r="S22" s="76"/>
       <c r="T22" s="76"/>
       <c r="U22" s="76"/>
       <c r="V22" s="76"/>
       <c r="W22" s="76"/>
       <c r="X22" s="76"/>
       <c r="Y22" s="76"/>
       <c r="Z22" s="76"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="77" t="s">
         <v>190</v>
       </c>
       <c r="B23" s="45">
         <v>0</v>
       </c>
       <c r="C23" s="45">
         <v>0</v>
       </c>
       <c r="D23" s="45">
         <v>2</v>
       </c>
       <c r="E23" s="45">
         <v>3</v>
       </c>
       <c r="F23" s="45">
         <v>9</v>
       </c>
       <c r="G23" s="45">
         <v>21</v>
       </c>
       <c r="H23" s="45">
         <v>46</v>
       </c>
       <c r="I23" s="45">
@@ -11016,338 +11016,338 @@
       </c>
       <c r="N23" s="45">
         <v>26</v>
       </c>
       <c r="O23" s="45">
         <v>8</v>
       </c>
       <c r="P23" s="45">
         <v>904</v>
       </c>
       <c r="Q23" s="45">
         <v>797</v>
       </c>
       <c r="R23" s="45">
         <v>107</v>
       </c>
       <c r="S23" s="76"/>
       <c r="T23" s="76"/>
       <c r="U23" s="76"/>
       <c r="V23" s="76"/>
       <c r="W23" s="76"/>
       <c r="X23" s="76"/>
       <c r="Y23" s="76"/>
       <c r="Z23" s="76"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="45"/>
       <c r="D24" s="76"/>
       <c r="E24" s="76"/>
       <c r="F24" s="76"/>
       <c r="G24" s="76"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="76"/>
       <c r="M24" s="76"/>
       <c r="N24" s="76"/>
       <c r="O24" s="76"/>
       <c r="P24" s="76"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="76"/>
       <c r="S24" s="76"/>
       <c r="T24" s="76"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="77" t="s">
         <v>379</v>
       </c>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="76"/>
       <c r="H25" s="76"/>
       <c r="I25" s="76"/>
       <c r="J25" s="76"/>
       <c r="K25" s="76"/>
       <c r="L25" s="76"/>
       <c r="M25" s="76"/>
       <c r="N25" s="76"/>
       <c r="O25" s="76"/>
       <c r="P25" s="76"/>
       <c r="Q25" s="76"/>
       <c r="R25" s="76"/>
       <c r="S25" s="76"/>
       <c r="T25" s="76"/>
       <c r="U25" s="76"/>
       <c r="V25" s="76"/>
       <c r="W25" s="76"/>
       <c r="X25" s="76"/>
       <c r="Y25" s="76"/>
       <c r="Z25" s="76"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="77" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="76"/>
       <c r="C27" s="76"/>
       <c r="D27" s="76"/>
       <c r="E27" s="76"/>
       <c r="F27" s="76"/>
       <c r="G27" s="76"/>
       <c r="H27" s="76"/>
       <c r="I27" s="76"/>
       <c r="J27" s="76"/>
       <c r="K27" s="76"/>
       <c r="L27" s="76"/>
       <c r="M27" s="76"/>
       <c r="N27" s="76"/>
       <c r="O27" s="76"/>
       <c r="P27" s="76"/>
       <c r="Q27" s="76"/>
       <c r="R27" s="76"/>
       <c r="S27" s="76"/>
       <c r="T27" s="76"/>
       <c r="U27" s="76"/>
       <c r="V27" s="76"/>
       <c r="W27" s="76"/>
       <c r="X27" s="76"/>
       <c r="Y27" s="76"/>
       <c r="Z27" s="76"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="76"/>
       <c r="C28" s="76"/>
       <c r="D28" s="76"/>
       <c r="E28" s="76"/>
       <c r="F28" s="76"/>
       <c r="G28" s="78"/>
       <c r="H28" s="76"/>
       <c r="I28" s="76"/>
       <c r="J28" s="76"/>
       <c r="K28" s="76"/>
       <c r="L28" s="76"/>
       <c r="M28" s="76"/>
       <c r="N28" s="76"/>
       <c r="O28" s="76"/>
       <c r="P28" s="76"/>
       <c r="Q28" s="76"/>
       <c r="R28" s="76"/>
       <c r="S28" s="76"/>
       <c r="T28" s="76"/>
       <c r="U28" s="76"/>
       <c r="V28" s="76"/>
       <c r="W28" s="76"/>
       <c r="X28" s="76"/>
       <c r="Y28" s="76"/>
       <c r="Z28" s="76"/>
     </row>
-    <row r="29" spans="1:26" ht="18.75" customHeight="1">
+    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="76"/>
       <c r="C29" s="76"/>
       <c r="D29" s="76"/>
       <c r="E29" s="76"/>
       <c r="F29" s="76"/>
       <c r="G29" s="79"/>
       <c r="H29" s="76"/>
       <c r="I29" s="76"/>
       <c r="J29" s="76"/>
       <c r="K29" s="76"/>
       <c r="L29" s="76"/>
       <c r="M29" s="76"/>
       <c r="N29" s="76"/>
       <c r="O29" s="76"/>
       <c r="P29" s="76"/>
       <c r="Q29" s="76"/>
       <c r="R29" s="76"/>
       <c r="S29" s="76"/>
       <c r="T29" s="76"/>
       <c r="U29" s="76"/>
       <c r="V29" s="76"/>
       <c r="W29" s="76"/>
       <c r="X29" s="76"/>
       <c r="Y29" s="76"/>
       <c r="Z29" s="76"/>
     </row>
-    <row r="30" spans="1:26" ht="18.75" customHeight="1">
+    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="76"/>
       <c r="C30" s="76"/>
       <c r="D30" s="76"/>
       <c r="E30" s="76"/>
       <c r="F30" s="76"/>
       <c r="G30" s="80"/>
       <c r="H30" s="76"/>
       <c r="I30" s="76"/>
       <c r="J30" s="76"/>
       <c r="K30" s="76"/>
       <c r="L30" s="76"/>
       <c r="M30" s="76"/>
       <c r="N30" s="76"/>
       <c r="O30" s="76"/>
       <c r="P30" s="76"/>
       <c r="Q30" s="76"/>
       <c r="R30" s="76"/>
       <c r="S30" s="76"/>
       <c r="T30" s="76"/>
       <c r="U30" s="76"/>
       <c r="V30" s="76"/>
       <c r="W30" s="76"/>
       <c r="X30" s="76"/>
       <c r="Y30" s="76"/>
       <c r="Z30" s="76"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Sheet12"/>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.625" style="81"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A1" s="45" t="s">
         <v>133</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="76"/>
       <c r="Y1" s="76"/>
       <c r="Z1" s="76"/>
       <c r="AA1" s="76"/>
       <c r="AB1" s="76"/>
       <c r="AC1" s="76"/>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B2" s="45" t="s">
         <v>338</v>
       </c>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="76"/>
       <c r="O2" s="76"/>
       <c r="P2" s="76"/>
       <c r="Q2" s="76"/>
       <c r="R2" s="76"/>
       <c r="T2" s="76"/>
       <c r="U2" s="76"/>
       <c r="V2" s="76"/>
       <c r="W2" s="76"/>
       <c r="X2" s="76"/>
       <c r="Y2" s="76"/>
       <c r="Z2" s="76"/>
       <c r="AA2" s="76"/>
       <c r="AB2" s="76"/>
       <c r="AC2" s="76"/>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B3" s="81" t="s">
         <v>362</v>
       </c>
       <c r="C3" s="76"/>
       <c r="D3" s="45"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
       <c r="I3" s="76"/>
       <c r="J3" s="76"/>
       <c r="K3" s="76"/>
       <c r="L3" s="76"/>
       <c r="M3" s="76"/>
       <c r="N3" s="76"/>
       <c r="O3" s="76"/>
       <c r="P3" s="76"/>
       <c r="Q3" s="76"/>
       <c r="R3" s="76"/>
       <c r="S3" s="81" t="s">
         <v>363</v>
       </c>
       <c r="T3" s="76"/>
       <c r="U3" s="76"/>
       <c r="V3" s="76"/>
       <c r="W3" s="76"/>
       <c r="X3" s="76"/>
       <c r="Y3" s="76"/>
       <c r="Z3" s="76"/>
       <c r="AA3" s="76"/>
       <c r="AB3" s="76"/>
       <c r="AC3" s="76"/>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B4" s="46" t="s">
         <v>98</v>
       </c>
       <c r="C4" s="98" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="98" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="98" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="98" t="s">
         <v>102</v>
       </c>
       <c r="G4" s="98" t="s">
         <v>103</v>
       </c>
       <c r="H4" s="98" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="98" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="98" t="s">
@@ -11369,51 +11369,51 @@
         <v>110</v>
       </c>
       <c r="P4" s="99" t="s">
         <v>176</v>
       </c>
       <c r="Q4" s="76" t="s">
         <v>298</v>
       </c>
       <c r="R4" s="76" t="s">
         <v>297</v>
       </c>
       <c r="S4" s="81" t="s">
         <v>308</v>
       </c>
       <c r="T4" s="76"/>
       <c r="U4" s="76"/>
       <c r="V4" s="76"/>
       <c r="W4" s="76"/>
       <c r="X4" s="76"/>
       <c r="Y4" s="76"/>
       <c r="Z4" s="76"/>
       <c r="AA4" s="76"/>
       <c r="AB4" s="76"/>
       <c r="AC4" s="76"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A5" s="81" t="s">
         <v>322</v>
       </c>
       <c r="B5" s="45">
         <v>0</v>
       </c>
       <c r="C5" s="45">
         <v>0</v>
       </c>
       <c r="D5" s="45">
         <v>2</v>
       </c>
       <c r="E5" s="45">
         <v>0</v>
       </c>
       <c r="F5" s="45">
         <v>4</v>
       </c>
       <c r="G5" s="45">
         <v>1</v>
       </c>
       <c r="H5" s="45">
         <v>2</v>
       </c>
       <c r="I5" s="45">
@@ -11438,51 +11438,51 @@
         <v>0</v>
       </c>
       <c r="P5" s="45">
         <v>28</v>
       </c>
       <c r="Q5" s="45">
         <v>28</v>
       </c>
       <c r="R5" s="45">
         <v>0</v>
       </c>
       <c r="S5" s="101">
         <v>83.53</v>
       </c>
       <c r="T5" s="76"/>
       <c r="U5" s="76"/>
       <c r="V5" s="76"/>
       <c r="W5" s="76"/>
       <c r="X5" s="76"/>
       <c r="Y5" s="76"/>
       <c r="Z5" s="76"/>
       <c r="AA5" s="76"/>
       <c r="AB5" s="76"/>
       <c r="AC5" s="76"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A6" s="81" t="s">
         <v>323</v>
       </c>
       <c r="B6" s="45">
         <v>0</v>
       </c>
       <c r="C6" s="45">
         <v>0</v>
       </c>
       <c r="D6" s="45">
         <v>0</v>
       </c>
       <c r="E6" s="45">
         <v>0</v>
       </c>
       <c r="F6" s="45">
         <v>1</v>
       </c>
       <c r="G6" s="45">
         <v>0</v>
       </c>
       <c r="H6" s="45">
         <v>1</v>
       </c>
       <c r="I6" s="45">
@@ -11507,51 +11507,51 @@
         <v>1</v>
       </c>
       <c r="P6" s="45">
         <v>6</v>
       </c>
       <c r="Q6" s="45">
         <v>5</v>
       </c>
       <c r="R6" s="45">
         <v>1</v>
       </c>
       <c r="S6" s="101">
         <v>88.36</v>
       </c>
       <c r="T6" s="76"/>
       <c r="U6" s="76"/>
       <c r="V6" s="76"/>
       <c r="W6" s="76"/>
       <c r="X6" s="76"/>
       <c r="Y6" s="76"/>
       <c r="Z6" s="76"/>
       <c r="AA6" s="76"/>
       <c r="AB6" s="76"/>
       <c r="AC6" s="76"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A7" s="81" t="s">
         <v>324</v>
       </c>
       <c r="B7" s="45">
         <v>0</v>
       </c>
       <c r="C7" s="45">
         <v>0</v>
       </c>
       <c r="D7" s="45">
         <v>1</v>
       </c>
       <c r="E7" s="45">
         <v>0</v>
       </c>
       <c r="F7" s="45">
         <v>0</v>
       </c>
       <c r="G7" s="45">
         <v>0</v>
       </c>
       <c r="H7" s="45">
         <v>2</v>
       </c>
       <c r="I7" s="45">
@@ -11576,51 +11576,51 @@
         <v>0</v>
       </c>
       <c r="P7" s="45">
         <v>5</v>
       </c>
       <c r="Q7" s="45">
         <v>5</v>
       </c>
       <c r="R7" s="45">
         <v>0</v>
       </c>
       <c r="S7" s="101">
         <v>78.599999999999994</v>
       </c>
       <c r="T7" s="76"/>
       <c r="U7" s="76"/>
       <c r="V7" s="76"/>
       <c r="W7" s="76"/>
       <c r="X7" s="76"/>
       <c r="Y7" s="76"/>
       <c r="Z7" s="76"/>
       <c r="AA7" s="76"/>
       <c r="AB7" s="76"/>
       <c r="AC7" s="76"/>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A8" s="81" t="s">
         <v>325</v>
       </c>
       <c r="B8" s="45">
         <v>0</v>
       </c>
       <c r="C8" s="45">
         <v>0</v>
       </c>
       <c r="D8" s="45">
         <v>0</v>
       </c>
       <c r="E8" s="45">
         <v>0</v>
       </c>
       <c r="F8" s="45">
         <v>1</v>
       </c>
       <c r="G8" s="45">
         <v>0</v>
       </c>
       <c r="H8" s="45">
         <v>1</v>
       </c>
       <c r="I8" s="45">
@@ -11645,51 +11645,51 @@
         <v>1</v>
       </c>
       <c r="P8" s="45">
         <v>9</v>
       </c>
       <c r="Q8" s="45">
         <v>8</v>
       </c>
       <c r="R8" s="45">
         <v>1</v>
       </c>
       <c r="S8" s="101">
         <v>90.11</v>
       </c>
       <c r="T8" s="76"/>
       <c r="U8" s="76"/>
       <c r="V8" s="76"/>
       <c r="W8" s="76"/>
       <c r="X8" s="76"/>
       <c r="Y8" s="76"/>
       <c r="Z8" s="76"/>
       <c r="AA8" s="76"/>
       <c r="AB8" s="76"/>
       <c r="AC8" s="76"/>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A9" s="81" t="s">
         <v>326</v>
       </c>
       <c r="B9" s="45">
         <v>0</v>
       </c>
       <c r="C9" s="45">
         <v>0</v>
       </c>
       <c r="D9" s="45">
         <v>0</v>
       </c>
       <c r="E9" s="45">
         <v>0</v>
       </c>
       <c r="F9" s="45">
         <v>0</v>
       </c>
       <c r="G9" s="45">
         <v>0</v>
       </c>
       <c r="H9" s="45">
         <v>0</v>
       </c>
       <c r="I9" s="45">
@@ -11714,51 +11714,51 @@
         <v>0</v>
       </c>
       <c r="P9" s="45">
         <v>12</v>
       </c>
       <c r="Q9" s="45">
         <v>12</v>
       </c>
       <c r="R9" s="45">
         <v>0</v>
       </c>
       <c r="S9" s="101">
         <v>90.66</v>
       </c>
       <c r="T9" s="76"/>
       <c r="U9" s="76"/>
       <c r="V9" s="76"/>
       <c r="W9" s="76"/>
       <c r="X9" s="76"/>
       <c r="Y9" s="76"/>
       <c r="Z9" s="76"/>
       <c r="AA9" s="76"/>
       <c r="AB9" s="76"/>
       <c r="AC9" s="76"/>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A10" s="81" t="s">
         <v>327</v>
       </c>
       <c r="B10" s="45">
         <v>0</v>
       </c>
       <c r="C10" s="45">
         <v>0</v>
       </c>
       <c r="D10" s="45">
         <v>0</v>
       </c>
       <c r="E10" s="45">
         <v>0</v>
       </c>
       <c r="F10" s="45">
         <v>0</v>
       </c>
       <c r="G10" s="45">
         <v>2</v>
       </c>
       <c r="H10" s="45">
         <v>0</v>
       </c>
       <c r="I10" s="45">
@@ -11783,51 +11783,51 @@
         <v>0</v>
       </c>
       <c r="P10" s="45">
         <v>20</v>
       </c>
       <c r="Q10" s="45">
         <v>19</v>
       </c>
       <c r="R10" s="45">
         <v>1</v>
       </c>
       <c r="S10" s="101">
         <v>91.35</v>
       </c>
       <c r="T10" s="76"/>
       <c r="U10" s="76"/>
       <c r="V10" s="76"/>
       <c r="W10" s="76"/>
       <c r="X10" s="76"/>
       <c r="Y10" s="76"/>
       <c r="Z10" s="76"/>
       <c r="AA10" s="76"/>
       <c r="AB10" s="76"/>
       <c r="AC10" s="76"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A11" s="81" t="s">
         <v>328</v>
       </c>
       <c r="B11" s="45">
         <v>0</v>
       </c>
       <c r="C11" s="45">
         <v>0</v>
       </c>
       <c r="D11" s="45">
         <v>0</v>
       </c>
       <c r="E11" s="45">
         <v>0</v>
       </c>
       <c r="F11" s="45">
         <v>1</v>
       </c>
       <c r="G11" s="45">
         <v>3</v>
       </c>
       <c r="H11" s="45">
         <v>3</v>
       </c>
       <c r="I11" s="45">
@@ -11852,51 +11852,51 @@
         <v>1</v>
       </c>
       <c r="P11" s="45">
         <v>22</v>
       </c>
       <c r="Q11" s="45">
         <v>20</v>
       </c>
       <c r="R11" s="45">
         <v>2</v>
       </c>
       <c r="S11" s="101">
         <v>87.81</v>
       </c>
       <c r="T11" s="76"/>
       <c r="U11" s="76"/>
       <c r="V11" s="76"/>
       <c r="W11" s="76"/>
       <c r="X11" s="76"/>
       <c r="Y11" s="76"/>
       <c r="Z11" s="76"/>
       <c r="AA11" s="76"/>
       <c r="AB11" s="76"/>
       <c r="AC11" s="76"/>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A12" s="81" t="s">
         <v>329</v>
       </c>
       <c r="B12" s="45">
         <v>0</v>
       </c>
       <c r="C12" s="45">
         <v>0</v>
       </c>
       <c r="D12" s="45">
         <v>0</v>
       </c>
       <c r="E12" s="45">
         <v>0</v>
       </c>
       <c r="F12" s="45">
         <v>1</v>
       </c>
       <c r="G12" s="45">
         <v>1</v>
       </c>
       <c r="H12" s="45">
         <v>3</v>
       </c>
       <c r="I12" s="45">
@@ -11921,51 +11921,51 @@
         <v>0</v>
       </c>
       <c r="P12" s="45">
         <v>31</v>
       </c>
       <c r="Q12" s="45">
         <v>28</v>
       </c>
       <c r="R12" s="45">
         <v>3</v>
       </c>
       <c r="S12" s="101">
         <v>90.14</v>
       </c>
       <c r="T12" s="76"/>
       <c r="U12" s="76"/>
       <c r="V12" s="76"/>
       <c r="W12" s="76"/>
       <c r="X12" s="76"/>
       <c r="Y12" s="76"/>
       <c r="Z12" s="76"/>
       <c r="AA12" s="76"/>
       <c r="AB12" s="76"/>
       <c r="AC12" s="76"/>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A13" s="81" t="s">
         <v>330</v>
       </c>
       <c r="B13" s="45">
         <v>0</v>
       </c>
       <c r="C13" s="45">
         <v>0</v>
       </c>
       <c r="D13" s="45">
         <v>0</v>
       </c>
       <c r="E13" s="45">
         <v>1</v>
       </c>
       <c r="F13" s="45">
         <v>1</v>
       </c>
       <c r="G13" s="45">
         <v>0</v>
       </c>
       <c r="H13" s="45">
         <v>9</v>
       </c>
       <c r="I13" s="45">
@@ -11990,51 +11990,51 @@
         <v>1</v>
       </c>
       <c r="P13" s="45">
         <v>68</v>
       </c>
       <c r="Q13" s="45">
         <v>67</v>
       </c>
       <c r="R13" s="45">
         <v>1</v>
       </c>
       <c r="S13" s="101">
         <v>89.12</v>
       </c>
       <c r="T13" s="76"/>
       <c r="U13" s="76"/>
       <c r="V13" s="76"/>
       <c r="W13" s="76"/>
       <c r="X13" s="76"/>
       <c r="Y13" s="76"/>
       <c r="Z13" s="76"/>
       <c r="AA13" s="76"/>
       <c r="AB13" s="76"/>
       <c r="AC13" s="76"/>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A14" s="81" t="s">
         <v>331</v>
       </c>
       <c r="B14" s="45">
         <v>0</v>
       </c>
       <c r="C14" s="45">
         <v>0</v>
       </c>
       <c r="D14" s="45">
         <v>1</v>
       </c>
       <c r="E14" s="45">
         <v>1</v>
       </c>
       <c r="F14" s="45">
         <v>4</v>
       </c>
       <c r="G14" s="45">
         <v>5</v>
       </c>
       <c r="H14" s="45">
         <v>5</v>
       </c>
       <c r="I14" s="45">
@@ -12059,51 +12059,51 @@
         <v>0</v>
       </c>
       <c r="P14" s="45">
         <v>90</v>
       </c>
       <c r="Q14" s="45">
         <v>86</v>
       </c>
       <c r="R14" s="45">
         <v>4</v>
       </c>
       <c r="S14" s="101">
         <v>89.09</v>
       </c>
       <c r="T14" s="76"/>
       <c r="U14" s="76"/>
       <c r="V14" s="76"/>
       <c r="W14" s="76"/>
       <c r="X14" s="76"/>
       <c r="Y14" s="76"/>
       <c r="Z14" s="76"/>
       <c r="AA14" s="76"/>
       <c r="AB14" s="76"/>
       <c r="AC14" s="76"/>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A15" s="81" t="s">
         <v>332</v>
       </c>
       <c r="B15" s="45">
         <v>0</v>
       </c>
       <c r="C15" s="45">
         <v>0</v>
       </c>
       <c r="D15" s="45">
         <v>1</v>
       </c>
       <c r="E15" s="45">
         <v>0</v>
       </c>
       <c r="F15" s="45">
         <v>7</v>
       </c>
       <c r="G15" s="45">
         <v>5</v>
       </c>
       <c r="H15" s="45">
         <v>16</v>
       </c>
       <c r="I15" s="45">
@@ -12128,51 +12128,51 @@
         <v>0</v>
       </c>
       <c r="P15" s="45">
         <v>153</v>
       </c>
       <c r="Q15" s="45">
         <v>147</v>
       </c>
       <c r="R15" s="45">
         <v>6</v>
       </c>
       <c r="S15" s="101">
         <v>89.46</v>
       </c>
       <c r="T15" s="76"/>
       <c r="U15" s="76"/>
       <c r="V15" s="76"/>
       <c r="W15" s="76"/>
       <c r="X15" s="76"/>
       <c r="Y15" s="76"/>
       <c r="Z15" s="76"/>
       <c r="AA15" s="76"/>
       <c r="AB15" s="76"/>
       <c r="AC15" s="76"/>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A16" s="81" t="s">
         <v>333</v>
       </c>
       <c r="B16" s="45">
         <v>0</v>
       </c>
       <c r="C16" s="45">
         <v>0</v>
       </c>
       <c r="D16" s="45">
         <v>0</v>
       </c>
       <c r="E16" s="45">
         <v>0</v>
       </c>
       <c r="F16" s="45">
         <v>6</v>
       </c>
       <c r="G16" s="45">
         <v>13</v>
       </c>
       <c r="H16" s="45">
         <v>12</v>
       </c>
       <c r="I16" s="45">
@@ -12197,51 +12197,51 @@
         <v>2</v>
       </c>
       <c r="P16" s="45">
         <v>215</v>
       </c>
       <c r="Q16" s="45">
         <v>193</v>
       </c>
       <c r="R16" s="45">
         <v>22</v>
       </c>
       <c r="S16" s="101">
         <v>91.54</v>
       </c>
       <c r="T16" s="76"/>
       <c r="U16" s="76"/>
       <c r="V16" s="76"/>
       <c r="W16" s="76"/>
       <c r="X16" s="76"/>
       <c r="Y16" s="76"/>
       <c r="Z16" s="76"/>
       <c r="AA16" s="76"/>
       <c r="AB16" s="76"/>
       <c r="AC16" s="76"/>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A17" s="81" t="s">
         <v>334</v>
       </c>
       <c r="B17" s="45">
         <v>0</v>
       </c>
       <c r="C17" s="45">
         <v>0</v>
       </c>
       <c r="D17" s="45">
         <v>1</v>
       </c>
       <c r="E17" s="45">
         <v>2</v>
       </c>
       <c r="F17" s="45">
         <v>1</v>
       </c>
       <c r="G17" s="45">
         <v>8</v>
       </c>
       <c r="H17" s="45">
         <v>14</v>
       </c>
       <c r="I17" s="45">
@@ -12266,51 +12266,51 @@
         <v>1</v>
       </c>
       <c r="P17" s="45">
         <v>257</v>
       </c>
       <c r="Q17" s="45">
         <v>232</v>
       </c>
       <c r="R17" s="45">
         <v>25</v>
       </c>
       <c r="S17" s="101">
         <v>92.02</v>
       </c>
       <c r="T17" s="76"/>
       <c r="U17" s="76"/>
       <c r="V17" s="76"/>
       <c r="W17" s="76"/>
       <c r="X17" s="76"/>
       <c r="Y17" s="76"/>
       <c r="Z17" s="76"/>
       <c r="AA17" s="76"/>
       <c r="AB17" s="76"/>
       <c r="AC17" s="76"/>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A18" s="81" t="s">
         <v>335</v>
       </c>
       <c r="B18" s="45">
         <v>1</v>
       </c>
       <c r="C18" s="45">
         <v>0</v>
       </c>
       <c r="D18" s="45">
         <v>0</v>
       </c>
       <c r="E18" s="45">
         <v>2</v>
       </c>
       <c r="F18" s="45">
         <v>1</v>
       </c>
       <c r="G18" s="45">
         <v>2</v>
       </c>
       <c r="H18" s="45">
         <v>12</v>
       </c>
       <c r="I18" s="45">
@@ -12335,51 +12335,51 @@
         <v>2</v>
       </c>
       <c r="P18" s="45">
         <v>262</v>
       </c>
       <c r="Q18" s="45">
         <v>222</v>
       </c>
       <c r="R18" s="45">
         <v>40</v>
       </c>
       <c r="S18" s="101">
         <v>94.57</v>
       </c>
       <c r="T18" s="76"/>
       <c r="U18" s="76"/>
       <c r="V18" s="76"/>
       <c r="W18" s="76"/>
       <c r="X18" s="76"/>
       <c r="Y18" s="76"/>
       <c r="Z18" s="76"/>
       <c r="AA18" s="76"/>
       <c r="AB18" s="76"/>
       <c r="AC18" s="76"/>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A19" s="81" t="s">
         <v>336</v>
       </c>
       <c r="B19" s="45">
         <v>0</v>
       </c>
       <c r="C19" s="45">
         <v>0</v>
       </c>
       <c r="D19" s="45">
         <v>0</v>
       </c>
       <c r="E19" s="45">
         <v>0</v>
       </c>
       <c r="F19" s="45">
         <v>1</v>
       </c>
       <c r="G19" s="45">
         <v>0</v>
       </c>
       <c r="H19" s="45">
         <v>6</v>
       </c>
       <c r="I19" s="45">
@@ -12404,51 +12404,51 @@
         <v>4</v>
       </c>
       <c r="P19" s="45">
         <v>150</v>
       </c>
       <c r="Q19" s="45">
         <v>116</v>
       </c>
       <c r="R19" s="45">
         <v>34</v>
       </c>
       <c r="S19" s="101">
         <v>96.49</v>
       </c>
       <c r="T19" s="76"/>
       <c r="U19" s="76"/>
       <c r="V19" s="76"/>
       <c r="W19" s="76"/>
       <c r="X19" s="76"/>
       <c r="Y19" s="76"/>
       <c r="Z19" s="76"/>
       <c r="AA19" s="76"/>
       <c r="AB19" s="76"/>
       <c r="AC19" s="76"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A20" s="81" t="s">
         <v>337</v>
       </c>
       <c r="B20" s="45">
         <v>0</v>
       </c>
       <c r="C20" s="45">
         <v>0</v>
       </c>
       <c r="D20" s="45">
         <v>0</v>
       </c>
       <c r="E20" s="45">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <v>0</v>
       </c>
       <c r="G20" s="45">
         <v>2</v>
       </c>
       <c r="H20" s="45">
         <v>0</v>
       </c>
       <c r="I20" s="45">
@@ -12473,51 +12473,51 @@
         <v>0</v>
       </c>
       <c r="P20" s="45">
         <v>59</v>
       </c>
       <c r="Q20" s="45">
         <v>33</v>
       </c>
       <c r="R20" s="45">
         <v>26</v>
       </c>
       <c r="S20" s="101">
         <v>97.56</v>
       </c>
       <c r="T20" s="76"/>
       <c r="U20" s="76"/>
       <c r="V20" s="76"/>
       <c r="W20" s="76"/>
       <c r="X20" s="76"/>
       <c r="Y20" s="76"/>
       <c r="Z20" s="76"/>
       <c r="AA20" s="76"/>
       <c r="AB20" s="76"/>
       <c r="AC20" s="76"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A21" s="81" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="45">
         <v>1</v>
       </c>
       <c r="C21" s="45">
         <v>0</v>
       </c>
       <c r="D21" s="45">
         <v>6</v>
       </c>
       <c r="E21" s="45">
         <v>6</v>
       </c>
       <c r="F21" s="45">
         <v>29</v>
       </c>
       <c r="G21" s="45">
         <v>42</v>
       </c>
       <c r="H21" s="45">
         <v>86</v>
       </c>
       <c r="I21" s="45">
@@ -12539,530 +12539,530 @@
         <v>38</v>
       </c>
       <c r="O21" s="45">
         <v>13</v>
       </c>
       <c r="P21" s="45">
         <v>1387</v>
       </c>
       <c r="Q21" s="45">
         <v>1221</v>
       </c>
       <c r="R21" s="45">
         <v>166</v>
       </c>
       <c r="T21" s="76"/>
       <c r="U21" s="76"/>
       <c r="V21" s="76"/>
       <c r="W21" s="76"/>
       <c r="X21" s="76"/>
       <c r="Y21" s="76"/>
       <c r="Z21" s="76"/>
       <c r="AA21" s="76"/>
       <c r="AB21" s="76"/>
       <c r="AC21" s="76"/>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B22" s="45"/>
       <c r="C22" s="76"/>
       <c r="D22" s="76"/>
       <c r="E22" s="76"/>
       <c r="F22" s="76"/>
       <c r="G22" s="76"/>
       <c r="H22" s="76"/>
       <c r="I22" s="76"/>
       <c r="J22" s="76"/>
       <c r="K22" s="76"/>
       <c r="L22" s="76"/>
       <c r="M22" s="76"/>
       <c r="N22" s="76"/>
       <c r="O22" s="76"/>
       <c r="P22" s="76"/>
       <c r="Q22" s="76"/>
       <c r="R22" s="76"/>
       <c r="T22" s="76"/>
       <c r="U22" s="76"/>
       <c r="V22" s="76"/>
       <c r="W22" s="76"/>
       <c r="X22" s="76"/>
       <c r="Y22" s="76"/>
       <c r="Z22" s="76"/>
       <c r="AA22" s="76"/>
       <c r="AB22" s="76"/>
       <c r="AC22" s="76"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A23" s="81" t="s">
         <v>379</v>
       </c>
       <c r="B23" s="45"/>
       <c r="C23" s="76"/>
       <c r="D23" s="76"/>
       <c r="E23" s="76"/>
       <c r="F23" s="76"/>
       <c r="G23" s="76"/>
       <c r="H23" s="76"/>
       <c r="I23" s="76"/>
       <c r="J23" s="76"/>
       <c r="K23" s="76"/>
       <c r="L23" s="76"/>
       <c r="M23" s="76"/>
       <c r="N23" s="76"/>
       <c r="O23" s="76"/>
       <c r="P23" s="76"/>
       <c r="Q23" s="76"/>
       <c r="R23" s="76"/>
       <c r="T23" s="76"/>
       <c r="U23" s="76"/>
       <c r="V23" s="76"/>
       <c r="W23" s="76"/>
       <c r="X23" s="76"/>
       <c r="Y23" s="76"/>
       <c r="Z23" s="76"/>
       <c r="AA23" s="76"/>
       <c r="AB23" s="76"/>
       <c r="AC23" s="76"/>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A24" s="81" t="s">
         <v>380</v>
       </c>
       <c r="B24" s="45"/>
       <c r="C24" s="76"/>
       <c r="D24" s="76"/>
       <c r="E24" s="76"/>
       <c r="F24" s="76"/>
       <c r="G24" s="76"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="76"/>
       <c r="M24" s="76"/>
       <c r="N24" s="76"/>
       <c r="O24" s="76"/>
       <c r="P24" s="76"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="76"/>
       <c r="T24" s="76"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
       <c r="AA24" s="76"/>
       <c r="AB24" s="76"/>
       <c r="AC24" s="76"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A25" s="81" t="s">
         <v>378</v>
       </c>
       <c r="B25" s="45"/>
       <c r="C25" s="76"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="76"/>
       <c r="H25" s="76"/>
       <c r="I25" s="76"/>
       <c r="J25" s="76"/>
       <c r="K25" s="76"/>
       <c r="L25" s="76"/>
       <c r="M25" s="76"/>
       <c r="N25" s="76"/>
       <c r="O25" s="76"/>
       <c r="P25" s="76"/>
       <c r="Q25" s="76"/>
       <c r="R25" s="76"/>
       <c r="T25" s="76"/>
       <c r="U25" s="76"/>
       <c r="V25" s="76"/>
       <c r="W25" s="76"/>
       <c r="X25" s="76"/>
       <c r="Y25" s="76"/>
       <c r="Z25" s="76"/>
       <c r="AA25" s="76"/>
       <c r="AB25" s="76"/>
       <c r="AC25" s="76"/>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B26" s="45"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="76"/>
       <c r="F26" s="76"/>
       <c r="G26" s="76"/>
       <c r="H26" s="76"/>
       <c r="I26" s="76"/>
       <c r="J26" s="76"/>
       <c r="K26" s="76"/>
       <c r="L26" s="76"/>
       <c r="M26" s="76"/>
       <c r="N26" s="76"/>
       <c r="O26" s="76"/>
       <c r="P26" s="76"/>
       <c r="Q26" s="76"/>
       <c r="R26" s="76"/>
       <c r="T26" s="76"/>
       <c r="U26" s="76"/>
       <c r="V26" s="76"/>
       <c r="W26" s="76"/>
       <c r="X26" s="76"/>
       <c r="Y26" s="76"/>
       <c r="Z26" s="76"/>
       <c r="AA26" s="76"/>
       <c r="AB26" s="76"/>
       <c r="AC26" s="76"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B30" s="76"/>
       <c r="C30" s="76"/>
       <c r="D30" s="76"/>
       <c r="E30" s="76"/>
       <c r="F30" s="78"/>
       <c r="G30" s="76"/>
       <c r="H30" s="76"/>
       <c r="I30" s="76"/>
       <c r="J30" s="76"/>
       <c r="K30" s="76"/>
       <c r="L30" s="76"/>
       <c r="M30" s="76"/>
       <c r="N30" s="76"/>
       <c r="O30" s="76"/>
       <c r="P30" s="76"/>
       <c r="Q30" s="76"/>
       <c r="R30" s="76"/>
       <c r="S30" s="76"/>
       <c r="T30" s="76"/>
       <c r="U30" s="76"/>
       <c r="V30" s="76"/>
       <c r="W30" s="76"/>
       <c r="X30" s="76"/>
       <c r="Y30" s="76"/>
       <c r="Z30" s="76"/>
       <c r="AA30" s="76"/>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B31" s="76"/>
       <c r="C31" s="76"/>
       <c r="D31" s="76"/>
       <c r="E31" s="76"/>
       <c r="F31" s="76"/>
       <c r="G31" s="76"/>
       <c r="H31" s="76"/>
       <c r="I31" s="76"/>
       <c r="J31" s="76"/>
       <c r="K31" s="76"/>
       <c r="L31" s="76"/>
       <c r="M31" s="76"/>
       <c r="N31" s="76"/>
       <c r="O31" s="76"/>
       <c r="P31" s="76"/>
       <c r="Q31" s="76"/>
       <c r="R31" s="76"/>
       <c r="S31" s="76"/>
       <c r="T31" s="76"/>
       <c r="U31" s="76"/>
       <c r="V31" s="76"/>
       <c r="W31" s="76"/>
       <c r="X31" s="76"/>
       <c r="Y31" s="76"/>
       <c r="Z31" s="76"/>
       <c r="AA31" s="76"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="11.625" style="90" customWidth="1"/>
     <col min="2" max="16384" width="14.875" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" customHeight="1">
+    <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
     </row>
-    <row r="2" spans="1:13" ht="18.75" customHeight="1">
+    <row r="2" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="59" t="s">
         <v>183</v>
       </c>
       <c r="C2" s="59" t="s">
         <v>339</v>
       </c>
       <c r="D2" s="59" t="s">
         <v>340</v>
       </c>
       <c r="E2" s="59" t="s">
         <v>184</v>
       </c>
       <c r="F2" s="59" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="92" customFormat="1" ht="18.75" customHeight="1">
+    <row r="3" spans="1:13" s="92" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="60"/>
       <c r="B3" s="60" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="60" t="s">
         <v>186</v>
       </c>
       <c r="D3" s="60" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="60" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="60" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="18.75" customHeight="1">
+    <row r="4" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B4" s="94">
         <v>80.83</v>
       </c>
       <c r="C4" s="61">
         <v>321.39999999999998</v>
       </c>
       <c r="D4" s="61">
         <v>46.7</v>
       </c>
       <c r="E4" s="61">
         <v>97</v>
       </c>
       <c r="F4" s="61">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="18.75" customHeight="1">
+    <row r="5" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="91" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="18.75" customHeight="1">
+    <row r="6" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="93">
         <v>5</v>
       </c>
       <c r="B6" s="94">
         <v>59.91</v>
       </c>
       <c r="C6" s="61">
         <v>247.4</v>
       </c>
       <c r="D6" s="61">
         <v>38.799999999999997</v>
       </c>
       <c r="E6" s="61">
         <v>80.8</v>
       </c>
       <c r="F6" s="61">
         <v>21.4</v>
       </c>
       <c r="I6" s="95"/>
       <c r="J6" s="96"/>
       <c r="K6" s="96"/>
       <c r="L6" s="96"/>
       <c r="M6" s="96"/>
     </row>
-    <row r="7" spans="1:13" ht="18.75" customHeight="1">
+    <row r="7" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="93">
         <v>25</v>
       </c>
       <c r="B7" s="94">
         <v>73.31</v>
       </c>
       <c r="C7" s="61">
         <v>281.7</v>
       </c>
       <c r="D7" s="61">
         <v>44.4</v>
       </c>
       <c r="E7" s="61">
         <v>90.7</v>
       </c>
       <c r="F7" s="61">
         <v>51.6</v>
       </c>
       <c r="I7" s="95"/>
       <c r="J7" s="96"/>
       <c r="K7" s="96"/>
       <c r="L7" s="96"/>
       <c r="M7" s="96"/>
     </row>
-    <row r="8" spans="1:13" ht="18.75" customHeight="1">
+    <row r="8" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="93">
         <v>50</v>
       </c>
       <c r="B8" s="94">
         <v>80.959999999999994</v>
       </c>
       <c r="C8" s="61">
         <v>310.5</v>
       </c>
       <c r="D8" s="61">
         <v>47.4</v>
       </c>
       <c r="E8" s="61">
         <v>96.5</v>
       </c>
       <c r="F8" s="61">
         <v>77.3</v>
       </c>
       <c r="I8" s="95"/>
       <c r="J8" s="96"/>
       <c r="K8" s="96"/>
       <c r="L8" s="96"/>
       <c r="M8" s="96"/>
     </row>
-    <row r="9" spans="1:13" ht="18.75" customHeight="1">
+    <row r="9" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="93">
         <v>75</v>
       </c>
       <c r="B9" s="94">
         <v>88.94</v>
       </c>
       <c r="C9" s="61">
         <v>343.2</v>
       </c>
       <c r="D9" s="61">
         <v>50.2</v>
       </c>
       <c r="E9" s="61">
         <v>102.3</v>
       </c>
       <c r="F9" s="61">
         <v>112</v>
       </c>
       <c r="I9" s="95"/>
       <c r="J9" s="96"/>
       <c r="K9" s="96"/>
       <c r="L9" s="96"/>
       <c r="M9" s="96"/>
     </row>
-    <row r="10" spans="1:13" ht="18.75" customHeight="1">
+    <row r="10" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="93">
         <v>95</v>
       </c>
       <c r="B10" s="94">
         <v>101.09</v>
       </c>
       <c r="C10" s="61">
         <v>432.1</v>
       </c>
       <c r="D10" s="61">
         <v>53.9</v>
       </c>
       <c r="E10" s="61">
         <v>115.1</v>
       </c>
       <c r="F10" s="61">
         <v>209.3</v>
       </c>
       <c r="I10" s="95"/>
       <c r="J10" s="96"/>
       <c r="K10" s="96"/>
       <c r="L10" s="96"/>
       <c r="M10" s="96"/>
     </row>
-    <row r="12" spans="1:13" ht="18.75" customHeight="1">
+    <row r="12" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="90" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="17" spans="5:5" ht="18.75" customHeight="1">
+    <row r="17" spans="5:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E17" s="97"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="11.875" style="82"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A1" s="82" t="s">
         <v>135</v>
       </c>
       <c r="V1" s="47"/>
       <c r="W1" s="47"/>
       <c r="X1" s="47"/>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.4">
       <c r="B2" s="82" t="s">
         <v>352</v>
       </c>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.4">
       <c r="B3" s="82" t="s">
         <v>366</v>
       </c>
       <c r="Q3" s="82" t="s">
         <v>367</v>
       </c>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.4">
       <c r="B4" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="82" t="s">
         <v>137</v>
       </c>
       <c r="D4" s="82" t="s">
         <v>143</v>
       </c>
       <c r="E4" s="82" t="s">
         <v>144</v>
       </c>
       <c r="F4" s="82" t="s">
         <v>145</v>
       </c>
       <c r="G4" s="82" t="s">
         <v>146</v>
       </c>
       <c r="H4" s="82" t="s">
         <v>147</v>
       </c>
       <c r="I4" s="82" t="s">
         <v>138</v>
       </c>
       <c r="J4" s="82" t="s">
@@ -13072,51 +13072,51 @@
         <v>140</v>
       </c>
       <c r="L4" s="82" t="s">
         <v>141</v>
       </c>
       <c r="M4" s="82" t="s">
         <v>142</v>
       </c>
       <c r="N4" s="82" t="s">
         <v>176</v>
       </c>
       <c r="O4" s="82" t="s">
         <v>298</v>
       </c>
       <c r="P4" s="82" t="s">
         <v>297</v>
       </c>
       <c r="Q4" s="82" t="s">
         <v>353</v>
       </c>
       <c r="U4" s="47"/>
       <c r="V4" s="47"/>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A5" s="82" t="s">
         <v>341</v>
       </c>
       <c r="B5" s="149">
         <v>1</v>
       </c>
       <c r="C5" s="149">
         <v>0</v>
       </c>
       <c r="D5" s="149">
         <v>0</v>
       </c>
       <c r="E5" s="149">
         <v>1</v>
       </c>
       <c r="F5" s="149">
         <v>1</v>
       </c>
       <c r="G5" s="149">
         <v>1</v>
       </c>
       <c r="H5" s="149">
         <v>2</v>
       </c>
       <c r="I5" s="149">
@@ -13129,51 +13129,51 @@
         <v>4</v>
       </c>
       <c r="L5" s="149">
         <v>14</v>
       </c>
       <c r="M5" s="149">
         <v>11</v>
       </c>
       <c r="N5" s="149">
         <v>50</v>
       </c>
       <c r="O5" s="149">
         <v>23</v>
       </c>
       <c r="P5" s="149">
         <v>27</v>
       </c>
       <c r="Q5" s="149">
         <v>189079</v>
       </c>
       <c r="U5" s="47"/>
       <c r="V5" s="47"/>
       <c r="W5" s="47"/>
       <c r="X5" s="47"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A6" s="82" t="s">
         <v>342</v>
       </c>
       <c r="B6" s="149">
         <v>0</v>
       </c>
       <c r="C6" s="149">
         <v>0</v>
       </c>
       <c r="D6" s="149">
         <v>0</v>
       </c>
       <c r="E6" s="149">
         <v>0</v>
       </c>
       <c r="F6" s="149">
         <v>0</v>
       </c>
       <c r="G6" s="149">
         <v>1</v>
       </c>
       <c r="H6" s="149">
         <v>5</v>
       </c>
       <c r="I6" s="149">
@@ -13186,51 +13186,51 @@
         <v>6</v>
       </c>
       <c r="L6" s="149">
         <v>11</v>
       </c>
       <c r="M6" s="149">
         <v>13</v>
       </c>
       <c r="N6" s="149">
         <v>54</v>
       </c>
       <c r="O6" s="149">
         <v>27</v>
       </c>
       <c r="P6" s="149">
         <v>27</v>
       </c>
       <c r="Q6" s="149">
         <v>185378</v>
       </c>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A7" s="82" t="s">
         <v>343</v>
       </c>
       <c r="B7" s="149">
         <v>0</v>
       </c>
       <c r="C7" s="149">
         <v>0</v>
       </c>
       <c r="D7" s="149">
         <v>0</v>
       </c>
       <c r="E7" s="149">
         <v>0</v>
       </c>
       <c r="F7" s="149">
         <v>0</v>
       </c>
       <c r="G7" s="149">
         <v>5</v>
       </c>
       <c r="H7" s="149">
         <v>16</v>
       </c>
       <c r="I7" s="149">
@@ -13243,51 +13243,51 @@
         <v>19</v>
       </c>
       <c r="L7" s="149">
         <v>13</v>
       </c>
       <c r="M7" s="149">
         <v>8</v>
       </c>
       <c r="N7" s="149">
         <v>84</v>
       </c>
       <c r="O7" s="149">
         <v>55</v>
       </c>
       <c r="P7" s="149">
         <v>29</v>
       </c>
       <c r="Q7" s="149">
         <v>183321</v>
       </c>
       <c r="U7" s="47"/>
       <c r="V7" s="47"/>
       <c r="W7" s="47"/>
       <c r="X7" s="47"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A8" s="82" t="s">
         <v>344</v>
       </c>
       <c r="B8" s="149">
         <v>0</v>
       </c>
       <c r="C8" s="149">
         <v>0</v>
       </c>
       <c r="D8" s="149">
         <v>0</v>
       </c>
       <c r="E8" s="149">
         <v>1</v>
       </c>
       <c r="F8" s="149">
         <v>1</v>
       </c>
       <c r="G8" s="149">
         <v>8</v>
       </c>
       <c r="H8" s="149">
         <v>16</v>
       </c>
       <c r="I8" s="149">
@@ -13300,51 +13300,51 @@
         <v>22</v>
       </c>
       <c r="L8" s="149">
         <v>5</v>
       </c>
       <c r="M8" s="149">
         <v>5</v>
       </c>
       <c r="N8" s="149">
         <v>138</v>
       </c>
       <c r="O8" s="149">
         <v>121</v>
       </c>
       <c r="P8" s="149">
         <v>17</v>
       </c>
       <c r="Q8" s="149">
         <v>177069</v>
       </c>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A9" s="82" t="s">
         <v>345</v>
       </c>
       <c r="B9" s="149">
         <v>0</v>
       </c>
       <c r="C9" s="149">
         <v>0</v>
       </c>
       <c r="D9" s="149">
         <v>0</v>
       </c>
       <c r="E9" s="149">
         <v>0</v>
       </c>
       <c r="F9" s="149">
         <v>3</v>
       </c>
       <c r="G9" s="149">
         <v>19</v>
       </c>
       <c r="H9" s="149">
         <v>41</v>
       </c>
       <c r="I9" s="149">
@@ -13357,51 +13357,51 @@
         <v>17</v>
       </c>
       <c r="L9" s="149">
         <v>2</v>
       </c>
       <c r="M9" s="149">
         <v>4</v>
       </c>
       <c r="N9" s="149">
         <v>174</v>
       </c>
       <c r="O9" s="149">
         <v>163</v>
       </c>
       <c r="P9" s="149">
         <v>11</v>
       </c>
       <c r="Q9" s="149">
         <v>169545</v>
       </c>
       <c r="U9" s="47"/>
       <c r="V9" s="47"/>
       <c r="W9" s="47"/>
       <c r="X9" s="47"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A10" s="82" t="s">
         <v>346</v>
       </c>
       <c r="B10" s="149">
         <v>0</v>
       </c>
       <c r="C10" s="149">
         <v>0</v>
       </c>
       <c r="D10" s="149">
         <v>1</v>
       </c>
       <c r="E10" s="149">
         <v>0</v>
       </c>
       <c r="F10" s="149">
         <v>5</v>
       </c>
       <c r="G10" s="149">
         <v>23</v>
       </c>
       <c r="H10" s="149">
         <v>63</v>
       </c>
       <c r="I10" s="149">
@@ -13414,51 +13414,51 @@
         <v>20</v>
       </c>
       <c r="L10" s="149">
         <v>3</v>
       </c>
       <c r="M10" s="149">
         <v>2</v>
       </c>
       <c r="N10" s="149">
         <v>229</v>
       </c>
       <c r="O10" s="149">
         <v>217</v>
       </c>
       <c r="P10" s="149">
         <v>12</v>
       </c>
       <c r="Q10" s="149">
         <v>163504</v>
       </c>
       <c r="U10" s="47"/>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A11" s="82" t="s">
         <v>347</v>
       </c>
       <c r="B11" s="149">
         <v>0</v>
       </c>
       <c r="C11" s="149">
         <v>0</v>
       </c>
       <c r="D11" s="149">
         <v>0</v>
       </c>
       <c r="E11" s="149">
         <v>2</v>
       </c>
       <c r="F11" s="149">
         <v>15</v>
       </c>
       <c r="G11" s="149">
         <v>40</v>
       </c>
       <c r="H11" s="149">
         <v>68</v>
       </c>
       <c r="I11" s="149">
@@ -13471,51 +13471,51 @@
         <v>9</v>
       </c>
       <c r="L11" s="149">
         <v>0</v>
       </c>
       <c r="M11" s="149">
         <v>2</v>
       </c>
       <c r="N11" s="149">
         <v>225</v>
       </c>
       <c r="O11" s="149">
         <v>218</v>
       </c>
       <c r="P11" s="149">
         <v>7</v>
       </c>
       <c r="Q11" s="149">
         <v>158177</v>
       </c>
       <c r="U11" s="47"/>
       <c r="V11" s="47"/>
       <c r="W11" s="47"/>
       <c r="X11" s="47"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A12" s="82" t="s">
         <v>348</v>
       </c>
       <c r="B12" s="149">
         <v>0</v>
       </c>
       <c r="C12" s="149">
         <v>0</v>
       </c>
       <c r="D12" s="149">
         <v>2</v>
       </c>
       <c r="E12" s="149">
         <v>4</v>
       </c>
       <c r="F12" s="149">
         <v>13</v>
       </c>
       <c r="G12" s="149">
         <v>36</v>
       </c>
       <c r="H12" s="149">
         <v>78</v>
       </c>
       <c r="I12" s="149">
@@ -13528,51 +13528,51 @@
         <v>1</v>
       </c>
       <c r="L12" s="149">
         <v>1</v>
       </c>
       <c r="M12" s="149">
         <v>1</v>
       </c>
       <c r="N12" s="149">
         <v>177</v>
       </c>
       <c r="O12" s="149">
         <v>175</v>
       </c>
       <c r="P12" s="149">
         <v>2</v>
       </c>
       <c r="Q12" s="149">
         <v>153339</v>
       </c>
       <c r="U12" s="47"/>
       <c r="V12" s="47"/>
       <c r="W12" s="47"/>
       <c r="X12" s="47"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A13" s="82" t="s">
         <v>349</v>
       </c>
       <c r="B13" s="149">
         <v>0</v>
       </c>
       <c r="C13" s="149">
         <v>1</v>
       </c>
       <c r="D13" s="149">
         <v>1</v>
       </c>
       <c r="E13" s="149">
         <v>5</v>
       </c>
       <c r="F13" s="149">
         <v>16</v>
       </c>
       <c r="G13" s="149">
         <v>34</v>
       </c>
       <c r="H13" s="149">
         <v>30</v>
       </c>
       <c r="I13" s="149">
@@ -13585,51 +13585,51 @@
         <v>1</v>
       </c>
       <c r="L13" s="149">
         <v>1</v>
       </c>
       <c r="M13" s="149">
         <v>1</v>
       </c>
       <c r="N13" s="149">
         <v>110</v>
       </c>
       <c r="O13" s="149">
         <v>108</v>
       </c>
       <c r="P13" s="149">
         <v>2</v>
       </c>
       <c r="Q13" s="149">
         <v>149247</v>
       </c>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A14" s="82" t="s">
         <v>350</v>
       </c>
       <c r="B14" s="149">
         <v>0</v>
       </c>
       <c r="C14" s="149">
         <v>0</v>
       </c>
       <c r="D14" s="149">
         <v>0</v>
       </c>
       <c r="E14" s="149">
         <v>5</v>
       </c>
       <c r="F14" s="149">
         <v>9</v>
       </c>
       <c r="G14" s="149">
         <v>28</v>
       </c>
       <c r="H14" s="149">
         <v>18</v>
       </c>
       <c r="I14" s="149">
@@ -13642,51 +13642,51 @@
         <v>0</v>
       </c>
       <c r="L14" s="149">
         <v>1</v>
       </c>
       <c r="M14" s="149">
         <v>0</v>
       </c>
       <c r="N14" s="149">
         <v>68</v>
       </c>
       <c r="O14" s="149">
         <v>67</v>
       </c>
       <c r="P14" s="149">
         <v>1</v>
       </c>
       <c r="Q14" s="149">
         <v>148007</v>
       </c>
       <c r="U14" s="47"/>
       <c r="V14" s="47"/>
       <c r="W14" s="47"/>
       <c r="X14" s="47"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A15" s="82" t="s">
         <v>351</v>
       </c>
       <c r="B15" s="149">
         <v>0</v>
       </c>
       <c r="C15" s="149">
         <v>1</v>
       </c>
       <c r="D15" s="149">
         <v>0</v>
       </c>
       <c r="E15" s="149">
         <v>5</v>
       </c>
       <c r="F15" s="149">
         <v>8</v>
       </c>
       <c r="G15" s="149">
         <v>5</v>
       </c>
       <c r="H15" s="149">
         <v>7</v>
       </c>
       <c r="I15" s="149">
@@ -13699,51 +13699,51 @@
         <v>0</v>
       </c>
       <c r="L15" s="149">
         <v>0</v>
       </c>
       <c r="M15" s="149">
         <v>1</v>
       </c>
       <c r="N15" s="149">
         <v>32</v>
       </c>
       <c r="O15" s="149">
         <v>31</v>
       </c>
       <c r="P15" s="149">
         <v>1</v>
       </c>
       <c r="Q15" s="149">
         <v>141310</v>
       </c>
       <c r="U15" s="47"/>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A16" s="82" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="149">
         <v>2</v>
       </c>
       <c r="C16" s="149">
         <v>6</v>
       </c>
       <c r="D16" s="149">
         <v>6</v>
       </c>
       <c r="E16" s="149">
         <v>5</v>
       </c>
       <c r="F16" s="149">
         <v>12</v>
       </c>
       <c r="G16" s="149">
         <v>5</v>
       </c>
       <c r="H16" s="149">
         <v>7</v>
       </c>
       <c r="I16" s="149">
@@ -13756,51 +13756,51 @@
         <v>0</v>
       </c>
       <c r="L16" s="149">
         <v>0</v>
       </c>
       <c r="M16" s="149">
         <v>0</v>
       </c>
       <c r="N16" s="149">
         <v>46</v>
       </c>
       <c r="O16" s="149">
         <v>46</v>
       </c>
       <c r="P16" s="149">
         <v>0</v>
       </c>
       <c r="Q16" s="149">
         <v>136329</v>
       </c>
       <c r="U16" s="47"/>
       <c r="V16" s="47"/>
       <c r="W16" s="47"/>
       <c r="X16" s="47"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A17" s="82" t="s">
         <v>176</v>
       </c>
       <c r="B17" s="149">
         <v>3</v>
       </c>
       <c r="C17" s="149">
         <v>8</v>
       </c>
       <c r="D17" s="149">
         <v>10</v>
       </c>
       <c r="E17" s="149">
         <v>28</v>
       </c>
       <c r="F17" s="149">
         <v>83</v>
       </c>
       <c r="G17" s="149">
         <v>205</v>
       </c>
       <c r="H17" s="149">
         <v>351</v>
       </c>
       <c r="I17" s="149">
@@ -13810,51 +13810,51 @@
         <v>190</v>
       </c>
       <c r="K17" s="149">
         <v>99</v>
       </c>
       <c r="L17" s="149">
         <v>51</v>
       </c>
       <c r="M17" s="149">
         <v>48</v>
       </c>
       <c r="N17" s="149">
         <v>1387</v>
       </c>
       <c r="O17" s="149">
         <v>1251</v>
       </c>
       <c r="P17" s="149">
         <v>136</v>
       </c>
       <c r="U17" s="47"/>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A18" s="82" t="s">
         <v>179</v>
       </c>
       <c r="B18" s="149">
         <v>1</v>
       </c>
       <c r="C18" s="149">
         <v>0</v>
       </c>
       <c r="D18" s="149">
         <v>0</v>
       </c>
       <c r="E18" s="149">
         <v>1</v>
       </c>
       <c r="F18" s="149">
         <v>1</v>
       </c>
       <c r="G18" s="149">
         <v>6</v>
       </c>
       <c r="H18" s="149">
         <v>21</v>
       </c>
       <c r="I18" s="149">
@@ -13864,51 +13864,51 @@
         <v>28</v>
       </c>
       <c r="K18" s="149">
         <v>28</v>
       </c>
       <c r="L18" s="149">
         <v>38</v>
       </c>
       <c r="M18" s="149">
         <v>31</v>
       </c>
       <c r="N18" s="149">
         <v>181</v>
       </c>
       <c r="O18" s="149">
         <v>99</v>
       </c>
       <c r="P18" s="149">
         <v>82</v>
       </c>
       <c r="U18" s="47"/>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A19" s="82" t="s">
         <v>180</v>
       </c>
       <c r="B19" s="149">
         <v>2</v>
       </c>
       <c r="C19" s="149">
         <v>8</v>
       </c>
       <c r="D19" s="149">
         <v>10</v>
       </c>
       <c r="E19" s="149">
         <v>27</v>
       </c>
       <c r="F19" s="149">
         <v>82</v>
       </c>
       <c r="G19" s="149">
         <v>199</v>
       </c>
       <c r="H19" s="149">
         <v>330</v>
       </c>
       <c r="I19" s="149">
@@ -13918,6412 +13918,6412 @@
         <v>162</v>
       </c>
       <c r="K19" s="149">
         <v>71</v>
       </c>
       <c r="L19" s="149">
         <v>13</v>
       </c>
       <c r="M19" s="149">
         <v>17</v>
       </c>
       <c r="N19" s="149">
         <v>1206</v>
       </c>
       <c r="O19" s="149">
         <v>1152</v>
       </c>
       <c r="P19" s="149">
         <v>54</v>
       </c>
       <c r="U19" s="47"/>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.4">
       <c r="U20" s="47"/>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.4">
       <c r="A21" s="82" t="s">
         <v>409</v>
       </c>
       <c r="U21" s="47"/>
       <c r="V21" s="47"/>
       <c r="W21" s="47"/>
       <c r="X21" s="47"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.4">
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="R22" s="47"/>
       <c r="S22" s="47"/>
       <c r="T22" s="47"/>
       <c r="U22" s="47"/>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.4">
       <c r="C23" s="47"/>
       <c r="D23" s="47"/>
       <c r="E23" s="47"/>
       <c r="F23" s="47"/>
       <c r="G23" s="47"/>
       <c r="H23" s="47"/>
       <c r="I23" s="47"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="47"/>
       <c r="N23" s="47"/>
       <c r="O23" s="47"/>
       <c r="P23" s="47"/>
       <c r="Q23" s="47"/>
       <c r="R23" s="47"/>
       <c r="S23" s="47"/>
       <c r="T23" s="47"/>
       <c r="U23" s="47"/>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.4">
       <c r="D24" s="47"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="Sheet15"/>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="13.125" style="83" customWidth="1"/>
     <col min="2" max="5" width="12" style="83" customWidth="1"/>
     <col min="6" max="16384" width="14.875" style="83"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="83" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B2" s="83" t="s">
         <v>392</v>
       </c>
       <c r="C2" s="83" t="s">
         <v>393</v>
       </c>
       <c r="D2" s="83" t="s">
         <v>394</v>
       </c>
       <c r="E2" s="83" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B3" s="83" t="s">
         <v>196</v>
       </c>
       <c r="C3" s="83" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="83" t="s">
         <v>197</v>
       </c>
       <c r="E3" s="83" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B4" s="86" t="s">
         <v>208</v>
       </c>
       <c r="C4" s="86" t="s">
         <v>208</v>
       </c>
       <c r="D4" s="86" t="s">
         <v>208</v>
       </c>
       <c r="E4" s="86" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A5" s="83" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" s="83" t="s">
         <v>149</v>
       </c>
       <c r="B6" s="150">
         <v>368</v>
       </c>
       <c r="C6" s="150">
         <v>371</v>
       </c>
       <c r="D6" s="150">
         <v>374</v>
       </c>
       <c r="E6" s="150">
         <v>376</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" s="85" t="s">
         <v>150</v>
       </c>
       <c r="B7" s="150">
         <v>303</v>
       </c>
       <c r="C7" s="150">
         <v>308</v>
       </c>
       <c r="D7" s="150">
         <v>310</v>
       </c>
       <c r="E7" s="150">
         <v>312</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" s="83" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="150">
         <v>30</v>
       </c>
       <c r="C8" s="150">
         <v>30</v>
       </c>
       <c r="D8" s="150">
         <v>30</v>
       </c>
       <c r="E8" s="150">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" s="83" t="s">
         <v>354</v>
       </c>
       <c r="B9" s="150">
         <v>64</v>
       </c>
       <c r="C9" s="150">
         <v>59</v>
       </c>
       <c r="D9" s="150">
         <v>57</v>
       </c>
       <c r="E9" s="150">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" s="83" t="s">
         <v>355</v>
       </c>
       <c r="B10" s="150">
         <v>462</v>
       </c>
       <c r="C10" s="150">
         <v>461</v>
       </c>
       <c r="D10" s="150">
         <v>461</v>
       </c>
       <c r="E10" s="150">
         <v>467</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" s="83" t="s">
         <v>202</v>
       </c>
       <c r="B11" s="114"/>
       <c r="C11" s="114"/>
       <c r="D11" s="114"/>
       <c r="E11" s="114"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" s="83" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="150">
         <v>267</v>
       </c>
       <c r="C12" s="150">
         <v>265</v>
       </c>
       <c r="D12" s="150">
         <v>260</v>
       </c>
       <c r="E12" s="150">
         <v>266</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" s="85" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="150">
         <v>205</v>
       </c>
       <c r="C13" s="150">
         <v>204</v>
       </c>
       <c r="D13" s="150">
         <v>200</v>
       </c>
       <c r="E13" s="150">
         <v>204</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" s="83" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="150">
         <v>32</v>
       </c>
       <c r="C14" s="150">
         <v>31</v>
       </c>
       <c r="D14" s="150">
         <v>31</v>
       </c>
       <c r="E14" s="150">
         <v>29</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" s="83" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="150">
         <v>63</v>
       </c>
       <c r="C15" s="150">
         <v>67</v>
       </c>
       <c r="D15" s="150">
         <v>69</v>
       </c>
       <c r="E15" s="150">
         <v>71</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" s="83" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="150">
         <v>0</v>
       </c>
       <c r="C16" s="150">
         <v>0</v>
       </c>
       <c r="D16" s="150" t="s">
         <v>193</v>
       </c>
       <c r="E16" s="150" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A17" s="83" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="150">
         <v>4</v>
       </c>
       <c r="C17" s="150">
         <v>4</v>
       </c>
       <c r="D17" s="150">
         <v>1</v>
       </c>
       <c r="E17" s="150">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A18" s="83" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="150">
         <v>31</v>
       </c>
       <c r="C18" s="150">
         <v>32</v>
       </c>
       <c r="D18" s="150">
         <v>31</v>
       </c>
       <c r="E18" s="150">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" s="83" t="s">
         <v>356</v>
       </c>
       <c r="B19" s="150">
         <v>37</v>
       </c>
       <c r="C19" s="150">
         <v>35</v>
       </c>
       <c r="D19" s="150">
         <v>35</v>
       </c>
       <c r="E19" s="150">
         <v>39</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A20" s="83" t="s">
         <v>357</v>
       </c>
       <c r="B20" s="150">
         <v>435</v>
       </c>
       <c r="C20" s="150">
         <v>433</v>
       </c>
       <c r="D20" s="150">
         <v>426</v>
       </c>
       <c r="E20" s="150">
         <v>437</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" s="83" t="s">
         <v>160</v>
       </c>
       <c r="B21" s="150">
         <v>27</v>
       </c>
       <c r="C21" s="150">
         <v>28</v>
       </c>
       <c r="D21" s="150">
         <v>35</v>
       </c>
       <c r="E21" s="150">
         <v>30</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A22" s="83" t="s">
         <v>161</v>
       </c>
       <c r="B22" s="150">
         <v>451</v>
       </c>
       <c r="C22" s="150">
         <v>487</v>
       </c>
       <c r="D22" s="150">
         <v>514</v>
       </c>
       <c r="E22" s="150">
         <v>544</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr codeName="Sheet16">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="24.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="24.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="12.125" style="83" customWidth="1"/>
     <col min="2" max="5" width="11.625" style="83" customWidth="1"/>
     <col min="6" max="16384" width="24.875" style="83"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="83" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A2" s="87" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A3" s="87"/>
       <c r="B3" s="83" t="s">
         <v>395</v>
       </c>
       <c r="C3" s="83" t="s">
         <v>394</v>
       </c>
       <c r="D3" s="83" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="83" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A4" s="87"/>
       <c r="B4" s="83" t="s">
         <v>396</v>
       </c>
       <c r="C4" s="83" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="C5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="D5" s="86" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="86" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" s="87" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="86"/>
       <c r="C6" s="86"/>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" s="87" t="s">
         <v>149</v>
       </c>
       <c r="B7" s="151">
         <v>31182</v>
       </c>
       <c r="C7" s="151">
         <v>30991</v>
       </c>
       <c r="D7" s="152">
         <v>0.6</v>
       </c>
       <c r="E7" s="152">
         <v>91</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" s="87" t="s">
         <v>165</v>
       </c>
       <c r="B8" s="151">
         <v>2941</v>
       </c>
       <c r="C8" s="151">
         <v>2941</v>
       </c>
       <c r="D8" s="152" t="s">
         <v>193</v>
       </c>
       <c r="E8" s="152">
         <v>8.6</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" s="87" t="s">
         <v>389</v>
       </c>
       <c r="B9" s="151">
         <v>129</v>
       </c>
       <c r="C9" s="151">
         <v>70</v>
       </c>
       <c r="D9" s="152">
         <v>84.9</v>
       </c>
       <c r="E9" s="152">
         <v>0.4</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" s="87" t="s">
         <v>211</v>
       </c>
       <c r="B10" s="151">
         <v>34252</v>
       </c>
       <c r="C10" s="151">
         <v>34002</v>
       </c>
       <c r="D10" s="152">
         <v>0.7</v>
       </c>
       <c r="E10" s="152">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" s="87" t="s">
         <v>202</v>
       </c>
       <c r="B11" s="116"/>
       <c r="C11" s="116"/>
       <c r="D11" s="115"/>
       <c r="E11" s="115"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" s="87" t="s">
         <v>164</v>
       </c>
       <c r="B12" s="150">
         <v>20369</v>
       </c>
       <c r="C12" s="150">
         <v>19960</v>
       </c>
       <c r="D12" s="115">
         <v>2.1</v>
       </c>
       <c r="E12" s="115">
         <v>65.599999999999994</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" s="85" t="s">
         <v>358</v>
       </c>
       <c r="B13" s="150">
         <v>17463</v>
       </c>
       <c r="C13" s="150">
         <v>17124</v>
       </c>
       <c r="D13" s="115">
         <v>2</v>
       </c>
       <c r="E13" s="115">
         <v>56.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" s="85" t="s">
         <v>359</v>
       </c>
       <c r="B14" s="150">
         <v>2906</v>
       </c>
       <c r="C14" s="150">
         <v>2836</v>
       </c>
       <c r="D14" s="115">
         <v>2.5</v>
       </c>
       <c r="E14" s="115">
         <v>9.4</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" s="87" t="s">
         <v>360</v>
       </c>
       <c r="B15" s="150">
         <v>9947</v>
       </c>
       <c r="C15" s="150">
         <v>10038</v>
       </c>
       <c r="D15" s="115">
         <v>-0.9</v>
       </c>
       <c r="E15" s="115">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" s="85" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="150">
         <v>2865</v>
       </c>
       <c r="C16" s="150">
         <v>3099</v>
       </c>
       <c r="D16" s="115">
         <v>-7.5</v>
       </c>
       <c r="E16" s="115">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A17" s="85" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="150">
         <v>7081</v>
       </c>
       <c r="C17" s="150">
         <v>6871</v>
       </c>
       <c r="D17" s="115">
         <v>3</v>
       </c>
       <c r="E17" s="115">
         <v>22.8</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A18" s="85" t="s">
         <v>158</v>
       </c>
       <c r="B18" s="150">
         <v>1</v>
       </c>
       <c r="C18" s="150">
         <v>68</v>
       </c>
       <c r="D18" s="115">
         <v>-99</v>
       </c>
       <c r="E18" s="115">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" s="85" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="150" t="s">
         <v>193</v>
       </c>
       <c r="C19" s="150" t="s">
         <v>193</v>
       </c>
       <c r="D19" s="115" t="s">
         <v>193</v>
       </c>
       <c r="E19" s="115" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A20" s="85" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="150">
         <v>0</v>
       </c>
       <c r="C20" s="150">
         <v>0</v>
       </c>
       <c r="D20" s="115">
         <v>-1.3</v>
       </c>
       <c r="E20" s="115">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" s="87" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="150">
         <v>77</v>
       </c>
       <c r="C21" s="150">
         <v>80</v>
       </c>
       <c r="D21" s="115">
         <v>-3.3</v>
       </c>
       <c r="E21" s="115">
         <v>0.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A22" s="87" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="150">
         <v>564</v>
       </c>
       <c r="C22" s="150">
         <v>485</v>
       </c>
       <c r="D22" s="115">
         <v>16.3</v>
       </c>
       <c r="E22" s="115">
         <v>1.8</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A23" s="87" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="150">
         <v>104</v>
       </c>
       <c r="C23" s="150">
         <v>112</v>
       </c>
       <c r="D23" s="115">
         <v>-7.2</v>
       </c>
       <c r="E23" s="115">
         <v>0.3</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A24" s="87" t="s">
         <v>357</v>
       </c>
       <c r="B24" s="150">
         <v>31062</v>
       </c>
       <c r="C24" s="150">
         <v>30675</v>
       </c>
       <c r="D24" s="115">
         <v>1.3</v>
       </c>
       <c r="E24" s="115">
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A25" s="87" t="s">
         <v>160</v>
       </c>
       <c r="B25" s="150">
         <v>3190</v>
       </c>
       <c r="C25" s="150">
         <v>3326</v>
       </c>
       <c r="D25" s="115" t="s">
         <v>193</v>
       </c>
       <c r="E25" s="115" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A26" s="87"/>
       <c r="B26" s="114"/>
       <c r="C26" s="114"/>
       <c r="D26" s="114"/>
       <c r="E26" s="114"/>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A27" s="87"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr codeName="Sheet17"/>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="83" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="83" customFormat="1">
+    <row r="2" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="83" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="83" customFormat="1">
+    <row r="3" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A3" s="87"/>
       <c r="B3" s="83" t="s">
         <v>395</v>
       </c>
       <c r="C3" s="83" t="s">
         <v>394</v>
       </c>
       <c r="D3" s="83" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="83" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="83" customFormat="1">
+    <row r="4" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A4" s="87"/>
       <c r="B4" s="83" t="s">
         <v>396</v>
       </c>
       <c r="C4" s="83" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="83" customFormat="1">
+    <row r="5" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="B5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="C5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="D5" s="86" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="86" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="83" customFormat="1">
+    <row r="6" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A6" s="87" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="86"/>
       <c r="C6" s="86"/>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
     </row>
-    <row r="7" spans="1:5" s="83" customFormat="1">
+    <row r="7" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A7" s="83" t="s">
         <v>199</v>
       </c>
       <c r="B7" s="150">
         <v>3397</v>
       </c>
       <c r="C7" s="150">
         <v>3381</v>
       </c>
       <c r="D7" s="115">
         <v>0.5</v>
       </c>
       <c r="E7" s="115">
         <v>94.3</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="83" customFormat="1">
+    <row r="8" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A8" s="83" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="150">
         <v>38</v>
       </c>
       <c r="C8" s="150">
         <v>23</v>
       </c>
       <c r="D8" s="115">
         <v>62.5</v>
       </c>
       <c r="E8" s="115">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="83" customFormat="1">
+    <row r="9" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A9" s="83" t="s">
         <v>383</v>
       </c>
       <c r="B9" s="150">
         <v>151</v>
       </c>
       <c r="C9" s="150">
         <v>168</v>
       </c>
       <c r="D9" s="115">
         <v>-10.1</v>
       </c>
       <c r="E9" s="115">
         <v>4.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="83" customFormat="1">
+    <row r="10" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A10" s="83" t="s">
         <v>361</v>
       </c>
       <c r="B10" s="150">
         <v>17</v>
       </c>
       <c r="C10" s="150">
         <v>12</v>
       </c>
       <c r="D10" s="115">
         <v>46.8</v>
       </c>
       <c r="E10" s="115">
         <v>0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="83" customFormat="1">
+    <row r="11" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A11" s="83" t="s">
         <v>211</v>
       </c>
       <c r="B11" s="150">
         <v>3603</v>
       </c>
       <c r="C11" s="150">
         <v>3584</v>
       </c>
       <c r="D11" s="115">
         <v>0.5</v>
       </c>
       <c r="E11" s="115">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="83" customFormat="1">
+    <row r="12" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A12" s="83" t="s">
         <v>202</v>
       </c>
       <c r="B12" s="116"/>
       <c r="C12" s="116"/>
       <c r="D12" s="115"/>
       <c r="E12" s="115"/>
     </row>
-    <row r="13" spans="1:5" s="83" customFormat="1">
+    <row r="13" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A13" s="83" t="s">
         <v>153</v>
       </c>
       <c r="B13" s="150">
         <v>1869</v>
       </c>
       <c r="C13" s="150">
         <v>1857</v>
       </c>
       <c r="D13" s="115">
         <v>0.7</v>
       </c>
       <c r="E13" s="115">
         <v>52</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="83" customFormat="1">
+    <row r="14" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A14" s="83" t="s">
         <v>167</v>
       </c>
       <c r="B14" s="150">
         <v>1228</v>
       </c>
       <c r="C14" s="150">
         <v>1179</v>
       </c>
       <c r="D14" s="115">
         <v>4.0999999999999996</v>
       </c>
       <c r="E14" s="115">
         <v>34.200000000000003</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="83" customFormat="1">
+    <row r="15" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A15" s="83" t="s">
         <v>168</v>
       </c>
       <c r="B15" s="150">
         <v>489</v>
       </c>
       <c r="C15" s="150">
         <v>312</v>
       </c>
       <c r="D15" s="115">
         <v>56.7</v>
       </c>
       <c r="E15" s="115">
         <v>13.6</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="83" customFormat="1">
+    <row r="16" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A16" s="83" t="s">
         <v>169</v>
       </c>
       <c r="B16" s="150">
         <v>8</v>
       </c>
       <c r="C16" s="150">
         <v>9</v>
       </c>
       <c r="D16" s="115">
         <v>-15.4</v>
       </c>
       <c r="E16" s="115">
         <v>0.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="83" customFormat="1">
+    <row r="17" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A17" s="83" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="150">
         <v>3594</v>
       </c>
       <c r="C17" s="150">
         <v>3357</v>
       </c>
       <c r="D17" s="115">
         <v>7.1</v>
       </c>
       <c r="E17" s="115">
         <v>100</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="83" customFormat="1">
+    <row r="18" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A18" s="83" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="150">
         <v>9</v>
       </c>
       <c r="C18" s="150">
         <v>227</v>
       </c>
       <c r="D18" s="115" t="s">
         <v>193</v>
       </c>
       <c r="E18" s="115" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="83" customFormat="1"/>
-    <row r="20" spans="1:5" s="83" customFormat="1"/>
+    <row r="19" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="20" spans="1:5" s="83" customFormat="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr codeName="Sheet18"/>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A1" s="83" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A3" s="87"/>
       <c r="B3" s="83" t="s">
         <v>395</v>
       </c>
       <c r="C3" s="83" t="s">
         <v>394</v>
       </c>
       <c r="D3" s="83" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="83" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A4" s="87"/>
       <c r="B4" s="83" t="s">
         <v>396</v>
       </c>
       <c r="C4" s="83" t="s">
         <v>197</v>
       </c>
       <c r="D4" s="83"/>
       <c r="E4" s="83"/>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A5" s="83"/>
       <c r="B5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="C5" s="86" t="s">
         <v>163</v>
       </c>
       <c r="D5" s="86" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="86" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A6" s="87" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="86"/>
       <c r="C6" s="86"/>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A7" s="84" t="s">
         <v>149</v>
       </c>
       <c r="B7" s="153">
         <v>2987</v>
       </c>
       <c r="C7" s="153">
         <v>3058</v>
       </c>
       <c r="D7" s="154">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E7" s="154">
         <v>98.7</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A8" s="84" t="s">
         <v>172</v>
       </c>
       <c r="B8" s="153">
         <v>38</v>
       </c>
       <c r="C8" s="153">
         <v>42</v>
       </c>
       <c r="D8" s="154">
         <v>-10.4</v>
       </c>
       <c r="E8" s="154">
         <v>1.3</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A9" s="84" t="s">
         <v>152</v>
       </c>
       <c r="B9" s="153" t="s">
         <v>193</v>
       </c>
       <c r="C9" s="153" t="s">
         <v>193</v>
       </c>
       <c r="D9" s="154" t="s">
         <v>193</v>
       </c>
       <c r="E9" s="154" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A10" s="89" t="s">
         <v>211</v>
       </c>
       <c r="B10" s="153">
         <v>3025</v>
       </c>
       <c r="C10" s="153">
         <v>3100</v>
       </c>
       <c r="D10" s="154">
         <v>-2.4</v>
       </c>
       <c r="E10" s="154">
         <v>100</v>
       </c>
       <c r="F10" s="88"/>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A11" s="89" t="s">
         <v>202</v>
       </c>
       <c r="B11" s="113"/>
       <c r="C11" s="113"/>
       <c r="D11" s="113"/>
       <c r="E11" s="113"/>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="155">
         <v>3179</v>
       </c>
       <c r="C12" s="155">
         <v>3094</v>
       </c>
       <c r="D12" s="156">
         <v>2.8</v>
       </c>
       <c r="E12" s="156">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>173</v>
       </c>
       <c r="B13" s="155" t="s">
         <v>193</v>
       </c>
       <c r="C13" s="155" t="s">
         <v>193</v>
       </c>
       <c r="D13" s="156" t="s">
         <v>193</v>
       </c>
       <c r="E13" s="156" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A14" s="89" t="s">
         <v>213</v>
       </c>
       <c r="B14" s="155">
         <v>3179</v>
       </c>
       <c r="C14" s="155">
         <v>3094</v>
       </c>
       <c r="D14" s="156">
         <v>2.8</v>
       </c>
       <c r="E14" s="156">
         <v>100</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A15" s="89" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="155">
         <v>-154</v>
       </c>
       <c r="C15" s="155">
         <v>7</v>
       </c>
       <c r="D15" s="156" t="s">
         <v>193</v>
       </c>
       <c r="E15" s="156" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="12.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" customHeight="1">
+    <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="105" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="18.75" customHeight="1">
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="105" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="18.75" customHeight="1">
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="105"/>
       <c r="B3" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="18.75" customHeight="1">
+    <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="105"/>
       <c r="B4" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="18.75" customHeight="1">
+    <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="105"/>
       <c r="B5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="D5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="E5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="F5" s="104" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="18.75" customHeight="1">
+    <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="105" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+    <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="105" t="s">
         <v>199</v>
       </c>
       <c r="B7" s="136">
         <v>80461</v>
       </c>
       <c r="C7" s="136">
         <v>84142</v>
       </c>
       <c r="D7" s="136">
         <v>87974</v>
       </c>
       <c r="E7" s="136">
         <v>91429</v>
       </c>
       <c r="F7" s="136">
         <v>95939</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="18.75" customHeight="1">
+    <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="105" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="136">
         <v>11815</v>
       </c>
       <c r="C8" s="136">
         <v>11897</v>
       </c>
       <c r="D8" s="136">
         <v>11343</v>
       </c>
       <c r="E8" s="136">
         <v>11850</v>
       </c>
       <c r="F8" s="136">
         <v>12113</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="18.75" customHeight="1">
+    <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="105" t="s">
         <v>201</v>
       </c>
       <c r="B9" s="136">
         <v>142</v>
       </c>
       <c r="C9" s="136">
         <v>181</v>
       </c>
       <c r="D9" s="136">
         <v>167</v>
       </c>
       <c r="E9" s="136">
         <v>182</v>
       </c>
       <c r="F9" s="136">
         <v>645</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="18.75" customHeight="1">
+    <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="105" t="s">
         <v>211</v>
       </c>
       <c r="B10" s="136">
         <v>92418</v>
       </c>
       <c r="C10" s="136">
         <v>96220</v>
       </c>
       <c r="D10" s="136">
         <v>99485</v>
       </c>
       <c r="E10" s="136">
         <v>103461</v>
       </c>
       <c r="F10" s="136">
         <v>108697</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+    <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="105" t="s">
         <v>202</v>
       </c>
       <c r="B11" s="104"/>
       <c r="C11" s="104"/>
       <c r="D11" s="104"/>
       <c r="E11" s="104"/>
       <c r="F11" s="104"/>
     </row>
-    <row r="12" spans="1:6" ht="18.75" customHeight="1">
+    <row r="12" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="105" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="136">
         <v>53961</v>
       </c>
       <c r="C12" s="136">
         <v>55751</v>
       </c>
       <c r="D12" s="136">
         <v>58117</v>
       </c>
       <c r="E12" s="136">
         <v>60016</v>
       </c>
       <c r="F12" s="136">
         <v>63668</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="18.75" customHeight="1">
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="106" t="s">
         <v>205</v>
       </c>
       <c r="B13" s="136">
         <v>48761</v>
       </c>
       <c r="C13" s="136">
         <v>50401</v>
       </c>
       <c r="D13" s="136">
         <v>52652</v>
       </c>
       <c r="E13" s="136">
         <v>54433</v>
       </c>
       <c r="F13" s="136">
         <v>57693</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="18.75" customHeight="1">
+    <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="106" t="s">
         <v>204</v>
       </c>
       <c r="B14" s="136">
         <v>5199</v>
       </c>
       <c r="C14" s="136">
         <v>5350</v>
       </c>
       <c r="D14" s="136">
         <v>5464</v>
       </c>
       <c r="E14" s="136">
         <v>5583</v>
       </c>
       <c r="F14" s="136">
         <v>5975</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+    <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="105" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="136">
         <v>14793</v>
       </c>
       <c r="C15" s="136">
         <v>14885</v>
       </c>
       <c r="D15" s="136">
         <v>15495</v>
       </c>
       <c r="E15" s="136">
         <v>15268</v>
       </c>
       <c r="F15" s="136">
         <v>15246</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="18.75" customHeight="1">
+    <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="105" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="136">
         <v>17719</v>
       </c>
       <c r="C16" s="136">
         <v>17699</v>
       </c>
       <c r="D16" s="136">
         <v>18352</v>
       </c>
       <c r="E16" s="136">
         <v>19516</v>
       </c>
       <c r="F16" s="136">
         <v>20999</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="18.75" customHeight="1">
+    <row r="17" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="105" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="136">
         <v>1</v>
       </c>
       <c r="C17" s="136">
         <v>0</v>
       </c>
       <c r="D17" s="136">
         <v>0</v>
       </c>
       <c r="E17" s="136" t="s">
         <v>193</v>
       </c>
       <c r="F17" s="136" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="18.75" customHeight="1">
+    <row r="18" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="105" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="136">
         <v>1660</v>
       </c>
       <c r="C18" s="136">
         <v>1093</v>
       </c>
       <c r="D18" s="136">
         <v>1066</v>
       </c>
       <c r="E18" s="136">
         <v>208</v>
       </c>
       <c r="F18" s="136">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="18.75" customHeight="1">
+    <row r="19" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="136">
         <v>1832</v>
       </c>
       <c r="C19" s="136">
         <v>1805</v>
       </c>
       <c r="D19" s="136">
         <v>1969</v>
       </c>
       <c r="E19" s="136">
         <v>2505</v>
       </c>
       <c r="F19" s="136">
         <v>3383</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="18.75" customHeight="1">
+    <row r="20" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="105" t="s">
         <v>212</v>
       </c>
       <c r="B20" s="136">
         <v>89965</v>
       </c>
       <c r="C20" s="136">
         <v>91233</v>
       </c>
       <c r="D20" s="136">
         <v>94998</v>
       </c>
       <c r="E20" s="136">
         <v>97513</v>
       </c>
       <c r="F20" s="136">
         <v>103298</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="18.75" customHeight="1">
+    <row r="21" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="105" t="s">
         <v>206</v>
       </c>
       <c r="B21" s="136">
         <v>2453</v>
       </c>
       <c r="C21" s="136">
         <v>4987</v>
       </c>
       <c r="D21" s="136">
         <v>4486</v>
       </c>
       <c r="E21" s="136">
         <v>5948</v>
       </c>
       <c r="F21" s="136">
         <v>5399</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="18.75" customHeight="1">
+    <row r="22" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="105" t="s">
         <v>207</v>
       </c>
       <c r="B22" s="136">
         <v>13100</v>
       </c>
       <c r="C22" s="136">
         <v>18086</v>
       </c>
       <c r="D22" s="136">
         <v>22573</v>
       </c>
       <c r="E22" s="136">
         <v>28521</v>
       </c>
       <c r="F22" s="136">
         <v>33920</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="18.75" customHeight="1">
+    <row r="23" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="105"/>
       <c r="B23" s="105"/>
       <c r="C23" s="107"/>
       <c r="D23" s="107"/>
       <c r="E23" s="107"/>
       <c r="F23" s="107"/>
       <c r="G23" s="107"/>
       <c r="H23" s="107"/>
       <c r="I23" s="107"/>
       <c r="J23" s="107"/>
       <c r="K23" s="107"/>
       <c r="L23" s="105"/>
     </row>
-    <row r="24" spans="1:12" ht="18.75" customHeight="1">
+    <row r="24" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="108" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="18.75" customHeight="1">
+    <row r="25" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="108" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:O29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="17.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.5" style="1"/>
     <col min="4" max="5" width="12.5" style="2"/>
     <col min="6" max="16384" width="12.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" customHeight="1">
+    <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="105" t="s">
         <v>198</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:6" ht="18.75" customHeight="1">
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="105" t="s">
         <v>425</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="F2" s="2"/>
     </row>
-    <row r="3" spans="1:6" ht="18.75" customHeight="1">
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="18.75" customHeight="1">
+    <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="18.75" customHeight="1">
+    <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="D5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="E5" s="104" t="s">
         <v>208</v>
       </c>
       <c r="F5" s="104" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="19.5" customHeight="1">
+    <row r="6" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="110" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+    <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="137">
         <v>76678</v>
       </c>
       <c r="C7" s="137">
         <v>78475</v>
       </c>
       <c r="D7" s="137">
         <v>80846</v>
       </c>
       <c r="E7" s="137">
         <v>82730</v>
       </c>
       <c r="F7" s="137">
         <v>82437</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="18.75" customHeight="1">
+    <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="137">
         <v>368</v>
       </c>
       <c r="C8" s="137">
         <v>419</v>
       </c>
       <c r="D8" s="137">
         <v>707</v>
       </c>
       <c r="E8" s="137">
         <v>713</v>
       </c>
       <c r="F8" s="137">
         <v>709</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="18.75" customHeight="1">
+    <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="137">
         <v>3282</v>
       </c>
       <c r="C9" s="137">
         <v>3346</v>
       </c>
       <c r="D9" s="137">
         <v>3471</v>
       </c>
       <c r="E9" s="137">
         <v>3427</v>
       </c>
       <c r="F9" s="137">
         <v>3715</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="18.75" customHeight="1">
+    <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B10" s="137">
         <v>80328</v>
       </c>
       <c r="C10" s="137">
         <v>82240</v>
       </c>
       <c r="D10" s="137">
         <v>85024</v>
       </c>
       <c r="E10" s="137">
         <v>86870</v>
       </c>
       <c r="F10" s="137">
         <v>86861</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+    <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="18.75" customHeight="1">
+    <row r="12" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="136">
         <v>1113</v>
       </c>
       <c r="C12" s="136">
         <v>1130</v>
       </c>
       <c r="D12" s="136">
         <v>1151</v>
       </c>
       <c r="E12" s="136">
         <v>1188</v>
       </c>
       <c r="F12" s="136">
         <v>1194</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="18.75" customHeight="1">
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="136">
         <v>38747</v>
       </c>
       <c r="C13" s="136">
         <v>39246</v>
       </c>
       <c r="D13" s="136">
         <v>40071</v>
       </c>
       <c r="E13" s="136">
         <v>40825</v>
       </c>
       <c r="F13" s="136">
         <v>41178</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="18.75" customHeight="1">
+    <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B14" s="136">
         <v>37897</v>
       </c>
       <c r="C14" s="136">
         <v>38392</v>
       </c>
       <c r="D14" s="136">
         <v>39217</v>
       </c>
       <c r="E14" s="136">
         <v>39952</v>
       </c>
       <c r="F14" s="136">
         <v>40289</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+    <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B15" s="136">
         <v>850</v>
       </c>
       <c r="C15" s="136">
         <v>854</v>
       </c>
       <c r="D15" s="136">
         <v>854</v>
       </c>
       <c r="E15" s="136">
         <v>873</v>
       </c>
       <c r="F15" s="136">
         <v>889</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="18.75" customHeight="1">
+    <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="136">
         <v>14615</v>
       </c>
       <c r="C16" s="136">
         <v>14991</v>
       </c>
       <c r="D16" s="136">
         <v>15941</v>
       </c>
       <c r="E16" s="136">
         <v>15396</v>
       </c>
       <c r="F16" s="136">
         <v>14550</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="18.75" customHeight="1">
+    <row r="17" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="136">
         <v>16496</v>
       </c>
       <c r="C17" s="136">
         <v>16796</v>
       </c>
       <c r="D17" s="136">
         <v>18324</v>
       </c>
       <c r="E17" s="136">
         <v>18928</v>
       </c>
       <c r="F17" s="136">
         <v>19773</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="18.75" customHeight="1">
+    <row r="18" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="136">
         <v>0</v>
       </c>
       <c r="C18" s="136">
         <v>0</v>
       </c>
       <c r="D18" s="136">
         <v>0</v>
       </c>
       <c r="E18" s="136" t="s">
         <v>193</v>
       </c>
       <c r="F18" s="136" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="18.75" customHeight="1">
+    <row r="19" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="136">
         <v>1631</v>
       </c>
       <c r="C19" s="136">
         <v>1032</v>
       </c>
       <c r="D19" s="136">
         <v>999</v>
       </c>
       <c r="E19" s="136">
         <v>211</v>
       </c>
       <c r="F19" s="136">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="18.75" customHeight="1">
+    <row r="20" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="136">
         <v>3184</v>
       </c>
       <c r="C20" s="136">
         <v>3276</v>
       </c>
       <c r="D20" s="136">
         <v>3387</v>
       </c>
       <c r="E20" s="136">
         <v>3509</v>
       </c>
       <c r="F20" s="136">
         <v>3631</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="18.75" customHeight="1">
+    <row r="21" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="136">
         <v>2107</v>
       </c>
       <c r="C21" s="136">
         <v>2059</v>
       </c>
       <c r="D21" s="136">
         <v>2084</v>
       </c>
       <c r="E21" s="136">
         <v>2084</v>
       </c>
       <c r="F21" s="136">
         <v>2135</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="18.75" customHeight="1">
+    <row r="22" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B22" s="136">
         <v>77893</v>
       </c>
       <c r="C22" s="136">
         <v>78531</v>
       </c>
       <c r="D22" s="136">
         <v>81958</v>
       </c>
       <c r="E22" s="136">
         <v>82141</v>
       </c>
       <c r="F22" s="136">
         <v>82479</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="18.75" customHeight="1">
+    <row r="23" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="136">
         <v>2435</v>
       </c>
       <c r="C23" s="136">
         <v>3708</v>
       </c>
       <c r="D23" s="136">
         <v>3067</v>
       </c>
       <c r="E23" s="136">
         <v>4728</v>
       </c>
       <c r="F23" s="136">
         <v>4382</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="18.75" customHeight="1">
+    <row r="24" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="136">
         <v>41685</v>
       </c>
       <c r="C24" s="136">
         <v>45276</v>
       </c>
       <c r="D24" s="136">
         <v>48094</v>
       </c>
       <c r="E24" s="136">
         <v>52687</v>
       </c>
       <c r="F24" s="136">
         <v>56732</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="18.75" customHeight="1">
+    <row r="26" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="2" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="18.75" customHeight="1">
+    <row r="27" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="2" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="18.75" customHeight="1">
+    <row r="28" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="105" t="s">
         <v>371</v>
       </c>
       <c r="B28" s="109"/>
       <c r="C28" s="109"/>
       <c r="D28" s="111"/>
       <c r="E28" s="111"/>
       <c r="F28" s="109"/>
       <c r="G28" s="109"/>
       <c r="H28" s="109"/>
       <c r="I28" s="109"/>
       <c r="J28" s="109"/>
       <c r="K28" s="109"/>
       <c r="M28" s="109"/>
       <c r="N28" s="109"/>
       <c r="O28" s="109"/>
     </row>
-    <row r="29" spans="1:15" ht="18.75" customHeight="1">
+    <row r="29" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="109"/>
       <c r="B29" s="109"/>
       <c r="C29" s="109"/>
       <c r="D29" s="111"/>
       <c r="E29" s="111"/>
       <c r="F29" s="109"/>
       <c r="G29" s="109"/>
       <c r="H29" s="109"/>
       <c r="I29" s="112"/>
       <c r="J29" s="109"/>
       <c r="K29" s="109"/>
       <c r="M29" s="109"/>
       <c r="N29" s="109"/>
       <c r="O29" s="109"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="28.75" style="10" customWidth="1"/>
     <col min="2" max="3" width="12.5" style="10" customWidth="1"/>
     <col min="4" max="6" width="12.5" style="10"/>
     <col min="7" max="8" width="12.5" style="23"/>
     <col min="9" max="16384" width="12.5" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="9" t="s">
         <v>415</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
     </row>
-    <row r="2" spans="1:12" ht="19.5" customHeight="1">
+    <row r="2" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="11"/>
       <c r="B2" s="7" t="s">
         <v>395</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="11"/>
       <c r="G2" s="12"/>
       <c r="H2" s="13"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
     </row>
-    <row r="3" spans="1:12" ht="19.5" customHeight="1">
+    <row r="3" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="7" t="s">
         <v>396</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="9"/>
       <c r="G3" s="4"/>
       <c r="H3" s="13"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
     </row>
-    <row r="4" spans="1:12" ht="19.5" customHeight="1">
+    <row r="4" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5"/>
       <c r="B4" s="102" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="102" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="102" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="102" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" ht="19.5" customHeight="1">
+    <row r="5" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="138">
         <v>10601225</v>
       </c>
       <c r="C5" s="138">
         <v>10009273</v>
       </c>
       <c r="D5" s="121">
         <v>5.9</v>
       </c>
       <c r="E5" s="121">
         <v>88.9</v>
       </c>
       <c r="F5" s="5"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" ht="19.5" customHeight="1">
+    <row r="6" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="18" t="s">
         <v>216</v>
       </c>
       <c r="B6" s="138">
         <v>9593872</v>
       </c>
       <c r="C6" s="138">
         <v>9142915</v>
       </c>
       <c r="D6" s="121">
         <v>4.9000000000000004</v>
       </c>
       <c r="E6" s="121">
         <v>80.400000000000006</v>
       </c>
       <c r="F6" s="5"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1">
+    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="18" t="s">
         <v>217</v>
       </c>
       <c r="B7" s="138">
         <v>1007352</v>
       </c>
       <c r="C7" s="138">
         <v>866358</v>
       </c>
       <c r="D7" s="121">
         <v>16.3</v>
       </c>
       <c r="E7" s="121">
         <v>8.4</v>
       </c>
       <c r="F7" s="5"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" ht="19.5" customHeight="1">
+    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="5" t="s">
         <v>420</v>
       </c>
       <c r="B8" s="138">
         <v>1262838</v>
       </c>
       <c r="C8" s="138">
         <v>1272915</v>
       </c>
       <c r="D8" s="121">
         <v>-0.8</v>
       </c>
       <c r="E8" s="121">
         <v>10.6</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="19"/>
     </row>
-    <row r="9" spans="1:12" ht="19.5" customHeight="1">
+    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="18" t="s">
         <v>218</v>
       </c>
       <c r="B9" s="138">
         <v>1211332</v>
       </c>
       <c r="C9" s="138">
         <v>1184986</v>
       </c>
       <c r="D9" s="121">
         <v>2.2000000000000002</v>
       </c>
       <c r="E9" s="121">
         <v>10.199999999999999</v>
       </c>
       <c r="G9" s="20"/>
       <c r="H9" s="8"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="19"/>
     </row>
-    <row r="10" spans="1:12" ht="19.5" customHeight="1">
+    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="18" t="s">
         <v>219</v>
       </c>
       <c r="B10" s="138">
         <v>51506</v>
       </c>
       <c r="C10" s="138">
         <v>87929</v>
       </c>
       <c r="D10" s="121">
         <v>-41.4</v>
       </c>
       <c r="E10" s="121">
         <v>0.4</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="8"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="16"/>
       <c r="L10" s="19"/>
     </row>
-    <row r="11" spans="1:12" ht="19.5" customHeight="1">
+    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="5" t="s">
         <v>230</v>
       </c>
       <c r="B11" s="138">
         <v>64476</v>
       </c>
       <c r="C11" s="138">
         <v>18230</v>
       </c>
       <c r="D11" s="121">
         <v>253.7</v>
       </c>
       <c r="E11" s="121">
         <v>0.5</v>
       </c>
       <c r="G11" s="21"/>
       <c r="H11" s="13"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="19"/>
     </row>
-    <row r="12" spans="1:12" ht="19.5" customHeight="1">
+    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="138">
         <v>226</v>
       </c>
       <c r="C12" s="138">
         <v>152</v>
       </c>
       <c r="D12" s="121">
         <v>48.8</v>
       </c>
       <c r="E12" s="121">
         <v>0</v>
       </c>
       <c r="G12" s="20"/>
       <c r="H12" s="8"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="19"/>
     </row>
-    <row r="13" spans="1:12" ht="19.5" customHeight="1">
+    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="138">
         <v>4</v>
       </c>
       <c r="C13" s="138">
         <v>4</v>
       </c>
       <c r="D13" s="121">
         <v>7.4</v>
       </c>
       <c r="E13" s="121">
         <v>0</v>
       </c>
       <c r="G13" s="20"/>
       <c r="H13" s="8"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="19"/>
     </row>
-    <row r="14" spans="1:12" ht="19.5" customHeight="1">
+    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="22" t="s">
         <v>222</v>
       </c>
       <c r="B14" s="138" t="s">
         <v>193</v>
       </c>
       <c r="C14" s="138" t="s">
         <v>193</v>
       </c>
       <c r="D14" s="121" t="s">
         <v>193</v>
       </c>
       <c r="E14" s="121" t="s">
         <v>193</v>
       </c>
       <c r="G14" s="20"/>
       <c r="H14" s="8"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="16"/>
       <c r="L14" s="15"/>
     </row>
-    <row r="15" spans="1:12" ht="19.5" customHeight="1">
+    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="138">
         <v>64247</v>
       </c>
       <c r="C15" s="138">
         <v>18074</v>
       </c>
       <c r="D15" s="121">
         <v>255.5</v>
       </c>
       <c r="E15" s="121">
         <v>0.5</v>
       </c>
       <c r="G15" s="20"/>
       <c r="H15" s="8"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="19"/>
     </row>
-    <row r="16" spans="1:12" ht="19.5" customHeight="1">
+    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B16" s="138">
         <v>11928539</v>
       </c>
       <c r="C16" s="138">
         <v>11300418</v>
       </c>
       <c r="D16" s="121">
         <v>5.6</v>
       </c>
       <c r="E16" s="121">
         <v>100</v>
       </c>
       <c r="G16" s="20"/>
       <c r="H16" s="8"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="19"/>
     </row>
-    <row r="17" spans="1:12" ht="19.5" customHeight="1">
+    <row r="17" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="18" t="s">
         <v>220</v>
       </c>
       <c r="B17" s="138">
         <v>10869680</v>
       </c>
       <c r="C17" s="138">
         <v>10346131</v>
       </c>
       <c r="D17" s="121">
         <v>5.0999999999999996</v>
       </c>
       <c r="E17" s="121">
         <v>91.1</v>
       </c>
       <c r="G17" s="20"/>
       <c r="H17" s="8"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="16"/>
       <c r="L17" s="19"/>
     </row>
-    <row r="18" spans="1:12" ht="19.5" customHeight="1">
+    <row r="18" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="18" t="s">
         <v>221</v>
       </c>
       <c r="B18" s="138">
         <v>1058858</v>
       </c>
       <c r="C18" s="138">
         <v>954287</v>
       </c>
       <c r="D18" s="121">
         <v>11</v>
       </c>
       <c r="E18" s="121">
         <v>8.9</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="16"/>
       <c r="L18" s="19"/>
     </row>
-    <row r="19" spans="1:12" ht="19.5" customHeight="1">
+    <row r="19" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B19" s="138">
         <v>6366840</v>
       </c>
       <c r="C19" s="138">
         <v>6001579</v>
       </c>
       <c r="D19" s="121">
         <v>6.1</v>
       </c>
       <c r="E19" s="121">
         <v>55.9</v>
       </c>
       <c r="F19" s="16"/>
       <c r="G19" s="20"/>
       <c r="H19" s="8"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="16"/>
       <c r="L19" s="19"/>
     </row>
-    <row r="20" spans="1:12" ht="19.5" customHeight="1">
+    <row r="20" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="18" t="s">
         <v>205</v>
       </c>
       <c r="B20" s="138">
         <v>5769294</v>
       </c>
       <c r="C20" s="138">
         <v>5443317</v>
       </c>
       <c r="D20" s="121">
         <v>6</v>
       </c>
       <c r="E20" s="121">
         <v>50.6</v>
       </c>
       <c r="F20" s="16"/>
       <c r="G20" s="20"/>
       <c r="H20" s="8"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="19"/>
     </row>
-    <row r="21" spans="1:12" ht="19.5" customHeight="1">
+    <row r="21" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="18" t="s">
         <v>204</v>
       </c>
       <c r="B21" s="138">
         <v>597546</v>
       </c>
       <c r="C21" s="138">
         <v>558262</v>
       </c>
       <c r="D21" s="121">
         <v>7</v>
       </c>
       <c r="E21" s="121">
         <v>5.2</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="20"/>
       <c r="H21" s="8"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="19"/>
     </row>
-    <row r="22" spans="1:12" ht="19.5" customHeight="1">
+    <row r="22" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="138">
         <v>4691726</v>
       </c>
       <c r="C22" s="138">
         <v>4512170</v>
       </c>
       <c r="D22" s="121">
         <v>4</v>
       </c>
       <c r="E22" s="121">
         <v>41.2</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16"/>
       <c r="L22" s="19"/>
     </row>
-    <row r="23" spans="1:12" ht="19.5" customHeight="1">
+    <row r="23" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="138">
         <v>1524567</v>
       </c>
       <c r="C23" s="138">
         <v>1526804</v>
       </c>
       <c r="D23" s="121">
         <v>-0.1</v>
       </c>
       <c r="E23" s="121">
         <v>13.4</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16"/>
       <c r="L23" s="19"/>
     </row>
-    <row r="24" spans="1:12" ht="19.5" customHeight="1">
+    <row r="24" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="138">
         <v>2099863</v>
       </c>
       <c r="C24" s="138">
         <v>1951605</v>
       </c>
       <c r="D24" s="121">
         <v>7.6</v>
       </c>
       <c r="E24" s="121">
         <v>18.399999999999999</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16"/>
       <c r="L24" s="19"/>
     </row>
-    <row r="25" spans="1:12" ht="19.5" customHeight="1">
+    <row r="25" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="138" t="s">
         <v>193</v>
       </c>
       <c r="C25" s="138" t="s">
         <v>193</v>
       </c>
       <c r="D25" s="121" t="s">
         <v>193</v>
       </c>
       <c r="E25" s="121" t="s">
         <v>193</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
     </row>
-    <row r="26" spans="1:12" ht="19.5" customHeight="1">
+    <row r="26" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="138">
         <v>186</v>
       </c>
       <c r="C26" s="138">
         <v>20766</v>
       </c>
       <c r="D26" s="121">
         <v>-99.1</v>
       </c>
       <c r="E26" s="121">
         <v>0</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
     </row>
-    <row r="27" spans="1:12" ht="19.5" customHeight="1">
+    <row r="27" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="138">
         <v>13</v>
       </c>
       <c r="C27" s="138">
         <v>13</v>
       </c>
       <c r="D27" s="121">
         <v>3</v>
       </c>
       <c r="E27" s="121">
         <v>0</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
     </row>
-    <row r="28" spans="1:12" ht="19.5" customHeight="1">
+    <row r="28" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="138">
         <v>1067097</v>
       </c>
       <c r="C28" s="138">
         <v>1012982</v>
       </c>
       <c r="D28" s="121">
         <v>5.3</v>
       </c>
       <c r="E28" s="121">
         <v>9.4</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
     </row>
-    <row r="29" spans="1:12" ht="19.5" customHeight="1">
+    <row r="29" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="138">
         <v>338332</v>
       </c>
       <c r="C29" s="138">
         <v>252328</v>
       </c>
       <c r="D29" s="121">
         <v>34.1</v>
       </c>
       <c r="E29" s="121">
         <v>3</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
     </row>
-    <row r="30" spans="1:12" ht="19.5" customHeight="1">
+    <row r="30" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="138">
         <v>29126</v>
       </c>
       <c r="C30" s="138">
         <v>28384</v>
       </c>
       <c r="D30" s="121">
         <v>2.6</v>
       </c>
       <c r="E30" s="121">
         <v>0.3</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
     </row>
-    <row r="31" spans="1:12" ht="19.5" customHeight="1">
+    <row r="31" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="138">
         <v>2938</v>
       </c>
       <c r="C31" s="138">
         <v>2667</v>
       </c>
       <c r="D31" s="121">
         <v>10.199999999999999</v>
       </c>
       <c r="E31" s="121">
         <v>0</v>
       </c>
       <c r="F31" s="9"/>
       <c r="G31" s="4"/>
       <c r="H31" s="13"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
     </row>
-    <row r="32" spans="1:12" ht="19.5" customHeight="1">
+    <row r="32" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="138">
         <v>306268</v>
       </c>
       <c r="C32" s="138">
         <v>219478</v>
       </c>
       <c r="D32" s="121">
         <v>39.5</v>
       </c>
       <c r="E32" s="121">
         <v>2.7</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="19.5" customHeight="1">
+    <row r="33" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="138" t="s">
         <v>193</v>
       </c>
       <c r="C33" s="138">
         <v>1800</v>
       </c>
       <c r="D33" s="121">
         <v>-100</v>
       </c>
       <c r="E33" s="121" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="19.5" customHeight="1">
+    <row r="34" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B34" s="138">
         <v>11396898</v>
       </c>
       <c r="C34" s="138">
         <v>10766077</v>
       </c>
       <c r="D34" s="121">
         <v>5.9</v>
       </c>
       <c r="E34" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="19.5" customHeight="1">
+    <row r="35" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B35" s="138">
         <v>10329801</v>
       </c>
       <c r="C35" s="138">
         <v>9751296</v>
       </c>
       <c r="D35" s="121">
         <v>5.9</v>
       </c>
       <c r="E35" s="121">
         <v>90.6</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="19.5" customHeight="1">
+    <row r="36" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="24" t="s">
         <v>224</v>
       </c>
       <c r="B36" s="138">
         <v>1067097</v>
       </c>
       <c r="C36" s="138">
         <v>1014781</v>
       </c>
       <c r="D36" s="121">
         <v>5.2</v>
       </c>
       <c r="E36" s="121">
         <v>9.4</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="19.5" customHeight="1">
+    <row r="37" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="10" t="s">
         <v>225</v>
       </c>
       <c r="B37" s="138">
         <v>531640</v>
       </c>
       <c r="C37" s="138">
         <v>534341</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="19.5" customHeight="1">
+    <row r="38" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="24" t="s">
         <v>226</v>
       </c>
       <c r="B38" s="138">
         <v>539880</v>
       </c>
       <c r="C38" s="138">
         <v>594835</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="19.5" customHeight="1">
+    <row r="39" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="24" t="s">
         <v>227</v>
       </c>
       <c r="B39" s="138">
         <v>-8239</v>
       </c>
       <c r="C39" s="138">
         <v>-60494</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="19.5" customHeight="1">
+    <row r="40" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="10" t="s">
         <v>207</v>
       </c>
       <c r="B40" s="138">
         <v>3343462</v>
       </c>
       <c r="C40" s="138">
         <v>2811822</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="19.5" customHeight="1">
+    <row r="41" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="10" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="138">
         <v>3391980</v>
       </c>
       <c r="C41" s="138">
         <v>2852101</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="19.5" customHeight="1">
+    <row r="42" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="10" t="s">
         <v>229</v>
       </c>
       <c r="B42" s="138">
         <v>-48518</v>
       </c>
       <c r="C42" s="138">
         <v>-40279</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="42.625" style="29" customWidth="1"/>
     <col min="2" max="5" width="12.5" style="30" customWidth="1"/>
     <col min="6" max="16384" width="12.5" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" customHeight="1">
+    <row r="1" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="29" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="19.5" customHeight="1">
+    <row r="2" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="30" t="s">
         <v>395</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>394</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="19.5" customHeight="1">
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="30" t="s">
         <v>396</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="19.5" customHeight="1">
+    <row r="4" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="103" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="103" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="103" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="103" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="19.5" customHeight="1">
+    <row r="5" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="29" t="s">
         <v>232</v>
       </c>
       <c r="B5" s="139">
         <v>8246060</v>
       </c>
       <c r="C5" s="139">
         <v>8264020</v>
       </c>
       <c r="D5" s="118">
         <v>-0.2</v>
       </c>
       <c r="E5" s="118">
         <v>91.7</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="19.5" customHeight="1">
+    <row r="6" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="31" t="s">
         <v>233</v>
       </c>
       <c r="B6" s="139">
         <v>8243358</v>
       </c>
       <c r="C6" s="139">
         <v>8261313</v>
       </c>
       <c r="D6" s="118">
         <v>-0.2</v>
       </c>
       <c r="E6" s="118">
         <v>91.6</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="19.5" customHeight="1">
+    <row r="7" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="31" t="s">
         <v>234</v>
       </c>
       <c r="B7" s="139">
         <v>2660</v>
       </c>
       <c r="C7" s="139">
         <v>2660</v>
       </c>
       <c r="D7" s="118">
         <v>0</v>
       </c>
       <c r="E7" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="19.5" customHeight="1">
+    <row r="8" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="31" t="s">
         <v>244</v>
       </c>
       <c r="B8" s="139">
         <v>41</v>
       </c>
       <c r="C8" s="139">
         <v>47</v>
       </c>
       <c r="D8" s="118">
         <v>-13.6</v>
       </c>
       <c r="E8" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="19.5" customHeight="1">
+    <row r="9" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="29" t="s">
         <v>236</v>
       </c>
       <c r="B9" s="139">
         <v>120723</v>
       </c>
       <c r="C9" s="139">
         <v>120908</v>
       </c>
       <c r="D9" s="118">
         <v>-0.2</v>
       </c>
       <c r="E9" s="118">
         <v>1.3</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="19.5" customHeight="1">
+    <row r="10" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="29" t="s">
         <v>237</v>
       </c>
       <c r="B10" s="139">
         <v>163874</v>
       </c>
       <c r="C10" s="139">
         <v>147667</v>
       </c>
       <c r="D10" s="118">
         <v>11</v>
       </c>
       <c r="E10" s="118">
         <v>1.8</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="19.5" customHeight="1">
+    <row r="11" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="29" t="s">
         <v>238</v>
       </c>
       <c r="B11" s="139">
         <v>148807</v>
       </c>
       <c r="C11" s="139">
         <v>144092</v>
       </c>
       <c r="D11" s="118">
         <v>3.3</v>
       </c>
       <c r="E11" s="118">
         <v>1.7</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="19.5" customHeight="1">
+    <row r="12" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="139">
         <v>630</v>
       </c>
       <c r="C12" s="139">
         <v>999</v>
       </c>
       <c r="D12" s="118">
         <v>-36.9</v>
       </c>
       <c r="E12" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="19.5" customHeight="1">
+    <row r="13" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="139">
         <v>17340</v>
       </c>
       <c r="C13" s="139">
         <v>17224</v>
       </c>
       <c r="D13" s="118">
         <v>0.7</v>
       </c>
       <c r="E13" s="118">
         <v>0.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="19.5" customHeight="1">
+    <row r="14" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C14" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D14" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E14" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="19.5" customHeight="1">
+    <row r="15" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="139">
         <v>23</v>
       </c>
       <c r="C15" s="139">
         <v>155</v>
       </c>
       <c r="D15" s="118">
         <v>-85.5</v>
       </c>
       <c r="E15" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="19.5" customHeight="1">
+    <row r="16" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="139">
         <v>3712</v>
       </c>
       <c r="C16" s="139">
         <v>4105</v>
       </c>
       <c r="D16" s="118">
         <v>-9.6</v>
       </c>
       <c r="E16" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="19.5" customHeight="1">
+    <row r="17" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="139">
         <v>127088</v>
       </c>
       <c r="C17" s="139">
         <v>121604</v>
       </c>
       <c r="D17" s="118">
         <v>4.5</v>
       </c>
       <c r="E17" s="118">
         <v>1.4</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="19.5" customHeight="1">
+    <row r="18" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="139">
         <v>13</v>
       </c>
       <c r="C18" s="139">
         <v>5</v>
       </c>
       <c r="D18" s="118">
         <v>153.4</v>
       </c>
       <c r="E18" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="19.5" customHeight="1">
+    <row r="19" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="32" t="s">
         <v>243</v>
       </c>
       <c r="B19" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C19" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D19" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E19" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="19.5" customHeight="1">
+    <row r="20" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="29" t="s">
         <v>239</v>
       </c>
       <c r="B20" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C20" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D20" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E20" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="19.5" customHeight="1">
+    <row r="21" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C21" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D21" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E21" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="19.5" customHeight="1">
+    <row r="22" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C22" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D22" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E22" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="19.5" customHeight="1">
+    <row r="23" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="32" t="s">
         <v>245</v>
       </c>
       <c r="B23" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C23" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D23" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E23" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="19.5" customHeight="1">
+    <row r="24" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="26" t="s">
         <v>390</v>
       </c>
       <c r="B24" s="139">
         <v>1</v>
       </c>
       <c r="C24" s="139">
         <v>6</v>
       </c>
       <c r="D24" s="118">
         <v>-79.400000000000006</v>
       </c>
       <c r="E24" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="19.5" customHeight="1">
+    <row r="25" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="29" t="s">
         <v>240</v>
       </c>
       <c r="B25" s="139">
         <v>68211</v>
       </c>
       <c r="C25" s="139">
         <v>68639</v>
       </c>
       <c r="D25" s="118">
         <v>-0.6</v>
       </c>
       <c r="E25" s="118">
         <v>0.8</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="19.5" customHeight="1">
+    <row r="26" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="139">
         <v>63667</v>
       </c>
       <c r="C26" s="139">
         <v>65501</v>
       </c>
       <c r="D26" s="118">
         <v>-2.8</v>
       </c>
       <c r="E26" s="118">
         <v>0.7</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="19.5" customHeight="1">
+    <row r="27" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="139">
         <v>1650</v>
       </c>
       <c r="C27" s="139">
         <v>261</v>
       </c>
       <c r="D27" s="118">
         <v>533.4</v>
       </c>
       <c r="E27" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="19.5" customHeight="1">
+    <row r="28" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="139">
         <v>2772</v>
       </c>
       <c r="C28" s="139">
         <v>2764</v>
       </c>
       <c r="D28" s="118">
         <v>0.3</v>
       </c>
       <c r="E28" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="19.5" customHeight="1">
+    <row r="29" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="139">
         <v>44</v>
       </c>
       <c r="C29" s="139">
         <v>72</v>
       </c>
       <c r="D29" s="118">
         <v>-39.5</v>
       </c>
       <c r="E29" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="19.5" customHeight="1">
+    <row r="30" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="139">
         <v>30</v>
       </c>
       <c r="C30" s="139">
         <v>30</v>
       </c>
       <c r="D30" s="118">
         <v>0.5</v>
       </c>
       <c r="E30" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="19.5" customHeight="1">
+    <row r="31" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="139">
         <v>49</v>
       </c>
       <c r="C31" s="139">
         <v>11</v>
       </c>
       <c r="D31" s="118">
         <v>323.5</v>
       </c>
       <c r="E31" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="19.5" customHeight="1">
+    <row r="32" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="29" t="s">
         <v>241</v>
       </c>
       <c r="B32" s="139">
         <v>7239</v>
       </c>
       <c r="C32" s="139">
         <v>7646</v>
       </c>
       <c r="D32" s="118">
         <v>-5.3</v>
       </c>
       <c r="E32" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="19.5" customHeight="1">
+    <row r="33" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="139">
         <v>580</v>
       </c>
       <c r="C33" s="139">
         <v>527</v>
       </c>
       <c r="D33" s="118">
         <v>9.9</v>
       </c>
       <c r="E33" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="19.5" customHeight="1">
+    <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="139">
         <v>37</v>
       </c>
       <c r="C34" s="139">
         <v>26</v>
       </c>
       <c r="D34" s="118">
         <v>41.8</v>
       </c>
       <c r="E34" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="19.5" customHeight="1">
+    <row r="35" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="139">
         <v>6140</v>
       </c>
       <c r="C35" s="139">
         <v>6708</v>
       </c>
       <c r="D35" s="118">
         <v>-8.5</v>
       </c>
       <c r="E35" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="19.5" customHeight="1">
+    <row r="36" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="139">
         <v>454</v>
       </c>
       <c r="C36" s="139">
         <v>357</v>
       </c>
       <c r="D36" s="118">
         <v>27.2</v>
       </c>
       <c r="E36" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="19.5" customHeight="1">
+    <row r="37" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="139">
         <v>29</v>
       </c>
       <c r="C37" s="139">
         <v>28</v>
       </c>
       <c r="D37" s="118">
         <v>2.9</v>
       </c>
       <c r="E37" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="19.5" customHeight="1">
+    <row r="38" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="29" t="s">
         <v>242</v>
       </c>
       <c r="B38" s="139">
         <v>55751</v>
       </c>
       <c r="C38" s="139">
         <v>54787</v>
       </c>
       <c r="D38" s="118">
         <v>1.8</v>
       </c>
       <c r="E38" s="118">
         <v>0.6</v>
       </c>
       <c r="G38" s="28"/>
     </row>
-    <row r="39" spans="1:7" ht="19.5" customHeight="1">
+    <row r="39" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="139">
         <v>1265</v>
       </c>
       <c r="C39" s="139">
         <v>1322</v>
       </c>
       <c r="D39" s="118">
         <v>-4.3</v>
       </c>
       <c r="E39" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="19.5" customHeight="1">
+    <row r="40" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B40" s="139">
         <v>44678</v>
       </c>
       <c r="C40" s="139">
         <v>43754</v>
       </c>
       <c r="D40" s="118">
         <v>2.1</v>
       </c>
       <c r="E40" s="118">
         <v>0.5</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="19.5" customHeight="1">
+    <row r="41" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="32" t="s">
         <v>246</v>
       </c>
       <c r="B41" s="139">
         <v>9808</v>
       </c>
       <c r="C41" s="139">
         <v>9711</v>
       </c>
       <c r="D41" s="118">
         <v>1</v>
       </c>
       <c r="E41" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="19.5" customHeight="1">
+    <row r="42" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="139">
         <v>167</v>
       </c>
       <c r="C42" s="139">
         <v>189</v>
       </c>
       <c r="D42" s="118">
         <v>-11.2</v>
       </c>
       <c r="E42" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="19.5" customHeight="1">
+    <row r="43" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="139">
         <v>2727</v>
       </c>
       <c r="C43" s="139">
         <v>2658</v>
       </c>
       <c r="D43" s="118">
         <v>2.6</v>
       </c>
       <c r="E43" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="19.5" customHeight="1">
+    <row r="44" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="139">
         <v>135</v>
       </c>
       <c r="C44" s="139">
         <v>202</v>
       </c>
       <c r="D44" s="118">
         <v>-33.1</v>
       </c>
       <c r="E44" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="19.5" customHeight="1">
+    <row r="45" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="26" t="s">
         <v>421</v>
       </c>
       <c r="B45" s="139">
         <v>123330</v>
       </c>
       <c r="C45" s="139">
         <v>112042</v>
       </c>
       <c r="D45" s="118">
         <v>10.1</v>
       </c>
       <c r="E45" s="118">
         <v>1.4</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="19.5" customHeight="1">
+    <row r="46" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="32" t="s">
         <v>194</v>
       </c>
       <c r="B46" s="139">
         <v>12377</v>
       </c>
       <c r="C46" s="139">
         <v>5700</v>
       </c>
       <c r="D46" s="118">
         <v>117.1</v>
       </c>
       <c r="E46" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="19.5" customHeight="1">
+    <row r="47" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="139">
         <v>110953</v>
       </c>
       <c r="C47" s="139">
         <v>106342</v>
       </c>
       <c r="D47" s="118">
         <v>4.3</v>
       </c>
       <c r="E47" s="118">
         <v>1.2</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="19.5" customHeight="1">
+    <row r="48" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="34" t="s">
         <v>247</v>
       </c>
       <c r="B48" s="139">
         <v>56782</v>
       </c>
       <c r="C48" s="139">
         <v>48462</v>
       </c>
       <c r="D48" s="118">
         <v>17.2</v>
       </c>
       <c r="E48" s="118">
         <v>0.6</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="19.5" customHeight="1">
+    <row r="49" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="139">
         <v>3431</v>
       </c>
       <c r="C49" s="139">
         <v>3112</v>
       </c>
       <c r="D49" s="118">
         <v>10.3</v>
       </c>
       <c r="E49" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="19.5" customHeight="1">
+    <row r="50" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="139">
         <v>4833</v>
       </c>
       <c r="C50" s="139">
         <v>5854</v>
       </c>
       <c r="D50" s="118">
         <v>-17.399999999999999</v>
       </c>
       <c r="E50" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="19.5" customHeight="1">
+    <row r="51" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="139">
         <v>22824</v>
       </c>
       <c r="C51" s="139">
         <v>22303</v>
       </c>
       <c r="D51" s="118">
         <v>2.2999999999999998</v>
       </c>
       <c r="E51" s="118">
         <v>0.3</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="19.5" customHeight="1">
+    <row r="52" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="139">
         <v>2368</v>
       </c>
       <c r="C52" s="139">
         <v>4698</v>
       </c>
       <c r="D52" s="118">
         <v>-49.6</v>
       </c>
       <c r="E52" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="19.5" customHeight="1">
+    <row r="53" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="139">
         <v>14</v>
       </c>
       <c r="C53" s="139">
         <v>29</v>
       </c>
       <c r="D53" s="118">
         <v>-53.5</v>
       </c>
       <c r="E53" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="19.5" customHeight="1">
+    <row r="54" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C54" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D54" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E54" s="118" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="19.5" customHeight="1">
+    <row r="55" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="32" t="s">
         <v>175</v>
       </c>
       <c r="B55" s="139">
         <v>5</v>
       </c>
       <c r="C55" s="139">
         <v>6</v>
       </c>
       <c r="D55" s="118">
         <v>-21.8</v>
       </c>
       <c r="E55" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="19.5" customHeight="1">
+    <row r="56" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="139">
         <v>9680</v>
       </c>
       <c r="C56" s="139">
         <v>1282</v>
       </c>
       <c r="D56" s="118">
         <v>655.1</v>
       </c>
       <c r="E56" s="118">
         <v>0.1</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="19.5" customHeight="1">
+    <row r="57" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="32" t="s">
         <v>248</v>
       </c>
       <c r="B57" s="139">
         <v>13628</v>
       </c>
       <c r="C57" s="139">
         <v>11179</v>
       </c>
       <c r="D57" s="118">
         <v>21.9</v>
       </c>
       <c r="E57" s="118">
         <v>0.2</v>
       </c>
     </row>
-    <row r="58" spans="1:8" ht="19.5" customHeight="1">
+    <row r="58" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="29" t="s">
         <v>235</v>
       </c>
       <c r="B58" s="139">
         <v>62</v>
       </c>
       <c r="C58" s="139">
         <v>52</v>
       </c>
       <c r="D58" s="118">
         <v>18.600000000000001</v>
       </c>
       <c r="E58" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="19.5" customHeight="1">
+    <row r="59" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="29" t="s">
         <v>249</v>
       </c>
       <c r="B59" s="139">
         <v>1139</v>
       </c>
       <c r="C59" s="139">
         <v>3246</v>
       </c>
       <c r="D59" s="118">
         <v>-64.900000000000006</v>
       </c>
       <c r="E59" s="118">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="19.5" customHeight="1">
+    <row r="60" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="29" t="s">
         <v>384</v>
       </c>
       <c r="B60" s="139">
         <v>8995008</v>
       </c>
       <c r="C60" s="139">
         <v>8974617</v>
       </c>
       <c r="D60" s="118">
         <v>0.2</v>
       </c>
       <c r="E60" s="118">
         <v>100</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="19.5" customHeight="1">
+    <row r="61" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="29" t="s">
         <v>387</v>
       </c>
       <c r="B61" s="139">
         <v>8363676</v>
       </c>
       <c r="C61" s="139">
         <v>8390549</v>
       </c>
       <c r="D61" s="118">
         <v>-0.3</v>
       </c>
       <c r="E61" s="118">
         <v>93</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="19.5" customHeight="1">
+    <row r="62" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="29" t="s">
         <v>250</v>
       </c>
       <c r="B62" s="139">
         <v>3499150</v>
       </c>
       <c r="C62" s="139">
         <v>3559186</v>
       </c>
       <c r="D62" s="118">
         <v>-1.7</v>
       </c>
       <c r="E62" s="118">
         <v>38.9</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="19.5" customHeight="1">
+    <row r="63" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="30" t="s">
         <v>202</v>
       </c>
       <c r="B63" s="117"/>
       <c r="C63" s="120"/>
       <c r="D63" s="118"/>
       <c r="E63" s="119"/>
     </row>
-    <row r="64" spans="1:8" ht="19.5" customHeight="1">
+    <row r="64" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="29" t="s">
         <v>251</v>
       </c>
       <c r="B64" s="139">
         <v>119376</v>
       </c>
       <c r="C64" s="139">
         <v>118798</v>
       </c>
       <c r="D64" s="118">
         <v>0.5</v>
       </c>
       <c r="E64" s="118">
         <v>1.4</v>
       </c>
       <c r="G64" s="123"/>
       <c r="H64" s="123"/>
     </row>
-    <row r="65" spans="1:8" ht="19.5" customHeight="1">
+    <row r="65" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="139">
         <v>118867</v>
       </c>
       <c r="C65" s="139">
         <v>118312</v>
       </c>
       <c r="D65" s="118">
         <v>0.5</v>
       </c>
       <c r="E65" s="118">
         <v>1.4</v>
       </c>
       <c r="G65" s="123"/>
       <c r="H65" s="123"/>
     </row>
-    <row r="66" spans="1:8" ht="19.5" customHeight="1">
+    <row r="66" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B66" s="139">
         <v>509</v>
       </c>
       <c r="C66" s="139">
         <v>486</v>
       </c>
       <c r="D66" s="118">
         <v>4.7</v>
       </c>
       <c r="E66" s="118">
         <v>0</v>
       </c>
       <c r="G66" s="123"/>
       <c r="H66" s="123"/>
     </row>
-    <row r="67" spans="1:8" ht="19.5" customHeight="1">
+    <row r="67" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="29" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="139">
         <v>4117890</v>
       </c>
       <c r="C67" s="139">
         <v>4082464</v>
       </c>
       <c r="D67" s="118">
         <v>0.9</v>
       </c>
       <c r="E67" s="118">
         <v>49.9</v>
       </c>
       <c r="G67" s="123"/>
       <c r="H67" s="123"/>
     </row>
-    <row r="68" spans="1:8" ht="19.5" customHeight="1">
+    <row r="68" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="31" t="s">
         <v>252</v>
       </c>
       <c r="B68" s="139">
         <v>4029017</v>
       </c>
       <c r="C68" s="139">
         <v>3995116</v>
       </c>
       <c r="D68" s="118">
         <v>0.8</v>
       </c>
       <c r="E68" s="118">
         <v>48.8</v>
       </c>
       <c r="G68" s="123"/>
       <c r="H68" s="123"/>
     </row>
-    <row r="69" spans="1:8" ht="19.5" customHeight="1">
+    <row r="69" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="35" t="s">
         <v>262</v>
       </c>
       <c r="B69" s="139">
         <v>3405107</v>
       </c>
       <c r="C69" s="139">
         <v>3373420</v>
       </c>
       <c r="D69" s="118">
         <v>0.9</v>
       </c>
       <c r="E69" s="118">
         <v>41.3</v>
       </c>
       <c r="G69" s="123"/>
       <c r="H69" s="123"/>
     </row>
-    <row r="70" spans="1:8" ht="19.5" customHeight="1">
+    <row r="70" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="35" t="s">
         <v>259</v>
       </c>
       <c r="B70" s="139">
         <v>355422</v>
       </c>
       <c r="C70" s="139">
         <v>362376</v>
       </c>
       <c r="D70" s="118">
         <v>-1.9</v>
       </c>
       <c r="E70" s="118">
         <v>4.3</v>
       </c>
       <c r="G70" s="123"/>
       <c r="H70" s="123"/>
     </row>
-    <row r="71" spans="1:8" ht="19.5" customHeight="1">
+    <row r="71" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71" s="36" t="s">
         <v>253</v>
       </c>
       <c r="B71" s="139">
         <v>2182814</v>
       </c>
       <c r="C71" s="139">
         <v>2148388</v>
       </c>
       <c r="D71" s="118">
         <v>1.6</v>
       </c>
       <c r="E71" s="118">
         <v>26.5</v>
       </c>
       <c r="G71" s="123"/>
       <c r="H71" s="123"/>
     </row>
-    <row r="72" spans="1:8" ht="19.5" customHeight="1">
+    <row r="72" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72" s="37" t="s">
         <v>255</v>
       </c>
       <c r="B72" s="139">
         <v>1889442</v>
       </c>
       <c r="C72" s="139">
         <v>1855941</v>
       </c>
       <c r="D72" s="118">
         <v>1.8</v>
       </c>
       <c r="E72" s="118">
         <v>22.9</v>
       </c>
       <c r="G72" s="123"/>
       <c r="H72" s="123"/>
     </row>
-    <row r="73" spans="1:8" ht="19.5" customHeight="1">
+    <row r="73" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73" s="37" t="s">
         <v>254</v>
       </c>
       <c r="B73" s="139">
         <v>293371</v>
       </c>
       <c r="C73" s="139">
         <v>292447</v>
       </c>
       <c r="D73" s="118">
         <v>0.3</v>
       </c>
       <c r="E73" s="118">
         <v>3.6</v>
       </c>
       <c r="G73" s="123"/>
       <c r="H73" s="123"/>
     </row>
-    <row r="74" spans="1:8" ht="19.5" customHeight="1">
+    <row r="74" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74" s="36" t="s">
         <v>256</v>
       </c>
       <c r="B74" s="139">
         <v>1577716</v>
       </c>
       <c r="C74" s="139">
         <v>1587408</v>
       </c>
       <c r="D74" s="118">
         <v>-0.6</v>
       </c>
       <c r="E74" s="118">
         <v>19.100000000000001</v>
       </c>
       <c r="G74" s="123"/>
       <c r="H74" s="123"/>
     </row>
-    <row r="75" spans="1:8" ht="19.5" customHeight="1">
+    <row r="75" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="37" t="s">
         <v>257</v>
       </c>
       <c r="B75" s="139">
         <v>1515665</v>
       </c>
       <c r="C75" s="139">
         <v>1517479</v>
       </c>
       <c r="D75" s="118">
         <v>-0.1</v>
       </c>
       <c r="E75" s="118">
         <v>18.399999999999999</v>
       </c>
       <c r="G75" s="123"/>
       <c r="H75" s="123"/>
     </row>
-    <row r="76" spans="1:8" ht="19.5" customHeight="1">
+    <row r="76" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76" s="37" t="s">
         <v>258</v>
       </c>
       <c r="B76" s="139">
         <v>62051</v>
       </c>
       <c r="C76" s="139">
         <v>69930</v>
       </c>
       <c r="D76" s="118">
         <v>-11.3</v>
       </c>
       <c r="E76" s="118">
         <v>0.8</v>
       </c>
       <c r="G76" s="123"/>
       <c r="H76" s="123"/>
     </row>
-    <row r="77" spans="1:8" ht="19.5" customHeight="1">
+    <row r="77" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77" s="35" t="s">
         <v>260</v>
       </c>
       <c r="B77" s="139">
         <v>137665</v>
       </c>
       <c r="C77" s="139">
         <v>127872</v>
       </c>
       <c r="D77" s="118">
         <v>7.7</v>
       </c>
       <c r="E77" s="118">
         <v>1.7</v>
       </c>
       <c r="G77" s="123"/>
       <c r="H77" s="123"/>
     </row>
-    <row r="78" spans="1:8" ht="19.5" customHeight="1">
+    <row r="78" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78" s="35" t="s">
         <v>261</v>
       </c>
       <c r="B78" s="139">
         <v>130822</v>
       </c>
       <c r="C78" s="139">
         <v>131448</v>
       </c>
       <c r="D78" s="118">
         <v>-0.5</v>
       </c>
       <c r="E78" s="118">
         <v>1.6</v>
       </c>
       <c r="G78" s="123"/>
       <c r="H78" s="123"/>
     </row>
-    <row r="79" spans="1:8" ht="19.5" customHeight="1">
+    <row r="79" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79" s="31" t="s">
         <v>263</v>
       </c>
       <c r="B79" s="139">
         <v>88873</v>
       </c>
       <c r="C79" s="139">
         <v>87348</v>
       </c>
       <c r="D79" s="118">
         <v>1.7</v>
       </c>
       <c r="E79" s="118">
         <v>1.1000000000000001</v>
       </c>
       <c r="G79" s="123"/>
       <c r="H79" s="123"/>
     </row>
-    <row r="80" spans="1:8" ht="19.5" customHeight="1">
+    <row r="80" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80" s="35" t="s">
         <v>264</v>
       </c>
       <c r="B80" s="139">
         <v>60317</v>
       </c>
       <c r="C80" s="139">
         <v>58558</v>
       </c>
       <c r="D80" s="118">
         <v>3</v>
       </c>
       <c r="E80" s="118">
         <v>0.7</v>
       </c>
       <c r="G80" s="123"/>
       <c r="H80" s="123"/>
     </row>
-    <row r="81" spans="1:8" ht="19.5" customHeight="1">
+    <row r="81" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A81" s="35" t="s">
         <v>265</v>
       </c>
       <c r="B81" s="139">
         <v>23717</v>
       </c>
       <c r="C81" s="139">
         <v>24174</v>
       </c>
       <c r="D81" s="118">
         <v>-1.9</v>
       </c>
       <c r="E81" s="118">
         <v>0.3</v>
       </c>
       <c r="G81" s="123"/>
       <c r="H81" s="123"/>
     </row>
-    <row r="82" spans="1:8" ht="19.5" customHeight="1">
+    <row r="82" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A82" s="35" t="s">
         <v>266</v>
       </c>
       <c r="B82" s="139">
         <v>4839</v>
       </c>
       <c r="C82" s="139">
         <v>4616</v>
       </c>
       <c r="D82" s="118">
         <v>4.9000000000000004</v>
       </c>
       <c r="E82" s="118">
         <v>0.1</v>
       </c>
       <c r="G82" s="123"/>
       <c r="H82" s="123"/>
     </row>
-    <row r="83" spans="1:8" ht="19.5" customHeight="1">
+    <row r="83" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A83" s="29" t="s">
         <v>267</v>
       </c>
       <c r="B83" s="139">
         <v>3434402</v>
       </c>
       <c r="C83" s="139">
         <v>3447895</v>
       </c>
       <c r="D83" s="118">
         <v>-0.4</v>
       </c>
       <c r="E83" s="118">
         <v>41.6</v>
       </c>
       <c r="G83" s="123"/>
       <c r="H83" s="123"/>
     </row>
-    <row r="84" spans="1:8" ht="19.5" customHeight="1">
+    <row r="84" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A84" s="31" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="139">
         <v>1455030</v>
       </c>
       <c r="C84" s="139">
         <v>1533829</v>
       </c>
       <c r="D84" s="118">
         <v>-5.0999999999999996</v>
       </c>
       <c r="E84" s="118">
         <v>17.600000000000001</v>
       </c>
       <c r="G84" s="123"/>
       <c r="H84" s="123"/>
     </row>
-    <row r="85" spans="1:8" ht="19.5" customHeight="1">
+    <row r="85" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A85" s="31" t="s">
         <v>82</v>
       </c>
       <c r="B85" s="139">
         <v>1977333</v>
       </c>
       <c r="C85" s="139">
         <v>1892768</v>
       </c>
       <c r="D85" s="118">
         <v>4.5</v>
       </c>
       <c r="E85" s="118">
         <v>24</v>
       </c>
       <c r="G85" s="123"/>
       <c r="H85" s="123"/>
     </row>
-    <row r="86" spans="1:8" ht="19.5" customHeight="1">
+    <row r="86" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A86" s="31" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="139">
         <v>9</v>
       </c>
       <c r="C86" s="139">
         <v>10</v>
       </c>
       <c r="D86" s="118">
         <v>-1.9</v>
       </c>
       <c r="E86" s="118">
         <v>0</v>
       </c>
       <c r="G86" s="123"/>
       <c r="H86" s="123"/>
     </row>
-    <row r="87" spans="1:8" ht="19.5" customHeight="1">
+    <row r="87" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A87" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="139">
         <v>226</v>
       </c>
       <c r="C87" s="139">
         <v>164</v>
       </c>
       <c r="D87" s="118">
         <v>37.5</v>
       </c>
       <c r="E87" s="118">
         <v>0</v>
       </c>
       <c r="G87" s="123"/>
       <c r="H87" s="123"/>
     </row>
-    <row r="88" spans="1:8" ht="19.5" customHeight="1">
+    <row r="88" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A88" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="139">
         <v>1804</v>
       </c>
       <c r="C88" s="139">
         <v>21125</v>
       </c>
       <c r="D88" s="118">
         <v>-91.5</v>
       </c>
       <c r="E88" s="118">
         <v>0</v>
       </c>
       <c r="G88" s="123"/>
       <c r="H88" s="123"/>
     </row>
-    <row r="89" spans="1:8" ht="19.5" customHeight="1">
+    <row r="89" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A89" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B89" s="139">
         <v>363105</v>
       </c>
       <c r="C89" s="139">
         <v>350903</v>
       </c>
       <c r="D89" s="118">
         <v>3.5</v>
       </c>
       <c r="E89" s="118">
         <v>4.4000000000000004</v>
       </c>
       <c r="G89" s="123"/>
       <c r="H89" s="123"/>
     </row>
-    <row r="90" spans="1:8" ht="19.5" customHeight="1">
+    <row r="90" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A90" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B90" s="139">
         <v>49312</v>
       </c>
       <c r="C90" s="139">
         <v>47370</v>
       </c>
       <c r="D90" s="118">
         <v>4.0999999999999996</v>
       </c>
       <c r="E90" s="118">
         <v>0.6</v>
       </c>
       <c r="G90" s="123"/>
       <c r="H90" s="123"/>
     </row>
-    <row r="91" spans="1:8" ht="19.5" customHeight="1">
+    <row r="91" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A91" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B91" s="139">
         <v>13561</v>
       </c>
       <c r="C91" s="139">
         <v>11583</v>
       </c>
       <c r="D91" s="118">
         <v>17.100000000000001</v>
       </c>
       <c r="E91" s="118">
         <v>0.2</v>
       </c>
       <c r="G91" s="123"/>
       <c r="H91" s="123"/>
     </row>
-    <row r="92" spans="1:8" ht="19.5" customHeight="1">
+    <row r="92" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A92" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B92" s="139">
         <v>16417</v>
       </c>
       <c r="C92" s="139">
         <v>15381</v>
       </c>
       <c r="D92" s="118">
         <v>6.7</v>
       </c>
       <c r="E92" s="118">
         <v>0.2</v>
       </c>
       <c r="G92" s="123"/>
       <c r="H92" s="123"/>
     </row>
-    <row r="93" spans="1:8" ht="19.5" customHeight="1">
+    <row r="93" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A93" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B93" s="139">
         <v>243448</v>
       </c>
       <c r="C93" s="139">
         <v>235392</v>
       </c>
       <c r="D93" s="118">
         <v>3.4</v>
       </c>
       <c r="E93" s="118">
         <v>3</v>
       </c>
       <c r="G93" s="123"/>
       <c r="H93" s="123"/>
     </row>
-    <row r="94" spans="1:8" ht="19.5" customHeight="1">
+    <row r="94" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A94" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B94" s="139">
         <v>5628</v>
       </c>
       <c r="C94" s="139">
         <v>6130</v>
       </c>
       <c r="D94" s="118">
         <v>-8.1999999999999993</v>
       </c>
       <c r="E94" s="118">
         <v>0.1</v>
       </c>
       <c r="G94" s="123"/>
       <c r="H94" s="123"/>
     </row>
-    <row r="95" spans="1:8" ht="19.5" customHeight="1">
+    <row r="95" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A95" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B95" s="139">
         <v>87</v>
       </c>
       <c r="C95" s="139">
         <v>105</v>
       </c>
       <c r="D95" s="118">
         <v>-17.2</v>
       </c>
       <c r="E95" s="118">
         <v>0</v>
       </c>
       <c r="G95" s="123"/>
       <c r="H95" s="123"/>
     </row>
-    <row r="96" spans="1:8" ht="19.5" customHeight="1">
+    <row r="96" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A96" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B96" s="139">
         <v>16788</v>
       </c>
       <c r="C96" s="139">
         <v>17600</v>
       </c>
       <c r="D96" s="118">
         <v>-4.5999999999999996</v>
       </c>
       <c r="E96" s="118">
         <v>0.2</v>
       </c>
       <c r="G96" s="123"/>
       <c r="H96" s="123"/>
     </row>
-    <row r="97" spans="1:8" ht="19.5" customHeight="1">
+    <row r="97" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A97" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="139">
         <v>15</v>
       </c>
       <c r="C97" s="139">
         <v>20</v>
       </c>
       <c r="D97" s="118">
         <v>-27.8</v>
       </c>
       <c r="E97" s="118">
         <v>0</v>
       </c>
       <c r="G97" s="123"/>
       <c r="H97" s="123"/>
     </row>
-    <row r="98" spans="1:8" ht="19.5" customHeight="1">
+    <row r="98" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A98" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B98" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C98" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D98" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E98" s="118" t="s">
         <v>193</v>
       </c>
       <c r="G98" s="123"/>
       <c r="H98" s="123"/>
     </row>
-    <row r="99" spans="1:8" ht="19.5" customHeight="1">
+    <row r="99" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A99" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B99" s="139">
         <v>4</v>
       </c>
       <c r="C99" s="139">
         <v>4</v>
       </c>
       <c r="D99" s="118">
         <v>-11.8</v>
       </c>
       <c r="E99" s="118">
         <v>0</v>
       </c>
       <c r="G99" s="123"/>
       <c r="H99" s="123"/>
     </row>
-    <row r="100" spans="1:8" ht="19.5" customHeight="1">
+    <row r="100" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A100" s="32" t="s">
         <v>386</v>
       </c>
       <c r="B100" s="139">
         <v>17845</v>
       </c>
       <c r="C100" s="139">
         <v>17317</v>
       </c>
       <c r="D100" s="118">
         <v>3.1</v>
       </c>
       <c r="E100" s="118">
         <v>0.2</v>
       </c>
       <c r="G100" s="123"/>
       <c r="H100" s="123"/>
     </row>
-    <row r="101" spans="1:8" ht="19.5" customHeight="1">
+    <row r="101" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A101" s="27" t="s">
         <v>269</v>
       </c>
       <c r="B101" s="139">
         <v>104</v>
       </c>
       <c r="C101" s="139">
         <v>1172</v>
       </c>
       <c r="D101" s="118">
         <v>-91.1</v>
       </c>
       <c r="E101" s="118">
         <v>0</v>
       </c>
       <c r="G101" s="123"/>
       <c r="H101" s="123"/>
     </row>
-    <row r="102" spans="1:8" ht="19.5" customHeight="1">
+    <row r="102" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A102" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B102" s="139">
         <v>965</v>
       </c>
       <c r="C102" s="139">
         <v>993</v>
       </c>
       <c r="D102" s="118">
         <v>-2.8</v>
       </c>
       <c r="E102" s="118">
         <v>0</v>
       </c>
       <c r="G102" s="123"/>
       <c r="H102" s="123"/>
     </row>
-    <row r="103" spans="1:8" ht="19.5" customHeight="1">
+    <row r="103" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A103" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B103" s="139">
         <v>15</v>
       </c>
       <c r="C103" s="139">
         <v>15</v>
       </c>
       <c r="D103" s="118">
         <v>-2.8</v>
       </c>
       <c r="E103" s="118">
         <v>0</v>
       </c>
       <c r="G103" s="123"/>
       <c r="H103" s="123"/>
     </row>
-    <row r="104" spans="1:8" ht="19.5" customHeight="1">
+    <row r="104" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A104" s="27" t="s">
         <v>270</v>
       </c>
       <c r="B104" s="139">
         <v>0</v>
       </c>
       <c r="C104" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D104" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E104" s="118">
         <v>0</v>
       </c>
       <c r="G104" s="123"/>
       <c r="H104" s="123"/>
     </row>
-    <row r="105" spans="1:8" ht="19.5" customHeight="1">
+    <row r="105" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A105" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B105" s="139">
         <v>11528</v>
       </c>
       <c r="C105" s="139">
         <v>10778</v>
       </c>
       <c r="D105" s="118">
         <v>7</v>
       </c>
       <c r="E105" s="118">
         <v>0.1</v>
       </c>
       <c r="G105" s="123"/>
       <c r="H105" s="123"/>
     </row>
-    <row r="106" spans="1:8" ht="19.5" customHeight="1">
+    <row r="106" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A106" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B106" s="139">
         <v>64887</v>
       </c>
       <c r="C106" s="139">
         <v>64493</v>
       </c>
       <c r="D106" s="118">
         <v>0.6</v>
       </c>
       <c r="E106" s="118">
         <v>0.8</v>
       </c>
       <c r="G106" s="123"/>
       <c r="H106" s="123"/>
     </row>
-    <row r="107" spans="1:8" ht="19.5" customHeight="1">
+    <row r="107" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A107" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B107" s="139">
         <v>180</v>
       </c>
       <c r="C107" s="139">
         <v>182</v>
       </c>
       <c r="D107" s="118">
         <v>-1.2</v>
       </c>
       <c r="E107" s="118">
         <v>0</v>
       </c>
       <c r="G107" s="123"/>
       <c r="H107" s="123"/>
     </row>
-    <row r="108" spans="1:8" ht="19.5" customHeight="1">
+    <row r="108" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A108" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B108" s="139">
         <v>2791</v>
       </c>
       <c r="C108" s="139">
         <v>2733</v>
       </c>
       <c r="D108" s="118">
         <v>2.1</v>
       </c>
       <c r="E108" s="118">
         <v>0</v>
       </c>
       <c r="G108" s="123"/>
       <c r="H108" s="123"/>
     </row>
-    <row r="109" spans="1:8" ht="19.5" customHeight="1">
+    <row r="109" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A109" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="139">
         <v>120059</v>
       </c>
       <c r="C109" s="139">
         <v>120383</v>
       </c>
       <c r="D109" s="118">
         <v>-0.3</v>
       </c>
       <c r="E109" s="118">
         <v>1.5</v>
       </c>
       <c r="G109" s="123"/>
       <c r="H109" s="123"/>
     </row>
-    <row r="110" spans="1:8" ht="19.5" customHeight="1">
+    <row r="110" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A110" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B110" s="139">
         <v>3318</v>
       </c>
       <c r="C110" s="139">
         <v>3364</v>
       </c>
       <c r="D110" s="118">
         <v>-1.4</v>
       </c>
       <c r="E110" s="118">
         <v>0</v>
       </c>
       <c r="G110" s="123"/>
       <c r="H110" s="123"/>
     </row>
-    <row r="111" spans="1:8" ht="19.5" customHeight="1">
+    <row r="111" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A111" s="27" t="s">
         <v>422</v>
       </c>
       <c r="B111" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C111" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D111" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E111" s="118" t="s">
         <v>193</v>
       </c>
       <c r="G111" s="123"/>
       <c r="H111" s="123"/>
     </row>
-    <row r="112" spans="1:8" ht="19.5" customHeight="1">
+    <row r="112" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A112" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B112" s="139">
         <v>4514</v>
       </c>
       <c r="C112" s="139">
         <v>4288</v>
       </c>
       <c r="D112" s="118">
         <v>5.3</v>
       </c>
       <c r="E112" s="118">
         <v>0.1</v>
       </c>
       <c r="G112" s="123"/>
       <c r="H112" s="123"/>
     </row>
-    <row r="113" spans="1:8" ht="19.5" customHeight="1">
+    <row r="113" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A113" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B113" s="139" t="s">
         <v>193</v>
       </c>
       <c r="C113" s="139" t="s">
         <v>193</v>
       </c>
       <c r="D113" s="118" t="s">
         <v>193</v>
       </c>
       <c r="E113" s="118" t="s">
         <v>193</v>
       </c>
       <c r="G113" s="123"/>
       <c r="H113" s="123"/>
     </row>
-    <row r="114" spans="1:8" ht="19.5" customHeight="1">
+    <row r="114" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A114" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B114" s="139">
         <v>2565</v>
       </c>
       <c r="C114" s="139">
         <v>3316</v>
       </c>
       <c r="D114" s="118">
         <v>-22.6</v>
       </c>
       <c r="E114" s="118">
         <v>0</v>
       </c>
       <c r="G114" s="123"/>
       <c r="H114" s="123"/>
     </row>
-    <row r="115" spans="1:8" ht="19.5" customHeight="1">
+    <row r="115" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A115" s="27" t="s">
         <v>268</v>
       </c>
       <c r="B115" s="139">
         <v>1019</v>
       </c>
       <c r="C115" s="139">
         <v>1100</v>
       </c>
       <c r="D115" s="118">
         <v>-7.4</v>
       </c>
       <c r="E115" s="118">
         <v>0</v>
       </c>
       <c r="G115" s="123"/>
       <c r="H115" s="123"/>
     </row>
-    <row r="116" spans="1:8" ht="19.5" customHeight="1">
+    <row r="116" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A116" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B116" s="139">
         <v>1181</v>
       </c>
       <c r="C116" s="139">
         <v>1245</v>
       </c>
       <c r="D116" s="118">
         <v>-5.2</v>
       </c>
       <c r="E116" s="118">
         <v>0</v>
       </c>
       <c r="G116" s="123"/>
       <c r="H116" s="123"/>
     </row>
-    <row r="117" spans="1:8" ht="19.5" customHeight="1">
+    <row r="117" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A117" s="29" t="s">
         <v>271</v>
       </c>
       <c r="B117" s="139">
         <v>8247898</v>
       </c>
       <c r="C117" s="139">
         <v>8214123</v>
       </c>
       <c r="D117" s="118">
         <v>0.4</v>
       </c>
       <c r="E117" s="118">
         <v>100</v>
       </c>
       <c r="G117" s="123"/>
       <c r="H117" s="123"/>
     </row>
-    <row r="118" spans="1:8" ht="19.5" customHeight="1">
+    <row r="118" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A118" s="29" t="s">
         <v>388</v>
       </c>
       <c r="B118" s="139">
         <v>8113852</v>
       </c>
       <c r="C118" s="139">
         <v>8085376</v>
       </c>
       <c r="D118" s="118">
         <v>0.4</v>
       </c>
       <c r="E118" s="118">
         <v>98.4</v>
       </c>
       <c r="G118" s="123"/>
       <c r="H118" s="123"/>
     </row>
-    <row r="119" spans="1:8" ht="19.5" customHeight="1">
+    <row r="119" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A119" s="29" t="s">
         <v>225</v>
       </c>
       <c r="B119" s="139">
         <v>747110</v>
       </c>
       <c r="C119" s="139">
         <v>760494</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="19.5" customHeight="1">
+    <row r="120" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A120" s="29" t="s">
         <v>272</v>
       </c>
       <c r="B120" s="139">
         <v>249824</v>
       </c>
       <c r="C120" s="139">
         <v>305173</v>
       </c>
     </row>
-    <row r="122" spans="1:8" ht="19.5" customHeight="1">
+    <row r="122" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A122" s="29" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="19.5" customHeight="1">
+    <row r="123" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A123" s="29" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="124" spans="1:8" ht="19.5" customHeight="1">
+    <row r="124" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A124" s="29" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="19.5" customHeight="1">
+    <row r="125" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A125" s="29" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="19.5" customHeight="1">
+    <row r="126" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A126" s="29" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="127" spans="1:8" ht="19.5" customHeight="1">
+    <row r="127" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A127" s="29" t="s">
         <v>401</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.875" style="75" customWidth="1"/>
     <col min="2" max="8" width="11.5" style="75" customWidth="1"/>
     <col min="9" max="16384" width="11.5" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15" customHeight="1">
+    <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="47" t="s">
         <v>417</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="42"/>
       <c r="D1" s="39"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
     </row>
-    <row r="2" spans="1:19" ht="15" customHeight="1">
+    <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="39" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="15" customHeight="1">
+    <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="43"/>
       <c r="B3" s="40" t="s">
         <v>277</v>
       </c>
       <c r="C3" s="75" t="s">
         <v>278</v>
       </c>
       <c r="D3" s="75" t="s">
         <v>281</v>
       </c>
       <c r="E3" s="75" t="s">
         <v>279</v>
       </c>
       <c r="F3" s="75" t="s">
         <v>280</v>
       </c>
       <c r="G3" s="75" t="s">
         <v>282</v>
       </c>
       <c r="H3" s="75" t="s">
         <v>283</v>
       </c>
       <c r="I3" s="75" t="s">
         <v>284</v>
       </c>
       <c r="J3" s="75" t="s">
         <v>285</v>
       </c>
       <c r="K3" s="75" t="s">
         <v>286</v>
       </c>
       <c r="L3" s="75" t="s">
         <v>287</v>
       </c>
       <c r="M3" s="75" t="s">
         <v>288</v>
       </c>
       <c r="N3" s="75" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="15" customHeight="1">
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="41" t="s">
         <v>289</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>191</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>192</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="G4" s="44" t="s">
         <v>96</v>
       </c>
       <c r="H4" s="44" t="s">
         <v>96</v>
       </c>
       <c r="I4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="J4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="K4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="L4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="M4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="N4" s="44" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="15" customHeight="1">
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="39" t="s">
         <v>275</v>
       </c>
       <c r="B5" s="140">
         <v>3</v>
       </c>
       <c r="C5" s="140">
         <v>549</v>
       </c>
       <c r="D5" s="141">
         <v>43.6</v>
       </c>
       <c r="E5" s="142">
         <v>1</v>
       </c>
       <c r="F5" s="140">
         <v>5032898</v>
       </c>
       <c r="G5" s="142">
         <v>97.04</v>
       </c>
       <c r="H5" s="142">
         <v>42.12</v>
       </c>
       <c r="I5" s="143">
         <v>490789</v>
       </c>
       <c r="J5" s="143">
         <v>264769</v>
       </c>
       <c r="K5" s="143">
         <v>388930</v>
       </c>
       <c r="L5" s="143">
         <v>2543</v>
       </c>
       <c r="M5" s="143">
         <v>19027</v>
       </c>
       <c r="N5" s="144">
         <v>130.03</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="15" customHeight="1">
+    <row r="6" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="39" t="s">
         <v>273</v>
       </c>
       <c r="B6" s="140">
         <v>12</v>
       </c>
       <c r="C6" s="140">
         <v>3242</v>
       </c>
       <c r="D6" s="141">
         <v>42.1</v>
       </c>
       <c r="E6" s="142">
         <v>0.52</v>
       </c>
       <c r="F6" s="140">
         <v>3775056</v>
       </c>
       <c r="G6" s="142">
         <v>101.62</v>
       </c>
       <c r="H6" s="142">
         <v>48.39</v>
       </c>
       <c r="I6" s="143">
         <v>374767</v>
       </c>
       <c r="J6" s="143">
         <v>225049</v>
       </c>
       <c r="K6" s="143">
         <v>218728</v>
       </c>
       <c r="L6" s="143">
         <v>553</v>
       </c>
       <c r="M6" s="143">
         <v>10418</v>
       </c>
       <c r="N6" s="144">
         <v>118.69</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="15" customHeight="1">
+    <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="39" t="s">
         <v>274</v>
       </c>
       <c r="B7" s="140">
         <v>7</v>
       </c>
       <c r="C7" s="140">
         <v>1571</v>
       </c>
       <c r="D7" s="141">
         <v>43.9</v>
       </c>
       <c r="E7" s="142">
         <v>0.84</v>
       </c>
       <c r="F7" s="140">
         <v>4789140</v>
       </c>
       <c r="G7" s="142">
         <v>102.66</v>
       </c>
       <c r="H7" s="142">
         <v>47.55</v>
       </c>
       <c r="I7" s="143">
         <v>491109</v>
       </c>
       <c r="J7" s="143">
         <v>266739</v>
       </c>
       <c r="K7" s="143">
         <v>264900</v>
       </c>
       <c r="L7" s="143">
         <v>634</v>
       </c>
       <c r="M7" s="143">
         <v>16538</v>
       </c>
       <c r="N7" s="144">
         <v>111.83</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15" customHeight="1">
+    <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="140">
         <v>20</v>
       </c>
       <c r="C8" s="140">
         <v>6463</v>
       </c>
       <c r="D8" s="141">
         <v>46.5</v>
       </c>
       <c r="E8" s="142">
         <v>0.73</v>
       </c>
       <c r="F8" s="140">
         <v>4215500</v>
       </c>
       <c r="G8" s="142">
         <v>102.28</v>
       </c>
       <c r="H8" s="142">
         <v>47.81</v>
       </c>
       <c r="I8" s="143">
         <v>429152</v>
       </c>
       <c r="J8" s="143">
         <v>262862</v>
       </c>
       <c r="K8" s="143">
         <v>189644</v>
       </c>
       <c r="L8" s="143">
         <v>1154</v>
       </c>
       <c r="M8" s="143">
         <v>17397</v>
       </c>
       <c r="N8" s="144">
         <v>107.89</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15" customHeight="1">
+    <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="39" t="s">
         <v>129</v>
       </c>
       <c r="B9" s="140">
         <v>39</v>
       </c>
       <c r="C9" s="140">
         <v>8748</v>
       </c>
       <c r="D9" s="141">
         <v>44.5</v>
       </c>
       <c r="E9" s="142">
         <v>0.51</v>
       </c>
       <c r="F9" s="140">
         <v>3817868</v>
       </c>
       <c r="G9" s="142">
         <v>100.12</v>
       </c>
       <c r="H9" s="142">
         <v>46.1</v>
       </c>
       <c r="I9" s="143">
         <v>380744</v>
       </c>
       <c r="J9" s="143">
         <v>218898</v>
       </c>
       <c r="K9" s="143">
         <v>172583</v>
       </c>
       <c r="L9" s="143">
         <v>635</v>
       </c>
       <c r="M9" s="143">
         <v>11103</v>
       </c>
       <c r="N9" s="144">
         <v>103.49</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15" customHeight="1">
+    <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="43" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="140">
         <v>85</v>
       </c>
       <c r="C10" s="140">
         <v>9813</v>
       </c>
       <c r="D10" s="141">
         <v>44.3</v>
       </c>
       <c r="E10" s="142">
         <v>0.72</v>
       </c>
       <c r="F10" s="140">
         <v>4360316</v>
       </c>
       <c r="G10" s="142">
         <v>99.74</v>
       </c>
       <c r="H10" s="142">
         <v>46.71</v>
       </c>
       <c r="I10" s="143">
         <v>431793</v>
       </c>
       <c r="J10" s="143">
         <v>234608</v>
       </c>
       <c r="K10" s="143">
         <v>186819</v>
       </c>
       <c r="L10" s="143">
         <v>1191</v>
       </c>
       <c r="M10" s="143">
         <v>13381</v>
       </c>
       <c r="N10" s="144">
         <v>97.17</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15" customHeight="1">
+    <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="43" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="140">
         <v>148</v>
       </c>
       <c r="C11" s="140">
         <v>11196</v>
       </c>
       <c r="D11" s="141">
         <v>42.8</v>
       </c>
       <c r="E11" s="142">
         <v>0.7</v>
       </c>
       <c r="F11" s="140">
         <v>4749642</v>
       </c>
       <c r="G11" s="142">
         <v>98.15</v>
       </c>
       <c r="H11" s="142">
         <v>45.97</v>
       </c>
       <c r="I11" s="143">
         <v>457450</v>
       </c>
       <c r="J11" s="143">
         <v>234123</v>
       </c>
       <c r="K11" s="143">
         <v>200804</v>
       </c>
       <c r="L11" s="143">
         <v>2251</v>
       </c>
       <c r="M11" s="143">
         <v>15651</v>
       </c>
       <c r="N11" s="144">
         <v>92.31</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15" customHeight="1">
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="43" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="140">
         <v>197</v>
       </c>
       <c r="C12" s="140">
         <v>15782</v>
       </c>
       <c r="D12" s="141">
         <v>41.8</v>
       </c>
       <c r="E12" s="142">
         <v>0.72</v>
       </c>
       <c r="F12" s="140">
         <v>5098548</v>
       </c>
       <c r="G12" s="142">
         <v>96.01</v>
       </c>
       <c r="H12" s="142">
         <v>45.08</v>
       </c>
       <c r="I12" s="143">
         <v>474913</v>
       </c>
       <c r="J12" s="143">
         <v>235455</v>
       </c>
       <c r="K12" s="143">
         <v>205424</v>
       </c>
       <c r="L12" s="143">
         <v>3624</v>
       </c>
       <c r="M12" s="143">
         <v>17103</v>
       </c>
       <c r="N12" s="144">
         <v>87.27</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15" customHeight="1">
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="43" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="140">
         <v>238</v>
       </c>
       <c r="C13" s="140">
         <v>15245</v>
       </c>
       <c r="D13" s="141">
         <v>42.8</v>
       </c>
       <c r="E13" s="142">
         <v>0.75</v>
       </c>
       <c r="F13" s="140">
         <v>5641517</v>
       </c>
       <c r="G13" s="142">
         <v>93.4</v>
       </c>
       <c r="H13" s="142">
         <v>42.45</v>
       </c>
       <c r="I13" s="143">
         <v>508323</v>
       </c>
       <c r="J13" s="143">
         <v>252553</v>
       </c>
       <c r="K13" s="143">
         <v>208741</v>
       </c>
       <c r="L13" s="143">
         <v>5427</v>
       </c>
       <c r="M13" s="143">
         <v>20795</v>
       </c>
       <c r="N13" s="144">
         <v>82.64</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15" customHeight="1">
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="43" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="140">
         <v>223</v>
       </c>
       <c r="C14" s="140">
         <v>13733</v>
       </c>
       <c r="D14" s="141">
         <v>42.3</v>
       </c>
       <c r="E14" s="142">
         <v>0.89</v>
       </c>
       <c r="F14" s="140">
         <v>6298510</v>
       </c>
       <c r="G14" s="142">
         <v>90.76</v>
       </c>
       <c r="H14" s="142">
         <v>40.96</v>
       </c>
       <c r="I14" s="143">
         <v>542176</v>
       </c>
       <c r="J14" s="143">
         <v>265187</v>
       </c>
       <c r="K14" s="143">
         <v>220948</v>
       </c>
       <c r="L14" s="143">
         <v>7309</v>
       </c>
       <c r="M14" s="143">
         <v>24571</v>
       </c>
       <c r="N14" s="144">
         <v>77.8</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15" customHeight="1">
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="140">
         <v>165</v>
       </c>
       <c r="C15" s="140">
         <v>13309</v>
       </c>
       <c r="D15" s="141">
         <v>40.6</v>
       </c>
       <c r="E15" s="142">
         <v>0.7</v>
       </c>
       <c r="F15" s="140">
         <v>6048135</v>
       </c>
       <c r="G15" s="142">
         <v>88.81</v>
       </c>
       <c r="H15" s="142">
         <v>39.35</v>
       </c>
       <c r="I15" s="143">
         <v>502945</v>
       </c>
       <c r="J15" s="143">
         <v>230915</v>
       </c>
       <c r="K15" s="143">
         <v>208597</v>
       </c>
       <c r="L15" s="143">
         <v>7242</v>
       </c>
       <c r="M15" s="143">
         <v>26918</v>
       </c>
       <c r="N15" s="144">
         <v>73.44</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15" customHeight="1">
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="43" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="140">
         <v>113</v>
       </c>
       <c r="C16" s="140">
         <v>7063</v>
       </c>
       <c r="D16" s="141">
         <v>42</v>
       </c>
       <c r="E16" s="142">
         <v>0.9</v>
       </c>
       <c r="F16" s="140">
         <v>7230189</v>
       </c>
       <c r="G16" s="142">
         <v>85.23</v>
       </c>
       <c r="H16" s="142">
         <v>37.61</v>
       </c>
       <c r="I16" s="143">
         <v>581070</v>
       </c>
       <c r="J16" s="143">
         <v>258514</v>
       </c>
       <c r="K16" s="143">
         <v>225480</v>
       </c>
       <c r="L16" s="143">
         <v>10615</v>
       </c>
       <c r="M16" s="143">
         <v>32759</v>
       </c>
       <c r="N16" s="144">
         <v>67.739999999999995</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1">
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="43" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="140">
         <v>66</v>
       </c>
       <c r="C17" s="140">
         <v>5211</v>
       </c>
       <c r="D17" s="141">
         <v>40.9</v>
       </c>
       <c r="E17" s="142">
         <v>0.82</v>
       </c>
       <c r="F17" s="140">
         <v>7459164</v>
       </c>
       <c r="G17" s="142">
         <v>84.84</v>
       </c>
       <c r="H17" s="142">
         <v>38.14</v>
       </c>
       <c r="I17" s="143">
         <v>578686</v>
       </c>
       <c r="J17" s="143">
         <v>240962</v>
       </c>
       <c r="K17" s="143">
         <v>224315</v>
       </c>
       <c r="L17" s="143">
         <v>9888</v>
       </c>
       <c r="M17" s="143">
         <v>40698</v>
       </c>
       <c r="N17" s="144">
         <v>63.16</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="15" customHeight="1">
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="43" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="140">
         <v>37</v>
       </c>
       <c r="C18" s="140">
         <v>4484</v>
       </c>
       <c r="D18" s="141">
         <v>40.200000000000003</v>
       </c>
       <c r="E18" s="142">
         <v>0.88</v>
       </c>
       <c r="F18" s="140">
         <v>8285175</v>
       </c>
       <c r="G18" s="142">
         <v>77.98</v>
       </c>
       <c r="H18" s="142">
         <v>35.06</v>
       </c>
       <c r="I18" s="143">
         <v>609065</v>
       </c>
       <c r="J18" s="143">
         <v>247592</v>
       </c>
       <c r="K18" s="143">
         <v>225698</v>
       </c>
       <c r="L18" s="143">
         <v>9132</v>
       </c>
       <c r="M18" s="143">
         <v>52213</v>
       </c>
       <c r="N18" s="144">
         <v>57.84</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="15" customHeight="1">
+    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="43" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="140">
         <v>22</v>
       </c>
       <c r="C19" s="140">
         <v>3631</v>
       </c>
       <c r="D19" s="141">
         <v>39.5</v>
       </c>
       <c r="E19" s="142">
         <v>0.93</v>
       </c>
       <c r="F19" s="140">
         <v>9605503</v>
       </c>
       <c r="G19" s="142">
         <v>76.2</v>
       </c>
       <c r="H19" s="142">
         <v>34.21</v>
       </c>
       <c r="I19" s="143">
         <v>660841</v>
       </c>
       <c r="J19" s="143">
         <v>258199</v>
       </c>
       <c r="K19" s="143">
         <v>235404</v>
       </c>
       <c r="L19" s="143">
         <v>10514</v>
       </c>
       <c r="M19" s="143">
         <v>72883</v>
       </c>
       <c r="N19" s="144">
         <v>52.02</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="15" customHeight="1">
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="43" t="s">
         <v>276</v>
       </c>
       <c r="B20" s="140">
         <v>12</v>
       </c>
       <c r="C20" s="140">
         <v>2153</v>
       </c>
       <c r="D20" s="141">
         <v>39.1</v>
       </c>
       <c r="E20" s="142">
         <v>0.94</v>
       </c>
       <c r="F20" s="140">
         <v>10392468</v>
       </c>
       <c r="G20" s="142">
         <v>67.25</v>
       </c>
       <c r="H20" s="142">
         <v>30.5</v>
       </c>
       <c r="I20" s="143">
         <v>641917</v>
       </c>
       <c r="J20" s="143">
         <v>234562</v>
       </c>
       <c r="K20" s="143">
         <v>240634</v>
       </c>
       <c r="L20" s="143">
         <v>10721</v>
       </c>
       <c r="M20" s="143">
         <v>67272</v>
       </c>
       <c r="N20" s="144">
         <v>46.25</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="15" customHeight="1">
+    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="43" t="s">
         <v>291</v>
       </c>
       <c r="B21" s="140">
         <v>1387</v>
       </c>
       <c r="C21" s="140">
         <v>11840</v>
       </c>
       <c r="D21" s="141">
         <v>42.2</v>
       </c>
       <c r="E21" s="142">
         <v>0.76</v>
       </c>
       <c r="F21" s="140">
         <v>5675124</v>
       </c>
       <c r="G21" s="142">
         <v>92.15</v>
       </c>
       <c r="H21" s="142">
         <v>42.08</v>
       </c>
       <c r="I21" s="143">
         <v>501947</v>
       </c>
       <c r="J21" s="143">
         <v>245331</v>
       </c>
       <c r="K21" s="143">
         <v>209125</v>
       </c>
       <c r="L21" s="143">
         <v>5412</v>
       </c>
       <c r="M21" s="143">
         <v>22110</v>
       </c>
       <c r="N21" s="144">
         <v>80.83</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="15" customHeight="1">
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="43" t="s">
         <v>292</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="140">
         <v>4060</v>
       </c>
       <c r="D22" s="141">
         <v>43.1</v>
       </c>
       <c r="E22" s="142">
         <v>0.86</v>
       </c>
       <c r="F22" s="140">
         <v>5684325</v>
       </c>
       <c r="G22" s="142">
         <v>94</v>
       </c>
       <c r="H22" s="142">
         <v>42.82</v>
       </c>
       <c r="I22" s="143">
         <v>519998</v>
       </c>
       <c r="J22" s="143">
         <v>248025</v>
       </c>
       <c r="K22" s="143">
         <v>209400</v>
       </c>
       <c r="L22" s="143">
         <v>4148</v>
       </c>
       <c r="M22" s="143">
         <v>20796</v>
       </c>
       <c r="N22" s="144">
         <v>80.959999999999994</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="15" customHeight="1">
+    <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="43" t="s">
         <v>293</v>
       </c>
       <c r="B23" s="140">
         <v>1</v>
       </c>
       <c r="C23" s="140">
         <v>24645756</v>
       </c>
       <c r="D23" s="141">
         <v>45.5</v>
       </c>
       <c r="E23" s="142">
         <v>0.63</v>
       </c>
       <c r="F23" s="140">
         <v>3920473</v>
       </c>
       <c r="G23" s="142">
         <v>100</v>
       </c>
       <c r="H23" s="142">
         <v>50</v>
       </c>
       <c r="I23" s="143">
         <v>389271</v>
       </c>
       <c r="J23" s="143">
         <v>258334</v>
       </c>
       <c r="K23" s="143">
         <v>147069</v>
       </c>
       <c r="L23" s="143" t="s">
         <v>193</v>
       </c>
       <c r="M23" s="143" t="s">
         <v>193</v>
       </c>
       <c r="N23" s="144">
         <v>90.87</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="15" customHeight="1">
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="43"/>
       <c r="B24" s="39"/>
     </row>
-    <row r="25" spans="1:14" ht="15" customHeight="1">
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="39" t="s">
         <v>372</v>
       </c>
       <c r="B25" s="39"/>
     </row>
-    <row r="26" spans="1:14" ht="15" customHeight="1">
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="39" t="s">
         <v>373</v>
       </c>
       <c r="B26" s="39"/>
     </row>
-    <row r="27" spans="1:14" ht="15" customHeight="1">
+    <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="75" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="15" customHeight="1">
+    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="75" t="s">
         <v>375</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.375" style="49" customWidth="1"/>
     <col min="2" max="16384" width="11.125" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="45" t="s">
         <v>97</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="50"/>
       <c r="Y1" s="50"/>
       <c r="Z1" s="50"/>
     </row>
-    <row r="2" spans="1:26" ht="18.75" customHeight="1">
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="49" t="s">
         <v>311</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
       <c r="Y2" s="50"/>
       <c r="Z2" s="50"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="49" t="s">
         <v>362</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="122"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50" t="s">
         <v>363</v>
       </c>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+    <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="46" t="s">
         <v>98</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="53" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>102</v>
       </c>
       <c r="G4" s="53" t="s">
         <v>103</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="53" t="s">
@@ -20342,51 +20342,51 @@
         <v>109</v>
       </c>
       <c r="O4" s="53" t="s">
         <v>110</v>
       </c>
       <c r="P4" s="100" t="s">
         <v>176</v>
       </c>
       <c r="Q4" s="51" t="s">
         <v>181</v>
       </c>
       <c r="R4" s="51" t="s">
         <v>177</v>
       </c>
       <c r="S4" s="50" t="s">
         <v>282</v>
       </c>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
     </row>
-    <row r="5" spans="1:26" ht="18.75" customHeight="1">
+    <row r="5" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="52" t="s">
         <v>275</v>
       </c>
       <c r="B5" s="46">
         <v>0</v>
       </c>
       <c r="C5" s="46">
         <v>0</v>
       </c>
       <c r="D5" s="46">
         <v>0</v>
       </c>
       <c r="E5" s="46">
         <v>0</v>
       </c>
       <c r="F5" s="46">
         <v>0</v>
       </c>
       <c r="G5" s="46">
         <v>0</v>
       </c>
       <c r="H5" s="46">
         <v>0</v>
       </c>
       <c r="I5" s="46">
@@ -20408,51 +20408,51 @@
         <v>0</v>
       </c>
       <c r="O5" s="46">
         <v>0</v>
       </c>
       <c r="P5" s="46">
         <v>3</v>
       </c>
       <c r="Q5" s="46">
         <v>2</v>
       </c>
       <c r="R5" s="46">
         <v>1</v>
       </c>
       <c r="S5" s="55">
         <v>97.04</v>
       </c>
       <c r="T5" s="50"/>
       <c r="U5" s="50"/>
       <c r="V5" s="50"/>
       <c r="W5" s="50"/>
       <c r="X5" s="50"/>
       <c r="Y5" s="50"/>
       <c r="Z5" s="50"/>
     </row>
-    <row r="6" spans="1:26" ht="18.75" customHeight="1">
+    <row r="6" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="52" t="s">
         <v>273</v>
       </c>
       <c r="B6" s="46">
         <v>0</v>
       </c>
       <c r="C6" s="46">
         <v>0</v>
       </c>
       <c r="D6" s="46">
         <v>0</v>
       </c>
       <c r="E6" s="46">
         <v>0</v>
       </c>
       <c r="F6" s="46">
         <v>0</v>
       </c>
       <c r="G6" s="46">
         <v>0</v>
       </c>
       <c r="H6" s="46">
         <v>0</v>
       </c>
       <c r="I6" s="46">
@@ -20474,51 +20474,51 @@
         <v>2</v>
       </c>
       <c r="O6" s="46">
         <v>1</v>
       </c>
       <c r="P6" s="46">
         <v>12</v>
       </c>
       <c r="Q6" s="46">
         <v>8</v>
       </c>
       <c r="R6" s="46">
         <v>4</v>
       </c>
       <c r="S6" s="55">
         <v>101.62</v>
       </c>
       <c r="T6" s="50"/>
       <c r="U6" s="50"/>
       <c r="V6" s="50"/>
       <c r="W6" s="50"/>
       <c r="X6" s="50"/>
       <c r="Y6" s="50"/>
       <c r="Z6" s="50"/>
     </row>
-    <row r="7" spans="1:26" ht="18.75" customHeight="1">
+    <row r="7" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="52" t="s">
         <v>274</v>
       </c>
       <c r="B7" s="46">
         <v>0</v>
       </c>
       <c r="C7" s="46">
         <v>0</v>
       </c>
       <c r="D7" s="46">
         <v>0</v>
       </c>
       <c r="E7" s="46">
         <v>0</v>
       </c>
       <c r="F7" s="46">
         <v>0</v>
       </c>
       <c r="G7" s="46">
         <v>0</v>
       </c>
       <c r="H7" s="46">
         <v>0</v>
       </c>
       <c r="I7" s="46">
@@ -20540,51 +20540,51 @@
         <v>1</v>
       </c>
       <c r="O7" s="46">
         <v>1</v>
       </c>
       <c r="P7" s="46">
         <v>7</v>
       </c>
       <c r="Q7" s="46">
         <v>4</v>
       </c>
       <c r="R7" s="46">
         <v>3</v>
       </c>
       <c r="S7" s="55">
         <v>102.66</v>
       </c>
       <c r="T7" s="50"/>
       <c r="U7" s="50"/>
       <c r="V7" s="50"/>
       <c r="W7" s="50"/>
       <c r="X7" s="50"/>
       <c r="Y7" s="50"/>
       <c r="Z7" s="50"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="46">
         <v>0</v>
       </c>
       <c r="C8" s="46">
         <v>0</v>
       </c>
       <c r="D8" s="46">
         <v>0</v>
       </c>
       <c r="E8" s="46">
         <v>0</v>
       </c>
       <c r="F8" s="46">
         <v>0</v>
       </c>
       <c r="G8" s="46">
         <v>0</v>
       </c>
       <c r="H8" s="46">
         <v>0</v>
       </c>
       <c r="I8" s="46">
@@ -20606,51 +20606,51 @@
         <v>4</v>
       </c>
       <c r="O8" s="46">
         <v>2</v>
       </c>
       <c r="P8" s="46">
         <v>20</v>
       </c>
       <c r="Q8" s="46">
         <v>8</v>
       </c>
       <c r="R8" s="46">
         <v>12</v>
       </c>
       <c r="S8" s="55">
         <v>102.28</v>
       </c>
       <c r="T8" s="50"/>
       <c r="U8" s="50"/>
       <c r="V8" s="50"/>
       <c r="W8" s="50"/>
       <c r="X8" s="50"/>
       <c r="Y8" s="50"/>
       <c r="Z8" s="50"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B9" s="46">
         <v>0</v>
       </c>
       <c r="C9" s="46">
         <v>0</v>
       </c>
       <c r="D9" s="46">
         <v>0</v>
       </c>
       <c r="E9" s="46">
         <v>0</v>
       </c>
       <c r="F9" s="46">
         <v>0</v>
       </c>
       <c r="G9" s="46">
         <v>0</v>
       </c>
       <c r="H9" s="46">
         <v>0</v>
       </c>
       <c r="I9" s="46">
@@ -20672,51 +20672,51 @@
         <v>4</v>
       </c>
       <c r="O9" s="46">
         <v>2</v>
       </c>
       <c r="P9" s="46">
         <v>39</v>
       </c>
       <c r="Q9" s="46">
         <v>20</v>
       </c>
       <c r="R9" s="46">
         <v>19</v>
       </c>
       <c r="S9" s="55">
         <v>100.12</v>
       </c>
       <c r="T9" s="50"/>
       <c r="U9" s="50"/>
       <c r="V9" s="50"/>
       <c r="W9" s="50"/>
       <c r="X9" s="50"/>
       <c r="Y9" s="50"/>
       <c r="Z9" s="50"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="46">
         <v>0</v>
       </c>
       <c r="C10" s="46">
         <v>0</v>
       </c>
       <c r="D10" s="46">
         <v>0</v>
       </c>
       <c r="E10" s="46">
         <v>0</v>
       </c>
       <c r="F10" s="46">
         <v>0</v>
       </c>
       <c r="G10" s="46">
         <v>0</v>
       </c>
       <c r="H10" s="46">
         <v>0</v>
       </c>
       <c r="I10" s="46">
@@ -20738,51 +20738,51 @@
         <v>2</v>
       </c>
       <c r="O10" s="46">
         <v>1</v>
       </c>
       <c r="P10" s="46">
         <v>85</v>
       </c>
       <c r="Q10" s="46">
         <v>53</v>
       </c>
       <c r="R10" s="46">
         <v>32</v>
       </c>
       <c r="S10" s="55">
         <v>99.74</v>
       </c>
       <c r="T10" s="50"/>
       <c r="U10" s="50"/>
       <c r="V10" s="50"/>
       <c r="W10" s="50"/>
       <c r="X10" s="50"/>
       <c r="Y10" s="50"/>
       <c r="Z10" s="50"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="46">
         <v>0</v>
       </c>
       <c r="C11" s="46">
         <v>0</v>
       </c>
       <c r="D11" s="46">
         <v>0</v>
       </c>
       <c r="E11" s="46">
         <v>0</v>
       </c>
       <c r="F11" s="46">
         <v>0</v>
       </c>
       <c r="G11" s="46">
         <v>3</v>
       </c>
       <c r="H11" s="46">
         <v>2</v>
       </c>
       <c r="I11" s="46">
@@ -20804,51 +20804,51 @@
         <v>12</v>
       </c>
       <c r="O11" s="46">
         <v>2</v>
       </c>
       <c r="P11" s="46">
         <v>148</v>
       </c>
       <c r="Q11" s="46">
         <v>109</v>
       </c>
       <c r="R11" s="46">
         <v>39</v>
       </c>
       <c r="S11" s="55">
         <v>98.15</v>
       </c>
       <c r="T11" s="50"/>
       <c r="U11" s="50"/>
       <c r="V11" s="50"/>
       <c r="W11" s="50"/>
       <c r="X11" s="50"/>
       <c r="Y11" s="50"/>
       <c r="Z11" s="50"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="46">
         <v>0</v>
       </c>
       <c r="C12" s="46">
         <v>0</v>
       </c>
       <c r="D12" s="46">
         <v>0</v>
       </c>
       <c r="E12" s="46">
         <v>0</v>
       </c>
       <c r="F12" s="46">
         <v>0</v>
       </c>
       <c r="G12" s="46">
         <v>0</v>
       </c>
       <c r="H12" s="46">
         <v>3</v>
       </c>
       <c r="I12" s="46">
@@ -20870,51 +20870,51 @@
         <v>7</v>
       </c>
       <c r="O12" s="46">
         <v>0</v>
       </c>
       <c r="P12" s="46">
         <v>197</v>
       </c>
       <c r="Q12" s="46">
         <v>172</v>
       </c>
       <c r="R12" s="46">
         <v>25</v>
       </c>
       <c r="S12" s="55">
         <v>96.01</v>
       </c>
       <c r="T12" s="50"/>
       <c r="U12" s="50"/>
       <c r="V12" s="50"/>
       <c r="W12" s="50"/>
       <c r="X12" s="50"/>
       <c r="Y12" s="50"/>
       <c r="Z12" s="50"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="46">
         <v>0</v>
       </c>
       <c r="C13" s="46">
         <v>0</v>
       </c>
       <c r="D13" s="46">
         <v>0</v>
       </c>
       <c r="E13" s="46">
         <v>0</v>
       </c>
       <c r="F13" s="46">
         <v>0</v>
       </c>
       <c r="G13" s="46">
         <v>3</v>
       </c>
       <c r="H13" s="46">
         <v>3</v>
       </c>
       <c r="I13" s="46">
@@ -20936,51 +20936,51 @@
         <v>3</v>
       </c>
       <c r="O13" s="46">
         <v>2</v>
       </c>
       <c r="P13" s="46">
         <v>238</v>
       </c>
       <c r="Q13" s="46">
         <v>224</v>
       </c>
       <c r="R13" s="46">
         <v>14</v>
       </c>
       <c r="S13" s="55">
         <v>93.4</v>
       </c>
       <c r="T13" s="50"/>
       <c r="U13" s="50"/>
       <c r="V13" s="50"/>
       <c r="W13" s="50"/>
       <c r="X13" s="50"/>
       <c r="Y13" s="50"/>
       <c r="Z13" s="50"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="54" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="46">
         <v>0</v>
       </c>
       <c r="C14" s="46">
         <v>0</v>
       </c>
       <c r="D14" s="46">
         <v>0</v>
       </c>
       <c r="E14" s="46">
         <v>1</v>
       </c>
       <c r="F14" s="46">
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <v>4</v>
       </c>
       <c r="H14" s="46">
         <v>13</v>
       </c>
       <c r="I14" s="46">
@@ -21002,51 +21002,51 @@
         <v>1</v>
       </c>
       <c r="O14" s="46">
         <v>0</v>
       </c>
       <c r="P14" s="46">
         <v>223</v>
       </c>
       <c r="Q14" s="46">
         <v>218</v>
       </c>
       <c r="R14" s="46">
         <v>5</v>
       </c>
       <c r="S14" s="55">
         <v>90.76</v>
       </c>
       <c r="T14" s="50"/>
       <c r="U14" s="50"/>
       <c r="V14" s="50"/>
       <c r="W14" s="50"/>
       <c r="X14" s="50"/>
       <c r="Y14" s="50"/>
       <c r="Z14" s="50"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="46">
         <v>0</v>
       </c>
       <c r="C15" s="46">
         <v>0</v>
       </c>
       <c r="D15" s="46">
         <v>0</v>
       </c>
       <c r="E15" s="46">
         <v>0</v>
       </c>
       <c r="F15" s="46">
         <v>2</v>
       </c>
       <c r="G15" s="46">
         <v>7</v>
       </c>
       <c r="H15" s="46">
         <v>16</v>
       </c>
       <c r="I15" s="46">
@@ -21068,51 +21068,51 @@
         <v>2</v>
       </c>
       <c r="O15" s="46">
         <v>0</v>
       </c>
       <c r="P15" s="46">
         <v>165</v>
       </c>
       <c r="Q15" s="46">
         <v>159</v>
       </c>
       <c r="R15" s="46">
         <v>6</v>
       </c>
       <c r="S15" s="55">
         <v>88.81</v>
       </c>
       <c r="T15" s="50"/>
       <c r="U15" s="50"/>
       <c r="V15" s="50"/>
       <c r="W15" s="50"/>
       <c r="X15" s="50"/>
       <c r="Y15" s="50"/>
       <c r="Z15" s="50"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="54" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="46">
         <v>0</v>
       </c>
       <c r="C16" s="46">
         <v>0</v>
       </c>
       <c r="D16" s="46">
         <v>0</v>
       </c>
       <c r="E16" s="46">
         <v>1</v>
       </c>
       <c r="F16" s="46">
         <v>7</v>
       </c>
       <c r="G16" s="46">
         <v>4</v>
       </c>
       <c r="H16" s="46">
         <v>26</v>
       </c>
       <c r="I16" s="46">
@@ -21134,51 +21134,51 @@
         <v>0</v>
       </c>
       <c r="O16" s="46">
         <v>1</v>
       </c>
       <c r="P16" s="46">
         <v>113</v>
       </c>
       <c r="Q16" s="46">
         <v>111</v>
       </c>
       <c r="R16" s="46">
         <v>2</v>
       </c>
       <c r="S16" s="55">
         <v>85.23</v>
       </c>
       <c r="T16" s="50"/>
       <c r="U16" s="50"/>
       <c r="V16" s="50"/>
       <c r="W16" s="50"/>
       <c r="X16" s="50"/>
       <c r="Y16" s="50"/>
       <c r="Z16" s="50"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="46">
         <v>0</v>
       </c>
       <c r="C17" s="46">
         <v>0</v>
       </c>
       <c r="D17" s="46">
         <v>0</v>
       </c>
       <c r="E17" s="46">
         <v>1</v>
       </c>
       <c r="F17" s="46">
         <v>6</v>
       </c>
       <c r="G17" s="46">
         <v>7</v>
       </c>
       <c r="H17" s="46">
         <v>11</v>
       </c>
       <c r="I17" s="46">
@@ -21200,51 +21200,51 @@
         <v>0</v>
       </c>
       <c r="O17" s="46">
         <v>1</v>
       </c>
       <c r="P17" s="46">
         <v>66</v>
       </c>
       <c r="Q17" s="46">
         <v>62</v>
       </c>
       <c r="R17" s="46">
         <v>4</v>
       </c>
       <c r="S17" s="55">
         <v>84.84</v>
       </c>
       <c r="T17" s="50"/>
       <c r="U17" s="50"/>
       <c r="V17" s="50"/>
       <c r="W17" s="50"/>
       <c r="X17" s="50"/>
       <c r="Y17" s="50"/>
       <c r="Z17" s="50"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="54" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="46">
         <v>0</v>
       </c>
       <c r="C18" s="46">
         <v>0</v>
       </c>
       <c r="D18" s="46">
         <v>1</v>
       </c>
       <c r="E18" s="46">
         <v>0</v>
       </c>
       <c r="F18" s="46">
         <v>8</v>
       </c>
       <c r="G18" s="46">
         <v>10</v>
       </c>
       <c r="H18" s="46">
         <v>4</v>
       </c>
       <c r="I18" s="46">
@@ -21266,51 +21266,51 @@
         <v>0</v>
       </c>
       <c r="O18" s="46">
         <v>0</v>
       </c>
       <c r="P18" s="46">
         <v>37</v>
       </c>
       <c r="Q18" s="46">
         <v>37</v>
       </c>
       <c r="R18" s="46">
         <v>0</v>
       </c>
       <c r="S18" s="55">
         <v>77.98</v>
       </c>
       <c r="T18" s="50"/>
       <c r="U18" s="50"/>
       <c r="V18" s="50"/>
       <c r="W18" s="50"/>
       <c r="X18" s="50"/>
       <c r="Y18" s="50"/>
       <c r="Z18" s="50"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="46">
         <v>0</v>
       </c>
       <c r="C19" s="46">
         <v>0</v>
       </c>
       <c r="D19" s="46">
         <v>2</v>
       </c>
       <c r="E19" s="46">
         <v>2</v>
       </c>
       <c r="F19" s="46">
         <v>3</v>
       </c>
       <c r="G19" s="46">
         <v>2</v>
       </c>
       <c r="H19" s="46">
         <v>7</v>
       </c>
       <c r="I19" s="46">
@@ -21332,51 +21332,51 @@
         <v>0</v>
       </c>
       <c r="O19" s="46">
         <v>0</v>
       </c>
       <c r="P19" s="46">
         <v>22</v>
       </c>
       <c r="Q19" s="46">
         <v>22</v>
       </c>
       <c r="R19" s="46">
         <v>0</v>
       </c>
       <c r="S19" s="55">
         <v>76.2</v>
       </c>
       <c r="T19" s="50"/>
       <c r="U19" s="50"/>
       <c r="V19" s="50"/>
       <c r="W19" s="50"/>
       <c r="X19" s="50"/>
       <c r="Y19" s="50"/>
       <c r="Z19" s="50"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="54" t="s">
         <v>276</v>
       </c>
       <c r="B20" s="46">
         <v>1</v>
       </c>
       <c r="C20" s="46">
         <v>0</v>
       </c>
       <c r="D20" s="46">
         <v>3</v>
       </c>
       <c r="E20" s="46">
         <v>1</v>
       </c>
       <c r="F20" s="46">
         <v>3</v>
       </c>
       <c r="G20" s="46">
         <v>2</v>
       </c>
       <c r="H20" s="46">
         <v>1</v>
       </c>
       <c r="I20" s="46">
@@ -21398,51 +21398,51 @@
         <v>0</v>
       </c>
       <c r="O20" s="46">
         <v>0</v>
       </c>
       <c r="P20" s="46">
         <v>12</v>
       </c>
       <c r="Q20" s="46">
         <v>12</v>
       </c>
       <c r="R20" s="46">
         <v>0</v>
       </c>
       <c r="S20" s="55">
         <v>67.25</v>
       </c>
       <c r="T20" s="50"/>
       <c r="U20" s="50"/>
       <c r="V20" s="50"/>
       <c r="W20" s="50"/>
       <c r="X20" s="50"/>
       <c r="Y20" s="50"/>
       <c r="Z20" s="50"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="49" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="46">
         <v>1</v>
       </c>
       <c r="C21" s="46">
         <v>0</v>
       </c>
       <c r="D21" s="46">
         <v>6</v>
       </c>
       <c r="E21" s="46">
         <v>6</v>
       </c>
       <c r="F21" s="46">
         <v>29</v>
       </c>
       <c r="G21" s="46">
         <v>42</v>
       </c>
       <c r="H21" s="46">
         <v>86</v>
       </c>
       <c r="I21" s="46">
@@ -21462,51 +21462,51 @@
       </c>
       <c r="N21" s="46">
         <v>38</v>
       </c>
       <c r="O21" s="46">
         <v>13</v>
       </c>
       <c r="P21" s="46">
         <v>1387</v>
       </c>
       <c r="Q21" s="46">
         <v>1221</v>
       </c>
       <c r="R21" s="46">
         <v>166</v>
       </c>
       <c r="S21" s="53"/>
       <c r="T21" s="50"/>
       <c r="U21" s="50"/>
       <c r="V21" s="50"/>
       <c r="W21" s="50"/>
       <c r="X21" s="50"/>
       <c r="Y21" s="50"/>
       <c r="Z21" s="50"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="49" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="46">
         <v>0</v>
       </c>
       <c r="C22" s="46">
         <v>0</v>
       </c>
       <c r="D22" s="46">
         <v>0</v>
       </c>
       <c r="E22" s="46">
         <v>0</v>
       </c>
       <c r="F22" s="46">
         <v>0</v>
       </c>
       <c r="G22" s="46">
         <v>1</v>
       </c>
       <c r="H22" s="46">
         <v>2</v>
       </c>
       <c r="I22" s="46">
@@ -21526,51 +21526,51 @@
       </c>
       <c r="N22" s="46">
         <v>25</v>
       </c>
       <c r="O22" s="46">
         <v>8</v>
       </c>
       <c r="P22" s="46">
         <v>282</v>
       </c>
       <c r="Q22" s="46">
         <v>178</v>
       </c>
       <c r="R22" s="46">
         <v>104</v>
       </c>
       <c r="S22" s="53"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
       <c r="Z22" s="50"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="49" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="46">
         <v>1</v>
       </c>
       <c r="C23" s="46">
         <v>0</v>
       </c>
       <c r="D23" s="46">
         <v>6</v>
       </c>
       <c r="E23" s="46">
         <v>6</v>
       </c>
       <c r="F23" s="46">
         <v>29</v>
       </c>
       <c r="G23" s="46">
         <v>41</v>
       </c>
       <c r="H23" s="46">
         <v>84</v>
       </c>
       <c r="I23" s="46">
@@ -21590,2197 +21590,2197 @@
       </c>
       <c r="N23" s="46">
         <v>13</v>
       </c>
       <c r="O23" s="46">
         <v>5</v>
       </c>
       <c r="P23" s="46">
         <v>1105</v>
       </c>
       <c r="Q23" s="46">
         <v>1043</v>
       </c>
       <c r="R23" s="46">
         <v>62</v>
       </c>
       <c r="S23" s="53"/>
       <c r="T23" s="50"/>
       <c r="U23" s="50"/>
       <c r="V23" s="50"/>
       <c r="W23" s="50"/>
       <c r="X23" s="50"/>
       <c r="Y23" s="50"/>
       <c r="Z23" s="50"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="50"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="50"/>
       <c r="Z24" s="50"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="49" t="s">
         <v>403</v>
       </c>
       <c r="B25" s="122"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
       <c r="F25" s="50"/>
       <c r="G25" s="50"/>
       <c r="H25" s="50"/>
       <c r="I25" s="50"/>
       <c r="J25" s="50"/>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
       <c r="N25" s="50"/>
       <c r="O25" s="50"/>
       <c r="P25" s="50"/>
       <c r="Q25" s="50"/>
       <c r="R25" s="50"/>
       <c r="S25" s="50"/>
       <c r="T25" s="50"/>
       <c r="U25" s="50"/>
       <c r="V25" s="50"/>
       <c r="W25" s="50"/>
       <c r="X25" s="50"/>
       <c r="Y25" s="50"/>
       <c r="Z25" s="50"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="49" t="s">
         <v>376</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="50"/>
       <c r="F26" s="50"/>
       <c r="G26" s="50"/>
       <c r="H26" s="50"/>
       <c r="I26" s="50"/>
       <c r="J26" s="50"/>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
       <c r="N26" s="50"/>
       <c r="O26" s="50"/>
       <c r="P26" s="50"/>
       <c r="Q26" s="50"/>
       <c r="R26" s="50"/>
       <c r="S26" s="50"/>
       <c r="T26" s="50"/>
       <c r="U26" s="50"/>
       <c r="V26" s="50"/>
       <c r="W26" s="50"/>
       <c r="X26" s="50"/>
       <c r="Y26" s="50"/>
       <c r="Z26" s="50"/>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="122"/>
       <c r="C27" s="50"/>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="50"/>
       <c r="R27" s="50"/>
       <c r="S27" s="50"/>
       <c r="T27" s="50"/>
       <c r="U27" s="50"/>
       <c r="V27" s="50"/>
       <c r="W27" s="50"/>
       <c r="X27" s="50"/>
       <c r="Y27" s="50"/>
       <c r="Z27" s="50"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="122"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="50"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
       <c r="N28" s="50"/>
       <c r="O28" s="50"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="50"/>
       <c r="R28" s="50"/>
       <c r="S28" s="50"/>
       <c r="T28" s="50"/>
       <c r="U28" s="50"/>
       <c r="V28" s="50"/>
       <c r="W28" s="50"/>
       <c r="X28" s="50"/>
       <c r="Y28" s="50"/>
       <c r="Z28" s="50"/>
     </row>
-    <row r="29" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1">
+    <row r="29" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="157"/>
       <c r="C29" s="158"/>
       <c r="D29" s="158"/>
       <c r="E29" s="158"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="48"/>
       <c r="I29" s="48"/>
       <c r="J29" s="48"/>
       <c r="K29" s="48"/>
       <c r="L29" s="48"/>
       <c r="M29" s="48"/>
       <c r="N29" s="48"/>
       <c r="O29" s="48"/>
       <c r="P29" s="48"/>
       <c r="Q29" s="48"/>
       <c r="R29" s="48"/>
       <c r="S29" s="48"/>
       <c r="T29" s="48"/>
       <c r="U29" s="48"/>
       <c r="V29" s="48"/>
       <c r="W29" s="158"/>
       <c r="X29" s="122"/>
       <c r="Y29" s="57"/>
       <c r="Z29" s="57"/>
     </row>
-    <row r="30" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1">
+    <row r="30" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="157"/>
       <c r="C30" s="158"/>
       <c r="D30" s="158"/>
       <c r="E30" s="158"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="48"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="48"/>
       <c r="L30" s="48"/>
       <c r="M30" s="48"/>
       <c r="N30" s="48"/>
       <c r="O30" s="48"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="48"/>
       <c r="R30" s="48"/>
       <c r="S30" s="48"/>
       <c r="T30" s="48"/>
       <c r="U30" s="48"/>
       <c r="V30" s="48"/>
       <c r="W30" s="158"/>
       <c r="X30" s="122"/>
       <c r="Y30" s="57"/>
       <c r="Z30" s="57"/>
     </row>
-    <row r="31" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1">
+    <row r="31" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="157"/>
       <c r="C31" s="158"/>
       <c r="D31" s="158"/>
       <c r="E31" s="158"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
       <c r="M31" s="48"/>
       <c r="N31" s="48"/>
       <c r="O31" s="48"/>
       <c r="P31" s="48"/>
       <c r="Q31" s="48"/>
       <c r="R31" s="48"/>
       <c r="S31" s="48"/>
       <c r="T31" s="48"/>
       <c r="U31" s="48"/>
       <c r="V31" s="48"/>
       <c r="W31" s="158"/>
       <c r="X31" s="122"/>
       <c r="Y31" s="57"/>
       <c r="Z31" s="57"/>
     </row>
-    <row r="32" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1">
+    <row r="32" spans="1:26" s="56" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="57"/>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="57"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="57"/>
       <c r="J32" s="57"/>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="57"/>
       <c r="N32" s="57"/>
       <c r="O32" s="57"/>
       <c r="P32" s="57"/>
       <c r="Q32" s="57"/>
       <c r="R32" s="57"/>
       <c r="S32" s="57"/>
       <c r="T32" s="57"/>
       <c r="U32" s="57"/>
       <c r="V32" s="57"/>
       <c r="W32" s="57"/>
       <c r="X32" s="57"/>
       <c r="Y32" s="57"/>
       <c r="Z32" s="57"/>
     </row>
-    <row r="33" spans="2:26" s="56" customFormat="1" ht="18.75" customHeight="1"/>
-    <row r="35" spans="2:26" ht="18.75" customHeight="1">
+    <row r="33" spans="2:26" s="56" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="35" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="50"/>
       <c r="C35" s="50"/>
       <c r="D35" s="50"/>
       <c r="E35" s="50"/>
       <c r="F35" s="122"/>
       <c r="G35" s="122"/>
       <c r="H35" s="122"/>
       <c r="I35" s="122"/>
       <c r="J35" s="122"/>
       <c r="K35" s="122"/>
       <c r="L35" s="122"/>
       <c r="M35" s="122"/>
       <c r="N35" s="122"/>
       <c r="O35" s="122"/>
       <c r="P35" s="122"/>
       <c r="Q35" s="122"/>
       <c r="R35" s="122"/>
       <c r="S35" s="122"/>
       <c r="T35" s="50"/>
       <c r="U35" s="50"/>
       <c r="V35" s="50"/>
       <c r="W35" s="50"/>
       <c r="X35" s="50"/>
       <c r="Y35" s="50"/>
       <c r="Z35" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B29:B31"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="W29:W31"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="C31:E31"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:T37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.375" style="58"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18.75" customHeight="1">
+    <row r="1" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="59" t="s">
         <v>111</v>
       </c>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" customHeight="1">
+    <row r="2" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="49" t="s">
         <v>310</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
     </row>
-    <row r="3" spans="1:20" ht="18.75" customHeight="1">
+    <row r="3" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="58" t="s">
         <v>364</v>
       </c>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="122"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38" t="s">
         <v>365</v>
       </c>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
     </row>
-    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="60" t="s">
         <v>112</v>
       </c>
       <c r="C4" s="98" t="s">
         <v>113</v>
       </c>
       <c r="D4" s="98" t="s">
         <v>114</v>
       </c>
       <c r="E4" s="98" t="s">
         <v>115</v>
       </c>
       <c r="F4" s="98" t="s">
         <v>116</v>
       </c>
       <c r="G4" s="98" t="s">
         <v>117</v>
       </c>
       <c r="H4" s="98" t="s">
         <v>118</v>
       </c>
       <c r="I4" s="98" t="s">
         <v>119</v>
       </c>
       <c r="J4" s="99" t="s">
         <v>299</v>
       </c>
       <c r="K4" s="66" t="s">
         <v>298</v>
       </c>
       <c r="L4" s="66" t="s">
         <v>297</v>
       </c>
       <c r="M4" s="38" t="s">
         <v>300</v>
       </c>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
     </row>
-    <row r="5" spans="1:20" ht="18.75" customHeight="1">
+    <row r="5" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="52" t="s">
         <v>275</v>
       </c>
       <c r="B5" s="59">
         <v>0</v>
       </c>
       <c r="C5" s="59">
         <v>1</v>
       </c>
       <c r="D5" s="59">
         <v>2</v>
       </c>
       <c r="E5" s="59">
         <v>0</v>
       </c>
       <c r="F5" s="59">
         <v>0</v>
       </c>
       <c r="G5" s="59">
         <v>0</v>
       </c>
       <c r="H5" s="59">
         <v>0</v>
       </c>
       <c r="I5" s="59">
         <v>0</v>
       </c>
       <c r="J5" s="59">
         <v>3</v>
       </c>
       <c r="K5" s="59">
         <v>1</v>
       </c>
       <c r="L5" s="59">
         <v>2</v>
       </c>
       <c r="M5" s="145">
         <v>252.7</v>
       </c>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
     </row>
-    <row r="6" spans="1:20" ht="18.75" customHeight="1">
+    <row r="6" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="52" t="s">
         <v>273</v>
       </c>
       <c r="B6" s="59">
         <v>0</v>
       </c>
       <c r="C6" s="59">
         <v>6</v>
       </c>
       <c r="D6" s="59">
         <v>6</v>
       </c>
       <c r="E6" s="59">
         <v>0</v>
       </c>
       <c r="F6" s="59">
         <v>0</v>
       </c>
       <c r="G6" s="59">
         <v>0</v>
       </c>
       <c r="H6" s="59">
         <v>0</v>
       </c>
       <c r="I6" s="59">
         <v>0</v>
       </c>
       <c r="J6" s="59">
         <v>12</v>
       </c>
       <c r="K6" s="59">
         <v>4</v>
       </c>
       <c r="L6" s="59">
         <v>8</v>
       </c>
       <c r="M6" s="145">
         <v>247.5</v>
       </c>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
       <c r="P6" s="38"/>
       <c r="Q6" s="38"/>
       <c r="R6" s="38"/>
       <c r="S6" s="38"/>
       <c r="T6" s="38"/>
     </row>
-    <row r="7" spans="1:20" ht="18.75" customHeight="1">
+    <row r="7" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="52" t="s">
         <v>274</v>
       </c>
       <c r="B7" s="59">
         <v>0</v>
       </c>
       <c r="C7" s="59">
         <v>2</v>
       </c>
       <c r="D7" s="59">
         <v>5</v>
       </c>
       <c r="E7" s="59">
         <v>0</v>
       </c>
       <c r="F7" s="59">
         <v>0</v>
       </c>
       <c r="G7" s="59">
         <v>0</v>
       </c>
       <c r="H7" s="59">
         <v>0</v>
       </c>
       <c r="I7" s="59">
         <v>0</v>
       </c>
       <c r="J7" s="59">
         <v>7</v>
       </c>
       <c r="K7" s="59">
         <v>1</v>
       </c>
       <c r="L7" s="59">
         <v>6</v>
       </c>
       <c r="M7" s="145">
         <v>260.3</v>
       </c>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="38"/>
     </row>
-    <row r="8" spans="1:20" ht="18.75" customHeight="1">
+    <row r="8" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="59">
         <v>0</v>
       </c>
       <c r="C8" s="59">
         <v>9</v>
       </c>
       <c r="D8" s="59">
         <v>10</v>
       </c>
       <c r="E8" s="59">
         <v>0</v>
       </c>
       <c r="F8" s="59">
         <v>1</v>
       </c>
       <c r="G8" s="59">
         <v>0</v>
       </c>
       <c r="H8" s="59">
         <v>0</v>
       </c>
       <c r="I8" s="59">
         <v>0</v>
       </c>
       <c r="J8" s="59">
         <v>20</v>
       </c>
       <c r="K8" s="59">
         <v>7</v>
       </c>
       <c r="L8" s="59">
         <v>13</v>
       </c>
       <c r="M8" s="145">
         <v>245</v>
       </c>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
     </row>
-    <row r="9" spans="1:20" ht="18.75" customHeight="1">
+    <row r="9" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B9" s="59">
         <v>0</v>
       </c>
       <c r="C9" s="59">
         <v>8</v>
       </c>
       <c r="D9" s="59">
         <v>26</v>
       </c>
       <c r="E9" s="59">
         <v>4</v>
       </c>
       <c r="F9" s="59">
         <v>1</v>
       </c>
       <c r="G9" s="59">
         <v>0</v>
       </c>
       <c r="H9" s="59">
         <v>0</v>
       </c>
       <c r="I9" s="59">
         <v>0</v>
       </c>
       <c r="J9" s="59">
         <v>39</v>
       </c>
       <c r="K9" s="59">
         <v>4</v>
       </c>
       <c r="L9" s="59">
         <v>35</v>
       </c>
       <c r="M9" s="145">
         <v>252.4</v>
       </c>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="38"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
       <c r="T9" s="38"/>
     </row>
-    <row r="10" spans="1:20" ht="18.75" customHeight="1">
+    <row r="10" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="59">
         <v>0</v>
       </c>
       <c r="C10" s="59">
         <v>15</v>
       </c>
       <c r="D10" s="59">
         <v>57</v>
       </c>
       <c r="E10" s="59">
         <v>13</v>
       </c>
       <c r="F10" s="59">
         <v>0</v>
       </c>
       <c r="G10" s="59">
         <v>0</v>
       </c>
       <c r="H10" s="59">
         <v>0</v>
       </c>
       <c r="I10" s="59">
         <v>0</v>
       </c>
       <c r="J10" s="59">
         <v>85</v>
       </c>
       <c r="K10" s="59">
         <v>6</v>
       </c>
       <c r="L10" s="59">
         <v>79</v>
       </c>
       <c r="M10" s="145">
         <v>253</v>
       </c>
       <c r="N10" s="38"/>
       <c r="O10" s="38"/>
       <c r="P10" s="38"/>
       <c r="Q10" s="38"/>
       <c r="R10" s="38"/>
       <c r="S10" s="38"/>
       <c r="T10" s="38"/>
     </row>
-    <row r="11" spans="1:20" ht="18.75" customHeight="1">
+    <row r="11" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="59">
         <v>0</v>
       </c>
       <c r="C11" s="59">
         <v>14</v>
       </c>
       <c r="D11" s="59">
         <v>99</v>
       </c>
       <c r="E11" s="59">
         <v>33</v>
       </c>
       <c r="F11" s="59">
         <v>2</v>
       </c>
       <c r="G11" s="59">
         <v>0</v>
       </c>
       <c r="H11" s="59">
         <v>0</v>
       </c>
       <c r="I11" s="59">
         <v>0</v>
       </c>
       <c r="J11" s="59">
         <v>148</v>
       </c>
       <c r="K11" s="59">
         <v>5</v>
       </c>
       <c r="L11" s="59">
         <v>143</v>
       </c>
       <c r="M11" s="145">
         <v>279.89999999999998</v>
       </c>
       <c r="N11" s="38"/>
       <c r="O11" s="38"/>
       <c r="P11" s="38"/>
       <c r="Q11" s="38"/>
       <c r="R11" s="38"/>
       <c r="S11" s="38"/>
       <c r="T11" s="38"/>
     </row>
-    <row r="12" spans="1:20" ht="18.75" customHeight="1">
+    <row r="12" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="59">
         <v>0</v>
       </c>
       <c r="C12" s="59">
         <v>8</v>
       </c>
       <c r="D12" s="59">
         <v>112</v>
       </c>
       <c r="E12" s="59">
         <v>69</v>
       </c>
       <c r="F12" s="59">
         <v>6</v>
       </c>
       <c r="G12" s="59">
         <v>2</v>
       </c>
       <c r="H12" s="59">
         <v>0</v>
       </c>
       <c r="I12" s="59">
         <v>0</v>
       </c>
       <c r="J12" s="59">
         <v>197</v>
       </c>
       <c r="K12" s="59">
         <v>5</v>
       </c>
       <c r="L12" s="59">
         <v>192</v>
       </c>
       <c r="M12" s="145">
         <v>296.3</v>
       </c>
       <c r="N12" s="38"/>
       <c r="O12" s="38"/>
       <c r="P12" s="38"/>
       <c r="Q12" s="38"/>
       <c r="R12" s="38"/>
       <c r="S12" s="38"/>
       <c r="T12" s="38"/>
     </row>
-    <row r="13" spans="1:20" ht="18.75" customHeight="1">
+    <row r="13" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="59">
         <v>0</v>
       </c>
       <c r="C13" s="59">
         <v>4</v>
       </c>
       <c r="D13" s="59">
         <v>76</v>
       </c>
       <c r="E13" s="59">
         <v>132</v>
       </c>
       <c r="F13" s="59">
         <v>25</v>
       </c>
       <c r="G13" s="59">
         <v>1</v>
       </c>
       <c r="H13" s="59">
         <v>0</v>
       </c>
       <c r="I13" s="59">
         <v>0</v>
       </c>
       <c r="J13" s="59">
         <v>238</v>
       </c>
       <c r="K13" s="59">
         <v>0</v>
       </c>
       <c r="L13" s="59">
         <v>238</v>
       </c>
       <c r="M13" s="145">
         <v>321.3</v>
       </c>
       <c r="N13" s="38"/>
       <c r="O13" s="38"/>
       <c r="P13" s="38"/>
       <c r="Q13" s="38"/>
       <c r="R13" s="38"/>
       <c r="S13" s="38"/>
       <c r="T13" s="38"/>
     </row>
-    <row r="14" spans="1:20" ht="18.75" customHeight="1">
+    <row r="14" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="54" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="59">
         <v>0</v>
       </c>
       <c r="C14" s="59">
         <v>7</v>
       </c>
       <c r="D14" s="59">
         <v>42</v>
       </c>
       <c r="E14" s="59">
         <v>126</v>
       </c>
       <c r="F14" s="59">
         <v>41</v>
       </c>
       <c r="G14" s="59">
         <v>7</v>
       </c>
       <c r="H14" s="59">
         <v>0</v>
       </c>
       <c r="I14" s="59">
         <v>0</v>
       </c>
       <c r="J14" s="59">
         <v>223</v>
       </c>
       <c r="K14" s="59">
         <v>3</v>
       </c>
       <c r="L14" s="59">
         <v>220</v>
       </c>
       <c r="M14" s="145">
         <v>332.7</v>
       </c>
       <c r="N14" s="38"/>
       <c r="O14" s="38"/>
       <c r="P14" s="38"/>
       <c r="Q14" s="38"/>
       <c r="R14" s="38"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
     </row>
-    <row r="15" spans="1:20" ht="18.75" customHeight="1">
+    <row r="15" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="59">
         <v>0</v>
       </c>
       <c r="C15" s="59">
         <v>1</v>
       </c>
       <c r="D15" s="59">
         <v>28</v>
       </c>
       <c r="E15" s="59">
         <v>81</v>
       </c>
       <c r="F15" s="59">
         <v>47</v>
       </c>
       <c r="G15" s="59">
         <v>8</v>
       </c>
       <c r="H15" s="59">
         <v>0</v>
       </c>
       <c r="I15" s="59">
         <v>0</v>
       </c>
       <c r="J15" s="59">
         <v>165</v>
       </c>
       <c r="K15" s="59">
         <v>1</v>
       </c>
       <c r="L15" s="59">
         <v>164</v>
       </c>
       <c r="M15" s="145">
         <v>354.9</v>
       </c>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="38"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
     </row>
-    <row r="16" spans="1:20" ht="18.75" customHeight="1">
+    <row r="16" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="54" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="59">
         <v>0</v>
       </c>
       <c r="C16" s="59">
         <v>0</v>
       </c>
       <c r="D16" s="59">
         <v>10</v>
       </c>
       <c r="E16" s="59">
         <v>32</v>
       </c>
       <c r="F16" s="59">
         <v>39</v>
       </c>
       <c r="G16" s="59">
         <v>24</v>
       </c>
       <c r="H16" s="59">
         <v>8</v>
       </c>
       <c r="I16" s="59">
         <v>0</v>
       </c>
       <c r="J16" s="59">
         <v>113</v>
       </c>
       <c r="K16" s="59">
         <v>0</v>
       </c>
       <c r="L16" s="59">
         <v>113</v>
       </c>
       <c r="M16" s="145">
         <v>379.8</v>
       </c>
       <c r="N16" s="38"/>
       <c r="O16" s="38"/>
       <c r="P16" s="38"/>
       <c r="Q16" s="38"/>
       <c r="R16" s="38"/>
       <c r="S16" s="38"/>
       <c r="T16" s="38"/>
     </row>
-    <row r="17" spans="1:20" ht="18.75" customHeight="1">
+    <row r="17" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="59">
         <v>0</v>
       </c>
       <c r="C17" s="59">
         <v>2</v>
       </c>
       <c r="D17" s="59">
         <v>8</v>
       </c>
       <c r="E17" s="59">
         <v>19</v>
       </c>
       <c r="F17" s="59">
         <v>14</v>
       </c>
       <c r="G17" s="59">
         <v>11</v>
       </c>
       <c r="H17" s="59">
         <v>8</v>
       </c>
       <c r="I17" s="59">
         <v>4</v>
       </c>
       <c r="J17" s="59">
         <v>66</v>
       </c>
       <c r="K17" s="59">
         <v>0</v>
       </c>
       <c r="L17" s="59">
         <v>66</v>
       </c>
       <c r="M17" s="145">
         <v>409.9</v>
       </c>
       <c r="N17" s="38"/>
       <c r="O17" s="38"/>
       <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
       <c r="S17" s="38"/>
       <c r="T17" s="38"/>
     </row>
-    <row r="18" spans="1:20" ht="18.75" customHeight="1">
+    <row r="18" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="54" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="59">
         <v>0</v>
       </c>
       <c r="C18" s="59">
         <v>0</v>
       </c>
       <c r="D18" s="59">
         <v>2</v>
       </c>
       <c r="E18" s="59">
         <v>9</v>
       </c>
       <c r="F18" s="59">
         <v>4</v>
       </c>
       <c r="G18" s="59">
         <v>9</v>
       </c>
       <c r="H18" s="59">
         <v>7</v>
       </c>
       <c r="I18" s="59">
         <v>6</v>
       </c>
       <c r="J18" s="59">
         <v>37</v>
       </c>
       <c r="K18" s="59">
         <v>0</v>
       </c>
       <c r="L18" s="59">
         <v>37</v>
       </c>
       <c r="M18" s="145">
         <v>439.9</v>
       </c>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
       <c r="P18" s="38"/>
       <c r="Q18" s="38"/>
       <c r="R18" s="38"/>
       <c r="S18" s="38"/>
       <c r="T18" s="38"/>
     </row>
-    <row r="19" spans="1:20" ht="18.75" customHeight="1">
+    <row r="19" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="59">
         <v>0</v>
       </c>
       <c r="C19" s="59">
         <v>0</v>
       </c>
       <c r="D19" s="59">
         <v>0</v>
       </c>
       <c r="E19" s="59">
         <v>2</v>
       </c>
       <c r="F19" s="59">
         <v>4</v>
       </c>
       <c r="G19" s="59">
         <v>4</v>
       </c>
       <c r="H19" s="59">
         <v>4</v>
       </c>
       <c r="I19" s="59">
         <v>8</v>
       </c>
       <c r="J19" s="59">
         <v>22</v>
       </c>
       <c r="K19" s="59">
         <v>0</v>
       </c>
       <c r="L19" s="59">
         <v>22</v>
       </c>
       <c r="M19" s="145">
         <v>496.4</v>
       </c>
       <c r="N19" s="38"/>
       <c r="O19" s="38"/>
       <c r="P19" s="38"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
     </row>
-    <row r="20" spans="1:20" ht="18.75" customHeight="1">
+    <row r="20" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="54" t="s">
         <v>276</v>
       </c>
       <c r="B20" s="59">
         <v>0</v>
       </c>
       <c r="C20" s="59">
         <v>0</v>
       </c>
       <c r="D20" s="59">
         <v>0</v>
       </c>
       <c r="E20" s="59">
         <v>2</v>
       </c>
       <c r="F20" s="59">
         <v>0</v>
       </c>
       <c r="G20" s="59">
         <v>0</v>
       </c>
       <c r="H20" s="59">
         <v>4</v>
       </c>
       <c r="I20" s="59">
         <v>6</v>
       </c>
       <c r="J20" s="59">
         <v>12</v>
       </c>
       <c r="K20" s="59">
         <v>0</v>
       </c>
       <c r="L20" s="59">
         <v>12</v>
       </c>
       <c r="M20" s="145">
         <v>534.70000000000005</v>
       </c>
       <c r="N20" s="38"/>
       <c r="O20" s="38"/>
       <c r="P20" s="38"/>
       <c r="Q20" s="38"/>
       <c r="R20" s="38"/>
       <c r="S20" s="38"/>
       <c r="T20" s="38"/>
     </row>
-    <row r="21" spans="1:20" ht="18.75" customHeight="1">
+    <row r="21" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="49" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="59">
         <v>0</v>
       </c>
       <c r="C21" s="59">
         <v>77</v>
       </c>
       <c r="D21" s="59">
         <v>483</v>
       </c>
       <c r="E21" s="59">
         <v>522</v>
       </c>
       <c r="F21" s="59">
         <v>184</v>
       </c>
       <c r="G21" s="59">
         <v>66</v>
       </c>
       <c r="H21" s="59">
         <v>31</v>
       </c>
       <c r="I21" s="59">
         <v>24</v>
       </c>
       <c r="J21" s="59">
         <v>1387</v>
       </c>
       <c r="K21" s="59">
         <v>37</v>
       </c>
       <c r="L21" s="59">
         <v>1350</v>
       </c>
       <c r="M21" s="38"/>
       <c r="N21" s="38"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
       <c r="Q21" s="38"/>
       <c r="R21" s="38"/>
       <c r="S21" s="38"/>
       <c r="T21" s="38"/>
     </row>
-    <row r="22" spans="1:20" ht="18.75" customHeight="1">
+    <row r="22" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="49" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="59">
         <v>0</v>
       </c>
       <c r="C22" s="59">
         <v>53</v>
       </c>
       <c r="D22" s="59">
         <v>182</v>
       </c>
       <c r="E22" s="59">
         <v>43</v>
       </c>
       <c r="F22" s="59">
         <v>4</v>
       </c>
       <c r="G22" s="59">
         <v>0</v>
       </c>
       <c r="H22" s="59">
         <v>0</v>
       </c>
       <c r="I22" s="59">
         <v>0</v>
       </c>
       <c r="J22" s="59">
         <v>282</v>
       </c>
       <c r="K22" s="59">
         <v>28</v>
       </c>
       <c r="L22" s="59">
         <v>254</v>
       </c>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="38"/>
       <c r="S22" s="38"/>
       <c r="T22" s="38"/>
     </row>
-    <row r="23" spans="1:20" ht="18.75" customHeight="1">
+    <row r="23" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="49" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="59">
         <v>0</v>
       </c>
       <c r="C23" s="59">
         <v>24</v>
       </c>
       <c r="D23" s="59">
         <v>301</v>
       </c>
       <c r="E23" s="59">
         <v>479</v>
       </c>
       <c r="F23" s="59">
         <v>180</v>
       </c>
       <c r="G23" s="59">
         <v>66</v>
       </c>
       <c r="H23" s="59">
         <v>31</v>
       </c>
       <c r="I23" s="59">
         <v>24</v>
       </c>
       <c r="J23" s="59">
         <v>1105</v>
       </c>
       <c r="K23" s="59">
         <v>9</v>
       </c>
       <c r="L23" s="59">
         <v>1096</v>
       </c>
       <c r="M23" s="38"/>
       <c r="N23" s="38"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
       <c r="Q23" s="38"/>
       <c r="R23" s="38"/>
       <c r="S23" s="38"/>
       <c r="T23" s="38"/>
     </row>
-    <row r="24" spans="1:20" ht="18.75" customHeight="1">
+    <row r="24" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="65"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
       <c r="T24" s="38"/>
     </row>
-    <row r="25" spans="1:20" ht="18.75" customHeight="1">
+    <row r="25" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="49" t="s">
         <v>404</v>
       </c>
       <c r="B25" s="65"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
       <c r="P25" s="38"/>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="38"/>
       <c r="T25" s="38"/>
     </row>
-    <row r="26" spans="1:20" ht="18.75" customHeight="1">
+    <row r="26" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="65"/>
       <c r="C26" s="38"/>
       <c r="D26" s="38"/>
       <c r="E26" s="38"/>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
       <c r="P26" s="38"/>
       <c r="Q26" s="38"/>
       <c r="R26" s="38"/>
       <c r="S26" s="38"/>
       <c r="T26" s="38"/>
     </row>
-    <row r="27" spans="1:20" ht="18.75" customHeight="1">
+    <row r="27" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="65"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
       <c r="P27" s="38"/>
       <c r="Q27" s="38"/>
       <c r="R27" s="38"/>
       <c r="S27" s="38"/>
       <c r="T27" s="38"/>
     </row>
-    <row r="29" spans="1:20" ht="18.75" customHeight="1">
+    <row r="29" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="38"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="38"/>
       <c r="F29" s="62"/>
       <c r="G29" s="62"/>
       <c r="H29" s="62"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="62"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
       <c r="N29" s="38"/>
       <c r="O29" s="38"/>
       <c r="P29" s="38"/>
       <c r="Q29" s="38"/>
       <c r="R29" s="38"/>
       <c r="S29" s="38"/>
       <c r="T29" s="38"/>
     </row>
-    <row r="31" spans="1:20" ht="18.75" customHeight="1">
+    <row r="31" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D31" s="38"/>
     </row>
-    <row r="36" spans="4:17" ht="18.75" customHeight="1">
+    <row r="36" spans="4:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D36" s="63"/>
       <c r="E36" s="63"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
       <c r="H36" s="63"/>
       <c r="I36" s="63"/>
       <c r="J36" s="63"/>
       <c r="K36" s="63"/>
       <c r="L36" s="63"/>
       <c r="M36" s="63"/>
       <c r="N36" s="63"/>
       <c r="O36" s="63"/>
       <c r="P36" s="64"/>
       <c r="Q36" s="64"/>
     </row>
-    <row r="37" spans="4:17" ht="18.75" customHeight="1">
+    <row r="37" spans="4:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="63"/>
       <c r="K37" s="63"/>
       <c r="L37" s="63"/>
       <c r="M37" s="63"/>
       <c r="N37" s="63"/>
       <c r="O37" s="63"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.25" style="71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18.75" customHeight="1">
+    <row r="1" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="R1" s="72"/>
       <c r="S1" s="72"/>
       <c r="T1" s="72"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" customHeight="1">
+    <row r="2" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="69" t="s">
         <v>309</v>
       </c>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
       <c r="N2" s="72"/>
       <c r="O2" s="72"/>
       <c r="P2" s="72"/>
       <c r="Q2" s="72"/>
       <c r="R2" s="72"/>
       <c r="S2" s="72"/>
       <c r="T2" s="72"/>
     </row>
-    <row r="3" spans="1:20" ht="18.75" customHeight="1">
+    <row r="3" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="71" t="s">
         <v>362</v>
       </c>
       <c r="C3" s="72"/>
       <c r="D3" s="72"/>
       <c r="E3" s="72"/>
       <c r="F3" s="69"/>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
       <c r="L3" s="72"/>
       <c r="M3" s="72" t="s">
         <v>363</v>
       </c>
       <c r="N3" s="72"/>
       <c r="O3" s="72"/>
       <c r="P3" s="72"/>
       <c r="Q3" s="72"/>
       <c r="R3" s="72"/>
       <c r="S3" s="72"/>
       <c r="T3" s="72"/>
     </row>
-    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="70" t="s">
         <v>121</v>
       </c>
       <c r="C4" s="67" t="s">
         <v>122</v>
       </c>
       <c r="D4" s="67" t="s">
         <v>123</v>
       </c>
       <c r="E4" s="67" t="s">
         <v>124</v>
       </c>
       <c r="F4" s="67" t="s">
         <v>125</v>
       </c>
       <c r="G4" s="67" t="s">
         <v>126</v>
       </c>
       <c r="H4" s="67" t="s">
         <v>127</v>
       </c>
       <c r="I4" s="67" t="s">
         <v>110</v>
       </c>
       <c r="J4" s="72" t="s">
         <v>176</v>
       </c>
       <c r="K4" s="72" t="s">
         <v>298</v>
       </c>
       <c r="L4" s="72" t="s">
         <v>297</v>
       </c>
       <c r="M4" s="72" t="s">
         <v>308</v>
       </c>
       <c r="N4" s="72"/>
       <c r="O4" s="72"/>
       <c r="P4" s="72"/>
       <c r="Q4" s="72"/>
       <c r="R4" s="72"/>
       <c r="S4" s="72"/>
       <c r="T4" s="72"/>
     </row>
-    <row r="5" spans="1:20" ht="18.75" customHeight="1">
+    <row r="5" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="71" t="s">
         <v>305</v>
       </c>
       <c r="B5" s="69">
         <v>1</v>
       </c>
       <c r="C5" s="69">
         <v>5</v>
       </c>
       <c r="D5" s="69">
         <v>4</v>
       </c>
       <c r="E5" s="69">
         <v>6</v>
       </c>
       <c r="F5" s="69">
         <v>15</v>
       </c>
       <c r="G5" s="69">
         <v>4</v>
       </c>
       <c r="H5" s="69">
         <v>1</v>
       </c>
       <c r="I5" s="69">
         <v>0</v>
       </c>
       <c r="J5" s="69">
         <v>36</v>
       </c>
       <c r="K5" s="69">
         <v>35</v>
       </c>
       <c r="L5" s="69">
         <v>1</v>
       </c>
       <c r="M5" s="146">
         <v>79.599999999999994</v>
       </c>
       <c r="N5" s="72"/>
       <c r="O5" s="72"/>
       <c r="P5" s="72"/>
       <c r="Q5" s="72"/>
       <c r="R5" s="72"/>
       <c r="S5" s="72"/>
       <c r="T5" s="72"/>
     </row>
-    <row r="6" spans="1:20" ht="18.75" customHeight="1">
+    <row r="6" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="71" t="s">
         <v>99</v>
       </c>
       <c r="B6" s="69">
         <v>0</v>
       </c>
       <c r="C6" s="69">
         <v>1</v>
       </c>
       <c r="D6" s="69">
         <v>15</v>
       </c>
       <c r="E6" s="69">
         <v>60</v>
       </c>
       <c r="F6" s="69">
         <v>124</v>
       </c>
       <c r="G6" s="69">
         <v>120</v>
       </c>
       <c r="H6" s="69">
         <v>13</v>
       </c>
       <c r="I6" s="69">
         <v>0</v>
       </c>
       <c r="J6" s="69">
         <v>333</v>
       </c>
       <c r="K6" s="69">
         <v>320</v>
       </c>
       <c r="L6" s="69">
         <v>13</v>
       </c>
       <c r="M6" s="146">
         <v>88</v>
       </c>
       <c r="N6" s="72"/>
       <c r="O6" s="72"/>
       <c r="P6" s="72"/>
       <c r="Q6" s="72"/>
       <c r="R6" s="72"/>
       <c r="S6" s="72"/>
       <c r="T6" s="72"/>
     </row>
-    <row r="7" spans="1:20" ht="18.75" customHeight="1">
+    <row r="7" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="71" t="s">
         <v>301</v>
       </c>
       <c r="B7" s="69">
         <v>0</v>
       </c>
       <c r="C7" s="69">
         <v>0</v>
       </c>
       <c r="D7" s="69">
         <v>7</v>
       </c>
       <c r="E7" s="69">
         <v>41</v>
       </c>
       <c r="F7" s="69">
         <v>168</v>
       </c>
       <c r="G7" s="69">
         <v>341</v>
       </c>
       <c r="H7" s="69">
         <v>53</v>
       </c>
       <c r="I7" s="69">
         <v>3</v>
       </c>
       <c r="J7" s="69">
         <v>613</v>
       </c>
       <c r="K7" s="69">
         <v>557</v>
       </c>
       <c r="L7" s="69">
         <v>56</v>
       </c>
       <c r="M7" s="146">
         <v>93</v>
       </c>
       <c r="N7" s="72"/>
       <c r="O7" s="72"/>
       <c r="P7" s="72"/>
       <c r="Q7" s="72"/>
       <c r="R7" s="72"/>
       <c r="S7" s="72"/>
       <c r="T7" s="72"/>
     </row>
-    <row r="8" spans="1:20" ht="18.75" customHeight="1">
+    <row r="8" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="71" t="s">
         <v>302</v>
       </c>
       <c r="B8" s="69">
         <v>0</v>
       </c>
       <c r="C8" s="69">
         <v>0</v>
       </c>
       <c r="D8" s="69">
         <v>6</v>
       </c>
       <c r="E8" s="69">
         <v>19</v>
       </c>
       <c r="F8" s="69">
         <v>44</v>
       </c>
       <c r="G8" s="69">
         <v>162</v>
       </c>
       <c r="H8" s="69">
         <v>58</v>
       </c>
       <c r="I8" s="69">
         <v>6</v>
       </c>
       <c r="J8" s="69">
         <v>295</v>
       </c>
       <c r="K8" s="69">
         <v>231</v>
       </c>
       <c r="L8" s="69">
         <v>64</v>
       </c>
       <c r="M8" s="146">
         <v>95.4</v>
       </c>
       <c r="N8" s="72"/>
       <c r="O8" s="72"/>
       <c r="P8" s="72"/>
       <c r="Q8" s="72"/>
       <c r="R8" s="72"/>
       <c r="S8" s="72"/>
       <c r="T8" s="72"/>
     </row>
-    <row r="9" spans="1:20" ht="18.75" customHeight="1">
+    <row r="9" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="71" t="s">
         <v>303</v>
       </c>
       <c r="B9" s="69">
         <v>0</v>
       </c>
       <c r="C9" s="69">
         <v>0</v>
       </c>
       <c r="D9" s="69">
         <v>2</v>
       </c>
       <c r="E9" s="69">
         <v>2</v>
       </c>
       <c r="F9" s="69">
         <v>19</v>
       </c>
       <c r="G9" s="69">
         <v>33</v>
       </c>
       <c r="H9" s="69">
         <v>24</v>
       </c>
       <c r="I9" s="69">
         <v>1</v>
       </c>
       <c r="J9" s="69">
         <v>81</v>
       </c>
       <c r="K9" s="69">
         <v>56</v>
       </c>
       <c r="L9" s="69">
         <v>25</v>
       </c>
       <c r="M9" s="146">
         <v>95.2</v>
       </c>
       <c r="N9" s="72"/>
       <c r="O9" s="72"/>
       <c r="P9" s="72"/>
       <c r="Q9" s="72"/>
       <c r="R9" s="72"/>
       <c r="S9" s="72"/>
       <c r="T9" s="72"/>
     </row>
-    <row r="10" spans="1:20" ht="18.75" customHeight="1">
+    <row r="10" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="71" t="s">
         <v>304</v>
       </c>
       <c r="B10" s="69">
         <v>0</v>
       </c>
       <c r="C10" s="69">
         <v>0</v>
       </c>
       <c r="D10" s="69">
         <v>1</v>
       </c>
       <c r="E10" s="69">
         <v>0</v>
       </c>
       <c r="F10" s="69">
         <v>3</v>
       </c>
       <c r="G10" s="69">
         <v>7</v>
       </c>
       <c r="H10" s="69">
         <v>3</v>
       </c>
       <c r="I10" s="69">
         <v>1</v>
       </c>
       <c r="J10" s="69">
         <v>15</v>
       </c>
       <c r="K10" s="69">
         <v>11</v>
       </c>
       <c r="L10" s="69">
         <v>4</v>
       </c>
       <c r="M10" s="146">
         <v>95.5</v>
       </c>
       <c r="N10" s="72"/>
       <c r="O10" s="72"/>
       <c r="P10" s="72"/>
       <c r="Q10" s="72"/>
       <c r="R10" s="72"/>
       <c r="S10" s="72"/>
       <c r="T10" s="72"/>
     </row>
-    <row r="11" spans="1:20" ht="18.75" customHeight="1">
+    <row r="11" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="71" t="s">
         <v>307</v>
       </c>
       <c r="B11" s="69">
         <v>0</v>
       </c>
       <c r="C11" s="69">
         <v>0</v>
       </c>
       <c r="D11" s="69">
         <v>0</v>
       </c>
       <c r="E11" s="69">
         <v>0</v>
       </c>
       <c r="F11" s="69">
         <v>2</v>
       </c>
       <c r="G11" s="69">
         <v>1</v>
       </c>
       <c r="H11" s="69">
         <v>0</v>
       </c>
       <c r="I11" s="69">
         <v>0</v>
       </c>
       <c r="J11" s="69">
         <v>3</v>
       </c>
       <c r="K11" s="69">
         <v>3</v>
       </c>
       <c r="L11" s="69">
         <v>0</v>
       </c>
       <c r="M11" s="146">
         <v>88.3</v>
       </c>
       <c r="N11" s="72"/>
       <c r="O11" s="72"/>
       <c r="P11" s="72"/>
       <c r="Q11" s="72"/>
       <c r="R11" s="72"/>
       <c r="S11" s="72"/>
       <c r="T11" s="72"/>
     </row>
-    <row r="12" spans="1:20" ht="18.75" customHeight="1">
+    <row r="12" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="71" t="s">
         <v>176</v>
       </c>
       <c r="B12" s="69">
         <v>1</v>
       </c>
       <c r="C12" s="69">
         <v>6</v>
       </c>
       <c r="D12" s="69">
         <v>35</v>
       </c>
       <c r="E12" s="69">
         <v>128</v>
       </c>
       <c r="F12" s="69">
         <v>375</v>
       </c>
       <c r="G12" s="69">
         <v>668</v>
       </c>
       <c r="H12" s="69">
         <v>152</v>
       </c>
       <c r="I12" s="69">
         <v>11</v>
       </c>
       <c r="J12" s="69">
         <v>1376</v>
       </c>
       <c r="K12" s="69">
         <v>1213</v>
       </c>
       <c r="L12" s="69">
         <v>163</v>
       </c>
       <c r="M12" s="72"/>
       <c r="N12" s="72"/>
       <c r="O12" s="72"/>
       <c r="P12" s="72"/>
       <c r="Q12" s="72"/>
       <c r="R12" s="72"/>
       <c r="S12" s="72"/>
       <c r="T12" s="72"/>
     </row>
-    <row r="13" spans="1:20" ht="18.75" customHeight="1">
+    <row r="13" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="71" t="s">
         <v>182</v>
       </c>
       <c r="B13" s="69">
         <v>1</v>
       </c>
       <c r="C13" s="69">
         <v>6</v>
       </c>
       <c r="D13" s="69">
         <v>33</v>
       </c>
       <c r="E13" s="69">
         <v>127</v>
       </c>
       <c r="F13" s="69">
         <v>363</v>
       </c>
       <c r="G13" s="69">
         <v>652</v>
       </c>
       <c r="H13" s="69">
         <v>146</v>
       </c>
       <c r="I13" s="69">
         <v>10</v>
       </c>
       <c r="J13" s="69">
         <v>1338</v>
       </c>
       <c r="K13" s="69">
         <v>1182</v>
       </c>
       <c r="L13" s="69">
         <v>156</v>
       </c>
       <c r="M13" s="72"/>
       <c r="N13" s="72"/>
       <c r="O13" s="72"/>
       <c r="P13" s="72"/>
       <c r="Q13" s="72"/>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
       <c r="T13" s="72"/>
     </row>
-    <row r="14" spans="1:20" ht="18.75" customHeight="1">
+    <row r="14" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="71" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="69">
         <v>0</v>
       </c>
       <c r="C14" s="69">
         <v>0</v>
       </c>
       <c r="D14" s="69">
         <v>2</v>
       </c>
       <c r="E14" s="69">
         <v>1</v>
       </c>
       <c r="F14" s="69">
         <v>12</v>
       </c>
       <c r="G14" s="69">
         <v>16</v>
       </c>
       <c r="H14" s="69">
         <v>6</v>
       </c>
       <c r="I14" s="69">
         <v>1</v>
       </c>
       <c r="J14" s="69">
         <v>38</v>
       </c>
       <c r="K14" s="69">
         <v>31</v>
       </c>
       <c r="L14" s="69">
         <v>7</v>
       </c>
       <c r="M14" s="72"/>
       <c r="N14" s="72"/>
       <c r="O14" s="72"/>
       <c r="P14" s="72"/>
       <c r="Q14" s="72"/>
       <c r="R14" s="72"/>
       <c r="S14" s="72"/>
       <c r="T14" s="72"/>
     </row>
-    <row r="15" spans="1:20" ht="18.75" customHeight="1">
+    <row r="15" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="72"/>
       <c r="C15" s="72"/>
       <c r="D15" s="72"/>
       <c r="E15" s="72"/>
       <c r="F15" s="72"/>
       <c r="G15" s="69"/>
       <c r="H15" s="69"/>
       <c r="I15" s="69"/>
       <c r="J15" s="69"/>
       <c r="K15" s="69"/>
       <c r="L15" s="69"/>
       <c r="M15" s="69"/>
       <c r="N15" s="72"/>
       <c r="O15" s="72"/>
       <c r="P15" s="72"/>
       <c r="Q15" s="72"/>
     </row>
-    <row r="16" spans="1:20" ht="18.75" customHeight="1">
+    <row r="16" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="71" t="s">
         <v>405</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="69"/>
       <c r="G16" s="69"/>
       <c r="H16" s="69"/>
       <c r="I16" s="69"/>
       <c r="J16" s="69"/>
       <c r="K16" s="69"/>
       <c r="L16" s="69"/>
       <c r="M16" s="69"/>
       <c r="N16" s="72"/>
       <c r="O16" s="72"/>
       <c r="P16" s="72"/>
       <c r="Q16" s="72"/>
     </row>
-    <row r="17" spans="1:4" ht="18.75" customHeight="1">
+    <row r="17" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="71" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="18.75" customHeight="1">
+    <row r="18" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="71" t="s">
         <v>406</v>
       </c>
       <c r="D18" s="72"/>
     </row>
-    <row r="19" spans="1:4" ht="18.75" customHeight="1">
+    <row r="19" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="71" t="s">
         <v>374</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>表Ⅱ－１－１（協会医療介護）</vt:lpstr>
       <vt:lpstr>表Ⅱ－１－１（協会医療のみ）</vt:lpstr>
       <vt:lpstr>表Ⅱ－１－１（組合医療のみ）</vt:lpstr>
       <vt:lpstr>表Ⅱ－２－１</vt:lpstr>
       <vt:lpstr>表Ⅱ－２－２ </vt:lpstr>
       <vt:lpstr>表Ⅲ－１－１　所要保険料率階級別状況</vt:lpstr>
-      <vt:lpstr>表Ⅲ－１－２　保険料率・所要保険料率 </vt:lpstr>
+      <vt:lpstr>表Ⅲ－１－２　保険料率と所要保険料率</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－３　所要保険料率と総報酬</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－４　所要保険料率と拠出金割合</vt:lpstr>
       <vt:lpstr>表Ⅲ－1－５　保険料率変化状況</vt:lpstr>
-      <vt:lpstr>表Ⅲ－1－６　収支比率・保険料率</vt:lpstr>
+      <vt:lpstr>表Ⅲ－１－６　保険料率と収支比率</vt:lpstr>
       <vt:lpstr>表Ⅲ－1－７　財産比率・収支比率</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－８　分布状況</vt:lpstr>
       <vt:lpstr>表Ⅲ－1－９　平均年齢・１人当たり医療費</vt:lpstr>
       <vt:lpstr>表Ⅴ－１－１</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（１）</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（２）</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（３）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>保険局調査課</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>