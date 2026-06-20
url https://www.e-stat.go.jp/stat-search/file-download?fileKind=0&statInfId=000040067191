--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3EDF6E67-1D1D-4855-A1A2-286CCC77E481}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{32BA26C0-9EF8-4B86-9C60-6387963D185D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11295" xr2:uid="{C0BE5136-2D1D-43B9-8292-4CC606F92F29}"/>
+    <workbookView xWindow="3510" yWindow="3510" windowWidth="21600" windowHeight="11295" xr2:uid="{50779839-8C65-4AC1-A68E-532691F84548}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率Ｓ" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -259,51 +259,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{463F82D7-670F-4A7B-A146-3CB24BEE43B2}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{C53839E3-CAFE-44A6-9E48-25C91110B89D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -598,51 +598,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ED54CA3-B843-4CE1-AB60-0F75469BEB39}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A4D795D-D0A4-4C7F-B674-CFB8A53CF17B}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:1">
@@ -696,66 +696,66 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DB99C34-3259-4E76-825E-3913B40FCB6E}">
-  <dimension ref="A1:CW28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4968B117-A2F3-4CCD-8386-E3AD12952B6C}">
+  <dimension ref="A1:CY28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="101" width="12.625" customWidth="1"/>
+    <col min="1" max="103" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:103">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -1009,52 +1009,58 @@
       </c>
       <c r="CP2">
         <v>2025000707</v>
       </c>
       <c r="CQ2">
         <v>2025000808</v>
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
+      <c r="CX2">
+        <v>2026000303</v>
+      </c>
+      <c r="CY2">
+        <v>2026000404</v>
+      </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -1314,52 +1320,58 @@
       </c>
       <c r="CP3">
         <v>202507</v>
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
+      <c r="CX3">
+        <v>202603</v>
+      </c>
+      <c r="CY3">
+        <v>202604</v>
+      </c>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:103">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115.4</v>
       </c>
       <c r="E4">
         <v>120.5</v>
       </c>
       <c r="F4">
         <v>121.3</v>
       </c>
       <c r="G4">
         <v>120.4</v>
       </c>
       <c r="H4">
         <v>118.7</v>
       </c>
       <c r="I4">
@@ -1619,52 +1631,58 @@
       </c>
       <c r="CP4">
         <v>102.2</v>
       </c>
       <c r="CQ4">
         <v>101.5</v>
       </c>
       <c r="CR4">
         <v>102.8</v>
       </c>
       <c r="CS4">
         <v>105.5</v>
       </c>
       <c r="CT4">
         <v>101.6</v>
       </c>
       <c r="CU4">
         <v>102.1</v>
       </c>
       <c r="CV4">
         <v>105.1</v>
       </c>
       <c r="CW4">
         <v>105</v>
       </c>
+      <c r="CX4">
+        <v>103.7</v>
+      </c>
+      <c r="CY4">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:103">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>118.4</v>
       </c>
       <c r="E5">
         <v>119.4</v>
       </c>
       <c r="F5">
         <v>119.7</v>
       </c>
       <c r="G5">
         <v>119.4</v>
       </c>
       <c r="H5">
         <v>118.9</v>
       </c>
       <c r="I5">
@@ -1924,52 +1942,58 @@
       </c>
       <c r="CP5">
         <v>108.8</v>
       </c>
       <c r="CQ5">
         <v>109.4</v>
       </c>
       <c r="CR5">
         <v>107.9</v>
       </c>
       <c r="CS5">
         <v>108.4</v>
       </c>
       <c r="CT5">
         <v>108.2</v>
       </c>
       <c r="CU5">
         <v>107.1</v>
       </c>
       <c r="CV5">
         <v>108.6</v>
       </c>
       <c r="CW5">
         <v>111.3</v>
       </c>
+      <c r="CX5">
+        <v>110.3</v>
+      </c>
+      <c r="CY5">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:103">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>125.2</v>
       </c>
       <c r="E6">
         <v>123.1</v>
       </c>
       <c r="F6">
         <v>123</v>
       </c>
       <c r="G6">
         <v>122.7</v>
       </c>
       <c r="H6">
         <v>123.3</v>
       </c>
       <c r="I6">
@@ -2229,52 +2253,58 @@
       </c>
       <c r="CP6">
         <v>112.3</v>
       </c>
       <c r="CQ6">
         <v>111.8</v>
       </c>
       <c r="CR6">
         <v>110.6</v>
       </c>
       <c r="CS6">
         <v>110.8</v>
       </c>
       <c r="CT6">
         <v>112.5</v>
       </c>
       <c r="CU6">
         <v>112.4</v>
       </c>
       <c r="CV6">
         <v>111.6</v>
       </c>
       <c r="CW6">
         <v>112</v>
       </c>
+      <c r="CX6">
+        <v>112.5</v>
+      </c>
+      <c r="CY6">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:103">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>108.6</v>
       </c>
       <c r="E7">
         <v>112.5</v>
       </c>
       <c r="F7">
         <v>114</v>
       </c>
       <c r="G7">
         <v>115.3</v>
       </c>
       <c r="H7">
         <v>114.6</v>
       </c>
       <c r="I7">
@@ -2534,52 +2564,58 @@
       </c>
       <c r="CP7">
         <v>104.6</v>
       </c>
       <c r="CQ7">
         <v>104.8</v>
       </c>
       <c r="CR7">
         <v>103.6</v>
       </c>
       <c r="CS7">
         <v>105.1</v>
       </c>
       <c r="CT7">
         <v>101.8</v>
       </c>
       <c r="CU7">
         <v>100.5</v>
       </c>
       <c r="CV7">
         <v>103.6</v>
       </c>
       <c r="CW7">
         <v>108.5</v>
       </c>
+      <c r="CX7">
+        <v>107.1</v>
+      </c>
+      <c r="CY7">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:103">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>109.2</v>
       </c>
       <c r="E8">
         <v>108.9</v>
       </c>
       <c r="F8">
         <v>112.4</v>
       </c>
       <c r="G8">
         <v>115.5</v>
       </c>
       <c r="H8">
         <v>115.5</v>
       </c>
       <c r="I8">
@@ -2839,52 +2875,58 @@
       </c>
       <c r="CP8">
         <v>91.2</v>
       </c>
       <c r="CQ8">
         <v>85.2</v>
       </c>
       <c r="CR8">
         <v>91.8</v>
       </c>
       <c r="CS8">
         <v>92</v>
       </c>
       <c r="CT8">
         <v>92.2</v>
       </c>
       <c r="CU8">
         <v>90.2</v>
       </c>
       <c r="CV8">
         <v>95.6</v>
       </c>
       <c r="CW8">
         <v>93.2</v>
       </c>
+      <c r="CX8">
+        <v>89.6</v>
+      </c>
+      <c r="CY8">
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:103">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>142.30000000000001</v>
       </c>
       <c r="E9">
         <v>146.80000000000001</v>
       </c>
       <c r="F9">
         <v>146.69999999999999</v>
       </c>
       <c r="G9">
         <v>145.19999999999999</v>
       </c>
       <c r="H9">
         <v>143.9</v>
       </c>
       <c r="I9">
@@ -3144,52 +3186,58 @@
       </c>
       <c r="CP9">
         <v>105.7</v>
       </c>
       <c r="CQ9">
         <v>103.8</v>
       </c>
       <c r="CR9">
         <v>103.6</v>
       </c>
       <c r="CS9">
         <v>104.3</v>
       </c>
       <c r="CT9">
         <v>104.2</v>
       </c>
       <c r="CU9">
         <v>106.6</v>
       </c>
       <c r="CV9">
         <v>110.2</v>
       </c>
       <c r="CW9">
         <v>107</v>
       </c>
+      <c r="CX9">
+        <v>106.5</v>
+      </c>
+      <c r="CY9">
+        <v>107</v>
+      </c>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:103">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>115</v>
       </c>
       <c r="E10">
         <v>124</v>
       </c>
       <c r="F10">
         <v>125.7</v>
       </c>
       <c r="G10">
         <v>124.4</v>
       </c>
       <c r="H10">
         <v>124.3</v>
       </c>
       <c r="I10">
@@ -3449,52 +3497,58 @@
       </c>
       <c r="CP10">
         <v>110.9</v>
       </c>
       <c r="CQ10">
         <v>109.2</v>
       </c>
       <c r="CR10">
         <v>113.1</v>
       </c>
       <c r="CS10">
         <v>113.9</v>
       </c>
       <c r="CT10">
         <v>111.4</v>
       </c>
       <c r="CU10">
         <v>113.2</v>
       </c>
       <c r="CV10">
         <v>120</v>
       </c>
       <c r="CW10">
         <v>116.2</v>
       </c>
+      <c r="CX10">
+        <v>119.8</v>
+      </c>
+      <c r="CY10">
+        <v>118</v>
+      </c>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:103">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>104.9</v>
       </c>
       <c r="E11">
         <v>104.7</v>
       </c>
       <c r="F11">
         <v>105.8</v>
       </c>
       <c r="G11">
         <v>107.9</v>
       </c>
       <c r="H11">
         <v>109.1</v>
       </c>
       <c r="I11">
@@ -3754,52 +3808,58 @@
       </c>
       <c r="CP11">
         <v>93.9</v>
       </c>
       <c r="CQ11">
         <v>92.8</v>
       </c>
       <c r="CR11">
         <v>96.5</v>
       </c>
       <c r="CS11">
         <v>96.3</v>
       </c>
       <c r="CT11">
         <v>97.8</v>
       </c>
       <c r="CU11">
         <v>101</v>
       </c>
       <c r="CV11">
         <v>103.7</v>
       </c>
       <c r="CW11">
         <v>108.1</v>
       </c>
+      <c r="CX11">
+        <v>108.7</v>
+      </c>
+      <c r="CY11">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:103">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>111</v>
       </c>
       <c r="E12">
         <v>114.7</v>
       </c>
       <c r="F12">
         <v>114</v>
       </c>
       <c r="G12">
         <v>114.4</v>
       </c>
       <c r="H12">
         <v>117</v>
       </c>
       <c r="I12">
@@ -4059,52 +4119,58 @@
       </c>
       <c r="CP12">
         <v>103.9</v>
       </c>
       <c r="CQ12">
         <v>99.1</v>
       </c>
       <c r="CR12">
         <v>101.9</v>
       </c>
       <c r="CS12">
         <v>110.8</v>
       </c>
       <c r="CT12">
         <v>94.8</v>
       </c>
       <c r="CU12">
         <v>98.3</v>
       </c>
       <c r="CV12">
         <v>102.1</v>
       </c>
       <c r="CW12">
         <v>103</v>
       </c>
+      <c r="CX12">
+        <v>106.3</v>
+      </c>
+      <c r="CY12">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:103">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>111.5</v>
       </c>
       <c r="E13">
         <v>116.5</v>
       </c>
       <c r="F13">
         <v>115</v>
       </c>
       <c r="G13">
         <v>114.3</v>
       </c>
       <c r="H13">
         <v>117.2</v>
       </c>
       <c r="I13">
@@ -4364,52 +4430,58 @@
       </c>
       <c r="CP13">
         <v>98.1</v>
       </c>
       <c r="CQ13">
         <v>95.1</v>
       </c>
       <c r="CR13">
         <v>97.9</v>
       </c>
       <c r="CS13">
         <v>104.4</v>
       </c>
       <c r="CT13">
         <v>94.6</v>
       </c>
       <c r="CU13">
         <v>95.7</v>
       </c>
       <c r="CV13">
         <v>99.9</v>
       </c>
       <c r="CW13">
         <v>99.2</v>
       </c>
+      <c r="CX13">
+        <v>106.6</v>
+      </c>
+      <c r="CY13">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:103">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>110.5</v>
       </c>
       <c r="E14">
         <v>113</v>
       </c>
       <c r="F14">
         <v>111.7</v>
       </c>
       <c r="G14">
         <v>112.4</v>
       </c>
       <c r="H14">
         <v>120.7</v>
       </c>
       <c r="I14">
@@ -4669,52 +4741,58 @@
       </c>
       <c r="CP14">
         <v>127.1</v>
       </c>
       <c r="CQ14">
         <v>111.4</v>
       </c>
       <c r="CR14">
         <v>109.3</v>
       </c>
       <c r="CS14">
         <v>145.1</v>
       </c>
       <c r="CT14">
         <v>101.9</v>
       </c>
       <c r="CU14">
         <v>107.1</v>
       </c>
       <c r="CV14">
         <v>105.3</v>
       </c>
       <c r="CW14">
         <v>115.4</v>
       </c>
+      <c r="CX14">
+        <v>103.1</v>
+      </c>
+      <c r="CY14">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:103">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>111.2</v>
       </c>
       <c r="E15">
         <v>122.6</v>
       </c>
       <c r="F15">
         <v>124.5</v>
       </c>
       <c r="G15">
         <v>126.1</v>
       </c>
       <c r="H15">
         <v>121.6</v>
       </c>
       <c r="I15">
@@ -4974,52 +5052,58 @@
       </c>
       <c r="CP15">
         <v>106.1</v>
       </c>
       <c r="CQ15">
         <v>109.4</v>
       </c>
       <c r="CR15">
         <v>108.6</v>
       </c>
       <c r="CS15">
         <v>113.5</v>
       </c>
       <c r="CT15">
         <v>107.8</v>
       </c>
       <c r="CU15">
         <v>108.5</v>
       </c>
       <c r="CV15">
         <v>114.6</v>
       </c>
       <c r="CW15">
         <v>112.3</v>
       </c>
+      <c r="CX15">
+        <v>111.8</v>
+      </c>
+      <c r="CY15">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:103">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>115.9</v>
       </c>
       <c r="E16">
         <v>118.2</v>
       </c>
       <c r="F16">
         <v>117.4</v>
       </c>
       <c r="G16">
         <v>118.2</v>
       </c>
       <c r="H16">
         <v>116.1</v>
       </c>
       <c r="I16">
@@ -5279,52 +5363,58 @@
       </c>
       <c r="CP16">
         <v>100.6</v>
       </c>
       <c r="CQ16">
         <v>99.8</v>
       </c>
       <c r="CR16">
         <v>101.4</v>
       </c>
       <c r="CS16">
         <v>100.7</v>
       </c>
       <c r="CT16">
         <v>96.8</v>
       </c>
       <c r="CU16">
         <v>99.1</v>
       </c>
       <c r="CV16">
         <v>98.6</v>
       </c>
       <c r="CW16">
         <v>94.7</v>
       </c>
+      <c r="CX16">
+        <v>96.4</v>
+      </c>
+      <c r="CY16">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:103">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>113.5</v>
       </c>
       <c r="E17">
         <v>113.4</v>
       </c>
       <c r="F17">
         <v>113.3</v>
       </c>
       <c r="G17">
         <v>112.7</v>
       </c>
       <c r="H17">
         <v>111.8</v>
       </c>
       <c r="I17">
@@ -5584,52 +5674,58 @@
       </c>
       <c r="CP17">
         <v>88.9</v>
       </c>
       <c r="CQ17">
         <v>86</v>
       </c>
       <c r="CR17">
         <v>91.3</v>
       </c>
       <c r="CS17">
         <v>93.3</v>
       </c>
       <c r="CT17">
         <v>89.6</v>
       </c>
       <c r="CU17">
         <v>89.4</v>
       </c>
       <c r="CV17">
         <v>89.4</v>
       </c>
       <c r="CW17">
         <v>87.4</v>
       </c>
+      <c r="CX17">
+        <v>82</v>
+      </c>
+      <c r="CY17">
+        <v>81.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:103">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>121.9</v>
       </c>
       <c r="E18">
         <v>120.8</v>
       </c>
       <c r="F18">
         <v>123.6</v>
       </c>
       <c r="G18">
         <v>122.4</v>
       </c>
       <c r="H18">
         <v>121.7</v>
       </c>
       <c r="I18">
@@ -5889,52 +5985,58 @@
       </c>
       <c r="CP18">
         <v>106.5</v>
       </c>
       <c r="CQ18">
         <v>104.8</v>
       </c>
       <c r="CR18">
         <v>104.7</v>
       </c>
       <c r="CS18">
         <v>106</v>
       </c>
       <c r="CT18">
         <v>106</v>
       </c>
       <c r="CU18">
         <v>110.1</v>
       </c>
       <c r="CV18">
         <v>111.9</v>
       </c>
       <c r="CW18">
         <v>111.6</v>
       </c>
+      <c r="CX18">
+        <v>99.5</v>
+      </c>
+      <c r="CY18">
+        <v>96</v>
+      </c>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:103">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>112.3</v>
       </c>
       <c r="E19">
         <v>113.5</v>
       </c>
       <c r="F19">
         <v>113.9</v>
       </c>
       <c r="G19">
         <v>114.6</v>
       </c>
       <c r="H19">
         <v>115.1</v>
       </c>
       <c r="I19">
@@ -6194,52 +6296,58 @@
       </c>
       <c r="CP19">
         <v>100.1</v>
       </c>
       <c r="CQ19">
         <v>100</v>
       </c>
       <c r="CR19">
         <v>101.5</v>
       </c>
       <c r="CS19">
         <v>100.5</v>
       </c>
       <c r="CT19">
         <v>99.6</v>
       </c>
       <c r="CU19">
         <v>97.4</v>
       </c>
       <c r="CV19">
         <v>98.2</v>
       </c>
       <c r="CW19">
         <v>99.9</v>
       </c>
+      <c r="CX19">
+        <v>99.1</v>
+      </c>
+      <c r="CY19">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:103">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>120.9</v>
       </c>
       <c r="E20">
         <v>121.5</v>
       </c>
       <c r="F20">
         <v>121.8</v>
       </c>
       <c r="G20">
         <v>120.7</v>
       </c>
       <c r="H20">
         <v>121.6</v>
       </c>
       <c r="I20">
@@ -6499,52 +6607,58 @@
       </c>
       <c r="CP20">
         <v>106</v>
       </c>
       <c r="CQ20">
         <v>103.6</v>
       </c>
       <c r="CR20">
         <v>105</v>
       </c>
       <c r="CS20">
         <v>104.9</v>
       </c>
       <c r="CT20">
         <v>103.4</v>
       </c>
       <c r="CU20">
         <v>103.4</v>
       </c>
       <c r="CV20">
         <v>101.7</v>
       </c>
       <c r="CW20">
         <v>101.7</v>
       </c>
+      <c r="CX20">
+        <v>101.5</v>
+      </c>
+      <c r="CY20">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:103">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.4</v>
       </c>
       <c r="E21">
         <v>114.3</v>
       </c>
       <c r="F21">
         <v>114.1</v>
       </c>
       <c r="G21">
         <v>113.1</v>
       </c>
       <c r="H21">
         <v>118</v>
       </c>
       <c r="I21">
@@ -6804,52 +6918,58 @@
       </c>
       <c r="CP21">
         <v>96.5</v>
       </c>
       <c r="CQ21">
         <v>94.5</v>
       </c>
       <c r="CR21">
         <v>93.9</v>
       </c>
       <c r="CS21">
         <v>93.7</v>
       </c>
       <c r="CT21">
         <v>93.6</v>
       </c>
       <c r="CU21">
         <v>92.4</v>
       </c>
       <c r="CV21">
         <v>92.8</v>
       </c>
       <c r="CW21">
         <v>93.5</v>
       </c>
+      <c r="CX21">
+        <v>88.8</v>
+      </c>
+      <c r="CY21">
+        <v>92.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:103">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>124.9</v>
       </c>
       <c r="E22">
         <v>126.1</v>
       </c>
       <c r="F22">
         <v>125.7</v>
       </c>
       <c r="G22">
         <v>124.7</v>
       </c>
       <c r="H22">
         <v>124.4</v>
       </c>
       <c r="I22">
@@ -7109,52 +7229,58 @@
       </c>
       <c r="CP22">
         <v>111.3</v>
       </c>
       <c r="CQ22">
         <v>108.4</v>
       </c>
       <c r="CR22">
         <v>111.4</v>
       </c>
       <c r="CS22">
         <v>111.4</v>
       </c>
       <c r="CT22">
         <v>108.2</v>
       </c>
       <c r="CU22">
         <v>110.4</v>
       </c>
       <c r="CV22">
         <v>106.6</v>
       </c>
       <c r="CW22">
         <v>106.2</v>
       </c>
+      <c r="CX22">
+        <v>108.7</v>
+      </c>
+      <c r="CY22">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:103">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>115.1</v>
       </c>
       <c r="E23">
         <v>124.1</v>
       </c>
       <c r="F23">
         <v>124.7</v>
       </c>
       <c r="G23">
         <v>123.6</v>
       </c>
       <c r="H23">
         <v>122.2</v>
       </c>
       <c r="I23">
@@ -7414,52 +7540,58 @@
       </c>
       <c r="CP23">
         <v>104.4</v>
       </c>
       <c r="CQ23">
         <v>104.5</v>
       </c>
       <c r="CR23">
         <v>105.6</v>
       </c>
       <c r="CS23">
         <v>110.1</v>
       </c>
       <c r="CT23">
         <v>104.8</v>
       </c>
       <c r="CU23">
         <v>106</v>
       </c>
       <c r="CV23">
         <v>112.5</v>
       </c>
       <c r="CW23">
         <v>111.1</v>
       </c>
+      <c r="CX23">
+        <v>110.2</v>
+      </c>
+      <c r="CY23">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:103">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.5</v>
       </c>
       <c r="E24">
         <v>115.8</v>
       </c>
       <c r="F24">
         <v>116.5</v>
       </c>
       <c r="G24">
         <v>116.2</v>
       </c>
       <c r="H24">
         <v>115.4</v>
       </c>
       <c r="I24">
@@ -7719,52 +7851,58 @@
       </c>
       <c r="CP24">
         <v>98.4</v>
       </c>
       <c r="CQ24">
         <v>96.1</v>
       </c>
       <c r="CR24">
         <v>98.6</v>
       </c>
       <c r="CS24">
         <v>98.9</v>
       </c>
       <c r="CT24">
         <v>97.7</v>
       </c>
       <c r="CU24">
         <v>97.3</v>
       </c>
       <c r="CV24">
         <v>98.2</v>
       </c>
       <c r="CW24">
         <v>97.4</v>
       </c>
+      <c r="CX24">
+        <v>94.6</v>
+      </c>
+      <c r="CY24">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:103">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>131.19999999999999</v>
       </c>
       <c r="E25">
         <v>137.30000000000001</v>
       </c>
       <c r="F25">
         <v>138</v>
       </c>
       <c r="G25">
         <v>135.19999999999999</v>
       </c>
       <c r="H25">
         <v>135.69999999999999</v>
       </c>
       <c r="I25">
@@ -8024,52 +8162,58 @@
       </c>
       <c r="CP25">
         <v>107.9</v>
       </c>
       <c r="CQ25">
         <v>106.2</v>
       </c>
       <c r="CR25">
         <v>107.3</v>
       </c>
       <c r="CS25">
         <v>108.1</v>
       </c>
       <c r="CT25">
         <v>107.1</v>
       </c>
       <c r="CU25">
         <v>109.5</v>
       </c>
       <c r="CV25">
         <v>114.8</v>
       </c>
       <c r="CW25">
         <v>112</v>
       </c>
+      <c r="CX25">
+        <v>112.2</v>
+      </c>
+      <c r="CY25">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:103">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>102.9</v>
       </c>
       <c r="E26">
         <v>114.2</v>
       </c>
       <c r="F26">
         <v>112.7</v>
       </c>
       <c r="G26">
         <v>112.4</v>
       </c>
       <c r="H26">
         <v>112.2</v>
       </c>
       <c r="I26">
@@ -8329,52 +8473,58 @@
       </c>
       <c r="CP26">
         <v>96.7</v>
       </c>
       <c r="CQ26">
         <v>91.4</v>
       </c>
       <c r="CR26">
         <v>92.9</v>
       </c>
       <c r="CS26">
         <v>96.9</v>
       </c>
       <c r="CT26">
         <v>92.7</v>
       </c>
       <c r="CU26">
         <v>94.5</v>
       </c>
       <c r="CV26">
         <v>96.9</v>
       </c>
       <c r="CW26">
         <v>100.1</v>
       </c>
+      <c r="CX26">
+        <v>100.3</v>
+      </c>
+      <c r="CY26">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:103">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>111.1</v>
       </c>
       <c r="E27">
         <v>122.4</v>
       </c>
       <c r="F27">
         <v>124.5</v>
       </c>
       <c r="G27">
         <v>123.3</v>
       </c>
       <c r="H27">
         <v>127.1</v>
       </c>
       <c r="I27">
@@ -8634,52 +8784,58 @@
       </c>
       <c r="CP27">
         <v>105.8</v>
       </c>
       <c r="CQ27">
         <v>110.2</v>
       </c>
       <c r="CR27">
         <v>109.3</v>
       </c>
       <c r="CS27">
         <v>114</v>
       </c>
       <c r="CT27">
         <v>109.2</v>
       </c>
       <c r="CU27">
         <v>108.7</v>
       </c>
       <c r="CV27">
         <v>115.8</v>
       </c>
       <c r="CW27">
         <v>115.3</v>
       </c>
+      <c r="CX27">
+        <v>112.2</v>
+      </c>
+      <c r="CY27">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:103">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>119.5</v>
       </c>
       <c r="E28">
         <v>119</v>
       </c>
       <c r="F28">
         <v>117.2</v>
       </c>
       <c r="G28">
         <v>117.5</v>
       </c>
       <c r="H28">
         <v>112.5</v>
       </c>
       <c r="I28">
@@ -8938,50 +9094,56 @@
         <v>88</v>
       </c>
       <c r="CP28">
         <v>83.4</v>
       </c>
       <c r="CQ28">
         <v>80.400000000000006</v>
       </c>
       <c r="CR28">
         <v>86.4</v>
       </c>
       <c r="CS28">
         <v>88.2</v>
       </c>
       <c r="CT28">
         <v>86.4</v>
       </c>
       <c r="CU28">
         <v>85.8</v>
       </c>
       <c r="CV28">
         <v>86.4</v>
       </c>
       <c r="CW28">
         <v>80.099999999999994</v>
+      </c>
+      <c r="CX28">
+        <v>70.3</v>
+      </c>
+      <c r="CY28">
+        <v>69.400000000000006</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">