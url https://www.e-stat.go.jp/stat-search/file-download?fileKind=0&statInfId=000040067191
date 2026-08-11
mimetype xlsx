--- v1 (2026-06-20)
+++ v2 (2026-08-11)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{32BA26C0-9EF8-4B86-9C60-6387963D185D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FFD1264A-4028-4476-9EC3-0D2AB732E23E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="3510" windowWidth="21600" windowHeight="11295" xr2:uid="{50779839-8C65-4AC1-A68E-532691F84548}"/>
+    <workbookView xWindow="1920" yWindow="1920" windowWidth="17280" windowHeight="8880" xr2:uid="{E1C22DA8-8E72-469C-B504-47CF011C8361}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率Ｓ" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -259,51 +260,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{C53839E3-CAFE-44A6-9E48-25C91110B89D}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{9EB58105-9FD5-41ED-97B0-6D36E21AFCA2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -598,58 +599,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A4D795D-D0A4-4C7F-B674-CFB8A53CF17B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{541E9048-07E7-4772-9726-FBB8D4F97389}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>34</v>
@@ -696,66 +697,66 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4968B117-A2F3-4CCD-8386-E3AD12952B6C}">
-  <dimension ref="A1:CY28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B22F9E4-8F39-4386-A0B7-D09348EEC074}">
+  <dimension ref="A1:CZ28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="104" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -1015,52 +1016,55 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -1326,52 +1330,55 @@
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115.4</v>
       </c>
       <c r="E4">
         <v>120.5</v>
       </c>
       <c r="F4">
         <v>121.3</v>
       </c>
       <c r="G4">
         <v>120.4</v>
       </c>
       <c r="H4">
         <v>118.7</v>
       </c>
       <c r="I4">
@@ -1637,52 +1644,55 @@
       </c>
       <c r="CR4">
         <v>102.8</v>
       </c>
       <c r="CS4">
         <v>105.5</v>
       </c>
       <c r="CT4">
         <v>101.6</v>
       </c>
       <c r="CU4">
         <v>102.1</v>
       </c>
       <c r="CV4">
         <v>105.1</v>
       </c>
       <c r="CW4">
         <v>105</v>
       </c>
       <c r="CX4">
         <v>103.7</v>
       </c>
       <c r="CY4">
         <v>102.9</v>
       </c>
+      <c r="CZ4">
+        <v>103</v>
+      </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>118.4</v>
       </c>
       <c r="E5">
         <v>119.4</v>
       </c>
       <c r="F5">
         <v>119.7</v>
       </c>
       <c r="G5">
         <v>119.4</v>
       </c>
       <c r="H5">
         <v>118.9</v>
       </c>
       <c r="I5">
@@ -1948,52 +1958,55 @@
       </c>
       <c r="CR5">
         <v>107.9</v>
       </c>
       <c r="CS5">
         <v>108.4</v>
       </c>
       <c r="CT5">
         <v>108.2</v>
       </c>
       <c r="CU5">
         <v>107.1</v>
       </c>
       <c r="CV5">
         <v>108.6</v>
       </c>
       <c r="CW5">
         <v>111.3</v>
       </c>
       <c r="CX5">
         <v>110.3</v>
       </c>
       <c r="CY5">
         <v>108.8</v>
       </c>
+      <c r="CZ5">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>125.2</v>
       </c>
       <c r="E6">
         <v>123.1</v>
       </c>
       <c r="F6">
         <v>123</v>
       </c>
       <c r="G6">
         <v>122.7</v>
       </c>
       <c r="H6">
         <v>123.3</v>
       </c>
       <c r="I6">
@@ -2259,52 +2272,55 @@
       </c>
       <c r="CR6">
         <v>110.6</v>
       </c>
       <c r="CS6">
         <v>110.8</v>
       </c>
       <c r="CT6">
         <v>112.5</v>
       </c>
       <c r="CU6">
         <v>112.4</v>
       </c>
       <c r="CV6">
         <v>111.6</v>
       </c>
       <c r="CW6">
         <v>112</v>
       </c>
       <c r="CX6">
         <v>112.5</v>
       </c>
       <c r="CY6">
         <v>111.6</v>
       </c>
+      <c r="CZ6">
+        <v>113.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>108.6</v>
       </c>
       <c r="E7">
         <v>112.5</v>
       </c>
       <c r="F7">
         <v>114</v>
       </c>
       <c r="G7">
         <v>115.3</v>
       </c>
       <c r="H7">
         <v>114.6</v>
       </c>
       <c r="I7">
@@ -2570,52 +2586,55 @@
       </c>
       <c r="CR7">
         <v>103.6</v>
       </c>
       <c r="CS7">
         <v>105.1</v>
       </c>
       <c r="CT7">
         <v>101.8</v>
       </c>
       <c r="CU7">
         <v>100.5</v>
       </c>
       <c r="CV7">
         <v>103.6</v>
       </c>
       <c r="CW7">
         <v>108.5</v>
       </c>
       <c r="CX7">
         <v>107.1</v>
       </c>
       <c r="CY7">
         <v>105.3</v>
       </c>
+      <c r="CZ7">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>109.2</v>
       </c>
       <c r="E8">
         <v>108.9</v>
       </c>
       <c r="F8">
         <v>112.4</v>
       </c>
       <c r="G8">
         <v>115.5</v>
       </c>
       <c r="H8">
         <v>115.5</v>
       </c>
       <c r="I8">
@@ -2881,52 +2900,55 @@
       </c>
       <c r="CR8">
         <v>91.8</v>
       </c>
       <c r="CS8">
         <v>92</v>
       </c>
       <c r="CT8">
         <v>92.2</v>
       </c>
       <c r="CU8">
         <v>90.2</v>
       </c>
       <c r="CV8">
         <v>95.6</v>
       </c>
       <c r="CW8">
         <v>93.2</v>
       </c>
       <c r="CX8">
         <v>89.6</v>
       </c>
       <c r="CY8">
         <v>91.2</v>
       </c>
+      <c r="CZ8">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>142.30000000000001</v>
       </c>
       <c r="E9">
         <v>146.80000000000001</v>
       </c>
       <c r="F9">
         <v>146.69999999999999</v>
       </c>
       <c r="G9">
         <v>145.19999999999999</v>
       </c>
       <c r="H9">
         <v>143.9</v>
       </c>
       <c r="I9">
@@ -3192,52 +3214,55 @@
       </c>
       <c r="CR9">
         <v>103.6</v>
       </c>
       <c r="CS9">
         <v>104.3</v>
       </c>
       <c r="CT9">
         <v>104.2</v>
       </c>
       <c r="CU9">
         <v>106.6</v>
       </c>
       <c r="CV9">
         <v>110.2</v>
       </c>
       <c r="CW9">
         <v>107</v>
       </c>
       <c r="CX9">
         <v>106.5</v>
       </c>
       <c r="CY9">
         <v>107</v>
       </c>
+      <c r="CZ9">
+        <v>103</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>115</v>
       </c>
       <c r="E10">
         <v>124</v>
       </c>
       <c r="F10">
         <v>125.7</v>
       </c>
       <c r="G10">
         <v>124.4</v>
       </c>
       <c r="H10">
         <v>124.3</v>
       </c>
       <c r="I10">
@@ -3503,52 +3528,55 @@
       </c>
       <c r="CR10">
         <v>113.1</v>
       </c>
       <c r="CS10">
         <v>113.9</v>
       </c>
       <c r="CT10">
         <v>111.4</v>
       </c>
       <c r="CU10">
         <v>113.2</v>
       </c>
       <c r="CV10">
         <v>120</v>
       </c>
       <c r="CW10">
         <v>116.2</v>
       </c>
       <c r="CX10">
         <v>119.8</v>
       </c>
       <c r="CY10">
         <v>118</v>
       </c>
+      <c r="CZ10">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>104.9</v>
       </c>
       <c r="E11">
         <v>104.7</v>
       </c>
       <c r="F11">
         <v>105.8</v>
       </c>
       <c r="G11">
         <v>107.9</v>
       </c>
       <c r="H11">
         <v>109.1</v>
       </c>
       <c r="I11">
@@ -3814,52 +3842,55 @@
       </c>
       <c r="CR11">
         <v>96.5</v>
       </c>
       <c r="CS11">
         <v>96.3</v>
       </c>
       <c r="CT11">
         <v>97.8</v>
       </c>
       <c r="CU11">
         <v>101</v>
       </c>
       <c r="CV11">
         <v>103.7</v>
       </c>
       <c r="CW11">
         <v>108.1</v>
       </c>
       <c r="CX11">
         <v>108.7</v>
       </c>
       <c r="CY11">
         <v>103.1</v>
       </c>
+      <c r="CZ11">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>111</v>
       </c>
       <c r="E12">
         <v>114.7</v>
       </c>
       <c r="F12">
         <v>114</v>
       </c>
       <c r="G12">
         <v>114.4</v>
       </c>
       <c r="H12">
         <v>117</v>
       </c>
       <c r="I12">
@@ -4125,52 +4156,55 @@
       </c>
       <c r="CR12">
         <v>101.9</v>
       </c>
       <c r="CS12">
         <v>110.8</v>
       </c>
       <c r="CT12">
         <v>94.8</v>
       </c>
       <c r="CU12">
         <v>98.3</v>
       </c>
       <c r="CV12">
         <v>102.1</v>
       </c>
       <c r="CW12">
         <v>103</v>
       </c>
       <c r="CX12">
         <v>106.3</v>
       </c>
       <c r="CY12">
         <v>105.1</v>
       </c>
+      <c r="CZ12">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>111.5</v>
       </c>
       <c r="E13">
         <v>116.5</v>
       </c>
       <c r="F13">
         <v>115</v>
       </c>
       <c r="G13">
         <v>114.3</v>
       </c>
       <c r="H13">
         <v>117.2</v>
       </c>
       <c r="I13">
@@ -4436,52 +4470,55 @@
       </c>
       <c r="CR13">
         <v>97.9</v>
       </c>
       <c r="CS13">
         <v>104.4</v>
       </c>
       <c r="CT13">
         <v>94.6</v>
       </c>
       <c r="CU13">
         <v>95.7</v>
       </c>
       <c r="CV13">
         <v>99.9</v>
       </c>
       <c r="CW13">
         <v>99.2</v>
       </c>
       <c r="CX13">
         <v>106.6</v>
       </c>
       <c r="CY13">
         <v>103.4</v>
       </c>
+      <c r="CZ13">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>110.5</v>
       </c>
       <c r="E14">
         <v>113</v>
       </c>
       <c r="F14">
         <v>111.7</v>
       </c>
       <c r="G14">
         <v>112.4</v>
       </c>
       <c r="H14">
         <v>120.7</v>
       </c>
       <c r="I14">
@@ -4747,52 +4784,55 @@
       </c>
       <c r="CR14">
         <v>109.3</v>
       </c>
       <c r="CS14">
         <v>145.1</v>
       </c>
       <c r="CT14">
         <v>101.9</v>
       </c>
       <c r="CU14">
         <v>107.1</v>
       </c>
       <c r="CV14">
         <v>105.3</v>
       </c>
       <c r="CW14">
         <v>115.4</v>
       </c>
       <c r="CX14">
         <v>103.1</v>
       </c>
       <c r="CY14">
         <v>113.6</v>
       </c>
+      <c r="CZ14">
+        <v>86.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>111.2</v>
       </c>
       <c r="E15">
         <v>122.6</v>
       </c>
       <c r="F15">
         <v>124.5</v>
       </c>
       <c r="G15">
         <v>126.1</v>
       </c>
       <c r="H15">
         <v>121.6</v>
       </c>
       <c r="I15">
@@ -5058,52 +5098,55 @@
       </c>
       <c r="CR15">
         <v>108.6</v>
       </c>
       <c r="CS15">
         <v>113.5</v>
       </c>
       <c r="CT15">
         <v>107.8</v>
       </c>
       <c r="CU15">
         <v>108.5</v>
       </c>
       <c r="CV15">
         <v>114.6</v>
       </c>
       <c r="CW15">
         <v>112.3</v>
       </c>
       <c r="CX15">
         <v>111.8</v>
       </c>
       <c r="CY15">
         <v>111.7</v>
       </c>
+      <c r="CZ15">
+        <v>117.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>115.9</v>
       </c>
       <c r="E16">
         <v>118.2</v>
       </c>
       <c r="F16">
         <v>117.4</v>
       </c>
       <c r="G16">
         <v>118.2</v>
       </c>
       <c r="H16">
         <v>116.1</v>
       </c>
       <c r="I16">
@@ -5369,52 +5412,55 @@
       </c>
       <c r="CR16">
         <v>101.4</v>
       </c>
       <c r="CS16">
         <v>100.7</v>
       </c>
       <c r="CT16">
         <v>96.8</v>
       </c>
       <c r="CU16">
         <v>99.1</v>
       </c>
       <c r="CV16">
         <v>98.6</v>
       </c>
       <c r="CW16">
         <v>94.7</v>
       </c>
       <c r="CX16">
         <v>96.4</v>
       </c>
       <c r="CY16">
         <v>106.1</v>
       </c>
+      <c r="CZ16">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>113.5</v>
       </c>
       <c r="E17">
         <v>113.4</v>
       </c>
       <c r="F17">
         <v>113.3</v>
       </c>
       <c r="G17">
         <v>112.7</v>
       </c>
       <c r="H17">
         <v>111.8</v>
       </c>
       <c r="I17">
@@ -5680,52 +5726,55 @@
       </c>
       <c r="CR17">
         <v>91.3</v>
       </c>
       <c r="CS17">
         <v>93.3</v>
       </c>
       <c r="CT17">
         <v>89.6</v>
       </c>
       <c r="CU17">
         <v>89.4</v>
       </c>
       <c r="CV17">
         <v>89.4</v>
       </c>
       <c r="CW17">
         <v>87.4</v>
       </c>
       <c r="CX17">
         <v>82</v>
       </c>
       <c r="CY17">
         <v>81.8</v>
       </c>
+      <c r="CZ17">
+        <v>83.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>121.9</v>
       </c>
       <c r="E18">
         <v>120.8</v>
       </c>
       <c r="F18">
         <v>123.6</v>
       </c>
       <c r="G18">
         <v>122.4</v>
       </c>
       <c r="H18">
         <v>121.7</v>
       </c>
       <c r="I18">
@@ -5991,52 +6040,55 @@
       </c>
       <c r="CR18">
         <v>104.7</v>
       </c>
       <c r="CS18">
         <v>106</v>
       </c>
       <c r="CT18">
         <v>106</v>
       </c>
       <c r="CU18">
         <v>110.1</v>
       </c>
       <c r="CV18">
         <v>111.9</v>
       </c>
       <c r="CW18">
         <v>111.6</v>
       </c>
       <c r="CX18">
         <v>99.5</v>
       </c>
       <c r="CY18">
         <v>96</v>
       </c>
+      <c r="CZ18">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>112.3</v>
       </c>
       <c r="E19">
         <v>113.5</v>
       </c>
       <c r="F19">
         <v>113.9</v>
       </c>
       <c r="G19">
         <v>114.6</v>
       </c>
       <c r="H19">
         <v>115.1</v>
       </c>
       <c r="I19">
@@ -6302,52 +6354,55 @@
       </c>
       <c r="CR19">
         <v>101.5</v>
       </c>
       <c r="CS19">
         <v>100.5</v>
       </c>
       <c r="CT19">
         <v>99.6</v>
       </c>
       <c r="CU19">
         <v>97.4</v>
       </c>
       <c r="CV19">
         <v>98.2</v>
       </c>
       <c r="CW19">
         <v>99.9</v>
       </c>
       <c r="CX19">
         <v>99.1</v>
       </c>
       <c r="CY19">
         <v>103.2</v>
       </c>
+      <c r="CZ19">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>120.9</v>
       </c>
       <c r="E20">
         <v>121.5</v>
       </c>
       <c r="F20">
         <v>121.8</v>
       </c>
       <c r="G20">
         <v>120.7</v>
       </c>
       <c r="H20">
         <v>121.6</v>
       </c>
       <c r="I20">
@@ -6613,52 +6668,55 @@
       </c>
       <c r="CR20">
         <v>105</v>
       </c>
       <c r="CS20">
         <v>104.9</v>
       </c>
       <c r="CT20">
         <v>103.4</v>
       </c>
       <c r="CU20">
         <v>103.4</v>
       </c>
       <c r="CV20">
         <v>101.7</v>
       </c>
       <c r="CW20">
         <v>101.7</v>
       </c>
       <c r="CX20">
         <v>101.5</v>
       </c>
       <c r="CY20">
         <v>102.7</v>
       </c>
+      <c r="CZ20">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.4</v>
       </c>
       <c r="E21">
         <v>114.3</v>
       </c>
       <c r="F21">
         <v>114.1</v>
       </c>
       <c r="G21">
         <v>113.1</v>
       </c>
       <c r="H21">
         <v>118</v>
       </c>
       <c r="I21">
@@ -6924,52 +6982,55 @@
       </c>
       <c r="CR21">
         <v>93.9</v>
       </c>
       <c r="CS21">
         <v>93.7</v>
       </c>
       <c r="CT21">
         <v>93.6</v>
       </c>
       <c r="CU21">
         <v>92.4</v>
       </c>
       <c r="CV21">
         <v>92.8</v>
       </c>
       <c r="CW21">
         <v>93.5</v>
       </c>
       <c r="CX21">
         <v>88.8</v>
       </c>
       <c r="CY21">
         <v>92.3</v>
       </c>
+      <c r="CZ21">
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>124.9</v>
       </c>
       <c r="E22">
         <v>126.1</v>
       </c>
       <c r="F22">
         <v>125.7</v>
       </c>
       <c r="G22">
         <v>124.7</v>
       </c>
       <c r="H22">
         <v>124.4</v>
       </c>
       <c r="I22">
@@ -7235,52 +7296,55 @@
       </c>
       <c r="CR22">
         <v>111.4</v>
       </c>
       <c r="CS22">
         <v>111.4</v>
       </c>
       <c r="CT22">
         <v>108.2</v>
       </c>
       <c r="CU22">
         <v>110.4</v>
       </c>
       <c r="CV22">
         <v>106.6</v>
       </c>
       <c r="CW22">
         <v>106.2</v>
       </c>
       <c r="CX22">
         <v>108.7</v>
       </c>
       <c r="CY22">
         <v>109.1</v>
       </c>
+      <c r="CZ22">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>115.1</v>
       </c>
       <c r="E23">
         <v>124.1</v>
       </c>
       <c r="F23">
         <v>124.7</v>
       </c>
       <c r="G23">
         <v>123.6</v>
       </c>
       <c r="H23">
         <v>122.2</v>
       </c>
       <c r="I23">
@@ -7546,52 +7610,55 @@
       </c>
       <c r="CR23">
         <v>105.6</v>
       </c>
       <c r="CS23">
         <v>110.1</v>
       </c>
       <c r="CT23">
         <v>104.8</v>
       </c>
       <c r="CU23">
         <v>106</v>
       </c>
       <c r="CV23">
         <v>112.5</v>
       </c>
       <c r="CW23">
         <v>111.1</v>
       </c>
       <c r="CX23">
         <v>110.2</v>
       </c>
       <c r="CY23">
         <v>108.4</v>
       </c>
+      <c r="CZ23">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.5</v>
       </c>
       <c r="E24">
         <v>115.8</v>
       </c>
       <c r="F24">
         <v>116.5</v>
       </c>
       <c r="G24">
         <v>116.2</v>
       </c>
       <c r="H24">
         <v>115.4</v>
       </c>
       <c r="I24">
@@ -7857,52 +7924,55 @@
       </c>
       <c r="CR24">
         <v>98.6</v>
       </c>
       <c r="CS24">
         <v>98.9</v>
       </c>
       <c r="CT24">
         <v>97.7</v>
       </c>
       <c r="CU24">
         <v>97.3</v>
       </c>
       <c r="CV24">
         <v>98.2</v>
       </c>
       <c r="CW24">
         <v>97.4</v>
       </c>
       <c r="CX24">
         <v>94.6</v>
       </c>
       <c r="CY24">
         <v>94.9</v>
       </c>
+      <c r="CZ24">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>131.19999999999999</v>
       </c>
       <c r="E25">
         <v>137.30000000000001</v>
       </c>
       <c r="F25">
         <v>138</v>
       </c>
       <c r="G25">
         <v>135.19999999999999</v>
       </c>
       <c r="H25">
         <v>135.69999999999999</v>
       </c>
       <c r="I25">
@@ -8168,52 +8238,55 @@
       </c>
       <c r="CR25">
         <v>107.3</v>
       </c>
       <c r="CS25">
         <v>108.1</v>
       </c>
       <c r="CT25">
         <v>107.1</v>
       </c>
       <c r="CU25">
         <v>109.5</v>
       </c>
       <c r="CV25">
         <v>114.8</v>
       </c>
       <c r="CW25">
         <v>112</v>
       </c>
       <c r="CX25">
         <v>112.2</v>
       </c>
       <c r="CY25">
         <v>112.2</v>
       </c>
+      <c r="CZ25">
+        <v>107.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>102.9</v>
       </c>
       <c r="E26">
         <v>114.2</v>
       </c>
       <c r="F26">
         <v>112.7</v>
       </c>
       <c r="G26">
         <v>112.4</v>
       </c>
       <c r="H26">
         <v>112.2</v>
       </c>
       <c r="I26">
@@ -8479,52 +8552,55 @@
       </c>
       <c r="CR26">
         <v>92.9</v>
       </c>
       <c r="CS26">
         <v>96.9</v>
       </c>
       <c r="CT26">
         <v>92.7</v>
       </c>
       <c r="CU26">
         <v>94.5</v>
       </c>
       <c r="CV26">
         <v>96.9</v>
       </c>
       <c r="CW26">
         <v>100.1</v>
       </c>
       <c r="CX26">
         <v>100.3</v>
       </c>
       <c r="CY26">
         <v>100.4</v>
       </c>
+      <c r="CZ26">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>111.1</v>
       </c>
       <c r="E27">
         <v>122.4</v>
       </c>
       <c r="F27">
         <v>124.5</v>
       </c>
       <c r="G27">
         <v>123.3</v>
       </c>
       <c r="H27">
         <v>127.1</v>
       </c>
       <c r="I27">
@@ -8790,52 +8866,55 @@
       </c>
       <c r="CR27">
         <v>109.3</v>
       </c>
       <c r="CS27">
         <v>114</v>
       </c>
       <c r="CT27">
         <v>109.2</v>
       </c>
       <c r="CU27">
         <v>108.7</v>
       </c>
       <c r="CV27">
         <v>115.8</v>
       </c>
       <c r="CW27">
         <v>115.3</v>
       </c>
       <c r="CX27">
         <v>112.2</v>
       </c>
       <c r="CY27">
         <v>112.2</v>
       </c>
+      <c r="CZ27">
+        <v>120</v>
+      </c>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>119.5</v>
       </c>
       <c r="E28">
         <v>119</v>
       </c>
       <c r="F28">
         <v>117.2</v>
       </c>
       <c r="G28">
         <v>117.5</v>
       </c>
       <c r="H28">
         <v>112.5</v>
       </c>
       <c r="I28">
@@ -9100,50 +9179,53 @@
         <v>80.400000000000006</v>
       </c>
       <c r="CR28">
         <v>86.4</v>
       </c>
       <c r="CS28">
         <v>88.2</v>
       </c>
       <c r="CT28">
         <v>86.4</v>
       </c>
       <c r="CU28">
         <v>85.8</v>
       </c>
       <c r="CV28">
         <v>86.4</v>
       </c>
       <c r="CW28">
         <v>80.099999999999994</v>
       </c>
       <c r="CX28">
         <v>70.3</v>
       </c>
       <c r="CY28">
         <v>69.400000000000006</v>
+      </c>
+      <c r="CZ28">
+        <v>74.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">