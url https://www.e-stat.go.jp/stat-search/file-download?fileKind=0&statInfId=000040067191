--- v2 (2026-08-11)
+++ v3 (2026-09-30)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FFD1264A-4028-4476-9EC3-0D2AB732E23E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F6B6D99-8924-4896-8247-3EA34F43CA2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1920" yWindow="1920" windowWidth="17280" windowHeight="8880" xr2:uid="{E1C22DA8-8E72-469C-B504-47CF011C8361}"/>
+    <workbookView xWindow="3072" yWindow="3072" windowWidth="17280" windowHeight="9960" xr2:uid="{229D66AC-0EF8-4504-BAC4-6041027E43B5}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率Ｓ" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>項目：総合季節調整済指数【月次】稼働率（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>稼働率ウエイト</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
@@ -184,51 +186,51 @@
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>西暦４桁とFYで表記しています。</t>
   </si>
   <si>
     <t>例：2025年度（2025年4月～2026年3月）→2025FY</t>
   </si>
   <si>
     <t>年月の左にPが表示されている場合は、速報値です。</t>
   </si>
   <si>
     <t>業種又は品目で、指数を構成する元データ（構成品目数又は回答数）が３未満の場合、秘密保護のために「X」としています。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>業種又は品目で指数を作成していない場合、｢***｣としています。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -260,51 +262,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{9EB58105-9FD5-41ED-97B0-6D36E21AFCA2}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{4270D665-6FD5-44B8-B5AF-16B7FD2797C2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -599,164 +601,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{541E9048-07E7-4772-9726-FBB8D4F97389}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{608E7217-C280-4372-9846-94B109CC14BC}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:1">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:1">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:1">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:1">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:1">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:1">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="12" spans="1:1">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="1:1">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="15" spans="1:1">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="16" spans="1:1">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:1">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="19" spans="1:1">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="20" spans="1:1">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="21" spans="1:1">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B22F9E4-8F39-4386-A0B7-D09348EEC074}">
-  <dimension ref="A1:CZ28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75311509-4702-4325-9AC9-9EE599C11C45}">
+  <dimension ref="A1:DB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="104" width="12.69921875" customWidth="1"/>
+    <col min="1" max="106" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -1019,52 +1021,58 @@
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -1333,52 +1341,58 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115.4</v>
       </c>
       <c r="E4">
         <v>120.5</v>
       </c>
       <c r="F4">
         <v>121.3</v>
       </c>
       <c r="G4">
         <v>120.4</v>
       </c>
       <c r="H4">
         <v>118.7</v>
       </c>
       <c r="I4">
@@ -1647,52 +1661,58 @@
       </c>
       <c r="CS4">
         <v>105.5</v>
       </c>
       <c r="CT4">
         <v>101.6</v>
       </c>
       <c r="CU4">
         <v>102.1</v>
       </c>
       <c r="CV4">
         <v>105.1</v>
       </c>
       <c r="CW4">
         <v>105</v>
       </c>
       <c r="CX4">
         <v>103.7</v>
       </c>
       <c r="CY4">
         <v>102.9</v>
       </c>
       <c r="CZ4">
         <v>103</v>
       </c>
+      <c r="DA4">
+        <v>107.2</v>
+      </c>
+      <c r="DB4">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>118.4</v>
       </c>
       <c r="E5">
         <v>119.4</v>
       </c>
       <c r="F5">
         <v>119.7</v>
       </c>
       <c r="G5">
         <v>119.4</v>
       </c>
       <c r="H5">
         <v>118.9</v>
       </c>
       <c r="I5">
@@ -1961,52 +1981,58 @@
       </c>
       <c r="CS5">
         <v>108.4</v>
       </c>
       <c r="CT5">
         <v>108.2</v>
       </c>
       <c r="CU5">
         <v>107.1</v>
       </c>
       <c r="CV5">
         <v>108.6</v>
       </c>
       <c r="CW5">
         <v>111.3</v>
       </c>
       <c r="CX5">
         <v>110.3</v>
       </c>
       <c r="CY5">
         <v>108.8</v>
       </c>
       <c r="CZ5">
         <v>109.4</v>
       </c>
+      <c r="DA5">
+        <v>110.1</v>
+      </c>
+      <c r="DB5">
+        <v>111.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>125.2</v>
       </c>
       <c r="E6">
         <v>123.1</v>
       </c>
       <c r="F6">
         <v>123</v>
       </c>
       <c r="G6">
         <v>122.7</v>
       </c>
       <c r="H6">
         <v>123.3</v>
       </c>
       <c r="I6">
@@ -2275,52 +2301,58 @@
       </c>
       <c r="CS6">
         <v>110.8</v>
       </c>
       <c r="CT6">
         <v>112.5</v>
       </c>
       <c r="CU6">
         <v>112.4</v>
       </c>
       <c r="CV6">
         <v>111.6</v>
       </c>
       <c r="CW6">
         <v>112</v>
       </c>
       <c r="CX6">
         <v>112.5</v>
       </c>
       <c r="CY6">
         <v>111.6</v>
       </c>
       <c r="CZ6">
         <v>113.5</v>
       </c>
+      <c r="DA6">
+        <v>113</v>
+      </c>
+      <c r="DB6">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>108.6</v>
       </c>
       <c r="E7">
         <v>112.5</v>
       </c>
       <c r="F7">
         <v>114</v>
       </c>
       <c r="G7">
         <v>115.3</v>
       </c>
       <c r="H7">
         <v>114.6</v>
       </c>
       <c r="I7">
@@ -2589,52 +2621,58 @@
       </c>
       <c r="CS7">
         <v>105.1</v>
       </c>
       <c r="CT7">
         <v>101.8</v>
       </c>
       <c r="CU7">
         <v>100.5</v>
       </c>
       <c r="CV7">
         <v>103.6</v>
       </c>
       <c r="CW7">
         <v>108.5</v>
       </c>
       <c r="CX7">
         <v>107.1</v>
       </c>
       <c r="CY7">
         <v>105.3</v>
       </c>
       <c r="CZ7">
         <v>105.2</v>
       </c>
+      <c r="DA7">
+        <v>106.6</v>
+      </c>
+      <c r="DB7">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>109.2</v>
       </c>
       <c r="E8">
         <v>108.9</v>
       </c>
       <c r="F8">
         <v>112.4</v>
       </c>
       <c r="G8">
         <v>115.5</v>
       </c>
       <c r="H8">
         <v>115.5</v>
       </c>
       <c r="I8">
@@ -2903,52 +2941,58 @@
       </c>
       <c r="CS8">
         <v>92</v>
       </c>
       <c r="CT8">
         <v>92.2</v>
       </c>
       <c r="CU8">
         <v>90.2</v>
       </c>
       <c r="CV8">
         <v>95.6</v>
       </c>
       <c r="CW8">
         <v>93.2</v>
       </c>
       <c r="CX8">
         <v>89.6</v>
       </c>
       <c r="CY8">
         <v>91.2</v>
       </c>
       <c r="CZ8">
         <v>90.7</v>
       </c>
+      <c r="DA8">
+        <v>93</v>
+      </c>
+      <c r="DB8">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>142.30000000000001</v>
       </c>
       <c r="E9">
         <v>146.80000000000001</v>
       </c>
       <c r="F9">
         <v>146.69999999999999</v>
       </c>
       <c r="G9">
         <v>145.19999999999999</v>
       </c>
       <c r="H9">
         <v>143.9</v>
       </c>
       <c r="I9">
@@ -3217,52 +3261,58 @@
       </c>
       <c r="CS9">
         <v>104.3</v>
       </c>
       <c r="CT9">
         <v>104.2</v>
       </c>
       <c r="CU9">
         <v>106.6</v>
       </c>
       <c r="CV9">
         <v>110.2</v>
       </c>
       <c r="CW9">
         <v>107</v>
       </c>
       <c r="CX9">
         <v>106.5</v>
       </c>
       <c r="CY9">
         <v>107</v>
       </c>
       <c r="CZ9">
         <v>103</v>
       </c>
+      <c r="DA9">
+        <v>115.7</v>
+      </c>
+      <c r="DB9">
+        <v>119.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>115</v>
       </c>
       <c r="E10">
         <v>124</v>
       </c>
       <c r="F10">
         <v>125.7</v>
       </c>
       <c r="G10">
         <v>124.4</v>
       </c>
       <c r="H10">
         <v>124.3</v>
       </c>
       <c r="I10">
@@ -3531,52 +3581,58 @@
       </c>
       <c r="CS10">
         <v>113.9</v>
       </c>
       <c r="CT10">
         <v>111.4</v>
       </c>
       <c r="CU10">
         <v>113.2</v>
       </c>
       <c r="CV10">
         <v>120</v>
       </c>
       <c r="CW10">
         <v>116.2</v>
       </c>
       <c r="CX10">
         <v>119.8</v>
       </c>
       <c r="CY10">
         <v>118</v>
       </c>
       <c r="CZ10">
         <v>114.2</v>
       </c>
+      <c r="DA10">
+        <v>119.6</v>
+      </c>
+      <c r="DB10">
+        <v>123.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>104.9</v>
       </c>
       <c r="E11">
         <v>104.7</v>
       </c>
       <c r="F11">
         <v>105.8</v>
       </c>
       <c r="G11">
         <v>107.9</v>
       </c>
       <c r="H11">
         <v>109.1</v>
       </c>
       <c r="I11">
@@ -3845,52 +3901,58 @@
       </c>
       <c r="CS11">
         <v>96.3</v>
       </c>
       <c r="CT11">
         <v>97.8</v>
       </c>
       <c r="CU11">
         <v>101</v>
       </c>
       <c r="CV11">
         <v>103.7</v>
       </c>
       <c r="CW11">
         <v>108.1</v>
       </c>
       <c r="CX11">
         <v>108.7</v>
       </c>
       <c r="CY11">
         <v>103.1</v>
       </c>
       <c r="CZ11">
         <v>100.5</v>
       </c>
+      <c r="DA11">
+        <v>104.1</v>
+      </c>
+      <c r="DB11">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>111</v>
       </c>
       <c r="E12">
         <v>114.7</v>
       </c>
       <c r="F12">
         <v>114</v>
       </c>
       <c r="G12">
         <v>114.4</v>
       </c>
       <c r="H12">
         <v>117</v>
       </c>
       <c r="I12">
@@ -4159,52 +4221,58 @@
       </c>
       <c r="CS12">
         <v>110.8</v>
       </c>
       <c r="CT12">
         <v>94.8</v>
       </c>
       <c r="CU12">
         <v>98.3</v>
       </c>
       <c r="CV12">
         <v>102.1</v>
       </c>
       <c r="CW12">
         <v>103</v>
       </c>
       <c r="CX12">
         <v>106.3</v>
       </c>
       <c r="CY12">
         <v>105.1</v>
       </c>
       <c r="CZ12">
         <v>97.9</v>
       </c>
+      <c r="DA12">
+        <v>105.1</v>
+      </c>
+      <c r="DB12">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>111.5</v>
       </c>
       <c r="E13">
         <v>116.5</v>
       </c>
       <c r="F13">
         <v>115</v>
       </c>
       <c r="G13">
         <v>114.3</v>
       </c>
       <c r="H13">
         <v>117.2</v>
       </c>
       <c r="I13">
@@ -4473,52 +4541,58 @@
       </c>
       <c r="CS13">
         <v>104.4</v>
       </c>
       <c r="CT13">
         <v>94.6</v>
       </c>
       <c r="CU13">
         <v>95.7</v>
       </c>
       <c r="CV13">
         <v>99.9</v>
       </c>
       <c r="CW13">
         <v>99.2</v>
       </c>
       <c r="CX13">
         <v>106.6</v>
       </c>
       <c r="CY13">
         <v>103.4</v>
       </c>
       <c r="CZ13">
         <v>99.4</v>
       </c>
+      <c r="DA13">
+        <v>105.4</v>
+      </c>
+      <c r="DB13">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>110.5</v>
       </c>
       <c r="E14">
         <v>113</v>
       </c>
       <c r="F14">
         <v>111.7</v>
       </c>
       <c r="G14">
         <v>112.4</v>
       </c>
       <c r="H14">
         <v>120.7</v>
       </c>
       <c r="I14">
@@ -4787,52 +4861,58 @@
       </c>
       <c r="CS14">
         <v>145.1</v>
       </c>
       <c r="CT14">
         <v>101.9</v>
       </c>
       <c r="CU14">
         <v>107.1</v>
       </c>
       <c r="CV14">
         <v>105.3</v>
       </c>
       <c r="CW14">
         <v>115.4</v>
       </c>
       <c r="CX14">
         <v>103.1</v>
       </c>
       <c r="CY14">
         <v>113.6</v>
       </c>
       <c r="CZ14">
         <v>86.4</v>
       </c>
+      <c r="DA14">
+        <v>101.7</v>
+      </c>
+      <c r="DB14">
+        <v>119.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>111.2</v>
       </c>
       <c r="E15">
         <v>122.6</v>
       </c>
       <c r="F15">
         <v>124.5</v>
       </c>
       <c r="G15">
         <v>126.1</v>
       </c>
       <c r="H15">
         <v>121.6</v>
       </c>
       <c r="I15">
@@ -5101,52 +5181,58 @@
       </c>
       <c r="CS15">
         <v>113.5</v>
       </c>
       <c r="CT15">
         <v>107.8</v>
       </c>
       <c r="CU15">
         <v>108.5</v>
       </c>
       <c r="CV15">
         <v>114.6</v>
       </c>
       <c r="CW15">
         <v>112.3</v>
       </c>
       <c r="CX15">
         <v>111.8</v>
       </c>
       <c r="CY15">
         <v>111.7</v>
       </c>
       <c r="CZ15">
         <v>117.9</v>
       </c>
+      <c r="DA15">
+        <v>116</v>
+      </c>
+      <c r="DB15">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>115.9</v>
       </c>
       <c r="E16">
         <v>118.2</v>
       </c>
       <c r="F16">
         <v>117.4</v>
       </c>
       <c r="G16">
         <v>118.2</v>
       </c>
       <c r="H16">
         <v>116.1</v>
       </c>
       <c r="I16">
@@ -5415,52 +5501,58 @@
       </c>
       <c r="CS16">
         <v>100.7</v>
       </c>
       <c r="CT16">
         <v>96.8</v>
       </c>
       <c r="CU16">
         <v>99.1</v>
       </c>
       <c r="CV16">
         <v>98.6</v>
       </c>
       <c r="CW16">
         <v>94.7</v>
       </c>
       <c r="CX16">
         <v>96.4</v>
       </c>
       <c r="CY16">
         <v>106.1</v>
       </c>
       <c r="CZ16">
         <v>105.8</v>
       </c>
+      <c r="DA16">
+        <v>108.9</v>
+      </c>
+      <c r="DB16">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>113.5</v>
       </c>
       <c r="E17">
         <v>113.4</v>
       </c>
       <c r="F17">
         <v>113.3</v>
       </c>
       <c r="G17">
         <v>112.7</v>
       </c>
       <c r="H17">
         <v>111.8</v>
       </c>
       <c r="I17">
@@ -5729,52 +5821,58 @@
       </c>
       <c r="CS17">
         <v>93.3</v>
       </c>
       <c r="CT17">
         <v>89.6</v>
       </c>
       <c r="CU17">
         <v>89.4</v>
       </c>
       <c r="CV17">
         <v>89.4</v>
       </c>
       <c r="CW17">
         <v>87.4</v>
       </c>
       <c r="CX17">
         <v>82</v>
       </c>
       <c r="CY17">
         <v>81.8</v>
       </c>
       <c r="CZ17">
         <v>83.9</v>
       </c>
+      <c r="DA17">
+        <v>86.2</v>
+      </c>
+      <c r="DB17">
+        <v>89.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>121.9</v>
       </c>
       <c r="E18">
         <v>120.8</v>
       </c>
       <c r="F18">
         <v>123.6</v>
       </c>
       <c r="G18">
         <v>122.4</v>
       </c>
       <c r="H18">
         <v>121.7</v>
       </c>
       <c r="I18">
@@ -6043,52 +6141,58 @@
       </c>
       <c r="CS18">
         <v>106</v>
       </c>
       <c r="CT18">
         <v>106</v>
       </c>
       <c r="CU18">
         <v>110.1</v>
       </c>
       <c r="CV18">
         <v>111.9</v>
       </c>
       <c r="CW18">
         <v>111.6</v>
       </c>
       <c r="CX18">
         <v>99.5</v>
       </c>
       <c r="CY18">
         <v>96</v>
       </c>
       <c r="CZ18">
         <v>109.5</v>
       </c>
+      <c r="DA18">
+        <v>112.6</v>
+      </c>
+      <c r="DB18">
+        <v>117.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>112.3</v>
       </c>
       <c r="E19">
         <v>113.5</v>
       </c>
       <c r="F19">
         <v>113.9</v>
       </c>
       <c r="G19">
         <v>114.6</v>
       </c>
       <c r="H19">
         <v>115.1</v>
       </c>
       <c r="I19">
@@ -6357,52 +6461,58 @@
       </c>
       <c r="CS19">
         <v>100.5</v>
       </c>
       <c r="CT19">
         <v>99.6</v>
       </c>
       <c r="CU19">
         <v>97.4</v>
       </c>
       <c r="CV19">
         <v>98.2</v>
       </c>
       <c r="CW19">
         <v>99.9</v>
       </c>
       <c r="CX19">
         <v>99.1</v>
       </c>
       <c r="CY19">
         <v>103.2</v>
       </c>
       <c r="CZ19">
         <v>98.9</v>
       </c>
+      <c r="DA19">
+        <v>101.5</v>
+      </c>
+      <c r="DB19">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>120.9</v>
       </c>
       <c r="E20">
         <v>121.5</v>
       </c>
       <c r="F20">
         <v>121.8</v>
       </c>
       <c r="G20">
         <v>120.7</v>
       </c>
       <c r="H20">
         <v>121.6</v>
       </c>
       <c r="I20">
@@ -6671,52 +6781,58 @@
       </c>
       <c r="CS20">
         <v>104.9</v>
       </c>
       <c r="CT20">
         <v>103.4</v>
       </c>
       <c r="CU20">
         <v>103.4</v>
       </c>
       <c r="CV20">
         <v>101.7</v>
       </c>
       <c r="CW20">
         <v>101.7</v>
       </c>
       <c r="CX20">
         <v>101.5</v>
       </c>
       <c r="CY20">
         <v>102.7</v>
       </c>
       <c r="CZ20">
         <v>101.4</v>
       </c>
+      <c r="DA20">
+        <v>106.5</v>
+      </c>
+      <c r="DB20">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.4</v>
       </c>
       <c r="E21">
         <v>114.3</v>
       </c>
       <c r="F21">
         <v>114.1</v>
       </c>
       <c r="G21">
         <v>113.1</v>
       </c>
       <c r="H21">
         <v>118</v>
       </c>
       <c r="I21">
@@ -6985,52 +7101,58 @@
       </c>
       <c r="CS21">
         <v>93.7</v>
       </c>
       <c r="CT21">
         <v>93.6</v>
       </c>
       <c r="CU21">
         <v>92.4</v>
       </c>
       <c r="CV21">
         <v>92.8</v>
       </c>
       <c r="CW21">
         <v>93.5</v>
       </c>
       <c r="CX21">
         <v>88.8</v>
       </c>
       <c r="CY21">
         <v>92.3</v>
       </c>
       <c r="CZ21">
         <v>91.2</v>
       </c>
+      <c r="DA21">
+        <v>94.9</v>
+      </c>
+      <c r="DB21">
+        <v>94.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>124.9</v>
       </c>
       <c r="E22">
         <v>126.1</v>
       </c>
       <c r="F22">
         <v>125.7</v>
       </c>
       <c r="G22">
         <v>124.7</v>
       </c>
       <c r="H22">
         <v>124.4</v>
       </c>
       <c r="I22">
@@ -7299,52 +7421,58 @@
       </c>
       <c r="CS22">
         <v>111.4</v>
       </c>
       <c r="CT22">
         <v>108.2</v>
       </c>
       <c r="CU22">
         <v>110.4</v>
       </c>
       <c r="CV22">
         <v>106.6</v>
       </c>
       <c r="CW22">
         <v>106.2</v>
       </c>
       <c r="CX22">
         <v>108.7</v>
       </c>
       <c r="CY22">
         <v>109.1</v>
       </c>
       <c r="CZ22">
         <v>107.2</v>
       </c>
+      <c r="DA22">
+        <v>113.4</v>
+      </c>
+      <c r="DB22">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>115.1</v>
       </c>
       <c r="E23">
         <v>124.1</v>
       </c>
       <c r="F23">
         <v>124.7</v>
       </c>
       <c r="G23">
         <v>123.6</v>
       </c>
       <c r="H23">
         <v>122.2</v>
       </c>
       <c r="I23">
@@ -7613,52 +7741,58 @@
       </c>
       <c r="CS23">
         <v>110.1</v>
       </c>
       <c r="CT23">
         <v>104.8</v>
       </c>
       <c r="CU23">
         <v>106</v>
       </c>
       <c r="CV23">
         <v>112.5</v>
       </c>
       <c r="CW23">
         <v>111.1</v>
       </c>
       <c r="CX23">
         <v>110.2</v>
       </c>
       <c r="CY23">
         <v>108.4</v>
       </c>
       <c r="CZ23">
         <v>107.5</v>
       </c>
+      <c r="DA23">
+        <v>112.1</v>
+      </c>
+      <c r="DB23">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.5</v>
       </c>
       <c r="E24">
         <v>115.8</v>
       </c>
       <c r="F24">
         <v>116.5</v>
       </c>
       <c r="G24">
         <v>116.2</v>
       </c>
       <c r="H24">
         <v>115.4</v>
       </c>
       <c r="I24">
@@ -7927,52 +8061,58 @@
       </c>
       <c r="CS24">
         <v>98.9</v>
       </c>
       <c r="CT24">
         <v>97.7</v>
       </c>
       <c r="CU24">
         <v>97.3</v>
       </c>
       <c r="CV24">
         <v>98.2</v>
       </c>
       <c r="CW24">
         <v>97.4</v>
       </c>
       <c r="CX24">
         <v>94.6</v>
       </c>
       <c r="CY24">
         <v>94.9</v>
       </c>
       <c r="CZ24">
         <v>97.1</v>
       </c>
+      <c r="DA24">
+        <v>99</v>
+      </c>
+      <c r="DB24">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>131.19999999999999</v>
       </c>
       <c r="E25">
         <v>137.30000000000001</v>
       </c>
       <c r="F25">
         <v>138</v>
       </c>
       <c r="G25">
         <v>135.19999999999999</v>
       </c>
       <c r="H25">
         <v>135.69999999999999</v>
       </c>
       <c r="I25">
@@ -8241,52 +8381,58 @@
       </c>
       <c r="CS25">
         <v>108.1</v>
       </c>
       <c r="CT25">
         <v>107.1</v>
       </c>
       <c r="CU25">
         <v>109.5</v>
       </c>
       <c r="CV25">
         <v>114.8</v>
       </c>
       <c r="CW25">
         <v>112</v>
       </c>
       <c r="CX25">
         <v>112.2</v>
       </c>
       <c r="CY25">
         <v>112.2</v>
       </c>
       <c r="CZ25">
         <v>107.6</v>
       </c>
+      <c r="DA25">
+        <v>116.6</v>
+      </c>
+      <c r="DB25">
+        <v>121.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>102.9</v>
       </c>
       <c r="E26">
         <v>114.2</v>
       </c>
       <c r="F26">
         <v>112.7</v>
       </c>
       <c r="G26">
         <v>112.4</v>
       </c>
       <c r="H26">
         <v>112.2</v>
       </c>
       <c r="I26">
@@ -8555,52 +8701,58 @@
       </c>
       <c r="CS26">
         <v>96.9</v>
       </c>
       <c r="CT26">
         <v>92.7</v>
       </c>
       <c r="CU26">
         <v>94.5</v>
       </c>
       <c r="CV26">
         <v>96.9</v>
       </c>
       <c r="CW26">
         <v>100.1</v>
       </c>
       <c r="CX26">
         <v>100.3</v>
       </c>
       <c r="CY26">
         <v>100.4</v>
       </c>
       <c r="CZ26">
         <v>98.1</v>
       </c>
+      <c r="DA26">
+        <v>103.8</v>
+      </c>
+      <c r="DB26">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>111.1</v>
       </c>
       <c r="E27">
         <v>122.4</v>
       </c>
       <c r="F27">
         <v>124.5</v>
       </c>
       <c r="G27">
         <v>123.3</v>
       </c>
       <c r="H27">
         <v>127.1</v>
       </c>
       <c r="I27">
@@ -8869,52 +9021,58 @@
       </c>
       <c r="CS27">
         <v>114</v>
       </c>
       <c r="CT27">
         <v>109.2</v>
       </c>
       <c r="CU27">
         <v>108.7</v>
       </c>
       <c r="CV27">
         <v>115.8</v>
       </c>
       <c r="CW27">
         <v>115.3</v>
       </c>
       <c r="CX27">
         <v>112.2</v>
       </c>
       <c r="CY27">
         <v>112.2</v>
       </c>
       <c r="CZ27">
         <v>120</v>
       </c>
+      <c r="DA27">
+        <v>116.4</v>
+      </c>
+      <c r="DB27">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>119.5</v>
       </c>
       <c r="E28">
         <v>119</v>
       </c>
       <c r="F28">
         <v>117.2</v>
       </c>
       <c r="G28">
         <v>117.5</v>
       </c>
       <c r="H28">
         <v>112.5</v>
       </c>
       <c r="I28">
@@ -9182,50 +9340,56 @@
         <v>86.4</v>
       </c>
       <c r="CS28">
         <v>88.2</v>
       </c>
       <c r="CT28">
         <v>86.4</v>
       </c>
       <c r="CU28">
         <v>85.8</v>
       </c>
       <c r="CV28">
         <v>86.4</v>
       </c>
       <c r="CW28">
         <v>80.099999999999994</v>
       </c>
       <c r="CX28">
         <v>70.3</v>
       </c>
       <c r="CY28">
         <v>69.400000000000006</v>
       </c>
       <c r="CZ28">
         <v>74.5</v>
+      </c>
+      <c r="DA28">
+        <v>73.7</v>
+      </c>
+      <c r="DB28">
+        <v>83.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">