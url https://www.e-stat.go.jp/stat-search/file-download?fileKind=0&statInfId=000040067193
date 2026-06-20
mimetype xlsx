--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB808D97-089B-4AFD-8CEC-E42FECB1BDE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6FD3B7FA-9676-4CA9-9DF7-1303D3555571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{F0B95589-E2A1-42C8-9E6E-B614A8E664B7}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11295" xr2:uid="{EA95C29D-C17A-4097-8248-E93940B8AA39}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率計２" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>項目：総合季節調整済指数【四半期】稼働率（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>稼働率ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>2023Q4</t>
   </si>
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
+  </si>
+  <si>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
@@ -355,51 +358,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{C4E1CA1B-4AC5-4865-8993-A4057DF096F5}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{AA67FF3D-BC07-44DC-87CF-DD2636602888}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -694,164 +697,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AE12BBC-22D3-4552-980D-8A1E690D10BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56BBCB06-C5E4-435C-BC6C-213207422341}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67B6E8E8-2BF4-4D45-9B62-72082E93FC5F}">
-  <dimension ref="A1:AI28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B23594F-C7B1-4F02-AAB8-BADE461F60D5}">
+  <dimension ref="A1:AJ28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="35" width="12.625" customWidth="1"/>
+    <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -907,52 +910,55 @@
       </c>
       <c r="AB2">
         <v>2024000103</v>
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2">
+        <v>2026000103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1014,57 +1020,60 @@
       </c>
       <c r="AB3" t="s">
         <v>29</v>
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>119.1</v>
       </c>
       <c r="E4">
         <v>119</v>
       </c>
       <c r="F4">
         <v>117.6</v>
       </c>
       <c r="G4">
         <v>121.2</v>
       </c>
       <c r="H4">
         <v>116.8</v>
       </c>
       <c r="I4">
         <v>118.2</v>
       </c>
       <c r="J4">
         <v>115.4</v>
       </c>
@@ -1121,57 +1130,60 @@
       </c>
       <c r="AB4">
         <v>100.1</v>
       </c>
       <c r="AC4">
         <v>101.9</v>
       </c>
       <c r="AD4">
         <v>100.4</v>
       </c>
       <c r="AE4">
         <v>101.4</v>
       </c>
       <c r="AF4">
         <v>102.3</v>
       </c>
       <c r="AG4">
         <v>102.7</v>
       </c>
       <c r="AH4">
         <v>102.2</v>
       </c>
       <c r="AI4">
         <v>103.1</v>
       </c>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>119.2</v>
       </c>
       <c r="E5">
         <v>119.1</v>
       </c>
       <c r="F5">
         <v>116.3</v>
       </c>
       <c r="G5">
         <v>117.7</v>
       </c>
       <c r="H5">
         <v>114.2</v>
       </c>
       <c r="I5">
         <v>114.5</v>
       </c>
       <c r="J5">
         <v>113</v>
       </c>
@@ -1228,57 +1240,60 @@
       </c>
       <c r="AB5">
         <v>107.3</v>
       </c>
       <c r="AC5">
         <v>106.8</v>
       </c>
       <c r="AD5">
         <v>107</v>
       </c>
       <c r="AE5">
         <v>107.1</v>
       </c>
       <c r="AF5">
         <v>107.7</v>
       </c>
       <c r="AG5">
         <v>107</v>
       </c>
       <c r="AH5">
         <v>108.7</v>
       </c>
       <c r="AI5">
         <v>107.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>123.8</v>
       </c>
       <c r="E6">
         <v>123.1</v>
       </c>
       <c r="F6">
         <v>120.1</v>
       </c>
       <c r="G6">
         <v>121.2</v>
       </c>
       <c r="H6">
         <v>117.4</v>
       </c>
       <c r="I6">
         <v>119.1</v>
       </c>
       <c r="J6">
         <v>117.4</v>
       </c>
@@ -1335,57 +1350,60 @@
       </c>
       <c r="AB6">
         <v>111</v>
       </c>
       <c r="AC6">
         <v>108.9</v>
       </c>
       <c r="AD6">
         <v>108.8</v>
       </c>
       <c r="AE6">
         <v>108.2</v>
       </c>
       <c r="AF6">
         <v>108.4</v>
       </c>
       <c r="AG6">
         <v>111.1</v>
       </c>
       <c r="AH6">
         <v>111.6</v>
       </c>
       <c r="AI6">
         <v>111.9</v>
       </c>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>111.7</v>
       </c>
       <c r="E7">
         <v>114.3</v>
       </c>
       <c r="F7">
         <v>112</v>
       </c>
       <c r="G7">
         <v>113</v>
       </c>
       <c r="H7">
         <v>108.5</v>
       </c>
       <c r="I7">
         <v>108.5</v>
       </c>
       <c r="J7">
         <v>107.4</v>
       </c>
@@ -1442,57 +1460,60 @@
       </c>
       <c r="AB7">
         <v>103.4</v>
       </c>
       <c r="AC7">
         <v>104.9</v>
       </c>
       <c r="AD7">
         <v>104.3</v>
       </c>
       <c r="AE7">
         <v>105.5</v>
       </c>
       <c r="AF7">
         <v>105.9</v>
       </c>
       <c r="AG7">
         <v>102.6</v>
       </c>
       <c r="AH7">
         <v>104.3</v>
       </c>
       <c r="AI7">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>110.2</v>
       </c>
       <c r="E8">
         <v>113.6</v>
       </c>
       <c r="F8">
         <v>113.7</v>
       </c>
       <c r="G8">
         <v>116.9</v>
       </c>
       <c r="H8">
         <v>112.6</v>
       </c>
       <c r="I8">
         <v>108.8</v>
       </c>
       <c r="J8">
         <v>107.9</v>
       </c>
@@ -1549,57 +1570,60 @@
       </c>
       <c r="AB8">
         <v>96.1</v>
       </c>
       <c r="AC8">
         <v>99.4</v>
       </c>
       <c r="AD8">
         <v>96</v>
       </c>
       <c r="AE8">
         <v>96.8</v>
       </c>
       <c r="AF8">
         <v>96.4</v>
       </c>
       <c r="AG8">
         <v>92.9</v>
       </c>
       <c r="AH8">
         <v>89.4</v>
       </c>
       <c r="AI8">
         <v>91.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>145.30000000000001</v>
       </c>
       <c r="E9">
         <v>143.6</v>
       </c>
       <c r="F9">
         <v>140.4</v>
       </c>
       <c r="G9">
         <v>142.5</v>
       </c>
       <c r="H9">
         <v>134.19999999999999</v>
       </c>
       <c r="I9">
         <v>137.19999999999999</v>
       </c>
       <c r="J9">
         <v>133.80000000000001</v>
       </c>
@@ -1656,57 +1680,60 @@
       </c>
       <c r="AB9">
         <v>107.9</v>
       </c>
       <c r="AC9">
         <v>105.1</v>
       </c>
       <c r="AD9">
         <v>97.8</v>
       </c>
       <c r="AE9">
         <v>95.5</v>
       </c>
       <c r="AF9">
         <v>101.7</v>
       </c>
       <c r="AG9">
         <v>103.8</v>
       </c>
       <c r="AH9">
         <v>104.4</v>
       </c>
       <c r="AI9">
         <v>105</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>121.6</v>
       </c>
       <c r="E10">
         <v>124.2</v>
       </c>
       <c r="F10">
         <v>124.5</v>
       </c>
       <c r="G10">
         <v>128.1</v>
       </c>
       <c r="H10">
         <v>120.2</v>
       </c>
       <c r="I10">
         <v>121.2</v>
       </c>
       <c r="J10">
         <v>117.3</v>
       </c>
@@ -1763,57 +1790,60 @@
       </c>
       <c r="AB10">
         <v>111.6</v>
       </c>
       <c r="AC10">
         <v>112.2</v>
       </c>
       <c r="AD10">
         <v>111.7</v>
       </c>
       <c r="AE10">
         <v>113.1</v>
       </c>
       <c r="AF10">
         <v>111.6</v>
       </c>
       <c r="AG10">
         <v>111.2</v>
       </c>
       <c r="AH10">
         <v>111.1</v>
       </c>
       <c r="AI10">
         <v>112.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>105.1</v>
       </c>
       <c r="E11">
         <v>107.9</v>
       </c>
       <c r="F11">
         <v>106.3</v>
       </c>
       <c r="G11">
         <v>105.6</v>
       </c>
       <c r="H11">
         <v>88.3</v>
       </c>
       <c r="I11">
         <v>97.7</v>
       </c>
       <c r="J11">
         <v>95.3</v>
       </c>
@@ -1870,57 +1900,60 @@
       </c>
       <c r="AB11">
         <v>90.6</v>
       </c>
       <c r="AC11">
         <v>92.9</v>
       </c>
       <c r="AD11">
         <v>86.3</v>
       </c>
       <c r="AE11">
         <v>89.5</v>
       </c>
       <c r="AF11">
         <v>91.9</v>
       </c>
       <c r="AG11">
         <v>94.4</v>
       </c>
       <c r="AH11">
         <v>94.4</v>
       </c>
       <c r="AI11">
         <v>98.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>113.2</v>
       </c>
       <c r="E12">
         <v>114.9</v>
       </c>
       <c r="F12">
         <v>117.7</v>
       </c>
       <c r="G12">
         <v>115.3</v>
       </c>
       <c r="H12">
         <v>113.3</v>
       </c>
       <c r="I12">
         <v>115.1</v>
       </c>
       <c r="J12">
         <v>115.4</v>
       </c>
@@ -1977,57 +2010,60 @@
       </c>
       <c r="AB12">
         <v>95.2</v>
       </c>
       <c r="AC12">
         <v>96.6</v>
       </c>
       <c r="AD12">
         <v>103.6</v>
       </c>
       <c r="AE12">
         <v>106.5</v>
       </c>
       <c r="AF12">
         <v>99.5</v>
       </c>
       <c r="AG12">
         <v>101.3</v>
       </c>
       <c r="AH12">
         <v>101.6</v>
       </c>
       <c r="AI12">
         <v>101.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>114.3</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>118.6</v>
       </c>
       <c r="G13">
         <v>115.2</v>
       </c>
       <c r="H13">
         <v>112.9</v>
       </c>
       <c r="I13">
         <v>110.2</v>
       </c>
       <c r="J13">
         <v>106</v>
       </c>
@@ -2084,57 +2120,60 @@
       </c>
       <c r="AB13">
         <v>93.7</v>
       </c>
       <c r="AC13">
         <v>95.3</v>
       </c>
       <c r="AD13">
         <v>102.1</v>
       </c>
       <c r="AE13">
         <v>102</v>
       </c>
       <c r="AF13">
         <v>97.4</v>
       </c>
       <c r="AG13">
         <v>96.7</v>
       </c>
       <c r="AH13">
         <v>97</v>
       </c>
       <c r="AI13">
         <v>98.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>111.7</v>
       </c>
       <c r="E14">
         <v>115.1</v>
       </c>
       <c r="F14">
         <v>114.1</v>
       </c>
       <c r="G14">
         <v>115.5</v>
       </c>
       <c r="H14">
         <v>116.2</v>
       </c>
       <c r="I14">
         <v>137.69999999999999</v>
       </c>
       <c r="J14">
         <v>144</v>
       </c>
@@ -2191,57 +2230,60 @@
       </c>
       <c r="AB14">
         <v>99.2</v>
       </c>
       <c r="AC14">
         <v>103.3</v>
       </c>
       <c r="AD14">
         <v>107.8</v>
       </c>
       <c r="AE14">
         <v>122.5</v>
       </c>
       <c r="AF14">
         <v>104</v>
       </c>
       <c r="AG14">
         <v>119.1</v>
       </c>
       <c r="AH14">
         <v>115.9</v>
       </c>
       <c r="AI14">
         <v>118</v>
       </c>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>119.4</v>
       </c>
       <c r="E15">
         <v>122.6</v>
       </c>
       <c r="F15">
         <v>116.6</v>
       </c>
       <c r="G15">
         <v>123.8</v>
       </c>
       <c r="H15">
         <v>124.1</v>
       </c>
       <c r="I15">
         <v>127.8</v>
       </c>
       <c r="J15">
         <v>118.9</v>
       </c>
@@ -2298,57 +2340,60 @@
       </c>
       <c r="AB15">
         <v>95.7</v>
       </c>
       <c r="AC15">
         <v>110</v>
       </c>
       <c r="AD15">
         <v>108</v>
       </c>
       <c r="AE15">
         <v>109.6</v>
       </c>
       <c r="AF15">
         <v>108.8</v>
       </c>
       <c r="AG15">
         <v>111.7</v>
       </c>
       <c r="AH15">
         <v>108</v>
       </c>
       <c r="AI15">
         <v>109.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15">
+        <v>112.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>117.2</v>
       </c>
       <c r="E16">
         <v>117.1</v>
       </c>
       <c r="F16">
         <v>116.4</v>
       </c>
       <c r="G16">
         <v>117.4</v>
       </c>
       <c r="H16">
         <v>113.3</v>
       </c>
       <c r="I16">
         <v>114.3</v>
       </c>
       <c r="J16">
         <v>111.7</v>
       </c>
@@ -2405,57 +2450,60 @@
       </c>
       <c r="AB16">
         <v>99.6</v>
       </c>
       <c r="AC16">
         <v>100.1</v>
       </c>
       <c r="AD16">
         <v>98.7</v>
       </c>
       <c r="AE16">
         <v>104</v>
       </c>
       <c r="AF16">
         <v>104.7</v>
       </c>
       <c r="AG16">
         <v>107.2</v>
       </c>
       <c r="AH16">
         <v>100.6</v>
       </c>
       <c r="AI16">
         <v>98.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>113.4</v>
       </c>
       <c r="E17">
         <v>110.2</v>
       </c>
       <c r="F17">
         <v>110.1</v>
       </c>
       <c r="G17">
         <v>113.3</v>
       </c>
       <c r="H17">
         <v>113.5</v>
       </c>
       <c r="I17">
         <v>114</v>
       </c>
       <c r="J17">
         <v>112.3</v>
       </c>
@@ -2512,57 +2560,60 @@
       </c>
       <c r="AB17">
         <v>90.7</v>
       </c>
       <c r="AC17">
         <v>90.7</v>
       </c>
       <c r="AD17">
         <v>89.6</v>
       </c>
       <c r="AE17">
         <v>92.8</v>
       </c>
       <c r="AF17">
         <v>92.1</v>
       </c>
       <c r="AG17">
         <v>92.7</v>
       </c>
       <c r="AH17">
         <v>88.7</v>
       </c>
       <c r="AI17">
         <v>90.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>122.1</v>
       </c>
       <c r="E18">
         <v>120</v>
       </c>
       <c r="F18">
         <v>123.9</v>
       </c>
       <c r="G18">
         <v>117.2</v>
       </c>
       <c r="H18">
         <v>119.5</v>
       </c>
       <c r="I18">
         <v>124.5</v>
       </c>
       <c r="J18">
         <v>123.1</v>
       </c>
@@ -2619,57 +2670,60 @@
       </c>
       <c r="AB18">
         <v>104.2</v>
       </c>
       <c r="AC18">
         <v>105.2</v>
       </c>
       <c r="AD18">
         <v>99.2</v>
       </c>
       <c r="AE18">
         <v>105.6</v>
       </c>
       <c r="AF18">
         <v>102.5</v>
       </c>
       <c r="AG18">
         <v>107.7</v>
       </c>
       <c r="AH18">
         <v>105.3</v>
       </c>
       <c r="AI18">
         <v>107.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>113.2</v>
       </c>
       <c r="E19">
         <v>114.5</v>
       </c>
       <c r="F19">
         <v>111.7</v>
       </c>
       <c r="G19">
         <v>113.5</v>
       </c>
       <c r="H19">
         <v>112.4</v>
       </c>
       <c r="I19">
         <v>110.4</v>
       </c>
       <c r="J19">
         <v>111.9</v>
       </c>
@@ -2726,57 +2780,60 @@
       </c>
       <c r="AB19">
         <v>98.8</v>
       </c>
       <c r="AC19">
         <v>100.2</v>
       </c>
       <c r="AD19">
         <v>101.5</v>
       </c>
       <c r="AE19">
         <v>101.7</v>
       </c>
       <c r="AF19">
         <v>100.9</v>
       </c>
       <c r="AG19">
         <v>100.4</v>
       </c>
       <c r="AH19">
         <v>100.5</v>
       </c>
       <c r="AI19">
         <v>99.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>121.4</v>
       </c>
       <c r="E20">
         <v>120.9</v>
       </c>
       <c r="F20">
         <v>118.6</v>
       </c>
       <c r="G20">
         <v>119.9</v>
       </c>
       <c r="H20">
         <v>119.7</v>
       </c>
       <c r="I20">
         <v>118.4</v>
       </c>
       <c r="J20">
         <v>118.6</v>
       </c>
@@ -2833,57 +2890,60 @@
       </c>
       <c r="AB20">
         <v>103</v>
       </c>
       <c r="AC20">
         <v>104</v>
       </c>
       <c r="AD20">
         <v>105.2</v>
       </c>
       <c r="AE20">
         <v>104.1</v>
       </c>
       <c r="AF20">
         <v>105.9</v>
       </c>
       <c r="AG20">
         <v>104.6</v>
       </c>
       <c r="AH20">
         <v>104.9</v>
       </c>
       <c r="AI20">
         <v>103.9</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.9</v>
       </c>
       <c r="E21">
         <v>115</v>
       </c>
       <c r="F21">
         <v>112.4</v>
       </c>
       <c r="G21">
         <v>113.6</v>
       </c>
       <c r="H21">
         <v>111.2</v>
       </c>
       <c r="I21">
         <v>110</v>
       </c>
       <c r="J21">
         <v>109.7</v>
       </c>
@@ -2940,57 +3000,60 @@
       </c>
       <c r="AB21">
         <v>95.9</v>
       </c>
       <c r="AC21">
         <v>100.3</v>
       </c>
       <c r="AD21">
         <v>99.9</v>
       </c>
       <c r="AE21">
         <v>98.1</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>96.3</v>
       </c>
       <c r="AH21">
         <v>95</v>
       </c>
       <c r="AI21">
         <v>93.2</v>
       </c>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21">
+        <v>91.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>125.6</v>
       </c>
       <c r="E22">
         <v>124.4</v>
       </c>
       <c r="F22">
         <v>122.2</v>
       </c>
       <c r="G22">
         <v>123.4</v>
       </c>
       <c r="H22">
         <v>124.3</v>
       </c>
       <c r="I22">
         <v>123.4</v>
       </c>
       <c r="J22">
         <v>123.8</v>
       </c>
@@ -3047,57 +3110,60 @@
       </c>
       <c r="AB22">
         <v>106.6</v>
       </c>
       <c r="AC22">
         <v>106.4</v>
       </c>
       <c r="AD22">
         <v>108</v>
       </c>
       <c r="AE22">
         <v>108</v>
       </c>
       <c r="AF22">
         <v>110.4</v>
       </c>
       <c r="AG22">
         <v>109.6</v>
       </c>
       <c r="AH22">
         <v>110.4</v>
       </c>
       <c r="AI22">
         <v>110</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>121.3</v>
       </c>
       <c r="E23">
         <v>122.3</v>
       </c>
       <c r="F23">
         <v>120.4</v>
       </c>
       <c r="G23">
         <v>124.7</v>
       </c>
       <c r="H23">
         <v>118.6</v>
       </c>
       <c r="I23">
         <v>121.3</v>
       </c>
       <c r="J23">
         <v>117.1</v>
       </c>
@@ -3154,57 +3220,60 @@
       </c>
       <c r="AB23">
         <v>101.4</v>
       </c>
       <c r="AC23">
         <v>103.9</v>
       </c>
       <c r="AD23">
         <v>102.6</v>
       </c>
       <c r="AE23">
         <v>103</v>
       </c>
       <c r="AF23">
         <v>104.9</v>
       </c>
       <c r="AG23">
         <v>104.7</v>
       </c>
       <c r="AH23">
         <v>104.8</v>
       </c>
       <c r="AI23">
         <v>107</v>
       </c>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.9</v>
       </c>
       <c r="E24">
         <v>114.8</v>
       </c>
       <c r="F24">
         <v>114.1</v>
       </c>
       <c r="G24">
         <v>115.9</v>
       </c>
       <c r="H24">
         <v>114.6</v>
       </c>
       <c r="I24">
         <v>114.2</v>
       </c>
       <c r="J24">
         <v>113.1</v>
       </c>
@@ -3261,57 +3330,60 @@
       </c>
       <c r="AB24">
         <v>98.3</v>
       </c>
       <c r="AC24">
         <v>98.5</v>
       </c>
       <c r="AD24">
         <v>97.9</v>
       </c>
       <c r="AE24">
         <v>99.7</v>
       </c>
       <c r="AF24">
         <v>99.8</v>
       </c>
       <c r="AG24">
         <v>99.5</v>
       </c>
       <c r="AH24">
         <v>97.7</v>
       </c>
       <c r="AI24">
         <v>98</v>
       </c>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>135.5</v>
       </c>
       <c r="E25">
         <v>134.6</v>
       </c>
       <c r="F25">
         <v>133.4</v>
       </c>
       <c r="G25">
         <v>137.1</v>
       </c>
       <c r="H25">
         <v>128.80000000000001</v>
       </c>
       <c r="I25">
         <v>129.1</v>
       </c>
       <c r="J25">
         <v>126.5</v>
       </c>
@@ -3368,57 +3440,60 @@
       </c>
       <c r="AB25">
         <v>109.8</v>
       </c>
       <c r="AC25">
         <v>107.2</v>
       </c>
       <c r="AD25">
         <v>103.2</v>
       </c>
       <c r="AE25">
         <v>104.2</v>
       </c>
       <c r="AF25">
         <v>106.4</v>
       </c>
       <c r="AG25">
         <v>106.8</v>
       </c>
       <c r="AH25">
         <v>107.1</v>
       </c>
       <c r="AI25">
         <v>108.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>109.9</v>
       </c>
       <c r="E26">
         <v>112.5</v>
       </c>
       <c r="F26">
         <v>120.4</v>
       </c>
       <c r="G26">
         <v>118.6</v>
       </c>
       <c r="H26">
         <v>119.4</v>
       </c>
       <c r="I26">
         <v>115.7</v>
       </c>
       <c r="J26">
         <v>104.9</v>
       </c>
@@ -3475,57 +3550,60 @@
       </c>
       <c r="AB26">
         <v>94.7</v>
       </c>
       <c r="AC26">
         <v>93.6</v>
       </c>
       <c r="AD26">
         <v>102.5</v>
       </c>
       <c r="AE26">
         <v>101.3</v>
       </c>
       <c r="AF26">
         <v>94.9</v>
       </c>
       <c r="AG26">
         <v>94.7</v>
       </c>
       <c r="AH26">
         <v>93.7</v>
       </c>
       <c r="AI26">
         <v>94.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>119.3</v>
       </c>
       <c r="E27">
         <v>124</v>
       </c>
       <c r="F27">
         <v>116.5</v>
       </c>
       <c r="G27">
         <v>123.6</v>
       </c>
       <c r="H27">
         <v>123.7</v>
       </c>
       <c r="I27">
         <v>133.80000000000001</v>
       </c>
       <c r="J27">
         <v>119.9</v>
       </c>
@@ -3582,57 +3660,60 @@
       </c>
       <c r="AB27">
         <v>96.2</v>
       </c>
       <c r="AC27">
         <v>109.2</v>
       </c>
       <c r="AD27">
         <v>108.9</v>
       </c>
       <c r="AE27">
         <v>109.1</v>
       </c>
       <c r="AF27">
         <v>109.6</v>
       </c>
       <c r="AG27">
         <v>110.9</v>
       </c>
       <c r="AH27">
         <v>108.4</v>
       </c>
       <c r="AI27">
         <v>110.6</v>
       </c>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>118.6</v>
       </c>
       <c r="E28">
         <v>110.9</v>
       </c>
       <c r="F28">
         <v>112.7</v>
       </c>
       <c r="G28">
         <v>115.9</v>
       </c>
       <c r="H28">
         <v>117.1</v>
       </c>
       <c r="I28">
         <v>117.7</v>
       </c>
       <c r="J28">
         <v>115.2</v>
       </c>
@@ -3688,50 +3769,53 @@
         <v>87.4</v>
       </c>
       <c r="AB28">
         <v>87.8</v>
       </c>
       <c r="AC28">
         <v>85.4</v>
       </c>
       <c r="AD28">
         <v>84.8</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>87.7</v>
       </c>
       <c r="AG28">
         <v>89</v>
       </c>
       <c r="AH28">
         <v>83.4</v>
       </c>
       <c r="AI28">
         <v>86.8</v>
+      </c>
+      <c r="AJ28">
+        <v>78.900000000000006</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">