--- v1 (2026-06-20)
+++ v2 (2026-08-12)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6FD3B7FA-9676-4CA9-9DF7-1303D3555571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4223F0E3-3C5F-4768-8F75-075C2B9138A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11295" xr2:uid="{EA95C29D-C17A-4097-8248-E93940B8AA39}"/>
+    <workbookView xWindow="384" yWindow="384" windowWidth="17280" windowHeight="8880" xr2:uid="{40B3D352-C0B7-4704-8F96-8F52394BD7E2}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率計２" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -358,51 +359,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{AA67FF3D-BC07-44DC-87CF-DD2636602888}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{597DF9DD-F792-4B92-A66B-6B0C66398DEF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -697,58 +698,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56BBCB06-C5E4-435C-BC6C-213207422341}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{121D617D-60B7-43CB-AC6E-CE8A8D4A9C5B}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>67</v>
@@ -795,58 +796,58 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B23594F-C7B1-4F02-AAB8-BADE461F60D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2946D04C-79C0-43CF-A6F5-9753899A8C98}">
   <dimension ref="A1:AJ28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="36" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>