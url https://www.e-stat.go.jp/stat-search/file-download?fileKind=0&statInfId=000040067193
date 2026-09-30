--- v2 (2026-08-12)
+++ v3 (2026-09-30)
@@ -1,81 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4223F0E3-3C5F-4768-8F75-075C2B9138A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A11C6AB7-53CE-4924-A095-8296D00487AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="17280" windowHeight="8880" xr2:uid="{40B3D352-C0B7-4704-8F96-8F52394BD7E2}"/>
+    <workbookView xWindow="1152" yWindow="1152" windowWidth="17280" windowHeight="9960" xr2:uid="{C7BE417C-C959-4B87-9D89-4D71D5D0146B}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="稼働率計２" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
     <t>項目：総合季節調整済指数【四半期】稼働率（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>稼働率ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -145,50 +147,53 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
@@ -283,51 +288,51 @@
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>西暦４桁とFYで表記しています。</t>
   </si>
   <si>
     <t>例：2025年度（2025年4月～2026年3月）→2025FY</t>
   </si>
   <si>
     <t>年月の左にPが表示されている場合は、速報値です。</t>
   </si>
   <si>
     <t>業種又は品目で、指数を構成する元データ（構成品目数又は回答数）が３未満の場合、秘密保護のために「X」としています。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>業種又は品目で指数を作成していない場合、｢***｣としています。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -359,51 +364,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{597DF9DD-F792-4B92-A66B-6B0C66398DEF}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{AD4D665B-0BE6-4F7F-B9EA-3E28D9FBE461}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -698,164 +703,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{121D617D-60B7-43CB-AC6E-CE8A8D4A9C5B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D86567E-B3D0-41E5-A50C-6CA78F45A5E2}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="2" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:1">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="2" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A19" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:1">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A20" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2946D04C-79C0-43CF-A6F5-9753899A8C98}">
-  <dimension ref="A1:AJ28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17F4FE0D-A996-4724-A480-CB56E04E4135}">
+  <dimension ref="A1:AK28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="36" width="12.69921875" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -914,52 +919,55 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1024,57 +1032,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>119.1</v>
       </c>
       <c r="E4">
         <v>119</v>
       </c>
       <c r="F4">
         <v>117.6</v>
       </c>
       <c r="G4">
         <v>121.2</v>
       </c>
       <c r="H4">
         <v>116.8</v>
       </c>
       <c r="I4">
         <v>118.2</v>
       </c>
       <c r="J4">
         <v>115.4</v>
       </c>
@@ -1134,57 +1145,60 @@
       </c>
       <c r="AC4">
         <v>101.9</v>
       </c>
       <c r="AD4">
         <v>100.4</v>
       </c>
       <c r="AE4">
         <v>101.4</v>
       </c>
       <c r="AF4">
         <v>102.3</v>
       </c>
       <c r="AG4">
         <v>102.7</v>
       </c>
       <c r="AH4">
         <v>102.2</v>
       </c>
       <c r="AI4">
         <v>103.1</v>
       </c>
       <c r="AJ4">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>119.2</v>
       </c>
       <c r="E5">
         <v>119.1</v>
       </c>
       <c r="F5">
         <v>116.3</v>
       </c>
       <c r="G5">
         <v>117.7</v>
       </c>
       <c r="H5">
         <v>114.2</v>
       </c>
       <c r="I5">
         <v>114.5</v>
       </c>
       <c r="J5">
         <v>113</v>
       </c>
@@ -1244,57 +1258,60 @@
       </c>
       <c r="AC5">
         <v>106.8</v>
       </c>
       <c r="AD5">
         <v>107</v>
       </c>
       <c r="AE5">
         <v>107.1</v>
       </c>
       <c r="AF5">
         <v>107.7</v>
       </c>
       <c r="AG5">
         <v>107</v>
       </c>
       <c r="AH5">
         <v>108.7</v>
       </c>
       <c r="AI5">
         <v>107.9</v>
       </c>
       <c r="AJ5">
         <v>110.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>123.8</v>
       </c>
       <c r="E6">
         <v>123.1</v>
       </c>
       <c r="F6">
         <v>120.1</v>
       </c>
       <c r="G6">
         <v>121.2</v>
       </c>
       <c r="H6">
         <v>117.4</v>
       </c>
       <c r="I6">
         <v>119.1</v>
       </c>
       <c r="J6">
         <v>117.4</v>
       </c>
@@ -1354,57 +1371,60 @@
       </c>
       <c r="AC6">
         <v>108.9</v>
       </c>
       <c r="AD6">
         <v>108.8</v>
       </c>
       <c r="AE6">
         <v>108.2</v>
       </c>
       <c r="AF6">
         <v>108.4</v>
       </c>
       <c r="AG6">
         <v>111.1</v>
       </c>
       <c r="AH6">
         <v>111.6</v>
       </c>
       <c r="AI6">
         <v>111.9</v>
       </c>
       <c r="AJ6">
         <v>112</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>111.7</v>
       </c>
       <c r="E7">
         <v>114.3</v>
       </c>
       <c r="F7">
         <v>112</v>
       </c>
       <c r="G7">
         <v>113</v>
       </c>
       <c r="H7">
         <v>108.5</v>
       </c>
       <c r="I7">
         <v>108.5</v>
       </c>
       <c r="J7">
         <v>107.4</v>
       </c>
@@ -1464,57 +1484,60 @@
       </c>
       <c r="AC7">
         <v>104.9</v>
       </c>
       <c r="AD7">
         <v>104.3</v>
       </c>
       <c r="AE7">
         <v>105.5</v>
       </c>
       <c r="AF7">
         <v>105.9</v>
       </c>
       <c r="AG7">
         <v>102.6</v>
       </c>
       <c r="AH7">
         <v>104.3</v>
       </c>
       <c r="AI7">
         <v>102.5</v>
       </c>
       <c r="AJ7">
         <v>106.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>110.2</v>
       </c>
       <c r="E8">
         <v>113.6</v>
       </c>
       <c r="F8">
         <v>113.7</v>
       </c>
       <c r="G8">
         <v>116.9</v>
       </c>
       <c r="H8">
         <v>112.6</v>
       </c>
       <c r="I8">
         <v>108.8</v>
       </c>
       <c r="J8">
         <v>107.9</v>
       </c>
@@ -1574,57 +1597,60 @@
       </c>
       <c r="AC8">
         <v>99.4</v>
       </c>
       <c r="AD8">
         <v>96</v>
       </c>
       <c r="AE8">
         <v>96.8</v>
       </c>
       <c r="AF8">
         <v>96.4</v>
       </c>
       <c r="AG8">
         <v>92.9</v>
       </c>
       <c r="AH8">
         <v>89.4</v>
       </c>
       <c r="AI8">
         <v>91.5</v>
       </c>
       <c r="AJ8">
         <v>92.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>91.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>145.30000000000001</v>
       </c>
       <c r="E9">
         <v>143.6</v>
       </c>
       <c r="F9">
         <v>140.4</v>
       </c>
       <c r="G9">
         <v>142.5</v>
       </c>
       <c r="H9">
         <v>134.19999999999999</v>
       </c>
       <c r="I9">
         <v>137.19999999999999</v>
       </c>
       <c r="J9">
         <v>133.80000000000001</v>
       </c>
@@ -1684,57 +1710,60 @@
       </c>
       <c r="AC9">
         <v>105.1</v>
       </c>
       <c r="AD9">
         <v>97.8</v>
       </c>
       <c r="AE9">
         <v>95.5</v>
       </c>
       <c r="AF9">
         <v>101.7</v>
       </c>
       <c r="AG9">
         <v>103.8</v>
       </c>
       <c r="AH9">
         <v>104.4</v>
       </c>
       <c r="AI9">
         <v>105</v>
       </c>
       <c r="AJ9">
         <v>107.9</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>121.6</v>
       </c>
       <c r="E10">
         <v>124.2</v>
       </c>
       <c r="F10">
         <v>124.5</v>
       </c>
       <c r="G10">
         <v>128.1</v>
       </c>
       <c r="H10">
         <v>120.2</v>
       </c>
       <c r="I10">
         <v>121.2</v>
       </c>
       <c r="J10">
         <v>117.3</v>
       </c>
@@ -1794,57 +1823,60 @@
       </c>
       <c r="AC10">
         <v>112.2</v>
       </c>
       <c r="AD10">
         <v>111.7</v>
       </c>
       <c r="AE10">
         <v>113.1</v>
       </c>
       <c r="AF10">
         <v>111.6</v>
       </c>
       <c r="AG10">
         <v>111.2</v>
       </c>
       <c r="AH10">
         <v>111.1</v>
       </c>
       <c r="AI10">
         <v>112.8</v>
       </c>
       <c r="AJ10">
         <v>118.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>105.1</v>
       </c>
       <c r="E11">
         <v>107.9</v>
       </c>
       <c r="F11">
         <v>106.3</v>
       </c>
       <c r="G11">
         <v>105.6</v>
       </c>
       <c r="H11">
         <v>88.3</v>
       </c>
       <c r="I11">
         <v>97.7</v>
       </c>
       <c r="J11">
         <v>95.3</v>
       </c>
@@ -1904,57 +1936,60 @@
       </c>
       <c r="AC11">
         <v>92.9</v>
       </c>
       <c r="AD11">
         <v>86.3</v>
       </c>
       <c r="AE11">
         <v>89.5</v>
       </c>
       <c r="AF11">
         <v>91.9</v>
       </c>
       <c r="AG11">
         <v>94.4</v>
       </c>
       <c r="AH11">
         <v>94.4</v>
       </c>
       <c r="AI11">
         <v>98.4</v>
       </c>
       <c r="AJ11">
         <v>106.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>113.2</v>
       </c>
       <c r="E12">
         <v>114.9</v>
       </c>
       <c r="F12">
         <v>117.7</v>
       </c>
       <c r="G12">
         <v>115.3</v>
       </c>
       <c r="H12">
         <v>113.3</v>
       </c>
       <c r="I12">
         <v>115.1</v>
       </c>
       <c r="J12">
         <v>115.4</v>
       </c>
@@ -2014,57 +2049,60 @@
       </c>
       <c r="AC12">
         <v>96.6</v>
       </c>
       <c r="AD12">
         <v>103.6</v>
       </c>
       <c r="AE12">
         <v>106.5</v>
       </c>
       <c r="AF12">
         <v>99.5</v>
       </c>
       <c r="AG12">
         <v>101.3</v>
       </c>
       <c r="AH12">
         <v>101.6</v>
       </c>
       <c r="AI12">
         <v>101.3</v>
       </c>
       <c r="AJ12">
         <v>103.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>114.3</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>118.6</v>
       </c>
       <c r="G13">
         <v>115.2</v>
       </c>
       <c r="H13">
         <v>112.9</v>
       </c>
       <c r="I13">
         <v>110.2</v>
       </c>
       <c r="J13">
         <v>106</v>
       </c>
@@ -2124,57 +2162,60 @@
       </c>
       <c r="AC13">
         <v>95.3</v>
       </c>
       <c r="AD13">
         <v>102.1</v>
       </c>
       <c r="AE13">
         <v>102</v>
       </c>
       <c r="AF13">
         <v>97.4</v>
       </c>
       <c r="AG13">
         <v>96.7</v>
       </c>
       <c r="AH13">
         <v>97</v>
       </c>
       <c r="AI13">
         <v>98.2</v>
       </c>
       <c r="AJ13">
         <v>101.9</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>111.7</v>
       </c>
       <c r="E14">
         <v>115.1</v>
       </c>
       <c r="F14">
         <v>114.1</v>
       </c>
       <c r="G14">
         <v>115.5</v>
       </c>
       <c r="H14">
         <v>116.2</v>
       </c>
       <c r="I14">
         <v>137.69999999999999</v>
       </c>
       <c r="J14">
         <v>144</v>
       </c>
@@ -2234,57 +2275,60 @@
       </c>
       <c r="AC14">
         <v>103.3</v>
       </c>
       <c r="AD14">
         <v>107.8</v>
       </c>
       <c r="AE14">
         <v>122.5</v>
       </c>
       <c r="AF14">
         <v>104</v>
       </c>
       <c r="AG14">
         <v>119.1</v>
       </c>
       <c r="AH14">
         <v>115.9</v>
       </c>
       <c r="AI14">
         <v>118</v>
       </c>
       <c r="AJ14">
         <v>107.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>119.4</v>
       </c>
       <c r="E15">
         <v>122.6</v>
       </c>
       <c r="F15">
         <v>116.6</v>
       </c>
       <c r="G15">
         <v>123.8</v>
       </c>
       <c r="H15">
         <v>124.1</v>
       </c>
       <c r="I15">
         <v>127.8</v>
       </c>
       <c r="J15">
         <v>118.9</v>
       </c>
@@ -2344,57 +2388,60 @@
       </c>
       <c r="AC15">
         <v>110</v>
       </c>
       <c r="AD15">
         <v>108</v>
       </c>
       <c r="AE15">
         <v>109.6</v>
       </c>
       <c r="AF15">
         <v>108.8</v>
       </c>
       <c r="AG15">
         <v>111.7</v>
       </c>
       <c r="AH15">
         <v>108</v>
       </c>
       <c r="AI15">
         <v>109.9</v>
       </c>
       <c r="AJ15">
         <v>112.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>117.2</v>
       </c>
       <c r="E16">
         <v>117.1</v>
       </c>
       <c r="F16">
         <v>116.4</v>
       </c>
       <c r="G16">
         <v>117.4</v>
       </c>
       <c r="H16">
         <v>113.3</v>
       </c>
       <c r="I16">
         <v>114.3</v>
       </c>
       <c r="J16">
         <v>111.7</v>
       </c>
@@ -2454,57 +2501,60 @@
       </c>
       <c r="AC16">
         <v>100.1</v>
       </c>
       <c r="AD16">
         <v>98.7</v>
       </c>
       <c r="AE16">
         <v>104</v>
       </c>
       <c r="AF16">
         <v>104.7</v>
       </c>
       <c r="AG16">
         <v>107.2</v>
       </c>
       <c r="AH16">
         <v>100.6</v>
       </c>
       <c r="AI16">
         <v>98.9</v>
       </c>
       <c r="AJ16">
         <v>96.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>113.4</v>
       </c>
       <c r="E17">
         <v>110.2</v>
       </c>
       <c r="F17">
         <v>110.1</v>
       </c>
       <c r="G17">
         <v>113.3</v>
       </c>
       <c r="H17">
         <v>113.5</v>
       </c>
       <c r="I17">
         <v>114</v>
       </c>
       <c r="J17">
         <v>112.3</v>
       </c>
@@ -2564,57 +2614,60 @@
       </c>
       <c r="AC17">
         <v>90.7</v>
       </c>
       <c r="AD17">
         <v>89.6</v>
       </c>
       <c r="AE17">
         <v>92.8</v>
       </c>
       <c r="AF17">
         <v>92.1</v>
       </c>
       <c r="AG17">
         <v>92.7</v>
       </c>
       <c r="AH17">
         <v>88.7</v>
       </c>
       <c r="AI17">
         <v>90.8</v>
       </c>
       <c r="AJ17">
         <v>86.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>122.1</v>
       </c>
       <c r="E18">
         <v>120</v>
       </c>
       <c r="F18">
         <v>123.9</v>
       </c>
       <c r="G18">
         <v>117.2</v>
       </c>
       <c r="H18">
         <v>119.5</v>
       </c>
       <c r="I18">
         <v>124.5</v>
       </c>
       <c r="J18">
         <v>123.1</v>
       </c>
@@ -2674,57 +2727,60 @@
       </c>
       <c r="AC18">
         <v>105.2</v>
       </c>
       <c r="AD18">
         <v>99.2</v>
       </c>
       <c r="AE18">
         <v>105.6</v>
       </c>
       <c r="AF18">
         <v>102.5</v>
       </c>
       <c r="AG18">
         <v>107.7</v>
       </c>
       <c r="AH18">
         <v>105.3</v>
       </c>
       <c r="AI18">
         <v>107.4</v>
       </c>
       <c r="AJ18">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>113.2</v>
       </c>
       <c r="E19">
         <v>114.5</v>
       </c>
       <c r="F19">
         <v>111.7</v>
       </c>
       <c r="G19">
         <v>113.5</v>
       </c>
       <c r="H19">
         <v>112.4</v>
       </c>
       <c r="I19">
         <v>110.4</v>
       </c>
       <c r="J19">
         <v>111.9</v>
       </c>
@@ -2784,57 +2840,60 @@
       </c>
       <c r="AC19">
         <v>100.2</v>
       </c>
       <c r="AD19">
         <v>101.5</v>
       </c>
       <c r="AE19">
         <v>101.7</v>
       </c>
       <c r="AF19">
         <v>100.9</v>
       </c>
       <c r="AG19">
         <v>100.4</v>
       </c>
       <c r="AH19">
         <v>100.5</v>
       </c>
       <c r="AI19">
         <v>99.2</v>
       </c>
       <c r="AJ19">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>121.4</v>
       </c>
       <c r="E20">
         <v>120.9</v>
       </c>
       <c r="F20">
         <v>118.6</v>
       </c>
       <c r="G20">
         <v>119.9</v>
       </c>
       <c r="H20">
         <v>119.7</v>
       </c>
       <c r="I20">
         <v>118.4</v>
       </c>
       <c r="J20">
         <v>118.6</v>
       </c>
@@ -2894,57 +2953,60 @@
       </c>
       <c r="AC20">
         <v>104</v>
       </c>
       <c r="AD20">
         <v>105.2</v>
       </c>
       <c r="AE20">
         <v>104.1</v>
       </c>
       <c r="AF20">
         <v>105.9</v>
       </c>
       <c r="AG20">
         <v>104.6</v>
       </c>
       <c r="AH20">
         <v>104.9</v>
       </c>
       <c r="AI20">
         <v>103.9</v>
       </c>
       <c r="AJ20">
         <v>101.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.9</v>
       </c>
       <c r="E21">
         <v>115</v>
       </c>
       <c r="F21">
         <v>112.4</v>
       </c>
       <c r="G21">
         <v>113.6</v>
       </c>
       <c r="H21">
         <v>111.2</v>
       </c>
       <c r="I21">
         <v>110</v>
       </c>
       <c r="J21">
         <v>109.7</v>
       </c>
@@ -3004,57 +3066,60 @@
       </c>
       <c r="AC21">
         <v>100.3</v>
       </c>
       <c r="AD21">
         <v>99.9</v>
       </c>
       <c r="AE21">
         <v>98.1</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>96.3</v>
       </c>
       <c r="AH21">
         <v>95</v>
       </c>
       <c r="AI21">
         <v>93.2</v>
       </c>
       <c r="AJ21">
         <v>91.7</v>
       </c>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>125.6</v>
       </c>
       <c r="E22">
         <v>124.4</v>
       </c>
       <c r="F22">
         <v>122.2</v>
       </c>
       <c r="G22">
         <v>123.4</v>
       </c>
       <c r="H22">
         <v>124.3</v>
       </c>
       <c r="I22">
         <v>123.4</v>
       </c>
       <c r="J22">
         <v>123.8</v>
       </c>
@@ -3114,57 +3179,60 @@
       </c>
       <c r="AC22">
         <v>106.4</v>
       </c>
       <c r="AD22">
         <v>108</v>
       </c>
       <c r="AE22">
         <v>108</v>
       </c>
       <c r="AF22">
         <v>110.4</v>
       </c>
       <c r="AG22">
         <v>109.6</v>
       </c>
       <c r="AH22">
         <v>110.4</v>
       </c>
       <c r="AI22">
         <v>110</v>
       </c>
       <c r="AJ22">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>121.3</v>
       </c>
       <c r="E23">
         <v>122.3</v>
       </c>
       <c r="F23">
         <v>120.4</v>
       </c>
       <c r="G23">
         <v>124.7</v>
       </c>
       <c r="H23">
         <v>118.6</v>
       </c>
       <c r="I23">
         <v>121.3</v>
       </c>
       <c r="J23">
         <v>117.1</v>
       </c>
@@ -3224,57 +3292,60 @@
       </c>
       <c r="AC23">
         <v>103.9</v>
       </c>
       <c r="AD23">
         <v>102.6</v>
       </c>
       <c r="AE23">
         <v>103</v>
       </c>
       <c r="AF23">
         <v>104.9</v>
       </c>
       <c r="AG23">
         <v>104.7</v>
       </c>
       <c r="AH23">
         <v>104.8</v>
       </c>
       <c r="AI23">
         <v>107</v>
       </c>
       <c r="AJ23">
         <v>111.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.9</v>
       </c>
       <c r="E24">
         <v>114.8</v>
       </c>
       <c r="F24">
         <v>114.1</v>
       </c>
       <c r="G24">
         <v>115.9</v>
       </c>
       <c r="H24">
         <v>114.6</v>
       </c>
       <c r="I24">
         <v>114.2</v>
       </c>
       <c r="J24">
         <v>113.1</v>
       </c>
@@ -3334,57 +3405,60 @@
       </c>
       <c r="AC24">
         <v>98.5</v>
       </c>
       <c r="AD24">
         <v>97.9</v>
       </c>
       <c r="AE24">
         <v>99.7</v>
       </c>
       <c r="AF24">
         <v>99.8</v>
       </c>
       <c r="AG24">
         <v>99.5</v>
       </c>
       <c r="AH24">
         <v>97.7</v>
       </c>
       <c r="AI24">
         <v>98</v>
       </c>
       <c r="AJ24">
         <v>96.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>135.5</v>
       </c>
       <c r="E25">
         <v>134.6</v>
       </c>
       <c r="F25">
         <v>133.4</v>
       </c>
       <c r="G25">
         <v>137.1</v>
       </c>
       <c r="H25">
         <v>128.80000000000001</v>
       </c>
       <c r="I25">
         <v>129.1</v>
       </c>
       <c r="J25">
         <v>126.5</v>
       </c>
@@ -3444,57 +3518,60 @@
       </c>
       <c r="AC25">
         <v>107.2</v>
       </c>
       <c r="AD25">
         <v>103.2</v>
       </c>
       <c r="AE25">
         <v>104.2</v>
       </c>
       <c r="AF25">
         <v>106.4</v>
       </c>
       <c r="AG25">
         <v>106.8</v>
       </c>
       <c r="AH25">
         <v>107.1</v>
       </c>
       <c r="AI25">
         <v>108.2</v>
       </c>
       <c r="AJ25">
         <v>113</v>
       </c>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>109.9</v>
       </c>
       <c r="E26">
         <v>112.5</v>
       </c>
       <c r="F26">
         <v>120.4</v>
       </c>
       <c r="G26">
         <v>118.6</v>
       </c>
       <c r="H26">
         <v>119.4</v>
       </c>
       <c r="I26">
         <v>115.7</v>
       </c>
       <c r="J26">
         <v>104.9</v>
       </c>
@@ -3554,57 +3631,60 @@
       </c>
       <c r="AC26">
         <v>93.6</v>
       </c>
       <c r="AD26">
         <v>102.5</v>
       </c>
       <c r="AE26">
         <v>101.3</v>
       </c>
       <c r="AF26">
         <v>94.9</v>
       </c>
       <c r="AG26">
         <v>94.7</v>
       </c>
       <c r="AH26">
         <v>93.7</v>
       </c>
       <c r="AI26">
         <v>94.7</v>
       </c>
       <c r="AJ26">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>119.3</v>
       </c>
       <c r="E27">
         <v>124</v>
       </c>
       <c r="F27">
         <v>116.5</v>
       </c>
       <c r="G27">
         <v>123.6</v>
       </c>
       <c r="H27">
         <v>123.7</v>
       </c>
       <c r="I27">
         <v>133.80000000000001</v>
       </c>
       <c r="J27">
         <v>119.9</v>
       </c>
@@ -3664,57 +3744,60 @@
       </c>
       <c r="AC27">
         <v>109.2</v>
       </c>
       <c r="AD27">
         <v>108.9</v>
       </c>
       <c r="AE27">
         <v>109.1</v>
       </c>
       <c r="AF27">
         <v>109.6</v>
       </c>
       <c r="AG27">
         <v>110.9</v>
       </c>
       <c r="AH27">
         <v>108.4</v>
       </c>
       <c r="AI27">
         <v>110.6</v>
       </c>
       <c r="AJ27">
         <v>114.4</v>
       </c>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>118.6</v>
       </c>
       <c r="E28">
         <v>110.9</v>
       </c>
       <c r="F28">
         <v>112.7</v>
       </c>
       <c r="G28">
         <v>115.9</v>
       </c>
       <c r="H28">
         <v>117.1</v>
       </c>
       <c r="I28">
         <v>117.7</v>
       </c>
       <c r="J28">
         <v>115.2</v>
       </c>
@@ -3773,50 +3856,53 @@
         <v>87.8</v>
       </c>
       <c r="AC28">
         <v>85.4</v>
       </c>
       <c r="AD28">
         <v>84.8</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>87.7</v>
       </c>
       <c r="AG28">
         <v>89</v>
       </c>
       <c r="AH28">
         <v>83.4</v>
       </c>
       <c r="AI28">
         <v>86.8</v>
       </c>
       <c r="AJ28">
         <v>78.900000000000006</v>
+      </c>
+      <c r="AK28">
+        <v>72.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">