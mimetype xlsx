--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -3,82 +3,82 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADF098DA-C0FD-4D8E-AFDE-7A0F3BD9D7EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0958434C-2105-41BC-89DA-0CB7287D1B4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="21600" windowHeight="11295" xr2:uid="{DA3EDC59-342D-4F28-911B-2B4749F56332}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="21600" windowHeight="11295" xr2:uid="{6C007C97-6115-407D-A5E7-00145115AB22}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="5" r:id="rId1"/>
     <sheet name="能力計（期末）" sheetId="2" r:id="rId2"/>
     <sheet name="能力計（平均）" sheetId="3" r:id="rId3"/>
     <sheet name="稼働率計" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="98">
   <si>
     <t>項目：総合原指数【年・年度・四半期】能力（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>能力ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -94,50 +94,53 @@
     <t>2024CY</t>
   </si>
   <si>
     <t>2025CY</t>
   </si>
   <si>
     <t>2018FY</t>
   </si>
   <si>
     <t>2019FY</t>
   </si>
   <si>
     <t>2020FY</t>
   </si>
   <si>
     <t>2021FY</t>
   </si>
   <si>
     <t>2022FY</t>
   </si>
   <si>
     <t>2023FY</t>
   </si>
   <si>
     <t>2024FY</t>
+  </si>
+  <si>
+    <t>2025FY</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
     <t>2018Q4</t>
   </si>
   <si>
     <t>2019Q1</t>
   </si>
   <si>
     <t>2019Q2</t>
   </si>
   <si>
     <t>2019Q3</t>
   </si>
   <si>
     <t>2019Q4</t>
   </si>
@@ -190,50 +193,53 @@
     <t>2023Q4</t>
   </si>
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
+  </si>
+  <si>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
@@ -413,51 +419,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{DD589F84-0508-40CA-A560-123D230E41E6}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{E6597CA7-8741-46FF-87AC-430965D930F2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -752,310 +758,316 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05A7280C-D7BE-40EC-A07C-CB7FE8C0A983}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C69D06A-A095-4D9A-85B2-BC416D0AA2B3}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CA8090D-A597-4391-B865-1F752A705D5A}">
-  <dimension ref="A1:AZ28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BBFB077-2034-4D5F-A0E9-20F50A7ECDA9}">
+  <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="52" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
         <v>2025000000</v>
       </c>
       <c r="M2">
         <v>2018100000</v>
       </c>
       <c r="N2">
         <v>2019100000</v>
       </c>
       <c r="O2">
         <v>2020100000</v>
       </c>
       <c r="P2">
         <v>2021100000</v>
       </c>
       <c r="Q2">
         <v>2022100000</v>
       </c>
       <c r="R2">
         <v>2023100000</v>
       </c>
       <c r="S2">
         <v>2024100000</v>
       </c>
-      <c r="U2">
+      <c r="T2">
+        <v>2025100000</v>
+      </c>
+      <c r="V2">
         <v>2018000103</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2018000406</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2018000709</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2018001012</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2019000103</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2019000406</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2019000709</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2019001012</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2020000103</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2020000406</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2020000709</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2020001012</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2021000103</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2021000406</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2021000709</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2021001012</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2022000103</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2022000406</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2022000709</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2022001012</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2023000103</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2023000406</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2023000709</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2023001012</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2024000103</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2024000406</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2024000709</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2024001012</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2025000103</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2025000406</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2025000709</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2025001012</v>
       </c>
+      <c r="BB2">
+        <v>2026000103</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1066,51 +1078,51 @@
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="M3" t="s">
         <v>13</v>
       </c>
       <c r="N3" t="s">
         <v>14</v>
       </c>
       <c r="O3" t="s">
         <v>15</v>
       </c>
       <c r="P3" t="s">
         <v>16</v>
       </c>
       <c r="Q3" t="s">
         <v>17</v>
       </c>
       <c r="R3" t="s">
         <v>18</v>
       </c>
       <c r="S3" t="s">
         <v>19</v>
       </c>
-      <c r="U3" t="s">
+      <c r="T3" t="s">
         <v>20</v>
       </c>
       <c r="V3" t="s">
         <v>21</v>
       </c>
       <c r="W3" t="s">
         <v>22</v>
       </c>
       <c r="X3" t="s">
         <v>23</v>
       </c>
       <c r="Y3" t="s">
         <v>24</v>
       </c>
       <c r="Z3" t="s">
         <v>25</v>
       </c>
       <c r="AA3" t="s">
         <v>26</v>
       </c>
       <c r="AB3" t="s">
         <v>27</v>
       </c>
       <c r="AC3" t="s">
         <v>28</v>
@@ -1162,4020 +1174,4182 @@
       </c>
       <c r="AS3" t="s">
         <v>44</v>
       </c>
       <c r="AT3" t="s">
         <v>45</v>
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
+      <c r="BA3" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:54">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>100.9</v>
       </c>
       <c r="E4">
         <v>100.6</v>
       </c>
       <c r="F4">
         <v>99.7</v>
       </c>
       <c r="G4">
         <v>98.9</v>
       </c>
       <c r="H4">
         <v>98.2</v>
       </c>
       <c r="I4">
         <v>98.5</v>
       </c>
       <c r="J4">
         <v>96.9</v>
       </c>
       <c r="K4">
         <v>95.2</v>
       </c>
       <c r="M4">
         <v>100.9</v>
       </c>
       <c r="N4">
         <v>100.5</v>
       </c>
       <c r="O4">
         <v>99.4</v>
       </c>
       <c r="P4">
         <v>98.8</v>
       </c>
       <c r="Q4">
         <v>98.4</v>
       </c>
       <c r="R4">
         <v>98.2</v>
       </c>
       <c r="S4">
         <v>96.3</v>
       </c>
-      <c r="U4">
+      <c r="T4">
+        <v>95.1</v>
+      </c>
+      <c r="V4">
         <v>100.7</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>100.5</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>100.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.9</v>
       </c>
       <c r="Y4">
         <v>100.9</v>
       </c>
       <c r="Z4">
+        <v>100.9</v>
+      </c>
+      <c r="AA4">
         <v>100.2</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>100.3</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>100.6</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>100.5</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>99.9</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>99.6</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>99.7</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>99.4</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>99.1</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>99</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>98.9</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>98.8</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>98.3</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>98.4</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>98.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.4</v>
       </c>
       <c r="AP4">
         <v>98.4</v>
       </c>
       <c r="AQ4">
-        <v>98.5</v>
+        <v>98.4</v>
       </c>
       <c r="AR4">
         <v>98.5</v>
       </c>
       <c r="AS4">
+        <v>98.5</v>
+      </c>
+      <c r="AT4">
         <v>98.2</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>97.8</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>97.3</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>96.9</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>96.3</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>95.9</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>95.7</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>95.2</v>
       </c>
+      <c r="BB4">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:54">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C5">
         <v>761.7</v>
       </c>
       <c r="D5">
         <v>102.1</v>
       </c>
       <c r="E5">
         <v>101.3</v>
       </c>
       <c r="F5">
         <v>99.5</v>
       </c>
       <c r="G5">
         <v>99.1</v>
       </c>
       <c r="H5">
         <v>96.7</v>
       </c>
       <c r="I5">
         <v>95.1</v>
       </c>
       <c r="J5">
         <v>93.9</v>
       </c>
       <c r="K5">
         <v>91.4</v>
       </c>
       <c r="M5">
         <v>102.1</v>
       </c>
       <c r="N5">
         <v>101.2</v>
       </c>
       <c r="O5">
         <v>99.8</v>
       </c>
       <c r="P5">
         <v>99.1</v>
       </c>
       <c r="Q5">
         <v>96.8</v>
       </c>
       <c r="R5">
         <v>94.8</v>
       </c>
       <c r="S5">
         <v>93.8</v>
       </c>
-      <c r="U5">
+      <c r="T5">
+        <v>91.3</v>
+      </c>
+      <c r="V5">
         <v>101.6</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>101.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="X5">
         <v>102.1</v>
       </c>
       <c r="Y5">
         <v>102.1</v>
       </c>
       <c r="Z5">
+        <v>102.1</v>
+      </c>
+      <c r="AA5">
         <v>101.8</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>101.4</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>101.3</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>101.2</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>99.5</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>99.7</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>99.5</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>99.8</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>99.5</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>99.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AK5">
         <v>99.1</v>
       </c>
       <c r="AL5">
+        <v>99.1</v>
+      </c>
+      <c r="AM5">
         <v>98</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>97.9</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>96.7</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>96.8</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>96.4</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>96.8</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>95.1</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>94.8</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>94.2</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>94.5</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>93.9</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>93.8</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>91.9</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>92.1</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>91.4</v>
       </c>
+      <c r="BB5">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:54">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C6">
         <v>450.8</v>
       </c>
       <c r="D6">
         <v>103.3</v>
       </c>
       <c r="E6">
         <v>102.1</v>
       </c>
       <c r="F6">
         <v>99.1</v>
       </c>
       <c r="G6">
         <v>99.1</v>
       </c>
       <c r="H6">
         <v>95.3</v>
       </c>
       <c r="I6">
         <v>93</v>
       </c>
       <c r="J6">
         <v>92</v>
       </c>
       <c r="K6">
         <v>87.7</v>
       </c>
       <c r="M6">
         <v>103.4</v>
       </c>
       <c r="N6">
         <v>102.1</v>
       </c>
       <c r="O6">
         <v>99.7</v>
       </c>
       <c r="P6">
         <v>99.1</v>
       </c>
       <c r="Q6">
         <v>95.6</v>
       </c>
       <c r="R6">
         <v>93.4</v>
       </c>
       <c r="S6">
         <v>91.5</v>
       </c>
-      <c r="U6">
+      <c r="T6">
+        <v>87.7</v>
+      </c>
+      <c r="V6">
         <v>103.1</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>103.3</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>103.5</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>103.3</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103.4</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>102.8</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="AC6">
         <v>102.1</v>
       </c>
       <c r="AD6">
+        <v>102.1</v>
+      </c>
+      <c r="AE6">
         <v>99.1</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>99.5</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>99.1</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>99.7</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>99.6</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AK6">
         <v>99.1</v>
       </c>
       <c r="AL6">
+        <v>99.1</v>
+      </c>
+      <c r="AM6">
         <v>97.4</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>97.2</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>95.3</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>95.6</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>95.1</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>95.6</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>93</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>93.4</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>92.5</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>93</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>92</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>91.5</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>88.5</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>88.9</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>87.7</v>
       </c>
+      <c r="BB6">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:54">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7">
         <v>310.89999999999998</v>
       </c>
       <c r="D7">
         <v>100.2</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>99.9</v>
       </c>
       <c r="G7">
         <v>99</v>
       </c>
       <c r="H7">
         <v>98.7</v>
       </c>
       <c r="I7">
         <v>98.2</v>
       </c>
       <c r="J7">
         <v>96.7</v>
       </c>
       <c r="K7">
         <v>96.7</v>
       </c>
       <c r="M7">
         <v>100.3</v>
       </c>
       <c r="N7">
         <v>99.9</v>
       </c>
       <c r="O7">
         <v>99.8</v>
       </c>
       <c r="P7">
         <v>99.1</v>
       </c>
       <c r="Q7">
         <v>98.7</v>
       </c>
       <c r="R7">
         <v>96.7</v>
       </c>
       <c r="S7">
         <v>97</v>
       </c>
-      <c r="U7">
+      <c r="T7">
+        <v>96.6</v>
+      </c>
+      <c r="V7">
         <v>99.5</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>99.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.2</v>
       </c>
       <c r="X7">
         <v>100.2</v>
       </c>
       <c r="Y7">
+        <v>100.2</v>
+      </c>
+      <c r="Z7">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.2</v>
       </c>
       <c r="AA7">
         <v>100.2</v>
       </c>
       <c r="AB7">
+        <v>100.2</v>
+      </c>
+      <c r="AC7">
         <v>100.1</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AE7">
         <v>100</v>
       </c>
       <c r="AF7">
+        <v>100</v>
+      </c>
+      <c r="AG7">
         <v>99.9</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>99.8</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>99.5</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>99.1</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>99</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>99.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.9</v>
       </c>
       <c r="AM7">
         <v>98.9</v>
       </c>
       <c r="AN7">
-        <v>98.7</v>
+        <v>98.9</v>
       </c>
       <c r="AO7">
         <v>98.7</v>
       </c>
       <c r="AP7">
+        <v>98.7</v>
+      </c>
+      <c r="AQ7">
         <v>98.3</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>98.4</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>98.2</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>96.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.8</v>
       </c>
       <c r="AU7">
         <v>96.8</v>
       </c>
       <c r="AV7">
+        <v>96.8</v>
+      </c>
+      <c r="AW7">
         <v>96.7</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>97</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>96.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.7</v>
       </c>
       <c r="AZ7">
         <v>96.7</v>
       </c>
+      <c r="BA7">
+        <v>96.7</v>
+      </c>
+      <c r="BB7">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:54">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C8">
         <v>476.5</v>
       </c>
       <c r="D8">
         <v>100</v>
       </c>
       <c r="E8">
         <v>100.7</v>
       </c>
       <c r="F8">
         <v>99.6</v>
       </c>
       <c r="G8">
         <v>99.5</v>
       </c>
       <c r="H8">
         <v>99.4</v>
       </c>
       <c r="I8">
         <v>99.1</v>
       </c>
       <c r="J8">
         <v>98.3</v>
       </c>
       <c r="K8">
         <v>98.1</v>
       </c>
       <c r="M8">
         <v>100</v>
       </c>
       <c r="N8">
         <v>100.4</v>
       </c>
       <c r="O8">
         <v>99.4</v>
       </c>
       <c r="P8">
         <v>99.5</v>
       </c>
       <c r="Q8">
         <v>99</v>
       </c>
       <c r="R8">
         <v>98.9</v>
       </c>
       <c r="S8">
         <v>98.3</v>
       </c>
-      <c r="U8">
+      <c r="T8">
+        <v>97.6</v>
+      </c>
+      <c r="V8">
         <v>100.9</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>100.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X8">
         <v>100</v>
       </c>
       <c r="Y8">
         <v>100</v>
       </c>
       <c r="Z8">
+        <v>100</v>
+      </c>
+      <c r="AA8">
         <v>100.3</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>100.4</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>100.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="AD8">
         <v>100.4</v>
       </c>
       <c r="AE8">
-        <v>99.6</v>
+        <v>100.4</v>
       </c>
       <c r="AF8">
         <v>99.6</v>
       </c>
       <c r="AG8">
+        <v>99.6</v>
+      </c>
+      <c r="AH8">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.3</v>
       </c>
       <c r="AI8">
         <v>99.3</v>
       </c>
       <c r="AJ8">
-        <v>99.5</v>
+        <v>99.3</v>
       </c>
       <c r="AK8">
         <v>99.5</v>
       </c>
       <c r="AL8">
+        <v>99.5</v>
+      </c>
+      <c r="AM8">
         <v>99.7</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>99.6</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>99.4</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>99</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>98.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AR8">
         <v>99.1</v>
       </c>
       <c r="AS8">
+        <v>99.1</v>
+      </c>
+      <c r="AT8">
         <v>98.9</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>98.4</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>98.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.3</v>
       </c>
       <c r="AW8">
         <v>98.3</v>
       </c>
       <c r="AX8">
-        <v>98.2</v>
+        <v>98.3</v>
       </c>
       <c r="AY8">
         <v>98.2</v>
       </c>
       <c r="AZ8">
+        <v>98.2</v>
+      </c>
+      <c r="BA8">
         <v>98.1</v>
       </c>
+      <c r="BB8">
+        <v>97.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:54">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C9">
         <v>1285.5</v>
       </c>
       <c r="D9">
         <v>100</v>
       </c>
       <c r="E9">
         <v>100.9</v>
       </c>
       <c r="F9">
         <v>99.9</v>
       </c>
       <c r="G9">
         <v>102</v>
       </c>
       <c r="H9">
         <v>103.3</v>
       </c>
       <c r="I9">
         <v>106.8</v>
       </c>
       <c r="J9">
         <v>108.1</v>
       </c>
       <c r="K9">
         <v>103.4</v>
       </c>
       <c r="M9">
         <v>100.8</v>
       </c>
       <c r="N9">
         <v>100.5</v>
       </c>
       <c r="O9">
         <v>100.7</v>
       </c>
       <c r="P9">
         <v>103.3</v>
       </c>
       <c r="Q9">
         <v>105.5</v>
       </c>
       <c r="R9">
         <v>107</v>
       </c>
       <c r="S9">
         <v>104.3</v>
       </c>
-      <c r="U9">
+      <c r="T9">
+        <v>103.8</v>
+      </c>
+      <c r="V9">
         <v>98</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>98.7</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>99.3</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>100</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>100.8</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>100.9</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>101</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>100.9</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>100.5</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>99.8</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>98.8</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>99.9</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100.7</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>102</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>101.9</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>102</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>103.3</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>102.9</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>103.9</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>103.3</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>105.5</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>106.4</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>107</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>106.8</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>107</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>106.9</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>107.5</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>108.1</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>104.3</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>103.7</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>104.3</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>103.4</v>
       </c>
+      <c r="BB9">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:54">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10">
         <v>736.1</v>
       </c>
       <c r="D10">
         <v>101.2</v>
       </c>
       <c r="E10">
         <v>99.9</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>99.6</v>
       </c>
       <c r="H10">
         <v>102.3</v>
       </c>
       <c r="I10">
         <v>104.4</v>
       </c>
       <c r="J10">
         <v>105.4</v>
       </c>
       <c r="K10">
         <v>105.5</v>
       </c>
       <c r="M10">
         <v>100.4</v>
       </c>
       <c r="N10">
         <v>99.9</v>
       </c>
       <c r="O10">
         <v>100.3</v>
       </c>
       <c r="P10">
         <v>102.4</v>
       </c>
       <c r="Q10">
         <v>103.5</v>
       </c>
       <c r="R10">
         <v>104.5</v>
       </c>
       <c r="S10">
         <v>105.4</v>
       </c>
-      <c r="U10">
+      <c r="T10">
+        <v>105.6</v>
+      </c>
+      <c r="V10">
         <v>99.9</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>101.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.2</v>
       </c>
       <c r="X10">
         <v>101.2</v>
       </c>
       <c r="Y10">
+        <v>101.2</v>
+      </c>
+      <c r="Z10">
         <v>100.4</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>100.3</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.9</v>
       </c>
       <c r="AC10">
         <v>99.9</v>
       </c>
       <c r="AD10">
         <v>99.9</v>
       </c>
       <c r="AE10">
         <v>99.9</v>
       </c>
       <c r="AF10">
+        <v>99.9</v>
+      </c>
+      <c r="AG10">
         <v>100</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>100.3</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>99.9</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>99.7</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>99.6</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>102.4</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.3</v>
       </c>
       <c r="AN10">
         <v>102.3</v>
       </c>
       <c r="AO10">
+        <v>102.3</v>
+      </c>
+      <c r="AP10">
         <v>103.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.3</v>
       </c>
       <c r="AQ10">
         <v>104.3</v>
       </c>
       <c r="AR10">
+        <v>104.3</v>
+      </c>
+      <c r="AS10">
         <v>104.4</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>104.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.5</v>
       </c>
       <c r="AU10">
         <v>105.5</v>
       </c>
       <c r="AV10">
-        <v>105.4</v>
+        <v>105.5</v>
       </c>
       <c r="AW10">
         <v>105.4</v>
       </c>
       <c r="AX10">
-        <v>105.5</v>
+        <v>105.4</v>
       </c>
       <c r="AY10">
         <v>105.5</v>
       </c>
       <c r="AZ10">
         <v>105.5</v>
       </c>
+      <c r="BA10">
+        <v>105.5</v>
+      </c>
+      <c r="BB10">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11">
         <v>630</v>
       </c>
       <c r="D11">
         <v>105</v>
       </c>
       <c r="E11">
         <v>102.2</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.7</v>
       </c>
       <c r="H11">
         <v>97.3</v>
       </c>
       <c r="I11">
         <v>98</v>
       </c>
       <c r="J11">
         <v>81.7</v>
       </c>
       <c r="K11">
         <v>80</v>
       </c>
       <c r="M11">
         <v>104.3</v>
       </c>
       <c r="N11">
         <v>102.1</v>
       </c>
       <c r="O11">
         <v>100.5</v>
       </c>
       <c r="P11">
         <v>97.7</v>
       </c>
       <c r="Q11">
         <v>96</v>
       </c>
       <c r="R11">
         <v>97.9</v>
       </c>
       <c r="S11">
         <v>81.900000000000006</v>
       </c>
-      <c r="U11">
+      <c r="T11">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="V11">
         <v>104.6</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>101.7</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>101.8</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>105</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>104.3</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>96.7</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>96.6</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>102.2</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>102.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.3</v>
       </c>
       <c r="AE11">
         <v>99.3</v>
       </c>
       <c r="AF11">
+        <v>99.3</v>
+      </c>
+      <c r="AG11">
         <v>100</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>100.5</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>99.4</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>100</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>100.7</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>97.7</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>97</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>96.6</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>97.3</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>96</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>92.7</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>92.5</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>98</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>97.9</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>94.8</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>89.7</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>81.7</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>81.900000000000006</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>80.2</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>81.5</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>80</v>
       </c>
+      <c r="BB11">
+        <v>79.400000000000006</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:54">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C12">
         <v>1308.5999999999999</v>
       </c>
       <c r="D12">
         <v>100.4</v>
       </c>
       <c r="E12">
         <v>100</v>
       </c>
       <c r="F12">
         <v>99.8</v>
       </c>
       <c r="G12">
         <v>98.9</v>
       </c>
       <c r="H12">
         <v>99</v>
       </c>
       <c r="I12">
         <v>101</v>
       </c>
       <c r="J12">
         <v>100.8</v>
       </c>
       <c r="K12">
         <v>101.3</v>
       </c>
       <c r="M12">
         <v>100.5</v>
       </c>
       <c r="N12">
         <v>100.8</v>
       </c>
       <c r="O12">
         <v>100</v>
       </c>
       <c r="P12">
         <v>100.3</v>
       </c>
       <c r="Q12">
         <v>99.4</v>
       </c>
       <c r="R12">
         <v>100.8</v>
       </c>
       <c r="S12">
         <v>100.6</v>
       </c>
-      <c r="U12">
+      <c r="T12">
+        <v>99.5</v>
+      </c>
+      <c r="V12">
         <v>100.4</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="X12">
         <v>100.4</v>
       </c>
       <c r="Y12">
+        <v>100.4</v>
+      </c>
+      <c r="Z12">
         <v>100.5</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>100.1</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>100.5</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>100</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100.8</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>99.4</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>99.7</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>99.8</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.8</v>
       </c>
       <c r="AI12">
         <v>98.8</v>
       </c>
       <c r="AJ12">
+        <v>98.8</v>
+      </c>
+      <c r="AK12">
         <v>98.9</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.9</v>
       </c>
       <c r="AM12">
         <v>98.9</v>
       </c>
       <c r="AN12">
+        <v>98.9</v>
+      </c>
+      <c r="AO12">
         <v>99</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.8</v>
       </c>
       <c r="AQ12">
         <v>100.8</v>
       </c>
       <c r="AR12">
+        <v>100.8</v>
+      </c>
+      <c r="AS12">
         <v>101</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>100.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.8</v>
       </c>
       <c r="AU12">
         <v>99.8</v>
       </c>
       <c r="AV12">
+        <v>99.8</v>
+      </c>
+      <c r="AW12">
         <v>100.8</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>100.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.4</v>
       </c>
       <c r="AY12">
         <v>101.4</v>
       </c>
       <c r="AZ12">
+        <v>101.4</v>
+      </c>
+      <c r="BA12">
         <v>101.3</v>
       </c>
+      <c r="BB12">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:54">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13">
         <v>995.8</v>
       </c>
       <c r="D13">
         <v>101.3</v>
       </c>
       <c r="E13">
         <v>100.5</v>
       </c>
       <c r="F13">
         <v>99.5</v>
       </c>
       <c r="G13">
         <v>100.7</v>
       </c>
       <c r="H13">
         <v>101.1</v>
       </c>
       <c r="I13">
         <v>104</v>
       </c>
       <c r="J13">
         <v>103.7</v>
       </c>
       <c r="K13">
         <v>105.2</v>
       </c>
       <c r="M13">
         <v>101.4</v>
       </c>
       <c r="N13">
         <v>101.2</v>
       </c>
       <c r="O13">
         <v>100</v>
       </c>
       <c r="P13">
         <v>102.4</v>
       </c>
       <c r="Q13">
         <v>101.9</v>
       </c>
       <c r="R13">
         <v>102.7</v>
       </c>
       <c r="S13">
         <v>104</v>
       </c>
-      <c r="U13">
+      <c r="T13">
+        <v>103.4</v>
+      </c>
+      <c r="V13">
         <v>101.3</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>101.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.3</v>
       </c>
       <c r="X13">
         <v>101.3</v>
       </c>
       <c r="Y13">
+        <v>101.3</v>
+      </c>
+      <c r="Z13">
         <v>101.4</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>101</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>101.1</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>100.5</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>101.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="AE13">
         <v>99.4</v>
       </c>
       <c r="AF13">
+        <v>99.4</v>
+      </c>
+      <c r="AG13">
         <v>99.5</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>100</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>100.2</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>100.6</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>100.7</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>102.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.1</v>
       </c>
       <c r="AM13">
         <v>101.1</v>
       </c>
       <c r="AN13">
         <v>101.1</v>
       </c>
       <c r="AO13">
+        <v>101.1</v>
+      </c>
+      <c r="AP13">
         <v>101.9</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>103.7</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>103.8</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>104</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>102.7</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>102.9</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>102.6</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>103.7</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.2</v>
       </c>
       <c r="AY13">
         <v>105.2</v>
       </c>
       <c r="AZ13">
         <v>105.2</v>
       </c>
+      <c r="BA13">
+        <v>105.2</v>
+      </c>
+      <c r="BB13">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:54">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14">
         <v>312.8</v>
       </c>
       <c r="D14">
         <v>97.7</v>
       </c>
       <c r="E14">
         <v>98.5</v>
       </c>
       <c r="F14">
         <v>101</v>
       </c>
       <c r="G14">
         <v>93.1</v>
       </c>
       <c r="H14">
         <v>92.1</v>
       </c>
       <c r="I14">
         <v>91.7</v>
       </c>
       <c r="J14">
         <v>91.4</v>
       </c>
       <c r="K14">
         <v>88.8</v>
       </c>
       <c r="M14">
         <v>97.9</v>
       </c>
       <c r="N14">
         <v>99.5</v>
       </c>
       <c r="O14">
         <v>100.2</v>
       </c>
       <c r="P14">
         <v>93.8</v>
       </c>
       <c r="Q14">
         <v>91.7</v>
       </c>
       <c r="R14">
         <v>94.7</v>
       </c>
       <c r="S14">
         <v>89.5</v>
       </c>
-      <c r="U14">
+      <c r="T14">
+        <v>87.1</v>
+      </c>
+      <c r="V14">
         <v>97.5</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>97.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.7</v>
       </c>
       <c r="X14">
         <v>97.7</v>
       </c>
       <c r="Y14">
+        <v>97.7</v>
+      </c>
+      <c r="Z14">
         <v>97.9</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>97</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>98.8</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>98.5</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>99.5</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>99.4</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>100.5</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>101</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>100.2</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>94.4</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>93</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>93.1</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93.8</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>92.1</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>92</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>92.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91.7</v>
       </c>
       <c r="AP14">
         <v>91.7</v>
       </c>
       <c r="AQ14">
+        <v>91.7</v>
+      </c>
+      <c r="AR14">
         <v>91.3</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>91.7</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>94.7</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>90.2</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>91</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>91.4</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>89.5</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>89.3</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>89.2</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>88.8</v>
       </c>
+      <c r="BB14">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:54">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>1816.8</v>
       </c>
       <c r="D15">
         <v>100.5</v>
       </c>
       <c r="E15">
         <v>100.6</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>97.1</v>
       </c>
       <c r="H15">
         <v>95.9</v>
       </c>
       <c r="I15">
         <v>96.2</v>
       </c>
       <c r="J15">
         <v>96.2</v>
       </c>
       <c r="K15">
         <v>94.2</v>
       </c>
       <c r="M15">
         <v>100.3</v>
       </c>
       <c r="N15">
         <v>99.9</v>
       </c>
       <c r="O15">
         <v>98.2</v>
       </c>
       <c r="P15">
         <v>94.9</v>
       </c>
       <c r="Q15">
         <v>95.8</v>
       </c>
       <c r="R15">
         <v>96.2</v>
       </c>
       <c r="S15">
         <v>96.2</v>
       </c>
-      <c r="U15">
+      <c r="T15">
+        <v>95.2</v>
+      </c>
+      <c r="V15">
         <v>101.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.5</v>
       </c>
       <c r="W15">
         <v>100.5</v>
       </c>
       <c r="X15">
         <v>100.5</v>
       </c>
       <c r="Y15">
+        <v>100.5</v>
+      </c>
+      <c r="Z15">
         <v>100.3</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>100</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>100.3</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>100.6</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AE15">
         <v>100</v>
       </c>
       <c r="AF15">
         <v>100</v>
       </c>
       <c r="AG15">
-        <v>98.2</v>
+        <v>100</v>
       </c>
       <c r="AH15">
         <v>98.2</v>
       </c>
       <c r="AI15">
-        <v>97.1</v>
+        <v>98.2</v>
       </c>
       <c r="AJ15">
         <v>97.1</v>
       </c>
       <c r="AK15">
+        <v>97.1</v>
+      </c>
+      <c r="AL15">
         <v>94.9</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>95</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>95.7</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>95.9</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>95.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.2</v>
       </c>
       <c r="AQ15">
         <v>96.2</v>
       </c>
       <c r="AR15">
         <v>96.2</v>
       </c>
       <c r="AS15">
         <v>96.2</v>
       </c>
       <c r="AT15">
         <v>96.2</v>
       </c>
       <c r="AU15">
         <v>96.2</v>
       </c>
       <c r="AV15">
         <v>96.2</v>
       </c>
       <c r="AW15">
         <v>96.2</v>
       </c>
       <c r="AX15">
         <v>96.2</v>
       </c>
       <c r="AY15">
-        <v>94.2</v>
+        <v>96.2</v>
       </c>
       <c r="AZ15">
         <v>94.2</v>
       </c>
+      <c r="BA15">
+        <v>94.2</v>
+      </c>
+      <c r="BB15">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:54">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>539.29999999999995</v>
       </c>
       <c r="D16">
         <v>101.6</v>
       </c>
       <c r="E16">
         <v>100.9</v>
       </c>
       <c r="F16">
         <v>98.5</v>
       </c>
       <c r="G16">
         <v>97.4</v>
       </c>
       <c r="H16">
         <v>97.1</v>
       </c>
       <c r="I16">
         <v>92.9</v>
       </c>
       <c r="J16">
         <v>89</v>
       </c>
       <c r="K16">
         <v>87.1</v>
       </c>
       <c r="M16">
         <v>101.3</v>
       </c>
       <c r="N16">
         <v>100.9</v>
       </c>
       <c r="O16">
         <v>97.9</v>
       </c>
       <c r="P16">
         <v>97</v>
       </c>
       <c r="Q16">
         <v>95.9</v>
       </c>
       <c r="R16">
         <v>92.6</v>
       </c>
       <c r="S16">
         <v>88.7</v>
       </c>
-      <c r="U16">
+      <c r="T16">
+        <v>87</v>
+      </c>
+      <c r="V16">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="W16">
         <v>102.1</v>
       </c>
       <c r="X16">
+        <v>102.1</v>
+      </c>
+      <c r="Y16">
         <v>101.6</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>101.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.5</v>
       </c>
       <c r="AA16">
         <v>101.5</v>
       </c>
       <c r="AB16">
-        <v>100.9</v>
+        <v>101.5</v>
       </c>
       <c r="AC16">
         <v>100.9</v>
       </c>
       <c r="AD16">
+        <v>100.9</v>
+      </c>
+      <c r="AE16">
         <v>100.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.5</v>
       </c>
       <c r="AF16">
         <v>98.5</v>
       </c>
       <c r="AG16">
+        <v>98.5</v>
+      </c>
+      <c r="AH16">
         <v>97.9</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>97.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.4</v>
       </c>
       <c r="AJ16">
         <v>97.4</v>
       </c>
       <c r="AK16">
+        <v>97.4</v>
+      </c>
+      <c r="AL16">
         <v>97</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>97.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.1</v>
       </c>
       <c r="AN16">
         <v>97.1</v>
       </c>
       <c r="AO16">
+        <v>97.1</v>
+      </c>
+      <c r="AP16">
         <v>95.9</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>95.7</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>95.4</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>92.9</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>92.6</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>92.4</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>89.3</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>88.7</v>
       </c>
       <c r="AX16">
         <v>88.7</v>
       </c>
       <c r="AY16">
+        <v>88.7</v>
+      </c>
+      <c r="AZ16">
         <v>88.4</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>87.1</v>
       </c>
+      <c r="BB16">
+        <v>87</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:54">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C17">
         <v>1381</v>
       </c>
       <c r="D17">
         <v>100</v>
       </c>
       <c r="E17">
         <v>99.8</v>
       </c>
       <c r="F17">
         <v>99.8</v>
       </c>
       <c r="G17">
         <v>99.3</v>
       </c>
       <c r="H17">
         <v>97.9</v>
       </c>
       <c r="I17">
         <v>97</v>
       </c>
       <c r="J17">
         <v>94.6</v>
       </c>
       <c r="K17">
         <v>94</v>
       </c>
       <c r="M17">
         <v>100</v>
       </c>
       <c r="N17">
         <v>100.1</v>
       </c>
       <c r="O17">
         <v>99.8</v>
       </c>
       <c r="P17">
         <v>98.5</v>
       </c>
       <c r="Q17">
         <v>97.7</v>
       </c>
       <c r="R17">
         <v>95.9</v>
       </c>
       <c r="S17">
         <v>94.8</v>
       </c>
-      <c r="U17">
-        <v>100</v>
+      <c r="T17">
+        <v>93.5</v>
       </c>
       <c r="V17">
         <v>100</v>
       </c>
       <c r="W17">
+        <v>100</v>
+      </c>
+      <c r="X17">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y17">
         <v>100</v>
       </c>
       <c r="Z17">
-        <v>99.8</v>
+        <v>100</v>
       </c>
       <c r="AA17">
         <v>99.8</v>
       </c>
       <c r="AB17">
         <v>99.8</v>
       </c>
       <c r="AC17">
-        <v>100.1</v>
+        <v>99.8</v>
       </c>
       <c r="AD17">
         <v>100.1</v>
       </c>
       <c r="AE17">
+        <v>100.1</v>
+      </c>
+      <c r="AF17">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.8</v>
       </c>
       <c r="AG17">
         <v>99.8</v>
       </c>
       <c r="AH17">
+        <v>99.8</v>
+      </c>
+      <c r="AI17">
         <v>99.2</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>99.4</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>99.3</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>98.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.9</v>
       </c>
       <c r="AM17">
         <v>97.9</v>
       </c>
       <c r="AN17">
         <v>97.9</v>
       </c>
       <c r="AO17">
+        <v>97.9</v>
+      </c>
+      <c r="AP17">
         <v>97.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AQ17">
         <v>97</v>
       </c>
       <c r="AR17">
         <v>97</v>
       </c>
       <c r="AS17">
+        <v>97</v>
+      </c>
+      <c r="AT17">
         <v>95.9</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>95.3</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>94.9</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>94.6</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>94.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94.4</v>
       </c>
       <c r="AY17">
         <v>94.4</v>
       </c>
       <c r="AZ17">
+        <v>94.4</v>
+      </c>
+      <c r="BA17">
         <v>94</v>
       </c>
+      <c r="BB17">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:54">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18">
         <v>213.9</v>
       </c>
       <c r="D18">
         <v>100.5</v>
       </c>
       <c r="E18">
         <v>100.5</v>
       </c>
       <c r="F18">
         <v>98.9</v>
       </c>
       <c r="G18">
         <v>98.8</v>
       </c>
       <c r="H18">
         <v>95.5</v>
       </c>
       <c r="I18">
         <v>92.4</v>
       </c>
       <c r="J18">
         <v>89.2</v>
       </c>
       <c r="K18">
         <v>88.6</v>
       </c>
       <c r="M18">
         <v>100.5</v>
       </c>
       <c r="N18">
         <v>100.5</v>
       </c>
       <c r="O18">
         <v>98.9</v>
       </c>
       <c r="P18">
         <v>98.8</v>
       </c>
       <c r="Q18">
         <v>95.5</v>
       </c>
       <c r="R18">
         <v>92.4</v>
       </c>
       <c r="S18">
         <v>89.2</v>
       </c>
-      <c r="U18">
+      <c r="T18">
+        <v>88.4</v>
+      </c>
+      <c r="V18">
         <v>100.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.2</v>
       </c>
       <c r="W18">
         <v>100.2</v>
       </c>
       <c r="X18">
-        <v>100.5</v>
+        <v>100.2</v>
       </c>
       <c r="Y18">
         <v>100.5</v>
       </c>
       <c r="Z18">
-        <v>100.2</v>
+        <v>100.5</v>
       </c>
       <c r="AA18">
         <v>100.2</v>
       </c>
       <c r="AB18">
-        <v>100.5</v>
+        <v>100.2</v>
       </c>
       <c r="AC18">
         <v>100.5</v>
       </c>
       <c r="AD18">
-        <v>100.2</v>
+        <v>100.5</v>
       </c>
       <c r="AE18">
         <v>100.2</v>
       </c>
       <c r="AF18">
-        <v>98.9</v>
+        <v>100.2</v>
       </c>
       <c r="AG18">
         <v>98.9</v>
       </c>
       <c r="AH18">
-        <v>98.7</v>
+        <v>98.9</v>
       </c>
       <c r="AI18">
         <v>98.7</v>
       </c>
       <c r="AJ18">
-        <v>98.8</v>
+        <v>98.7</v>
       </c>
       <c r="AK18">
         <v>98.8</v>
       </c>
       <c r="AL18">
-        <v>98.6</v>
+        <v>98.8</v>
       </c>
       <c r="AM18">
         <v>98.6</v>
       </c>
       <c r="AN18">
-        <v>95.5</v>
+        <v>98.6</v>
       </c>
       <c r="AO18">
         <v>95.5</v>
       </c>
       <c r="AP18">
-        <v>95.3</v>
+        <v>95.5</v>
       </c>
       <c r="AQ18">
         <v>95.3</v>
       </c>
       <c r="AR18">
-        <v>92.4</v>
+        <v>95.3</v>
       </c>
       <c r="AS18">
         <v>92.4</v>
       </c>
       <c r="AT18">
+        <v>92.4</v>
+      </c>
+      <c r="AU18">
         <v>92.1</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>89.2</v>
       </c>
       <c r="AW18">
         <v>89.2</v>
       </c>
       <c r="AX18">
+        <v>89.2</v>
+      </c>
+      <c r="AY18">
         <v>88.6</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>88.5</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>88.6</v>
       </c>
+      <c r="BB18">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:54">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>272.60000000000002</v>
       </c>
       <c r="D19">
         <v>100.3</v>
       </c>
       <c r="E19">
         <v>100.6</v>
       </c>
       <c r="F19">
         <v>99.2</v>
       </c>
       <c r="G19">
         <v>97.6</v>
       </c>
       <c r="H19">
         <v>95.9</v>
       </c>
       <c r="I19">
         <v>93.7</v>
       </c>
       <c r="J19">
         <v>92.5</v>
       </c>
       <c r="K19">
         <v>90.1</v>
       </c>
       <c r="M19">
         <v>100.4</v>
       </c>
       <c r="N19">
         <v>100.4</v>
       </c>
       <c r="O19">
         <v>99.2</v>
       </c>
       <c r="P19">
         <v>97.7</v>
       </c>
       <c r="Q19">
         <v>94.8</v>
       </c>
       <c r="R19">
         <v>93.3</v>
       </c>
       <c r="S19">
         <v>92.1</v>
       </c>
-      <c r="U19">
+      <c r="T19">
+        <v>89.9</v>
+      </c>
+      <c r="V19">
         <v>100.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.1</v>
       </c>
       <c r="W19">
         <v>100.1</v>
       </c>
       <c r="X19">
+        <v>100.1</v>
+      </c>
+      <c r="Y19">
         <v>100.3</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>100.4</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>100.6</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>100.5</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>100.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="AD19">
         <v>100.4</v>
       </c>
       <c r="AE19">
+        <v>100.4</v>
+      </c>
+      <c r="AF19">
         <v>99.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.2</v>
       </c>
       <c r="AG19">
         <v>99.2</v>
       </c>
       <c r="AH19">
+        <v>99.2</v>
+      </c>
+      <c r="AI19">
         <v>98.8</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>98.6</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>97.6</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>97.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.3</v>
       </c>
       <c r="AM19">
         <v>96.3</v>
       </c>
       <c r="AN19">
+        <v>96.3</v>
+      </c>
+      <c r="AO19">
         <v>95.9</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>94.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.6</v>
       </c>
       <c r="AQ19">
         <v>93.6</v>
       </c>
       <c r="AR19">
+        <v>93.6</v>
+      </c>
+      <c r="AS19">
         <v>93.7</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>93.3</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>93</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>92.9</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>92.5</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>92.1</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>90.5</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>90.6</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>90.1</v>
       </c>
+      <c r="BB19">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:54">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20">
         <v>578</v>
       </c>
       <c r="D20">
         <v>101.7</v>
       </c>
       <c r="E20">
         <v>100.8</v>
       </c>
       <c r="F20">
         <v>98.8</v>
       </c>
       <c r="G20">
         <v>95.9</v>
       </c>
       <c r="H20">
         <v>93.3</v>
       </c>
       <c r="I20">
         <v>92.2</v>
       </c>
       <c r="J20">
         <v>91.1</v>
       </c>
       <c r="K20">
         <v>88.4</v>
       </c>
       <c r="M20">
         <v>101.2</v>
       </c>
       <c r="N20">
         <v>100.4</v>
       </c>
       <c r="O20">
         <v>96.1</v>
       </c>
       <c r="P20">
         <v>95.9</v>
       </c>
       <c r="Q20">
         <v>92.6</v>
       </c>
       <c r="R20">
         <v>91.3</v>
       </c>
       <c r="S20">
         <v>89.5</v>
       </c>
-      <c r="U20">
+      <c r="T20">
+        <v>87.8</v>
+      </c>
+      <c r="V20">
         <v>101.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.8</v>
       </c>
       <c r="W20">
         <v>101.8</v>
       </c>
       <c r="X20">
+        <v>101.8</v>
+      </c>
+      <c r="Y20">
         <v>101.7</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>101.2</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>101.1</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>100.9</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>100.8</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>100.4</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>100.2</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>99.9</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>98.8</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>96.1</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>95.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.9</v>
       </c>
       <c r="AJ20">
         <v>95.9</v>
       </c>
       <c r="AK20">
         <v>95.9</v>
       </c>
       <c r="AL20">
+        <v>95.9</v>
+      </c>
+      <c r="AM20">
         <v>93.9</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>94</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>93.3</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>92.6</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>92.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92.2</v>
       </c>
       <c r="AR20">
         <v>92.2</v>
       </c>
       <c r="AS20">
+        <v>92.2</v>
+      </c>
+      <c r="AT20">
         <v>91.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91.1</v>
       </c>
       <c r="AU20">
         <v>91.1</v>
       </c>
       <c r="AV20">
         <v>91.1</v>
       </c>
       <c r="AW20">
+        <v>91.1</v>
+      </c>
+      <c r="AX20">
         <v>89.5</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>89</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>88.6</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>88.4</v>
       </c>
+      <c r="BB20">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:54">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C21">
         <v>222.6</v>
       </c>
       <c r="D21">
         <v>103.3</v>
       </c>
       <c r="E21">
         <v>101.7</v>
       </c>
       <c r="F21">
         <v>97.9</v>
       </c>
       <c r="G21">
         <v>95.9</v>
       </c>
       <c r="H21">
         <v>89.6</v>
       </c>
       <c r="I21">
         <v>87.9</v>
       </c>
       <c r="J21">
         <v>86.7</v>
       </c>
       <c r="K21">
         <v>83.9</v>
       </c>
       <c r="M21">
         <v>102.6</v>
       </c>
       <c r="N21">
         <v>100.6</v>
       </c>
       <c r="O21">
         <v>96.6</v>
       </c>
       <c r="P21">
         <v>95.5</v>
       </c>
       <c r="Q21">
         <v>89</v>
       </c>
       <c r="R21">
         <v>87.1</v>
       </c>
       <c r="S21">
         <v>86.2</v>
       </c>
-      <c r="U21">
+      <c r="T21">
+        <v>83.2</v>
+      </c>
+      <c r="V21">
         <v>103.9</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103.6</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103.5</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>103.3</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>102.6</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>102.1</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>102.2</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>101.7</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>100.6</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>100.2</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>99.5</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>97.9</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>96.6</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>96.1</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>96.2</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>95.9</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>95.5</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>90.2</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90.1</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>89.6</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>89</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>88.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87.9</v>
       </c>
       <c r="AR21">
         <v>87.9</v>
       </c>
       <c r="AS21">
+        <v>87.9</v>
+      </c>
+      <c r="AT21">
         <v>87.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86.7</v>
       </c>
       <c r="AU21">
         <v>86.7</v>
       </c>
       <c r="AV21">
         <v>86.7</v>
       </c>
       <c r="AW21">
+        <v>86.7</v>
+      </c>
+      <c r="AX21">
         <v>86.2</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>85.1</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>84.5</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>83.9</v>
       </c>
+      <c r="BB21">
+        <v>83.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:54">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C22">
         <v>355.4</v>
       </c>
       <c r="D22">
         <v>100.7</v>
       </c>
       <c r="E22">
         <v>100.2</v>
       </c>
       <c r="F22">
         <v>99.3</v>
       </c>
       <c r="G22">
         <v>96</v>
       </c>
       <c r="H22">
         <v>95.6</v>
       </c>
       <c r="I22">
         <v>94.9</v>
       </c>
       <c r="J22">
         <v>93.9</v>
       </c>
       <c r="K22">
         <v>91.1</v>
       </c>
       <c r="M22">
         <v>100.4</v>
       </c>
       <c r="N22">
         <v>100.2</v>
       </c>
       <c r="O22">
         <v>95.8</v>
       </c>
       <c r="P22">
         <v>96.2</v>
       </c>
       <c r="Q22">
         <v>94.8</v>
       </c>
       <c r="R22">
         <v>93.9</v>
       </c>
       <c r="S22">
         <v>91.5</v>
       </c>
-      <c r="U22">
-        <v>100.7</v>
+      <c r="T22">
+        <v>90.6</v>
       </c>
       <c r="V22">
         <v>100.7</v>
       </c>
       <c r="W22">
         <v>100.7</v>
       </c>
       <c r="X22">
         <v>100.7</v>
       </c>
       <c r="Y22">
-        <v>100.4</v>
+        <v>100.7</v>
       </c>
       <c r="Z22">
         <v>100.4</v>
       </c>
       <c r="AA22">
-        <v>100.2</v>
+        <v>100.4</v>
       </c>
       <c r="AB22">
         <v>100.2</v>
       </c>
       <c r="AC22">
         <v>100.2</v>
       </c>
       <c r="AD22">
         <v>100.2</v>
       </c>
       <c r="AE22">
         <v>100.2</v>
       </c>
       <c r="AF22">
+        <v>100.2</v>
+      </c>
+      <c r="AG22">
         <v>99.3</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>95.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.7</v>
       </c>
       <c r="AI22">
         <v>95.7</v>
       </c>
       <c r="AJ22">
+        <v>95.7</v>
+      </c>
+      <c r="AK22">
         <v>96</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>96.2</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96.3</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>96.4</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>95.6</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>94.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94.9</v>
       </c>
       <c r="AQ22">
         <v>94.9</v>
       </c>
       <c r="AR22">
         <v>94.9</v>
       </c>
       <c r="AS22">
-        <v>93.9</v>
+        <v>94.9</v>
       </c>
       <c r="AT22">
         <v>93.9</v>
       </c>
       <c r="AU22">
         <v>93.9</v>
       </c>
       <c r="AV22">
         <v>93.9</v>
       </c>
       <c r="AW22">
+        <v>93.9</v>
+      </c>
+      <c r="AX22">
         <v>91.5</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>91.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91.1</v>
       </c>
       <c r="AZ22">
         <v>91.1</v>
       </c>
+      <c r="BA22">
+        <v>91.1</v>
+      </c>
+      <c r="BB22">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C23">
         <v>5809.2</v>
       </c>
       <c r="D23">
         <v>101</v>
       </c>
       <c r="E23">
         <v>100.6</v>
       </c>
       <c r="F23">
         <v>99.9</v>
       </c>
       <c r="G23">
         <v>99</v>
       </c>
       <c r="H23">
         <v>98.9</v>
       </c>
       <c r="I23">
         <v>100.6</v>
       </c>
       <c r="J23">
         <v>99.2</v>
       </c>
       <c r="K23">
         <v>97.5</v>
       </c>
       <c r="M23">
         <v>100.9</v>
       </c>
       <c r="N23">
         <v>100.5</v>
       </c>
       <c r="O23">
         <v>99.4</v>
       </c>
       <c r="P23">
         <v>99</v>
       </c>
       <c r="Q23">
         <v>99.5</v>
       </c>
       <c r="R23">
         <v>100.6</v>
       </c>
       <c r="S23">
         <v>98.3</v>
       </c>
-      <c r="U23">
+      <c r="T23">
+        <v>97.4</v>
+      </c>
+      <c r="V23">
         <v>100.5</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100.3</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>100.4</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>101</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>100.9</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>99.9</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100.1</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>100.6</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>100.5</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>99.8</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>99.6</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>99.9</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>99.4</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99.3</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>98.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK23">
         <v>99</v>
       </c>
       <c r="AL23">
+        <v>99</v>
+      </c>
+      <c r="AM23">
         <v>98.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.9</v>
       </c>
       <c r="AN23">
         <v>98.9</v>
       </c>
       <c r="AO23">
+        <v>98.9</v>
+      </c>
+      <c r="AP23">
         <v>99.5</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>99.9</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.6</v>
       </c>
       <c r="AS23">
         <v>100.6</v>
       </c>
       <c r="AT23">
+        <v>100.6</v>
+      </c>
+      <c r="AU23">
         <v>100.2</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>99.7</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>99.2</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>98.3</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>98.2</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>97.8</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>97.5</v>
       </c>
+      <c r="BB23">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:54">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C24">
         <v>4190.8</v>
       </c>
       <c r="D24">
         <v>100.9</v>
       </c>
       <c r="E24">
         <v>100.5</v>
       </c>
       <c r="F24">
         <v>99.4</v>
       </c>
       <c r="G24">
         <v>98.8</v>
       </c>
       <c r="H24">
         <v>97.2</v>
       </c>
       <c r="I24">
         <v>95.6</v>
       </c>
       <c r="J24">
         <v>93.6</v>
       </c>
       <c r="K24">
         <v>92.1</v>
       </c>
       <c r="M24">
         <v>100.8</v>
       </c>
       <c r="N24">
         <v>100.5</v>
       </c>
       <c r="O24">
         <v>99.3</v>
       </c>
       <c r="P24">
         <v>98.5</v>
       </c>
       <c r="Q24">
         <v>96.8</v>
       </c>
       <c r="R24">
         <v>95</v>
       </c>
       <c r="S24">
         <v>93.4</v>
       </c>
-      <c r="U24">
+      <c r="T24">
+        <v>91.8</v>
+      </c>
+      <c r="V24">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.9</v>
       </c>
       <c r="W24">
         <v>100.9</v>
       </c>
       <c r="X24">
         <v>100.9</v>
       </c>
       <c r="Y24">
+        <v>100.9</v>
+      </c>
+      <c r="Z24">
         <v>100.8</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>100.7</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>100.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.5</v>
       </c>
       <c r="AC24">
         <v>100.5</v>
       </c>
       <c r="AD24">
+        <v>100.5</v>
+      </c>
+      <c r="AE24">
         <v>100.1</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>99.7</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>99.4</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>99.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI24">
         <v>99</v>
       </c>
       <c r="AJ24">
+        <v>99</v>
+      </c>
+      <c r="AK24">
         <v>98.8</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>98.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.8</v>
       </c>
       <c r="AM24">
         <v>97.8</v>
       </c>
       <c r="AN24">
+        <v>97.8</v>
+      </c>
+      <c r="AO24">
         <v>97.2</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>96.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.4</v>
       </c>
       <c r="AQ24">
         <v>96.4</v>
       </c>
       <c r="AR24">
+        <v>96.4</v>
+      </c>
+      <c r="AS24">
         <v>95.6</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>95</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>94.6</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>93.9</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>93.6</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>93.4</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>92.7</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>92.6</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>92.1</v>
       </c>
+      <c r="BB24">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:54">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25">
         <v>2021.6</v>
       </c>
       <c r="D25">
         <v>100.4</v>
       </c>
       <c r="E25">
         <v>100.5</v>
       </c>
       <c r="F25">
         <v>99.9</v>
       </c>
       <c r="G25">
         <v>101.1</v>
       </c>
       <c r="H25">
         <v>102.9</v>
       </c>
       <c r="I25">
         <v>105.9</v>
       </c>
       <c r="J25">
         <v>107.1</v>
       </c>
       <c r="K25">
         <v>104.2</v>
       </c>
       <c r="M25">
         <v>100.7</v>
       </c>
       <c r="N25">
         <v>100.3</v>
       </c>
       <c r="O25">
         <v>100.5</v>
       </c>
       <c r="P25">
         <v>103</v>
       </c>
       <c r="Q25">
         <v>104.8</v>
       </c>
       <c r="R25">
         <v>106.1</v>
       </c>
       <c r="S25">
         <v>104.7</v>
       </c>
-      <c r="U25">
+      <c r="T25">
+        <v>104.5</v>
+      </c>
+      <c r="V25">
         <v>98.7</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>99.6</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>100</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>100.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.7</v>
       </c>
       <c r="Z25">
         <v>100.7</v>
       </c>
       <c r="AA25">
         <v>100.7</v>
       </c>
       <c r="AB25">
+        <v>100.7</v>
+      </c>
+      <c r="AC25">
         <v>100.5</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>100.3</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>99.9</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>99.2</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>99.9</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>100.5</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>101.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.1</v>
       </c>
       <c r="AJ25">
         <v>101.1</v>
       </c>
       <c r="AK25">
+        <v>101.1</v>
+      </c>
+      <c r="AL25">
         <v>103</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>102.9</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>103.3</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>102.9</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>104.8</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>105.6</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>106</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>105.9</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>106.1</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>106.4</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>106.8</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>107.1</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>104.7</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>104.3</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>104.7</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>104.2</v>
       </c>
+      <c r="BB25">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:54">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26">
         <v>661.9</v>
       </c>
       <c r="D26">
         <v>102.4</v>
       </c>
       <c r="E26">
         <v>101.5</v>
       </c>
       <c r="F26">
         <v>99.4</v>
       </c>
       <c r="G26">
         <v>99.2</v>
       </c>
       <c r="H26">
         <v>97.6</v>
       </c>
       <c r="I26">
         <v>98.7</v>
       </c>
       <c r="J26">
         <v>96.9</v>
       </c>
       <c r="K26">
         <v>96.7</v>
       </c>
       <c r="M26">
         <v>102.2</v>
       </c>
       <c r="N26">
         <v>101.8</v>
       </c>
       <c r="O26">
         <v>99.2</v>
       </c>
       <c r="P26">
         <v>99.4</v>
       </c>
       <c r="Q26">
         <v>98.1</v>
       </c>
       <c r="R26">
         <v>98.3</v>
       </c>
       <c r="S26">
         <v>96.7</v>
       </c>
-      <c r="U26">
+      <c r="T26">
+        <v>96.8</v>
+      </c>
+      <c r="V26">
         <v>102.4</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>102.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.4</v>
       </c>
       <c r="X26">
         <v>102.4</v>
       </c>
       <c r="Y26">
+        <v>102.4</v>
+      </c>
+      <c r="Z26">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.8</v>
       </c>
       <c r="AA26">
         <v>101.8</v>
       </c>
       <c r="AB26">
+        <v>101.8</v>
+      </c>
+      <c r="AC26">
         <v>101.5</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>101.8</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="AF26">
         <v>99.4</v>
       </c>
       <c r="AG26">
+        <v>99.4</v>
+      </c>
+      <c r="AH26">
         <v>99.2</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.2</v>
       </c>
       <c r="AJ26">
         <v>99.2</v>
       </c>
       <c r="AK26">
+        <v>99.2</v>
+      </c>
+      <c r="AL26">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.6</v>
       </c>
       <c r="AM26">
         <v>97.6</v>
       </c>
       <c r="AN26">
         <v>97.6</v>
       </c>
       <c r="AO26">
+        <v>97.6</v>
+      </c>
+      <c r="AP26">
         <v>98.1</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>98.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.7</v>
       </c>
       <c r="AR26">
         <v>98.7</v>
       </c>
       <c r="AS26">
+        <v>98.7</v>
+      </c>
+      <c r="AT26">
         <v>98.3</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>97</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>97.2</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>96.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.7</v>
       </c>
       <c r="AX26">
         <v>96.7</v>
       </c>
       <c r="AY26">
+        <v>96.7</v>
+      </c>
+      <c r="AZ26">
         <v>96.8</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>96.7</v>
       </c>
+      <c r="BB26">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:54">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C27">
         <v>1699.3</v>
       </c>
       <c r="D27">
         <v>99.4</v>
       </c>
       <c r="E27">
         <v>100.6</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>96.9</v>
       </c>
       <c r="H27">
         <v>95.5</v>
       </c>
       <c r="I27">
         <v>95.9</v>
       </c>
       <c r="J27">
         <v>95.9</v>
       </c>
       <c r="K27">
         <v>93.8</v>
       </c>
       <c r="M27">
         <v>99.2</v>
       </c>
       <c r="N27">
         <v>100</v>
       </c>
       <c r="O27">
         <v>98.1</v>
       </c>
       <c r="P27">
         <v>94.5</v>
       </c>
       <c r="Q27">
         <v>95.5</v>
       </c>
       <c r="R27">
         <v>95.9</v>
       </c>
       <c r="S27">
         <v>95.9</v>
       </c>
-      <c r="U27">
+      <c r="T27">
+        <v>94.9</v>
+      </c>
+      <c r="V27">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="W27">
         <v>99.4</v>
       </c>
       <c r="X27">
         <v>99.4</v>
       </c>
       <c r="Y27">
+        <v>99.4</v>
+      </c>
+      <c r="Z27">
         <v>99.2</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>98.9</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>99.2</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>100.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD27">
         <v>100</v>
       </c>
       <c r="AE27">
         <v>100</v>
       </c>
       <c r="AF27">
         <v>100</v>
       </c>
       <c r="AG27">
-        <v>98.1</v>
+        <v>100</v>
       </c>
       <c r="AH27">
         <v>98.1</v>
       </c>
       <c r="AI27">
-        <v>96.9</v>
+        <v>98.1</v>
       </c>
       <c r="AJ27">
         <v>96.9</v>
       </c>
       <c r="AK27">
+        <v>96.9</v>
+      </c>
+      <c r="AL27">
         <v>94.5</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>94.6</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>95.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.5</v>
       </c>
       <c r="AO27">
         <v>95.5</v>
       </c>
       <c r="AP27">
-        <v>95.9</v>
+        <v>95.5</v>
       </c>
       <c r="AQ27">
         <v>95.9</v>
       </c>
       <c r="AR27">
         <v>95.9</v>
       </c>
       <c r="AS27">
         <v>95.9</v>
       </c>
       <c r="AT27">
         <v>95.9</v>
       </c>
       <c r="AU27">
         <v>95.9</v>
       </c>
       <c r="AV27">
         <v>95.9</v>
       </c>
       <c r="AW27">
         <v>95.9</v>
       </c>
       <c r="AX27">
         <v>95.9</v>
       </c>
       <c r="AY27">
-        <v>93.8</v>
+        <v>95.9</v>
       </c>
       <c r="AZ27">
         <v>93.8</v>
       </c>
+      <c r="BA27">
+        <v>93.8</v>
+      </c>
+      <c r="BB27">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:54">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C28">
         <v>705.4</v>
       </c>
       <c r="D28">
         <v>100.1</v>
       </c>
       <c r="E28">
         <v>99.5</v>
       </c>
       <c r="F28">
         <v>99.9</v>
       </c>
       <c r="G28">
         <v>99.3</v>
       </c>
       <c r="H28">
         <v>98.4</v>
       </c>
       <c r="I28">
         <v>97.1</v>
       </c>
       <c r="J28">
         <v>93.2</v>
       </c>
       <c r="K28">
         <v>92.1</v>
       </c>
       <c r="M28">
         <v>100.1</v>
       </c>
       <c r="N28">
         <v>100</v>
       </c>
       <c r="O28">
         <v>99.9</v>
       </c>
       <c r="P28">
         <v>98.1</v>
       </c>
       <c r="Q28">
         <v>98.4</v>
       </c>
       <c r="R28">
         <v>95.2</v>
       </c>
       <c r="S28">
         <v>93.7</v>
       </c>
-      <c r="U28">
-        <v>99.9</v>
+      <c r="T28">
+        <v>91.3</v>
       </c>
       <c r="V28">
         <v>99.9</v>
       </c>
       <c r="W28">
-        <v>100.1</v>
+        <v>99.9</v>
       </c>
       <c r="X28">
         <v>100.1</v>
       </c>
       <c r="Y28">
         <v>100.1</v>
       </c>
       <c r="Z28">
-        <v>99.5</v>
+        <v>100.1</v>
       </c>
       <c r="AA28">
         <v>99.5</v>
       </c>
       <c r="AB28">
         <v>99.5</v>
       </c>
       <c r="AC28">
-        <v>100</v>
+        <v>99.5</v>
       </c>
       <c r="AD28">
         <v>100</v>
       </c>
       <c r="AE28">
         <v>100</v>
       </c>
       <c r="AF28">
-        <v>99.9</v>
+        <v>100</v>
       </c>
       <c r="AG28">
         <v>99.9</v>
       </c>
       <c r="AH28">
-        <v>99.4</v>
+        <v>99.9</v>
       </c>
       <c r="AI28">
         <v>99.4</v>
       </c>
       <c r="AJ28">
+        <v>99.4</v>
+      </c>
+      <c r="AK28">
         <v>99.3</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>98.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.3</v>
       </c>
       <c r="AM28">
         <v>97.3</v>
       </c>
       <c r="AN28">
-        <v>98.4</v>
+        <v>97.3</v>
       </c>
       <c r="AO28">
         <v>98.4</v>
       </c>
       <c r="AP28">
-        <v>97.1</v>
+        <v>98.4</v>
       </c>
       <c r="AQ28">
         <v>97.1</v>
       </c>
       <c r="AR28">
         <v>97.1</v>
       </c>
       <c r="AS28">
+        <v>97.1</v>
+      </c>
+      <c r="AT28">
         <v>95.2</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>94.5</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>93.6</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>93.2</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>93.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.4</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
+        <v>93.4</v>
+      </c>
+      <c r="BA28">
         <v>92.1</v>
+      </c>
+      <c r="BB28">
+        <v>91.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E731681-A5D7-455F-BDD9-CC4F2E2E1BDB}">
-  <dimension ref="A1:AZ28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E9D2BB-B4C8-4844-AFAC-736DCFE6327C}">
+  <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="52" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
         <v>2025000000</v>
       </c>
       <c r="M2">
         <v>2018100000</v>
       </c>
       <c r="N2">
         <v>2019100000</v>
       </c>
       <c r="O2">
         <v>2020100000</v>
       </c>
       <c r="P2">
         <v>2021100000</v>
       </c>
       <c r="Q2">
         <v>2022100000</v>
       </c>
       <c r="R2">
         <v>2023100000</v>
       </c>
       <c r="S2">
         <v>2024100000</v>
       </c>
-      <c r="U2">
+      <c r="T2">
+        <v>2025100000</v>
+      </c>
+      <c r="V2">
         <v>2018000103</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2018000406</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2018000709</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2018001012</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2019000103</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2019000406</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2019000709</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2019001012</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2020000103</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2020000406</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2020000709</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2020001012</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2021000103</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2021000406</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2021000709</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2021001012</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2022000103</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2022000406</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2022000709</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2022001012</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2023000103</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2023000406</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2023000709</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2023001012</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2024000103</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2024000406</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2024000709</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2024001012</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2025000103</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2025000406</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2025000709</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2025001012</v>
       </c>
+      <c r="BB2">
+        <v>2026000103</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -5186,51 +5360,51 @@
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="M3" t="s">
         <v>13</v>
       </c>
       <c r="N3" t="s">
         <v>14</v>
       </c>
       <c r="O3" t="s">
         <v>15</v>
       </c>
       <c r="P3" t="s">
         <v>16</v>
       </c>
       <c r="Q3" t="s">
         <v>17</v>
       </c>
       <c r="R3" t="s">
         <v>18</v>
       </c>
       <c r="S3" t="s">
         <v>19</v>
       </c>
-      <c r="U3" t="s">
+      <c r="T3" t="s">
         <v>20</v>
       </c>
       <c r="V3" t="s">
         <v>21</v>
       </c>
       <c r="W3" t="s">
         <v>22</v>
       </c>
       <c r="X3" t="s">
         <v>23</v>
       </c>
       <c r="Y3" t="s">
         <v>24</v>
       </c>
       <c r="Z3" t="s">
         <v>25</v>
       </c>
       <c r="AA3" t="s">
         <v>26</v>
       </c>
       <c r="AB3" t="s">
         <v>27</v>
       </c>
       <c r="AC3" t="s">
         <v>28</v>
@@ -5282,4075 +5456,4237 @@
       </c>
       <c r="AS3" t="s">
         <v>44</v>
       </c>
       <c r="AT3" t="s">
         <v>45</v>
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
+      <c r="BA3" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:54">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>100.7</v>
       </c>
       <c r="E4">
         <v>100.5</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>99.1</v>
       </c>
       <c r="H4">
         <v>98.4</v>
       </c>
       <c r="I4">
         <v>98.4</v>
       </c>
       <c r="J4">
         <v>97.7</v>
       </c>
       <c r="K4">
         <v>95.8</v>
       </c>
       <c r="M4">
         <v>100.7</v>
       </c>
       <c r="N4">
         <v>100.5</v>
       </c>
       <c r="O4">
         <v>99.7</v>
       </c>
       <c r="P4">
         <v>99</v>
       </c>
       <c r="Q4">
         <v>98.3</v>
       </c>
       <c r="R4">
         <v>98.4</v>
       </c>
       <c r="S4">
         <v>97.2</v>
       </c>
-      <c r="U4">
+      <c r="T4">
+        <v>95.5</v>
+      </c>
+      <c r="V4">
         <v>100.7</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>100.5</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>100.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.9</v>
       </c>
       <c r="Y4">
         <v>100.9</v>
       </c>
       <c r="Z4">
-        <v>100.3</v>
+        <v>100.9</v>
       </c>
       <c r="AA4">
         <v>100.3</v>
       </c>
       <c r="AB4">
-        <v>100.6</v>
+        <v>100.3</v>
       </c>
       <c r="AC4">
         <v>100.6</v>
       </c>
       <c r="AD4">
+        <v>100.6</v>
+      </c>
+      <c r="AE4">
         <v>99.9</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>99.8</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>99.7</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.1</v>
       </c>
       <c r="AJ4">
+        <v>99.1</v>
+      </c>
+      <c r="AK4">
         <v>98.9</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>98.8</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>98.3</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>98.2</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>98.3</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>98.4</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>98.3</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>98.4</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>98.6</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>98.4</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>97.9</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>97.4</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>97.1</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>96.4</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>95.8</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>95.7</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>95.4</v>
       </c>
+      <c r="BB4">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:54">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C5">
         <v>761.7</v>
       </c>
       <c r="D5">
         <v>101.9</v>
       </c>
       <c r="E5">
         <v>101.7</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
         <v>98</v>
       </c>
       <c r="I5">
         <v>96.3</v>
       </c>
       <c r="J5">
         <v>94.5</v>
       </c>
       <c r="K5">
         <v>92.3</v>
       </c>
       <c r="M5">
         <v>102</v>
       </c>
       <c r="N5">
         <v>101.4</v>
       </c>
       <c r="O5">
         <v>99.6</v>
       </c>
       <c r="P5">
         <v>99.4</v>
       </c>
       <c r="Q5">
         <v>97.4</v>
       </c>
       <c r="R5">
         <v>95.9</v>
       </c>
       <c r="S5">
         <v>94.1</v>
       </c>
-      <c r="U5">
+      <c r="T5">
+        <v>91.7</v>
+      </c>
+      <c r="V5">
         <v>101.6</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>101.8</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="Y5">
         <v>102.1</v>
       </c>
       <c r="Z5">
+        <v>102.1</v>
+      </c>
+      <c r="AA5">
         <v>101.8</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>101.4</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>101.3</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>101.2</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>99.5</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>99.7</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>99.5</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>99.8</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>99.5</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AK5">
         <v>99.1</v>
       </c>
       <c r="AL5">
-        <v>98</v>
+        <v>99.1</v>
       </c>
       <c r="AM5">
         <v>98</v>
       </c>
       <c r="AN5">
+        <v>98</v>
+      </c>
+      <c r="AO5">
         <v>96.8</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>96.9</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>96.4</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>96.8</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>95.2</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>95.1</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>94.2</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>94.5</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>94</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>93.9</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>91.9</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>92</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>91.4</v>
       </c>
+      <c r="BB5">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:54">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C6">
         <v>450.8</v>
       </c>
       <c r="D6">
         <v>103.3</v>
       </c>
       <c r="E6">
         <v>102.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>99.7</v>
       </c>
       <c r="H6">
         <v>97.3</v>
       </c>
       <c r="I6">
         <v>94.9</v>
       </c>
       <c r="J6">
         <v>92.7</v>
       </c>
       <c r="K6">
         <v>89.2</v>
       </c>
       <c r="M6">
         <v>103.4</v>
       </c>
       <c r="N6">
         <v>102.3</v>
       </c>
       <c r="O6">
         <v>99.4</v>
       </c>
       <c r="P6">
         <v>99.5</v>
       </c>
       <c r="Q6">
         <v>96.4</v>
       </c>
       <c r="R6">
         <v>94.3</v>
       </c>
       <c r="S6">
         <v>92.3</v>
       </c>
-      <c r="U6">
+      <c r="T6">
+        <v>88.2</v>
+      </c>
+      <c r="V6">
         <v>103.1</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>103.3</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>103.5</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>103.3</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103.4</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>102.8</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="AC6">
         <v>102.1</v>
       </c>
       <c r="AD6">
+        <v>102.1</v>
+      </c>
+      <c r="AE6">
         <v>99.1</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>99.5</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>99.1</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>99.8</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>99.6</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AK6">
         <v>99.1</v>
       </c>
       <c r="AL6">
+        <v>99.1</v>
+      </c>
+      <c r="AM6">
         <v>97.3</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>97.4</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>95.3</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>95.6</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>95.1</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>95.6</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>93.1</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>93.4</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>92.5</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>93</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>92</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>91.8</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>88.5</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>88.8</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>87.7</v>
       </c>
+      <c r="BB6">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:54">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7">
         <v>310.89999999999998</v>
       </c>
       <c r="D7">
         <v>99.9</v>
       </c>
       <c r="E7">
         <v>100.2</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>99.4</v>
       </c>
       <c r="H7">
         <v>99</v>
       </c>
       <c r="I7">
         <v>98.4</v>
       </c>
       <c r="J7">
         <v>97</v>
       </c>
       <c r="K7">
         <v>96.7</v>
       </c>
       <c r="M7">
         <v>100</v>
       </c>
       <c r="N7">
         <v>100.1</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
       <c r="P7">
         <v>99.2</v>
       </c>
       <c r="Q7">
         <v>98.9</v>
       </c>
       <c r="R7">
         <v>98.1</v>
       </c>
       <c r="S7">
         <v>96.7</v>
       </c>
-      <c r="U7">
-        <v>99.6</v>
+      <c r="T7">
+        <v>96.7</v>
       </c>
       <c r="V7">
         <v>99.6</v>
       </c>
       <c r="W7">
+        <v>99.6</v>
+      </c>
+      <c r="X7">
         <v>100</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.3</v>
       </c>
       <c r="Z7">
         <v>100.3</v>
       </c>
       <c r="AA7">
+        <v>100.3</v>
+      </c>
+      <c r="AB7">
         <v>100.2</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>100.1</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AE7">
         <v>100</v>
       </c>
       <c r="AF7">
         <v>100</v>
       </c>
       <c r="AG7">
+        <v>100</v>
+      </c>
+      <c r="AH7">
         <v>99.9</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>99.5</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>99.4</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>99</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>99.1</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.9</v>
       </c>
       <c r="AN7">
         <v>98.9</v>
       </c>
       <c r="AO7">
+        <v>98.9</v>
+      </c>
+      <c r="AP7">
         <v>98.7</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>98.3</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>98.4</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>98.3</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>97.6</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>96.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.8</v>
       </c>
       <c r="AV7">
         <v>96.8</v>
       </c>
       <c r="AW7">
+        <v>96.8</v>
+      </c>
+      <c r="AX7">
         <v>96.7</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>96.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.7</v>
       </c>
       <c r="AZ7">
         <v>96.7</v>
       </c>
+      <c r="BA7">
+        <v>96.7</v>
+      </c>
+      <c r="BB7">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:54">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C8">
         <v>476.5</v>
       </c>
       <c r="D8">
         <v>100.3</v>
       </c>
       <c r="E8">
         <v>100.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>99.3</v>
       </c>
       <c r="H8">
         <v>99.6</v>
       </c>
       <c r="I8">
         <v>99.1</v>
       </c>
       <c r="J8">
         <v>98.6</v>
       </c>
       <c r="K8">
         <v>98.2</v>
       </c>
       <c r="M8">
         <v>100</v>
       </c>
       <c r="N8">
         <v>100.4</v>
       </c>
       <c r="O8">
         <v>99.8</v>
       </c>
       <c r="P8">
         <v>99.4</v>
       </c>
       <c r="Q8">
         <v>99.5</v>
       </c>
       <c r="R8">
         <v>99</v>
       </c>
       <c r="S8">
         <v>98.4</v>
       </c>
-      <c r="U8">
+      <c r="T8">
+        <v>98.1</v>
+      </c>
+      <c r="V8">
         <v>100.9</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X8">
         <v>100</v>
       </c>
       <c r="Y8">
         <v>100</v>
       </c>
       <c r="Z8">
+        <v>100</v>
+      </c>
+      <c r="AA8">
         <v>100.1</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>100.4</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>100.7</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>100.4</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>100.3</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>99.7</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>99.6</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.3</v>
       </c>
       <c r="AI8">
         <v>99.3</v>
       </c>
       <c r="AJ8">
+        <v>99.3</v>
+      </c>
+      <c r="AK8">
         <v>99.4</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.7</v>
       </c>
       <c r="AM8">
         <v>99.7</v>
       </c>
       <c r="AN8">
+        <v>99.7</v>
+      </c>
+      <c r="AO8">
         <v>99.5</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>99.3</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>98.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AR8">
         <v>99.1</v>
       </c>
       <c r="AS8">
+        <v>99.1</v>
+      </c>
+      <c r="AT8">
         <v>99</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>98.4</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>98.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.3</v>
       </c>
       <c r="AW8">
         <v>98.3</v>
       </c>
       <c r="AX8">
-        <v>98.2</v>
+        <v>98.3</v>
       </c>
       <c r="AY8">
         <v>98.2</v>
       </c>
       <c r="AZ8">
         <v>98.2</v>
       </c>
+      <c r="BA8">
+        <v>98.2</v>
+      </c>
+      <c r="BB8">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:54">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C9">
         <v>1285.5</v>
       </c>
       <c r="D9">
         <v>98.8</v>
       </c>
       <c r="E9">
         <v>101.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>101.3</v>
       </c>
       <c r="H9">
         <v>102.9</v>
       </c>
       <c r="I9">
         <v>105.9</v>
       </c>
       <c r="J9">
         <v>107.6</v>
       </c>
       <c r="K9">
         <v>104.2</v>
       </c>
       <c r="M9">
         <v>99.5</v>
       </c>
       <c r="N9">
         <v>101.2</v>
       </c>
       <c r="O9">
         <v>99.9</v>
       </c>
       <c r="P9">
         <v>101.8</v>
       </c>
       <c r="Q9">
         <v>103.5</v>
       </c>
       <c r="R9">
         <v>106.5</v>
       </c>
       <c r="S9">
         <v>107</v>
       </c>
-      <c r="U9">
+      <c r="T9">
+        <v>103.8</v>
+      </c>
+      <c r="V9">
         <v>98</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>98.4</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>98.9</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>99.9</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>100.8</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>101.1</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>101.6</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>101.4</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>100.8</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>100.3</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>99.3</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>99.6</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100.5</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>101</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>101.8</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>101.9</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>102.7</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>102.2</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>103.2</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>103.7</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>104.9</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>105.5</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>106.2</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>107.1</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>107.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>107.4</v>
       </c>
       <c r="AU9">
         <v>107.4</v>
       </c>
       <c r="AV9">
+        <v>107.4</v>
+      </c>
+      <c r="AW9">
         <v>108.1</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>105.1</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>103.8</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>104</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>103.7</v>
       </c>
+      <c r="BB9">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:54">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10">
         <v>736.1</v>
       </c>
       <c r="D10">
         <v>100.9</v>
       </c>
       <c r="E10">
         <v>100.3</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>99.9</v>
       </c>
       <c r="H10">
         <v>102.5</v>
       </c>
       <c r="I10">
         <v>104.1</v>
       </c>
       <c r="J10">
         <v>105.2</v>
       </c>
       <c r="K10">
         <v>105.5</v>
       </c>
       <c r="M10">
         <v>101.1</v>
       </c>
       <c r="N10">
         <v>100.1</v>
       </c>
       <c r="O10">
         <v>100</v>
       </c>
       <c r="P10">
         <v>100.4</v>
       </c>
       <c r="Q10">
         <v>102.7</v>
       </c>
       <c r="R10">
         <v>104.4</v>
       </c>
       <c r="S10">
         <v>105.5</v>
       </c>
-      <c r="U10">
+      <c r="T10">
+        <v>105.5</v>
+      </c>
+      <c r="V10">
         <v>100</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>101.1</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>101.3</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>101.2</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100.9</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>100.3</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>100.2</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>99.9</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.9</v>
       </c>
       <c r="AE10">
         <v>99.9</v>
       </c>
       <c r="AF10">
         <v>99.9</v>
       </c>
       <c r="AG10">
+        <v>99.9</v>
+      </c>
+      <c r="AH10">
         <v>100.2</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>99.9</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>99.8</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>99.5</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>102.3</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.3</v>
       </c>
       <c r="AN10">
         <v>102.3</v>
       </c>
       <c r="AO10">
+        <v>102.3</v>
+      </c>
+      <c r="AP10">
         <v>103.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.3</v>
       </c>
       <c r="AQ10">
         <v>104.3</v>
       </c>
       <c r="AR10">
         <v>104.3</v>
       </c>
       <c r="AS10">
+        <v>104.3</v>
+      </c>
+      <c r="AT10">
         <v>104.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.5</v>
       </c>
       <c r="AU10">
         <v>105.5</v>
       </c>
       <c r="AV10">
-        <v>105.4</v>
+        <v>105.5</v>
       </c>
       <c r="AW10">
         <v>105.4</v>
       </c>
       <c r="AX10">
-        <v>105.5</v>
+        <v>105.4</v>
       </c>
       <c r="AY10">
         <v>105.5</v>
       </c>
       <c r="AZ10">
         <v>105.5</v>
       </c>
+      <c r="BA10">
+        <v>105.5</v>
+      </c>
+      <c r="BB10">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11">
         <v>630</v>
       </c>
       <c r="D11">
         <v>103.3</v>
       </c>
       <c r="E11">
         <v>99.9</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100</v>
       </c>
       <c r="H11">
         <v>97.2</v>
       </c>
       <c r="I11">
         <v>95</v>
       </c>
       <c r="J11">
         <v>91.8</v>
       </c>
       <c r="K11">
         <v>81</v>
       </c>
       <c r="M11">
         <v>103.3</v>
       </c>
       <c r="N11">
         <v>99.4</v>
       </c>
       <c r="O11">
         <v>99.5</v>
       </c>
       <c r="P11">
         <v>99.4</v>
       </c>
       <c r="Q11">
         <v>96.9</v>
       </c>
       <c r="R11">
         <v>95.3</v>
       </c>
       <c r="S11">
         <v>87.7</v>
       </c>
-      <c r="U11">
+      <c r="T11">
+        <v>80.5</v>
+      </c>
+      <c r="V11">
         <v>104.5</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>101.9</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>101.8</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>105.2</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>104.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.7</v>
       </c>
       <c r="AA11">
         <v>96.7</v>
       </c>
       <c r="AB11">
+        <v>96.7</v>
+      </c>
+      <c r="AC11">
         <v>102</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>102.1</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>98.7</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>99.4</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>99.8</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>100.2</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>99.2</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>100</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>100.7</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>97.7</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>97</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>96.6</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>97.3</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>96.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92.7</v>
       </c>
       <c r="AQ11">
         <v>92.7</v>
       </c>
       <c r="AR11">
-        <v>97.9</v>
+        <v>92.7</v>
       </c>
       <c r="AS11">
         <v>97.9</v>
       </c>
       <c r="AT11">
+        <v>97.9</v>
+      </c>
+      <c r="AU11">
         <v>94.2</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>90</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>85.2</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>81.599999999999994</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>79.7</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>81.8</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>80.599999999999994</v>
       </c>
+      <c r="BB11">
+        <v>79.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:54">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C12">
         <v>1308.5999999999999</v>
       </c>
       <c r="D12">
         <v>100.4</v>
       </c>
       <c r="E12">
         <v>100.3</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>99.2</v>
       </c>
       <c r="H12">
         <v>99.3</v>
       </c>
       <c r="I12">
         <v>100.3</v>
       </c>
       <c r="J12">
         <v>100.4</v>
       </c>
       <c r="K12">
         <v>101</v>
       </c>
       <c r="M12">
         <v>100.4</v>
       </c>
       <c r="N12">
         <v>100.5</v>
       </c>
       <c r="O12">
         <v>99.7</v>
       </c>
       <c r="P12">
         <v>99.2</v>
       </c>
       <c r="Q12">
         <v>99</v>
       </c>
       <c r="R12">
         <v>100.7</v>
       </c>
       <c r="S12">
         <v>100.3</v>
       </c>
-      <c r="U12">
+      <c r="T12">
+        <v>100.8</v>
+      </c>
+      <c r="V12">
         <v>100.5</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="X12">
         <v>100.4</v>
       </c>
       <c r="Y12">
+        <v>100.4</v>
+      </c>
+      <c r="Z12">
         <v>100.5</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>100.3</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>100.4</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>100.1</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>101.1</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>99.4</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>99.6</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>99.8</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>100.1</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>99.3</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>98.5</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>98.8</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>100.3</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.9</v>
       </c>
       <c r="AN12">
         <v>98.9</v>
       </c>
       <c r="AO12">
+        <v>98.9</v>
+      </c>
+      <c r="AP12">
         <v>99.4</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>100.3</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>100.8</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>100.9</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>101</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>100.5</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>99.7</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>100.5</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>100.6</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>100.8</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>101.4</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>101.3</v>
       </c>
+      <c r="BB12">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:54">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13">
         <v>995.8</v>
       </c>
       <c r="D13">
         <v>101.3</v>
       </c>
       <c r="E13">
         <v>101</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>100.3</v>
       </c>
       <c r="H13">
         <v>101.4</v>
       </c>
       <c r="I13">
         <v>103.1</v>
       </c>
       <c r="J13">
         <v>103</v>
       </c>
       <c r="K13">
         <v>104.7</v>
       </c>
       <c r="M13">
         <v>101.3</v>
       </c>
       <c r="N13">
         <v>101.1</v>
       </c>
       <c r="O13">
         <v>99.6</v>
       </c>
       <c r="P13">
         <v>100.9</v>
       </c>
       <c r="Q13">
         <v>101.2</v>
       </c>
       <c r="R13">
         <v>103.4</v>
       </c>
       <c r="S13">
         <v>103.2</v>
       </c>
-      <c r="U13">
+      <c r="T13">
+        <v>104.7</v>
+      </c>
+      <c r="V13">
         <v>101.4</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>101.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.3</v>
       </c>
       <c r="X13">
         <v>101.3</v>
       </c>
       <c r="Y13">
         <v>101.3</v>
       </c>
       <c r="Z13">
+        <v>101.3</v>
+      </c>
+      <c r="AA13">
         <v>101.2</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>101</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>100.6</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>101.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="AE13">
         <v>99.4</v>
       </c>
       <c r="AF13">
+        <v>99.4</v>
+      </c>
+      <c r="AG13">
         <v>99.5</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>100</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>100.2</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>100.3</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>100.6</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>102.4</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.1</v>
       </c>
       <c r="AN13">
         <v>101.1</v>
       </c>
       <c r="AO13">
+        <v>101.1</v>
+      </c>
+      <c r="AP13">
         <v>101.7</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>103</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>103.8</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>103.9</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>103.1</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>102.9</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>102.6</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>103.5</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>104</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>104.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.2</v>
       </c>
       <c r="AZ13">
         <v>105.2</v>
       </c>
+      <c r="BA13">
+        <v>105.2</v>
+      </c>
+      <c r="BB13">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:54">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14">
         <v>312.8</v>
       </c>
       <c r="D14">
         <v>97.5</v>
       </c>
       <c r="E14">
         <v>98.1</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>95.7</v>
       </c>
       <c r="H14">
         <v>92.5</v>
       </c>
       <c r="I14">
         <v>91.7</v>
       </c>
       <c r="J14">
         <v>92.3</v>
       </c>
       <c r="K14">
         <v>89.2</v>
       </c>
       <c r="M14">
         <v>97.6</v>
       </c>
       <c r="N14">
         <v>98.4</v>
       </c>
       <c r="O14">
         <v>100.2</v>
       </c>
       <c r="P14">
         <v>94</v>
       </c>
       <c r="Q14">
         <v>92.1</v>
       </c>
       <c r="R14">
         <v>92.2</v>
       </c>
       <c r="S14">
         <v>91.1</v>
       </c>
-      <c r="U14">
+      <c r="T14">
+        <v>88.6</v>
+      </c>
+      <c r="V14">
         <v>97.5</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>97.4</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>97.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.7</v>
       </c>
       <c r="Y14">
         <v>97.7</v>
       </c>
       <c r="Z14">
+        <v>97.7</v>
+      </c>
+      <c r="AA14">
         <v>97.3</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>98.5</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>98.7</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>99.2</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>99.5</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>100.3</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>101</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>100.2</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>96.5</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>92.8</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>93</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93.6</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>92.3</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>92.1</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>92</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>92.1</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>91.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91.4</v>
       </c>
       <c r="AR14">
         <v>91.4</v>
       </c>
       <c r="AS14">
+        <v>91.4</v>
+      </c>
+      <c r="AT14">
         <v>94.3</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>92.9</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>90.7</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>91.2</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>89.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89.2</v>
       </c>
       <c r="AY14">
         <v>89.2</v>
       </c>
       <c r="AZ14">
+        <v>89.2</v>
+      </c>
+      <c r="BA14">
         <v>88.8</v>
       </c>
+      <c r="BB14">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:54">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>1816.8</v>
       </c>
       <c r="D15">
         <v>100.7</v>
       </c>
       <c r="E15">
         <v>100.3</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>98</v>
       </c>
       <c r="H15">
         <v>95.2</v>
       </c>
       <c r="I15">
         <v>96.1</v>
       </c>
       <c r="J15">
         <v>96.2</v>
       </c>
       <c r="K15">
         <v>95.3</v>
       </c>
       <c r="M15">
         <v>100.5</v>
       </c>
       <c r="N15">
         <v>100.2</v>
       </c>
       <c r="O15">
         <v>99.7</v>
       </c>
       <c r="P15">
         <v>97</v>
       </c>
       <c r="Q15">
         <v>95.5</v>
       </c>
       <c r="R15">
         <v>96.2</v>
       </c>
       <c r="S15">
         <v>96.2</v>
       </c>
-      <c r="U15">
+      <c r="T15">
+        <v>95</v>
+      </c>
+      <c r="V15">
         <v>101.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.5</v>
       </c>
       <c r="W15">
         <v>100.5</v>
       </c>
       <c r="X15">
         <v>100.5</v>
       </c>
       <c r="Y15">
+        <v>100.5</v>
+      </c>
+      <c r="Z15">
         <v>100.3</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>100.2</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>100.1</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>100.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD15">
         <v>100</v>
       </c>
       <c r="AE15">
         <v>100</v>
       </c>
       <c r="AF15">
         <v>100</v>
       </c>
       <c r="AG15">
+        <v>100</v>
+      </c>
+      <c r="AH15">
         <v>98.8</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>98.2</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>97.8</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>97.1</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>94.9</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>95</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>95.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.8</v>
       </c>
       <c r="AO15">
         <v>95.8</v>
       </c>
       <c r="AP15">
-        <v>96.2</v>
+        <v>95.8</v>
       </c>
       <c r="AQ15">
         <v>96.2</v>
       </c>
       <c r="AR15">
         <v>96.2</v>
       </c>
       <c r="AS15">
         <v>96.2</v>
       </c>
       <c r="AT15">
         <v>96.2</v>
       </c>
       <c r="AU15">
         <v>96.2</v>
       </c>
       <c r="AV15">
         <v>96.2</v>
       </c>
       <c r="AW15">
         <v>96.2</v>
       </c>
       <c r="AX15">
         <v>96.2</v>
       </c>
       <c r="AY15">
+        <v>96.2</v>
+      </c>
+      <c r="AZ15">
         <v>94.5</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>94.2</v>
       </c>
+      <c r="BB15">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:54">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>539.29999999999995</v>
       </c>
       <c r="D16">
         <v>102.1</v>
       </c>
       <c r="E16">
         <v>101.3</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>97.7</v>
       </c>
       <c r="H16">
         <v>97.2</v>
       </c>
       <c r="I16">
         <v>95.1</v>
       </c>
       <c r="J16">
         <v>91.4</v>
       </c>
       <c r="K16">
         <v>88.4</v>
       </c>
       <c r="M16">
         <v>101.8</v>
       </c>
       <c r="N16">
         <v>101.2</v>
       </c>
       <c r="O16">
         <v>99.2</v>
       </c>
       <c r="P16">
         <v>97.5</v>
       </c>
       <c r="Q16">
         <v>96.9</v>
       </c>
       <c r="R16">
         <v>94.3</v>
       </c>
       <c r="S16">
         <v>90.4</v>
       </c>
-      <c r="U16">
+      <c r="T16">
+        <v>88</v>
+      </c>
+      <c r="V16">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.1</v>
       </c>
       <c r="W16">
         <v>102.1</v>
       </c>
       <c r="X16">
+        <v>102.1</v>
+      </c>
+      <c r="Y16">
         <v>101.8</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>101.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.5</v>
       </c>
       <c r="AA16">
         <v>101.5</v>
       </c>
       <c r="AB16">
-        <v>100.9</v>
+        <v>101.5</v>
       </c>
       <c r="AC16">
         <v>100.9</v>
       </c>
       <c r="AD16">
+        <v>100.9</v>
+      </c>
+      <c r="AE16">
         <v>100.7</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>99.9</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>98.5</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>97.9</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>97.7</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>97.6</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>97.4</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>97.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.2</v>
       </c>
       <c r="AM16">
         <v>97.2</v>
       </c>
       <c r="AN16">
+        <v>97.2</v>
+      </c>
+      <c r="AO16">
         <v>97.1</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>96</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>95.8</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>95.4</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>93.3</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>92.6</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>92.4</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>91.4</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>88.7</v>
       </c>
       <c r="AX16">
         <v>88.7</v>
       </c>
       <c r="AY16">
+        <v>88.7</v>
+      </c>
+      <c r="AZ16">
         <v>88.4</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>87.9</v>
       </c>
+      <c r="BB16">
+        <v>87</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:54">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C17">
         <v>1381</v>
       </c>
       <c r="D17">
         <v>100.1</v>
       </c>
       <c r="E17">
         <v>99.9</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>99.5</v>
       </c>
       <c r="H17">
         <v>98.1</v>
       </c>
       <c r="I17">
         <v>97.3</v>
       </c>
       <c r="J17">
         <v>95.3</v>
       </c>
       <c r="K17">
         <v>94.5</v>
       </c>
       <c r="M17">
         <v>100</v>
       </c>
       <c r="N17">
         <v>99.9</v>
       </c>
       <c r="O17">
         <v>99.9</v>
       </c>
       <c r="P17">
         <v>99.2</v>
       </c>
       <c r="Q17">
         <v>97.9</v>
       </c>
       <c r="R17">
         <v>96.8</v>
       </c>
       <c r="S17">
         <v>95</v>
       </c>
-      <c r="U17">
+      <c r="T17">
+        <v>94.2</v>
+      </c>
+      <c r="V17">
         <v>100.1</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.1</v>
       </c>
       <c r="X17">
         <v>100.1</v>
       </c>
       <c r="Y17">
+        <v>100.1</v>
+      </c>
+      <c r="Z17">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.8</v>
       </c>
       <c r="AA17">
         <v>99.8</v>
       </c>
       <c r="AB17">
         <v>99.8</v>
       </c>
       <c r="AC17">
-        <v>100.1</v>
+        <v>99.8</v>
       </c>
       <c r="AD17">
         <v>100.1</v>
       </c>
       <c r="AE17">
+        <v>100.1</v>
+      </c>
+      <c r="AF17">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.8</v>
       </c>
       <c r="AG17">
         <v>99.8</v>
       </c>
       <c r="AH17">
-        <v>99.3</v>
+        <v>99.8</v>
       </c>
       <c r="AI17">
         <v>99.3</v>
       </c>
       <c r="AJ17">
+        <v>99.3</v>
+      </c>
+      <c r="AK17">
         <v>99.4</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>98.8</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.9</v>
       </c>
       <c r="AN17">
         <v>97.9</v>
       </c>
       <c r="AO17">
+        <v>97.9</v>
+      </c>
+      <c r="AP17">
         <v>97.8</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>97.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AR17">
         <v>97</v>
       </c>
       <c r="AS17">
+        <v>97</v>
+      </c>
+      <c r="AT17">
         <v>96.1</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>95.4</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>95.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94.7</v>
       </c>
       <c r="AW17">
         <v>94.7</v>
       </c>
       <c r="AX17">
-        <v>94.4</v>
+        <v>94.7</v>
       </c>
       <c r="AY17">
         <v>94.4</v>
       </c>
       <c r="AZ17">
+        <v>94.4</v>
+      </c>
+      <c r="BA17">
         <v>94.3</v>
       </c>
+      <c r="BB17">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:54">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18">
         <v>213.9</v>
       </c>
       <c r="D18">
         <v>100.3</v>
       </c>
       <c r="E18">
         <v>100.3</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>98.8</v>
       </c>
       <c r="H18">
         <v>97.8</v>
       </c>
       <c r="I18">
         <v>94.6</v>
       </c>
       <c r="J18">
         <v>90.7</v>
       </c>
       <c r="K18">
         <v>88.8</v>
       </c>
       <c r="M18">
         <v>100.3</v>
       </c>
       <c r="N18">
         <v>100.4</v>
       </c>
       <c r="O18">
         <v>99.6</v>
       </c>
       <c r="P18">
         <v>98.8</v>
       </c>
       <c r="Q18">
         <v>97</v>
       </c>
       <c r="R18">
         <v>93.8</v>
       </c>
       <c r="S18">
         <v>89.9</v>
       </c>
-      <c r="U18">
+      <c r="T18">
+        <v>88.6</v>
+      </c>
+      <c r="V18">
         <v>100.2</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="X18">
         <v>100.4</v>
       </c>
       <c r="Y18">
+        <v>100.4</v>
+      </c>
+      <c r="Z18">
         <v>100.2</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="AB18">
         <v>100.4</v>
       </c>
       <c r="AC18">
-        <v>100.3</v>
+        <v>100.4</v>
       </c>
       <c r="AD18">
         <v>100.3</v>
       </c>
       <c r="AE18">
+        <v>100.3</v>
+      </c>
+      <c r="AF18">
         <v>100.4</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>98.8</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>98.7</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>98.8</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>98.9</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>98.8</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>98.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.7</v>
       </c>
       <c r="AM18">
         <v>98.7</v>
       </c>
       <c r="AN18">
+        <v>98.7</v>
+      </c>
+      <c r="AO18">
         <v>95.4</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>95.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.4</v>
       </c>
       <c r="AQ18">
         <v>95.4</v>
       </c>
       <c r="AR18">
+        <v>95.4</v>
+      </c>
+      <c r="AS18">
         <v>92.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92.2</v>
       </c>
       <c r="AT18">
         <v>92.2</v>
       </c>
       <c r="AU18">
-        <v>89.1</v>
+        <v>92.2</v>
       </c>
       <c r="AV18">
         <v>89.1</v>
       </c>
       <c r="AW18">
+        <v>89.1</v>
+      </c>
+      <c r="AX18">
         <v>89</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>88.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>88.6</v>
       </c>
       <c r="AZ18">
         <v>88.6</v>
       </c>
+      <c r="BA18">
+        <v>88.6</v>
+      </c>
+      <c r="BB18">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:54">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>272.60000000000002</v>
       </c>
       <c r="D19">
         <v>100.2</v>
       </c>
       <c r="E19">
         <v>100.5</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>98.6</v>
       </c>
       <c r="H19">
         <v>96.7</v>
       </c>
       <c r="I19">
         <v>94.1</v>
       </c>
       <c r="J19">
         <v>93</v>
       </c>
       <c r="K19">
         <v>91</v>
       </c>
       <c r="M19">
         <v>100.2</v>
       </c>
       <c r="N19">
         <v>100.6</v>
       </c>
       <c r="O19">
         <v>99.7</v>
       </c>
       <c r="P19">
         <v>98.2</v>
       </c>
       <c r="Q19">
         <v>96</v>
       </c>
       <c r="R19">
         <v>93.6</v>
       </c>
       <c r="S19">
         <v>92.6</v>
       </c>
-      <c r="U19">
+      <c r="T19">
+        <v>90.5</v>
+      </c>
+      <c r="V19">
         <v>100.4</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>100</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>100.1</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>100.3</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>100.4</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>100.6</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>100.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.6</v>
       </c>
       <c r="AC19">
         <v>100.6</v>
       </c>
       <c r="AD19">
+        <v>100.6</v>
+      </c>
+      <c r="AE19">
         <v>100.3</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.2</v>
       </c>
       <c r="AG19">
         <v>99.2</v>
       </c>
       <c r="AH19">
+        <v>99.2</v>
+      </c>
+      <c r="AI19">
         <v>98.8</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>98.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.7</v>
       </c>
       <c r="AK19">
         <v>97.7</v>
       </c>
       <c r="AL19">
+        <v>97.7</v>
+      </c>
+      <c r="AM19">
         <v>96.7</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>96.4</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>95.9</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>95</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>93.9</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>93.6</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>93.7</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>93.3</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>93</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>92.9</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>92.6</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>92</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>91</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>90.6</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>90.2</v>
       </c>
+      <c r="BB19">
+        <v>90</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:54">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20">
         <v>578</v>
       </c>
       <c r="D20">
         <v>101.9</v>
       </c>
       <c r="E20">
         <v>101</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>95.9</v>
       </c>
       <c r="H20">
         <v>94.7</v>
       </c>
       <c r="I20">
         <v>92.4</v>
       </c>
       <c r="J20">
         <v>91.2</v>
       </c>
       <c r="K20">
         <v>88.9</v>
       </c>
       <c r="M20">
         <v>101.7</v>
       </c>
       <c r="N20">
         <v>100.8</v>
       </c>
       <c r="O20">
         <v>98.9</v>
       </c>
       <c r="P20">
         <v>95.9</v>
       </c>
       <c r="Q20">
         <v>93.9</v>
       </c>
       <c r="R20">
         <v>92.1</v>
       </c>
       <c r="S20">
         <v>90.7</v>
       </c>
-      <c r="U20">
+      <c r="T20">
+        <v>88.5</v>
+      </c>
+      <c r="V20">
         <v>102</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>101.9</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>101.8</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>101.7</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>101.3</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>101.1</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>100.9</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>100.8</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>100.5</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>100.4</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>100</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>99.1</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>96.1</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>95.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.9</v>
       </c>
       <c r="AJ20">
         <v>95.9</v>
       </c>
       <c r="AK20">
         <v>95.9</v>
       </c>
       <c r="AL20">
+        <v>95.9</v>
+      </c>
+      <c r="AM20">
         <v>95.2</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>94</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>93.7</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>92.7</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>92.4</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>92.2</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>92.3</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>91.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91.1</v>
       </c>
       <c r="AU20">
         <v>91.1</v>
       </c>
       <c r="AV20">
         <v>91.1</v>
       </c>
       <c r="AW20">
+        <v>91.1</v>
+      </c>
+      <c r="AX20">
         <v>89.5</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>89</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>88.7</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>88.4</v>
       </c>
+      <c r="BB20">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:54">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C21">
         <v>222.6</v>
       </c>
       <c r="D21">
         <v>103.7</v>
       </c>
       <c r="E21">
         <v>102.3</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>96.2</v>
       </c>
       <c r="H21">
         <v>92.3</v>
       </c>
       <c r="I21">
         <v>88.4</v>
       </c>
       <c r="J21">
         <v>86.9</v>
       </c>
       <c r="K21">
         <v>85.1</v>
       </c>
       <c r="M21">
         <v>103.4</v>
       </c>
       <c r="N21">
         <v>101.7</v>
       </c>
       <c r="O21">
         <v>98.9</v>
       </c>
       <c r="P21">
         <v>96</v>
       </c>
       <c r="Q21">
         <v>90.7</v>
       </c>
       <c r="R21">
         <v>88</v>
       </c>
       <c r="S21">
         <v>86.6</v>
       </c>
-      <c r="U21">
+      <c r="T21">
+        <v>84.4</v>
+      </c>
+      <c r="V21">
         <v>104.2</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103.7</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103.6</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>103.4</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>102.9</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>102.2</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>102.1</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>101.8</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>100.9</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>100.7</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>99.8</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>98.6</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>96.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.1</v>
       </c>
       <c r="AI21">
         <v>96.1</v>
       </c>
       <c r="AJ21">
+        <v>96.1</v>
+      </c>
+      <c r="AK21">
         <v>96</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>95.5</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>93.6</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90.2</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>89.8</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>89.2</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>88.4</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>87.9</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>88.2</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>87.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86.7</v>
       </c>
       <c r="AU21">
         <v>86.7</v>
       </c>
       <c r="AV21">
         <v>86.7</v>
       </c>
       <c r="AW21">
+        <v>86.7</v>
+      </c>
+      <c r="AX21">
         <v>86.3</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>85.2</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>84.7</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>84.1</v>
       </c>
+      <c r="BB21">
+        <v>83.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:54">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C22">
         <v>355.4</v>
       </c>
       <c r="D22">
         <v>100.7</v>
       </c>
       <c r="E22">
         <v>100.3</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>95.8</v>
       </c>
       <c r="H22">
         <v>96.3</v>
       </c>
       <c r="I22">
         <v>94.9</v>
       </c>
       <c r="J22">
         <v>93.9</v>
       </c>
       <c r="K22">
         <v>91.3</v>
       </c>
       <c r="M22">
         <v>100.6</v>
       </c>
       <c r="N22">
         <v>100.3</v>
       </c>
       <c r="O22">
         <v>98.9</v>
       </c>
       <c r="P22">
         <v>95.9</v>
       </c>
       <c r="Q22">
         <v>95.9</v>
       </c>
       <c r="R22">
         <v>94.7</v>
       </c>
       <c r="S22">
         <v>93.3</v>
       </c>
-      <c r="U22">
-        <v>100.7</v>
+      <c r="T22">
+        <v>91.1</v>
       </c>
       <c r="V22">
         <v>100.7</v>
       </c>
       <c r="W22">
         <v>100.7</v>
       </c>
       <c r="X22">
         <v>100.7</v>
       </c>
       <c r="Y22">
-        <v>100.4</v>
+        <v>100.7</v>
       </c>
       <c r="Z22">
         <v>100.4</v>
       </c>
       <c r="AA22">
-        <v>100.2</v>
+        <v>100.4</v>
       </c>
       <c r="AB22">
         <v>100.2</v>
       </c>
       <c r="AC22">
         <v>100.2</v>
       </c>
       <c r="AD22">
         <v>100.2</v>
       </c>
       <c r="AE22">
         <v>100.2</v>
       </c>
       <c r="AF22">
+        <v>100.2</v>
+      </c>
+      <c r="AG22">
         <v>99.3</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>95.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.7</v>
       </c>
       <c r="AI22">
         <v>95.7</v>
       </c>
       <c r="AJ22">
+        <v>95.7</v>
+      </c>
+      <c r="AK22">
         <v>95.9</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>96.2</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96.3</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>96.4</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>96.1</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>94.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94.9</v>
       </c>
       <c r="AQ22">
         <v>94.9</v>
       </c>
       <c r="AR22">
         <v>94.9</v>
       </c>
       <c r="AS22">
-        <v>93.9</v>
+        <v>94.9</v>
       </c>
       <c r="AT22">
         <v>93.9</v>
       </c>
       <c r="AU22">
         <v>93.9</v>
       </c>
       <c r="AV22">
         <v>93.9</v>
       </c>
       <c r="AW22">
+        <v>93.9</v>
+      </c>
+      <c r="AX22">
         <v>91.5</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>91.4</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>91.2</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>91.1</v>
       </c>
+      <c r="BB22">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C23">
         <v>5809.2</v>
       </c>
       <c r="D23">
         <v>100.5</v>
       </c>
       <c r="E23">
         <v>100.5</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>99.2</v>
       </c>
       <c r="H23">
         <v>98.7</v>
       </c>
       <c r="I23">
         <v>99.9</v>
       </c>
       <c r="J23">
         <v>100.1</v>
       </c>
       <c r="K23">
         <v>98</v>
       </c>
       <c r="M23">
         <v>100.6</v>
       </c>
       <c r="N23">
         <v>100.4</v>
       </c>
       <c r="O23">
         <v>99.7</v>
       </c>
       <c r="P23">
         <v>99</v>
       </c>
       <c r="Q23">
         <v>98.9</v>
       </c>
       <c r="R23">
         <v>100.2</v>
       </c>
       <c r="S23">
         <v>99.5</v>
       </c>
-      <c r="U23">
+      <c r="T23">
+        <v>97.8</v>
+      </c>
+      <c r="V23">
         <v>100.5</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100.2</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>100.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y23">
         <v>101</v>
       </c>
       <c r="Z23">
+        <v>101</v>
+      </c>
+      <c r="AA23">
         <v>100.1</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.7</v>
       </c>
       <c r="AC23">
         <v>100.7</v>
       </c>
       <c r="AD23">
+        <v>100.7</v>
+      </c>
+      <c r="AE23">
         <v>99.8</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>99.7</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>99.8</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AI23">
         <v>99.1</v>
       </c>
       <c r="AJ23">
+        <v>99.1</v>
+      </c>
+      <c r="AK23">
         <v>99</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>98.8</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>98.5</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>98.6</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>99</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>99.4</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>99.6</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>99.8</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>100.6</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>100.7</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>100.4</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>99.7</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>99.5</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>98.5</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>98</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>97.9</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>97.6</v>
       </c>
+      <c r="BB23">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:54">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C24">
         <v>4190.8</v>
       </c>
       <c r="D24">
         <v>100.9</v>
       </c>
       <c r="E24">
         <v>100.6</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>99</v>
       </c>
       <c r="H24">
         <v>97.9</v>
       </c>
       <c r="I24">
         <v>96.4</v>
       </c>
       <c r="J24">
         <v>94.4</v>
       </c>
       <c r="K24">
         <v>92.8</v>
       </c>
       <c r="M24">
         <v>100.9</v>
       </c>
       <c r="N24">
         <v>100.6</v>
       </c>
       <c r="O24">
         <v>99.7</v>
       </c>
       <c r="P24">
         <v>98.9</v>
       </c>
       <c r="Q24">
         <v>97.5</v>
       </c>
       <c r="R24">
         <v>95.9</v>
       </c>
       <c r="S24">
         <v>94</v>
       </c>
-      <c r="U24">
+      <c r="T24">
+        <v>92.4</v>
+      </c>
+      <c r="V24">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.9</v>
       </c>
       <c r="W24">
         <v>100.9</v>
       </c>
       <c r="X24">
         <v>100.9</v>
       </c>
       <c r="Y24">
+        <v>100.9</v>
+      </c>
+      <c r="Z24">
         <v>100.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.6</v>
       </c>
       <c r="AA24">
         <v>100.6</v>
       </c>
       <c r="AB24">
-        <v>100.5</v>
+        <v>100.6</v>
       </c>
       <c r="AC24">
         <v>100.5</v>
       </c>
       <c r="AD24">
+        <v>100.5</v>
+      </c>
+      <c r="AE24">
         <v>100.1</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>99.9</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>99.4</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>99.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI24">
         <v>99</v>
       </c>
       <c r="AJ24">
+        <v>99</v>
+      </c>
+      <c r="AK24">
         <v>98.8</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>98.6</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>98</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>97.8</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>97.3</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>96.9</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>96.5</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>96.4</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>95.7</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>95.1</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>94.6</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>94.3</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>93.6</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>93.4</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>92.8</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>92.6</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>92.4</v>
       </c>
+      <c r="BB24">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:54">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25">
         <v>2021.6</v>
       </c>
       <c r="D25">
         <v>99.6</v>
       </c>
       <c r="E25">
         <v>100.9</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>100.8</v>
       </c>
       <c r="H25">
         <v>102.8</v>
       </c>
       <c r="I25">
         <v>105.2</v>
       </c>
       <c r="J25">
         <v>106.7</v>
       </c>
       <c r="K25">
         <v>104.6</v>
       </c>
       <c r="M25">
         <v>100.1</v>
       </c>
       <c r="N25">
         <v>100.8</v>
       </c>
       <c r="O25">
         <v>99.9</v>
       </c>
       <c r="P25">
         <v>101.3</v>
       </c>
       <c r="Q25">
         <v>103.2</v>
       </c>
       <c r="R25">
         <v>105.7</v>
       </c>
       <c r="S25">
         <v>106.4</v>
       </c>
-      <c r="U25">
+      <c r="T25">
+        <v>104.5</v>
+      </c>
+      <c r="V25">
         <v>98.7</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>99.4</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>99.8</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>100.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.8</v>
       </c>
       <c r="Z25">
         <v>100.8</v>
       </c>
       <c r="AA25">
+        <v>100.8</v>
+      </c>
+      <c r="AB25">
         <v>101.1</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>100.8</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>100.6</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>100.2</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>99.5</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>99.7</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>100.4</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>100.6</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>101.1</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>101</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>102.6</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>102.5</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>102.8</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>103.2</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>104.4</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>105</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>105.5</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>106.1</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>106.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>106.7</v>
       </c>
       <c r="AU25">
         <v>106.7</v>
       </c>
       <c r="AV25">
+        <v>106.7</v>
+      </c>
+      <c r="AW25">
         <v>107.1</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>105.2</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>104.4</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>104.6</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>104.4</v>
       </c>
+      <c r="BB25">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:54">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26">
         <v>661.9</v>
       </c>
       <c r="D26">
         <v>102.4</v>
       </c>
       <c r="E26">
         <v>101.9</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>99.3</v>
       </c>
       <c r="H26">
         <v>98.1</v>
       </c>
       <c r="I26">
         <v>98.5</v>
       </c>
       <c r="J26">
         <v>97.6</v>
       </c>
       <c r="K26">
         <v>96.8</v>
       </c>
       <c r="M26">
         <v>102.3</v>
       </c>
       <c r="N26">
         <v>101.8</v>
       </c>
       <c r="O26">
         <v>99.4</v>
       </c>
       <c r="P26">
         <v>99.3</v>
       </c>
       <c r="Q26">
         <v>97.7</v>
       </c>
       <c r="R26">
         <v>98.5</v>
       </c>
       <c r="S26">
         <v>97.3</v>
       </c>
-      <c r="U26">
+      <c r="T26">
+        <v>96.8</v>
+      </c>
+      <c r="V26">
         <v>102.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.3</v>
       </c>
       <c r="W26">
         <v>102.3</v>
       </c>
       <c r="X26">
+        <v>102.3</v>
+      </c>
+      <c r="Y26">
         <v>102.4</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>102.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.8</v>
       </c>
       <c r="AA26">
         <v>101.8</v>
       </c>
       <c r="AB26">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
       <c r="AC26">
         <v>101.7</v>
       </c>
       <c r="AD26">
+        <v>101.7</v>
+      </c>
+      <c r="AE26">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="AF26">
         <v>99.4</v>
       </c>
       <c r="AG26">
+        <v>99.4</v>
+      </c>
+      <c r="AH26">
         <v>99.2</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>99.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.2</v>
       </c>
       <c r="AJ26">
         <v>99.2</v>
       </c>
       <c r="AK26">
+        <v>99.2</v>
+      </c>
+      <c r="AL26">
         <v>99.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.6</v>
       </c>
       <c r="AM26">
         <v>97.6</v>
       </c>
       <c r="AN26">
         <v>97.6</v>
       </c>
       <c r="AO26">
+        <v>97.6</v>
+      </c>
+      <c r="AP26">
         <v>98.1</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>98.5</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>98.6</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>98.7</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>98.2</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>98.1</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>97.2</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>97</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>96.8</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>96.7</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>96.8</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>96.7</v>
       </c>
+      <c r="BB26">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:54">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C27">
         <v>1699.3</v>
       </c>
       <c r="D27">
         <v>99.6</v>
       </c>
       <c r="E27">
         <v>99.4</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>97.9</v>
       </c>
       <c r="H27">
         <v>94.9</v>
       </c>
       <c r="I27">
         <v>95.8</v>
       </c>
       <c r="J27">
         <v>95.9</v>
       </c>
       <c r="K27">
         <v>94.9</v>
       </c>
       <c r="M27">
         <v>99.4</v>
       </c>
       <c r="N27">
         <v>99.6</v>
       </c>
       <c r="O27">
         <v>99.7</v>
       </c>
       <c r="P27">
         <v>96.8</v>
       </c>
       <c r="Q27">
         <v>95.1</v>
       </c>
       <c r="R27">
         <v>95.9</v>
       </c>
       <c r="S27">
         <v>95.9</v>
       </c>
-      <c r="U27">
+      <c r="T27">
+        <v>94.6</v>
+      </c>
+      <c r="V27">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.4</v>
       </c>
       <c r="W27">
         <v>99.4</v>
       </c>
       <c r="X27">
         <v>99.4</v>
       </c>
       <c r="Y27">
+        <v>99.4</v>
+      </c>
+      <c r="Z27">
         <v>99.2</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>99.1</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>99</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD27">
         <v>100</v>
       </c>
       <c r="AE27">
         <v>100</v>
       </c>
       <c r="AF27">
         <v>100</v>
       </c>
       <c r="AG27">
+        <v>100</v>
+      </c>
+      <c r="AH27">
         <v>98.7</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>98.1</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>97.7</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>96.9</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>94.5</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>94.6</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>94.9</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>95.4</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>95.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95.9</v>
       </c>
       <c r="AQ27">
         <v>95.9</v>
       </c>
       <c r="AR27">
         <v>95.9</v>
       </c>
       <c r="AS27">
         <v>95.9</v>
       </c>
       <c r="AT27">
         <v>95.9</v>
       </c>
       <c r="AU27">
         <v>95.9</v>
       </c>
       <c r="AV27">
         <v>95.9</v>
       </c>
       <c r="AW27">
         <v>95.9</v>
       </c>
       <c r="AX27">
         <v>95.9</v>
       </c>
       <c r="AY27">
+        <v>95.9</v>
+      </c>
+      <c r="AZ27">
         <v>94.2</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>93.8</v>
       </c>
+      <c r="BB27">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:54">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C28">
         <v>705.4</v>
       </c>
       <c r="D28">
         <v>100</v>
       </c>
       <c r="E28">
         <v>99.7</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.5</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>97.5</v>
       </c>
       <c r="J28">
         <v>94.4</v>
       </c>
       <c r="K28">
         <v>93.3</v>
       </c>
       <c r="M28">
         <v>100.1</v>
       </c>
       <c r="N28">
         <v>99.6</v>
       </c>
       <c r="O28">
         <v>100</v>
       </c>
       <c r="P28">
         <v>99.2</v>
       </c>
       <c r="Q28">
         <v>97.9</v>
       </c>
       <c r="R28">
         <v>96.8</v>
       </c>
       <c r="S28">
         <v>93.9</v>
       </c>
-      <c r="U28">
+      <c r="T28">
+        <v>92.9</v>
+      </c>
+      <c r="V28">
         <v>99.7</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.1</v>
       </c>
       <c r="X28">
         <v>100.1</v>
       </c>
       <c r="Y28">
         <v>100.1</v>
       </c>
       <c r="Z28">
-        <v>99.5</v>
+        <v>100.1</v>
       </c>
       <c r="AA28">
         <v>99.5</v>
       </c>
       <c r="AB28">
         <v>99.5</v>
       </c>
       <c r="AC28">
-        <v>100</v>
+        <v>99.5</v>
       </c>
       <c r="AD28">
         <v>100</v>
       </c>
       <c r="AE28">
         <v>100</v>
       </c>
       <c r="AF28">
-        <v>99.9</v>
+        <v>100</v>
       </c>
       <c r="AG28">
         <v>99.9</v>
       </c>
       <c r="AH28">
+        <v>99.9</v>
+      </c>
+      <c r="AI28">
         <v>99.5</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>99.4</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>99.3</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>98.5</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>97.5</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>97.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.4</v>
       </c>
       <c r="AO28">
         <v>98.4</v>
       </c>
       <c r="AP28">
+        <v>98.4</v>
+      </c>
+      <c r="AQ28">
         <v>97.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.1</v>
       </c>
       <c r="AR28">
         <v>97.1</v>
       </c>
       <c r="AS28">
+        <v>97.1</v>
+      </c>
+      <c r="AT28">
         <v>95.4</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>94.6</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>94.2</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>93.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.4</v>
       </c>
       <c r="AX28">
         <v>93.4</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
+        <v>93.4</v>
+      </c>
+      <c r="BA28">
         <v>93</v>
+      </c>
+      <c r="BB28">
+        <v>91.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB2047BD-27F3-43B5-B8DE-61FBAEA8074E}">
-  <dimension ref="A1:AZ28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB4BE89B-CA95-4648-8B0D-5D1E5798E52A}">
+  <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="52" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
         <v>2025000000</v>
       </c>
       <c r="M2">
         <v>2018100000</v>
       </c>
       <c r="N2">
         <v>2019100000</v>
       </c>
       <c r="O2">
         <v>2020100000</v>
       </c>
       <c r="P2">
         <v>2021100000</v>
       </c>
       <c r="Q2">
         <v>2022100000</v>
       </c>
       <c r="R2">
         <v>2023100000</v>
       </c>
       <c r="S2">
         <v>2024100000</v>
       </c>
-      <c r="U2">
+      <c r="T2">
+        <v>2025100000</v>
+      </c>
+      <c r="V2">
         <v>2018000103</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2018000406</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2018000709</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2018001012</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2019000103</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2019000406</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2019000709</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2019001012</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2020000103</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2020000406</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2020000709</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2020001012</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2021000103</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2021000406</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2021000709</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2021001012</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2022000103</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2022000406</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2022000709</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2022001012</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2023000103</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2023000406</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2023000709</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2023001012</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2024000103</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2024000406</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2024000709</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2024001012</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2025000103</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2025000406</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2025000709</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2025001012</v>
       </c>
+      <c r="BB2">
+        <v>2026000103</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="M3" t="s">
         <v>13</v>
       </c>
       <c r="N3" t="s">
         <v>14</v>
       </c>
       <c r="O3" t="s">
         <v>15</v>
       </c>
       <c r="P3" t="s">
         <v>16</v>
       </c>
       <c r="Q3" t="s">
         <v>17</v>
       </c>
       <c r="R3" t="s">
         <v>18</v>
       </c>
       <c r="S3" t="s">
         <v>19</v>
       </c>
-      <c r="U3" t="s">
+      <c r="T3" t="s">
         <v>20</v>
       </c>
       <c r="V3" t="s">
         <v>21</v>
       </c>
       <c r="W3" t="s">
         <v>22</v>
       </c>
       <c r="X3" t="s">
         <v>23</v>
       </c>
       <c r="Y3" t="s">
         <v>24</v>
       </c>
       <c r="Z3" t="s">
         <v>25</v>
       </c>
       <c r="AA3" t="s">
         <v>26</v>
       </c>
       <c r="AB3" t="s">
         <v>27</v>
       </c>
       <c r="AC3" t="s">
         <v>28</v>
@@ -9402,3849 +9738,4005 @@
       </c>
       <c r="AS3" t="s">
         <v>44</v>
       </c>
       <c r="AT3" t="s">
         <v>45</v>
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
+      <c r="BA3" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:54">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>119.3</v>
       </c>
       <c r="E4">
         <v>114.8</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>108.5</v>
       </c>
       <c r="H4">
         <v>108.1</v>
       </c>
       <c r="I4">
         <v>107</v>
       </c>
       <c r="J4">
         <v>101.4</v>
       </c>
       <c r="K4">
         <v>102.5</v>
       </c>
       <c r="M4">
         <v>118.5</v>
       </c>
       <c r="N4">
         <v>112.7</v>
       </c>
       <c r="O4">
         <v>100.4</v>
       </c>
       <c r="P4">
         <v>108</v>
       </c>
       <c r="Q4">
         <v>107.9</v>
       </c>
       <c r="R4">
         <v>105</v>
       </c>
       <c r="S4">
         <v>101.9</v>
       </c>
-      <c r="U4">
+      <c r="T4">
+        <v>103.1</v>
+      </c>
+      <c r="V4">
         <v>120.1</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>118</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>117</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>121.8</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>117</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>116.5</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>115.5</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>110</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>108.7</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>85.8</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>98</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>107.4</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>110.4</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>109.9</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>104.2</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>109.6</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>108.3</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>103.4</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>109.6</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>110.9</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>107.4</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>106.9</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>105.8</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>107.9</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>99.2</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>100.1</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>100.8</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>105.3</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>101.2</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>101.8</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>101.6</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>105.5</v>
       </c>
+      <c r="BB4">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:54">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>118.1</v>
       </c>
       <c r="E5">
         <v>112.5</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>112.1</v>
       </c>
       <c r="H5">
         <v>108.9</v>
       </c>
       <c r="I5">
         <v>106.7</v>
       </c>
       <c r="J5">
         <v>107.3</v>
       </c>
       <c r="K5">
         <v>107.7</v>
       </c>
       <c r="M5">
         <v>116.8</v>
       </c>
       <c r="N5">
         <v>111.8</v>
       </c>
       <c r="O5">
         <v>100.2</v>
       </c>
       <c r="P5">
         <v>111.8</v>
       </c>
       <c r="Q5">
         <v>108.1</v>
       </c>
       <c r="R5">
         <v>107</v>
       </c>
       <c r="S5">
         <v>107.1</v>
       </c>
-      <c r="U5">
+      <c r="T5">
+        <v>108.3</v>
+      </c>
+      <c r="V5">
         <v>118.6</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>119.6</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>115.4</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>118.6</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>113.4</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>114.8</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>111.9</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>110</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>110.3</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>88.4</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>93.8</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>107.4</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>111.1</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>112.6</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>111.3</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>113.6</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>109.7</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>110.2</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>106</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>109.6</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>106.5</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>108.3</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>105.2</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>106.8</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>107.8</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>107.7</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>105.6</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>108.2</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>106.9</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>107.7</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>107.5</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>108.7</v>
       </c>
+      <c r="BB5">
+        <v>109.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:54">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>122.1</v>
       </c>
       <c r="E6">
         <v>116.5</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>116.1</v>
       </c>
       <c r="H6">
         <v>109.7</v>
       </c>
       <c r="I6">
         <v>109.9</v>
       </c>
       <c r="J6">
         <v>109.2</v>
       </c>
       <c r="K6">
         <v>110.7</v>
       </c>
       <c r="M6">
         <v>120.5</v>
       </c>
       <c r="N6">
         <v>115.4</v>
       </c>
       <c r="O6">
         <v>100.3</v>
       </c>
       <c r="P6">
         <v>115.4</v>
       </c>
       <c r="Q6">
         <v>109</v>
       </c>
       <c r="R6">
         <v>110.4</v>
       </c>
       <c r="S6">
         <v>108.5</v>
       </c>
-      <c r="U6">
+      <c r="T6">
+        <v>111.6</v>
+      </c>
+      <c r="V6">
         <v>124.2</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>123.8</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>119.2</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>121</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>118</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>119.9</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>116.1</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>112</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>113.5</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>87.4</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>91.9</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>107.2</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>114.7</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>116.6</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>116.3</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>116.8</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>111.7</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111.3</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>106.5</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>109.2</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>108.9</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>110.6</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>109.6</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>110.5</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>111.1</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>109.1</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>108.1</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>108.4</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>108.2</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>111.3</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>111.2</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>112.1</v>
       </c>
+      <c r="BB6">
+        <v>111.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:54">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>112.7</v>
       </c>
       <c r="E7">
         <v>107.3</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>106.8</v>
       </c>
       <c r="H7">
         <v>107.7</v>
       </c>
       <c r="I7">
         <v>102.4</v>
       </c>
       <c r="J7">
         <v>104.8</v>
       </c>
       <c r="K7">
         <v>103.8</v>
       </c>
       <c r="M7">
         <v>111.8</v>
       </c>
       <c r="N7">
         <v>107</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
       <c r="P7">
         <v>107</v>
       </c>
       <c r="Q7">
         <v>106.8</v>
       </c>
       <c r="R7">
         <v>102.4</v>
       </c>
       <c r="S7">
         <v>105.3</v>
       </c>
-      <c r="U7">
+      <c r="T7">
+        <v>103.9</v>
+      </c>
+      <c r="V7">
         <v>111.1</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>114</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>110.2</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>115.5</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>107.3</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>108.1</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>106.2</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>107.4</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>106.1</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>89.6</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>96.5</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>107.7</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>106.2</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>107.1</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>104.7</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>109.4</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>107</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>108.8</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>105.2</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>110</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>103.4</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>105.1</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>99.2</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>102</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>103.4</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>105.7</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>102.4</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>107.9</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>105.2</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>103</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>102.6</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>104.3</v>
       </c>
+      <c r="BB7">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:54">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>113.6</v>
       </c>
       <c r="E8">
         <v>109.1</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>103.1</v>
       </c>
       <c r="H8">
         <v>102</v>
       </c>
       <c r="I8">
         <v>100.5</v>
       </c>
       <c r="J8">
         <v>97.4</v>
       </c>
       <c r="K8">
         <v>92.5</v>
       </c>
       <c r="M8">
         <v>114</v>
       </c>
       <c r="N8">
         <v>107.5</v>
       </c>
       <c r="O8">
         <v>99.5</v>
       </c>
       <c r="P8">
         <v>102.7</v>
       </c>
       <c r="Q8">
         <v>101.7</v>
       </c>
       <c r="R8">
         <v>99.3</v>
       </c>
       <c r="S8">
         <v>97.3</v>
       </c>
-      <c r="U8">
+      <c r="T8">
+        <v>91.6</v>
+      </c>
+      <c r="V8">
         <v>107.9</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>115.7</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>116</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>114.6</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>109.6</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>110.8</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>110.5</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>105.6</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>103.1</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>97.5</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>101.7</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>97.7</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>101.1</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>106.3</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>104.5</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>100.4</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>99.5</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>102.2</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>106.9</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>99.3</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>98.4</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>102.3</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>101.8</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>99.3</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>93.6</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>100.9</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>99.3</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>95.9</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>93</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>94.4</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>92.1</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>90.5</v>
       </c>
+      <c r="BB8">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:54">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>142.80000000000001</v>
       </c>
       <c r="E9">
         <v>127.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>124.8</v>
       </c>
       <c r="H9">
         <v>133.30000000000001</v>
       </c>
       <c r="I9">
         <v>124.2</v>
       </c>
       <c r="J9">
         <v>101.8</v>
       </c>
       <c r="K9">
         <v>103.7</v>
       </c>
       <c r="M9">
         <v>139.9</v>
       </c>
       <c r="N9">
         <v>120.6</v>
       </c>
       <c r="O9">
         <v>102</v>
       </c>
       <c r="P9">
         <v>129.4</v>
       </c>
       <c r="Q9">
         <v>130.9</v>
       </c>
       <c r="R9">
         <v>119.5</v>
       </c>
       <c r="S9">
         <v>100.3</v>
       </c>
-      <c r="U9">
+      <c r="T9">
+        <v>105.3</v>
+      </c>
+      <c r="V9">
         <v>148.80000000000001</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>139.4</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>139.6</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>143.5</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>137.30000000000001</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>132.19999999999999</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>133.30000000000001</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>106.2</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>110.6</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>87.4</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>96.1</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>105.9</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118.6</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>126.4</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>124.1</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>130.30000000000001</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>136.80000000000001</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>120</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>136.5</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>139.9</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>127.4</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>127.6</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>124</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>117.6</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>108.9</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>100.6</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>98.5</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>99.3</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>102.6</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>101.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.3</v>
       </c>
       <c r="AZ9">
         <v>105.3</v>
       </c>
+      <c r="BA9">
+        <v>105.3</v>
+      </c>
+      <c r="BB9">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:54">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>124.7</v>
       </c>
       <c r="E10">
         <v>117.2</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>123.4</v>
       </c>
       <c r="H10">
         <v>120.8</v>
       </c>
       <c r="I10">
         <v>118</v>
       </c>
       <c r="J10">
         <v>112.7</v>
       </c>
       <c r="K10">
         <v>111.7</v>
       </c>
       <c r="M10">
         <v>124.1</v>
       </c>
       <c r="N10">
         <v>114.6</v>
       </c>
       <c r="O10">
         <v>102.5</v>
       </c>
       <c r="P10">
         <v>123.5</v>
       </c>
       <c r="Q10">
         <v>120</v>
       </c>
       <c r="R10">
         <v>116.2</v>
       </c>
       <c r="S10">
         <v>112.4</v>
       </c>
-      <c r="U10">
+      <c r="T10">
+        <v>113.5</v>
+      </c>
+      <c r="V10">
         <v>122.2</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>124.3</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>121.3</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>131.1</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>119.5</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>119.9</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>115.3</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>114.1</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>109.1</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>87.8</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>91.9</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111.1</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>119.3</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>125.6</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>120.9</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>127.9</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>119.8</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>115.9</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>120.8</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>126.7</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>116.6</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>118.2</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>115.8</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>121.3</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>109.4</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>111.7</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>110.8</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>118.7</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>108.5</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>110.2</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>110</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>118</v>
       </c>
+      <c r="BB10">
+        <v>115.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>106.2</v>
       </c>
       <c r="E11">
         <v>94.6</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>108.6</v>
       </c>
       <c r="H11">
         <v>101.6</v>
       </c>
       <c r="I11">
         <v>88.8</v>
       </c>
       <c r="J11">
         <v>90</v>
       </c>
       <c r="K11">
         <v>94.8</v>
       </c>
       <c r="M11">
         <v>102.1</v>
       </c>
       <c r="N11">
         <v>97.7</v>
       </c>
       <c r="O11">
         <v>101.6</v>
       </c>
       <c r="P11">
         <v>107.8</v>
       </c>
       <c r="Q11">
         <v>96.9</v>
       </c>
       <c r="R11">
         <v>90</v>
       </c>
       <c r="S11">
         <v>89.8</v>
       </c>
-      <c r="U11">
+      <c r="T11">
+        <v>98.3</v>
+      </c>
+      <c r="V11">
         <v>102.5</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>106.9</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>109.1</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>106.5</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>85.9</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>96.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB11">
         <v>98</v>
       </c>
       <c r="AC11">
+        <v>98</v>
+      </c>
+      <c r="AD11">
         <v>98.2</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>96</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>101.8</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>104</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>104.6</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>108.3</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>113.4</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>108.2</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>101.3</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>108.6</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>102.6</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>94</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>82.4</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>93</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>95.3</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>84.7</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>87.1</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>92.8</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>91.2</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>88.8</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>86.3</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>95.4</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>99.1</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>98.3</v>
       </c>
+      <c r="BB11">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:54">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>115.2</v>
       </c>
       <c r="E12">
         <v>113.3</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>102.7</v>
       </c>
       <c r="H12">
         <v>102.5</v>
       </c>
       <c r="I12">
         <v>102.6</v>
       </c>
       <c r="J12">
         <v>100.6</v>
       </c>
       <c r="K12">
         <v>101.2</v>
       </c>
       <c r="M12">
         <v>115.1</v>
       </c>
       <c r="N12">
         <v>110.2</v>
       </c>
       <c r="O12">
         <v>102.5</v>
       </c>
       <c r="P12">
         <v>99.9</v>
       </c>
       <c r="Q12">
         <v>105</v>
       </c>
       <c r="R12">
         <v>99.5</v>
       </c>
       <c r="S12">
         <v>100.9</v>
       </c>
-      <c r="U12">
+      <c r="T12">
+        <v>102.3</v>
+      </c>
+      <c r="V12">
         <v>112.9</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>123.3</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>114.4</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>110</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>112.7</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>123</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>112.7</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>104.8</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100.2</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>100.3</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>98.4</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>101.1</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>110</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>114.8</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>91.8</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>94.2</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>98.5</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>102.8</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>104.1</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>104.6</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>108.6</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>111.6</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>92.7</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>97.6</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>96.2</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>101.9</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>99.3</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>105.2</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>97.4</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>106.1</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98.8</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>102.4</v>
       </c>
+      <c r="BB12">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:54">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>115.5</v>
       </c>
       <c r="E13">
         <v>108.3</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>103.8</v>
       </c>
       <c r="H13">
         <v>105</v>
       </c>
       <c r="I13">
         <v>101.8</v>
       </c>
       <c r="J13">
         <v>98.4</v>
       </c>
       <c r="K13">
         <v>97.5</v>
       </c>
       <c r="M13">
         <v>115.2</v>
       </c>
       <c r="N13">
         <v>105.2</v>
       </c>
       <c r="O13">
         <v>102.5</v>
       </c>
       <c r="P13">
         <v>102.1</v>
       </c>
       <c r="Q13">
         <v>106.9</v>
       </c>
       <c r="R13">
         <v>98.2</v>
       </c>
       <c r="S13">
         <v>98.8</v>
       </c>
-      <c r="U13">
+      <c r="T13">
+        <v>98.7</v>
+      </c>
+      <c r="V13">
         <v>110.9</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>128.30000000000001</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>114.8</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>108.1</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>109.6</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>122.3</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>104</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>97.4</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>97.2</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>104.6</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>99.8</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>98.5</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>107.1</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>121.1</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>93.4</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>93.7</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>100.3</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>108.8</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>106.2</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>104.9</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>107.7</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>115.2</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>88.4</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>95.9</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>93.4</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>104.3</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>96.9</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>98.9</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>95</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>105.2</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>93.4</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>96.3</v>
       </c>
+      <c r="BB13">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:54">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>114</v>
       </c>
       <c r="E14">
         <v>131.1</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>98.7</v>
       </c>
       <c r="H14">
         <v>93.5</v>
       </c>
       <c r="I14">
         <v>105.6</v>
       </c>
       <c r="J14">
         <v>108.7</v>
       </c>
       <c r="K14">
         <v>114.6</v>
       </c>
       <c r="M14">
         <v>114.9</v>
       </c>
       <c r="N14">
         <v>128</v>
       </c>
       <c r="O14">
         <v>102.3</v>
       </c>
       <c r="P14">
         <v>91.7</v>
       </c>
       <c r="Q14">
         <v>98.4</v>
       </c>
       <c r="R14">
         <v>104.1</v>
       </c>
       <c r="S14">
         <v>108.8</v>
       </c>
-      <c r="U14">
+      <c r="T14">
+        <v>115.5</v>
+      </c>
+      <c r="V14">
         <v>120.1</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>105.1</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>113.4</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>117.2</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>123.8</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>125.5</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>143.9</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>131.30000000000001</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>111.1</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>84.9</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>93.2</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>110.9</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>120.2</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>92.1</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>86.4</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>96.1</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>92.2</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>81.3</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>96.6</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>103.8</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>112</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>98.5</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>108.2</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>103.8</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>106.1</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>93.2</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>107.8</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>127.7</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>106.2</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>109.1</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>118.3</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>124.9</v>
       </c>
+      <c r="BB14">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:54">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>120.7</v>
       </c>
       <c r="E15">
         <v>120.2</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>100</v>
       </c>
       <c r="H15">
         <v>103.1</v>
       </c>
       <c r="I15">
         <v>116.2</v>
       </c>
       <c r="J15">
         <v>106.2</v>
       </c>
       <c r="K15">
         <v>109.7</v>
       </c>
       <c r="M15">
         <v>121.2</v>
       </c>
       <c r="N15">
         <v>117.7</v>
       </c>
       <c r="O15">
         <v>99.2</v>
       </c>
       <c r="P15">
         <v>97.4</v>
       </c>
       <c r="Q15">
         <v>106.1</v>
       </c>
       <c r="R15">
         <v>112</v>
       </c>
       <c r="S15">
         <v>109.3</v>
       </c>
-      <c r="U15">
+      <c r="T15">
+        <v>110.7</v>
+      </c>
+      <c r="V15">
         <v>125</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>115.6</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>114.6</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>127.6</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>126.9</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>120.2</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>119.8</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>113.8</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>117</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>63.2</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>102.4</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>117.3</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>113.8</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>99.7</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>84.4</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>102.2</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>103.3</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>88.4</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>107.5</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>113</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>115.3</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>108.6</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>116.4</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>124.5</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>98.5</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>102.5</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>108.4</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>115.5</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>110.5</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>105.1</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>107.5</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>115.5</v>
       </c>
+      <c r="BB15">
+        <v>114.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:54">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>116.9</v>
       </c>
       <c r="E16">
         <v>111.8</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>103.4</v>
       </c>
       <c r="H16">
         <v>101.2</v>
       </c>
       <c r="I16">
         <v>102.3</v>
       </c>
       <c r="J16">
         <v>101</v>
       </c>
       <c r="K16">
         <v>102.7</v>
       </c>
       <c r="M16">
         <v>116</v>
       </c>
       <c r="N16">
         <v>111.1</v>
       </c>
       <c r="O16">
         <v>98.8</v>
       </c>
       <c r="P16">
         <v>102.8</v>
       </c>
       <c r="Q16">
         <v>100.4</v>
       </c>
       <c r="R16">
         <v>102.3</v>
       </c>
       <c r="S16">
         <v>101.8</v>
       </c>
-      <c r="U16">
+      <c r="T16">
+        <v>100.7</v>
+      </c>
+      <c r="V16">
         <v>114.4</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114.7</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>116.1</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>122.4</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110.7</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>112</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>111.4</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>113.1</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>108.1</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>89.2</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>95.8</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>107</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>103.4</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>105.1</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>101</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>104</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>101.1</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>98.8</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>100.3</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>104.8</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>97.8</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>100.9</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>102.7</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>107.7</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>98.1</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>97.5</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>98.3</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>109.9</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>101.4</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>105.4</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>99.7</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>104.2</v>
       </c>
+      <c r="BB16">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:54">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>111.7</v>
       </c>
       <c r="E17">
         <v>112.1</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>107.8</v>
       </c>
       <c r="H17">
         <v>101.4</v>
       </c>
       <c r="I17">
         <v>94.1</v>
       </c>
       <c r="J17">
         <v>91.2</v>
       </c>
       <c r="K17">
         <v>91</v>
       </c>
       <c r="M17">
         <v>111.7</v>
       </c>
       <c r="N17">
         <v>110.1</v>
       </c>
       <c r="O17">
         <v>100</v>
       </c>
       <c r="P17">
         <v>107.1</v>
       </c>
       <c r="Q17">
         <v>99.5</v>
       </c>
       <c r="R17">
         <v>93</v>
       </c>
       <c r="S17">
         <v>91.2</v>
       </c>
-      <c r="U17">
+      <c r="T17">
+        <v>89.6</v>
+      </c>
+      <c r="V17">
         <v>114.4</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>105.5</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>109.8</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>117.2</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>114.2</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>109</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>112.4</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>112.6</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>106.6</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>91.3</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>98.4</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>103.7</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>106.5</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>105.4</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>108.3</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>111.1</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>103.6</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>99.3</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>102.1</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>100.5</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>95.9</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>91.8</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>92.8</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>95.8</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>91.6</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>87.4</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>89.8</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>96.1</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>91.7</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>89.5</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>88.6</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>94.4</v>
       </c>
+      <c r="BB17">
+        <v>85.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:54">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>121</v>
       </c>
       <c r="E18">
         <v>120.6</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>101</v>
       </c>
       <c r="H18">
         <v>109.5</v>
       </c>
       <c r="I18">
         <v>107.1</v>
       </c>
       <c r="J18">
         <v>103.6</v>
       </c>
       <c r="K18">
         <v>105.7</v>
       </c>
       <c r="M18">
         <v>120.3</v>
       </c>
       <c r="N18">
         <v>118.6</v>
       </c>
       <c r="O18">
         <v>96.5</v>
       </c>
       <c r="P18">
         <v>102.8</v>
       </c>
       <c r="Q18">
         <v>110.1</v>
       </c>
       <c r="R18">
         <v>105.9</v>
       </c>
       <c r="S18">
         <v>103.1</v>
       </c>
-      <c r="U18">
+      <c r="T18">
+        <v>107.1</v>
+      </c>
+      <c r="V18">
         <v>127.7</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>112.9</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>123.2</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>120.1</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>125</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>116</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>121.9</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>119.4</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>117</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>89.6</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>90.7</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>102.7</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>103.1</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>90.7</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>101.9</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>108.6</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>110.3</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>103.9</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>110</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>113.7</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>112.9</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>98.8</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>107.1</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>109.5</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>108.2</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>97.7</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>98.1</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>110.3</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>106.1</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>100.5</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>103.4</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>112.9</v>
       </c>
+      <c r="BB18">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:54">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>113.2</v>
       </c>
       <c r="E19">
         <v>110.3</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>105.1</v>
       </c>
       <c r="H19">
         <v>105.3</v>
       </c>
       <c r="I19">
         <v>101.3</v>
       </c>
       <c r="J19">
         <v>100.8</v>
       </c>
       <c r="K19">
         <v>100.2</v>
       </c>
       <c r="M19">
         <v>112.9</v>
       </c>
       <c r="N19">
         <v>109.1</v>
       </c>
       <c r="O19">
         <v>99.1</v>
       </c>
       <c r="P19">
         <v>105.7</v>
       </c>
       <c r="Q19">
         <v>104.5</v>
       </c>
       <c r="R19">
         <v>100.5</v>
       </c>
       <c r="S19">
         <v>101</v>
       </c>
-      <c r="U19">
+      <c r="T19">
+        <v>99.8</v>
+      </c>
+      <c r="V19">
         <v>111.9</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>113.7</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>111.2</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>116.1</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>110.7</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>109.5</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>111.8</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>109.3</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>106</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>94.2</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>95.4</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>104.3</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>102.4</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>104.8</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>104.7</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>108.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.9</v>
       </c>
       <c r="AL19">
         <v>104.9</v>
       </c>
       <c r="AM19">
-        <v>105.6</v>
+        <v>104.9</v>
       </c>
       <c r="AN19">
         <v>105.6</v>
       </c>
       <c r="AO19">
+        <v>105.6</v>
+      </c>
+      <c r="AP19">
         <v>101.9</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>100.7</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>101</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>101.6</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>98.5</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>98.8</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>102.1</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>103.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AX19">
         <v>99.1</v>
       </c>
       <c r="AY19">
-        <v>101.4</v>
+        <v>99.1</v>
       </c>
       <c r="AZ19">
         <v>101.4</v>
       </c>
+      <c r="BA19">
+        <v>101.4</v>
+      </c>
+      <c r="BB19">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:54">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>120.1</v>
       </c>
       <c r="E20">
         <v>118</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>112.1</v>
       </c>
       <c r="H20">
         <v>111.1</v>
       </c>
       <c r="I20">
         <v>107.9</v>
       </c>
       <c r="J20">
         <v>104.4</v>
       </c>
       <c r="K20">
         <v>104.8</v>
       </c>
       <c r="M20">
         <v>119.6</v>
       </c>
       <c r="N20">
         <v>116.5</v>
       </c>
       <c r="O20">
         <v>99.3</v>
       </c>
       <c r="P20">
         <v>113.1</v>
       </c>
       <c r="Q20">
         <v>110.1</v>
       </c>
       <c r="R20">
         <v>106.2</v>
       </c>
       <c r="S20">
         <v>104.9</v>
       </c>
-      <c r="U20">
+      <c r="T20">
+        <v>103.8</v>
+      </c>
+      <c r="V20">
         <v>120.5</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>121.2</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>117.9</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>120.8</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>118.6</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>118.8</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>118.1</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>116.3</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>112.7</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>82</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>97</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>108.3</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>109.9</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>112.6</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>112.2</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>113.8</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>113.7</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>108.9</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>110.4</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>111.3</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>109.8</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>108.8</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>104.4</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>108.7</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>103.1</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>104.2</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>104.4</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>105.8</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>105.1</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>104.6</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>104.2</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>105.4</v>
       </c>
+      <c r="BB20">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:54">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.6</v>
       </c>
       <c r="E21">
         <v>109.6</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>101.8</v>
       </c>
       <c r="H21">
         <v>104.4</v>
       </c>
       <c r="I21">
         <v>102.1</v>
       </c>
       <c r="J21">
         <v>98.8</v>
       </c>
       <c r="K21">
         <v>95.6</v>
       </c>
       <c r="M21">
         <v>113</v>
       </c>
       <c r="N21">
         <v>108.9</v>
       </c>
       <c r="O21">
         <v>98</v>
       </c>
       <c r="P21">
         <v>103</v>
       </c>
       <c r="Q21">
         <v>104.3</v>
       </c>
       <c r="R21">
         <v>100.2</v>
       </c>
       <c r="S21">
         <v>98.9</v>
       </c>
-      <c r="U21">
+      <c r="T21">
+        <v>94.1</v>
+      </c>
+      <c r="V21">
         <v>113.8</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>115.4</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>112.6</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>112.7</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>111.2</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>110.3</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>110.2</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>106.5</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>108.4</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>100.1</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>96.2</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>95.4</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>100.2</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>102</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>103.6</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>101.5</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>104.8</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>103.4</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>106.6</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>102.7</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>104.3</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>102.9</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>102</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>99.1</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>96.6</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>100.5</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>101.4</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>96.7</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>97.1</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>96.7</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>96.8</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>91.7</v>
       </c>
+      <c r="BB21">
+        <v>91</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:54">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>123.8</v>
       </c>
       <c r="E22">
         <v>122.7</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>118</v>
       </c>
       <c r="H22">
         <v>114.9</v>
       </c>
       <c r="I22">
         <v>111.2</v>
       </c>
       <c r="J22">
         <v>107.5</v>
       </c>
       <c r="K22">
         <v>110.1</v>
       </c>
       <c r="M22">
         <v>123.4</v>
       </c>
       <c r="N22">
         <v>120.8</v>
       </c>
       <c r="O22">
         <v>100.1</v>
       </c>
       <c r="P22">
         <v>118.9</v>
       </c>
       <c r="Q22">
         <v>113.4</v>
       </c>
       <c r="R22">
         <v>109.7</v>
       </c>
       <c r="S22">
         <v>108.3</v>
       </c>
-      <c r="U22">
+      <c r="T22">
+        <v>109.3</v>
+      </c>
+      <c r="V22">
         <v>124.3</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>124.5</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>120.9</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>125.5</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>122.9</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>123.6</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>122.6</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>121.9</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>115.1</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>71.7</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>97.5</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>115.7</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>115.4</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>118.7</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>117.2</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>120.8</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>118.8</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>112.1</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>112.6</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>116.1</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>112.9</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>112.1</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>105.8</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>114.2</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>106.7</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>106.2</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>106.1</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>111</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>109.6</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>109.1</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>108.5</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>113.1</v>
       </c>
+      <c r="BB22">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>122.2</v>
       </c>
       <c r="E23">
         <v>116.2</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>109.5</v>
       </c>
       <c r="H23">
         <v>110.8</v>
       </c>
       <c r="I23">
         <v>111.6</v>
       </c>
       <c r="J23">
         <v>103.2</v>
       </c>
       <c r="K23">
         <v>105.4</v>
       </c>
       <c r="M23">
         <v>121.2</v>
       </c>
       <c r="N23">
         <v>113.7</v>
       </c>
       <c r="O23">
         <v>101.2</v>
       </c>
       <c r="P23">
         <v>108.8</v>
       </c>
       <c r="Q23">
         <v>111.1</v>
       </c>
       <c r="R23">
         <v>108.6</v>
       </c>
       <c r="S23">
         <v>104</v>
       </c>
-      <c r="U23">
+      <c r="T23">
+        <v>107</v>
+      </c>
+      <c r="V23">
         <v>123.5</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>121.5</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>119.3</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>124.6</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>119.3</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>119.7</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>117.3</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>108.6</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>109</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>82.7</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>98.9</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>109.4</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>113.5</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>112.3</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>102</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>110.1</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>110.6</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>103.7</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>113.4</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>115.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111.9</v>
       </c>
       <c r="AP23">
         <v>111.9</v>
       </c>
       <c r="AQ23">
+        <v>111.9</v>
+      </c>
+      <c r="AR23">
         <v>110.2</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>112.2</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>99.9</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>102.2</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>103</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>107.5</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>103.1</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>104.3</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>104.8</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>109.3</v>
       </c>
+      <c r="BB23">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:54">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.2</v>
       </c>
       <c r="E24">
         <v>112.8</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
         <v>104.3</v>
       </c>
       <c r="I24">
         <v>100.9</v>
       </c>
       <c r="J24">
         <v>98.9</v>
       </c>
       <c r="K24">
         <v>98.7</v>
       </c>
       <c r="M24">
         <v>114.8</v>
       </c>
       <c r="N24">
         <v>111.3</v>
       </c>
       <c r="O24">
         <v>99.4</v>
       </c>
       <c r="P24">
         <v>107</v>
       </c>
       <c r="Q24">
         <v>103.4</v>
       </c>
       <c r="R24">
         <v>100.1</v>
       </c>
       <c r="S24">
         <v>99</v>
       </c>
-      <c r="U24">
+      <c r="T24">
+        <v>97.9</v>
+      </c>
+      <c r="V24">
         <v>115.5</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>113.2</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>113.9</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>118</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>114</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>112.2</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>113</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>111.8</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>108.3</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>90.1</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>96.8</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>104.7</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>106</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>106.5</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>107.1</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>109</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>105.3</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>103</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>104.4</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>104.6</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>101.4</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>100.1</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>100</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>102.2</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>98.3</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>97.2</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>97.9</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>102.2</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>98.7</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>98.3</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>97.4</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>100.5</v>
       </c>
+      <c r="BB24">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:54">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>135.1</v>
       </c>
       <c r="E25">
         <v>123</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>124.2</v>
       </c>
       <c r="H25">
         <v>128</v>
       </c>
       <c r="I25">
         <v>121.5</v>
       </c>
       <c r="J25">
         <v>106.5</v>
       </c>
       <c r="K25">
         <v>107.1</v>
       </c>
       <c r="M25">
         <v>133.19999999999999</v>
       </c>
       <c r="N25">
         <v>118</v>
       </c>
       <c r="O25">
         <v>102.2</v>
       </c>
       <c r="P25">
         <v>126.9</v>
       </c>
       <c r="Q25">
         <v>126.3</v>
       </c>
       <c r="R25">
         <v>118.1</v>
       </c>
       <c r="S25">
         <v>105.5</v>
       </c>
-      <c r="U25">
+      <c r="T25">
+        <v>108.8</v>
+      </c>
+      <c r="V25">
         <v>137.5</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>133</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>131.80000000000001</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>138.30000000000001</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>129.69999999999999</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>127</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>125.6</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>109.5</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>110</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>87.6</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>94.3</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>108.1</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>118.9</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>126</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>122.7</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>129.30000000000001</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>129.6</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>118.2</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>129.80000000000001</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>134.30000000000001</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>122.8</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>123.6</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>120.5</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>119.2</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>109.1</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>105.4</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>103.8</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>107.5</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>105.1</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>105.3</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>107.3</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>110.8</v>
       </c>
+      <c r="BB25">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:54">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>115.3</v>
       </c>
       <c r="E26">
         <v>110.2</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>97</v>
       </c>
       <c r="H26">
         <v>101.1</v>
       </c>
       <c r="I26">
         <v>98</v>
       </c>
       <c r="J26">
         <v>98</v>
       </c>
       <c r="K26">
         <v>94.7</v>
       </c>
       <c r="M26">
         <v>117.6</v>
       </c>
       <c r="N26">
         <v>105.2</v>
       </c>
       <c r="O26">
         <v>102.8</v>
       </c>
       <c r="P26">
         <v>94.1</v>
       </c>
       <c r="Q26">
         <v>102.8</v>
       </c>
       <c r="R26">
         <v>96.1</v>
       </c>
       <c r="S26">
         <v>97.6</v>
       </c>
-      <c r="U26">
+      <c r="T26">
+        <v>95.8</v>
+      </c>
+      <c r="V26">
         <v>104.4</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>135.19999999999999</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>115.5</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>105.9</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>113.9</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>134</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>101.2</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>91.7</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>93.6</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>111.9</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>97.5</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>96.9</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>104.6</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>120</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>81.900000000000006</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>81.599999999999994</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>92.9</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>107.5</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>105.8</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>98.2</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>99.8</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>119</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>80.7</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>92.3</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>92.4</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>108.6</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>94.6</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>96.5</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>90.5</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>109.3</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>87.9</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>91.1</v>
       </c>
+      <c r="BB26">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:54">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>121.1</v>
       </c>
       <c r="E27">
         <v>120.9</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>99.4</v>
       </c>
       <c r="H27">
         <v>102.4</v>
       </c>
       <c r="I27">
         <v>116.4</v>
       </c>
       <c r="J27">
         <v>106.4</v>
       </c>
       <c r="K27">
         <v>109.8</v>
       </c>
       <c r="M27">
         <v>121.7</v>
       </c>
       <c r="N27">
         <v>118.2</v>
       </c>
       <c r="O27">
         <v>99.2</v>
       </c>
       <c r="P27">
         <v>96.6</v>
       </c>
       <c r="Q27">
         <v>105.5</v>
       </c>
       <c r="R27">
         <v>112.2</v>
       </c>
       <c r="S27">
         <v>109.5</v>
       </c>
-      <c r="U27">
+      <c r="T27">
+        <v>111.1</v>
+      </c>
+      <c r="V27">
         <v>125.6</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>116</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>115.1</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>127.9</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>127.7</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>121</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>120.4</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>114.3</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>117</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>62.5</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>102.9</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>117.6</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>113.7</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>99.1</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>83.2</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>101.4</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>102.8</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>87.7</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>106.7</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>112.2</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>115.5</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>108.5</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>116.7</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>125</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>98.5</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>102.8</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>108.9</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>115.5</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>110.6</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>105.1</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>107.7</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>115.8</v>
       </c>
+      <c r="BB27">
+        <v>115.6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:54">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>114.7</v>
       </c>
       <c r="E28">
         <v>115.4</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>109.8</v>
       </c>
       <c r="H28">
         <v>100.1</v>
       </c>
       <c r="I28">
         <v>90</v>
       </c>
       <c r="J28">
         <v>86.8</v>
       </c>
       <c r="K28">
         <v>86.6</v>
       </c>
       <c r="M28">
         <v>114.2</v>
       </c>
       <c r="N28">
         <v>112.8</v>
       </c>
       <c r="O28">
         <v>99.7</v>
       </c>
       <c r="P28">
         <v>108.6</v>
       </c>
       <c r="Q28">
         <v>97.6</v>
       </c>
       <c r="R28">
         <v>89.1</v>
       </c>
       <c r="S28">
         <v>86.7</v>
       </c>
-      <c r="U28">
+      <c r="T28">
+        <v>84.5</v>
+      </c>
+      <c r="V28">
         <v>121.3</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>105.2</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>111.4</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>120.8</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>119.4</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>110.9</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>114.3</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>116.8</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>109.1</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>89.3</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>98.6</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>103.2</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>107.7</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>106.4</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>109.8</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>115.1</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>103.2</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>96.5</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>102.6</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>98.1</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>93</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>87.8</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>88.5</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>90.8</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>89.2</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>81.3</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>85.1</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>91.7</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>88.8</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>84.6</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>82.6</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>90.4</v>
+      </c>
+      <c r="BB28">
+        <v>80.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">