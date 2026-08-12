--- v1 (2026-06-20)
+++ v2 (2026-08-12)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0958434C-2105-41BC-89DA-0CB7287D1B4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F337456-AED3-449C-87A7-110E9A791C7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="21600" windowHeight="11295" xr2:uid="{6C007C97-6115-407D-A5E7-00145115AB22}"/>
+    <workbookView xWindow="384" yWindow="384" windowWidth="17280" windowHeight="8880" xr2:uid="{074BBFD1-D8C3-4670-B01C-E901E4263386}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="5" r:id="rId1"/>
     <sheet name="能力計（期末）" sheetId="2" r:id="rId2"/>
     <sheet name="能力計（平均）" sheetId="3" r:id="rId3"/>
     <sheet name="稼働率計" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -419,51 +420,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{E6597CA7-8741-46FF-87AC-430965D930F2}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{C8646EC7-9783-43D0-800E-17B818F2EAD5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -758,58 +759,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C69D06A-A095-4D9A-85B2-BC416D0AA2B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42E02F96-031A-4B56-B85E-D8627D7EBF6C}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>86</v>
@@ -856,58 +857,58 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BBFB077-2034-4D5F-A0E9-20F50A7ECDA9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE4B3197-D645-4B5F-A61A-59F34A456E24}">
   <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -5138,58 +5139,58 @@
         <v>93.2</v>
       </c>
       <c r="AX28">
         <v>93.7</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
         <v>93.4</v>
       </c>
       <c r="BA28">
         <v>92.1</v>
       </c>
       <c r="BB28">
         <v>91.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E9D2BB-B4C8-4844-AFAC-736DCFE6327C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1138B63-1B01-4F39-AA8E-0DDB003CBC56}">
   <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -9420,58 +9421,58 @@
         <v>93.3</v>
       </c>
       <c r="AX28">
         <v>93.4</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
         <v>93.4</v>
       </c>
       <c r="BA28">
         <v>93</v>
       </c>
       <c r="BB28">
         <v>91.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB4BE89B-CA95-4648-8B0D-5D1E5798E52A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DFBB90C-A1F1-4E29-831C-D2B8B776669A}">
   <dimension ref="A1:BB28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="54" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>