--- v2 (2026-08-12)
+++ v3 (2026-09-30)
@@ -1,85 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F337456-AED3-449C-87A7-110E9A791C7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0284038-BFEA-4B25-8DB4-28A22CC10331}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="17280" windowHeight="8880" xr2:uid="{074BBFD1-D8C3-4670-B01C-E901E4263386}"/>
+    <workbookView xWindow="1920" yWindow="1920" windowWidth="17280" windowHeight="9960" xr2:uid="{38BA4C6E-0D5B-4EFB-B50F-5F2088971526}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="5" r:id="rId1"/>
     <sheet name="能力計（期末）" sheetId="2" r:id="rId2"/>
     <sheet name="能力計（平均）" sheetId="3" r:id="rId3"/>
     <sheet name="稼働率計" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="99">
   <si>
     <t>項目：総合原指数【年・年度・四半期】能力（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>能力ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -199,50 +201,53 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
+    <t>2026Q2</t>
+  </si>
+  <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
@@ -344,51 +349,51 @@
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>西暦４桁とFYで表記しています。</t>
   </si>
   <si>
     <t>例：2025年度（2025年4月～2026年3月）→2025FY</t>
   </si>
   <si>
     <t>年月の左にPが表示されている場合は、速報値です。</t>
   </si>
   <si>
     <t>業種又は品目で、指数を構成する元データ（構成品目数又は回答数）が３未満の場合、秘密保護のために「X」としています。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>業種又は品目で指数を作成していない場合、｢***｣としています。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -420,51 +425,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{C8646EC7-9783-43D0-800E-17B818F2EAD5}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{16D18553-028A-43C0-AA7E-B99D23908FF1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -759,164 +764,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42E02F96-031A-4B56-B85E-D8627D7EBF6C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09E1AC92-1FCC-476D-A13B-97BD873343D8}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
-    <row r="4" spans="1:1">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="5" spans="1:1">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
-    <row r="7" spans="1:1">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
-    <row r="8" spans="1:1">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="9" spans="1:1">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="11" spans="1:1">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
-    <row r="12" spans="1:1">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
-    <row r="15" spans="1:1">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
-    <row r="16" spans="1:1">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
-    <row r="17" spans="1:1">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="19" spans="1:1">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A19" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="20" spans="1:1">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A20" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
-    <row r="21" spans="1:1">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A21" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE4B3197-D645-4B5F-A61A-59F34A456E24}">
-  <dimension ref="A1:BB28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CA7E6D8-1021-46F6-B16C-5B0A5A72E140}">
+  <dimension ref="A1:BC28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="54" width="12.69921875" customWidth="1"/>
+    <col min="1" max="55" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -1023,52 +1028,55 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1181,57 +1189,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>100.9</v>
       </c>
       <c r="E4">
         <v>100.6</v>
       </c>
       <c r="F4">
         <v>99.7</v>
       </c>
       <c r="G4">
         <v>98.9</v>
       </c>
       <c r="H4">
         <v>98.2</v>
       </c>
       <c r="I4">
         <v>98.5</v>
       </c>
       <c r="J4">
         <v>96.9</v>
       </c>
@@ -1339,57 +1350,60 @@
       </c>
       <c r="AU4">
         <v>97.8</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>96.9</v>
       </c>
       <c r="AX4">
         <v>96.3</v>
       </c>
       <c r="AY4">
         <v>95.9</v>
       </c>
       <c r="AZ4">
         <v>95.7</v>
       </c>
       <c r="BA4">
         <v>95.2</v>
       </c>
       <c r="BB4">
         <v>95.1</v>
       </c>
+      <c r="BC4">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>761.7</v>
       </c>
       <c r="D5">
         <v>102.1</v>
       </c>
       <c r="E5">
         <v>101.3</v>
       </c>
       <c r="F5">
         <v>99.5</v>
       </c>
       <c r="G5">
         <v>99.1</v>
       </c>
       <c r="H5">
         <v>96.7</v>
       </c>
       <c r="I5">
         <v>95.1</v>
       </c>
       <c r="J5">
         <v>93.9</v>
       </c>
@@ -1497,57 +1511,60 @@
       </c>
       <c r="AU5">
         <v>94.2</v>
       </c>
       <c r="AV5">
         <v>94.5</v>
       </c>
       <c r="AW5">
         <v>93.9</v>
       </c>
       <c r="AX5">
         <v>93.8</v>
       </c>
       <c r="AY5">
         <v>91.9</v>
       </c>
       <c r="AZ5">
         <v>92.1</v>
       </c>
       <c r="BA5">
         <v>91.4</v>
       </c>
       <c r="BB5">
         <v>91.3</v>
       </c>
+      <c r="BC5">
+        <v>91</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>450.8</v>
       </c>
       <c r="D6">
         <v>103.3</v>
       </c>
       <c r="E6">
         <v>102.1</v>
       </c>
       <c r="F6">
         <v>99.1</v>
       </c>
       <c r="G6">
         <v>99.1</v>
       </c>
       <c r="H6">
         <v>95.3</v>
       </c>
       <c r="I6">
         <v>93</v>
       </c>
       <c r="J6">
         <v>92</v>
       </c>
@@ -1655,57 +1672,60 @@
       </c>
       <c r="AU6">
         <v>92.5</v>
       </c>
       <c r="AV6">
         <v>93</v>
       </c>
       <c r="AW6">
         <v>92</v>
       </c>
       <c r="AX6">
         <v>91.5</v>
       </c>
       <c r="AY6">
         <v>88.5</v>
       </c>
       <c r="AZ6">
         <v>88.9</v>
       </c>
       <c r="BA6">
         <v>87.7</v>
       </c>
       <c r="BB6">
         <v>87.7</v>
       </c>
+      <c r="BC6">
+        <v>87.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>310.89999999999998</v>
       </c>
       <c r="D7">
         <v>100.2</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>99.9</v>
       </c>
       <c r="G7">
         <v>99</v>
       </c>
       <c r="H7">
         <v>98.7</v>
       </c>
       <c r="I7">
         <v>98.2</v>
       </c>
       <c r="J7">
         <v>96.7</v>
       </c>
@@ -1813,57 +1833,60 @@
       </c>
       <c r="AU7">
         <v>96.8</v>
       </c>
       <c r="AV7">
         <v>96.8</v>
       </c>
       <c r="AW7">
         <v>96.7</v>
       </c>
       <c r="AX7">
         <v>97</v>
       </c>
       <c r="AY7">
         <v>96.8</v>
       </c>
       <c r="AZ7">
         <v>96.7</v>
       </c>
       <c r="BA7">
         <v>96.7</v>
       </c>
       <c r="BB7">
         <v>96.6</v>
       </c>
+      <c r="BC7">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>476.5</v>
       </c>
       <c r="D8">
         <v>100</v>
       </c>
       <c r="E8">
         <v>100.7</v>
       </c>
       <c r="F8">
         <v>99.6</v>
       </c>
       <c r="G8">
         <v>99.5</v>
       </c>
       <c r="H8">
         <v>99.4</v>
       </c>
       <c r="I8">
         <v>99.1</v>
       </c>
       <c r="J8">
         <v>98.3</v>
       </c>
@@ -1971,57 +1994,60 @@
       </c>
       <c r="AU8">
         <v>98.4</v>
       </c>
       <c r="AV8">
         <v>98.6</v>
       </c>
       <c r="AW8">
         <v>98.3</v>
       </c>
       <c r="AX8">
         <v>98.3</v>
       </c>
       <c r="AY8">
         <v>98.2</v>
       </c>
       <c r="AZ8">
         <v>98.2</v>
       </c>
       <c r="BA8">
         <v>98.1</v>
       </c>
       <c r="BB8">
         <v>97.6</v>
       </c>
+      <c r="BC8">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>1285.5</v>
       </c>
       <c r="D9">
         <v>100</v>
       </c>
       <c r="E9">
         <v>100.9</v>
       </c>
       <c r="F9">
         <v>99.9</v>
       </c>
       <c r="G9">
         <v>102</v>
       </c>
       <c r="H9">
         <v>103.3</v>
       </c>
       <c r="I9">
         <v>106.8</v>
       </c>
       <c r="J9">
         <v>108.1</v>
       </c>
@@ -2129,57 +2155,60 @@
       </c>
       <c r="AU9">
         <v>106.9</v>
       </c>
       <c r="AV9">
         <v>107.5</v>
       </c>
       <c r="AW9">
         <v>108.1</v>
       </c>
       <c r="AX9">
         <v>104.3</v>
       </c>
       <c r="AY9">
         <v>103.7</v>
       </c>
       <c r="AZ9">
         <v>104.3</v>
       </c>
       <c r="BA9">
         <v>103.4</v>
       </c>
       <c r="BB9">
         <v>103.8</v>
       </c>
+      <c r="BC9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>736.1</v>
       </c>
       <c r="D10">
         <v>101.2</v>
       </c>
       <c r="E10">
         <v>99.9</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>99.6</v>
       </c>
       <c r="H10">
         <v>102.3</v>
       </c>
       <c r="I10">
         <v>104.4</v>
       </c>
       <c r="J10">
         <v>105.4</v>
       </c>
@@ -2287,57 +2316,60 @@
       </c>
       <c r="AU10">
         <v>105.5</v>
       </c>
       <c r="AV10">
         <v>105.5</v>
       </c>
       <c r="AW10">
         <v>105.4</v>
       </c>
       <c r="AX10">
         <v>105.4</v>
       </c>
       <c r="AY10">
         <v>105.5</v>
       </c>
       <c r="AZ10">
         <v>105.5</v>
       </c>
       <c r="BA10">
         <v>105.5</v>
       </c>
       <c r="BB10">
         <v>105.6</v>
       </c>
+      <c r="BC10">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>630</v>
       </c>
       <c r="D11">
         <v>105</v>
       </c>
       <c r="E11">
         <v>102.2</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.7</v>
       </c>
       <c r="H11">
         <v>97.3</v>
       </c>
       <c r="I11">
         <v>98</v>
       </c>
       <c r="J11">
         <v>81.7</v>
       </c>
@@ -2445,57 +2477,60 @@
       </c>
       <c r="AU11">
         <v>94.8</v>
       </c>
       <c r="AV11">
         <v>89.7</v>
       </c>
       <c r="AW11">
         <v>81.7</v>
       </c>
       <c r="AX11">
         <v>81.900000000000006</v>
       </c>
       <c r="AY11">
         <v>80.2</v>
       </c>
       <c r="AZ11">
         <v>81.5</v>
       </c>
       <c r="BA11">
         <v>80</v>
       </c>
       <c r="BB11">
         <v>79.400000000000006</v>
       </c>
+      <c r="BC11">
+        <v>80</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1308.5999999999999</v>
       </c>
       <c r="D12">
         <v>100.4</v>
       </c>
       <c r="E12">
         <v>100</v>
       </c>
       <c r="F12">
         <v>99.8</v>
       </c>
       <c r="G12">
         <v>98.9</v>
       </c>
       <c r="H12">
         <v>99</v>
       </c>
       <c r="I12">
         <v>101</v>
       </c>
       <c r="J12">
         <v>100.8</v>
       </c>
@@ -2603,57 +2638,60 @@
       </c>
       <c r="AU12">
         <v>99.8</v>
       </c>
       <c r="AV12">
         <v>99.8</v>
       </c>
       <c r="AW12">
         <v>100.8</v>
       </c>
       <c r="AX12">
         <v>100.6</v>
       </c>
       <c r="AY12">
         <v>101.4</v>
       </c>
       <c r="AZ12">
         <v>101.4</v>
       </c>
       <c r="BA12">
         <v>101.3</v>
       </c>
       <c r="BB12">
         <v>99.5</v>
       </c>
+      <c r="BC12">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>995.8</v>
       </c>
       <c r="D13">
         <v>101.3</v>
       </c>
       <c r="E13">
         <v>100.5</v>
       </c>
       <c r="F13">
         <v>99.5</v>
       </c>
       <c r="G13">
         <v>100.7</v>
       </c>
       <c r="H13">
         <v>101.1</v>
       </c>
       <c r="I13">
         <v>104</v>
       </c>
       <c r="J13">
         <v>103.7</v>
       </c>
@@ -2761,57 +2799,60 @@
       </c>
       <c r="AU13">
         <v>102.9</v>
       </c>
       <c r="AV13">
         <v>102.6</v>
       </c>
       <c r="AW13">
         <v>103.7</v>
       </c>
       <c r="AX13">
         <v>104</v>
       </c>
       <c r="AY13">
         <v>105.2</v>
       </c>
       <c r="AZ13">
         <v>105.2</v>
       </c>
       <c r="BA13">
         <v>105.2</v>
       </c>
       <c r="BB13">
         <v>103.4</v>
       </c>
+      <c r="BC13">
+        <v>101</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>312.8</v>
       </c>
       <c r="D14">
         <v>97.7</v>
       </c>
       <c r="E14">
         <v>98.5</v>
       </c>
       <c r="F14">
         <v>101</v>
       </c>
       <c r="G14">
         <v>93.1</v>
       </c>
       <c r="H14">
         <v>92.1</v>
       </c>
       <c r="I14">
         <v>91.7</v>
       </c>
       <c r="J14">
         <v>91.4</v>
       </c>
@@ -2919,57 +2960,60 @@
       </c>
       <c r="AU14">
         <v>90.2</v>
       </c>
       <c r="AV14">
         <v>91</v>
       </c>
       <c r="AW14">
         <v>91.4</v>
       </c>
       <c r="AX14">
         <v>89.5</v>
       </c>
       <c r="AY14">
         <v>89.3</v>
       </c>
       <c r="AZ14">
         <v>89.2</v>
       </c>
       <c r="BA14">
         <v>88.8</v>
       </c>
       <c r="BB14">
         <v>87.1</v>
       </c>
+      <c r="BC14">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>1816.8</v>
       </c>
       <c r="D15">
         <v>100.5</v>
       </c>
       <c r="E15">
         <v>100.6</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>97.1</v>
       </c>
       <c r="H15">
         <v>95.9</v>
       </c>
       <c r="I15">
         <v>96.2</v>
       </c>
       <c r="J15">
         <v>96.2</v>
       </c>
@@ -3077,57 +3121,60 @@
       </c>
       <c r="AU15">
         <v>96.2</v>
       </c>
       <c r="AV15">
         <v>96.2</v>
       </c>
       <c r="AW15">
         <v>96.2</v>
       </c>
       <c r="AX15">
         <v>96.2</v>
       </c>
       <c r="AY15">
         <v>96.2</v>
       </c>
       <c r="AZ15">
         <v>94.2</v>
       </c>
       <c r="BA15">
         <v>94.2</v>
       </c>
       <c r="BB15">
         <v>95.2</v>
       </c>
+      <c r="BC15">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>539.29999999999995</v>
       </c>
       <c r="D16">
         <v>101.6</v>
       </c>
       <c r="E16">
         <v>100.9</v>
       </c>
       <c r="F16">
         <v>98.5</v>
       </c>
       <c r="G16">
         <v>97.4</v>
       </c>
       <c r="H16">
         <v>97.1</v>
       </c>
       <c r="I16">
         <v>92.9</v>
       </c>
       <c r="J16">
         <v>89</v>
       </c>
@@ -3235,57 +3282,60 @@
       </c>
       <c r="AU16">
         <v>92.4</v>
       </c>
       <c r="AV16">
         <v>89.3</v>
       </c>
       <c r="AW16">
         <v>89</v>
       </c>
       <c r="AX16">
         <v>88.7</v>
       </c>
       <c r="AY16">
         <v>88.7</v>
       </c>
       <c r="AZ16">
         <v>88.4</v>
       </c>
       <c r="BA16">
         <v>87.1</v>
       </c>
       <c r="BB16">
         <v>87</v>
       </c>
+      <c r="BC16">
+        <v>86.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>1381</v>
       </c>
       <c r="D17">
         <v>100</v>
       </c>
       <c r="E17">
         <v>99.8</v>
       </c>
       <c r="F17">
         <v>99.8</v>
       </c>
       <c r="G17">
         <v>99.3</v>
       </c>
       <c r="H17">
         <v>97.9</v>
       </c>
       <c r="I17">
         <v>97</v>
       </c>
       <c r="J17">
         <v>94.6</v>
       </c>
@@ -3393,57 +3443,60 @@
       </c>
       <c r="AU17">
         <v>95.3</v>
       </c>
       <c r="AV17">
         <v>94.9</v>
       </c>
       <c r="AW17">
         <v>94.6</v>
       </c>
       <c r="AX17">
         <v>94.8</v>
       </c>
       <c r="AY17">
         <v>94.4</v>
       </c>
       <c r="AZ17">
         <v>94.4</v>
       </c>
       <c r="BA17">
         <v>94</v>
       </c>
       <c r="BB17">
         <v>93.5</v>
       </c>
+      <c r="BC17">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>213.9</v>
       </c>
       <c r="D18">
         <v>100.5</v>
       </c>
       <c r="E18">
         <v>100.5</v>
       </c>
       <c r="F18">
         <v>98.9</v>
       </c>
       <c r="G18">
         <v>98.8</v>
       </c>
       <c r="H18">
         <v>95.5</v>
       </c>
       <c r="I18">
         <v>92.4</v>
       </c>
       <c r="J18">
         <v>89.2</v>
       </c>
@@ -3551,57 +3604,60 @@
       </c>
       <c r="AU18">
         <v>92.1</v>
       </c>
       <c r="AV18">
         <v>89</v>
       </c>
       <c r="AW18">
         <v>89.2</v>
       </c>
       <c r="AX18">
         <v>89.2</v>
       </c>
       <c r="AY18">
         <v>88.6</v>
       </c>
       <c r="AZ18">
         <v>88.5</v>
       </c>
       <c r="BA18">
         <v>88.6</v>
       </c>
       <c r="BB18">
         <v>88.4</v>
       </c>
+      <c r="BC18">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>272.60000000000002</v>
       </c>
       <c r="D19">
         <v>100.3</v>
       </c>
       <c r="E19">
         <v>100.6</v>
       </c>
       <c r="F19">
         <v>99.2</v>
       </c>
       <c r="G19">
         <v>97.6</v>
       </c>
       <c r="H19">
         <v>95.9</v>
       </c>
       <c r="I19">
         <v>93.7</v>
       </c>
       <c r="J19">
         <v>92.5</v>
       </c>
@@ -3709,57 +3765,60 @@
       </c>
       <c r="AU19">
         <v>93</v>
       </c>
       <c r="AV19">
         <v>92.9</v>
       </c>
       <c r="AW19">
         <v>92.5</v>
       </c>
       <c r="AX19">
         <v>92.1</v>
       </c>
       <c r="AY19">
         <v>90.5</v>
       </c>
       <c r="AZ19">
         <v>90.6</v>
       </c>
       <c r="BA19">
         <v>90.1</v>
       </c>
       <c r="BB19">
         <v>89.9</v>
       </c>
+      <c r="BC19">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>578</v>
       </c>
       <c r="D20">
         <v>101.7</v>
       </c>
       <c r="E20">
         <v>100.8</v>
       </c>
       <c r="F20">
         <v>98.8</v>
       </c>
       <c r="G20">
         <v>95.9</v>
       </c>
       <c r="H20">
         <v>93.3</v>
       </c>
       <c r="I20">
         <v>92.2</v>
       </c>
       <c r="J20">
         <v>91.1</v>
       </c>
@@ -3867,57 +3926,60 @@
       </c>
       <c r="AU20">
         <v>91.1</v>
       </c>
       <c r="AV20">
         <v>91.1</v>
       </c>
       <c r="AW20">
         <v>91.1</v>
       </c>
       <c r="AX20">
         <v>89.5</v>
       </c>
       <c r="AY20">
         <v>89</v>
       </c>
       <c r="AZ20">
         <v>88.6</v>
       </c>
       <c r="BA20">
         <v>88.4</v>
       </c>
       <c r="BB20">
         <v>87.8</v>
       </c>
+      <c r="BC20">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>222.6</v>
       </c>
       <c r="D21">
         <v>103.3</v>
       </c>
       <c r="E21">
         <v>101.7</v>
       </c>
       <c r="F21">
         <v>97.9</v>
       </c>
       <c r="G21">
         <v>95.9</v>
       </c>
       <c r="H21">
         <v>89.6</v>
       </c>
       <c r="I21">
         <v>87.9</v>
       </c>
       <c r="J21">
         <v>86.7</v>
       </c>
@@ -4025,57 +4087,60 @@
       </c>
       <c r="AU21">
         <v>86.7</v>
       </c>
       <c r="AV21">
         <v>86.7</v>
       </c>
       <c r="AW21">
         <v>86.7</v>
       </c>
       <c r="AX21">
         <v>86.2</v>
       </c>
       <c r="AY21">
         <v>85.1</v>
       </c>
       <c r="AZ21">
         <v>84.5</v>
       </c>
       <c r="BA21">
         <v>83.9</v>
       </c>
       <c r="BB21">
         <v>83.2</v>
       </c>
+      <c r="BC21">
+        <v>82.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>355.4</v>
       </c>
       <c r="D22">
         <v>100.7</v>
       </c>
       <c r="E22">
         <v>100.2</v>
       </c>
       <c r="F22">
         <v>99.3</v>
       </c>
       <c r="G22">
         <v>96</v>
       </c>
       <c r="H22">
         <v>95.6</v>
       </c>
       <c r="I22">
         <v>94.9</v>
       </c>
       <c r="J22">
         <v>93.9</v>
       </c>
@@ -4183,57 +4248,60 @@
       </c>
       <c r="AU22">
         <v>93.9</v>
       </c>
       <c r="AV22">
         <v>93.9</v>
       </c>
       <c r="AW22">
         <v>93.9</v>
       </c>
       <c r="AX22">
         <v>91.5</v>
       </c>
       <c r="AY22">
         <v>91.4</v>
       </c>
       <c r="AZ22">
         <v>91.1</v>
       </c>
       <c r="BA22">
         <v>91.1</v>
       </c>
       <c r="BB22">
         <v>90.6</v>
       </c>
+      <c r="BC22">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>5809.2</v>
       </c>
       <c r="D23">
         <v>101</v>
       </c>
       <c r="E23">
         <v>100.6</v>
       </c>
       <c r="F23">
         <v>99.9</v>
       </c>
       <c r="G23">
         <v>99</v>
       </c>
       <c r="H23">
         <v>98.9</v>
       </c>
       <c r="I23">
         <v>100.6</v>
       </c>
       <c r="J23">
         <v>99.2</v>
       </c>
@@ -4341,57 +4409,60 @@
       </c>
       <c r="AU23">
         <v>100.2</v>
       </c>
       <c r="AV23">
         <v>99.7</v>
       </c>
       <c r="AW23">
         <v>99.2</v>
       </c>
       <c r="AX23">
         <v>98.3</v>
       </c>
       <c r="AY23">
         <v>98.2</v>
       </c>
       <c r="AZ23">
         <v>97.8</v>
       </c>
       <c r="BA23">
         <v>97.5</v>
       </c>
       <c r="BB23">
         <v>97.4</v>
       </c>
+      <c r="BC23">
+        <v>97</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>4190.8</v>
       </c>
       <c r="D24">
         <v>100.9</v>
       </c>
       <c r="E24">
         <v>100.5</v>
       </c>
       <c r="F24">
         <v>99.4</v>
       </c>
       <c r="G24">
         <v>98.8</v>
       </c>
       <c r="H24">
         <v>97.2</v>
       </c>
       <c r="I24">
         <v>95.6</v>
       </c>
       <c r="J24">
         <v>93.6</v>
       </c>
@@ -4499,57 +4570,60 @@
       </c>
       <c r="AU24">
         <v>94.6</v>
       </c>
       <c r="AV24">
         <v>93.9</v>
       </c>
       <c r="AW24">
         <v>93.6</v>
       </c>
       <c r="AX24">
         <v>93.4</v>
       </c>
       <c r="AY24">
         <v>92.7</v>
       </c>
       <c r="AZ24">
         <v>92.6</v>
       </c>
       <c r="BA24">
         <v>92.1</v>
       </c>
       <c r="BB24">
         <v>91.8</v>
       </c>
+      <c r="BC24">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>2021.6</v>
       </c>
       <c r="D25">
         <v>100.4</v>
       </c>
       <c r="E25">
         <v>100.5</v>
       </c>
       <c r="F25">
         <v>99.9</v>
       </c>
       <c r="G25">
         <v>101.1</v>
       </c>
       <c r="H25">
         <v>102.9</v>
       </c>
       <c r="I25">
         <v>105.9</v>
       </c>
       <c r="J25">
         <v>107.1</v>
       </c>
@@ -4657,57 +4731,60 @@
       </c>
       <c r="AU25">
         <v>106.4</v>
       </c>
       <c r="AV25">
         <v>106.8</v>
       </c>
       <c r="AW25">
         <v>107.1</v>
       </c>
       <c r="AX25">
         <v>104.7</v>
       </c>
       <c r="AY25">
         <v>104.3</v>
       </c>
       <c r="AZ25">
         <v>104.7</v>
       </c>
       <c r="BA25">
         <v>104.2</v>
       </c>
       <c r="BB25">
         <v>104.5</v>
       </c>
+      <c r="BC25">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>661.9</v>
       </c>
       <c r="D26">
         <v>102.4</v>
       </c>
       <c r="E26">
         <v>101.5</v>
       </c>
       <c r="F26">
         <v>99.4</v>
       </c>
       <c r="G26">
         <v>99.2</v>
       </c>
       <c r="H26">
         <v>97.6</v>
       </c>
       <c r="I26">
         <v>98.7</v>
       </c>
       <c r="J26">
         <v>96.9</v>
       </c>
@@ -4815,57 +4892,60 @@
       </c>
       <c r="AU26">
         <v>97</v>
       </c>
       <c r="AV26">
         <v>97.2</v>
       </c>
       <c r="AW26">
         <v>96.9</v>
       </c>
       <c r="AX26">
         <v>96.7</v>
       </c>
       <c r="AY26">
         <v>96.7</v>
       </c>
       <c r="AZ26">
         <v>96.8</v>
       </c>
       <c r="BA26">
         <v>96.7</v>
       </c>
       <c r="BB26">
         <v>96.8</v>
       </c>
+      <c r="BC26">
+        <v>96</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>1699.3</v>
       </c>
       <c r="D27">
         <v>99.4</v>
       </c>
       <c r="E27">
         <v>100.6</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>96.9</v>
       </c>
       <c r="H27">
         <v>95.5</v>
       </c>
       <c r="I27">
         <v>95.9</v>
       </c>
       <c r="J27">
         <v>95.9</v>
       </c>
@@ -4973,57 +5053,60 @@
       </c>
       <c r="AU27">
         <v>95.9</v>
       </c>
       <c r="AV27">
         <v>95.9</v>
       </c>
       <c r="AW27">
         <v>95.9</v>
       </c>
       <c r="AX27">
         <v>95.9</v>
       </c>
       <c r="AY27">
         <v>95.9</v>
       </c>
       <c r="AZ27">
         <v>93.8</v>
       </c>
       <c r="BA27">
         <v>93.8</v>
       </c>
       <c r="BB27">
         <v>94.9</v>
       </c>
+      <c r="BC27">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>705.4</v>
       </c>
       <c r="D28">
         <v>100.1</v>
       </c>
       <c r="E28">
         <v>99.5</v>
       </c>
       <c r="F28">
         <v>99.9</v>
       </c>
       <c r="G28">
         <v>99.3</v>
       </c>
       <c r="H28">
         <v>98.4</v>
       </c>
       <c r="I28">
         <v>97.1</v>
       </c>
       <c r="J28">
         <v>93.2</v>
       </c>
@@ -5130,75 +5213,78 @@
         <v>95.2</v>
       </c>
       <c r="AU28">
         <v>94.5</v>
       </c>
       <c r="AV28">
         <v>93.6</v>
       </c>
       <c r="AW28">
         <v>93.2</v>
       </c>
       <c r="AX28">
         <v>93.7</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
         <v>93.4</v>
       </c>
       <c r="BA28">
         <v>92.1</v>
       </c>
       <c r="BB28">
         <v>91.3</v>
+      </c>
+      <c r="BC28">
+        <v>91.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1138B63-1B01-4F39-AA8E-0DDB003CBC56}">
-  <dimension ref="A1:BB28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8F1E6A6-956E-4793-8328-8DC46B4285A3}">
+  <dimension ref="A1:BC28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="54" width="12.69921875" customWidth="1"/>
+    <col min="1" max="55" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -5305,52 +5391,55 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -5463,57 +5552,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>100.7</v>
       </c>
       <c r="E4">
         <v>100.5</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>99.1</v>
       </c>
       <c r="H4">
         <v>98.4</v>
       </c>
       <c r="I4">
         <v>98.4</v>
       </c>
       <c r="J4">
         <v>97.7</v>
       </c>
@@ -5621,57 +5713,60 @@
       </c>
       <c r="AU4">
         <v>97.9</v>
       </c>
       <c r="AV4">
         <v>97.4</v>
       </c>
       <c r="AW4">
         <v>97.1</v>
       </c>
       <c r="AX4">
         <v>96.4</v>
       </c>
       <c r="AY4">
         <v>95.8</v>
       </c>
       <c r="AZ4">
         <v>95.7</v>
       </c>
       <c r="BA4">
         <v>95.4</v>
       </c>
       <c r="BB4">
         <v>95.1</v>
       </c>
+      <c r="BC4">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>761.7</v>
       </c>
       <c r="D5">
         <v>101.9</v>
       </c>
       <c r="E5">
         <v>101.7</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
         <v>98</v>
       </c>
       <c r="I5">
         <v>96.3</v>
       </c>
       <c r="J5">
         <v>94.5</v>
       </c>
@@ -5779,57 +5874,60 @@
       </c>
       <c r="AU5">
         <v>94.2</v>
       </c>
       <c r="AV5">
         <v>94.5</v>
       </c>
       <c r="AW5">
         <v>94</v>
       </c>
       <c r="AX5">
         <v>93.9</v>
       </c>
       <c r="AY5">
         <v>91.9</v>
       </c>
       <c r="AZ5">
         <v>92</v>
       </c>
       <c r="BA5">
         <v>91.4</v>
       </c>
       <c r="BB5">
         <v>91.4</v>
       </c>
+      <c r="BC5">
+        <v>91</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>450.8</v>
       </c>
       <c r="D6">
         <v>103.3</v>
       </c>
       <c r="E6">
         <v>102.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>99.7</v>
       </c>
       <c r="H6">
         <v>97.3</v>
       </c>
       <c r="I6">
         <v>94.9</v>
       </c>
       <c r="J6">
         <v>92.7</v>
       </c>
@@ -5937,57 +6035,60 @@
       </c>
       <c r="AU6">
         <v>92.5</v>
       </c>
       <c r="AV6">
         <v>93</v>
       </c>
       <c r="AW6">
         <v>92</v>
       </c>
       <c r="AX6">
         <v>91.8</v>
       </c>
       <c r="AY6">
         <v>88.5</v>
       </c>
       <c r="AZ6">
         <v>88.8</v>
       </c>
       <c r="BA6">
         <v>87.7</v>
       </c>
       <c r="BB6">
         <v>87.7</v>
       </c>
+      <c r="BC6">
+        <v>87.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>310.89999999999998</v>
       </c>
       <c r="D7">
         <v>99.9</v>
       </c>
       <c r="E7">
         <v>100.2</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>99.4</v>
       </c>
       <c r="H7">
         <v>99</v>
       </c>
       <c r="I7">
         <v>98.4</v>
       </c>
       <c r="J7">
         <v>97</v>
       </c>
@@ -6095,57 +6196,60 @@
       </c>
       <c r="AU7">
         <v>96.7</v>
       </c>
       <c r="AV7">
         <v>96.8</v>
       </c>
       <c r="AW7">
         <v>96.8</v>
       </c>
       <c r="AX7">
         <v>96.7</v>
       </c>
       <c r="AY7">
         <v>96.8</v>
       </c>
       <c r="AZ7">
         <v>96.7</v>
       </c>
       <c r="BA7">
         <v>96.7</v>
       </c>
       <c r="BB7">
         <v>96.6</v>
       </c>
+      <c r="BC7">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>476.5</v>
       </c>
       <c r="D8">
         <v>100.3</v>
       </c>
       <c r="E8">
         <v>100.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>99.3</v>
       </c>
       <c r="H8">
         <v>99.6</v>
       </c>
       <c r="I8">
         <v>99.1</v>
       </c>
       <c r="J8">
         <v>98.6</v>
       </c>
@@ -6253,57 +6357,60 @@
       </c>
       <c r="AU8">
         <v>98.4</v>
       </c>
       <c r="AV8">
         <v>98.5</v>
       </c>
       <c r="AW8">
         <v>98.3</v>
       </c>
       <c r="AX8">
         <v>98.3</v>
       </c>
       <c r="AY8">
         <v>98.2</v>
       </c>
       <c r="AZ8">
         <v>98.2</v>
       </c>
       <c r="BA8">
         <v>98.2</v>
       </c>
       <c r="BB8">
         <v>97.7</v>
       </c>
+      <c r="BC8">
+        <v>97.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>1285.5</v>
       </c>
       <c r="D9">
         <v>98.8</v>
       </c>
       <c r="E9">
         <v>101.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>101.3</v>
       </c>
       <c r="H9">
         <v>102.9</v>
       </c>
       <c r="I9">
         <v>105.9</v>
       </c>
       <c r="J9">
         <v>107.6</v>
       </c>
@@ -6411,57 +6518,60 @@
       </c>
       <c r="AU9">
         <v>107.4</v>
       </c>
       <c r="AV9">
         <v>107.4</v>
       </c>
       <c r="AW9">
         <v>108.1</v>
       </c>
       <c r="AX9">
         <v>105.1</v>
       </c>
       <c r="AY9">
         <v>103.8</v>
       </c>
       <c r="AZ9">
         <v>104</v>
       </c>
       <c r="BA9">
         <v>103.7</v>
       </c>
       <c r="BB9">
         <v>103.8</v>
       </c>
+      <c r="BC9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>736.1</v>
       </c>
       <c r="D10">
         <v>100.9</v>
       </c>
       <c r="E10">
         <v>100.3</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>99.9</v>
       </c>
       <c r="H10">
         <v>102.5</v>
       </c>
       <c r="I10">
         <v>104.1</v>
       </c>
       <c r="J10">
         <v>105.2</v>
       </c>
@@ -6569,57 +6679,60 @@
       </c>
       <c r="AU10">
         <v>105.5</v>
       </c>
       <c r="AV10">
         <v>105.5</v>
       </c>
       <c r="AW10">
         <v>105.4</v>
       </c>
       <c r="AX10">
         <v>105.4</v>
       </c>
       <c r="AY10">
         <v>105.5</v>
       </c>
       <c r="AZ10">
         <v>105.5</v>
       </c>
       <c r="BA10">
         <v>105.5</v>
       </c>
       <c r="BB10">
         <v>105.6</v>
       </c>
+      <c r="BC10">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>630</v>
       </c>
       <c r="D11">
         <v>103.3</v>
       </c>
       <c r="E11">
         <v>99.9</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100</v>
       </c>
       <c r="H11">
         <v>97.2</v>
       </c>
       <c r="I11">
         <v>95</v>
       </c>
       <c r="J11">
         <v>91.8</v>
       </c>
@@ -6727,57 +6840,60 @@
       </c>
       <c r="AU11">
         <v>94.2</v>
       </c>
       <c r="AV11">
         <v>90</v>
       </c>
       <c r="AW11">
         <v>85.2</v>
       </c>
       <c r="AX11">
         <v>81.599999999999994</v>
       </c>
       <c r="AY11">
         <v>79.7</v>
       </c>
       <c r="AZ11">
         <v>81.8</v>
       </c>
       <c r="BA11">
         <v>80.599999999999994</v>
       </c>
       <c r="BB11">
         <v>79.8</v>
       </c>
+      <c r="BC11">
+        <v>80.099999999999994</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1308.5999999999999</v>
       </c>
       <c r="D12">
         <v>100.4</v>
       </c>
       <c r="E12">
         <v>100.3</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>99.2</v>
       </c>
       <c r="H12">
         <v>99.3</v>
       </c>
       <c r="I12">
         <v>100.3</v>
       </c>
       <c r="J12">
         <v>100.4</v>
       </c>
@@ -6885,57 +7001,60 @@
       </c>
       <c r="AU12">
         <v>100.5</v>
       </c>
       <c r="AV12">
         <v>99.7</v>
       </c>
       <c r="AW12">
         <v>100.5</v>
       </c>
       <c r="AX12">
         <v>100.6</v>
       </c>
       <c r="AY12">
         <v>100.8</v>
       </c>
       <c r="AZ12">
         <v>101.4</v>
       </c>
       <c r="BA12">
         <v>101.3</v>
       </c>
       <c r="BB12">
         <v>99.8</v>
       </c>
+      <c r="BC12">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>995.8</v>
       </c>
       <c r="D13">
         <v>101.3</v>
       </c>
       <c r="E13">
         <v>101</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>100.3</v>
       </c>
       <c r="H13">
         <v>101.4</v>
       </c>
       <c r="I13">
         <v>103.1</v>
       </c>
       <c r="J13">
         <v>103</v>
       </c>
@@ -7043,57 +7162,60 @@
       </c>
       <c r="AU13">
         <v>102.9</v>
       </c>
       <c r="AV13">
         <v>102.6</v>
       </c>
       <c r="AW13">
         <v>103.5</v>
       </c>
       <c r="AX13">
         <v>104</v>
       </c>
       <c r="AY13">
         <v>104.4</v>
       </c>
       <c r="AZ13">
         <v>105.2</v>
       </c>
       <c r="BA13">
         <v>105.2</v>
       </c>
       <c r="BB13">
         <v>103.8</v>
       </c>
+      <c r="BC13">
+        <v>101</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>312.8</v>
       </c>
       <c r="D14">
         <v>97.5</v>
       </c>
       <c r="E14">
         <v>98.1</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>95.7</v>
       </c>
       <c r="H14">
         <v>92.5</v>
       </c>
       <c r="I14">
         <v>91.7</v>
       </c>
       <c r="J14">
         <v>92.3</v>
       </c>
@@ -7201,57 +7323,60 @@
       </c>
       <c r="AU14">
         <v>92.9</v>
       </c>
       <c r="AV14">
         <v>90.7</v>
       </c>
       <c r="AW14">
         <v>91.2</v>
       </c>
       <c r="AX14">
         <v>89.7</v>
       </c>
       <c r="AY14">
         <v>89.2</v>
       </c>
       <c r="AZ14">
         <v>89.2</v>
       </c>
       <c r="BA14">
         <v>88.8</v>
       </c>
       <c r="BB14">
         <v>87.1</v>
       </c>
+      <c r="BC14">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>1816.8</v>
       </c>
       <c r="D15">
         <v>100.7</v>
       </c>
       <c r="E15">
         <v>100.3</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>98</v>
       </c>
       <c r="H15">
         <v>95.2</v>
       </c>
       <c r="I15">
         <v>96.1</v>
       </c>
       <c r="J15">
         <v>96.2</v>
       </c>
@@ -7359,57 +7484,60 @@
       </c>
       <c r="AU15">
         <v>96.2</v>
       </c>
       <c r="AV15">
         <v>96.2</v>
       </c>
       <c r="AW15">
         <v>96.2</v>
       </c>
       <c r="AX15">
         <v>96.2</v>
       </c>
       <c r="AY15">
         <v>96.2</v>
       </c>
       <c r="AZ15">
         <v>94.5</v>
       </c>
       <c r="BA15">
         <v>94.2</v>
       </c>
       <c r="BB15">
         <v>94.9</v>
       </c>
+      <c r="BC15">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>539.29999999999995</v>
       </c>
       <c r="D16">
         <v>102.1</v>
       </c>
       <c r="E16">
         <v>101.3</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>97.7</v>
       </c>
       <c r="H16">
         <v>97.2</v>
       </c>
       <c r="I16">
         <v>95.1</v>
       </c>
       <c r="J16">
         <v>91.4</v>
       </c>
@@ -7517,57 +7645,60 @@
       </c>
       <c r="AU16">
         <v>92.4</v>
       </c>
       <c r="AV16">
         <v>91.4</v>
       </c>
       <c r="AW16">
         <v>89</v>
       </c>
       <c r="AX16">
         <v>88.7</v>
       </c>
       <c r="AY16">
         <v>88.7</v>
       </c>
       <c r="AZ16">
         <v>88.4</v>
       </c>
       <c r="BA16">
         <v>87.9</v>
       </c>
       <c r="BB16">
         <v>87</v>
       </c>
+      <c r="BC16">
+        <v>86.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>1381</v>
       </c>
       <c r="D17">
         <v>100.1</v>
       </c>
       <c r="E17">
         <v>99.9</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>99.5</v>
       </c>
       <c r="H17">
         <v>98.1</v>
       </c>
       <c r="I17">
         <v>97.3</v>
       </c>
       <c r="J17">
         <v>95.3</v>
       </c>
@@ -7675,57 +7806,60 @@
       </c>
       <c r="AU17">
         <v>95.4</v>
       </c>
       <c r="AV17">
         <v>95.2</v>
       </c>
       <c r="AW17">
         <v>94.7</v>
       </c>
       <c r="AX17">
         <v>94.7</v>
       </c>
       <c r="AY17">
         <v>94.4</v>
       </c>
       <c r="AZ17">
         <v>94.4</v>
       </c>
       <c r="BA17">
         <v>94.3</v>
       </c>
       <c r="BB17">
         <v>93.8</v>
       </c>
+      <c r="BC17">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>213.9</v>
       </c>
       <c r="D18">
         <v>100.3</v>
       </c>
       <c r="E18">
         <v>100.3</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>98.8</v>
       </c>
       <c r="H18">
         <v>97.8</v>
       </c>
       <c r="I18">
         <v>94.6</v>
       </c>
       <c r="J18">
         <v>90.7</v>
       </c>
@@ -7833,57 +7967,60 @@
       </c>
       <c r="AU18">
         <v>92.2</v>
       </c>
       <c r="AV18">
         <v>89.1</v>
       </c>
       <c r="AW18">
         <v>89.1</v>
       </c>
       <c r="AX18">
         <v>89</v>
       </c>
       <c r="AY18">
         <v>88.9</v>
       </c>
       <c r="AZ18">
         <v>88.6</v>
       </c>
       <c r="BA18">
         <v>88.6</v>
       </c>
       <c r="BB18">
         <v>88.2</v>
       </c>
+      <c r="BC18">
+        <v>88.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>272.60000000000002</v>
       </c>
       <c r="D19">
         <v>100.2</v>
       </c>
       <c r="E19">
         <v>100.5</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>98.6</v>
       </c>
       <c r="H19">
         <v>96.7</v>
       </c>
       <c r="I19">
         <v>94.1</v>
       </c>
       <c r="J19">
         <v>93</v>
       </c>
@@ -7991,57 +8128,60 @@
       </c>
       <c r="AU19">
         <v>93</v>
       </c>
       <c r="AV19">
         <v>92.9</v>
       </c>
       <c r="AW19">
         <v>92.6</v>
       </c>
       <c r="AX19">
         <v>92</v>
       </c>
       <c r="AY19">
         <v>91</v>
       </c>
       <c r="AZ19">
         <v>90.6</v>
       </c>
       <c r="BA19">
         <v>90.2</v>
       </c>
       <c r="BB19">
         <v>90</v>
       </c>
+      <c r="BC19">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>578</v>
       </c>
       <c r="D20">
         <v>101.9</v>
       </c>
       <c r="E20">
         <v>101</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>95.9</v>
       </c>
       <c r="H20">
         <v>94.7</v>
       </c>
       <c r="I20">
         <v>92.4</v>
       </c>
       <c r="J20">
         <v>91.2</v>
       </c>
@@ -8149,57 +8289,60 @@
       </c>
       <c r="AU20">
         <v>91.1</v>
       </c>
       <c r="AV20">
         <v>91.1</v>
       </c>
       <c r="AW20">
         <v>91.1</v>
       </c>
       <c r="AX20">
         <v>89.5</v>
       </c>
       <c r="AY20">
         <v>89</v>
       </c>
       <c r="AZ20">
         <v>88.7</v>
       </c>
       <c r="BA20">
         <v>88.4</v>
       </c>
       <c r="BB20">
         <v>87.9</v>
       </c>
+      <c r="BC20">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>222.6</v>
       </c>
       <c r="D21">
         <v>103.7</v>
       </c>
       <c r="E21">
         <v>102.3</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>96.2</v>
       </c>
       <c r="H21">
         <v>92.3</v>
       </c>
       <c r="I21">
         <v>88.4</v>
       </c>
       <c r="J21">
         <v>86.9</v>
       </c>
@@ -8307,57 +8450,60 @@
       </c>
       <c r="AU21">
         <v>86.7</v>
       </c>
       <c r="AV21">
         <v>86.7</v>
       </c>
       <c r="AW21">
         <v>86.7</v>
       </c>
       <c r="AX21">
         <v>86.3</v>
       </c>
       <c r="AY21">
         <v>85.2</v>
       </c>
       <c r="AZ21">
         <v>84.7</v>
       </c>
       <c r="BA21">
         <v>84.1</v>
       </c>
       <c r="BB21">
         <v>83.4</v>
       </c>
+      <c r="BC21">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>355.4</v>
       </c>
       <c r="D22">
         <v>100.7</v>
       </c>
       <c r="E22">
         <v>100.3</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>95.8</v>
       </c>
       <c r="H22">
         <v>96.3</v>
       </c>
       <c r="I22">
         <v>94.9</v>
       </c>
       <c r="J22">
         <v>93.9</v>
       </c>
@@ -8465,57 +8611,60 @@
       </c>
       <c r="AU22">
         <v>93.9</v>
       </c>
       <c r="AV22">
         <v>93.9</v>
       </c>
       <c r="AW22">
         <v>93.9</v>
       </c>
       <c r="AX22">
         <v>91.5</v>
       </c>
       <c r="AY22">
         <v>91.4</v>
       </c>
       <c r="AZ22">
         <v>91.2</v>
       </c>
       <c r="BA22">
         <v>91.1</v>
       </c>
       <c r="BB22">
         <v>90.6</v>
       </c>
+      <c r="BC22">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>5809.2</v>
       </c>
       <c r="D23">
         <v>100.5</v>
       </c>
       <c r="E23">
         <v>100.5</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>99.2</v>
       </c>
       <c r="H23">
         <v>98.7</v>
       </c>
       <c r="I23">
         <v>99.9</v>
       </c>
       <c r="J23">
         <v>100.1</v>
       </c>
@@ -8623,57 +8772,60 @@
       </c>
       <c r="AU23">
         <v>100.4</v>
       </c>
       <c r="AV23">
         <v>99.7</v>
       </c>
       <c r="AW23">
         <v>99.5</v>
       </c>
       <c r="AX23">
         <v>98.5</v>
       </c>
       <c r="AY23">
         <v>98</v>
       </c>
       <c r="AZ23">
         <v>97.9</v>
       </c>
       <c r="BA23">
         <v>97.6</v>
       </c>
       <c r="BB23">
         <v>97.4</v>
       </c>
+      <c r="BC23">
+        <v>97</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>4190.8</v>
       </c>
       <c r="D24">
         <v>100.9</v>
       </c>
       <c r="E24">
         <v>100.6</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>99</v>
       </c>
       <c r="H24">
         <v>97.9</v>
       </c>
       <c r="I24">
         <v>96.4</v>
       </c>
       <c r="J24">
         <v>94.4</v>
       </c>
@@ -8781,57 +8933,60 @@
       </c>
       <c r="AU24">
         <v>94.6</v>
       </c>
       <c r="AV24">
         <v>94.3</v>
       </c>
       <c r="AW24">
         <v>93.6</v>
       </c>
       <c r="AX24">
         <v>93.4</v>
       </c>
       <c r="AY24">
         <v>92.8</v>
       </c>
       <c r="AZ24">
         <v>92.6</v>
       </c>
       <c r="BA24">
         <v>92.4</v>
       </c>
       <c r="BB24">
         <v>91.9</v>
       </c>
+      <c r="BC24">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>2021.6</v>
       </c>
       <c r="D25">
         <v>99.6</v>
       </c>
       <c r="E25">
         <v>100.9</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>100.8</v>
       </c>
       <c r="H25">
         <v>102.8</v>
       </c>
       <c r="I25">
         <v>105.2</v>
       </c>
       <c r="J25">
         <v>106.7</v>
       </c>
@@ -8939,57 +9094,60 @@
       </c>
       <c r="AU25">
         <v>106.7</v>
       </c>
       <c r="AV25">
         <v>106.7</v>
       </c>
       <c r="AW25">
         <v>107.1</v>
       </c>
       <c r="AX25">
         <v>105.2</v>
       </c>
       <c r="AY25">
         <v>104.4</v>
       </c>
       <c r="AZ25">
         <v>104.6</v>
       </c>
       <c r="BA25">
         <v>104.4</v>
       </c>
       <c r="BB25">
         <v>104.4</v>
       </c>
+      <c r="BC25">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>661.9</v>
       </c>
       <c r="D26">
         <v>102.4</v>
       </c>
       <c r="E26">
         <v>101.9</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>99.3</v>
       </c>
       <c r="H26">
         <v>98.1</v>
       </c>
       <c r="I26">
         <v>98.5</v>
       </c>
       <c r="J26">
         <v>97.6</v>
       </c>
@@ -9097,57 +9255,60 @@
       </c>
       <c r="AU26">
         <v>98.1</v>
       </c>
       <c r="AV26">
         <v>97.2</v>
       </c>
       <c r="AW26">
         <v>97</v>
       </c>
       <c r="AX26">
         <v>96.8</v>
       </c>
       <c r="AY26">
         <v>96.7</v>
       </c>
       <c r="AZ26">
         <v>96.8</v>
       </c>
       <c r="BA26">
         <v>96.7</v>
       </c>
       <c r="BB26">
         <v>96.8</v>
       </c>
+      <c r="BC26">
+        <v>96</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>1699.3</v>
       </c>
       <c r="D27">
         <v>99.6</v>
       </c>
       <c r="E27">
         <v>99.4</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>97.9</v>
       </c>
       <c r="H27">
         <v>94.9</v>
       </c>
       <c r="I27">
         <v>95.8</v>
       </c>
       <c r="J27">
         <v>95.9</v>
       </c>
@@ -9255,57 +9416,60 @@
       </c>
       <c r="AU27">
         <v>95.9</v>
       </c>
       <c r="AV27">
         <v>95.9</v>
       </c>
       <c r="AW27">
         <v>95.9</v>
       </c>
       <c r="AX27">
         <v>95.9</v>
       </c>
       <c r="AY27">
         <v>95.9</v>
       </c>
       <c r="AZ27">
         <v>94.2</v>
       </c>
       <c r="BA27">
         <v>93.8</v>
       </c>
       <c r="BB27">
         <v>94.5</v>
       </c>
+      <c r="BC27">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>705.4</v>
       </c>
       <c r="D28">
         <v>100</v>
       </c>
       <c r="E28">
         <v>99.7</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.5</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>97.5</v>
       </c>
       <c r="J28">
         <v>94.4</v>
       </c>
@@ -9412,75 +9576,78 @@
         <v>95.4</v>
       </c>
       <c r="AU28">
         <v>94.6</v>
       </c>
       <c r="AV28">
         <v>94.2</v>
       </c>
       <c r="AW28">
         <v>93.3</v>
       </c>
       <c r="AX28">
         <v>93.4</v>
       </c>
       <c r="AY28">
         <v>93.4</v>
       </c>
       <c r="AZ28">
         <v>93.4</v>
       </c>
       <c r="BA28">
         <v>93</v>
       </c>
       <c r="BB28">
         <v>91.8</v>
+      </c>
+      <c r="BC28">
+        <v>91.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DFBB90C-A1F1-4E29-831C-D2B8B776669A}">
-  <dimension ref="A1:BB28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B468AC41-35C7-4843-AAF2-1126FBBF147A}">
+  <dimension ref="A1:BC28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="54" width="12.69921875" customWidth="1"/>
+    <col min="1" max="55" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -9587,60 +9754,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -9745,57 +9915,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>1100000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>119.3</v>
       </c>
       <c r="E4">
         <v>114.8</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>108.5</v>
       </c>
       <c r="H4">
         <v>108.1</v>
       </c>
       <c r="I4">
         <v>107</v>
       </c>
       <c r="J4">
         <v>101.4</v>
       </c>
@@ -9903,57 +10076,60 @@
       </c>
       <c r="AU4">
         <v>100.1</v>
       </c>
       <c r="AV4">
         <v>100.8</v>
       </c>
       <c r="AW4">
         <v>105.3</v>
       </c>
       <c r="AX4">
         <v>101.2</v>
       </c>
       <c r="AY4">
         <v>101.8</v>
       </c>
       <c r="AZ4">
         <v>101.6</v>
       </c>
       <c r="BA4">
         <v>105.5</v>
       </c>
       <c r="BB4">
         <v>103.6</v>
       </c>
+      <c r="BC4">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>1101000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>808.4</v>
       </c>
       <c r="D5">
         <v>118.1</v>
       </c>
       <c r="E5">
         <v>112.5</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>112.1</v>
       </c>
       <c r="H5">
         <v>108.9</v>
       </c>
       <c r="I5">
         <v>106.7</v>
       </c>
       <c r="J5">
         <v>107.3</v>
       </c>
@@ -10061,57 +10237,60 @@
       </c>
       <c r="AU5">
         <v>107.7</v>
       </c>
       <c r="AV5">
         <v>105.6</v>
       </c>
       <c r="AW5">
         <v>108.2</v>
       </c>
       <c r="AX5">
         <v>106.9</v>
       </c>
       <c r="AY5">
         <v>107.7</v>
       </c>
       <c r="AZ5">
         <v>107.5</v>
       </c>
       <c r="BA5">
         <v>108.7</v>
       </c>
       <c r="BB5">
         <v>109.3</v>
       </c>
+      <c r="BC5">
+        <v>110.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>1101100000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>463</v>
       </c>
       <c r="D6">
         <v>122.1</v>
       </c>
       <c r="E6">
         <v>116.5</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>116.1</v>
       </c>
       <c r="H6">
         <v>109.7</v>
       </c>
       <c r="I6">
         <v>109.9</v>
       </c>
       <c r="J6">
         <v>109.2</v>
       </c>
@@ -10219,57 +10398,60 @@
       </c>
       <c r="AU6">
         <v>109.1</v>
       </c>
       <c r="AV6">
         <v>108.1</v>
       </c>
       <c r="AW6">
         <v>108.4</v>
       </c>
       <c r="AX6">
         <v>108.2</v>
       </c>
       <c r="AY6">
         <v>111.3</v>
       </c>
       <c r="AZ6">
         <v>111.2</v>
       </c>
       <c r="BA6">
         <v>112.1</v>
       </c>
       <c r="BB6">
         <v>111.9</v>
       </c>
+      <c r="BC6">
+        <v>113</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>1101200000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>345.4</v>
       </c>
       <c r="D7">
         <v>112.7</v>
       </c>
       <c r="E7">
         <v>107.3</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>106.8</v>
       </c>
       <c r="H7">
         <v>107.7</v>
       </c>
       <c r="I7">
         <v>102.4</v>
       </c>
       <c r="J7">
         <v>104.8</v>
       </c>
@@ -10377,57 +10559,60 @@
       </c>
       <c r="AU7">
         <v>105.7</v>
       </c>
       <c r="AV7">
         <v>102.4</v>
       </c>
       <c r="AW7">
         <v>107.9</v>
       </c>
       <c r="AX7">
         <v>105.2</v>
       </c>
       <c r="AY7">
         <v>103</v>
       </c>
       <c r="AZ7">
         <v>102.6</v>
       </c>
       <c r="BA7">
         <v>104.3</v>
       </c>
       <c r="BB7">
         <v>105.8</v>
       </c>
+      <c r="BC7">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>1102000000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>476.9</v>
       </c>
       <c r="D8">
         <v>113.6</v>
       </c>
       <c r="E8">
         <v>109.1</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>103.1</v>
       </c>
       <c r="H8">
         <v>102</v>
       </c>
       <c r="I8">
         <v>100.5</v>
       </c>
       <c r="J8">
         <v>97.4</v>
       </c>
@@ -10535,57 +10720,60 @@
       </c>
       <c r="AU8">
         <v>100.9</v>
       </c>
       <c r="AV8">
         <v>99.3</v>
       </c>
       <c r="AW8">
         <v>95.9</v>
       </c>
       <c r="AX8">
         <v>93</v>
       </c>
       <c r="AY8">
         <v>94.4</v>
       </c>
       <c r="AZ8">
         <v>92.1</v>
       </c>
       <c r="BA8">
         <v>90.5</v>
       </c>
       <c r="BB8">
         <v>89.4</v>
       </c>
+      <c r="BC8">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>1103000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>1018.6</v>
       </c>
       <c r="D9">
         <v>142.80000000000001</v>
       </c>
       <c r="E9">
         <v>127.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>124.8</v>
       </c>
       <c r="H9">
         <v>133.30000000000001</v>
       </c>
       <c r="I9">
         <v>124.2</v>
       </c>
       <c r="J9">
         <v>101.8</v>
       </c>
@@ -10693,57 +10881,60 @@
       </c>
       <c r="AU9">
         <v>100.6</v>
       </c>
       <c r="AV9">
         <v>98.5</v>
       </c>
       <c r="AW9">
         <v>99.3</v>
       </c>
       <c r="AX9">
         <v>102.6</v>
       </c>
       <c r="AY9">
         <v>101.6</v>
       </c>
       <c r="AZ9">
         <v>105.3</v>
       </c>
       <c r="BA9">
         <v>105.3</v>
       </c>
       <c r="BB9">
         <v>108.8</v>
       </c>
+      <c r="BC9">
+        <v>106.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>1104000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>753.9</v>
       </c>
       <c r="D10">
         <v>124.7</v>
       </c>
       <c r="E10">
         <v>117.2</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>123.4</v>
       </c>
       <c r="H10">
         <v>120.8</v>
       </c>
       <c r="I10">
         <v>118</v>
       </c>
       <c r="J10">
         <v>112.7</v>
       </c>
@@ -10851,57 +11042,60 @@
       </c>
       <c r="AU10">
         <v>111.7</v>
       </c>
       <c r="AV10">
         <v>110.8</v>
       </c>
       <c r="AW10">
         <v>118.7</v>
       </c>
       <c r="AX10">
         <v>108.5</v>
       </c>
       <c r="AY10">
         <v>110.2</v>
       </c>
       <c r="AZ10">
         <v>110</v>
       </c>
       <c r="BA10">
         <v>118</v>
       </c>
       <c r="BB10">
         <v>115.5</v>
       </c>
+      <c r="BC10">
+        <v>116</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>1105000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>792.9</v>
       </c>
       <c r="D11">
         <v>106.2</v>
       </c>
       <c r="E11">
         <v>94.6</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>108.6</v>
       </c>
       <c r="H11">
         <v>101.6</v>
       </c>
       <c r="I11">
         <v>88.8</v>
       </c>
       <c r="J11">
         <v>90</v>
       </c>
@@ -11009,57 +11203,60 @@
       </c>
       <c r="AU11">
         <v>92.8</v>
       </c>
       <c r="AV11">
         <v>91.2</v>
       </c>
       <c r="AW11">
         <v>88.8</v>
       </c>
       <c r="AX11">
         <v>86.3</v>
       </c>
       <c r="AY11">
         <v>95.4</v>
       </c>
       <c r="AZ11">
         <v>99.1</v>
       </c>
       <c r="BA11">
         <v>98.3</v>
       </c>
       <c r="BB11">
         <v>100.3</v>
       </c>
+      <c r="BC11">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>1106000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1166.7</v>
       </c>
       <c r="D12">
         <v>115.2</v>
       </c>
       <c r="E12">
         <v>113.3</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>102.7</v>
       </c>
       <c r="H12">
         <v>102.5</v>
       </c>
       <c r="I12">
         <v>102.6</v>
       </c>
       <c r="J12">
         <v>100.6</v>
       </c>
@@ -11167,57 +11364,60 @@
       </c>
       <c r="AU12">
         <v>101.9</v>
       </c>
       <c r="AV12">
         <v>99.3</v>
       </c>
       <c r="AW12">
         <v>105.2</v>
       </c>
       <c r="AX12">
         <v>97.4</v>
       </c>
       <c r="AY12">
         <v>106.1</v>
       </c>
       <c r="AZ12">
         <v>98.8</v>
       </c>
       <c r="BA12">
         <v>102.4</v>
       </c>
       <c r="BB12">
         <v>101.9</v>
       </c>
+      <c r="BC12">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>1106100000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>913.6</v>
       </c>
       <c r="D13">
         <v>115.5</v>
       </c>
       <c r="E13">
         <v>108.3</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>103.8</v>
       </c>
       <c r="H13">
         <v>105</v>
       </c>
       <c r="I13">
         <v>101.8</v>
       </c>
       <c r="J13">
         <v>98.4</v>
       </c>
@@ -11325,57 +11525,60 @@
       </c>
       <c r="AU13">
         <v>104.3</v>
       </c>
       <c r="AV13">
         <v>96.9</v>
       </c>
       <c r="AW13">
         <v>98.9</v>
       </c>
       <c r="AX13">
         <v>95</v>
       </c>
       <c r="AY13">
         <v>105.2</v>
       </c>
       <c r="AZ13">
         <v>93.4</v>
       </c>
       <c r="BA13">
         <v>96.3</v>
       </c>
       <c r="BB13">
         <v>99.8</v>
       </c>
+      <c r="BC13">
+        <v>112</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>1106200000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>253.1</v>
       </c>
       <c r="D14">
         <v>114</v>
       </c>
       <c r="E14">
         <v>131.1</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>98.7</v>
       </c>
       <c r="H14">
         <v>93.5</v>
       </c>
       <c r="I14">
         <v>105.6</v>
       </c>
       <c r="J14">
         <v>108.7</v>
       </c>
@@ -11483,57 +11686,60 @@
       </c>
       <c r="AU14">
         <v>93.2</v>
       </c>
       <c r="AV14">
         <v>107.8</v>
       </c>
       <c r="AW14">
         <v>127.7</v>
       </c>
       <c r="AX14">
         <v>106.2</v>
       </c>
       <c r="AY14">
         <v>109.1</v>
       </c>
       <c r="AZ14">
         <v>118.3</v>
       </c>
       <c r="BA14">
         <v>124.9</v>
       </c>
       <c r="BB14">
         <v>109.7</v>
       </c>
+      <c r="BC14">
+        <v>93</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>1107000000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>2028.6</v>
       </c>
       <c r="D15">
         <v>120.7</v>
       </c>
       <c r="E15">
         <v>120.2</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>100</v>
       </c>
       <c r="H15">
         <v>103.1</v>
       </c>
       <c r="I15">
         <v>116.2</v>
       </c>
       <c r="J15">
         <v>106.2</v>
       </c>
@@ -11641,57 +11847,60 @@
       </c>
       <c r="AU15">
         <v>102.5</v>
       </c>
       <c r="AV15">
         <v>108.4</v>
       </c>
       <c r="AW15">
         <v>115.5</v>
       </c>
       <c r="AX15">
         <v>110.5</v>
       </c>
       <c r="AY15">
         <v>105.1</v>
       </c>
       <c r="AZ15">
         <v>107.5</v>
       </c>
       <c r="BA15">
         <v>115.5</v>
       </c>
       <c r="BB15">
         <v>114.8</v>
       </c>
+      <c r="BC15">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>1108000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>478.2</v>
       </c>
       <c r="D16">
         <v>116.9</v>
       </c>
       <c r="E16">
         <v>111.8</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>103.4</v>
       </c>
       <c r="H16">
         <v>101.2</v>
       </c>
       <c r="I16">
         <v>102.3</v>
       </c>
       <c r="J16">
         <v>101</v>
       </c>
@@ -11799,57 +12008,60 @@
       </c>
       <c r="AU16">
         <v>97.5</v>
       </c>
       <c r="AV16">
         <v>98.3</v>
       </c>
       <c r="AW16">
         <v>109.9</v>
       </c>
       <c r="AX16">
         <v>101.4</v>
       </c>
       <c r="AY16">
         <v>105.4</v>
       </c>
       <c r="AZ16">
         <v>99.7</v>
       </c>
       <c r="BA16">
         <v>104.2</v>
       </c>
       <c r="BB16">
         <v>93.6</v>
       </c>
+      <c r="BC16">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>1109000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>1356.8</v>
       </c>
       <c r="D17">
         <v>111.7</v>
       </c>
       <c r="E17">
         <v>112.1</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>107.8</v>
       </c>
       <c r="H17">
         <v>101.4</v>
       </c>
       <c r="I17">
         <v>94.1</v>
       </c>
       <c r="J17">
         <v>91.2</v>
       </c>
@@ -11957,57 +12169,60 @@
       </c>
       <c r="AU17">
         <v>87.4</v>
       </c>
       <c r="AV17">
         <v>89.8</v>
       </c>
       <c r="AW17">
         <v>96.1</v>
       </c>
       <c r="AX17">
         <v>91.7</v>
       </c>
       <c r="AY17">
         <v>89.5</v>
       </c>
       <c r="AZ17">
         <v>88.6</v>
       </c>
       <c r="BA17">
         <v>94.4</v>
       </c>
       <c r="BB17">
         <v>85.9</v>
       </c>
+      <c r="BC17">
+        <v>80.900000000000006</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>1111000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>238</v>
       </c>
       <c r="D18">
         <v>121</v>
       </c>
       <c r="E18">
         <v>120.6</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>101</v>
       </c>
       <c r="H18">
         <v>109.5</v>
       </c>
       <c r="I18">
         <v>107.1</v>
       </c>
       <c r="J18">
         <v>103.6</v>
       </c>
@@ -12115,57 +12330,60 @@
       </c>
       <c r="AU18">
         <v>97.7</v>
       </c>
       <c r="AV18">
         <v>98.1</v>
       </c>
       <c r="AW18">
         <v>110.3</v>
       </c>
       <c r="AX18">
         <v>106.1</v>
       </c>
       <c r="AY18">
         <v>100.5</v>
       </c>
       <c r="AZ18">
         <v>103.4</v>
       </c>
       <c r="BA18">
         <v>112.9</v>
       </c>
       <c r="BB18">
         <v>111.4</v>
       </c>
+      <c r="BC18">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>1113000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>320.3</v>
       </c>
       <c r="D19">
         <v>113.2</v>
       </c>
       <c r="E19">
         <v>110.3</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>105.1</v>
       </c>
       <c r="H19">
         <v>105.3</v>
       </c>
       <c r="I19">
         <v>101.3</v>
       </c>
       <c r="J19">
         <v>100.8</v>
       </c>
@@ -12273,57 +12491,60 @@
       </c>
       <c r="AU19">
         <v>98.8</v>
       </c>
       <c r="AV19">
         <v>102.1</v>
       </c>
       <c r="AW19">
         <v>103.9</v>
       </c>
       <c r="AX19">
         <v>99.1</v>
       </c>
       <c r="AY19">
         <v>99.1</v>
       </c>
       <c r="AZ19">
         <v>101.4</v>
       </c>
       <c r="BA19">
         <v>101.4</v>
       </c>
       <c r="BB19">
         <v>97.3</v>
       </c>
+      <c r="BC19">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>1115000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>560.70000000000005</v>
       </c>
       <c r="D20">
         <v>120.1</v>
       </c>
       <c r="E20">
         <v>118</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>112.1</v>
       </c>
       <c r="H20">
         <v>111.1</v>
       </c>
       <c r="I20">
         <v>107.9</v>
       </c>
       <c r="J20">
         <v>104.4</v>
       </c>
@@ -12431,57 +12652,60 @@
       </c>
       <c r="AU20">
         <v>104.2</v>
       </c>
       <c r="AV20">
         <v>104.4</v>
       </c>
       <c r="AW20">
         <v>105.8</v>
       </c>
       <c r="AX20">
         <v>105.1</v>
       </c>
       <c r="AY20">
         <v>104.6</v>
       </c>
       <c r="AZ20">
         <v>104.2</v>
       </c>
       <c r="BA20">
         <v>105.4</v>
       </c>
       <c r="BB20">
         <v>100.8</v>
       </c>
+      <c r="BC20">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>1115100000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>203.6</v>
       </c>
       <c r="D21">
         <v>113.6</v>
       </c>
       <c r="E21">
         <v>109.6</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>101.8</v>
       </c>
       <c r="H21">
         <v>104.4</v>
       </c>
       <c r="I21">
         <v>102.1</v>
       </c>
       <c r="J21">
         <v>98.8</v>
       </c>
@@ -12589,57 +12813,60 @@
       </c>
       <c r="AU21">
         <v>100.5</v>
       </c>
       <c r="AV21">
         <v>101.4</v>
       </c>
       <c r="AW21">
         <v>96.7</v>
       </c>
       <c r="AX21">
         <v>97.1</v>
       </c>
       <c r="AY21">
         <v>96.7</v>
       </c>
       <c r="AZ21">
         <v>96.8</v>
       </c>
       <c r="BA21">
         <v>91.7</v>
       </c>
       <c r="BB21">
         <v>91</v>
       </c>
+      <c r="BC21">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>1115600000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>357.1</v>
       </c>
       <c r="D22">
         <v>123.8</v>
       </c>
       <c r="E22">
         <v>122.7</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>118</v>
       </c>
       <c r="H22">
         <v>114.9</v>
       </c>
       <c r="I22">
         <v>111.2</v>
       </c>
       <c r="J22">
         <v>107.5</v>
       </c>
@@ -12747,57 +12974,60 @@
       </c>
       <c r="AU22">
         <v>106.2</v>
       </c>
       <c r="AV22">
         <v>106.1</v>
       </c>
       <c r="AW22">
         <v>111</v>
       </c>
       <c r="AX22">
         <v>109.6</v>
       </c>
       <c r="AY22">
         <v>109.1</v>
       </c>
       <c r="AZ22">
         <v>108.5</v>
       </c>
       <c r="BA22">
         <v>113.1</v>
       </c>
       <c r="BB22">
         <v>106.5</v>
       </c>
+      <c r="BC22">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>4100100000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>5772.6</v>
       </c>
       <c r="D23">
         <v>122.2</v>
       </c>
       <c r="E23">
         <v>116.2</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>109.5</v>
       </c>
       <c r="H23">
         <v>110.8</v>
       </c>
       <c r="I23">
         <v>111.6</v>
       </c>
       <c r="J23">
         <v>103.2</v>
       </c>
@@ -12905,57 +13135,60 @@
       </c>
       <c r="AU23">
         <v>102.2</v>
       </c>
       <c r="AV23">
         <v>103</v>
       </c>
       <c r="AW23">
         <v>107.5</v>
       </c>
       <c r="AX23">
         <v>103.1</v>
       </c>
       <c r="AY23">
         <v>104.3</v>
       </c>
       <c r="AZ23">
         <v>104.8</v>
       </c>
       <c r="BA23">
         <v>109.3</v>
       </c>
       <c r="BB23">
         <v>109.5</v>
       </c>
+      <c r="BC23">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>4100200000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>4227.3999999999996</v>
       </c>
       <c r="D24">
         <v>115.2</v>
       </c>
       <c r="E24">
         <v>112.8</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
         <v>104.3</v>
       </c>
       <c r="I24">
         <v>100.9</v>
       </c>
       <c r="J24">
         <v>98.9</v>
       </c>
@@ -13063,57 +13296,60 @@
       </c>
       <c r="AU24">
         <v>97.2</v>
       </c>
       <c r="AV24">
         <v>97.9</v>
       </c>
       <c r="AW24">
         <v>102.2</v>
       </c>
       <c r="AX24">
         <v>98.7</v>
       </c>
       <c r="AY24">
         <v>98.3</v>
       </c>
       <c r="AZ24">
         <v>97.4</v>
       </c>
       <c r="BA24">
         <v>100.5</v>
       </c>
       <c r="BB24">
         <v>95.5</v>
       </c>
+      <c r="BC24">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>4200100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>1772.5</v>
       </c>
       <c r="D25">
         <v>135.1</v>
       </c>
       <c r="E25">
         <v>123</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>124.2</v>
       </c>
       <c r="H25">
         <v>128</v>
       </c>
       <c r="I25">
         <v>121.5</v>
       </c>
       <c r="J25">
         <v>106.5</v>
       </c>
@@ -13221,57 +13457,60 @@
       </c>
       <c r="AU25">
         <v>105.4</v>
       </c>
       <c r="AV25">
         <v>103.8</v>
       </c>
       <c r="AW25">
         <v>107.5</v>
       </c>
       <c r="AX25">
         <v>105.1</v>
       </c>
       <c r="AY25">
         <v>105.3</v>
       </c>
       <c r="AZ25">
         <v>107.3</v>
       </c>
       <c r="BA25">
         <v>110.8</v>
       </c>
       <c r="BB25">
         <v>111.7</v>
       </c>
+      <c r="BC25">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>4300001000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>626.70000000000005</v>
       </c>
       <c r="D26">
         <v>115.3</v>
       </c>
       <c r="E26">
         <v>110.2</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>97</v>
       </c>
       <c r="H26">
         <v>101.1</v>
       </c>
       <c r="I26">
         <v>98</v>
       </c>
       <c r="J26">
         <v>98</v>
       </c>
@@ -13379,57 +13618,60 @@
       </c>
       <c r="AU26">
         <v>108.6</v>
       </c>
       <c r="AV26">
         <v>94.6</v>
       </c>
       <c r="AW26">
         <v>96.5</v>
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>109.3</v>
       </c>
       <c r="AZ26">
         <v>87.9</v>
       </c>
       <c r="BA26">
         <v>91.1</v>
       </c>
       <c r="BB26">
         <v>94.7</v>
       </c>
+      <c r="BC26">
+        <v>115.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>4300002000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>1926.5</v>
       </c>
       <c r="D27">
         <v>121.1</v>
       </c>
       <c r="E27">
         <v>120.9</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>99.4</v>
       </c>
       <c r="H27">
         <v>102.4</v>
       </c>
       <c r="I27">
         <v>116.4</v>
       </c>
       <c r="J27">
         <v>106.4</v>
       </c>
@@ -13537,57 +13779,60 @@
       </c>
       <c r="AU27">
         <v>102.8</v>
       </c>
       <c r="AV27">
         <v>108.9</v>
       </c>
       <c r="AW27">
         <v>115.5</v>
       </c>
       <c r="AX27">
         <v>110.6</v>
       </c>
       <c r="AY27">
         <v>105.1</v>
       </c>
       <c r="AZ27">
         <v>107.7</v>
       </c>
       <c r="BA27">
         <v>115.8</v>
       </c>
       <c r="BB27">
         <v>115.6</v>
       </c>
+      <c r="BC27">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>4300003000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>741</v>
       </c>
       <c r="D28">
         <v>114.7</v>
       </c>
       <c r="E28">
         <v>115.4</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>109.8</v>
       </c>
       <c r="H28">
         <v>100.1</v>
       </c>
       <c r="I28">
         <v>90</v>
       </c>
       <c r="J28">
         <v>86.8</v>
       </c>
@@ -13694,50 +13939,53 @@
         <v>89.2</v>
       </c>
       <c r="AU28">
         <v>81.3</v>
       </c>
       <c r="AV28">
         <v>85.1</v>
       </c>
       <c r="AW28">
         <v>91.7</v>
       </c>
       <c r="AX28">
         <v>88.8</v>
       </c>
       <c r="AY28">
         <v>84.6</v>
       </c>
       <c r="AZ28">
         <v>82.6</v>
       </c>
       <c r="BA28">
         <v>90.4</v>
       </c>
       <c r="BB28">
         <v>80.2</v>
+      </c>
+      <c r="BC28">
+        <v>68.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">