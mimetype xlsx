--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{694642B4-225E-4747-B36B-F61A95BC1B95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF2A198B-B2AB-400F-A34B-E7EBF64AEBEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="489" xr2:uid="{3B59C654-C833-4B93-8EFF-201EB10B5DDA}"/>
   </bookViews>
   <sheets>
     <sheet name="牛乳乳製品統計" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Area51">#REF!</definedName>
     <definedName name="Area51_2">#REF!</definedName>
     <definedName name="Area51_3">#REF!</definedName>
     <definedName name="Area51_4">#REF!</definedName>
     <definedName name="Area51_5">#REF!</definedName>
     <definedName name="Area51_6">#REF!</definedName>
     <definedName name="Area51_7">#REF!</definedName>
     <definedName name="Area51_8">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">牛乳乳製品統計!$A$1:$W$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -520,54 +520,54 @@
   <si>
     <t>令和８年１月　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Jan. 2026</t>
   </si>
   <si>
     <t>　　令和３年　　　</t>
     <rPh sb="2" eb="4">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　６　令和８年１月以降の数値は、概数値である。確定した数値は、令和９年２月分の公表時に掲載する予定である。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>令和６年４月　</t>
-[...2 lines deleted...]
-    <t>Apr. 2024</t>
+    <t>令和６年５月　</t>
+  </si>
+  <si>
+    <t>May. 2024</t>
   </si>
   <si>
     <t>牛乳乳製品統計</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="0;&quot;▲ &quot;0"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;yyyy&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]&quot;平成&quot;e&quot;年　&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]e&quot;　　&quot;"/>
     <numFmt numFmtId="181" formatCode="General\ "/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1435,163 +1435,163 @@
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="13" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="13" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="11" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="13" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{611693BD-E34A-49B2-931F-CD940B33EF4C}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{34D48566-EC5C-4857-87A9-5A393F9ADC61}"/>
     <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{FF89E13A-964A-4DF7-9F4F-156F6F8A5468}"/>
     <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{A501B4AF-C32D-4F4E-9C08-1011EB8A9A8B}"/>
     <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{E0110954-FBE0-4335-BCBE-3CFE3B2E7B6C}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{B2F1A3FB-B9B7-4C51-96B3-A25435FD8F3F}"/>
     <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{C76BFD01-1440-4210-B956-A6D340DCD19F}"/>
     <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{D481E7E6-03CC-4E2A-BF7E-2816E6B77556}"/>
     <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{2432D990-BEF3-41BA-975F-FD1F427039F3}"/>
     <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{14C6F1A2-3C96-4BC2-AD77-4C0FE54409BC}"/>
     <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{B1E5DBB0-C868-4E3C-868A-E5FE9642589F}"/>
     <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{6C3988EA-FAD7-4E4D-8C2F-6A6F2F18E6E4}"/>
     <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{29A9B4F6-A9A1-4D8C-93C4-BABF7267409C}"/>
     <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{31E40BE5-D4D1-44E8-8FF9-36A344940824}"/>
     <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{9F185E99-C6CD-4D1E-9E3F-921B452ED996}"/>
     <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{D239FCFC-2EA2-416D-8725-0319E3BE4F1C}"/>
     <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{BF70B3E0-6C12-41E1-B9F5-A11CB4DD1931}"/>
     <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{67510511-C03D-4799-87B6-E714636DD9AD}"/>
     <cellStyle name="アクセント 1 2" xfId="19" xr:uid="{34C959A8-CE60-4EA4-8969-11F8F2F315D7}"/>
     <cellStyle name="アクセント 2 2" xfId="20" xr:uid="{5959859B-0D49-4AB0-A466-3714195016D2}"/>
     <cellStyle name="アクセント 3 2" xfId="21" xr:uid="{0EA2AB8C-0D44-4E83-976E-260096F9A4AA}"/>
     <cellStyle name="アクセント 4 2" xfId="22" xr:uid="{ED1F9905-E567-495D-A835-CDAA197F8267}"/>
@@ -1932,313 +1932,313 @@
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="12" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B25" sqref="B25"/>
       <selection pane="topRight" activeCell="B25" sqref="B25"/>
       <selection pane="bottomLeft" activeCell="B25" sqref="B25"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.625" style="2" customWidth="1"/>
     <col min="2" max="22" width="12.625" style="2" customWidth="1"/>
     <col min="23" max="23" width="14.625" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="T1" s="47"/>
-[...2 lines deleted...]
-      <c r="W1" s="50"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="71"/>
     </row>
     <row r="2" spans="1:23" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="W2" s="51"/>
+      <c r="W2" s="72"/>
     </row>
     <row r="3" spans="1:23" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="56"/>
-[...4 lines deleted...]
-      <c r="H3" s="57" t="s">
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="I3" s="56"/>
-[...13 lines deleted...]
-      <c r="W3" s="52" t="s">
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="77"/>
+      <c r="O3" s="77"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+      <c r="R3" s="77"/>
+      <c r="S3" s="77"/>
+      <c r="T3" s="77"/>
+      <c r="U3" s="77"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="53"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="74"/>
+      <c r="B4" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="59"/>
-[...1 lines deleted...]
-      <c r="E4" s="59" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="F4" s="59" t="s">
+      <c r="F4" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="71" t="s">
+      <c r="G4" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="67" t="s">
+      <c r="H4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="68"/>
-      <c r="J4" s="67" t="s">
+      <c r="I4" s="66"/>
+      <c r="J4" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="68"/>
-      <c r="L4" s="60" t="s">
+      <c r="K4" s="66"/>
+      <c r="L4" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="67" t="s">
+      <c r="M4" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="N4" s="68"/>
-      <c r="O4" s="67" t="s">
+      <c r="N4" s="66"/>
+      <c r="O4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="68"/>
-      <c r="Q4" s="60" t="s">
+      <c r="P4" s="66"/>
+      <c r="Q4" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="R4" s="60" t="s">
+      <c r="R4" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="60" t="s">
+      <c r="S4" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="T4" s="60" t="s">
+      <c r="T4" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="U4" s="60" t="s">
+      <c r="U4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="V4" s="61" t="s">
+      <c r="V4" s="80" t="s">
         <v>24</v>
       </c>
-      <c r="W4" s="53"/>
+      <c r="W4" s="74"/>
     </row>
     <row r="5" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="53"/>
-      <c r="B5" s="63" t="s">
+      <c r="A5" s="74"/>
+      <c r="B5" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="65" t="s">
+      <c r="C5" s="83" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3"/>
-      <c r="E5" s="73"/>
-[...17 lines deleted...]
-      <c r="W5" s="53"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="74"/>
     </row>
     <row r="6" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="53"/>
-[...1 lines deleted...]
-      <c r="C6" s="66"/>
+      <c r="A6" s="74"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="84"/>
       <c r="D6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="73"/>
-[...17 lines deleted...]
-      <c r="W6" s="53"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="74"/>
     </row>
     <row r="7" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="53"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="74"/>
+      <c r="B7" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="74" t="s">
+      <c r="C7" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="74" t="s">
+      <c r="D7" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="74" t="s">
+      <c r="E7" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="F7" s="74" t="s">
+      <c r="F7" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="76" t="s">
+      <c r="G7" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="H7" s="69" t="s">
+      <c r="H7" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="70"/>
-      <c r="J7" s="69" t="s">
+      <c r="I7" s="52"/>
+      <c r="J7" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="K7" s="70"/>
-      <c r="L7" s="62" t="s">
+      <c r="K7" s="52"/>
+      <c r="L7" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="M7" s="81" t="s">
+      <c r="M7" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="82"/>
-      <c r="O7" s="69" t="s">
+      <c r="N7" s="56"/>
+      <c r="O7" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="70"/>
-      <c r="Q7" s="48" t="s">
+      <c r="P7" s="52"/>
+      <c r="Q7" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="48" t="s">
+      <c r="R7" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="62" t="s">
+      <c r="S7" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="T7" s="62" t="s">
+      <c r="T7" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="U7" s="62" t="s">
+      <c r="U7" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="V7" s="62" t="s">
+      <c r="V7" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="W7" s="53"/>
+      <c r="W7" s="74"/>
     </row>
     <row r="8" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="53"/>
-[...21 lines deleted...]
-      <c r="W8" s="53"/>
+      <c r="A8" s="74"/>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="74"/>
     </row>
     <row r="9" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="53"/>
-[...21 lines deleted...]
-      <c r="W9" s="53"/>
+      <c r="A9" s="74"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="54"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="54"/>
+      <c r="Q9" s="60"/>
+      <c r="R9" s="60"/>
+      <c r="S9" s="50"/>
+      <c r="T9" s="50"/>
+      <c r="U9" s="50"/>
+      <c r="V9" s="50"/>
+      <c r="W9" s="74"/>
     </row>
     <row r="10" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="53"/>
+      <c r="A10" s="74"/>
       <c r="B10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="5" t="s">
@@ -2258,54 +2258,54 @@
       </c>
       <c r="O10" s="5" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="Q10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="R10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="S10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="T10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="U10" s="21" t="s">
         <v>52</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="W10" s="53"/>
+      <c r="W10" s="74"/>
     </row>
     <row r="11" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="53"/>
+      <c r="A11" s="74"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="6" t="s">
@@ -2325,54 +2325,54 @@
       </c>
       <c r="O11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="T11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W11" s="53"/>
+      <c r="W11" s="74"/>
     </row>
     <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="54"/>
+      <c r="A12" s="75"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="7" t="s">
@@ -2392,51 +2392,51 @@
       </c>
       <c r="O12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="P12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="Q12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="R12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="S12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="T12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="U12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="V12" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="W12" s="54"/>
+      <c r="W12" s="75"/>
     </row>
     <row r="13" spans="1:23" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8"/>
       <c r="B13" s="6"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="9"/>
       <c r="V13" s="10"/>
       <c r="W13" s="11"/>
@@ -2596,51 +2596,51 @@
       <c r="D16" s="27">
         <v>237636</v>
       </c>
       <c r="E16" s="27">
         <v>1068946</v>
       </c>
       <c r="F16" s="27">
         <v>995523</v>
       </c>
       <c r="G16" s="27">
         <v>97402</v>
       </c>
       <c r="H16" s="27">
         <v>10515</v>
       </c>
       <c r="I16" s="27">
         <v>2235</v>
       </c>
       <c r="J16" s="27">
         <v>144284</v>
       </c>
       <c r="K16" s="27">
         <v>50158</v>
       </c>
       <c r="L16" s="27">
-        <v>29902</v>
+        <v>31809</v>
       </c>
       <c r="M16" s="28">
         <v>17807</v>
       </c>
       <c r="N16" s="28">
         <v>13105</v>
       </c>
       <c r="O16" s="27">
         <v>67337</v>
       </c>
       <c r="P16" s="27">
         <v>20321</v>
       </c>
       <c r="Q16" s="27">
         <v>117379</v>
       </c>
       <c r="R16" s="27">
         <v>148808</v>
       </c>
       <c r="S16" s="27">
         <v>30186</v>
       </c>
       <c r="T16" s="27">
         <v>420</v>
       </c>
@@ -2667,51 +2667,51 @@
       <c r="D17" s="27">
         <v>216406</v>
       </c>
       <c r="E17" s="27">
         <v>1018384</v>
       </c>
       <c r="F17" s="27">
         <v>1024492</v>
       </c>
       <c r="G17" s="27">
         <v>105527</v>
       </c>
       <c r="H17" s="27">
         <v>11258</v>
       </c>
       <c r="I17" s="27">
         <v>3441</v>
       </c>
       <c r="J17" s="27">
         <v>152983</v>
       </c>
       <c r="K17" s="27">
         <v>50491</v>
       </c>
       <c r="L17" s="27">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="M17" s="28">
         <v>17090</v>
       </c>
       <c r="N17" s="28">
         <v>13298</v>
       </c>
       <c r="O17" s="27">
         <v>71723</v>
       </c>
       <c r="P17" s="27">
         <v>22492</v>
       </c>
       <c r="Q17" s="27">
         <v>120904</v>
       </c>
       <c r="R17" s="27">
         <v>148618</v>
       </c>
       <c r="S17" s="27">
         <v>30278</v>
       </c>
       <c r="T17" s="27">
         <v>324</v>
       </c>
@@ -2738,51 +2738,51 @@
       <c r="D18" s="44">
         <v>201978</v>
       </c>
       <c r="E18" s="27">
         <v>982829</v>
       </c>
       <c r="F18" s="27">
         <v>1049609</v>
       </c>
       <c r="G18" s="44">
         <v>85320</v>
       </c>
       <c r="H18" s="44">
         <v>10155</v>
       </c>
       <c r="I18" s="44">
         <v>3805</v>
       </c>
       <c r="J18" s="44">
         <v>161039</v>
       </c>
       <c r="K18" s="44">
         <v>70479</v>
       </c>
       <c r="L18" s="44">
-        <v>27986</v>
+        <v>30380</v>
       </c>
       <c r="M18" s="44">
         <v>16477</v>
       </c>
       <c r="N18" s="44">
         <v>14158</v>
       </c>
       <c r="O18" s="44">
         <v>77003</v>
       </c>
       <c r="P18" s="44">
         <v>29156</v>
       </c>
       <c r="Q18" s="44">
         <v>121734</v>
       </c>
       <c r="R18" s="44">
         <v>149386</v>
       </c>
       <c r="S18" s="44">
         <v>30011</v>
       </c>
       <c r="T18" s="44">
         <v>450</v>
       </c>
@@ -2806,1842 +2806,1842 @@
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
       <c r="T19" s="27"/>
       <c r="U19" s="27"/>
       <c r="V19" s="42"/>
       <c r="W19" s="15"/>
       <c r="Y19" s="32"/>
       <c r="Z19" s="32"/>
     </row>
     <row r="20" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="30" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="39">
-        <v>249779</v>
+        <v>264380</v>
       </c>
       <c r="C20" s="28">
-        <v>30127</v>
+        <v>30955</v>
       </c>
       <c r="D20" s="28">
-        <v>17988</v>
+        <v>18615</v>
       </c>
       <c r="E20" s="28">
-        <v>83497</v>
+        <v>87900</v>
       </c>
       <c r="F20" s="28">
-        <v>87244</v>
+        <v>90220</v>
       </c>
       <c r="G20" s="28">
-        <v>8625</v>
+        <v>8150</v>
       </c>
       <c r="H20" s="28">
         <v>1091</v>
       </c>
       <c r="I20" s="28">
-        <v>3197</v>
+        <v>3565</v>
       </c>
       <c r="J20" s="28">
-        <v>14900</v>
+        <v>14874</v>
       </c>
       <c r="K20" s="28">
-        <v>50903</v>
+        <v>54415</v>
       </c>
       <c r="L20" s="28">
-        <v>2483</v>
+        <v>2806</v>
       </c>
       <c r="M20" s="28">
-        <v>1605</v>
+        <v>1644</v>
       </c>
       <c r="N20" s="28">
-        <v>13940</v>
+        <v>14048</v>
       </c>
       <c r="O20" s="28">
-        <v>7294</v>
+        <v>7126</v>
       </c>
       <c r="P20" s="28">
-        <v>25951</v>
+        <v>27941</v>
       </c>
       <c r="Q20" s="28">
-        <v>10190</v>
+        <v>9923</v>
       </c>
       <c r="R20" s="28">
-        <v>13058</v>
+        <v>12348</v>
       </c>
       <c r="S20" s="28">
-        <v>2899</v>
+        <v>2604</v>
       </c>
       <c r="T20" s="28">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="U20" s="28">
-        <v>319</v>
+        <v>271</v>
       </c>
       <c r="V20" s="45">
-        <v>12382</v>
+        <v>13971</v>
       </c>
       <c r="W20" s="31" t="s">
         <v>90</v>
       </c>
       <c r="Y20" s="32"/>
       <c r="Z20" s="32"/>
     </row>
     <row r="21" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="30" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="B21" s="39">
-        <v>264380</v>
+        <v>265170</v>
       </c>
       <c r="C21" s="28">
-        <v>30955</v>
+        <v>28807</v>
       </c>
       <c r="D21" s="28">
-        <v>18615</v>
+        <v>18314</v>
       </c>
       <c r="E21" s="28">
-        <v>87900</v>
+        <v>85866</v>
       </c>
       <c r="F21" s="28">
-        <v>90220</v>
+        <v>85867</v>
       </c>
       <c r="G21" s="28">
-        <v>8150</v>
+        <v>11847</v>
       </c>
       <c r="H21" s="28">
-        <v>1091</v>
+        <v>865</v>
       </c>
       <c r="I21" s="28">
-        <v>3565</v>
+        <v>3535</v>
       </c>
       <c r="J21" s="28">
-        <v>14874</v>
+        <v>11712</v>
       </c>
       <c r="K21" s="28">
-        <v>54415</v>
+        <v>54151</v>
       </c>
       <c r="L21" s="28">
-        <v>2485</v>
+        <v>2732</v>
       </c>
       <c r="M21" s="28">
-        <v>1644</v>
+        <v>1693</v>
       </c>
       <c r="N21" s="28">
-        <v>14048</v>
+        <v>14344</v>
       </c>
       <c r="O21" s="28">
-        <v>7126</v>
+        <v>5299</v>
       </c>
       <c r="P21" s="28">
-        <v>27941</v>
+        <v>28028</v>
       </c>
       <c r="Q21" s="28">
-        <v>9923</v>
+        <v>9911</v>
       </c>
       <c r="R21" s="28">
-        <v>12348</v>
+        <v>12205</v>
       </c>
       <c r="S21" s="28">
-        <v>2604</v>
+        <v>2371</v>
       </c>
       <c r="T21" s="28">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="U21" s="28">
-        <v>271</v>
+        <v>429</v>
       </c>
       <c r="V21" s="45">
-        <v>13971</v>
+        <v>13203</v>
       </c>
       <c r="W21" s="31" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="Y21" s="32"/>
       <c r="Z21" s="32"/>
     </row>
     <row r="22" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B22" s="39">
-        <v>265170</v>
+        <v>260970</v>
       </c>
       <c r="C22" s="28">
-        <v>28807</v>
+        <v>29931</v>
       </c>
       <c r="D22" s="28">
-        <v>18314</v>
+        <v>19001</v>
       </c>
       <c r="E22" s="28">
-        <v>85866</v>
+        <v>91764</v>
       </c>
       <c r="F22" s="28">
-        <v>85867</v>
+        <v>89769</v>
       </c>
       <c r="G22" s="28">
-        <v>11847</v>
+        <v>12803</v>
       </c>
       <c r="H22" s="28">
-        <v>865</v>
+        <v>932</v>
       </c>
       <c r="I22" s="28">
-        <v>3535</v>
+        <v>3517</v>
       </c>
       <c r="J22" s="28">
-        <v>11712</v>
+        <v>10968</v>
       </c>
       <c r="K22" s="28">
-        <v>54151</v>
+        <v>52190</v>
       </c>
       <c r="L22" s="28">
-        <v>2630</v>
+        <v>1739</v>
       </c>
       <c r="M22" s="28">
-        <v>1693</v>
+        <v>1234</v>
       </c>
       <c r="N22" s="28">
-        <v>14344</v>
+        <v>14015</v>
       </c>
       <c r="O22" s="28">
-        <v>5299</v>
+        <v>5108</v>
       </c>
       <c r="P22" s="28">
-        <v>28028</v>
+        <v>27747</v>
       </c>
       <c r="Q22" s="28">
-        <v>9911</v>
+        <v>9953</v>
       </c>
       <c r="R22" s="28">
-        <v>12205</v>
+        <v>13037</v>
       </c>
       <c r="S22" s="28">
-        <v>2371</v>
+        <v>2575</v>
       </c>
       <c r="T22" s="28">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="U22" s="28">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="V22" s="45">
-        <v>13203</v>
+        <v>14965</v>
       </c>
       <c r="W22" s="25" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="Y22" s="32"/>
       <c r="Z22" s="32"/>
     </row>
     <row r="23" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="28">
+        <v>248232</v>
+      </c>
+      <c r="C23" s="28">
+        <v>30777</v>
+      </c>
+      <c r="D23" s="28">
+        <v>19184</v>
+      </c>
+      <c r="E23" s="28">
+        <v>93028</v>
+      </c>
+      <c r="F23" s="28">
+        <v>88420</v>
+      </c>
+      <c r="G23" s="28">
+        <v>8279</v>
+      </c>
+      <c r="H23" s="28">
+        <v>983</v>
+      </c>
+      <c r="I23" s="28">
+        <v>3615</v>
+      </c>
+      <c r="J23" s="28">
+        <v>10927</v>
+      </c>
+      <c r="K23" s="28">
+        <v>50896</v>
+      </c>
+      <c r="L23" s="28">
+        <v>1572</v>
+      </c>
+      <c r="M23" s="28">
+        <v>1419</v>
+      </c>
+      <c r="N23" s="28">
+        <v>13779</v>
+      </c>
+      <c r="O23" s="28">
+        <v>5103</v>
+      </c>
+      <c r="P23" s="28">
+        <v>27497</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>9470</v>
+      </c>
+      <c r="R23" s="28">
+        <v>11099</v>
+      </c>
+      <c r="S23" s="28">
+        <v>2200</v>
+      </c>
+      <c r="T23" s="28">
         <v>19</v>
       </c>
-      <c r="B23" s="28">
-[...55 lines deleted...]
-      </c>
       <c r="U23" s="28">
-        <v>413</v>
+        <v>240</v>
       </c>
       <c r="V23" s="45">
-        <v>14965</v>
+        <v>12840</v>
       </c>
       <c r="W23" s="25" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="Y23" s="32"/>
       <c r="Z23" s="32"/>
     </row>
     <row r="24" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="B24" s="28">
-        <v>248232</v>
+        <v>269705</v>
       </c>
       <c r="C24" s="28">
-        <v>30777</v>
+        <v>30046</v>
       </c>
       <c r="D24" s="28">
-        <v>19184</v>
+        <v>18209</v>
       </c>
       <c r="E24" s="28">
-        <v>93028</v>
+        <v>90727</v>
       </c>
       <c r="F24" s="28">
-        <v>88420</v>
+        <v>85859</v>
       </c>
       <c r="G24" s="28">
-        <v>8279</v>
+        <v>8598</v>
       </c>
       <c r="H24" s="28">
-        <v>983</v>
+        <v>786</v>
       </c>
       <c r="I24" s="28">
-        <v>3615</v>
+        <v>3576</v>
       </c>
       <c r="J24" s="28">
-        <v>10927</v>
+        <v>9477</v>
       </c>
       <c r="K24" s="28">
-        <v>50896</v>
+        <v>49013</v>
       </c>
       <c r="L24" s="28">
-        <v>1417</v>
+        <v>1938</v>
       </c>
       <c r="M24" s="28">
-        <v>1419</v>
+        <v>1012</v>
       </c>
       <c r="N24" s="28">
-        <v>13779</v>
+        <v>13603</v>
       </c>
       <c r="O24" s="28">
-        <v>5103</v>
+        <v>4167</v>
       </c>
       <c r="P24" s="28">
-        <v>27497</v>
+        <v>26036</v>
       </c>
       <c r="Q24" s="28">
-        <v>9470</v>
+        <v>9637</v>
       </c>
       <c r="R24" s="28">
-        <v>11099</v>
+        <v>11783</v>
       </c>
       <c r="S24" s="28">
-        <v>2200</v>
+        <v>2198</v>
       </c>
       <c r="T24" s="28">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="U24" s="28">
-        <v>240</v>
+        <v>166</v>
       </c>
       <c r="V24" s="45">
-        <v>12840</v>
+        <v>12394</v>
       </c>
       <c r="W24" s="25" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="Y24" s="32"/>
       <c r="Z24" s="32"/>
     </row>
     <row r="25" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B25" s="28">
-        <v>269705</v>
+        <v>274276</v>
       </c>
       <c r="C25" s="28">
-        <v>30046</v>
+        <v>31260</v>
       </c>
       <c r="D25" s="28">
-        <v>18209</v>
+        <v>18299</v>
       </c>
       <c r="E25" s="28">
-        <v>90727</v>
+        <v>92440</v>
       </c>
       <c r="F25" s="28">
-        <v>85859</v>
+        <v>88767</v>
       </c>
       <c r="G25" s="28">
-        <v>8598</v>
+        <v>8186</v>
       </c>
       <c r="H25" s="28">
-        <v>786</v>
+        <v>729</v>
       </c>
       <c r="I25" s="28">
-        <v>3576</v>
+        <v>3387</v>
       </c>
       <c r="J25" s="28">
-        <v>9477</v>
+        <v>10626</v>
       </c>
       <c r="K25" s="28">
-        <v>49013</v>
+        <v>47430</v>
       </c>
       <c r="L25" s="28">
-        <v>1678</v>
+        <v>2546</v>
       </c>
       <c r="M25" s="28">
-        <v>1012</v>
+        <v>1260</v>
       </c>
       <c r="N25" s="28">
-        <v>13603</v>
+        <v>13468</v>
       </c>
       <c r="O25" s="28">
-        <v>4167</v>
+        <v>5012</v>
       </c>
       <c r="P25" s="28">
-        <v>26036</v>
+        <v>24885</v>
       </c>
       <c r="Q25" s="28">
-        <v>9637</v>
+        <v>9884</v>
       </c>
       <c r="R25" s="28">
-        <v>11783</v>
+        <v>13525</v>
       </c>
       <c r="S25" s="28">
-        <v>2198</v>
+        <v>2238</v>
       </c>
       <c r="T25" s="28">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="U25" s="28">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="V25" s="45">
-        <v>12394</v>
+        <v>13311</v>
       </c>
       <c r="W25" s="26" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="Y25" s="32"/>
       <c r="Z25" s="32"/>
     </row>
     <row r="26" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B26" s="28">
-        <v>274276</v>
+        <v>257750</v>
       </c>
       <c r="C26" s="28">
-        <v>31260</v>
+        <v>30702</v>
       </c>
       <c r="D26" s="28">
-        <v>18299</v>
+        <v>16954</v>
       </c>
       <c r="E26" s="28">
-        <v>92440</v>
+        <v>79931</v>
       </c>
       <c r="F26" s="28">
-        <v>88767</v>
+        <v>85220</v>
       </c>
       <c r="G26" s="28">
-        <v>8186</v>
+        <v>7430</v>
       </c>
       <c r="H26" s="28">
-        <v>729</v>
+        <v>714</v>
       </c>
       <c r="I26" s="28">
-        <v>3387</v>
+        <v>3263</v>
       </c>
       <c r="J26" s="28">
-        <v>10626</v>
+        <v>11172</v>
       </c>
       <c r="K26" s="28">
-        <v>47430</v>
+        <v>47623</v>
       </c>
       <c r="L26" s="28">
-        <v>2321</v>
+        <v>2435</v>
       </c>
       <c r="M26" s="28">
-        <v>1260</v>
+        <v>1240</v>
       </c>
       <c r="N26" s="28">
-        <v>13468</v>
+        <v>13204</v>
       </c>
       <c r="O26" s="28">
-        <v>5012</v>
+        <v>4978</v>
       </c>
       <c r="P26" s="28">
-        <v>24885</v>
+        <v>23532</v>
       </c>
       <c r="Q26" s="28">
-        <v>9884</v>
+        <v>10726</v>
       </c>
       <c r="R26" s="28">
-        <v>13525</v>
+        <v>12711</v>
       </c>
       <c r="S26" s="28">
-        <v>2238</v>
+        <v>2350</v>
       </c>
       <c r="T26" s="28">
         <v>29</v>
       </c>
       <c r="U26" s="28">
-        <v>222</v>
+        <v>295</v>
       </c>
       <c r="V26" s="45">
-        <v>13311</v>
+        <v>12243</v>
       </c>
       <c r="W26" s="31" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="Y26" s="32"/>
       <c r="Z26" s="32"/>
     </row>
     <row r="27" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B27" s="35">
-        <v>257750</v>
+        <v>247138</v>
       </c>
       <c r="C27" s="35">
-        <v>30702</v>
+        <v>30824</v>
       </c>
       <c r="D27" s="35">
-        <v>16954</v>
+        <v>16510</v>
       </c>
       <c r="E27" s="28">
-        <v>79931</v>
+        <v>76050</v>
       </c>
       <c r="F27" s="28">
-        <v>85220</v>
+        <v>82275</v>
       </c>
       <c r="G27" s="35">
-        <v>7430</v>
+        <v>9830</v>
       </c>
       <c r="H27" s="35">
-        <v>714</v>
+        <v>1025</v>
       </c>
       <c r="I27" s="35">
-        <v>3263</v>
+        <v>3441</v>
       </c>
       <c r="J27" s="35">
-        <v>11172</v>
+        <v>14705</v>
       </c>
       <c r="K27" s="35">
-        <v>47623</v>
+        <v>50491</v>
       </c>
       <c r="L27" s="35">
-        <v>2175</v>
+        <v>2367</v>
       </c>
       <c r="M27" s="35">
-        <v>1240</v>
+        <v>1467</v>
       </c>
       <c r="N27" s="35">
-        <v>13204</v>
+        <v>13298</v>
       </c>
       <c r="O27" s="35">
-        <v>4978</v>
+        <v>6628</v>
       </c>
       <c r="P27" s="35">
-        <v>23532</v>
+        <v>22492</v>
       </c>
       <c r="Q27" s="35">
-        <v>10726</v>
+        <v>10904</v>
       </c>
       <c r="R27" s="35">
-        <v>12711</v>
+        <v>12891</v>
       </c>
       <c r="S27" s="35">
-        <v>2350</v>
+        <v>3025</v>
       </c>
       <c r="T27" s="35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U27" s="35">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="V27" s="36">
-        <v>12243</v>
+        <v>9160</v>
       </c>
       <c r="W27" s="31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Y27" s="32"/>
       <c r="Z27" s="32"/>
     </row>
     <row r="28" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="30" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B28" s="35">
-        <v>247138</v>
+        <v>250631</v>
       </c>
       <c r="C28" s="35">
-        <v>30824</v>
+        <v>30207</v>
       </c>
       <c r="D28" s="35">
-        <v>16510</v>
+        <v>17144</v>
       </c>
       <c r="E28" s="28">
-        <v>76050</v>
+        <v>76520</v>
       </c>
       <c r="F28" s="28">
-        <v>82275</v>
+        <v>88315</v>
       </c>
       <c r="G28" s="35">
-        <v>9830</v>
+        <v>6592</v>
       </c>
       <c r="H28" s="35">
-        <v>1025</v>
+        <v>1053</v>
       </c>
       <c r="I28" s="35">
-        <v>3441</v>
+        <v>3747</v>
       </c>
       <c r="J28" s="35">
-        <v>14705</v>
+        <v>15084</v>
       </c>
       <c r="K28" s="35">
-        <v>50491</v>
+        <v>52854</v>
       </c>
       <c r="L28" s="35">
-        <v>2205</v>
+        <v>2628</v>
       </c>
       <c r="M28" s="35">
-        <v>1467</v>
+        <v>1556</v>
       </c>
       <c r="N28" s="35">
-        <v>13298</v>
+        <v>13653</v>
       </c>
       <c r="O28" s="35">
-        <v>6628</v>
+        <v>7441</v>
       </c>
       <c r="P28" s="35">
-        <v>22492</v>
+        <v>25698</v>
       </c>
       <c r="Q28" s="35">
-        <v>10904</v>
+        <v>10362</v>
       </c>
       <c r="R28" s="35">
-        <v>12891</v>
+        <v>12125</v>
       </c>
       <c r="S28" s="35">
-        <v>3025</v>
+        <v>2800</v>
       </c>
       <c r="T28" s="35">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="U28" s="35">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="V28" s="36">
-        <v>9160</v>
+        <v>9949</v>
       </c>
       <c r="W28" s="31" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Y28" s="32"/>
       <c r="Z28" s="32"/>
     </row>
     <row r="29" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="30" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="B29" s="35">
-        <v>250631</v>
+        <v>237186</v>
       </c>
       <c r="C29" s="35">
-        <v>30207</v>
+        <v>27329</v>
       </c>
       <c r="D29" s="35">
-        <v>17144</v>
+        <v>15607</v>
       </c>
       <c r="E29" s="28">
-        <v>76520</v>
+        <v>68193</v>
       </c>
       <c r="F29" s="28">
-        <v>88315</v>
+        <v>81538</v>
       </c>
       <c r="G29" s="35">
-        <v>6592</v>
+        <v>4409</v>
       </c>
       <c r="H29" s="35">
-        <v>1053</v>
+        <v>903</v>
       </c>
       <c r="I29" s="35">
-        <v>3747</v>
+        <v>3904</v>
       </c>
       <c r="J29" s="35">
-        <v>15084</v>
+        <v>13179</v>
       </c>
       <c r="K29" s="35">
-        <v>52854</v>
+        <v>53789</v>
       </c>
       <c r="L29" s="35">
-        <v>2566</v>
+        <v>2225</v>
       </c>
       <c r="M29" s="35">
-        <v>1556</v>
+        <v>1353</v>
       </c>
       <c r="N29" s="35">
-        <v>13653</v>
+        <v>13757</v>
       </c>
       <c r="O29" s="35">
-        <v>7441</v>
+        <v>6262</v>
       </c>
       <c r="P29" s="35">
-        <v>25698</v>
+        <v>25899</v>
       </c>
       <c r="Q29" s="35">
-        <v>10362</v>
+        <v>9704</v>
       </c>
       <c r="R29" s="35">
-        <v>12125</v>
+        <v>11677</v>
       </c>
       <c r="S29" s="35">
-        <v>2800</v>
+        <v>2482</v>
       </c>
       <c r="T29" s="35">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U29" s="35">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="V29" s="36">
-        <v>9949</v>
+        <v>11612</v>
       </c>
       <c r="W29" s="31" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="Y29" s="32"/>
       <c r="Z29" s="32"/>
     </row>
     <row r="30" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="30" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B30" s="35">
-        <v>237186</v>
+        <v>247407</v>
       </c>
       <c r="C30" s="35">
-        <v>27329</v>
+        <v>29529</v>
       </c>
       <c r="D30" s="35">
-        <v>15607</v>
+        <v>17111</v>
       </c>
       <c r="E30" s="28">
-        <v>68193</v>
+        <v>79020</v>
       </c>
       <c r="F30" s="28">
-        <v>81538</v>
+        <v>90381</v>
       </c>
       <c r="G30" s="35">
-        <v>4409</v>
+        <v>8672</v>
       </c>
       <c r="H30" s="35">
-        <v>903</v>
+        <v>1107</v>
       </c>
       <c r="I30" s="35">
-        <v>3904</v>
+        <v>4085</v>
       </c>
       <c r="J30" s="35">
-        <v>13179</v>
+        <v>16803</v>
       </c>
       <c r="K30" s="35">
-        <v>53789</v>
+        <v>51989</v>
       </c>
       <c r="L30" s="35">
-        <v>1988</v>
+        <v>2544</v>
       </c>
       <c r="M30" s="35">
-        <v>1353</v>
+        <v>1538</v>
       </c>
       <c r="N30" s="35">
-        <v>13757</v>
+        <v>14087</v>
       </c>
       <c r="O30" s="35">
-        <v>6262</v>
+        <v>8253</v>
       </c>
       <c r="P30" s="35">
-        <v>25899</v>
+        <v>27159</v>
       </c>
       <c r="Q30" s="35">
-        <v>9704</v>
+        <v>10644</v>
       </c>
       <c r="R30" s="35">
-        <v>11677</v>
+        <v>12529</v>
       </c>
       <c r="S30" s="35">
-        <v>2482</v>
+        <v>2977</v>
       </c>
       <c r="T30" s="35">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="U30" s="35">
-        <v>279</v>
+        <v>225</v>
       </c>
       <c r="V30" s="36">
-        <v>11612</v>
+        <v>11510</v>
       </c>
       <c r="W30" s="31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B31" s="35">
-        <v>247407</v>
+        <v>249784</v>
       </c>
       <c r="C31" s="35">
-        <v>29529</v>
+        <v>28266</v>
       </c>
       <c r="D31" s="35">
-        <v>17111</v>
+        <v>16867</v>
       </c>
       <c r="E31" s="28">
-        <v>79020</v>
+        <v>82950</v>
       </c>
       <c r="F31" s="28">
-        <v>90381</v>
+        <v>89867</v>
       </c>
       <c r="G31" s="35">
-        <v>8672</v>
+        <v>7227</v>
       </c>
       <c r="H31" s="35">
-        <v>1107</v>
+        <v>1078</v>
       </c>
       <c r="I31" s="35">
-        <v>4085</v>
+        <v>4421</v>
       </c>
       <c r="J31" s="35">
-        <v>16803</v>
+        <v>15505</v>
       </c>
       <c r="K31" s="35">
-        <v>51989</v>
+        <v>55916</v>
       </c>
       <c r="L31" s="35">
-        <v>2251</v>
+        <v>3059</v>
       </c>
       <c r="M31" s="35">
-        <v>1538</v>
+        <v>1418</v>
       </c>
       <c r="N31" s="35">
-        <v>14087</v>
+        <v>14193</v>
       </c>
       <c r="O31" s="35">
-        <v>8253</v>
+        <v>7746</v>
       </c>
       <c r="P31" s="35">
-        <v>27159</v>
+        <v>29494</v>
       </c>
       <c r="Q31" s="35">
-        <v>10644</v>
+        <v>10169</v>
       </c>
       <c r="R31" s="35">
-        <v>12529</v>
+        <v>13109</v>
       </c>
       <c r="S31" s="35">
-        <v>2977</v>
+        <v>2793</v>
       </c>
       <c r="T31" s="35">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="U31" s="35">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="V31" s="36">
-        <v>11510</v>
+        <v>12740</v>
       </c>
       <c r="W31" s="31" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="30" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="B32" s="35">
-        <v>249784</v>
+        <v>262875</v>
       </c>
       <c r="C32" s="35">
-        <v>28266</v>
+        <v>28810</v>
       </c>
       <c r="D32" s="35">
-        <v>16867</v>
+        <v>17361</v>
       </c>
       <c r="E32" s="28">
-        <v>82950</v>
+        <v>84869</v>
       </c>
       <c r="F32" s="28">
-        <v>89867</v>
+        <v>92407</v>
       </c>
       <c r="G32" s="35">
-        <v>7227</v>
+        <v>9539</v>
       </c>
       <c r="H32" s="35">
-        <v>1078</v>
+        <v>1014</v>
       </c>
       <c r="I32" s="35">
-        <v>4421</v>
+        <v>4763</v>
       </c>
       <c r="J32" s="35">
-        <v>15505</v>
+        <v>15526</v>
       </c>
       <c r="K32" s="35">
-        <v>55916</v>
+        <v>60603</v>
       </c>
       <c r="L32" s="35">
-        <v>2828</v>
+        <v>2449</v>
       </c>
       <c r="M32" s="35">
-        <v>1418</v>
+        <v>1450</v>
       </c>
       <c r="N32" s="35">
-        <v>14193</v>
+        <v>14400</v>
       </c>
       <c r="O32" s="35">
-        <v>7746</v>
+        <v>7401</v>
       </c>
       <c r="P32" s="35">
-        <v>29494</v>
+        <v>31144</v>
       </c>
       <c r="Q32" s="35">
-        <v>10169</v>
+        <v>10468</v>
       </c>
       <c r="R32" s="35">
-        <v>13109</v>
+        <v>11758</v>
       </c>
       <c r="S32" s="35">
-        <v>2793</v>
+        <v>2746</v>
       </c>
       <c r="T32" s="35">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="U32" s="35">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="V32" s="36">
-        <v>12740</v>
+        <v>12934</v>
       </c>
       <c r="W32" s="31" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="30" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="B33" s="35">
-        <v>262875</v>
+        <v>264636</v>
       </c>
       <c r="C33" s="35">
-        <v>28810</v>
+        <v>28059</v>
       </c>
       <c r="D33" s="35">
-        <v>17361</v>
+        <v>17125</v>
       </c>
       <c r="E33" s="28">
-        <v>84869</v>
+        <v>84696</v>
       </c>
       <c r="F33" s="28">
-        <v>92407</v>
+        <v>89141</v>
       </c>
       <c r="G33" s="35">
-        <v>9539</v>
+        <v>11419</v>
       </c>
       <c r="H33" s="35">
-        <v>1014</v>
+        <v>885</v>
       </c>
       <c r="I33" s="35">
-        <v>4763</v>
+        <v>4883</v>
       </c>
       <c r="J33" s="35">
-        <v>15526</v>
+        <v>13059</v>
       </c>
       <c r="K33" s="35">
-        <v>60603</v>
+        <v>63808</v>
       </c>
       <c r="L33" s="35">
-        <v>2270</v>
+        <v>2337</v>
       </c>
       <c r="M33" s="35">
-        <v>1450</v>
+        <v>1423</v>
       </c>
       <c r="N33" s="35">
-        <v>14400</v>
+        <v>14668</v>
       </c>
       <c r="O33" s="35">
-        <v>7401</v>
+        <v>6356</v>
       </c>
       <c r="P33" s="35">
-        <v>31144</v>
+        <v>32007</v>
       </c>
       <c r="Q33" s="35">
-        <v>10468</v>
+        <v>9620</v>
       </c>
       <c r="R33" s="35">
-        <v>11758</v>
+        <v>12259</v>
       </c>
       <c r="S33" s="35">
-        <v>2746</v>
+        <v>2234</v>
       </c>
       <c r="T33" s="35">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="U33" s="35">
-        <v>223</v>
+        <v>402</v>
       </c>
       <c r="V33" s="36">
-        <v>12934</v>
+        <v>14632</v>
       </c>
       <c r="W33" s="31" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="30" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B34" s="35">
-        <v>264636</v>
+        <v>263480</v>
       </c>
       <c r="C34" s="35">
-        <v>28059</v>
+        <v>29280</v>
       </c>
       <c r="D34" s="35">
-        <v>17125</v>
+        <v>17976</v>
       </c>
       <c r="E34" s="28">
-        <v>84696</v>
+        <v>92809</v>
       </c>
       <c r="F34" s="28">
-        <v>89141</v>
+        <v>91257</v>
       </c>
       <c r="G34" s="35">
-        <v>11419</v>
+        <v>10210</v>
       </c>
       <c r="H34" s="35">
-        <v>885</v>
+        <v>629</v>
       </c>
       <c r="I34" s="35">
-        <v>4883</v>
+        <v>4609</v>
       </c>
       <c r="J34" s="35">
-        <v>13059</v>
+        <v>11366</v>
       </c>
       <c r="K34" s="35">
-        <v>63808</v>
+        <v>63403</v>
       </c>
       <c r="L34" s="35">
-        <v>2152</v>
+        <v>2464</v>
       </c>
       <c r="M34" s="35">
-        <v>1423</v>
+        <v>1264</v>
       </c>
       <c r="N34" s="35">
-        <v>14668</v>
+        <v>14545</v>
       </c>
       <c r="O34" s="35">
-        <v>6356</v>
+        <v>5473</v>
       </c>
       <c r="P34" s="35">
-        <v>32007</v>
+        <v>32274</v>
       </c>
       <c r="Q34" s="35">
-        <v>9620</v>
+        <v>9537</v>
       </c>
       <c r="R34" s="35">
-        <v>12259</v>
+        <v>12459</v>
       </c>
       <c r="S34" s="35">
-        <v>2234</v>
+        <v>2300</v>
       </c>
       <c r="T34" s="35">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="U34" s="35">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="V34" s="36">
-        <v>14632</v>
+        <v>14372</v>
       </c>
       <c r="W34" s="31" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="30" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="B35" s="35">
-        <v>263480</v>
+        <v>245596</v>
       </c>
       <c r="C35" s="35">
-        <v>29280</v>
+        <v>28920</v>
       </c>
       <c r="D35" s="35">
-        <v>17976</v>
+        <v>17542</v>
       </c>
       <c r="E35" s="28">
-        <v>92809</v>
+        <v>90932</v>
       </c>
       <c r="F35" s="28">
-        <v>91257</v>
+        <v>85936</v>
       </c>
       <c r="G35" s="35">
-        <v>10210</v>
+        <v>7204</v>
       </c>
       <c r="H35" s="35">
-        <v>629</v>
+        <v>707</v>
       </c>
       <c r="I35" s="35">
-        <v>4609</v>
+        <v>4563</v>
       </c>
       <c r="J35" s="35">
-        <v>11366</v>
+        <v>12453</v>
       </c>
       <c r="K35" s="35">
-        <v>63403</v>
+        <v>65373</v>
       </c>
       <c r="L35" s="35">
-        <v>2283</v>
+        <v>2291</v>
       </c>
       <c r="M35" s="35">
-        <v>1264</v>
+        <v>1339</v>
       </c>
       <c r="N35" s="35">
-        <v>14545</v>
+        <v>14841</v>
       </c>
       <c r="O35" s="35">
-        <v>5473</v>
+        <v>5777</v>
       </c>
       <c r="P35" s="35">
-        <v>32274</v>
+        <v>32585</v>
       </c>
       <c r="Q35" s="35">
-        <v>9537</v>
+        <v>9755</v>
       </c>
       <c r="R35" s="35">
-        <v>12459</v>
+        <v>11108</v>
       </c>
       <c r="S35" s="35">
-        <v>2300</v>
+        <v>2151</v>
       </c>
       <c r="T35" s="35">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="U35" s="35">
-        <v>413</v>
+        <v>381</v>
       </c>
       <c r="V35" s="36">
-        <v>14372</v>
+        <v>13663</v>
       </c>
       <c r="W35" s="31" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="30" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="B36" s="35">
-        <v>245596</v>
+        <v>269028</v>
       </c>
       <c r="C36" s="35">
-        <v>28920</v>
+        <v>28720</v>
       </c>
       <c r="D36" s="35">
-        <v>17542</v>
+        <v>17032</v>
       </c>
       <c r="E36" s="28">
-        <v>90932</v>
+        <v>87793</v>
       </c>
       <c r="F36" s="28">
-        <v>85936</v>
+        <v>85902</v>
       </c>
       <c r="G36" s="35">
-        <v>7204</v>
+        <v>5528</v>
       </c>
       <c r="H36" s="35">
-        <v>707</v>
+        <v>567</v>
       </c>
       <c r="I36" s="35">
-        <v>4563</v>
+        <v>4248</v>
       </c>
       <c r="J36" s="35">
-        <v>12453</v>
+        <v>9845</v>
       </c>
       <c r="K36" s="35">
-        <v>65373</v>
+        <v>64662</v>
       </c>
       <c r="L36" s="35">
-        <v>2065</v>
+        <v>2276</v>
       </c>
       <c r="M36" s="35">
-        <v>1339</v>
+        <v>1003</v>
       </c>
       <c r="N36" s="35">
-        <v>14841</v>
+        <v>14371</v>
       </c>
       <c r="O36" s="35">
-        <v>5777</v>
+        <v>4478</v>
       </c>
       <c r="P36" s="35">
-        <v>32585</v>
+        <v>31336</v>
       </c>
       <c r="Q36" s="35">
-        <v>9755</v>
+        <v>9699</v>
       </c>
       <c r="R36" s="35">
-        <v>11108</v>
+        <v>12856</v>
       </c>
       <c r="S36" s="35">
-        <v>2151</v>
+        <v>2061</v>
       </c>
       <c r="T36" s="35">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="U36" s="35">
-        <v>381</v>
+        <v>236</v>
       </c>
       <c r="V36" s="36">
-        <v>13663</v>
+        <v>13323</v>
       </c>
       <c r="W36" s="31" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B37" s="35">
-        <v>269028</v>
+        <v>266698</v>
       </c>
       <c r="C37" s="35">
-        <v>28720</v>
+        <v>28774</v>
       </c>
       <c r="D37" s="35">
-        <v>17032</v>
+        <v>17002</v>
       </c>
       <c r="E37" s="28">
-        <v>87793</v>
+        <v>86790</v>
       </c>
       <c r="F37" s="28">
-        <v>85902</v>
+        <v>88076</v>
       </c>
       <c r="G37" s="35">
-        <v>5528</v>
+        <v>5396</v>
       </c>
       <c r="H37" s="35">
-        <v>567</v>
+        <v>640</v>
       </c>
       <c r="I37" s="35">
-        <v>4248</v>
+        <v>3927</v>
       </c>
       <c r="J37" s="35">
-        <v>9845</v>
+        <v>11368</v>
       </c>
       <c r="K37" s="35">
-        <v>64662</v>
+        <v>64221</v>
       </c>
       <c r="L37" s="35">
-        <v>2193</v>
+        <v>2844</v>
       </c>
       <c r="M37" s="35">
-        <v>1003</v>
+        <v>1165</v>
       </c>
       <c r="N37" s="35">
-        <v>14371</v>
+        <v>14058</v>
       </c>
       <c r="O37" s="35">
-        <v>4478</v>
+        <v>5254</v>
       </c>
       <c r="P37" s="35">
-        <v>31336</v>
+        <v>30851</v>
       </c>
       <c r="Q37" s="35">
-        <v>9699</v>
+        <v>10227</v>
       </c>
       <c r="R37" s="35">
-        <v>12856</v>
+        <v>13556</v>
       </c>
       <c r="S37" s="35">
-        <v>2061</v>
+        <v>2274</v>
       </c>
       <c r="T37" s="35">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="U37" s="35">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="V37" s="36">
-        <v>13323</v>
+        <v>13554</v>
       </c>
       <c r="W37" s="26" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B38" s="35">
-        <v>266698</v>
+        <v>250133</v>
       </c>
       <c r="C38" s="35">
-        <v>28774</v>
+        <v>28629</v>
       </c>
       <c r="D38" s="35">
-        <v>17002</v>
+        <v>15872</v>
       </c>
       <c r="E38" s="28">
-        <v>86790</v>
+        <v>74705</v>
       </c>
       <c r="F38" s="28">
-        <v>88076</v>
+        <v>83569</v>
       </c>
       <c r="G38" s="35">
-        <v>5396</v>
+        <v>4627</v>
       </c>
       <c r="H38" s="35">
-        <v>640</v>
+        <v>714</v>
       </c>
       <c r="I38" s="35">
-        <v>3927</v>
+        <v>3791</v>
       </c>
       <c r="J38" s="35">
-        <v>11368</v>
+        <v>11791</v>
       </c>
       <c r="K38" s="35">
-        <v>64221</v>
+        <v>65883</v>
       </c>
       <c r="L38" s="35">
-        <v>2543</v>
+        <v>2696</v>
       </c>
       <c r="M38" s="35">
-        <v>1165</v>
+        <v>1342</v>
       </c>
       <c r="N38" s="35">
-        <v>14058</v>
+        <v>14048</v>
       </c>
       <c r="O38" s="35">
-        <v>5254</v>
+        <v>5512</v>
       </c>
       <c r="P38" s="35">
-        <v>30851</v>
+        <v>29993</v>
       </c>
       <c r="Q38" s="35">
-        <v>10227</v>
+        <v>10733</v>
       </c>
       <c r="R38" s="35">
-        <v>13556</v>
+        <v>12877</v>
       </c>
       <c r="S38" s="35">
-        <v>2274</v>
+        <v>2468</v>
       </c>
       <c r="T38" s="35">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="U38" s="35">
-        <v>226</v>
+        <v>262</v>
       </c>
       <c r="V38" s="36">
-        <v>13554</v>
+        <v>10903</v>
       </c>
       <c r="W38" s="26" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B39" s="28">
-        <v>250133</v>
+        <v>243852</v>
       </c>
       <c r="C39" s="28">
-        <v>28629</v>
+        <v>28574</v>
       </c>
       <c r="D39" s="28">
-        <v>15872</v>
+        <v>15339</v>
       </c>
       <c r="E39" s="28">
-        <v>74705</v>
+        <v>73552</v>
       </c>
       <c r="F39" s="28">
-        <v>83569</v>
+        <v>83220</v>
       </c>
       <c r="G39" s="28">
-        <v>4627</v>
+        <v>4497</v>
       </c>
       <c r="H39" s="28">
-        <v>714</v>
+        <v>858</v>
       </c>
       <c r="I39" s="28">
-        <v>3791</v>
+        <v>3805</v>
       </c>
       <c r="J39" s="28">
-        <v>11791</v>
+        <v>15059</v>
       </c>
       <c r="K39" s="28">
-        <v>65883</v>
+        <v>70479</v>
       </c>
       <c r="L39" s="28">
-        <v>2485</v>
+        <v>2567</v>
       </c>
       <c r="M39" s="28">
-        <v>1342</v>
+        <v>1626</v>
       </c>
       <c r="N39" s="28">
-        <v>14048</v>
+        <v>14158</v>
       </c>
       <c r="O39" s="28">
-        <v>5512</v>
+        <v>7050</v>
       </c>
       <c r="P39" s="28">
-        <v>29993</v>
+        <v>29156</v>
       </c>
       <c r="Q39" s="28">
-        <v>10733</v>
+        <v>10814</v>
       </c>
       <c r="R39" s="28">
-        <v>12877</v>
+        <v>13073</v>
       </c>
       <c r="S39" s="28">
-        <v>2468</v>
+        <v>2725</v>
       </c>
       <c r="T39" s="28">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="U39" s="28">
-        <v>262</v>
+        <v>203</v>
       </c>
       <c r="V39" s="45">
-        <v>10903</v>
+        <v>8436</v>
       </c>
       <c r="W39" s="26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="16" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="B40" s="28">
-        <v>243852</v>
+        <v>248580</v>
       </c>
       <c r="C40" s="28">
-        <v>28574</v>
+        <v>28737</v>
       </c>
       <c r="D40" s="28">
-        <v>15339</v>
+        <v>15903</v>
       </c>
       <c r="E40" s="28">
-        <v>73552</v>
+        <v>74010</v>
       </c>
       <c r="F40" s="28">
-        <v>83220</v>
+        <v>85518</v>
       </c>
       <c r="G40" s="28">
-        <v>4497</v>
+        <v>5028</v>
       </c>
       <c r="H40" s="28">
-        <v>858</v>
+        <v>986</v>
       </c>
       <c r="I40" s="28">
-        <v>3805</v>
+        <v>4178</v>
       </c>
       <c r="J40" s="28">
-        <v>15059</v>
+        <v>15067</v>
       </c>
       <c r="K40" s="28">
-        <v>70479</v>
+        <v>75039</v>
       </c>
       <c r="L40" s="28">
-        <v>2363</v>
+        <v>2966</v>
       </c>
       <c r="M40" s="28">
-        <v>1626</v>
+        <v>1596</v>
       </c>
       <c r="N40" s="28">
-        <v>14158</v>
+        <v>14131</v>
       </c>
       <c r="O40" s="28">
-        <v>7050</v>
+        <v>7318</v>
       </c>
       <c r="P40" s="28">
-        <v>29156</v>
+        <v>31670</v>
       </c>
       <c r="Q40" s="28">
-        <v>10814</v>
+        <v>10545</v>
       </c>
       <c r="R40" s="28">
-        <v>13073</v>
+        <v>11855</v>
       </c>
       <c r="S40" s="28">
-        <v>2725</v>
+        <v>2244</v>
       </c>
       <c r="T40" s="28">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="U40" s="28">
-        <v>203</v>
+        <v>267</v>
       </c>
       <c r="V40" s="45">
-        <v>8436</v>
+        <v>10039</v>
       </c>
       <c r="W40" s="26" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="16" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="B41" s="28">
-        <v>248580</v>
+        <v>230058</v>
       </c>
       <c r="C41" s="28">
-        <v>28737</v>
+        <v>25571</v>
       </c>
       <c r="D41" s="28">
-        <v>15903</v>
+        <v>14219</v>
       </c>
       <c r="E41" s="28">
-        <v>74010</v>
+        <v>67841</v>
       </c>
       <c r="F41" s="28">
-        <v>85518</v>
+        <v>81525</v>
       </c>
       <c r="G41" s="28">
-        <v>5028</v>
+        <v>5336</v>
       </c>
       <c r="H41" s="28">
-        <v>986</v>
+        <v>893</v>
       </c>
       <c r="I41" s="28">
-        <v>4178</v>
+        <v>4233</v>
       </c>
       <c r="J41" s="28">
-        <v>15067</v>
+        <v>13192</v>
       </c>
       <c r="K41" s="28">
-        <v>75039</v>
+        <v>75961</v>
       </c>
       <c r="L41" s="28">
-        <v>2679</v>
+        <v>2155</v>
       </c>
       <c r="M41" s="28">
-        <v>1596</v>
+        <v>1427</v>
       </c>
       <c r="N41" s="28">
-        <v>14131</v>
+        <v>14067</v>
       </c>
       <c r="O41" s="28">
-        <v>7318</v>
+        <v>6649</v>
       </c>
       <c r="P41" s="28">
-        <v>31670</v>
+        <v>32677</v>
       </c>
       <c r="Q41" s="28">
-        <v>10545</v>
+        <v>9582</v>
       </c>
       <c r="R41" s="28">
-        <v>11855</v>
+        <v>11856</v>
       </c>
       <c r="S41" s="28">
-        <v>2244</v>
+        <v>2253</v>
       </c>
       <c r="T41" s="28">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="U41" s="28">
-        <v>267</v>
+        <v>150</v>
       </c>
       <c r="V41" s="45">
-        <v>10039</v>
+        <v>11691</v>
       </c>
       <c r="W41" s="26" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="16" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B42" s="39">
-        <v>230058</v>
+        <v>241916</v>
       </c>
       <c r="C42" s="28">
-        <v>25571</v>
+        <v>27289</v>
       </c>
       <c r="D42" s="28">
-        <v>14219</v>
+        <v>15340</v>
       </c>
       <c r="E42" s="28">
-        <v>67841</v>
+        <v>77091</v>
       </c>
       <c r="F42" s="28">
-        <v>81525</v>
+        <v>90247</v>
       </c>
       <c r="G42" s="28">
-        <v>5336</v>
+        <v>8037</v>
       </c>
       <c r="H42" s="28">
-        <v>893</v>
+        <v>1105</v>
       </c>
       <c r="I42" s="28">
-        <v>4233</v>
+        <v>4539</v>
       </c>
       <c r="J42" s="28">
-        <v>13192</v>
+        <v>16655</v>
       </c>
       <c r="K42" s="28">
-        <v>75961</v>
+        <v>69530</v>
       </c>
       <c r="L42" s="28">
-        <v>1976</v>
+        <v>2207</v>
       </c>
       <c r="M42" s="28">
-        <v>1427</v>
+        <v>1613</v>
       </c>
       <c r="N42" s="28">
-        <v>14067</v>
+        <v>14213</v>
       </c>
       <c r="O42" s="28">
-        <v>6649</v>
+        <v>8454</v>
       </c>
       <c r="P42" s="28">
-        <v>32677</v>
+        <v>33970</v>
       </c>
       <c r="Q42" s="28">
-        <v>9582</v>
+        <v>10423</v>
       </c>
       <c r="R42" s="28">
-        <v>11856</v>
+        <v>13123</v>
       </c>
       <c r="S42" s="28">
-        <v>2253</v>
+        <v>2769</v>
       </c>
       <c r="T42" s="28">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="U42" s="28">
-        <v>150</v>
+        <v>217</v>
       </c>
       <c r="V42" s="45">
-        <v>11691</v>
+        <v>12345</v>
       </c>
       <c r="W42" s="31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Y42" s="32"/>
       <c r="Z42" s="32"/>
     </row>
     <row r="43" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B43" s="28">
-        <v>241916</v>
+        <v>245159</v>
       </c>
       <c r="C43" s="28">
-        <v>27289</v>
+        <v>26140</v>
       </c>
       <c r="D43" s="28">
-        <v>15340</v>
+        <v>14964</v>
       </c>
       <c r="E43" s="28">
-        <v>77091</v>
+        <v>81477</v>
       </c>
       <c r="F43" s="28">
-        <v>90247</v>
+        <v>89324</v>
       </c>
       <c r="G43" s="28">
-        <v>8037</v>
+        <v>8126</v>
       </c>
       <c r="H43" s="28">
-        <v>1105</v>
+        <v>1032</v>
       </c>
       <c r="I43" s="28">
-        <v>4539</v>
+        <v>4933</v>
       </c>
       <c r="J43" s="28">
-        <v>16655</v>
+        <v>15203</v>
       </c>
       <c r="K43" s="28">
-        <v>69530</v>
+        <v>72989</v>
       </c>
       <c r="L43" s="28">
-        <v>2085</v>
+        <v>2634</v>
       </c>
       <c r="M43" s="28">
-        <v>1613</v>
+        <v>1643</v>
       </c>
       <c r="N43" s="28">
-        <v>14213</v>
+        <v>14437</v>
       </c>
       <c r="O43" s="28">
-        <v>8454</v>
+        <v>7851</v>
       </c>
       <c r="P43" s="28">
-        <v>33970</v>
+        <v>36077</v>
       </c>
       <c r="Q43" s="28">
-        <v>10423</v>
+        <v>9898</v>
       </c>
       <c r="R43" s="28">
-        <v>13123</v>
+        <v>13473</v>
       </c>
       <c r="S43" s="28">
-        <v>2769</v>
+        <v>2869</v>
       </c>
       <c r="T43" s="28">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="U43" s="28">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="V43" s="28">
-        <v>12345</v>
+        <v>11878</v>
       </c>
       <c r="W43" s="31" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="Y43" s="32"/>
       <c r="Z43" s="32"/>
     </row>
     <row r="44" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="37" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="B44" s="38">
-        <v>245159</v>
+        <v>258936</v>
       </c>
       <c r="C44" s="38">
-        <v>26140</v>
+        <v>26393</v>
       </c>
       <c r="D44" s="38">
-        <v>14964</v>
+        <v>15428</v>
       </c>
       <c r="E44" s="38">
-        <v>81477</v>
+        <v>84125</v>
       </c>
       <c r="F44" s="38">
-        <v>89324</v>
+        <v>91360</v>
       </c>
       <c r="G44" s="38">
-        <v>8126</v>
+        <v>8727</v>
       </c>
       <c r="H44" s="38">
-        <v>1032</v>
+        <v>846</v>
       </c>
       <c r="I44" s="38">
-        <v>4933</v>
+        <v>5219</v>
       </c>
       <c r="J44" s="38">
-        <v>15203</v>
+        <v>15073</v>
       </c>
       <c r="K44" s="38">
-        <v>72989</v>
+        <v>78679</v>
       </c>
       <c r="L44" s="38">
-        <v>2444</v>
+        <v>1978</v>
       </c>
       <c r="M44" s="38">
-        <v>1643</v>
+        <v>1693</v>
       </c>
       <c r="N44" s="38">
-        <v>14437</v>
+        <v>13863</v>
       </c>
       <c r="O44" s="38">
-        <v>7851</v>
+        <v>7388</v>
       </c>
       <c r="P44" s="38">
-        <v>36077</v>
+        <v>38073</v>
       </c>
       <c r="Q44" s="38">
-        <v>9898</v>
+        <v>10249</v>
       </c>
       <c r="R44" s="38">
-        <v>13473</v>
+        <v>11923</v>
       </c>
       <c r="S44" s="38">
-        <v>2869</v>
+        <v>2499</v>
       </c>
       <c r="T44" s="38">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="U44" s="38">
-        <v>226</v>
+        <v>183</v>
       </c>
       <c r="V44" s="38">
-        <v>11878</v>
+        <v>13426</v>
       </c>
       <c r="W44" s="46" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="Y44" s="32"/>
       <c r="Z44" s="32"/>
     </row>
     <row r="45" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="Y45" s="32"/>
       <c r="Z45" s="32"/>
     </row>
     <row r="46" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
@@ -4803,90 +4803,90 @@
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
     </row>
     <row r="55" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="G7:G9"/>
-[...22 lines deleted...]
-    <mergeCell ref="M4:N6"/>
     <mergeCell ref="T1:V1"/>
     <mergeCell ref="R7:R9"/>
     <mergeCell ref="W1:W2"/>
     <mergeCell ref="A3:A12"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:V3"/>
     <mergeCell ref="W3:W12"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="S4:S6"/>
     <mergeCell ref="T4:T6"/>
     <mergeCell ref="U4:U6"/>
     <mergeCell ref="V4:V6"/>
     <mergeCell ref="Q4:Q6"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
+    <mergeCell ref="J4:K6"/>
+    <mergeCell ref="L4:L6"/>
+    <mergeCell ref="O4:P6"/>
+    <mergeCell ref="G4:G6"/>
+    <mergeCell ref="H4:I6"/>
+    <mergeCell ref="M4:N6"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="F4:F6"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="G7:G9"/>
+    <mergeCell ref="S7:S9"/>
+    <mergeCell ref="T7:T9"/>
+    <mergeCell ref="U7:U9"/>
+    <mergeCell ref="V7:V9"/>
+    <mergeCell ref="H7:I9"/>
+    <mergeCell ref="J7:K9"/>
+    <mergeCell ref="L7:L9"/>
+    <mergeCell ref="O7:P9"/>
+    <mergeCell ref="M7:N9"/>
+    <mergeCell ref="Q7:Q9"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="8" scale="70" firstPageNumber="14" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>