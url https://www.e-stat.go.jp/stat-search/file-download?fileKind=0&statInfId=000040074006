--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF2A198B-B2AB-400F-A34B-E7EBF64AEBEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8DD22CF-7F9D-425D-AADF-370A75445DF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="489" xr2:uid="{3B59C654-C833-4B93-8EFF-201EB10B5DDA}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="489" xr2:uid="{3B59C654-C833-4B93-8EFF-201EB10B5DDA}"/>
   </bookViews>
   <sheets>
     <sheet name="牛乳乳製品統計" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Area51">#REF!</definedName>
     <definedName name="Area51_2">#REF!</definedName>
     <definedName name="Area51_3">#REF!</definedName>
     <definedName name="Area51_4">#REF!</definedName>
     <definedName name="Area51_5">#REF!</definedName>
     <definedName name="Area51_6">#REF!</definedName>
     <definedName name="Area51_7">#REF!</definedName>
     <definedName name="Area51_8">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">牛乳乳製品統計!$A$1:$W$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -520,54 +520,54 @@
   <si>
     <t>令和８年１月　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Jan. 2026</t>
   </si>
   <si>
     <t>　　令和３年　　　</t>
     <rPh sb="2" eb="4">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　６　令和８年１月以降の数値は、概数値である。確定した数値は、令和９年２月分の公表時に掲載する予定である。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>令和６年５月　</t>
-[...2 lines deleted...]
-    <t>May. 2024</t>
+    <t>令和６年７月　</t>
+  </si>
+  <si>
+    <t>Jul. 2024</t>
   </si>
   <si>
     <t>牛乳乳製品統計</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="0;&quot;▲ &quot;0"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;yyyy&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]&quot;平成&quot;e&quot;年　&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]e&quot;　　&quot;"/>
     <numFmt numFmtId="181" formatCode="General\ "/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -2454,51 +2454,51 @@
       <c r="D14" s="27">
         <v>264289</v>
       </c>
       <c r="E14" s="27">
         <v>1088842</v>
       </c>
       <c r="F14" s="27">
         <v>1137186</v>
       </c>
       <c r="G14" s="27">
         <v>114990</v>
       </c>
       <c r="H14" s="27">
         <v>8959</v>
       </c>
       <c r="I14" s="27">
         <v>3318</v>
       </c>
       <c r="J14" s="27">
         <v>154890</v>
       </c>
       <c r="K14" s="27">
         <v>94599</v>
       </c>
       <c r="L14" s="27">
-        <v>26157</v>
+        <v>28782</v>
       </c>
       <c r="M14" s="28">
         <v>19238</v>
       </c>
       <c r="N14" s="28">
         <v>14186</v>
       </c>
       <c r="O14" s="27">
         <v>73317</v>
       </c>
       <c r="P14" s="27">
         <v>37125</v>
       </c>
       <c r="Q14" s="27">
         <v>119710</v>
       </c>
       <c r="R14" s="27">
         <v>167910</v>
       </c>
       <c r="S14" s="27">
         <v>30652</v>
       </c>
       <c r="T14" s="27">
         <v>375</v>
       </c>
@@ -2525,51 +2525,51 @@
       <c r="D15" s="27">
         <v>255222</v>
       </c>
       <c r="E15" s="27">
         <v>1077401</v>
       </c>
       <c r="F15" s="27">
         <v>1062787</v>
       </c>
       <c r="G15" s="27">
         <v>105909</v>
       </c>
       <c r="H15" s="27">
         <v>10022</v>
       </c>
       <c r="I15" s="27">
         <v>2768</v>
       </c>
       <c r="J15" s="27">
         <v>158100</v>
       </c>
       <c r="K15" s="27">
         <v>82422</v>
       </c>
       <c r="L15" s="27">
-        <v>28271</v>
+        <v>30603</v>
       </c>
       <c r="M15" s="28">
         <v>18978</v>
       </c>
       <c r="N15" s="28">
         <v>13609</v>
       </c>
       <c r="O15" s="27">
         <v>75046</v>
       </c>
       <c r="P15" s="27">
         <v>30839</v>
       </c>
       <c r="Q15" s="27">
         <v>120104</v>
       </c>
       <c r="R15" s="27">
         <v>160118</v>
       </c>
       <c r="S15" s="27">
         <v>31113</v>
       </c>
       <c r="T15" s="27">
         <v>321</v>
       </c>
@@ -2806,1842 +2806,1842 @@
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
       <c r="T19" s="27"/>
       <c r="U19" s="27"/>
       <c r="V19" s="42"/>
       <c r="W19" s="15"/>
       <c r="Y19" s="32"/>
       <c r="Z19" s="32"/>
     </row>
     <row r="20" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="30" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="39">
-        <v>264380</v>
+        <v>260970</v>
       </c>
       <c r="C20" s="28">
-        <v>30955</v>
+        <v>29931</v>
       </c>
       <c r="D20" s="28">
-        <v>18615</v>
+        <v>19001</v>
       </c>
       <c r="E20" s="28">
-        <v>87900</v>
+        <v>91764</v>
       </c>
       <c r="F20" s="28">
-        <v>90220</v>
+        <v>89769</v>
       </c>
       <c r="G20" s="28">
-        <v>8150</v>
+        <v>12803</v>
       </c>
       <c r="H20" s="28">
-        <v>1091</v>
+        <v>932</v>
       </c>
       <c r="I20" s="28">
-        <v>3565</v>
+        <v>3517</v>
       </c>
       <c r="J20" s="28">
-        <v>14874</v>
+        <v>10968</v>
       </c>
       <c r="K20" s="28">
-        <v>54415</v>
+        <v>52190</v>
       </c>
       <c r="L20" s="28">
-        <v>2806</v>
+        <v>1739</v>
       </c>
       <c r="M20" s="28">
-        <v>1644</v>
+        <v>1234</v>
       </c>
       <c r="N20" s="28">
-        <v>14048</v>
+        <v>14015</v>
       </c>
       <c r="O20" s="28">
-        <v>7126</v>
+        <v>5108</v>
       </c>
       <c r="P20" s="28">
-        <v>27941</v>
+        <v>27747</v>
       </c>
       <c r="Q20" s="28">
-        <v>9923</v>
+        <v>9953</v>
       </c>
       <c r="R20" s="28">
-        <v>12348</v>
+        <v>13037</v>
       </c>
       <c r="S20" s="28">
-        <v>2604</v>
+        <v>2575</v>
       </c>
       <c r="T20" s="28">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="U20" s="28">
-        <v>271</v>
+        <v>413</v>
       </c>
       <c r="V20" s="45">
-        <v>13971</v>
+        <v>14965</v>
       </c>
       <c r="W20" s="31" t="s">
         <v>90</v>
       </c>
       <c r="Y20" s="32"/>
       <c r="Z20" s="32"/>
     </row>
     <row r="21" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="30" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="B21" s="39">
-        <v>265170</v>
+        <v>248232</v>
       </c>
       <c r="C21" s="28">
-        <v>28807</v>
+        <v>30777</v>
       </c>
       <c r="D21" s="28">
-        <v>18314</v>
+        <v>19184</v>
       </c>
       <c r="E21" s="28">
-        <v>85866</v>
+        <v>93028</v>
       </c>
       <c r="F21" s="28">
-        <v>85867</v>
+        <v>88420</v>
       </c>
       <c r="G21" s="28">
-        <v>11847</v>
+        <v>8279</v>
       </c>
       <c r="H21" s="28">
-        <v>865</v>
+        <v>983</v>
       </c>
       <c r="I21" s="28">
-        <v>3535</v>
+        <v>3615</v>
       </c>
       <c r="J21" s="28">
-        <v>11712</v>
+        <v>10927</v>
       </c>
       <c r="K21" s="28">
-        <v>54151</v>
+        <v>50896</v>
       </c>
       <c r="L21" s="28">
-        <v>2732</v>
+        <v>1572</v>
       </c>
       <c r="M21" s="28">
-        <v>1693</v>
+        <v>1419</v>
       </c>
       <c r="N21" s="28">
-        <v>14344</v>
+        <v>13779</v>
       </c>
       <c r="O21" s="28">
-        <v>5299</v>
+        <v>5103</v>
       </c>
       <c r="P21" s="28">
-        <v>28028</v>
+        <v>27497</v>
       </c>
       <c r="Q21" s="28">
-        <v>9911</v>
+        <v>9470</v>
       </c>
       <c r="R21" s="28">
-        <v>12205</v>
+        <v>11099</v>
       </c>
       <c r="S21" s="28">
-        <v>2371</v>
+        <v>2200</v>
       </c>
       <c r="T21" s="28">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="U21" s="28">
-        <v>429</v>
+        <v>240</v>
       </c>
       <c r="V21" s="45">
-        <v>13203</v>
+        <v>12840</v>
       </c>
       <c r="W21" s="31" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="Y21" s="32"/>
       <c r="Z21" s="32"/>
     </row>
     <row r="22" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="16" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B22" s="39">
-        <v>260970</v>
+        <v>269705</v>
       </c>
       <c r="C22" s="28">
-        <v>29931</v>
+        <v>30046</v>
       </c>
       <c r="D22" s="28">
-        <v>19001</v>
+        <v>18209</v>
       </c>
       <c r="E22" s="28">
-        <v>91764</v>
+        <v>90727</v>
       </c>
       <c r="F22" s="28">
-        <v>89769</v>
+        <v>85859</v>
       </c>
       <c r="G22" s="28">
-        <v>12803</v>
+        <v>8598</v>
       </c>
       <c r="H22" s="28">
-        <v>932</v>
+        <v>786</v>
       </c>
       <c r="I22" s="28">
-        <v>3517</v>
+        <v>3576</v>
       </c>
       <c r="J22" s="28">
-        <v>10968</v>
+        <v>9477</v>
       </c>
       <c r="K22" s="28">
-        <v>52190</v>
+        <v>49013</v>
       </c>
       <c r="L22" s="28">
-        <v>1739</v>
+        <v>1938</v>
       </c>
       <c r="M22" s="28">
-        <v>1234</v>
+        <v>1012</v>
       </c>
       <c r="N22" s="28">
-        <v>14015</v>
+        <v>13603</v>
       </c>
       <c r="O22" s="28">
-        <v>5108</v>
+        <v>4167</v>
       </c>
       <c r="P22" s="28">
-        <v>27747</v>
+        <v>26036</v>
       </c>
       <c r="Q22" s="28">
-        <v>9953</v>
+        <v>9637</v>
       </c>
       <c r="R22" s="28">
-        <v>13037</v>
+        <v>11783</v>
       </c>
       <c r="S22" s="28">
-        <v>2575</v>
+        <v>2198</v>
       </c>
       <c r="T22" s="28">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="U22" s="28">
-        <v>413</v>
+        <v>166</v>
       </c>
       <c r="V22" s="45">
-        <v>14965</v>
+        <v>12394</v>
       </c>
       <c r="W22" s="25" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="Y22" s="32"/>
       <c r="Z22" s="32"/>
     </row>
     <row r="23" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="16" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="B23" s="28">
-        <v>248232</v>
+        <v>274276</v>
       </c>
       <c r="C23" s="28">
-        <v>30777</v>
+        <v>31260</v>
       </c>
       <c r="D23" s="28">
-        <v>19184</v>
+        <v>18299</v>
       </c>
       <c r="E23" s="28">
-        <v>93028</v>
+        <v>92440</v>
       </c>
       <c r="F23" s="28">
-        <v>88420</v>
+        <v>88767</v>
       </c>
       <c r="G23" s="28">
-        <v>8279</v>
+        <v>8186</v>
       </c>
       <c r="H23" s="28">
-        <v>983</v>
+        <v>729</v>
       </c>
       <c r="I23" s="28">
-        <v>3615</v>
+        <v>3387</v>
       </c>
       <c r="J23" s="28">
-        <v>10927</v>
+        <v>10626</v>
       </c>
       <c r="K23" s="28">
-        <v>50896</v>
+        <v>47430</v>
       </c>
       <c r="L23" s="28">
-        <v>1572</v>
+        <v>2546</v>
       </c>
       <c r="M23" s="28">
-        <v>1419</v>
+        <v>1260</v>
       </c>
       <c r="N23" s="28">
-        <v>13779</v>
+        <v>13468</v>
       </c>
       <c r="O23" s="28">
-        <v>5103</v>
+        <v>5012</v>
       </c>
       <c r="P23" s="28">
-        <v>27497</v>
+        <v>24885</v>
       </c>
       <c r="Q23" s="28">
-        <v>9470</v>
+        <v>9884</v>
       </c>
       <c r="R23" s="28">
-        <v>11099</v>
+        <v>13525</v>
       </c>
       <c r="S23" s="28">
-        <v>2200</v>
+        <v>2238</v>
       </c>
       <c r="T23" s="28">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="U23" s="28">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="V23" s="45">
-        <v>12840</v>
+        <v>13311</v>
       </c>
       <c r="W23" s="25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Y23" s="32"/>
       <c r="Z23" s="32"/>
     </row>
     <row r="24" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B24" s="28">
-        <v>269705</v>
+        <v>257750</v>
       </c>
       <c r="C24" s="28">
-        <v>30046</v>
+        <v>30702</v>
       </c>
       <c r="D24" s="28">
-        <v>18209</v>
+        <v>16954</v>
       </c>
       <c r="E24" s="28">
-        <v>90727</v>
+        <v>79931</v>
       </c>
       <c r="F24" s="28">
-        <v>85859</v>
+        <v>85220</v>
       </c>
       <c r="G24" s="28">
-        <v>8598</v>
+        <v>7430</v>
       </c>
       <c r="H24" s="28">
-        <v>786</v>
+        <v>714</v>
       </c>
       <c r="I24" s="28">
-        <v>3576</v>
+        <v>3263</v>
       </c>
       <c r="J24" s="28">
-        <v>9477</v>
+        <v>11172</v>
       </c>
       <c r="K24" s="28">
-        <v>49013</v>
+        <v>47623</v>
       </c>
       <c r="L24" s="28">
-        <v>1938</v>
+        <v>2435</v>
       </c>
       <c r="M24" s="28">
-        <v>1012</v>
+        <v>1240</v>
       </c>
       <c r="N24" s="28">
-        <v>13603</v>
+        <v>13204</v>
       </c>
       <c r="O24" s="28">
-        <v>4167</v>
+        <v>4978</v>
       </c>
       <c r="P24" s="28">
-        <v>26036</v>
+        <v>23532</v>
       </c>
       <c r="Q24" s="28">
-        <v>9637</v>
+        <v>10726</v>
       </c>
       <c r="R24" s="28">
-        <v>11783</v>
+        <v>12711</v>
       </c>
       <c r="S24" s="28">
-        <v>2198</v>
+        <v>2350</v>
       </c>
       <c r="T24" s="28">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="U24" s="28">
-        <v>166</v>
+        <v>295</v>
       </c>
       <c r="V24" s="45">
-        <v>12394</v>
+        <v>12243</v>
       </c>
       <c r="W24" s="25" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="Y24" s="32"/>
       <c r="Z24" s="32"/>
     </row>
     <row r="25" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="30" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B25" s="28">
-        <v>274276</v>
+        <v>247138</v>
       </c>
       <c r="C25" s="28">
-        <v>31260</v>
+        <v>30824</v>
       </c>
       <c r="D25" s="28">
-        <v>18299</v>
+        <v>16510</v>
       </c>
       <c r="E25" s="28">
-        <v>92440</v>
+        <v>76050</v>
       </c>
       <c r="F25" s="28">
-        <v>88767</v>
+        <v>82275</v>
       </c>
       <c r="G25" s="28">
-        <v>8186</v>
+        <v>9830</v>
       </c>
       <c r="H25" s="28">
-        <v>729</v>
+        <v>1025</v>
       </c>
       <c r="I25" s="28">
-        <v>3387</v>
+        <v>3441</v>
       </c>
       <c r="J25" s="28">
-        <v>10626</v>
+        <v>14705</v>
       </c>
       <c r="K25" s="28">
-        <v>47430</v>
+        <v>50491</v>
       </c>
       <c r="L25" s="28">
-        <v>2546</v>
+        <v>2367</v>
       </c>
       <c r="M25" s="28">
-        <v>1260</v>
+        <v>1467</v>
       </c>
       <c r="N25" s="28">
-        <v>13468</v>
+        <v>13298</v>
       </c>
       <c r="O25" s="28">
-        <v>5012</v>
+        <v>6628</v>
       </c>
       <c r="P25" s="28">
-        <v>24885</v>
+        <v>22492</v>
       </c>
       <c r="Q25" s="28">
-        <v>9884</v>
+        <v>10904</v>
       </c>
       <c r="R25" s="28">
-        <v>13525</v>
+        <v>12891</v>
       </c>
       <c r="S25" s="28">
-        <v>2238</v>
+        <v>3025</v>
       </c>
       <c r="T25" s="28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U25" s="28">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="V25" s="45">
-        <v>13311</v>
+        <v>9160</v>
       </c>
       <c r="W25" s="26" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="Y25" s="32"/>
       <c r="Z25" s="32"/>
     </row>
     <row r="26" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="30" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="B26" s="28">
-        <v>257750</v>
+        <v>250631</v>
       </c>
       <c r="C26" s="28">
-        <v>30702</v>
+        <v>30207</v>
       </c>
       <c r="D26" s="28">
-        <v>16954</v>
+        <v>17144</v>
       </c>
       <c r="E26" s="28">
-        <v>79931</v>
+        <v>76520</v>
       </c>
       <c r="F26" s="28">
-        <v>85220</v>
+        <v>88315</v>
       </c>
       <c r="G26" s="28">
-        <v>7430</v>
+        <v>6592</v>
       </c>
       <c r="H26" s="28">
-        <v>714</v>
+        <v>1053</v>
       </c>
       <c r="I26" s="28">
-        <v>3263</v>
+        <v>3747</v>
       </c>
       <c r="J26" s="28">
-        <v>11172</v>
+        <v>15084</v>
       </c>
       <c r="K26" s="28">
-        <v>47623</v>
+        <v>52854</v>
       </c>
       <c r="L26" s="28">
-        <v>2435</v>
+        <v>2628</v>
       </c>
       <c r="M26" s="28">
-        <v>1240</v>
+        <v>1556</v>
       </c>
       <c r="N26" s="28">
-        <v>13204</v>
+        <v>13653</v>
       </c>
       <c r="O26" s="28">
-        <v>4978</v>
+        <v>7441</v>
       </c>
       <c r="P26" s="28">
-        <v>23532</v>
+        <v>25698</v>
       </c>
       <c r="Q26" s="28">
-        <v>10726</v>
+        <v>10362</v>
       </c>
       <c r="R26" s="28">
-        <v>12711</v>
+        <v>12125</v>
       </c>
       <c r="S26" s="28">
-        <v>2350</v>
+        <v>2800</v>
       </c>
       <c r="T26" s="28">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="U26" s="28">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="V26" s="45">
-        <v>12243</v>
+        <v>9949</v>
       </c>
       <c r="W26" s="31" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="Y26" s="32"/>
       <c r="Z26" s="32"/>
     </row>
     <row r="27" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="30" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="B27" s="35">
-        <v>247138</v>
+        <v>237186</v>
       </c>
       <c r="C27" s="35">
-        <v>30824</v>
+        <v>27329</v>
       </c>
       <c r="D27" s="35">
-        <v>16510</v>
+        <v>15607</v>
       </c>
       <c r="E27" s="28">
-        <v>76050</v>
+        <v>68193</v>
       </c>
       <c r="F27" s="28">
-        <v>82275</v>
+        <v>81538</v>
       </c>
       <c r="G27" s="35">
-        <v>9830</v>
+        <v>4409</v>
       </c>
       <c r="H27" s="35">
-        <v>1025</v>
+        <v>903</v>
       </c>
       <c r="I27" s="35">
-        <v>3441</v>
+        <v>3904</v>
       </c>
       <c r="J27" s="35">
-        <v>14705</v>
+        <v>13179</v>
       </c>
       <c r="K27" s="35">
-        <v>50491</v>
+        <v>53789</v>
       </c>
       <c r="L27" s="35">
-        <v>2367</v>
+        <v>2225</v>
       </c>
       <c r="M27" s="35">
-        <v>1467</v>
+        <v>1353</v>
       </c>
       <c r="N27" s="35">
-        <v>13298</v>
+        <v>13757</v>
       </c>
       <c r="O27" s="35">
-        <v>6628</v>
+        <v>6262</v>
       </c>
       <c r="P27" s="35">
-        <v>22492</v>
+        <v>25899</v>
       </c>
       <c r="Q27" s="35">
-        <v>10904</v>
+        <v>9704</v>
       </c>
       <c r="R27" s="35">
-        <v>12891</v>
+        <v>11677</v>
       </c>
       <c r="S27" s="35">
-        <v>3025</v>
+        <v>2482</v>
       </c>
       <c r="T27" s="35">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="U27" s="35">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="V27" s="36">
-        <v>9160</v>
+        <v>11612</v>
       </c>
       <c r="W27" s="31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y27" s="32"/>
       <c r="Z27" s="32"/>
     </row>
     <row r="28" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="30" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="B28" s="35">
-        <v>250631</v>
+        <v>247407</v>
       </c>
       <c r="C28" s="35">
-        <v>30207</v>
+        <v>29529</v>
       </c>
       <c r="D28" s="35">
-        <v>17144</v>
+        <v>17111</v>
       </c>
       <c r="E28" s="28">
-        <v>76520</v>
+        <v>79020</v>
       </c>
       <c r="F28" s="28">
-        <v>88315</v>
+        <v>90381</v>
       </c>
       <c r="G28" s="35">
-        <v>6592</v>
+        <v>8672</v>
       </c>
       <c r="H28" s="35">
-        <v>1053</v>
+        <v>1107</v>
       </c>
       <c r="I28" s="35">
-        <v>3747</v>
+        <v>4085</v>
       </c>
       <c r="J28" s="35">
-        <v>15084</v>
+        <v>16803</v>
       </c>
       <c r="K28" s="35">
-        <v>52854</v>
+        <v>51989</v>
       </c>
       <c r="L28" s="35">
-        <v>2628</v>
+        <v>2544</v>
       </c>
       <c r="M28" s="35">
-        <v>1556</v>
+        <v>1538</v>
       </c>
       <c r="N28" s="35">
-        <v>13653</v>
+        <v>14087</v>
       </c>
       <c r="O28" s="35">
-        <v>7441</v>
+        <v>8253</v>
       </c>
       <c r="P28" s="35">
-        <v>25698</v>
+        <v>27159</v>
       </c>
       <c r="Q28" s="35">
-        <v>10362</v>
+        <v>10644</v>
       </c>
       <c r="R28" s="35">
-        <v>12125</v>
+        <v>12529</v>
       </c>
       <c r="S28" s="35">
-        <v>2800</v>
+        <v>2977</v>
       </c>
       <c r="T28" s="35">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="U28" s="35">
-        <v>306</v>
+        <v>225</v>
       </c>
       <c r="V28" s="36">
-        <v>9949</v>
+        <v>11510</v>
       </c>
       <c r="W28" s="31" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="Y28" s="32"/>
       <c r="Z28" s="32"/>
     </row>
     <row r="29" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="30" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="B29" s="35">
-        <v>237186</v>
+        <v>249784</v>
       </c>
       <c r="C29" s="35">
-        <v>27329</v>
+        <v>28266</v>
       </c>
       <c r="D29" s="35">
-        <v>15607</v>
+        <v>16867</v>
       </c>
       <c r="E29" s="28">
-        <v>68193</v>
+        <v>82950</v>
       </c>
       <c r="F29" s="28">
-        <v>81538</v>
+        <v>89867</v>
       </c>
       <c r="G29" s="35">
-        <v>4409</v>
+        <v>7227</v>
       </c>
       <c r="H29" s="35">
-        <v>903</v>
+        <v>1078</v>
       </c>
       <c r="I29" s="35">
-        <v>3904</v>
+        <v>4421</v>
       </c>
       <c r="J29" s="35">
-        <v>13179</v>
+        <v>15505</v>
       </c>
       <c r="K29" s="35">
-        <v>53789</v>
+        <v>55916</v>
       </c>
       <c r="L29" s="35">
-        <v>2225</v>
+        <v>3059</v>
       </c>
       <c r="M29" s="35">
-        <v>1353</v>
+        <v>1418</v>
       </c>
       <c r="N29" s="35">
-        <v>13757</v>
+        <v>14193</v>
       </c>
       <c r="O29" s="35">
-        <v>6262</v>
+        <v>7746</v>
       </c>
       <c r="P29" s="35">
-        <v>25899</v>
+        <v>29494</v>
       </c>
       <c r="Q29" s="35">
-        <v>9704</v>
+        <v>10169</v>
       </c>
       <c r="R29" s="35">
-        <v>11677</v>
+        <v>13109</v>
       </c>
       <c r="S29" s="35">
-        <v>2482</v>
+        <v>2793</v>
       </c>
       <c r="T29" s="35">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="U29" s="35">
-        <v>279</v>
+        <v>235</v>
       </c>
       <c r="V29" s="36">
-        <v>11612</v>
+        <v>12740</v>
       </c>
       <c r="W29" s="31" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="Y29" s="32"/>
       <c r="Z29" s="32"/>
     </row>
     <row r="30" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="30" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="B30" s="35">
-        <v>247407</v>
+        <v>262875</v>
       </c>
       <c r="C30" s="35">
-        <v>29529</v>
+        <v>28810</v>
       </c>
       <c r="D30" s="35">
-        <v>17111</v>
+        <v>17361</v>
       </c>
       <c r="E30" s="28">
-        <v>79020</v>
+        <v>84869</v>
       </c>
       <c r="F30" s="28">
-        <v>90381</v>
+        <v>92407</v>
       </c>
       <c r="G30" s="35">
-        <v>8672</v>
+        <v>9539</v>
       </c>
       <c r="H30" s="35">
-        <v>1107</v>
+        <v>1014</v>
       </c>
       <c r="I30" s="35">
-        <v>4085</v>
+        <v>4763</v>
       </c>
       <c r="J30" s="35">
-        <v>16803</v>
+        <v>15526</v>
       </c>
       <c r="K30" s="35">
-        <v>51989</v>
+        <v>60603</v>
       </c>
       <c r="L30" s="35">
-        <v>2544</v>
+        <v>2449</v>
       </c>
       <c r="M30" s="35">
-        <v>1538</v>
+        <v>1450</v>
       </c>
       <c r="N30" s="35">
-        <v>14087</v>
+        <v>14400</v>
       </c>
       <c r="O30" s="35">
-        <v>8253</v>
+        <v>7401</v>
       </c>
       <c r="P30" s="35">
-        <v>27159</v>
+        <v>31144</v>
       </c>
       <c r="Q30" s="35">
-        <v>10644</v>
+        <v>10468</v>
       </c>
       <c r="R30" s="35">
-        <v>12529</v>
+        <v>11758</v>
       </c>
       <c r="S30" s="35">
-        <v>2977</v>
+        <v>2746</v>
       </c>
       <c r="T30" s="35">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="U30" s="35">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="V30" s="36">
-        <v>11510</v>
+        <v>12934</v>
       </c>
       <c r="W30" s="31" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B31" s="35">
-        <v>249784</v>
+        <v>264636</v>
       </c>
       <c r="C31" s="35">
-        <v>28266</v>
+        <v>28059</v>
       </c>
       <c r="D31" s="35">
-        <v>16867</v>
+        <v>17125</v>
       </c>
       <c r="E31" s="28">
-        <v>82950</v>
+        <v>84696</v>
       </c>
       <c r="F31" s="28">
-        <v>89867</v>
+        <v>89141</v>
       </c>
       <c r="G31" s="35">
-        <v>7227</v>
+        <v>11419</v>
       </c>
       <c r="H31" s="35">
-        <v>1078</v>
+        <v>885</v>
       </c>
       <c r="I31" s="35">
-        <v>4421</v>
+        <v>4883</v>
       </c>
       <c r="J31" s="35">
-        <v>15505</v>
+        <v>13059</v>
       </c>
       <c r="K31" s="35">
-        <v>55916</v>
+        <v>63808</v>
       </c>
       <c r="L31" s="35">
-        <v>3059</v>
+        <v>2337</v>
       </c>
       <c r="M31" s="35">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="N31" s="35">
-        <v>14193</v>
+        <v>14668</v>
       </c>
       <c r="O31" s="35">
-        <v>7746</v>
+        <v>6356</v>
       </c>
       <c r="P31" s="35">
-        <v>29494</v>
+        <v>32007</v>
       </c>
       <c r="Q31" s="35">
-        <v>10169</v>
+        <v>9620</v>
       </c>
       <c r="R31" s="35">
-        <v>13109</v>
+        <v>12259</v>
       </c>
       <c r="S31" s="35">
-        <v>2793</v>
+        <v>2234</v>
       </c>
       <c r="T31" s="35">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="U31" s="35">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="V31" s="36">
-        <v>12740</v>
+        <v>14632</v>
       </c>
       <c r="W31" s="31" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="30" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="B32" s="35">
-        <v>262875</v>
+        <v>263480</v>
       </c>
       <c r="C32" s="35">
-        <v>28810</v>
+        <v>29280</v>
       </c>
       <c r="D32" s="35">
-        <v>17361</v>
+        <v>17976</v>
       </c>
       <c r="E32" s="28">
-        <v>84869</v>
+        <v>92809</v>
       </c>
       <c r="F32" s="28">
-        <v>92407</v>
+        <v>91257</v>
       </c>
       <c r="G32" s="35">
-        <v>9539</v>
+        <v>10210</v>
       </c>
       <c r="H32" s="35">
-        <v>1014</v>
+        <v>629</v>
       </c>
       <c r="I32" s="35">
-        <v>4763</v>
+        <v>4609</v>
       </c>
       <c r="J32" s="35">
-        <v>15526</v>
+        <v>11366</v>
       </c>
       <c r="K32" s="35">
-        <v>60603</v>
+        <v>63403</v>
       </c>
       <c r="L32" s="35">
-        <v>2449</v>
+        <v>2464</v>
       </c>
       <c r="M32" s="35">
-        <v>1450</v>
+        <v>1264</v>
       </c>
       <c r="N32" s="35">
-        <v>14400</v>
+        <v>14545</v>
       </c>
       <c r="O32" s="35">
-        <v>7401</v>
+        <v>5473</v>
       </c>
       <c r="P32" s="35">
-        <v>31144</v>
+        <v>32274</v>
       </c>
       <c r="Q32" s="35">
-        <v>10468</v>
+        <v>9537</v>
       </c>
       <c r="R32" s="35">
-        <v>11758</v>
+        <v>12459</v>
       </c>
       <c r="S32" s="35">
-        <v>2746</v>
+        <v>2300</v>
       </c>
       <c r="T32" s="35">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="U32" s="35">
-        <v>223</v>
+        <v>413</v>
       </c>
       <c r="V32" s="36">
-        <v>12934</v>
+        <v>14372</v>
       </c>
       <c r="W32" s="31" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="30" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="B33" s="35">
-        <v>264636</v>
+        <v>245596</v>
       </c>
       <c r="C33" s="35">
-        <v>28059</v>
+        <v>28920</v>
       </c>
       <c r="D33" s="35">
-        <v>17125</v>
+        <v>17542</v>
       </c>
       <c r="E33" s="28">
-        <v>84696</v>
+        <v>90932</v>
       </c>
       <c r="F33" s="28">
-        <v>89141</v>
+        <v>85936</v>
       </c>
       <c r="G33" s="35">
-        <v>11419</v>
+        <v>7204</v>
       </c>
       <c r="H33" s="35">
-        <v>885</v>
+        <v>707</v>
       </c>
       <c r="I33" s="35">
-        <v>4883</v>
+        <v>4563</v>
       </c>
       <c r="J33" s="35">
-        <v>13059</v>
+        <v>12453</v>
       </c>
       <c r="K33" s="35">
-        <v>63808</v>
+        <v>65373</v>
       </c>
       <c r="L33" s="35">
-        <v>2337</v>
+        <v>2291</v>
       </c>
       <c r="M33" s="35">
-        <v>1423</v>
+        <v>1339</v>
       </c>
       <c r="N33" s="35">
-        <v>14668</v>
+        <v>14841</v>
       </c>
       <c r="O33" s="35">
-        <v>6356</v>
+        <v>5777</v>
       </c>
       <c r="P33" s="35">
-        <v>32007</v>
+        <v>32585</v>
       </c>
       <c r="Q33" s="35">
-        <v>9620</v>
+        <v>9755</v>
       </c>
       <c r="R33" s="35">
-        <v>12259</v>
+        <v>11108</v>
       </c>
       <c r="S33" s="35">
-        <v>2234</v>
+        <v>2151</v>
       </c>
       <c r="T33" s="35">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="U33" s="35">
-        <v>402</v>
+        <v>381</v>
       </c>
       <c r="V33" s="36">
-        <v>14632</v>
+        <v>13663</v>
       </c>
       <c r="W33" s="31" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="30" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B34" s="35">
-        <v>263480</v>
+        <v>269028</v>
       </c>
       <c r="C34" s="35">
-        <v>29280</v>
+        <v>28720</v>
       </c>
       <c r="D34" s="35">
-        <v>17976</v>
+        <v>17032</v>
       </c>
       <c r="E34" s="28">
-        <v>92809</v>
+        <v>87793</v>
       </c>
       <c r="F34" s="28">
-        <v>91257</v>
+        <v>85902</v>
       </c>
       <c r="G34" s="35">
-        <v>10210</v>
+        <v>5528</v>
       </c>
       <c r="H34" s="35">
-        <v>629</v>
+        <v>567</v>
       </c>
       <c r="I34" s="35">
-        <v>4609</v>
+        <v>4248</v>
       </c>
       <c r="J34" s="35">
-        <v>11366</v>
+        <v>9845</v>
       </c>
       <c r="K34" s="35">
-        <v>63403</v>
+        <v>64662</v>
       </c>
       <c r="L34" s="35">
-        <v>2464</v>
+        <v>2276</v>
       </c>
       <c r="M34" s="35">
-        <v>1264</v>
+        <v>1003</v>
       </c>
       <c r="N34" s="35">
-        <v>14545</v>
+        <v>14371</v>
       </c>
       <c r="O34" s="35">
-        <v>5473</v>
+        <v>4478</v>
       </c>
       <c r="P34" s="35">
-        <v>32274</v>
+        <v>31336</v>
       </c>
       <c r="Q34" s="35">
-        <v>9537</v>
+        <v>9699</v>
       </c>
       <c r="R34" s="35">
-        <v>12459</v>
+        <v>12856</v>
       </c>
       <c r="S34" s="35">
-        <v>2300</v>
+        <v>2061</v>
       </c>
       <c r="T34" s="35">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="U34" s="35">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="V34" s="36">
-        <v>14372</v>
+        <v>13323</v>
       </c>
       <c r="W34" s="31" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="30" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="B35" s="35">
-        <v>245596</v>
+        <v>266698</v>
       </c>
       <c r="C35" s="35">
-        <v>28920</v>
+        <v>28774</v>
       </c>
       <c r="D35" s="35">
-        <v>17542</v>
+        <v>17002</v>
       </c>
       <c r="E35" s="28">
-        <v>90932</v>
+        <v>86790</v>
       </c>
       <c r="F35" s="28">
-        <v>85936</v>
+        <v>88076</v>
       </c>
       <c r="G35" s="35">
-        <v>7204</v>
+        <v>5396</v>
       </c>
       <c r="H35" s="35">
-        <v>707</v>
+        <v>640</v>
       </c>
       <c r="I35" s="35">
-        <v>4563</v>
+        <v>3927</v>
       </c>
       <c r="J35" s="35">
-        <v>12453</v>
+        <v>11368</v>
       </c>
       <c r="K35" s="35">
-        <v>65373</v>
+        <v>64221</v>
       </c>
       <c r="L35" s="35">
-        <v>2291</v>
+        <v>2844</v>
       </c>
       <c r="M35" s="35">
-        <v>1339</v>
+        <v>1165</v>
       </c>
       <c r="N35" s="35">
-        <v>14841</v>
+        <v>14058</v>
       </c>
       <c r="O35" s="35">
-        <v>5777</v>
+        <v>5254</v>
       </c>
       <c r="P35" s="35">
-        <v>32585</v>
+        <v>30851</v>
       </c>
       <c r="Q35" s="35">
-        <v>9755</v>
+        <v>10227</v>
       </c>
       <c r="R35" s="35">
-        <v>11108</v>
+        <v>13556</v>
       </c>
       <c r="S35" s="35">
-        <v>2151</v>
+        <v>2274</v>
       </c>
       <c r="T35" s="35">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="U35" s="35">
-        <v>381</v>
+        <v>226</v>
       </c>
       <c r="V35" s="36">
-        <v>13663</v>
+        <v>13554</v>
       </c>
       <c r="W35" s="31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="30" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B36" s="35">
-        <v>269028</v>
+        <v>250133</v>
       </c>
       <c r="C36" s="35">
-        <v>28720</v>
+        <v>28629</v>
       </c>
       <c r="D36" s="35">
-        <v>17032</v>
+        <v>15872</v>
       </c>
       <c r="E36" s="28">
-        <v>87793</v>
+        <v>74705</v>
       </c>
       <c r="F36" s="28">
-        <v>85902</v>
+        <v>83569</v>
       </c>
       <c r="G36" s="35">
-        <v>5528</v>
+        <v>4627</v>
       </c>
       <c r="H36" s="35">
-        <v>567</v>
+        <v>714</v>
       </c>
       <c r="I36" s="35">
-        <v>4248</v>
+        <v>3791</v>
       </c>
       <c r="J36" s="35">
-        <v>9845</v>
+        <v>11791</v>
       </c>
       <c r="K36" s="35">
-        <v>64662</v>
+        <v>65883</v>
       </c>
       <c r="L36" s="35">
-        <v>2276</v>
+        <v>2696</v>
       </c>
       <c r="M36" s="35">
-        <v>1003</v>
+        <v>1342</v>
       </c>
       <c r="N36" s="35">
-        <v>14371</v>
+        <v>14048</v>
       </c>
       <c r="O36" s="35">
-        <v>4478</v>
+        <v>5512</v>
       </c>
       <c r="P36" s="35">
-        <v>31336</v>
+        <v>29993</v>
       </c>
       <c r="Q36" s="35">
-        <v>9699</v>
+        <v>10733</v>
       </c>
       <c r="R36" s="35">
-        <v>12856</v>
+        <v>12877</v>
       </c>
       <c r="S36" s="35">
-        <v>2061</v>
+        <v>2468</v>
       </c>
       <c r="T36" s="35">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="U36" s="35">
-        <v>236</v>
+        <v>262</v>
       </c>
       <c r="V36" s="36">
-        <v>13323</v>
+        <v>10903</v>
       </c>
       <c r="W36" s="31" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B37" s="35">
-        <v>266698</v>
+        <v>243852</v>
       </c>
       <c r="C37" s="35">
-        <v>28774</v>
+        <v>28574</v>
       </c>
       <c r="D37" s="35">
-        <v>17002</v>
+        <v>15339</v>
       </c>
       <c r="E37" s="28">
-        <v>86790</v>
+        <v>73552</v>
       </c>
       <c r="F37" s="28">
-        <v>88076</v>
+        <v>83220</v>
       </c>
       <c r="G37" s="35">
-        <v>5396</v>
+        <v>4497</v>
       </c>
       <c r="H37" s="35">
-        <v>640</v>
+        <v>858</v>
       </c>
       <c r="I37" s="35">
-        <v>3927</v>
+        <v>3805</v>
       </c>
       <c r="J37" s="35">
-        <v>11368</v>
+        <v>15059</v>
       </c>
       <c r="K37" s="35">
-        <v>64221</v>
+        <v>70479</v>
       </c>
       <c r="L37" s="35">
-        <v>2844</v>
+        <v>2567</v>
       </c>
       <c r="M37" s="35">
-        <v>1165</v>
+        <v>1626</v>
       </c>
       <c r="N37" s="35">
-        <v>14058</v>
+        <v>14158</v>
       </c>
       <c r="O37" s="35">
-        <v>5254</v>
+        <v>7050</v>
       </c>
       <c r="P37" s="35">
-        <v>30851</v>
+        <v>29156</v>
       </c>
       <c r="Q37" s="35">
-        <v>10227</v>
+        <v>10814</v>
       </c>
       <c r="R37" s="35">
-        <v>13556</v>
+        <v>13073</v>
       </c>
       <c r="S37" s="35">
-        <v>2274</v>
+        <v>2725</v>
       </c>
       <c r="T37" s="35">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U37" s="35">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="V37" s="36">
-        <v>13554</v>
+        <v>8436</v>
       </c>
       <c r="W37" s="26" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="16" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="B38" s="35">
-        <v>250133</v>
+        <v>248580</v>
       </c>
       <c r="C38" s="35">
-        <v>28629</v>
+        <v>28737</v>
       </c>
       <c r="D38" s="35">
-        <v>15872</v>
+        <v>15903</v>
       </c>
       <c r="E38" s="28">
-        <v>74705</v>
+        <v>74010</v>
       </c>
       <c r="F38" s="28">
-        <v>83569</v>
+        <v>85518</v>
       </c>
       <c r="G38" s="35">
-        <v>4627</v>
+        <v>5028</v>
       </c>
       <c r="H38" s="35">
-        <v>714</v>
+        <v>986</v>
       </c>
       <c r="I38" s="35">
-        <v>3791</v>
+        <v>4178</v>
       </c>
       <c r="J38" s="35">
-        <v>11791</v>
+        <v>15067</v>
       </c>
       <c r="K38" s="35">
-        <v>65883</v>
+        <v>75039</v>
       </c>
       <c r="L38" s="35">
-        <v>2696</v>
+        <v>2966</v>
       </c>
       <c r="M38" s="35">
-        <v>1342</v>
+        <v>1596</v>
       </c>
       <c r="N38" s="35">
-        <v>14048</v>
+        <v>14131</v>
       </c>
       <c r="O38" s="35">
-        <v>5512</v>
+        <v>7318</v>
       </c>
       <c r="P38" s="35">
-        <v>29993</v>
+        <v>31670</v>
       </c>
       <c r="Q38" s="35">
-        <v>10733</v>
+        <v>10545</v>
       </c>
       <c r="R38" s="35">
-        <v>12877</v>
+        <v>11855</v>
       </c>
       <c r="S38" s="35">
-        <v>2468</v>
+        <v>2244</v>
       </c>
       <c r="T38" s="35">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="U38" s="35">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="V38" s="36">
-        <v>10903</v>
+        <v>10039</v>
       </c>
       <c r="W38" s="26" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="16" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="B39" s="28">
-        <v>243852</v>
+        <v>230058</v>
       </c>
       <c r="C39" s="28">
-        <v>28574</v>
+        <v>25571</v>
       </c>
       <c r="D39" s="28">
-        <v>15339</v>
+        <v>14219</v>
       </c>
       <c r="E39" s="28">
-        <v>73552</v>
+        <v>67841</v>
       </c>
       <c r="F39" s="28">
-        <v>83220</v>
+        <v>81525</v>
       </c>
       <c r="G39" s="28">
-        <v>4497</v>
+        <v>5336</v>
       </c>
       <c r="H39" s="28">
-        <v>858</v>
+        <v>893</v>
       </c>
       <c r="I39" s="28">
-        <v>3805</v>
+        <v>4233</v>
       </c>
       <c r="J39" s="28">
-        <v>15059</v>
+        <v>13192</v>
       </c>
       <c r="K39" s="28">
-        <v>70479</v>
+        <v>75961</v>
       </c>
       <c r="L39" s="28">
-        <v>2567</v>
+        <v>2155</v>
       </c>
       <c r="M39" s="28">
-        <v>1626</v>
+        <v>1427</v>
       </c>
       <c r="N39" s="28">
-        <v>14158</v>
+        <v>14067</v>
       </c>
       <c r="O39" s="28">
-        <v>7050</v>
+        <v>6649</v>
       </c>
       <c r="P39" s="28">
-        <v>29156</v>
+        <v>32677</v>
       </c>
       <c r="Q39" s="28">
-        <v>10814</v>
+        <v>9582</v>
       </c>
       <c r="R39" s="28">
-        <v>13073</v>
+        <v>11856</v>
       </c>
       <c r="S39" s="28">
-        <v>2725</v>
+        <v>2253</v>
       </c>
       <c r="T39" s="28">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="U39" s="28">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="V39" s="45">
-        <v>8436</v>
+        <v>11691</v>
       </c>
       <c r="W39" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="16" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="B40" s="28">
-        <v>248580</v>
+        <v>241916</v>
       </c>
       <c r="C40" s="28">
-        <v>28737</v>
+        <v>27289</v>
       </c>
       <c r="D40" s="28">
-        <v>15903</v>
+        <v>15340</v>
       </c>
       <c r="E40" s="28">
-        <v>74010</v>
+        <v>77091</v>
       </c>
       <c r="F40" s="28">
-        <v>85518</v>
+        <v>90247</v>
       </c>
       <c r="G40" s="28">
-        <v>5028</v>
+        <v>8037</v>
       </c>
       <c r="H40" s="28">
-        <v>986</v>
+        <v>1105</v>
       </c>
       <c r="I40" s="28">
-        <v>4178</v>
+        <v>4539</v>
       </c>
       <c r="J40" s="28">
-        <v>15067</v>
+        <v>16655</v>
       </c>
       <c r="K40" s="28">
-        <v>75039</v>
+        <v>69530</v>
       </c>
       <c r="L40" s="28">
-        <v>2966</v>
+        <v>2207</v>
       </c>
       <c r="M40" s="28">
-        <v>1596</v>
+        <v>1613</v>
       </c>
       <c r="N40" s="28">
-        <v>14131</v>
+        <v>14213</v>
       </c>
       <c r="O40" s="28">
-        <v>7318</v>
+        <v>8454</v>
       </c>
       <c r="P40" s="28">
-        <v>31670</v>
+        <v>33970</v>
       </c>
       <c r="Q40" s="28">
-        <v>10545</v>
+        <v>10423</v>
       </c>
       <c r="R40" s="28">
-        <v>11855</v>
+        <v>13123</v>
       </c>
       <c r="S40" s="28">
-        <v>2244</v>
+        <v>2769</v>
       </c>
       <c r="T40" s="28">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="U40" s="28">
-        <v>267</v>
+        <v>217</v>
       </c>
       <c r="V40" s="45">
-        <v>10039</v>
+        <v>12345</v>
       </c>
       <c r="W40" s="26" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="16" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="B41" s="28">
-        <v>230058</v>
+        <v>245159</v>
       </c>
       <c r="C41" s="28">
-        <v>25571</v>
+        <v>26140</v>
       </c>
       <c r="D41" s="28">
-        <v>14219</v>
+        <v>14964</v>
       </c>
       <c r="E41" s="28">
-        <v>67841</v>
+        <v>81477</v>
       </c>
       <c r="F41" s="28">
-        <v>81525</v>
+        <v>89324</v>
       </c>
       <c r="G41" s="28">
-        <v>5336</v>
+        <v>8126</v>
       </c>
       <c r="H41" s="28">
-        <v>893</v>
+        <v>1032</v>
       </c>
       <c r="I41" s="28">
-        <v>4233</v>
+        <v>4933</v>
       </c>
       <c r="J41" s="28">
-        <v>13192</v>
+        <v>15203</v>
       </c>
       <c r="K41" s="28">
-        <v>75961</v>
+        <v>72989</v>
       </c>
       <c r="L41" s="28">
-        <v>2155</v>
+        <v>2634</v>
       </c>
       <c r="M41" s="28">
-        <v>1427</v>
+        <v>1643</v>
       </c>
       <c r="N41" s="28">
-        <v>14067</v>
+        <v>14437</v>
       </c>
       <c r="O41" s="28">
-        <v>6649</v>
+        <v>7851</v>
       </c>
       <c r="P41" s="28">
-        <v>32677</v>
+        <v>36077</v>
       </c>
       <c r="Q41" s="28">
-        <v>9582</v>
+        <v>9898</v>
       </c>
       <c r="R41" s="28">
-        <v>11856</v>
+        <v>13473</v>
       </c>
       <c r="S41" s="28">
-        <v>2253</v>
+        <v>2869</v>
       </c>
       <c r="T41" s="28">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="U41" s="28">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="V41" s="45">
-        <v>11691</v>
+        <v>11878</v>
       </c>
       <c r="W41" s="26" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="16" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="B42" s="39">
-        <v>241916</v>
+        <v>258936</v>
       </c>
       <c r="C42" s="28">
-        <v>27289</v>
+        <v>26393</v>
       </c>
       <c r="D42" s="28">
-        <v>15340</v>
+        <v>15428</v>
       </c>
       <c r="E42" s="28">
-        <v>77091</v>
+        <v>84125</v>
       </c>
       <c r="F42" s="28">
-        <v>90247</v>
+        <v>91360</v>
       </c>
       <c r="G42" s="28">
-        <v>8037</v>
+        <v>8727</v>
       </c>
       <c r="H42" s="28">
-        <v>1105</v>
+        <v>846</v>
       </c>
       <c r="I42" s="28">
-        <v>4539</v>
+        <v>5219</v>
       </c>
       <c r="J42" s="28">
-        <v>16655</v>
+        <v>15073</v>
       </c>
       <c r="K42" s="28">
-        <v>69530</v>
+        <v>78679</v>
       </c>
       <c r="L42" s="28">
-        <v>2207</v>
+        <v>1978</v>
       </c>
       <c r="M42" s="28">
-        <v>1613</v>
+        <v>1693</v>
       </c>
       <c r="N42" s="28">
-        <v>14213</v>
+        <v>13863</v>
       </c>
       <c r="O42" s="28">
-        <v>8454</v>
+        <v>7388</v>
       </c>
       <c r="P42" s="28">
-        <v>33970</v>
+        <v>38073</v>
       </c>
       <c r="Q42" s="28">
-        <v>10423</v>
+        <v>10249</v>
       </c>
       <c r="R42" s="28">
-        <v>13123</v>
+        <v>11923</v>
       </c>
       <c r="S42" s="28">
-        <v>2769</v>
+        <v>2499</v>
       </c>
       <c r="T42" s="28">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U42" s="28">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="V42" s="45">
-        <v>12345</v>
+        <v>13426</v>
       </c>
       <c r="W42" s="31" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="Y42" s="32"/>
       <c r="Z42" s="32"/>
     </row>
     <row r="43" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B43" s="28">
-        <v>245159</v>
+        <v>260336</v>
       </c>
       <c r="C43" s="28">
-        <v>26140</v>
+        <v>25223</v>
       </c>
       <c r="D43" s="28">
-        <v>14964</v>
+        <v>15257</v>
       </c>
       <c r="E43" s="28">
-        <v>81477</v>
+        <v>83630</v>
       </c>
       <c r="F43" s="28">
-        <v>89324</v>
+        <v>89815</v>
       </c>
       <c r="G43" s="28">
-        <v>8126</v>
+        <v>10271</v>
       </c>
       <c r="H43" s="28">
-        <v>1032</v>
+        <v>813</v>
       </c>
       <c r="I43" s="28">
-        <v>4933</v>
+        <v>5143</v>
       </c>
       <c r="J43" s="28">
-        <v>15203</v>
+        <v>12729</v>
       </c>
       <c r="K43" s="28">
-        <v>72989</v>
+        <v>79460</v>
       </c>
       <c r="L43" s="28">
-        <v>2634</v>
+        <v>2838</v>
       </c>
       <c r="M43" s="28">
-        <v>1643</v>
+        <v>1591</v>
       </c>
       <c r="N43" s="28">
-        <v>14437</v>
+        <v>14108</v>
       </c>
       <c r="O43" s="28">
-        <v>7851</v>
+        <v>6383</v>
       </c>
       <c r="P43" s="28">
-        <v>36077</v>
+        <v>38865</v>
       </c>
       <c r="Q43" s="28">
-        <v>9898</v>
+        <v>9309</v>
       </c>
       <c r="R43" s="28">
-        <v>13473</v>
+        <v>12883</v>
       </c>
       <c r="S43" s="28">
-        <v>2869</v>
+        <v>2295</v>
       </c>
       <c r="T43" s="28">
         <v>45</v>
       </c>
       <c r="U43" s="28">
-        <v>226</v>
+        <v>279</v>
       </c>
       <c r="V43" s="28">
-        <v>11878</v>
+        <v>13823</v>
       </c>
       <c r="W43" s="31" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="Y43" s="32"/>
       <c r="Z43" s="32"/>
     </row>
     <row r="44" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="37" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="B44" s="38">
-        <v>258936</v>
+        <v>255734</v>
       </c>
       <c r="C44" s="38">
-        <v>26393</v>
+        <v>25679</v>
       </c>
       <c r="D44" s="38">
-        <v>15428</v>
+        <v>15962</v>
       </c>
       <c r="E44" s="38">
-        <v>84125</v>
+        <v>89167</v>
       </c>
       <c r="F44" s="38">
-        <v>91360</v>
+        <v>93844</v>
       </c>
       <c r="G44" s="38">
-        <v>8727</v>
+        <v>9176</v>
       </c>
       <c r="H44" s="38">
-        <v>846</v>
+        <v>571</v>
       </c>
       <c r="I44" s="38">
-        <v>5219</v>
+        <v>4784</v>
       </c>
       <c r="J44" s="38">
-        <v>15073</v>
+        <v>12379</v>
       </c>
       <c r="K44" s="38">
-        <v>78679</v>
+        <v>79756</v>
       </c>
       <c r="L44" s="38">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="M44" s="38">
-        <v>1693</v>
+        <v>1443</v>
       </c>
       <c r="N44" s="38">
-        <v>13863</v>
+        <v>14007</v>
       </c>
       <c r="O44" s="38">
-        <v>7388</v>
+        <v>5996</v>
       </c>
       <c r="P44" s="38">
-        <v>38073</v>
+        <v>38962</v>
       </c>
       <c r="Q44" s="38">
-        <v>10249</v>
+        <v>10114</v>
       </c>
       <c r="R44" s="38">
-        <v>11923</v>
+        <v>13093</v>
       </c>
       <c r="S44" s="38">
-        <v>2499</v>
+        <v>2394</v>
       </c>
       <c r="T44" s="38">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="U44" s="38">
-        <v>183</v>
+        <v>424</v>
       </c>
       <c r="V44" s="38">
-        <v>13426</v>
+        <v>14115</v>
       </c>
       <c r="W44" s="46" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="Y44" s="32"/>
       <c r="Z44" s="32"/>
     </row>
     <row r="45" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="Y45" s="32"/>
       <c r="Z45" s="32"/>
     </row>
     <row r="46" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">