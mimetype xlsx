--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8DD22CF-7F9D-425D-AADF-370A75445DF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1F9444F-9341-421B-8222-A9D41F4854E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="489" xr2:uid="{3B59C654-C833-4B93-8EFF-201EB10B5DDA}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="489" xr2:uid="{A23924F7-A3E0-4A6D-9B8A-171D994AE118}"/>
   </bookViews>
   <sheets>
     <sheet name="牛乳乳製品統計" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Area51">#REF!</definedName>
     <definedName name="Area51_2">#REF!</definedName>
     <definedName name="Area51_3">#REF!</definedName>
     <definedName name="Area51_4">#REF!</definedName>
     <definedName name="Area51_5">#REF!</definedName>
     <definedName name="Area51_6">#REF!</definedName>
     <definedName name="Area51_7">#REF!</definedName>
     <definedName name="Area51_8">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">牛乳乳製品統計!$A$1:$W$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="94">
   <si>
     <t>牛乳</t>
     <rPh sb="0" eb="2">
       <t>ギュウニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>加工乳・成分調整牛乳</t>
     <rPh sb="0" eb="3">
       <t>カコウニュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セイブン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ギュウニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成分調整牛乳</t>
@@ -100,53 +100,50 @@
   </si>
   <si>
     <t>クリーム</t>
   </si>
   <si>
     <t>チーズ</t>
   </si>
   <si>
     <t>Butter</t>
   </si>
   <si>
     <t>Cream</t>
   </si>
   <si>
     <t>Cheese</t>
   </si>
   <si>
     <t>Production</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Inventory</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">Apr.     </t>
-[...1 lines deleted...]
-  <si>
     <t>９月　</t>
   </si>
   <si>
     <t>10月　</t>
   </si>
   <si>
     <t>11月　</t>
   </si>
   <si>
     <t>12月　</t>
   </si>
   <si>
     <t>３月　</t>
   </si>
   <si>
     <t>４月　</t>
   </si>
   <si>
     <t>６月　</t>
   </si>
   <si>
     <t>７月　</t>
   </si>
   <si>
     <t>乳飲料</t>
@@ -333,53 +330,50 @@
   <si>
     <t>Lactic acid bacteria beverage</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>生産量</t>
     <rPh sb="0" eb="2">
       <t>セイサン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>在庫量</t>
     <rPh sb="0" eb="2">
       <t>ザイコ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">Jul.     </t>
-[...1 lines deleted...]
-  <si>
     <t>Whole milk</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ホエイパウダー</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Whey powder</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ｔ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>注：１　生産動態統計の共通的な項目である「生産量」、「出荷量」及び「在庫量」のうち、牛乳乳製品統計の調査事項であったもののみ掲載している。</t>
     <rPh sb="4" eb="6">
       <t>セイサン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ドウタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>トウケイ</t>
@@ -414,160 +408,184 @@
     <rPh sb="47" eb="49">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　２　「在庫量」は対象期間末の在庫量である。</t>
     <rPh sb="7" eb="8">
       <t>リョウ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ザイコリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">Jun.     </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Feb.     </t>
   </si>
   <si>
     <t>５月　</t>
   </si>
   <si>
     <t xml:space="preserve">Mar.     </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Oct.     </t>
   </si>
   <si>
     <t>　　３　チーズは、プロセスチーズと直接消費用ナチュラルチーズの合計である。ただし、プロセスチーズは、輸入ナチュラルチーズを原料として加工生産したものを含み、直接消費用ナチュラルチーズは当該工場で直接消費用として市販する目的で生産されたものに限定している。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　４　アイスクリームは、乳脂肪分８％以上のものを計上している。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　５　単位が「ｔ」となっている品目は、表示単位未満を四捨五入したため、計と内訳が一致しない場合がある。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>C.Y. 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Sep.     </t>
   </si>
   <si>
     <t>　　４年　　　</t>
   </si>
   <si>
     <t>C.Y. 2022</t>
   </si>
   <si>
     <t>C.Y. 2023</t>
   </si>
   <si>
     <t>令和７年１月　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Jan. 2025</t>
   </si>
   <si>
-    <t xml:space="preserve">May.     </t>
+    <t xml:space="preserve">Oct.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nov.     </t>
   </si>
   <si>
     <t>　　５年　　　</t>
   </si>
   <si>
     <t>　　６年　　　</t>
   </si>
   <si>
     <t>C.Y. 2024</t>
   </si>
   <si>
+    <t>C.Y. 2025</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>　　７年　　　</t>
-  </si>
-[...1 lines deleted...]
-    <t>C.Y. 2025</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Dec.     </t>
   </si>
   <si>
     <t>令和８年１月　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>Jan. 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>　　令和３年　　　</t>
     <rPh sb="2" eb="4">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　６　令和８年１月以降の数値は、概数値である。確定した数値は、令和９年２月分の公表時に掲載する予定である。</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>令和６年７月　</t>
-[...2 lines deleted...]
-    <t>Jul. 2024</t>
+    <t>Jan. 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apr.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jun.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jul.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aug.     </t>
+  </si>
+  <si>
+    <t>令和６年９月　</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>９月　</t>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Sep.     </t>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>Sep. 2024</t>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>牛乳乳製品統計</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="0;&quot;▲ &quot;0"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;yyyy&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]&quot;平成&quot;e&quot;年　&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]e&quot;　　&quot;"/>
     <numFmt numFmtId="181" formatCode="General\ "/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1117,95 +1135,95 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -1295,51 +1313,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="181" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1384,50 +1402,56 @@
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="15" xfId="33" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="25" fillId="0" borderId="17" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="25" fillId="0" borderId="18" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="23" fillId="0" borderId="13" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="23" fillId="0" borderId="11" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="23" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="25" fillId="0" borderId="17" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1456,191 +1480,191 @@
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
-    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{611693BD-E34A-49B2-931F-CD940B33EF4C}"/>
-[...30 lines deleted...]
-    <cellStyle name="警告文 2" xfId="32" xr:uid="{C6033DF9-8A75-491A-AC34-D5A099BB7E38}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{01D8E419-43B6-4BE8-A32E-3CCFAA795FCB}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{82530143-EAEF-4F84-A21E-BDA586BA8207}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{573697BA-CF6D-4724-8258-A543069752C4}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{FD1888D4-C36C-4B1B-926E-EECC4C184DE3}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{9252732C-8745-4042-9059-E2D8F6EFC0C5}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{94FD5A47-54A9-4476-B5B9-759E1412D920}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{02030A2C-733A-44E4-99CE-06593A677948}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{59F4DD06-C7AC-44AF-8954-A5BDD060EBE9}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{CF761539-ACEE-4E99-8A6C-20252383623D}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{9F4BFA14-1F92-4768-A8F8-472527D1743B}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{40C70487-89DE-4923-B0AE-57BF59F2FA62}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{6841757C-C9A7-465F-9BE1-ACD24AF35100}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{BD31F015-3854-438A-A57D-E44692A579A7}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{1512B8E5-CE1B-4840-BFCD-B1FE81DBF896}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{63D360FE-4E7D-4374-A6AC-BD49DBBB472F}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{A49083F9-F4BD-48BD-9334-F25FEA387CCA}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{E72EE230-15A1-43CE-9F3C-4BF789B55D18}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{039050E6-8262-4370-ABC6-5E51EE709858}"/>
+    <cellStyle name="アクセント 1 2" xfId="19" xr:uid="{C658439D-4624-4835-B950-DDA8002EA7C7}"/>
+    <cellStyle name="アクセント 2 2" xfId="20" xr:uid="{7001A952-E1F2-42AB-BD91-A0DC0A4D400E}"/>
+    <cellStyle name="アクセント 3 2" xfId="21" xr:uid="{CC7E5C88-CF96-4077-9878-40050EEC4BD0}"/>
+    <cellStyle name="アクセント 4 2" xfId="22" xr:uid="{DD267599-F0E9-4411-9081-96826EDCEB72}"/>
+    <cellStyle name="アクセント 5 2" xfId="23" xr:uid="{3B41A087-2389-4517-B0E8-CC7353B6312D}"/>
+    <cellStyle name="アクセント 6 2" xfId="24" xr:uid="{3BC3B12A-30A7-4BA1-8BA6-AFBD87652342}"/>
+    <cellStyle name="タイトル 2" xfId="25" xr:uid="{5258768A-AF9E-4358-A402-DC6372B9C5F0}"/>
+    <cellStyle name="チェック セル 2" xfId="26" xr:uid="{3DA01D18-7FE1-4C97-B3E9-841DFE22458D}"/>
+    <cellStyle name="どちらでもない 2" xfId="27" xr:uid="{E9A192C6-390B-40B9-B214-063AC9DB7ABE}"/>
+    <cellStyle name="メモ 2" xfId="28" xr:uid="{7A85C510-4BE9-4D6A-B7F4-0CD5AB09B59E}"/>
+    <cellStyle name="リンク セル 2" xfId="29" xr:uid="{AFD89A84-3C95-41FA-96AF-19BDD0476542}"/>
+    <cellStyle name="悪い 2" xfId="30" xr:uid="{95C58C45-23A7-485B-B1E8-97C0E093E056}"/>
+    <cellStyle name="計算 2" xfId="31" xr:uid="{FD90F07A-81C6-4BA9-966A-420C96876C65}"/>
+    <cellStyle name="警告文 2" xfId="32" xr:uid="{073A9C6E-923B-4508-B4AA-36902BDE275E}"/>
     <cellStyle name="桁区切り" xfId="33" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="34" xr:uid="{4416BE03-B295-461E-9534-B0A4CF6C510F}"/>
-[...7 lines deleted...]
-    <cellStyle name="入力 2" xfId="42" xr:uid="{7FEAA6DE-DE8F-4457-AC53-EB3C6C48B702}"/>
+    <cellStyle name="桁区切り 2" xfId="34" xr:uid="{ABCD0C0F-DA64-407F-8600-BFD36A46954B}"/>
+    <cellStyle name="見出し 1 2" xfId="35" xr:uid="{AB2F37B7-9B83-4A9C-8C70-012F75FC0E12}"/>
+    <cellStyle name="見出し 2 2" xfId="36" xr:uid="{709CF036-05FF-479A-9C89-61B7FB1113EF}"/>
+    <cellStyle name="見出し 3 2" xfId="37" xr:uid="{95C7D4F3-E5D4-49B6-BE1F-D37726893C36}"/>
+    <cellStyle name="見出し 4 2" xfId="38" xr:uid="{85F34B49-9353-47CA-BF84-600A4F77372B}"/>
+    <cellStyle name="集計 2" xfId="39" xr:uid="{5C0913D6-E5BC-4A5C-B36A-2B6544A92567}"/>
+    <cellStyle name="出力 2" xfId="40" xr:uid="{95FC2F88-F596-47BD-8A4C-9DD816D26B65}"/>
+    <cellStyle name="説明文 2" xfId="41" xr:uid="{1799099F-F3D8-4411-B855-DEF7496CBCEF}"/>
+    <cellStyle name="入力 2" xfId="42" xr:uid="{A1510845-F026-4088-9C86-5B8AF47E751E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="43" xr:uid="{02998B46-2929-4993-A607-6B129A07D4E7}"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="45" xr:uid="{FBD6928B-20B2-494F-82DF-013F55C9883B}"/>
+    <cellStyle name="標準 2" xfId="43" xr:uid="{8CC82F9B-ECDB-4903-8A7A-4E61701DE826}"/>
+    <cellStyle name="標準 3" xfId="44" xr:uid="{EED9ECD3-65EA-4375-B318-E3BEF206281D}"/>
+    <cellStyle name="良い 2" xfId="45" xr:uid="{05A088EF-6CB6-44EC-8405-0472ED33ED73}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1905,569 +1929,569 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{848E1A29-A881-47CE-A04C-2DD14792BFF1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9921D8AC-21CE-4069-9CDC-EE0378F2660E}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="12" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B25" sqref="B25"/>
       <selection pane="topRight" activeCell="B25" sqref="B25"/>
       <selection pane="bottomLeft" activeCell="B25" sqref="B25"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.625" style="2" customWidth="1"/>
     <col min="2" max="22" width="12.625" style="2" customWidth="1"/>
     <col min="23" max="23" width="14.625" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="20" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="W1" s="71"/>
+        <v>93</v>
+      </c>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="73"/>
     </row>
     <row r="2" spans="1:23" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="W2" s="72"/>
+      <c r="W2" s="74"/>
     </row>
     <row r="3" spans="1:23" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="75" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="76"/>
+      <c r="B4" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="68"/>
+      <c r="J4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="68"/>
+      <c r="L4" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" s="68"/>
+      <c r="O4" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="R4" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="S4" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="V4" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="76" t="s">
-[...81 lines deleted...]
-      <c r="W4" s="74"/>
+      <c r="W4" s="76"/>
     </row>
     <row r="5" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="74"/>
-      <c r="B5" s="81" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="83" t="s">
+      <c r="C5" s="85" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3"/>
-      <c r="E5" s="62"/>
-[...17 lines deleted...]
-      <c r="W5" s="74"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="76"/>
     </row>
     <row r="6" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="74"/>
-[...1 lines deleted...]
-      <c r="C6" s="84"/>
+      <c r="A6" s="76"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="86"/>
       <c r="D6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="62"/>
-[...17 lines deleted...]
-      <c r="W6" s="74"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="76"/>
     </row>
     <row r="7" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="74"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="76"/>
+      <c r="B7" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="54"/>
+      <c r="J7" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="54"/>
+      <c r="L7" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="M7" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="63" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="N7" s="58"/>
+      <c r="O7" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="T7" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="V7" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="47" t="s">
+      <c r="W7" s="76"/>
+    </row>
+    <row r="8" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="76"/>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="76"/>
+    </row>
+    <row r="9" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="76"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="59"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="56"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="52"/>
+      <c r="T9" s="52"/>
+      <c r="U9" s="52"/>
+      <c r="V9" s="52"/>
+      <c r="W9" s="76"/>
+    </row>
+    <row r="10" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="76"/>
+      <c r="B10" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="H7" s="51" t="s">
-[...90 lines deleted...]
-      <c r="B10" s="21" t="s">
+      <c r="C10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="21" t="s">
+      <c r="J10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D10" s="21" t="s">
+      <c r="L10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E10" s="21" t="s">
+      <c r="O10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="P10" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="F10" s="21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q10" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R10" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S10" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T10" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="U10" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="V10" s="21" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="W10" s="74"/>
+        <v>51</v>
+      </c>
+      <c r="W10" s="76"/>
     </row>
     <row r="11" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="74"/>
+      <c r="A11" s="76"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="T11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W11" s="74"/>
+      <c r="W11" s="76"/>
     </row>
     <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="75"/>
+      <c r="A12" s="77"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="N12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="O12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Q12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="R12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="S12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="U12" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="V12" s="7" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="W12" s="75"/>
+        <v>28</v>
+      </c>
+      <c r="W12" s="77"/>
     </row>
     <row r="13" spans="1:23" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8"/>
       <c r="B13" s="6"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="9"/>
       <c r="V13" s="10"/>
       <c r="W13" s="11"/>
     </row>
     <row r="14" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B14" s="40">
+        <v>81</v>
+      </c>
+      <c r="B14" s="42">
         <v>3193828</v>
       </c>
       <c r="C14" s="27">
         <v>382075</v>
       </c>
       <c r="D14" s="27">
         <v>264289</v>
       </c>
       <c r="E14" s="27">
         <v>1088842</v>
       </c>
       <c r="F14" s="27">
         <v>1137186</v>
       </c>
       <c r="G14" s="27">
         <v>114990</v>
       </c>
       <c r="H14" s="27">
         <v>8959</v>
       </c>
       <c r="I14" s="27">
         <v>3318</v>
       </c>
       <c r="J14" s="27">
         <v>154890</v>
@@ -2487,58 +2511,58 @@
       <c r="O14" s="27">
         <v>73317</v>
       </c>
       <c r="P14" s="27">
         <v>37125</v>
       </c>
       <c r="Q14" s="27">
         <v>119710</v>
       </c>
       <c r="R14" s="27">
         <v>167910</v>
       </c>
       <c r="S14" s="27">
         <v>30652</v>
       </c>
       <c r="T14" s="27">
         <v>375</v>
       </c>
       <c r="U14" s="27">
         <v>3243</v>
       </c>
       <c r="V14" s="29">
         <v>137382</v>
       </c>
       <c r="W14" s="12" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B15" s="40">
+        <v>67</v>
+      </c>
+      <c r="B15" s="42">
         <v>3177723</v>
       </c>
       <c r="C15" s="27">
         <v>385948</v>
       </c>
       <c r="D15" s="27">
         <v>255222</v>
       </c>
       <c r="E15" s="27">
         <v>1077401</v>
       </c>
       <c r="F15" s="27">
         <v>1062787</v>
       </c>
       <c r="G15" s="27">
         <v>105909</v>
       </c>
       <c r="H15" s="27">
         <v>10022</v>
       </c>
       <c r="I15" s="27">
         <v>2768</v>
       </c>
       <c r="J15" s="27">
         <v>158100</v>
@@ -2558,58 +2582,58 @@
       <c r="O15" s="27">
         <v>75046</v>
       </c>
       <c r="P15" s="27">
         <v>30839</v>
       </c>
       <c r="Q15" s="27">
         <v>120104</v>
       </c>
       <c r="R15" s="27">
         <v>160118</v>
       </c>
       <c r="S15" s="27">
         <v>31113</v>
       </c>
       <c r="T15" s="27">
         <v>321</v>
       </c>
       <c r="U15" s="27">
         <v>3221</v>
       </c>
       <c r="V15" s="29">
         <v>141634</v>
       </c>
       <c r="W15" s="12" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B16" s="40">
+        <v>74</v>
+      </c>
+      <c r="B16" s="42">
         <v>3086762</v>
       </c>
       <c r="C16" s="27">
         <v>381638</v>
       </c>
       <c r="D16" s="27">
         <v>237636</v>
       </c>
       <c r="E16" s="27">
         <v>1068946</v>
       </c>
       <c r="F16" s="27">
         <v>995523</v>
       </c>
       <c r="G16" s="27">
         <v>97402</v>
       </c>
       <c r="H16" s="27">
         <v>10515</v>
       </c>
       <c r="I16" s="27">
         <v>2235</v>
       </c>
       <c r="J16" s="27">
         <v>144284</v>
@@ -2625,62 +2649,62 @@
       </c>
       <c r="N16" s="28">
         <v>13105</v>
       </c>
       <c r="O16" s="27">
         <v>67337</v>
       </c>
       <c r="P16" s="27">
         <v>20321</v>
       </c>
       <c r="Q16" s="27">
         <v>117379</v>
       </c>
       <c r="R16" s="27">
         <v>148808</v>
       </c>
       <c r="S16" s="27">
         <v>30186</v>
       </c>
       <c r="T16" s="27">
         <v>420</v>
       </c>
       <c r="U16" s="27">
         <v>3235</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="44">
         <v>134517</v>
       </c>
       <c r="W16" s="12" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="40">
+      <c r="A17" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="42">
         <v>3073420</v>
       </c>
       <c r="C17" s="27">
         <v>363750</v>
       </c>
       <c r="D17" s="27">
         <v>216406</v>
       </c>
       <c r="E17" s="27">
         <v>1018384</v>
       </c>
       <c r="F17" s="27">
         <v>1024492</v>
       </c>
       <c r="G17" s="27">
         <v>105527</v>
       </c>
       <c r="H17" s="27">
         <v>11258</v>
       </c>
       <c r="I17" s="27">
         <v>3441</v>
       </c>
       <c r="J17" s="27">
         <v>152983</v>
@@ -2699,2073 +2723,2073 @@
       </c>
       <c r="O17" s="27">
         <v>71723</v>
       </c>
       <c r="P17" s="27">
         <v>22492</v>
       </c>
       <c r="Q17" s="27">
         <v>120904</v>
       </c>
       <c r="R17" s="27">
         <v>148618</v>
       </c>
       <c r="S17" s="27">
         <v>30278</v>
       </c>
       <c r="T17" s="27">
         <v>324</v>
       </c>
       <c r="U17" s="27">
         <v>3281</v>
       </c>
       <c r="V17" s="27">
         <v>146947</v>
       </c>
-      <c r="W17" s="41" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="43">
+      <c r="W17" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="45">
         <v>3051306</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="46">
         <v>345097</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="46">
         <v>201978</v>
       </c>
       <c r="E18" s="27">
         <v>982829</v>
       </c>
       <c r="F18" s="27">
         <v>1049609</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="46">
         <v>85320</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H18" s="46">
         <v>10155</v>
       </c>
-      <c r="I18" s="44">
+      <c r="I18" s="46">
         <v>3805</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="46">
         <v>161039</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="46">
         <v>70479</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="46">
         <v>30380</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="46">
         <v>16477</v>
       </c>
-      <c r="N18" s="44">
+      <c r="N18" s="46">
         <v>14158</v>
       </c>
-      <c r="O18" s="44">
+      <c r="O18" s="46">
         <v>77003</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="46">
         <v>29156</v>
       </c>
-      <c r="Q18" s="44">
+      <c r="Q18" s="46">
         <v>121734</v>
       </c>
-      <c r="R18" s="44">
+      <c r="R18" s="46">
         <v>149386</v>
       </c>
-      <c r="S18" s="44">
+      <c r="S18" s="46">
         <v>30011</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="46">
         <v>450</v>
       </c>
-      <c r="U18" s="44">
+      <c r="U18" s="46">
         <v>3391</v>
       </c>
-      <c r="V18" s="44">
+      <c r="V18" s="46">
         <v>147628</v>
       </c>
-      <c r="W18" s="34" t="s">
-        <v>84</v>
+      <c r="W18" s="36" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="14"/>
-      <c r="B19" s="40"/>
+      <c r="B19" s="42"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
       <c r="T19" s="27"/>
       <c r="U19" s="27"/>
-      <c r="V19" s="42"/>
+      <c r="V19" s="44"/>
       <c r="W19" s="15"/>
-      <c r="Y19" s="32"/>
-      <c r="Z19" s="32"/>
+      <c r="Y19" s="34"/>
+      <c r="Z19" s="34"/>
     </row>
     <row r="20" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="32" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="39">
-        <v>260970</v>
+      <c r="B20" s="41">
+        <v>269705</v>
       </c>
       <c r="C20" s="28">
-        <v>29931</v>
+        <v>30046</v>
       </c>
       <c r="D20" s="28">
-        <v>19001</v>
+        <v>18209</v>
       </c>
       <c r="E20" s="28">
-        <v>91764</v>
+        <v>90727</v>
       </c>
       <c r="F20" s="28">
-        <v>89769</v>
+        <v>85859</v>
       </c>
       <c r="G20" s="28">
-        <v>12803</v>
+        <v>8598</v>
       </c>
       <c r="H20" s="28">
-        <v>932</v>
+        <v>786</v>
       </c>
       <c r="I20" s="28">
-        <v>3517</v>
+        <v>3576</v>
       </c>
       <c r="J20" s="28">
-        <v>10968</v>
+        <v>9477</v>
       </c>
       <c r="K20" s="28">
-        <v>52190</v>
+        <v>49013</v>
       </c>
       <c r="L20" s="28">
-        <v>1739</v>
+        <v>1938</v>
       </c>
       <c r="M20" s="28">
-        <v>1234</v>
+        <v>1012</v>
       </c>
       <c r="N20" s="28">
-        <v>14015</v>
+        <v>13603</v>
       </c>
       <c r="O20" s="28">
-        <v>5108</v>
+        <v>4167</v>
       </c>
       <c r="P20" s="28">
-        <v>27747</v>
+        <v>26036</v>
       </c>
       <c r="Q20" s="28">
-        <v>9953</v>
+        <v>9637</v>
       </c>
       <c r="R20" s="28">
-        <v>13037</v>
+        <v>11783</v>
       </c>
       <c r="S20" s="28">
-        <v>2575</v>
+        <v>2198</v>
       </c>
       <c r="T20" s="28">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="U20" s="28">
-        <v>413</v>
-[...8 lines deleted...]
-      <c r="Z20" s="32"/>
+        <v>166</v>
+      </c>
+      <c r="V20" s="47">
+        <v>12394</v>
+      </c>
+      <c r="W20" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y20" s="34"/>
+      <c r="Z20" s="34"/>
     </row>
     <row r="21" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="30" t="s">
-[...3 lines deleted...]
-        <v>248232</v>
+      <c r="A21" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="41">
+        <v>274276</v>
       </c>
       <c r="C21" s="28">
-        <v>30777</v>
+        <v>31260</v>
       </c>
       <c r="D21" s="28">
-        <v>19184</v>
+        <v>18299</v>
       </c>
       <c r="E21" s="28">
-        <v>93028</v>
+        <v>92440</v>
       </c>
       <c r="F21" s="28">
-        <v>88420</v>
+        <v>88767</v>
       </c>
       <c r="G21" s="28">
-        <v>8279</v>
+        <v>8186</v>
       </c>
       <c r="H21" s="28">
-        <v>983</v>
+        <v>729</v>
       </c>
       <c r="I21" s="28">
-        <v>3615</v>
+        <v>3387</v>
       </c>
       <c r="J21" s="28">
-        <v>10927</v>
+        <v>10626</v>
       </c>
       <c r="K21" s="28">
-        <v>50896</v>
+        <v>47430</v>
       </c>
       <c r="L21" s="28">
-        <v>1572</v>
+        <v>2546</v>
       </c>
       <c r="M21" s="28">
-        <v>1419</v>
+        <v>1260</v>
       </c>
       <c r="N21" s="28">
-        <v>13779</v>
+        <v>13468</v>
       </c>
       <c r="O21" s="28">
-        <v>5103</v>
+        <v>5012</v>
       </c>
       <c r="P21" s="28">
-        <v>27497</v>
+        <v>24885</v>
       </c>
       <c r="Q21" s="28">
-        <v>9470</v>
+        <v>9884</v>
       </c>
       <c r="R21" s="28">
-        <v>11099</v>
+        <v>13525</v>
       </c>
       <c r="S21" s="28">
-        <v>2200</v>
+        <v>2238</v>
       </c>
       <c r="T21" s="28">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="U21" s="28">
-        <v>240</v>
-[...8 lines deleted...]
-      <c r="Z21" s="32"/>
+        <v>222</v>
+      </c>
+      <c r="V21" s="47">
+        <v>13311</v>
+      </c>
+      <c r="W21" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y21" s="34"/>
+      <c r="Z21" s="34"/>
     </row>
     <row r="22" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>269705</v>
+        <v>13</v>
+      </c>
+      <c r="B22" s="41">
+        <v>257750</v>
       </c>
       <c r="C22" s="28">
-        <v>30046</v>
+        <v>30702</v>
       </c>
       <c r="D22" s="28">
-        <v>18209</v>
+        <v>16954</v>
       </c>
       <c r="E22" s="28">
-        <v>90727</v>
+        <v>79931</v>
       </c>
       <c r="F22" s="28">
-        <v>85859</v>
+        <v>85220</v>
       </c>
       <c r="G22" s="28">
-        <v>8598</v>
+        <v>7430</v>
       </c>
       <c r="H22" s="28">
-        <v>786</v>
+        <v>714</v>
       </c>
       <c r="I22" s="28">
-        <v>3576</v>
+        <v>3263</v>
       </c>
       <c r="J22" s="28">
-        <v>9477</v>
+        <v>11172</v>
       </c>
       <c r="K22" s="28">
-        <v>49013</v>
+        <v>47623</v>
       </c>
       <c r="L22" s="28">
-        <v>1938</v>
+        <v>2435</v>
       </c>
       <c r="M22" s="28">
-        <v>1012</v>
+        <v>1240</v>
       </c>
       <c r="N22" s="28">
-        <v>13603</v>
+        <v>13204</v>
       </c>
       <c r="O22" s="28">
-        <v>4167</v>
+        <v>4978</v>
       </c>
       <c r="P22" s="28">
-        <v>26036</v>
+        <v>23532</v>
       </c>
       <c r="Q22" s="28">
-        <v>9637</v>
+        <v>10726</v>
       </c>
       <c r="R22" s="28">
-        <v>11783</v>
+        <v>12711</v>
       </c>
       <c r="S22" s="28">
-        <v>2198</v>
+        <v>2350</v>
       </c>
       <c r="T22" s="28">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="U22" s="28">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>12394</v>
+        <v>295</v>
+      </c>
+      <c r="V22" s="47">
+        <v>12243</v>
       </c>
       <c r="W22" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="Y22" s="32"/>
-      <c r="Z22" s="32"/>
+      <c r="Y22" s="34"/>
+      <c r="Z22" s="34"/>
     </row>
     <row r="23" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B23" s="28">
-        <v>274276</v>
+        <v>247138</v>
       </c>
       <c r="C23" s="28">
-        <v>31260</v>
+        <v>30824</v>
       </c>
       <c r="D23" s="28">
-        <v>18299</v>
+        <v>16510</v>
       </c>
       <c r="E23" s="28">
-        <v>92440</v>
+        <v>76050</v>
       </c>
       <c r="F23" s="28">
-        <v>88767</v>
+        <v>82275</v>
       </c>
       <c r="G23" s="28">
-        <v>8186</v>
+        <v>9830</v>
       </c>
       <c r="H23" s="28">
-        <v>729</v>
+        <v>1025</v>
       </c>
       <c r="I23" s="28">
-        <v>3387</v>
+        <v>3441</v>
       </c>
       <c r="J23" s="28">
-        <v>10626</v>
+        <v>14705</v>
       </c>
       <c r="K23" s="28">
-        <v>47430</v>
+        <v>50491</v>
       </c>
       <c r="L23" s="28">
-        <v>2546</v>
+        <v>2367</v>
       </c>
       <c r="M23" s="28">
-        <v>1260</v>
+        <v>1467</v>
       </c>
       <c r="N23" s="28">
-        <v>13468</v>
+        <v>13298</v>
       </c>
       <c r="O23" s="28">
-        <v>5012</v>
+        <v>6628</v>
       </c>
       <c r="P23" s="28">
-        <v>24885</v>
+        <v>22492</v>
       </c>
       <c r="Q23" s="28">
-        <v>9884</v>
+        <v>10904</v>
       </c>
       <c r="R23" s="28">
-        <v>13525</v>
+        <v>12891</v>
       </c>
       <c r="S23" s="28">
-        <v>2238</v>
+        <v>3025</v>
       </c>
       <c r="T23" s="28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U23" s="28">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>13311</v>
+        <v>300</v>
+      </c>
+      <c r="V23" s="47">
+        <v>9160</v>
       </c>
       <c r="W23" s="25" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="Z23" s="32"/>
+        <v>79</v>
+      </c>
+      <c r="Y23" s="34"/>
+      <c r="Z23" s="34"/>
     </row>
     <row r="24" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="28">
+        <v>250631</v>
+      </c>
+      <c r="C24" s="28">
+        <v>30207</v>
+      </c>
+      <c r="D24" s="28">
+        <v>17144</v>
+      </c>
+      <c r="E24" s="28">
+        <v>76520</v>
+      </c>
+      <c r="F24" s="28">
+        <v>88315</v>
+      </c>
+      <c r="G24" s="28">
+        <v>6592</v>
+      </c>
+      <c r="H24" s="28">
+        <v>1053</v>
+      </c>
+      <c r="I24" s="28">
+        <v>3747</v>
+      </c>
+      <c r="J24" s="28">
+        <v>15084</v>
+      </c>
+      <c r="K24" s="28">
+        <v>52854</v>
+      </c>
+      <c r="L24" s="28">
+        <v>2628</v>
+      </c>
+      <c r="M24" s="28">
+        <v>1556</v>
+      </c>
+      <c r="N24" s="28">
+        <v>13653</v>
+      </c>
+      <c r="O24" s="28">
+        <v>7441</v>
+      </c>
+      <c r="P24" s="28">
+        <v>25698</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>10362</v>
+      </c>
+      <c r="R24" s="28">
+        <v>12125</v>
+      </c>
+      <c r="S24" s="28">
+        <v>2800</v>
+      </c>
+      <c r="T24" s="28">
+        <v>33</v>
+      </c>
+      <c r="U24" s="28">
+        <v>306</v>
+      </c>
+      <c r="V24" s="47">
+        <v>9949</v>
+      </c>
+      <c r="W24" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y24" s="34"/>
+      <c r="Z24" s="34"/>
+    </row>
+    <row r="25" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="28">
+        <v>237186</v>
+      </c>
+      <c r="C25" s="28">
+        <v>27329</v>
+      </c>
+      <c r="D25" s="28">
+        <v>15607</v>
+      </c>
+      <c r="E25" s="28">
+        <v>68193</v>
+      </c>
+      <c r="F25" s="28">
+        <v>81538</v>
+      </c>
+      <c r="G25" s="28">
+        <v>4409</v>
+      </c>
+      <c r="H25" s="28">
+        <v>903</v>
+      </c>
+      <c r="I25" s="28">
+        <v>3904</v>
+      </c>
+      <c r="J25" s="28">
+        <v>13179</v>
+      </c>
+      <c r="K25" s="28">
+        <v>53789</v>
+      </c>
+      <c r="L25" s="28">
+        <v>2225</v>
+      </c>
+      <c r="M25" s="28">
+        <v>1353</v>
+      </c>
+      <c r="N25" s="28">
+        <v>13757</v>
+      </c>
+      <c r="O25" s="28">
+        <v>6262</v>
+      </c>
+      <c r="P25" s="28">
+        <v>25899</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>9704</v>
+      </c>
+      <c r="R25" s="28">
+        <v>11677</v>
+      </c>
+      <c r="S25" s="28">
+        <v>2482</v>
+      </c>
+      <c r="T25" s="28">
+        <v>41</v>
+      </c>
+      <c r="U25" s="28">
+        <v>279</v>
+      </c>
+      <c r="V25" s="47">
+        <v>11612</v>
+      </c>
+      <c r="W25" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y25" s="34"/>
+      <c r="Z25" s="34"/>
+    </row>
+    <row r="26" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="28">
+        <v>247407</v>
+      </c>
+      <c r="C26" s="28">
+        <v>29529</v>
+      </c>
+      <c r="D26" s="28">
+        <v>17111</v>
+      </c>
+      <c r="E26" s="28">
+        <v>79020</v>
+      </c>
+      <c r="F26" s="28">
+        <v>90381</v>
+      </c>
+      <c r="G26" s="28">
+        <v>8672</v>
+      </c>
+      <c r="H26" s="28">
+        <v>1107</v>
+      </c>
+      <c r="I26" s="28">
+        <v>4085</v>
+      </c>
+      <c r="J26" s="28">
+        <v>16803</v>
+      </c>
+      <c r="K26" s="28">
+        <v>51989</v>
+      </c>
+      <c r="L26" s="28">
+        <v>2544</v>
+      </c>
+      <c r="M26" s="28">
+        <v>1538</v>
+      </c>
+      <c r="N26" s="28">
+        <v>14087</v>
+      </c>
+      <c r="O26" s="28">
+        <v>8253</v>
+      </c>
+      <c r="P26" s="28">
+        <v>27159</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>10644</v>
+      </c>
+      <c r="R26" s="28">
+        <v>12529</v>
+      </c>
+      <c r="S26" s="28">
+        <v>2977</v>
+      </c>
+      <c r="T26" s="28">
+        <v>37</v>
+      </c>
+      <c r="U26" s="28">
+        <v>225</v>
+      </c>
+      <c r="V26" s="47">
+        <v>11510</v>
+      </c>
+      <c r="W26" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y26" s="34"/>
+      <c r="Z26" s="34"/>
+    </row>
+    <row r="27" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="37">
+        <v>249784</v>
+      </c>
+      <c r="C27" s="37">
+        <v>28266</v>
+      </c>
+      <c r="D27" s="37">
+        <v>16867</v>
+      </c>
+      <c r="E27" s="28">
+        <v>82950</v>
+      </c>
+      <c r="F27" s="28">
+        <v>89867</v>
+      </c>
+      <c r="G27" s="37">
+        <v>7227</v>
+      </c>
+      <c r="H27" s="37">
+        <v>1078</v>
+      </c>
+      <c r="I27" s="37">
+        <v>4421</v>
+      </c>
+      <c r="J27" s="37">
+        <v>15505</v>
+      </c>
+      <c r="K27" s="37">
+        <v>55916</v>
+      </c>
+      <c r="L27" s="37">
+        <v>3059</v>
+      </c>
+      <c r="M27" s="37">
+        <v>1418</v>
+      </c>
+      <c r="N27" s="37">
+        <v>14193</v>
+      </c>
+      <c r="O27" s="37">
+        <v>7746</v>
+      </c>
+      <c r="P27" s="37">
+        <v>29494</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>10169</v>
+      </c>
+      <c r="R27" s="37">
+        <v>13109</v>
+      </c>
+      <c r="S27" s="37">
+        <v>2793</v>
+      </c>
+      <c r="T27" s="37">
+        <v>40</v>
+      </c>
+      <c r="U27" s="37">
+        <v>235</v>
+      </c>
+      <c r="V27" s="38">
+        <v>12740</v>
+      </c>
+      <c r="W27" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y27" s="34"/>
+      <c r="Z27" s="34"/>
+    </row>
+    <row r="28" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="37">
+        <v>262875</v>
+      </c>
+      <c r="C28" s="37">
+        <v>28810</v>
+      </c>
+      <c r="D28" s="37">
+        <v>17361</v>
+      </c>
+      <c r="E28" s="28">
+        <v>84869</v>
+      </c>
+      <c r="F28" s="28">
+        <v>92407</v>
+      </c>
+      <c r="G28" s="37">
+        <v>9539</v>
+      </c>
+      <c r="H28" s="37">
+        <v>1014</v>
+      </c>
+      <c r="I28" s="37">
+        <v>4763</v>
+      </c>
+      <c r="J28" s="37">
+        <v>15526</v>
+      </c>
+      <c r="K28" s="37">
+        <v>60603</v>
+      </c>
+      <c r="L28" s="37">
+        <v>2449</v>
+      </c>
+      <c r="M28" s="37">
+        <v>1450</v>
+      </c>
+      <c r="N28" s="37">
+        <v>14400</v>
+      </c>
+      <c r="O28" s="37">
+        <v>7401</v>
+      </c>
+      <c r="P28" s="37">
+        <v>31144</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>10468</v>
+      </c>
+      <c r="R28" s="37">
+        <v>11758</v>
+      </c>
+      <c r="S28" s="37">
+        <v>2746</v>
+      </c>
+      <c r="T28" s="37">
+        <v>48</v>
+      </c>
+      <c r="U28" s="37">
+        <v>223</v>
+      </c>
+      <c r="V28" s="38">
+        <v>12934</v>
+      </c>
+      <c r="W28" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y28" s="34"/>
+      <c r="Z28" s="34"/>
+    </row>
+    <row r="29" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="37">
+        <v>264636</v>
+      </c>
+      <c r="C29" s="37">
+        <v>28059</v>
+      </c>
+      <c r="D29" s="37">
+        <v>17125</v>
+      </c>
+      <c r="E29" s="28">
+        <v>84696</v>
+      </c>
+      <c r="F29" s="28">
+        <v>89141</v>
+      </c>
+      <c r="G29" s="37">
+        <v>11419</v>
+      </c>
+      <c r="H29" s="37">
+        <v>885</v>
+      </c>
+      <c r="I29" s="37">
+        <v>4883</v>
+      </c>
+      <c r="J29" s="37">
+        <v>13059</v>
+      </c>
+      <c r="K29" s="37">
+        <v>63808</v>
+      </c>
+      <c r="L29" s="37">
+        <v>2337</v>
+      </c>
+      <c r="M29" s="37">
+        <v>1423</v>
+      </c>
+      <c r="N29" s="37">
+        <v>14668</v>
+      </c>
+      <c r="O29" s="37">
+        <v>6356</v>
+      </c>
+      <c r="P29" s="37">
+        <v>32007</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>9620</v>
+      </c>
+      <c r="R29" s="37">
+        <v>12259</v>
+      </c>
+      <c r="S29" s="37">
+        <v>2234</v>
+      </c>
+      <c r="T29" s="37">
+        <v>52</v>
+      </c>
+      <c r="U29" s="37">
+        <v>402</v>
+      </c>
+      <c r="V29" s="38">
+        <v>14632</v>
+      </c>
+      <c r="W29" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y29" s="34"/>
+      <c r="Z29" s="34"/>
+    </row>
+    <row r="30" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="37">
+        <v>263480</v>
+      </c>
+      <c r="C30" s="37">
+        <v>29280</v>
+      </c>
+      <c r="D30" s="37">
+        <v>17976</v>
+      </c>
+      <c r="E30" s="28">
+        <v>92809</v>
+      </c>
+      <c r="F30" s="28">
+        <v>91257</v>
+      </c>
+      <c r="G30" s="37">
+        <v>10210</v>
+      </c>
+      <c r="H30" s="37">
+        <v>629</v>
+      </c>
+      <c r="I30" s="37">
+        <v>4609</v>
+      </c>
+      <c r="J30" s="37">
+        <v>11366</v>
+      </c>
+      <c r="K30" s="37">
+        <v>63403</v>
+      </c>
+      <c r="L30" s="37">
+        <v>2464</v>
+      </c>
+      <c r="M30" s="37">
+        <v>1264</v>
+      </c>
+      <c r="N30" s="37">
+        <v>14545</v>
+      </c>
+      <c r="O30" s="37">
+        <v>5473</v>
+      </c>
+      <c r="P30" s="37">
+        <v>32274</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>9537</v>
+      </c>
+      <c r="R30" s="37">
+        <v>12459</v>
+      </c>
+      <c r="S30" s="37">
+        <v>2300</v>
+      </c>
+      <c r="T30" s="37">
+        <v>37</v>
+      </c>
+      <c r="U30" s="37">
+        <v>413</v>
+      </c>
+      <c r="V30" s="38">
+        <v>14372</v>
+      </c>
+      <c r="W30" s="33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="37">
+        <v>245596</v>
+      </c>
+      <c r="C31" s="37">
+        <v>28920</v>
+      </c>
+      <c r="D31" s="37">
+        <v>17542</v>
+      </c>
+      <c r="E31" s="28">
+        <v>90932</v>
+      </c>
+      <c r="F31" s="28">
+        <v>85936</v>
+      </c>
+      <c r="G31" s="37">
+        <v>7204</v>
+      </c>
+      <c r="H31" s="37">
+        <v>707</v>
+      </c>
+      <c r="I31" s="37">
+        <v>4563</v>
+      </c>
+      <c r="J31" s="37">
+        <v>12453</v>
+      </c>
+      <c r="K31" s="37">
+        <v>65373</v>
+      </c>
+      <c r="L31" s="37">
+        <v>2291</v>
+      </c>
+      <c r="M31" s="37">
+        <v>1339</v>
+      </c>
+      <c r="N31" s="37">
+        <v>14841</v>
+      </c>
+      <c r="O31" s="37">
+        <v>5777</v>
+      </c>
+      <c r="P31" s="37">
+        <v>32585</v>
+      </c>
+      <c r="Q31" s="37">
+        <v>9755</v>
+      </c>
+      <c r="R31" s="37">
+        <v>11108</v>
+      </c>
+      <c r="S31" s="37">
+        <v>2151</v>
+      </c>
+      <c r="T31" s="37">
+        <v>23</v>
+      </c>
+      <c r="U31" s="37">
+        <v>381</v>
+      </c>
+      <c r="V31" s="38">
+        <v>13663</v>
+      </c>
+      <c r="W31" s="33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="37">
+        <v>269028</v>
+      </c>
+      <c r="C32" s="37">
+        <v>28720</v>
+      </c>
+      <c r="D32" s="37">
+        <v>17032</v>
+      </c>
+      <c r="E32" s="28">
+        <v>87793</v>
+      </c>
+      <c r="F32" s="28">
+        <v>85902</v>
+      </c>
+      <c r="G32" s="37">
+        <v>5528</v>
+      </c>
+      <c r="H32" s="37">
+        <v>567</v>
+      </c>
+      <c r="I32" s="37">
+        <v>4248</v>
+      </c>
+      <c r="J32" s="37">
+        <v>9845</v>
+      </c>
+      <c r="K32" s="37">
+        <v>64662</v>
+      </c>
+      <c r="L32" s="37">
+        <v>2276</v>
+      </c>
+      <c r="M32" s="37">
+        <v>1003</v>
+      </c>
+      <c r="N32" s="37">
+        <v>14371</v>
+      </c>
+      <c r="O32" s="37">
+        <v>4478</v>
+      </c>
+      <c r="P32" s="37">
+        <v>31336</v>
+      </c>
+      <c r="Q32" s="37">
+        <v>9699</v>
+      </c>
+      <c r="R32" s="37">
+        <v>12856</v>
+      </c>
+      <c r="S32" s="37">
+        <v>2061</v>
+      </c>
+      <c r="T32" s="37">
+        <v>50</v>
+      </c>
+      <c r="U32" s="37">
+        <v>236</v>
+      </c>
+      <c r="V32" s="38">
+        <v>13323</v>
+      </c>
+      <c r="W32" s="33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="37">
+        <v>266698</v>
+      </c>
+      <c r="C33" s="37">
+        <v>28774</v>
+      </c>
+      <c r="D33" s="37">
+        <v>17002</v>
+      </c>
+      <c r="E33" s="28">
+        <v>86790</v>
+      </c>
+      <c r="F33" s="28">
+        <v>88076</v>
+      </c>
+      <c r="G33" s="37">
+        <v>5396</v>
+      </c>
+      <c r="H33" s="37">
+        <v>640</v>
+      </c>
+      <c r="I33" s="37">
+        <v>3927</v>
+      </c>
+      <c r="J33" s="37">
+        <v>11368</v>
+      </c>
+      <c r="K33" s="37">
+        <v>64221</v>
+      </c>
+      <c r="L33" s="37">
+        <v>2844</v>
+      </c>
+      <c r="M33" s="37">
+        <v>1165</v>
+      </c>
+      <c r="N33" s="37">
+        <v>14058</v>
+      </c>
+      <c r="O33" s="37">
+        <v>5254</v>
+      </c>
+      <c r="P33" s="37">
+        <v>30851</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>10227</v>
+      </c>
+      <c r="R33" s="37">
+        <v>13556</v>
+      </c>
+      <c r="S33" s="37">
+        <v>2274</v>
+      </c>
+      <c r="T33" s="37">
+        <v>33</v>
+      </c>
+      <c r="U33" s="37">
+        <v>226</v>
+      </c>
+      <c r="V33" s="38">
+        <v>13554</v>
+      </c>
+      <c r="W33" s="33" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="37">
+        <v>250133</v>
+      </c>
+      <c r="C34" s="37">
+        <v>28629</v>
+      </c>
+      <c r="D34" s="37">
+        <v>15872</v>
+      </c>
+      <c r="E34" s="28">
+        <v>74705</v>
+      </c>
+      <c r="F34" s="28">
+        <v>83569</v>
+      </c>
+      <c r="G34" s="37">
+        <v>4627</v>
+      </c>
+      <c r="H34" s="37">
+        <v>714</v>
+      </c>
+      <c r="I34" s="37">
+        <v>3791</v>
+      </c>
+      <c r="J34" s="37">
+        <v>11791</v>
+      </c>
+      <c r="K34" s="37">
+        <v>65883</v>
+      </c>
+      <c r="L34" s="37">
+        <v>2696</v>
+      </c>
+      <c r="M34" s="37">
+        <v>1342</v>
+      </c>
+      <c r="N34" s="37">
+        <v>14048</v>
+      </c>
+      <c r="O34" s="37">
+        <v>5512</v>
+      </c>
+      <c r="P34" s="37">
+        <v>29993</v>
+      </c>
+      <c r="Q34" s="37">
+        <v>10733</v>
+      </c>
+      <c r="R34" s="37">
+        <v>12877</v>
+      </c>
+      <c r="S34" s="37">
+        <v>2468</v>
+      </c>
+      <c r="T34" s="37">
+        <v>26</v>
+      </c>
+      <c r="U34" s="37">
+        <v>262</v>
+      </c>
+      <c r="V34" s="38">
+        <v>10903</v>
+      </c>
+      <c r="W34" s="33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="28">
-[...53 lines deleted...]
-      <c r="T24" s="28">
+      <c r="B35" s="37">
+        <v>243852</v>
+      </c>
+      <c r="C35" s="37">
+        <v>28574</v>
+      </c>
+      <c r="D35" s="37">
+        <v>15339</v>
+      </c>
+      <c r="E35" s="28">
+        <v>73552</v>
+      </c>
+      <c r="F35" s="28">
+        <v>83220</v>
+      </c>
+      <c r="G35" s="37">
+        <v>4497</v>
+      </c>
+      <c r="H35" s="37">
+        <v>858</v>
+      </c>
+      <c r="I35" s="37">
+        <v>3805</v>
+      </c>
+      <c r="J35" s="37">
+        <v>15059</v>
+      </c>
+      <c r="K35" s="37">
+        <v>70479</v>
+      </c>
+      <c r="L35" s="37">
+        <v>2567</v>
+      </c>
+      <c r="M35" s="37">
+        <v>1626</v>
+      </c>
+      <c r="N35" s="37">
+        <v>14158</v>
+      </c>
+      <c r="O35" s="37">
+        <v>7050</v>
+      </c>
+      <c r="P35" s="37">
+        <v>29156</v>
+      </c>
+      <c r="Q35" s="37">
+        <v>10814</v>
+      </c>
+      <c r="R35" s="37">
+        <v>13073</v>
+      </c>
+      <c r="S35" s="37">
+        <v>2725</v>
+      </c>
+      <c r="T35" s="37">
+        <v>31</v>
+      </c>
+      <c r="U35" s="37">
+        <v>203</v>
+      </c>
+      <c r="V35" s="38">
+        <v>8436</v>
+      </c>
+      <c r="W35" s="33" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="37">
+        <v>248580</v>
+      </c>
+      <c r="C36" s="37">
+        <v>28737</v>
+      </c>
+      <c r="D36" s="37">
+        <v>15903</v>
+      </c>
+      <c r="E36" s="28">
+        <v>74010</v>
+      </c>
+      <c r="F36" s="28">
+        <v>85518</v>
+      </c>
+      <c r="G36" s="37">
+        <v>5028</v>
+      </c>
+      <c r="H36" s="37">
+        <v>986</v>
+      </c>
+      <c r="I36" s="37">
+        <v>4178</v>
+      </c>
+      <c r="J36" s="37">
+        <v>15067</v>
+      </c>
+      <c r="K36" s="37">
+        <v>75039</v>
+      </c>
+      <c r="L36" s="37">
+        <v>2966</v>
+      </c>
+      <c r="M36" s="37">
+        <v>1596</v>
+      </c>
+      <c r="N36" s="37">
+        <v>14131</v>
+      </c>
+      <c r="O36" s="37">
+        <v>7318</v>
+      </c>
+      <c r="P36" s="37">
+        <v>31670</v>
+      </c>
+      <c r="Q36" s="37">
+        <v>10545</v>
+      </c>
+      <c r="R36" s="37">
+        <v>11855</v>
+      </c>
+      <c r="S36" s="37">
+        <v>2244</v>
+      </c>
+      <c r="T36" s="37">
         <v>29</v>
       </c>
-      <c r="U24" s="28">
-[...12 lines deleted...]
-      <c r="A25" s="30" t="s">
+      <c r="U36" s="37">
+        <v>267</v>
+      </c>
+      <c r="V36" s="38">
+        <v>10039</v>
+      </c>
+      <c r="W36" s="33" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="37">
+        <v>230058</v>
+      </c>
+      <c r="C37" s="37">
+        <v>25571</v>
+      </c>
+      <c r="D37" s="37">
+        <v>14219</v>
+      </c>
+      <c r="E37" s="28">
+        <v>67841</v>
+      </c>
+      <c r="F37" s="28">
+        <v>81525</v>
+      </c>
+      <c r="G37" s="37">
+        <v>5336</v>
+      </c>
+      <c r="H37" s="37">
+        <v>893</v>
+      </c>
+      <c r="I37" s="37">
+        <v>4233</v>
+      </c>
+      <c r="J37" s="37">
+        <v>13192</v>
+      </c>
+      <c r="K37" s="37">
+        <v>75961</v>
+      </c>
+      <c r="L37" s="37">
+        <v>2155</v>
+      </c>
+      <c r="M37" s="37">
+        <v>1427</v>
+      </c>
+      <c r="N37" s="37">
+        <v>14067</v>
+      </c>
+      <c r="O37" s="37">
+        <v>6649</v>
+      </c>
+      <c r="P37" s="37">
+        <v>32677</v>
+      </c>
+      <c r="Q37" s="37">
+        <v>9582</v>
+      </c>
+      <c r="R37" s="37">
+        <v>11856</v>
+      </c>
+      <c r="S37" s="37">
+        <v>2253</v>
+      </c>
+      <c r="T37" s="37">
+        <v>37</v>
+      </c>
+      <c r="U37" s="37">
+        <v>150</v>
+      </c>
+      <c r="V37" s="38">
+        <v>11691</v>
+      </c>
+      <c r="W37" s="26" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="28">
-[...215 lines deleted...]
-      <c r="A28" s="30" t="s">
+      <c r="B38" s="37">
+        <v>241916</v>
+      </c>
+      <c r="C38" s="37">
+        <v>27289</v>
+      </c>
+      <c r="D38" s="37">
+        <v>15340</v>
+      </c>
+      <c r="E38" s="28">
+        <v>77091</v>
+      </c>
+      <c r="F38" s="28">
+        <v>90247</v>
+      </c>
+      <c r="G38" s="37">
+        <v>8037</v>
+      </c>
+      <c r="H38" s="37">
+        <v>1105</v>
+      </c>
+      <c r="I38" s="37">
+        <v>4539</v>
+      </c>
+      <c r="J38" s="37">
+        <v>16655</v>
+      </c>
+      <c r="K38" s="37">
+        <v>69530</v>
+      </c>
+      <c r="L38" s="37">
+        <v>2207</v>
+      </c>
+      <c r="M38" s="37">
+        <v>1613</v>
+      </c>
+      <c r="N38" s="37">
+        <v>14213</v>
+      </c>
+      <c r="O38" s="37">
+        <v>8454</v>
+      </c>
+      <c r="P38" s="37">
+        <v>33970</v>
+      </c>
+      <c r="Q38" s="37">
+        <v>10423</v>
+      </c>
+      <c r="R38" s="37">
+        <v>13123</v>
+      </c>
+      <c r="S38" s="37">
+        <v>2769</v>
+      </c>
+      <c r="T38" s="37">
+        <v>26</v>
+      </c>
+      <c r="U38" s="37">
+        <v>217</v>
+      </c>
+      <c r="V38" s="38">
+        <v>12345</v>
+      </c>
+      <c r="W38" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="35">
-[...355 lines deleted...]
-      <c r="A33" s="30" t="s">
+      <c r="B39" s="28">
+        <v>245159</v>
+      </c>
+      <c r="C39" s="28">
+        <v>26140</v>
+      </c>
+      <c r="D39" s="28">
+        <v>14964</v>
+      </c>
+      <c r="E39" s="28">
+        <v>81477</v>
+      </c>
+      <c r="F39" s="28">
+        <v>89324</v>
+      </c>
+      <c r="G39" s="28">
+        <v>8126</v>
+      </c>
+      <c r="H39" s="28">
+        <v>1032</v>
+      </c>
+      <c r="I39" s="28">
+        <v>4933</v>
+      </c>
+      <c r="J39" s="28">
+        <v>15203</v>
+      </c>
+      <c r="K39" s="28">
+        <v>72989</v>
+      </c>
+      <c r="L39" s="28">
+        <v>2634</v>
+      </c>
+      <c r="M39" s="28">
+        <v>1643</v>
+      </c>
+      <c r="N39" s="28">
+        <v>14437</v>
+      </c>
+      <c r="O39" s="28">
+        <v>7851</v>
+      </c>
+      <c r="P39" s="28">
+        <v>36077</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>9898</v>
+      </c>
+      <c r="R39" s="28">
+        <v>13473</v>
+      </c>
+      <c r="S39" s="28">
+        <v>2869</v>
+      </c>
+      <c r="T39" s="28">
         <v>45</v>
       </c>
-      <c r="B33" s="35">
-[...198 lines deleted...]
-      <c r="U35" s="35">
+      <c r="U39" s="28">
         <v>226</v>
       </c>
-      <c r="V35" s="36">
-[...149 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="V39" s="47">
+        <v>11878</v>
+      </c>
+      <c r="W39" s="26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="28">
+        <v>258936</v>
+      </c>
+      <c r="C40" s="28">
+        <v>26393</v>
+      </c>
+      <c r="D40" s="28">
+        <v>15428</v>
+      </c>
+      <c r="E40" s="28">
+        <v>84125</v>
+      </c>
+      <c r="F40" s="28">
+        <v>91360</v>
+      </c>
+      <c r="G40" s="28">
+        <v>8727</v>
+      </c>
+      <c r="H40" s="28">
+        <v>846</v>
+      </c>
+      <c r="I40" s="28">
+        <v>5219</v>
+      </c>
+      <c r="J40" s="28">
+        <v>15073</v>
+      </c>
+      <c r="K40" s="28">
+        <v>78679</v>
+      </c>
+      <c r="L40" s="28">
+        <v>1978</v>
+      </c>
+      <c r="M40" s="28">
+        <v>1693</v>
+      </c>
+      <c r="N40" s="28">
+        <v>13863</v>
+      </c>
+      <c r="O40" s="28">
+        <v>7388</v>
+      </c>
+      <c r="P40" s="28">
+        <v>38073</v>
+      </c>
+      <c r="Q40" s="28">
+        <v>10249</v>
+      </c>
+      <c r="R40" s="28">
+        <v>11923</v>
+      </c>
+      <c r="S40" s="28">
+        <v>2499</v>
+      </c>
+      <c r="T40" s="28">
+        <v>36</v>
+      </c>
+      <c r="U40" s="28">
+        <v>183</v>
+      </c>
+      <c r="V40" s="47">
+        <v>13426</v>
+      </c>
+      <c r="W40" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="B38" s="35">
-[...208 lines deleted...]
-    <row r="41" spans="1:26" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="41" spans="1:26" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="28">
-        <v>245159</v>
+        <v>260336</v>
       </c>
       <c r="C41" s="28">
-        <v>26140</v>
+        <v>25223</v>
       </c>
       <c r="D41" s="28">
-        <v>14964</v>
+        <v>15257</v>
       </c>
       <c r="E41" s="28">
-        <v>81477</v>
+        <v>83630</v>
       </c>
       <c r="F41" s="28">
-        <v>89324</v>
+        <v>89815</v>
       </c>
       <c r="G41" s="28">
-        <v>8126</v>
+        <v>10271</v>
       </c>
       <c r="H41" s="28">
-        <v>1032</v>
+        <v>813</v>
       </c>
       <c r="I41" s="28">
-        <v>4933</v>
+        <v>5143</v>
       </c>
       <c r="J41" s="28">
-        <v>15203</v>
+        <v>12729</v>
       </c>
       <c r="K41" s="28">
-        <v>72989</v>
+        <v>79460</v>
       </c>
       <c r="L41" s="28">
-        <v>2634</v>
+        <v>2838</v>
       </c>
       <c r="M41" s="28">
-        <v>1643</v>
+        <v>1591</v>
       </c>
       <c r="N41" s="28">
-        <v>14437</v>
+        <v>14108</v>
       </c>
       <c r="O41" s="28">
-        <v>7851</v>
+        <v>6383</v>
       </c>
       <c r="P41" s="28">
-        <v>36077</v>
+        <v>38865</v>
       </c>
       <c r="Q41" s="28">
-        <v>9898</v>
+        <v>9309</v>
       </c>
       <c r="R41" s="28">
-        <v>13473</v>
+        <v>12883</v>
       </c>
       <c r="S41" s="28">
-        <v>2869</v>
+        <v>2295</v>
       </c>
       <c r="T41" s="28">
         <v>45</v>
       </c>
       <c r="U41" s="28">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>11878</v>
+        <v>279</v>
+      </c>
+      <c r="V41" s="47">
+        <v>13823</v>
       </c>
       <c r="W41" s="26" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="16" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>258936</v>
+        <v>18</v>
+      </c>
+      <c r="B42" s="41">
+        <v>255734</v>
       </c>
       <c r="C42" s="28">
-        <v>26393</v>
+        <v>25679</v>
       </c>
       <c r="D42" s="28">
-        <v>15428</v>
+        <v>15962</v>
       </c>
       <c r="E42" s="28">
-        <v>84125</v>
+        <v>89167</v>
       </c>
       <c r="F42" s="28">
-        <v>91360</v>
+        <v>93844</v>
       </c>
       <c r="G42" s="28">
-        <v>8727</v>
+        <v>9176</v>
       </c>
       <c r="H42" s="28">
-        <v>846</v>
+        <v>571</v>
       </c>
       <c r="I42" s="28">
-        <v>5219</v>
+        <v>4784</v>
       </c>
       <c r="J42" s="28">
-        <v>15073</v>
+        <v>12379</v>
       </c>
       <c r="K42" s="28">
-        <v>78679</v>
+        <v>79756</v>
       </c>
       <c r="L42" s="28">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="M42" s="28">
-        <v>1693</v>
+        <v>1443</v>
       </c>
       <c r="N42" s="28">
-        <v>13863</v>
+        <v>14007</v>
       </c>
       <c r="O42" s="28">
-        <v>7388</v>
+        <v>5996</v>
       </c>
       <c r="P42" s="28">
-        <v>38073</v>
+        <v>38962</v>
       </c>
       <c r="Q42" s="28">
-        <v>10249</v>
+        <v>10114</v>
       </c>
       <c r="R42" s="28">
-        <v>11923</v>
+        <v>13093</v>
       </c>
       <c r="S42" s="28">
-        <v>2499</v>
+        <v>2394</v>
       </c>
       <c r="T42" s="28">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="U42" s="28">
-        <v>183</v>
-[...8 lines deleted...]
-      <c r="Z42" s="32"/>
+        <v>424</v>
+      </c>
+      <c r="V42" s="47">
+        <v>14115</v>
+      </c>
+      <c r="W42" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y42" s="34"/>
+      <c r="Z42" s="34"/>
     </row>
     <row r="43" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="30" t="s">
-        <v>18</v>
+      <c r="A43" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="B43" s="28">
-        <v>260336</v>
+        <v>242627</v>
       </c>
       <c r="C43" s="28">
-        <v>25223</v>
+        <v>25933</v>
       </c>
       <c r="D43" s="28">
-        <v>15257</v>
+        <v>15794</v>
       </c>
       <c r="E43" s="28">
-        <v>83630</v>
+        <v>88133</v>
       </c>
       <c r="F43" s="28">
-        <v>89815</v>
+        <v>91268</v>
       </c>
       <c r="G43" s="28">
-        <v>10271</v>
+        <v>6559</v>
       </c>
       <c r="H43" s="28">
-        <v>813</v>
+        <v>649</v>
       </c>
       <c r="I43" s="28">
-        <v>5143</v>
+        <v>4597</v>
       </c>
       <c r="J43" s="28">
-        <v>12729</v>
+        <v>12798</v>
       </c>
       <c r="K43" s="28">
-        <v>79460</v>
+        <v>81763</v>
       </c>
       <c r="L43" s="28">
-        <v>2838</v>
+        <v>2110</v>
       </c>
       <c r="M43" s="28">
-        <v>1591</v>
+        <v>1378</v>
       </c>
       <c r="N43" s="28">
-        <v>14108</v>
+        <v>14080</v>
       </c>
       <c r="O43" s="28">
-        <v>6383</v>
+        <v>6310</v>
       </c>
       <c r="P43" s="28">
-        <v>38865</v>
+        <v>39527</v>
       </c>
       <c r="Q43" s="28">
-        <v>9309</v>
+        <v>9564</v>
       </c>
       <c r="R43" s="28">
-        <v>12883</v>
+        <v>11754</v>
       </c>
       <c r="S43" s="28">
-        <v>2295</v>
+        <v>2193</v>
       </c>
       <c r="T43" s="28">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="U43" s="28">
-        <v>279</v>
+        <v>223</v>
       </c>
       <c r="V43" s="28">
-        <v>13823</v>
-[...5 lines deleted...]
-      <c r="Z43" s="32"/>
+        <v>11354</v>
+      </c>
+      <c r="W43" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y43" s="34"/>
+      <c r="Z43" s="34"/>
     </row>
     <row r="44" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="37" t="s">
+      <c r="A44" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" s="31">
+        <v>260561</v>
+      </c>
+      <c r="C44" s="30">
+        <v>25645</v>
+      </c>
+      <c r="D44" s="30">
+        <v>15104</v>
+      </c>
+      <c r="E44" s="40">
+        <v>82058</v>
+      </c>
+      <c r="F44" s="40">
+        <v>88104</v>
+      </c>
+      <c r="G44" s="40">
+        <v>5536</v>
+      </c>
+      <c r="H44" s="30">
+        <v>645</v>
+      </c>
+      <c r="I44" s="30">
+        <v>4067</v>
+      </c>
+      <c r="J44" s="30">
+        <v>11515</v>
+      </c>
+      <c r="K44" s="30">
+        <v>82183</v>
+      </c>
+      <c r="L44" s="30">
+        <v>2015</v>
+      </c>
+      <c r="M44" s="30">
+        <v>1253</v>
+      </c>
+      <c r="N44" s="30">
+        <v>14017</v>
+      </c>
+      <c r="O44" s="30">
+        <v>5412</v>
+      </c>
+      <c r="P44" s="30">
+        <v>38984</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>9836</v>
+      </c>
+      <c r="R44" s="30">
+        <v>12493</v>
+      </c>
+      <c r="S44" s="30">
+        <v>1660</v>
+      </c>
+      <c r="T44" s="30">
         <v>19</v>
       </c>
-      <c r="B44" s="38">
-[...66 lines deleted...]
-      <c r="Z44" s="32"/>
+      <c r="U44" s="30">
+        <v>291</v>
+      </c>
+      <c r="V44" s="30">
+        <v>13357</v>
+      </c>
+      <c r="W44" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y44" s="34"/>
+      <c r="Z44" s="34"/>
     </row>
     <row r="45" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
-      <c r="Y45" s="32"/>
-      <c r="Z45" s="32"/>
+      <c r="Y45" s="34"/>
+      <c r="Z45" s="34"/>
     </row>
     <row r="46" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="18" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="22"/>
       <c r="D46" s="22"/>
       <c r="E46" s="22"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
       <c r="N46" s="22"/>
       <c r="O46" s="22"/>
       <c r="P46" s="22"/>
       <c r="Q46" s="22"/>
       <c r="R46" s="22"/>
       <c r="S46" s="22"/>
       <c r="T46" s="22"/>
       <c r="U46" s="22"/>
       <c r="V46" s="22"/>
       <c r="W46" s="22"/>
-      <c r="Y46" s="32"/>
-      <c r="Z46" s="32"/>
+      <c r="Y46" s="34"/>
+      <c r="Z46" s="34"/>
     </row>
     <row r="47" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="18" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B47" s="23"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="22"/>
       <c r="U47" s="22"/>
       <c r="V47" s="22"/>
       <c r="W47" s="22"/>
-      <c r="Y47" s="32"/>
-      <c r="Z47" s="32"/>
+      <c r="Y47" s="34"/>
+      <c r="Z47" s="34"/>
     </row>
     <row r="48" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="18" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="22"/>
       <c r="O48" s="22"/>
       <c r="P48" s="22"/>
       <c r="Q48" s="22"/>
       <c r="R48" s="22"/>
       <c r="S48" s="22"/>
       <c r="T48" s="22"/>
       <c r="U48" s="22"/>
       <c r="V48" s="22"/>
       <c r="W48" s="22"/>
     </row>
     <row r="49" spans="1:23" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="18" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B49" s="23"/>
     </row>
     <row r="50" spans="1:23" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="18" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B50" s="23"/>
     </row>
     <row r="51" spans="1:23" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="18" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B51" s="24"/>
     </row>
     <row r="52" spans="1:23" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="19"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>