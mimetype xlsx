--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -1,279 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和4年\原稿はこのデータをベースに作ること！\e-stat・他用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2022\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{752C28F4-2AA6-47B1-8ABE-4768A8145356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2970" yWindow="600" windowWidth="14430" windowHeight="15600"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6AACFA94-6CF1-471B-AB6F-C3B8EDF6FBA3}"/>
   </bookViews>
   <sheets>
-    <sheet name="第６表" sheetId="3" r:id="rId1"/>
+    <sheet name="第６表" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="29">
+  <si>
+    <t>(単位: 人)</t>
+    <phoneticPr fontId="4"/>
+  </si>
   <si>
     <t xml:space="preserve">             方面別
 月別</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>中　国</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>韓　国</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他アジア</t>
     <rPh sb="2" eb="3">
       <t>ホカ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>米 大 陸</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>太 平 洋</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>欧　州</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>オセアニア</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合　計</t>
     <rPh sb="0" eb="1">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位: ｋｇ)</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和4年 1月</t>
   </si>
   <si>
     <t>2月</t>
   </si>
   <si>
     <t>3月</t>
   </si>
   <si>
     <t>4月</t>
   </si>
   <si>
+    <t>5月</t>
+  </si>
+  <si>
     <t>6月</t>
   </si>
   <si>
     <t>7月</t>
   </si>
   <si>
     <t>8月</t>
   </si>
   <si>
     <t>9月</t>
   </si>
   <si>
     <t>10月</t>
   </si>
   <si>
     <t>11月</t>
   </si>
   <si>
     <t>12月</t>
   </si>
   <si>
     <t>暦年計</t>
   </si>
   <si>
+    <t>令和5年 1月</t>
+  </si>
+  <si>
     <t>年度計</t>
   </si>
   <si>
-    <t>(単位: 人)</t>
-[...65 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>第６表　国際航空方面別輸送実績(旅客)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(令和4年)</t>
+  </si>
+  <si>
+    <t>第６表　国際航空方面別輸送実績(貨物)</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="18"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="1">
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
@@ -472,273 +439,303 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{22E3354F-D993-4C9E-8F25-A4277DED6C88}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -836,1190 +833,1189 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FC83E2D-C46B-463D-AF45-C3EA92F699E2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="28.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="9" width="38.625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9" style="1"/>
+    <col min="1" max="9" width="13.1640625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="8.08203125" style="17"/>
+    <col min="11" max="18" width="13.1640625" style="17" customWidth="1"/>
+    <col min="19" max="16384" width="8.08203125" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="42" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="I2" s="2" t="s">
+    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+    </row>
+    <row r="2" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10790</v>
+      </c>
+      <c r="C4" s="2">
+        <v>924</v>
+      </c>
+      <c r="D4" s="2">
+        <v>73637</v>
+      </c>
+      <c r="E4" s="2">
+        <v>63964</v>
+      </c>
+      <c r="F4" s="3">
+        <v>4210</v>
+      </c>
+      <c r="G4" s="3">
+        <v>16649</v>
+      </c>
+      <c r="H4" s="3">
+        <v>5652</v>
+      </c>
+      <c r="I4" s="4">
+        <v>175826</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="5">
+        <v>10143</v>
+      </c>
+      <c r="C5" s="6">
+        <v>1507</v>
+      </c>
+      <c r="D5" s="6">
+        <v>63232</v>
+      </c>
+      <c r="E5" s="6">
+        <v>47818</v>
+      </c>
+      <c r="F5" s="7">
+        <v>4324</v>
+      </c>
+      <c r="G5" s="7">
+        <v>10244</v>
+      </c>
+      <c r="H5" s="7">
+        <v>4364</v>
+      </c>
+      <c r="I5" s="8">
+        <v>141632</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="5">
+        <v>15365</v>
+      </c>
+      <c r="C6" s="6">
+        <v>3473</v>
+      </c>
+      <c r="D6" s="6">
+        <v>129402</v>
+      </c>
+      <c r="E6" s="6">
+        <v>87061</v>
+      </c>
+      <c r="F6" s="7">
+        <v>10866</v>
+      </c>
+      <c r="G6" s="7">
+        <v>20552</v>
+      </c>
+      <c r="H6" s="7">
+        <v>7210</v>
+      </c>
+      <c r="I6" s="8">
+        <v>273929</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="5">
+        <v>14537</v>
+      </c>
+      <c r="C7" s="6">
+        <v>5105</v>
+      </c>
+      <c r="D7" s="6">
+        <v>211781</v>
+      </c>
+      <c r="E7" s="6">
+        <v>115981</v>
+      </c>
+      <c r="F7" s="7">
+        <v>16935</v>
+      </c>
+      <c r="G7" s="7">
+        <v>30992</v>
+      </c>
+      <c r="H7" s="7">
+        <v>10676</v>
+      </c>
+      <c r="I7" s="8">
+        <v>406007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="5">
+        <v>13159</v>
+      </c>
+      <c r="C8" s="6">
+        <v>4567</v>
+      </c>
+      <c r="D8" s="6">
+        <v>245166</v>
+      </c>
+      <c r="E8" s="6">
+        <v>152320</v>
+      </c>
+      <c r="F8" s="7">
+        <v>23046</v>
+      </c>
+      <c r="G8" s="7">
+        <v>32974</v>
+      </c>
+      <c r="H8" s="7">
+        <v>10976</v>
+      </c>
+      <c r="I8" s="8">
+        <v>482208</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="5">
+        <v>14793</v>
+      </c>
+      <c r="C9" s="6">
+        <v>4382</v>
+      </c>
+      <c r="D9" s="6">
+        <v>274177</v>
+      </c>
+      <c r="E9" s="6">
+        <v>205568</v>
+      </c>
+      <c r="F9" s="7">
+        <v>33363</v>
+      </c>
+      <c r="G9" s="7">
+        <v>39357</v>
+      </c>
+      <c r="H9" s="7">
+        <v>13560</v>
+      </c>
+      <c r="I9" s="8">
+        <v>585200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="5">
+        <v>16008</v>
+      </c>
+      <c r="C10" s="6">
+        <v>13689</v>
+      </c>
+      <c r="D10" s="6">
+        <v>312237</v>
+      </c>
+      <c r="E10" s="6">
+        <v>224121</v>
+      </c>
+      <c r="F10" s="7">
+        <v>53289</v>
+      </c>
+      <c r="G10" s="7">
+        <v>59590</v>
+      </c>
+      <c r="H10" s="7">
+        <v>20814</v>
+      </c>
+      <c r="I10" s="8">
+        <v>699748</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="5">
+        <v>16460</v>
+      </c>
+      <c r="C11" s="6">
+        <v>27212</v>
+      </c>
+      <c r="D11" s="6">
+        <v>332159</v>
+      </c>
+      <c r="E11" s="6">
+        <v>226289</v>
+      </c>
+      <c r="F11" s="7">
+        <v>70919</v>
+      </c>
+      <c r="G11" s="7">
+        <v>57598</v>
+      </c>
+      <c r="H11" s="7">
+        <v>17362</v>
+      </c>
+      <c r="I11" s="8">
+        <v>747999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="5">
+        <v>17209</v>
+      </c>
+      <c r="C12" s="6">
+        <v>28033</v>
+      </c>
+      <c r="D12" s="6">
+        <v>289977</v>
+      </c>
+      <c r="E12" s="6">
+        <v>189145</v>
+      </c>
+      <c r="F12" s="7">
+        <v>54338</v>
+      </c>
+      <c r="G12" s="7">
+        <v>62807</v>
+      </c>
+      <c r="H12" s="7">
+        <v>20192</v>
+      </c>
+      <c r="I12" s="8">
+        <v>661701</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="5">
+        <v>18567</v>
+      </c>
+      <c r="C13" s="6">
+        <v>44811</v>
+      </c>
+      <c r="D13" s="6">
+        <v>328827</v>
+      </c>
+      <c r="E13" s="6">
+        <v>203815</v>
+      </c>
+      <c r="F13" s="7">
+        <v>49318</v>
+      </c>
+      <c r="G13" s="7">
+        <v>71621</v>
+      </c>
+      <c r="H13" s="7">
+        <v>25635</v>
+      </c>
+      <c r="I13" s="8">
+        <v>742594</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="5">
+        <v>16392</v>
+      </c>
+      <c r="C14" s="6">
+        <v>68533</v>
+      </c>
+      <c r="D14" s="6">
+        <v>391218</v>
+      </c>
+      <c r="E14" s="6">
+        <v>227016</v>
+      </c>
+      <c r="F14" s="7">
+        <v>53545</v>
+      </c>
+      <c r="G14" s="7">
+        <v>64457</v>
+      </c>
+      <c r="H14" s="7">
+        <v>24039</v>
+      </c>
+      <c r="I14" s="8">
+        <v>845200</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
         <v>22</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="B15" s="9">
+        <v>23355</v>
+      </c>
+      <c r="C15" s="10">
+        <v>78469</v>
+      </c>
+      <c r="D15" s="10">
+        <v>499004</v>
+      </c>
+      <c r="E15" s="10">
+        <v>251128</v>
+      </c>
+      <c r="F15" s="11">
+        <v>81779</v>
+      </c>
+      <c r="G15" s="11">
+        <v>67938</v>
+      </c>
+      <c r="H15" s="11">
+        <v>29018</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1030691</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="B16" s="13">
+        <v>186778</v>
+      </c>
+      <c r="C16" s="14">
+        <v>280705</v>
+      </c>
+      <c r="D16" s="14">
+        <v>3150817</v>
+      </c>
+      <c r="E16" s="14">
+        <v>1994226</v>
+      </c>
+      <c r="F16" s="15">
+        <v>455932</v>
+      </c>
+      <c r="G16" s="15">
+        <v>534779</v>
+      </c>
+      <c r="H16" s="15">
+        <v>189498</v>
+      </c>
+      <c r="I16" s="16">
+        <v>6792735</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="B17" s="1">
+        <v>35356</v>
+      </c>
+      <c r="C17" s="2">
+        <v>91864</v>
+      </c>
+      <c r="D17" s="2">
+        <v>510063</v>
+      </c>
+      <c r="E17" s="2">
+        <v>256407</v>
+      </c>
+      <c r="F17" s="3">
+        <v>73271</v>
+      </c>
+      <c r="G17" s="3">
+        <v>60906</v>
+      </c>
+      <c r="H17" s="3">
+        <v>33855</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1061722</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="5">
+        <v>45845</v>
+      </c>
+      <c r="C18" s="6">
+        <v>92993</v>
+      </c>
+      <c r="D18" s="6">
+        <v>493120</v>
+      </c>
+      <c r="E18" s="6">
+        <v>210549</v>
+      </c>
+      <c r="F18" s="7">
+        <v>65319</v>
+      </c>
+      <c r="G18" s="7">
+        <v>58524</v>
+      </c>
+      <c r="H18" s="7">
+        <v>29875</v>
+      </c>
+      <c r="I18" s="8">
+        <v>996225</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="9">
+        <v>74162</v>
+      </c>
+      <c r="C19" s="10">
+        <v>105405</v>
+      </c>
+      <c r="D19" s="10">
+        <v>574342</v>
+      </c>
+      <c r="E19" s="10">
+        <v>276339</v>
+      </c>
+      <c r="F19" s="11">
+        <v>102159</v>
+      </c>
+      <c r="G19" s="11">
+        <v>89917</v>
+      </c>
+      <c r="H19" s="11">
+        <v>32459</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1254783</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13">
+        <v>305843</v>
+      </c>
+      <c r="C20" s="14">
+        <v>565063</v>
+      </c>
+      <c r="D20" s="14">
+        <v>4462071</v>
+      </c>
+      <c r="E20" s="14">
+        <v>2538678</v>
+      </c>
+      <c r="F20" s="15">
+        <v>677281</v>
+      </c>
+      <c r="G20" s="15">
+        <v>696681</v>
+      </c>
+      <c r="H20" s="15">
+        <v>268461</v>
+      </c>
+      <c r="I20" s="16">
+        <v>9514078</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="21" x14ac:dyDescent="0.3">
+      <c r="A26" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+    </row>
+    <row r="27" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="D28" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="1">
+        <v>27568858</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1790459</v>
+      </c>
+      <c r="D29" s="2">
+        <v>51608550</v>
+      </c>
+      <c r="E29" s="2">
+        <v>44420568</v>
+      </c>
+      <c r="F29" s="3">
+        <v>1682570</v>
+      </c>
+      <c r="G29" s="3">
+        <v>13167660</v>
+      </c>
+      <c r="H29" s="3">
+        <v>1608821</v>
+      </c>
+      <c r="I29" s="4">
+        <v>141847486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="5">
+        <v>21949115</v>
+      </c>
+      <c r="C30" s="6">
+        <v>1559119</v>
+      </c>
+      <c r="D30" s="6">
+        <v>44827663</v>
+      </c>
+      <c r="E30" s="6">
+        <v>43750489</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1692630</v>
+      </c>
+      <c r="G30" s="7">
+        <v>12660783</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1565571</v>
+      </c>
+      <c r="I30" s="8">
+        <v>128005370</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="5">
+        <v>27667246</v>
+      </c>
+      <c r="C31" s="6">
+        <v>1910187</v>
+      </c>
+      <c r="D31" s="6">
+        <v>53094676</v>
+      </c>
+      <c r="E31" s="6">
+        <v>50805926</v>
+      </c>
+      <c r="F31" s="7">
+        <v>2107657</v>
+      </c>
+      <c r="G31" s="7">
+        <v>5499514</v>
+      </c>
+      <c r="H31" s="7">
+        <v>1694602</v>
+      </c>
+      <c r="I31" s="8">
+        <v>142779808</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="5">
+        <v>20880659</v>
+      </c>
+      <c r="C32" s="6">
+        <v>2048813</v>
+      </c>
+      <c r="D32" s="6">
+        <v>51519122</v>
+      </c>
+      <c r="E32" s="6">
+        <v>44933630</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1855535</v>
+      </c>
+      <c r="G32" s="7">
+        <v>7009703</v>
+      </c>
+      <c r="H32" s="7">
+        <v>1426201</v>
+      </c>
+      <c r="I32" s="8">
+        <v>129673663</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="5">
+        <v>23466577</v>
+      </c>
+      <c r="C33" s="6">
+        <v>1701814</v>
+      </c>
+      <c r="D33" s="6">
+        <v>48051336</v>
+      </c>
+      <c r="E33" s="6">
+        <v>41838983</v>
+      </c>
+      <c r="F33" s="7">
+        <v>2042747</v>
+      </c>
+      <c r="G33" s="7">
+        <v>7555513</v>
+      </c>
+      <c r="H33" s="7">
+        <v>1385234</v>
+      </c>
+      <c r="I33" s="8">
+        <v>126042204</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="5">
+        <v>28855056</v>
+      </c>
+      <c r="C34" s="6">
+        <v>1730202</v>
+      </c>
+      <c r="D34" s="6">
+        <v>47063340</v>
+      </c>
+      <c r="E34" s="6">
+        <v>42132987</v>
+      </c>
+      <c r="F34" s="7">
+        <v>2156373</v>
+      </c>
+      <c r="G34" s="7">
+        <v>7503917</v>
+      </c>
+      <c r="H34" s="7">
+        <v>1310803</v>
+      </c>
+      <c r="I34" s="8">
+        <v>130752678</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="5">
+        <v>30132903</v>
+      </c>
+      <c r="C35" s="6">
+        <v>1697153</v>
+      </c>
+      <c r="D35" s="6">
+        <v>46952781</v>
+      </c>
+      <c r="E35" s="6">
+        <v>42559948</v>
+      </c>
+      <c r="F35" s="7">
+        <v>2298082</v>
+      </c>
+      <c r="G35" s="7">
+        <v>7400848</v>
+      </c>
+      <c r="H35" s="7">
+        <v>1344904</v>
+      </c>
+      <c r="I35" s="8">
+        <v>132386619</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="5">
+        <v>28988661</v>
+      </c>
+      <c r="C36" s="6">
+        <v>1625055</v>
+      </c>
+      <c r="D36" s="6">
+        <v>43554748</v>
+      </c>
+      <c r="E36" s="6">
+        <v>40647289</v>
+      </c>
+      <c r="F36" s="7">
+        <v>2733085</v>
+      </c>
+      <c r="G36" s="7">
+        <v>7741656</v>
+      </c>
+      <c r="H36" s="7">
+        <v>1257920</v>
+      </c>
+      <c r="I36" s="8">
+        <v>126548414</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="5">
+        <v>28064611</v>
+      </c>
+      <c r="C37" s="6">
+        <v>1793932</v>
+      </c>
+      <c r="D37" s="6">
+        <v>44854195</v>
+      </c>
+      <c r="E37" s="6">
+        <v>38669746</v>
+      </c>
+      <c r="F37" s="7">
+        <v>2306606</v>
+      </c>
+      <c r="G37" s="7">
+        <v>7787583</v>
+      </c>
+      <c r="H37" s="7">
+        <v>1445928</v>
+      </c>
+      <c r="I37" s="8">
+        <v>124922601</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="5">
+        <v>26858333</v>
+      </c>
+      <c r="C38" s="6">
+        <v>1827802</v>
+      </c>
+      <c r="D38" s="6">
+        <v>45114669</v>
+      </c>
+      <c r="E38" s="6">
+        <v>39371684</v>
+      </c>
+      <c r="F38" s="7">
+        <v>2769982</v>
+      </c>
+      <c r="G38" s="7">
+        <v>9128264</v>
+      </c>
+      <c r="H38" s="7">
+        <v>1476373</v>
+      </c>
+      <c r="I38" s="8">
+        <v>126547107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="5">
+        <v>27073595</v>
+      </c>
+      <c r="C39" s="6">
+        <v>1876389</v>
+      </c>
+      <c r="D39" s="6">
+        <v>41927196</v>
+      </c>
+      <c r="E39" s="6">
+        <v>35605119</v>
+      </c>
+      <c r="F39" s="7">
+        <v>2433323</v>
+      </c>
+      <c r="G39" s="7">
+        <v>9190704</v>
+      </c>
+      <c r="H39" s="7">
+        <v>1366738</v>
+      </c>
+      <c r="I39" s="8">
+        <v>119473064</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="9">
+        <v>28811027</v>
+      </c>
+      <c r="C40" s="10">
+        <v>2545385</v>
+      </c>
+      <c r="D40" s="10">
+        <v>41676126</v>
+      </c>
+      <c r="E40" s="10">
+        <v>34791067</v>
+      </c>
+      <c r="F40" s="11">
+        <v>2863033</v>
+      </c>
+      <c r="G40" s="11">
+        <v>9472459</v>
+      </c>
+      <c r="H40" s="11">
+        <v>1697203</v>
+      </c>
+      <c r="I40" s="12">
+        <v>121856300</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="13">
+        <v>320316641</v>
+      </c>
+      <c r="C41" s="14">
+        <v>22106310</v>
+      </c>
+      <c r="D41" s="14">
+        <v>560244402</v>
+      </c>
+      <c r="E41" s="14">
+        <v>499527436</v>
+      </c>
+      <c r="F41" s="15">
+        <v>26941623</v>
+      </c>
+      <c r="G41" s="15">
+        <v>104118604</v>
+      </c>
+      <c r="H41" s="15">
+        <v>17580298</v>
+      </c>
+      <c r="I41" s="16">
+        <v>1550835314</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B42" s="1">
+        <v>22838040</v>
+      </c>
+      <c r="C42" s="2">
+        <v>2287409</v>
+      </c>
+      <c r="D42" s="2">
+        <v>34693571</v>
+      </c>
+      <c r="E42" s="2">
+        <v>29644127</v>
+      </c>
+      <c r="F42" s="3">
+        <v>1684061</v>
+      </c>
+      <c r="G42" s="3">
+        <v>8402031</v>
+      </c>
+      <c r="H42" s="3">
+        <v>1696313</v>
+      </c>
+      <c r="I42" s="4">
+        <v>101245552</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="5">
+        <v>23195277</v>
+      </c>
+      <c r="C43" s="6">
+        <v>1942167</v>
+      </c>
+      <c r="D43" s="6">
+        <v>38922534</v>
+      </c>
+      <c r="E43" s="6">
+        <v>30735564</v>
+      </c>
+      <c r="F43" s="7">
+        <v>1782980</v>
+      </c>
+      <c r="G43" s="7">
+        <v>8111327</v>
+      </c>
+      <c r="H43" s="7">
+        <v>1539421</v>
+      </c>
+      <c r="I43" s="8">
+        <v>106229270</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="9">
+        <v>29197424</v>
+      </c>
+      <c r="C44" s="10">
+        <v>2354150</v>
+      </c>
+      <c r="D44" s="10">
+        <v>43041053</v>
+      </c>
+      <c r="E44" s="10">
+        <v>35700194</v>
+      </c>
+      <c r="F44" s="11">
+        <v>3707942</v>
+      </c>
+      <c r="G44" s="11">
+        <v>9789142</v>
+      </c>
+      <c r="H44" s="11">
+        <v>1581590</v>
+      </c>
+      <c r="I44" s="12">
+        <v>125371495</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="F3" s="6" t="s">
-[...1024 lines deleted...]
-      <c r="B44" s="24">
+      <c r="B45" s="13">
         <v>318362163</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C45" s="14">
         <v>23430271</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D45" s="14">
         <v>527370671</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E45" s="14">
         <v>456630338</v>
       </c>
-      <c r="F44" s="26">
+      <c r="F45" s="15">
         <v>28633749</v>
       </c>
-      <c r="G44" s="26">
+      <c r="G45" s="15">
         <v>99093147</v>
       </c>
-      <c r="H44" s="26">
+      <c r="H45" s="15">
         <v>17528628</v>
       </c>
-      <c r="I44" s="27">
+      <c r="I45" s="16">
         <v>1471048967</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A26:I26"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="58" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" verticalDpi="400" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>第６表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>なし</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>