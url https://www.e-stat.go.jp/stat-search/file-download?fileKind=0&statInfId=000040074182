--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -1,64 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和4年\原稿はこのデータをベースに作ること！\e-stat・他用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2022\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{517065B2-030F-4E46-97B1-5B72ED829A49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9075" yWindow="975" windowWidth="12855" windowHeight="13890"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{5DFE71A7-6460-4D30-8FBD-A0E5BC77A7E2}"/>
   </bookViews>
   <sheets>
     <sheet name="第７表" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="21">
   <si>
     <t>ジェット燃料</t>
   </si>
   <si>
     <t>航空ガソリン</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>（単位：キロリットル）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -149,113 +161,112 @@
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウユ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>外地給油</t>
     <rPh sb="0" eb="2">
       <t>ガイチ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウユ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>暦年計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年度計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（令和4年）</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>(令和4年)</t>
   </si>
   <si>
-    <t>第７表　航空運送事業・航空機使用事業月別, 油種別,　燃料消費量　　</t>
+    <t>第７表　航空運送事業・航空機使用事業月別、油種別、燃料消費量</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalDown="1">
       <left style="thin">
         <color indexed="64"/>
@@ -314,356 +325,274 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...86 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{09ED9B36-610F-45D5-8962-E942092D7644}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -761,1833 +690,1774 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8375ED9F-8A95-40E5-83E4-7E27F37579A6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K56"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="8.08203125" style="4"/>
+    <col min="2" max="2" width="15.9140625" style="4" customWidth="1"/>
+    <col min="3" max="10" width="15" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="8.08203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" x14ac:dyDescent="0.2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="20"/>
-[...11 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="F2" s="1"/>
-      <c r="K2" s="2" t="s">
+      <c r="J2" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A3" s="19" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A3" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="24" t="s">
+      <c r="C3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="24"/>
-[...5 lines deleted...]
-      <c r="J3" s="19" t="s">
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="J3" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="C4" s="24" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="24"/>
-[...2 lines deleted...]
-      <c r="G4" s="25" t="s">
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H4" s="24"/>
-[...7 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="11"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="14"/>
-      <c r="G5" s="10" t="s">
+      <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="G5" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="H5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="J5" s="19"/>
-[...3 lines deleted...]
-      <c r="A6" s="19">
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="11">
         <v>1</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="1">
         <v>252310</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="1">
         <v>1637</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="1">
         <v>253947</v>
       </c>
-      <c r="F6" s="15"/>
-      <c r="G6" s="11">
+      <c r="F6" s="1">
         <v>169192</v>
       </c>
-      <c r="H6" s="5">
+      <c r="G6" s="1">
         <v>170430</v>
       </c>
-      <c r="I6" s="5">
+      <c r="H6" s="1">
         <v>339622</v>
       </c>
-      <c r="J6" s="5">
+      <c r="I6" s="1">
         <v>1656</v>
       </c>
-      <c r="K6" s="5">
+      <c r="J6" s="1">
         <v>595225</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B7" s="6" t="s">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7">
+      <c r="C7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="2">
         <v>195</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="2">
         <v>195</v>
       </c>
-      <c r="F7" s="16"/>
-[...9 lines deleted...]
-      <c r="J7" s="7">
+      <c r="F7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="2">
         <v>10</v>
       </c>
-      <c r="K7" s="7">
+      <c r="J7" s="2">
         <v>205</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="11"/>
+      <c r="B8" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="3">
         <v>252310</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="3">
         <v>1832</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="3">
         <v>254142</v>
       </c>
-      <c r="F8" s="17"/>
-      <c r="G8" s="13">
+      <c r="F8" s="3">
         <v>169192</v>
       </c>
-      <c r="H8" s="9">
+      <c r="G8" s="3">
         <v>170430</v>
       </c>
-      <c r="I8" s="9">
+      <c r="H8" s="3">
         <v>339622</v>
       </c>
-      <c r="J8" s="9">
+      <c r="I8" s="3">
         <v>1666</v>
       </c>
-      <c r="K8" s="9">
+      <c r="J8" s="3">
         <v>595430</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B9" s="4" t="s">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="11">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="1">
         <v>190996</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="1">
         <v>1652</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="1">
         <v>192648</v>
       </c>
-      <c r="F9" s="15"/>
-      <c r="G9" s="11">
+      <c r="F9" s="1">
         <v>156146</v>
       </c>
-      <c r="H9" s="5">
+      <c r="G9" s="1">
         <v>163344</v>
       </c>
-      <c r="I9" s="5">
+      <c r="H9" s="1">
         <v>319490</v>
       </c>
-      <c r="J9" s="5">
+      <c r="I9" s="1">
         <v>1554</v>
       </c>
-      <c r="K9" s="5">
+      <c r="J9" s="1">
         <v>513692</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B10" s="6" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="11"/>
+      <c r="B10" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="7">
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2">
         <v>195</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="2">
         <v>195</v>
       </c>
-      <c r="F10" s="16"/>
-[...9 lines deleted...]
-      <c r="J10" s="7">
+      <c r="F10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="2">
         <v>6</v>
       </c>
-      <c r="K10" s="7">
+      <c r="J10" s="2">
         <v>201</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B11" s="8" t="s">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="11"/>
+      <c r="B11" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="3">
         <v>190996</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="3">
         <v>1847</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="3">
         <v>192843</v>
       </c>
-      <c r="F11" s="17"/>
-      <c r="G11" s="13">
+      <c r="F11" s="3">
         <v>156146</v>
       </c>
-      <c r="H11" s="9">
+      <c r="G11" s="3">
         <v>163344</v>
       </c>
-      <c r="I11" s="9">
+      <c r="H11" s="3">
         <v>319490</v>
       </c>
-      <c r="J11" s="9">
+      <c r="I11" s="3">
         <v>1560</v>
       </c>
-      <c r="K11" s="9">
+      <c r="J11" s="3">
         <v>513893</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A12" s="19">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="11">
         <v>3</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="1">
         <v>266385</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="1">
         <v>2993</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="1">
         <v>269378</v>
       </c>
-      <c r="F12" s="15"/>
-      <c r="G12" s="11">
+      <c r="F12" s="1">
         <v>169903</v>
       </c>
-      <c r="H12" s="5">
+      <c r="G12" s="1">
         <v>188047</v>
       </c>
-      <c r="I12" s="5">
+      <c r="H12" s="1">
         <v>357950</v>
       </c>
-      <c r="J12" s="5">
+      <c r="I12" s="1">
         <v>1403</v>
       </c>
-      <c r="K12" s="5">
+      <c r="J12" s="1">
         <v>628731</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B13" s="6" t="s">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="11"/>
+      <c r="B13" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="7">
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2">
         <v>204</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="2">
         <v>204</v>
       </c>
-      <c r="F13" s="16"/>
-[...9 lines deleted...]
-      <c r="J13" s="7">
+      <c r="F13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="2">
         <v>12</v>
       </c>
-      <c r="K13" s="7">
+      <c r="J13" s="2">
         <v>216</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B14" s="8" t="s">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="11"/>
+      <c r="B14" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="3">
         <v>266385</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="3">
         <v>3197</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="3">
         <v>269582</v>
       </c>
-      <c r="F14" s="17"/>
-      <c r="G14" s="13">
+      <c r="F14" s="3">
         <v>169903</v>
       </c>
-      <c r="H14" s="9">
+      <c r="G14" s="3">
         <v>188047</v>
       </c>
-      <c r="I14" s="9">
+      <c r="H14" s="3">
         <v>357950</v>
       </c>
-      <c r="J14" s="9">
+      <c r="I14" s="3">
         <v>1415</v>
       </c>
-      <c r="K14" s="9">
+      <c r="J14" s="3">
         <v>628947</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A15" s="19">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="11">
         <v>4</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="1">
         <v>278030</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="1">
         <v>2570</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="1">
         <v>280600</v>
       </c>
-      <c r="F15" s="15"/>
-      <c r="G15" s="11">
+      <c r="F15" s="1">
         <v>174991</v>
       </c>
-      <c r="H15" s="5">
+      <c r="G15" s="1">
         <v>186697</v>
       </c>
-      <c r="I15" s="5">
+      <c r="H15" s="1">
         <v>361688</v>
       </c>
-      <c r="J15" s="5">
-[...8 lines deleted...]
-      <c r="B16" s="6" t="s">
+      <c r="I15" s="1">
+        <v>1427</v>
+      </c>
+      <c r="J15" s="1">
+        <v>643715</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="11"/>
+      <c r="B16" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="7">
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="2">
         <v>184</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="2">
         <v>184</v>
       </c>
-      <c r="F16" s="16"/>
-[...9 lines deleted...]
-      <c r="J16" s="7">
+      <c r="F16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="2">
         <v>6</v>
       </c>
-      <c r="K16" s="7">
+      <c r="J16" s="2">
         <v>190</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B17" s="8" t="s">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="3">
         <v>278030</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="3">
         <v>2754</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="3">
         <v>280784</v>
       </c>
-      <c r="F17" s="17"/>
-      <c r="G17" s="13">
+      <c r="F17" s="3">
         <v>174991</v>
       </c>
-      <c r="H17" s="9">
+      <c r="G17" s="3">
         <v>186697</v>
       </c>
-      <c r="I17" s="9">
+      <c r="H17" s="3">
         <v>361688</v>
       </c>
-      <c r="J17" s="9">
-[...7 lines deleted...]
-      <c r="A18" s="19">
+      <c r="I17" s="3">
+        <v>1433</v>
+      </c>
+      <c r="J17" s="3">
+        <v>643905</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="11">
         <v>5</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="1">
         <v>308046</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="1">
         <v>2349</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="1">
         <v>310395</v>
       </c>
-      <c r="F18" s="15"/>
-      <c r="G18" s="11">
+      <c r="F18" s="1">
         <v>169628</v>
       </c>
-      <c r="H18" s="5">
+      <c r="G18" s="1">
         <v>183819</v>
       </c>
-      <c r="I18" s="5">
+      <c r="H18" s="1">
         <v>353447</v>
       </c>
-      <c r="J18" s="5">
-[...8 lines deleted...]
-      <c r="B19" s="6" t="s">
+      <c r="I18" s="1">
+        <v>1823</v>
+      </c>
+      <c r="J18" s="1">
+        <v>665665</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="11"/>
+      <c r="B19" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="7">
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2">
         <v>219</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="2">
         <v>219</v>
       </c>
-      <c r="F19" s="16"/>
-[...9 lines deleted...]
-      <c r="J19" s="7">
+      <c r="F19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I19" s="2">
         <v>8</v>
       </c>
-      <c r="K19" s="7">
+      <c r="J19" s="2">
         <v>227</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B20" s="8" t="s">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="11"/>
+      <c r="B20" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="3">
         <v>308046</v>
       </c>
-      <c r="D20" s="9">
+      <c r="D20" s="3">
         <v>2568</v>
       </c>
-      <c r="E20" s="9">
+      <c r="E20" s="3">
         <v>310614</v>
       </c>
-      <c r="F20" s="17"/>
-      <c r="G20" s="13">
+      <c r="F20" s="3">
         <v>169628</v>
       </c>
-      <c r="H20" s="9">
+      <c r="G20" s="3">
         <v>183819</v>
       </c>
-      <c r="I20" s="9">
+      <c r="H20" s="3">
         <v>353447</v>
       </c>
-      <c r="J20" s="9">
-[...7 lines deleted...]
-      <c r="A21" s="19">
+      <c r="I20" s="3">
+        <v>1831</v>
+      </c>
+      <c r="J20" s="3">
+        <v>665892</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="11">
         <v>6</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C21" s="1">
         <v>298366</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="1">
         <v>2091</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="1">
         <v>300457</v>
       </c>
-      <c r="F21" s="15"/>
-      <c r="G21" s="11">
+      <c r="F21" s="1">
         <v>175413</v>
       </c>
-      <c r="H21" s="5">
+      <c r="G21" s="1">
         <v>195047</v>
       </c>
-      <c r="I21" s="5">
+      <c r="H21" s="1">
         <v>370460</v>
       </c>
-      <c r="J21" s="5">
+      <c r="I21" s="1">
+        <v>1714</v>
+      </c>
+      <c r="J21" s="1">
+        <v>672631</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2">
+        <v>172</v>
+      </c>
+      <c r="E22" s="2">
+        <v>172</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I22" s="2">
+        <v>7</v>
+      </c>
+      <c r="J22" s="2">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="11"/>
+      <c r="B23" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="3">
+        <v>298366</v>
+      </c>
+      <c r="D23" s="3">
+        <v>2263</v>
+      </c>
+      <c r="E23" s="3">
+        <v>300629</v>
+      </c>
+      <c r="F23" s="3">
+        <v>175413</v>
+      </c>
+      <c r="G23" s="3">
+        <v>195047</v>
+      </c>
+      <c r="H23" s="3">
+        <v>370460</v>
+      </c>
+      <c r="I23" s="3">
+        <v>1721</v>
+      </c>
+      <c r="J23" s="3">
+        <v>672810</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="11">
+        <v>7</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>339767</v>
+      </c>
+      <c r="D24" s="1">
+        <v>2474</v>
+      </c>
+      <c r="E24" s="1">
+        <v>342241</v>
+      </c>
+      <c r="F24" s="1">
+        <v>188868</v>
+      </c>
+      <c r="G24" s="1">
+        <v>209461</v>
+      </c>
+      <c r="H24" s="1">
+        <v>398329</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1431</v>
+      </c>
+      <c r="J24" s="1">
+        <v>742001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="11"/>
+      <c r="B25" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2">
+        <v>184</v>
+      </c>
+      <c r="E25" s="2">
+        <v>184</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="2">
+        <v>7</v>
+      </c>
+      <c r="J25" s="2">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="11"/>
+      <c r="B26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="3">
+        <v>339767</v>
+      </c>
+      <c r="D26" s="3">
+        <v>2658</v>
+      </c>
+      <c r="E26" s="3">
+        <v>342425</v>
+      </c>
+      <c r="F26" s="3">
+        <v>188868</v>
+      </c>
+      <c r="G26" s="3">
+        <v>209461</v>
+      </c>
+      <c r="H26" s="3">
+        <v>398329</v>
+      </c>
+      <c r="I26" s="3">
+        <v>1438</v>
+      </c>
+      <c r="J26" s="3">
+        <v>742192</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" s="11">
+        <v>8</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>357505</v>
+      </c>
+      <c r="D27" s="1">
+        <v>2189</v>
+      </c>
+      <c r="E27" s="1">
+        <v>359694</v>
+      </c>
+      <c r="F27" s="1">
+        <v>193446</v>
+      </c>
+      <c r="G27" s="1">
+        <v>205454</v>
+      </c>
+      <c r="H27" s="1">
+        <v>398900</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1813</v>
+      </c>
+      <c r="J27" s="1">
+        <v>760407</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="11"/>
+      <c r="B28" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2">
+        <v>223</v>
+      </c>
+      <c r="E28" s="2">
+        <v>223</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="2">
+        <v>8</v>
+      </c>
+      <c r="J28" s="2">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+      <c r="B29" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="3">
+        <v>357505</v>
+      </c>
+      <c r="D29" s="3">
+        <v>2412</v>
+      </c>
+      <c r="E29" s="3">
+        <v>359917</v>
+      </c>
+      <c r="F29" s="3">
+        <v>193446</v>
+      </c>
+      <c r="G29" s="3">
+        <v>205454</v>
+      </c>
+      <c r="H29" s="3">
+        <v>398900</v>
+      </c>
+      <c r="I29" s="3">
+        <v>1821</v>
+      </c>
+      <c r="J29" s="3">
+        <v>760638</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" s="11">
+        <v>9</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>313596</v>
+      </c>
+      <c r="D30" s="1">
+        <v>2323</v>
+      </c>
+      <c r="E30" s="1">
+        <v>315919</v>
+      </c>
+      <c r="F30" s="1">
+        <v>184752</v>
+      </c>
+      <c r="G30" s="1">
+        <v>201337</v>
+      </c>
+      <c r="H30" s="1">
+        <v>386089</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1986</v>
+      </c>
+      <c r="J30" s="1">
+        <v>703994</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" s="11"/>
+      <c r="B31" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="2">
+        <v>212</v>
+      </c>
+      <c r="E31" s="2">
+        <v>212</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="2">
+        <v>9</v>
+      </c>
+      <c r="J31" s="2">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" s="11"/>
+      <c r="B32" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="3">
+        <v>313596</v>
+      </c>
+      <c r="D32" s="3">
+        <v>2535</v>
+      </c>
+      <c r="E32" s="3">
+        <v>316131</v>
+      </c>
+      <c r="F32" s="3">
+        <v>184752</v>
+      </c>
+      <c r="G32" s="3">
+        <v>201337</v>
+      </c>
+      <c r="H32" s="3">
+        <v>386089</v>
+      </c>
+      <c r="I32" s="3">
+        <v>1995</v>
+      </c>
+      <c r="J32" s="3">
+        <v>704215</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" s="11">
+        <v>10</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>316190</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2400</v>
+      </c>
+      <c r="E33" s="1">
+        <v>318590</v>
+      </c>
+      <c r="F33" s="1">
+        <v>178308</v>
+      </c>
+      <c r="G33" s="1">
+        <v>197960</v>
+      </c>
+      <c r="H33" s="1">
+        <v>376268</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2340</v>
+      </c>
+      <c r="J33" s="1">
+        <v>697198</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" s="11"/>
+      <c r="B34" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="2">
+        <v>255</v>
+      </c>
+      <c r="E34" s="2">
+        <v>255</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I34" s="2">
+        <v>10</v>
+      </c>
+      <c r="J34" s="2">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="11"/>
+      <c r="B35" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="3">
+        <v>316190</v>
+      </c>
+      <c r="D35" s="3">
+        <v>2655</v>
+      </c>
+      <c r="E35" s="3">
+        <v>318845</v>
+      </c>
+      <c r="F35" s="3">
+        <v>178308</v>
+      </c>
+      <c r="G35" s="3">
+        <v>197960</v>
+      </c>
+      <c r="H35" s="3">
+        <v>376268</v>
+      </c>
+      <c r="I35" s="3">
+        <v>2350</v>
+      </c>
+      <c r="J35" s="3">
+        <v>697463</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" s="11">
+        <v>11</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>321286</v>
+      </c>
+      <c r="D36" s="1">
+        <v>2377</v>
+      </c>
+      <c r="E36" s="1">
+        <v>323663</v>
+      </c>
+      <c r="F36" s="1">
+        <v>193398</v>
+      </c>
+      <c r="G36" s="1">
+        <v>202314</v>
+      </c>
+      <c r="H36" s="1">
+        <v>395712</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1839</v>
+      </c>
+      <c r="J36" s="1">
+        <v>721214</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" s="11"/>
+      <c r="B37" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="2">
+        <v>215</v>
+      </c>
+      <c r="E37" s="2">
+        <v>215</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I37" s="2">
+        <v>9</v>
+      </c>
+      <c r="J37" s="2">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" s="11"/>
+      <c r="B38" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="3">
+        <v>321286</v>
+      </c>
+      <c r="D38" s="3">
+        <v>2592</v>
+      </c>
+      <c r="E38" s="3">
+        <v>323878</v>
+      </c>
+      <c r="F38" s="3">
+        <v>193398</v>
+      </c>
+      <c r="G38" s="3">
+        <v>202314</v>
+      </c>
+      <c r="H38" s="3">
+        <v>395712</v>
+      </c>
+      <c r="I38" s="3">
+        <v>1848</v>
+      </c>
+      <c r="J38" s="3">
+        <v>721438</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" s="11">
+        <v>12</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>345143</v>
+      </c>
+      <c r="D39" s="1">
+        <v>1827</v>
+      </c>
+      <c r="E39" s="1">
+        <v>346970</v>
+      </c>
+      <c r="F39" s="1">
+        <v>203364</v>
+      </c>
+      <c r="G39" s="1">
+        <v>210234</v>
+      </c>
+      <c r="H39" s="1">
+        <v>413598</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1946</v>
+      </c>
+      <c r="J39" s="1">
+        <v>762514</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="11"/>
+      <c r="B40" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="2">
+        <v>185</v>
+      </c>
+      <c r="E40" s="2">
+        <v>185</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="2">
+        <v>9</v>
+      </c>
+      <c r="J40" s="2">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" s="11"/>
+      <c r="B41" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="3">
+        <v>345143</v>
+      </c>
+      <c r="D41" s="3">
+        <v>2012</v>
+      </c>
+      <c r="E41" s="3">
+        <v>347155</v>
+      </c>
+      <c r="F41" s="3">
+        <v>203364</v>
+      </c>
+      <c r="G41" s="3">
+        <v>210234</v>
+      </c>
+      <c r="H41" s="3">
+        <v>413598</v>
+      </c>
+      <c r="I41" s="3">
+        <v>1955</v>
+      </c>
+      <c r="J41" s="3">
+        <v>762708</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>3587620</v>
+      </c>
+      <c r="D42" s="1">
+        <v>26882</v>
+      </c>
+      <c r="E42" s="1">
+        <v>3614502</v>
+      </c>
+      <c r="F42" s="1">
+        <v>2157409</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2314144</v>
+      </c>
+      <c r="H42" s="1">
+        <v>4471553</v>
+      </c>
+      <c r="I42" s="1">
+        <v>20932</v>
+      </c>
+      <c r="J42" s="1">
+        <v>8106987</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" s="11"/>
+      <c r="B43" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2443</v>
+      </c>
+      <c r="E43" s="2">
+        <v>2443</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I43" s="2">
+        <v>101</v>
+      </c>
+      <c r="J43" s="2">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" s="11"/>
+      <c r="B44" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="3">
+        <v>3587620</v>
+      </c>
+      <c r="D44" s="3">
+        <v>29325</v>
+      </c>
+      <c r="E44" s="3">
+        <v>3616945</v>
+      </c>
+      <c r="F44" s="3">
+        <v>2157409</v>
+      </c>
+      <c r="G44" s="3">
+        <v>2314144</v>
+      </c>
+      <c r="H44" s="3">
+        <v>4471553</v>
+      </c>
+      <c r="I44" s="3">
+        <v>21033</v>
+      </c>
+      <c r="J44" s="3">
+        <v>8109531</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" s="11">
+        <v>1</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>327203</v>
+      </c>
+      <c r="D45" s="1">
+        <v>1657</v>
+      </c>
+      <c r="E45" s="1">
+        <v>328860</v>
+      </c>
+      <c r="F45" s="1">
+        <v>197120</v>
+      </c>
+      <c r="G45" s="1">
+        <v>201567</v>
+      </c>
+      <c r="H45" s="1">
+        <v>398687</v>
+      </c>
+      <c r="I45" s="1">
         <v>1818</v>
       </c>
-      <c r="K21" s="5">
-[...5 lines deleted...]
-      <c r="B22" s="6" t="s">
+      <c r="J45" s="1">
+        <v>729365</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" s="11"/>
+      <c r="B46" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...27 lines deleted...]
-      <c r="B23" s="8" t="s">
+      <c r="C46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="2">
+        <v>166</v>
+      </c>
+      <c r="E46" s="2">
+        <v>166</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I46" s="2">
+        <v>8</v>
+      </c>
+      <c r="J46" s="2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="11"/>
+      <c r="B47" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C23" s="9">
-[...18 lines deleted...]
-      <c r="J23" s="9">
+      <c r="C47" s="3">
+        <v>327203</v>
+      </c>
+      <c r="D47" s="3">
+        <v>1823</v>
+      </c>
+      <c r="E47" s="3">
+        <v>329026</v>
+      </c>
+      <c r="F47" s="3">
+        <v>197120</v>
+      </c>
+      <c r="G47" s="3">
+        <v>201567</v>
+      </c>
+      <c r="H47" s="3">
+        <v>398687</v>
+      </c>
+      <c r="I47" s="3">
+        <v>1826</v>
+      </c>
+      <c r="J47" s="3">
+        <v>729539</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" s="11">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>301370</v>
+      </c>
+      <c r="D48" s="1">
         <v>1825</v>
       </c>
-      <c r="K23" s="9">
-[...7 lines deleted...]
-      <c r="B24" s="4" t="s">
+      <c r="E48" s="1">
+        <v>303195</v>
+      </c>
+      <c r="F48" s="1">
+        <v>185766</v>
+      </c>
+      <c r="G48" s="1">
+        <v>193489</v>
+      </c>
+      <c r="H48" s="1">
+        <v>379255</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1657</v>
+      </c>
+      <c r="J48" s="1">
+        <v>684107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" s="11"/>
+      <c r="B49" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="2">
+        <v>161</v>
+      </c>
+      <c r="E49" s="2">
+        <v>161</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I49" s="2">
+        <v>8</v>
+      </c>
+      <c r="J49" s="2">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A50" s="11"/>
+      <c r="B50" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="3">
+        <v>301370</v>
+      </c>
+      <c r="D50" s="3">
+        <v>1986</v>
+      </c>
+      <c r="E50" s="3">
+        <v>303356</v>
+      </c>
+      <c r="F50" s="3">
+        <v>185766</v>
+      </c>
+      <c r="G50" s="3">
+        <v>193489</v>
+      </c>
+      <c r="H50" s="3">
+        <v>379255</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1665</v>
+      </c>
+      <c r="J50" s="3">
+        <v>684276</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A51" s="11">
+        <v>3</v>
+      </c>
+      <c r="B51" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C24" s="5">
-[...27 lines deleted...]
-      <c r="B25" s="6" t="s">
+      <c r="C51" s="1">
+        <v>334346</v>
+      </c>
+      <c r="D51" s="1">
+        <v>2069</v>
+      </c>
+      <c r="E51" s="1">
+        <v>336415</v>
+      </c>
+      <c r="F51" s="1">
+        <v>211194</v>
+      </c>
+      <c r="G51" s="1">
+        <v>220925</v>
+      </c>
+      <c r="H51" s="1">
+        <v>432119</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2056</v>
+      </c>
+      <c r="J51" s="1">
+        <v>770590</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" s="11"/>
+      <c r="B52" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...27 lines deleted...]
-      <c r="B26" s="8" t="s">
+      <c r="C52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="2">
+        <v>193</v>
+      </c>
+      <c r="E52" s="2">
+        <v>193</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I52" s="2">
+        <v>8</v>
+      </c>
+      <c r="J52" s="2">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" s="11"/>
+      <c r="B53" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C26" s="9">
-[...29 lines deleted...]
-      <c r="B27" s="4" t="s">
+      <c r="C53" s="3">
+        <v>334346</v>
+      </c>
+      <c r="D53" s="3">
+        <v>2262</v>
+      </c>
+      <c r="E53" s="3">
+        <v>336608</v>
+      </c>
+      <c r="F53" s="3">
+        <v>211194</v>
+      </c>
+      <c r="G53" s="3">
+        <v>220925</v>
+      </c>
+      <c r="H53" s="3">
+        <v>432119</v>
+      </c>
+      <c r="I53" s="3">
+        <v>2064</v>
+      </c>
+      <c r="J53" s="3">
+        <v>770791</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A54" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C27" s="5">
-[...27 lines deleted...]
-      <c r="B28" s="6" t="s">
+      <c r="C54" s="1">
+        <v>3840848</v>
+      </c>
+      <c r="D54" s="1">
+        <v>26151</v>
+      </c>
+      <c r="E54" s="1">
+        <v>3866999</v>
+      </c>
+      <c r="F54" s="1">
+        <v>2256248</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2408304</v>
+      </c>
+      <c r="H54" s="1">
+        <v>4664552</v>
+      </c>
+      <c r="I54" s="1">
+        <v>21850</v>
+      </c>
+      <c r="J54" s="1">
+        <v>8553401</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A55" s="11"/>
+      <c r="B55" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="7" t="s">
-[...27 lines deleted...]
-      <c r="B29" s="8" t="s">
+      <c r="C55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2369</v>
+      </c>
+      <c r="E55" s="2">
+        <v>2369</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="I55" s="2">
+        <v>97</v>
+      </c>
+      <c r="J55" s="2">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A56" s="11"/>
+      <c r="B56" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="9">
-[...792 lines deleted...]
-      <c r="C54" s="5">
+      <c r="C56" s="3">
         <v>3840848</v>
       </c>
-      <c r="D54" s="5">
-[...6 lines deleted...]
-      <c r="G54" s="11">
+      <c r="D56" s="3">
+        <v>28520</v>
+      </c>
+      <c r="E56" s="3">
+        <v>3869368</v>
+      </c>
+      <c r="F56" s="3">
         <v>2256248</v>
       </c>
-      <c r="H54" s="5">
+      <c r="G56" s="3">
         <v>2408304</v>
       </c>
-      <c r="I54" s="5">
+      <c r="H56" s="3">
         <v>4664552</v>
       </c>
-      <c r="J54" s="5">
-[...65 lines deleted...]
-        <v>8556312</v>
+      <c r="I56" s="3">
+        <v>21947</v>
+      </c>
+      <c r="J56" s="3">
+        <v>8555867</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A1:K1"/>
-[...6 lines deleted...]
-    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="A54:A56"/>
     <mergeCell ref="A39:A41"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="A36:A38"/>
-    <mergeCell ref="A42:A44"/>
-[...3 lines deleted...]
-    <mergeCell ref="A54:A56"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="I3:I5"/>
+    <mergeCell ref="J3:J5"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="93" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>第７表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>