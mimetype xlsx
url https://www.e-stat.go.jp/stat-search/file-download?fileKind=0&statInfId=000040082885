--- v0 (2026-05-01)
+++ v1 (2026-10-05)
@@ -1,1460 +1,1699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-10c8.lansys.mhlw.go.jp\a\課1\10802000_医政局　地域医療計画課\!!!!継続使用ファイル（280114依頼）\救急・周産期医療等対策室\へき地医療係\01A文書（決裁等１年以上保存文書）\01大分類（へき地医療）\01中分類（へき地医療）\03小分類（無医地区等調査（令和４年度））\05公表\04e-Stat登録\医科\アップロード用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/10802000/WorkingDocLib/医師確保等地域医療対策室/へき地ライン/01A文書（決裁等１年以上保存文書）/01大分類（へき地医療）/01中分類（へき地医療）/03小分類（無医地区等調査（令和４年度））/06　公表データの修正（260909発覚）/07　公表手続き（厚労省HP・e-Stat）/e-Stat/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D05F932-DA7F-49A2-BF54-EC3BA0E28F24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="606" documentId="13_ncr:1_{B4EE0B6E-1E8C-48A7-B77C-886647F4A44E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D3397CF5-DC6F-43D8-ADCA-60AF45C192E2}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="883" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="③市町村別" sheetId="1" r:id="rId1"/>
+    <sheet name="③市町村別" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">③市町村別!$B$3:$F$381</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">③市町村別!$B$1:$F$381</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">③市町村別!$1:$3</definedName>
+    <definedName name="祝日">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="429">
+  <si>
+    <t>都道府県名</t>
+    <rPh sb="0" eb="4">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>市町村名</t>
+    <rPh sb="0" eb="3">
+      <t>シチョウソン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
+    <t>厚岸町</t>
+  </si>
+  <si>
+    <t>大空町</t>
+  </si>
+  <si>
+    <t>平取町</t>
+  </si>
+  <si>
+    <t>新冠町</t>
+  </si>
+  <si>
+    <t>浦幌町</t>
+  </si>
+  <si>
+    <t>苫前町</t>
+  </si>
+  <si>
+    <t>青森県</t>
+  </si>
+  <si>
+    <t>深浦町</t>
+  </si>
+  <si>
+    <t>鰺ヶ沢町</t>
+  </si>
+  <si>
+    <t>岩手県</t>
+  </si>
+  <si>
+    <t>宮古市</t>
+  </si>
+  <si>
+    <t>岩泉町</t>
+  </si>
+  <si>
+    <t>遠野市</t>
+  </si>
+  <si>
+    <t>宮城県</t>
+  </si>
+  <si>
+    <t>丸森町</t>
+  </si>
+  <si>
+    <t>登米市</t>
+  </si>
+  <si>
+    <t>秋田県</t>
+  </si>
+  <si>
+    <t>由利本荘市</t>
+  </si>
+  <si>
+    <t>鹿角市</t>
+  </si>
+  <si>
+    <t>山形県</t>
+  </si>
+  <si>
+    <t>福島県</t>
+  </si>
+  <si>
+    <t>いわき市</t>
+  </si>
+  <si>
+    <t>栃木県</t>
+  </si>
+  <si>
+    <t>大田原市</t>
+  </si>
+  <si>
+    <t>日光市</t>
+  </si>
+  <si>
+    <t>群馬県</t>
+  </si>
+  <si>
+    <t>嬬恋村</t>
+  </si>
+  <si>
+    <t>新潟県</t>
+  </si>
+  <si>
+    <t>十日町市</t>
+  </si>
+  <si>
+    <t>阿賀町</t>
+  </si>
+  <si>
+    <t>石川県</t>
+  </si>
+  <si>
+    <t>珠洲市</t>
+  </si>
+  <si>
+    <t>穴水町</t>
+  </si>
+  <si>
+    <t>福井県</t>
+  </si>
+  <si>
+    <t>福井市</t>
+  </si>
+  <si>
+    <t>山梨県</t>
+  </si>
+  <si>
+    <t>山梨市</t>
+  </si>
+  <si>
+    <t>身延町</t>
+  </si>
+  <si>
+    <t>岐阜県</t>
+  </si>
+  <si>
+    <t>揖斐川町</t>
+  </si>
+  <si>
+    <t>恵那市</t>
+  </si>
+  <si>
+    <t>静岡県</t>
+  </si>
+  <si>
+    <t>愛知県</t>
+  </si>
+  <si>
+    <t>東栄町</t>
+  </si>
+  <si>
+    <t>設楽町</t>
+  </si>
+  <si>
+    <t>豊根村</t>
+  </si>
+  <si>
+    <t>三重県</t>
+  </si>
+  <si>
+    <t>紀宝町</t>
+  </si>
+  <si>
+    <t>兵庫県</t>
+  </si>
+  <si>
+    <t>豊岡市</t>
+  </si>
+  <si>
+    <t>香美町</t>
+  </si>
+  <si>
+    <t>奈良県</t>
+  </si>
+  <si>
+    <t>和歌山県</t>
+  </si>
+  <si>
+    <t>有田川町</t>
+  </si>
+  <si>
+    <t>田辺市</t>
+  </si>
+  <si>
+    <t>鳥取県</t>
+  </si>
+  <si>
+    <t>島根県</t>
+  </si>
+  <si>
+    <t>川本町</t>
+  </si>
+  <si>
+    <t>浜田市</t>
+  </si>
+  <si>
+    <t>津和野町</t>
+    <rPh sb="0" eb="4">
+      <t>ツワノチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>岡山県</t>
+  </si>
+  <si>
+    <t>真庭市</t>
+  </si>
+  <si>
+    <t>美作市</t>
+  </si>
+  <si>
+    <t>鏡野町</t>
+  </si>
+  <si>
+    <t>美咲町</t>
+  </si>
+  <si>
+    <t>広島県</t>
+  </si>
+  <si>
+    <t>三次市</t>
+  </si>
+  <si>
+    <t>安芸高田市</t>
+  </si>
+  <si>
+    <t>庄原市</t>
+  </si>
+  <si>
+    <t>北広島町</t>
+  </si>
+  <si>
+    <t>山口県</t>
+  </si>
+  <si>
+    <t>山口市</t>
+  </si>
+  <si>
+    <t>岩国市</t>
+  </si>
+  <si>
+    <t>徳島県</t>
+  </si>
+  <si>
+    <t>つるぎ町</t>
+  </si>
+  <si>
+    <t>那賀町</t>
+  </si>
+  <si>
+    <t>香川県</t>
+  </si>
+  <si>
+    <t>小豆島町</t>
+  </si>
+  <si>
+    <t>愛媛県</t>
+  </si>
+  <si>
+    <t>砥部町</t>
+  </si>
+  <si>
+    <t>高知県</t>
+  </si>
+  <si>
+    <t>四万十市</t>
+  </si>
+  <si>
+    <t>安芸市</t>
+  </si>
+  <si>
+    <t>室戸市</t>
+  </si>
+  <si>
+    <t>福岡県</t>
+  </si>
+  <si>
+    <t>八女市</t>
+  </si>
+  <si>
+    <t>長崎県</t>
+  </si>
+  <si>
+    <t>壱岐市</t>
+  </si>
+  <si>
+    <t>熊本県</t>
+  </si>
+  <si>
+    <t>八代市</t>
+  </si>
+  <si>
+    <t>芦北町</t>
+  </si>
+  <si>
+    <t>大分県</t>
+  </si>
+  <si>
+    <t>日田市</t>
+  </si>
+  <si>
+    <t>鹿児島県</t>
+  </si>
+  <si>
+    <t>出水市</t>
+  </si>
+  <si>
+    <t>屋久島町</t>
+  </si>
+  <si>
+    <t>瀬戸内町</t>
+  </si>
+  <si>
+    <t>沖縄県</t>
+  </si>
+  <si>
     <t>厚沢部町</t>
   </si>
   <si>
     <t>今金町</t>
   </si>
   <si>
     <t>せたな町</t>
   </si>
   <si>
+    <t>真狩村</t>
+  </si>
+  <si>
+    <t>留寿都村</t>
+  </si>
+  <si>
+    <t>積丹町</t>
+  </si>
+  <si>
+    <t>新十津川町</t>
+  </si>
+  <si>
+    <t>伊達市</t>
+  </si>
+  <si>
+    <t>豊浦町</t>
+  </si>
+  <si>
+    <t>洞爺湖町</t>
+  </si>
+  <si>
+    <t>留萌市</t>
+  </si>
+  <si>
+    <t>稚内市</t>
+  </si>
+  <si>
+    <t>浜頓別町</t>
+  </si>
+  <si>
+    <t>枝幸町</t>
+  </si>
+  <si>
+    <t>幌延町</t>
+  </si>
+  <si>
+    <t>佐呂間町</t>
+  </si>
+  <si>
+    <t>興部町</t>
+  </si>
+  <si>
+    <t>鹿追町</t>
+  </si>
+  <si>
+    <t>新得町</t>
+  </si>
+  <si>
+    <t>足寄町</t>
+  </si>
+  <si>
+    <t>陸別町</t>
+  </si>
+  <si>
+    <t>浜中町</t>
+  </si>
+  <si>
+    <t>標茶町</t>
+  </si>
+  <si>
+    <t>鶴居村</t>
+  </si>
+  <si>
+    <t>石狩市</t>
+  </si>
+  <si>
+    <t>島牧村</t>
+  </si>
+  <si>
     <t>黒松内町</t>
   </si>
   <si>
     <t>蘭越町</t>
   </si>
   <si>
-    <t>真狩村</t>
-[...44 lines deleted...]
-    <t>大空町</t>
+    <t>壮瞥町</t>
+  </si>
+  <si>
+    <t>幌加内町</t>
+  </si>
+  <si>
+    <t>美深町</t>
+  </si>
+  <si>
+    <t>中川町</t>
+  </si>
+  <si>
+    <t>猿払村</t>
+  </si>
+  <si>
+    <t>遠軽町</t>
+  </si>
+  <si>
+    <t>湧別町</t>
+  </si>
+  <si>
+    <t>滝上町</t>
+  </si>
+  <si>
+    <t>雄武町</t>
+  </si>
+  <si>
+    <t>三戸町</t>
+  </si>
+  <si>
+    <t>新郷村</t>
+  </si>
+  <si>
+    <t>六ヶ所村</t>
+  </si>
+  <si>
+    <t>佐井村</t>
+  </si>
+  <si>
+    <t>黒石市</t>
+  </si>
+  <si>
+    <t>平川市</t>
+  </si>
+  <si>
+    <t>横浜町</t>
+  </si>
+  <si>
+    <t>盛岡市</t>
+  </si>
+  <si>
+    <t>八幡平市</t>
+  </si>
+  <si>
+    <t>雫石町</t>
+  </si>
+  <si>
+    <t>葛巻町</t>
+  </si>
+  <si>
+    <t>山田町</t>
+  </si>
+  <si>
+    <t>田野畑村</t>
+  </si>
+  <si>
+    <t>軽米町</t>
+  </si>
+  <si>
+    <t>岩手町</t>
+  </si>
+  <si>
+    <t>奥州市</t>
+  </si>
+  <si>
+    <t>大槌町</t>
+  </si>
+  <si>
+    <t>女川町</t>
+  </si>
+  <si>
+    <t>白石市</t>
+  </si>
+  <si>
+    <t>小坂町</t>
+  </si>
+  <si>
+    <t>にかほ市</t>
+  </si>
+  <si>
+    <t>横手市</t>
+  </si>
+  <si>
+    <t>北秋田市</t>
+  </si>
+  <si>
+    <t>上小阿仁村</t>
+  </si>
+  <si>
+    <t>戸沢村</t>
+  </si>
+  <si>
+    <t>古殿町</t>
+  </si>
+  <si>
+    <t>茨城県</t>
+  </si>
+  <si>
+    <t>城里町</t>
+  </si>
+  <si>
+    <t>常陸太田市</t>
+  </si>
+  <si>
+    <t>常陸大宮市</t>
+  </si>
+  <si>
+    <t>大子町</t>
+  </si>
+  <si>
+    <t>高萩市</t>
+  </si>
+  <si>
+    <t>北茨城市</t>
+  </si>
+  <si>
+    <t>那須町</t>
+  </si>
+  <si>
+    <t>那珂川町</t>
+  </si>
+  <si>
+    <t>鹿沼市</t>
+  </si>
+  <si>
+    <t>茂木町</t>
+  </si>
+  <si>
+    <t>那須烏山市</t>
+  </si>
+  <si>
+    <t>渋川市</t>
+  </si>
+  <si>
+    <t>みなかみ町</t>
+  </si>
+  <si>
+    <t>高崎市</t>
+  </si>
+  <si>
+    <t>神流町</t>
+  </si>
+  <si>
+    <t>南牧村</t>
+  </si>
+  <si>
+    <t>東吾妻町</t>
+  </si>
+  <si>
+    <t>南魚沼市</t>
+  </si>
+  <si>
+    <t>津南町</t>
+  </si>
+  <si>
+    <t>上越市</t>
+  </si>
+  <si>
+    <t>佐渡市</t>
+  </si>
+  <si>
+    <t>村上市</t>
+  </si>
+  <si>
+    <t>妙高市</t>
+  </si>
+  <si>
+    <t>糸魚川市</t>
+  </si>
+  <si>
+    <t>粟島浦村</t>
+  </si>
+  <si>
+    <t>富山県</t>
+  </si>
+  <si>
+    <t>上市町</t>
+  </si>
+  <si>
+    <t>高岡市</t>
+  </si>
+  <si>
+    <t>氷見市</t>
+  </si>
+  <si>
+    <t>魚津市</t>
+  </si>
+  <si>
+    <t>黒部市</t>
+  </si>
+  <si>
+    <t>富山市</t>
+  </si>
+  <si>
+    <t>立山町</t>
+  </si>
+  <si>
+    <t>砺波市</t>
+  </si>
+  <si>
+    <t>南砺市</t>
+  </si>
+  <si>
+    <t>白山市</t>
+  </si>
+  <si>
+    <t>七尾市</t>
+  </si>
+  <si>
+    <t>小浜市</t>
+  </si>
+  <si>
+    <t>高浜町</t>
+  </si>
+  <si>
+    <t>若狭町</t>
+  </si>
+  <si>
+    <t>北杜市</t>
+  </si>
+  <si>
+    <t>都留市</t>
+  </si>
+  <si>
+    <t>大月市</t>
+  </si>
+  <si>
+    <t>甲府市</t>
+  </si>
+  <si>
+    <t>笛吹市</t>
+  </si>
+  <si>
+    <t>甲州市</t>
+  </si>
+  <si>
+    <t>早川町</t>
+  </si>
+  <si>
+    <t>富士河口湖町</t>
+  </si>
+  <si>
+    <t>小菅村</t>
+  </si>
+  <si>
+    <t>丹波山村</t>
+  </si>
+  <si>
+    <t>長野県</t>
+  </si>
+  <si>
+    <t>佐久市</t>
+  </si>
+  <si>
+    <t>佐久穂町</t>
+  </si>
+  <si>
+    <t>立科町</t>
+  </si>
+  <si>
+    <t>南木曽町</t>
+  </si>
+  <si>
+    <t>長野市</t>
+  </si>
+  <si>
+    <t>阿南町</t>
+  </si>
+  <si>
+    <t>天龍村</t>
+  </si>
+  <si>
+    <t>泰阜村</t>
+  </si>
+  <si>
+    <t>大鹿村</t>
+  </si>
+  <si>
+    <t>上松町</t>
+  </si>
+  <si>
+    <t>王滝村</t>
+  </si>
+  <si>
+    <t>松本市</t>
+  </si>
+  <si>
+    <t>小谷村</t>
+  </si>
+  <si>
+    <t>飯山市</t>
+  </si>
+  <si>
+    <t>郡上市</t>
+  </si>
+  <si>
+    <t>白川町</t>
+  </si>
+  <si>
+    <t>中津川市</t>
+  </si>
+  <si>
+    <t>高山市</t>
+  </si>
+  <si>
+    <t>南伊豆町</t>
+  </si>
+  <si>
+    <t>西伊豆町</t>
+  </si>
+  <si>
+    <t>島田市</t>
+  </si>
+  <si>
+    <t>川根本町</t>
+  </si>
+  <si>
+    <t>豊田市</t>
+  </si>
+  <si>
+    <t>西尾市</t>
+  </si>
+  <si>
+    <t>津市</t>
+  </si>
+  <si>
+    <t>志摩市</t>
+  </si>
+  <si>
+    <t>滋賀県</t>
+  </si>
+  <si>
+    <t>甲賀市</t>
+  </si>
+  <si>
+    <t>高島市</t>
+  </si>
+  <si>
+    <t>東近江市</t>
+  </si>
+  <si>
+    <t>近江八幡市</t>
+  </si>
+  <si>
+    <t>長浜市</t>
+  </si>
+  <si>
+    <t>京都府</t>
+  </si>
+  <si>
+    <t>宇治市</t>
+  </si>
+  <si>
+    <t>南山城村</t>
+  </si>
+  <si>
+    <t>南丹市</t>
+  </si>
+  <si>
+    <t>京丹波町</t>
+  </si>
+  <si>
+    <t>綾部市</t>
+  </si>
+  <si>
+    <t>京丹後市</t>
+  </si>
+  <si>
+    <t>福知山市</t>
+  </si>
+  <si>
+    <t>宮津市</t>
+  </si>
+  <si>
+    <t>市川町</t>
+  </si>
+  <si>
+    <t>佐用町</t>
+  </si>
+  <si>
+    <t>丹波市</t>
+  </si>
+  <si>
+    <t>姫路市</t>
+  </si>
+  <si>
+    <t>神河町</t>
+  </si>
+  <si>
+    <t>丹波篠山市</t>
+  </si>
+  <si>
+    <t>洲本市</t>
+  </si>
+  <si>
+    <t>五條市</t>
+  </si>
+  <si>
+    <t>野迫川村</t>
+  </si>
+  <si>
+    <t>十津川村</t>
+  </si>
+  <si>
+    <t>上北山村</t>
+  </si>
+  <si>
+    <t>紀の川市</t>
+  </si>
+  <si>
+    <t>かつらぎ町</t>
+  </si>
+  <si>
+    <t>高野町</t>
+  </si>
+  <si>
+    <t>広川町</t>
+  </si>
+  <si>
+    <t>みなべ町</t>
+  </si>
+  <si>
+    <t>すさみ町</t>
+  </si>
+  <si>
+    <t>三朝町</t>
+  </si>
+  <si>
+    <t>倉吉市</t>
+  </si>
+  <si>
+    <t>八頭町</t>
+  </si>
+  <si>
+    <t>安来市</t>
+  </si>
+  <si>
+    <t>大田市</t>
+  </si>
+  <si>
+    <t>邑南町</t>
+  </si>
+  <si>
+    <t>益田市</t>
+  </si>
+  <si>
+    <t>隠岐の島町</t>
+  </si>
+  <si>
+    <t>雲南市</t>
+  </si>
+  <si>
+    <t>奥出雲町</t>
+  </si>
+  <si>
+    <t>玉野市</t>
+  </si>
+  <si>
+    <t>矢掛町</t>
+  </si>
+  <si>
+    <t>新見市</t>
+  </si>
+  <si>
+    <t>西粟倉村</t>
+  </si>
+  <si>
+    <t>備前市</t>
+  </si>
+  <si>
+    <t>高梁市</t>
+  </si>
+  <si>
+    <t>新庄村</t>
+  </si>
+  <si>
+    <t>津山市</t>
+  </si>
+  <si>
+    <t>広島市</t>
+  </si>
+  <si>
+    <t>尾道市</t>
+  </si>
+  <si>
+    <t>三原市</t>
+  </si>
+  <si>
+    <t>神石高原町</t>
+  </si>
+  <si>
+    <t>府中市</t>
+  </si>
+  <si>
+    <t>安芸太田町</t>
+  </si>
+  <si>
+    <t>廿日市市</t>
+  </si>
+  <si>
+    <t>呉市</t>
+  </si>
+  <si>
+    <t>下関市</t>
+  </si>
+  <si>
+    <t>萩市</t>
+  </si>
+  <si>
+    <t>周防大島町</t>
+  </si>
+  <si>
+    <t>周南市</t>
+  </si>
+  <si>
+    <t>防府市</t>
+  </si>
+  <si>
+    <t>海陽町</t>
+  </si>
+  <si>
+    <t>美馬市</t>
+  </si>
+  <si>
+    <t>阿南市</t>
+  </si>
+  <si>
+    <t>三好市</t>
+  </si>
+  <si>
+    <t>東かがわ市</t>
+  </si>
+  <si>
+    <t>高松市</t>
+  </si>
+  <si>
+    <t>土庄町</t>
+  </si>
+  <si>
+    <t>丸亀市</t>
+  </si>
+  <si>
+    <t>観音寺市</t>
+  </si>
+  <si>
+    <t>綾川町</t>
+  </si>
+  <si>
+    <t>四国中央市</t>
+  </si>
+  <si>
+    <t>久万高原町</t>
+  </si>
+  <si>
+    <t>西予市</t>
+  </si>
+  <si>
+    <t>鬼北町</t>
+  </si>
+  <si>
+    <t>新居浜市</t>
+  </si>
+  <si>
+    <t>松山市</t>
+  </si>
+  <si>
+    <t>大豊町</t>
+  </si>
+  <si>
+    <t>土佐町</t>
+  </si>
+  <si>
+    <t>いの町</t>
+  </si>
+  <si>
+    <t>仁淀川町</t>
+  </si>
+  <si>
+    <t>越知町</t>
+  </si>
+  <si>
+    <t>須崎市</t>
+  </si>
+  <si>
+    <t>四万十町</t>
+  </si>
+  <si>
+    <t>宿毛市</t>
+  </si>
+  <si>
+    <t>大月町</t>
+  </si>
+  <si>
+    <t>北川村</t>
+  </si>
+  <si>
+    <t>中土佐町</t>
+  </si>
+  <si>
+    <t>朝倉市</t>
+  </si>
+  <si>
+    <t>筑前町</t>
+  </si>
+  <si>
+    <t>飯塚市</t>
+  </si>
+  <si>
+    <t>添田町</t>
+  </si>
+  <si>
+    <t>上毛町</t>
+  </si>
+  <si>
+    <t>みやこ町</t>
+  </si>
+  <si>
+    <t>宗像市</t>
+  </si>
+  <si>
+    <t>佐賀県</t>
+  </si>
+  <si>
+    <t>唐津市</t>
+  </si>
+  <si>
+    <t>佐世保市</t>
+  </si>
+  <si>
+    <t>小値賀町</t>
+  </si>
+  <si>
+    <t>新上五島町</t>
+  </si>
+  <si>
+    <t>高森町</t>
+  </si>
+  <si>
+    <t>山都町</t>
+  </si>
+  <si>
+    <t>天草市</t>
+  </si>
+  <si>
+    <t>杵築市</t>
+  </si>
+  <si>
+    <t>国東市</t>
+  </si>
+  <si>
+    <t>姫島村</t>
+  </si>
+  <si>
+    <t>臼杵市</t>
+  </si>
+  <si>
+    <t>津久見市</t>
+  </si>
+  <si>
+    <t>佐伯市</t>
+  </si>
+  <si>
+    <t>竹田市</t>
+  </si>
+  <si>
+    <t>豊後大野市</t>
+  </si>
+  <si>
+    <t>玖珠町</t>
+  </si>
+  <si>
+    <t>中津市</t>
+  </si>
+  <si>
+    <t>宇佐市</t>
+  </si>
+  <si>
+    <t>豊後高田市</t>
+  </si>
+  <si>
+    <t>宮崎県</t>
+  </si>
+  <si>
+    <t>延岡市</t>
+  </si>
+  <si>
+    <t>諸塚村</t>
+  </si>
+  <si>
+    <t>椎葉村</t>
+  </si>
+  <si>
+    <t>日南市</t>
+  </si>
+  <si>
+    <t>串間市</t>
+  </si>
+  <si>
+    <t>日之影町</t>
+  </si>
+  <si>
+    <t>西都市</t>
+  </si>
+  <si>
+    <t>木城町</t>
+  </si>
+  <si>
+    <t>日置市</t>
+  </si>
+  <si>
+    <t>西之表市</t>
+  </si>
+  <si>
+    <t>三島村</t>
+  </si>
+  <si>
+    <t>十島村</t>
+  </si>
+  <si>
+    <t>薩摩川内市</t>
+  </si>
+  <si>
+    <t>長島町</t>
+  </si>
+  <si>
+    <t>垂水市</t>
+  </si>
+  <si>
+    <t>肝付町</t>
+  </si>
+  <si>
+    <t>国頭村</t>
+  </si>
+  <si>
+    <t>石垣市</t>
+  </si>
+  <si>
+    <t>竹富町</t>
+  </si>
+  <si>
+    <t>伊江村</t>
+  </si>
+  <si>
+    <t>伊平屋村</t>
+  </si>
+  <si>
+    <t>伊是名村</t>
+  </si>
+  <si>
+    <t>うるま市</t>
+  </si>
+  <si>
+    <t>南城市</t>
+  </si>
+  <si>
+    <t>渡嘉敷村</t>
+  </si>
+  <si>
+    <t>座間味村</t>
+  </si>
+  <si>
+    <t>粟国村</t>
+  </si>
+  <si>
+    <t>渡名喜村</t>
+  </si>
+  <si>
+    <t>南大東村</t>
+  </si>
+  <si>
+    <t>北大東村</t>
+  </si>
+  <si>
+    <t>多良間村</t>
+  </si>
+  <si>
+    <t>与那国町</t>
+  </si>
+  <si>
+    <t>大宜味村</t>
+  </si>
+  <si>
+    <t>和寒町</t>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>福岡市</t>
+    <rPh sb="0" eb="3">
+      <t>フクオカシ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（令和４年10月末日）</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>マツジツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>無医地区数</t>
+    <rPh sb="0" eb="4">
+      <t>ムイチク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>第３表　市町村別、無医地区等数</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>シチョウソン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ムイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>チク</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>準無医地区数</t>
+    <rPh sb="0" eb="1">
+      <t>ジュン</t>
+    </rPh>
+    <rPh sb="1" eb="5">
+      <t>ムイチク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>北海道</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弘前市</t>
+    <rPh sb="0" eb="3">
+      <t>ヒロサキシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>北上市</t>
+    <rPh sb="0" eb="2">
+      <t>キタガミ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>田村市</t>
+    <rPh sb="0" eb="3">
+      <t>タムラシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大熊町</t>
+    <rPh sb="0" eb="3">
+      <t>オオクママチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>魚沼市</t>
+    <rPh sb="0" eb="3">
+      <t>ウオヌマシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>輪島市</t>
+    <rPh sb="0" eb="3">
+      <t>ワジマシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南越前町</t>
+    <rPh sb="0" eb="1">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="1" eb="4">
+      <t>エチゼンマチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>山県市</t>
+    <rPh sb="0" eb="3">
+      <t>ヤマガタシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>松崎町</t>
+    <rPh sb="0" eb="3">
+      <t>マツザキチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>黒滝村</t>
+    <rPh sb="0" eb="3">
+      <t>クロタキムラ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日南町</t>
+    <rPh sb="0" eb="3">
+      <t>ニチナンチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南部町</t>
+    <rPh sb="0" eb="3">
+      <t>ナンブチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>島根県</t>
+    <rPh sb="0" eb="3">
+      <t>シマネケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美郷町</t>
+    <rPh sb="0" eb="3">
+      <t>ミサトチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>坂出市</t>
+    <rPh sb="0" eb="3">
+      <t>サカイデシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大洲市</t>
+    <rPh sb="0" eb="3">
+      <t>オオズシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>築上町</t>
+    <rPh sb="0" eb="2">
+      <t>チクジョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南大隅町</t>
+    <rPh sb="0" eb="4">
+      <t>ミナミオオスミチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中種子町</t>
+    <rPh sb="0" eb="3">
+      <t>ナカタネ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>市町村合計</t>
+    <rPh sb="0" eb="3">
+      <t>シチョウソン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>北見市</t>
-  </si>
-[...19 lines deleted...]
-    <t>浦幌町</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>釧路市</t>
-  </si>
-[...10 lines deleted...]
-    <t>鶴居村</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>名寄市</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>岡山市</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>梼原町</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>乙部町</t>
-  </si>
-[...121 lines deleted...]
-    <t>白石市</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>七ヶ宿町</t>
-  </si>
-[...1045 lines deleted...]
-    <t>市町村合計</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>浜松市</t>
+    <rPh sb="0" eb="3">
+      <t>ハママツシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Yu Gothic"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Yu Gothic"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="Yu Gothic"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1479,221 +1718,253 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="3" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
+  <cellStyles count="9">
+    <cellStyle name="パーセント 2" xfId="8" xr:uid="{C65F6062-A077-4235-93E0-092834E19C60}"/>
+    <cellStyle name="桁区切り" xfId="5" builtinId="6"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{1227CE15-D09D-4500-BD41-649C1FB0F542}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 2 4" xfId="7" xr:uid="{D874E3E2-ED88-44CB-92D8-468B271F0203}"/>
+    <cellStyle name="標準 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 5" xfId="6" xr:uid="{93C5FFE9-EABF-47BB-AE22-5C9BB428FC40}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF99CCFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1834,6548 +2105,7339 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="B1:F381"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.1" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="2" max="3" width="16.625" customWidth="1"/>
-    <col min="4" max="6" width="13" customWidth="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="16.625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="13" style="1" customWidth="1"/>
+    <col min="7" max="250" width="9" style="1"/>
+    <col min="251" max="251" width="8.375" style="1" customWidth="1"/>
+    <col min="252" max="252" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="253" max="254" width="9" style="1"/>
+    <col min="255" max="255" width="7.5" style="1" customWidth="1"/>
+    <col min="256" max="256" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="258" max="506" width="9" style="1"/>
+    <col min="507" max="507" width="8.375" style="1" customWidth="1"/>
+    <col min="508" max="508" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="509" max="510" width="9" style="1"/>
+    <col min="511" max="511" width="7.5" style="1" customWidth="1"/>
+    <col min="512" max="512" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="514" max="762" width="9" style="1"/>
+    <col min="763" max="763" width="8.375" style="1" customWidth="1"/>
+    <col min="764" max="764" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="765" max="766" width="9" style="1"/>
+    <col min="767" max="767" width="7.5" style="1" customWidth="1"/>
+    <col min="768" max="768" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="770" max="1018" width="9" style="1"/>
+    <col min="1019" max="1019" width="8.375" style="1" customWidth="1"/>
+    <col min="1020" max="1020" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1021" max="1022" width="9" style="1"/>
+    <col min="1023" max="1023" width="7.5" style="1" customWidth="1"/>
+    <col min="1024" max="1024" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1274" width="9" style="1"/>
+    <col min="1275" max="1275" width="8.375" style="1" customWidth="1"/>
+    <col min="1276" max="1276" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1277" max="1278" width="9" style="1"/>
+    <col min="1279" max="1279" width="7.5" style="1" customWidth="1"/>
+    <col min="1280" max="1280" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1530" width="9" style="1"/>
+    <col min="1531" max="1531" width="8.375" style="1" customWidth="1"/>
+    <col min="1532" max="1532" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1533" max="1534" width="9" style="1"/>
+    <col min="1535" max="1535" width="7.5" style="1" customWidth="1"/>
+    <col min="1536" max="1536" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1786" width="9" style="1"/>
+    <col min="1787" max="1787" width="8.375" style="1" customWidth="1"/>
+    <col min="1788" max="1788" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1789" max="1790" width="9" style="1"/>
+    <col min="1791" max="1791" width="7.5" style="1" customWidth="1"/>
+    <col min="1792" max="1792" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1794" max="2042" width="9" style="1"/>
+    <col min="2043" max="2043" width="8.375" style="1" customWidth="1"/>
+    <col min="2044" max="2044" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2045" max="2046" width="9" style="1"/>
+    <col min="2047" max="2047" width="7.5" style="1" customWidth="1"/>
+    <col min="2048" max="2048" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2298" width="9" style="1"/>
+    <col min="2299" max="2299" width="8.375" style="1" customWidth="1"/>
+    <col min="2300" max="2300" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2301" max="2302" width="9" style="1"/>
+    <col min="2303" max="2303" width="7.5" style="1" customWidth="1"/>
+    <col min="2304" max="2304" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2554" width="9" style="1"/>
+    <col min="2555" max="2555" width="8.375" style="1" customWidth="1"/>
+    <col min="2556" max="2556" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2557" max="2558" width="9" style="1"/>
+    <col min="2559" max="2559" width="7.5" style="1" customWidth="1"/>
+    <col min="2560" max="2560" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2810" width="9" style="1"/>
+    <col min="2811" max="2811" width="8.375" style="1" customWidth="1"/>
+    <col min="2812" max="2812" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2813" max="2814" width="9" style="1"/>
+    <col min="2815" max="2815" width="7.5" style="1" customWidth="1"/>
+    <col min="2816" max="2816" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2818" max="3066" width="9" style="1"/>
+    <col min="3067" max="3067" width="8.375" style="1" customWidth="1"/>
+    <col min="3068" max="3068" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3069" max="3070" width="9" style="1"/>
+    <col min="3071" max="3071" width="7.5" style="1" customWidth="1"/>
+    <col min="3072" max="3072" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3322" width="9" style="1"/>
+    <col min="3323" max="3323" width="8.375" style="1" customWidth="1"/>
+    <col min="3324" max="3324" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3325" max="3326" width="9" style="1"/>
+    <col min="3327" max="3327" width="7.5" style="1" customWidth="1"/>
+    <col min="3328" max="3328" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3578" width="9" style="1"/>
+    <col min="3579" max="3579" width="8.375" style="1" customWidth="1"/>
+    <col min="3580" max="3580" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3581" max="3582" width="9" style="1"/>
+    <col min="3583" max="3583" width="7.5" style="1" customWidth="1"/>
+    <col min="3584" max="3584" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3834" width="9" style="1"/>
+    <col min="3835" max="3835" width="8.375" style="1" customWidth="1"/>
+    <col min="3836" max="3836" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3837" max="3838" width="9" style="1"/>
+    <col min="3839" max="3839" width="7.5" style="1" customWidth="1"/>
+    <col min="3840" max="3840" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3842" max="4090" width="9" style="1"/>
+    <col min="4091" max="4091" width="8.375" style="1" customWidth="1"/>
+    <col min="4092" max="4092" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4093" max="4094" width="9" style="1"/>
+    <col min="4095" max="4095" width="7.5" style="1" customWidth="1"/>
+    <col min="4096" max="4096" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4346" width="9" style="1"/>
+    <col min="4347" max="4347" width="8.375" style="1" customWidth="1"/>
+    <col min="4348" max="4348" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4349" max="4350" width="9" style="1"/>
+    <col min="4351" max="4351" width="7.5" style="1" customWidth="1"/>
+    <col min="4352" max="4352" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4602" width="9" style="1"/>
+    <col min="4603" max="4603" width="8.375" style="1" customWidth="1"/>
+    <col min="4604" max="4604" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4605" max="4606" width="9" style="1"/>
+    <col min="4607" max="4607" width="7.5" style="1" customWidth="1"/>
+    <col min="4608" max="4608" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4858" width="9" style="1"/>
+    <col min="4859" max="4859" width="8.375" style="1" customWidth="1"/>
+    <col min="4860" max="4860" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4861" max="4862" width="9" style="1"/>
+    <col min="4863" max="4863" width="7.5" style="1" customWidth="1"/>
+    <col min="4864" max="4864" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4866" max="5114" width="9" style="1"/>
+    <col min="5115" max="5115" width="8.375" style="1" customWidth="1"/>
+    <col min="5116" max="5116" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5117" max="5118" width="9" style="1"/>
+    <col min="5119" max="5119" width="7.5" style="1" customWidth="1"/>
+    <col min="5120" max="5120" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5370" width="9" style="1"/>
+    <col min="5371" max="5371" width="8.375" style="1" customWidth="1"/>
+    <col min="5372" max="5372" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5373" max="5374" width="9" style="1"/>
+    <col min="5375" max="5375" width="7.5" style="1" customWidth="1"/>
+    <col min="5376" max="5376" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5626" width="9" style="1"/>
+    <col min="5627" max="5627" width="8.375" style="1" customWidth="1"/>
+    <col min="5628" max="5628" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5629" max="5630" width="9" style="1"/>
+    <col min="5631" max="5631" width="7.5" style="1" customWidth="1"/>
+    <col min="5632" max="5632" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5882" width="9" style="1"/>
+    <col min="5883" max="5883" width="8.375" style="1" customWidth="1"/>
+    <col min="5884" max="5884" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5885" max="5886" width="9" style="1"/>
+    <col min="5887" max="5887" width="7.5" style="1" customWidth="1"/>
+    <col min="5888" max="5888" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5890" max="6138" width="9" style="1"/>
+    <col min="6139" max="6139" width="8.375" style="1" customWidth="1"/>
+    <col min="6140" max="6140" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6141" max="6142" width="9" style="1"/>
+    <col min="6143" max="6143" width="7.5" style="1" customWidth="1"/>
+    <col min="6144" max="6144" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6394" width="9" style="1"/>
+    <col min="6395" max="6395" width="8.375" style="1" customWidth="1"/>
+    <col min="6396" max="6396" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6397" max="6398" width="9" style="1"/>
+    <col min="6399" max="6399" width="7.5" style="1" customWidth="1"/>
+    <col min="6400" max="6400" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6650" width="9" style="1"/>
+    <col min="6651" max="6651" width="8.375" style="1" customWidth="1"/>
+    <col min="6652" max="6652" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6653" max="6654" width="9" style="1"/>
+    <col min="6655" max="6655" width="7.5" style="1" customWidth="1"/>
+    <col min="6656" max="6656" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6906" width="9" style="1"/>
+    <col min="6907" max="6907" width="8.375" style="1" customWidth="1"/>
+    <col min="6908" max="6908" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6909" max="6910" width="9" style="1"/>
+    <col min="6911" max="6911" width="7.5" style="1" customWidth="1"/>
+    <col min="6912" max="6912" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6914" max="7162" width="9" style="1"/>
+    <col min="7163" max="7163" width="8.375" style="1" customWidth="1"/>
+    <col min="7164" max="7164" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7165" max="7166" width="9" style="1"/>
+    <col min="7167" max="7167" width="7.5" style="1" customWidth="1"/>
+    <col min="7168" max="7168" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7418" width="9" style="1"/>
+    <col min="7419" max="7419" width="8.375" style="1" customWidth="1"/>
+    <col min="7420" max="7420" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7421" max="7422" width="9" style="1"/>
+    <col min="7423" max="7423" width="7.5" style="1" customWidth="1"/>
+    <col min="7424" max="7424" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7674" width="9" style="1"/>
+    <col min="7675" max="7675" width="8.375" style="1" customWidth="1"/>
+    <col min="7676" max="7676" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7677" max="7678" width="9" style="1"/>
+    <col min="7679" max="7679" width="7.5" style="1" customWidth="1"/>
+    <col min="7680" max="7680" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7930" width="9" style="1"/>
+    <col min="7931" max="7931" width="8.375" style="1" customWidth="1"/>
+    <col min="7932" max="7932" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7933" max="7934" width="9" style="1"/>
+    <col min="7935" max="7935" width="7.5" style="1" customWidth="1"/>
+    <col min="7936" max="7936" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7938" max="8186" width="9" style="1"/>
+    <col min="8187" max="8187" width="8.375" style="1" customWidth="1"/>
+    <col min="8188" max="8188" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8189" max="8190" width="9" style="1"/>
+    <col min="8191" max="8191" width="7.5" style="1" customWidth="1"/>
+    <col min="8192" max="8192" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8442" width="9" style="1"/>
+    <col min="8443" max="8443" width="8.375" style="1" customWidth="1"/>
+    <col min="8444" max="8444" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8445" max="8446" width="9" style="1"/>
+    <col min="8447" max="8447" width="7.5" style="1" customWidth="1"/>
+    <col min="8448" max="8448" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8698" width="9" style="1"/>
+    <col min="8699" max="8699" width="8.375" style="1" customWidth="1"/>
+    <col min="8700" max="8700" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8701" max="8702" width="9" style="1"/>
+    <col min="8703" max="8703" width="7.5" style="1" customWidth="1"/>
+    <col min="8704" max="8704" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8954" width="9" style="1"/>
+    <col min="8955" max="8955" width="8.375" style="1" customWidth="1"/>
+    <col min="8956" max="8956" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8957" max="8958" width="9" style="1"/>
+    <col min="8959" max="8959" width="7.5" style="1" customWidth="1"/>
+    <col min="8960" max="8960" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8962" max="9210" width="9" style="1"/>
+    <col min="9211" max="9211" width="8.375" style="1" customWidth="1"/>
+    <col min="9212" max="9212" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9213" max="9214" width="9" style="1"/>
+    <col min="9215" max="9215" width="7.5" style="1" customWidth="1"/>
+    <col min="9216" max="9216" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9466" width="9" style="1"/>
+    <col min="9467" max="9467" width="8.375" style="1" customWidth="1"/>
+    <col min="9468" max="9468" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9469" max="9470" width="9" style="1"/>
+    <col min="9471" max="9471" width="7.5" style="1" customWidth="1"/>
+    <col min="9472" max="9472" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9722" width="9" style="1"/>
+    <col min="9723" max="9723" width="8.375" style="1" customWidth="1"/>
+    <col min="9724" max="9724" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9725" max="9726" width="9" style="1"/>
+    <col min="9727" max="9727" width="7.5" style="1" customWidth="1"/>
+    <col min="9728" max="9728" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9978" width="9" style="1"/>
+    <col min="9979" max="9979" width="8.375" style="1" customWidth="1"/>
+    <col min="9980" max="9980" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9981" max="9982" width="9" style="1"/>
+    <col min="9983" max="9983" width="7.5" style="1" customWidth="1"/>
+    <col min="9984" max="9984" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9986" max="10234" width="9" style="1"/>
+    <col min="10235" max="10235" width="8.375" style="1" customWidth="1"/>
+    <col min="10236" max="10236" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10237" max="10238" width="9" style="1"/>
+    <col min="10239" max="10239" width="7.5" style="1" customWidth="1"/>
+    <col min="10240" max="10240" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10490" width="9" style="1"/>
+    <col min="10491" max="10491" width="8.375" style="1" customWidth="1"/>
+    <col min="10492" max="10492" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10493" max="10494" width="9" style="1"/>
+    <col min="10495" max="10495" width="7.5" style="1" customWidth="1"/>
+    <col min="10496" max="10496" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10746" width="9" style="1"/>
+    <col min="10747" max="10747" width="8.375" style="1" customWidth="1"/>
+    <col min="10748" max="10748" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10749" max="10750" width="9" style="1"/>
+    <col min="10751" max="10751" width="7.5" style="1" customWidth="1"/>
+    <col min="10752" max="10752" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10754" max="11002" width="9" style="1"/>
+    <col min="11003" max="11003" width="8.375" style="1" customWidth="1"/>
+    <col min="11004" max="11004" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11005" max="11006" width="9" style="1"/>
+    <col min="11007" max="11007" width="7.5" style="1" customWidth="1"/>
+    <col min="11008" max="11008" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11258" width="9" style="1"/>
+    <col min="11259" max="11259" width="8.375" style="1" customWidth="1"/>
+    <col min="11260" max="11260" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11261" max="11262" width="9" style="1"/>
+    <col min="11263" max="11263" width="7.5" style="1" customWidth="1"/>
+    <col min="11264" max="11264" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11514" width="9" style="1"/>
+    <col min="11515" max="11515" width="8.375" style="1" customWidth="1"/>
+    <col min="11516" max="11516" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11517" max="11518" width="9" style="1"/>
+    <col min="11519" max="11519" width="7.5" style="1" customWidth="1"/>
+    <col min="11520" max="11520" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11770" width="9" style="1"/>
+    <col min="11771" max="11771" width="8.375" style="1" customWidth="1"/>
+    <col min="11772" max="11772" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11773" max="11774" width="9" style="1"/>
+    <col min="11775" max="11775" width="7.5" style="1" customWidth="1"/>
+    <col min="11776" max="11776" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11778" max="12026" width="9" style="1"/>
+    <col min="12027" max="12027" width="8.375" style="1" customWidth="1"/>
+    <col min="12028" max="12028" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12029" max="12030" width="9" style="1"/>
+    <col min="12031" max="12031" width="7.5" style="1" customWidth="1"/>
+    <col min="12032" max="12032" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12282" width="9" style="1"/>
+    <col min="12283" max="12283" width="8.375" style="1" customWidth="1"/>
+    <col min="12284" max="12284" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12285" max="12286" width="9" style="1"/>
+    <col min="12287" max="12287" width="7.5" style="1" customWidth="1"/>
+    <col min="12288" max="12288" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12538" width="9" style="1"/>
+    <col min="12539" max="12539" width="8.375" style="1" customWidth="1"/>
+    <col min="12540" max="12540" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12541" max="12542" width="9" style="1"/>
+    <col min="12543" max="12543" width="7.5" style="1" customWidth="1"/>
+    <col min="12544" max="12544" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12794" width="9" style="1"/>
+    <col min="12795" max="12795" width="8.375" style="1" customWidth="1"/>
+    <col min="12796" max="12796" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12797" max="12798" width="9" style="1"/>
+    <col min="12799" max="12799" width="7.5" style="1" customWidth="1"/>
+    <col min="12800" max="12800" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12802" max="13050" width="9" style="1"/>
+    <col min="13051" max="13051" width="8.375" style="1" customWidth="1"/>
+    <col min="13052" max="13052" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13053" max="13054" width="9" style="1"/>
+    <col min="13055" max="13055" width="7.5" style="1" customWidth="1"/>
+    <col min="13056" max="13056" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13306" width="9" style="1"/>
+    <col min="13307" max="13307" width="8.375" style="1" customWidth="1"/>
+    <col min="13308" max="13308" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13309" max="13310" width="9" style="1"/>
+    <col min="13311" max="13311" width="7.5" style="1" customWidth="1"/>
+    <col min="13312" max="13312" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13562" width="9" style="1"/>
+    <col min="13563" max="13563" width="8.375" style="1" customWidth="1"/>
+    <col min="13564" max="13564" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13565" max="13566" width="9" style="1"/>
+    <col min="13567" max="13567" width="7.5" style="1" customWidth="1"/>
+    <col min="13568" max="13568" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13818" width="9" style="1"/>
+    <col min="13819" max="13819" width="8.375" style="1" customWidth="1"/>
+    <col min="13820" max="13820" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13821" max="13822" width="9" style="1"/>
+    <col min="13823" max="13823" width="7.5" style="1" customWidth="1"/>
+    <col min="13824" max="13824" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13826" max="14074" width="9" style="1"/>
+    <col min="14075" max="14075" width="8.375" style="1" customWidth="1"/>
+    <col min="14076" max="14076" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14077" max="14078" width="9" style="1"/>
+    <col min="14079" max="14079" width="7.5" style="1" customWidth="1"/>
+    <col min="14080" max="14080" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14330" width="9" style="1"/>
+    <col min="14331" max="14331" width="8.375" style="1" customWidth="1"/>
+    <col min="14332" max="14332" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14333" max="14334" width="9" style="1"/>
+    <col min="14335" max="14335" width="7.5" style="1" customWidth="1"/>
+    <col min="14336" max="14336" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14586" width="9" style="1"/>
+    <col min="14587" max="14587" width="8.375" style="1" customWidth="1"/>
+    <col min="14588" max="14588" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14589" max="14590" width="9" style="1"/>
+    <col min="14591" max="14591" width="7.5" style="1" customWidth="1"/>
+    <col min="14592" max="14592" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14842" width="9" style="1"/>
+    <col min="14843" max="14843" width="8.375" style="1" customWidth="1"/>
+    <col min="14844" max="14844" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14845" max="14846" width="9" style="1"/>
+    <col min="14847" max="14847" width="7.5" style="1" customWidth="1"/>
+    <col min="14848" max="14848" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14850" max="15098" width="9" style="1"/>
+    <col min="15099" max="15099" width="8.375" style="1" customWidth="1"/>
+    <col min="15100" max="15100" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15101" max="15102" width="9" style="1"/>
+    <col min="15103" max="15103" width="7.5" style="1" customWidth="1"/>
+    <col min="15104" max="15104" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15354" width="9" style="1"/>
+    <col min="15355" max="15355" width="8.375" style="1" customWidth="1"/>
+    <col min="15356" max="15356" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15357" max="15358" width="9" style="1"/>
+    <col min="15359" max="15359" width="7.5" style="1" customWidth="1"/>
+    <col min="15360" max="15360" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15610" width="9" style="1"/>
+    <col min="15611" max="15611" width="8.375" style="1" customWidth="1"/>
+    <col min="15612" max="15612" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15613" max="15614" width="9" style="1"/>
+    <col min="15615" max="15615" width="7.5" style="1" customWidth="1"/>
+    <col min="15616" max="15616" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15866" width="9" style="1"/>
+    <col min="15867" max="15867" width="8.375" style="1" customWidth="1"/>
+    <col min="15868" max="15868" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15869" max="15870" width="9" style="1"/>
+    <col min="15871" max="15871" width="7.5" style="1" customWidth="1"/>
+    <col min="15872" max="15872" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15874" max="16122" width="9" style="1"/>
+    <col min="16123" max="16123" width="8.375" style="1" customWidth="1"/>
+    <col min="16124" max="16124" width="20.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="16125" max="16126" width="9" style="1"/>
+    <col min="16127" max="16127" width="7.5" style="1" customWidth="1"/>
+    <col min="16128" max="16128" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="57.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="14.1" customHeight="1">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="F2" s="11" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="3" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="C1" s="1"/>
-[...14 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="E3" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F3" s="2" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D4" s="5">
+        <v>1</v>
+      </c>
+      <c r="E4" s="5">
+        <v>0</v>
+      </c>
+      <c r="F4" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D5" s="6">
+        <v>2</v>
+      </c>
+      <c r="E5" s="6">
+        <v>1</v>
+      </c>
+      <c r="F5" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D6" s="6">
+        <v>2</v>
+      </c>
+      <c r="E6" s="6">
+        <v>3</v>
+      </c>
+      <c r="F6" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D7" s="6">
+        <v>0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2</v>
+      </c>
+      <c r="F7" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0</v>
+      </c>
+      <c r="E8" s="6">
+        <v>4</v>
+      </c>
+      <c r="F8" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="C9" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D9" s="6">
+        <v>2</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0</v>
+      </c>
+      <c r="F9" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="6">
+        <v>1</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0</v>
+      </c>
+      <c r="F10" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1</v>
+      </c>
+      <c r="F11" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D12" s="6">
+        <v>1</v>
+      </c>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" s="6">
+        <v>1</v>
+      </c>
+      <c r="E14" s="6">
+        <v>4</v>
+      </c>
+      <c r="F14" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D15" s="6">
+        <v>3</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="6">
+        <v>1</v>
+      </c>
+      <c r="E16" s="6">
+        <v>0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="6">
+        <v>1</v>
+      </c>
+      <c r="E17" s="6">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="6">
+        <v>2</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
+      <c r="F19" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="6">
+        <v>2</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="6">
+        <v>1</v>
+      </c>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" s="6">
+        <v>1</v>
+      </c>
+      <c r="E22" s="6">
+        <v>1</v>
+      </c>
+      <c r="F22" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D23" s="6">
+        <v>1</v>
+      </c>
+      <c r="E23" s="6">
+        <v>1</v>
+      </c>
+      <c r="F23" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="6">
+        <v>3</v>
+      </c>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="D25" s="6">
+        <v>1</v>
+      </c>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" s="6">
+        <v>2</v>
+      </c>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="6">
+        <v>2</v>
+      </c>
+      <c r="E27" s="6">
+        <v>2</v>
+      </c>
+      <c r="F27" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" s="6">
+        <v>4</v>
+      </c>
+      <c r="E28" s="6">
+        <v>0</v>
+      </c>
+      <c r="F28" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" s="6">
+        <v>1</v>
+      </c>
+      <c r="E29" s="6">
+        <v>0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" s="6">
+        <v>2</v>
+      </c>
+      <c r="E30" s="6">
+        <v>3</v>
+      </c>
+      <c r="F30" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="6">
+        <v>1</v>
+      </c>
+      <c r="E31" s="6">
+        <v>0</v>
+      </c>
+      <c r="F31" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="6">
+        <v>2</v>
+      </c>
+      <c r="E32" s="6">
+        <v>2</v>
+      </c>
+      <c r="F32" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="D33" s="6">
+        <v>3</v>
+      </c>
+      <c r="E33" s="6">
+        <v>3</v>
+      </c>
+      <c r="F33" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="6">
+        <v>1</v>
+      </c>
+      <c r="E34" s="6">
+        <v>2</v>
+      </c>
+      <c r="F34" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" s="6">
+        <v>7</v>
+      </c>
+      <c r="E35" s="6">
+        <v>1</v>
+      </c>
+      <c r="F35" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="6">
+        <v>6</v>
+      </c>
+      <c r="E36" s="6">
+        <v>4</v>
+      </c>
+      <c r="F36" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="6">
+        <v>4</v>
+      </c>
+      <c r="E37" s="6">
+        <v>0</v>
+      </c>
+      <c r="F37" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="D38" s="6">
+        <v>0</v>
+      </c>
+      <c r="E38" s="6">
+        <v>1</v>
+      </c>
+      <c r="F38" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6">
+        <v>1</v>
+      </c>
+      <c r="F39" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D40" s="6">
+        <v>0</v>
+      </c>
+      <c r="E40" s="6">
+        <v>1</v>
+      </c>
+      <c r="F40" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41" s="6">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6">
+        <v>1</v>
+      </c>
+      <c r="F41" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D42" s="6">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6">
+        <v>1</v>
+      </c>
+      <c r="F42" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="D43" s="6">
+        <v>0</v>
+      </c>
+      <c r="E43" s="6">
+        <v>5</v>
+      </c>
+      <c r="F43" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="D44" s="6">
+        <v>0</v>
+      </c>
+      <c r="E44" s="6">
+        <v>2</v>
+      </c>
+      <c r="F44" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D45" s="6">
+        <v>0</v>
+      </c>
+      <c r="E45" s="6">
+        <v>1</v>
+      </c>
+      <c r="F45" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D46" s="6">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6">
+        <v>1</v>
+      </c>
+      <c r="F46" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="6">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6">
+        <v>1</v>
+      </c>
+      <c r="F47" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D48" s="6">
+        <v>0</v>
+      </c>
+      <c r="E48" s="6">
+        <v>1</v>
+      </c>
+      <c r="F48" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6">
+        <v>1</v>
+      </c>
+      <c r="F49" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" s="6">
+        <v>0</v>
+      </c>
+      <c r="E50" s="6">
+        <v>3</v>
+      </c>
+      <c r="F50" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6">
+        <v>2</v>
+      </c>
+      <c r="F51" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D52" s="6">
+        <v>0</v>
+      </c>
+      <c r="E52" s="6">
+        <v>2</v>
+      </c>
+      <c r="F52" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" s="6">
+        <v>2</v>
+      </c>
+      <c r="E53" s="6">
+        <v>2</v>
+      </c>
+      <c r="F53" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54" s="6">
+        <v>2</v>
+      </c>
+      <c r="E54" s="6">
+        <v>0</v>
+      </c>
+      <c r="F54" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="6">
+        <v>2</v>
+      </c>
+      <c r="E55" s="6">
+        <v>3</v>
+      </c>
+      <c r="F55" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="6">
+        <v>0</v>
+      </c>
+      <c r="E56" s="6">
+        <v>2</v>
+      </c>
+      <c r="F56" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="6">
+        <v>2</v>
+      </c>
+      <c r="E57" s="6">
+        <v>0</v>
+      </c>
+      <c r="F57" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" s="6">
+        <v>2</v>
+      </c>
+      <c r="E58" s="6">
+        <v>7</v>
+      </c>
+      <c r="F58" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D59" s="6">
+        <v>0</v>
+      </c>
+      <c r="E59" s="6">
+        <v>1</v>
+      </c>
+      <c r="F59" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60" s="6">
+        <v>0</v>
+      </c>
+      <c r="E60" s="6">
+        <v>1</v>
+      </c>
+      <c r="F60" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="D61" s="6">
+        <v>0</v>
+      </c>
+      <c r="E61" s="6">
+        <v>2</v>
+      </c>
+      <c r="F61" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="6">
+        <v>3</v>
+      </c>
+      <c r="E62" s="6">
+        <v>0</v>
+      </c>
+      <c r="F62" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" s="6">
+        <v>3</v>
+      </c>
+      <c r="E63" s="6">
+        <v>0</v>
+      </c>
+      <c r="F63" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" s="6">
+        <v>4</v>
+      </c>
+      <c r="E64" s="6">
+        <v>2</v>
+      </c>
+      <c r="F64" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="6">
+        <v>0</v>
+      </c>
+      <c r="E65" s="6">
+        <v>1</v>
+      </c>
+      <c r="F65" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B66" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="6">
+        <v>1</v>
+      </c>
+      <c r="E66" s="6">
+        <v>2</v>
+      </c>
+      <c r="F66" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="6">
+        <v>2</v>
+      </c>
+      <c r="E67" s="6">
+        <v>3</v>
+      </c>
+      <c r="F67" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D68" s="6">
+        <v>2</v>
+      </c>
+      <c r="E68" s="6">
+        <v>0</v>
+      </c>
+      <c r="F68" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D69" s="6">
+        <v>2</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0</v>
+      </c>
+      <c r="F69" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D70" s="6">
+        <v>2</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0</v>
+      </c>
+      <c r="F70" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D71" s="6">
+        <v>1</v>
+      </c>
+      <c r="E71" s="6">
+        <v>2</v>
+      </c>
+      <c r="F71" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B72" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D72" s="6">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6">
+        <v>1</v>
+      </c>
+      <c r="F72" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" s="6">
+        <v>0</v>
+      </c>
+      <c r="E73" s="6">
+        <v>4</v>
+      </c>
+      <c r="F73" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D74" s="6">
+        <v>0</v>
+      </c>
+      <c r="E74" s="6">
+        <v>2</v>
+      </c>
+      <c r="F74" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>402</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="D75" s="6">
+        <v>4</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0</v>
+      </c>
+      <c r="F75" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" s="6">
+        <v>6</v>
+      </c>
+      <c r="E76" s="6">
+        <v>0</v>
+      </c>
+      <c r="F76" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" s="6">
+        <v>2</v>
+      </c>
+      <c r="E77" s="6">
+        <v>3</v>
+      </c>
+      <c r="F77" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D78" s="6">
+        <v>1</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1</v>
+      </c>
+      <c r="F78" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B79" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D79" s="6">
+        <v>0</v>
+      </c>
+      <c r="E79" s="6">
+        <v>2</v>
+      </c>
+      <c r="F79" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B80" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="D80" s="6">
+        <v>0</v>
+      </c>
+      <c r="E80" s="6">
+        <v>1</v>
+      </c>
+      <c r="F80" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" s="6">
+        <v>0</v>
+      </c>
+      <c r="E81" s="6">
+        <v>2</v>
+      </c>
+      <c r="F81" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B82" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D82" s="6">
+        <v>1</v>
+      </c>
+      <c r="E82" s="6">
+        <v>0</v>
+      </c>
+      <c r="F82" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B83" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" s="6">
+        <v>6</v>
+      </c>
+      <c r="E83" s="6">
+        <v>4</v>
+      </c>
+      <c r="F83" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B84" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D84" s="6">
+        <v>1</v>
+      </c>
+      <c r="E84" s="6">
+        <v>0</v>
+      </c>
+      <c r="F84" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B85" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D85" s="6">
+        <v>1</v>
+      </c>
+      <c r="E85" s="6">
+        <v>0</v>
+      </c>
+      <c r="F85" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B86" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86" s="6">
+        <v>0</v>
+      </c>
+      <c r="E86" s="6">
+        <v>2</v>
+      </c>
+      <c r="F86" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B87" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D87" s="6">
+        <v>0</v>
+      </c>
+      <c r="E87" s="6">
+        <v>1</v>
+      </c>
+      <c r="F87" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B88" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D88" s="6">
+        <v>0</v>
+      </c>
+      <c r="E88" s="6">
+        <v>5</v>
+      </c>
+      <c r="F88" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B89" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D89" s="6">
+        <v>3</v>
+      </c>
+      <c r="E89" s="6">
+        <v>0</v>
+      </c>
+      <c r="F89" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B90" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="6">
+        <v>1</v>
+      </c>
+      <c r="E90" s="6">
+        <v>1</v>
+      </c>
+      <c r="F90" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B91" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" s="6" t="s">
         <v>403</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="F6" s="9">
+      <c r="D91" s="6">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6">
+        <v>3</v>
+      </c>
+      <c r="F91" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B92" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="D92" s="6">
+        <v>0</v>
+      </c>
+      <c r="E92" s="6">
+        <v>1</v>
+      </c>
+      <c r="F92" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B93" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D93" s="6">
+        <v>1</v>
+      </c>
+      <c r="E93" s="6">
+        <v>2</v>
+      </c>
+      <c r="F93" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B94" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D94" s="6">
+        <v>1</v>
+      </c>
+      <c r="E94" s="6">
+        <v>3</v>
+      </c>
+      <c r="F94" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B95" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D95" s="6">
+        <v>4</v>
+      </c>
+      <c r="E95" s="6">
+        <v>1</v>
+      </c>
+      <c r="F95" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="2:6" ht="14.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C7" s="9" t="s">
+    <row r="96" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B96" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D96" s="6">
+        <v>3</v>
+      </c>
+      <c r="E96" s="6">
+        <v>2</v>
+      </c>
+      <c r="F96" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B97" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D97" s="6">
+        <v>6</v>
+      </c>
+      <c r="E97" s="6">
+        <v>0</v>
+      </c>
+      <c r="F97" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B98" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D98" s="6">
+        <v>0</v>
+      </c>
+      <c r="E98" s="6">
+        <v>1</v>
+      </c>
+      <c r="F98" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B99" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D99" s="6">
         <v>4</v>
       </c>
-      <c r="D7" s="9">
-[...13 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="E99" s="6">
+        <v>0</v>
+      </c>
+      <c r="F99" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B100" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D100" s="6">
+        <v>3</v>
+      </c>
+      <c r="E100" s="6">
+        <v>0</v>
+      </c>
+      <c r="F100" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B101" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D101" s="6">
+        <v>4</v>
+      </c>
+      <c r="E101" s="6">
+        <v>0</v>
+      </c>
+      <c r="F101" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B102" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="D102" s="6">
+        <v>3</v>
+      </c>
+      <c r="E102" s="6">
+        <v>0</v>
+      </c>
+      <c r="F102" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B103" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103" s="6">
+        <v>0</v>
+      </c>
+      <c r="E103" s="6">
+        <v>6</v>
+      </c>
+      <c r="F103" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B104" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D104" s="6">
+        <v>2</v>
+      </c>
+      <c r="E104" s="6">
+        <v>0</v>
+      </c>
+      <c r="F104" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B105" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D105" s="6">
+        <v>0</v>
+      </c>
+      <c r="E105" s="6">
+        <v>4</v>
+      </c>
+      <c r="F105" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B106" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D106" s="6">
+        <v>1</v>
+      </c>
+      <c r="E106" s="6">
+        <v>0</v>
+      </c>
+      <c r="F106" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B107" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" s="6">
+        <v>1</v>
+      </c>
+      <c r="E107" s="6">
+        <v>0</v>
+      </c>
+      <c r="F107" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B108" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D108" s="6">
+        <v>2</v>
+      </c>
+      <c r="E108" s="6">
+        <v>1</v>
+      </c>
+      <c r="F108" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B109" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D109" s="6">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6">
+        <v>1</v>
+      </c>
+      <c r="F109" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B110" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D110" s="6">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6">
+        <v>1</v>
+      </c>
+      <c r="F110" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B111" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D111" s="6">
+        <v>0</v>
+      </c>
+      <c r="E111" s="6">
+        <v>1</v>
+      </c>
+      <c r="F111" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B112" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D112" s="6">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6">
+        <v>1</v>
+      </c>
+      <c r="F112" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B113" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D113" s="6">
+        <v>2</v>
+      </c>
+      <c r="E113" s="6">
+        <v>11</v>
+      </c>
+      <c r="F113" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B114" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D114" s="6">
+        <v>1</v>
+      </c>
+      <c r="E114" s="6">
+        <v>0</v>
+      </c>
+      <c r="F114" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B115" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D115" s="6">
+        <v>4</v>
+      </c>
+      <c r="E115" s="6">
         <v>5</v>
       </c>
-      <c r="D8" s="9">
-[...2 lines deleted...]
-      <c r="E8" s="9">
+      <c r="F115" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B116" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D116" s="6">
+        <v>1</v>
+      </c>
+      <c r="E116" s="6">
+        <v>0</v>
+      </c>
+      <c r="F116" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B117" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D117" s="6">
+        <v>1</v>
+      </c>
+      <c r="E117" s="6">
+        <v>1</v>
+      </c>
+      <c r="F117" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B118" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D118" s="6">
+        <v>5</v>
+      </c>
+      <c r="E118" s="6">
         <v>4</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F118" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B119" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D119" s="6">
+        <v>0</v>
+      </c>
+      <c r="E119" s="6">
+        <v>5</v>
+      </c>
+      <c r="F119" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B120" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="6">
+        <v>1</v>
+      </c>
+      <c r="F120" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B121" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
+      <c r="E121" s="6">
+        <v>1</v>
+      </c>
+      <c r="F121" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B122" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D122" s="6">
+        <v>0</v>
+      </c>
+      <c r="E122" s="6">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C9" s="9" t="s">
+      <c r="F122" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B123" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="D123" s="6">
+        <v>0</v>
+      </c>
+      <c r="E123" s="6">
+        <v>2</v>
+      </c>
+      <c r="F123" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B124" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D124" s="6">
+        <v>1</v>
+      </c>
+      <c r="E124" s="6">
+        <v>1</v>
+      </c>
+      <c r="F124" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B125" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D125" s="6">
+        <v>0</v>
+      </c>
+      <c r="E125" s="6">
+        <v>1</v>
+      </c>
+      <c r="F125" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B126" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D126" s="6">
+        <v>1</v>
+      </c>
+      <c r="E126" s="6">
+        <v>0</v>
+      </c>
+      <c r="F126" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B127" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D127" s="6">
         <v>6</v>
       </c>
-      <c r="D9" s="9">
-[...13 lines deleted...]
-      <c r="C10" s="9" t="s">
+      <c r="E127" s="6">
+        <v>0</v>
+      </c>
+      <c r="F127" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B128" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D128" s="6">
+        <v>0</v>
+      </c>
+      <c r="E128" s="6">
+        <v>2</v>
+      </c>
+      <c r="F128" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B129" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D129" s="6">
+        <v>0</v>
+      </c>
+      <c r="E129" s="6">
+        <v>2</v>
+      </c>
+      <c r="F129" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B130" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D130" s="6">
+        <v>0</v>
+      </c>
+      <c r="E130" s="6">
+        <v>1</v>
+      </c>
+      <c r="F130" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B131" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D131" s="6">
+        <v>0</v>
+      </c>
+      <c r="E131" s="6">
+        <v>1</v>
+      </c>
+      <c r="F131" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B132" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D132" s="6">
+        <v>0</v>
+      </c>
+      <c r="E132" s="6">
+        <v>3</v>
+      </c>
+      <c r="F132" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B133" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133" s="6">
+        <v>5</v>
+      </c>
+      <c r="E133" s="6">
+        <v>0</v>
+      </c>
+      <c r="F133" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B134" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134" s="6">
+        <v>2</v>
+      </c>
+      <c r="E134" s="6">
+        <v>1</v>
+      </c>
+      <c r="F134" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B135" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D135" s="6">
+        <v>2</v>
+      </c>
+      <c r="E135" s="6">
+        <v>2</v>
+      </c>
+      <c r="F135" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B136" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D136" s="6">
+        <v>0</v>
+      </c>
+      <c r="E136" s="6">
+        <v>1</v>
+      </c>
+      <c r="F136" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B137" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="D137" s="6">
+        <v>0</v>
+      </c>
+      <c r="E137" s="6">
+        <v>1</v>
+      </c>
+      <c r="F137" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B138" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138" s="6">
+        <v>2</v>
+      </c>
+      <c r="E138" s="6">
+        <v>0</v>
+      </c>
+      <c r="F138" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B139" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D139" s="6">
+        <v>3</v>
+      </c>
+      <c r="E139" s="6">
+        <v>0</v>
+      </c>
+      <c r="F139" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B140" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D140" s="6">
+        <v>2</v>
+      </c>
+      <c r="E140" s="6">
+        <v>0</v>
+      </c>
+      <c r="F140" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B141" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D141" s="6">
+        <v>1</v>
+      </c>
+      <c r="E141" s="6">
+        <v>2</v>
+      </c>
+      <c r="F141" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B142" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="D142" s="6">
+        <v>0</v>
+      </c>
+      <c r="E142" s="6">
+        <v>1</v>
+      </c>
+      <c r="F142" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B143" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D143" s="6">
+        <v>1</v>
+      </c>
+      <c r="E143" s="6">
+        <v>1</v>
+      </c>
+      <c r="F143" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B144" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144" s="6">
+        <v>0</v>
+      </c>
+      <c r="E144" s="6">
+        <v>1</v>
+      </c>
+      <c r="F144" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B145" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145" s="6">
+        <v>0</v>
+      </c>
+      <c r="E145" s="6">
+        <v>4</v>
+      </c>
+      <c r="F145" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B146" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="D146" s="6">
+        <v>1</v>
+      </c>
+      <c r="E146" s="6">
+        <v>0</v>
+      </c>
+      <c r="F146" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B147" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D147" s="6">
+        <v>3</v>
+      </c>
+      <c r="E147" s="6">
+        <v>0</v>
+      </c>
+      <c r="F147" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B148" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D148" s="6">
+        <v>0</v>
+      </c>
+      <c r="E148" s="6">
+        <v>1</v>
+      </c>
+      <c r="F148" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B149" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D149" s="6">
+        <v>0</v>
+      </c>
+      <c r="E149" s="6">
+        <v>1</v>
+      </c>
+      <c r="F149" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B150" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D150" s="6">
+        <v>0</v>
+      </c>
+      <c r="E150" s="6">
+        <v>1</v>
+      </c>
+      <c r="F150" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B151" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D151" s="6">
+        <v>0</v>
+      </c>
+      <c r="E151" s="6">
+        <v>4</v>
+      </c>
+      <c r="F151" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B152" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D152" s="6">
+        <v>0</v>
+      </c>
+      <c r="E152" s="6">
+        <v>1</v>
+      </c>
+      <c r="F152" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B153" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D153" s="6">
+        <v>0</v>
+      </c>
+      <c r="E153" s="6">
+        <v>1</v>
+      </c>
+      <c r="F153" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B154" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D154" s="6">
+        <v>0</v>
+      </c>
+      <c r="E154" s="6">
+        <v>1</v>
+      </c>
+      <c r="F154" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B155" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D155" s="6">
+        <v>4</v>
+      </c>
+      <c r="E155" s="6">
+        <v>2</v>
+      </c>
+      <c r="F155" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B156" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D156" s="6">
+        <v>1</v>
+      </c>
+      <c r="E156" s="6">
+        <v>0</v>
+      </c>
+      <c r="F156" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B157" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D157" s="6">
+        <v>1</v>
+      </c>
+      <c r="E157" s="6">
+        <v>0</v>
+      </c>
+      <c r="F157" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B158" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D158" s="6">
+        <v>1</v>
+      </c>
+      <c r="E158" s="6">
+        <v>0</v>
+      </c>
+      <c r="F158" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B159" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D159" s="6">
+        <v>2</v>
+      </c>
+      <c r="E159" s="6">
+        <v>2</v>
+      </c>
+      <c r="F159" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B160" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="D160" s="6">
+        <v>0</v>
+      </c>
+      <c r="E160" s="6">
+        <v>2</v>
+      </c>
+      <c r="F160" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B161" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D161" s="6">
+        <v>0</v>
+      </c>
+      <c r="E161" s="6">
+        <v>3</v>
+      </c>
+      <c r="F161" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B162" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D162" s="6">
+        <v>0</v>
+      </c>
+      <c r="E162" s="6">
+        <v>1</v>
+      </c>
+      <c r="F162" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B163" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D163" s="6">
+        <v>0</v>
+      </c>
+      <c r="E163" s="6">
+        <v>1</v>
+      </c>
+      <c r="F163" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B164" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D164" s="6">
+        <v>0</v>
+      </c>
+      <c r="E164" s="6">
+        <v>2</v>
+      </c>
+      <c r="F164" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B165" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="D165" s="6">
+        <v>0</v>
+      </c>
+      <c r="E165" s="6">
+        <v>2</v>
+      </c>
+      <c r="F165" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B166" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D166" s="6">
+        <v>0</v>
+      </c>
+      <c r="E166" s="6">
+        <v>1</v>
+      </c>
+      <c r="F166" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B167" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="D167" s="6">
+        <v>0</v>
+      </c>
+      <c r="E167" s="6">
+        <v>1</v>
+      </c>
+      <c r="F167" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B168" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D168" s="6">
+        <v>0</v>
+      </c>
+      <c r="E168" s="6">
+        <v>4</v>
+      </c>
+      <c r="F168" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B169" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D169" s="6">
+        <v>0</v>
+      </c>
+      <c r="E169" s="6">
+        <v>3</v>
+      </c>
+      <c r="F169" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B170" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D170" s="6">
+        <v>2</v>
+      </c>
+      <c r="E170" s="6">
+        <v>0</v>
+      </c>
+      <c r="F170" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B171" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D171" s="6">
+        <v>2</v>
+      </c>
+      <c r="E171" s="6">
+        <v>0</v>
+      </c>
+      <c r="F171" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B172" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="D172" s="6">
+        <v>1</v>
+      </c>
+      <c r="E172" s="6">
+        <v>0</v>
+      </c>
+      <c r="F172" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B173" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D173" s="6">
+        <v>1</v>
+      </c>
+      <c r="E173" s="6">
+        <v>3</v>
+      </c>
+      <c r="F173" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B174" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="D174" s="6">
+        <v>0</v>
+      </c>
+      <c r="E174" s="6">
+        <v>1</v>
+      </c>
+      <c r="F174" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B175" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D175" s="6">
+        <v>0</v>
+      </c>
+      <c r="E175" s="6">
+        <v>4</v>
+      </c>
+      <c r="F175" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B176" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D176" s="6">
+        <v>1</v>
+      </c>
+      <c r="E176" s="6">
+        <v>0</v>
+      </c>
+      <c r="F176" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B177" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D177" s="6">
+        <v>1</v>
+      </c>
+      <c r="E177" s="6">
+        <v>0</v>
+      </c>
+      <c r="F177" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B178" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D178" s="6">
+        <v>1</v>
+      </c>
+      <c r="E178" s="6">
+        <v>0</v>
+      </c>
+      <c r="F178" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B179" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D179" s="6">
+        <v>2</v>
+      </c>
+      <c r="E179" s="6">
+        <v>0</v>
+      </c>
+      <c r="F179" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B180" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="D180" s="6">
+        <v>5</v>
+      </c>
+      <c r="E180" s="6">
+        <v>6</v>
+      </c>
+      <c r="F180" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="181" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B181" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="D181" s="6">
+        <v>1</v>
+      </c>
+      <c r="E181" s="6">
+        <v>1</v>
+      </c>
+      <c r="F181" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B182" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D182" s="6">
+        <v>10</v>
+      </c>
+      <c r="E182" s="6">
+        <v>0</v>
+      </c>
+      <c r="F182" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B183" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D183" s="6">
+        <v>2</v>
+      </c>
+      <c r="E183" s="6">
+        <v>1</v>
+      </c>
+      <c r="F183" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B184" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D184" s="6">
+        <v>2</v>
+      </c>
+      <c r="E184" s="6">
+        <v>0</v>
+      </c>
+      <c r="F184" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B185" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D185" s="6">
+        <v>3</v>
+      </c>
+      <c r="E185" s="6">
+        <v>0</v>
+      </c>
+      <c r="F185" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B186" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D186" s="6">
+        <v>0</v>
+      </c>
+      <c r="E186" s="6">
+        <v>1</v>
+      </c>
+      <c r="F186" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B187" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D187" s="6">
+        <v>1</v>
+      </c>
+      <c r="E187" s="6">
+        <v>0</v>
+      </c>
+      <c r="F187" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B188" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D188" s="6">
+        <v>0</v>
+      </c>
+      <c r="E188" s="6">
+        <v>1</v>
+      </c>
+      <c r="F188" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B189" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D189" s="6">
+        <v>0</v>
+      </c>
+      <c r="E189" s="6">
+        <v>1</v>
+      </c>
+      <c r="F189" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B190" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D190" s="6">
+        <v>2</v>
+      </c>
+      <c r="E190" s="6">
+        <v>0</v>
+      </c>
+      <c r="F190" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B191" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D191" s="6">
+        <v>1</v>
+      </c>
+      <c r="E191" s="6">
+        <v>2</v>
+      </c>
+      <c r="F191" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="192" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B192" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D192" s="6">
+        <v>0</v>
+      </c>
+      <c r="E192" s="6">
+        <v>1</v>
+      </c>
+      <c r="F192" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B193" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D193" s="6">
+        <v>0</v>
+      </c>
+      <c r="E193" s="6">
+        <v>1</v>
+      </c>
+      <c r="F193" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B194" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D194" s="6">
+        <v>0</v>
+      </c>
+      <c r="E194" s="6">
+        <v>6</v>
+      </c>
+      <c r="F194" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B195" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D195" s="6">
+        <v>1</v>
+      </c>
+      <c r="E195" s="6">
+        <v>0</v>
+      </c>
+      <c r="F195" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B196" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D196" s="6">
+        <v>2</v>
+      </c>
+      <c r="E196" s="6">
+        <v>0</v>
+      </c>
+      <c r="F196" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="197" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B197" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D197" s="6">
+        <v>3</v>
+      </c>
+      <c r="E197" s="6">
+        <v>0</v>
+      </c>
+      <c r="F197" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="198" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B198" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="D198" s="6">
+        <v>1</v>
+      </c>
+      <c r="E198" s="6">
+        <v>0</v>
+      </c>
+      <c r="F198" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B199" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D199" s="6">
+        <v>1</v>
+      </c>
+      <c r="E199" s="6">
+        <v>1</v>
+      </c>
+      <c r="F199" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B200" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="D200" s="6">
+        <v>2</v>
+      </c>
+      <c r="E200" s="6">
+        <v>1</v>
+      </c>
+      <c r="F200" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="201" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B201" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D201" s="6">
+        <v>0</v>
+      </c>
+      <c r="E201" s="6">
+        <v>1</v>
+      </c>
+      <c r="F201" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B202" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="D202" s="6">
+        <v>0</v>
+      </c>
+      <c r="E202" s="6">
+        <v>1</v>
+      </c>
+      <c r="F202" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B203" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D203" s="6">
+        <v>1</v>
+      </c>
+      <c r="E203" s="6">
+        <v>0</v>
+      </c>
+      <c r="F203" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B204" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="D204" s="6">
+        <v>2</v>
+      </c>
+      <c r="E204" s="6">
+        <v>1</v>
+      </c>
+      <c r="F204" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B205" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D205" s="6">
+        <v>5</v>
+      </c>
+      <c r="E205" s="6">
+        <v>2</v>
+      </c>
+      <c r="F205" s="6">
         <v>7</v>
       </c>
-      <c r="D10" s="9">
-[...13 lines deleted...]
-      <c r="C11" s="9" t="s">
+    </row>
+    <row r="206" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B206" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D206" s="6">
+        <v>0</v>
+      </c>
+      <c r="E206" s="6">
+        <v>1</v>
+      </c>
+      <c r="F206" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B207" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D207" s="6">
+        <v>1</v>
+      </c>
+      <c r="E207" s="6">
+        <v>0</v>
+      </c>
+      <c r="F207" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B208" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="D208" s="6">
+        <v>0</v>
+      </c>
+      <c r="E208" s="6">
+        <v>2</v>
+      </c>
+      <c r="F208" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="209" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B209" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D209" s="6">
+        <v>0</v>
+      </c>
+      <c r="E209" s="6">
+        <v>1</v>
+      </c>
+      <c r="F209" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B210" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="D210" s="6">
+        <v>0</v>
+      </c>
+      <c r="E210" s="6">
+        <v>1</v>
+      </c>
+      <c r="F210" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B211" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D211" s="6">
+        <v>0</v>
+      </c>
+      <c r="E211" s="6">
+        <v>1</v>
+      </c>
+      <c r="F211" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B212" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="D212" s="6">
+        <v>2</v>
+      </c>
+      <c r="E212" s="6">
+        <v>1</v>
+      </c>
+      <c r="F212" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="213" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B213" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D213" s="6">
+        <v>2</v>
+      </c>
+      <c r="E213" s="6">
+        <v>7</v>
+      </c>
+      <c r="F213" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B214" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D214" s="6">
+        <v>4</v>
+      </c>
+      <c r="E214" s="6">
+        <v>0</v>
+      </c>
+      <c r="F214" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="215" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B215" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="D215" s="6">
+        <v>1</v>
+      </c>
+      <c r="E215" s="6">
+        <v>0</v>
+      </c>
+      <c r="F215" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B216" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="D216" s="6">
+        <v>0</v>
+      </c>
+      <c r="E216" s="6">
+        <v>12</v>
+      </c>
+      <c r="F216" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B217" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D217" s="6">
+        <v>1</v>
+      </c>
+      <c r="E217" s="6">
+        <v>0</v>
+      </c>
+      <c r="F217" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B218" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D218" s="6">
+        <v>1</v>
+      </c>
+      <c r="E218" s="6">
+        <v>0</v>
+      </c>
+      <c r="F218" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B219" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D219" s="6">
+        <v>1</v>
+      </c>
+      <c r="E219" s="6">
+        <v>1</v>
+      </c>
+      <c r="F219" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="220" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B220" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D220" s="6">
+        <v>3</v>
+      </c>
+      <c r="E220" s="6">
+        <v>4</v>
+      </c>
+      <c r="F220" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="221" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B221" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D221" s="6">
+        <v>1</v>
+      </c>
+      <c r="E221" s="6">
+        <v>0</v>
+      </c>
+      <c r="F221" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B222" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D222" s="6">
+        <v>1</v>
+      </c>
+      <c r="E222" s="6">
+        <v>0</v>
+      </c>
+      <c r="F222" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B223" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D223" s="6">
+        <v>4</v>
+      </c>
+      <c r="E223" s="6">
+        <v>11</v>
+      </c>
+      <c r="F223" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="224" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B224" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D224" s="6">
+        <v>0</v>
+      </c>
+      <c r="E224" s="6">
+        <v>7</v>
+      </c>
+      <c r="F224" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="225" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B225" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="D225" s="6">
+        <v>1</v>
+      </c>
+      <c r="E225" s="6">
+        <v>2</v>
+      </c>
+      <c r="F225" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="226" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B226" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D226" s="6">
+        <v>1</v>
+      </c>
+      <c r="E226" s="6">
+        <v>0</v>
+      </c>
+      <c r="F226" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B227" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D227" s="6">
+        <v>0</v>
+      </c>
+      <c r="E227" s="6">
+        <v>1</v>
+      </c>
+      <c r="F227" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B228" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="D228" s="6">
+        <v>1</v>
+      </c>
+      <c r="E228" s="6">
+        <v>0</v>
+      </c>
+      <c r="F228" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B229" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="D229" s="6">
+        <v>0</v>
+      </c>
+      <c r="E229" s="6">
+        <v>1</v>
+      </c>
+      <c r="F229" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B230" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D230" s="6">
+        <v>2</v>
+      </c>
+      <c r="E230" s="6">
+        <v>1</v>
+      </c>
+      <c r="F230" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="231" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B231" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D231" s="6">
+        <v>4</v>
+      </c>
+      <c r="E231" s="6">
+        <v>1</v>
+      </c>
+      <c r="F231" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B232" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D232" s="6">
+        <v>1</v>
+      </c>
+      <c r="E232" s="6">
+        <v>2</v>
+      </c>
+      <c r="F232" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="233" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B233" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D233" s="6">
+        <v>2</v>
+      </c>
+      <c r="E233" s="6">
+        <v>1</v>
+      </c>
+      <c r="F233" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="234" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B234" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D234" s="6">
+        <v>7</v>
+      </c>
+      <c r="E234" s="6">
+        <v>7</v>
+      </c>
+      <c r="F234" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="235" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B235" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="D235" s="6">
+        <v>7</v>
+      </c>
+      <c r="E235" s="6">
+        <v>3</v>
+      </c>
+      <c r="F235" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="236" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B236" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D236" s="6">
+        <v>3</v>
+      </c>
+      <c r="E236" s="6">
+        <v>0</v>
+      </c>
+      <c r="F236" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="237" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B237" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D237" s="6">
+        <v>0</v>
+      </c>
+      <c r="E237" s="6">
+        <v>1</v>
+      </c>
+      <c r="F237" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B238" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D238" s="6">
+        <v>0</v>
+      </c>
+      <c r="E238" s="6">
+        <v>1</v>
+      </c>
+      <c r="F238" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B239" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D239" s="6">
+        <v>2</v>
+      </c>
+      <c r="E239" s="6">
+        <v>0</v>
+      </c>
+      <c r="F239" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="240" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B240" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="D240" s="6">
+        <v>0</v>
+      </c>
+      <c r="E240" s="6">
+        <v>2</v>
+      </c>
+      <c r="F240" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="241" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B241" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="D241" s="6">
+        <v>3</v>
+      </c>
+      <c r="E241" s="6">
+        <v>0</v>
+      </c>
+      <c r="F241" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B242" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D242" s="6">
+        <v>1</v>
+      </c>
+      <c r="E242" s="6">
+        <v>0</v>
+      </c>
+      <c r="F242" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B243" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D243" s="6">
+        <v>1</v>
+      </c>
+      <c r="E243" s="6">
+        <v>0</v>
+      </c>
+      <c r="F243" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B244" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D244" s="6">
+        <v>4</v>
+      </c>
+      <c r="E244" s="6">
+        <v>0</v>
+      </c>
+      <c r="F244" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="245" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B245" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D245" s="6">
+        <v>6</v>
+      </c>
+      <c r="E245" s="6">
+        <v>3</v>
+      </c>
+      <c r="F245" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B246" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D246" s="6">
+        <v>1</v>
+      </c>
+      <c r="E246" s="6">
+        <v>1</v>
+      </c>
+      <c r="F246" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="247" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B247" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D247" s="6">
+        <v>2</v>
+      </c>
+      <c r="E247" s="6">
+        <v>4</v>
+      </c>
+      <c r="F247" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B248" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D248" s="6">
+        <v>1</v>
+      </c>
+      <c r="E248" s="6">
+        <v>0</v>
+      </c>
+      <c r="F248" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B249" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D249" s="6">
+        <v>2</v>
+      </c>
+      <c r="E249" s="6">
+        <v>1</v>
+      </c>
+      <c r="F249" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="250" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B250" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="D250" s="6">
+        <v>0</v>
+      </c>
+      <c r="E250" s="6">
+        <v>3</v>
+      </c>
+      <c r="F250" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="251" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B251" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D251" s="6">
+        <v>0</v>
+      </c>
+      <c r="E251" s="6">
+        <v>6</v>
+      </c>
+      <c r="F251" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B252" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D252" s="6">
+        <v>0</v>
+      </c>
+      <c r="E252" s="6">
+        <v>1</v>
+      </c>
+      <c r="F252" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B253" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D253" s="6">
+        <v>0</v>
+      </c>
+      <c r="E253" s="6">
+        <v>2</v>
+      </c>
+      <c r="F253" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="254" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B254" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D254" s="6">
+        <v>2</v>
+      </c>
+      <c r="E254" s="6">
+        <v>1</v>
+      </c>
+      <c r="F254" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="255" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B255" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D255" s="6">
+        <v>3</v>
+      </c>
+      <c r="E255" s="6">
+        <v>3</v>
+      </c>
+      <c r="F255" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B256" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D256" s="6">
+        <v>2</v>
+      </c>
+      <c r="E256" s="6">
+        <v>4</v>
+      </c>
+      <c r="F256" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B257" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D257" s="6">
+        <v>2</v>
+      </c>
+      <c r="E257" s="6">
+        <v>0</v>
+      </c>
+      <c r="F257" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="258" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B258" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="D258" s="6">
+        <v>3</v>
+      </c>
+      <c r="E258" s="6">
+        <v>0</v>
+      </c>
+      <c r="F258" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="259" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B259" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C259" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D259" s="6">
+        <v>9</v>
+      </c>
+      <c r="E259" s="6">
+        <v>1</v>
+      </c>
+      <c r="F259" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="260" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B260" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="D260" s="6">
+        <v>1</v>
+      </c>
+      <c r="E260" s="6">
+        <v>4</v>
+      </c>
+      <c r="F260" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B261" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C261" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D261" s="6">
         <v>8</v>
       </c>
-      <c r="D11" s="9">
-[...13 lines deleted...]
-      <c r="C12" s="9" t="s">
+      <c r="E261" s="6">
+        <v>5</v>
+      </c>
+      <c r="F261" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="262" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B262" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C262" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D262" s="6">
+        <v>23</v>
+      </c>
+      <c r="E262" s="6">
+        <v>4</v>
+      </c>
+      <c r="F262" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="263" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B263" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D263" s="6">
+        <v>0</v>
+      </c>
+      <c r="E263" s="6">
         <v>9</v>
       </c>
-      <c r="D12" s="9">
-[...13 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="F263" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B264" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D264" s="6">
+        <v>0</v>
+      </c>
+      <c r="E264" s="6">
+        <v>2</v>
+      </c>
+      <c r="F264" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="265" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B265" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="D265" s="6">
+        <v>0</v>
+      </c>
+      <c r="E265" s="6">
+        <v>1</v>
+      </c>
+      <c r="F265" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B266" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C266" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D266" s="6">
+        <v>2</v>
+      </c>
+      <c r="E266" s="6">
+        <v>4</v>
+      </c>
+      <c r="F266" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B267" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D267" s="6">
+        <v>2</v>
+      </c>
+      <c r="E267" s="6">
+        <v>3</v>
+      </c>
+      <c r="F267" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B268" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C268" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D268" s="6">
+        <v>1</v>
+      </c>
+      <c r="E268" s="6">
+        <v>0</v>
+      </c>
+      <c r="F268" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B269" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C269" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="D269" s="6">
+        <v>3</v>
+      </c>
+      <c r="E269" s="6">
+        <v>0</v>
+      </c>
+      <c r="F269" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="270" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B270" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C270" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="D270" s="6">
+        <v>0</v>
+      </c>
+      <c r="E270" s="6">
+        <v>1</v>
+      </c>
+      <c r="F270" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B271" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="D271" s="6">
+        <v>0</v>
+      </c>
+      <c r="E271" s="6">
+        <v>1</v>
+      </c>
+      <c r="F271" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B272" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C272" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="D272" s="6">
+        <v>0</v>
+      </c>
+      <c r="E272" s="6">
+        <v>1</v>
+      </c>
+      <c r="F272" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B273" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D273" s="6">
+        <v>2</v>
+      </c>
+      <c r="E273" s="6">
+        <v>4</v>
+      </c>
+      <c r="F273" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B274" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D274" s="6">
+        <v>3</v>
+      </c>
+      <c r="E274" s="6">
+        <v>0</v>
+      </c>
+      <c r="F274" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="275" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B275" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C275" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D275" s="6">
+        <v>2</v>
+      </c>
+      <c r="E275" s="6">
+        <v>3</v>
+      </c>
+      <c r="F275" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="276" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B276" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C276" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D276" s="6">
+        <v>3</v>
+      </c>
+      <c r="E276" s="6">
+        <v>0</v>
+      </c>
+      <c r="F276" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="277" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B277" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C277" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="D277" s="6">
+        <v>0</v>
+      </c>
+      <c r="E277" s="6">
+        <v>2</v>
+      </c>
+      <c r="F277" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="278" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B278" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D278" s="6">
+        <v>0</v>
+      </c>
+      <c r="E278" s="6">
+        <v>1</v>
+      </c>
+      <c r="F278" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B279" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="D279" s="6">
+        <v>1</v>
+      </c>
+      <c r="E279" s="6">
+        <v>0</v>
+      </c>
+      <c r="F279" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B280" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D280" s="6">
+        <v>0</v>
+      </c>
+      <c r="E280" s="6">
+        <v>5</v>
+      </c>
+      <c r="F280" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="281" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B281" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="D281" s="6">
+        <v>2</v>
+      </c>
+      <c r="E281" s="6">
+        <v>0</v>
+      </c>
+      <c r="F281" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="282" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B282" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="D282" s="6">
+        <v>0</v>
+      </c>
+      <c r="E282" s="6">
+        <v>1</v>
+      </c>
+      <c r="F282" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B283" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="D283" s="6">
+        <v>0</v>
+      </c>
+      <c r="E283" s="6">
+        <v>4</v>
+      </c>
+      <c r="F283" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B284" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D284" s="6">
+        <v>0</v>
+      </c>
+      <c r="E284" s="6">
+        <v>2</v>
+      </c>
+      <c r="F284" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="285" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B285" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="D285" s="6">
+        <v>0</v>
+      </c>
+      <c r="E285" s="6">
+        <v>1</v>
+      </c>
+      <c r="F285" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B286" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C286" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="D286" s="6">
+        <v>0</v>
+      </c>
+      <c r="E286" s="6">
+        <v>2</v>
+      </c>
+      <c r="F286" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="287" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B287" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C287" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="D287" s="6">
+        <v>1</v>
+      </c>
+      <c r="E287" s="6">
+        <v>0</v>
+      </c>
+      <c r="F287" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B288" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="D288" s="6">
+        <v>1</v>
+      </c>
+      <c r="E288" s="6">
+        <v>2</v>
+      </c>
+      <c r="F288" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="289" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B289" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D289" s="6">
+        <v>2</v>
+      </c>
+      <c r="E289" s="6">
+        <v>1</v>
+      </c>
+      <c r="F289" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="290" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B290" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="D290" s="6">
+        <v>1</v>
+      </c>
+      <c r="E290" s="6">
+        <v>1</v>
+      </c>
+      <c r="F290" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="291" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B291" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D291" s="6">
+        <v>1</v>
+      </c>
+      <c r="E291" s="6">
+        <v>0</v>
+      </c>
+      <c r="F291" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B292" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="D292" s="6">
+        <v>0</v>
+      </c>
+      <c r="E292" s="6">
+        <v>1</v>
+      </c>
+      <c r="F292" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B293" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="D293" s="6">
+        <v>0</v>
+      </c>
+      <c r="E293" s="6">
+        <v>1</v>
+      </c>
+      <c r="F293" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B294" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C294" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="D294" s="6">
+        <v>0</v>
+      </c>
+      <c r="E294" s="6">
+        <v>1</v>
+      </c>
+      <c r="F294" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B295" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D295" s="6">
+        <v>0</v>
+      </c>
+      <c r="E295" s="6">
+        <v>1</v>
+      </c>
+      <c r="F295" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B296" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="D296" s="6">
+        <v>3</v>
+      </c>
+      <c r="E296" s="6">
+        <v>0</v>
+      </c>
+      <c r="F296" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="297" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B297" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="D297" s="6">
+        <v>1</v>
+      </c>
+      <c r="E297" s="6">
+        <v>1</v>
+      </c>
+      <c r="F297" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="298" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B298" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="D298" s="6">
+        <v>4</v>
+      </c>
+      <c r="E298" s="6">
+        <v>0</v>
+      </c>
+      <c r="F298" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="299" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B299" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="D299" s="6">
+        <v>4</v>
+      </c>
+      <c r="E299" s="6">
+        <v>5</v>
+      </c>
+      <c r="F299" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="300" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B300" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="D300" s="6">
+        <v>3</v>
+      </c>
+      <c r="E300" s="6">
+        <v>1</v>
+      </c>
+      <c r="F300" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="301" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B301" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="D301" s="6">
+        <v>1</v>
+      </c>
+      <c r="E301" s="6">
+        <v>1</v>
+      </c>
+      <c r="F301" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="302" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B302" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="D302" s="6">
+        <v>1</v>
+      </c>
+      <c r="E302" s="6">
+        <v>0</v>
+      </c>
+      <c r="F302" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B303" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="D303" s="6">
+        <v>1</v>
+      </c>
+      <c r="E303" s="6">
+        <v>0</v>
+      </c>
+      <c r="F303" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B304" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D304" s="6">
+        <v>3</v>
+      </c>
+      <c r="E304" s="6">
+        <v>0</v>
+      </c>
+      <c r="F304" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="305" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B305" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C305" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D305" s="6">
+        <v>1</v>
+      </c>
+      <c r="E305" s="6">
+        <v>2</v>
+      </c>
+      <c r="F305" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="306" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B306" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="D306" s="6">
+        <v>1</v>
+      </c>
+      <c r="E306" s="6">
+        <v>0</v>
+      </c>
+      <c r="F306" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B307" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D307" s="6">
+        <v>0</v>
+      </c>
+      <c r="E307" s="6">
+        <v>2</v>
+      </c>
+      <c r="F307" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="308" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B308" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D308" s="6">
+        <v>0</v>
+      </c>
+      <c r="E308" s="6">
+        <v>3</v>
+      </c>
+      <c r="F308" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="309" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B309" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="D309" s="6">
+        <v>0</v>
+      </c>
+      <c r="E309" s="6">
+        <v>1</v>
+      </c>
+      <c r="F309" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B310" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="D310" s="6">
+        <v>1</v>
+      </c>
+      <c r="E310" s="6">
+        <v>0</v>
+      </c>
+      <c r="F310" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B311" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D311" s="6">
+        <v>1</v>
+      </c>
+      <c r="E311" s="6">
+        <v>0</v>
+      </c>
+      <c r="F311" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B312" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C312" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="D312" s="6">
+        <v>3</v>
+      </c>
+      <c r="E312" s="6">
+        <v>0</v>
+      </c>
+      <c r="F312" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="313" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B313" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="D313" s="6">
+        <v>2</v>
+      </c>
+      <c r="E313" s="6">
+        <v>0</v>
+      </c>
+      <c r="F313" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="314" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B314" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C314" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D314" s="6">
+        <v>6</v>
+      </c>
+      <c r="E314" s="6">
+        <v>2</v>
+      </c>
+      <c r="F314" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B315" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D315" s="6">
+        <v>1</v>
+      </c>
+      <c r="E315" s="6">
+        <v>0</v>
+      </c>
+      <c r="F315" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B316" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="D316" s="6">
+        <v>0</v>
+      </c>
+      <c r="E316" s="6">
+        <v>1</v>
+      </c>
+      <c r="F316" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B317" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="D317" s="6">
+        <v>0</v>
+      </c>
+      <c r="E317" s="6">
+        <v>1</v>
+      </c>
+      <c r="F317" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B318" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="D318" s="6">
+        <v>0</v>
+      </c>
+      <c r="E318" s="6">
+        <v>2</v>
+      </c>
+      <c r="F318" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="319" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B319" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="D319" s="6">
+        <v>3</v>
+      </c>
+      <c r="E319" s="6">
+        <v>1</v>
+      </c>
+      <c r="F319" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="320" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B320" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="C320" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="D320" s="6">
+        <v>0</v>
+      </c>
+      <c r="E320" s="6">
+        <v>1</v>
+      </c>
+      <c r="F320" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B321" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C321" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="D321" s="6">
+        <v>0</v>
+      </c>
+      <c r="E321" s="6">
+        <v>1</v>
+      </c>
+      <c r="F321" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B322" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D322" s="6">
+        <v>1</v>
+      </c>
+      <c r="E322" s="6">
+        <v>0</v>
+      </c>
+      <c r="F322" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B323" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C323" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D323" s="6">
+        <v>0</v>
+      </c>
+      <c r="E323" s="6">
+        <v>1</v>
+      </c>
+      <c r="F323" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B324" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C324" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="D324" s="6">
+        <v>0</v>
+      </c>
+      <c r="E324" s="6">
+        <v>4</v>
+      </c>
+      <c r="F324" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="325" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B325" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="D325" s="6">
+        <v>4</v>
+      </c>
+      <c r="E325" s="6">
+        <v>0</v>
+      </c>
+      <c r="F325" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B326" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="D326" s="6">
+        <v>8</v>
+      </c>
+      <c r="E326" s="6">
+        <v>0</v>
+      </c>
+      <c r="F326" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="327" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B327" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D327" s="6">
+        <v>7</v>
+      </c>
+      <c r="E327" s="6">
+        <v>0</v>
+      </c>
+      <c r="F327" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="328" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B328" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D328" s="6">
+        <v>5</v>
+      </c>
+      <c r="E328" s="6">
+        <v>2</v>
+      </c>
+      <c r="F328" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="329" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B329" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C329" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="D329" s="6">
+        <v>2</v>
+      </c>
+      <c r="E329" s="6">
+        <v>1</v>
+      </c>
+      <c r="F329" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="330" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B330" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C330" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="D330" s="6">
+        <v>1</v>
+      </c>
+      <c r="E330" s="6">
+        <v>0</v>
+      </c>
+      <c r="F330" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B331" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="D331" s="6">
         <v>10</v>
       </c>
-      <c r="D13" s="9">
-[...19 lines deleted...]
-      <c r="E14" s="9">
+      <c r="E331" s="6">
+        <v>0</v>
+      </c>
+      <c r="F331" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="332" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B332" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="D332" s="6">
+        <v>1</v>
+      </c>
+      <c r="E332" s="6">
+        <v>0</v>
+      </c>
+      <c r="F332" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B333" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="D333" s="6">
+        <v>3</v>
+      </c>
+      <c r="E333" s="6">
+        <v>0</v>
+      </c>
+      <c r="F333" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="334" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B334" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C334" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="D334" s="6">
+        <v>1</v>
+      </c>
+      <c r="E334" s="6">
+        <v>1</v>
+      </c>
+      <c r="F334" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="335" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B335" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="D335" s="6">
+        <v>3</v>
+      </c>
+      <c r="E335" s="6">
         <v>4</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F335" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="336" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B336" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C336" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="D336" s="6">
+        <v>3</v>
+      </c>
+      <c r="E336" s="6">
+        <v>0</v>
+      </c>
+      <c r="F336" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="337" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B337" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="D337" s="6">
+        <v>6</v>
+      </c>
+      <c r="E337" s="6">
+        <v>0</v>
+      </c>
+      <c r="F337" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B338" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C338" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D338" s="6">
+        <v>0</v>
+      </c>
+      <c r="E338" s="6">
+        <v>3</v>
+      </c>
+      <c r="F338" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="339" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B339" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="D339" s="6">
+        <v>2</v>
+      </c>
+      <c r="E339" s="6">
+        <v>0</v>
+      </c>
+      <c r="F339" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="340" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B340" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C340" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="D340" s="6">
+        <v>2</v>
+      </c>
+      <c r="E340" s="6">
+        <v>0</v>
+      </c>
+      <c r="F340" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="341" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B341" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C341" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="D341" s="6">
+        <v>4</v>
+      </c>
+      <c r="E341" s="6">
+        <v>2</v>
+      </c>
+      <c r="F341" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B342" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C342" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="D342" s="6">
+        <v>2</v>
+      </c>
+      <c r="E342" s="6">
+        <v>0</v>
+      </c>
+      <c r="F342" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="343" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B343" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="D343" s="6">
+        <v>3</v>
+      </c>
+      <c r="E343" s="6">
+        <v>0</v>
+      </c>
+      <c r="F343" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="344" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B344" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C344" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="D344" s="6">
+        <v>3</v>
+      </c>
+      <c r="E344" s="6">
+        <v>0</v>
+      </c>
+      <c r="F344" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="345" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B345" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="D345" s="6">
         <v>5</v>
       </c>
-    </row>
-[...217 lines deleted...]
-      <c r="F27" s="9">
+      <c r="E345" s="6">
+        <v>1</v>
+      </c>
+      <c r="F345" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B346" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C346" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="D346" s="6">
+        <v>1</v>
+      </c>
+      <c r="E346" s="6">
+        <v>0</v>
+      </c>
+      <c r="F346" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B347" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C347" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="D347" s="6">
+        <v>1</v>
+      </c>
+      <c r="E347" s="6">
+        <v>1</v>
+      </c>
+      <c r="F347" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="348" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B348" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="D348" s="6">
+        <v>0</v>
+      </c>
+      <c r="E348" s="6">
+        <v>3</v>
+      </c>
+      <c r="F348" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="349" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B349" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="D349" s="6">
+        <v>0</v>
+      </c>
+      <c r="E349" s="6">
+        <v>2</v>
+      </c>
+      <c r="F349" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="350" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B350" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C350" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="D350" s="6">
+        <v>0</v>
+      </c>
+      <c r="E350" s="6">
+        <v>1</v>
+      </c>
+      <c r="F350" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B351" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D351" s="6">
+        <v>0</v>
+      </c>
+      <c r="E351" s="6">
+        <v>7</v>
+      </c>
+      <c r="F351" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="352" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B352" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C352" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="D352" s="6">
+        <v>1</v>
+      </c>
+      <c r="E352" s="6">
+        <v>0</v>
+      </c>
+      <c r="F352" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B353" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C353" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D353" s="6">
+        <v>0</v>
+      </c>
+      <c r="E353" s="6">
+        <v>1</v>
+      </c>
+      <c r="F353" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B354" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C354" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D354" s="6">
+        <v>0</v>
+      </c>
+      <c r="E354" s="6">
+        <v>2</v>
+      </c>
+      <c r="F354" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="355" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B355" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C355" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D355" s="6">
+        <v>6</v>
+      </c>
+      <c r="E355" s="6">
+        <v>0</v>
+      </c>
+      <c r="F355" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B356" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C356" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D356" s="6">
+        <v>5</v>
+      </c>
+      <c r="E356" s="6">
         <v>4</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D28" s="9">
+      <c r="F356" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B357" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C357" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D357" s="6">
+        <v>0</v>
+      </c>
+      <c r="E357" s="6">
         <v>4</v>
       </c>
-      <c r="E28" s="9">
-[...2 lines deleted...]
-      <c r="F28" s="9">
+      <c r="F357" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="29" spans="2:6" ht="14.1" customHeight="1">
-[...29 lines deleted...]
-      <c r="F30" s="9">
+    <row r="358" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B358" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C358" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D358" s="6">
+        <v>0</v>
+      </c>
+      <c r="E358" s="6">
+        <v>8</v>
+      </c>
+      <c r="F358" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B359" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C359" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D359" s="6">
+        <v>1</v>
+      </c>
+      <c r="E359" s="6">
+        <v>1</v>
+      </c>
+      <c r="F359" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="360" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B360" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="D360" s="6">
+        <v>0</v>
+      </c>
+      <c r="E360" s="6">
+        <v>1</v>
+      </c>
+      <c r="F360" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B361" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C361" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D361" s="6">
+        <v>0</v>
+      </c>
+      <c r="E361" s="6">
+        <v>4</v>
+      </c>
+      <c r="F361" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="362" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B362" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C362" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D362" s="6">
+        <v>1</v>
+      </c>
+      <c r="E362" s="6">
+        <v>4</v>
+      </c>
+      <c r="F362" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="31" spans="2:6" ht="14.1" customHeight="1">
-[...46 lines deleted...]
-      <c r="F33" s="9">
+    <row r="363" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B363" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C363" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D363" s="6">
+        <v>2</v>
+      </c>
+      <c r="E363" s="6">
+        <v>0</v>
+      </c>
+      <c r="F363" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="364" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B364" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C364" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="D364" s="6">
+        <v>2</v>
+      </c>
+      <c r="E364" s="6">
+        <v>0</v>
+      </c>
+      <c r="F364" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="365" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B365" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C365" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D365" s="6">
+        <v>0</v>
+      </c>
+      <c r="E365" s="6">
+        <v>1</v>
+      </c>
+      <c r="F365" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B366" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C366" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D366" s="6">
+        <v>2</v>
+      </c>
+      <c r="E366" s="6">
+        <v>0</v>
+      </c>
+      <c r="F366" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="367" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B367" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C367" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="D367" s="6">
+        <v>0</v>
+      </c>
+      <c r="E367" s="6">
+        <v>1</v>
+      </c>
+      <c r="F367" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B368" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C368" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D368" s="6">
+        <v>0</v>
+      </c>
+      <c r="E368" s="6">
+        <v>1</v>
+      </c>
+      <c r="F368" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B369" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C369" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D369" s="6">
+        <v>0</v>
+      </c>
+      <c r="E369" s="6">
+        <v>1</v>
+      </c>
+      <c r="F369" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B370" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C370" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="D370" s="6">
+        <v>0</v>
+      </c>
+      <c r="E370" s="6">
+        <v>1</v>
+      </c>
+      <c r="F370" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B371" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C371" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D371" s="6">
+        <v>0</v>
+      </c>
+      <c r="E371" s="6">
+        <v>1</v>
+      </c>
+      <c r="F371" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B372" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C372" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D372" s="6">
+        <v>0</v>
+      </c>
+      <c r="E372" s="6">
+        <v>1</v>
+      </c>
+      <c r="F372" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B373" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C373" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D373" s="6">
+        <v>0</v>
+      </c>
+      <c r="E373" s="6">
+        <v>2</v>
+      </c>
+      <c r="F373" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="374" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B374" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C374" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="D374" s="6">
+        <v>0</v>
+      </c>
+      <c r="E374" s="6">
+        <v>1</v>
+      </c>
+      <c r="F374" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B375" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C375" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D375" s="6">
+        <v>0</v>
+      </c>
+      <c r="E375" s="6">
+        <v>1</v>
+      </c>
+      <c r="F375" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B376" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C376" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D376" s="6">
+        <v>0</v>
+      </c>
+      <c r="E376" s="6">
+        <v>1</v>
+      </c>
+      <c r="F376" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B377" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C377" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D377" s="6">
+        <v>0</v>
+      </c>
+      <c r="E377" s="6">
+        <v>1</v>
+      </c>
+      <c r="F377" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B378" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D378" s="6">
+        <v>0</v>
+      </c>
+      <c r="E378" s="6">
+        <v>1</v>
+      </c>
+      <c r="F378" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B379" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C379" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D379" s="6">
+        <v>1</v>
+      </c>
+      <c r="E379" s="6">
+        <v>5</v>
+      </c>
+      <c r="F379" s="6">
         <v>6</v>
       </c>
     </row>
-    <row r="34" spans="2:6" ht="14.1" customHeight="1">
-[...1125 lines deleted...]
-      <c r="C100" s="9" t="s">
+    <row r="380" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B380" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D100" s="9">
-[...3158 lines deleted...]
-      <c r="C286" s="9" t="s">
+      <c r="C380" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D380" s="6">
+        <v>0</v>
+      </c>
+      <c r="E380" s="6">
+        <v>1</v>
+      </c>
+      <c r="F380" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B381" s="14" t="s">
         <v>420</v>
       </c>
-      <c r="D286" s="9">
-[...1612 lines deleted...]
-      <c r="D381" s="13">
+      <c r="C381" s="15"/>
+      <c r="D381" s="10">
         <v>557</v>
       </c>
-      <c r="E381" s="13">
+      <c r="E381" s="10">
         <v>549</v>
       </c>
-      <c r="F381" s="14">
+      <c r="F381" s="12">
         <v>1106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B381:C381"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="8" manualBreakCount="8">
+    <brk id="49" min="1" max="5" man="1"/>
+    <brk id="92" min="1" max="5" man="1"/>
+    <brk id="137" min="1" max="5" man="1"/>
+    <brk id="181" min="1" max="5" man="1"/>
+    <brk id="224" min="1" max="5" man="1"/>
+    <brk id="265" min="1" max="5" man="1"/>
+    <brk id="309" min="1" max="5" man="1"/>
+    <brk id="350" min="1" max="5" man="1"/>
+  </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002B6985CA865AC14FB6AD1E0B3C4D9020" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="42c63644bffd0956c7db9e2eceb8923d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" xmlns:ns3="85e6e18b-26c1-4122-9e79-e6c53ac26d53" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6e976af60275dc048254d97ae5d4a54" ns2:_="" ns3:_="">
+    <xsd:import namespace="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <xsd:import namespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{575a0930-25f8-41a7-bff0-d9f808793f7e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85e6e18b-26c1-4122-9e79-e6c53ac26d53">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Owner xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85e6e18b-26c1-4122-9e79-e6c53ac26d53" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3487B647-C1C1-4A63-8231-E10EAC015EE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C45306-5541-48EA-89FA-3EE4145EA24B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8347CC-67AF-4771-9098-9CA103907276}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>③市町村別</vt:lpstr>
       <vt:lpstr>③市町村別!Print_Area</vt:lpstr>
       <vt:lpstr>③市町村別!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002B6985CA865AC14FB6AD1E0B3C4D9020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>