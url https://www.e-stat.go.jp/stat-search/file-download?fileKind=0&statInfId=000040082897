--- v0 (2026-05-18)
+++ v1 (2026-10-08)
@@ -1,947 +1,952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-10c8.lansys.mhlw.go.jp\a\課1\10802000_医政局　地域医療計画課\!!!!継続使用ファイル（280114依頼）\救急・周産期医療等対策室\へき地医療係\01A文書（決裁等１年以上保存文書）\01大分類（へき地医療）\01中分類（へき地医療）\03小分類（無医地区等調査（令和４年度））\05公表\04e-Stat登録\歯科\アップロード用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/10802000/WorkingDocLib/医師確保等地域医療対策室/へき地ライン/01A文書（決裁等１年以上保存文書）/01大分類（へき地医療）/01中分類（へき地医療）/03小分類（無医地区等調査（令和４年度））/06　公表データの修正（260909発覚）/07　公表手続き（厚労省HP・e-Stat）/e-Stat/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E563D955-0FE3-4C44-BACB-95A2BA6046B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{4D4C3C0B-3CAC-4656-953E-B6D3B6F731FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D37DB24-5A11-4C1D-B292-35FCB9D48E3A}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="④所轄保健所別" sheetId="1" r:id="rId1"/>
+    <sheet name="④所轄保健所別" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">④所轄保健所別!$B$1:$F$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">④所轄保健所別!$B$1:$F$215</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">④所轄保健所別!$1:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="251">
+  <si>
+    <t>（令和４年10月末日）</t>
+  </si>
+  <si>
+    <t>都道府県名</t>
+  </si>
+  <si>
+    <t>無歯科医地区数</t>
+  </si>
+  <si>
+    <t>準無歯科医地区数</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
+    <t>青森県</t>
+  </si>
+  <si>
+    <t>岩手県</t>
+  </si>
+  <si>
+    <t>宮城県</t>
+  </si>
+  <si>
+    <t>秋田県</t>
+  </si>
+  <si>
+    <t>山形県</t>
+  </si>
+  <si>
+    <t>福島県</t>
+  </si>
+  <si>
+    <t>茨城県</t>
+  </si>
+  <si>
+    <t>栃木県</t>
+  </si>
+  <si>
+    <t>群馬県</t>
+  </si>
+  <si>
+    <t>新潟県</t>
+  </si>
+  <si>
+    <t>富山県</t>
+  </si>
+  <si>
+    <t>石川県</t>
+  </si>
+  <si>
+    <t>福井県</t>
+  </si>
+  <si>
+    <t>山梨県</t>
+  </si>
+  <si>
+    <t>長野県</t>
+  </si>
+  <si>
+    <t>岐阜県</t>
+  </si>
+  <si>
+    <t>静岡県</t>
+  </si>
+  <si>
+    <t>愛知県</t>
+  </si>
+  <si>
+    <t>三重県</t>
+  </si>
+  <si>
+    <t>滋賀県</t>
+  </si>
+  <si>
+    <t>京都府</t>
+  </si>
+  <si>
+    <t>兵庫県</t>
+  </si>
+  <si>
+    <t>奈良県</t>
+  </si>
+  <si>
+    <t>和歌山県</t>
+  </si>
+  <si>
+    <t>鳥取県</t>
+  </si>
+  <si>
+    <t>島根県</t>
+  </si>
+  <si>
+    <t>岡山県</t>
+  </si>
+  <si>
+    <t>広島県</t>
+  </si>
+  <si>
+    <t>山口県</t>
+  </si>
+  <si>
+    <t>徳島県</t>
+  </si>
+  <si>
+    <t>香川県</t>
+  </si>
+  <si>
+    <t>愛媛県</t>
+  </si>
+  <si>
+    <t>高知県</t>
+  </si>
+  <si>
+    <t>福岡県</t>
+  </si>
+  <si>
+    <t>佐賀県</t>
+  </si>
+  <si>
+    <t>長崎県</t>
+  </si>
+  <si>
+    <t>熊本県</t>
+  </si>
+  <si>
+    <t>大分県</t>
+  </si>
+  <si>
+    <t>宮崎県</t>
+  </si>
+  <si>
+    <t>鹿児島県</t>
+  </si>
+  <si>
+    <t>沖縄県</t>
+  </si>
+  <si>
+    <t>第４表　所轄保健所別、無歯科医地区等数</t>
+  </si>
+  <si>
+    <t>所轄保健所名</t>
+  </si>
+  <si>
+    <t>江差保健所</t>
+  </si>
+  <si>
     <t>八雲保健所</t>
   </si>
   <si>
+    <t>倶知安保健所</t>
+    <rPh sb="0" eb="3">
+      <t>クッチャン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>滝川保健所</t>
   </si>
   <si>
     <t>室蘭保健所</t>
   </si>
   <si>
     <t>留萌保健所</t>
   </si>
   <si>
     <t>静内保健所</t>
   </si>
   <si>
     <t>稚内保健所</t>
   </si>
   <si>
     <t>網走保健所</t>
   </si>
   <si>
     <t>北見保健所</t>
   </si>
   <si>
+    <t>紋別保健所</t>
+  </si>
+  <si>
     <t>帯広保健所</t>
   </si>
   <si>
     <t>釧路保健所</t>
   </si>
   <si>
     <t>江別保健所</t>
   </si>
   <si>
     <t>上川保健所</t>
   </si>
   <si>
-    <t>青森県</t>
+    <t>名寄保健所</t>
   </si>
   <si>
     <t>三戸地方保健所</t>
   </si>
   <si>
     <t>五所川原保健所</t>
   </si>
   <si>
     <t>上十三保健所</t>
   </si>
   <si>
     <t>むつ保健所</t>
   </si>
   <si>
     <t>弘前保健所</t>
   </si>
   <si>
-    <t>岩手県</t>
-[...1 lines deleted...]
-  <si>
     <t>盛岡市保健所</t>
   </si>
   <si>
     <t>県央保健所</t>
   </si>
   <si>
     <t>中部保健所</t>
   </si>
   <si>
+    <t>奥州保健所</t>
+  </si>
+  <si>
+    <t>宮古保健所</t>
+  </si>
+  <si>
+    <t>二戸保健所</t>
+  </si>
+  <si>
     <t>釜石保健所</t>
   </si>
   <si>
-    <t>宮城県</t>
-[...1 lines deleted...]
-  <si>
     <t>仙南保健所</t>
   </si>
   <si>
-    <t>登米保健所</t>
-[...1 lines deleted...]
-  <si>
     <t>石巻保健所</t>
   </si>
   <si>
-    <t>秋田県</t>
-[...1 lines deleted...]
-  <si>
     <t>大館保健所</t>
   </si>
   <si>
     <t>由利本荘保健所</t>
   </si>
   <si>
     <t>横手保健所</t>
   </si>
   <si>
     <t>北秋田保健所</t>
   </si>
   <si>
-    <t>山形県</t>
-[...1 lines deleted...]
-  <si>
     <t>庄内保健所</t>
   </si>
   <si>
     <t>最上保健所</t>
   </si>
   <si>
-    <t>福島県</t>
-[...1 lines deleted...]
-  <si>
     <t>いわき市保健所</t>
   </si>
   <si>
     <t>県中保健所</t>
   </si>
   <si>
-    <t>茨城県</t>
+    <t>相双保健所</t>
+  </si>
+  <si>
+    <t>南会津保健所</t>
   </si>
   <si>
     <t>ひたちなか保健所</t>
   </si>
   <si>
+    <t>中央保健所</t>
+  </si>
+  <si>
     <t>日立保健所</t>
   </si>
   <si>
-    <t>栃木県</t>
-[...1 lines deleted...]
-  <si>
     <t>県北保健所</t>
   </si>
   <si>
     <t>県西保健所</t>
   </si>
   <si>
     <t>県東保健所</t>
   </si>
   <si>
-    <t>群馬県</t>
+    <t>藤岡保健所</t>
+  </si>
+  <si>
+    <t>吾妻保健所</t>
+  </si>
+  <si>
+    <t>利根沼田保健所</t>
   </si>
   <si>
     <t>高崎市保健所</t>
   </si>
   <si>
-    <t>新潟県</t>
+    <t>富岡保健所</t>
+  </si>
+  <si>
+    <t>新津保健所</t>
   </si>
   <si>
     <t>柏崎保健所</t>
   </si>
   <si>
     <t>魚沼保健所</t>
   </si>
   <si>
+    <t>南魚沼保健所</t>
+  </si>
+  <si>
+    <t>十日町保健所</t>
+  </si>
+  <si>
+    <t>上越保健所</t>
+  </si>
+  <si>
     <t>糸魚川保健所</t>
   </si>
   <si>
     <t>佐渡保健所</t>
   </si>
   <si>
     <t>村上保健所</t>
   </si>
   <si>
-    <t>富山県</t>
-[...1 lines deleted...]
-  <si>
     <t>中部厚生センター</t>
   </si>
   <si>
     <t>富山市保健所</t>
   </si>
   <si>
     <t>高岡厚生センター</t>
   </si>
   <si>
-    <t>高岡厚生センター氷見支所</t>
-[...1 lines deleted...]
-  <si>
     <t>砺波厚生センター</t>
   </si>
   <si>
-    <t>石川県</t>
+    <t>新川厚生センター</t>
   </si>
   <si>
     <t>能登北部保健所</t>
   </si>
   <si>
     <t>石川中央保健所</t>
   </si>
   <si>
     <t>能登中部保健所</t>
   </si>
   <si>
-    <t>福井県</t>
-[...1 lines deleted...]
-  <si>
     <t>福井市保健所</t>
   </si>
   <si>
-    <t>山梨県</t>
-[...2 lines deleted...]
-    <t>長野県</t>
+    <t>若狭保健所</t>
+  </si>
+  <si>
+    <t>丹南保健所</t>
+  </si>
+  <si>
+    <t>中北保健所</t>
+  </si>
+  <si>
+    <t>峡東保健所</t>
+  </si>
+  <si>
+    <t>峡南保健所</t>
+  </si>
+  <si>
+    <t>富士・東部保健所</t>
+  </si>
+  <si>
+    <t>甲府市保健所</t>
   </si>
   <si>
     <t>佐久保健所</t>
   </si>
   <si>
     <t>飯田保健所</t>
   </si>
   <si>
     <t>木曽保健所</t>
   </si>
   <si>
     <t>長野市保健所</t>
   </si>
   <si>
     <t>北信保健所</t>
   </si>
   <si>
+    <t>松本市保健所</t>
+  </si>
+  <si>
     <t>大町保健所</t>
   </si>
   <si>
-    <t>岐阜県</t>
-[...1 lines deleted...]
-  <si>
     <t>西濃保健所</t>
   </si>
   <si>
     <t>関保健所</t>
   </si>
   <si>
+    <t>可茂保健所</t>
+  </si>
+  <si>
     <t>恵那保健所</t>
   </si>
   <si>
     <t>飛騨保健所</t>
   </si>
   <si>
-    <t>静岡県</t>
-[...1 lines deleted...]
-  <si>
     <t>賀茂保健所</t>
   </si>
   <si>
+    <t>静岡市保健所</t>
+  </si>
+  <si>
     <t>浜松市保健所</t>
   </si>
   <si>
-    <t>愛知県</t>
-[...1 lines deleted...]
-  <si>
     <t>豊田市保健所</t>
   </si>
   <si>
     <t>新城保健所</t>
   </si>
   <si>
-    <t>三重県</t>
-[...1 lines deleted...]
-  <si>
     <t>伊勢保健所</t>
   </si>
   <si>
     <t>熊野保健所</t>
   </si>
   <si>
-    <t>滋賀県</t>
+    <t>甲賀保健所</t>
   </si>
   <si>
     <t>東近江保健所</t>
   </si>
   <si>
     <t>高島保健所</t>
   </si>
   <si>
-    <t>京都府</t>
+    <t>長浜保健所</t>
   </si>
   <si>
     <t>山城北保健所</t>
   </si>
   <si>
     <t>南丹保健所</t>
   </si>
   <si>
+    <t>中丹東保健所</t>
+  </si>
+  <si>
     <t>丹後保健所</t>
   </si>
   <si>
+    <t>中丹西保健所</t>
+  </si>
+  <si>
     <t>山城南保健所</t>
   </si>
   <si>
-    <t>兵庫県</t>
-[...5 lines deleted...]
-    <t>内吉野保健所</t>
+    <t>福崎保健所</t>
+  </si>
+  <si>
+    <t>龍野保健所</t>
+  </si>
+  <si>
+    <t>豊岡保健所</t>
+  </si>
+  <si>
+    <t>丹波保健所</t>
+  </si>
+  <si>
+    <t>洲本保健所</t>
   </si>
   <si>
     <t>吉野保健所</t>
   </si>
   <si>
     <t>中和保健所</t>
   </si>
   <si>
-    <t>和歌山県</t>
-[...1 lines deleted...]
-  <si>
     <t>海南保健所</t>
   </si>
   <si>
     <t>岩出保健所</t>
   </si>
   <si>
+    <t>橋本保健所</t>
+  </si>
+  <si>
     <t>湯浅保健所</t>
   </si>
   <si>
     <t>田辺保健所</t>
   </si>
   <si>
-    <t>鳥取県</t>
+    <t>新宮保健所</t>
   </si>
   <si>
     <t>倉吉保健所</t>
   </si>
   <si>
     <t>鳥取市保健所</t>
   </si>
   <si>
-    <t>島根県</t>
+    <t>米子保健所</t>
   </si>
   <si>
     <t>松江保健所</t>
   </si>
   <si>
     <t>浜田保健所</t>
   </si>
   <si>
     <t>益田保健所</t>
   </si>
   <si>
     <t>隠岐保健所</t>
   </si>
   <si>
     <t>雲南保健所</t>
   </si>
   <si>
-    <t>岡山県</t>
-[...1 lines deleted...]
-  <si>
     <t>岡山市保健所</t>
   </si>
   <si>
     <t>備前保健所</t>
   </si>
   <si>
     <t>備中保健所</t>
   </si>
   <si>
     <t>備北保健所</t>
   </si>
   <si>
     <t>真庭保健所</t>
   </si>
   <si>
     <t>美作保健所</t>
   </si>
   <si>
-    <t>広島県</t>
-[...1 lines deleted...]
-  <si>
     <t>北部保健所</t>
   </si>
   <si>
     <t>東部保健所</t>
   </si>
   <si>
+    <t>西部保健所</t>
+  </si>
+  <si>
     <t>呉市保健所</t>
   </si>
   <si>
-    <t>山口県</t>
+    <t>岩国環境保健所</t>
+  </si>
+  <si>
+    <t>柳井環境保健所</t>
   </si>
   <si>
     <t>山口環境保健所</t>
   </si>
   <si>
+    <t>下関保健所</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>萩環境保健所</t>
   </si>
   <si>
     <t>周南環境保健所</t>
   </si>
   <si>
-    <t>徳島県</t>
+    <t>防府保健所</t>
+    <rPh sb="4" eb="5">
+      <t>ジョ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>吉野川保健所</t>
+  </si>
+  <si>
+    <t>阿南保健所</t>
+  </si>
+  <si>
+    <t>美波保健所</t>
   </si>
   <si>
     <t>美馬保健所</t>
   </si>
   <si>
-    <t>香川県</t>
+    <t>三好保健所</t>
   </si>
   <si>
     <t>東讃保健所</t>
   </si>
   <si>
     <t>高松市保健所</t>
   </si>
   <si>
+    <t>中讃保健所</t>
+  </si>
+  <si>
     <t>西讃保健所</t>
   </si>
   <si>
     <t>小豆保健所</t>
   </si>
   <si>
-    <t>愛媛県</t>
-[...1 lines deleted...]
-  <si>
     <t>四国中央保健所</t>
   </si>
   <si>
     <t>西条保健所</t>
   </si>
   <si>
     <t>今治保健所</t>
   </si>
   <si>
     <t>中予保健所</t>
   </si>
   <si>
     <t>八幡浜保健所</t>
   </si>
   <si>
     <t>宇和島保健所</t>
   </si>
   <si>
     <t>松山市保健所</t>
   </si>
   <si>
-    <t>高知県</t>
-[...2 lines deleted...]
-    <t>福岡県</t>
+    <t>安芸保健所</t>
+  </si>
+  <si>
+    <t>中央東保健所</t>
+  </si>
+  <si>
+    <t>中央西保健所</t>
+  </si>
+  <si>
+    <t>須崎保健所</t>
+  </si>
+  <si>
+    <t>幡多保健所</t>
   </si>
   <si>
     <t>北筑後保健所</t>
   </si>
   <si>
     <t>嘉穂・鞍手保健所</t>
   </si>
   <si>
     <t>田川保健所</t>
   </si>
   <si>
+    <t>南筑後保健所</t>
+  </si>
+  <si>
     <t>京築保健所</t>
   </si>
   <si>
-    <t>福岡市西保健所</t>
+    <t>宗像・遠賀保健所</t>
+  </si>
+  <si>
+    <t>西保健所</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>糸島保健所</t>
   </si>
   <si>
-    <t>佐賀県</t>
+    <t>北九州市保健所</t>
+  </si>
+  <si>
+    <t>粕屋保健所</t>
   </si>
   <si>
     <t>唐津保健所</t>
   </si>
   <si>
-    <t>長崎県</t>
-[...1 lines deleted...]
-  <si>
     <t>佐世保市保健所</t>
   </si>
   <si>
     <t>壱岐保健所</t>
   </si>
   <si>
     <t>五島保健所</t>
   </si>
   <si>
     <t>上五島保健所</t>
   </si>
   <si>
-    <t>熊本県</t>
+    <t>阿蘇保健所</t>
+  </si>
+  <si>
+    <t>御船保健所</t>
   </si>
   <si>
     <t>八代保健所</t>
   </si>
   <si>
+    <t>水俣保健所</t>
+  </si>
+  <si>
     <t>人吉保健所</t>
   </si>
   <si>
     <t>天草保健所</t>
   </si>
   <si>
-    <t>大分県</t>
-[...1 lines deleted...]
-  <si>
     <t>南部保健所</t>
   </si>
   <si>
     <t>豊肥保健所</t>
   </si>
   <si>
-    <t>西部保健所</t>
-[...4 lines deleted...]
-  <si>
     <t>延岡保健所</t>
   </si>
   <si>
     <t>日向保健所</t>
   </si>
   <si>
+    <t>高鍋保健所</t>
+  </si>
+  <si>
     <t>日南保健所</t>
   </si>
   <si>
     <t>高千穂保健所</t>
   </si>
   <si>
-    <t>鹿児島県</t>
-[...1 lines deleted...]
-  <si>
     <t>伊集院保健所</t>
   </si>
   <si>
     <t>出水保健所</t>
   </si>
   <si>
     <t>鹿屋保健所</t>
   </si>
   <si>
     <t>西之表保健所</t>
   </si>
   <si>
     <t>屋久島保健所</t>
   </si>
   <si>
     <t>名瀬保健所</t>
   </si>
   <si>
     <t>川薩保健所</t>
   </si>
   <si>
-    <t>沖縄県</t>
-[...1 lines deleted...]
-  <si>
     <t>八重山保健所</t>
-  </si>
-[...214 lines deleted...]
-    <t>高鍋保健所</t>
   </si>
   <si>
     <t>保健所合計</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6">
-    <font>
-[...5 lines deleted...]
-    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Yu Gothic"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -953,148 +958,155 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...10 lines deleted...]
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-  </cellStyleXfs>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
+  <cellStyles count="4">
+    <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
+    <cellStyle name="桁区切り 2" xfId="3" xr:uid="{7FEF12D5-5A15-4587-8211-780D21C9C9BA}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{CA4773DA-0A3C-4AEE-820A-3825DFAB273C}"/>
+    <cellStyle name="標準 3" xfId="1" xr:uid="{0FEBA1C0-CE89-4925-ADB9-40FB446B1B91}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1319,3811 +1331,4068 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:F220"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E167F4F2-AE53-46E6-8FA2-71C5EEBB6A45}">
+  <dimension ref="B1:F215"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="2" max="3" width="16.625" customWidth="1"/>
     <col min="4" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="14.1" customHeight="1">
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="2"/>
+      <c r="B1" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="5"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
     </row>
     <row r="2" spans="2:6" ht="14.1" customHeight="1">
-      <c r="B2" s="2"/>
-[...4 lines deleted...]
-        <v>184</v>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="14.1" customHeight="1">
       <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="6">
+        <v>1</v>
+      </c>
+      <c r="E4" s="6">
+        <v>1</v>
+      </c>
+      <c r="F4" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="8">
+        <v>2</v>
+      </c>
+      <c r="E5" s="8">
+        <v>4</v>
+      </c>
+      <c r="F5" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="8">
+        <v>4</v>
+      </c>
+      <c r="E6" s="8">
+        <v>8</v>
+      </c>
+      <c r="F6" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" s="8">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8">
+        <v>0</v>
+      </c>
+      <c r="F7" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="8">
+        <v>4</v>
+      </c>
+      <c r="E8" s="8">
+        <v>9</v>
+      </c>
+      <c r="F8" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="8">
+        <v>5</v>
+      </c>
+      <c r="E9" s="8">
+        <v>0</v>
+      </c>
+      <c r="F9" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" s="8">
+        <v>3</v>
+      </c>
+      <c r="E10" s="8">
+        <v>0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" s="8">
+        <v>4</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="8">
+        <v>3</v>
+      </c>
+      <c r="E12" s="8">
+        <v>0</v>
+      </c>
+      <c r="F12" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1</v>
+      </c>
+      <c r="E13" s="8">
+        <v>0</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="8">
+        <v>2</v>
+      </c>
+      <c r="E14" s="8">
+        <v>10</v>
+      </c>
+      <c r="F14" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B15" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="8">
+        <v>10</v>
+      </c>
+      <c r="E15" s="8">
+        <v>5</v>
+      </c>
+      <c r="F15" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="8">
+        <v>21</v>
+      </c>
+      <c r="E16" s="8">
+        <v>15</v>
+      </c>
+      <c r="F16" s="8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B17" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="8">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <v>3</v>
+      </c>
+      <c r="F17" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B18" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="8">
+        <v>0</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B19" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="8">
+        <v>2</v>
+      </c>
+      <c r="E19" s="8">
+        <v>5</v>
+      </c>
+      <c r="F19" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B20" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" s="8">
+        <v>4</v>
+      </c>
+      <c r="E20" s="8">
+        <v>2</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B21" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="8">
+        <v>2</v>
+      </c>
+      <c r="E21" s="8">
+        <v>5</v>
+      </c>
+      <c r="F21" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B22" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3</v>
+      </c>
+      <c r="E22" s="8">
+        <v>0</v>
+      </c>
+      <c r="F22" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B23" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="8">
+        <v>3</v>
+      </c>
+      <c r="E23" s="8">
+        <v>0</v>
+      </c>
+      <c r="F23" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B24" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>5</v>
+      </c>
+      <c r="F24" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B25" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2</v>
+      </c>
+      <c r="E25" s="8">
+        <v>0</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7</v>
+      </c>
+      <c r="E26" s="8">
+        <v>5</v>
+      </c>
+      <c r="F26" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2</v>
+      </c>
+      <c r="F27" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B28" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" s="8">
+        <v>3</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B29" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" s="8">
+        <v>6</v>
+      </c>
+      <c r="E29" s="8">
+        <v>4</v>
+      </c>
+      <c r="F29" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B30" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" s="8">
+        <v>21</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1</v>
+      </c>
+      <c r="F30" s="8">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B31" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="8">
+        <v>0</v>
+      </c>
+      <c r="E31" s="8">
+        <v>2</v>
+      </c>
+      <c r="F31" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B32" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6</v>
+      </c>
+      <c r="E32" s="8">
+        <v>3</v>
+      </c>
+      <c r="F32" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B33" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D33" s="8">
+        <v>2</v>
+      </c>
+      <c r="E33" s="8">
+        <v>3</v>
+      </c>
+      <c r="F33" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B34" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" s="8">
+        <v>1</v>
+      </c>
+      <c r="E34" s="8">
+        <v>3</v>
+      </c>
+      <c r="F34" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B35" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="8">
+        <v>5</v>
+      </c>
+      <c r="E35" s="8">
+        <v>4</v>
+      </c>
+      <c r="F35" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B36" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="8">
+        <v>1</v>
+      </c>
+      <c r="E36" s="8">
+        <v>0</v>
+      </c>
+      <c r="F36" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B37" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="8">
+        <v>0</v>
+      </c>
+      <c r="E37" s="8">
+        <v>3</v>
+      </c>
+      <c r="F37" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B38" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1</v>
+      </c>
+      <c r="E38" s="8">
+        <v>0</v>
+      </c>
+      <c r="F38" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B39" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="8">
+        <v>0</v>
+      </c>
+      <c r="E39" s="8">
+        <v>5</v>
+      </c>
+      <c r="F39" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B40" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="8">
+        <v>1</v>
+      </c>
+      <c r="E40" s="8">
+        <v>1</v>
+      </c>
+      <c r="F40" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B41" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="8">
+        <v>3</v>
+      </c>
+      <c r="E41" s="8">
+        <v>4</v>
+      </c>
+      <c r="F41" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B42" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="8">
+        <v>1</v>
+      </c>
+      <c r="E42" s="8">
+        <v>0</v>
+      </c>
+      <c r="F42" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B43" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="8">
+        <v>1</v>
+      </c>
+      <c r="E43" s="8">
+        <v>0</v>
+      </c>
+      <c r="F43" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B44" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="8">
+        <v>8</v>
+      </c>
+      <c r="E44" s="8">
+        <v>6</v>
+      </c>
+      <c r="F44" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B45" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1</v>
+      </c>
+      <c r="E45" s="8">
+        <v>2</v>
+      </c>
+      <c r="F45" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B46" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D46" s="8">
+        <v>7</v>
+      </c>
+      <c r="E46" s="8">
+        <v>2</v>
+      </c>
+      <c r="F46" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B47" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="8">
+        <v>10</v>
+      </c>
+      <c r="E47" s="8">
+        <v>4</v>
+      </c>
+      <c r="F47" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B48" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="8">
+        <v>3</v>
+      </c>
+      <c r="E48" s="8">
+        <v>10</v>
+      </c>
+      <c r="F48" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B49" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D49" s="8">
+        <v>2</v>
+      </c>
+      <c r="E49" s="8">
+        <v>0</v>
+      </c>
+      <c r="F49" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B50" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1</v>
+      </c>
+      <c r="E50" s="8">
+        <v>0</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B51" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" s="8">
+        <v>2</v>
+      </c>
+      <c r="E51" s="8">
+        <v>1</v>
+      </c>
+      <c r="F51" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B52" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2</v>
+      </c>
+      <c r="E52" s="8">
+        <v>1</v>
+      </c>
+      <c r="F52" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B53" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53" s="8">
+        <v>0</v>
+      </c>
+      <c r="E53" s="8">
+        <v>1</v>
+      </c>
+      <c r="F53" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B54" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" s="8">
+        <v>0</v>
+      </c>
+      <c r="E54" s="8">
+        <v>1</v>
+      </c>
+      <c r="F54" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B55" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D55" s="8">
+        <v>2</v>
+      </c>
+      <c r="E55" s="8">
+        <v>11</v>
+      </c>
+      <c r="F55" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B56" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" s="8">
+        <v>2</v>
+      </c>
+      <c r="E56" s="8">
+        <v>1</v>
+      </c>
+      <c r="F56" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B57" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D57" s="8">
+        <v>1</v>
+      </c>
+      <c r="E57" s="8">
+        <v>1</v>
+      </c>
+      <c r="F57" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B58" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="8">
+        <v>1</v>
+      </c>
+      <c r="E58" s="8">
+        <v>0</v>
+      </c>
+      <c r="F58" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B59" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D59" s="8">
+        <v>10</v>
+      </c>
+      <c r="E59" s="8">
+        <v>6</v>
+      </c>
+      <c r="F59" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B60" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D60" s="8">
+        <v>2</v>
+      </c>
+      <c r="E60" s="8">
+        <v>1</v>
+      </c>
+      <c r="F60" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B61" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D61" s="8">
+        <v>1</v>
+      </c>
+      <c r="E61" s="8">
+        <v>2</v>
+      </c>
+      <c r="F61" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B62" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" s="8">
+        <v>7</v>
+      </c>
+      <c r="E62" s="8">
+        <v>0</v>
+      </c>
+      <c r="F62" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B63" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D63" s="8">
+        <v>0</v>
+      </c>
+      <c r="E63" s="8">
+        <v>6</v>
+      </c>
+      <c r="F63" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B64" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="8">
+        <v>1</v>
+      </c>
+      <c r="E64" s="8">
+        <v>2</v>
+      </c>
+      <c r="F64" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B65" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D65" s="8">
+        <v>0</v>
+      </c>
+      <c r="E65" s="8">
+        <v>1</v>
+      </c>
+      <c r="F65" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B66" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D66" s="8">
+        <v>7</v>
+      </c>
+      <c r="E66" s="8">
+        <v>0</v>
+      </c>
+      <c r="F66" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B67" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D67" s="8">
+        <v>0</v>
+      </c>
+      <c r="E67" s="8">
+        <v>4</v>
+      </c>
+      <c r="F67" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B68" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D68" s="8">
+        <v>0</v>
+      </c>
+      <c r="E68" s="8">
+        <v>2</v>
+      </c>
+      <c r="F68" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B69" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" s="8">
+        <v>10</v>
+      </c>
+      <c r="E69" s="8">
+        <v>1</v>
+      </c>
+      <c r="F69" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B70" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D70" s="8">
+        <v>3</v>
+      </c>
+      <c r="E70" s="8">
+        <v>3</v>
+      </c>
+      <c r="F70" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B71" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D71" s="8">
+        <v>0</v>
+      </c>
+      <c r="E71" s="8">
+        <v>1</v>
+      </c>
+      <c r="F71" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B72" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D72" s="8">
+        <v>2</v>
+      </c>
+      <c r="E72" s="8">
+        <v>0</v>
+      </c>
+      <c r="F72" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B73" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D73" s="8">
+        <v>2</v>
+      </c>
+      <c r="E73" s="8">
+        <v>2</v>
+      </c>
+      <c r="F73" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B74" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D74" s="8">
+        <v>0</v>
+      </c>
+      <c r="E74" s="8">
+        <v>1</v>
+      </c>
+      <c r="F74" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B75" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1</v>
+      </c>
+      <c r="E75" s="8">
+        <v>1</v>
+      </c>
+      <c r="F75" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B76" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D76" s="8">
+        <v>0</v>
+      </c>
+      <c r="E76" s="8">
+        <v>3</v>
+      </c>
+      <c r="F76" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B77" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1</v>
+      </c>
+      <c r="E77" s="8">
+        <v>8</v>
+      </c>
+      <c r="F77" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B78" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D78" s="8">
+        <v>6</v>
+      </c>
+      <c r="E78" s="8">
+        <v>2</v>
+      </c>
+      <c r="F78" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B79" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D79" s="8">
+        <v>0</v>
+      </c>
+      <c r="E79" s="8">
+        <v>1</v>
+      </c>
+      <c r="F79" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B80" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D80" s="8">
+        <v>7</v>
+      </c>
+      <c r="E80" s="8">
+        <v>1</v>
+      </c>
+      <c r="F80" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B81" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D81" s="8">
+        <v>4</v>
+      </c>
+      <c r="E81" s="8">
+        <v>5</v>
+      </c>
+      <c r="F81" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B82" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D82" s="8">
+        <v>2</v>
+      </c>
+      <c r="E82" s="8">
+        <v>5</v>
+      </c>
+      <c r="F82" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B83" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D83" s="8">
+        <v>2</v>
+      </c>
+      <c r="E83" s="8">
+        <v>2</v>
+      </c>
+      <c r="F83" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B84" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D84" s="8">
+        <v>3</v>
+      </c>
+      <c r="E84" s="8">
+        <v>2</v>
+      </c>
+      <c r="F84" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B85" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D85" s="8">
+        <v>0</v>
+      </c>
+      <c r="E85" s="8">
+        <v>1</v>
+      </c>
+      <c r="F85" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B86" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="8">
+        <v>0</v>
+      </c>
+      <c r="E86" s="8">
+        <v>1</v>
+      </c>
+      <c r="F86" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B87" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D87" s="8">
+        <v>0</v>
+      </c>
+      <c r="E87" s="8">
+        <v>3</v>
+      </c>
+      <c r="F87" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B88" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D88" s="8">
+        <v>4</v>
+      </c>
+      <c r="E88" s="8">
+        <v>0</v>
+      </c>
+      <c r="F88" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B89" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D89" s="8">
+        <v>3</v>
+      </c>
+      <c r="E89" s="8">
+        <v>0</v>
+      </c>
+      <c r="F89" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B90" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D90" s="8">
+        <v>2</v>
+      </c>
+      <c r="E90" s="8">
+        <v>3</v>
+      </c>
+      <c r="F90" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B91" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D91" s="8">
+        <v>2</v>
+      </c>
+      <c r="E91" s="8">
+        <v>1</v>
+      </c>
+      <c r="F91" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B92" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D92" s="8">
+        <v>4</v>
+      </c>
+      <c r="E92" s="8">
+        <v>1</v>
+      </c>
+      <c r="F92" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B93" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D93" s="8">
+        <v>4</v>
+      </c>
+      <c r="E93" s="8">
+        <v>0</v>
+      </c>
+      <c r="F93" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B94" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D94" s="8">
+        <v>3</v>
+      </c>
+      <c r="E94" s="8">
+        <v>0</v>
+      </c>
+      <c r="F94" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B95" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D95" s="8">
+        <v>12</v>
+      </c>
+      <c r="E95" s="8">
+        <v>12</v>
+      </c>
+      <c r="F95" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B96" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D96" s="8">
+        <v>13</v>
+      </c>
+      <c r="E96" s="8">
+        <v>0</v>
+      </c>
+      <c r="F96" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B97" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D97" s="8">
+        <v>8</v>
+      </c>
+      <c r="E97" s="8">
+        <v>1</v>
+      </c>
+      <c r="F97" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B98" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D98" s="8">
+        <v>1</v>
+      </c>
+      <c r="E98" s="8">
+        <v>0</v>
+      </c>
+      <c r="F98" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B99" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D99" s="8">
+        <v>4</v>
+      </c>
+      <c r="E99" s="8">
+        <v>4</v>
+      </c>
+      <c r="F99" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B100" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D100" s="8">
+        <v>2</v>
+      </c>
+      <c r="E100" s="8">
+        <v>0</v>
+      </c>
+      <c r="F100" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B101" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D101" s="8">
+        <v>1</v>
+      </c>
+      <c r="E101" s="8">
+        <v>1</v>
+      </c>
+      <c r="F101" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B102" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D102" s="8">
+        <v>1</v>
+      </c>
+      <c r="E102" s="8">
+        <v>3</v>
+      </c>
+      <c r="F102" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B103" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D103" s="8">
+        <v>0</v>
+      </c>
+      <c r="E103" s="8">
+        <v>1</v>
+      </c>
+      <c r="F103" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B104" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D104" s="8">
+        <v>1</v>
+      </c>
+      <c r="E104" s="8">
+        <v>0</v>
+      </c>
+      <c r="F104" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B105" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D105" s="8">
+        <v>4</v>
+      </c>
+      <c r="E105" s="8">
+        <v>0</v>
+      </c>
+      <c r="F105" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B106" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D106" s="8">
+        <v>2</v>
+      </c>
+      <c r="E106" s="8">
+        <v>2</v>
+      </c>
+      <c r="F106" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B107" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D107" s="8">
+        <v>4</v>
+      </c>
+      <c r="E107" s="8">
+        <v>2</v>
+      </c>
+      <c r="F107" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B108" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D108" s="8">
+        <v>0</v>
+      </c>
+      <c r="E108" s="8">
+        <v>1</v>
+      </c>
+      <c r="F108" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B109" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D109" s="8">
+        <v>2</v>
+      </c>
+      <c r="E109" s="8">
+        <v>0</v>
+      </c>
+      <c r="F109" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B110" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D110" s="8">
+        <v>2</v>
+      </c>
+      <c r="E110" s="8">
+        <v>0</v>
+      </c>
+      <c r="F110" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B111" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D111" s="8">
+        <v>7</v>
+      </c>
+      <c r="E111" s="8">
+        <v>0</v>
+      </c>
+      <c r="F111" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B112" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D112" s="8">
+        <v>5</v>
+      </c>
+      <c r="E112" s="8">
+        <v>3</v>
+      </c>
+      <c r="F112" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B113" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D113" s="8">
+        <v>3</v>
+      </c>
+      <c r="E113" s="8">
+        <v>0</v>
+      </c>
+      <c r="F113" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B114" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D114" s="8">
+        <v>1</v>
+      </c>
+      <c r="E114" s="8">
+        <v>0</v>
+      </c>
+      <c r="F114" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B115" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D115" s="8">
+        <v>11</v>
+      </c>
+      <c r="E115" s="8">
+        <v>21</v>
+      </c>
+      <c r="F115" s="8">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B116" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D116" s="8">
+        <v>3</v>
+      </c>
+      <c r="E116" s="8">
+        <v>0</v>
+      </c>
+      <c r="F116" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B117" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D117" s="8">
+        <v>3</v>
+      </c>
+      <c r="E117" s="8">
+        <v>0</v>
+      </c>
+      <c r="F117" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B118" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D118" s="8">
+        <v>3</v>
+      </c>
+      <c r="E118" s="8">
+        <v>0</v>
+      </c>
+      <c r="F118" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B119" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D119" s="8">
+        <v>2</v>
+      </c>
+      <c r="E119" s="8">
+        <v>1</v>
+      </c>
+      <c r="F119" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B120" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D120" s="8">
+        <v>4</v>
+      </c>
+      <c r="E120" s="8">
+        <v>4</v>
+      </c>
+      <c r="F120" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B121" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D121" s="8">
+        <v>8</v>
+      </c>
+      <c r="E121" s="8">
+        <v>16</v>
+      </c>
+      <c r="F121" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B122" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D122" s="8">
+        <v>6</v>
+      </c>
+      <c r="E122" s="8">
+        <v>1</v>
+      </c>
+      <c r="F122" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B123" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D123" s="8">
+        <v>2</v>
+      </c>
+      <c r="E123" s="8">
+        <v>2</v>
+      </c>
+      <c r="F123" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B124" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D124" s="8">
+        <v>0</v>
+      </c>
+      <c r="E124" s="8">
+        <v>1</v>
+      </c>
+      <c r="F124" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B125" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D125" s="8">
+        <v>1</v>
+      </c>
+      <c r="E125" s="8">
+        <v>0</v>
+      </c>
+      <c r="F125" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B126" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D126" s="8">
+        <v>5</v>
+      </c>
+      <c r="E126" s="8">
+        <v>0</v>
+      </c>
+      <c r="F126" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B127" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D127" s="8">
+        <v>15</v>
+      </c>
+      <c r="E127" s="8">
+        <v>5</v>
+      </c>
+      <c r="F127" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B128" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D128" s="8">
+        <v>7</v>
+      </c>
+      <c r="E128" s="8">
+        <v>11</v>
+      </c>
+      <c r="F128" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B129" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D129" s="8">
+        <v>1</v>
+      </c>
+      <c r="E129" s="8">
+        <v>2</v>
+      </c>
+      <c r="F129" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B130" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D130" s="8">
+        <v>8</v>
+      </c>
+      <c r="E130" s="8">
+        <v>0</v>
+      </c>
+      <c r="F130" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B131" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D131" s="8">
+        <v>0</v>
+      </c>
+      <c r="E131" s="8">
+        <v>2</v>
+      </c>
+      <c r="F131" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B132" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D132" s="8">
+        <v>3</v>
+      </c>
+      <c r="E132" s="8">
+        <v>0</v>
+      </c>
+      <c r="F132" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B133" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D133" s="8">
+        <v>5</v>
+      </c>
+      <c r="E133" s="8">
+        <v>5</v>
+      </c>
+      <c r="F133" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B134" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D134" s="8">
+        <v>2</v>
+      </c>
+      <c r="E134" s="8">
+        <v>3</v>
+      </c>
+      <c r="F134" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B135" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D135" s="8">
+        <v>14</v>
+      </c>
+      <c r="E135" s="8">
+        <v>1</v>
+      </c>
+      <c r="F135" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B136" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D136" s="8">
+        <v>7</v>
+      </c>
+      <c r="E136" s="8">
+        <v>3</v>
+      </c>
+      <c r="F136" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B137" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D137" s="8">
+        <v>10</v>
+      </c>
+      <c r="E137" s="8">
+        <v>5</v>
+      </c>
+      <c r="F137" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B138" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D138" s="8">
+        <v>31</v>
+      </c>
+      <c r="E138" s="8">
+        <v>10</v>
+      </c>
+      <c r="F138" s="8">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B139" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D139" s="8">
+        <v>11</v>
+      </c>
+      <c r="E139" s="8">
+        <v>3</v>
+      </c>
+      <c r="F139" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B140" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D140" s="8">
+        <v>7</v>
+      </c>
+      <c r="E140" s="8">
+        <v>17</v>
+      </c>
+      <c r="F140" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B141" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D141" s="8">
+        <v>0</v>
+      </c>
+      <c r="E141" s="8">
+        <v>1</v>
+      </c>
+      <c r="F141" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B142" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C142" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D142" s="8">
+        <v>4</v>
+      </c>
+      <c r="E142" s="8">
+        <v>3</v>
+      </c>
+      <c r="F142" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B143" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C143" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D143" s="8">
+        <v>2</v>
+      </c>
+      <c r="E143" s="8">
+        <v>0</v>
+      </c>
+      <c r="F143" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B144" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C144" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="D144" s="8">
+        <v>5</v>
+      </c>
+      <c r="E144" s="8">
+        <v>3</v>
+      </c>
+      <c r="F144" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B145" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C145" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="D145" s="8">
+        <v>1</v>
+      </c>
+      <c r="E145" s="8">
+        <v>0</v>
+      </c>
+      <c r="F145" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B146" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C146" s="8" t="s">
         <v>189</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C4" s="8" t="s">
+      <c r="D146" s="8">
+        <v>3</v>
+      </c>
+      <c r="E146" s="8">
+        <v>0</v>
+      </c>
+      <c r="F146" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B147" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="D4" s="8">
-[...19 lines deleted...]
-      <c r="E5" s="9">
+      <c r="D147" s="8">
+        <v>0</v>
+      </c>
+      <c r="E147" s="8">
+        <v>2</v>
+      </c>
+      <c r="F147" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B148" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D148" s="8">
+        <v>0</v>
+      </c>
+      <c r="E148" s="8">
+        <v>1</v>
+      </c>
+      <c r="F148" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B149" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D149" s="8">
+        <v>2</v>
+      </c>
+      <c r="E149" s="8">
+        <v>0</v>
+      </c>
+      <c r="F149" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B150" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D150" s="8">
+        <v>3</v>
+      </c>
+      <c r="E150" s="8">
+        <v>5</v>
+      </c>
+      <c r="F150" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B151" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D151" s="8">
         <v>4</v>
       </c>
-      <c r="F5" s="9">
+      <c r="E151" s="8">
+        <v>0</v>
+      </c>
+      <c r="F151" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B152" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D152" s="8">
         <v>6</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D6" s="9">
+      <c r="E152" s="8">
+        <v>3</v>
+      </c>
+      <c r="F152" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B153" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D153" s="8">
+        <v>0</v>
+      </c>
+      <c r="E153" s="8">
+        <v>1</v>
+      </c>
+      <c r="F153" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B154" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D154" s="8">
+        <v>2</v>
+      </c>
+      <c r="E154" s="8">
+        <v>0</v>
+      </c>
+      <c r="F154" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B155" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D155" s="8">
+        <v>3</v>
+      </c>
+      <c r="E155" s="8">
+        <v>0</v>
+      </c>
+      <c r="F155" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B156" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D156" s="8">
+        <v>3</v>
+      </c>
+      <c r="E156" s="8">
+        <v>5</v>
+      </c>
+      <c r="F156" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B157" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D157" s="8">
+        <v>1</v>
+      </c>
+      <c r="E157" s="8">
+        <v>0</v>
+      </c>
+      <c r="F157" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B158" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D158" s="8">
+        <v>0</v>
+      </c>
+      <c r="E158" s="8">
         <v>4</v>
       </c>
-      <c r="E6" s="9">
+      <c r="F158" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B159" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D159" s="8">
+        <v>1</v>
+      </c>
+      <c r="E159" s="8">
+        <v>0</v>
+      </c>
+      <c r="F159" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B160" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D160" s="8">
+        <v>1</v>
+      </c>
+      <c r="E160" s="8">
+        <v>0</v>
+      </c>
+      <c r="F160" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B161" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D161" s="8">
+        <v>1</v>
+      </c>
+      <c r="E161" s="8">
+        <v>1</v>
+      </c>
+      <c r="F161" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B162" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D162" s="8">
+        <v>11</v>
+      </c>
+      <c r="E162" s="8">
+        <v>4</v>
+      </c>
+      <c r="F162" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B163" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D163" s="8">
+        <v>4</v>
+      </c>
+      <c r="E163" s="8">
+        <v>1</v>
+      </c>
+      <c r="F163" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B164" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D164" s="8">
+        <v>6</v>
+      </c>
+      <c r="E164" s="8">
+        <v>0</v>
+      </c>
+      <c r="F164" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B165" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D165" s="8">
+        <v>0</v>
+      </c>
+      <c r="E165" s="8">
+        <v>1</v>
+      </c>
+      <c r="F165" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B166" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D166" s="8">
+        <v>3</v>
+      </c>
+      <c r="E166" s="8">
+        <v>4</v>
+      </c>
+      <c r="F166" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B167" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D167" s="8">
+        <v>7</v>
+      </c>
+      <c r="E167" s="8">
+        <v>1</v>
+      </c>
+      <c r="F167" s="8">
         <v>8</v>
       </c>
-      <c r="F6" s="9">
+    </row>
+    <row r="168" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B168" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D168" s="8">
+        <v>14</v>
+      </c>
+      <c r="E168" s="8">
+        <v>4</v>
+      </c>
+      <c r="F168" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B169" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D169" s="8">
+        <v>6</v>
+      </c>
+      <c r="E169" s="8">
+        <v>2</v>
+      </c>
+      <c r="F169" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B170" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D170" s="8">
+        <v>14</v>
+      </c>
+      <c r="E170" s="8">
+        <v>2</v>
+      </c>
+      <c r="F170" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B171" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D171" s="8">
+        <v>1</v>
+      </c>
+      <c r="E171" s="8">
+        <v>1</v>
+      </c>
+      <c r="F171" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B172" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D172" s="8">
+        <v>3</v>
+      </c>
+      <c r="E172" s="8">
+        <v>0</v>
+      </c>
+      <c r="F172" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B173" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D173" s="8">
+        <v>2</v>
+      </c>
+      <c r="E173" s="8">
+        <v>0</v>
+      </c>
+      <c r="F173" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B174" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D174" s="8">
+        <v>8</v>
+      </c>
+      <c r="E174" s="8">
+        <v>1</v>
+      </c>
+      <c r="F174" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B175" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D175" s="8">
+        <v>5</v>
+      </c>
+      <c r="E175" s="8">
+        <v>1</v>
+      </c>
+      <c r="F175" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B176" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D176" s="8">
+        <v>1</v>
+      </c>
+      <c r="E176" s="8">
+        <v>1</v>
+      </c>
+      <c r="F176" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B177" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D177" s="8">
+        <v>0</v>
+      </c>
+      <c r="E177" s="8">
+        <v>1</v>
+      </c>
+      <c r="F177" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B178" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D178" s="8">
+        <v>0</v>
+      </c>
+      <c r="E178" s="8">
+        <v>1</v>
+      </c>
+      <c r="F178" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B179" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D179" s="8">
+        <v>1</v>
+      </c>
+      <c r="E179" s="8">
+        <v>1</v>
+      </c>
+      <c r="F179" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B180" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D180" s="8">
+        <v>1</v>
+      </c>
+      <c r="E180" s="8">
+        <v>0</v>
+      </c>
+      <c r="F180" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B181" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D181" s="8">
+        <v>1</v>
+      </c>
+      <c r="E181" s="8">
+        <v>1</v>
+      </c>
+      <c r="F181" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B182" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D182" s="8">
+        <v>2</v>
+      </c>
+      <c r="E182" s="8">
+        <v>1</v>
+      </c>
+      <c r="F182" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B183" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D183" s="8">
+        <v>1</v>
+      </c>
+      <c r="E183" s="8">
+        <v>0</v>
+      </c>
+      <c r="F183" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B184" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D184" s="8">
+        <v>0</v>
+      </c>
+      <c r="E184" s="8">
+        <v>1</v>
+      </c>
+      <c r="F184" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B185" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D185" s="8">
+        <v>0</v>
+      </c>
+      <c r="E185" s="8">
+        <v>7</v>
+      </c>
+      <c r="F185" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B186" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D186" s="8">
+        <v>4</v>
+      </c>
+      <c r="E186" s="8">
+        <v>0</v>
+      </c>
+      <c r="F186" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="187" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B187" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D187" s="8">
+        <v>7</v>
+      </c>
+      <c r="E187" s="8">
+        <v>0</v>
+      </c>
+      <c r="F187" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B188" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D188" s="8">
+        <v>7</v>
+      </c>
+      <c r="E188" s="8">
+        <v>0</v>
+      </c>
+      <c r="F188" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B189" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D189" s="8">
+        <v>5</v>
+      </c>
+      <c r="E189" s="8">
+        <v>2</v>
+      </c>
+      <c r="F189" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B190" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D190" s="8">
+        <v>1</v>
+      </c>
+      <c r="E190" s="8">
+        <v>0</v>
+      </c>
+      <c r="F190" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B191" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D191" s="8">
+        <v>2</v>
+      </c>
+      <c r="E191" s="8">
+        <v>2</v>
+      </c>
+      <c r="F191" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B192" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D192" s="8">
+        <v>13</v>
+      </c>
+      <c r="E192" s="8">
+        <v>0</v>
+      </c>
+      <c r="F192" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="193" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B193" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D193" s="8">
+        <v>3</v>
+      </c>
+      <c r="E193" s="8">
+        <v>3</v>
+      </c>
+      <c r="F193" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B194" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D194" s="8">
+        <v>9</v>
+      </c>
+      <c r="E194" s="8">
+        <v>0</v>
+      </c>
+      <c r="F194" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B195" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D195" s="8">
+        <v>7</v>
+      </c>
+      <c r="E195" s="8">
+        <v>1</v>
+      </c>
+      <c r="F195" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B196" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D196" s="8">
+        <v>13</v>
+      </c>
+      <c r="E196" s="8">
+        <v>2</v>
+      </c>
+      <c r="F196" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="197" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B197" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D197" s="8">
+        <v>4</v>
+      </c>
+      <c r="E197" s="8">
+        <v>1</v>
+      </c>
+      <c r="F197" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="198" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B198" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D198" s="8">
+        <v>4</v>
+      </c>
+      <c r="E198" s="8">
+        <v>0</v>
+      </c>
+      <c r="F198" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="199" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B199" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D199" s="8">
+        <v>8</v>
+      </c>
+      <c r="E199" s="8">
+        <v>1</v>
+      </c>
+      <c r="F199" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B200" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D200" s="8">
+        <v>1</v>
+      </c>
+      <c r="E200" s="8">
+        <v>2</v>
+      </c>
+      <c r="F200" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="201" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B201" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D201" s="8">
+        <v>2</v>
+      </c>
+      <c r="E201" s="8">
+        <v>1</v>
+      </c>
+      <c r="F201" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="202" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B202" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D202" s="8">
+        <v>0</v>
+      </c>
+      <c r="E202" s="8">
+        <v>3</v>
+      </c>
+      <c r="F202" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="203" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B203" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D203" s="8">
         <v>12</v>
       </c>
-    </row>
-[...72 lines deleted...]
-      <c r="C11" s="9" t="s">
+      <c r="E203" s="8">
+        <v>0</v>
+      </c>
+      <c r="F203" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B204" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D204" s="8">
+        <v>2</v>
+      </c>
+      <c r="E204" s="8">
+        <v>1</v>
+      </c>
+      <c r="F204" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B205" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D205" s="8">
         <v>6</v>
       </c>
-      <c r="D11" s="9">
-[...5 lines deleted...]
-      <c r="F11" s="9">
+      <c r="E205" s="8">
+        <v>2</v>
+      </c>
+      <c r="F205" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B206" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D206" s="8">
+        <v>8</v>
+      </c>
+      <c r="E206" s="8">
+        <v>0</v>
+      </c>
+      <c r="F206" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B207" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D207" s="8">
+        <v>1</v>
+      </c>
+      <c r="E207" s="8">
+        <v>0</v>
+      </c>
+      <c r="F207" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B208" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D208" s="8">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C12" s="9" t="s">
+      <c r="E208" s="8">
+        <v>1</v>
+      </c>
+      <c r="F208" s="8">
         <v>7</v>
       </c>
-      <c r="D12" s="9">
-[...124 lines deleted...]
-      <c r="F19" s="9">
+    </row>
+    <row r="209" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B209" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D209" s="8">
+        <v>0</v>
+      </c>
+      <c r="E209" s="8">
+        <v>6</v>
+      </c>
+      <c r="F209" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B210" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D210" s="8">
+        <v>6</v>
+      </c>
+      <c r="E210" s="8">
+        <v>1</v>
+      </c>
+      <c r="F210" s="8">
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="2:6" ht="14.1" customHeight="1">
-[...527 lines deleted...]
-      <c r="B51" s="9" t="s">
+    <row r="211" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B211" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C51" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B52" s="9" t="s">
+      <c r="C211" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D211" s="8">
+        <v>1</v>
+      </c>
+      <c r="E211" s="8">
+        <v>0</v>
+      </c>
+      <c r="F211" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B212" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C52" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B53" s="9" t="s">
+      <c r="C212" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D212" s="8">
+        <v>2</v>
+      </c>
+      <c r="E212" s="8">
+        <v>0</v>
+      </c>
+      <c r="F212" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="213" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B213" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C53" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B54" s="9" t="s">
+      <c r="C213" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D213" s="7">
+        <v>2</v>
+      </c>
+      <c r="E213" s="7">
+        <v>0</v>
+      </c>
+      <c r="F213" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B214" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C54" s="9" t="s">
-[...591 lines deleted...]
-      <c r="B89" s="9" t="s">
+      <c r="C214" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C89" s="9" t="s">
-[...1631 lines deleted...]
-      <c r="C185" s="9" t="s">
+      <c r="D214" s="7">
+        <v>1</v>
+      </c>
+      <c r="E214" s="7">
+        <v>0</v>
+      </c>
+      <c r="F214" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="2:6" ht="14.1" customHeight="1">
+      <c r="B215" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="D185" s="9">
-[...513 lines deleted...]
-        <v>1</v>
+      <c r="C215" s="15"/>
+      <c r="D215" s="10">
+        <v>784</v>
+      </c>
+      <c r="E215" s="10">
+        <v>465</v>
       </c>
       <c r="F215" s="9">
-        <v>7</v>
-[...81 lines deleted...]
-      <c r="F220" s="12">
         <v>1249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="B215:C215"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85e6e18b-26c1-4122-9e79-e6c53ac26d53" xsi:nil="true"/>
+    <Owner xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002B6985CA865AC14FB6AD1E0B3C4D9020" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="42c63644bffd0956c7db9e2eceb8923d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" xmlns:ns3="85e6e18b-26c1-4122-9e79-e6c53ac26d53" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6e976af60275dc048254d97ae5d4a54" ns2:_="" ns3:_="">
+    <xsd:import namespace="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <xsd:import namespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae0b9f2f-9f6e-447f-a968-a6c8993a7985" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{575a0930-25f8-41a7-bff0-d9f808793f7e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85e6e18b-26c1-4122-9e79-e6c53ac26d53">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABC520B9-F141-40F3-9CA2-F5382CD47892}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BF2C87C-D3F5-4B72-ABF6-BAC1830BD7DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347A22F6-359F-4496-BFD8-C73FCFEA540B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ae0b9f2f-9f6e-447f-a968-a6c8993a7985"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>④所轄保健所別</vt:lpstr>
       <vt:lpstr>④所轄保健所別!Print_Area</vt:lpstr>
       <vt:lpstr>④所轄保健所別!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002B6985CA865AC14FB6AD1E0B3C4D9020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>