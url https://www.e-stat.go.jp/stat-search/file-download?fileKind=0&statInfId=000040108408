--- v0 (2026-06-07)
+++ v1 (2026-10-08)
@@ -1,162 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Downloads\e-Stat掲載（問行調査）\（02）掲載データ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R4問行調査・0930(月)更新）\①児童生徒課から差替え依頼接到\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0F27059-BEE7-4348-A056-0AD16AFCF5C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{57CB70A4-6444-436C-BFB6-213778A82925}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="23595" windowHeight="14205" xr2:uid="{59B7DF87-9202-4B36-AE68-432E0A4096AE}"/>
+    <workbookView xWindow="2340" yWindow="1635" windowWidth="20430" windowHeight="14565" xr2:uid="{59B7DF87-9202-4B36-AE68-432E0A4096AE}"/>
   </bookViews>
   <sheets>
     <sheet name="自殺（7-3）" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'自殺（7-3）'!$A$1:$J$38</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="55">
   <si>
+    <t>（７－３）自殺した児童生徒が置かれていた状況（国公私立）</t>
+    <rPh sb="5" eb="7">
+      <t>ジサツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セイト</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>コク</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>コウシリツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>小学校</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガッコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>中学校</t>
+    <rPh sb="0" eb="3">
+      <t>チュウガッコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>高等学校</t>
+    <rPh sb="0" eb="2">
+      <t>コウトウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガッコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>人数</t>
+    <rPh sb="0" eb="2">
+      <t>ニンズウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>構成比</t>
+    <rPh sb="0" eb="3">
+      <t>コウセイヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>（人）</t>
     <rPh sb="1" eb="2">
       <t>にん</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="center"/>
-  </si>
-[...61 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（％）</t>
     <phoneticPr fontId="7" type="Hiragana" alignment="center"/>
   </si>
   <si>
     <t>家庭不和</t>
     <rPh sb="0" eb="2">
       <t>カテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>フワ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>父母等の叱責</t>
     <rPh sb="0" eb="2">
       <t>フボ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シッセキ</t>
@@ -942,142 +943,142 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{DEC2EEF7-B63F-4F83-B377-A6E51FED9FBE}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{E2CD9082-06E3-4E86-BAA8-44899032071A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1139,51 +1140,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1281,602 +1282,602 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A6C5E4A-1F7B-4E06-A3D6-1E5F0876824C}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFFF99"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="14.625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.25" style="2" customWidth="1"/>
     <col min="11" max="25" width="4.625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="6"/>
       <c r="B2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="F2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="G2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="H2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="I2" s="4" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="9" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="14">
         <v>2</v>
       </c>
       <c r="C5" s="15">
         <v>0.105</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="21">
         <v>20</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="22">
         <v>0.16300000000000001</v>
       </c>
       <c r="F5" s="14">
         <v>21</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="H5" s="14">
         <v>43</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="22">
         <v>0.105</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="14">
         <v>1</v>
       </c>
       <c r="C6" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="21">
         <v>22</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="22">
         <v>0.17899999999999999</v>
       </c>
       <c r="F6" s="14">
         <v>11</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="22">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="H6" s="14">
         <v>34</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="22">
         <v>8.3000000000000004E-2</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="14">
         <v>0</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="21">
         <v>19</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="22">
         <v>0.154</v>
       </c>
       <c r="F7" s="14">
         <v>3</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="22">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="H7" s="14">
         <v>22</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="22">
         <v>5.3999999999999999E-2</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="14">
         <v>0</v>
       </c>
       <c r="C8" s="15">
         <v>0</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="21">
         <v>18</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="22">
         <v>0.14599999999999999</v>
       </c>
       <c r="F8" s="14">
         <v>19</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="22">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="H8" s="14">
         <v>37</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="22">
         <v>0.09</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="14">
         <v>0</v>
       </c>
       <c r="C9" s="15">
         <v>0</v>
       </c>
-      <c r="D9" s="16">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D9" s="21">
+        <v>1</v>
+      </c>
+      <c r="E9" s="22">
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="22">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H9" s="14">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2E-3</v>
+        <v>2</v>
+      </c>
+      <c r="I9" s="22">
+        <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="14">
         <v>1</v>
       </c>
       <c r="C10" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="D10" s="16">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D10" s="21">
+        <v>1</v>
+      </c>
+      <c r="E10" s="22">
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="22">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H10" s="14">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>5.0000000000000001E-3</v>
+        <v>3</v>
+      </c>
+      <c r="I10" s="22">
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="14">
         <v>1</v>
       </c>
       <c r="C11" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="21">
         <v>14</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="22">
         <v>0.114</v>
       </c>
       <c r="F11" s="14">
         <v>17</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="H11" s="14">
         <v>32</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="22">
         <v>7.8E-2</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="14">
         <v>1</v>
       </c>
       <c r="C12" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="21">
         <v>4</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="22">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F12" s="14">
         <v>0</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="22">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>5</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="22">
         <v>1.2E-2</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>0</v>
       </c>
       <c r="C13" s="15">
         <v>0</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="21">
         <v>5</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="22">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="F13" s="14">
         <v>7</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="22">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H13" s="14">
         <v>12</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="19" t="s" ph="1">
+      <c r="A14" s="17" t="s" ph="1">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>0</v>
       </c>
       <c r="C14" s="15">
         <v>0</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="21">
         <v>6</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="22">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="F14" s="14">
         <v>8</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="22">
         <v>0.03</v>
       </c>
       <c r="H14" s="14">
         <v>14</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="22">
         <v>3.4000000000000002E-2</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>0</v>
       </c>
       <c r="C15" s="15">
         <v>0</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="21">
         <v>3</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="22">
         <v>2.4E-2</v>
       </c>
       <c r="F15" s="14">
         <v>6</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="22">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="H15" s="14">
         <v>9</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="22">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>2</v>
       </c>
       <c r="C16" s="15">
         <v>0.105</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="21">
         <v>6</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="22">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="F16" s="14">
         <v>18</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="22">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="H16" s="14">
         <v>26</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="22">
         <v>6.3E-2</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="18" t="s">
+      <c r="A17" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>14</v>
       </c>
       <c r="C17" s="15">
         <v>0.73699999999999999</v>
       </c>
-      <c r="D17" s="16">
-[...3 lines deleted...]
-        <v>0.58499999999999996</v>
+      <c r="D17" s="21">
+        <v>71</v>
+      </c>
+      <c r="E17" s="22">
+        <v>0.57699999999999996</v>
       </c>
       <c r="F17" s="14">
         <v>169</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="22">
         <v>0.628</v>
       </c>
       <c r="H17" s="14">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>0.62</v>
+        <v>254</v>
+      </c>
+      <c r="I17" s="22">
+        <v>0.61799999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>1</v>
       </c>
       <c r="C18" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="21">
         <v>7</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="22">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="F18" s="14">
         <v>15</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="22">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H18" s="14">
         <v>23</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="22">
         <v>5.6000000000000001E-2</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A22" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="23.45" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
     </row>
-    <row r="24" spans="1:10" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:10" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A26" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="2" t="s">
         <v>30</v>
@@ -1972,51 +1973,51 @@
       <c r="C33" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
     </row>
     <row r="34" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="23"/>
-      <c r="C35" s="22" t="s">
+      <c r="C35" s="19" t="s">
         <v>48</v>
       </c>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
     </row>
     <row r="36" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="2" t="s">
@@ -2155,41 +2156,78 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>自殺（7-3）</vt:lpstr>
       <vt:lpstr>'自殺（7-3）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>文部科学省</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
+    <vt:lpwstr>2026-09-16T04:30:06Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
+    <vt:lpwstr>機密性2情報</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
+    <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
+    <vt:lpwstr>3c9fe5b2-daf7-4f42-b2a9-b018b67af245</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>