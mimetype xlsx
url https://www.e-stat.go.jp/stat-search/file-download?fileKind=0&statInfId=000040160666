--- v0 (2026-06-07)
+++ v1 (2026-08-01)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7242539B-A476-4F1E-AC10-9308EA68A996}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{45AF5C83-B802-453B-BA99-ECDD324B632E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="21600" windowHeight="11295" xr2:uid="{A5011EFF-0DD7-447D-93BA-EC7A03172BAD}"/>
+    <workbookView xWindow="780" yWindow="870" windowWidth="21600" windowHeight="11265" xr2:uid="{AB9EC38B-1113-4C3C-9F1E-21F2AFCC9082}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="111">
   <si>
     <t>項目：総合原指数【年・年度・四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -204,93 +204,99 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
+    <t>p 2026Q2</t>
+  </si>
+  <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
   </si>
   <si>
     <t>電気機械工業</t>
   </si>
   <si>
     <t>情報通信機械工業</t>
   </si>
   <si>
     <t>輸送機械工業</t>
   </si>
   <si>
     <t>窯業・土石製品工業</t>
   </si>
   <si>
     <t>化学工業</t>
+  </si>
+  <si>
+    <t>***</t>
   </si>
   <si>
     <t>化学工業（除．医薬品）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
     <t>その他工業</t>
   </si>
   <si>
     <t>繊維工業</t>
   </si>
   <si>
     <t>木材・木製品工業</t>
   </si>
@@ -462,51 +468,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{97F45C98-A2C5-4514-8591-8EFEC0417859}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{CD6BEF48-7945-4B4D-90B7-DECA95AA7985}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -801,164 +807,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6DD5244-69D1-4AEB-AF15-00D520B39C17}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A7A7E61-0035-4CDC-8B3B-171FFB7E069E}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6FCEDAE-BBF1-45FE-8D5F-5D50870DE787}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDFA4F82-163E-478F-BA91-5F5F36B9FFAC}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -1065,52 +1071,55 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1223,57 +1232,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>114.9</v>
       </c>
       <c r="E4">
         <v>112</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>104.4</v>
       </c>
       <c r="H4">
         <v>103.9</v>
       </c>
       <c r="I4">
         <v>103.2</v>
       </c>
       <c r="J4">
         <v>99.9</v>
       </c>
@@ -1381,57 +1393,60 @@
       </c>
       <c r="AU4">
         <v>97.3</v>
       </c>
       <c r="AV4">
         <v>99.8</v>
       </c>
       <c r="AW4">
         <v>103.6</v>
       </c>
       <c r="AX4">
         <v>99.4</v>
       </c>
       <c r="AY4">
         <v>97</v>
       </c>
       <c r="AZ4">
         <v>98.7</v>
       </c>
       <c r="BA4">
         <v>102.8</v>
       </c>
       <c r="BB4">
         <v>100.6</v>
       </c>
+      <c r="BC4">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>9986</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>112</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>104.4</v>
       </c>
       <c r="H5">
         <v>103.9</v>
       </c>
       <c r="I5">
         <v>103.3</v>
       </c>
       <c r="J5">
         <v>99.9</v>
       </c>
@@ -1539,57 +1554,60 @@
       </c>
       <c r="AU5">
         <v>97.3</v>
       </c>
       <c r="AV5">
         <v>99.8</v>
       </c>
       <c r="AW5">
         <v>103.6</v>
       </c>
       <c r="AX5">
         <v>99.4</v>
       </c>
       <c r="AY5">
         <v>97.1</v>
       </c>
       <c r="AZ5">
         <v>98.7</v>
       </c>
       <c r="BA5">
         <v>102.8</v>
       </c>
       <c r="BB5">
         <v>100.6</v>
       </c>
+      <c r="BC5">
+        <v>98</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>857.3</v>
       </c>
       <c r="D6">
         <v>122.2</v>
       </c>
       <c r="E6">
         <v>115.3</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>110.8</v>
       </c>
       <c r="H6">
         <v>106.6</v>
       </c>
       <c r="I6">
         <v>103.3</v>
       </c>
       <c r="J6">
         <v>99.5</v>
       </c>
@@ -1697,57 +1715,60 @@
       </c>
       <c r="AU6">
         <v>99.3</v>
       </c>
       <c r="AV6">
         <v>98.4</v>
       </c>
       <c r="AW6">
         <v>100.4</v>
       </c>
       <c r="AX6">
         <v>97.9</v>
       </c>
       <c r="AY6">
         <v>96.2</v>
       </c>
       <c r="AZ6">
         <v>95.9</v>
       </c>
       <c r="BA6">
         <v>95.5</v>
       </c>
       <c r="BB6">
         <v>97.2</v>
       </c>
+      <c r="BC6">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>517.20000000000005</v>
       </c>
       <c r="D7">
         <v>127.8</v>
       </c>
       <c r="E7">
         <v>120.1</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>114.5</v>
       </c>
       <c r="H7">
         <v>107.7</v>
       </c>
       <c r="I7">
         <v>104.2</v>
       </c>
       <c r="J7">
         <v>98.9</v>
       </c>
@@ -1855,57 +1876,60 @@
       </c>
       <c r="AU7">
         <v>98</v>
       </c>
       <c r="AV7">
         <v>98.2</v>
       </c>
       <c r="AW7">
         <v>99.6</v>
       </c>
       <c r="AX7">
         <v>96.3</v>
       </c>
       <c r="AY7">
         <v>95.8</v>
       </c>
       <c r="AZ7">
         <v>96</v>
       </c>
       <c r="BA7">
         <v>95.5</v>
       </c>
       <c r="BB7">
         <v>96.5</v>
       </c>
+      <c r="BC7">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>340.1</v>
       </c>
       <c r="D8">
         <v>113.8</v>
       </c>
       <c r="E8">
         <v>108.1</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>105.2</v>
       </c>
       <c r="H8">
         <v>104.8</v>
       </c>
       <c r="I8">
         <v>101.9</v>
       </c>
       <c r="J8">
         <v>100.4</v>
       </c>
@@ -2013,57 +2037,60 @@
       </c>
       <c r="AU8">
         <v>101.2</v>
       </c>
       <c r="AV8">
         <v>98.7</v>
       </c>
       <c r="AW8">
         <v>101.5</v>
       </c>
       <c r="AX8">
         <v>100.4</v>
       </c>
       <c r="AY8">
         <v>96.8</v>
       </c>
       <c r="AZ8">
         <v>95.7</v>
       </c>
       <c r="BA8">
         <v>95.6</v>
       </c>
       <c r="BB8">
         <v>98.2</v>
       </c>
+      <c r="BC8">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>424.8</v>
       </c>
       <c r="D9">
         <v>113.7</v>
       </c>
       <c r="E9">
         <v>111.9</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>102.2</v>
       </c>
       <c r="H9">
         <v>100.7</v>
       </c>
       <c r="I9">
         <v>97</v>
       </c>
       <c r="J9">
         <v>93.4</v>
       </c>
@@ -2171,57 +2198,60 @@
       </c>
       <c r="AU9">
         <v>91.9</v>
       </c>
       <c r="AV9">
         <v>93.4</v>
       </c>
       <c r="AW9">
         <v>98.9</v>
       </c>
       <c r="AX9">
         <v>90.6</v>
       </c>
       <c r="AY9">
         <v>88.6</v>
       </c>
       <c r="AZ9">
         <v>89.1</v>
       </c>
       <c r="BA9">
         <v>93.4</v>
       </c>
       <c r="BB9">
         <v>87.5</v>
       </c>
+      <c r="BC9">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>652.79999999999995</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>111.7</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>120.9</v>
       </c>
       <c r="H10">
         <v>133.4</v>
       </c>
       <c r="I10">
         <v>120.9</v>
       </c>
       <c r="J10">
         <v>118.7</v>
       </c>
@@ -2329,57 +2359,60 @@
       </c>
       <c r="AU10">
         <v>112.8</v>
       </c>
       <c r="AV10">
         <v>112.4</v>
       </c>
       <c r="AW10">
         <v>123.6</v>
       </c>
       <c r="AX10">
         <v>122</v>
       </c>
       <c r="AY10">
         <v>113.3</v>
       </c>
       <c r="AZ10">
         <v>112.5</v>
       </c>
       <c r="BA10">
         <v>122.9</v>
       </c>
       <c r="BB10">
         <v>127.3</v>
       </c>
+      <c r="BC10">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>624.20000000000005</v>
       </c>
       <c r="D11">
         <v>123.3</v>
       </c>
       <c r="E11">
         <v>114.8</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>110.5</v>
       </c>
       <c r="H11">
         <v>114.2</v>
       </c>
       <c r="I11">
         <v>110.4</v>
       </c>
       <c r="J11">
         <v>104.5</v>
       </c>
@@ -2487,57 +2520,60 @@
       </c>
       <c r="AU11">
         <v>98</v>
       </c>
       <c r="AV11">
         <v>104.6</v>
       </c>
       <c r="AW11">
         <v>106.8</v>
       </c>
       <c r="AX11">
         <v>105.8</v>
       </c>
       <c r="AY11">
         <v>101.5</v>
       </c>
       <c r="AZ11">
         <v>104.4</v>
       </c>
       <c r="BA11">
         <v>109.2</v>
       </c>
       <c r="BB11">
         <v>114</v>
       </c>
+      <c r="BC11">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>506.8</v>
       </c>
       <c r="D12">
         <v>102.9</v>
       </c>
       <c r="E12">
         <v>100.5</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>109.7</v>
       </c>
       <c r="H12">
         <v>108.6</v>
       </c>
       <c r="I12">
         <v>99</v>
       </c>
       <c r="J12">
         <v>100.2</v>
       </c>
@@ -2645,57 +2681,60 @@
       </c>
       <c r="AU12">
         <v>94.4</v>
       </c>
       <c r="AV12">
         <v>109.5</v>
       </c>
       <c r="AW12">
         <v>101.7</v>
       </c>
       <c r="AX12">
         <v>95.2</v>
       </c>
       <c r="AY12">
         <v>98.4</v>
       </c>
       <c r="AZ12">
         <v>113.1</v>
       </c>
       <c r="BA12">
         <v>109.6</v>
       </c>
       <c r="BB12">
         <v>103.4</v>
       </c>
+      <c r="BC12">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>797.8</v>
       </c>
       <c r="D13">
         <v>112.4</v>
       </c>
       <c r="E13">
         <v>110.1</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.3</v>
       </c>
       <c r="H13">
         <v>101.3</v>
       </c>
       <c r="I13">
         <v>102.7</v>
       </c>
       <c r="J13">
         <v>96.2</v>
       </c>
@@ -2803,57 +2842,60 @@
       </c>
       <c r="AU13">
         <v>89.8</v>
       </c>
       <c r="AV13">
         <v>96.9</v>
       </c>
       <c r="AW13">
         <v>98.6</v>
       </c>
       <c r="AX13">
         <v>101</v>
       </c>
       <c r="AY13">
         <v>94.4</v>
       </c>
       <c r="AZ13">
         <v>95.3</v>
       </c>
       <c r="BA13">
         <v>101</v>
       </c>
       <c r="BB13">
         <v>104.1</v>
       </c>
+      <c r="BC13">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>594.5</v>
       </c>
       <c r="D14">
         <v>113.5</v>
       </c>
       <c r="E14">
         <v>107.7</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>107.7</v>
       </c>
       <c r="H14">
         <v>107.5</v>
       </c>
       <c r="I14">
         <v>109.1</v>
       </c>
       <c r="J14">
         <v>101.4</v>
       </c>
@@ -2961,57 +3003,60 @@
       </c>
       <c r="AU14">
         <v>96.9</v>
       </c>
       <c r="AV14">
         <v>103.4</v>
       </c>
       <c r="AW14">
         <v>102.8</v>
       </c>
       <c r="AX14">
         <v>106.6</v>
       </c>
       <c r="AY14">
         <v>101.3</v>
       </c>
       <c r="AZ14">
         <v>99.2</v>
       </c>
       <c r="BA14">
         <v>105.6</v>
       </c>
       <c r="BB14">
         <v>110.3</v>
       </c>
+      <c r="BC14">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>203.3</v>
       </c>
       <c r="D15">
         <v>109.2</v>
       </c>
       <c r="E15">
         <v>117.3</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>94.6</v>
       </c>
       <c r="H15">
         <v>83.1</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
       <c r="J15">
         <v>80.8</v>
       </c>
@@ -3119,57 +3164,60 @@
       </c>
       <c r="AU15">
         <v>69.3</v>
       </c>
       <c r="AV15">
         <v>77.900000000000006</v>
       </c>
       <c r="AW15">
         <v>86.4</v>
       </c>
       <c r="AX15">
         <v>84.8</v>
       </c>
       <c r="AY15">
         <v>74.2</v>
       </c>
       <c r="AZ15">
         <v>84</v>
       </c>
       <c r="BA15">
         <v>87.7</v>
       </c>
       <c r="BB15">
         <v>85.9</v>
       </c>
+      <c r="BC15">
+        <v>74.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>1798.8</v>
       </c>
       <c r="D16">
         <v>122.5</v>
       </c>
       <c r="E16">
         <v>122.1</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>99.6</v>
       </c>
       <c r="H16">
         <v>97.4</v>
       </c>
       <c r="I16">
         <v>110.8</v>
       </c>
       <c r="J16">
         <v>104.5</v>
       </c>
@@ -3277,57 +3325,60 @@
       </c>
       <c r="AU16">
         <v>101.1</v>
       </c>
       <c r="AV16">
         <v>105.6</v>
       </c>
       <c r="AW16">
         <v>111.3</v>
       </c>
       <c r="AX16">
         <v>108.2</v>
       </c>
       <c r="AY16">
         <v>102.6</v>
       </c>
       <c r="AZ16">
         <v>103.8</v>
       </c>
       <c r="BA16">
         <v>110</v>
       </c>
       <c r="BB16">
         <v>110.1</v>
       </c>
+      <c r="BC16">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>255.8</v>
       </c>
       <c r="D17">
         <v>115.2</v>
       </c>
       <c r="E17">
         <v>110</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>103</v>
       </c>
       <c r="H17">
         <v>99.3</v>
       </c>
       <c r="I17">
         <v>94.6</v>
       </c>
       <c r="J17">
         <v>90.6</v>
       </c>
@@ -3435,57 +3486,60 @@
       </c>
       <c r="AU17">
         <v>89.1</v>
       </c>
       <c r="AV17">
         <v>89.4</v>
       </c>
       <c r="AW17">
         <v>95.3</v>
       </c>
       <c r="AX17">
         <v>85.2</v>
       </c>
       <c r="AY17">
         <v>86.1</v>
       </c>
       <c r="AZ17">
         <v>86.5</v>
       </c>
       <c r="BA17">
         <v>91.6</v>
       </c>
       <c r="BB17">
         <v>83.6</v>
       </c>
+      <c r="BC17">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>1023.2</v>
       </c>
       <c r="D18">
         <v>109.6</v>
       </c>
       <c r="E18">
         <v>108.9</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>103.2</v>
       </c>
       <c r="H18">
         <v>100.9</v>
       </c>
       <c r="I18">
         <v>97.6</v>
       </c>
       <c r="J18">
         <v>96.5</v>
       </c>
@@ -3593,57 +3647,60 @@
       </c>
       <c r="AU18">
         <v>95</v>
       </c>
       <c r="AV18">
         <v>95.6</v>
       </c>
       <c r="AW18">
         <v>99.6</v>
       </c>
       <c r="AX18">
         <v>93.6</v>
       </c>
       <c r="AY18">
         <v>93</v>
       </c>
       <c r="AZ18">
         <v>94.8</v>
       </c>
       <c r="BA18">
         <v>98</v>
       </c>
       <c r="BB18">
         <v>91.5</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>873.2</v>
       </c>
       <c r="D19">
         <v>111.6</v>
       </c>
       <c r="E19">
         <v>110.7</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>103.4</v>
       </c>
       <c r="H19">
         <v>98.4</v>
       </c>
       <c r="I19">
         <v>93.2</v>
       </c>
       <c r="J19">
         <v>90.2</v>
       </c>
@@ -3751,57 +3808,60 @@
       </c>
       <c r="AU19">
         <v>89.2</v>
       </c>
       <c r="AV19">
         <v>88.6</v>
       </c>
       <c r="AW19">
         <v>92.6</v>
       </c>
       <c r="AX19">
         <v>87.6</v>
       </c>
       <c r="AY19">
         <v>86.5</v>
       </c>
       <c r="AZ19">
         <v>87.1</v>
       </c>
       <c r="BA19">
         <v>90.8</v>
       </c>
       <c r="BB19">
         <v>83.6</v>
       </c>
+      <c r="BC19">
+        <v>81.400000000000006</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>496.1</v>
       </c>
       <c r="D20">
         <v>115.4</v>
       </c>
       <c r="E20">
         <v>113.8</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>99.1</v>
       </c>
       <c r="H20">
         <v>102.6</v>
       </c>
       <c r="I20">
         <v>99.8</v>
       </c>
       <c r="J20">
         <v>95.1</v>
       </c>
@@ -3909,57 +3969,60 @@
       </c>
       <c r="AU20">
         <v>90.1</v>
       </c>
       <c r="AV20">
         <v>90.4</v>
       </c>
       <c r="AW20">
         <v>99.1</v>
       </c>
       <c r="AX20">
         <v>94.2</v>
       </c>
       <c r="AY20">
         <v>85.3</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>99.3</v>
       </c>
       <c r="BB20">
         <v>96.7</v>
       </c>
+      <c r="BC20">
+        <v>81</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>413.8</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.1</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>102.4</v>
       </c>
       <c r="H21">
         <v>99.6</v>
       </c>
       <c r="I21">
         <v>98.6</v>
       </c>
       <c r="J21">
         <v>97.4</v>
       </c>
@@ -4067,57 +4130,60 @@
       </c>
       <c r="AU21">
         <v>97.8</v>
       </c>
       <c r="AV21">
         <v>98.4</v>
       </c>
       <c r="AW21">
         <v>101.9</v>
       </c>
       <c r="AX21">
         <v>95.1</v>
       </c>
       <c r="AY21">
         <v>97.6</v>
       </c>
       <c r="AZ21">
         <v>97.2</v>
       </c>
       <c r="BA21">
         <v>99.9</v>
       </c>
       <c r="BB21">
         <v>95.5</v>
       </c>
+      <c r="BC21">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>243.6</v>
       </c>
       <c r="D22">
         <v>114.3</v>
       </c>
       <c r="E22">
         <v>109.4</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>101.9</v>
       </c>
       <c r="I22">
         <v>94.8</v>
       </c>
       <c r="J22">
         <v>92.5</v>
       </c>
@@ -4225,57 +4291,60 @@
       </c>
       <c r="AU22">
         <v>91.7</v>
       </c>
       <c r="AV22">
         <v>91.5</v>
       </c>
       <c r="AW22">
         <v>96.7</v>
       </c>
       <c r="AX22">
         <v>89</v>
       </c>
       <c r="AY22">
         <v>89</v>
       </c>
       <c r="AZ22">
         <v>87.3</v>
       </c>
       <c r="BA22">
         <v>92.4</v>
       </c>
       <c r="BB22">
         <v>87.1</v>
       </c>
+      <c r="BC22">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>1332.8</v>
       </c>
       <c r="D23">
         <v>104.3</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.6</v>
       </c>
       <c r="H23">
         <v>98.1</v>
       </c>
       <c r="I23">
         <v>97.4</v>
       </c>
       <c r="J23">
         <v>97.4</v>
       </c>
@@ -4383,57 +4452,60 @@
       </c>
       <c r="AU23">
         <v>98.8</v>
       </c>
       <c r="AV23">
         <v>98.9</v>
       </c>
       <c r="AW23">
         <v>100.6</v>
       </c>
       <c r="AX23">
         <v>92.2</v>
       </c>
       <c r="AY23">
         <v>96.4</v>
       </c>
       <c r="AZ23">
         <v>97.9</v>
       </c>
       <c r="BA23">
         <v>99.6</v>
       </c>
       <c r="BB23">
         <v>90.6</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>558.20000000000005</v>
       </c>
       <c r="D24">
         <v>115.8</v>
       </c>
       <c r="E24">
         <v>113.8</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>104.3</v>
       </c>
       <c r="H24">
         <v>103.2</v>
       </c>
       <c r="I24">
         <v>98.2</v>
       </c>
       <c r="J24">
         <v>93.9</v>
       </c>
@@ -4541,57 +4613,60 @@
       </c>
       <c r="AU24">
         <v>93.3</v>
       </c>
       <c r="AV24">
         <v>91</v>
       </c>
       <c r="AW24">
         <v>96.2</v>
       </c>
       <c r="AX24">
         <v>94.9</v>
       </c>
       <c r="AY24">
         <v>93.3</v>
       </c>
       <c r="AZ24">
         <v>90.3</v>
       </c>
       <c r="BA24">
         <v>95.1</v>
       </c>
       <c r="BB24">
         <v>92.3</v>
       </c>
+      <c r="BC24">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>123.3</v>
       </c>
       <c r="D25">
         <v>116</v>
       </c>
       <c r="E25">
         <v>111.9</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>99.8</v>
       </c>
       <c r="H25">
         <v>100.6</v>
       </c>
       <c r="I25">
         <v>93.7</v>
       </c>
       <c r="J25">
         <v>92.6</v>
       </c>
@@ -4699,57 +4774,60 @@
       </c>
       <c r="AU25">
         <v>95</v>
       </c>
       <c r="AV25">
         <v>88.6</v>
       </c>
       <c r="AW25">
         <v>91.1</v>
       </c>
       <c r="AX25">
         <v>96.2</v>
       </c>
       <c r="AY25">
         <v>93.1</v>
       </c>
       <c r="AZ25">
         <v>86</v>
       </c>
       <c r="BA25">
         <v>88.1</v>
       </c>
       <c r="BB25">
         <v>90.4</v>
       </c>
+      <c r="BC25">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>90.1</v>
       </c>
       <c r="D26">
         <v>109.7</v>
       </c>
       <c r="E26">
         <v>112</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.2</v>
       </c>
       <c r="H26">
         <v>102.7</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.5</v>
       </c>
@@ -4857,57 +4935,60 @@
       </c>
       <c r="AU26">
         <v>87.3</v>
       </c>
       <c r="AV26">
         <v>86.6</v>
       </c>
       <c r="AW26">
         <v>93.9</v>
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.6</v>
       </c>
       <c r="AZ26">
         <v>89.2</v>
       </c>
       <c r="BA26">
         <v>95</v>
       </c>
       <c r="BB26">
         <v>86.3</v>
       </c>
+      <c r="BC26">
+        <v>92</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>48.3</v>
       </c>
       <c r="D27">
         <v>108.5</v>
       </c>
       <c r="E27">
         <v>109.5</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>102.1</v>
       </c>
       <c r="H27">
         <v>100.5</v>
       </c>
       <c r="I27">
         <v>96.8</v>
       </c>
       <c r="J27">
         <v>96.8</v>
       </c>
@@ -5015,57 +5096,60 @@
       </c>
       <c r="AU27">
         <v>87.6</v>
       </c>
       <c r="AV27">
         <v>90.9</v>
       </c>
       <c r="AW27">
         <v>100.4</v>
       </c>
       <c r="AX27">
         <v>106.6</v>
       </c>
       <c r="AY27">
         <v>86.8</v>
       </c>
       <c r="AZ27">
         <v>89.1</v>
       </c>
       <c r="BA27">
         <v>98.9</v>
       </c>
       <c r="BB27">
         <v>103.9</v>
       </c>
+      <c r="BC27">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>145.9</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>98</v>
       </c>
       <c r="I28">
         <v>93.3</v>
       </c>
       <c r="J28">
         <v>88.9</v>
       </c>
@@ -5173,57 +5257,60 @@
       </c>
       <c r="AU28">
         <v>88.4</v>
       </c>
       <c r="AV28">
         <v>86.5</v>
       </c>
       <c r="AW28">
         <v>91.5</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>86</v>
       </c>
       <c r="AZ28">
         <v>83.1</v>
       </c>
       <c r="BA28">
         <v>89.1</v>
       </c>
       <c r="BB28">
         <v>84.7</v>
       </c>
+      <c r="BC28">
+        <v>85.8</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>103.8</v>
       </c>
       <c r="D29">
         <v>121</v>
       </c>
       <c r="E29">
         <v>119.4</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>111.2</v>
       </c>
       <c r="H29">
         <v>110.7</v>
       </c>
       <c r="I29">
         <v>109.2</v>
       </c>
       <c r="J29">
         <v>102</v>
       </c>
@@ -5331,57 +5418,60 @@
       </c>
       <c r="AU29">
         <v>101.6</v>
       </c>
       <c r="AV29">
         <v>100.3</v>
       </c>
       <c r="AW29">
         <v>106.2</v>
       </c>
       <c r="AX29">
         <v>101.6</v>
       </c>
       <c r="AY29">
         <v>102</v>
       </c>
       <c r="AZ29">
         <v>101.4</v>
       </c>
       <c r="BA29">
         <v>105.9</v>
       </c>
       <c r="BB29">
         <v>99.8</v>
       </c>
+      <c r="BC29">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>46.8</v>
       </c>
       <c r="D30">
         <v>129</v>
       </c>
       <c r="E30">
         <v>123.5</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>109.5</v>
       </c>
       <c r="H30">
         <v>114.1</v>
       </c>
       <c r="I30">
         <v>109.4</v>
       </c>
       <c r="J30">
         <v>102.6</v>
       </c>
@@ -5489,57 +5579,60 @@
       </c>
       <c r="AU30">
         <v>102.7</v>
       </c>
       <c r="AV30">
         <v>99.8</v>
       </c>
       <c r="AW30">
         <v>102.6</v>
       </c>
       <c r="AX30">
         <v>100.4</v>
       </c>
       <c r="AY30">
         <v>105.8</v>
       </c>
       <c r="AZ30">
         <v>102.7</v>
       </c>
       <c r="BA30">
         <v>105.1</v>
       </c>
       <c r="BB30">
         <v>104.9</v>
       </c>
+      <c r="BC30">
+        <v>105</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>14</v>
       </c>
       <c r="D31">
         <v>108.9</v>
       </c>
       <c r="E31">
         <v>106.7</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.1</v>
       </c>
       <c r="I31">
         <v>93.9</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -5647,57 +5740,60 @@
       </c>
       <c r="AU31">
         <v>85.5</v>
       </c>
       <c r="AV31">
         <v>87.4</v>
       </c>
       <c r="AW31">
         <v>96.9</v>
       </c>
       <c r="AX31">
         <v>102.4</v>
       </c>
       <c r="AY31">
         <v>86.6</v>
       </c>
       <c r="AZ31">
         <v>87.4</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.7</v>
       </c>
+      <c r="BC31">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>1277</v>
       </c>
       <c r="D32">
         <v>122.9</v>
       </c>
       <c r="E32">
         <v>113.2</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>115.8</v>
       </c>
       <c r="H32">
         <v>124</v>
       </c>
       <c r="I32">
         <v>115.7</v>
       </c>
       <c r="J32">
         <v>111.7</v>
       </c>
@@ -5804,75 +5900,78 @@
         <v>117.4</v>
       </c>
       <c r="AU32">
         <v>105.6</v>
       </c>
       <c r="AV32">
         <v>108.6</v>
       </c>
       <c r="AW32">
         <v>115.4</v>
       </c>
       <c r="AX32">
         <v>114.1</v>
       </c>
       <c r="AY32">
         <v>107.6</v>
       </c>
       <c r="AZ32">
         <v>108.6</v>
       </c>
       <c r="BA32">
         <v>116.2</v>
       </c>
       <c r="BB32">
         <v>120.8</v>
+      </c>
+      <c r="BC32">
+        <v>111.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A985F760-A63C-4623-AEAB-D7B37C919E09}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2276E201-5F30-4323-8C4C-6C2D3DD83073}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -5979,60 +6078,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -6137,57 +6239,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>119.6</v>
       </c>
       <c r="E4">
         <v>113.4</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>113.3</v>
       </c>
       <c r="H4">
         <v>115.4</v>
       </c>
       <c r="I4">
         <v>112.3</v>
       </c>
       <c r="J4">
         <v>110.9</v>
       </c>
@@ -6295,57 +6400,60 @@
       </c>
       <c r="AU4">
         <v>109.5</v>
       </c>
       <c r="AV4">
         <v>110.5</v>
       </c>
       <c r="AW4">
         <v>115.7</v>
       </c>
       <c r="AX4">
         <v>109.7</v>
       </c>
       <c r="AY4">
         <v>109</v>
       </c>
       <c r="AZ4">
         <v>109</v>
       </c>
       <c r="BA4">
         <v>116</v>
       </c>
       <c r="BB4">
         <v>110.4</v>
       </c>
+      <c r="BC4">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>1935.2</v>
       </c>
       <c r="D5">
         <v>119.6</v>
       </c>
       <c r="E5">
         <v>113.4</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>113.3</v>
       </c>
       <c r="H5">
         <v>115.4</v>
       </c>
       <c r="I5">
         <v>112.3</v>
       </c>
       <c r="J5">
         <v>110.9</v>
       </c>
@@ -6453,57 +6561,60 @@
       </c>
       <c r="AU5">
         <v>109.5</v>
       </c>
       <c r="AV5">
         <v>110.5</v>
       </c>
       <c r="AW5">
         <v>115.7</v>
       </c>
       <c r="AX5">
         <v>109.7</v>
       </c>
       <c r="AY5">
         <v>109</v>
       </c>
       <c r="AZ5">
         <v>109</v>
       </c>
       <c r="BA5">
         <v>116</v>
       </c>
       <c r="BB5">
         <v>110.4</v>
       </c>
+      <c r="BC5">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>125.87</v>
       </c>
       <c r="D6">
         <v>113.8</v>
       </c>
       <c r="E6">
         <v>103.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>103.6</v>
       </c>
       <c r="H6">
         <v>108.2</v>
       </c>
       <c r="I6">
         <v>106.1</v>
       </c>
       <c r="J6">
         <v>107.8</v>
       </c>
@@ -6611,57 +6722,60 @@
       </c>
       <c r="AU6">
         <v>102</v>
       </c>
       <c r="AV6">
         <v>112.1</v>
       </c>
       <c r="AW6">
         <v>109.2</v>
       </c>
       <c r="AX6">
         <v>110.3</v>
       </c>
       <c r="AY6">
         <v>106.3</v>
       </c>
       <c r="AZ6">
         <v>107.5</v>
       </c>
       <c r="BA6">
         <v>99.6</v>
       </c>
       <c r="BB6">
         <v>96.3</v>
       </c>
+      <c r="BC6">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>44.87</v>
       </c>
       <c r="D7">
         <v>119.5</v>
       </c>
       <c r="E7">
         <v>108.9</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>107.6</v>
       </c>
       <c r="H7">
         <v>103</v>
       </c>
       <c r="I7">
         <v>100</v>
       </c>
       <c r="J7">
         <v>96.2</v>
       </c>
@@ -6769,57 +6883,60 @@
       </c>
       <c r="AU7">
         <v>94.9</v>
       </c>
       <c r="AV7">
         <v>99.1</v>
       </c>
       <c r="AW7">
         <v>94.8</v>
       </c>
       <c r="AX7">
         <v>95.2</v>
       </c>
       <c r="AY7">
         <v>91.2</v>
       </c>
       <c r="AZ7">
         <v>92.1</v>
       </c>
       <c r="BA7">
         <v>91.1</v>
       </c>
       <c r="BB7">
         <v>84.9</v>
       </c>
+      <c r="BC7">
+        <v>88</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>81</v>
       </c>
       <c r="D8">
         <v>110.7</v>
       </c>
       <c r="E8">
         <v>100.7</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>101.4</v>
       </c>
       <c r="H8">
         <v>111</v>
       </c>
       <c r="I8">
         <v>109.5</v>
       </c>
       <c r="J8">
         <v>114.2</v>
       </c>
@@ -6927,57 +7044,60 @@
       </c>
       <c r="AU8">
         <v>105.9</v>
       </c>
       <c r="AV8">
         <v>119.4</v>
       </c>
       <c r="AW8">
         <v>117.2</v>
       </c>
       <c r="AX8">
         <v>118.6</v>
       </c>
       <c r="AY8">
         <v>114.7</v>
       </c>
       <c r="AZ8">
         <v>116</v>
       </c>
       <c r="BA8">
         <v>104.4</v>
       </c>
       <c r="BB8">
         <v>102.6</v>
       </c>
+      <c r="BC8">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>37.340000000000003</v>
       </c>
       <c r="D9">
         <v>138.9</v>
       </c>
       <c r="E9">
         <v>125.6</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>125.6</v>
       </c>
       <c r="H9">
         <v>111.9</v>
       </c>
       <c r="I9">
         <v>101.5</v>
       </c>
       <c r="J9">
         <v>104.4</v>
       </c>
@@ -7085,57 +7205,60 @@
       </c>
       <c r="AU9">
         <v>105.1</v>
       </c>
       <c r="AV9">
         <v>103.4</v>
       </c>
       <c r="AW9">
         <v>108.7</v>
       </c>
       <c r="AX9">
         <v>97.8</v>
       </c>
       <c r="AY9">
         <v>105.4</v>
       </c>
       <c r="AZ9">
         <v>100.5</v>
       </c>
       <c r="BA9">
         <v>107.8</v>
       </c>
       <c r="BB9">
         <v>100.8</v>
       </c>
+      <c r="BC9">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>219.91</v>
       </c>
       <c r="D10">
         <v>125.9</v>
       </c>
       <c r="E10">
         <v>113.5</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>137.19999999999999</v>
       </c>
       <c r="H10">
         <v>152.69999999999999</v>
       </c>
       <c r="I10">
         <v>137.5</v>
       </c>
       <c r="J10">
         <v>142.6</v>
       </c>
@@ -7243,57 +7366,60 @@
       </c>
       <c r="AU10">
         <v>141.80000000000001</v>
       </c>
       <c r="AV10">
         <v>135.30000000000001</v>
       </c>
       <c r="AW10">
         <v>150.80000000000001</v>
       </c>
       <c r="AX10">
         <v>145.80000000000001</v>
       </c>
       <c r="AY10">
         <v>134.9</v>
       </c>
       <c r="AZ10">
         <v>135.30000000000001</v>
       </c>
       <c r="BA10">
         <v>147.6</v>
       </c>
       <c r="BB10">
         <v>145.6</v>
       </c>
+      <c r="BC10">
+        <v>148.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>198.02</v>
       </c>
       <c r="D11">
         <v>125.6</v>
       </c>
       <c r="E11">
         <v>115.1</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>116.8</v>
       </c>
       <c r="H11">
         <v>116.2</v>
       </c>
       <c r="I11">
         <v>106.9</v>
       </c>
       <c r="J11">
         <v>104.7</v>
       </c>
@@ -7401,57 +7527,60 @@
       </c>
       <c r="AU11">
         <v>101.9</v>
       </c>
       <c r="AV11">
         <v>105.1</v>
       </c>
       <c r="AW11">
         <v>110.1</v>
       </c>
       <c r="AX11">
         <v>101.7</v>
       </c>
       <c r="AY11">
         <v>103.9</v>
       </c>
       <c r="AZ11">
         <v>102.1</v>
       </c>
       <c r="BA11">
         <v>108.5</v>
       </c>
       <c r="BB11">
         <v>104.2</v>
       </c>
+      <c r="BC11">
+        <v>106</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>191.07</v>
       </c>
       <c r="D12">
         <v>111.7</v>
       </c>
       <c r="E12">
         <v>99.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>112.1</v>
       </c>
       <c r="H12">
         <v>106.5</v>
       </c>
       <c r="I12">
         <v>90.4</v>
       </c>
       <c r="J12">
         <v>90.8</v>
       </c>
@@ -7559,57 +7688,60 @@
       </c>
       <c r="AU12">
         <v>88.9</v>
       </c>
       <c r="AV12">
         <v>97.8</v>
       </c>
       <c r="AW12">
         <v>94.1</v>
       </c>
       <c r="AX12">
         <v>86.7</v>
       </c>
       <c r="AY12">
         <v>91.1</v>
       </c>
       <c r="AZ12">
         <v>101.1</v>
       </c>
       <c r="BA12">
         <v>96.5</v>
       </c>
       <c r="BB12">
         <v>87</v>
       </c>
+      <c r="BC12">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>225.04</v>
       </c>
       <c r="D13">
         <v>118.9</v>
       </c>
       <c r="E13">
         <v>109.1</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>118.5</v>
       </c>
       <c r="H13">
         <v>124.3</v>
       </c>
       <c r="I13">
         <v>119.1</v>
       </c>
       <c r="J13">
         <v>117.7</v>
       </c>
@@ -7717,57 +7849,60 @@
       </c>
       <c r="AU13">
         <v>115.4</v>
       </c>
       <c r="AV13">
         <v>119.1</v>
       </c>
       <c r="AW13">
         <v>125.6</v>
       </c>
       <c r="AX13">
         <v>113.6</v>
       </c>
       <c r="AY13">
         <v>116.2</v>
       </c>
       <c r="AZ13">
         <v>119.4</v>
       </c>
       <c r="BA13">
         <v>129.5</v>
       </c>
       <c r="BB13">
         <v>124.9</v>
       </c>
+      <c r="BC13">
+        <v>125.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>177.02</v>
       </c>
       <c r="D14">
         <v>115.2</v>
       </c>
       <c r="E14">
         <v>105.6</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>121.5</v>
       </c>
       <c r="H14">
         <v>126</v>
       </c>
       <c r="I14">
         <v>118.8</v>
       </c>
       <c r="J14">
         <v>118.2</v>
       </c>
@@ -7875,57 +8010,60 @@
       </c>
       <c r="AU14">
         <v>116.4</v>
       </c>
       <c r="AV14">
         <v>120.3</v>
       </c>
       <c r="AW14">
         <v>125.2</v>
       </c>
       <c r="AX14">
         <v>112.4</v>
       </c>
       <c r="AY14">
         <v>117.1</v>
       </c>
       <c r="AZ14">
         <v>120</v>
       </c>
       <c r="BA14">
         <v>127.7</v>
       </c>
       <c r="BB14">
         <v>122.6</v>
       </c>
+      <c r="BC14">
+        <v>124.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>48.02</v>
       </c>
       <c r="D15">
         <v>132.6</v>
       </c>
       <c r="E15">
         <v>121.8</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>107.4</v>
       </c>
       <c r="H15">
         <v>117.9</v>
       </c>
       <c r="I15">
         <v>120.3</v>
       </c>
       <c r="J15">
         <v>116</v>
       </c>
@@ -8033,57 +8171,60 @@
       </c>
       <c r="AU15">
         <v>111.5</v>
       </c>
       <c r="AV15">
         <v>114.5</v>
       </c>
       <c r="AW15">
         <v>127</v>
       </c>
       <c r="AX15">
         <v>117.9</v>
       </c>
       <c r="AY15">
         <v>112.5</v>
       </c>
       <c r="AZ15">
         <v>117.3</v>
       </c>
       <c r="BA15">
         <v>136.1</v>
       </c>
       <c r="BB15">
         <v>133.30000000000001</v>
       </c>
+      <c r="BC15">
+        <v>128.69999999999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>520.19000000000005</v>
       </c>
       <c r="D16">
         <v>126.8</v>
       </c>
       <c r="E16">
         <v>125</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>103.6</v>
       </c>
       <c r="H16">
         <v>103.4</v>
       </c>
       <c r="I16">
         <v>116.5</v>
       </c>
       <c r="J16">
         <v>111.7</v>
       </c>
@@ -8191,57 +8332,60 @@
       </c>
       <c r="AU16">
         <v>109.5</v>
       </c>
       <c r="AV16">
         <v>112.1</v>
       </c>
       <c r="AW16">
         <v>117.9</v>
       </c>
       <c r="AX16">
         <v>109.1</v>
       </c>
       <c r="AY16">
         <v>107.2</v>
       </c>
       <c r="AZ16">
         <v>106.3</v>
       </c>
       <c r="BA16">
         <v>113.6</v>
       </c>
       <c r="BB16">
         <v>109.2</v>
       </c>
+      <c r="BC16">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>37.950000000000003</v>
       </c>
       <c r="D17">
         <v>128.19999999999999</v>
       </c>
       <c r="E17">
         <v>112.2</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>120</v>
       </c>
       <c r="H17">
         <v>108.2</v>
       </c>
       <c r="I17">
         <v>93.3</v>
       </c>
       <c r="J17">
         <v>91.6</v>
       </c>
@@ -8349,57 +8493,60 @@
       </c>
       <c r="AU17">
         <v>88.6</v>
       </c>
       <c r="AV17">
         <v>91.8</v>
       </c>
       <c r="AW17">
         <v>91.8</v>
       </c>
       <c r="AX17">
         <v>86.5</v>
       </c>
       <c r="AY17">
         <v>89.1</v>
       </c>
       <c r="AZ17">
         <v>97.6</v>
       </c>
       <c r="BA17">
         <v>95.4</v>
       </c>
       <c r="BB17">
         <v>91.5</v>
       </c>
+      <c r="BC17">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>213.12</v>
       </c>
       <c r="D18">
         <v>96.9</v>
       </c>
       <c r="E18">
         <v>101.4</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>106.4</v>
       </c>
       <c r="H18">
         <v>104.9</v>
       </c>
       <c r="I18">
         <v>101.5</v>
       </c>
       <c r="J18">
         <v>103</v>
       </c>
@@ -8507,57 +8654,60 @@
       </c>
       <c r="AU18">
         <v>108.8</v>
       </c>
       <c r="AV18">
         <v>97.7</v>
       </c>
       <c r="AW18">
         <v>102.5</v>
       </c>
       <c r="AX18">
         <v>110.3</v>
       </c>
       <c r="AY18">
         <v>107</v>
       </c>
       <c r="AZ18">
         <v>97.4</v>
       </c>
       <c r="BA18">
         <v>115.5</v>
       </c>
       <c r="BB18">
         <v>102.3</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>163.68</v>
       </c>
       <c r="D19">
         <v>104</v>
       </c>
       <c r="E19">
         <v>106.7</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>106.7</v>
       </c>
       <c r="H19">
         <v>96.4</v>
       </c>
       <c r="I19">
         <v>86.7</v>
       </c>
       <c r="J19">
         <v>82.4</v>
       </c>
@@ -8665,57 +8815,60 @@
       </c>
       <c r="AU19">
         <v>81.8</v>
       </c>
       <c r="AV19">
         <v>76.900000000000006</v>
       </c>
       <c r="AW19">
         <v>85.3</v>
       </c>
       <c r="AX19">
         <v>84.5</v>
       </c>
       <c r="AY19">
         <v>82.6</v>
       </c>
       <c r="AZ19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19">
         <v>87.4</v>
       </c>
       <c r="BB19">
         <v>84.3</v>
       </c>
+      <c r="BC19">
+        <v>78.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>23.15</v>
       </c>
       <c r="D20">
         <v>134.6</v>
       </c>
       <c r="E20">
         <v>157.1</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>103.3</v>
       </c>
       <c r="H20">
         <v>132.69999999999999</v>
       </c>
       <c r="I20">
         <v>106.9</v>
       </c>
       <c r="J20">
         <v>94.7</v>
       </c>
@@ -8823,57 +8976,60 @@
       </c>
       <c r="AU20">
         <v>80.8</v>
       </c>
       <c r="AV20">
         <v>72.7</v>
       </c>
       <c r="AW20">
         <v>107.8</v>
       </c>
       <c r="AX20">
         <v>97.2</v>
       </c>
       <c r="AY20">
         <v>68</v>
       </c>
       <c r="AZ20">
         <v>95.1</v>
       </c>
       <c r="BA20">
         <v>120.2</v>
       </c>
       <c r="BB20">
         <v>147.69999999999999</v>
       </c>
+      <c r="BC20">
+        <v>57.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>50.02</v>
       </c>
       <c r="D21">
         <v>107.9</v>
       </c>
       <c r="E21">
         <v>102.3</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>114.4</v>
       </c>
       <c r="H21">
         <v>122.1</v>
       </c>
       <c r="I21">
         <v>115.6</v>
       </c>
       <c r="J21">
         <v>100</v>
       </c>
@@ -8981,57 +9137,60 @@
       </c>
       <c r="AU21">
         <v>97.9</v>
       </c>
       <c r="AV21">
         <v>100.3</v>
       </c>
       <c r="AW21">
         <v>99.8</v>
       </c>
       <c r="AX21">
         <v>93.3</v>
       </c>
       <c r="AY21">
         <v>100</v>
       </c>
       <c r="AZ21">
         <v>98.8</v>
       </c>
       <c r="BA21">
         <v>103.2</v>
       </c>
       <c r="BB21">
         <v>93.9</v>
       </c>
+      <c r="BC21">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>10.35</v>
       </c>
       <c r="D22">
         <v>133.30000000000001</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>103.2</v>
       </c>
       <c r="H22">
         <v>98</v>
       </c>
       <c r="I22">
         <v>85.2</v>
       </c>
       <c r="J22">
         <v>89.3</v>
       </c>
@@ -9139,57 +9298,60 @@
       </c>
       <c r="AU22">
         <v>94.5</v>
       </c>
       <c r="AV22">
         <v>85.7</v>
       </c>
       <c r="AW22">
         <v>90.4</v>
       </c>
       <c r="AX22">
         <v>85</v>
       </c>
       <c r="AY22">
         <v>80.8</v>
       </c>
       <c r="AZ22">
         <v>76.599999999999994</v>
       </c>
       <c r="BA22">
         <v>80.7</v>
       </c>
       <c r="BB22">
         <v>80.599999999999994</v>
       </c>
+      <c r="BC22">
+        <v>80.599999999999994</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>18.7</v>
       </c>
       <c r="D23">
         <v>98.9</v>
       </c>
       <c r="E23">
         <v>101.1</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>121.4</v>
       </c>
       <c r="H23">
         <v>135.69999999999999</v>
       </c>
       <c r="I23">
         <v>133.80000000000001</v>
       </c>
       <c r="J23">
         <v>134.9</v>
       </c>
@@ -9297,57 +9459,60 @@
       </c>
       <c r="AU23">
         <v>136.19999999999999</v>
       </c>
       <c r="AV23">
         <v>138.1</v>
       </c>
       <c r="AW23">
         <v>144.5</v>
       </c>
       <c r="AX23">
         <v>131.80000000000001</v>
       </c>
       <c r="AY23">
         <v>149.9</v>
       </c>
       <c r="AZ23">
         <v>141.4</v>
       </c>
       <c r="BA23">
         <v>143</v>
       </c>
       <c r="BB23">
         <v>133.6</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>64.47</v>
       </c>
       <c r="D24">
         <v>126.1</v>
       </c>
       <c r="E24">
         <v>122.2</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>117.8</v>
       </c>
       <c r="H24">
         <v>119.5</v>
       </c>
       <c r="I24">
         <v>112.6</v>
       </c>
       <c r="J24">
         <v>109.4</v>
       </c>
@@ -9455,57 +9620,60 @@
       </c>
       <c r="AU24">
         <v>110.5</v>
       </c>
       <c r="AV24">
         <v>109.6</v>
       </c>
       <c r="AW24">
         <v>110.4</v>
       </c>
       <c r="AX24">
         <v>104.1</v>
       </c>
       <c r="AY24">
         <v>118.7</v>
       </c>
       <c r="AZ24">
         <v>111.1</v>
       </c>
       <c r="BA24">
         <v>116.9</v>
       </c>
       <c r="BB24">
         <v>105.9</v>
       </c>
+      <c r="BC24">
+        <v>118.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>21.34</v>
       </c>
       <c r="D25">
         <v>125.3</v>
       </c>
       <c r="E25">
         <v>120.8</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>114.5</v>
       </c>
       <c r="H25">
         <v>117.7</v>
       </c>
       <c r="I25">
         <v>111.6</v>
       </c>
       <c r="J25">
         <v>112.1</v>
       </c>
@@ -9613,57 +9781,60 @@
       </c>
       <c r="AU25">
         <v>109.9</v>
       </c>
       <c r="AV25">
         <v>109.3</v>
       </c>
       <c r="AW25">
         <v>117.5</v>
       </c>
       <c r="AX25">
         <v>105.4</v>
       </c>
       <c r="AY25">
         <v>111.2</v>
       </c>
       <c r="AZ25">
         <v>107.3</v>
       </c>
       <c r="BA25">
         <v>115.7</v>
       </c>
       <c r="BB25">
         <v>101.8</v>
       </c>
+      <c r="BC25">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>0.51</v>
       </c>
       <c r="D26">
         <v>102</v>
       </c>
       <c r="E26">
         <v>101.4</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>125.4</v>
       </c>
       <c r="H26">
         <v>109.7</v>
       </c>
       <c r="I26">
         <v>90.7</v>
       </c>
       <c r="J26">
         <v>101.3</v>
       </c>
@@ -9771,57 +9942,60 @@
       </c>
       <c r="AU26">
         <v>97.7</v>
       </c>
       <c r="AV26">
         <v>103.2</v>
       </c>
       <c r="AW26">
         <v>122.3</v>
       </c>
       <c r="AX26">
         <v>110.4</v>
       </c>
       <c r="AY26">
         <v>139.5</v>
       </c>
       <c r="AZ26">
         <v>133.4</v>
       </c>
       <c r="BA26">
         <v>122.2</v>
       </c>
       <c r="BB26">
         <v>120.6</v>
       </c>
+      <c r="BC26">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>1.34</v>
       </c>
       <c r="D27">
         <v>123.6</v>
       </c>
       <c r="E27">
         <v>118.8</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>115.7</v>
       </c>
       <c r="H27">
         <v>131.19999999999999</v>
       </c>
       <c r="I27">
         <v>135.80000000000001</v>
       </c>
       <c r="J27">
         <v>154.1</v>
       </c>
@@ -9929,57 +10103,60 @@
       </c>
       <c r="AU27">
         <v>163.80000000000001</v>
       </c>
       <c r="AV27">
         <v>157.69999999999999</v>
       </c>
       <c r="AW27">
         <v>171.6</v>
       </c>
       <c r="AX27">
         <v>132.69999999999999</v>
       </c>
       <c r="AY27">
         <v>159.9</v>
       </c>
       <c r="AZ27">
         <v>170.3</v>
       </c>
       <c r="BA27">
         <v>165.4</v>
       </c>
       <c r="BB27">
         <v>132.6</v>
       </c>
+      <c r="BC27">
+        <v>146.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>0.23</v>
       </c>
       <c r="D28">
         <v>143.30000000000001</v>
       </c>
       <c r="E28">
         <v>127</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>122.4</v>
       </c>
       <c r="H28">
         <v>132.4</v>
       </c>
       <c r="I28">
         <v>124.5</v>
       </c>
       <c r="J28">
         <v>147.5</v>
       </c>
@@ -10087,57 +10264,60 @@
       </c>
       <c r="AU28">
         <v>149.30000000000001</v>
       </c>
       <c r="AV28">
         <v>148.9</v>
       </c>
       <c r="AW28">
         <v>164.6</v>
       </c>
       <c r="AX28">
         <v>145.4</v>
       </c>
       <c r="AY28">
         <v>148.9</v>
       </c>
       <c r="AZ28">
         <v>153</v>
       </c>
       <c r="BA28">
         <v>175.5</v>
       </c>
       <c r="BB28">
         <v>193</v>
       </c>
+      <c r="BC28">
+        <v>174.3</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>20.98</v>
       </c>
       <c r="D29">
         <v>131.9</v>
       </c>
       <c r="E29">
         <v>127.8</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>122.6</v>
       </c>
       <c r="H29">
         <v>121.7</v>
       </c>
       <c r="I29">
         <v>110.7</v>
       </c>
       <c r="J29">
         <v>106.5</v>
       </c>
@@ -10245,57 +10425,60 @@
       </c>
       <c r="AU29">
         <v>109.4</v>
       </c>
       <c r="AV29">
         <v>109.5</v>
       </c>
       <c r="AW29">
         <v>104.8</v>
       </c>
       <c r="AX29">
         <v>103</v>
       </c>
       <c r="AY29">
         <v>113.7</v>
       </c>
       <c r="AZ29">
         <v>103.3</v>
       </c>
       <c r="BA29">
         <v>106.9</v>
       </c>
       <c r="BB29">
         <v>97.1</v>
       </c>
+      <c r="BC29">
+        <v>114</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>20.07</v>
       </c>
       <c r="D30">
         <v>121.3</v>
       </c>
       <c r="E30">
         <v>118.4</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>116.3</v>
       </c>
       <c r="H30">
         <v>118.6</v>
       </c>
       <c r="I30">
         <v>114.5</v>
       </c>
       <c r="J30">
         <v>106.3</v>
       </c>
@@ -10403,57 +10586,60 @@
       </c>
       <c r="AU30">
         <v>108.6</v>
       </c>
       <c r="AV30">
         <v>106.8</v>
       </c>
       <c r="AW30">
         <v>103.7</v>
       </c>
       <c r="AX30">
         <v>101.3</v>
       </c>
       <c r="AY30">
         <v>128.30000000000001</v>
       </c>
       <c r="AZ30">
         <v>118.2</v>
       </c>
       <c r="BA30">
         <v>124.7</v>
       </c>
       <c r="BB30">
         <v>116.1</v>
       </c>
+      <c r="BC30">
+        <v>128.1</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>0.16</v>
       </c>
       <c r="D31">
         <v>87.4</v>
       </c>
       <c r="E31">
         <v>92.1</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>100.6</v>
       </c>
       <c r="H31">
         <v>78.099999999999994</v>
       </c>
       <c r="I31">
         <v>77.900000000000006</v>
       </c>
       <c r="J31">
         <v>94.7</v>
       </c>
@@ -10561,57 +10747,60 @@
       </c>
       <c r="AU31">
         <v>94.5</v>
       </c>
       <c r="AV31">
         <v>89.8</v>
       </c>
       <c r="AW31">
         <v>98.6</v>
       </c>
       <c r="AX31">
         <v>86.4</v>
       </c>
       <c r="AY31">
         <v>101.1</v>
       </c>
       <c r="AZ31">
         <v>95.5</v>
       </c>
       <c r="BA31">
         <v>100.5</v>
       </c>
       <c r="BB31">
         <v>86.7</v>
       </c>
+      <c r="BC31">
+        <v>84.1</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>417.93</v>
       </c>
       <c r="D32">
         <v>125.8</v>
       </c>
       <c r="E32">
         <v>114.2</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>127.5</v>
       </c>
       <c r="H32">
         <v>135.4</v>
       </c>
       <c r="I32">
         <v>123</v>
       </c>
       <c r="J32">
         <v>124.6</v>
       </c>
@@ -10718,75 +10907,78 @@
         <v>123.2</v>
       </c>
       <c r="AU32">
         <v>122.9</v>
       </c>
       <c r="AV32">
         <v>121</v>
       </c>
       <c r="AW32">
         <v>131.5</v>
       </c>
       <c r="AX32">
         <v>124.9</v>
       </c>
       <c r="AY32">
         <v>120.2</v>
       </c>
       <c r="AZ32">
         <v>119.6</v>
       </c>
       <c r="BA32">
         <v>129.1</v>
       </c>
       <c r="BB32">
         <v>126</v>
+      </c>
+      <c r="BC32">
+        <v>128.30000000000001</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4A492A4-785C-4DA3-92FB-7597BBB2B907}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{394655B5-CAF6-4811-8FD4-BB34A876A011}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -10893,60 +11085,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -11051,57 +11246,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>113.7</v>
       </c>
       <c r="E4">
         <v>111.6</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>102.2</v>
       </c>
       <c r="H4">
         <v>101.1</v>
       </c>
       <c r="I4">
         <v>101.1</v>
       </c>
       <c r="J4">
         <v>97.2</v>
       </c>
@@ -11209,57 +11407,60 @@
       </c>
       <c r="AU4">
         <v>94.3</v>
       </c>
       <c r="AV4">
         <v>97.2</v>
       </c>
       <c r="AW4">
         <v>100.7</v>
       </c>
       <c r="AX4">
         <v>96.9</v>
       </c>
       <c r="AY4">
         <v>94.1</v>
       </c>
       <c r="AZ4">
         <v>96.3</v>
       </c>
       <c r="BA4">
         <v>99.6</v>
       </c>
       <c r="BB4">
         <v>98.2</v>
       </c>
+      <c r="BC4">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>8050.8</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.6</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102.2</v>
       </c>
       <c r="H5">
         <v>101.1</v>
       </c>
       <c r="I5">
         <v>101.1</v>
       </c>
       <c r="J5">
         <v>97.2</v>
       </c>
@@ -11367,57 +11568,60 @@
       </c>
       <c r="AU5">
         <v>94.4</v>
       </c>
       <c r="AV5">
         <v>97.2</v>
       </c>
       <c r="AW5">
         <v>100.7</v>
       </c>
       <c r="AX5">
         <v>96.9</v>
       </c>
       <c r="AY5">
         <v>94.2</v>
       </c>
       <c r="AZ5">
         <v>96.3</v>
       </c>
       <c r="BA5">
         <v>99.6</v>
       </c>
       <c r="BB5">
         <v>98.2</v>
       </c>
+      <c r="BC5">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>731.43</v>
       </c>
       <c r="D6">
         <v>123.7</v>
       </c>
       <c r="E6">
         <v>117.3</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>112.1</v>
       </c>
       <c r="H6">
         <v>106.3</v>
       </c>
       <c r="I6">
         <v>102.8</v>
       </c>
       <c r="J6">
         <v>98.1</v>
       </c>
@@ -11525,57 +11729,60 @@
       </c>
       <c r="AU6">
         <v>98.8</v>
       </c>
       <c r="AV6">
         <v>96</v>
       </c>
       <c r="AW6">
         <v>98.9</v>
       </c>
       <c r="AX6">
         <v>95.8</v>
       </c>
       <c r="AY6">
         <v>94.5</v>
       </c>
       <c r="AZ6">
         <v>93.9</v>
       </c>
       <c r="BA6">
         <v>94.8</v>
       </c>
       <c r="BB6">
         <v>97.3</v>
       </c>
+      <c r="BC6">
+        <v>96</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>472.33</v>
       </c>
       <c r="D7">
         <v>128.5</v>
       </c>
       <c r="E7">
         <v>121.1</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>115.2</v>
       </c>
       <c r="H7">
         <v>108.2</v>
       </c>
       <c r="I7">
         <v>104.6</v>
       </c>
       <c r="J7">
         <v>99.1</v>
       </c>
@@ -11683,57 +11890,60 @@
       </c>
       <c r="AU7">
         <v>98.3</v>
       </c>
       <c r="AV7">
         <v>98.1</v>
       </c>
       <c r="AW7">
         <v>100.1</v>
       </c>
       <c r="AX7">
         <v>96.5</v>
       </c>
       <c r="AY7">
         <v>96.3</v>
       </c>
       <c r="AZ7">
         <v>96.4</v>
       </c>
       <c r="BA7">
         <v>95.9</v>
       </c>
       <c r="BB7">
         <v>97.6</v>
       </c>
+      <c r="BC7">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>259.10000000000002</v>
       </c>
       <c r="D8">
         <v>114.7</v>
       </c>
       <c r="E8">
         <v>110.4</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>106.3</v>
       </c>
       <c r="H8">
         <v>102.9</v>
       </c>
       <c r="I8">
         <v>99.5</v>
       </c>
       <c r="J8">
         <v>96.1</v>
       </c>
@@ -11841,57 +12051,60 @@
       </c>
       <c r="AU8">
         <v>99.8</v>
       </c>
       <c r="AV8">
         <v>92.2</v>
       </c>
       <c r="AW8">
         <v>96.6</v>
       </c>
       <c r="AX8">
         <v>94.7</v>
       </c>
       <c r="AY8">
         <v>91.2</v>
       </c>
       <c r="AZ8">
         <v>89.4</v>
       </c>
       <c r="BA8">
         <v>92.8</v>
       </c>
       <c r="BB8">
         <v>96.7</v>
       </c>
+      <c r="BC8">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>387.46</v>
       </c>
       <c r="D9">
         <v>111.3</v>
       </c>
       <c r="E9">
         <v>110.6</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>100</v>
       </c>
       <c r="H9">
         <v>99.6</v>
       </c>
       <c r="I9">
         <v>96.6</v>
       </c>
       <c r="J9">
         <v>92.4</v>
       </c>
@@ -11999,57 +12212,60 @@
       </c>
       <c r="AU9">
         <v>90.6</v>
       </c>
       <c r="AV9">
         <v>92.4</v>
       </c>
       <c r="AW9">
         <v>98</v>
       </c>
       <c r="AX9">
         <v>89.9</v>
       </c>
       <c r="AY9">
         <v>86.9</v>
       </c>
       <c r="AZ9">
         <v>88</v>
       </c>
       <c r="BA9">
         <v>92</v>
       </c>
       <c r="BB9">
         <v>86.2</v>
       </c>
+      <c r="BC9">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>432.89</v>
       </c>
       <c r="D10">
         <v>120.8</v>
       </c>
       <c r="E10">
         <v>110.8</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>112.7</v>
       </c>
       <c r="H10">
         <v>123.6</v>
       </c>
       <c r="I10">
         <v>112.4</v>
       </c>
       <c r="J10">
         <v>106.5</v>
       </c>
@@ -12157,57 +12373,60 @@
       </c>
       <c r="AU10">
         <v>98.1</v>
       </c>
       <c r="AV10">
         <v>100.8</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>109.9</v>
       </c>
       <c r="AY10">
         <v>102.3</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>110.3</v>
       </c>
       <c r="BB10">
         <v>118</v>
       </c>
+      <c r="BC10">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>426.18</v>
       </c>
       <c r="D11">
         <v>122.3</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>107.6</v>
       </c>
       <c r="H11">
         <v>113.2</v>
       </c>
       <c r="I11">
         <v>112</v>
       </c>
       <c r="J11">
         <v>104.4</v>
       </c>
@@ -12315,57 +12534,60 @@
       </c>
       <c r="AU11">
         <v>96.2</v>
       </c>
       <c r="AV11">
         <v>104.3</v>
       </c>
       <c r="AW11">
         <v>105.4</v>
       </c>
       <c r="AX11">
         <v>107.6</v>
       </c>
       <c r="AY11">
         <v>100.4</v>
       </c>
       <c r="AZ11">
         <v>105.5</v>
       </c>
       <c r="BA11">
         <v>109.5</v>
       </c>
       <c r="BB11">
         <v>118.7</v>
       </c>
+      <c r="BC11">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>315.73</v>
       </c>
       <c r="D12">
         <v>97.5</v>
       </c>
       <c r="E12">
         <v>101.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>108.3</v>
       </c>
       <c r="H12">
         <v>109.9</v>
       </c>
       <c r="I12">
         <v>104.3</v>
       </c>
       <c r="J12">
         <v>105.9</v>
       </c>
@@ -12473,57 +12695,60 @@
       </c>
       <c r="AU12">
         <v>97.7</v>
       </c>
       <c r="AV12">
         <v>116.7</v>
       </c>
       <c r="AW12">
         <v>106.2</v>
       </c>
       <c r="AX12">
         <v>100.3</v>
       </c>
       <c r="AY12">
         <v>102.8</v>
       </c>
       <c r="AZ12">
         <v>120.4</v>
       </c>
       <c r="BA12">
         <v>117.4</v>
       </c>
       <c r="BB12">
         <v>113.3</v>
       </c>
+      <c r="BC12">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>572.76</v>
       </c>
       <c r="D13">
         <v>109.9</v>
       </c>
       <c r="E13">
         <v>110.5</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>98.8</v>
       </c>
       <c r="H13">
         <v>92.3</v>
       </c>
       <c r="I13">
         <v>96.2</v>
       </c>
       <c r="J13">
         <v>87.7</v>
       </c>
@@ -12631,57 +12856,60 @@
       </c>
       <c r="AU13">
         <v>79.8</v>
       </c>
       <c r="AV13">
         <v>88.2</v>
       </c>
       <c r="AW13">
         <v>88</v>
       </c>
       <c r="AX13">
         <v>96.1</v>
       </c>
       <c r="AY13">
         <v>85.9</v>
       </c>
       <c r="AZ13">
         <v>85.8</v>
       </c>
       <c r="BA13">
         <v>89.8</v>
       </c>
       <c r="BB13">
         <v>95.8</v>
       </c>
+      <c r="BC13">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>417.48</v>
       </c>
       <c r="D14">
         <v>112.8</v>
       </c>
       <c r="E14">
         <v>108.5</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>101.8</v>
       </c>
       <c r="H14">
         <v>99.7</v>
       </c>
       <c r="I14">
         <v>105</v>
       </c>
       <c r="J14">
         <v>94.3</v>
       </c>
@@ -12789,57 +13017,60 @@
       </c>
       <c r="AU14">
         <v>88.6</v>
       </c>
       <c r="AV14">
         <v>96.3</v>
       </c>
       <c r="AW14">
         <v>93.3</v>
       </c>
       <c r="AX14">
         <v>104.1</v>
       </c>
       <c r="AY14">
         <v>94.7</v>
       </c>
       <c r="AZ14">
         <v>90.4</v>
       </c>
       <c r="BA14">
         <v>96.1</v>
       </c>
       <c r="BB14">
         <v>105</v>
       </c>
+      <c r="BC14">
+        <v>96.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>155.28</v>
       </c>
       <c r="D15">
         <v>102</v>
       </c>
       <c r="E15">
         <v>115.9</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>90.7</v>
       </c>
       <c r="H15">
         <v>72.400000000000006</v>
       </c>
       <c r="I15">
         <v>72.599999999999994</v>
       </c>
       <c r="J15">
         <v>69.900000000000006</v>
       </c>
@@ -12947,57 +13178,60 @@
       </c>
       <c r="AU15">
         <v>56.3</v>
       </c>
       <c r="AV15">
         <v>66.599999999999994</v>
       </c>
       <c r="AW15">
         <v>73.8</v>
       </c>
       <c r="AX15">
         <v>74.5</v>
       </c>
       <c r="AY15">
         <v>62.4</v>
       </c>
       <c r="AZ15">
         <v>73.7</v>
       </c>
       <c r="BA15">
         <v>72.8</v>
       </c>
       <c r="BB15">
         <v>71.2</v>
       </c>
+      <c r="BC15">
+        <v>58.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.8</v>
       </c>
       <c r="E16">
         <v>121</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>98</v>
       </c>
       <c r="H16">
         <v>95</v>
       </c>
       <c r="I16">
         <v>108.5</v>
       </c>
       <c r="J16">
         <v>101.6</v>
       </c>
@@ -13105,57 +13339,60 @@
       </c>
       <c r="AU16">
         <v>97.7</v>
       </c>
       <c r="AV16">
         <v>103</v>
       </c>
       <c r="AW16">
         <v>108.7</v>
       </c>
       <c r="AX16">
         <v>107.9</v>
       </c>
       <c r="AY16">
         <v>100.7</v>
       </c>
       <c r="AZ16">
         <v>102.8</v>
       </c>
       <c r="BA16">
         <v>108.5</v>
       </c>
       <c r="BB16">
         <v>110.5</v>
       </c>
+      <c r="BC16">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>217.85</v>
       </c>
       <c r="D17">
         <v>112.9</v>
       </c>
       <c r="E17">
         <v>109.7</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>100.1</v>
       </c>
       <c r="H17">
         <v>97.8</v>
       </c>
       <c r="I17">
         <v>94.9</v>
       </c>
       <c r="J17">
         <v>90.4</v>
       </c>
@@ -13263,57 +13500,60 @@
       </c>
       <c r="AU17">
         <v>89.2</v>
       </c>
       <c r="AV17">
         <v>88.9</v>
       </c>
       <c r="AW17">
         <v>95.9</v>
       </c>
       <c r="AX17">
         <v>84.9</v>
       </c>
       <c r="AY17">
         <v>85.6</v>
       </c>
       <c r="AZ17">
         <v>84.6</v>
       </c>
       <c r="BA17">
         <v>91</v>
       </c>
       <c r="BB17">
         <v>82.2</v>
       </c>
+      <c r="BC17">
+        <v>85.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>810.08</v>
       </c>
       <c r="D18">
         <v>113</v>
       </c>
       <c r="E18">
         <v>110.9</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>102.3</v>
       </c>
       <c r="H18">
         <v>99.8</v>
       </c>
       <c r="I18">
         <v>96.6</v>
       </c>
       <c r="J18">
         <v>94.7</v>
       </c>
@@ -13421,57 +13661,60 @@
       </c>
       <c r="AU18">
         <v>91.3</v>
       </c>
       <c r="AV18">
         <v>95</v>
       </c>
       <c r="AW18">
         <v>98.8</v>
       </c>
       <c r="AX18">
         <v>89.2</v>
       </c>
       <c r="AY18">
         <v>89.3</v>
       </c>
       <c r="AZ18">
         <v>94.1</v>
       </c>
       <c r="BA18">
         <v>93.4</v>
       </c>
       <c r="BB18">
         <v>88.7</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.3</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>102.6</v>
       </c>
       <c r="H19">
         <v>98.8</v>
       </c>
       <c r="I19">
         <v>94.7</v>
       </c>
       <c r="J19">
         <v>92.1</v>
       </c>
@@ -13579,57 +13822,60 @@
       </c>
       <c r="AU19">
         <v>90.9</v>
       </c>
       <c r="AV19">
         <v>91.3</v>
       </c>
       <c r="AW19">
         <v>94.2</v>
       </c>
       <c r="AX19">
         <v>88.3</v>
       </c>
       <c r="AY19">
         <v>87.3</v>
       </c>
       <c r="AZ19">
         <v>89</v>
       </c>
       <c r="BA19">
         <v>91.5</v>
       </c>
       <c r="BB19">
         <v>83.5</v>
       </c>
+      <c r="BC19">
+        <v>82.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>472.95</v>
       </c>
       <c r="D20">
         <v>114.5</v>
       </c>
       <c r="E20">
         <v>111.7</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>98.9</v>
       </c>
       <c r="H20">
         <v>101.2</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.2</v>
       </c>
@@ -13737,57 +13983,60 @@
       </c>
       <c r="AU20">
         <v>90.6</v>
       </c>
       <c r="AV20">
         <v>91.3</v>
       </c>
       <c r="AW20">
         <v>98.7</v>
       </c>
       <c r="AX20">
         <v>94</v>
       </c>
       <c r="AY20">
         <v>86.2</v>
       </c>
       <c r="AZ20">
         <v>91.8</v>
       </c>
       <c r="BA20">
         <v>98.3</v>
       </c>
       <c r="BB20">
         <v>94.2</v>
       </c>
+      <c r="BC20">
+        <v>82.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.7</v>
       </c>
       <c r="H21">
         <v>96.5</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.1</v>
       </c>
@@ -13895,57 +14144,60 @@
       </c>
       <c r="AU21">
         <v>97.8</v>
       </c>
       <c r="AV21">
         <v>98.1</v>
       </c>
       <c r="AW21">
         <v>102.2</v>
       </c>
       <c r="AX21">
         <v>95.4</v>
       </c>
       <c r="AY21">
         <v>97.2</v>
       </c>
       <c r="AZ21">
         <v>96.9</v>
       </c>
       <c r="BA21">
         <v>99.4</v>
       </c>
       <c r="BB21">
         <v>95.7</v>
       </c>
+      <c r="BC21">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.4</v>
       </c>
       <c r="E22">
         <v>109.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>102.1</v>
       </c>
       <c r="I22">
         <v>95.2</v>
       </c>
       <c r="J22">
         <v>92.7</v>
       </c>
@@ -14053,57 +14305,60 @@
       </c>
       <c r="AU22">
         <v>91.6</v>
       </c>
       <c r="AV22">
         <v>91.8</v>
       </c>
       <c r="AW22">
         <v>97</v>
       </c>
       <c r="AX22">
         <v>89.2</v>
       </c>
       <c r="AY22">
         <v>89.4</v>
       </c>
       <c r="AZ22">
         <v>87.8</v>
       </c>
       <c r="BA22">
         <v>93</v>
       </c>
       <c r="BB22">
         <v>87.4</v>
       </c>
+      <c r="BC22">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>97.5</v>
       </c>
       <c r="I23">
         <v>96.9</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -14211,57 +14466,60 @@
       </c>
       <c r="AU23">
         <v>98.3</v>
       </c>
       <c r="AV23">
         <v>98.4</v>
       </c>
       <c r="AW23">
         <v>100</v>
       </c>
       <c r="AX23">
         <v>91.6</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>99</v>
       </c>
       <c r="BB23">
         <v>90.1</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>493.73</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>112.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.6</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>96.3</v>
       </c>
       <c r="J24">
         <v>91.9</v>
       </c>
@@ -14369,57 +14627,60 @@
       </c>
       <c r="AU24">
         <v>91</v>
       </c>
       <c r="AV24">
         <v>88.6</v>
       </c>
       <c r="AW24">
         <v>94.4</v>
       </c>
       <c r="AX24">
         <v>93.7</v>
       </c>
       <c r="AY24">
         <v>90</v>
       </c>
       <c r="AZ24">
         <v>87.6</v>
       </c>
       <c r="BA24">
         <v>92.3</v>
       </c>
       <c r="BB24">
         <v>90.6</v>
       </c>
+      <c r="BC24">
+        <v>88.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>114</v>
       </c>
       <c r="E25">
         <v>110.1</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>96.8</v>
       </c>
       <c r="H25">
         <v>97</v>
       </c>
       <c r="I25">
         <v>90</v>
       </c>
       <c r="J25">
         <v>88.5</v>
       </c>
@@ -14527,57 +14788,60 @@
       </c>
       <c r="AU25">
         <v>92</v>
       </c>
       <c r="AV25">
         <v>84.2</v>
       </c>
       <c r="AW25">
         <v>85.6</v>
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>89.3</v>
       </c>
       <c r="AZ25">
         <v>81.599999999999994</v>
       </c>
       <c r="BA25">
         <v>82.3</v>
       </c>
       <c r="BB25">
         <v>88.1</v>
       </c>
+      <c r="BC25">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>112.1</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.1</v>
       </c>
       <c r="H26">
         <v>102.6</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.4</v>
       </c>
@@ -14685,57 +14949,60 @@
       </c>
       <c r="AU26">
         <v>87.2</v>
       </c>
       <c r="AV26">
         <v>86.5</v>
       </c>
       <c r="AW26">
         <v>93.7</v>
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.3</v>
       </c>
       <c r="AZ26">
         <v>88.9</v>
       </c>
       <c r="BA26">
         <v>94.9</v>
       </c>
       <c r="BB26">
         <v>86.1</v>
       </c>
+      <c r="BC26">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.1</v>
       </c>
       <c r="E27">
         <v>109.3</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>101.7</v>
       </c>
       <c r="H27">
         <v>99.7</v>
       </c>
       <c r="I27">
         <v>95.7</v>
       </c>
       <c r="J27">
         <v>95.2</v>
       </c>
@@ -14843,57 +15110,60 @@
       </c>
       <c r="AU27">
         <v>85.4</v>
       </c>
       <c r="AV27">
         <v>89</v>
       </c>
       <c r="AW27">
         <v>98.4</v>
       </c>
       <c r="AX27">
         <v>105.8</v>
       </c>
       <c r="AY27">
         <v>84.7</v>
       </c>
       <c r="AZ27">
         <v>86.8</v>
       </c>
       <c r="BA27">
         <v>97</v>
       </c>
       <c r="BB27">
         <v>103.1</v>
       </c>
+      <c r="BC27">
+        <v>83.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>93.2</v>
       </c>
       <c r="J28">
         <v>88.8</v>
       </c>
@@ -15001,57 +15271,60 @@
       </c>
       <c r="AU28">
         <v>88.3</v>
       </c>
       <c r="AV28">
         <v>86.4</v>
       </c>
       <c r="AW28">
         <v>91.4</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>85.9</v>
       </c>
       <c r="AZ28">
         <v>83</v>
       </c>
       <c r="BA28">
         <v>88.9</v>
       </c>
       <c r="BB28">
         <v>84.5</v>
       </c>
+      <c r="BC28">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>118.2</v>
       </c>
       <c r="E29">
         <v>117.3</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>108.3</v>
       </c>
       <c r="H29">
         <v>107.9</v>
       </c>
       <c r="I29">
         <v>108.8</v>
       </c>
       <c r="J29">
         <v>100.9</v>
       </c>
@@ -15159,57 +15432,60 @@
       </c>
       <c r="AU29">
         <v>99.6</v>
       </c>
       <c r="AV29">
         <v>97.9</v>
       </c>
       <c r="AW29">
         <v>106.6</v>
       </c>
       <c r="AX29">
         <v>101.3</v>
       </c>
       <c r="AY29">
         <v>99</v>
       </c>
       <c r="AZ29">
         <v>101</v>
       </c>
       <c r="BA29">
         <v>105.7</v>
       </c>
       <c r="BB29">
         <v>100.5</v>
       </c>
+      <c r="BC29">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>26.73</v>
       </c>
       <c r="D30">
         <v>134.69999999999999</v>
       </c>
       <c r="E30">
         <v>127.4</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>104.4</v>
       </c>
       <c r="H30">
         <v>110.7</v>
       </c>
       <c r="I30">
         <v>105.6</v>
       </c>
       <c r="J30">
         <v>99.9</v>
       </c>
@@ -15317,57 +15593,60 @@
       </c>
       <c r="AU30">
         <v>98.3</v>
       </c>
       <c r="AV30">
         <v>94.6</v>
       </c>
       <c r="AW30">
         <v>101.8</v>
       </c>
       <c r="AX30">
         <v>99.7</v>
       </c>
       <c r="AY30">
         <v>88.9</v>
       </c>
       <c r="AZ30">
         <v>90.9</v>
       </c>
       <c r="BA30">
         <v>90.5</v>
       </c>
       <c r="BB30">
         <v>96.4</v>
       </c>
+      <c r="BC30">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.1</v>
       </c>
       <c r="E31">
         <v>106.9</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.3</v>
       </c>
       <c r="I31">
         <v>94.1</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -15475,57 +15754,60 @@
       </c>
       <c r="AU31">
         <v>85.4</v>
       </c>
       <c r="AV31">
         <v>87.4</v>
       </c>
       <c r="AW31">
         <v>96.9</v>
       </c>
       <c r="AX31">
         <v>102.6</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>87.3</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.8</v>
       </c>
+      <c r="BC31">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>859.07</v>
       </c>
       <c r="D32">
         <v>121.5</v>
       </c>
       <c r="E32">
         <v>112.7</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.1</v>
       </c>
       <c r="H32">
         <v>118.4</v>
       </c>
       <c r="I32">
         <v>112.2</v>
       </c>
       <c r="J32">
         <v>105.5</v>
       </c>
@@ -15632,75 +15914,78 @@
         <v>114.5</v>
       </c>
       <c r="AU32">
         <v>97.2</v>
       </c>
       <c r="AV32">
         <v>102.5</v>
       </c>
       <c r="AW32">
         <v>107.6</v>
       </c>
       <c r="AX32">
         <v>108.8</v>
       </c>
       <c r="AY32">
         <v>101.4</v>
       </c>
       <c r="AZ32">
         <v>103.2</v>
       </c>
       <c r="BA32">
         <v>109.9</v>
       </c>
       <c r="BB32">
         <v>118.3</v>
+      </c>
+      <c r="BC32">
+        <v>102.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2FB7D49-8D9C-4503-BB7B-DE080635F46C}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32417CEC-1CA2-4E45-A4A1-928913518417}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -15807,60 +16092,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -15965,57 +16253,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>113.4</v>
       </c>
       <c r="E4">
         <v>111</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>103.9</v>
       </c>
       <c r="H4">
         <v>105</v>
       </c>
       <c r="I4">
         <v>104.8</v>
       </c>
       <c r="J4">
         <v>101.8</v>
       </c>
@@ -16123,57 +16414,60 @@
       </c>
       <c r="AU4">
         <v>98.4</v>
       </c>
       <c r="AV4">
         <v>102.6</v>
       </c>
       <c r="AW4">
         <v>106.5</v>
       </c>
       <c r="AX4">
         <v>103.2</v>
       </c>
       <c r="AY4">
         <v>100.1</v>
       </c>
       <c r="AZ4">
         <v>102.2</v>
       </c>
       <c r="BA4">
         <v>107.1</v>
       </c>
       <c r="BB4">
         <v>105.1</v>
       </c>
+      <c r="BC4">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>10005.370000000001</v>
       </c>
       <c r="D5">
         <v>113.4</v>
       </c>
       <c r="E5">
         <v>111</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
         <v>105</v>
       </c>
       <c r="I5">
         <v>105.1</v>
       </c>
       <c r="J5">
         <v>102.2</v>
       </c>
@@ -16281,57 +16575,60 @@
       </c>
       <c r="AU5">
         <v>99</v>
       </c>
       <c r="AV5">
         <v>103.1</v>
       </c>
       <c r="AW5">
         <v>106.9</v>
       </c>
       <c r="AX5">
         <v>103.6</v>
       </c>
       <c r="AY5">
         <v>100.7</v>
       </c>
       <c r="AZ5">
         <v>102.7</v>
       </c>
       <c r="BA5">
         <v>107.6</v>
       </c>
       <c r="BB5">
         <v>105.4</v>
       </c>
+      <c r="BC5">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>873.62</v>
       </c>
       <c r="D6">
         <v>122.6</v>
       </c>
       <c r="E6">
         <v>117.1</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>112.6</v>
       </c>
       <c r="H6">
         <v>107.3</v>
       </c>
       <c r="I6">
         <v>105.6</v>
       </c>
       <c r="J6">
         <v>101.1</v>
       </c>
@@ -16439,57 +16736,60 @@
       </c>
       <c r="AU6">
         <v>101</v>
       </c>
       <c r="AV6">
         <v>99.1</v>
       </c>
       <c r="AW6">
         <v>102.7</v>
       </c>
       <c r="AX6">
         <v>98.9</v>
       </c>
       <c r="AY6">
         <v>98.1</v>
       </c>
       <c r="AZ6">
         <v>97.4</v>
       </c>
       <c r="BA6">
         <v>99.7</v>
       </c>
       <c r="BB6">
         <v>100.6</v>
       </c>
+      <c r="BC6">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>497.43</v>
       </c>
       <c r="D7">
         <v>128</v>
       </c>
       <c r="E7">
         <v>121.2</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>114.9</v>
       </c>
       <c r="H7">
         <v>108.3</v>
       </c>
       <c r="I7">
         <v>105</v>
       </c>
       <c r="J7">
         <v>100.1</v>
       </c>
@@ -16597,57 +16897,60 @@
       </c>
       <c r="AU7">
         <v>99.6</v>
       </c>
       <c r="AV7">
         <v>99</v>
       </c>
       <c r="AW7">
         <v>101.3</v>
       </c>
       <c r="AX7">
         <v>97.3</v>
       </c>
       <c r="AY7">
         <v>97.2</v>
       </c>
       <c r="AZ7">
         <v>97.4</v>
       </c>
       <c r="BA7">
         <v>96.9</v>
       </c>
       <c r="BB7">
         <v>98.2</v>
       </c>
+      <c r="BC7">
+        <v>96</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>376.19</v>
       </c>
       <c r="D8">
         <v>115.5</v>
       </c>
       <c r="E8">
         <v>111.8</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>109.6</v>
       </c>
       <c r="H8">
         <v>106.1</v>
       </c>
       <c r="I8">
         <v>106.5</v>
       </c>
       <c r="J8">
         <v>102.5</v>
       </c>
@@ -16755,57 +17058,60 @@
       </c>
       <c r="AU8">
         <v>102.9</v>
       </c>
       <c r="AV8">
         <v>99.1</v>
       </c>
       <c r="AW8">
         <v>104.7</v>
       </c>
       <c r="AX8">
         <v>101.1</v>
       </c>
       <c r="AY8">
         <v>99.1</v>
       </c>
       <c r="AZ8">
         <v>97.5</v>
       </c>
       <c r="BA8">
         <v>103.4</v>
       </c>
       <c r="BB8">
         <v>103.9</v>
       </c>
+      <c r="BC8">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>430.68</v>
       </c>
       <c r="D9">
         <v>111.7</v>
       </c>
       <c r="E9">
         <v>111.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>100.7</v>
       </c>
       <c r="H9">
         <v>100.2</v>
       </c>
       <c r="I9">
         <v>96.8</v>
       </c>
       <c r="J9">
         <v>92.4</v>
       </c>
@@ -16913,57 +17219,60 @@
       </c>
       <c r="AU9">
         <v>91.1</v>
       </c>
       <c r="AV9">
         <v>92.5</v>
       </c>
       <c r="AW9">
         <v>97.5</v>
       </c>
       <c r="AX9">
         <v>89.7</v>
       </c>
       <c r="AY9">
         <v>87.6</v>
       </c>
       <c r="AZ9">
         <v>88.4</v>
       </c>
       <c r="BA9">
         <v>92.2</v>
       </c>
       <c r="BB9">
         <v>86.9</v>
       </c>
+      <c r="BC9">
+        <v>87.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>510.48</v>
       </c>
       <c r="D10">
         <v>123.3</v>
       </c>
       <c r="E10">
         <v>109.6</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>111.4</v>
       </c>
       <c r="H10">
         <v>124.1</v>
       </c>
       <c r="I10">
         <v>114.4</v>
       </c>
       <c r="J10">
         <v>108.5</v>
       </c>
@@ -17071,57 +17380,60 @@
       </c>
       <c r="AU10">
         <v>99</v>
       </c>
       <c r="AV10">
         <v>102.7</v>
       </c>
       <c r="AW10">
         <v>117.7</v>
       </c>
       <c r="AX10">
         <v>119.4</v>
       </c>
       <c r="AY10">
         <v>105.8</v>
       </c>
       <c r="AZ10">
         <v>101.8</v>
       </c>
       <c r="BA10">
         <v>119.6</v>
       </c>
       <c r="BB10">
         <v>116.8</v>
       </c>
+      <c r="BC10">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>556.94000000000005</v>
       </c>
       <c r="D11">
         <v>119.8</v>
       </c>
       <c r="E11">
         <v>114.3</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>109.8</v>
       </c>
       <c r="H11">
         <v>116.2</v>
       </c>
       <c r="I11">
         <v>117.6</v>
       </c>
       <c r="J11">
         <v>110.2</v>
       </c>
@@ -17229,57 +17541,60 @@
       </c>
       <c r="AU11">
         <v>103.3</v>
       </c>
       <c r="AV11">
         <v>110.8</v>
       </c>
       <c r="AW11">
         <v>111.8</v>
       </c>
       <c r="AX11">
         <v>115.8</v>
       </c>
       <c r="AY11">
         <v>107.9</v>
       </c>
       <c r="AZ11">
         <v>112.7</v>
       </c>
       <c r="BA11">
         <v>116.7</v>
       </c>
       <c r="BB11">
         <v>123.9</v>
       </c>
+      <c r="BC11">
+        <v>115.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>435.96</v>
       </c>
       <c r="D12">
         <v>98</v>
       </c>
       <c r="E12">
         <v>101.4</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>114.5</v>
       </c>
       <c r="H12">
         <v>124</v>
       </c>
       <c r="I12">
         <v>117.3</v>
       </c>
       <c r="J12">
         <v>108.7</v>
       </c>
@@ -17387,57 +17702,60 @@
       </c>
       <c r="AU12">
         <v>100.9</v>
       </c>
       <c r="AV12">
         <v>118.3</v>
       </c>
       <c r="AW12">
         <v>109</v>
       </c>
       <c r="AX12">
         <v>105.1</v>
       </c>
       <c r="AY12">
         <v>108</v>
       </c>
       <c r="AZ12">
         <v>121.9</v>
       </c>
       <c r="BA12">
         <v>123.6</v>
       </c>
       <c r="BB12">
         <v>122</v>
       </c>
+      <c r="BC12">
+        <v>128.19999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>1002.74</v>
       </c>
       <c r="D13">
         <v>105.1</v>
       </c>
       <c r="E13">
         <v>106.2</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.8</v>
       </c>
       <c r="H13">
         <v>106.6</v>
       </c>
       <c r="I13">
         <v>111.6</v>
       </c>
       <c r="J13">
         <v>111.7</v>
       </c>
@@ -17545,57 +17863,60 @@
       </c>
       <c r="AU13">
         <v>103</v>
       </c>
       <c r="AV13">
         <v>110.9</v>
       </c>
       <c r="AW13">
         <v>122.3</v>
       </c>
       <c r="AX13">
         <v>124.4</v>
       </c>
       <c r="AY13">
         <v>109.9</v>
       </c>
       <c r="AZ13">
         <v>115.4</v>
       </c>
       <c r="BA13">
         <v>129.5</v>
       </c>
       <c r="BB13">
         <v>130.5</v>
       </c>
+      <c r="BC13">
+        <v>123.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>523.84</v>
       </c>
       <c r="D14">
         <v>110.8</v>
       </c>
       <c r="E14">
         <v>108.2</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>104.9</v>
       </c>
       <c r="H14">
         <v>107</v>
       </c>
       <c r="I14">
         <v>113.3</v>
       </c>
       <c r="J14">
         <v>104.4</v>
       </c>
@@ -17703,57 +18024,60 @@
       </c>
       <c r="AU14">
         <v>98.1</v>
       </c>
       <c r="AV14">
         <v>104.5</v>
       </c>
       <c r="AW14">
         <v>107.1</v>
       </c>
       <c r="AX14">
         <v>115.9</v>
       </c>
       <c r="AY14">
         <v>105.6</v>
       </c>
       <c r="AZ14">
         <v>103.4</v>
       </c>
       <c r="BA14">
         <v>113.5</v>
       </c>
       <c r="BB14">
         <v>123</v>
       </c>
+      <c r="BC14">
+        <v>118.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>478.9</v>
       </c>
       <c r="D15">
         <v>99</v>
       </c>
       <c r="E15">
         <v>104</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>104.8</v>
       </c>
       <c r="H15">
         <v>106</v>
       </c>
       <c r="I15">
         <v>109.6</v>
       </c>
       <c r="J15">
         <v>119.8</v>
       </c>
@@ -17861,57 +18185,60 @@
       </c>
       <c r="AU15">
         <v>108.4</v>
       </c>
       <c r="AV15">
         <v>117.8</v>
       </c>
       <c r="AW15">
         <v>138.9</v>
       </c>
       <c r="AX15">
         <v>133.69999999999999</v>
       </c>
       <c r="AY15">
         <v>114.6</v>
       </c>
       <c r="AZ15">
         <v>128.6</v>
       </c>
       <c r="BA15">
         <v>147.1</v>
       </c>
       <c r="BB15">
         <v>138.80000000000001</v>
       </c>
+      <c r="BC15">
+        <v>129.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>1422.92</v>
       </c>
       <c r="D16">
         <v>123.3</v>
       </c>
       <c r="E16">
         <v>122</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>98.7</v>
       </c>
       <c r="H16">
         <v>96.6</v>
       </c>
       <c r="I16">
         <v>112.2</v>
       </c>
       <c r="J16">
         <v>107</v>
       </c>
@@ -18019,57 +18346,60 @@
       </c>
       <c r="AU16">
         <v>103.3</v>
       </c>
       <c r="AV16">
         <v>109.3</v>
       </c>
       <c r="AW16">
         <v>113.9</v>
       </c>
       <c r="AX16">
         <v>113.6</v>
       </c>
       <c r="AY16">
         <v>107.9</v>
       </c>
       <c r="AZ16">
         <v>109.2</v>
       </c>
       <c r="BA16">
         <v>115.4</v>
       </c>
       <c r="BB16">
         <v>117</v>
       </c>
+      <c r="BC16">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>237.37</v>
       </c>
       <c r="D17">
         <v>113.5</v>
       </c>
       <c r="E17">
         <v>110.2</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>101.4</v>
       </c>
       <c r="H17">
         <v>98.7</v>
       </c>
       <c r="I17">
         <v>95.5</v>
       </c>
       <c r="J17">
         <v>91.4</v>
       </c>
@@ -18177,57 +18507,60 @@
       </c>
       <c r="AU17">
         <v>90.3</v>
       </c>
       <c r="AV17">
         <v>90.2</v>
       </c>
       <c r="AW17">
         <v>97.1</v>
       </c>
       <c r="AX17">
         <v>86.1</v>
       </c>
       <c r="AY17">
         <v>87.7</v>
       </c>
       <c r="AZ17">
         <v>86.1</v>
       </c>
       <c r="BA17">
         <v>92</v>
       </c>
       <c r="BB17">
         <v>84.1</v>
       </c>
+      <c r="BC17">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>1019.95</v>
       </c>
       <c r="D18">
         <v>110.3</v>
       </c>
       <c r="E18">
         <v>108.7</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>107.1</v>
       </c>
       <c r="H18">
         <v>110.7</v>
       </c>
       <c r="I18">
         <v>104.3</v>
       </c>
       <c r="J18">
         <v>105.8</v>
       </c>
@@ -18335,57 +18668,60 @@
       </c>
       <c r="AU18">
         <v>100.9</v>
       </c>
       <c r="AV18">
         <v>111.5</v>
       </c>
       <c r="AW18">
         <v>110.5</v>
       </c>
       <c r="AX18">
         <v>103.1</v>
       </c>
       <c r="AY18">
         <v>103.7</v>
       </c>
       <c r="AZ18">
         <v>109.1</v>
       </c>
       <c r="BA18">
         <v>107</v>
       </c>
       <c r="BB18">
         <v>102.9</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>793.36</v>
       </c>
       <c r="D19">
         <v>113.8</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>103.3</v>
       </c>
       <c r="H19">
         <v>100</v>
       </c>
       <c r="I19">
         <v>94.9</v>
       </c>
       <c r="J19">
         <v>93.5</v>
       </c>
@@ -18493,57 +18829,60 @@
       </c>
       <c r="AU19">
         <v>92.1</v>
       </c>
       <c r="AV19">
         <v>93.7</v>
       </c>
       <c r="AW19">
         <v>96.2</v>
       </c>
       <c r="AX19">
         <v>90.2</v>
       </c>
       <c r="AY19">
         <v>90</v>
       </c>
       <c r="AZ19">
         <v>92.6</v>
       </c>
       <c r="BA19">
         <v>93.5</v>
       </c>
       <c r="BB19">
         <v>86.4</v>
       </c>
+      <c r="BC19">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>529.66</v>
       </c>
       <c r="D20">
         <v>114.3</v>
       </c>
       <c r="E20">
         <v>110.2</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>100.7</v>
       </c>
       <c r="H20">
         <v>100.9</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.6</v>
       </c>
@@ -18651,57 +18990,60 @@
       </c>
       <c r="AU20">
         <v>91.1</v>
       </c>
       <c r="AV20">
         <v>91.9</v>
       </c>
       <c r="AW20">
         <v>99.2</v>
       </c>
       <c r="AX20">
         <v>96.5</v>
       </c>
       <c r="AY20">
         <v>87.2</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>98</v>
       </c>
       <c r="BB20">
         <v>94</v>
       </c>
+      <c r="BC20">
+        <v>81.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>397.91</v>
       </c>
       <c r="D21">
         <v>107.9</v>
       </c>
       <c r="E21">
         <v>107.4</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.8</v>
       </c>
       <c r="H21">
         <v>97.2</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.4</v>
       </c>
@@ -18809,57 +19151,60 @@
       </c>
       <c r="AU21">
         <v>98.2</v>
       </c>
       <c r="AV21">
         <v>98.4</v>
       </c>
       <c r="AW21">
         <v>102.5</v>
       </c>
       <c r="AX21">
         <v>95.9</v>
       </c>
       <c r="AY21">
         <v>97.9</v>
       </c>
       <c r="AZ21">
         <v>97.5</v>
       </c>
       <c r="BA21">
         <v>99.9</v>
       </c>
       <c r="BB21">
         <v>96.5</v>
       </c>
+      <c r="BC21">
+        <v>103</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>251.14</v>
       </c>
       <c r="D22">
         <v>112.8</v>
       </c>
       <c r="E22">
         <v>109.6</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.2</v>
       </c>
       <c r="H22">
         <v>101.8</v>
       </c>
       <c r="I22">
         <v>94.7</v>
       </c>
       <c r="J22">
         <v>92.3</v>
       </c>
@@ -18967,57 +19312,60 @@
       </c>
       <c r="AU22">
         <v>91.4</v>
       </c>
       <c r="AV22">
         <v>91.5</v>
       </c>
       <c r="AW22">
         <v>96.3</v>
       </c>
       <c r="AX22">
         <v>89</v>
       </c>
       <c r="AY22">
         <v>89.7</v>
       </c>
       <c r="AZ22">
         <v>87.9</v>
       </c>
       <c r="BA22">
         <v>92.6</v>
       </c>
       <c r="BB22">
         <v>87.9</v>
       </c>
+      <c r="BC22">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>1500.21</v>
       </c>
       <c r="D23">
         <v>104.3</v>
       </c>
       <c r="E23">
         <v>104.1</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>98</v>
       </c>
       <c r="I23">
         <v>96.6</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -19125,57 +19473,60 @@
       </c>
       <c r="AU23">
         <v>98.4</v>
       </c>
       <c r="AV23">
         <v>98.9</v>
       </c>
       <c r="AW23">
         <v>100.1</v>
       </c>
       <c r="AX23">
         <v>91</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>98.5</v>
       </c>
       <c r="BB23">
         <v>89.9</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>835.79</v>
       </c>
       <c r="D24">
         <v>117.2</v>
       </c>
       <c r="E24">
         <v>113.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.7</v>
       </c>
       <c r="H24">
         <v>103.8</v>
       </c>
       <c r="I24">
         <v>99</v>
       </c>
       <c r="J24">
         <v>94</v>
       </c>
@@ -19283,57 +19634,60 @@
       </c>
       <c r="AU24">
         <v>93.6</v>
       </c>
       <c r="AV24">
         <v>93.7</v>
       </c>
       <c r="AW24">
         <v>95.3</v>
       </c>
       <c r="AX24">
         <v>95.3</v>
       </c>
       <c r="AY24">
         <v>97</v>
       </c>
       <c r="AZ24">
         <v>93</v>
       </c>
       <c r="BA24">
         <v>97.4</v>
       </c>
       <c r="BB24">
         <v>95.3</v>
       </c>
+      <c r="BC24">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>246.22</v>
       </c>
       <c r="D25">
         <v>122.1</v>
       </c>
       <c r="E25">
         <v>116.8</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>98</v>
       </c>
       <c r="H25">
         <v>100.6</v>
       </c>
       <c r="I25">
         <v>94.2</v>
       </c>
       <c r="J25">
         <v>91.5</v>
       </c>
@@ -19441,57 +19795,60 @@
       </c>
       <c r="AU25">
         <v>91.4</v>
       </c>
       <c r="AV25">
         <v>91</v>
       </c>
       <c r="AW25">
         <v>86.2</v>
       </c>
       <c r="AX25">
         <v>100.7</v>
       </c>
       <c r="AY25">
         <v>94.8</v>
       </c>
       <c r="AZ25">
         <v>91.7</v>
       </c>
       <c r="BA25">
         <v>84.5</v>
       </c>
       <c r="BB25">
         <v>97.7</v>
       </c>
+      <c r="BC25">
+        <v>93</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>120.39</v>
       </c>
       <c r="D26">
         <v>113.4</v>
       </c>
       <c r="E26">
         <v>113.4</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>107.2</v>
       </c>
       <c r="H26">
         <v>101.2</v>
       </c>
       <c r="I26">
         <v>87.9</v>
       </c>
       <c r="J26">
         <v>84.7</v>
       </c>
@@ -19599,57 +19956,60 @@
       </c>
       <c r="AU26">
         <v>83.6</v>
       </c>
       <c r="AV26">
         <v>85.5</v>
       </c>
       <c r="AW26">
         <v>87.5</v>
       </c>
       <c r="AX26">
         <v>84.4</v>
       </c>
       <c r="AY26">
         <v>88.2</v>
       </c>
       <c r="AZ26">
         <v>85.9</v>
       </c>
       <c r="BA26">
         <v>87.9</v>
       </c>
       <c r="BB26">
         <v>81.7</v>
       </c>
+      <c r="BC26">
+        <v>86.2</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>69.59</v>
       </c>
       <c r="D27">
         <v>102.3</v>
       </c>
       <c r="E27">
         <v>103.6</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>102.1</v>
       </c>
       <c r="H27">
         <v>98.4</v>
       </c>
       <c r="I27">
         <v>91.1</v>
       </c>
       <c r="J27">
         <v>91.8</v>
       </c>
@@ -19757,57 +20117,60 @@
       </c>
       <c r="AU27">
         <v>85.7</v>
       </c>
       <c r="AV27">
         <v>85</v>
       </c>
       <c r="AW27">
         <v>95</v>
       </c>
       <c r="AX27">
         <v>101.6</v>
       </c>
       <c r="AY27">
         <v>84.2</v>
       </c>
       <c r="AZ27">
         <v>83.7</v>
       </c>
       <c r="BA27">
         <v>92.7</v>
       </c>
       <c r="BB27">
         <v>99.3</v>
       </c>
+      <c r="BC27">
+        <v>82.7</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>148.38999999999999</v>
       </c>
       <c r="D28">
         <v>113.4</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.7</v>
       </c>
       <c r="H28">
         <v>97.7</v>
       </c>
       <c r="I28">
         <v>93</v>
       </c>
       <c r="J28">
         <v>88.2</v>
       </c>
@@ -19915,57 +20278,60 @@
       </c>
       <c r="AU28">
         <v>87.8</v>
       </c>
       <c r="AV28">
         <v>85.9</v>
       </c>
       <c r="AW28">
         <v>90.7</v>
       </c>
       <c r="AX28">
         <v>85.4</v>
       </c>
       <c r="AY28">
         <v>85.3</v>
       </c>
       <c r="AZ28">
         <v>82.4</v>
       </c>
       <c r="BA28">
         <v>88.3</v>
       </c>
       <c r="BB28">
         <v>83.9</v>
       </c>
+      <c r="BC28">
+        <v>85</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>106.48</v>
       </c>
       <c r="D29">
         <v>118.7</v>
       </c>
       <c r="E29">
         <v>117.9</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>109</v>
       </c>
       <c r="H29">
         <v>109.4</v>
       </c>
       <c r="I29">
         <v>111.1</v>
       </c>
       <c r="J29">
         <v>104.4</v>
       </c>
@@ -20073,57 +20439,60 @@
       </c>
       <c r="AU29">
         <v>102.8</v>
       </c>
       <c r="AV29">
         <v>101.4</v>
       </c>
       <c r="AW29">
         <v>109.8</v>
       </c>
       <c r="AX29">
         <v>105.9</v>
       </c>
       <c r="AY29">
         <v>104.2</v>
       </c>
       <c r="AZ29">
         <v>105.6</v>
       </c>
       <c r="BA29">
         <v>109</v>
       </c>
       <c r="BB29">
         <v>107.4</v>
       </c>
+      <c r="BC29">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>144.72</v>
       </c>
       <c r="D30">
         <v>122.1</v>
       </c>
       <c r="E30">
         <v>113.5</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>105.7</v>
       </c>
       <c r="H30">
         <v>116.1</v>
       </c>
       <c r="I30">
         <v>117.4</v>
       </c>
       <c r="J30">
         <v>105.4</v>
       </c>
@@ -20231,57 +20600,60 @@
       </c>
       <c r="AU30">
         <v>108.4</v>
       </c>
       <c r="AV30">
         <v>111.4</v>
       </c>
       <c r="AW30">
         <v>111.3</v>
       </c>
       <c r="AX30">
         <v>94.7</v>
       </c>
       <c r="AY30">
         <v>121.1</v>
       </c>
       <c r="AZ30">
         <v>107.2</v>
       </c>
       <c r="BA30">
         <v>130.30000000000001</v>
       </c>
       <c r="BB30">
         <v>103.1</v>
       </c>
+      <c r="BC30">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>352.98</v>
       </c>
       <c r="D31">
         <v>115.4</v>
       </c>
       <c r="E31">
         <v>111.1</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>99.6</v>
       </c>
       <c r="H31">
         <v>102.6</v>
       </c>
       <c r="I31">
         <v>95.2</v>
       </c>
       <c r="J31">
         <v>91.1</v>
       </c>
@@ -20389,57 +20761,60 @@
       </c>
       <c r="AU31">
         <v>83.3</v>
       </c>
       <c r="AV31">
         <v>89.8</v>
       </c>
       <c r="AW31">
         <v>94.4</v>
       </c>
       <c r="AX31">
         <v>93.9</v>
       </c>
       <c r="AY31">
         <v>84.6</v>
       </c>
       <c r="AZ31">
         <v>88.4</v>
       </c>
       <c r="BA31">
         <v>95.3</v>
       </c>
       <c r="BB31">
         <v>98</v>
       </c>
+      <c r="BC31">
+        <v>61.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>1067.42</v>
       </c>
       <c r="D32">
         <v>121.5</v>
       </c>
       <c r="E32">
         <v>112</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.6</v>
       </c>
       <c r="H32">
         <v>120</v>
       </c>
       <c r="I32">
         <v>116.1</v>
       </c>
       <c r="J32">
         <v>109.4</v>
       </c>
@@ -20546,75 +20921,78 @@
         <v>114.8</v>
       </c>
       <c r="AU32">
         <v>101.2</v>
       </c>
       <c r="AV32">
         <v>106.9</v>
       </c>
       <c r="AW32">
         <v>114.6</v>
       </c>
       <c r="AX32">
         <v>117.5</v>
       </c>
       <c r="AY32">
         <v>106.9</v>
       </c>
       <c r="AZ32">
         <v>107.5</v>
       </c>
       <c r="BA32">
         <v>118.1</v>
       </c>
       <c r="BB32">
         <v>120.5</v>
+      </c>
+      <c r="BC32">
+        <v>110.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEF0A70E-6C23-462B-9CF0-6B33BD174DAD}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50099186-E038-4F9A-A5E8-23CF0223C301}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -20721,60 +21099,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -20879,57 +21260,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>113.8</v>
       </c>
       <c r="E4">
         <v>111.7</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>102.3</v>
       </c>
       <c r="H4">
         <v>101.2</v>
       </c>
       <c r="I4">
         <v>101.2</v>
       </c>
       <c r="J4">
         <v>97.3</v>
       </c>
@@ -21037,57 +21421,60 @@
       </c>
       <c r="AU4">
         <v>94.4</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>100.8</v>
       </c>
       <c r="AX4">
         <v>97</v>
       </c>
       <c r="AY4">
         <v>94.2</v>
       </c>
       <c r="AZ4">
         <v>96.4</v>
       </c>
       <c r="BA4">
         <v>99.7</v>
       </c>
       <c r="BB4">
         <v>98.3</v>
       </c>
+      <c r="BC4">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>8025.73</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.7</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102.2</v>
       </c>
       <c r="H5">
         <v>101.2</v>
       </c>
       <c r="I5">
         <v>101.2</v>
       </c>
       <c r="J5">
         <v>97.3</v>
       </c>
@@ -21195,57 +21582,60 @@
       </c>
       <c r="AU5">
         <v>94.4</v>
       </c>
       <c r="AV5">
         <v>97.4</v>
       </c>
       <c r="AW5">
         <v>100.9</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>94.2</v>
       </c>
       <c r="AZ5">
         <v>96.4</v>
       </c>
       <c r="BA5">
         <v>99.7</v>
       </c>
       <c r="BB5">
         <v>98.3</v>
       </c>
+      <c r="BC5">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>731.43</v>
       </c>
       <c r="D6">
         <v>123.7</v>
       </c>
       <c r="E6">
         <v>117.3</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>112.1</v>
       </c>
       <c r="H6">
         <v>106.3</v>
       </c>
       <c r="I6">
         <v>102.8</v>
       </c>
       <c r="J6">
         <v>98.1</v>
       </c>
@@ -21353,57 +21743,60 @@
       </c>
       <c r="AU6">
         <v>98.8</v>
       </c>
       <c r="AV6">
         <v>96</v>
       </c>
       <c r="AW6">
         <v>98.9</v>
       </c>
       <c r="AX6">
         <v>95.8</v>
       </c>
       <c r="AY6">
         <v>94.5</v>
       </c>
       <c r="AZ6">
         <v>93.9</v>
       </c>
       <c r="BA6">
         <v>94.8</v>
       </c>
       <c r="BB6">
         <v>97.3</v>
       </c>
+      <c r="BC6">
+        <v>96</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>472.33</v>
       </c>
       <c r="D7">
         <v>128.5</v>
       </c>
       <c r="E7">
         <v>121.1</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>115.2</v>
       </c>
       <c r="H7">
         <v>108.2</v>
       </c>
       <c r="I7">
         <v>104.6</v>
       </c>
       <c r="J7">
         <v>99.1</v>
       </c>
@@ -21511,57 +21904,60 @@
       </c>
       <c r="AU7">
         <v>98.3</v>
       </c>
       <c r="AV7">
         <v>98.1</v>
       </c>
       <c r="AW7">
         <v>100.1</v>
       </c>
       <c r="AX7">
         <v>96.5</v>
       </c>
       <c r="AY7">
         <v>96.3</v>
       </c>
       <c r="AZ7">
         <v>96.4</v>
       </c>
       <c r="BA7">
         <v>95.9</v>
       </c>
       <c r="BB7">
         <v>97.6</v>
       </c>
+      <c r="BC7">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>259.10000000000002</v>
       </c>
       <c r="D8">
         <v>114.7</v>
       </c>
       <c r="E8">
         <v>110.4</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>106.3</v>
       </c>
       <c r="H8">
         <v>102.9</v>
       </c>
       <c r="I8">
         <v>99.5</v>
       </c>
       <c r="J8">
         <v>96.1</v>
       </c>
@@ -21669,57 +22065,60 @@
       </c>
       <c r="AU8">
         <v>99.8</v>
       </c>
       <c r="AV8">
         <v>92.2</v>
       </c>
       <c r="AW8">
         <v>96.6</v>
       </c>
       <c r="AX8">
         <v>94.7</v>
       </c>
       <c r="AY8">
         <v>91.2</v>
       </c>
       <c r="AZ8">
         <v>89.4</v>
       </c>
       <c r="BA8">
         <v>92.8</v>
       </c>
       <c r="BB8">
         <v>96.7</v>
       </c>
+      <c r="BC8">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>387.46</v>
       </c>
       <c r="D9">
         <v>111.3</v>
       </c>
       <c r="E9">
         <v>110.6</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>100</v>
       </c>
       <c r="H9">
         <v>99.6</v>
       </c>
       <c r="I9">
         <v>96.6</v>
       </c>
       <c r="J9">
         <v>92.4</v>
       </c>
@@ -21827,57 +22226,60 @@
       </c>
       <c r="AU9">
         <v>90.6</v>
       </c>
       <c r="AV9">
         <v>92.4</v>
       </c>
       <c r="AW9">
         <v>98</v>
       </c>
       <c r="AX9">
         <v>89.9</v>
       </c>
       <c r="AY9">
         <v>86.9</v>
       </c>
       <c r="AZ9">
         <v>88</v>
       </c>
       <c r="BA9">
         <v>92</v>
       </c>
       <c r="BB9">
         <v>86.2</v>
       </c>
+      <c r="BC9">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>432.89</v>
       </c>
       <c r="D10">
         <v>120.8</v>
       </c>
       <c r="E10">
         <v>110.8</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>112.7</v>
       </c>
       <c r="H10">
         <v>123.6</v>
       </c>
       <c r="I10">
         <v>112.4</v>
       </c>
       <c r="J10">
         <v>106.5</v>
       </c>
@@ -21985,57 +22387,60 @@
       </c>
       <c r="AU10">
         <v>98.1</v>
       </c>
       <c r="AV10">
         <v>100.8</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>109.9</v>
       </c>
       <c r="AY10">
         <v>102.3</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>110.3</v>
       </c>
       <c r="BB10">
         <v>118</v>
       </c>
+      <c r="BC10">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>423.91</v>
       </c>
       <c r="D11">
         <v>122.4</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>107.6</v>
       </c>
       <c r="H11">
         <v>113.2</v>
       </c>
       <c r="I11">
         <v>112</v>
       </c>
       <c r="J11">
         <v>104.4</v>
       </c>
@@ -22143,57 +22548,60 @@
       </c>
       <c r="AU11">
         <v>96.3</v>
       </c>
       <c r="AV11">
         <v>104.2</v>
       </c>
       <c r="AW11">
         <v>105.3</v>
       </c>
       <c r="AX11">
         <v>107.5</v>
       </c>
       <c r="AY11">
         <v>100.4</v>
       </c>
       <c r="AZ11">
         <v>105.5</v>
       </c>
       <c r="BA11">
         <v>109.4</v>
       </c>
       <c r="BB11">
         <v>118.7</v>
       </c>
+      <c r="BC11">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>315.73</v>
       </c>
       <c r="D12">
         <v>97.5</v>
       </c>
       <c r="E12">
         <v>101.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>108.3</v>
       </c>
       <c r="H12">
         <v>109.9</v>
       </c>
       <c r="I12">
         <v>104.3</v>
       </c>
       <c r="J12">
         <v>105.9</v>
       </c>
@@ -22301,57 +22709,60 @@
       </c>
       <c r="AU12">
         <v>97.7</v>
       </c>
       <c r="AV12">
         <v>116.7</v>
       </c>
       <c r="AW12">
         <v>106.2</v>
       </c>
       <c r="AX12">
         <v>100.3</v>
       </c>
       <c r="AY12">
         <v>102.8</v>
       </c>
       <c r="AZ12">
         <v>120.4</v>
       </c>
       <c r="BA12">
         <v>117.4</v>
       </c>
       <c r="BB12">
         <v>113.3</v>
       </c>
+      <c r="BC12">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>553.4</v>
       </c>
       <c r="D13">
         <v>110.6</v>
       </c>
       <c r="E13">
         <v>111.4</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>98.9</v>
       </c>
       <c r="H13">
         <v>92.7</v>
       </c>
       <c r="I13">
         <v>97.3</v>
       </c>
       <c r="J13">
         <v>88.6</v>
       </c>
@@ -22459,57 +22870,60 @@
       </c>
       <c r="AU13">
         <v>80</v>
       </c>
       <c r="AV13">
         <v>89.4</v>
       </c>
       <c r="AW13">
         <v>89.2</v>
       </c>
       <c r="AX13">
         <v>96.7</v>
       </c>
       <c r="AY13">
         <v>86</v>
       </c>
       <c r="AZ13">
         <v>86.8</v>
       </c>
       <c r="BA13">
         <v>91.2</v>
       </c>
       <c r="BB13">
         <v>97.1</v>
       </c>
+      <c r="BC13">
+        <v>86.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>405.21</v>
       </c>
       <c r="D14">
         <v>113.6</v>
       </c>
       <c r="E14">
         <v>109</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>101.9</v>
       </c>
       <c r="H14">
         <v>99.9</v>
       </c>
       <c r="I14">
         <v>105.6</v>
       </c>
       <c r="J14">
         <v>94.3</v>
       </c>
@@ -22617,57 +23031,60 @@
       </c>
       <c r="AU14">
         <v>87.8</v>
       </c>
       <c r="AV14">
         <v>96.5</v>
       </c>
       <c r="AW14">
         <v>93.6</v>
       </c>
       <c r="AX14">
         <v>104.6</v>
       </c>
       <c r="AY14">
         <v>94.6</v>
       </c>
       <c r="AZ14">
         <v>91.4</v>
       </c>
       <c r="BA14">
         <v>97.7</v>
       </c>
       <c r="BB14">
         <v>106.4</v>
       </c>
+      <c r="BC14">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>148.19</v>
       </c>
       <c r="D15">
         <v>102.5</v>
       </c>
       <c r="E15">
         <v>118.1</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>90.7</v>
       </c>
       <c r="H15">
         <v>73</v>
       </c>
       <c r="I15">
         <v>74.8</v>
       </c>
       <c r="J15">
         <v>73.099999999999994</v>
       </c>
@@ -22775,57 +23192,60 @@
       </c>
       <c r="AU15">
         <v>58.6</v>
       </c>
       <c r="AV15">
         <v>69.900000000000006</v>
       </c>
       <c r="AW15">
         <v>77</v>
       </c>
       <c r="AX15">
         <v>74.8</v>
       </c>
       <c r="AY15">
         <v>62.6</v>
       </c>
       <c r="AZ15">
         <v>74.3</v>
       </c>
       <c r="BA15">
         <v>73.400000000000006</v>
       </c>
       <c r="BB15">
         <v>71.5</v>
       </c>
+      <c r="BC15">
+        <v>59</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.8</v>
       </c>
       <c r="E16">
         <v>121</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>98</v>
       </c>
       <c r="H16">
         <v>95</v>
       </c>
       <c r="I16">
         <v>108.5</v>
       </c>
       <c r="J16">
         <v>101.6</v>
       </c>
@@ -22933,57 +23353,60 @@
       </c>
       <c r="AU16">
         <v>97.7</v>
       </c>
       <c r="AV16">
         <v>103</v>
       </c>
       <c r="AW16">
         <v>108.7</v>
       </c>
       <c r="AX16">
         <v>107.9</v>
       </c>
       <c r="AY16">
         <v>100.7</v>
       </c>
       <c r="AZ16">
         <v>102.8</v>
       </c>
       <c r="BA16">
         <v>108.5</v>
       </c>
       <c r="BB16">
         <v>110.5</v>
       </c>
+      <c r="BC16">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>217.85</v>
       </c>
       <c r="D17">
         <v>112.9</v>
       </c>
       <c r="E17">
         <v>109.7</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>100.1</v>
       </c>
       <c r="H17">
         <v>97.8</v>
       </c>
       <c r="I17">
         <v>94.9</v>
       </c>
       <c r="J17">
         <v>90.4</v>
       </c>
@@ -23091,57 +23514,60 @@
       </c>
       <c r="AU17">
         <v>89.2</v>
       </c>
       <c r="AV17">
         <v>88.9</v>
       </c>
       <c r="AW17">
         <v>95.9</v>
       </c>
       <c r="AX17">
         <v>84.9</v>
       </c>
       <c r="AY17">
         <v>85.6</v>
       </c>
       <c r="AZ17">
         <v>84.6</v>
       </c>
       <c r="BA17">
         <v>91</v>
       </c>
       <c r="BB17">
         <v>82.2</v>
       </c>
+      <c r="BC17">
+        <v>85.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>810.08</v>
       </c>
       <c r="D18">
         <v>113</v>
       </c>
       <c r="E18">
         <v>110.9</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>102.3</v>
       </c>
       <c r="H18">
         <v>99.8</v>
       </c>
       <c r="I18">
         <v>96.6</v>
       </c>
       <c r="J18">
         <v>94.7</v>
       </c>
@@ -23249,57 +23675,60 @@
       </c>
       <c r="AU18">
         <v>91.3</v>
       </c>
       <c r="AV18">
         <v>95</v>
       </c>
       <c r="AW18">
         <v>98.8</v>
       </c>
       <c r="AX18">
         <v>89.2</v>
       </c>
       <c r="AY18">
         <v>89.3</v>
       </c>
       <c r="AZ18">
         <v>94.1</v>
       </c>
       <c r="BA18">
         <v>93.4</v>
       </c>
       <c r="BB18">
         <v>88.7</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.3</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>102.6</v>
       </c>
       <c r="H19">
         <v>98.8</v>
       </c>
       <c r="I19">
         <v>94.7</v>
       </c>
       <c r="J19">
         <v>92.1</v>
       </c>
@@ -23407,57 +23836,60 @@
       </c>
       <c r="AU19">
         <v>90.9</v>
       </c>
       <c r="AV19">
         <v>91.3</v>
       </c>
       <c r="AW19">
         <v>94.2</v>
       </c>
       <c r="AX19">
         <v>88.3</v>
       </c>
       <c r="AY19">
         <v>87.3</v>
       </c>
       <c r="AZ19">
         <v>89</v>
       </c>
       <c r="BA19">
         <v>91.5</v>
       </c>
       <c r="BB19">
         <v>83.5</v>
       </c>
+      <c r="BC19">
+        <v>82.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>469.66</v>
       </c>
       <c r="D20">
         <v>114.7</v>
       </c>
       <c r="E20">
         <v>111.8</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>98.9</v>
       </c>
       <c r="H20">
         <v>101.2</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.2</v>
       </c>
@@ -23565,57 +23997,60 @@
       </c>
       <c r="AU20">
         <v>90.7</v>
       </c>
       <c r="AV20">
         <v>91.5</v>
       </c>
       <c r="AW20">
         <v>98.6</v>
       </c>
       <c r="AX20">
         <v>94</v>
       </c>
       <c r="AY20">
         <v>86.3</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>98.3</v>
       </c>
       <c r="BB20">
         <v>94</v>
       </c>
+      <c r="BC20">
+        <v>82.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.7</v>
       </c>
       <c r="H21">
         <v>96.5</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.1</v>
       </c>
@@ -23723,57 +24158,60 @@
       </c>
       <c r="AU21">
         <v>97.8</v>
       </c>
       <c r="AV21">
         <v>98.1</v>
       </c>
       <c r="AW21">
         <v>102.2</v>
       </c>
       <c r="AX21">
         <v>95.4</v>
       </c>
       <c r="AY21">
         <v>97.2</v>
       </c>
       <c r="AZ21">
         <v>96.9</v>
       </c>
       <c r="BA21">
         <v>99.4</v>
       </c>
       <c r="BB21">
         <v>95.7</v>
       </c>
+      <c r="BC21">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.4</v>
       </c>
       <c r="E22">
         <v>109.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>102.1</v>
       </c>
       <c r="I22">
         <v>95.2</v>
       </c>
       <c r="J22">
         <v>92.7</v>
       </c>
@@ -23881,57 +24319,60 @@
       </c>
       <c r="AU22">
         <v>91.6</v>
       </c>
       <c r="AV22">
         <v>91.8</v>
       </c>
       <c r="AW22">
         <v>97</v>
       </c>
       <c r="AX22">
         <v>89.2</v>
       </c>
       <c r="AY22">
         <v>89.4</v>
       </c>
       <c r="AZ22">
         <v>87.8</v>
       </c>
       <c r="BA22">
         <v>93</v>
       </c>
       <c r="BB22">
         <v>87.4</v>
       </c>
+      <c r="BC22">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>97.5</v>
       </c>
       <c r="I23">
         <v>96.9</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -24039,57 +24480,60 @@
       </c>
       <c r="AU23">
         <v>98.3</v>
       </c>
       <c r="AV23">
         <v>98.4</v>
       </c>
       <c r="AW23">
         <v>100</v>
       </c>
       <c r="AX23">
         <v>91.6</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>99</v>
       </c>
       <c r="BB23">
         <v>90.1</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>493.58</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>112.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.6</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>96.3</v>
       </c>
       <c r="J24">
         <v>91.9</v>
       </c>
@@ -24197,57 +24641,60 @@
       </c>
       <c r="AU24">
         <v>91</v>
       </c>
       <c r="AV24">
         <v>88.6</v>
       </c>
       <c r="AW24">
         <v>94.4</v>
       </c>
       <c r="AX24">
         <v>93.7</v>
       </c>
       <c r="AY24">
         <v>90</v>
       </c>
       <c r="AZ24">
         <v>87.6</v>
       </c>
       <c r="BA24">
         <v>92.3</v>
       </c>
       <c r="BB24">
         <v>90.6</v>
       </c>
+      <c r="BC24">
+        <v>88.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>114</v>
       </c>
       <c r="E25">
         <v>110.1</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>96.8</v>
       </c>
       <c r="H25">
         <v>97</v>
       </c>
       <c r="I25">
         <v>90</v>
       </c>
       <c r="J25">
         <v>88.5</v>
       </c>
@@ -24355,57 +24802,60 @@
       </c>
       <c r="AU25">
         <v>92</v>
       </c>
       <c r="AV25">
         <v>84.2</v>
       </c>
       <c r="AW25">
         <v>85.6</v>
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>89.3</v>
       </c>
       <c r="AZ25">
         <v>81.599999999999994</v>
       </c>
       <c r="BA25">
         <v>82.3</v>
       </c>
       <c r="BB25">
         <v>88.1</v>
       </c>
+      <c r="BC25">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>112.1</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.1</v>
       </c>
       <c r="H26">
         <v>102.6</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.4</v>
       </c>
@@ -24513,57 +24963,60 @@
       </c>
       <c r="AU26">
         <v>87.2</v>
       </c>
       <c r="AV26">
         <v>86.5</v>
       </c>
       <c r="AW26">
         <v>93.7</v>
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.3</v>
       </c>
       <c r="AZ26">
         <v>88.9</v>
       </c>
       <c r="BA26">
         <v>94.9</v>
       </c>
       <c r="BB26">
         <v>86.1</v>
       </c>
+      <c r="BC26">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.1</v>
       </c>
       <c r="E27">
         <v>109.3</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>101.7</v>
       </c>
       <c r="H27">
         <v>99.7</v>
       </c>
       <c r="I27">
         <v>95.7</v>
       </c>
       <c r="J27">
         <v>95.2</v>
       </c>
@@ -24671,57 +25124,60 @@
       </c>
       <c r="AU27">
         <v>85.4</v>
       </c>
       <c r="AV27">
         <v>89</v>
       </c>
       <c r="AW27">
         <v>98.4</v>
       </c>
       <c r="AX27">
         <v>105.8</v>
       </c>
       <c r="AY27">
         <v>84.7</v>
       </c>
       <c r="AZ27">
         <v>86.8</v>
       </c>
       <c r="BA27">
         <v>97</v>
       </c>
       <c r="BB27">
         <v>103.1</v>
       </c>
+      <c r="BC27">
+        <v>83.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>93.2</v>
       </c>
       <c r="J28">
         <v>88.8</v>
       </c>
@@ -24829,57 +25285,60 @@
       </c>
       <c r="AU28">
         <v>88.3</v>
       </c>
       <c r="AV28">
         <v>86.4</v>
       </c>
       <c r="AW28">
         <v>91.4</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>85.9</v>
       </c>
       <c r="AZ28">
         <v>83</v>
       </c>
       <c r="BA28">
         <v>88.9</v>
       </c>
       <c r="BB28">
         <v>84.5</v>
       </c>
+      <c r="BC28">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>118.2</v>
       </c>
       <c r="E29">
         <v>117.3</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>108.3</v>
       </c>
       <c r="H29">
         <v>107.9</v>
       </c>
       <c r="I29">
         <v>108.8</v>
       </c>
       <c r="J29">
         <v>100.9</v>
       </c>
@@ -24987,57 +25446,60 @@
       </c>
       <c r="AU29">
         <v>99.6</v>
       </c>
       <c r="AV29">
         <v>97.9</v>
       </c>
       <c r="AW29">
         <v>106.6</v>
       </c>
       <c r="AX29">
         <v>101.3</v>
       </c>
       <c r="AY29">
         <v>99</v>
       </c>
       <c r="AZ29">
         <v>101</v>
       </c>
       <c r="BA29">
         <v>105.7</v>
       </c>
       <c r="BB29">
         <v>100.5</v>
       </c>
+      <c r="BC29">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>26.58</v>
       </c>
       <c r="D30">
         <v>134.80000000000001</v>
       </c>
       <c r="E30">
         <v>127.6</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>104.4</v>
       </c>
       <c r="H30">
         <v>111</v>
       </c>
       <c r="I30">
         <v>105.9</v>
       </c>
       <c r="J30">
         <v>100</v>
       </c>
@@ -25145,57 +25607,60 @@
       </c>
       <c r="AU30">
         <v>98.5</v>
       </c>
       <c r="AV30">
         <v>94.8</v>
       </c>
       <c r="AW30">
         <v>101.7</v>
       </c>
       <c r="AX30">
         <v>99.5</v>
       </c>
       <c r="AY30">
         <v>88.9</v>
       </c>
       <c r="AZ30">
         <v>91.1</v>
       </c>
       <c r="BA30">
         <v>90.4</v>
       </c>
       <c r="BB30">
         <v>96.3</v>
       </c>
+      <c r="BC30">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.1</v>
       </c>
       <c r="E31">
         <v>106.9</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.3</v>
       </c>
       <c r="I31">
         <v>94.1</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -25303,57 +25768,60 @@
       </c>
       <c r="AU31">
         <v>85.4</v>
       </c>
       <c r="AV31">
         <v>87.4</v>
       </c>
       <c r="AW31">
         <v>96.9</v>
       </c>
       <c r="AX31">
         <v>102.6</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>87.3</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.8</v>
       </c>
+      <c r="BC31">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>856.8</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>112.7</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.2</v>
       </c>
       <c r="H32">
         <v>118.5</v>
       </c>
       <c r="I32">
         <v>112.2</v>
       </c>
       <c r="J32">
         <v>105.5</v>
       </c>
@@ -25460,75 +25928,78 @@
         <v>114.6</v>
       </c>
       <c r="AU32">
         <v>97.2</v>
       </c>
       <c r="AV32">
         <v>102.5</v>
       </c>
       <c r="AW32">
         <v>107.6</v>
       </c>
       <c r="AX32">
         <v>108.7</v>
       </c>
       <c r="AY32">
         <v>101.4</v>
       </c>
       <c r="AZ32">
         <v>103.2</v>
       </c>
       <c r="BA32">
         <v>109.9</v>
       </c>
       <c r="BB32">
         <v>118.4</v>
+      </c>
+      <c r="BC32">
+        <v>102.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC4C154F-FEC5-4024-B077-38A54A308025}">
-  <dimension ref="A1:BB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF7725FD-00A6-45D3-9768-002B4B6C079D}">
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -25635,60 +26106,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -25793,57 +26267,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>112</v>
       </c>
       <c r="E4">
         <v>108.8</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>109.5</v>
       </c>
       <c r="H4">
         <v>118.1</v>
       </c>
       <c r="I4">
         <v>117.4</v>
       </c>
       <c r="J4">
         <v>117.6</v>
       </c>
@@ -25951,57 +26428,60 @@
       </c>
       <c r="AU4">
         <v>112.5</v>
       </c>
       <c r="AV4">
         <v>121</v>
       </c>
       <c r="AW4">
         <v>125.9</v>
       </c>
       <c r="AX4">
         <v>124.9</v>
       </c>
       <c r="AY4">
         <v>120.5</v>
       </c>
       <c r="AZ4">
         <v>122.4</v>
       </c>
       <c r="BA4">
         <v>132.69999999999999</v>
       </c>
       <c r="BB4">
         <v>128.69999999999999</v>
       </c>
+      <c r="BC4">
+        <v>127.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>1979.64</v>
       </c>
       <c r="D5">
         <v>111.4</v>
       </c>
       <c r="E5">
         <v>108.4</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>111.2</v>
       </c>
       <c r="H5">
         <v>120.8</v>
       </c>
       <c r="I5">
         <v>121.2</v>
       </c>
       <c r="J5">
         <v>122.2</v>
       </c>
@@ -26109,57 +26589,60 @@
       </c>
       <c r="AU5">
         <v>117.5</v>
       </c>
       <c r="AV5">
         <v>126.3</v>
       </c>
       <c r="AW5">
         <v>131.30000000000001</v>
       </c>
       <c r="AX5">
         <v>130.19999999999999</v>
       </c>
       <c r="AY5">
         <v>126.7</v>
       </c>
       <c r="AZ5">
         <v>128.19999999999999</v>
       </c>
       <c r="BA5">
         <v>139.1</v>
       </c>
       <c r="BB5">
         <v>134</v>
       </c>
+      <c r="BC5">
+        <v>139.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>142.19</v>
       </c>
       <c r="D6">
         <v>117.3</v>
       </c>
       <c r="E6">
         <v>116.2</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>115.5</v>
       </c>
       <c r="H6">
         <v>112.5</v>
       </c>
       <c r="I6">
         <v>120.2</v>
       </c>
       <c r="J6">
         <v>117.1</v>
       </c>
@@ -26267,57 +26750,60 @@
       </c>
       <c r="AU6">
         <v>112.2</v>
       </c>
       <c r="AV6">
         <v>114.9</v>
       </c>
       <c r="AW6">
         <v>122.8</v>
       </c>
       <c r="AX6">
         <v>114.7</v>
       </c>
       <c r="AY6">
         <v>116.4</v>
       </c>
       <c r="AZ6">
         <v>115.4</v>
       </c>
       <c r="BA6">
         <v>125.1</v>
       </c>
       <c r="BB6">
         <v>117.9</v>
       </c>
+      <c r="BC6">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>25.1</v>
       </c>
       <c r="D7">
         <v>117.5</v>
       </c>
       <c r="E7">
         <v>122.2</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>109.3</v>
       </c>
       <c r="H7">
         <v>110</v>
       </c>
       <c r="I7">
         <v>112.5</v>
       </c>
       <c r="J7">
         <v>119</v>
       </c>
@@ -26425,57 +26911,60 @@
       </c>
       <c r="AU7">
         <v>123.6</v>
       </c>
       <c r="AV7">
         <v>117.2</v>
       </c>
       <c r="AW7">
         <v>122.8</v>
       </c>
       <c r="AX7">
         <v>112.5</v>
       </c>
       <c r="AY7">
         <v>115.7</v>
       </c>
       <c r="AZ7">
         <v>115.8</v>
       </c>
       <c r="BA7">
         <v>117</v>
       </c>
       <c r="BB7">
         <v>109</v>
       </c>
+      <c r="BC7">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>117.09</v>
       </c>
       <c r="D8">
         <v>117.3</v>
       </c>
       <c r="E8">
         <v>114.9</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>116.8</v>
       </c>
       <c r="H8">
         <v>113.1</v>
       </c>
       <c r="I8">
         <v>121.8</v>
       </c>
       <c r="J8">
         <v>116.7</v>
       </c>
@@ -26583,57 +27072,60 @@
       </c>
       <c r="AU8">
         <v>109.8</v>
       </c>
       <c r="AV8">
         <v>114.4</v>
       </c>
       <c r="AW8">
         <v>122.8</v>
       </c>
       <c r="AX8">
         <v>115.2</v>
       </c>
       <c r="AY8">
         <v>116.5</v>
       </c>
       <c r="AZ8">
         <v>115.3</v>
       </c>
       <c r="BA8">
         <v>126.8</v>
       </c>
       <c r="BB8">
         <v>119.8</v>
       </c>
+      <c r="BC8">
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>43.22</v>
       </c>
       <c r="D9">
         <v>115.4</v>
       </c>
       <c r="E9">
         <v>116.1</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>107.3</v>
       </c>
       <c r="H9">
         <v>105.5</v>
       </c>
       <c r="I9">
         <v>99</v>
       </c>
       <c r="J9">
         <v>92.9</v>
       </c>
@@ -26741,57 +27233,60 @@
       </c>
       <c r="AU9">
         <v>95.3</v>
       </c>
       <c r="AV9">
         <v>93.3</v>
       </c>
       <c r="AW9">
         <v>93.6</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>93.3</v>
       </c>
       <c r="AZ9">
         <v>91.9</v>
       </c>
       <c r="BA9">
         <v>93.6</v>
       </c>
       <c r="BB9">
         <v>92.8</v>
       </c>
+      <c r="BC9">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>77.59</v>
       </c>
       <c r="D10">
         <v>137.19999999999999</v>
       </c>
       <c r="E10">
         <v>102.6</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>104.2</v>
       </c>
       <c r="H10">
         <v>126.4</v>
       </c>
       <c r="I10">
         <v>125.3</v>
       </c>
       <c r="J10">
         <v>119.6</v>
       </c>
@@ -26899,57 +27394,60 @@
       </c>
       <c r="AU10">
         <v>103.7</v>
       </c>
       <c r="AV10">
         <v>113.3</v>
       </c>
       <c r="AW10">
         <v>161.80000000000001</v>
       </c>
       <c r="AX10">
         <v>172.7</v>
       </c>
       <c r="AY10">
         <v>125.1</v>
       </c>
       <c r="AZ10">
         <v>106.4</v>
       </c>
       <c r="BA10">
         <v>171.8</v>
       </c>
       <c r="BB10">
         <v>109.9</v>
       </c>
+      <c r="BC10">
+        <v>135.19999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>133.03</v>
       </c>
       <c r="D11">
         <v>111.6</v>
       </c>
       <c r="E11">
         <v>113</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>116.7</v>
       </c>
       <c r="H11">
         <v>126</v>
       </c>
       <c r="I11">
         <v>135.19999999999999</v>
       </c>
       <c r="J11">
         <v>128.9</v>
       </c>
@@ -27057,57 +27555,60 @@
       </c>
       <c r="AU11">
         <v>125.8</v>
       </c>
       <c r="AV11">
         <v>131.80000000000001</v>
       </c>
       <c r="AW11">
         <v>132.5</v>
       </c>
       <c r="AX11">
         <v>142</v>
       </c>
       <c r="AY11">
         <v>132</v>
       </c>
       <c r="AZ11">
         <v>135.4</v>
       </c>
       <c r="BA11">
         <v>140.1</v>
       </c>
       <c r="BB11">
         <v>140.5</v>
       </c>
+      <c r="BC11">
+        <v>148.19999999999999</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>120.23</v>
       </c>
       <c r="D12">
         <v>99.3</v>
       </c>
       <c r="E12">
         <v>101.8</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>130.6</v>
       </c>
       <c r="H12">
         <v>160.80000000000001</v>
       </c>
       <c r="I12">
         <v>151.5</v>
       </c>
       <c r="J12">
         <v>116.3</v>
       </c>
@@ -27215,57 +27716,60 @@
       </c>
       <c r="AU12">
         <v>109.5</v>
       </c>
       <c r="AV12">
         <v>122.5</v>
       </c>
       <c r="AW12">
         <v>116.4</v>
       </c>
       <c r="AX12">
         <v>117.9</v>
       </c>
       <c r="AY12">
         <v>121.6</v>
       </c>
       <c r="AZ12">
         <v>125.7</v>
       </c>
       <c r="BA12">
         <v>139.69999999999999</v>
       </c>
       <c r="BB12">
         <v>144.80000000000001</v>
       </c>
+      <c r="BC12">
+        <v>164.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>449.34</v>
       </c>
       <c r="D13">
         <v>98.4</v>
       </c>
       <c r="E13">
         <v>99.7</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>112.2</v>
       </c>
       <c r="H13">
         <v>123.6</v>
       </c>
       <c r="I13">
         <v>129</v>
       </c>
       <c r="J13">
         <v>140.19999999999999</v>
       </c>
@@ -27373,57 +27877,60 @@
       </c>
       <c r="AU13">
         <v>131.30000000000001</v>
       </c>
       <c r="AV13">
         <v>137.30000000000001</v>
       </c>
       <c r="AW13">
         <v>163</v>
       </c>
       <c r="AX13">
         <v>158.6</v>
       </c>
       <c r="AY13">
         <v>139.30000000000001</v>
       </c>
       <c r="AZ13">
         <v>150.69999999999999</v>
       </c>
       <c r="BA13">
         <v>176.8</v>
       </c>
       <c r="BB13">
         <v>171.7</v>
       </c>
+      <c r="BC13">
+        <v>169.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>118.63</v>
       </c>
       <c r="D14">
         <v>101.1</v>
       </c>
       <c r="E14">
         <v>105.4</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>115.1</v>
       </c>
       <c r="H14">
         <v>131.19999999999999</v>
       </c>
       <c r="I14">
         <v>139.6</v>
       </c>
       <c r="J14">
         <v>138.6</v>
       </c>
@@ -27531,57 +28038,60 @@
       </c>
       <c r="AU14">
         <v>133.19999999999999</v>
       </c>
       <c r="AV14">
         <v>131.80000000000001</v>
       </c>
       <c r="AW14">
         <v>153.1</v>
       </c>
       <c r="AX14">
         <v>154.4</v>
       </c>
       <c r="AY14">
         <v>143.1</v>
       </c>
       <c r="AZ14">
         <v>144.5</v>
       </c>
       <c r="BA14">
         <v>167.6</v>
       </c>
       <c r="BB14">
         <v>179.6</v>
       </c>
+      <c r="BC14">
+        <v>192.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>330.71</v>
       </c>
       <c r="D15">
         <v>97.4</v>
       </c>
       <c r="E15">
         <v>97.6</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>111.2</v>
       </c>
       <c r="H15">
         <v>120.8</v>
       </c>
       <c r="I15">
         <v>125.2</v>
       </c>
       <c r="J15">
         <v>140.69999999999999</v>
       </c>
@@ -27689,57 +28199,60 @@
       </c>
       <c r="AU15">
         <v>130.6</v>
       </c>
       <c r="AV15">
         <v>139.4</v>
       </c>
       <c r="AW15">
         <v>166.6</v>
       </c>
       <c r="AX15">
         <v>160.1</v>
       </c>
       <c r="AY15">
         <v>138</v>
       </c>
       <c r="AZ15">
         <v>152.9</v>
       </c>
       <c r="BA15">
         <v>180.2</v>
       </c>
       <c r="BB15">
         <v>168.9</v>
       </c>
+      <c r="BC15">
+        <v>160.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16">
         <v>144.31</v>
       </c>
       <c r="D16">
         <v>145.6</v>
       </c>
       <c r="E16">
         <v>131.5</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>104.8</v>
       </c>
       <c r="H16">
         <v>110.7</v>
       </c>
       <c r="I16">
         <v>144.19999999999999</v>
       </c>
       <c r="J16">
         <v>154.80000000000001</v>
       </c>
@@ -27847,57 +28360,60 @@
       </c>
       <c r="AU16">
         <v>152.80000000000001</v>
       </c>
       <c r="AV16">
         <v>164.9</v>
       </c>
       <c r="AW16">
         <v>160.19999999999999</v>
       </c>
       <c r="AX16">
         <v>164.2</v>
       </c>
       <c r="AY16">
         <v>171.7</v>
       </c>
       <c r="AZ16">
         <v>165.7</v>
       </c>
       <c r="BA16">
         <v>176.3</v>
       </c>
       <c r="BB16">
         <v>175</v>
       </c>
+      <c r="BC16">
+        <v>186.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
         <v>19.52</v>
       </c>
       <c r="D17">
         <v>120.4</v>
       </c>
       <c r="E17">
         <v>116.6</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>116.1</v>
       </c>
       <c r="H17">
         <v>109</v>
       </c>
       <c r="I17">
         <v>102.5</v>
       </c>
       <c r="J17">
         <v>102.6</v>
       </c>
@@ -28005,57 +28521,60 @@
       </c>
       <c r="AU17">
         <v>102.2</v>
       </c>
       <c r="AV17">
         <v>103.9</v>
       </c>
       <c r="AW17">
         <v>109.6</v>
       </c>
       <c r="AX17">
         <v>99.4</v>
       </c>
       <c r="AY17">
         <v>111.2</v>
       </c>
       <c r="AZ17">
         <v>102.3</v>
       </c>
       <c r="BA17">
         <v>103.3</v>
       </c>
       <c r="BB17">
         <v>105.8</v>
       </c>
+      <c r="BC17">
+        <v>115.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>209.87</v>
       </c>
       <c r="D18">
         <v>99.9</v>
       </c>
       <c r="E18">
         <v>100.1</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18">
         <v>125.4</v>
       </c>
       <c r="H18">
         <v>152.9</v>
       </c>
       <c r="I18">
         <v>134.19999999999999</v>
       </c>
       <c r="J18">
         <v>148.6</v>
       </c>
@@ -28163,57 +28682,60 @@
       </c>
       <c r="AU18">
         <v>138.1</v>
       </c>
       <c r="AV18">
         <v>175.1</v>
       </c>
       <c r="AW18">
         <v>155.4</v>
       </c>
       <c r="AX18">
         <v>156.5</v>
       </c>
       <c r="AY18">
         <v>159.1</v>
       </c>
       <c r="AZ18">
         <v>167.1</v>
       </c>
       <c r="BA18">
         <v>159.69999999999999</v>
       </c>
       <c r="BB18">
         <v>157.80000000000001</v>
       </c>
+      <c r="BC18" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19">
         <v>83.84</v>
       </c>
       <c r="D19">
         <v>118.4</v>
       </c>
       <c r="E19">
         <v>111.5</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>108.9</v>
       </c>
       <c r="H19">
         <v>110.2</v>
       </c>
       <c r="I19">
         <v>96.7</v>
       </c>
       <c r="J19">
         <v>105.5</v>
       </c>
@@ -28321,57 +28843,60 @@
       </c>
       <c r="AU19">
         <v>101.7</v>
       </c>
       <c r="AV19">
         <v>113.4</v>
       </c>
       <c r="AW19">
         <v>112.3</v>
       </c>
       <c r="AX19">
         <v>105.6</v>
       </c>
       <c r="AY19">
         <v>113</v>
       </c>
       <c r="AZ19">
         <v>122.6</v>
       </c>
       <c r="BA19">
         <v>109.9</v>
       </c>
       <c r="BB19">
         <v>111.3</v>
       </c>
+      <c r="BC19">
+        <v>129.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>60</v>
       </c>
       <c r="D20">
         <v>111.2</v>
       </c>
       <c r="E20">
         <v>97.7</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>114.6</v>
       </c>
       <c r="H20">
         <v>98.2</v>
       </c>
       <c r="I20">
         <v>99.3</v>
       </c>
       <c r="J20">
         <v>99.1</v>
       </c>
@@ -28479,57 +29004,60 @@
       </c>
       <c r="AU20">
         <v>93.6</v>
       </c>
       <c r="AV20">
         <v>95.7</v>
       </c>
       <c r="AW20">
         <v>103.3</v>
       </c>
       <c r="AX20">
         <v>115.4</v>
       </c>
       <c r="AY20">
         <v>94.4</v>
       </c>
       <c r="AZ20">
         <v>91.9</v>
       </c>
       <c r="BA20">
         <v>96</v>
       </c>
       <c r="BB20">
         <v>94.5</v>
       </c>
+      <c r="BC20">
+        <v>74.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>34.130000000000003</v>
       </c>
       <c r="D21">
         <v>103.9</v>
       </c>
       <c r="E21">
         <v>104.1</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>102</v>
       </c>
       <c r="H21">
         <v>104.1</v>
       </c>
       <c r="I21">
         <v>96</v>
       </c>
       <c r="J21">
         <v>101</v>
       </c>
@@ -28637,57 +29165,60 @@
       </c>
       <c r="AU21">
         <v>102.5</v>
       </c>
       <c r="AV21">
         <v>101.3</v>
       </c>
       <c r="AW21">
         <v>106</v>
       </c>
       <c r="AX21">
         <v>101</v>
       </c>
       <c r="AY21">
         <v>105.3</v>
       </c>
       <c r="AZ21">
         <v>103.6</v>
       </c>
       <c r="BA21">
         <v>104.5</v>
       </c>
       <c r="BB21">
         <v>105.8</v>
       </c>
+      <c r="BC21">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C22">
         <v>17.89</v>
       </c>
       <c r="D22">
         <v>105.1</v>
       </c>
       <c r="E22">
         <v>114.1</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>99.5</v>
       </c>
       <c r="H22">
         <v>97.9</v>
       </c>
       <c r="I22">
         <v>87.9</v>
       </c>
       <c r="J22">
         <v>87.1</v>
       </c>
@@ -28795,57 +29326,60 @@
       </c>
       <c r="AU22">
         <v>89.2</v>
       </c>
       <c r="AV22">
         <v>88</v>
       </c>
       <c r="AW22">
         <v>86</v>
       </c>
       <c r="AX22">
         <v>87.1</v>
       </c>
       <c r="AY22">
         <v>93.9</v>
       </c>
       <c r="AZ22">
         <v>89.4</v>
       </c>
       <c r="BA22">
         <v>88.7</v>
       </c>
       <c r="BB22">
         <v>93.6</v>
       </c>
+      <c r="BC22">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>186.11</v>
       </c>
       <c r="D23">
         <v>104.2</v>
       </c>
       <c r="E23">
         <v>106.9</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.3</v>
       </c>
       <c r="H23">
         <v>101</v>
       </c>
       <c r="I23">
         <v>95.1</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -28953,57 +29487,60 @@
       </c>
       <c r="AU23">
         <v>99.3</v>
       </c>
       <c r="AV23">
         <v>102.2</v>
       </c>
       <c r="AW23">
         <v>100.5</v>
       </c>
       <c r="AX23">
         <v>87</v>
       </c>
       <c r="AY23">
         <v>95.8</v>
       </c>
       <c r="AZ23">
         <v>97.7</v>
       </c>
       <c r="BA23">
         <v>95.1</v>
       </c>
       <c r="BB23">
         <v>88.6</v>
       </c>
+      <c r="BC23" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24">
         <v>342.21</v>
       </c>
       <c r="D24">
         <v>121.2</v>
       </c>
       <c r="E24">
         <v>115.1</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.9</v>
       </c>
       <c r="H24">
         <v>107.6</v>
       </c>
       <c r="I24">
         <v>102.8</v>
       </c>
       <c r="J24">
         <v>97</v>
       </c>
@@ -29111,57 +29648,60 @@
       </c>
       <c r="AU24">
         <v>97.3</v>
       </c>
       <c r="AV24">
         <v>100.9</v>
       </c>
       <c r="AW24">
         <v>96.5</v>
       </c>
       <c r="AX24">
         <v>97.7</v>
       </c>
       <c r="AY24">
         <v>107.1</v>
       </c>
       <c r="AZ24">
         <v>100.8</v>
       </c>
       <c r="BA24">
         <v>104.8</v>
       </c>
       <c r="BB24">
         <v>102</v>
       </c>
+      <c r="BC24">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>144.26</v>
       </c>
       <c r="D25">
         <v>127.9</v>
       </c>
       <c r="E25">
         <v>121.6</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>98.8</v>
       </c>
       <c r="H25">
         <v>103.1</v>
       </c>
       <c r="I25">
         <v>97.1</v>
       </c>
       <c r="J25">
         <v>93.5</v>
       </c>
@@ -29269,57 +29809,60 @@
       </c>
       <c r="AU25">
         <v>91.1</v>
       </c>
       <c r="AV25">
         <v>95.8</v>
       </c>
       <c r="AW25">
         <v>86.6</v>
       </c>
       <c r="AX25">
         <v>105.2</v>
       </c>
       <c r="AY25">
         <v>98.7</v>
       </c>
       <c r="AZ25">
         <v>98.8</v>
       </c>
       <c r="BA25">
         <v>86.1</v>
       </c>
       <c r="BB25">
         <v>104.6</v>
       </c>
+      <c r="BC25">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>30.8</v>
       </c>
       <c r="D26">
         <v>123.9</v>
       </c>
       <c r="E26">
         <v>117.3</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>104.6</v>
       </c>
       <c r="H26">
         <v>97.1</v>
       </c>
       <c r="I26">
         <v>68.400000000000006</v>
       </c>
       <c r="J26">
         <v>74.2</v>
       </c>
@@ -29427,57 +29970,60 @@
       </c>
       <c r="AU26">
         <v>73.2</v>
       </c>
       <c r="AV26">
         <v>82.7</v>
       </c>
       <c r="AW26">
         <v>69.5</v>
       </c>
       <c r="AX26">
         <v>66.7</v>
       </c>
       <c r="AY26">
         <v>76</v>
       </c>
       <c r="AZ26">
         <v>77.099999999999994</v>
       </c>
       <c r="BA26">
         <v>67.2</v>
       </c>
       <c r="BB26">
         <v>68.900000000000006</v>
       </c>
+      <c r="BC26">
+        <v>69.599999999999994</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27">
         <v>22.63</v>
       </c>
       <c r="D27">
         <v>90.3</v>
       </c>
       <c r="E27">
         <v>91.7</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>103</v>
       </c>
       <c r="H27">
         <v>95.8</v>
       </c>
       <c r="I27">
         <v>81.7</v>
       </c>
       <c r="J27">
         <v>84.7</v>
       </c>
@@ -29585,57 +30131,60 @@
       </c>
       <c r="AU27">
         <v>86.5</v>
       </c>
       <c r="AV27">
         <v>76.900000000000006</v>
       </c>
       <c r="AW27">
         <v>87.8</v>
       </c>
       <c r="AX27">
         <v>92.8</v>
       </c>
       <c r="AY27">
         <v>83.1</v>
       </c>
       <c r="AZ27">
         <v>77.2</v>
       </c>
       <c r="BA27">
         <v>83.6</v>
       </c>
       <c r="BB27">
         <v>91.4</v>
       </c>
+      <c r="BC27">
+        <v>82</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28">
         <v>2.72</v>
       </c>
       <c r="D28">
         <v>81.5</v>
       </c>
       <c r="E28">
         <v>109.1</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>88.6</v>
       </c>
       <c r="H28">
         <v>86.8</v>
       </c>
       <c r="I28">
         <v>82.7</v>
       </c>
       <c r="J28">
         <v>58.1</v>
       </c>
@@ -29743,57 +30292,60 @@
       </c>
       <c r="AU28">
         <v>64.400000000000006</v>
       </c>
       <c r="AV28">
         <v>57.6</v>
       </c>
       <c r="AW28">
         <v>51.2</v>
       </c>
       <c r="AX28">
         <v>57.2</v>
       </c>
       <c r="AY28">
         <v>53.6</v>
       </c>
       <c r="AZ28">
         <v>52.7</v>
       </c>
       <c r="BA28">
         <v>58.8</v>
       </c>
       <c r="BB28">
         <v>55.6</v>
       </c>
+      <c r="BC28">
+        <v>53.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29">
         <v>23.66</v>
       </c>
       <c r="D29">
         <v>120.5</v>
       </c>
       <c r="E29">
         <v>119.9</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>111.5</v>
       </c>
       <c r="H29">
         <v>114.7</v>
       </c>
       <c r="I29">
         <v>119</v>
       </c>
       <c r="J29">
         <v>116.8</v>
       </c>
@@ -29901,57 +30453,60 @@
       </c>
       <c r="AU29">
         <v>113.9</v>
       </c>
       <c r="AV29">
         <v>113.4</v>
       </c>
       <c r="AW29">
         <v>121</v>
       </c>
       <c r="AX29">
         <v>122.1</v>
       </c>
       <c r="AY29">
         <v>122.1</v>
       </c>
       <c r="AZ29">
         <v>122</v>
       </c>
       <c r="BA29">
         <v>120.8</v>
       </c>
       <c r="BB29">
         <v>131.4</v>
       </c>
+      <c r="BC29">
+        <v>142.1</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30">
         <v>118.14</v>
       </c>
       <c r="D30">
         <v>119.2</v>
       </c>
       <c r="E30">
         <v>110.3</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>105.9</v>
       </c>
       <c r="H30">
         <v>117.3</v>
       </c>
       <c r="I30">
         <v>120</v>
       </c>
       <c r="J30">
         <v>106.7</v>
       </c>
@@ -30059,57 +30614,60 @@
       </c>
       <c r="AU30">
         <v>110.6</v>
       </c>
       <c r="AV30">
         <v>115.1</v>
       </c>
       <c r="AW30">
         <v>113.5</v>
       </c>
       <c r="AX30">
         <v>93.6</v>
       </c>
       <c r="AY30">
         <v>128.30000000000001</v>
       </c>
       <c r="AZ30">
         <v>110.8</v>
       </c>
       <c r="BA30">
         <v>139.19999999999999</v>
       </c>
       <c r="BB30">
         <v>104.6</v>
       </c>
+      <c r="BC30">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31">
         <v>339.14</v>
       </c>
       <c r="D31">
         <v>115.7</v>
       </c>
       <c r="E31">
         <v>111.2</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>99.4</v>
       </c>
       <c r="H31">
         <v>102.7</v>
       </c>
       <c r="I31">
         <v>95.2</v>
       </c>
       <c r="J31">
         <v>91</v>
       </c>
@@ -30217,57 +30775,60 @@
       </c>
       <c r="AU31">
         <v>83.3</v>
       </c>
       <c r="AV31">
         <v>89.9</v>
       </c>
       <c r="AW31">
         <v>94.3</v>
       </c>
       <c r="AX31">
         <v>93.5</v>
       </c>
       <c r="AY31">
         <v>84.5</v>
       </c>
       <c r="AZ31">
         <v>88.4</v>
       </c>
       <c r="BA31">
         <v>95.4</v>
       </c>
       <c r="BB31">
         <v>97.8</v>
       </c>
+      <c r="BC31">
+        <v>60.1</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C32">
         <v>210.62</v>
       </c>
       <c r="D32">
         <v>121.1</v>
       </c>
       <c r="E32">
         <v>109.1</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>112.1</v>
       </c>
       <c r="H32">
         <v>126.1</v>
       </c>
       <c r="I32">
         <v>131.5</v>
       </c>
       <c r="J32">
         <v>125.5</v>
       </c>
@@ -30374,50 +30935,53 @@
         <v>116.1</v>
       </c>
       <c r="AU32">
         <v>117.7</v>
       </c>
       <c r="AV32">
         <v>124.9</v>
       </c>
       <c r="AW32">
         <v>143.30000000000001</v>
       </c>
       <c r="AX32">
         <v>153.30000000000001</v>
       </c>
       <c r="AY32">
         <v>129.5</v>
       </c>
       <c r="AZ32">
         <v>124.7</v>
       </c>
       <c r="BA32">
         <v>151.69999999999999</v>
       </c>
       <c r="BB32">
         <v>129.19999999999999</v>
+      </c>
+      <c r="BC32">
+        <v>143.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">