--- v1 (2026-08-01)
+++ v2 (2026-10-08)
@@ -4,87 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{45AF5C83-B802-453B-BA99-ECDD324B632E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{84335266-F112-4698-9958-9D7B523353AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="870" windowWidth="21600" windowHeight="11265" xr2:uid="{AB9EC38B-1113-4C3C-9F1E-21F2AFCC9082}"/>
+    <workbookView xWindow="2660" yWindow="2660" windowWidth="14400" windowHeight="8170" xr2:uid="{501ED453-EA2D-4CDA-BDFC-18DF58594421}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="110">
   <si>
     <t>項目：総合原指数【年・年度・四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -204,99 +207,96 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>p 2026Q2</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
   </si>
   <si>
     <t>電気機械工業</t>
   </si>
   <si>
     <t>情報通信機械工業</t>
   </si>
   <si>
     <t>輸送機械工業</t>
   </si>
   <si>
     <t>窯業・土石製品工業</t>
   </si>
   <si>
     <t>化学工業</t>
-  </si>
-[...1 lines deleted...]
-    <t>***</t>
   </si>
   <si>
     <t>化学工業（除．医薬品）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
     <t>その他工業</t>
   </si>
   <si>
     <t>繊維工業</t>
   </si>
   <si>
     <t>木材・木製品工業</t>
   </si>
@@ -468,51 +468,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{CD6BEF48-7945-4B4D-90B7-DECA95AA7985}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{6FABBD5F-DB26-4D26-B2B2-81BF84121EB6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -807,156 +807,156 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A7A7E61-0035-4CDC-8B3B-171FFB7E069E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A93B3497-CEC0-4D27-B479-0C4A4C856C7A}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDFA4F82-163E-478F-BA91-5F5F36B9FFAC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D2D7BE6-CCC1-489B-AF40-0D9397B096CA}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -1394,51 +1394,51 @@
       <c r="AU4">
         <v>97.3</v>
       </c>
       <c r="AV4">
         <v>99.8</v>
       </c>
       <c r="AW4">
         <v>103.6</v>
       </c>
       <c r="AX4">
         <v>99.4</v>
       </c>
       <c r="AY4">
         <v>97</v>
       </c>
       <c r="AZ4">
         <v>98.7</v>
       </c>
       <c r="BA4">
         <v>102.8</v>
       </c>
       <c r="BB4">
         <v>100.6</v>
       </c>
       <c r="BC4">
-        <v>97.9</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>9986</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>112</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>104.4</v>
       </c>
       <c r="H5">
@@ -1555,51 +1555,51 @@
       <c r="AU5">
         <v>97.3</v>
       </c>
       <c r="AV5">
         <v>99.8</v>
       </c>
       <c r="AW5">
         <v>103.6</v>
       </c>
       <c r="AX5">
         <v>99.4</v>
       </c>
       <c r="AY5">
         <v>97.1</v>
       </c>
       <c r="AZ5">
         <v>98.7</v>
       </c>
       <c r="BA5">
         <v>102.8</v>
       </c>
       <c r="BB5">
         <v>100.6</v>
       </c>
       <c r="BC5">
-        <v>98</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>857.3</v>
       </c>
       <c r="D6">
         <v>122.2</v>
       </c>
       <c r="E6">
         <v>115.3</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>110.8</v>
       </c>
       <c r="H6">
@@ -3165,51 +3165,51 @@
       <c r="AU15">
         <v>69.3</v>
       </c>
       <c r="AV15">
         <v>77.900000000000006</v>
       </c>
       <c r="AW15">
         <v>86.4</v>
       </c>
       <c r="AX15">
         <v>84.8</v>
       </c>
       <c r="AY15">
         <v>74.2</v>
       </c>
       <c r="AZ15">
         <v>84</v>
       </c>
       <c r="BA15">
         <v>87.7</v>
       </c>
       <c r="BB15">
         <v>85.9</v>
       </c>
       <c r="BC15">
-        <v>74.8</v>
+        <v>74.900000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16">
         <v>1798.8</v>
       </c>
       <c r="D16">
         <v>122.5</v>
       </c>
       <c r="E16">
         <v>122.1</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>99.6</v>
       </c>
       <c r="H16">
@@ -3647,60 +3647,60 @@
       </c>
       <c r="AU18">
         <v>95</v>
       </c>
       <c r="AV18">
         <v>95.6</v>
       </c>
       <c r="AW18">
         <v>99.6</v>
       </c>
       <c r="AX18">
         <v>93.6</v>
       </c>
       <c r="AY18">
         <v>93</v>
       </c>
       <c r="AZ18">
         <v>94.8</v>
       </c>
       <c r="BA18">
         <v>98</v>
       </c>
       <c r="BB18">
         <v>91.5</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>91.6</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>873.2</v>
       </c>
       <c r="D19">
         <v>111.6</v>
       </c>
       <c r="E19">
         <v>110.7</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>103.4</v>
       </c>
       <c r="H19">
         <v>98.4</v>
       </c>
       <c r="I19">
         <v>93.2</v>
       </c>
       <c r="J19">
         <v>90.2</v>
       </c>
@@ -3817,51 +3817,51 @@
       </c>
       <c r="AX19">
         <v>87.6</v>
       </c>
       <c r="AY19">
         <v>86.5</v>
       </c>
       <c r="AZ19">
         <v>87.1</v>
       </c>
       <c r="BA19">
         <v>90.8</v>
       </c>
       <c r="BB19">
         <v>83.6</v>
       </c>
       <c r="BC19">
         <v>81.400000000000006</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>496.1</v>
       </c>
       <c r="D20">
         <v>115.4</v>
       </c>
       <c r="E20">
         <v>113.8</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>99.1</v>
       </c>
       <c r="H20">
         <v>102.6</v>
       </c>
       <c r="I20">
         <v>99.8</v>
       </c>
       <c r="J20">
         <v>95.1</v>
       </c>
@@ -3978,51 +3978,51 @@
       </c>
       <c r="AX20">
         <v>94.2</v>
       </c>
       <c r="AY20">
         <v>85.3</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>99.3</v>
       </c>
       <c r="BB20">
         <v>96.7</v>
       </c>
       <c r="BC20">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>413.8</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.1</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>102.4</v>
       </c>
       <c r="H21">
         <v>99.6</v>
       </c>
       <c r="I21">
         <v>98.6</v>
       </c>
       <c r="J21">
         <v>97.4</v>
       </c>
@@ -4139,51 +4139,51 @@
       </c>
       <c r="AX21">
         <v>95.1</v>
       </c>
       <c r="AY21">
         <v>97.6</v>
       </c>
       <c r="AZ21">
         <v>97.2</v>
       </c>
       <c r="BA21">
         <v>99.9</v>
       </c>
       <c r="BB21">
         <v>95.5</v>
       </c>
       <c r="BC21">
         <v>101.5</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>243.6</v>
       </c>
       <c r="D22">
         <v>114.3</v>
       </c>
       <c r="E22">
         <v>109.4</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>101.9</v>
       </c>
       <c r="I22">
         <v>94.8</v>
       </c>
       <c r="J22">
         <v>92.5</v>
       </c>
@@ -4300,51 +4300,51 @@
       </c>
       <c r="AX22">
         <v>89</v>
       </c>
       <c r="AY22">
         <v>89</v>
       </c>
       <c r="AZ22">
         <v>87.3</v>
       </c>
       <c r="BA22">
         <v>92.4</v>
       </c>
       <c r="BB22">
         <v>87.1</v>
       </c>
       <c r="BC22">
         <v>87.8</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>1332.8</v>
       </c>
       <c r="D23">
         <v>104.3</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.6</v>
       </c>
       <c r="H23">
         <v>98.1</v>
       </c>
       <c r="I23">
         <v>97.4</v>
       </c>
       <c r="J23">
         <v>97.4</v>
       </c>
@@ -4452,60 +4452,60 @@
       </c>
       <c r="AU23">
         <v>98.8</v>
       </c>
       <c r="AV23">
         <v>98.9</v>
       </c>
       <c r="AW23">
         <v>100.6</v>
       </c>
       <c r="AX23">
         <v>92.2</v>
       </c>
       <c r="AY23">
         <v>96.4</v>
       </c>
       <c r="AZ23">
         <v>97.9</v>
       </c>
       <c r="BA23">
         <v>99.6</v>
       </c>
       <c r="BB23">
         <v>90.6</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>96.5</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>558.20000000000005</v>
       </c>
       <c r="D24">
         <v>115.8</v>
       </c>
       <c r="E24">
         <v>113.8</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>104.3</v>
       </c>
       <c r="H24">
         <v>103.2</v>
       </c>
       <c r="I24">
         <v>98.2</v>
       </c>
       <c r="J24">
         <v>93.9</v>
       </c>
@@ -4614,59 +4614,59 @@
       <c r="AU24">
         <v>93.3</v>
       </c>
       <c r="AV24">
         <v>91</v>
       </c>
       <c r="AW24">
         <v>96.2</v>
       </c>
       <c r="AX24">
         <v>94.9</v>
       </c>
       <c r="AY24">
         <v>93.3</v>
       </c>
       <c r="AZ24">
         <v>90.3</v>
       </c>
       <c r="BA24">
         <v>95.1</v>
       </c>
       <c r="BB24">
         <v>92.3</v>
       </c>
       <c r="BC24">
-        <v>92.2</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>123.3</v>
       </c>
       <c r="D25">
         <v>116</v>
       </c>
       <c r="E25">
         <v>111.9</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>99.8</v>
       </c>
       <c r="H25">
         <v>100.6</v>
       </c>
       <c r="I25">
         <v>93.7</v>
       </c>
       <c r="J25">
         <v>92.6</v>
       </c>
@@ -4783,51 +4783,51 @@
       </c>
       <c r="AX25">
         <v>96.2</v>
       </c>
       <c r="AY25">
         <v>93.1</v>
       </c>
       <c r="AZ25">
         <v>86</v>
       </c>
       <c r="BA25">
         <v>88.1</v>
       </c>
       <c r="BB25">
         <v>90.4</v>
       </c>
       <c r="BC25">
         <v>91.7</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>90.1</v>
       </c>
       <c r="D26">
         <v>109.7</v>
       </c>
       <c r="E26">
         <v>112</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.2</v>
       </c>
       <c r="H26">
         <v>102.7</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.5</v>
       </c>
@@ -4944,51 +4944,51 @@
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.6</v>
       </c>
       <c r="AZ26">
         <v>89.2</v>
       </c>
       <c r="BA26">
         <v>95</v>
       </c>
       <c r="BB26">
         <v>86.3</v>
       </c>
       <c r="BC26">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>48.3</v>
       </c>
       <c r="D27">
         <v>108.5</v>
       </c>
       <c r="E27">
         <v>109.5</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>102.1</v>
       </c>
       <c r="H27">
         <v>100.5</v>
       </c>
       <c r="I27">
         <v>96.8</v>
       </c>
       <c r="J27">
         <v>96.8</v>
       </c>
@@ -5097,59 +5097,59 @@
       <c r="AU27">
         <v>87.6</v>
       </c>
       <c r="AV27">
         <v>90.9</v>
       </c>
       <c r="AW27">
         <v>100.4</v>
       </c>
       <c r="AX27">
         <v>106.6</v>
       </c>
       <c r="AY27">
         <v>86.8</v>
       </c>
       <c r="AZ27">
         <v>89.1</v>
       </c>
       <c r="BA27">
         <v>98.9</v>
       </c>
       <c r="BB27">
         <v>103.9</v>
       </c>
       <c r="BC27">
-        <v>84.8</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>145.9</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>98</v>
       </c>
       <c r="I28">
         <v>93.3</v>
       </c>
       <c r="J28">
         <v>88.9</v>
       </c>
@@ -5258,59 +5258,59 @@
       <c r="AU28">
         <v>88.4</v>
       </c>
       <c r="AV28">
         <v>86.5</v>
       </c>
       <c r="AW28">
         <v>91.5</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>86</v>
       </c>
       <c r="AZ28">
         <v>83.1</v>
       </c>
       <c r="BA28">
         <v>89.1</v>
       </c>
       <c r="BB28">
         <v>84.7</v>
       </c>
       <c r="BC28">
-        <v>85.8</v>
+        <v>85.9</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>103.8</v>
       </c>
       <c r="D29">
         <v>121</v>
       </c>
       <c r="E29">
         <v>119.4</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>111.2</v>
       </c>
       <c r="H29">
         <v>110.7</v>
       </c>
       <c r="I29">
         <v>109.2</v>
       </c>
       <c r="J29">
         <v>102</v>
       </c>
@@ -5427,51 +5427,51 @@
       </c>
       <c r="AX29">
         <v>101.6</v>
       </c>
       <c r="AY29">
         <v>102</v>
       </c>
       <c r="AZ29">
         <v>101.4</v>
       </c>
       <c r="BA29">
         <v>105.9</v>
       </c>
       <c r="BB29">
         <v>99.8</v>
       </c>
       <c r="BC29">
         <v>99.9</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>46.8</v>
       </c>
       <c r="D30">
         <v>129</v>
       </c>
       <c r="E30">
         <v>123.5</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>109.5</v>
       </c>
       <c r="H30">
         <v>114.1</v>
       </c>
       <c r="I30">
         <v>109.4</v>
       </c>
       <c r="J30">
         <v>102.6</v>
       </c>
@@ -5588,51 +5588,51 @@
       </c>
       <c r="AX30">
         <v>100.4</v>
       </c>
       <c r="AY30">
         <v>105.8</v>
       </c>
       <c r="AZ30">
         <v>102.7</v>
       </c>
       <c r="BA30">
         <v>105.1</v>
       </c>
       <c r="BB30">
         <v>104.9</v>
       </c>
       <c r="BC30">
         <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>14</v>
       </c>
       <c r="D31">
         <v>108.9</v>
       </c>
       <c r="E31">
         <v>106.7</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.1</v>
       </c>
       <c r="I31">
         <v>93.9</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -5749,51 +5749,51 @@
       </c>
       <c r="AX31">
         <v>102.4</v>
       </c>
       <c r="AY31">
         <v>86.6</v>
       </c>
       <c r="AZ31">
         <v>87.4</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.7</v>
       </c>
       <c r="BC31">
         <v>85.2</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>1277</v>
       </c>
       <c r="D32">
         <v>122.9</v>
       </c>
       <c r="E32">
         <v>113.2</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>115.8</v>
       </c>
       <c r="H32">
         <v>124</v>
       </c>
       <c r="I32">
         <v>115.7</v>
       </c>
       <c r="J32">
         <v>111.7</v>
       </c>
@@ -5912,63 +5912,63 @@
         <v>114.1</v>
       </c>
       <c r="AY32">
         <v>107.6</v>
       </c>
       <c r="AZ32">
         <v>108.6</v>
       </c>
       <c r="BA32">
         <v>116.2</v>
       </c>
       <c r="BB32">
         <v>120.8</v>
       </c>
       <c r="BC32">
         <v>111.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2276E201-5F30-4323-8C4C-6C2D3DD83073}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A9FD0F-D369-4AC5-8FBF-116F8162B14E}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
@@ -6090,51 +6090,51 @@
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
       <c r="BC2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8654,60 +8654,60 @@
       </c>
       <c r="AU18">
         <v>108.8</v>
       </c>
       <c r="AV18">
         <v>97.7</v>
       </c>
       <c r="AW18">
         <v>102.5</v>
       </c>
       <c r="AX18">
         <v>110.3</v>
       </c>
       <c r="AY18">
         <v>107</v>
       </c>
       <c r="AZ18">
         <v>97.4</v>
       </c>
       <c r="BA18">
         <v>115.5</v>
       </c>
       <c r="BB18">
         <v>102.3</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>106.7</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>163.68</v>
       </c>
       <c r="D19">
         <v>104</v>
       </c>
       <c r="E19">
         <v>106.7</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>106.7</v>
       </c>
       <c r="H19">
         <v>96.4</v>
       </c>
       <c r="I19">
         <v>86.7</v>
       </c>
       <c r="J19">
         <v>82.4</v>
       </c>
@@ -8824,51 +8824,51 @@
       </c>
       <c r="AX19">
         <v>84.5</v>
       </c>
       <c r="AY19">
         <v>82.6</v>
       </c>
       <c r="AZ19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19">
         <v>87.4</v>
       </c>
       <c r="BB19">
         <v>84.3</v>
       </c>
       <c r="BC19">
         <v>78.5</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>23.15</v>
       </c>
       <c r="D20">
         <v>134.6</v>
       </c>
       <c r="E20">
         <v>157.1</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>103.3</v>
       </c>
       <c r="H20">
         <v>132.69999999999999</v>
       </c>
       <c r="I20">
         <v>106.9</v>
       </c>
       <c r="J20">
         <v>94.7</v>
       </c>
@@ -8985,51 +8985,51 @@
       </c>
       <c r="AX20">
         <v>97.2</v>
       </c>
       <c r="AY20">
         <v>68</v>
       </c>
       <c r="AZ20">
         <v>95.1</v>
       </c>
       <c r="BA20">
         <v>120.2</v>
       </c>
       <c r="BB20">
         <v>147.69999999999999</v>
       </c>
       <c r="BC20">
         <v>57.4</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>50.02</v>
       </c>
       <c r="D21">
         <v>107.9</v>
       </c>
       <c r="E21">
         <v>102.3</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>114.4</v>
       </c>
       <c r="H21">
         <v>122.1</v>
       </c>
       <c r="I21">
         <v>115.6</v>
       </c>
       <c r="J21">
         <v>100</v>
       </c>
@@ -9146,51 +9146,51 @@
       </c>
       <c r="AX21">
         <v>93.3</v>
       </c>
       <c r="AY21">
         <v>100</v>
       </c>
       <c r="AZ21">
         <v>98.8</v>
       </c>
       <c r="BA21">
         <v>103.2</v>
       </c>
       <c r="BB21">
         <v>93.9</v>
       </c>
       <c r="BC21">
         <v>103.5</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>10.35</v>
       </c>
       <c r="D22">
         <v>133.30000000000001</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>103.2</v>
       </c>
       <c r="H22">
         <v>98</v>
       </c>
       <c r="I22">
         <v>85.2</v>
       </c>
       <c r="J22">
         <v>89.3</v>
       </c>
@@ -9307,51 +9307,51 @@
       </c>
       <c r="AX22">
         <v>85</v>
       </c>
       <c r="AY22">
         <v>80.8</v>
       </c>
       <c r="AZ22">
         <v>76.599999999999994</v>
       </c>
       <c r="BA22">
         <v>80.7</v>
       </c>
       <c r="BB22">
         <v>80.599999999999994</v>
       </c>
       <c r="BC22">
         <v>80.599999999999994</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>18.7</v>
       </c>
       <c r="D23">
         <v>98.9</v>
       </c>
       <c r="E23">
         <v>101.1</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>121.4</v>
       </c>
       <c r="H23">
         <v>135.69999999999999</v>
       </c>
       <c r="I23">
         <v>133.80000000000001</v>
       </c>
       <c r="J23">
         <v>134.9</v>
       </c>
@@ -9459,60 +9459,60 @@
       </c>
       <c r="AU23">
         <v>136.19999999999999</v>
       </c>
       <c r="AV23">
         <v>138.1</v>
       </c>
       <c r="AW23">
         <v>144.5</v>
       </c>
       <c r="AX23">
         <v>131.80000000000001</v>
       </c>
       <c r="AY23">
         <v>149.9</v>
       </c>
       <c r="AZ23">
         <v>141.4</v>
       </c>
       <c r="BA23">
         <v>143</v>
       </c>
       <c r="BB23">
         <v>133.6</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>153.9</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>64.47</v>
       </c>
       <c r="D24">
         <v>126.1</v>
       </c>
       <c r="E24">
         <v>122.2</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>117.8</v>
       </c>
       <c r="H24">
         <v>119.5</v>
       </c>
       <c r="I24">
         <v>112.6</v>
       </c>
       <c r="J24">
         <v>109.4</v>
       </c>
@@ -9629,51 +9629,51 @@
       </c>
       <c r="AX24">
         <v>104.1</v>
       </c>
       <c r="AY24">
         <v>118.7</v>
       </c>
       <c r="AZ24">
         <v>111.1</v>
       </c>
       <c r="BA24">
         <v>116.9</v>
       </c>
       <c r="BB24">
         <v>105.9</v>
       </c>
       <c r="BC24">
         <v>118.3</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>21.34</v>
       </c>
       <c r="D25">
         <v>125.3</v>
       </c>
       <c r="E25">
         <v>120.8</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>114.5</v>
       </c>
       <c r="H25">
         <v>117.7</v>
       </c>
       <c r="I25">
         <v>111.6</v>
       </c>
       <c r="J25">
         <v>112.1</v>
       </c>
@@ -9790,51 +9790,51 @@
       </c>
       <c r="AX25">
         <v>105.4</v>
       </c>
       <c r="AY25">
         <v>111.2</v>
       </c>
       <c r="AZ25">
         <v>107.3</v>
       </c>
       <c r="BA25">
         <v>115.7</v>
       </c>
       <c r="BB25">
         <v>101.8</v>
       </c>
       <c r="BC25">
         <v>110.9</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>0.51</v>
       </c>
       <c r="D26">
         <v>102</v>
       </c>
       <c r="E26">
         <v>101.4</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>125.4</v>
       </c>
       <c r="H26">
         <v>109.7</v>
       </c>
       <c r="I26">
         <v>90.7</v>
       </c>
       <c r="J26">
         <v>101.3</v>
       </c>
@@ -9951,51 +9951,51 @@
       </c>
       <c r="AX26">
         <v>110.4</v>
       </c>
       <c r="AY26">
         <v>139.5</v>
       </c>
       <c r="AZ26">
         <v>133.4</v>
       </c>
       <c r="BA26">
         <v>122.2</v>
       </c>
       <c r="BB26">
         <v>120.6</v>
       </c>
       <c r="BC26">
         <v>118.2</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>1.34</v>
       </c>
       <c r="D27">
         <v>123.6</v>
       </c>
       <c r="E27">
         <v>118.8</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>115.7</v>
       </c>
       <c r="H27">
         <v>131.19999999999999</v>
       </c>
       <c r="I27">
         <v>135.80000000000001</v>
       </c>
       <c r="J27">
         <v>154.1</v>
       </c>
@@ -10112,51 +10112,51 @@
       </c>
       <c r="AX27">
         <v>132.69999999999999</v>
       </c>
       <c r="AY27">
         <v>159.9</v>
       </c>
       <c r="AZ27">
         <v>170.3</v>
       </c>
       <c r="BA27">
         <v>165.4</v>
       </c>
       <c r="BB27">
         <v>132.6</v>
       </c>
       <c r="BC27">
         <v>146.9</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>0.23</v>
       </c>
       <c r="D28">
         <v>143.30000000000001</v>
       </c>
       <c r="E28">
         <v>127</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>122.4</v>
       </c>
       <c r="H28">
         <v>132.4</v>
       </c>
       <c r="I28">
         <v>124.5</v>
       </c>
       <c r="J28">
         <v>147.5</v>
       </c>
@@ -10273,51 +10273,51 @@
       </c>
       <c r="AX28">
         <v>145.4</v>
       </c>
       <c r="AY28">
         <v>148.9</v>
       </c>
       <c r="AZ28">
         <v>153</v>
       </c>
       <c r="BA28">
         <v>175.5</v>
       </c>
       <c r="BB28">
         <v>193</v>
       </c>
       <c r="BC28">
         <v>174.3</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>20.98</v>
       </c>
       <c r="D29">
         <v>131.9</v>
       </c>
       <c r="E29">
         <v>127.8</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>122.6</v>
       </c>
       <c r="H29">
         <v>121.7</v>
       </c>
       <c r="I29">
         <v>110.7</v>
       </c>
       <c r="J29">
         <v>106.5</v>
       </c>
@@ -10434,51 +10434,51 @@
       </c>
       <c r="AX29">
         <v>103</v>
       </c>
       <c r="AY29">
         <v>113.7</v>
       </c>
       <c r="AZ29">
         <v>103.3</v>
       </c>
       <c r="BA29">
         <v>106.9</v>
       </c>
       <c r="BB29">
         <v>97.1</v>
       </c>
       <c r="BC29">
         <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>20.07</v>
       </c>
       <c r="D30">
         <v>121.3</v>
       </c>
       <c r="E30">
         <v>118.4</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>116.3</v>
       </c>
       <c r="H30">
         <v>118.6</v>
       </c>
       <c r="I30">
         <v>114.5</v>
       </c>
       <c r="J30">
         <v>106.3</v>
       </c>
@@ -10595,51 +10595,51 @@
       </c>
       <c r="AX30">
         <v>101.3</v>
       </c>
       <c r="AY30">
         <v>128.30000000000001</v>
       </c>
       <c r="AZ30">
         <v>118.2</v>
       </c>
       <c r="BA30">
         <v>124.7</v>
       </c>
       <c r="BB30">
         <v>116.1</v>
       </c>
       <c r="BC30">
         <v>128.1</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>0.16</v>
       </c>
       <c r="D31">
         <v>87.4</v>
       </c>
       <c r="E31">
         <v>92.1</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>100.6</v>
       </c>
       <c r="H31">
         <v>78.099999999999994</v>
       </c>
       <c r="I31">
         <v>77.900000000000006</v>
       </c>
       <c r="J31">
         <v>94.7</v>
       </c>
@@ -10756,51 +10756,51 @@
       </c>
       <c r="AX31">
         <v>86.4</v>
       </c>
       <c r="AY31">
         <v>101.1</v>
       </c>
       <c r="AZ31">
         <v>95.5</v>
       </c>
       <c r="BA31">
         <v>100.5</v>
       </c>
       <c r="BB31">
         <v>86.7</v>
       </c>
       <c r="BC31">
         <v>84.1</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>417.93</v>
       </c>
       <c r="D32">
         <v>125.8</v>
       </c>
       <c r="E32">
         <v>114.2</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>127.5</v>
       </c>
       <c r="H32">
         <v>135.4</v>
       </c>
       <c r="I32">
         <v>123</v>
       </c>
       <c r="J32">
         <v>124.6</v>
       </c>
@@ -10919,63 +10919,63 @@
         <v>124.9</v>
       </c>
       <c r="AY32">
         <v>120.2</v>
       </c>
       <c r="AZ32">
         <v>119.6</v>
       </c>
       <c r="BA32">
         <v>129.1</v>
       </c>
       <c r="BB32">
         <v>126</v>
       </c>
       <c r="BC32">
         <v>128.30000000000001</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{394655B5-CAF6-4811-8FD4-BB34A876A011}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{298DD197-519C-462F-A042-73B2BAEF5491}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
@@ -11097,51 +11097,51 @@
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
       <c r="BC2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -11408,51 +11408,51 @@
       <c r="AU4">
         <v>94.3</v>
       </c>
       <c r="AV4">
         <v>97.2</v>
       </c>
       <c r="AW4">
         <v>100.7</v>
       </c>
       <c r="AX4">
         <v>96.9</v>
       </c>
       <c r="AY4">
         <v>94.1</v>
       </c>
       <c r="AZ4">
         <v>96.3</v>
       </c>
       <c r="BA4">
         <v>99.6</v>
       </c>
       <c r="BB4">
         <v>98.2</v>
       </c>
       <c r="BC4">
-        <v>94.6</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>8050.8</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.6</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102.2</v>
       </c>
       <c r="H5">
@@ -12374,51 +12374,51 @@
       <c r="AU10">
         <v>98.1</v>
       </c>
       <c r="AV10">
         <v>100.8</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>109.9</v>
       </c>
       <c r="AY10">
         <v>102.3</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>110.3</v>
       </c>
       <c r="BB10">
         <v>118</v>
       </c>
       <c r="BC10">
-        <v>100.2</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>426.18</v>
       </c>
       <c r="D11">
         <v>122.3</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>107.6</v>
       </c>
       <c r="H11">
@@ -12696,51 +12696,51 @@
       <c r="AU12">
         <v>97.7</v>
       </c>
       <c r="AV12">
         <v>116.7</v>
       </c>
       <c r="AW12">
         <v>106.2</v>
       </c>
       <c r="AX12">
         <v>100.3</v>
       </c>
       <c r="AY12">
         <v>102.8</v>
       </c>
       <c r="AZ12">
         <v>120.4</v>
       </c>
       <c r="BA12">
         <v>117.4</v>
       </c>
       <c r="BB12">
         <v>113.3</v>
       </c>
       <c r="BC12">
-        <v>114.2</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>572.76</v>
       </c>
       <c r="D13">
         <v>109.9</v>
       </c>
       <c r="E13">
         <v>110.5</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>98.8</v>
       </c>
       <c r="H13">
@@ -12857,51 +12857,51 @@
       <c r="AU13">
         <v>79.8</v>
       </c>
       <c r="AV13">
         <v>88.2</v>
       </c>
       <c r="AW13">
         <v>88</v>
       </c>
       <c r="AX13">
         <v>96.1</v>
       </c>
       <c r="AY13">
         <v>85.9</v>
       </c>
       <c r="AZ13">
         <v>85.8</v>
       </c>
       <c r="BA13">
         <v>89.8</v>
       </c>
       <c r="BB13">
         <v>95.8</v>
       </c>
       <c r="BC13">
-        <v>86.1</v>
+        <v>86.2</v>
       </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14">
         <v>417.48</v>
       </c>
       <c r="D14">
         <v>112.8</v>
       </c>
       <c r="E14">
         <v>108.5</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>101.8</v>
       </c>
       <c r="H14">
@@ -13179,51 +13179,51 @@
       <c r="AU15">
         <v>56.3</v>
       </c>
       <c r="AV15">
         <v>66.599999999999994</v>
       </c>
       <c r="AW15">
         <v>73.8</v>
       </c>
       <c r="AX15">
         <v>74.5</v>
       </c>
       <c r="AY15">
         <v>62.4</v>
       </c>
       <c r="AZ15">
         <v>73.7</v>
       </c>
       <c r="BA15">
         <v>72.8</v>
       </c>
       <c r="BB15">
         <v>71.2</v>
       </c>
       <c r="BC15">
-        <v>58.2</v>
+        <v>58.3</v>
       </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.8</v>
       </c>
       <c r="E16">
         <v>121</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>98</v>
       </c>
       <c r="H16">
@@ -13661,60 +13661,60 @@
       </c>
       <c r="AU18">
         <v>91.3</v>
       </c>
       <c r="AV18">
         <v>95</v>
       </c>
       <c r="AW18">
         <v>98.8</v>
       </c>
       <c r="AX18">
         <v>89.2</v>
       </c>
       <c r="AY18">
         <v>89.3</v>
       </c>
       <c r="AZ18">
         <v>94.1</v>
       </c>
       <c r="BA18">
         <v>93.4</v>
       </c>
       <c r="BB18">
         <v>88.7</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>87.6</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.3</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>102.6</v>
       </c>
       <c r="H19">
         <v>98.8</v>
       </c>
       <c r="I19">
         <v>94.7</v>
       </c>
       <c r="J19">
         <v>92.1</v>
       </c>
@@ -13831,51 +13831,51 @@
       </c>
       <c r="AX19">
         <v>88.3</v>
       </c>
       <c r="AY19">
         <v>87.3</v>
       </c>
       <c r="AZ19">
         <v>89</v>
       </c>
       <c r="BA19">
         <v>91.5</v>
       </c>
       <c r="BB19">
         <v>83.5</v>
       </c>
       <c r="BC19">
         <v>82.1</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>472.95</v>
       </c>
       <c r="D20">
         <v>114.5</v>
       </c>
       <c r="E20">
         <v>111.7</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>98.9</v>
       </c>
       <c r="H20">
         <v>101.2</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.2</v>
       </c>
@@ -13992,51 +13992,51 @@
       </c>
       <c r="AX20">
         <v>94</v>
       </c>
       <c r="AY20">
         <v>86.2</v>
       </c>
       <c r="AZ20">
         <v>91.8</v>
       </c>
       <c r="BA20">
         <v>98.3</v>
       </c>
       <c r="BB20">
         <v>94.2</v>
       </c>
       <c r="BC20">
         <v>82.2</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.7</v>
       </c>
       <c r="H21">
         <v>96.5</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.1</v>
       </c>
@@ -14145,59 +14145,59 @@
       <c r="AU21">
         <v>97.8</v>
       </c>
       <c r="AV21">
         <v>98.1</v>
       </c>
       <c r="AW21">
         <v>102.2</v>
       </c>
       <c r="AX21">
         <v>95.4</v>
       </c>
       <c r="AY21">
         <v>97.2</v>
       </c>
       <c r="AZ21">
         <v>96.9</v>
       </c>
       <c r="BA21">
         <v>99.4</v>
       </c>
       <c r="BB21">
         <v>95.7</v>
       </c>
       <c r="BC21">
-        <v>101.1</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.4</v>
       </c>
       <c r="E22">
         <v>109.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>102.1</v>
       </c>
       <c r="I22">
         <v>95.2</v>
       </c>
       <c r="J22">
         <v>92.7</v>
       </c>
@@ -14314,51 +14314,51 @@
       </c>
       <c r="AX22">
         <v>89.2</v>
       </c>
       <c r="AY22">
         <v>89.4</v>
       </c>
       <c r="AZ22">
         <v>87.8</v>
       </c>
       <c r="BA22">
         <v>93</v>
       </c>
       <c r="BB22">
         <v>87.4</v>
       </c>
       <c r="BC22">
         <v>88.1</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>97.5</v>
       </c>
       <c r="I23">
         <v>96.9</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -14466,60 +14466,60 @@
       </c>
       <c r="AU23">
         <v>98.3</v>
       </c>
       <c r="AV23">
         <v>98.4</v>
       </c>
       <c r="AW23">
         <v>100</v>
       </c>
       <c r="AX23">
         <v>91.6</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>99</v>
       </c>
       <c r="BB23">
         <v>90.1</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>95.7</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>493.73</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>112.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.6</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>96.3</v>
       </c>
       <c r="J24">
         <v>91.9</v>
       </c>
@@ -14628,59 +14628,59 @@
       <c r="AU24">
         <v>91</v>
       </c>
       <c r="AV24">
         <v>88.6</v>
       </c>
       <c r="AW24">
         <v>94.4</v>
       </c>
       <c r="AX24">
         <v>93.7</v>
       </c>
       <c r="AY24">
         <v>90</v>
       </c>
       <c r="AZ24">
         <v>87.6</v>
       </c>
       <c r="BA24">
         <v>92.3</v>
       </c>
       <c r="BB24">
         <v>90.6</v>
       </c>
       <c r="BC24">
-        <v>88.8</v>
+        <v>88.9</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>114</v>
       </c>
       <c r="E25">
         <v>110.1</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>96.8</v>
       </c>
       <c r="H25">
         <v>97</v>
       </c>
       <c r="I25">
         <v>90</v>
       </c>
       <c r="J25">
         <v>88.5</v>
       </c>
@@ -14797,51 +14797,51 @@
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>89.3</v>
       </c>
       <c r="AZ25">
         <v>81.599999999999994</v>
       </c>
       <c r="BA25">
         <v>82.3</v>
       </c>
       <c r="BB25">
         <v>88.1</v>
       </c>
       <c r="BC25">
         <v>87.6</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>112.1</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.1</v>
       </c>
       <c r="H26">
         <v>102.6</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.4</v>
       </c>
@@ -14958,51 +14958,51 @@
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.3</v>
       </c>
       <c r="AZ26">
         <v>88.9</v>
       </c>
       <c r="BA26">
         <v>94.9</v>
       </c>
       <c r="BB26">
         <v>86.1</v>
       </c>
       <c r="BC26">
         <v>91.8</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.1</v>
       </c>
       <c r="E27">
         <v>109.3</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>101.7</v>
       </c>
       <c r="H27">
         <v>99.7</v>
       </c>
       <c r="I27">
         <v>95.7</v>
       </c>
       <c r="J27">
         <v>95.2</v>
       </c>
@@ -15111,59 +15111,59 @@
       <c r="AU27">
         <v>85.4</v>
       </c>
       <c r="AV27">
         <v>89</v>
       </c>
       <c r="AW27">
         <v>98.4</v>
       </c>
       <c r="AX27">
         <v>105.8</v>
       </c>
       <c r="AY27">
         <v>84.7</v>
       </c>
       <c r="AZ27">
         <v>86.8</v>
       </c>
       <c r="BA27">
         <v>97</v>
       </c>
       <c r="BB27">
         <v>103.1</v>
       </c>
       <c r="BC27">
-        <v>83.1</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>93.2</v>
       </c>
       <c r="J28">
         <v>88.8</v>
       </c>
@@ -15272,59 +15272,59 @@
       <c r="AU28">
         <v>88.3</v>
       </c>
       <c r="AV28">
         <v>86.4</v>
       </c>
       <c r="AW28">
         <v>91.4</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>85.9</v>
       </c>
       <c r="AZ28">
         <v>83</v>
       </c>
       <c r="BA28">
         <v>88.9</v>
       </c>
       <c r="BB28">
         <v>84.5</v>
       </c>
       <c r="BC28">
-        <v>85.6</v>
+        <v>85.8</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>118.2</v>
       </c>
       <c r="E29">
         <v>117.3</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>108.3</v>
       </c>
       <c r="H29">
         <v>107.9</v>
       </c>
       <c r="I29">
         <v>108.8</v>
       </c>
       <c r="J29">
         <v>100.9</v>
       </c>
@@ -15441,51 +15441,51 @@
       </c>
       <c r="AX29">
         <v>101.3</v>
       </c>
       <c r="AY29">
         <v>99</v>
       </c>
       <c r="AZ29">
         <v>101</v>
       </c>
       <c r="BA29">
         <v>105.7</v>
       </c>
       <c r="BB29">
         <v>100.5</v>
       </c>
       <c r="BC29">
         <v>96.3</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>26.73</v>
       </c>
       <c r="D30">
         <v>134.69999999999999</v>
       </c>
       <c r="E30">
         <v>127.4</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>104.4</v>
       </c>
       <c r="H30">
         <v>110.7</v>
       </c>
       <c r="I30">
         <v>105.6</v>
       </c>
       <c r="J30">
         <v>99.9</v>
       </c>
@@ -15602,51 +15602,51 @@
       </c>
       <c r="AX30">
         <v>99.7</v>
       </c>
       <c r="AY30">
         <v>88.9</v>
       </c>
       <c r="AZ30">
         <v>90.9</v>
       </c>
       <c r="BA30">
         <v>90.5</v>
       </c>
       <c r="BB30">
         <v>96.4</v>
       </c>
       <c r="BC30">
         <v>87.7</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.1</v>
       </c>
       <c r="E31">
         <v>106.9</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.3</v>
       </c>
       <c r="I31">
         <v>94.1</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -15763,51 +15763,51 @@
       </c>
       <c r="AX31">
         <v>102.6</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>87.3</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.8</v>
       </c>
       <c r="BC31">
         <v>85.2</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>859.07</v>
       </c>
       <c r="D32">
         <v>121.5</v>
       </c>
       <c r="E32">
         <v>112.7</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.1</v>
       </c>
       <c r="H32">
         <v>118.4</v>
       </c>
       <c r="I32">
         <v>112.2</v>
       </c>
       <c r="J32">
         <v>105.5</v>
       </c>
@@ -15916,73 +15916,73 @@
       <c r="AU32">
         <v>97.2</v>
       </c>
       <c r="AV32">
         <v>102.5</v>
       </c>
       <c r="AW32">
         <v>107.6</v>
       </c>
       <c r="AX32">
         <v>108.8</v>
       </c>
       <c r="AY32">
         <v>101.4</v>
       </c>
       <c r="AZ32">
         <v>103.2</v>
       </c>
       <c r="BA32">
         <v>109.9</v>
       </c>
       <c r="BB32">
         <v>118.3</v>
       </c>
       <c r="BC32">
-        <v>102.6</v>
+        <v>102.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32417CEC-1CA2-4E45-A4A1-928913518417}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D83713FC-8634-4456-A14D-BB89AF23F455}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
@@ -16104,51 +16104,51 @@
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
       <c r="BC2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -16415,51 +16415,51 @@
       <c r="AU4">
         <v>98.4</v>
       </c>
       <c r="AV4">
         <v>102.6</v>
       </c>
       <c r="AW4">
         <v>106.5</v>
       </c>
       <c r="AX4">
         <v>103.2</v>
       </c>
       <c r="AY4">
         <v>100.1</v>
       </c>
       <c r="AZ4">
         <v>102.2</v>
       </c>
       <c r="BA4">
         <v>107.1</v>
       </c>
       <c r="BB4">
         <v>105.1</v>
       </c>
       <c r="BC4">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>10005.370000000001</v>
       </c>
       <c r="D5">
         <v>113.4</v>
       </c>
       <c r="E5">
         <v>111</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
@@ -16576,51 +16576,51 @@
       <c r="AU5">
         <v>99</v>
       </c>
       <c r="AV5">
         <v>103.1</v>
       </c>
       <c r="AW5">
         <v>106.9</v>
       </c>
       <c r="AX5">
         <v>103.6</v>
       </c>
       <c r="AY5">
         <v>100.7</v>
       </c>
       <c r="AZ5">
         <v>102.7</v>
       </c>
       <c r="BA5">
         <v>107.6</v>
       </c>
       <c r="BB5">
         <v>105.4</v>
       </c>
       <c r="BC5">
-        <v>103.6</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>873.62</v>
       </c>
       <c r="D6">
         <v>122.6</v>
       </c>
       <c r="E6">
         <v>117.1</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>112.6</v>
       </c>
       <c r="H6">
@@ -17381,51 +17381,51 @@
       <c r="AU10">
         <v>99</v>
       </c>
       <c r="AV10">
         <v>102.7</v>
       </c>
       <c r="AW10">
         <v>117.7</v>
       </c>
       <c r="AX10">
         <v>119.4</v>
       </c>
       <c r="AY10">
         <v>105.8</v>
       </c>
       <c r="AZ10">
         <v>101.8</v>
       </c>
       <c r="BA10">
         <v>119.6</v>
       </c>
       <c r="BB10">
         <v>116.8</v>
       </c>
       <c r="BC10">
-        <v>105.5</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>556.94000000000005</v>
       </c>
       <c r="D11">
         <v>119.8</v>
       </c>
       <c r="E11">
         <v>114.3</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>109.8</v>
       </c>
       <c r="H11">
@@ -17864,51 +17864,51 @@
       <c r="AU13">
         <v>103</v>
       </c>
       <c r="AV13">
         <v>110.9</v>
       </c>
       <c r="AW13">
         <v>122.3</v>
       </c>
       <c r="AX13">
         <v>124.4</v>
       </c>
       <c r="AY13">
         <v>109.9</v>
       </c>
       <c r="AZ13">
         <v>115.4</v>
       </c>
       <c r="BA13">
         <v>129.5</v>
       </c>
       <c r="BB13">
         <v>130.5</v>
       </c>
       <c r="BC13">
-        <v>123.8</v>
+        <v>123.7</v>
       </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14">
         <v>523.84</v>
       </c>
       <c r="D14">
         <v>110.8</v>
       </c>
       <c r="E14">
         <v>108.2</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>104.9</v>
       </c>
       <c r="H14">
@@ -18025,51 +18025,51 @@
       <c r="AU14">
         <v>98.1</v>
       </c>
       <c r="AV14">
         <v>104.5</v>
       </c>
       <c r="AW14">
         <v>107.1</v>
       </c>
       <c r="AX14">
         <v>115.9</v>
       </c>
       <c r="AY14">
         <v>105.6</v>
       </c>
       <c r="AZ14">
         <v>103.4</v>
       </c>
       <c r="BA14">
         <v>113.5</v>
       </c>
       <c r="BB14">
         <v>123</v>
       </c>
       <c r="BC14">
-        <v>118.8</v>
+        <v>118.6</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15">
         <v>478.9</v>
       </c>
       <c r="D15">
         <v>99</v>
       </c>
       <c r="E15">
         <v>104</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>104.8</v>
       </c>
       <c r="H15">
@@ -18347,51 +18347,51 @@
       <c r="AU16">
         <v>103.3</v>
       </c>
       <c r="AV16">
         <v>109.3</v>
       </c>
       <c r="AW16">
         <v>113.9</v>
       </c>
       <c r="AX16">
         <v>113.6</v>
       </c>
       <c r="AY16">
         <v>107.9</v>
       </c>
       <c r="AZ16">
         <v>109.2</v>
       </c>
       <c r="BA16">
         <v>115.4</v>
       </c>
       <c r="BB16">
         <v>117</v>
       </c>
       <c r="BC16">
-        <v>110.3</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="17" spans="1:55">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17">
         <v>237.37</v>
       </c>
       <c r="D17">
         <v>113.5</v>
       </c>
       <c r="E17">
         <v>110.2</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17">
         <v>101.4</v>
       </c>
       <c r="H17">
@@ -18668,60 +18668,60 @@
       </c>
       <c r="AU18">
         <v>100.9</v>
       </c>
       <c r="AV18">
         <v>111.5</v>
       </c>
       <c r="AW18">
         <v>110.5</v>
       </c>
       <c r="AX18">
         <v>103.1</v>
       </c>
       <c r="AY18">
         <v>103.7</v>
       </c>
       <c r="AZ18">
         <v>109.1</v>
       </c>
       <c r="BA18">
         <v>107</v>
       </c>
       <c r="BB18">
         <v>102.9</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>107.1</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>793.36</v>
       </c>
       <c r="D19">
         <v>113.8</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>103.3</v>
       </c>
       <c r="H19">
         <v>100</v>
       </c>
       <c r="I19">
         <v>94.9</v>
       </c>
       <c r="J19">
         <v>93.5</v>
       </c>
@@ -18838,51 +18838,51 @@
       </c>
       <c r="AX19">
         <v>90.2</v>
       </c>
       <c r="AY19">
         <v>90</v>
       </c>
       <c r="AZ19">
         <v>92.6</v>
       </c>
       <c r="BA19">
         <v>93.5</v>
       </c>
       <c r="BB19">
         <v>86.4</v>
       </c>
       <c r="BC19">
         <v>87.2</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>529.66</v>
       </c>
       <c r="D20">
         <v>114.3</v>
       </c>
       <c r="E20">
         <v>110.2</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>100.7</v>
       </c>
       <c r="H20">
         <v>100.9</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.6</v>
       </c>
@@ -18999,51 +18999,51 @@
       </c>
       <c r="AX20">
         <v>96.5</v>
       </c>
       <c r="AY20">
         <v>87.2</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>98</v>
       </c>
       <c r="BB20">
         <v>94</v>
       </c>
       <c r="BC20">
         <v>81.3</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>397.91</v>
       </c>
       <c r="D21">
         <v>107.9</v>
       </c>
       <c r="E21">
         <v>107.4</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.8</v>
       </c>
       <c r="H21">
         <v>97.2</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.4</v>
       </c>
@@ -19152,59 +19152,59 @@
       <c r="AU21">
         <v>98.2</v>
       </c>
       <c r="AV21">
         <v>98.4</v>
       </c>
       <c r="AW21">
         <v>102.5</v>
       </c>
       <c r="AX21">
         <v>95.9</v>
       </c>
       <c r="AY21">
         <v>97.9</v>
       </c>
       <c r="AZ21">
         <v>97.5</v>
       </c>
       <c r="BA21">
         <v>99.9</v>
       </c>
       <c r="BB21">
         <v>96.5</v>
       </c>
       <c r="BC21">
-        <v>103</v>
+        <v>103.1</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>251.14</v>
       </c>
       <c r="D22">
         <v>112.8</v>
       </c>
       <c r="E22">
         <v>109.6</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.2</v>
       </c>
       <c r="H22">
         <v>101.8</v>
       </c>
       <c r="I22">
         <v>94.7</v>
       </c>
       <c r="J22">
         <v>92.3</v>
       </c>
@@ -19321,51 +19321,51 @@
       </c>
       <c r="AX22">
         <v>89</v>
       </c>
       <c r="AY22">
         <v>89.7</v>
       </c>
       <c r="AZ22">
         <v>87.9</v>
       </c>
       <c r="BA22">
         <v>92.6</v>
       </c>
       <c r="BB22">
         <v>87.9</v>
       </c>
       <c r="BC22">
         <v>88.5</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>1500.21</v>
       </c>
       <c r="D23">
         <v>104.3</v>
       </c>
       <c r="E23">
         <v>104.1</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>98</v>
       </c>
       <c r="I23">
         <v>96.6</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -19473,60 +19473,60 @@
       </c>
       <c r="AU23">
         <v>98.4</v>
       </c>
       <c r="AV23">
         <v>98.9</v>
       </c>
       <c r="AW23">
         <v>100.1</v>
       </c>
       <c r="AX23">
         <v>91</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>98.5</v>
       </c>
       <c r="BB23">
         <v>89.9</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>95.6</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>835.79</v>
       </c>
       <c r="D24">
         <v>117.2</v>
       </c>
       <c r="E24">
         <v>113.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.7</v>
       </c>
       <c r="H24">
         <v>103.8</v>
       </c>
       <c r="I24">
         <v>99</v>
       </c>
       <c r="J24">
         <v>94</v>
       </c>
@@ -19643,51 +19643,51 @@
       </c>
       <c r="AX24">
         <v>95.3</v>
       </c>
       <c r="AY24">
         <v>97</v>
       </c>
       <c r="AZ24">
         <v>93</v>
       </c>
       <c r="BA24">
         <v>97.4</v>
       </c>
       <c r="BB24">
         <v>95.3</v>
       </c>
       <c r="BC24">
         <v>92.4</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>246.22</v>
       </c>
       <c r="D25">
         <v>122.1</v>
       </c>
       <c r="E25">
         <v>116.8</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>98</v>
       </c>
       <c r="H25">
         <v>100.6</v>
       </c>
       <c r="I25">
         <v>94.2</v>
       </c>
       <c r="J25">
         <v>91.5</v>
       </c>
@@ -19804,51 +19804,51 @@
       </c>
       <c r="AX25">
         <v>100.7</v>
       </c>
       <c r="AY25">
         <v>94.8</v>
       </c>
       <c r="AZ25">
         <v>91.7</v>
       </c>
       <c r="BA25">
         <v>84.5</v>
       </c>
       <c r="BB25">
         <v>97.7</v>
       </c>
       <c r="BC25">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>120.39</v>
       </c>
       <c r="D26">
         <v>113.4</v>
       </c>
       <c r="E26">
         <v>113.4</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>107.2</v>
       </c>
       <c r="H26">
         <v>101.2</v>
       </c>
       <c r="I26">
         <v>87.9</v>
       </c>
       <c r="J26">
         <v>84.7</v>
       </c>
@@ -19965,51 +19965,51 @@
       </c>
       <c r="AX26">
         <v>84.4</v>
       </c>
       <c r="AY26">
         <v>88.2</v>
       </c>
       <c r="AZ26">
         <v>85.9</v>
       </c>
       <c r="BA26">
         <v>87.9</v>
       </c>
       <c r="BB26">
         <v>81.7</v>
       </c>
       <c r="BC26">
         <v>86.2</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>69.59</v>
       </c>
       <c r="D27">
         <v>102.3</v>
       </c>
       <c r="E27">
         <v>103.6</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>102.1</v>
       </c>
       <c r="H27">
         <v>98.4</v>
       </c>
       <c r="I27">
         <v>91.1</v>
       </c>
       <c r="J27">
         <v>91.8</v>
       </c>
@@ -20118,59 +20118,59 @@
       <c r="AU27">
         <v>85.7</v>
       </c>
       <c r="AV27">
         <v>85</v>
       </c>
       <c r="AW27">
         <v>95</v>
       </c>
       <c r="AX27">
         <v>101.6</v>
       </c>
       <c r="AY27">
         <v>84.2</v>
       </c>
       <c r="AZ27">
         <v>83.7</v>
       </c>
       <c r="BA27">
         <v>92.7</v>
       </c>
       <c r="BB27">
         <v>99.3</v>
       </c>
       <c r="BC27">
-        <v>82.7</v>
+        <v>82.8</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>148.38999999999999</v>
       </c>
       <c r="D28">
         <v>113.4</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.7</v>
       </c>
       <c r="H28">
         <v>97.7</v>
       </c>
       <c r="I28">
         <v>93</v>
       </c>
       <c r="J28">
         <v>88.2</v>
       </c>
@@ -20279,59 +20279,59 @@
       <c r="AU28">
         <v>87.8</v>
       </c>
       <c r="AV28">
         <v>85.9</v>
       </c>
       <c r="AW28">
         <v>90.7</v>
       </c>
       <c r="AX28">
         <v>85.4</v>
       </c>
       <c r="AY28">
         <v>85.3</v>
       </c>
       <c r="AZ28">
         <v>82.4</v>
       </c>
       <c r="BA28">
         <v>88.3</v>
       </c>
       <c r="BB28">
         <v>83.9</v>
       </c>
       <c r="BC28">
-        <v>85</v>
+        <v>85.2</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>106.48</v>
       </c>
       <c r="D29">
         <v>118.7</v>
       </c>
       <c r="E29">
         <v>117.9</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>109</v>
       </c>
       <c r="H29">
         <v>109.4</v>
       </c>
       <c r="I29">
         <v>111.1</v>
       </c>
       <c r="J29">
         <v>104.4</v>
       </c>
@@ -20440,59 +20440,59 @@
       <c r="AU29">
         <v>102.8</v>
       </c>
       <c r="AV29">
         <v>101.4</v>
       </c>
       <c r="AW29">
         <v>109.8</v>
       </c>
       <c r="AX29">
         <v>105.9</v>
       </c>
       <c r="AY29">
         <v>104.2</v>
       </c>
       <c r="AZ29">
         <v>105.6</v>
       </c>
       <c r="BA29">
         <v>109</v>
       </c>
       <c r="BB29">
         <v>107.4</v>
       </c>
       <c r="BC29">
-        <v>106.4</v>
+        <v>106.5</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>144.72</v>
       </c>
       <c r="D30">
         <v>122.1</v>
       </c>
       <c r="E30">
         <v>113.5</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>105.7</v>
       </c>
       <c r="H30">
         <v>116.1</v>
       </c>
       <c r="I30">
         <v>117.4</v>
       </c>
       <c r="J30">
         <v>105.4</v>
       </c>
@@ -20601,59 +20601,59 @@
       <c r="AU30">
         <v>108.4</v>
       </c>
       <c r="AV30">
         <v>111.4</v>
       </c>
       <c r="AW30">
         <v>111.3</v>
       </c>
       <c r="AX30">
         <v>94.7</v>
       </c>
       <c r="AY30">
         <v>121.1</v>
       </c>
       <c r="AZ30">
         <v>107.2</v>
       </c>
       <c r="BA30">
         <v>130.30000000000001</v>
       </c>
       <c r="BB30">
         <v>103.1</v>
       </c>
       <c r="BC30">
-        <v>98.3</v>
+        <v>98.4</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>352.98</v>
       </c>
       <c r="D31">
         <v>115.4</v>
       </c>
       <c r="E31">
         <v>111.1</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>99.6</v>
       </c>
       <c r="H31">
         <v>102.6</v>
       </c>
       <c r="I31">
         <v>95.2</v>
       </c>
       <c r="J31">
         <v>91.1</v>
       </c>
@@ -20770,51 +20770,51 @@
       </c>
       <c r="AX31">
         <v>93.9</v>
       </c>
       <c r="AY31">
         <v>84.6</v>
       </c>
       <c r="AZ31">
         <v>88.4</v>
       </c>
       <c r="BA31">
         <v>95.3</v>
       </c>
       <c r="BB31">
         <v>98</v>
       </c>
       <c r="BC31">
         <v>61.2</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>1067.42</v>
       </c>
       <c r="D32">
         <v>121.5</v>
       </c>
       <c r="E32">
         <v>112</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.6</v>
       </c>
       <c r="H32">
         <v>120</v>
       </c>
       <c r="I32">
         <v>116.1</v>
       </c>
       <c r="J32">
         <v>109.4</v>
       </c>
@@ -20933,63 +20933,63 @@
         <v>117.5</v>
       </c>
       <c r="AY32">
         <v>106.9</v>
       </c>
       <c r="AZ32">
         <v>107.5</v>
       </c>
       <c r="BA32">
         <v>118.1</v>
       </c>
       <c r="BB32">
         <v>120.5</v>
       </c>
       <c r="BC32">
         <v>110.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50099186-E038-4F9A-A5E8-23CF0223C301}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBEBFF06-AEF2-495E-9660-93D098577D61}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
@@ -21111,51 +21111,51 @@
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
       <c r="BC2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -21422,51 +21422,51 @@
       <c r="AU4">
         <v>94.4</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>100.8</v>
       </c>
       <c r="AX4">
         <v>97</v>
       </c>
       <c r="AY4">
         <v>94.2</v>
       </c>
       <c r="AZ4">
         <v>96.4</v>
       </c>
       <c r="BA4">
         <v>99.7</v>
       </c>
       <c r="BB4">
         <v>98.3</v>
       </c>
       <c r="BC4">
-        <v>94.7</v>
+        <v>94.8</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>8025.73</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.7</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102.2</v>
       </c>
       <c r="H5">
@@ -22388,51 +22388,51 @@
       <c r="AU10">
         <v>98.1</v>
       </c>
       <c r="AV10">
         <v>100.8</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>109.9</v>
       </c>
       <c r="AY10">
         <v>102.3</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>110.3</v>
       </c>
       <c r="BB10">
         <v>118</v>
       </c>
       <c r="BC10">
-        <v>100.2</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>423.91</v>
       </c>
       <c r="D11">
         <v>122.4</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>107.6</v>
       </c>
       <c r="H11">
@@ -22549,51 +22549,51 @@
       <c r="AU11">
         <v>96.3</v>
       </c>
       <c r="AV11">
         <v>104.2</v>
       </c>
       <c r="AW11">
         <v>105.3</v>
       </c>
       <c r="AX11">
         <v>107.5</v>
       </c>
       <c r="AY11">
         <v>100.4</v>
       </c>
       <c r="AZ11">
         <v>105.5</v>
       </c>
       <c r="BA11">
         <v>109.4</v>
       </c>
       <c r="BB11">
         <v>118.7</v>
       </c>
       <c r="BC11">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12">
         <v>315.73</v>
       </c>
       <c r="D12">
         <v>97.5</v>
       </c>
       <c r="E12">
         <v>101.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>108.3</v>
       </c>
       <c r="H12">
@@ -22710,51 +22710,51 @@
       <c r="AU12">
         <v>97.7</v>
       </c>
       <c r="AV12">
         <v>116.7</v>
       </c>
       <c r="AW12">
         <v>106.2</v>
       </c>
       <c r="AX12">
         <v>100.3</v>
       </c>
       <c r="AY12">
         <v>102.8</v>
       </c>
       <c r="AZ12">
         <v>120.4</v>
       </c>
       <c r="BA12">
         <v>117.4</v>
       </c>
       <c r="BB12">
         <v>113.3</v>
       </c>
       <c r="BC12">
-        <v>114.2</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>553.4</v>
       </c>
       <c r="D13">
         <v>110.6</v>
       </c>
       <c r="E13">
         <v>111.4</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>98.9</v>
       </c>
       <c r="H13">
@@ -22871,51 +22871,51 @@
       <c r="AU13">
         <v>80</v>
       </c>
       <c r="AV13">
         <v>89.4</v>
       </c>
       <c r="AW13">
         <v>89.2</v>
       </c>
       <c r="AX13">
         <v>96.7</v>
       </c>
       <c r="AY13">
         <v>86</v>
       </c>
       <c r="AZ13">
         <v>86.8</v>
       </c>
       <c r="BA13">
         <v>91.2</v>
       </c>
       <c r="BB13">
         <v>97.1</v>
       </c>
       <c r="BC13">
-        <v>86.9</v>
+        <v>86.7</v>
       </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14">
         <v>405.21</v>
       </c>
       <c r="D14">
         <v>113.6</v>
       </c>
       <c r="E14">
         <v>109</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>101.9</v>
       </c>
       <c r="H14">
@@ -23032,51 +23032,51 @@
       <c r="AU14">
         <v>87.8</v>
       </c>
       <c r="AV14">
         <v>96.5</v>
       </c>
       <c r="AW14">
         <v>93.6</v>
       </c>
       <c r="AX14">
         <v>104.6</v>
       </c>
       <c r="AY14">
         <v>94.6</v>
       </c>
       <c r="AZ14">
         <v>91.4</v>
       </c>
       <c r="BA14">
         <v>97.7</v>
       </c>
       <c r="BB14">
         <v>106.4</v>
       </c>
       <c r="BC14">
-        <v>97.1</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15">
         <v>148.19</v>
       </c>
       <c r="D15">
         <v>102.5</v>
       </c>
       <c r="E15">
         <v>118.1</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>90.7</v>
       </c>
       <c r="H15">
@@ -23675,60 +23675,60 @@
       </c>
       <c r="AU18">
         <v>91.3</v>
       </c>
       <c r="AV18">
         <v>95</v>
       </c>
       <c r="AW18">
         <v>98.8</v>
       </c>
       <c r="AX18">
         <v>89.2</v>
       </c>
       <c r="AY18">
         <v>89.3</v>
       </c>
       <c r="AZ18">
         <v>94.1</v>
       </c>
       <c r="BA18">
         <v>93.4</v>
       </c>
       <c r="BB18">
         <v>88.7</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>87.6</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.3</v>
       </c>
       <c r="E19">
         <v>111.6</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>102.6</v>
       </c>
       <c r="H19">
         <v>98.8</v>
       </c>
       <c r="I19">
         <v>94.7</v>
       </c>
       <c r="J19">
         <v>92.1</v>
       </c>
@@ -23845,51 +23845,51 @@
       </c>
       <c r="AX19">
         <v>88.3</v>
       </c>
       <c r="AY19">
         <v>87.3</v>
       </c>
       <c r="AZ19">
         <v>89</v>
       </c>
       <c r="BA19">
         <v>91.5</v>
       </c>
       <c r="BB19">
         <v>83.5</v>
       </c>
       <c r="BC19">
         <v>82.1</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>469.66</v>
       </c>
       <c r="D20">
         <v>114.7</v>
       </c>
       <c r="E20">
         <v>111.8</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>98.9</v>
       </c>
       <c r="H20">
         <v>101.2</v>
       </c>
       <c r="I20">
         <v>99.5</v>
       </c>
       <c r="J20">
         <v>95.2</v>
       </c>
@@ -24006,51 +24006,51 @@
       </c>
       <c r="AX20">
         <v>94</v>
       </c>
       <c r="AY20">
         <v>86.3</v>
       </c>
       <c r="AZ20">
         <v>92</v>
       </c>
       <c r="BA20">
         <v>98.3</v>
       </c>
       <c r="BB20">
         <v>94</v>
       </c>
       <c r="BC20">
         <v>82.1</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>108.3</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>100.7</v>
       </c>
       <c r="H21">
         <v>96.5</v>
       </c>
       <c r="I21">
         <v>96.3</v>
       </c>
       <c r="J21">
         <v>97.1</v>
       </c>
@@ -24159,59 +24159,59 @@
       <c r="AU21">
         <v>97.8</v>
       </c>
       <c r="AV21">
         <v>98.1</v>
       </c>
       <c r="AW21">
         <v>102.2</v>
       </c>
       <c r="AX21">
         <v>95.4</v>
       </c>
       <c r="AY21">
         <v>97.2</v>
       </c>
       <c r="AZ21">
         <v>96.9</v>
       </c>
       <c r="BA21">
         <v>99.4</v>
       </c>
       <c r="BB21">
         <v>95.7</v>
       </c>
       <c r="BC21">
-        <v>101.1</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.4</v>
       </c>
       <c r="E22">
         <v>109.2</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>102.4</v>
       </c>
       <c r="H22">
         <v>102.1</v>
       </c>
       <c r="I22">
         <v>95.2</v>
       </c>
       <c r="J22">
         <v>92.7</v>
       </c>
@@ -24328,51 +24328,51 @@
       </c>
       <c r="AX22">
         <v>89.2</v>
       </c>
       <c r="AY22">
         <v>89.4</v>
       </c>
       <c r="AZ22">
         <v>87.8</v>
       </c>
       <c r="BA22">
         <v>93</v>
       </c>
       <c r="BB22">
         <v>87.4</v>
       </c>
       <c r="BC22">
         <v>88.1</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>103.7</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.2</v>
       </c>
       <c r="H23">
         <v>97.5</v>
       </c>
       <c r="I23">
         <v>96.9</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -24480,60 +24480,60 @@
       </c>
       <c r="AU23">
         <v>98.3</v>
       </c>
       <c r="AV23">
         <v>98.4</v>
       </c>
       <c r="AW23">
         <v>100</v>
       </c>
       <c r="AX23">
         <v>91.6</v>
       </c>
       <c r="AY23">
         <v>95.6</v>
       </c>
       <c r="AZ23">
         <v>97.3</v>
       </c>
       <c r="BA23">
         <v>99</v>
       </c>
       <c r="BB23">
         <v>90.1</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>95.7</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>493.58</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>112.7</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.6</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>96.3</v>
       </c>
       <c r="J24">
         <v>91.9</v>
       </c>
@@ -24650,51 +24650,51 @@
       </c>
       <c r="AX24">
         <v>93.7</v>
       </c>
       <c r="AY24">
         <v>90</v>
       </c>
       <c r="AZ24">
         <v>87.6</v>
       </c>
       <c r="BA24">
         <v>92.3</v>
       </c>
       <c r="BB24">
         <v>90.6</v>
       </c>
       <c r="BC24">
         <v>88.8</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>114</v>
       </c>
       <c r="E25">
         <v>110.1</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>96.8</v>
       </c>
       <c r="H25">
         <v>97</v>
       </c>
       <c r="I25">
         <v>90</v>
       </c>
       <c r="J25">
         <v>88.5</v>
       </c>
@@ -24811,51 +24811,51 @@
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>89.3</v>
       </c>
       <c r="AZ25">
         <v>81.599999999999994</v>
       </c>
       <c r="BA25">
         <v>82.3</v>
       </c>
       <c r="BB25">
         <v>88.1</v>
       </c>
       <c r="BC25">
         <v>87.6</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>112.1</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>108.1</v>
       </c>
       <c r="H26">
         <v>102.6</v>
       </c>
       <c r="I26">
         <v>94.5</v>
       </c>
       <c r="J26">
         <v>88.4</v>
       </c>
@@ -24972,51 +24972,51 @@
       </c>
       <c r="AX26">
         <v>90.5</v>
       </c>
       <c r="AY26">
         <v>92.3</v>
       </c>
       <c r="AZ26">
         <v>88.9</v>
       </c>
       <c r="BA26">
         <v>94.9</v>
       </c>
       <c r="BB26">
         <v>86.1</v>
       </c>
       <c r="BC26">
         <v>91.8</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.1</v>
       </c>
       <c r="E27">
         <v>109.3</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>101.7</v>
       </c>
       <c r="H27">
         <v>99.7</v>
       </c>
       <c r="I27">
         <v>95.7</v>
       </c>
       <c r="J27">
         <v>95.2</v>
       </c>
@@ -25125,59 +25125,59 @@
       <c r="AU27">
         <v>85.4</v>
       </c>
       <c r="AV27">
         <v>89</v>
       </c>
       <c r="AW27">
         <v>98.4</v>
       </c>
       <c r="AX27">
         <v>105.8</v>
       </c>
       <c r="AY27">
         <v>84.7</v>
       </c>
       <c r="AZ27">
         <v>86.8</v>
       </c>
       <c r="BA27">
         <v>97</v>
       </c>
       <c r="BB27">
         <v>103.1</v>
       </c>
       <c r="BC27">
-        <v>83.1</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>114.1</v>
       </c>
       <c r="E28">
         <v>110.8</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>99.9</v>
       </c>
       <c r="H28">
         <v>97.9</v>
       </c>
       <c r="I28">
         <v>93.2</v>
       </c>
       <c r="J28">
         <v>88.8</v>
       </c>
@@ -25286,59 +25286,59 @@
       <c r="AU28">
         <v>88.3</v>
       </c>
       <c r="AV28">
         <v>86.4</v>
       </c>
       <c r="AW28">
         <v>91.4</v>
       </c>
       <c r="AX28">
         <v>86</v>
       </c>
       <c r="AY28">
         <v>85.9</v>
       </c>
       <c r="AZ28">
         <v>83</v>
       </c>
       <c r="BA28">
         <v>88.9</v>
       </c>
       <c r="BB28">
         <v>84.5</v>
       </c>
       <c r="BC28">
-        <v>85.6</v>
+        <v>85.8</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>118.2</v>
       </c>
       <c r="E29">
         <v>117.3</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>108.3</v>
       </c>
       <c r="H29">
         <v>107.9</v>
       </c>
       <c r="I29">
         <v>108.8</v>
       </c>
       <c r="J29">
         <v>100.9</v>
       </c>
@@ -25455,51 +25455,51 @@
       </c>
       <c r="AX29">
         <v>101.3</v>
       </c>
       <c r="AY29">
         <v>99</v>
       </c>
       <c r="AZ29">
         <v>101</v>
       </c>
       <c r="BA29">
         <v>105.7</v>
       </c>
       <c r="BB29">
         <v>100.5</v>
       </c>
       <c r="BC29">
         <v>96.3</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>26.58</v>
       </c>
       <c r="D30">
         <v>134.80000000000001</v>
       </c>
       <c r="E30">
         <v>127.6</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>104.4</v>
       </c>
       <c r="H30">
         <v>111</v>
       </c>
       <c r="I30">
         <v>105.9</v>
       </c>
       <c r="J30">
         <v>100</v>
       </c>
@@ -25608,59 +25608,59 @@
       <c r="AU30">
         <v>98.5</v>
       </c>
       <c r="AV30">
         <v>94.8</v>
       </c>
       <c r="AW30">
         <v>101.7</v>
       </c>
       <c r="AX30">
         <v>99.5</v>
       </c>
       <c r="AY30">
         <v>88.9</v>
       </c>
       <c r="AZ30">
         <v>91.1</v>
       </c>
       <c r="BA30">
         <v>90.4</v>
       </c>
       <c r="BB30">
         <v>96.3</v>
       </c>
       <c r="BC30">
-        <v>87.5</v>
+        <v>87.7</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.1</v>
       </c>
       <c r="E31">
         <v>106.9</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>100.3</v>
       </c>
       <c r="I31">
         <v>94.1</v>
       </c>
       <c r="J31">
         <v>93.3</v>
       </c>
@@ -25777,51 +25777,51 @@
       </c>
       <c r="AX31">
         <v>102.6</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>87.3</v>
       </c>
       <c r="BA31">
         <v>93.9</v>
       </c>
       <c r="BB31">
         <v>100.8</v>
       </c>
       <c r="BC31">
         <v>85.2</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>856.8</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>112.7</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>110.2</v>
       </c>
       <c r="H32">
         <v>118.5</v>
       </c>
       <c r="I32">
         <v>112.2</v>
       </c>
       <c r="J32">
         <v>105.5</v>
       </c>
@@ -25940,63 +25940,63 @@
         <v>108.7</v>
       </c>
       <c r="AY32">
         <v>101.4</v>
       </c>
       <c r="AZ32">
         <v>103.2</v>
       </c>
       <c r="BA32">
         <v>109.9</v>
       </c>
       <c r="BB32">
         <v>118.4</v>
       </c>
       <c r="BC32">
         <v>102.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF7725FD-00A6-45D3-9768-002B4B6C079D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED9B8F19-6A1A-4BAF-95C5-D4812C5A8424}">
   <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
@@ -26118,51 +26118,51 @@
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
       <c r="BC2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -28682,60 +28682,60 @@
       </c>
       <c r="AU18">
         <v>138.1</v>
       </c>
       <c r="AV18">
         <v>175.1</v>
       </c>
       <c r="AW18">
         <v>155.4</v>
       </c>
       <c r="AX18">
         <v>156.5</v>
       </c>
       <c r="AY18">
         <v>159.1</v>
       </c>
       <c r="AZ18">
         <v>167.1</v>
       </c>
       <c r="BA18">
         <v>159.69999999999999</v>
       </c>
       <c r="BB18">
         <v>157.80000000000001</v>
       </c>
-      <c r="BC18" t="s">
-        <v>70</v>
+      <c r="BC18">
+        <v>182.5</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>83.84</v>
       </c>
       <c r="D19">
         <v>118.4</v>
       </c>
       <c r="E19">
         <v>111.5</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19">
         <v>108.9</v>
       </c>
       <c r="H19">
         <v>110.2</v>
       </c>
       <c r="I19">
         <v>96.7</v>
       </c>
       <c r="J19">
         <v>105.5</v>
       </c>
@@ -28852,51 +28852,51 @@
       </c>
       <c r="AX19">
         <v>105.6</v>
       </c>
       <c r="AY19">
         <v>113</v>
       </c>
       <c r="AZ19">
         <v>122.6</v>
       </c>
       <c r="BA19">
         <v>109.9</v>
       </c>
       <c r="BB19">
         <v>111.3</v>
       </c>
       <c r="BC19">
         <v>129.9</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>60</v>
       </c>
       <c r="D20">
         <v>111.2</v>
       </c>
       <c r="E20">
         <v>97.7</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20">
         <v>114.6</v>
       </c>
       <c r="H20">
         <v>98.2</v>
       </c>
       <c r="I20">
         <v>99.3</v>
       </c>
       <c r="J20">
         <v>99.1</v>
       </c>
@@ -29013,51 +29013,51 @@
       </c>
       <c r="AX20">
         <v>115.4</v>
       </c>
       <c r="AY20">
         <v>94.4</v>
       </c>
       <c r="AZ20">
         <v>91.9</v>
       </c>
       <c r="BA20">
         <v>96</v>
       </c>
       <c r="BB20">
         <v>94.5</v>
       </c>
       <c r="BC20">
         <v>74.8</v>
       </c>
     </row>
     <row r="21" spans="1:55">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21">
         <v>34.130000000000003</v>
       </c>
       <c r="D21">
         <v>103.9</v>
       </c>
       <c r="E21">
         <v>104.1</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21">
         <v>102</v>
       </c>
       <c r="H21">
         <v>104.1</v>
       </c>
       <c r="I21">
         <v>96</v>
       </c>
       <c r="J21">
         <v>101</v>
       </c>
@@ -29174,51 +29174,51 @@
       </c>
       <c r="AX21">
         <v>101</v>
       </c>
       <c r="AY21">
         <v>105.3</v>
       </c>
       <c r="AZ21">
         <v>103.6</v>
       </c>
       <c r="BA21">
         <v>104.5</v>
       </c>
       <c r="BB21">
         <v>105.8</v>
       </c>
       <c r="BC21">
         <v>122.7</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>17.89</v>
       </c>
       <c r="D22">
         <v>105.1</v>
       </c>
       <c r="E22">
         <v>114.1</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22">
         <v>99.5</v>
       </c>
       <c r="H22">
         <v>97.9</v>
       </c>
       <c r="I22">
         <v>87.9</v>
       </c>
       <c r="J22">
         <v>87.1</v>
       </c>
@@ -29335,51 +29335,51 @@
       </c>
       <c r="AX22">
         <v>87.1</v>
       </c>
       <c r="AY22">
         <v>93.9</v>
       </c>
       <c r="AZ22">
         <v>89.4</v>
       </c>
       <c r="BA22">
         <v>88.7</v>
       </c>
       <c r="BB22">
         <v>93.6</v>
       </c>
       <c r="BC22">
         <v>93.2</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23">
         <v>186.11</v>
       </c>
       <c r="D23">
         <v>104.2</v>
       </c>
       <c r="E23">
         <v>106.9</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23">
         <v>98.3</v>
       </c>
       <c r="H23">
         <v>101</v>
       </c>
       <c r="I23">
         <v>95.1</v>
       </c>
       <c r="J23">
         <v>96.9</v>
       </c>
@@ -29487,60 +29487,60 @@
       </c>
       <c r="AU23">
         <v>99.3</v>
       </c>
       <c r="AV23">
         <v>102.2</v>
       </c>
       <c r="AW23">
         <v>100.5</v>
       </c>
       <c r="AX23">
         <v>87</v>
       </c>
       <c r="AY23">
         <v>95.8</v>
       </c>
       <c r="AZ23">
         <v>97.7</v>
       </c>
       <c r="BA23">
         <v>95.1</v>
       </c>
       <c r="BB23">
         <v>88.6</v>
       </c>
-      <c r="BC23" t="s">
-        <v>70</v>
+      <c r="BC23">
+        <v>95.3</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>342.21</v>
       </c>
       <c r="D24">
         <v>121.2</v>
       </c>
       <c r="E24">
         <v>115.1</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24">
         <v>102.9</v>
       </c>
       <c r="H24">
         <v>107.6</v>
       </c>
       <c r="I24">
         <v>102.8</v>
       </c>
       <c r="J24">
         <v>97</v>
       </c>
@@ -29657,51 +29657,51 @@
       </c>
       <c r="AX24">
         <v>97.7</v>
       </c>
       <c r="AY24">
         <v>107.1</v>
       </c>
       <c r="AZ24">
         <v>100.8</v>
       </c>
       <c r="BA24">
         <v>104.8</v>
       </c>
       <c r="BB24">
         <v>102</v>
       </c>
       <c r="BC24">
         <v>97.5</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C25">
         <v>144.26</v>
       </c>
       <c r="D25">
         <v>127.9</v>
       </c>
       <c r="E25">
         <v>121.6</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25">
         <v>98.8</v>
       </c>
       <c r="H25">
         <v>103.1</v>
       </c>
       <c r="I25">
         <v>97.1</v>
       </c>
       <c r="J25">
         <v>93.5</v>
       </c>
@@ -29818,51 +29818,51 @@
       </c>
       <c r="AX25">
         <v>105.2</v>
       </c>
       <c r="AY25">
         <v>98.7</v>
       </c>
       <c r="AZ25">
         <v>98.8</v>
       </c>
       <c r="BA25">
         <v>86.1</v>
       </c>
       <c r="BB25">
         <v>104.6</v>
       </c>
       <c r="BC25">
         <v>96.7</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C26">
         <v>30.8</v>
       </c>
       <c r="D26">
         <v>123.9</v>
       </c>
       <c r="E26">
         <v>117.3</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26">
         <v>104.6</v>
       </c>
       <c r="H26">
         <v>97.1</v>
       </c>
       <c r="I26">
         <v>68.400000000000006</v>
       </c>
       <c r="J26">
         <v>74.2</v>
       </c>
@@ -29979,51 +29979,51 @@
       </c>
       <c r="AX26">
         <v>66.7</v>
       </c>
       <c r="AY26">
         <v>76</v>
       </c>
       <c r="AZ26">
         <v>77.099999999999994</v>
       </c>
       <c r="BA26">
         <v>67.2</v>
       </c>
       <c r="BB26">
         <v>68.900000000000006</v>
       </c>
       <c r="BC26">
         <v>69.599999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C27">
         <v>22.63</v>
       </c>
       <c r="D27">
         <v>90.3</v>
       </c>
       <c r="E27">
         <v>91.7</v>
       </c>
       <c r="F27">
         <v>100</v>
       </c>
       <c r="G27">
         <v>103</v>
       </c>
       <c r="H27">
         <v>95.8</v>
       </c>
       <c r="I27">
         <v>81.7</v>
       </c>
       <c r="J27">
         <v>84.7</v>
       </c>
@@ -30140,51 +30140,51 @@
       </c>
       <c r="AX27">
         <v>92.8</v>
       </c>
       <c r="AY27">
         <v>83.1</v>
       </c>
       <c r="AZ27">
         <v>77.2</v>
       </c>
       <c r="BA27">
         <v>83.6</v>
       </c>
       <c r="BB27">
         <v>91.4</v>
       </c>
       <c r="BC27">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C28">
         <v>2.72</v>
       </c>
       <c r="D28">
         <v>81.5</v>
       </c>
       <c r="E28">
         <v>109.1</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28">
         <v>88.6</v>
       </c>
       <c r="H28">
         <v>86.8</v>
       </c>
       <c r="I28">
         <v>82.7</v>
       </c>
       <c r="J28">
         <v>58.1</v>
       </c>
@@ -30301,51 +30301,51 @@
       </c>
       <c r="AX28">
         <v>57.2</v>
       </c>
       <c r="AY28">
         <v>53.6</v>
       </c>
       <c r="AZ28">
         <v>52.7</v>
       </c>
       <c r="BA28">
         <v>58.8</v>
       </c>
       <c r="BB28">
         <v>55.6</v>
       </c>
       <c r="BC28">
         <v>53.6</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C29">
         <v>23.66</v>
       </c>
       <c r="D29">
         <v>120.5</v>
       </c>
       <c r="E29">
         <v>119.9</v>
       </c>
       <c r="F29">
         <v>100</v>
       </c>
       <c r="G29">
         <v>111.5</v>
       </c>
       <c r="H29">
         <v>114.7</v>
       </c>
       <c r="I29">
         <v>119</v>
       </c>
       <c r="J29">
         <v>116.8</v>
       </c>
@@ -30462,51 +30462,51 @@
       </c>
       <c r="AX29">
         <v>122.1</v>
       </c>
       <c r="AY29">
         <v>122.1</v>
       </c>
       <c r="AZ29">
         <v>122</v>
       </c>
       <c r="BA29">
         <v>120.8</v>
       </c>
       <c r="BB29">
         <v>131.4</v>
       </c>
       <c r="BC29">
         <v>142.1</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30">
         <v>118.14</v>
       </c>
       <c r="D30">
         <v>119.2</v>
       </c>
       <c r="E30">
         <v>110.3</v>
       </c>
       <c r="F30">
         <v>100</v>
       </c>
       <c r="G30">
         <v>105.9</v>
       </c>
       <c r="H30">
         <v>117.3</v>
       </c>
       <c r="I30">
         <v>120</v>
       </c>
       <c r="J30">
         <v>106.7</v>
       </c>
@@ -30623,51 +30623,51 @@
       </c>
       <c r="AX30">
         <v>93.6</v>
       </c>
       <c r="AY30">
         <v>128.30000000000001</v>
       </c>
       <c r="AZ30">
         <v>110.8</v>
       </c>
       <c r="BA30">
         <v>139.19999999999999</v>
       </c>
       <c r="BB30">
         <v>104.6</v>
       </c>
       <c r="BC30">
         <v>100.8</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C31">
         <v>339.14</v>
       </c>
       <c r="D31">
         <v>115.7</v>
       </c>
       <c r="E31">
         <v>111.2</v>
       </c>
       <c r="F31">
         <v>100</v>
       </c>
       <c r="G31">
         <v>99.4</v>
       </c>
       <c r="H31">
         <v>102.7</v>
       </c>
       <c r="I31">
         <v>95.2</v>
       </c>
       <c r="J31">
         <v>91</v>
       </c>
@@ -30784,51 +30784,51 @@
       </c>
       <c r="AX31">
         <v>93.5</v>
       </c>
       <c r="AY31">
         <v>84.5</v>
       </c>
       <c r="AZ31">
         <v>88.4</v>
       </c>
       <c r="BA31">
         <v>95.4</v>
       </c>
       <c r="BB31">
         <v>97.8</v>
       </c>
       <c r="BC31">
         <v>60.1</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32">
         <v>210.62</v>
       </c>
       <c r="D32">
         <v>121.1</v>
       </c>
       <c r="E32">
         <v>109.1</v>
       </c>
       <c r="F32">
         <v>100</v>
       </c>
       <c r="G32">
         <v>112.1</v>
       </c>
       <c r="H32">
         <v>126.1</v>
       </c>
       <c r="I32">
         <v>131.5</v>
       </c>
       <c r="J32">
         <v>125.5</v>
       </c>