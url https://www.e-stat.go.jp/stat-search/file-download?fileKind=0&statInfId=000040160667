--- v0 (2026-06-07)
+++ v1 (2026-08-01)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{078C5B7D-7AC4-4922-A2C4-B27F67518B24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5FADC492-237E-4C55-BE33-8A9FD37084FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{FB15E64B-11D6-41A5-8606-B23A743676C0}"/>
+    <workbookView xWindow="780" yWindow="870" windowWidth="21600" windowHeight="11265" xr2:uid="{F2002575-B58F-4D4A-A087-4B6A9ED12E81}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="95">
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -156,93 +156,99 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
+    <t>p 2026Q2</t>
+  </si>
+  <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
   </si>
   <si>
     <t>電気機械工業</t>
   </si>
   <si>
     <t>情報通信機械工業</t>
   </si>
   <si>
     <t>輸送機械工業</t>
   </si>
   <si>
     <t>窯業・土石製品工業</t>
   </si>
   <si>
     <t>化学工業</t>
+  </si>
+  <si>
+    <t>***</t>
   </si>
   <si>
     <t>化学工業（除．医薬品）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
     <t>その他工業</t>
   </si>
   <si>
     <t>繊維工業</t>
   </si>
   <si>
     <t>木材・木製品工業</t>
   </si>
@@ -414,51 +420,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{4F6A7CBE-579E-4CF9-A5CA-2DBA83DB889F}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{BE1CD216-3E53-4F4C-9882-1BA13ADEBFBC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -753,164 +759,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93DC8F5D-3BE9-45E7-8661-C6F173670853}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C764AB7-49BD-4683-8C2E-24F3B44534D4}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B31C8A4-D62C-4C48-B516-62CCF690D234}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D6C5B65-BCDE-4C94-912A-67C4A4EE0B5F}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -969,52 +975,55 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1079,57 +1088,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115</v>
       </c>
       <c r="E4">
         <v>115.8</v>
       </c>
       <c r="F4">
         <v>113.6</v>
       </c>
       <c r="G4">
         <v>114.9</v>
       </c>
       <c r="H4">
         <v>113.9</v>
       </c>
       <c r="I4">
         <v>114.3</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -1189,57 +1201,60 @@
       </c>
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
+      <c r="AK4">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>9986</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>115.8</v>
       </c>
       <c r="F5">
         <v>113.5</v>
       </c>
       <c r="G5">
         <v>115.1</v>
       </c>
       <c r="H5">
         <v>113.9</v>
       </c>
       <c r="I5">
         <v>114.3</v>
       </c>
       <c r="J5">
         <v>113.2</v>
       </c>
@@ -1299,57 +1314,60 @@
       </c>
       <c r="AC5">
         <v>100.6</v>
       </c>
       <c r="AD5">
         <v>100</v>
       </c>
       <c r="AE5">
         <v>100</v>
       </c>
       <c r="AF5">
         <v>99.7</v>
       </c>
       <c r="AG5">
         <v>100</v>
       </c>
       <c r="AH5">
         <v>99.1</v>
       </c>
       <c r="AI5">
         <v>99.5</v>
       </c>
       <c r="AJ5">
         <v>100.8</v>
       </c>
+      <c r="AK5">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>857.3</v>
       </c>
       <c r="D6">
         <v>121.8</v>
       </c>
       <c r="E6">
         <v>123.2</v>
       </c>
       <c r="F6">
         <v>118.7</v>
       </c>
       <c r="G6">
         <v>124.8</v>
       </c>
       <c r="H6">
         <v>118.2</v>
       </c>
       <c r="I6">
         <v>116.9</v>
       </c>
       <c r="J6">
         <v>115.5</v>
       </c>
@@ -1409,57 +1427,60 @@
       </c>
       <c r="AC6">
         <v>99.3</v>
       </c>
       <c r="AD6">
         <v>98.8</v>
       </c>
       <c r="AE6">
         <v>98.6</v>
       </c>
       <c r="AF6">
         <v>98.7</v>
       </c>
       <c r="AG6">
         <v>96.5</v>
       </c>
       <c r="AH6">
         <v>96.1</v>
       </c>
       <c r="AI6">
         <v>94.5</v>
       </c>
       <c r="AJ6">
         <v>97.8</v>
       </c>
+      <c r="AK6">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>517.20000000000005</v>
       </c>
       <c r="D7">
         <v>129.19999999999999</v>
       </c>
       <c r="E7">
         <v>128</v>
       </c>
       <c r="F7">
         <v>123.6</v>
       </c>
       <c r="G7">
         <v>130.5</v>
       </c>
       <c r="H7">
         <v>123.6</v>
       </c>
       <c r="I7">
         <v>120.8</v>
       </c>
       <c r="J7">
         <v>121.3</v>
       </c>
@@ -1519,57 +1540,60 @@
       </c>
       <c r="AC7">
         <v>98.6</v>
       </c>
       <c r="AD7">
         <v>98.8</v>
       </c>
       <c r="AE7">
         <v>98.1</v>
       </c>
       <c r="AF7">
         <v>96.9</v>
       </c>
       <c r="AG7">
         <v>96.4</v>
       </c>
       <c r="AH7">
         <v>96.8</v>
       </c>
       <c r="AI7">
         <v>93.8</v>
       </c>
       <c r="AJ7">
         <v>97</v>
       </c>
+      <c r="AK7">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>340.1</v>
       </c>
       <c r="D8">
         <v>111.5</v>
       </c>
       <c r="E8">
         <v>115.5</v>
       </c>
       <c r="F8">
         <v>112.6</v>
       </c>
       <c r="G8">
         <v>114.7</v>
       </c>
       <c r="H8">
         <v>110.6</v>
       </c>
       <c r="I8">
         <v>109.9</v>
       </c>
       <c r="J8">
         <v>107.7</v>
       </c>
@@ -1629,57 +1653,60 @@
       </c>
       <c r="AC8">
         <v>100.8</v>
       </c>
       <c r="AD8">
         <v>99.6</v>
       </c>
       <c r="AE8">
         <v>99.7</v>
       </c>
       <c r="AF8">
         <v>100.6</v>
       </c>
       <c r="AG8">
         <v>96.9</v>
       </c>
       <c r="AH8">
         <v>96.5</v>
       </c>
       <c r="AI8">
         <v>94.8</v>
       </c>
       <c r="AJ8">
         <v>98.2</v>
       </c>
+      <c r="AK8">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>424.8</v>
       </c>
       <c r="D9">
         <v>111.8</v>
       </c>
       <c r="E9">
         <v>113.4</v>
       </c>
       <c r="F9">
         <v>112.4</v>
       </c>
       <c r="G9">
         <v>116.9</v>
       </c>
       <c r="H9">
         <v>113.9</v>
       </c>
       <c r="I9">
         <v>112.4</v>
       </c>
       <c r="J9">
         <v>113.1</v>
       </c>
@@ -1739,57 +1766,60 @@
       </c>
       <c r="AC9">
         <v>94.3</v>
       </c>
       <c r="AD9">
         <v>93.2</v>
       </c>
       <c r="AE9">
         <v>93.3</v>
       </c>
       <c r="AF9">
         <v>93.6</v>
       </c>
       <c r="AG9">
         <v>90.8</v>
       </c>
       <c r="AH9">
         <v>88.8</v>
       </c>
       <c r="AI9">
         <v>88.4</v>
       </c>
       <c r="AJ9">
         <v>90.4</v>
       </c>
+      <c r="AK9">
+        <v>90</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>652.79999999999995</v>
       </c>
       <c r="D10">
         <v>122.4</v>
       </c>
       <c r="E10">
         <v>125.9</v>
       </c>
       <c r="F10">
         <v>120.9</v>
       </c>
       <c r="G10">
         <v>119.9</v>
       </c>
       <c r="H10">
         <v>113.5</v>
       </c>
       <c r="I10">
         <v>117.4</v>
       </c>
       <c r="J10">
         <v>113.7</v>
       </c>
@@ -1849,57 +1879,60 @@
       </c>
       <c r="AC10">
         <v>118.4</v>
       </c>
       <c r="AD10">
         <v>114.7</v>
       </c>
       <c r="AE10">
         <v>121.5</v>
       </c>
       <c r="AF10">
         <v>115.7</v>
       </c>
       <c r="AG10">
         <v>118.2</v>
       </c>
       <c r="AH10">
         <v>116.1</v>
       </c>
       <c r="AI10">
         <v>120.6</v>
       </c>
       <c r="AJ10">
         <v>121.1</v>
       </c>
+      <c r="AK10">
+        <v>122</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>624.20000000000005</v>
       </c>
       <c r="D11">
         <v>125.1</v>
       </c>
       <c r="E11">
         <v>122.1</v>
       </c>
       <c r="F11">
         <v>123</v>
       </c>
       <c r="G11">
         <v>123.5</v>
       </c>
       <c r="H11">
         <v>118.7</v>
       </c>
       <c r="I11">
         <v>113</v>
       </c>
       <c r="J11">
         <v>116.8</v>
       </c>
@@ -1959,57 +1992,60 @@
       </c>
       <c r="AC11">
         <v>104.4</v>
       </c>
       <c r="AD11">
         <v>103.4</v>
       </c>
       <c r="AE11">
         <v>103.7</v>
       </c>
       <c r="AF11">
         <v>104.6</v>
       </c>
       <c r="AG11">
         <v>106.8</v>
       </c>
       <c r="AH11">
         <v>104.1</v>
       </c>
       <c r="AI11">
         <v>105.5</v>
       </c>
       <c r="AJ11">
         <v>112.7</v>
       </c>
+      <c r="AK11">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>506.8</v>
       </c>
       <c r="D12">
         <v>100.5</v>
       </c>
       <c r="E12">
         <v>104.3</v>
       </c>
       <c r="F12">
         <v>101</v>
       </c>
       <c r="G12">
         <v>106.2</v>
       </c>
       <c r="H12">
         <v>102.2</v>
       </c>
       <c r="I12">
         <v>98.3</v>
       </c>
       <c r="J12">
         <v>101</v>
       </c>
@@ -2069,57 +2105,60 @@
       </c>
       <c r="AC12">
         <v>100.2</v>
       </c>
       <c r="AD12">
         <v>102.6</v>
       </c>
       <c r="AE12">
         <v>98</v>
       </c>
       <c r="AF12">
         <v>99.6</v>
       </c>
       <c r="AG12">
         <v>105.3</v>
       </c>
       <c r="AH12">
         <v>105.3</v>
       </c>
       <c r="AI12">
         <v>105.6</v>
       </c>
       <c r="AJ12">
         <v>108.4</v>
       </c>
+      <c r="AK12">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>797.8</v>
       </c>
       <c r="D13">
         <v>113.8</v>
       </c>
       <c r="E13">
         <v>113.6</v>
       </c>
       <c r="F13">
         <v>110.5</v>
       </c>
       <c r="G13">
         <v>112.7</v>
       </c>
       <c r="H13">
         <v>108.8</v>
       </c>
       <c r="I13">
         <v>112.4</v>
       </c>
       <c r="J13">
         <v>113</v>
       </c>
@@ -2179,57 +2218,60 @@
       </c>
       <c r="AC13">
         <v>94.6</v>
       </c>
       <c r="AD13">
         <v>96.7</v>
       </c>
       <c r="AE13">
         <v>97.8</v>
       </c>
       <c r="AF13">
         <v>97.8</v>
       </c>
       <c r="AG13">
         <v>98.6</v>
       </c>
       <c r="AH13">
         <v>95.9</v>
       </c>
       <c r="AI13">
         <v>99.5</v>
       </c>
       <c r="AJ13">
         <v>100.4</v>
       </c>
+      <c r="AK13">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>594.5</v>
       </c>
       <c r="D14">
         <v>114.5</v>
       </c>
       <c r="E14">
         <v>115.1</v>
       </c>
       <c r="F14">
         <v>112.2</v>
       </c>
       <c r="G14">
         <v>112.5</v>
       </c>
       <c r="H14">
         <v>108.2</v>
       </c>
       <c r="I14">
         <v>110.7</v>
       </c>
       <c r="J14">
         <v>110</v>
       </c>
@@ -2289,57 +2331,60 @@
       </c>
       <c r="AC14">
         <v>98.5</v>
       </c>
       <c r="AD14">
         <v>103.9</v>
       </c>
       <c r="AE14">
         <v>103.6</v>
       </c>
       <c r="AF14">
         <v>104.6</v>
       </c>
       <c r="AG14">
         <v>103.8</v>
       </c>
       <c r="AH14">
         <v>99.8</v>
       </c>
       <c r="AI14">
         <v>104.9</v>
       </c>
       <c r="AJ14">
         <v>107.8</v>
       </c>
+      <c r="AK14">
+        <v>107.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>203.3</v>
       </c>
       <c r="D15">
         <v>110.4</v>
       </c>
       <c r="E15">
         <v>109.4</v>
       </c>
       <c r="F15">
         <v>105.7</v>
       </c>
       <c r="G15">
         <v>112.4</v>
       </c>
       <c r="H15">
         <v>107.8</v>
       </c>
       <c r="I15">
         <v>123.7</v>
       </c>
       <c r="J15">
         <v>124.9</v>
       </c>
@@ -2399,57 +2444,60 @@
       </c>
       <c r="AC15">
         <v>78.7</v>
       </c>
       <c r="AD15">
         <v>80.099999999999994</v>
       </c>
       <c r="AE15">
         <v>83.9</v>
       </c>
       <c r="AF15">
         <v>78.400000000000006</v>
       </c>
       <c r="AG15">
         <v>83.6</v>
       </c>
       <c r="AH15">
         <v>84.1</v>
       </c>
       <c r="AI15">
         <v>84.6</v>
       </c>
       <c r="AJ15">
         <v>79.3</v>
       </c>
+      <c r="AK15">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>1798.8</v>
       </c>
       <c r="D16">
         <v>122.7</v>
       </c>
       <c r="E16">
         <v>124.6</v>
       </c>
       <c r="F16">
         <v>118</v>
       </c>
       <c r="G16">
         <v>124.6</v>
       </c>
       <c r="H16">
         <v>125.3</v>
       </c>
       <c r="I16">
         <v>127</v>
       </c>
       <c r="J16">
         <v>122.5</v>
       </c>
@@ -2509,57 +2557,60 @@
       </c>
       <c r="AC16">
         <v>106.3</v>
       </c>
       <c r="AD16">
         <v>105.2</v>
       </c>
       <c r="AE16">
         <v>107.6</v>
       </c>
       <c r="AF16">
         <v>107</v>
       </c>
       <c r="AG16">
         <v>107.4</v>
       </c>
       <c r="AH16">
         <v>104.9</v>
       </c>
       <c r="AI16">
         <v>105.8</v>
       </c>
       <c r="AJ16">
         <v>108.8</v>
       </c>
+      <c r="AK16">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>255.8</v>
       </c>
       <c r="D17">
         <v>113.9</v>
       </c>
       <c r="E17">
         <v>115.9</v>
       </c>
       <c r="F17">
         <v>115.1</v>
       </c>
       <c r="G17">
         <v>115.5</v>
       </c>
       <c r="H17">
         <v>112.2</v>
       </c>
       <c r="I17">
         <v>111.7</v>
       </c>
       <c r="J17">
         <v>110.5</v>
       </c>
@@ -2619,57 +2670,60 @@
       </c>
       <c r="AC17">
         <v>91.5</v>
       </c>
       <c r="AD17">
         <v>89.4</v>
       </c>
       <c r="AE17">
         <v>89.4</v>
       </c>
       <c r="AF17">
         <v>88.6</v>
       </c>
       <c r="AG17">
         <v>88.1</v>
       </c>
       <c r="AH17">
         <v>86.8</v>
       </c>
       <c r="AI17">
         <v>86.3</v>
       </c>
       <c r="AJ17">
         <v>86.9</v>
       </c>
+      <c r="AK17">
+        <v>88.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>1023.2</v>
       </c>
       <c r="D18">
         <v>108.5</v>
       </c>
       <c r="E18">
         <v>109.9</v>
       </c>
       <c r="F18">
         <v>109.3</v>
       </c>
       <c r="G18">
         <v>110.3</v>
       </c>
       <c r="H18">
         <v>111.3</v>
       </c>
       <c r="I18">
         <v>110.8</v>
       </c>
       <c r="J18">
         <v>109.4</v>
       </c>
@@ -2729,57 +2783,60 @@
       </c>
       <c r="AC18">
         <v>96.7</v>
       </c>
       <c r="AD18">
         <v>95.8</v>
       </c>
       <c r="AE18">
         <v>95.4</v>
       </c>
       <c r="AF18">
         <v>95.6</v>
       </c>
       <c r="AG18">
         <v>94.7</v>
       </c>
       <c r="AH18">
         <v>95.1</v>
       </c>
       <c r="AI18">
         <v>94.4</v>
       </c>
       <c r="AJ18">
         <v>93.4</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>873.2</v>
       </c>
       <c r="D19">
         <v>111.4</v>
       </c>
       <c r="E19">
         <v>112</v>
       </c>
       <c r="F19">
         <v>110.2</v>
       </c>
       <c r="G19">
         <v>112.2</v>
       </c>
       <c r="H19">
         <v>112.6</v>
       </c>
       <c r="I19">
         <v>112.7</v>
       </c>
       <c r="J19">
         <v>111.7</v>
       </c>
@@ -2839,57 +2896,60 @@
       </c>
       <c r="AC19">
         <v>91.1</v>
       </c>
       <c r="AD19">
         <v>89</v>
       </c>
       <c r="AE19">
         <v>88.4</v>
       </c>
       <c r="AF19">
         <v>89.4</v>
       </c>
       <c r="AG19">
         <v>88.1</v>
       </c>
       <c r="AH19">
         <v>87.6</v>
       </c>
       <c r="AI19">
         <v>87.2</v>
       </c>
       <c r="AJ19">
         <v>85.3</v>
       </c>
+      <c r="AK19">
+        <v>83.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>496.1</v>
       </c>
       <c r="D20">
         <v>117.1</v>
       </c>
       <c r="E20">
         <v>116.8</v>
       </c>
       <c r="F20">
         <v>115.3</v>
       </c>
       <c r="G20">
         <v>112.3</v>
       </c>
       <c r="H20">
         <v>114.9</v>
       </c>
       <c r="I20">
         <v>114.8</v>
       </c>
       <c r="J20">
         <v>114.4</v>
       </c>
@@ -2949,57 +3009,60 @@
       </c>
       <c r="AC20">
         <v>97.7</v>
       </c>
       <c r="AD20">
         <v>92.5</v>
       </c>
       <c r="AE20">
         <v>94.5</v>
       </c>
       <c r="AF20">
         <v>90.3</v>
       </c>
       <c r="AG20">
         <v>92.4</v>
       </c>
       <c r="AH20">
         <v>94.1</v>
       </c>
       <c r="AI20">
         <v>94</v>
       </c>
       <c r="AJ20">
         <v>92.7</v>
       </c>
+      <c r="AK20">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>413.8</v>
       </c>
       <c r="D21">
         <v>107.3</v>
       </c>
       <c r="E21">
         <v>107.9</v>
       </c>
       <c r="F21">
         <v>107.5</v>
       </c>
       <c r="G21">
         <v>110.1</v>
       </c>
       <c r="H21">
         <v>108.2</v>
       </c>
       <c r="I21">
         <v>108.7</v>
       </c>
       <c r="J21">
         <v>107.6</v>
       </c>
@@ -3059,57 +3122,60 @@
       </c>
       <c r="AC21">
         <v>98.4</v>
       </c>
       <c r="AD21">
         <v>98</v>
       </c>
       <c r="AE21">
         <v>98</v>
       </c>
       <c r="AF21">
         <v>98.4</v>
       </c>
       <c r="AG21">
         <v>97.9</v>
       </c>
       <c r="AH21">
         <v>96.9</v>
       </c>
       <c r="AI21">
         <v>96.7</v>
       </c>
       <c r="AJ21">
         <v>98.6</v>
       </c>
+      <c r="AK21">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>243.6</v>
       </c>
       <c r="D22">
         <v>114.8</v>
       </c>
       <c r="E22">
         <v>115.2</v>
       </c>
       <c r="F22">
         <v>112.7</v>
       </c>
       <c r="G22">
         <v>114.4</v>
       </c>
       <c r="H22">
         <v>110.9</v>
       </c>
       <c r="I22">
         <v>110.4</v>
       </c>
       <c r="J22">
         <v>111</v>
       </c>
@@ -3169,57 +3235,60 @@
       </c>
       <c r="AC22">
         <v>93</v>
       </c>
       <c r="AD22">
         <v>92.7</v>
       </c>
       <c r="AE22">
         <v>92.7</v>
       </c>
       <c r="AF22">
         <v>90.9</v>
       </c>
       <c r="AG22">
         <v>90.2</v>
       </c>
       <c r="AH22">
         <v>88.3</v>
       </c>
       <c r="AI22">
         <v>88.6</v>
       </c>
       <c r="AJ22">
         <v>88.9</v>
       </c>
+      <c r="AK22">
+        <v>89.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>1332.8</v>
       </c>
       <c r="D23">
         <v>104.2</v>
       </c>
       <c r="E23">
         <v>104.7</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.8</v>
       </c>
@@ -3279,57 +3348,60 @@
       </c>
       <c r="AC23">
         <v>97.2</v>
       </c>
       <c r="AD23">
         <v>96.7</v>
       </c>
       <c r="AE23">
         <v>97.4</v>
       </c>
       <c r="AF23">
         <v>98.6</v>
       </c>
       <c r="AG23">
         <v>95.5</v>
       </c>
       <c r="AH23">
         <v>96.1</v>
       </c>
       <c r="AI23">
         <v>96.1</v>
       </c>
       <c r="AJ23">
         <v>97</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>558.20000000000005</v>
       </c>
       <c r="D24">
         <v>116.2</v>
       </c>
       <c r="E24">
         <v>115.8</v>
       </c>
       <c r="F24">
         <v>115.1</v>
       </c>
       <c r="G24">
         <v>116.2</v>
       </c>
       <c r="H24">
         <v>115.8</v>
       </c>
       <c r="I24">
         <v>115.1</v>
       </c>
       <c r="J24">
         <v>115.3</v>
       </c>
@@ -3389,57 +3461,60 @@
       </c>
       <c r="AC24">
         <v>94</v>
       </c>
       <c r="AD24">
         <v>93.6</v>
       </c>
       <c r="AE24">
         <v>92.9</v>
       </c>
       <c r="AF24">
         <v>94.1</v>
       </c>
       <c r="AG24">
         <v>93.7</v>
       </c>
       <c r="AH24">
         <v>93.1</v>
       </c>
       <c r="AI24">
         <v>93</v>
       </c>
       <c r="AJ24">
         <v>91.6</v>
       </c>
+      <c r="AK24">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>123.3</v>
       </c>
       <c r="D25">
         <v>115.4</v>
       </c>
       <c r="E25">
         <v>116.4</v>
       </c>
       <c r="F25">
         <v>115.4</v>
       </c>
       <c r="G25">
         <v>116.6</v>
       </c>
       <c r="H25">
         <v>113.9</v>
       </c>
       <c r="I25">
         <v>112.4</v>
       </c>
       <c r="J25">
         <v>112.8</v>
       </c>
@@ -3499,57 +3574,60 @@
       </c>
       <c r="AC25">
         <v>93.4</v>
       </c>
       <c r="AD25">
         <v>93</v>
       </c>
       <c r="AE25">
         <v>91.5</v>
       </c>
       <c r="AF25">
         <v>92.9</v>
       </c>
       <c r="AG25">
         <v>91.2</v>
       </c>
       <c r="AH25">
         <v>90.3</v>
       </c>
       <c r="AI25">
         <v>89.1</v>
       </c>
       <c r="AJ25">
         <v>87.5</v>
       </c>
+      <c r="AK25">
+        <v>90</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>90.1</v>
       </c>
       <c r="D26">
         <v>109.6</v>
       </c>
       <c r="E26">
         <v>109.9</v>
       </c>
       <c r="F26">
         <v>108.5</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>113.9</v>
       </c>
       <c r="I26">
         <v>113.1</v>
       </c>
       <c r="J26">
         <v>113</v>
       </c>
@@ -3609,57 +3687,60 @@
       </c>
       <c r="AC26">
         <v>86.8</v>
       </c>
       <c r="AD26">
         <v>87.4</v>
       </c>
       <c r="AE26">
         <v>89.3</v>
       </c>
       <c r="AF26">
         <v>94.4</v>
       </c>
       <c r="AG26">
         <v>92.1</v>
       </c>
       <c r="AH26">
         <v>90</v>
       </c>
       <c r="AI26">
         <v>90.9</v>
       </c>
       <c r="AJ26">
         <v>89.9</v>
       </c>
+      <c r="AK26">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>48.3</v>
       </c>
       <c r="D27">
         <v>108.2</v>
       </c>
       <c r="E27">
         <v>108.6</v>
       </c>
       <c r="F27">
         <v>107.6</v>
       </c>
       <c r="G27">
         <v>109.4</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>110.5</v>
       </c>
       <c r="J27">
         <v>114.1</v>
       </c>
@@ -3719,57 +3800,60 @@
       </c>
       <c r="AC27">
         <v>96.1</v>
       </c>
       <c r="AD27">
         <v>96.7</v>
       </c>
       <c r="AE27">
         <v>97.6</v>
       </c>
       <c r="AF27">
         <v>95.8</v>
       </c>
       <c r="AG27">
         <v>95.3</v>
       </c>
       <c r="AH27">
         <v>94.8</v>
       </c>
       <c r="AI27">
         <v>95.9</v>
       </c>
       <c r="AJ27">
         <v>93.4</v>
       </c>
+      <c r="AK27">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>145.9</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.3</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.7</v>
       </c>
       <c r="I28">
         <v>112.6</v>
       </c>
       <c r="J28">
         <v>112.2</v>
       </c>
@@ -3829,57 +3913,60 @@
       </c>
       <c r="AC28">
         <v>88.9</v>
       </c>
       <c r="AD28">
         <v>88.7</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>86.8</v>
       </c>
       <c r="AG28">
         <v>86.5</v>
       </c>
       <c r="AH28">
         <v>85.2</v>
       </c>
       <c r="AI28">
         <v>86</v>
       </c>
       <c r="AJ28">
         <v>85.5</v>
       </c>
+      <c r="AK28">
+        <v>86.4</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>103.8</v>
       </c>
       <c r="D29">
         <v>120.2</v>
       </c>
       <c r="E29">
         <v>120.5</v>
       </c>
       <c r="F29">
         <v>119.1</v>
       </c>
       <c r="G29">
         <v>123.7</v>
       </c>
       <c r="H29">
         <v>121.9</v>
       </c>
       <c r="I29">
         <v>122.4</v>
       </c>
       <c r="J29">
         <v>120.5</v>
       </c>
@@ -3939,57 +4026,60 @@
       </c>
       <c r="AC29">
         <v>102.6</v>
       </c>
       <c r="AD29">
         <v>101.3</v>
       </c>
       <c r="AE29">
         <v>101.9</v>
       </c>
       <c r="AF29">
         <v>103.3</v>
       </c>
       <c r="AG29">
         <v>103.1</v>
       </c>
       <c r="AH29">
         <v>102.4</v>
       </c>
       <c r="AI29">
         <v>102.2</v>
       </c>
       <c r="AJ29">
         <v>101.3</v>
       </c>
+      <c r="AK29">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>46.8</v>
       </c>
       <c r="D30">
         <v>132.1</v>
       </c>
       <c r="E30">
         <v>128.69999999999999</v>
       </c>
       <c r="F30">
         <v>127.2</v>
       </c>
       <c r="G30">
         <v>128.30000000000001</v>
       </c>
       <c r="H30">
         <v>124.6</v>
       </c>
       <c r="I30">
         <v>124.4</v>
       </c>
       <c r="J30">
         <v>123.4</v>
       </c>
@@ -4049,57 +4139,60 @@
       </c>
       <c r="AC30">
         <v>103.8</v>
       </c>
       <c r="AD30">
         <v>101.7</v>
       </c>
       <c r="AE30">
         <v>98.8</v>
       </c>
       <c r="AF30">
         <v>101.8</v>
       </c>
       <c r="AG30">
         <v>105.4</v>
       </c>
       <c r="AH30">
         <v>104.2</v>
       </c>
       <c r="AI30">
         <v>102.8</v>
       </c>
       <c r="AJ30">
         <v>106.5</v>
       </c>
+      <c r="AK30">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>14</v>
       </c>
       <c r="D31">
         <v>108.9</v>
       </c>
       <c r="E31">
         <v>108.2</v>
       </c>
       <c r="F31">
         <v>110.5</v>
       </c>
       <c r="G31">
         <v>108.3</v>
       </c>
       <c r="H31">
         <v>106</v>
       </c>
       <c r="I31">
         <v>109</v>
       </c>
       <c r="J31">
         <v>107</v>
       </c>
@@ -4159,57 +4252,60 @@
       </c>
       <c r="AC31">
         <v>91.8</v>
       </c>
       <c r="AD31">
         <v>94</v>
       </c>
       <c r="AE31">
         <v>93.4</v>
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.2</v>
       </c>
       <c r="AH31">
         <v>93.4</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
+      <c r="AK31">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>1277</v>
       </c>
       <c r="D32">
         <v>123.1</v>
       </c>
       <c r="E32">
         <v>123.6</v>
       </c>
       <c r="F32">
         <v>123.8</v>
       </c>
       <c r="G32">
         <v>121.2</v>
       </c>
       <c r="H32">
         <v>115.1</v>
       </c>
       <c r="I32">
         <v>114.8</v>
       </c>
       <c r="J32">
         <v>117.3</v>
       </c>
@@ -4268,75 +4364,78 @@
         <v>111.4</v>
       </c>
       <c r="AC32">
         <v>112.1</v>
       </c>
       <c r="AD32">
         <v>109</v>
       </c>
       <c r="AE32">
         <v>112.9</v>
       </c>
       <c r="AF32">
         <v>109.6</v>
       </c>
       <c r="AG32">
         <v>112.9</v>
       </c>
       <c r="AH32">
         <v>110.4</v>
       </c>
       <c r="AI32">
         <v>113.4</v>
       </c>
       <c r="AJ32">
         <v>116.2</v>
+      </c>
+      <c r="AK32">
+        <v>116.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F4B503B-060B-4C87-8301-F0CF7A909F84}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95850B9A-2567-4659-B793-C7479B6EC914}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -4395,60 +4494,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -4505,57 +4607,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>120.3</v>
       </c>
       <c r="E4">
         <v>121.8</v>
       </c>
       <c r="F4">
         <v>118.7</v>
       </c>
       <c r="G4">
         <v>117.6</v>
       </c>
       <c r="H4">
         <v>116.1</v>
       </c>
       <c r="I4">
         <v>114.9</v>
       </c>
       <c r="J4">
         <v>113.9</v>
       </c>
@@ -4615,57 +4720,60 @@
       </c>
       <c r="AC4">
         <v>111.4</v>
       </c>
       <c r="AD4">
         <v>110</v>
       </c>
       <c r="AE4">
         <v>109.8</v>
       </c>
       <c r="AF4">
         <v>113</v>
       </c>
       <c r="AG4">
         <v>110.4</v>
       </c>
       <c r="AH4">
         <v>109.5</v>
       </c>
       <c r="AI4">
         <v>111.3</v>
       </c>
       <c r="AJ4">
         <v>113.8</v>
       </c>
+      <c r="AK4">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>1935.2</v>
       </c>
       <c r="D5">
         <v>120.3</v>
       </c>
       <c r="E5">
         <v>121.8</v>
       </c>
       <c r="F5">
         <v>118.7</v>
       </c>
       <c r="G5">
         <v>117.6</v>
       </c>
       <c r="H5">
         <v>116.1</v>
       </c>
       <c r="I5">
         <v>114.9</v>
       </c>
       <c r="J5">
         <v>113.9</v>
       </c>
@@ -4725,57 +4833,60 @@
       </c>
       <c r="AC5">
         <v>111.4</v>
       </c>
       <c r="AD5">
         <v>110</v>
       </c>
       <c r="AE5">
         <v>109.8</v>
       </c>
       <c r="AF5">
         <v>113</v>
       </c>
       <c r="AG5">
         <v>110.4</v>
       </c>
       <c r="AH5">
         <v>109.5</v>
       </c>
       <c r="AI5">
         <v>111.3</v>
       </c>
       <c r="AJ5">
         <v>113.8</v>
       </c>
+      <c r="AK5">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>125.87</v>
       </c>
       <c r="D6">
         <v>115.7</v>
       </c>
       <c r="E6">
         <v>121</v>
       </c>
       <c r="F6">
         <v>108</v>
       </c>
       <c r="G6">
         <v>110.9</v>
       </c>
       <c r="H6">
         <v>104.4</v>
       </c>
       <c r="I6">
         <v>101.5</v>
       </c>
       <c r="J6">
         <v>106.4</v>
       </c>
@@ -4835,57 +4946,60 @@
       </c>
       <c r="AC6">
         <v>103.8</v>
       </c>
       <c r="AD6">
         <v>109.3</v>
       </c>
       <c r="AE6">
         <v>109.5</v>
       </c>
       <c r="AF6">
         <v>110.6</v>
       </c>
       <c r="AG6">
         <v>108.3</v>
       </c>
       <c r="AH6">
         <v>104.3</v>
       </c>
       <c r="AI6">
         <v>101.1</v>
       </c>
       <c r="AJ6">
         <v>96.7</v>
       </c>
+      <c r="AK6">
+        <v>95</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>44.87</v>
       </c>
       <c r="D7">
         <v>124.1</v>
       </c>
       <c r="E7">
         <v>120.7</v>
       </c>
       <c r="F7">
         <v>116.4</v>
       </c>
       <c r="G7">
         <v>117.3</v>
       </c>
       <c r="H7">
         <v>104.2</v>
       </c>
       <c r="I7">
         <v>109.2</v>
       </c>
       <c r="J7">
         <v>115.1</v>
       </c>
@@ -4945,57 +5059,60 @@
       </c>
       <c r="AC7">
         <v>93.2</v>
       </c>
       <c r="AD7">
         <v>98.5</v>
       </c>
       <c r="AE7">
         <v>95.6</v>
       </c>
       <c r="AF7">
         <v>96.2</v>
       </c>
       <c r="AG7">
         <v>90.5</v>
       </c>
       <c r="AH7">
         <v>91.4</v>
       </c>
       <c r="AI7">
         <v>91.7</v>
       </c>
       <c r="AJ7">
         <v>85.9</v>
       </c>
+      <c r="AK7">
+        <v>87.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>81</v>
       </c>
       <c r="D8">
         <v>111.5</v>
       </c>
       <c r="E8">
         <v>121.4</v>
       </c>
       <c r="F8">
         <v>102.3</v>
       </c>
       <c r="G8">
         <v>107.8</v>
       </c>
       <c r="H8">
         <v>105</v>
       </c>
       <c r="I8">
         <v>96.8</v>
       </c>
       <c r="J8">
         <v>100.6</v>
       </c>
@@ -5055,57 +5172,60 @@
       </c>
       <c r="AC8">
         <v>109.1</v>
       </c>
       <c r="AD8">
         <v>115</v>
       </c>
       <c r="AE8">
         <v>117.3</v>
       </c>
       <c r="AF8">
         <v>118.7</v>
       </c>
       <c r="AG8">
         <v>117.9</v>
       </c>
       <c r="AH8">
         <v>111.7</v>
       </c>
       <c r="AI8">
         <v>106.4</v>
       </c>
       <c r="AJ8">
         <v>103.1</v>
       </c>
+      <c r="AK8">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>37.340000000000003</v>
       </c>
       <c r="D9">
         <v>135.9</v>
       </c>
       <c r="E9">
         <v>139.69999999999999</v>
       </c>
       <c r="F9">
         <v>139.1</v>
       </c>
       <c r="G9">
         <v>140</v>
       </c>
       <c r="H9">
         <v>135.5</v>
       </c>
       <c r="I9">
         <v>131.4</v>
       </c>
       <c r="J9">
         <v>123.1</v>
       </c>
@@ -5165,57 +5285,60 @@
       </c>
       <c r="AC9">
         <v>104.7</v>
       </c>
       <c r="AD9">
         <v>105.1</v>
       </c>
       <c r="AE9">
         <v>103.2</v>
       </c>
       <c r="AF9">
         <v>102</v>
       </c>
       <c r="AG9">
         <v>104.9</v>
       </c>
       <c r="AH9">
         <v>101.9</v>
       </c>
       <c r="AI9">
         <v>103</v>
       </c>
       <c r="AJ9">
         <v>105.2</v>
       </c>
+      <c r="AK9">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>219.91</v>
       </c>
       <c r="D10">
         <v>128.80000000000001</v>
       </c>
       <c r="E10">
         <v>129.4</v>
       </c>
       <c r="F10">
         <v>127.3</v>
       </c>
       <c r="G10">
         <v>119</v>
       </c>
       <c r="H10">
         <v>116.3</v>
       </c>
       <c r="I10">
         <v>115.3</v>
       </c>
       <c r="J10">
         <v>113.6</v>
       </c>
@@ -5275,57 +5398,60 @@
       </c>
       <c r="AC10">
         <v>143.9</v>
       </c>
       <c r="AD10">
         <v>140.19999999999999</v>
       </c>
       <c r="AE10">
         <v>144</v>
       </c>
       <c r="AF10">
         <v>142.19999999999999</v>
       </c>
       <c r="AG10">
         <v>137.5</v>
       </c>
       <c r="AH10">
         <v>141.1</v>
       </c>
       <c r="AI10">
         <v>141.9</v>
       </c>
       <c r="AJ10">
         <v>142.4</v>
       </c>
+      <c r="AK10">
+        <v>151</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>198.02</v>
       </c>
       <c r="D11">
         <v>122.6</v>
       </c>
       <c r="E11">
         <v>129.69999999999999</v>
       </c>
       <c r="F11">
         <v>126.7</v>
       </c>
       <c r="G11">
         <v>123.9</v>
       </c>
       <c r="H11">
         <v>119.6</v>
       </c>
       <c r="I11">
         <v>117.2</v>
       </c>
       <c r="J11">
         <v>116.2</v>
       </c>
@@ -5385,57 +5511,60 @@
       </c>
       <c r="AC11">
         <v>104.9</v>
       </c>
       <c r="AD11">
         <v>106.3</v>
       </c>
       <c r="AE11">
         <v>104</v>
       </c>
       <c r="AF11">
         <v>104.7</v>
       </c>
       <c r="AG11">
         <v>107.2</v>
       </c>
       <c r="AH11">
         <v>102.7</v>
       </c>
       <c r="AI11">
         <v>102.2</v>
       </c>
       <c r="AJ11">
         <v>107.5</v>
       </c>
+      <c r="AK11">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>191.07</v>
       </c>
       <c r="D12">
         <v>114.9</v>
       </c>
       <c r="E12">
         <v>112.7</v>
       </c>
       <c r="F12">
         <v>111</v>
       </c>
       <c r="G12">
         <v>108.4</v>
       </c>
       <c r="H12">
         <v>98.5</v>
       </c>
       <c r="I12">
         <v>97.9</v>
       </c>
       <c r="J12">
         <v>99.2</v>
       </c>
@@ -5495,57 +5624,60 @@
       </c>
       <c r="AC12">
         <v>92.2</v>
       </c>
       <c r="AD12">
         <v>90.2</v>
       </c>
       <c r="AE12">
         <v>89.9</v>
       </c>
       <c r="AF12">
         <v>95.5</v>
       </c>
       <c r="AG12">
         <v>93.9</v>
       </c>
       <c r="AH12">
         <v>93.6</v>
       </c>
       <c r="AI12">
         <v>92.9</v>
       </c>
       <c r="AJ12">
         <v>96</v>
       </c>
+      <c r="AK12">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>225.04</v>
       </c>
       <c r="D13">
         <v>121.2</v>
       </c>
       <c r="E13">
         <v>121.7</v>
       </c>
       <c r="F13">
         <v>119.7</v>
       </c>
       <c r="G13">
         <v>113.7</v>
       </c>
       <c r="H13">
         <v>109.5</v>
       </c>
       <c r="I13">
         <v>107.6</v>
       </c>
       <c r="J13">
         <v>109.6</v>
       </c>
@@ -5605,57 +5737,60 @@
       </c>
       <c r="AC13">
         <v>118.3</v>
       </c>
       <c r="AD13">
         <v>118.1</v>
       </c>
       <c r="AE13">
         <v>117.6</v>
       </c>
       <c r="AF13">
         <v>119.8</v>
       </c>
       <c r="AG13">
         <v>119.1</v>
       </c>
       <c r="AH13">
         <v>118</v>
       </c>
       <c r="AI13">
         <v>121.3</v>
       </c>
       <c r="AJ13">
         <v>131.80000000000001</v>
       </c>
+      <c r="AK13">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>177.02</v>
       </c>
       <c r="D14">
         <v>118.5</v>
       </c>
       <c r="E14">
         <v>119.1</v>
       </c>
       <c r="F14">
         <v>115.2</v>
       </c>
       <c r="G14">
         <v>108.6</v>
       </c>
       <c r="H14">
         <v>105.3</v>
       </c>
       <c r="I14">
         <v>104.3</v>
       </c>
       <c r="J14">
         <v>106.6</v>
       </c>
@@ -5715,57 +5850,60 @@
       </c>
       <c r="AC14">
         <v>118.5</v>
       </c>
       <c r="AD14">
         <v>119.5</v>
       </c>
       <c r="AE14">
         <v>117.9</v>
       </c>
       <c r="AF14">
         <v>118.7</v>
       </c>
       <c r="AG14">
         <v>118.9</v>
       </c>
       <c r="AH14">
         <v>118.4</v>
       </c>
       <c r="AI14">
         <v>120.6</v>
       </c>
       <c r="AJ14">
         <v>129.6</v>
       </c>
+      <c r="AK14">
+        <v>126.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>48.02</v>
       </c>
       <c r="D15">
         <v>134</v>
       </c>
       <c r="E15">
         <v>134</v>
       </c>
       <c r="F15">
         <v>133.19999999999999</v>
       </c>
       <c r="G15">
         <v>129.1</v>
       </c>
       <c r="H15">
         <v>128</v>
       </c>
       <c r="I15">
         <v>124.1</v>
       </c>
       <c r="J15">
         <v>118.4</v>
       </c>
@@ -5825,57 +5963,60 @@
       </c>
       <c r="AC15">
         <v>117.2</v>
       </c>
       <c r="AD15">
         <v>112.1</v>
       </c>
       <c r="AE15">
         <v>116.6</v>
       </c>
       <c r="AF15">
         <v>122.8</v>
       </c>
       <c r="AG15">
         <v>117.7</v>
       </c>
       <c r="AH15">
         <v>117.4</v>
       </c>
       <c r="AI15">
         <v>126</v>
       </c>
       <c r="AJ15">
         <v>139.4</v>
       </c>
+      <c r="AK15">
+        <v>135.69999999999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>520.19000000000005</v>
       </c>
       <c r="D16">
         <v>127.2</v>
       </c>
       <c r="E16">
         <v>130.1</v>
       </c>
       <c r="F16">
         <v>123.1</v>
       </c>
       <c r="G16">
         <v>127.1</v>
       </c>
       <c r="H16">
         <v>130.1</v>
       </c>
       <c r="I16">
         <v>127.6</v>
       </c>
       <c r="J16">
         <v>123.5</v>
       </c>
@@ -5935,57 +6076,60 @@
       </c>
       <c r="AC16">
         <v>113.6</v>
       </c>
       <c r="AD16">
         <v>109.8</v>
       </c>
       <c r="AE16">
         <v>110</v>
       </c>
       <c r="AF16">
         <v>115</v>
       </c>
       <c r="AG16">
         <v>110.3</v>
       </c>
       <c r="AH16">
         <v>105.4</v>
       </c>
       <c r="AI16">
         <v>106.3</v>
       </c>
       <c r="AJ16">
         <v>115.2</v>
       </c>
+      <c r="AK16">
+        <v>112.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>37.950000000000003</v>
       </c>
       <c r="D17">
         <v>132.19999999999999</v>
       </c>
       <c r="E17">
         <v>134.4</v>
       </c>
       <c r="F17">
         <v>126.8</v>
       </c>
       <c r="G17">
         <v>120.6</v>
       </c>
       <c r="H17">
         <v>114.9</v>
       </c>
       <c r="I17">
         <v>114.4</v>
       </c>
       <c r="J17">
         <v>111.3</v>
       </c>
@@ -6045,57 +6189,60 @@
       </c>
       <c r="AC17">
         <v>88.5</v>
       </c>
       <c r="AD17">
         <v>92</v>
       </c>
       <c r="AE17">
         <v>91.3</v>
       </c>
       <c r="AF17">
         <v>87.2</v>
       </c>
       <c r="AG17">
         <v>90.7</v>
       </c>
       <c r="AH17">
         <v>95.7</v>
       </c>
       <c r="AI17">
         <v>94.6</v>
       </c>
       <c r="AJ17">
         <v>92.8</v>
       </c>
+      <c r="AK17">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>213.12</v>
       </c>
       <c r="D18">
         <v>95.2</v>
       </c>
       <c r="E18">
         <v>95.7</v>
       </c>
       <c r="F18">
         <v>97</v>
       </c>
       <c r="G18">
         <v>98.9</v>
       </c>
       <c r="H18">
         <v>100.1</v>
       </c>
       <c r="I18">
         <v>104.4</v>
       </c>
       <c r="J18">
         <v>101.7</v>
       </c>
@@ -6155,57 +6302,60 @@
       </c>
       <c r="AC18">
         <v>108</v>
       </c>
       <c r="AD18">
         <v>100.1</v>
       </c>
       <c r="AE18">
         <v>100.5</v>
       </c>
       <c r="AF18">
         <v>109.8</v>
       </c>
       <c r="AG18">
         <v>105.4</v>
       </c>
       <c r="AH18">
         <v>101.9</v>
       </c>
       <c r="AI18">
         <v>114.3</v>
       </c>
       <c r="AJ18">
         <v>101.8</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>163.68</v>
       </c>
       <c r="D19">
         <v>101.2</v>
       </c>
       <c r="E19">
         <v>104.6</v>
       </c>
       <c r="F19">
         <v>103.7</v>
       </c>
       <c r="G19">
         <v>105.7</v>
       </c>
       <c r="H19">
         <v>106.4</v>
       </c>
       <c r="I19">
         <v>109.4</v>
       </c>
       <c r="J19">
         <v>107</v>
       </c>
@@ -6265,57 +6415,60 @@
       </c>
       <c r="AC19">
         <v>83.9</v>
       </c>
       <c r="AD19">
         <v>79.2</v>
       </c>
       <c r="AE19">
         <v>81.400000000000006</v>
       </c>
       <c r="AF19">
         <v>83.7</v>
       </c>
       <c r="AG19">
         <v>83.8</v>
       </c>
       <c r="AH19">
         <v>82</v>
       </c>
       <c r="AI19">
         <v>84.2</v>
       </c>
       <c r="AJ19">
         <v>83.9</v>
       </c>
+      <c r="AK19">
+        <v>80.400000000000006</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>23.15</v>
       </c>
       <c r="D20">
         <v>127.2</v>
       </c>
       <c r="E20">
         <v>133.69999999999999</v>
       </c>
       <c r="F20">
         <v>145.9</v>
       </c>
       <c r="G20">
         <v>131</v>
       </c>
       <c r="H20">
         <v>152.69999999999999</v>
       </c>
       <c r="I20">
         <v>157.30000000000001</v>
       </c>
       <c r="J20">
         <v>160.6</v>
       </c>
@@ -6375,57 +6528,60 @@
       </c>
       <c r="AC20">
         <v>100.2</v>
       </c>
       <c r="AD20">
         <v>79.7</v>
       </c>
       <c r="AE20">
         <v>104.4</v>
       </c>
       <c r="AF20">
         <v>82</v>
       </c>
       <c r="AG20">
         <v>82.1</v>
       </c>
       <c r="AH20">
         <v>104.2</v>
       </c>
       <c r="AI20">
         <v>109.5</v>
       </c>
       <c r="AJ20">
         <v>126.1</v>
       </c>
+      <c r="AK20">
+        <v>70</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>50.02</v>
       </c>
       <c r="D21">
         <v>107.1</v>
       </c>
       <c r="E21">
         <v>109.2</v>
       </c>
       <c r="F21">
         <v>107.3</v>
       </c>
       <c r="G21">
         <v>107.8</v>
       </c>
       <c r="H21">
         <v>101.8</v>
       </c>
       <c r="I21">
         <v>104.3</v>
       </c>
       <c r="J21">
         <v>106.2</v>
       </c>
@@ -6485,57 +6641,60 @@
       </c>
       <c r="AC21">
         <v>99.1</v>
       </c>
       <c r="AD21">
         <v>96.4</v>
       </c>
       <c r="AE21">
         <v>95.3</v>
       </c>
       <c r="AF21">
         <v>100</v>
       </c>
       <c r="AG21">
         <v>99.6</v>
       </c>
       <c r="AH21">
         <v>96.2</v>
       </c>
       <c r="AI21">
         <v>100.4</v>
       </c>
       <c r="AJ21">
         <v>101.5</v>
       </c>
+      <c r="AK21">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>10.35</v>
       </c>
       <c r="D22">
         <v>132.5</v>
       </c>
       <c r="E22">
         <v>136.9</v>
       </c>
       <c r="F22">
         <v>134.9</v>
       </c>
       <c r="G22">
         <v>128.69999999999999</v>
       </c>
       <c r="H22">
         <v>120.6</v>
       </c>
       <c r="I22">
         <v>111.3</v>
       </c>
       <c r="J22">
         <v>119.4</v>
       </c>
@@ -6595,57 +6754,60 @@
       </c>
       <c r="AC22">
         <v>92.1</v>
       </c>
       <c r="AD22">
         <v>88</v>
       </c>
       <c r="AE22">
         <v>86.8</v>
       </c>
       <c r="AF22">
         <v>86.5</v>
       </c>
       <c r="AG22">
         <v>79.7</v>
       </c>
       <c r="AH22">
         <v>79</v>
       </c>
       <c r="AI22">
         <v>78.3</v>
       </c>
       <c r="AJ22">
         <v>82.6</v>
       </c>
+      <c r="AK22">
+        <v>80.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>18.7</v>
       </c>
       <c r="D23">
         <v>95.8</v>
       </c>
       <c r="E23">
         <v>97.4</v>
       </c>
       <c r="F23">
         <v>100.4</v>
       </c>
       <c r="G23">
         <v>101.9</v>
       </c>
       <c r="H23">
         <v>102.9</v>
       </c>
       <c r="I23">
         <v>106.7</v>
       </c>
       <c r="J23">
         <v>97.4</v>
       </c>
@@ -6705,57 +6867,60 @@
       </c>
       <c r="AC23">
         <v>133.30000000000001</v>
       </c>
       <c r="AD23">
         <v>134.4</v>
       </c>
       <c r="AE23">
         <v>143.30000000000001</v>
       </c>
       <c r="AF23">
         <v>140.9</v>
       </c>
       <c r="AG23">
         <v>144.4</v>
       </c>
       <c r="AH23">
         <v>139.30000000000001</v>
       </c>
       <c r="AI23">
         <v>141.19999999999999</v>
       </c>
       <c r="AJ23">
         <v>143.9</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>64.47</v>
       </c>
       <c r="D24">
         <v>128.30000000000001</v>
       </c>
       <c r="E24">
         <v>126.9</v>
       </c>
       <c r="F24">
         <v>123.7</v>
       </c>
       <c r="G24">
         <v>125.4</v>
       </c>
       <c r="H24">
         <v>125.2</v>
       </c>
       <c r="I24">
         <v>124.4</v>
       </c>
       <c r="J24">
         <v>121</v>
       </c>
@@ -6815,57 +6980,60 @@
       </c>
       <c r="AC24">
         <v>107.5</v>
       </c>
       <c r="AD24">
         <v>108.9</v>
       </c>
       <c r="AE24">
         <v>106.4</v>
       </c>
       <c r="AF24">
         <v>111.5</v>
       </c>
       <c r="AG24">
         <v>113.4</v>
       </c>
       <c r="AH24">
         <v>111.6</v>
       </c>
       <c r="AI24">
         <v>114.6</v>
       </c>
       <c r="AJ24">
         <v>114.8</v>
       </c>
+      <c r="AK24">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>21.34</v>
       </c>
       <c r="D25">
         <v>125.6</v>
       </c>
       <c r="E25">
         <v>126.6</v>
       </c>
       <c r="F25">
         <v>122.3</v>
       </c>
       <c r="G25">
         <v>126.8</v>
       </c>
       <c r="H25">
         <v>122.2</v>
       </c>
       <c r="I25">
         <v>123.3</v>
       </c>
       <c r="J25">
         <v>119.9</v>
       </c>
@@ -6925,57 +7093,60 @@
       </c>
       <c r="AC25">
         <v>110</v>
       </c>
       <c r="AD25">
         <v>110.4</v>
       </c>
       <c r="AE25">
         <v>111.6</v>
       </c>
       <c r="AF25">
         <v>110.9</v>
       </c>
       <c r="AG25">
         <v>110.2</v>
       </c>
       <c r="AH25">
         <v>109</v>
       </c>
       <c r="AI25">
         <v>110.4</v>
       </c>
       <c r="AJ25">
         <v>108.1</v>
       </c>
+      <c r="AK25">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>0.51</v>
       </c>
       <c r="D26">
         <v>98.5</v>
       </c>
       <c r="E26">
         <v>98.8</v>
       </c>
       <c r="F26">
         <v>105.3</v>
       </c>
       <c r="G26">
         <v>105.8</v>
       </c>
       <c r="H26">
         <v>111.7</v>
       </c>
       <c r="I26">
         <v>103.5</v>
       </c>
       <c r="J26">
         <v>98.7</v>
       </c>
@@ -7035,57 +7206,60 @@
       </c>
       <c r="AC26">
         <v>95.6</v>
       </c>
       <c r="AD26">
         <v>105.6</v>
       </c>
       <c r="AE26">
         <v>113.4</v>
       </c>
       <c r="AF26">
         <v>122.3</v>
       </c>
       <c r="AG26">
         <v>131.4</v>
       </c>
       <c r="AH26">
         <v>131.80000000000001</v>
       </c>
       <c r="AI26">
         <v>119</v>
       </c>
       <c r="AJ26">
         <v>133.80000000000001</v>
       </c>
+      <c r="AK26">
+        <v>111.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>1.34</v>
       </c>
       <c r="D27">
         <v>121.4</v>
       </c>
       <c r="E27">
         <v>125.8</v>
       </c>
       <c r="F27">
         <v>120.7</v>
       </c>
       <c r="G27">
         <v>124.3</v>
       </c>
       <c r="H27">
         <v>129.19999999999999</v>
       </c>
       <c r="I27">
         <v>112.1</v>
       </c>
       <c r="J27">
         <v>118.8</v>
       </c>
@@ -7145,57 +7319,60 @@
       </c>
       <c r="AC27">
         <v>158.80000000000001</v>
       </c>
       <c r="AD27">
         <v>156.6</v>
       </c>
       <c r="AE27">
         <v>154</v>
       </c>
       <c r="AF27">
         <v>148.69999999999999</v>
       </c>
       <c r="AG27">
         <v>156.5</v>
       </c>
       <c r="AH27">
         <v>164</v>
       </c>
       <c r="AI27">
         <v>156.9</v>
       </c>
       <c r="AJ27">
         <v>149.69999999999999</v>
       </c>
+      <c r="AK27">
+        <v>151.69999999999999</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>0.23</v>
       </c>
       <c r="D28">
         <v>149.4</v>
       </c>
       <c r="E28">
         <v>145</v>
       </c>
       <c r="F28">
         <v>142.5</v>
       </c>
       <c r="G28">
         <v>139.9</v>
       </c>
       <c r="H28">
         <v>128.30000000000001</v>
       </c>
       <c r="I28">
         <v>131.4</v>
       </c>
       <c r="J28">
         <v>122.6</v>
       </c>
@@ -7255,57 +7432,60 @@
       </c>
       <c r="AC28">
         <v>145.1</v>
       </c>
       <c r="AD28">
         <v>150.1</v>
       </c>
       <c r="AE28">
         <v>153.6</v>
       </c>
       <c r="AF28">
         <v>153</v>
       </c>
       <c r="AG28">
         <v>151.19999999999999</v>
       </c>
       <c r="AH28">
         <v>155.5</v>
       </c>
       <c r="AI28">
         <v>162.30000000000001</v>
       </c>
       <c r="AJ28">
         <v>205.2</v>
       </c>
+      <c r="AK28">
+        <v>178</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>20.98</v>
       </c>
       <c r="D29">
         <v>131.6</v>
       </c>
       <c r="E29">
         <v>132.9</v>
       </c>
       <c r="F29">
         <v>131</v>
       </c>
       <c r="G29">
         <v>131</v>
       </c>
       <c r="H29">
         <v>130.5</v>
       </c>
       <c r="I29">
         <v>131</v>
       </c>
       <c r="J29">
         <v>128.19999999999999</v>
       </c>
@@ -7365,57 +7545,60 @@
       </c>
       <c r="AC29">
         <v>105.8</v>
       </c>
       <c r="AD29">
         <v>108.5</v>
       </c>
       <c r="AE29">
         <v>103.7</v>
       </c>
       <c r="AF29">
         <v>108</v>
       </c>
       <c r="AG29">
         <v>107.7</v>
       </c>
       <c r="AH29">
         <v>105.3</v>
       </c>
       <c r="AI29">
         <v>106.3</v>
       </c>
       <c r="AJ29">
         <v>102.5</v>
       </c>
+      <c r="AK29">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>20.07</v>
       </c>
       <c r="D30">
         <v>125.1</v>
       </c>
       <c r="E30">
         <v>121.9</v>
       </c>
       <c r="F30">
         <v>118.9</v>
       </c>
       <c r="G30">
         <v>119.9</v>
       </c>
       <c r="H30">
         <v>118.4</v>
       </c>
       <c r="I30">
         <v>120.9</v>
       </c>
       <c r="J30">
         <v>116.6</v>
       </c>
@@ -7475,57 +7658,60 @@
       </c>
       <c r="AC30">
         <v>106.8</v>
       </c>
       <c r="AD30">
         <v>104.2</v>
       </c>
       <c r="AE30">
         <v>98.8</v>
       </c>
       <c r="AF30">
         <v>112</v>
       </c>
       <c r="AG30">
         <v>119.4</v>
       </c>
       <c r="AH30">
         <v>116.7</v>
       </c>
       <c r="AI30">
         <v>123.6</v>
       </c>
       <c r="AJ30">
         <v>131.19999999999999</v>
       </c>
+      <c r="AK30">
+        <v>119.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>0.16</v>
       </c>
       <c r="D31">
         <v>78.8</v>
       </c>
       <c r="E31">
         <v>87.1</v>
       </c>
       <c r="F31">
         <v>93.1</v>
       </c>
       <c r="G31">
         <v>89.5</v>
       </c>
       <c r="H31">
         <v>85.7</v>
       </c>
       <c r="I31">
         <v>88.1</v>
       </c>
       <c r="J31">
         <v>97.1</v>
       </c>
@@ -7585,57 +7771,60 @@
       </c>
       <c r="AC31">
         <v>91.9</v>
       </c>
       <c r="AD31">
         <v>93.3</v>
       </c>
       <c r="AE31">
         <v>96.6</v>
       </c>
       <c r="AF31">
         <v>88.7</v>
       </c>
       <c r="AG31">
         <v>97.7</v>
       </c>
       <c r="AH31">
         <v>98.7</v>
       </c>
       <c r="AI31">
         <v>98.2</v>
       </c>
       <c r="AJ31">
         <v>88.8</v>
       </c>
+      <c r="AK31">
+        <v>81.3</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>417.93</v>
       </c>
       <c r="D32">
         <v>126</v>
       </c>
       <c r="E32">
         <v>129.80000000000001</v>
       </c>
       <c r="F32">
         <v>126.5</v>
       </c>
       <c r="G32">
         <v>120.8</v>
       </c>
       <c r="H32">
         <v>118.2</v>
       </c>
       <c r="I32">
         <v>118.4</v>
       </c>
       <c r="J32">
         <v>114.5</v>
       </c>
@@ -7694,75 +7883,78 @@
         <v>122.7</v>
       </c>
       <c r="AC32">
         <v>124.8</v>
       </c>
       <c r="AD32">
         <v>124.2</v>
       </c>
       <c r="AE32">
         <v>125</v>
       </c>
       <c r="AF32">
         <v>124.4</v>
       </c>
       <c r="AG32">
         <v>122.5</v>
       </c>
       <c r="AH32">
         <v>123.7</v>
       </c>
       <c r="AI32">
         <v>123.7</v>
       </c>
       <c r="AJ32">
         <v>125.8</v>
+      </c>
+      <c r="AK32">
+        <v>130.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B7D389C-6237-4366-A064-25699BE3B6BC}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53ED46D2-B131-4D9C-95C9-A3573506699A}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -7821,60 +8013,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -7931,57 +8126,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>113.1</v>
       </c>
       <c r="E4">
         <v>114.2</v>
       </c>
       <c r="F4">
         <v>112.7</v>
       </c>
       <c r="G4">
         <v>114.7</v>
       </c>
       <c r="H4">
         <v>112.9</v>
       </c>
       <c r="I4">
         <v>113.9</v>
       </c>
       <c r="J4">
         <v>113.6</v>
       </c>
@@ -8041,57 +8239,60 @@
       </c>
       <c r="AC4">
         <v>98</v>
       </c>
       <c r="AD4">
         <v>97.4</v>
       </c>
       <c r="AE4">
         <v>97.6</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.2</v>
       </c>
       <c r="AH4">
         <v>96.6</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>97.9</v>
       </c>
+      <c r="AK4">
+        <v>98</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>8050.8</v>
       </c>
       <c r="D5">
         <v>113.1</v>
       </c>
       <c r="E5">
         <v>114.2</v>
       </c>
       <c r="F5">
         <v>112.7</v>
       </c>
       <c r="G5">
         <v>114.7</v>
       </c>
       <c r="H5">
         <v>112.9</v>
       </c>
       <c r="I5">
         <v>113.9</v>
       </c>
       <c r="J5">
         <v>113.6</v>
       </c>
@@ -8151,57 +8352,60 @@
       </c>
       <c r="AC5">
         <v>98.1</v>
       </c>
       <c r="AD5">
         <v>97.5</v>
       </c>
       <c r="AE5">
         <v>97.6</v>
       </c>
       <c r="AF5">
         <v>96.7</v>
       </c>
       <c r="AG5">
         <v>97.3</v>
       </c>
       <c r="AH5">
         <v>96.7</v>
       </c>
       <c r="AI5">
         <v>96.7</v>
       </c>
       <c r="AJ5">
         <v>97.9</v>
       </c>
+      <c r="AK5">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>731.43</v>
       </c>
       <c r="D6">
         <v>122.7</v>
       </c>
       <c r="E6">
         <v>124.6</v>
       </c>
       <c r="F6">
         <v>120.9</v>
       </c>
       <c r="G6">
         <v>126</v>
       </c>
       <c r="H6">
         <v>120.2</v>
       </c>
       <c r="I6">
         <v>120.6</v>
       </c>
       <c r="J6">
         <v>117.4</v>
       </c>
@@ -8261,57 +8465,60 @@
       </c>
       <c r="AC6">
         <v>98.9</v>
       </c>
       <c r="AD6">
         <v>97.2</v>
       </c>
       <c r="AE6">
         <v>96.4</v>
       </c>
       <c r="AF6">
         <v>96.4</v>
       </c>
       <c r="AG6">
         <v>94.8</v>
       </c>
       <c r="AH6">
         <v>94.6</v>
       </c>
       <c r="AI6">
         <v>93.4</v>
       </c>
       <c r="AJ6">
         <v>97.8</v>
       </c>
+      <c r="AK6">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>472.33</v>
       </c>
       <c r="D7">
         <v>129.4</v>
       </c>
       <c r="E7">
         <v>129</v>
       </c>
       <c r="F7">
         <v>123.2</v>
       </c>
       <c r="G7">
         <v>132.30000000000001</v>
       </c>
       <c r="H7">
         <v>125.2</v>
       </c>
       <c r="I7">
         <v>123.3</v>
       </c>
       <c r="J7">
         <v>121.1</v>
       </c>
@@ -8371,57 +8578,60 @@
       </c>
       <c r="AC7">
         <v>99</v>
       </c>
       <c r="AD7">
         <v>98.9</v>
       </c>
       <c r="AE7">
         <v>98.2</v>
       </c>
       <c r="AF7">
         <v>97</v>
       </c>
       <c r="AG7">
         <v>97.3</v>
       </c>
       <c r="AH7">
         <v>96.5</v>
       </c>
       <c r="AI7">
         <v>94.7</v>
       </c>
       <c r="AJ7">
         <v>98.1</v>
       </c>
+      <c r="AK7">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>259.10000000000002</v>
       </c>
       <c r="D8">
         <v>110.7</v>
       </c>
       <c r="E8">
         <v>115.5</v>
       </c>
       <c r="F8">
         <v>115.6</v>
       </c>
       <c r="G8">
         <v>116.3</v>
       </c>
       <c r="H8">
         <v>111.5</v>
       </c>
       <c r="I8">
         <v>114.7</v>
       </c>
       <c r="J8">
         <v>109.6</v>
       </c>
@@ -8481,57 +8691,60 @@
       </c>
       <c r="AC8">
         <v>99.1</v>
       </c>
       <c r="AD8">
         <v>93.8</v>
       </c>
       <c r="AE8">
         <v>94.5</v>
       </c>
       <c r="AF8">
         <v>95</v>
       </c>
       <c r="AG8">
         <v>90.9</v>
       </c>
       <c r="AH8">
         <v>91.1</v>
       </c>
       <c r="AI8">
         <v>91.2</v>
       </c>
       <c r="AJ8">
         <v>96.8</v>
       </c>
+      <c r="AK8">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>387.46</v>
       </c>
       <c r="D9">
         <v>109.5</v>
       </c>
       <c r="E9">
         <v>111.1</v>
       </c>
       <c r="F9">
         <v>109.8</v>
       </c>
       <c r="G9">
         <v>114.4</v>
       </c>
       <c r="H9">
         <v>111.5</v>
       </c>
       <c r="I9">
         <v>111.4</v>
       </c>
       <c r="J9">
         <v>112.1</v>
       </c>
@@ -8591,57 +8804,60 @@
       </c>
       <c r="AC9">
         <v>93.3</v>
       </c>
       <c r="AD9">
         <v>91.8</v>
       </c>
       <c r="AE9">
         <v>92.5</v>
       </c>
       <c r="AF9">
         <v>92.7</v>
       </c>
       <c r="AG9">
         <v>89.6</v>
       </c>
       <c r="AH9">
         <v>87.3</v>
       </c>
       <c r="AI9">
         <v>87.1</v>
       </c>
       <c r="AJ9">
         <v>88.9</v>
       </c>
+      <c r="AK9">
+        <v>88.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>432.89</v>
       </c>
       <c r="D10">
         <v>119.2</v>
       </c>
       <c r="E10">
         <v>123.2</v>
       </c>
       <c r="F10">
         <v>119</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
         <v>112</v>
       </c>
       <c r="I10">
         <v>118</v>
       </c>
       <c r="J10">
         <v>115.2</v>
       </c>
@@ -8701,57 +8917,60 @@
       </c>
       <c r="AC10">
         <v>104.5</v>
       </c>
       <c r="AD10">
         <v>102</v>
       </c>
       <c r="AE10">
         <v>109.1</v>
       </c>
       <c r="AF10">
         <v>104.3</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>103.2</v>
       </c>
       <c r="AI10">
         <v>110</v>
       </c>
       <c r="AJ10">
         <v>112.9</v>
       </c>
+      <c r="AK10">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>426.18</v>
       </c>
       <c r="D11">
         <v>125.1</v>
       </c>
       <c r="E11">
         <v>118.5</v>
       </c>
       <c r="F11">
         <v>123.5</v>
       </c>
       <c r="G11">
         <v>122.3</v>
       </c>
       <c r="H11">
         <v>116.6</v>
       </c>
       <c r="I11">
         <v>111.1</v>
       </c>
       <c r="J11">
         <v>119.6</v>
       </c>
@@ -8811,57 +9030,60 @@
       </c>
       <c r="AC11">
         <v>103.6</v>
       </c>
       <c r="AD11">
         <v>102.6</v>
       </c>
       <c r="AE11">
         <v>104</v>
       </c>
       <c r="AF11">
         <v>103.8</v>
       </c>
       <c r="AG11">
         <v>107.5</v>
       </c>
       <c r="AH11">
         <v>104.1</v>
       </c>
       <c r="AI11">
         <v>107.7</v>
       </c>
       <c r="AJ11">
         <v>114.3</v>
       </c>
+      <c r="AK11">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>315.73</v>
       </c>
       <c r="D12">
         <v>92.3</v>
       </c>
       <c r="E12">
         <v>98.8</v>
       </c>
       <c r="F12">
         <v>95.5</v>
       </c>
       <c r="G12">
         <v>103.8</v>
       </c>
       <c r="H12">
         <v>104.8</v>
       </c>
       <c r="I12">
         <v>98.1</v>
       </c>
       <c r="J12">
         <v>102.4</v>
       </c>
@@ -8921,57 +9143,60 @@
       </c>
       <c r="AC12">
         <v>105.4</v>
       </c>
       <c r="AD12">
         <v>110.1</v>
       </c>
       <c r="AE12">
         <v>102.9</v>
       </c>
       <c r="AF12">
         <v>103.7</v>
       </c>
       <c r="AG12">
         <v>110.3</v>
       </c>
       <c r="AH12">
         <v>112.2</v>
       </c>
       <c r="AI12">
         <v>113.4</v>
       </c>
       <c r="AJ12">
         <v>117.3</v>
       </c>
+      <c r="AK12">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>572.76</v>
       </c>
       <c r="D13">
         <v>110.5</v>
       </c>
       <c r="E13">
         <v>109.9</v>
       </c>
       <c r="F13">
         <v>107.7</v>
       </c>
       <c r="G13">
         <v>112.5</v>
       </c>
       <c r="H13">
         <v>107.5</v>
       </c>
       <c r="I13">
         <v>114.2</v>
       </c>
       <c r="J13">
         <v>115.7</v>
       </c>
@@ -9031,57 +9256,60 @@
       </c>
       <c r="AC13">
         <v>86.2</v>
       </c>
       <c r="AD13">
         <v>87.8</v>
       </c>
       <c r="AE13">
         <v>90.1</v>
       </c>
       <c r="AF13">
         <v>89</v>
       </c>
       <c r="AG13">
         <v>91</v>
       </c>
       <c r="AH13">
         <v>85.9</v>
       </c>
       <c r="AI13">
         <v>92.2</v>
       </c>
       <c r="AJ13">
         <v>88.4</v>
       </c>
+      <c r="AK13">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>417.48</v>
       </c>
       <c r="D14">
         <v>112.7</v>
       </c>
       <c r="E14">
         <v>113.3</v>
       </c>
       <c r="F14">
         <v>112.4</v>
       </c>
       <c r="G14">
         <v>113.8</v>
       </c>
       <c r="H14">
         <v>109.1</v>
       </c>
       <c r="I14">
         <v>111.3</v>
       </c>
       <c r="J14">
         <v>112.5</v>
       </c>
@@ -9141,57 +9369,60 @@
       </c>
       <c r="AC14">
         <v>93.4</v>
       </c>
       <c r="AD14">
         <v>94.5</v>
       </c>
       <c r="AE14">
         <v>95.9</v>
       </c>
       <c r="AF14">
         <v>98.2</v>
       </c>
       <c r="AG14">
         <v>97.6</v>
       </c>
       <c r="AH14">
         <v>91.2</v>
       </c>
       <c r="AI14">
         <v>98.5</v>
       </c>
       <c r="AJ14">
         <v>98.7</v>
       </c>
+      <c r="AK14">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>155.28</v>
       </c>
       <c r="D15">
         <v>104</v>
       </c>
       <c r="E15">
         <v>99.8</v>
       </c>
       <c r="F15">
         <v>97.4</v>
       </c>
       <c r="G15">
         <v>107.6</v>
       </c>
       <c r="H15">
         <v>102.3</v>
       </c>
       <c r="I15">
         <v>123</v>
       </c>
       <c r="J15">
         <v>127.4</v>
       </c>
@@ -9251,57 +9482,60 @@
       </c>
       <c r="AC15">
         <v>66.400000000000006</v>
       </c>
       <c r="AD15">
         <v>70.7</v>
       </c>
       <c r="AE15">
         <v>73.5</v>
       </c>
       <c r="AF15">
         <v>64.8</v>
       </c>
       <c r="AG15">
         <v>73.099999999999994</v>
       </c>
       <c r="AH15">
         <v>74.900000000000006</v>
       </c>
       <c r="AI15">
         <v>72.2</v>
       </c>
       <c r="AJ15">
         <v>61.6</v>
       </c>
+      <c r="AK15">
+        <v>68.099999999999994</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.1</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>115.7</v>
       </c>
       <c r="G16">
         <v>123</v>
       </c>
       <c r="H16">
         <v>122.4</v>
       </c>
       <c r="I16">
         <v>129.19999999999999</v>
       </c>
       <c r="J16">
         <v>122</v>
       </c>
@@ -9361,57 +9595,60 @@
       </c>
       <c r="AC16">
         <v>106.6</v>
       </c>
       <c r="AD16">
         <v>102.5</v>
       </c>
       <c r="AE16">
         <v>104.8</v>
       </c>
       <c r="AF16">
         <v>106.9</v>
       </c>
       <c r="AG16">
         <v>106.6</v>
       </c>
       <c r="AH16">
         <v>103.3</v>
       </c>
       <c r="AI16">
         <v>103.5</v>
       </c>
       <c r="AJ16">
         <v>109.3</v>
       </c>
+      <c r="AK16">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>217.85</v>
       </c>
       <c r="D17">
         <v>110.4</v>
       </c>
       <c r="E17">
         <v>113.6</v>
       </c>
       <c r="F17">
         <v>113.5</v>
       </c>
       <c r="G17">
         <v>114.3</v>
       </c>
       <c r="H17">
         <v>111.1</v>
       </c>
       <c r="I17">
         <v>111.1</v>
       </c>
       <c r="J17">
         <v>110.5</v>
       </c>
@@ -9471,57 +9708,60 @@
       </c>
       <c r="AC17">
         <v>92.3</v>
       </c>
       <c r="AD17">
         <v>89</v>
       </c>
       <c r="AE17">
         <v>89.7</v>
       </c>
       <c r="AF17">
         <v>88.5</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>85</v>
       </c>
       <c r="AI17">
         <v>84.9</v>
       </c>
       <c r="AJ17">
         <v>85.6</v>
       </c>
+      <c r="AK17">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>810.08</v>
       </c>
       <c r="D18">
         <v>111.8</v>
       </c>
       <c r="E18">
         <v>113.7</v>
       </c>
       <c r="F18">
         <v>112.6</v>
       </c>
       <c r="G18">
         <v>113.4</v>
       </c>
       <c r="H18">
         <v>114</v>
       </c>
       <c r="I18">
         <v>112.7</v>
       </c>
       <c r="J18">
         <v>111.4</v>
       </c>
@@ -9581,57 +9821,60 @@
       </c>
       <c r="AC18">
         <v>93.9</v>
       </c>
       <c r="AD18">
         <v>94.4</v>
       </c>
       <c r="AE18">
         <v>94</v>
       </c>
       <c r="AF18">
         <v>92.3</v>
       </c>
       <c r="AG18">
         <v>91.7</v>
       </c>
       <c r="AH18">
         <v>93.2</v>
       </c>
       <c r="AI18">
         <v>89.1</v>
       </c>
       <c r="AJ18">
         <v>91.7</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>113.9</v>
       </c>
       <c r="F19">
         <v>111.9</v>
       </c>
       <c r="G19">
         <v>113.7</v>
       </c>
       <c r="H19">
         <v>113.6</v>
       </c>
       <c r="I19">
         <v>113.5</v>
       </c>
       <c r="J19">
         <v>112.9</v>
       </c>
@@ -9691,57 +9934,60 @@
       </c>
       <c r="AC19">
         <v>93</v>
       </c>
       <c r="AD19">
         <v>91.1</v>
       </c>
       <c r="AE19">
         <v>90.5</v>
       </c>
       <c r="AF19">
         <v>90.1</v>
       </c>
       <c r="AG19">
         <v>89.2</v>
       </c>
       <c r="AH19">
         <v>89</v>
       </c>
       <c r="AI19">
         <v>88.1</v>
       </c>
       <c r="AJ19">
         <v>85.2</v>
       </c>
+      <c r="AK19">
+        <v>84.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>472.95</v>
       </c>
       <c r="D20">
         <v>116.5</v>
       </c>
       <c r="E20">
         <v>115.7</v>
       </c>
       <c r="F20">
         <v>114.4</v>
       </c>
       <c r="G20">
         <v>111.1</v>
       </c>
       <c r="H20">
         <v>112.8</v>
       </c>
       <c r="I20">
         <v>112.7</v>
       </c>
       <c r="J20">
         <v>112.8</v>
       </c>
@@ -9801,57 +10047,60 @@
       </c>
       <c r="AC20">
         <v>97.8</v>
       </c>
       <c r="AD20">
         <v>92.9</v>
       </c>
       <c r="AE20">
         <v>94.1</v>
       </c>
       <c r="AF20">
         <v>91</v>
       </c>
       <c r="AG20">
         <v>92.7</v>
       </c>
       <c r="AH20">
         <v>93.4</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>91.1</v>
       </c>
+      <c r="AK20">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>106.8</v>
       </c>
       <c r="E21">
         <v>108.1</v>
       </c>
       <c r="F21">
         <v>108</v>
       </c>
       <c r="G21">
         <v>110.3</v>
       </c>
       <c r="H21">
         <v>108.6</v>
       </c>
       <c r="I21">
         <v>109</v>
       </c>
       <c r="J21">
         <v>107.8</v>
       </c>
@@ -9911,57 +10160,60 @@
       </c>
       <c r="AC21">
         <v>98.8</v>
       </c>
       <c r="AD21">
         <v>97.9</v>
       </c>
       <c r="AE21">
         <v>99.2</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>97.7</v>
       </c>
       <c r="AH21">
         <v>96.8</v>
       </c>
       <c r="AI21">
         <v>96.6</v>
       </c>
       <c r="AJ21">
         <v>98</v>
       </c>
+      <c r="AK21">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.9</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>111.7</v>
       </c>
       <c r="G22">
         <v>113.7</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>110.6</v>
       </c>
       <c r="J22">
         <v>110.8</v>
       </c>
@@ -10021,57 +10273,60 @@
       </c>
       <c r="AC22">
         <v>93.1</v>
       </c>
       <c r="AD22">
         <v>92.9</v>
       </c>
       <c r="AE22">
         <v>92.9</v>
       </c>
       <c r="AF22">
         <v>91.1</v>
       </c>
       <c r="AG22">
         <v>90.6</v>
       </c>
       <c r="AH22">
         <v>88.8</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.2</v>
       </c>
+      <c r="AK22">
+        <v>89.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>104.8</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.9</v>
       </c>
@@ -10131,57 +10386,60 @@
       </c>
       <c r="AC23">
         <v>96.7</v>
       </c>
       <c r="AD23">
         <v>96.2</v>
       </c>
       <c r="AE23">
         <v>96.8</v>
       </c>
       <c r="AF23">
         <v>98</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.5</v>
       </c>
       <c r="AI23">
         <v>95.5</v>
       </c>
       <c r="AJ23">
         <v>96.4</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>493.73</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>114.5</v>
       </c>
       <c r="F24">
         <v>113.8</v>
       </c>
       <c r="G24">
         <v>114.9</v>
       </c>
       <c r="H24">
         <v>114.5</v>
       </c>
       <c r="I24">
         <v>114.5</v>
       </c>
       <c r="J24">
         <v>114.5</v>
       </c>
@@ -10241,57 +10499,60 @@
       </c>
       <c r="AC24">
         <v>92.3</v>
       </c>
       <c r="AD24">
         <v>91.7</v>
       </c>
       <c r="AE24">
         <v>91.6</v>
       </c>
       <c r="AF24">
         <v>91.6</v>
       </c>
       <c r="AG24">
         <v>91.3</v>
       </c>
       <c r="AH24">
         <v>90.6</v>
       </c>
       <c r="AI24">
         <v>90.2</v>
       </c>
       <c r="AJ24">
         <v>88.6</v>
       </c>
+      <c r="AK24">
+        <v>90.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>113.1</v>
       </c>
       <c r="E25">
         <v>114.2</v>
       </c>
       <c r="F25">
         <v>114.3</v>
       </c>
       <c r="G25">
         <v>114.4</v>
       </c>
       <c r="H25">
         <v>111.8</v>
       </c>
       <c r="I25">
         <v>110.4</v>
       </c>
       <c r="J25">
         <v>111.6</v>
       </c>
@@ -10351,57 +10612,60 @@
       </c>
       <c r="AC25">
         <v>89.8</v>
       </c>
       <c r="AD25">
         <v>89.4</v>
       </c>
       <c r="AE25">
         <v>87</v>
       </c>
       <c r="AF25">
         <v>88.3</v>
       </c>
       <c r="AG25">
         <v>86.9</v>
       </c>
       <c r="AH25">
         <v>87</v>
       </c>
       <c r="AI25">
         <v>85.2</v>
       </c>
       <c r="AJ25">
         <v>82.6</v>
       </c>
+      <c r="AK25">
+        <v>85.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.7</v>
       </c>
       <c r="E26">
         <v>109.9</v>
       </c>
       <c r="F26">
         <v>108.6</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>113.9</v>
       </c>
       <c r="I26">
         <v>113.1</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -10461,57 +10725,60 @@
       </c>
       <c r="AC26">
         <v>86.9</v>
       </c>
       <c r="AD26">
         <v>87.3</v>
       </c>
       <c r="AE26">
         <v>89</v>
       </c>
       <c r="AF26">
         <v>93.1</v>
       </c>
       <c r="AG26">
         <v>91.8</v>
       </c>
       <c r="AH26">
         <v>90.4</v>
       </c>
       <c r="AI26">
         <v>91.5</v>
       </c>
       <c r="AJ26">
         <v>88.6</v>
       </c>
+      <c r="AK26">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>107.4</v>
       </c>
       <c r="F27">
         <v>107.1</v>
       </c>
       <c r="G27">
         <v>109.1</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>109.4</v>
       </c>
       <c r="J27">
         <v>113.8</v>
       </c>
@@ -10571,57 +10838,60 @@
       </c>
       <c r="AC27">
         <v>94.2</v>
       </c>
       <c r="AD27">
         <v>94.9</v>
       </c>
       <c r="AE27">
         <v>95.9</v>
       </c>
       <c r="AF27">
         <v>94.1</v>
       </c>
       <c r="AG27">
         <v>94</v>
       </c>
       <c r="AH27">
         <v>92.7</v>
       </c>
       <c r="AI27">
         <v>94.2</v>
       </c>
       <c r="AJ27">
         <v>91.6</v>
       </c>
+      <c r="AK27">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.2</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.7</v>
       </c>
       <c r="I28">
         <v>112.4</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -10681,57 +10951,60 @@
       </c>
       <c r="AC28">
         <v>88.8</v>
       </c>
       <c r="AD28">
         <v>88.6</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>86.7</v>
       </c>
       <c r="AG28">
         <v>86.4</v>
       </c>
       <c r="AH28">
         <v>85.1</v>
       </c>
       <c r="AI28">
         <v>85.9</v>
       </c>
       <c r="AJ28">
         <v>85.3</v>
       </c>
+      <c r="AK28">
+        <v>86.3</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>117.1</v>
       </c>
       <c r="E29">
         <v>117.8</v>
       </c>
       <c r="F29">
         <v>116</v>
       </c>
       <c r="G29">
         <v>121.4</v>
       </c>
       <c r="H29">
         <v>120</v>
       </c>
       <c r="I29">
         <v>121.1</v>
       </c>
       <c r="J29">
         <v>118.2</v>
       </c>
@@ -10791,57 +11064,60 @@
       </c>
       <c r="AC29">
         <v>102.3</v>
       </c>
       <c r="AD29">
         <v>99.1</v>
       </c>
       <c r="AE29">
         <v>101.9</v>
       </c>
       <c r="AF29">
         <v>101.9</v>
       </c>
       <c r="AG29">
         <v>101.7</v>
       </c>
       <c r="AH29">
         <v>102.1</v>
       </c>
       <c r="AI29">
         <v>101.2</v>
       </c>
       <c r="AJ29">
         <v>101</v>
       </c>
+      <c r="AK29">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>26.73</v>
       </c>
       <c r="D30">
         <v>137.1</v>
       </c>
       <c r="E30">
         <v>133.1</v>
       </c>
       <c r="F30">
         <v>135.1</v>
       </c>
       <c r="G30">
         <v>134</v>
       </c>
       <c r="H30">
         <v>129.4</v>
       </c>
       <c r="I30">
         <v>125.4</v>
       </c>
       <c r="J30">
         <v>130.30000000000001</v>
       </c>
@@ -10901,57 +11177,60 @@
       </c>
       <c r="AC30">
         <v>102</v>
       </c>
       <c r="AD30">
         <v>100.6</v>
       </c>
       <c r="AE30">
         <v>97.4</v>
       </c>
       <c r="AF30">
         <v>94.6</v>
       </c>
       <c r="AG30">
         <v>93</v>
       </c>
       <c r="AH30">
         <v>95.2</v>
       </c>
       <c r="AI30">
         <v>87.9</v>
       </c>
       <c r="AJ30">
         <v>91.1</v>
       </c>
+      <c r="AK30">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.2</v>
       </c>
       <c r="E31">
         <v>108.4</v>
       </c>
       <c r="F31">
         <v>110.6</v>
       </c>
       <c r="G31">
         <v>108.5</v>
       </c>
       <c r="H31">
         <v>106.3</v>
       </c>
       <c r="I31">
         <v>109.3</v>
       </c>
       <c r="J31">
         <v>107.2</v>
       </c>
@@ -11011,57 +11290,60 @@
       </c>
       <c r="AC31">
         <v>91.8</v>
       </c>
       <c r="AD31">
         <v>94</v>
       </c>
       <c r="AE31">
         <v>93.4</v>
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.1</v>
       </c>
       <c r="AH31">
         <v>93.3</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
+      <c r="AK31">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>859.07</v>
       </c>
       <c r="D32">
         <v>121.7</v>
       </c>
       <c r="E32">
         <v>120.8</v>
       </c>
       <c r="F32">
         <v>122.8</v>
       </c>
       <c r="G32">
         <v>120.9</v>
       </c>
       <c r="H32">
         <v>113.7</v>
       </c>
       <c r="I32">
         <v>113.4</v>
       </c>
       <c r="J32">
         <v>118.4</v>
       </c>
@@ -11120,75 +11402,78 @@
         <v>106.9</v>
       </c>
       <c r="AC32">
         <v>105.1</v>
       </c>
       <c r="AD32">
         <v>101.8</v>
       </c>
       <c r="AE32">
         <v>106.8</v>
       </c>
       <c r="AF32">
         <v>103.8</v>
       </c>
       <c r="AG32">
         <v>107.5</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>108.5</v>
       </c>
       <c r="AJ32">
         <v>113.2</v>
+      </c>
+      <c r="AK32">
+        <v>109.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{469F4C92-C6D1-46AA-8D05-CE493C12A38A}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8987004-1942-464F-B98E-776695E0CFDB}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -11247,60 +11532,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -11357,57 +11645,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>112.5</v>
       </c>
       <c r="E4">
         <v>113.7</v>
       </c>
       <c r="F4">
         <v>112.7</v>
       </c>
       <c r="G4">
         <v>114.8</v>
       </c>
       <c r="H4">
         <v>111.5</v>
       </c>
       <c r="I4">
         <v>113.5</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -11467,57 +11758,60 @@
       </c>
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.6</v>
       </c>
       <c r="AE4">
         <v>102.8</v>
       </c>
       <c r="AF4">
         <v>102.8</v>
       </c>
       <c r="AG4">
         <v>103.8</v>
       </c>
       <c r="AH4">
         <v>102.4</v>
       </c>
       <c r="AI4">
         <v>103.7</v>
       </c>
       <c r="AJ4">
         <v>104.6</v>
       </c>
+      <c r="AK4">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>10005.370000000001</v>
       </c>
       <c r="D5">
         <v>112.4</v>
       </c>
       <c r="E5">
         <v>113.7</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114.7</v>
       </c>
       <c r="H5">
         <v>111.7</v>
       </c>
       <c r="I5">
         <v>113.4</v>
       </c>
       <c r="J5">
         <v>113.3</v>
       </c>
@@ -11577,57 +11871,60 @@
       </c>
       <c r="AC5">
         <v>102.8</v>
       </c>
       <c r="AD5">
         <v>103</v>
       </c>
       <c r="AE5">
         <v>103.1</v>
       </c>
       <c r="AF5">
         <v>103.3</v>
       </c>
       <c r="AG5">
         <v>104.1</v>
       </c>
       <c r="AH5">
         <v>103</v>
       </c>
       <c r="AI5">
         <v>104.2</v>
       </c>
       <c r="AJ5">
         <v>105.1</v>
       </c>
+      <c r="AK5">
+        <v>107.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>873.62</v>
       </c>
       <c r="D6">
         <v>121.4</v>
       </c>
       <c r="E6">
         <v>123</v>
       </c>
       <c r="F6">
         <v>120.6</v>
       </c>
       <c r="G6">
         <v>125</v>
       </c>
       <c r="H6">
         <v>119.9</v>
       </c>
       <c r="I6">
         <v>120.4</v>
       </c>
       <c r="J6">
         <v>117</v>
       </c>
@@ -11687,57 +11984,60 @@
       </c>
       <c r="AC6">
         <v>101.7</v>
       </c>
       <c r="AD6">
         <v>99.7</v>
       </c>
       <c r="AE6">
         <v>100.2</v>
       </c>
       <c r="AF6">
         <v>99.7</v>
       </c>
       <c r="AG6">
         <v>98.9</v>
       </c>
       <c r="AH6">
         <v>98.2</v>
       </c>
       <c r="AI6">
         <v>97.5</v>
       </c>
       <c r="AJ6">
         <v>101.4</v>
       </c>
+      <c r="AK6">
+        <v>101</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>497.43</v>
       </c>
       <c r="D7">
         <v>128.80000000000001</v>
       </c>
       <c r="E7">
         <v>128.80000000000001</v>
       </c>
       <c r="F7">
         <v>124.5</v>
       </c>
       <c r="G7">
         <v>129.4</v>
       </c>
       <c r="H7">
         <v>125.6</v>
       </c>
       <c r="I7">
         <v>123.9</v>
       </c>
       <c r="J7">
         <v>122.7</v>
       </c>
@@ -11797,57 +12097,60 @@
       </c>
       <c r="AC7">
         <v>100.6</v>
       </c>
       <c r="AD7">
         <v>99.3</v>
       </c>
       <c r="AE7">
         <v>98.7</v>
       </c>
       <c r="AF7">
         <v>98.5</v>
       </c>
       <c r="AG7">
         <v>98.2</v>
       </c>
       <c r="AH7">
         <v>97.2</v>
       </c>
       <c r="AI7">
         <v>95.4</v>
       </c>
       <c r="AJ7">
         <v>99.3</v>
       </c>
+      <c r="AK7">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>376.19</v>
       </c>
       <c r="D8">
         <v>112.3</v>
       </c>
       <c r="E8">
         <v>114.8</v>
       </c>
       <c r="F8">
         <v>117.4</v>
       </c>
       <c r="G8">
         <v>117.3</v>
       </c>
       <c r="H8">
         <v>112.9</v>
       </c>
       <c r="I8">
         <v>115.8</v>
       </c>
       <c r="J8">
         <v>111.7</v>
       </c>
@@ -11907,57 +12210,60 @@
       </c>
       <c r="AC8">
         <v>103.2</v>
       </c>
       <c r="AD8">
         <v>100.4</v>
       </c>
       <c r="AE8">
         <v>101.7</v>
       </c>
       <c r="AF8">
         <v>101.6</v>
       </c>
       <c r="AG8">
         <v>100</v>
       </c>
       <c r="AH8">
         <v>99</v>
       </c>
       <c r="AI8">
         <v>100.4</v>
       </c>
       <c r="AJ8">
         <v>104.4</v>
       </c>
+      <c r="AK8">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>430.68</v>
       </c>
       <c r="D9">
         <v>109.4</v>
       </c>
       <c r="E9">
         <v>111.4</v>
       </c>
       <c r="F9">
         <v>110.8</v>
       </c>
       <c r="G9">
         <v>114.9</v>
       </c>
       <c r="H9">
         <v>112.2</v>
       </c>
       <c r="I9">
         <v>111.8</v>
       </c>
       <c r="J9">
         <v>113.4</v>
       </c>
@@ -12017,57 +12323,60 @@
       </c>
       <c r="AC9">
         <v>93</v>
       </c>
       <c r="AD9">
         <v>92</v>
       </c>
       <c r="AE9">
         <v>91.5</v>
       </c>
       <c r="AF9">
         <v>92</v>
       </c>
       <c r="AG9">
         <v>90.1</v>
       </c>
       <c r="AH9">
         <v>87.7</v>
       </c>
       <c r="AI9">
         <v>87.8</v>
       </c>
       <c r="AJ9">
         <v>89.2</v>
       </c>
+      <c r="AK9">
+        <v>89.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>510.48</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>123.7</v>
       </c>
       <c r="F10">
         <v>122.4</v>
       </c>
       <c r="G10">
         <v>124.1</v>
       </c>
       <c r="H10">
         <v>111.3</v>
       </c>
       <c r="I10">
         <v>111.7</v>
       </c>
       <c r="J10">
         <v>111.9</v>
       </c>
@@ -12127,57 +12436,60 @@
       </c>
       <c r="AC10">
         <v>107.7</v>
       </c>
       <c r="AD10">
         <v>102.1</v>
       </c>
       <c r="AE10">
         <v>114.3</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>113.8</v>
       </c>
       <c r="AH10">
         <v>104.2</v>
       </c>
       <c r="AI10">
         <v>114</v>
       </c>
       <c r="AJ10">
         <v>110.8</v>
       </c>
+      <c r="AK10">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>556.94000000000005</v>
       </c>
       <c r="D11">
         <v>122</v>
       </c>
       <c r="E11">
         <v>116.4</v>
       </c>
       <c r="F11">
         <v>120.3</v>
       </c>
       <c r="G11">
         <v>120.7</v>
       </c>
       <c r="H11">
         <v>115.6</v>
       </c>
       <c r="I11">
         <v>111.8</v>
       </c>
       <c r="J11">
         <v>117.8</v>
       </c>
@@ -12237,57 +12549,60 @@
       </c>
       <c r="AC11">
         <v>109.5</v>
       </c>
       <c r="AD11">
         <v>109.3</v>
       </c>
       <c r="AE11">
         <v>110</v>
       </c>
       <c r="AF11">
         <v>112.4</v>
       </c>
       <c r="AG11">
         <v>113.9</v>
       </c>
       <c r="AH11">
         <v>111.8</v>
       </c>
       <c r="AI11">
         <v>115</v>
       </c>
       <c r="AJ11">
         <v>120.4</v>
       </c>
+      <c r="AK11">
+        <v>121.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>435.96</v>
       </c>
       <c r="D12">
         <v>93</v>
       </c>
       <c r="E12">
         <v>97.7</v>
       </c>
       <c r="F12">
         <v>95.7</v>
       </c>
       <c r="G12">
         <v>105.5</v>
       </c>
       <c r="H12">
         <v>104.2</v>
       </c>
       <c r="I12">
         <v>99</v>
       </c>
       <c r="J12">
         <v>101.8</v>
       </c>
@@ -12347,57 +12662,60 @@
       </c>
       <c r="AC12">
         <v>106.6</v>
       </c>
       <c r="AD12">
         <v>113.3</v>
       </c>
       <c r="AE12">
         <v>103.7</v>
       </c>
       <c r="AF12">
         <v>109.2</v>
       </c>
       <c r="AG12">
         <v>112.9</v>
       </c>
       <c r="AH12">
         <v>116.3</v>
       </c>
       <c r="AI12">
         <v>119.4</v>
       </c>
       <c r="AJ12">
         <v>126.9</v>
       </c>
+      <c r="AK12">
+        <v>134.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>1002.74</v>
       </c>
       <c r="D13">
         <v>106</v>
       </c>
       <c r="E13">
         <v>101.2</v>
       </c>
       <c r="F13">
         <v>104.9</v>
       </c>
       <c r="G13">
         <v>108.7</v>
       </c>
       <c r="H13">
         <v>105.1</v>
       </c>
       <c r="I13">
         <v>107.4</v>
       </c>
       <c r="J13">
         <v>111.9</v>
       </c>
@@ -12457,57 +12775,60 @@
       </c>
       <c r="AC13">
         <v>111.1</v>
       </c>
       <c r="AD13">
         <v>114</v>
       </c>
       <c r="AE13">
         <v>115.7</v>
       </c>
       <c r="AF13">
         <v>118.2</v>
       </c>
       <c r="AG13">
         <v>118.9</v>
       </c>
       <c r="AH13">
         <v>120</v>
       </c>
       <c r="AI13">
         <v>121.5</v>
       </c>
       <c r="AJ13">
         <v>124.3</v>
       </c>
+      <c r="AK13">
+        <v>133.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>523.84</v>
       </c>
       <c r="D14">
         <v>110.8</v>
       </c>
       <c r="E14">
         <v>110.7</v>
       </c>
       <c r="F14">
         <v>109.6</v>
       </c>
       <c r="G14">
         <v>112.8</v>
       </c>
       <c r="H14">
         <v>109</v>
       </c>
       <c r="I14">
         <v>110.6</v>
       </c>
       <c r="J14">
         <v>111.9</v>
       </c>
@@ -12567,57 +12888,60 @@
       </c>
       <c r="AC14">
         <v>103.8</v>
       </c>
       <c r="AD14">
         <v>103.6</v>
       </c>
       <c r="AE14">
         <v>107.3</v>
       </c>
       <c r="AF14">
         <v>109.1</v>
       </c>
       <c r="AG14">
         <v>109.8</v>
       </c>
       <c r="AH14">
         <v>105.1</v>
       </c>
       <c r="AI14">
         <v>114.1</v>
       </c>
       <c r="AJ14">
         <v>115.8</v>
       </c>
+      <c r="AK14">
+        <v>123.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>478.9</v>
       </c>
       <c r="D15">
         <v>100.2</v>
       </c>
       <c r="E15">
         <v>92</v>
       </c>
       <c r="F15">
         <v>97.8</v>
       </c>
       <c r="G15">
         <v>105.1</v>
       </c>
       <c r="H15">
         <v>100.1</v>
       </c>
       <c r="I15">
         <v>105.8</v>
       </c>
       <c r="J15">
         <v>110.1</v>
       </c>
@@ -12677,57 +13001,60 @@
       </c>
       <c r="AC15">
         <v>119.8</v>
       </c>
       <c r="AD15">
         <v>123.9</v>
       </c>
       <c r="AE15">
         <v>126</v>
       </c>
       <c r="AF15">
         <v>126.9</v>
       </c>
       <c r="AG15">
         <v>127.8</v>
       </c>
       <c r="AH15">
         <v>135.1</v>
       </c>
       <c r="AI15">
         <v>133.4</v>
       </c>
       <c r="AJ15">
         <v>133</v>
       </c>
+      <c r="AK15">
+        <v>144.69999999999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>1422.92</v>
       </c>
       <c r="D16">
         <v>121.3</v>
       </c>
       <c r="E16">
         <v>125.9</v>
       </c>
       <c r="F16">
         <v>119.9</v>
       </c>
       <c r="G16">
         <v>124.4</v>
       </c>
       <c r="H16">
         <v>121.9</v>
       </c>
       <c r="I16">
         <v>133.4</v>
       </c>
       <c r="J16">
         <v>126</v>
       </c>
@@ -12787,57 +13114,60 @@
       </c>
       <c r="AC16">
         <v>109.7</v>
       </c>
       <c r="AD16">
         <v>108.9</v>
       </c>
       <c r="AE16">
         <v>110.3</v>
       </c>
       <c r="AF16">
         <v>111.4</v>
       </c>
       <c r="AG16">
         <v>113</v>
       </c>
       <c r="AH16">
         <v>109.8</v>
       </c>
       <c r="AI16">
         <v>112.8</v>
       </c>
       <c r="AJ16">
         <v>114.6</v>
       </c>
+      <c r="AK16">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>237.37</v>
       </c>
       <c r="D17">
         <v>111.3</v>
       </c>
       <c r="E17">
         <v>114.3</v>
       </c>
       <c r="F17">
         <v>114</v>
       </c>
       <c r="G17">
         <v>114.7</v>
       </c>
       <c r="H17">
         <v>111.8</v>
       </c>
       <c r="I17">
         <v>111.6</v>
       </c>
       <c r="J17">
         <v>111.1</v>
       </c>
@@ -12897,57 +13227,60 @@
       </c>
       <c r="AC17">
         <v>93.1</v>
       </c>
       <c r="AD17">
         <v>90.3</v>
       </c>
       <c r="AE17">
         <v>91</v>
       </c>
       <c r="AF17">
         <v>89.9</v>
       </c>
       <c r="AG17">
         <v>89.9</v>
       </c>
       <c r="AH17">
         <v>86.4</v>
       </c>
       <c r="AI17">
         <v>85.9</v>
       </c>
       <c r="AJ17">
         <v>87.8</v>
       </c>
+      <c r="AK17">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>1019.95</v>
       </c>
       <c r="D18">
         <v>109.2</v>
       </c>
       <c r="E18">
         <v>110.5</v>
       </c>
       <c r="F18">
         <v>109.5</v>
       </c>
       <c r="G18">
         <v>111.8</v>
       </c>
       <c r="H18">
         <v>111.6</v>
       </c>
       <c r="I18">
         <v>109.4</v>
       </c>
       <c r="J18">
         <v>109.2</v>
       </c>
@@ -13007,57 +13340,60 @@
       </c>
       <c r="AC18">
         <v>102.9</v>
       </c>
       <c r="AD18">
         <v>111.6</v>
       </c>
       <c r="AE18">
         <v>106</v>
       </c>
       <c r="AF18">
         <v>106.4</v>
       </c>
       <c r="AG18">
         <v>106.3</v>
       </c>
       <c r="AH18">
         <v>107.7</v>
       </c>
       <c r="AI18">
         <v>102.6</v>
       </c>
       <c r="AJ18">
         <v>106.1</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>793.36</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>114.3</v>
       </c>
       <c r="F19">
         <v>112.8</v>
       </c>
       <c r="G19">
         <v>114.4</v>
       </c>
       <c r="H19">
         <v>114</v>
       </c>
       <c r="I19">
         <v>113.2</v>
       </c>
       <c r="J19">
         <v>112.6</v>
       </c>
@@ -13117,57 +13453,60 @@
       </c>
       <c r="AC19">
         <v>93.9</v>
       </c>
       <c r="AD19">
         <v>93.1</v>
       </c>
       <c r="AE19">
         <v>92.9</v>
       </c>
       <c r="AF19">
         <v>92.3</v>
       </c>
       <c r="AG19">
         <v>91.8</v>
       </c>
       <c r="AH19">
         <v>92.1</v>
       </c>
       <c r="AI19">
         <v>90.2</v>
       </c>
       <c r="AJ19">
         <v>88.5</v>
       </c>
+      <c r="AK19">
+        <v>89.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>529.66</v>
       </c>
       <c r="D20">
         <v>116.4</v>
       </c>
       <c r="E20">
         <v>114.7</v>
       </c>
       <c r="F20">
         <v>114</v>
       </c>
       <c r="G20">
         <v>111.8</v>
       </c>
       <c r="H20">
         <v>111</v>
       </c>
       <c r="I20">
         <v>110.9</v>
       </c>
       <c r="J20">
         <v>111.4</v>
       </c>
@@ -13227,57 +13566,60 @@
       </c>
       <c r="AC20">
         <v>98.3</v>
       </c>
       <c r="AD20">
         <v>94.1</v>
       </c>
       <c r="AE20">
         <v>94.5</v>
       </c>
       <c r="AF20">
         <v>92.8</v>
       </c>
       <c r="AG20">
         <v>93.7</v>
       </c>
       <c r="AH20">
         <v>93.9</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>90.5</v>
       </c>
+      <c r="AK20">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>397.91</v>
       </c>
       <c r="D21">
         <v>106.4</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>107.5</v>
       </c>
       <c r="G21">
         <v>110.1</v>
       </c>
       <c r="H21">
         <v>108.1</v>
       </c>
       <c r="I21">
         <v>108.6</v>
       </c>
       <c r="J21">
         <v>107.9</v>
       </c>
@@ -13337,57 +13679,60 @@
       </c>
       <c r="AC21">
         <v>98.9</v>
       </c>
       <c r="AD21">
         <v>98.1</v>
       </c>
       <c r="AE21">
         <v>99.7</v>
       </c>
       <c r="AF21">
         <v>98.5</v>
       </c>
       <c r="AG21">
         <v>98.4</v>
       </c>
       <c r="AH21">
         <v>96.9</v>
       </c>
       <c r="AI21">
         <v>97.2</v>
       </c>
       <c r="AJ21">
         <v>99.1</v>
       </c>
+      <c r="AK21">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>251.14</v>
       </c>
       <c r="D22">
         <v>113.7</v>
       </c>
       <c r="E22">
         <v>113.5</v>
       </c>
       <c r="F22">
         <v>110.8</v>
       </c>
       <c r="G22">
         <v>113.1</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>111</v>
       </c>
       <c r="J22">
         <v>111.8</v>
       </c>
@@ -13447,57 +13792,60 @@
       </c>
       <c r="AC22">
         <v>92.6</v>
       </c>
       <c r="AD22">
         <v>92.8</v>
       </c>
       <c r="AE22">
         <v>92.3</v>
       </c>
       <c r="AF22">
         <v>90.8</v>
       </c>
       <c r="AG22">
         <v>90.7</v>
       </c>
       <c r="AH22">
         <v>88.9</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.5</v>
       </c>
+      <c r="AK22">
+        <v>89.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>1500.21</v>
       </c>
       <c r="D23">
         <v>104.7</v>
       </c>
       <c r="E23">
         <v>104.6</v>
       </c>
       <c r="F23">
         <v>105.1</v>
       </c>
       <c r="G23">
         <v>103.5</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104.4</v>
       </c>
       <c r="J23">
         <v>104.7</v>
       </c>
@@ -13557,57 +13905,60 @@
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>97.1</v>
       </c>
       <c r="AF23">
         <v>97.7</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.1</v>
       </c>
       <c r="AI23">
         <v>95.3</v>
       </c>
       <c r="AJ23">
         <v>96.5</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>835.79</v>
       </c>
       <c r="D24">
         <v>116.2</v>
       </c>
       <c r="E24">
         <v>119.1</v>
       </c>
       <c r="F24">
         <v>115.1</v>
       </c>
       <c r="G24">
         <v>118.9</v>
       </c>
       <c r="H24">
         <v>115.1</v>
       </c>
       <c r="I24">
         <v>113.9</v>
       </c>
       <c r="J24">
         <v>116.2</v>
       </c>
@@ -13667,57 +14018,60 @@
       </c>
       <c r="AC24">
         <v>96.4</v>
       </c>
       <c r="AD24">
         <v>93.5</v>
       </c>
       <c r="AE24">
         <v>93.1</v>
       </c>
       <c r="AF24">
         <v>95.4</v>
       </c>
       <c r="AG24">
         <v>98.7</v>
       </c>
       <c r="AH24">
         <v>92.9</v>
       </c>
       <c r="AI24">
         <v>95.6</v>
       </c>
       <c r="AJ24">
         <v>95.6</v>
       </c>
+      <c r="AK24">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>246.22</v>
       </c>
       <c r="D25">
         <v>119.9</v>
       </c>
       <c r="E25">
         <v>125.1</v>
       </c>
       <c r="F25">
         <v>120.9</v>
       </c>
       <c r="G25">
         <v>124.4</v>
       </c>
       <c r="H25">
         <v>120</v>
       </c>
       <c r="I25">
         <v>115.9</v>
       </c>
       <c r="J25">
         <v>118.2</v>
       </c>
@@ -13777,57 +14131,60 @@
       </c>
       <c r="AC25">
         <v>93.5</v>
       </c>
       <c r="AD25">
         <v>89.5</v>
       </c>
       <c r="AE25">
         <v>90.1</v>
       </c>
       <c r="AF25">
         <v>94.8</v>
       </c>
       <c r="AG25">
         <v>95.5</v>
       </c>
       <c r="AH25">
         <v>91.2</v>
       </c>
       <c r="AI25">
         <v>89.8</v>
       </c>
       <c r="AJ25">
         <v>92.6</v>
       </c>
+      <c r="AK25">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>120.39</v>
       </c>
       <c r="D26">
         <v>113.7</v>
       </c>
       <c r="E26">
         <v>115.2</v>
       </c>
       <c r="F26">
         <v>112.4</v>
       </c>
       <c r="G26">
         <v>112.3</v>
       </c>
       <c r="H26">
         <v>115</v>
       </c>
       <c r="I26">
         <v>113.4</v>
       </c>
       <c r="J26">
         <v>114.4</v>
       </c>
@@ -13887,57 +14244,60 @@
       </c>
       <c r="AC26">
         <v>83.8</v>
       </c>
       <c r="AD26">
         <v>85.3</v>
       </c>
       <c r="AE26">
         <v>83.9</v>
       </c>
       <c r="AF26">
         <v>88.1</v>
       </c>
       <c r="AG26">
         <v>88.1</v>
       </c>
       <c r="AH26">
         <v>85.4</v>
       </c>
       <c r="AI26">
         <v>84.9</v>
       </c>
       <c r="AJ26">
         <v>85.2</v>
       </c>
+      <c r="AK26">
+        <v>86</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>69.59</v>
       </c>
       <c r="D27">
         <v>103.3</v>
       </c>
       <c r="E27">
         <v>101.8</v>
       </c>
       <c r="F27">
         <v>100.3</v>
       </c>
       <c r="G27">
         <v>103.7</v>
       </c>
       <c r="H27">
         <v>103.5</v>
       </c>
       <c r="I27">
         <v>102.9</v>
       </c>
       <c r="J27">
         <v>105.8</v>
       </c>
@@ -13997,57 +14357,60 @@
       </c>
       <c r="AC27">
         <v>91</v>
       </c>
       <c r="AD27">
         <v>91.1</v>
       </c>
       <c r="AE27">
         <v>93.8</v>
       </c>
       <c r="AF27">
         <v>91.9</v>
       </c>
       <c r="AG27">
         <v>89.8</v>
       </c>
       <c r="AH27">
         <v>89.8</v>
       </c>
       <c r="AI27">
         <v>90.5</v>
       </c>
       <c r="AJ27">
         <v>90.1</v>
       </c>
+      <c r="AK27">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>148.38999999999999</v>
       </c>
       <c r="D28">
         <v>114.2</v>
       </c>
       <c r="E28">
         <v>113.8</v>
       </c>
       <c r="F28">
         <v>113.1</v>
       </c>
       <c r="G28">
         <v>112.9</v>
       </c>
       <c r="H28">
         <v>113.1</v>
       </c>
       <c r="I28">
         <v>112.1</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -14107,57 +14470,60 @@
       </c>
       <c r="AC28">
         <v>88.9</v>
       </c>
       <c r="AD28">
         <v>88.6</v>
       </c>
       <c r="AE28">
         <v>87.8</v>
       </c>
       <c r="AF28">
         <v>85.9</v>
       </c>
       <c r="AG28">
         <v>85.8</v>
       </c>
       <c r="AH28">
         <v>84.6</v>
       </c>
       <c r="AI28">
         <v>85.2</v>
       </c>
       <c r="AJ28">
         <v>84.5</v>
       </c>
+      <c r="AK28">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>106.48</v>
       </c>
       <c r="D29">
         <v>116.8</v>
       </c>
       <c r="E29">
         <v>118.8</v>
       </c>
       <c r="F29">
         <v>117.2</v>
       </c>
       <c r="G29">
         <v>122</v>
       </c>
       <c r="H29">
         <v>119.8</v>
       </c>
       <c r="I29">
         <v>120.4</v>
       </c>
       <c r="J29">
         <v>120.1</v>
       </c>
@@ -14217,57 +14583,60 @@
       </c>
       <c r="AC29">
         <v>105.8</v>
       </c>
       <c r="AD29">
         <v>102</v>
       </c>
       <c r="AE29">
         <v>104.7</v>
       </c>
       <c r="AF29">
         <v>107</v>
       </c>
       <c r="AG29">
         <v>106.8</v>
       </c>
       <c r="AH29">
         <v>106.3</v>
       </c>
       <c r="AI29">
         <v>104.6</v>
       </c>
       <c r="AJ29">
         <v>108.4</v>
       </c>
+      <c r="AK29">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>144.72</v>
       </c>
       <c r="D30">
         <v>121.4</v>
       </c>
       <c r="E30">
         <v>125.5</v>
       </c>
       <c r="F30">
         <v>115.7</v>
       </c>
       <c r="G30">
         <v>125.1</v>
       </c>
       <c r="H30">
         <v>111.6</v>
       </c>
       <c r="I30">
         <v>111.3</v>
       </c>
       <c r="J30">
         <v>121.3</v>
       </c>
@@ -14327,57 +14696,60 @@
       </c>
       <c r="AC30">
         <v>115</v>
       </c>
       <c r="AD30">
         <v>107</v>
       </c>
       <c r="AE30">
         <v>102.9</v>
       </c>
       <c r="AF30">
         <v>104.2</v>
       </c>
       <c r="AG30">
         <v>122.1</v>
       </c>
       <c r="AH30">
         <v>105.2</v>
       </c>
       <c r="AI30">
         <v>119.8</v>
       </c>
       <c r="AJ30">
         <v>114.7</v>
       </c>
+      <c r="AK30">
+        <v>99</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>352.98</v>
       </c>
       <c r="D31">
         <v>117.9</v>
       </c>
       <c r="E31">
         <v>111.5</v>
       </c>
       <c r="F31">
         <v>117</v>
       </c>
       <c r="G31">
         <v>114.6</v>
       </c>
       <c r="H31">
         <v>109.8</v>
       </c>
       <c r="I31">
         <v>111.5</v>
       </c>
       <c r="J31">
         <v>112.7</v>
       </c>
@@ -14437,57 +14809,60 @@
       </c>
       <c r="AC31">
         <v>92.7</v>
       </c>
       <c r="AD31">
         <v>91</v>
       </c>
       <c r="AE31">
         <v>90.4</v>
       </c>
       <c r="AF31">
         <v>88.7</v>
       </c>
       <c r="AG31">
         <v>93</v>
       </c>
       <c r="AH31">
         <v>89.8</v>
       </c>
       <c r="AI31">
         <v>90.4</v>
       </c>
       <c r="AJ31">
         <v>92.8</v>
       </c>
+      <c r="AK31">
+        <v>67.900000000000006</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>1067.42</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>120</v>
       </c>
       <c r="F32">
         <v>122.1</v>
       </c>
       <c r="G32">
         <v>122.1</v>
       </c>
       <c r="H32">
         <v>112.5</v>
       </c>
       <c r="I32">
         <v>112.7</v>
       </c>
       <c r="J32">
         <v>115.6</v>
       </c>
@@ -14546,75 +14921,78 @@
         <v>109.9</v>
       </c>
       <c r="AC32">
         <v>108.5</v>
       </c>
       <c r="AD32">
         <v>106.5</v>
       </c>
       <c r="AE32">
         <v>111.1</v>
       </c>
       <c r="AF32">
         <v>113.3</v>
       </c>
       <c r="AG32">
         <v>113.7</v>
       </c>
       <c r="AH32">
         <v>108.7</v>
       </c>
       <c r="AI32">
         <v>114</v>
       </c>
       <c r="AJ32">
         <v>116</v>
+      </c>
+      <c r="AK32">
+        <v>117.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1413B552-3EDD-4B3B-B4B4-68E530BB3D92}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76696046-0871-4F51-9313-576ABC667D53}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -14673,60 +15051,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -14783,57 +15164,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>113.2</v>
       </c>
       <c r="E4">
         <v>114.3</v>
       </c>
       <c r="F4">
         <v>112.8</v>
       </c>
       <c r="G4">
         <v>114.8</v>
       </c>
       <c r="H4">
         <v>113</v>
       </c>
       <c r="I4">
         <v>113.9</v>
       </c>
       <c r="J4">
         <v>113.7</v>
       </c>
@@ -14893,57 +15277,60 @@
       </c>
       <c r="AC4">
         <v>98.1</v>
       </c>
       <c r="AD4">
         <v>97.6</v>
       </c>
       <c r="AE4">
         <v>97.7</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.3</v>
       </c>
       <c r="AH4">
         <v>96.7</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>98</v>
       </c>
+      <c r="AK4">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>8025.73</v>
       </c>
       <c r="D5">
         <v>113.2</v>
       </c>
       <c r="E5">
         <v>114.3</v>
       </c>
       <c r="F5">
         <v>112.7</v>
       </c>
       <c r="G5">
         <v>114.8</v>
       </c>
       <c r="H5">
         <v>112.9</v>
       </c>
       <c r="I5">
         <v>114</v>
       </c>
       <c r="J5">
         <v>113.7</v>
       </c>
@@ -15003,57 +15390,60 @@
       </c>
       <c r="AC5">
         <v>98.1</v>
       </c>
       <c r="AD5">
         <v>97.6</v>
       </c>
       <c r="AE5">
         <v>97.7</v>
       </c>
       <c r="AF5">
         <v>96.7</v>
       </c>
       <c r="AG5">
         <v>97.4</v>
       </c>
       <c r="AH5">
         <v>96.7</v>
       </c>
       <c r="AI5">
         <v>96.7</v>
       </c>
       <c r="AJ5">
         <v>98</v>
       </c>
+      <c r="AK5">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>731.43</v>
       </c>
       <c r="D6">
         <v>122.7</v>
       </c>
       <c r="E6">
         <v>124.6</v>
       </c>
       <c r="F6">
         <v>120.9</v>
       </c>
       <c r="G6">
         <v>126</v>
       </c>
       <c r="H6">
         <v>120.2</v>
       </c>
       <c r="I6">
         <v>120.6</v>
       </c>
       <c r="J6">
         <v>117.4</v>
       </c>
@@ -15113,57 +15503,60 @@
       </c>
       <c r="AC6">
         <v>98.9</v>
       </c>
       <c r="AD6">
         <v>97.2</v>
       </c>
       <c r="AE6">
         <v>96.4</v>
       </c>
       <c r="AF6">
         <v>96.4</v>
       </c>
       <c r="AG6">
         <v>94.8</v>
       </c>
       <c r="AH6">
         <v>94.6</v>
       </c>
       <c r="AI6">
         <v>93.4</v>
       </c>
       <c r="AJ6">
         <v>97.8</v>
       </c>
+      <c r="AK6">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>472.33</v>
       </c>
       <c r="D7">
         <v>129.4</v>
       </c>
       <c r="E7">
         <v>129</v>
       </c>
       <c r="F7">
         <v>123.2</v>
       </c>
       <c r="G7">
         <v>132.30000000000001</v>
       </c>
       <c r="H7">
         <v>125.2</v>
       </c>
       <c r="I7">
         <v>123.3</v>
       </c>
       <c r="J7">
         <v>121.1</v>
       </c>
@@ -15223,57 +15616,60 @@
       </c>
       <c r="AC7">
         <v>99</v>
       </c>
       <c r="AD7">
         <v>98.9</v>
       </c>
       <c r="AE7">
         <v>98.2</v>
       </c>
       <c r="AF7">
         <v>97</v>
       </c>
       <c r="AG7">
         <v>97.3</v>
       </c>
       <c r="AH7">
         <v>96.5</v>
       </c>
       <c r="AI7">
         <v>94.7</v>
       </c>
       <c r="AJ7">
         <v>98.1</v>
       </c>
+      <c r="AK7">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>259.10000000000002</v>
       </c>
       <c r="D8">
         <v>110.7</v>
       </c>
       <c r="E8">
         <v>115.5</v>
       </c>
       <c r="F8">
         <v>115.6</v>
       </c>
       <c r="G8">
         <v>116.3</v>
       </c>
       <c r="H8">
         <v>111.5</v>
       </c>
       <c r="I8">
         <v>114.7</v>
       </c>
       <c r="J8">
         <v>109.6</v>
       </c>
@@ -15333,57 +15729,60 @@
       </c>
       <c r="AC8">
         <v>99.1</v>
       </c>
       <c r="AD8">
         <v>93.8</v>
       </c>
       <c r="AE8">
         <v>94.5</v>
       </c>
       <c r="AF8">
         <v>95</v>
       </c>
       <c r="AG8">
         <v>90.9</v>
       </c>
       <c r="AH8">
         <v>91.1</v>
       </c>
       <c r="AI8">
         <v>91.2</v>
       </c>
       <c r="AJ8">
         <v>96.8</v>
       </c>
+      <c r="AK8">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>387.46</v>
       </c>
       <c r="D9">
         <v>109.5</v>
       </c>
       <c r="E9">
         <v>111.1</v>
       </c>
       <c r="F9">
         <v>109.8</v>
       </c>
       <c r="G9">
         <v>114.4</v>
       </c>
       <c r="H9">
         <v>111.5</v>
       </c>
       <c r="I9">
         <v>111.4</v>
       </c>
       <c r="J9">
         <v>112.1</v>
       </c>
@@ -15443,57 +15842,60 @@
       </c>
       <c r="AC9">
         <v>93.3</v>
       </c>
       <c r="AD9">
         <v>91.8</v>
       </c>
       <c r="AE9">
         <v>92.5</v>
       </c>
       <c r="AF9">
         <v>92.7</v>
       </c>
       <c r="AG9">
         <v>89.6</v>
       </c>
       <c r="AH9">
         <v>87.3</v>
       </c>
       <c r="AI9">
         <v>87.1</v>
       </c>
       <c r="AJ9">
         <v>88.9</v>
       </c>
+      <c r="AK9">
+        <v>88.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>432.89</v>
       </c>
       <c r="D10">
         <v>119.2</v>
       </c>
       <c r="E10">
         <v>123.2</v>
       </c>
       <c r="F10">
         <v>119</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
         <v>112</v>
       </c>
       <c r="I10">
         <v>118</v>
       </c>
       <c r="J10">
         <v>115.2</v>
       </c>
@@ -15553,57 +15955,60 @@
       </c>
       <c r="AC10">
         <v>104.5</v>
       </c>
       <c r="AD10">
         <v>102</v>
       </c>
       <c r="AE10">
         <v>109.1</v>
       </c>
       <c r="AF10">
         <v>104.3</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>103.2</v>
       </c>
       <c r="AI10">
         <v>110</v>
       </c>
       <c r="AJ10">
         <v>112.9</v>
       </c>
+      <c r="AK10">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>423.91</v>
       </c>
       <c r="D11">
         <v>125.3</v>
       </c>
       <c r="E11">
         <v>118.4</v>
       </c>
       <c r="F11">
         <v>123.5</v>
       </c>
       <c r="G11">
         <v>122.3</v>
       </c>
       <c r="H11">
         <v>116.6</v>
       </c>
       <c r="I11">
         <v>111.2</v>
       </c>
       <c r="J11">
         <v>119.7</v>
       </c>
@@ -15663,57 +16068,60 @@
       </c>
       <c r="AC11">
         <v>103.5</v>
       </c>
       <c r="AD11">
         <v>102.5</v>
       </c>
       <c r="AE11">
         <v>103.9</v>
       </c>
       <c r="AF11">
         <v>103.9</v>
       </c>
       <c r="AG11">
         <v>107.5</v>
       </c>
       <c r="AH11">
         <v>104.2</v>
       </c>
       <c r="AI11">
         <v>107.1</v>
       </c>
       <c r="AJ11">
         <v>114.7</v>
       </c>
+      <c r="AK11">
+        <v>112.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>315.73</v>
       </c>
       <c r="D12">
         <v>92.3</v>
       </c>
       <c r="E12">
         <v>98.8</v>
       </c>
       <c r="F12">
         <v>95.5</v>
       </c>
       <c r="G12">
         <v>103.8</v>
       </c>
       <c r="H12">
         <v>104.8</v>
       </c>
       <c r="I12">
         <v>98.1</v>
       </c>
       <c r="J12">
         <v>102.4</v>
       </c>
@@ -15773,57 +16181,60 @@
       </c>
       <c r="AC12">
         <v>105.4</v>
       </c>
       <c r="AD12">
         <v>110.1</v>
       </c>
       <c r="AE12">
         <v>102.9</v>
       </c>
       <c r="AF12">
         <v>103.7</v>
       </c>
       <c r="AG12">
         <v>110.3</v>
       </c>
       <c r="AH12">
         <v>112.2</v>
       </c>
       <c r="AI12">
         <v>113.4</v>
       </c>
       <c r="AJ12">
         <v>117.3</v>
       </c>
+      <c r="AK12">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>553.4</v>
       </c>
       <c r="D13">
         <v>111.2</v>
       </c>
       <c r="E13">
         <v>110.7</v>
       </c>
       <c r="F13">
         <v>108.4</v>
       </c>
       <c r="G13">
         <v>113.4</v>
       </c>
       <c r="H13">
         <v>108.1</v>
       </c>
       <c r="I13">
         <v>115.2</v>
       </c>
       <c r="J13">
         <v>116.9</v>
       </c>
@@ -15883,57 +16294,60 @@
       </c>
       <c r="AC13">
         <v>87</v>
       </c>
       <c r="AD13">
         <v>89.1</v>
       </c>
       <c r="AE13">
         <v>91</v>
       </c>
       <c r="AF13">
         <v>89.3</v>
       </c>
       <c r="AG13">
         <v>91.8</v>
       </c>
       <c r="AH13">
         <v>87</v>
       </c>
       <c r="AI13">
         <v>93</v>
       </c>
       <c r="AJ13">
         <v>89.4</v>
       </c>
+      <c r="AK13">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>405.21</v>
       </c>
       <c r="D14">
         <v>113.6</v>
       </c>
       <c r="E14">
         <v>114.4</v>
       </c>
       <c r="F14">
         <v>112.9</v>
       </c>
       <c r="G14">
         <v>114.6</v>
       </c>
       <c r="H14">
         <v>109.7</v>
       </c>
       <c r="I14">
         <v>111.9</v>
       </c>
       <c r="J14">
         <v>112.6</v>
       </c>
@@ -15993,57 +16407,60 @@
       </c>
       <c r="AC14">
         <v>93.4</v>
       </c>
       <c r="AD14">
         <v>94.5</v>
       </c>
       <c r="AE14">
         <v>96.1</v>
       </c>
       <c r="AF14">
         <v>98.3</v>
       </c>
       <c r="AG14">
         <v>98.5</v>
       </c>
       <c r="AH14">
         <v>91.9</v>
       </c>
       <c r="AI14">
         <v>99.8</v>
       </c>
       <c r="AJ14">
         <v>99.6</v>
       </c>
+      <c r="AK14">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>148.19</v>
       </c>
       <c r="D15">
         <v>104.8</v>
       </c>
       <c r="E15">
         <v>99.6</v>
       </c>
       <c r="F15">
         <v>97.5</v>
       </c>
       <c r="G15">
         <v>108.8</v>
       </c>
       <c r="H15">
         <v>104.1</v>
       </c>
       <c r="I15">
         <v>125.2</v>
       </c>
       <c r="J15">
         <v>130</v>
       </c>
@@ -16103,57 +16520,60 @@
       </c>
       <c r="AC15">
         <v>69.7</v>
       </c>
       <c r="AD15">
         <v>74</v>
       </c>
       <c r="AE15">
         <v>76.7</v>
       </c>
       <c r="AF15">
         <v>64.7</v>
       </c>
       <c r="AG15">
         <v>73.400000000000006</v>
       </c>
       <c r="AH15">
         <v>75.3</v>
       </c>
       <c r="AI15">
         <v>73.2</v>
       </c>
       <c r="AJ15">
         <v>61.5</v>
       </c>
+      <c r="AK15">
+        <v>69</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.1</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>115.7</v>
       </c>
       <c r="G16">
         <v>123</v>
       </c>
       <c r="H16">
         <v>122.4</v>
       </c>
       <c r="I16">
         <v>129.19999999999999</v>
       </c>
       <c r="J16">
         <v>122</v>
       </c>
@@ -16213,57 +16633,60 @@
       </c>
       <c r="AC16">
         <v>106.6</v>
       </c>
       <c r="AD16">
         <v>102.5</v>
       </c>
       <c r="AE16">
         <v>104.8</v>
       </c>
       <c r="AF16">
         <v>106.9</v>
       </c>
       <c r="AG16">
         <v>106.6</v>
       </c>
       <c r="AH16">
         <v>103.3</v>
       </c>
       <c r="AI16">
         <v>103.5</v>
       </c>
       <c r="AJ16">
         <v>109.3</v>
       </c>
+      <c r="AK16">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>217.85</v>
       </c>
       <c r="D17">
         <v>110.4</v>
       </c>
       <c r="E17">
         <v>113.6</v>
       </c>
       <c r="F17">
         <v>113.5</v>
       </c>
       <c r="G17">
         <v>114.3</v>
       </c>
       <c r="H17">
         <v>111.1</v>
       </c>
       <c r="I17">
         <v>111.1</v>
       </c>
       <c r="J17">
         <v>110.5</v>
       </c>
@@ -16323,57 +16746,60 @@
       </c>
       <c r="AC17">
         <v>92.3</v>
       </c>
       <c r="AD17">
         <v>89</v>
       </c>
       <c r="AE17">
         <v>89.7</v>
       </c>
       <c r="AF17">
         <v>88.5</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>85</v>
       </c>
       <c r="AI17">
         <v>84.9</v>
       </c>
       <c r="AJ17">
         <v>85.6</v>
       </c>
+      <c r="AK17">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>810.08</v>
       </c>
       <c r="D18">
         <v>111.8</v>
       </c>
       <c r="E18">
         <v>113.7</v>
       </c>
       <c r="F18">
         <v>112.6</v>
       </c>
       <c r="G18">
         <v>113.4</v>
       </c>
       <c r="H18">
         <v>114</v>
       </c>
       <c r="I18">
         <v>112.7</v>
       </c>
       <c r="J18">
         <v>111.4</v>
       </c>
@@ -16433,57 +16859,60 @@
       </c>
       <c r="AC18">
         <v>93.9</v>
       </c>
       <c r="AD18">
         <v>94.4</v>
       </c>
       <c r="AE18">
         <v>94</v>
       </c>
       <c r="AF18">
         <v>92.3</v>
       </c>
       <c r="AG18">
         <v>91.7</v>
       </c>
       <c r="AH18">
         <v>93.2</v>
       </c>
       <c r="AI18">
         <v>89.1</v>
       </c>
       <c r="AJ18">
         <v>91.7</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>113.9</v>
       </c>
       <c r="F19">
         <v>111.9</v>
       </c>
       <c r="G19">
         <v>113.7</v>
       </c>
       <c r="H19">
         <v>113.6</v>
       </c>
       <c r="I19">
         <v>113.5</v>
       </c>
       <c r="J19">
         <v>112.9</v>
       </c>
@@ -16543,57 +16972,60 @@
       </c>
       <c r="AC19">
         <v>93</v>
       </c>
       <c r="AD19">
         <v>91.1</v>
       </c>
       <c r="AE19">
         <v>90.5</v>
       </c>
       <c r="AF19">
         <v>90.1</v>
       </c>
       <c r="AG19">
         <v>89.2</v>
       </c>
       <c r="AH19">
         <v>89</v>
       </c>
       <c r="AI19">
         <v>88.1</v>
       </c>
       <c r="AJ19">
         <v>85.2</v>
       </c>
+      <c r="AK19">
+        <v>84.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>469.66</v>
       </c>
       <c r="D20">
         <v>116.7</v>
       </c>
       <c r="E20">
         <v>116</v>
       </c>
       <c r="F20">
         <v>114.5</v>
       </c>
       <c r="G20">
         <v>111.2</v>
       </c>
       <c r="H20">
         <v>112.9</v>
       </c>
       <c r="I20">
         <v>112.7</v>
       </c>
       <c r="J20">
         <v>112.8</v>
       </c>
@@ -16653,57 +17085,60 @@
       </c>
       <c r="AC20">
         <v>97.9</v>
       </c>
       <c r="AD20">
         <v>93</v>
       </c>
       <c r="AE20">
         <v>94.1</v>
       </c>
       <c r="AF20">
         <v>91.1</v>
       </c>
       <c r="AG20">
         <v>92.7</v>
       </c>
       <c r="AH20">
         <v>93.4</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>91.1</v>
       </c>
+      <c r="AK20">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>106.8</v>
       </c>
       <c r="E21">
         <v>108.1</v>
       </c>
       <c r="F21">
         <v>108</v>
       </c>
       <c r="G21">
         <v>110.3</v>
       </c>
       <c r="H21">
         <v>108.6</v>
       </c>
       <c r="I21">
         <v>109</v>
       </c>
       <c r="J21">
         <v>107.8</v>
       </c>
@@ -16763,57 +17198,60 @@
       </c>
       <c r="AC21">
         <v>98.8</v>
       </c>
       <c r="AD21">
         <v>97.9</v>
       </c>
       <c r="AE21">
         <v>99.2</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>97.7</v>
       </c>
       <c r="AH21">
         <v>96.8</v>
       </c>
       <c r="AI21">
         <v>96.6</v>
       </c>
       <c r="AJ21">
         <v>98</v>
       </c>
+      <c r="AK21">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.9</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>111.7</v>
       </c>
       <c r="G22">
         <v>113.7</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>110.6</v>
       </c>
       <c r="J22">
         <v>110.8</v>
       </c>
@@ -16873,57 +17311,60 @@
       </c>
       <c r="AC22">
         <v>93.1</v>
       </c>
       <c r="AD22">
         <v>92.9</v>
       </c>
       <c r="AE22">
         <v>92.9</v>
       </c>
       <c r="AF22">
         <v>91.1</v>
       </c>
       <c r="AG22">
         <v>90.6</v>
       </c>
       <c r="AH22">
         <v>88.8</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.2</v>
       </c>
+      <c r="AK22">
+        <v>89.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>104.8</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.9</v>
       </c>
@@ -16983,57 +17424,60 @@
       </c>
       <c r="AC23">
         <v>96.7</v>
       </c>
       <c r="AD23">
         <v>96.2</v>
       </c>
       <c r="AE23">
         <v>96.8</v>
       </c>
       <c r="AF23">
         <v>98</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.5</v>
       </c>
       <c r="AI23">
         <v>95.5</v>
       </c>
       <c r="AJ23">
         <v>96.4</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>493.58</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>114.5</v>
       </c>
       <c r="F24">
         <v>113.9</v>
       </c>
       <c r="G24">
         <v>114.9</v>
       </c>
       <c r="H24">
         <v>114.5</v>
       </c>
       <c r="I24">
         <v>114.4</v>
       </c>
       <c r="J24">
         <v>114.6</v>
       </c>
@@ -17093,57 +17537,60 @@
       </c>
       <c r="AC24">
         <v>92.4</v>
       </c>
       <c r="AD24">
         <v>91.5</v>
       </c>
       <c r="AE24">
         <v>90.6</v>
       </c>
       <c r="AF24">
         <v>91.8</v>
       </c>
       <c r="AG24">
         <v>91.1</v>
       </c>
       <c r="AH24">
         <v>90.9</v>
       </c>
       <c r="AI24">
         <v>90</v>
       </c>
       <c r="AJ24">
         <v>88.7</v>
       </c>
+      <c r="AK24">
+        <v>90</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>112.7</v>
       </c>
       <c r="E25">
         <v>114.6</v>
       </c>
       <c r="F25">
         <v>114.6</v>
       </c>
       <c r="G25">
         <v>114.3</v>
       </c>
       <c r="H25">
         <v>111.2</v>
       </c>
       <c r="I25">
         <v>110.5</v>
       </c>
       <c r="J25">
         <v>111.9</v>
       </c>
@@ -17203,57 +17650,60 @@
       </c>
       <c r="AC25">
         <v>89.9</v>
       </c>
       <c r="AD25">
         <v>89.2</v>
       </c>
       <c r="AE25">
         <v>87.2</v>
       </c>
       <c r="AF25">
         <v>89</v>
       </c>
       <c r="AG25">
         <v>87.2</v>
       </c>
       <c r="AH25">
         <v>86.5</v>
       </c>
       <c r="AI25">
         <v>84.7</v>
       </c>
       <c r="AJ25">
         <v>83.3</v>
       </c>
+      <c r="AK25">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>109.7</v>
       </c>
       <c r="F26">
         <v>108.4</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>114</v>
       </c>
       <c r="I26">
         <v>113.4</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -17313,57 +17763,60 @@
       </c>
       <c r="AC26">
         <v>87.2</v>
       </c>
       <c r="AD26">
         <v>87.4</v>
       </c>
       <c r="AE26">
         <v>87.9</v>
       </c>
       <c r="AF26">
         <v>92.7</v>
       </c>
       <c r="AG26">
         <v>91.8</v>
       </c>
       <c r="AH26">
         <v>91</v>
       </c>
       <c r="AI26">
         <v>91.5</v>
       </c>
       <c r="AJ26">
         <v>88.2</v>
       </c>
+      <c r="AK26">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>107.5</v>
       </c>
       <c r="F27">
         <v>107.1</v>
       </c>
       <c r="G27">
         <v>109.1</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>109.4</v>
       </c>
       <c r="J27">
         <v>113.8</v>
       </c>
@@ -17423,57 +17876,60 @@
       </c>
       <c r="AC27">
         <v>94.4</v>
       </c>
       <c r="AD27">
         <v>94.9</v>
       </c>
       <c r="AE27">
         <v>95.5</v>
       </c>
       <c r="AF27">
         <v>94.2</v>
       </c>
       <c r="AG27">
         <v>93.8</v>
       </c>
       <c r="AH27">
         <v>92.8</v>
       </c>
       <c r="AI27">
         <v>94</v>
       </c>
       <c r="AJ27">
         <v>91.7</v>
       </c>
+      <c r="AK27">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.2</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.3</v>
       </c>
       <c r="H28">
         <v>113.6</v>
       </c>
       <c r="I28">
         <v>112.4</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -17533,57 +17989,60 @@
       </c>
       <c r="AC28">
         <v>88.8</v>
       </c>
       <c r="AD28">
         <v>88.4</v>
       </c>
       <c r="AE28">
         <v>88.1</v>
       </c>
       <c r="AF28">
         <v>86.7</v>
       </c>
       <c r="AG28">
         <v>86.2</v>
       </c>
       <c r="AH28">
         <v>85.1</v>
       </c>
       <c r="AI28">
         <v>85.8</v>
       </c>
       <c r="AJ28">
         <v>85.3</v>
       </c>
+      <c r="AK28">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>117</v>
       </c>
       <c r="E29">
         <v>118.1</v>
       </c>
       <c r="F29">
         <v>115.8</v>
       </c>
       <c r="G29">
         <v>121.3</v>
       </c>
       <c r="H29">
         <v>119.7</v>
       </c>
       <c r="I29">
         <v>121.6</v>
       </c>
       <c r="J29">
         <v>117.9</v>
       </c>
@@ -17643,57 +18102,60 @@
       </c>
       <c r="AC29">
         <v>102.9</v>
       </c>
       <c r="AD29">
         <v>98.9</v>
       </c>
       <c r="AE29">
         <v>99.1</v>
       </c>
       <c r="AF29">
         <v>102.5</v>
       </c>
       <c r="AG29">
         <v>102.1</v>
       </c>
       <c r="AH29">
         <v>102</v>
       </c>
       <c r="AI29">
         <v>100.4</v>
       </c>
       <c r="AJ29">
         <v>101.5</v>
       </c>
+      <c r="AK29">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>26.58</v>
       </c>
       <c r="D30">
         <v>137.4</v>
       </c>
       <c r="E30">
         <v>133.30000000000001</v>
       </c>
       <c r="F30">
         <v>135</v>
       </c>
       <c r="G30">
         <v>134.4</v>
       </c>
       <c r="H30">
         <v>129.19999999999999</v>
       </c>
       <c r="I30">
         <v>125.8</v>
       </c>
       <c r="J30">
         <v>130.30000000000001</v>
       </c>
@@ -17753,57 +18215,60 @@
       </c>
       <c r="AC30">
         <v>100.7</v>
       </c>
       <c r="AD30">
         <v>100.7</v>
       </c>
       <c r="AE30">
         <v>98.5</v>
       </c>
       <c r="AF30">
         <v>93.7</v>
       </c>
       <c r="AG30">
         <v>92.5</v>
       </c>
       <c r="AH30">
         <v>94.4</v>
       </c>
       <c r="AI30">
         <v>89.4</v>
       </c>
       <c r="AJ30">
         <v>90.5</v>
       </c>
+      <c r="AK30">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.2</v>
       </c>
       <c r="E31">
         <v>108.4</v>
       </c>
       <c r="F31">
         <v>110.6</v>
       </c>
       <c r="G31">
         <v>108.5</v>
       </c>
       <c r="H31">
         <v>106.3</v>
       </c>
       <c r="I31">
         <v>109.3</v>
       </c>
       <c r="J31">
         <v>107.2</v>
       </c>
@@ -17863,57 +18328,60 @@
       </c>
       <c r="AC31">
         <v>91.8</v>
       </c>
       <c r="AD31">
         <v>94</v>
       </c>
       <c r="AE31">
         <v>93.4</v>
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.1</v>
       </c>
       <c r="AH31">
         <v>93.3</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
+      <c r="AK31">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>856.8</v>
       </c>
       <c r="D32">
         <v>121.7</v>
       </c>
       <c r="E32">
         <v>120.8</v>
       </c>
       <c r="F32">
         <v>122.8</v>
       </c>
       <c r="G32">
         <v>120.9</v>
       </c>
       <c r="H32">
         <v>113.7</v>
       </c>
       <c r="I32">
         <v>113.5</v>
       </c>
       <c r="J32">
         <v>118.4</v>
       </c>
@@ -17972,75 +18440,78 @@
         <v>107</v>
       </c>
       <c r="AC32">
         <v>105.1</v>
       </c>
       <c r="AD32">
         <v>101.8</v>
       </c>
       <c r="AE32">
         <v>106.8</v>
       </c>
       <c r="AF32">
         <v>103.8</v>
       </c>
       <c r="AG32">
         <v>107.5</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>108.5</v>
       </c>
       <c r="AJ32">
         <v>113.3</v>
+      </c>
+      <c r="AK32">
+        <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E87753A-F372-49FD-A2E2-8DF6A8985D79}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F4D3061-66D9-4F7E-AF6D-3C88F2C31789}">
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -18099,60 +18570,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -18209,57 +18683,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>1000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>111.9</v>
       </c>
       <c r="E4">
         <v>109.5</v>
       </c>
       <c r="F4">
         <v>111.7</v>
       </c>
       <c r="G4">
         <v>115</v>
       </c>
       <c r="H4">
         <v>109.1</v>
       </c>
       <c r="I4">
         <v>109</v>
       </c>
       <c r="J4">
         <v>111.3</v>
       </c>
@@ -18319,57 +18796,60 @@
       </c>
       <c r="AC4">
         <v>117.6</v>
       </c>
       <c r="AD4">
         <v>121</v>
       </c>
       <c r="AE4">
         <v>119.7</v>
       </c>
       <c r="AF4">
         <v>125.1</v>
       </c>
       <c r="AG4">
         <v>125.6</v>
       </c>
       <c r="AH4">
         <v>122.8</v>
       </c>
       <c r="AI4">
         <v>126.4</v>
       </c>
       <c r="AJ4">
         <v>129.4</v>
       </c>
+      <c r="AK4">
+        <v>133.19999999999999</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>1979.64</v>
       </c>
       <c r="D5">
         <v>110.2</v>
       </c>
       <c r="E5">
         <v>109.3</v>
       </c>
       <c r="F5">
         <v>111</v>
       </c>
       <c r="G5">
         <v>115</v>
       </c>
       <c r="H5">
         <v>108.2</v>
       </c>
       <c r="I5">
         <v>108.8</v>
       </c>
       <c r="J5">
         <v>111.6</v>
       </c>
@@ -18429,57 +18909,60 @@
       </c>
       <c r="AC5">
         <v>121.6</v>
       </c>
       <c r="AD5">
         <v>126.1</v>
       </c>
       <c r="AE5">
         <v>124.6</v>
       </c>
       <c r="AF5">
         <v>131.6</v>
       </c>
       <c r="AG5">
         <v>131.1</v>
       </c>
       <c r="AH5">
         <v>128.6</v>
       </c>
       <c r="AI5">
         <v>132.30000000000001</v>
       </c>
       <c r="AJ5">
         <v>136</v>
       </c>
+      <c r="AK5">
+        <v>144.30000000000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>142.19</v>
       </c>
       <c r="D6">
         <v>115</v>
       </c>
       <c r="E6">
         <v>115.5</v>
       </c>
       <c r="F6">
         <v>118.7</v>
       </c>
       <c r="G6">
         <v>120.3</v>
       </c>
       <c r="H6">
         <v>118.1</v>
       </c>
       <c r="I6">
         <v>119.6</v>
       </c>
       <c r="J6">
         <v>115.1</v>
       </c>
@@ -18539,57 +19022,60 @@
       </c>
       <c r="AC6">
         <v>115.7</v>
       </c>
       <c r="AD6">
         <v>114.3</v>
       </c>
       <c r="AE6">
         <v>119</v>
       </c>
       <c r="AF6">
         <v>115.3</v>
       </c>
       <c r="AG6">
         <v>119</v>
       </c>
       <c r="AH6">
         <v>116.5</v>
       </c>
       <c r="AI6">
         <v>120.2</v>
       </c>
       <c r="AJ6">
         <v>119.3</v>
       </c>
+      <c r="AK6">
+        <v>121.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>1101100000</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>25.1</v>
       </c>
       <c r="D7">
         <v>115.8</v>
       </c>
       <c r="E7">
         <v>119.5</v>
       </c>
       <c r="F7">
         <v>115</v>
       </c>
       <c r="G7">
         <v>120.1</v>
       </c>
       <c r="H7">
         <v>131</v>
       </c>
       <c r="I7">
         <v>120.1</v>
       </c>
       <c r="J7">
         <v>119.9</v>
       </c>
@@ -18649,57 +19135,60 @@
       </c>
       <c r="AC7">
         <v>122.7</v>
       </c>
       <c r="AD7">
         <v>118.2</v>
       </c>
       <c r="AE7">
         <v>121</v>
       </c>
       <c r="AF7">
         <v>114.9</v>
       </c>
       <c r="AG7">
         <v>115.4</v>
       </c>
       <c r="AH7">
         <v>115.6</v>
       </c>
       <c r="AI7">
         <v>114.4</v>
       </c>
       <c r="AJ7">
         <v>111.9</v>
       </c>
+      <c r="AK7">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>1101200000</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>117.09</v>
       </c>
       <c r="D8">
         <v>115.6</v>
       </c>
       <c r="E8">
         <v>113.6</v>
       </c>
       <c r="F8">
         <v>120.8</v>
       </c>
       <c r="G8">
         <v>119.9</v>
       </c>
       <c r="H8">
         <v>115.9</v>
       </c>
       <c r="I8">
         <v>118</v>
       </c>
       <c r="J8">
         <v>115.8</v>
       </c>
@@ -18759,57 +19248,60 @@
       </c>
       <c r="AC8">
         <v>114</v>
       </c>
       <c r="AD8">
         <v>113.6</v>
       </c>
       <c r="AE8">
         <v>118.6</v>
       </c>
       <c r="AF8">
         <v>115.4</v>
       </c>
       <c r="AG8">
         <v>120.3</v>
       </c>
       <c r="AH8">
         <v>116.7</v>
       </c>
       <c r="AI8">
         <v>121</v>
       </c>
       <c r="AJ8">
         <v>120.8</v>
       </c>
+      <c r="AK8">
+        <v>126.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>1102000000</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>43.22</v>
       </c>
       <c r="D9">
         <v>109.8</v>
       </c>
       <c r="E9">
         <v>114.9</v>
       </c>
       <c r="F9">
         <v>115.3</v>
       </c>
       <c r="G9">
         <v>122.6</v>
       </c>
       <c r="H9">
         <v>118.5</v>
       </c>
       <c r="I9">
         <v>115.4</v>
       </c>
       <c r="J9">
         <v>119.2</v>
       </c>
@@ -18869,57 +19361,60 @@
       </c>
       <c r="AC9">
         <v>93.8</v>
       </c>
       <c r="AD9">
         <v>92.8</v>
       </c>
       <c r="AE9">
         <v>91.9</v>
       </c>
       <c r="AF9">
         <v>91.3</v>
       </c>
       <c r="AG9">
         <v>91.5</v>
       </c>
       <c r="AH9">
         <v>90.9</v>
       </c>
       <c r="AI9">
         <v>91.6</v>
       </c>
       <c r="AJ9">
         <v>98.4</v>
       </c>
+      <c r="AK9">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>1103000000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>77.59</v>
       </c>
       <c r="D10">
         <v>144.19999999999999</v>
       </c>
       <c r="E10">
         <v>128.4</v>
       </c>
       <c r="F10">
         <v>140.4</v>
       </c>
       <c r="G10">
         <v>134.9</v>
       </c>
       <c r="H10">
         <v>105.7</v>
       </c>
       <c r="I10">
         <v>105.2</v>
       </c>
       <c r="J10">
         <v>98.2</v>
       </c>
@@ -18979,57 +19474,60 @@
       </c>
       <c r="AC10">
         <v>111.1</v>
       </c>
       <c r="AD10">
         <v>110.6</v>
       </c>
       <c r="AE10">
         <v>137.6</v>
       </c>
       <c r="AF10">
         <v>177.6</v>
       </c>
       <c r="AG10">
         <v>135.9</v>
       </c>
       <c r="AH10">
         <v>116.7</v>
       </c>
       <c r="AI10">
         <v>139.1</v>
       </c>
       <c r="AJ10">
         <v>113.7</v>
       </c>
+      <c r="AK10">
+        <v>147.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>133.03</v>
       </c>
       <c r="D11">
         <v>109.8</v>
       </c>
       <c r="E11">
         <v>110.2</v>
       </c>
       <c r="F11">
         <v>112</v>
       </c>
       <c r="G11">
         <v>114.1</v>
       </c>
       <c r="H11">
         <v>111</v>
       </c>
       <c r="I11">
         <v>113.2</v>
       </c>
       <c r="J11">
         <v>112.8</v>
       </c>
@@ -19089,57 +19587,60 @@
       </c>
       <c r="AC11">
         <v>127.1</v>
       </c>
       <c r="AD11">
         <v>131.4</v>
       </c>
       <c r="AE11">
         <v>130.19999999999999</v>
       </c>
       <c r="AF11">
         <v>141.69999999999999</v>
       </c>
       <c r="AG11">
         <v>133.9</v>
       </c>
       <c r="AH11">
         <v>135.1</v>
       </c>
       <c r="AI11">
         <v>137.9</v>
       </c>
       <c r="AJ11">
         <v>141.19999999999999</v>
       </c>
+      <c r="AK11">
+        <v>150.30000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>1105000000</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>120.23</v>
       </c>
       <c r="D12">
         <v>92.3</v>
       </c>
       <c r="E12">
         <v>96.2</v>
       </c>
       <c r="F12">
         <v>101.4</v>
       </c>
       <c r="G12">
         <v>106.3</v>
       </c>
       <c r="H12">
         <v>99.3</v>
       </c>
       <c r="I12">
         <v>102.2</v>
       </c>
       <c r="J12">
         <v>106.9</v>
       </c>
@@ -19199,57 +19700,60 @@
       </c>
       <c r="AC12">
         <v>109.2</v>
       </c>
       <c r="AD12">
         <v>121.8</v>
       </c>
       <c r="AE12">
         <v>112.1</v>
       </c>
       <c r="AF12">
         <v>120.4</v>
       </c>
       <c r="AG12">
         <v>124.7</v>
       </c>
       <c r="AH12">
         <v>124.1</v>
       </c>
       <c r="AI12">
         <v>134.6</v>
       </c>
       <c r="AJ12">
         <v>148.69999999999999</v>
       </c>
+      <c r="AK12">
+        <v>169.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>449.34</v>
       </c>
       <c r="D13">
         <v>97.5</v>
       </c>
       <c r="E13">
         <v>91.6</v>
       </c>
       <c r="F13">
         <v>98.1</v>
       </c>
       <c r="G13">
         <v>105.4</v>
       </c>
       <c r="H13">
         <v>99.1</v>
       </c>
       <c r="I13">
         <v>100.1</v>
       </c>
       <c r="J13">
         <v>102.4</v>
       </c>
@@ -19309,57 +19813,60 @@
       </c>
       <c r="AC13">
         <v>141.5</v>
       </c>
       <c r="AD13">
         <v>143</v>
       </c>
       <c r="AE13">
         <v>145.9</v>
       </c>
       <c r="AF13">
         <v>155.1</v>
       </c>
       <c r="AG13">
         <v>151.30000000000001</v>
       </c>
       <c r="AH13">
         <v>159.5</v>
       </c>
       <c r="AI13">
         <v>159</v>
       </c>
       <c r="AJ13">
         <v>170.5</v>
       </c>
+      <c r="AK13">
+        <v>184.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>118.63</v>
       </c>
       <c r="D14">
         <v>100.1</v>
       </c>
       <c r="E14">
         <v>98.1</v>
       </c>
       <c r="F14">
         <v>99.9</v>
       </c>
       <c r="G14">
         <v>106.7</v>
       </c>
       <c r="H14">
         <v>105.2</v>
       </c>
       <c r="I14">
         <v>106.9</v>
       </c>
       <c r="J14">
         <v>110.7</v>
       </c>
@@ -19419,57 +19926,60 @@
       </c>
       <c r="AC14">
         <v>139.19999999999999</v>
       </c>
       <c r="AD14">
         <v>136.6</v>
       </c>
       <c r="AE14">
         <v>145.69999999999999</v>
       </c>
       <c r="AF14">
         <v>148.6</v>
       </c>
       <c r="AG14">
         <v>149.9</v>
       </c>
       <c r="AH14">
         <v>152</v>
       </c>
       <c r="AI14">
         <v>158.19999999999999</v>
       </c>
       <c r="AJ14">
         <v>174.2</v>
       </c>
+      <c r="AK14">
+        <v>201.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>330.71</v>
       </c>
       <c r="D15">
         <v>97.6</v>
       </c>
       <c r="E15">
         <v>89.4</v>
       </c>
       <c r="F15">
         <v>97.7</v>
       </c>
       <c r="G15">
         <v>103.7</v>
       </c>
       <c r="H15">
         <v>97.6</v>
       </c>
       <c r="I15">
         <v>97.8</v>
       </c>
       <c r="J15">
         <v>100</v>
       </c>
@@ -19529,57 +20039,60 @@
       </c>
       <c r="AC15">
         <v>142.5</v>
       </c>
       <c r="AD15">
         <v>146.6</v>
       </c>
       <c r="AE15">
         <v>144.80000000000001</v>
       </c>
       <c r="AF15">
         <v>156.6</v>
       </c>
       <c r="AG15">
         <v>152.19999999999999</v>
       </c>
       <c r="AH15">
         <v>162.1</v>
       </c>
       <c r="AI15">
         <v>159.9</v>
       </c>
       <c r="AJ15">
         <v>168.7</v>
       </c>
+      <c r="AK15">
+        <v>177.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>144.31</v>
       </c>
       <c r="D16">
         <v>147.30000000000001</v>
       </c>
       <c r="E16">
         <v>141.9</v>
       </c>
       <c r="F16">
         <v>144</v>
       </c>
       <c r="G16">
         <v>148.80000000000001</v>
       </c>
       <c r="H16">
         <v>135.80000000000001</v>
       </c>
       <c r="I16">
         <v>133.80000000000001</v>
       </c>
       <c r="J16">
         <v>136.9</v>
       </c>
@@ -19639,57 +20152,60 @@
       </c>
       <c r="AC16">
         <v>152.5</v>
       </c>
       <c r="AD16">
         <v>163.80000000000001</v>
       </c>
       <c r="AE16">
         <v>154.19999999999999</v>
       </c>
       <c r="AF16">
         <v>170.4</v>
       </c>
       <c r="AG16">
         <v>170.1</v>
       </c>
       <c r="AH16">
         <v>166</v>
       </c>
       <c r="AI16">
         <v>171.6</v>
       </c>
       <c r="AJ16">
         <v>182.4</v>
       </c>
+      <c r="AK16">
+        <v>184.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>19.52</v>
       </c>
       <c r="D17">
         <v>121</v>
       </c>
       <c r="E17">
         <v>123.5</v>
       </c>
       <c r="F17">
         <v>119.9</v>
       </c>
       <c r="G17">
         <v>119.2</v>
       </c>
       <c r="H17">
         <v>119</v>
       </c>
       <c r="I17">
         <v>117.8</v>
       </c>
       <c r="J17">
         <v>118.2</v>
       </c>
@@ -19749,57 +20265,60 @@
       </c>
       <c r="AC17">
         <v>101.2</v>
       </c>
       <c r="AD17">
         <v>104.2</v>
       </c>
       <c r="AE17">
         <v>109.3</v>
       </c>
       <c r="AF17">
         <v>100.9</v>
       </c>
       <c r="AG17">
         <v>109.8</v>
       </c>
       <c r="AH17">
         <v>101.8</v>
       </c>
       <c r="AI17">
         <v>103.1</v>
       </c>
       <c r="AJ17">
         <v>108.3</v>
       </c>
+      <c r="AK17">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>1109000000</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18">
         <v>209.87</v>
       </c>
       <c r="D18">
         <v>98.8</v>
       </c>
       <c r="E18">
         <v>95.5</v>
       </c>
       <c r="F18">
         <v>99.8</v>
       </c>
       <c r="G18">
         <v>105</v>
       </c>
       <c r="H18">
         <v>102.1</v>
       </c>
       <c r="I18">
         <v>96.6</v>
       </c>
       <c r="J18">
         <v>104.1</v>
       </c>
@@ -19859,57 +20378,60 @@
       </c>
       <c r="AC18">
         <v>141.9</v>
       </c>
       <c r="AD18">
         <v>172.1</v>
       </c>
       <c r="AE18">
         <v>146.9</v>
       </c>
       <c r="AF18">
         <v>162.9</v>
       </c>
       <c r="AG18">
         <v>161.80000000000001</v>
       </c>
       <c r="AH18">
         <v>161.5</v>
       </c>
       <c r="AI18">
         <v>157.30000000000001</v>
       </c>
       <c r="AJ18">
         <v>163.9</v>
       </c>
+      <c r="AK18" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19">
         <v>83.84</v>
       </c>
       <c r="D19">
         <v>114</v>
       </c>
       <c r="E19">
         <v>118.3</v>
       </c>
       <c r="F19">
         <v>120.1</v>
       </c>
       <c r="G19">
         <v>121.1</v>
       </c>
       <c r="H19">
         <v>116.5</v>
       </c>
       <c r="I19">
         <v>110.3</v>
       </c>
       <c r="J19">
         <v>110.7</v>
       </c>
@@ -19969,57 +20491,60 @@
       </c>
       <c r="AC19">
         <v>100.2</v>
       </c>
       <c r="AD19">
         <v>110.8</v>
       </c>
       <c r="AE19">
         <v>115</v>
       </c>
       <c r="AF19">
         <v>108.7</v>
       </c>
       <c r="AG19">
         <v>112.3</v>
       </c>
       <c r="AH19">
         <v>116.9</v>
       </c>
       <c r="AI19">
         <v>112.3</v>
       </c>
       <c r="AJ19">
         <v>114.7</v>
       </c>
+      <c r="AK19">
+        <v>128.69999999999999</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20">
         <v>60</v>
       </c>
       <c r="D20">
         <v>115.7</v>
       </c>
       <c r="E20">
         <v>102.3</v>
       </c>
       <c r="F20">
         <v>111.5</v>
       </c>
       <c r="G20">
         <v>115</v>
       </c>
       <c r="H20">
         <v>98.8</v>
       </c>
       <c r="I20">
         <v>96.4</v>
       </c>
       <c r="J20">
         <v>99.4</v>
       </c>
@@ -20079,57 +20604,60 @@
       </c>
       <c r="AC20">
         <v>100</v>
       </c>
       <c r="AD20">
         <v>101.8</v>
       </c>
       <c r="AE20">
         <v>99.8</v>
       </c>
       <c r="AF20">
         <v>106.3</v>
       </c>
       <c r="AG20">
         <v>101.1</v>
       </c>
       <c r="AH20">
         <v>97.1</v>
       </c>
       <c r="AI20">
         <v>93.5</v>
       </c>
       <c r="AJ20">
         <v>87</v>
       </c>
+      <c r="AK20">
+        <v>80</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C21">
         <v>34.130000000000003</v>
       </c>
       <c r="D21">
         <v>102.5</v>
       </c>
       <c r="E21">
         <v>103</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>108</v>
       </c>
       <c r="H21">
         <v>104.2</v>
       </c>
       <c r="I21">
         <v>102</v>
       </c>
       <c r="J21">
         <v>108</v>
       </c>
@@ -20189,57 +20717,60 @@
       </c>
       <c r="AC21">
         <v>100.2</v>
       </c>
       <c r="AD21">
         <v>101.3</v>
       </c>
       <c r="AE21">
         <v>104.4</v>
       </c>
       <c r="AF21">
         <v>103.5</v>
       </c>
       <c r="AG21">
         <v>103.5</v>
       </c>
       <c r="AH21">
         <v>103.7</v>
       </c>
       <c r="AI21">
         <v>103.2</v>
       </c>
       <c r="AJ21">
         <v>109.4</v>
       </c>
+      <c r="AK21">
+        <v>120.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22">
         <v>17.89</v>
       </c>
       <c r="D22">
         <v>111.8</v>
       </c>
       <c r="E22">
         <v>104.8</v>
       </c>
       <c r="F22">
         <v>99.4</v>
       </c>
       <c r="G22">
         <v>102.1</v>
       </c>
       <c r="H22">
         <v>110.9</v>
       </c>
       <c r="I22">
         <v>115.9</v>
       </c>
       <c r="J22">
         <v>125.8</v>
       </c>
@@ -20299,57 +20830,60 @@
       </c>
       <c r="AC22">
         <v>87.2</v>
       </c>
       <c r="AD22">
         <v>88.7</v>
       </c>
       <c r="AE22">
         <v>85.8</v>
       </c>
       <c r="AF22">
         <v>88</v>
       </c>
       <c r="AG22">
         <v>90.9</v>
       </c>
       <c r="AH22">
         <v>90</v>
       </c>
       <c r="AI22">
         <v>90.3</v>
       </c>
       <c r="AJ22">
         <v>94.7</v>
       </c>
+      <c r="AK22">
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23">
         <v>186.11</v>
       </c>
       <c r="D23">
         <v>106.9</v>
       </c>
       <c r="E23">
         <v>101.8</v>
       </c>
       <c r="F23">
         <v>103.5</v>
       </c>
       <c r="G23">
         <v>103.8</v>
       </c>
       <c r="H23">
         <v>105.1</v>
       </c>
       <c r="I23">
         <v>109</v>
       </c>
       <c r="J23">
         <v>111</v>
       </c>
@@ -20409,57 +20943,60 @@
       </c>
       <c r="AC23">
         <v>96.9</v>
       </c>
       <c r="AD23">
         <v>98.3</v>
       </c>
       <c r="AE23">
         <v>97.2</v>
       </c>
       <c r="AF23">
         <v>95.9</v>
       </c>
       <c r="AG23">
         <v>93.5</v>
       </c>
       <c r="AH23">
         <v>94.2</v>
       </c>
       <c r="AI23">
         <v>92.3</v>
       </c>
       <c r="AJ23">
         <v>97.6</v>
       </c>
+      <c r="AK23" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24">
         <v>342.21</v>
       </c>
       <c r="D24">
         <v>120.6</v>
       </c>
       <c r="E24">
         <v>124.3</v>
       </c>
       <c r="F24">
         <v>114.9</v>
       </c>
       <c r="G24">
         <v>125.9</v>
       </c>
       <c r="H24">
         <v>117.5</v>
       </c>
       <c r="I24">
         <v>112.7</v>
       </c>
       <c r="J24">
         <v>116.8</v>
       </c>
@@ -20519,57 +21056,60 @@
       </c>
       <c r="AC24">
         <v>102</v>
       </c>
       <c r="AD24">
         <v>96.4</v>
       </c>
       <c r="AE24">
         <v>94.4</v>
       </c>
       <c r="AF24">
         <v>100.1</v>
       </c>
       <c r="AG24">
         <v>107.9</v>
       </c>
       <c r="AH24">
         <v>98</v>
       </c>
       <c r="AI24">
         <v>104.1</v>
       </c>
       <c r="AJ24">
         <v>105.7</v>
       </c>
+      <c r="AK24">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25">
         <v>144.26</v>
       </c>
       <c r="D25">
         <v>126.2</v>
       </c>
       <c r="E25">
         <v>132.4</v>
       </c>
       <c r="F25">
         <v>125.6</v>
       </c>
       <c r="G25">
         <v>130.6</v>
       </c>
       <c r="H25">
         <v>126.7</v>
       </c>
       <c r="I25">
         <v>119</v>
       </c>
       <c r="J25">
         <v>123.3</v>
       </c>
@@ -20629,57 +21169,60 @@
       </c>
       <c r="AC25">
         <v>96.7</v>
       </c>
       <c r="AD25">
         <v>91</v>
       </c>
       <c r="AE25">
         <v>91.5</v>
       </c>
       <c r="AF25">
         <v>99.6</v>
       </c>
       <c r="AG25">
         <v>100.9</v>
       </c>
       <c r="AH25">
         <v>94.4</v>
       </c>
       <c r="AI25">
         <v>93.1</v>
       </c>
       <c r="AJ25">
         <v>100.1</v>
       </c>
+      <c r="AK25">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26">
         <v>30.8</v>
       </c>
       <c r="D26">
         <v>125.6</v>
       </c>
       <c r="E26">
         <v>129.80000000000001</v>
       </c>
       <c r="F26">
         <v>122</v>
       </c>
       <c r="G26">
         <v>117.1</v>
       </c>
       <c r="H26">
         <v>119.2</v>
       </c>
       <c r="I26">
         <v>117</v>
       </c>
       <c r="J26">
         <v>117.8</v>
       </c>
@@ -20739,57 +21282,60 @@
       </c>
       <c r="AC26">
         <v>73.400000000000006</v>
       </c>
       <c r="AD26">
         <v>79.099999999999994</v>
       </c>
       <c r="AE26">
         <v>70.2</v>
       </c>
       <c r="AF26">
         <v>70.5</v>
       </c>
       <c r="AG26">
         <v>75.7</v>
       </c>
       <c r="AH26">
         <v>71.7</v>
       </c>
       <c r="AI26">
         <v>68.8</v>
       </c>
       <c r="AJ26">
         <v>72.7</v>
       </c>
+      <c r="AK26">
+        <v>69.400000000000006</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27">
         <v>22.63</v>
       </c>
       <c r="D27">
         <v>92.3</v>
       </c>
       <c r="E27">
         <v>88.8</v>
       </c>
       <c r="F27">
         <v>86.1</v>
       </c>
       <c r="G27">
         <v>94.9</v>
       </c>
       <c r="H27">
         <v>94.1</v>
       </c>
       <c r="I27">
         <v>89.3</v>
       </c>
       <c r="J27">
         <v>90.3</v>
       </c>
@@ -20849,57 +21395,60 @@
       </c>
       <c r="AC27">
         <v>84.2</v>
       </c>
       <c r="AD27">
         <v>84</v>
       </c>
       <c r="AE27">
         <v>90.3</v>
       </c>
       <c r="AF27">
         <v>87.1</v>
       </c>
       <c r="AG27">
         <v>81.2</v>
       </c>
       <c r="AH27">
         <v>83.8</v>
       </c>
       <c r="AI27">
         <v>83.6</v>
       </c>
       <c r="AJ27">
         <v>88.1</v>
       </c>
+      <c r="AK27">
+        <v>80.400000000000006</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28">
         <v>2.72</v>
       </c>
       <c r="D28">
         <v>78.3</v>
       </c>
       <c r="E28">
         <v>81.400000000000006</v>
       </c>
       <c r="F28">
         <v>77.400000000000006</v>
       </c>
       <c r="G28">
         <v>90.4</v>
       </c>
       <c r="H28">
         <v>85.4</v>
       </c>
       <c r="I28">
         <v>122.8</v>
       </c>
       <c r="J28">
         <v>118.2</v>
       </c>
@@ -20959,57 +21508,60 @@
       </c>
       <c r="AC28">
         <v>65.599999999999994</v>
       </c>
       <c r="AD28">
         <v>58.3</v>
       </c>
       <c r="AE28">
         <v>51.8</v>
       </c>
       <c r="AF28">
         <v>54.8</v>
       </c>
       <c r="AG28">
         <v>54</v>
       </c>
       <c r="AH28">
         <v>54.6</v>
       </c>
       <c r="AI28">
         <v>59.3</v>
       </c>
       <c r="AJ28">
         <v>53.5</v>
       </c>
+      <c r="AK28">
+        <v>53.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C29">
         <v>23.66</v>
       </c>
       <c r="D29">
         <v>115.7</v>
       </c>
       <c r="E29">
         <v>121.6</v>
       </c>
       <c r="F29">
         <v>120.7</v>
       </c>
       <c r="G29">
         <v>123.9</v>
       </c>
       <c r="H29">
         <v>120.4</v>
       </c>
       <c r="I29">
         <v>119.7</v>
       </c>
       <c r="J29">
         <v>125.8</v>
       </c>
@@ -21069,57 +21621,60 @@
       </c>
       <c r="AC29">
         <v>114.9</v>
       </c>
       <c r="AD29">
         <v>114.5</v>
       </c>
       <c r="AE29">
         <v>120.2</v>
       </c>
       <c r="AF29">
         <v>120.5</v>
       </c>
       <c r="AG29">
         <v>123.2</v>
       </c>
       <c r="AH29">
         <v>123.2</v>
       </c>
       <c r="AI29">
         <v>120.1</v>
       </c>
       <c r="AJ29">
         <v>129.9</v>
       </c>
+      <c r="AK29">
+        <v>143.19999999999999</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>118.14</v>
       </c>
       <c r="D30">
         <v>120.9</v>
       </c>
       <c r="E30">
         <v>122.2</v>
       </c>
       <c r="F30">
         <v>110.7</v>
       </c>
       <c r="G30">
         <v>122.7</v>
       </c>
       <c r="H30">
         <v>109.4</v>
       </c>
       <c r="I30">
         <v>106.7</v>
       </c>
       <c r="J30">
         <v>119.2</v>
       </c>
@@ -21179,57 +21734,60 @@
       </c>
       <c r="AC30">
         <v>119</v>
       </c>
       <c r="AD30">
         <v>109.4</v>
       </c>
       <c r="AE30">
         <v>103.5</v>
       </c>
       <c r="AF30">
         <v>105.7</v>
       </c>
       <c r="AG30">
         <v>128.5</v>
       </c>
       <c r="AH30">
         <v>108</v>
       </c>
       <c r="AI30">
         <v>127.3</v>
       </c>
       <c r="AJ30">
         <v>119.8</v>
       </c>
+      <c r="AK30">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>339.14</v>
       </c>
       <c r="D31">
         <v>118.3</v>
       </c>
       <c r="E31">
         <v>111.6</v>
       </c>
       <c r="F31">
         <v>117.3</v>
       </c>
       <c r="G31">
         <v>114.8</v>
       </c>
       <c r="H31">
         <v>110</v>
       </c>
       <c r="I31">
         <v>111.6</v>
       </c>
       <c r="J31">
         <v>113</v>
       </c>
@@ -21289,57 +21847,60 @@
       </c>
       <c r="AC31">
         <v>92.7</v>
       </c>
       <c r="AD31">
         <v>90.9</v>
       </c>
       <c r="AE31">
         <v>90.3</v>
       </c>
       <c r="AF31">
         <v>88.4</v>
       </c>
       <c r="AG31">
         <v>92.9</v>
       </c>
       <c r="AH31">
         <v>89.7</v>
       </c>
       <c r="AI31">
         <v>90.5</v>
       </c>
       <c r="AJ31">
         <v>92.7</v>
       </c>
+      <c r="AK31">
+        <v>66.8</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>210.62</v>
       </c>
       <c r="D32">
         <v>122</v>
       </c>
       <c r="E32">
         <v>117.3</v>
       </c>
       <c r="F32">
         <v>122.6</v>
       </c>
       <c r="G32">
         <v>122.2</v>
       </c>
       <c r="H32">
         <v>108.5</v>
       </c>
       <c r="I32">
         <v>111</v>
       </c>
       <c r="J32">
         <v>107.3</v>
       </c>
@@ -21398,50 +21959,53 @@
         <v>119.3</v>
       </c>
       <c r="AC32">
         <v>121.6</v>
       </c>
       <c r="AD32">
         <v>123.5</v>
       </c>
       <c r="AE32">
         <v>134.6</v>
       </c>
       <c r="AF32">
         <v>153.9</v>
       </c>
       <c r="AG32">
         <v>134.5</v>
       </c>
       <c r="AH32">
         <v>128.4</v>
       </c>
       <c r="AI32">
         <v>140.30000000000001</v>
       </c>
       <c r="AJ32">
         <v>130.19999999999999</v>
+      </c>
+      <c r="AK32">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">