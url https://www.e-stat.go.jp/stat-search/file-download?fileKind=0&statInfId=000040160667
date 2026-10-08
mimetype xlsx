--- v1 (2026-08-01)
+++ v2 (2026-10-08)
@@ -4,87 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5FADC492-237E-4C55-BE33-8A9FD37084FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE480947-1A5E-4761-A5BA-DEF72B0018C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="870" windowWidth="21600" windowHeight="11265" xr2:uid="{F2002575-B58F-4D4A-A087-4B6A9ED12E81}"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="14400" windowHeight="8170" xr2:uid="{A5BFEAB2-BEF8-45D6-9C5B-0E6758B5FC21}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="94">
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -156,99 +159,96 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>p 2026Q2</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>製造工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>鉄鋼業</t>
   </si>
   <si>
     <t>非鉄金属工業</t>
   </si>
   <si>
     <t>金属製品工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
   </si>
   <si>
     <t>電気機械工業</t>
   </si>
   <si>
     <t>情報通信機械工業</t>
   </si>
   <si>
     <t>輸送機械工業</t>
   </si>
   <si>
     <t>窯業・土石製品工業</t>
   </si>
   <si>
     <t>化学工業</t>
-  </si>
-[...1 lines deleted...]
-    <t>***</t>
   </si>
   <si>
     <t>化学工業（除．医薬品）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
     <t>その他工業</t>
   </si>
   <si>
     <t>繊維工業</t>
   </si>
   <si>
     <t>木材・木製品工業</t>
   </si>
@@ -420,51 +420,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{BE1CD216-3E53-4F4C-9882-1BA13ADEBFBC}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{DD7576EA-C5C9-4589-87F0-8053ABE0C10E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -759,156 +759,156 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C764AB7-49BD-4683-8C2E-24F3B44534D4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECC0DC5F-8F7D-4387-9E01-AD99BD241917}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D6C5B65-BCDE-4C94-912A-67C4A4EE0B5F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EA16382-1664-4DE5-B016-0D8CF96AB68E}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -1202,51 +1202,51 @@
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
       <c r="AK4">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>9986</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>115.8</v>
       </c>
       <c r="F5">
         <v>113.5</v>
       </c>
       <c r="G5">
         <v>115.1</v>
       </c>
       <c r="H5">
@@ -1315,51 +1315,51 @@
       <c r="AC5">
         <v>100.6</v>
       </c>
       <c r="AD5">
         <v>100</v>
       </c>
       <c r="AE5">
         <v>100</v>
       </c>
       <c r="AF5">
         <v>99.7</v>
       </c>
       <c r="AG5">
         <v>100</v>
       </c>
       <c r="AH5">
         <v>99.1</v>
       </c>
       <c r="AI5">
         <v>99.5</v>
       </c>
       <c r="AJ5">
         <v>100.8</v>
       </c>
       <c r="AK5">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>857.3</v>
       </c>
       <c r="D6">
         <v>121.8</v>
       </c>
       <c r="E6">
         <v>123.2</v>
       </c>
       <c r="F6">
         <v>118.7</v>
       </c>
       <c r="G6">
         <v>124.8</v>
       </c>
       <c r="H6">
@@ -1880,51 +1880,51 @@
       <c r="AC10">
         <v>118.4</v>
       </c>
       <c r="AD10">
         <v>114.7</v>
       </c>
       <c r="AE10">
         <v>121.5</v>
       </c>
       <c r="AF10">
         <v>115.7</v>
       </c>
       <c r="AG10">
         <v>118.2</v>
       </c>
       <c r="AH10">
         <v>116.1</v>
       </c>
       <c r="AI10">
         <v>120.6</v>
       </c>
       <c r="AJ10">
         <v>121.1</v>
       </c>
       <c r="AK10">
-        <v>122</v>
+        <v>122.1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>624.20000000000005</v>
       </c>
       <c r="D11">
         <v>125.1</v>
       </c>
       <c r="E11">
         <v>122.1</v>
       </c>
       <c r="F11">
         <v>123</v>
       </c>
       <c r="G11">
         <v>123.5</v>
       </c>
       <c r="H11">
@@ -2445,51 +2445,51 @@
       <c r="AC15">
         <v>78.7</v>
       </c>
       <c r="AD15">
         <v>80.099999999999994</v>
       </c>
       <c r="AE15">
         <v>83.9</v>
       </c>
       <c r="AF15">
         <v>78.400000000000006</v>
       </c>
       <c r="AG15">
         <v>83.6</v>
       </c>
       <c r="AH15">
         <v>84.1</v>
       </c>
       <c r="AI15">
         <v>84.6</v>
       </c>
       <c r="AJ15">
         <v>79.3</v>
       </c>
       <c r="AK15">
-        <v>84.2</v>
+        <v>84.3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>1798.8</v>
       </c>
       <c r="D16">
         <v>122.7</v>
       </c>
       <c r="E16">
         <v>124.6</v>
       </c>
       <c r="F16">
         <v>118</v>
       </c>
       <c r="G16">
         <v>124.6</v>
       </c>
       <c r="H16">
@@ -2558,51 +2558,51 @@
       <c r="AC16">
         <v>106.3</v>
       </c>
       <c r="AD16">
         <v>105.2</v>
       </c>
       <c r="AE16">
         <v>107.6</v>
       </c>
       <c r="AF16">
         <v>107</v>
       </c>
       <c r="AG16">
         <v>107.4</v>
       </c>
       <c r="AH16">
         <v>104.9</v>
       </c>
       <c r="AI16">
         <v>105.8</v>
       </c>
       <c r="AJ16">
         <v>108.8</v>
       </c>
       <c r="AK16">
-        <v>108.6</v>
+        <v>108.7</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17">
         <v>1108000000</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>255.8</v>
       </c>
       <c r="D17">
         <v>113.9</v>
       </c>
       <c r="E17">
         <v>115.9</v>
       </c>
       <c r="F17">
         <v>115.1</v>
       </c>
       <c r="G17">
         <v>115.5</v>
       </c>
       <c r="H17">
@@ -2783,60 +2783,60 @@
       </c>
       <c r="AC18">
         <v>96.7</v>
       </c>
       <c r="AD18">
         <v>95.8</v>
       </c>
       <c r="AE18">
         <v>95.4</v>
       </c>
       <c r="AF18">
         <v>95.6</v>
       </c>
       <c r="AG18">
         <v>94.7</v>
       </c>
       <c r="AH18">
         <v>95.1</v>
       </c>
       <c r="AI18">
         <v>94.4</v>
       </c>
       <c r="AJ18">
         <v>93.4</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>93.6</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>873.2</v>
       </c>
       <c r="D19">
         <v>111.4</v>
       </c>
       <c r="E19">
         <v>112</v>
       </c>
       <c r="F19">
         <v>110.2</v>
       </c>
       <c r="G19">
         <v>112.2</v>
       </c>
       <c r="H19">
         <v>112.6</v>
       </c>
       <c r="I19">
         <v>112.7</v>
       </c>
       <c r="J19">
         <v>111.7</v>
       </c>
@@ -2905,51 +2905,51 @@
       </c>
       <c r="AF19">
         <v>89.4</v>
       </c>
       <c r="AG19">
         <v>88.1</v>
       </c>
       <c r="AH19">
         <v>87.6</v>
       </c>
       <c r="AI19">
         <v>87.2</v>
       </c>
       <c r="AJ19">
         <v>85.3</v>
       </c>
       <c r="AK19">
         <v>83.3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>496.1</v>
       </c>
       <c r="D20">
         <v>117.1</v>
       </c>
       <c r="E20">
         <v>116.8</v>
       </c>
       <c r="F20">
         <v>115.3</v>
       </c>
       <c r="G20">
         <v>112.3</v>
       </c>
       <c r="H20">
         <v>114.9</v>
       </c>
       <c r="I20">
         <v>114.8</v>
       </c>
       <c r="J20">
         <v>114.4</v>
       </c>
@@ -3018,51 +3018,51 @@
       </c>
       <c r="AF20">
         <v>90.3</v>
       </c>
       <c r="AG20">
         <v>92.4</v>
       </c>
       <c r="AH20">
         <v>94.1</v>
       </c>
       <c r="AI20">
         <v>94</v>
       </c>
       <c r="AJ20">
         <v>92.7</v>
       </c>
       <c r="AK20">
         <v>87.8</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>413.8</v>
       </c>
       <c r="D21">
         <v>107.3</v>
       </c>
       <c r="E21">
         <v>107.9</v>
       </c>
       <c r="F21">
         <v>107.5</v>
       </c>
       <c r="G21">
         <v>110.1</v>
       </c>
       <c r="H21">
         <v>108.2</v>
       </c>
       <c r="I21">
         <v>108.7</v>
       </c>
       <c r="J21">
         <v>107.6</v>
       </c>
@@ -3123,59 +3123,59 @@
       <c r="AC21">
         <v>98.4</v>
       </c>
       <c r="AD21">
         <v>98</v>
       </c>
       <c r="AE21">
         <v>98</v>
       </c>
       <c r="AF21">
         <v>98.4</v>
       </c>
       <c r="AG21">
         <v>97.9</v>
       </c>
       <c r="AH21">
         <v>96.9</v>
       </c>
       <c r="AI21">
         <v>96.7</v>
       </c>
       <c r="AJ21">
         <v>98.6</v>
       </c>
       <c r="AK21">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>243.6</v>
       </c>
       <c r="D22">
         <v>114.8</v>
       </c>
       <c r="E22">
         <v>115.2</v>
       </c>
       <c r="F22">
         <v>112.7</v>
       </c>
       <c r="G22">
         <v>114.4</v>
       </c>
       <c r="H22">
         <v>110.9</v>
       </c>
       <c r="I22">
         <v>110.4</v>
       </c>
       <c r="J22">
         <v>111</v>
       </c>
@@ -3244,51 +3244,51 @@
       </c>
       <c r="AF22">
         <v>90.9</v>
       </c>
       <c r="AG22">
         <v>90.2</v>
       </c>
       <c r="AH22">
         <v>88.3</v>
       </c>
       <c r="AI22">
         <v>88.6</v>
       </c>
       <c r="AJ22">
         <v>88.9</v>
       </c>
       <c r="AK22">
         <v>89.1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>1332.8</v>
       </c>
       <c r="D23">
         <v>104.2</v>
       </c>
       <c r="E23">
         <v>104.7</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.8</v>
       </c>
@@ -3348,60 +3348,60 @@
       </c>
       <c r="AC23">
         <v>97.2</v>
       </c>
       <c r="AD23">
         <v>96.7</v>
       </c>
       <c r="AE23">
         <v>97.4</v>
       </c>
       <c r="AF23">
         <v>98.6</v>
       </c>
       <c r="AG23">
         <v>95.5</v>
       </c>
       <c r="AH23">
         <v>96.1</v>
       </c>
       <c r="AI23">
         <v>96.1</v>
       </c>
       <c r="AJ23">
         <v>97</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>95.5</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>558.20000000000005</v>
       </c>
       <c r="D24">
         <v>116.2</v>
       </c>
       <c r="E24">
         <v>115.8</v>
       </c>
       <c r="F24">
         <v>115.1</v>
       </c>
       <c r="G24">
         <v>116.2</v>
       </c>
       <c r="H24">
         <v>115.8</v>
       </c>
       <c r="I24">
         <v>115.1</v>
       </c>
       <c r="J24">
         <v>115.3</v>
       </c>
@@ -3470,51 +3470,51 @@
       </c>
       <c r="AF24">
         <v>94.1</v>
       </c>
       <c r="AG24">
         <v>93.7</v>
       </c>
       <c r="AH24">
         <v>93.1</v>
       </c>
       <c r="AI24">
         <v>93</v>
       </c>
       <c r="AJ24">
         <v>91.6</v>
       </c>
       <c r="AK24">
         <v>92.9</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>123.3</v>
       </c>
       <c r="D25">
         <v>115.4</v>
       </c>
       <c r="E25">
         <v>116.4</v>
       </c>
       <c r="F25">
         <v>115.4</v>
       </c>
       <c r="G25">
         <v>116.6</v>
       </c>
       <c r="H25">
         <v>113.9</v>
       </c>
       <c r="I25">
         <v>112.4</v>
       </c>
       <c r="J25">
         <v>112.8</v>
       </c>
@@ -3583,51 +3583,51 @@
       </c>
       <c r="AF25">
         <v>92.9</v>
       </c>
       <c r="AG25">
         <v>91.2</v>
       </c>
       <c r="AH25">
         <v>90.3</v>
       </c>
       <c r="AI25">
         <v>89.1</v>
       </c>
       <c r="AJ25">
         <v>87.5</v>
       </c>
       <c r="AK25">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>90.1</v>
       </c>
       <c r="D26">
         <v>109.6</v>
       </c>
       <c r="E26">
         <v>109.9</v>
       </c>
       <c r="F26">
         <v>108.5</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>113.9</v>
       </c>
       <c r="I26">
         <v>113.1</v>
       </c>
       <c r="J26">
         <v>113</v>
       </c>
@@ -3696,51 +3696,51 @@
       </c>
       <c r="AF26">
         <v>94.4</v>
       </c>
       <c r="AG26">
         <v>92.1</v>
       </c>
       <c r="AH26">
         <v>90</v>
       </c>
       <c r="AI26">
         <v>90.9</v>
       </c>
       <c r="AJ26">
         <v>89.9</v>
       </c>
       <c r="AK26">
         <v>91.9</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>48.3</v>
       </c>
       <c r="D27">
         <v>108.2</v>
       </c>
       <c r="E27">
         <v>108.6</v>
       </c>
       <c r="F27">
         <v>107.6</v>
       </c>
       <c r="G27">
         <v>109.4</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>110.5</v>
       </c>
       <c r="J27">
         <v>114.1</v>
       </c>
@@ -3801,59 +3801,59 @@
       <c r="AC27">
         <v>96.1</v>
       </c>
       <c r="AD27">
         <v>96.7</v>
       </c>
       <c r="AE27">
         <v>97.6</v>
       </c>
       <c r="AF27">
         <v>95.8</v>
       </c>
       <c r="AG27">
         <v>95.3</v>
       </c>
       <c r="AH27">
         <v>94.8</v>
       </c>
       <c r="AI27">
         <v>95.9</v>
       </c>
       <c r="AJ27">
         <v>93.4</v>
       </c>
       <c r="AK27">
-        <v>93.4</v>
+        <v>93.5</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>145.9</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.3</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.7</v>
       </c>
       <c r="I28">
         <v>112.6</v>
       </c>
       <c r="J28">
         <v>112.2</v>
       </c>
@@ -3914,59 +3914,59 @@
       <c r="AC28">
         <v>88.9</v>
       </c>
       <c r="AD28">
         <v>88.7</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>86.8</v>
       </c>
       <c r="AG28">
         <v>86.5</v>
       </c>
       <c r="AH28">
         <v>85.2</v>
       </c>
       <c r="AI28">
         <v>86</v>
       </c>
       <c r="AJ28">
         <v>85.5</v>
       </c>
       <c r="AK28">
-        <v>86.4</v>
+        <v>86.6</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>103.8</v>
       </c>
       <c r="D29">
         <v>120.2</v>
       </c>
       <c r="E29">
         <v>120.5</v>
       </c>
       <c r="F29">
         <v>119.1</v>
       </c>
       <c r="G29">
         <v>123.7</v>
       </c>
       <c r="H29">
         <v>121.9</v>
       </c>
       <c r="I29">
         <v>122.4</v>
       </c>
       <c r="J29">
         <v>120.5</v>
       </c>
@@ -4027,59 +4027,59 @@
       <c r="AC29">
         <v>102.6</v>
       </c>
       <c r="AD29">
         <v>101.3</v>
       </c>
       <c r="AE29">
         <v>101.9</v>
       </c>
       <c r="AF29">
         <v>103.3</v>
       </c>
       <c r="AG29">
         <v>103.1</v>
       </c>
       <c r="AH29">
         <v>102.4</v>
       </c>
       <c r="AI29">
         <v>102.2</v>
       </c>
       <c r="AJ29">
         <v>101.3</v>
       </c>
       <c r="AK29">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>46.8</v>
       </c>
       <c r="D30">
         <v>132.1</v>
       </c>
       <c r="E30">
         <v>128.69999999999999</v>
       </c>
       <c r="F30">
         <v>127.2</v>
       </c>
       <c r="G30">
         <v>128.30000000000001</v>
       </c>
       <c r="H30">
         <v>124.6</v>
       </c>
       <c r="I30">
         <v>124.4</v>
       </c>
       <c r="J30">
         <v>123.4</v>
       </c>
@@ -4148,51 +4148,51 @@
       </c>
       <c r="AF30">
         <v>101.8</v>
       </c>
       <c r="AG30">
         <v>105.4</v>
       </c>
       <c r="AH30">
         <v>104.2</v>
       </c>
       <c r="AI30">
         <v>102.8</v>
       </c>
       <c r="AJ30">
         <v>106.5</v>
       </c>
       <c r="AK30">
         <v>104.9</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>14</v>
       </c>
       <c r="D31">
         <v>108.9</v>
       </c>
       <c r="E31">
         <v>108.2</v>
       </c>
       <c r="F31">
         <v>110.5</v>
       </c>
       <c r="G31">
         <v>108.3</v>
       </c>
       <c r="H31">
         <v>106</v>
       </c>
       <c r="I31">
         <v>109</v>
       </c>
       <c r="J31">
         <v>107</v>
       </c>
@@ -4261,51 +4261,51 @@
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.2</v>
       </c>
       <c r="AH31">
         <v>93.4</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
       <c r="AK31">
         <v>91.7</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>1277</v>
       </c>
       <c r="D32">
         <v>123.1</v>
       </c>
       <c r="E32">
         <v>123.6</v>
       </c>
       <c r="F32">
         <v>123.8</v>
       </c>
       <c r="G32">
         <v>121.2</v>
       </c>
       <c r="H32">
         <v>115.1</v>
       </c>
       <c r="I32">
         <v>114.8</v>
       </c>
       <c r="J32">
         <v>117.3</v>
       </c>
@@ -4376,63 +4376,63 @@
         <v>109.6</v>
       </c>
       <c r="AG32">
         <v>112.9</v>
       </c>
       <c r="AH32">
         <v>110.4</v>
       </c>
       <c r="AI32">
         <v>113.4</v>
       </c>
       <c r="AJ32">
         <v>116.2</v>
       </c>
       <c r="AK32">
         <v>116.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95850B9A-2567-4659-B793-C7479B6EC914}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{526A284B-5772-4D09-B4E0-BF6AFCCA43A0}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -4506,51 +4506,51 @@
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -6302,60 +6302,60 @@
       </c>
       <c r="AC18">
         <v>108</v>
       </c>
       <c r="AD18">
         <v>100.1</v>
       </c>
       <c r="AE18">
         <v>100.5</v>
       </c>
       <c r="AF18">
         <v>109.8</v>
       </c>
       <c r="AG18">
         <v>105.4</v>
       </c>
       <c r="AH18">
         <v>101.9</v>
       </c>
       <c r="AI18">
         <v>114.3</v>
       </c>
       <c r="AJ18">
         <v>101.8</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>106.2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>163.68</v>
       </c>
       <c r="D19">
         <v>101.2</v>
       </c>
       <c r="E19">
         <v>104.6</v>
       </c>
       <c r="F19">
         <v>103.7</v>
       </c>
       <c r="G19">
         <v>105.7</v>
       </c>
       <c r="H19">
         <v>106.4</v>
       </c>
       <c r="I19">
         <v>109.4</v>
       </c>
       <c r="J19">
         <v>107</v>
       </c>
@@ -6424,51 +6424,51 @@
       </c>
       <c r="AF19">
         <v>83.7</v>
       </c>
       <c r="AG19">
         <v>83.8</v>
       </c>
       <c r="AH19">
         <v>82</v>
       </c>
       <c r="AI19">
         <v>84.2</v>
       </c>
       <c r="AJ19">
         <v>83.9</v>
       </c>
       <c r="AK19">
         <v>80.400000000000006</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>23.15</v>
       </c>
       <c r="D20">
         <v>127.2</v>
       </c>
       <c r="E20">
         <v>133.69999999999999</v>
       </c>
       <c r="F20">
         <v>145.9</v>
       </c>
       <c r="G20">
         <v>131</v>
       </c>
       <c r="H20">
         <v>152.69999999999999</v>
       </c>
       <c r="I20">
         <v>157.30000000000001</v>
       </c>
       <c r="J20">
         <v>160.6</v>
       </c>
@@ -6537,51 +6537,51 @@
       </c>
       <c r="AF20">
         <v>82</v>
       </c>
       <c r="AG20">
         <v>82.1</v>
       </c>
       <c r="AH20">
         <v>104.2</v>
       </c>
       <c r="AI20">
         <v>109.5</v>
       </c>
       <c r="AJ20">
         <v>126.1</v>
       </c>
       <c r="AK20">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>50.02</v>
       </c>
       <c r="D21">
         <v>107.1</v>
       </c>
       <c r="E21">
         <v>109.2</v>
       </c>
       <c r="F21">
         <v>107.3</v>
       </c>
       <c r="G21">
         <v>107.8</v>
       </c>
       <c r="H21">
         <v>101.8</v>
       </c>
       <c r="I21">
         <v>104.3</v>
       </c>
       <c r="J21">
         <v>106.2</v>
       </c>
@@ -6650,51 +6650,51 @@
       </c>
       <c r="AF21">
         <v>100</v>
       </c>
       <c r="AG21">
         <v>99.6</v>
       </c>
       <c r="AH21">
         <v>96.2</v>
       </c>
       <c r="AI21">
         <v>100.4</v>
       </c>
       <c r="AJ21">
         <v>101.5</v>
       </c>
       <c r="AK21">
         <v>103.9</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>10.35</v>
       </c>
       <c r="D22">
         <v>132.5</v>
       </c>
       <c r="E22">
         <v>136.9</v>
       </c>
       <c r="F22">
         <v>134.9</v>
       </c>
       <c r="G22">
         <v>128.69999999999999</v>
       </c>
       <c r="H22">
         <v>120.6</v>
       </c>
       <c r="I22">
         <v>111.3</v>
       </c>
       <c r="J22">
         <v>119.4</v>
       </c>
@@ -6763,51 +6763,51 @@
       </c>
       <c r="AF22">
         <v>86.5</v>
       </c>
       <c r="AG22">
         <v>79.7</v>
       </c>
       <c r="AH22">
         <v>79</v>
       </c>
       <c r="AI22">
         <v>78.3</v>
       </c>
       <c r="AJ22">
         <v>82.6</v>
       </c>
       <c r="AK22">
         <v>80.3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>18.7</v>
       </c>
       <c r="D23">
         <v>95.8</v>
       </c>
       <c r="E23">
         <v>97.4</v>
       </c>
       <c r="F23">
         <v>100.4</v>
       </c>
       <c r="G23">
         <v>101.9</v>
       </c>
       <c r="H23">
         <v>102.9</v>
       </c>
       <c r="I23">
         <v>106.7</v>
       </c>
       <c r="J23">
         <v>97.4</v>
       </c>
@@ -6867,60 +6867,60 @@
       </c>
       <c r="AC23">
         <v>133.30000000000001</v>
       </c>
       <c r="AD23">
         <v>134.4</v>
       </c>
       <c r="AE23">
         <v>143.30000000000001</v>
       </c>
       <c r="AF23">
         <v>140.9</v>
       </c>
       <c r="AG23">
         <v>144.4</v>
       </c>
       <c r="AH23">
         <v>139.30000000000001</v>
       </c>
       <c r="AI23">
         <v>141.19999999999999</v>
       </c>
       <c r="AJ23">
         <v>143.9</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>148.19999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>64.47</v>
       </c>
       <c r="D24">
         <v>128.30000000000001</v>
       </c>
       <c r="E24">
         <v>126.9</v>
       </c>
       <c r="F24">
         <v>123.7</v>
       </c>
       <c r="G24">
         <v>125.4</v>
       </c>
       <c r="H24">
         <v>125.2</v>
       </c>
       <c r="I24">
         <v>124.4</v>
       </c>
       <c r="J24">
         <v>121</v>
       </c>
@@ -6989,51 +6989,51 @@
       </c>
       <c r="AF24">
         <v>111.5</v>
       </c>
       <c r="AG24">
         <v>113.4</v>
       </c>
       <c r="AH24">
         <v>111.6</v>
       </c>
       <c r="AI24">
         <v>114.6</v>
       </c>
       <c r="AJ24">
         <v>114.8</v>
       </c>
       <c r="AK24">
         <v>113.7</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>21.34</v>
       </c>
       <c r="D25">
         <v>125.6</v>
       </c>
       <c r="E25">
         <v>126.6</v>
       </c>
       <c r="F25">
         <v>122.3</v>
       </c>
       <c r="G25">
         <v>126.8</v>
       </c>
       <c r="H25">
         <v>122.2</v>
       </c>
       <c r="I25">
         <v>123.3</v>
       </c>
       <c r="J25">
         <v>119.9</v>
       </c>
@@ -7102,51 +7102,51 @@
       </c>
       <c r="AF25">
         <v>110.9</v>
       </c>
       <c r="AG25">
         <v>110.2</v>
       </c>
       <c r="AH25">
         <v>109</v>
       </c>
       <c r="AI25">
         <v>110.4</v>
       </c>
       <c r="AJ25">
         <v>108.1</v>
       </c>
       <c r="AK25">
         <v>111.1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>0.51</v>
       </c>
       <c r="D26">
         <v>98.5</v>
       </c>
       <c r="E26">
         <v>98.8</v>
       </c>
       <c r="F26">
         <v>105.3</v>
       </c>
       <c r="G26">
         <v>105.8</v>
       </c>
       <c r="H26">
         <v>111.7</v>
       </c>
       <c r="I26">
         <v>103.5</v>
       </c>
       <c r="J26">
         <v>98.7</v>
       </c>
@@ -7215,51 +7215,51 @@
       </c>
       <c r="AF26">
         <v>122.3</v>
       </c>
       <c r="AG26">
         <v>131.4</v>
       </c>
       <c r="AH26">
         <v>131.80000000000001</v>
       </c>
       <c r="AI26">
         <v>119</v>
       </c>
       <c r="AJ26">
         <v>133.80000000000001</v>
       </c>
       <c r="AK26">
         <v>111.9</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>1.34</v>
       </c>
       <c r="D27">
         <v>121.4</v>
       </c>
       <c r="E27">
         <v>125.8</v>
       </c>
       <c r="F27">
         <v>120.7</v>
       </c>
       <c r="G27">
         <v>124.3</v>
       </c>
       <c r="H27">
         <v>129.19999999999999</v>
       </c>
       <c r="I27">
         <v>112.1</v>
       </c>
       <c r="J27">
         <v>118.8</v>
       </c>
@@ -7328,51 +7328,51 @@
       </c>
       <c r="AF27">
         <v>148.69999999999999</v>
       </c>
       <c r="AG27">
         <v>156.5</v>
       </c>
       <c r="AH27">
         <v>164</v>
       </c>
       <c r="AI27">
         <v>156.9</v>
       </c>
       <c r="AJ27">
         <v>149.69999999999999</v>
       </c>
       <c r="AK27">
         <v>151.69999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>0.23</v>
       </c>
       <c r="D28">
         <v>149.4</v>
       </c>
       <c r="E28">
         <v>145</v>
       </c>
       <c r="F28">
         <v>142.5</v>
       </c>
       <c r="G28">
         <v>139.9</v>
       </c>
       <c r="H28">
         <v>128.30000000000001</v>
       </c>
       <c r="I28">
         <v>131.4</v>
       </c>
       <c r="J28">
         <v>122.6</v>
       </c>
@@ -7441,51 +7441,51 @@
       </c>
       <c r="AF28">
         <v>153</v>
       </c>
       <c r="AG28">
         <v>151.19999999999999</v>
       </c>
       <c r="AH28">
         <v>155.5</v>
       </c>
       <c r="AI28">
         <v>162.30000000000001</v>
       </c>
       <c r="AJ28">
         <v>205.2</v>
       </c>
       <c r="AK28">
         <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>20.98</v>
       </c>
       <c r="D29">
         <v>131.6</v>
       </c>
       <c r="E29">
         <v>132.9</v>
       </c>
       <c r="F29">
         <v>131</v>
       </c>
       <c r="G29">
         <v>131</v>
       </c>
       <c r="H29">
         <v>130.5</v>
       </c>
       <c r="I29">
         <v>131</v>
       </c>
       <c r="J29">
         <v>128.19999999999999</v>
       </c>
@@ -7554,51 +7554,51 @@
       </c>
       <c r="AF29">
         <v>108</v>
       </c>
       <c r="AG29">
         <v>107.7</v>
       </c>
       <c r="AH29">
         <v>105.3</v>
       </c>
       <c r="AI29">
         <v>106.3</v>
       </c>
       <c r="AJ29">
         <v>102.5</v>
       </c>
       <c r="AK29">
         <v>108.7</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>20.07</v>
       </c>
       <c r="D30">
         <v>125.1</v>
       </c>
       <c r="E30">
         <v>121.9</v>
       </c>
       <c r="F30">
         <v>118.9</v>
       </c>
       <c r="G30">
         <v>119.9</v>
       </c>
       <c r="H30">
         <v>118.4</v>
       </c>
       <c r="I30">
         <v>120.9</v>
       </c>
       <c r="J30">
         <v>116.6</v>
       </c>
@@ -7667,51 +7667,51 @@
       </c>
       <c r="AF30">
         <v>112</v>
       </c>
       <c r="AG30">
         <v>119.4</v>
       </c>
       <c r="AH30">
         <v>116.7</v>
       </c>
       <c r="AI30">
         <v>123.6</v>
       </c>
       <c r="AJ30">
         <v>131.19999999999999</v>
       </c>
       <c r="AK30">
         <v>119.6</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>0.16</v>
       </c>
       <c r="D31">
         <v>78.8</v>
       </c>
       <c r="E31">
         <v>87.1</v>
       </c>
       <c r="F31">
         <v>93.1</v>
       </c>
       <c r="G31">
         <v>89.5</v>
       </c>
       <c r="H31">
         <v>85.7</v>
       </c>
       <c r="I31">
         <v>88.1</v>
       </c>
       <c r="J31">
         <v>97.1</v>
       </c>
@@ -7780,51 +7780,51 @@
       </c>
       <c r="AF31">
         <v>88.7</v>
       </c>
       <c r="AG31">
         <v>97.7</v>
       </c>
       <c r="AH31">
         <v>98.7</v>
       </c>
       <c r="AI31">
         <v>98.2</v>
       </c>
       <c r="AJ31">
         <v>88.8</v>
       </c>
       <c r="AK31">
         <v>81.3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>417.93</v>
       </c>
       <c r="D32">
         <v>126</v>
       </c>
       <c r="E32">
         <v>129.80000000000001</v>
       </c>
       <c r="F32">
         <v>126.5</v>
       </c>
       <c r="G32">
         <v>120.8</v>
       </c>
       <c r="H32">
         <v>118.2</v>
       </c>
       <c r="I32">
         <v>118.4</v>
       </c>
       <c r="J32">
         <v>114.5</v>
       </c>
@@ -7895,63 +7895,63 @@
         <v>124.4</v>
       </c>
       <c r="AG32">
         <v>122.5</v>
       </c>
       <c r="AH32">
         <v>123.7</v>
       </c>
       <c r="AI32">
         <v>123.7</v>
       </c>
       <c r="AJ32">
         <v>125.8</v>
       </c>
       <c r="AK32">
         <v>130.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53ED46D2-B131-4D9C-95C9-A3573506699A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3DD1A51-C42B-46BA-B1AF-C63D560F525F}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -8025,51 +8025,51 @@
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8240,51 +8240,51 @@
       <c r="AC4">
         <v>98</v>
       </c>
       <c r="AD4">
         <v>97.4</v>
       </c>
       <c r="AE4">
         <v>97.6</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.2</v>
       </c>
       <c r="AH4">
         <v>96.6</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>97.9</v>
       </c>
       <c r="AK4">
-        <v>98</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>8050.8</v>
       </c>
       <c r="D5">
         <v>113.1</v>
       </c>
       <c r="E5">
         <v>114.2</v>
       </c>
       <c r="F5">
         <v>112.7</v>
       </c>
       <c r="G5">
         <v>114.7</v>
       </c>
       <c r="H5">
@@ -8918,51 +8918,51 @@
       <c r="AC10">
         <v>104.5</v>
       </c>
       <c r="AD10">
         <v>102</v>
       </c>
       <c r="AE10">
         <v>109.1</v>
       </c>
       <c r="AF10">
         <v>104.3</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>103.2</v>
       </c>
       <c r="AI10">
         <v>110</v>
       </c>
       <c r="AJ10">
         <v>112.9</v>
       </c>
       <c r="AK10">
-        <v>105.1</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>426.18</v>
       </c>
       <c r="D11">
         <v>125.1</v>
       </c>
       <c r="E11">
         <v>118.5</v>
       </c>
       <c r="F11">
         <v>123.5</v>
       </c>
       <c r="G11">
         <v>122.3</v>
       </c>
       <c r="H11">
@@ -9144,51 +9144,51 @@
       <c r="AC12">
         <v>105.4</v>
       </c>
       <c r="AD12">
         <v>110.1</v>
       </c>
       <c r="AE12">
         <v>102.9</v>
       </c>
       <c r="AF12">
         <v>103.7</v>
       </c>
       <c r="AG12">
         <v>110.3</v>
       </c>
       <c r="AH12">
         <v>112.2</v>
       </c>
       <c r="AI12">
         <v>113.4</v>
       </c>
       <c r="AJ12">
         <v>117.3</v>
       </c>
       <c r="AK12">
-        <v>122.7</v>
+        <v>122.8</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>572.76</v>
       </c>
       <c r="D13">
         <v>110.5</v>
       </c>
       <c r="E13">
         <v>109.9</v>
       </c>
       <c r="F13">
         <v>107.7</v>
       </c>
       <c r="G13">
         <v>112.5</v>
       </c>
       <c r="H13">
@@ -9257,51 +9257,51 @@
       <c r="AC13">
         <v>86.2</v>
       </c>
       <c r="AD13">
         <v>87.8</v>
       </c>
       <c r="AE13">
         <v>90.1</v>
       </c>
       <c r="AF13">
         <v>89</v>
       </c>
       <c r="AG13">
         <v>91</v>
       </c>
       <c r="AH13">
         <v>85.9</v>
       </c>
       <c r="AI13">
         <v>92.2</v>
       </c>
       <c r="AJ13">
         <v>88.4</v>
       </c>
       <c r="AK13">
-        <v>90.9</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>417.48</v>
       </c>
       <c r="D14">
         <v>112.7</v>
       </c>
       <c r="E14">
         <v>113.3</v>
       </c>
       <c r="F14">
         <v>112.4</v>
       </c>
       <c r="G14">
         <v>113.8</v>
       </c>
       <c r="H14">
@@ -9483,51 +9483,51 @@
       <c r="AC15">
         <v>66.400000000000006</v>
       </c>
       <c r="AD15">
         <v>70.7</v>
       </c>
       <c r="AE15">
         <v>73.5</v>
       </c>
       <c r="AF15">
         <v>64.8</v>
       </c>
       <c r="AG15">
         <v>73.099999999999994</v>
       </c>
       <c r="AH15">
         <v>74.900000000000006</v>
       </c>
       <c r="AI15">
         <v>72.2</v>
       </c>
       <c r="AJ15">
         <v>61.6</v>
       </c>
       <c r="AK15">
-        <v>68.099999999999994</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.1</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>115.7</v>
       </c>
       <c r="G16">
         <v>123</v>
       </c>
       <c r="H16">
@@ -9821,60 +9821,60 @@
       </c>
       <c r="AC18">
         <v>93.9</v>
       </c>
       <c r="AD18">
         <v>94.4</v>
       </c>
       <c r="AE18">
         <v>94</v>
       </c>
       <c r="AF18">
         <v>92.3</v>
       </c>
       <c r="AG18">
         <v>91.7</v>
       </c>
       <c r="AH18">
         <v>93.2</v>
       </c>
       <c r="AI18">
         <v>89.1</v>
       </c>
       <c r="AJ18">
         <v>91.7</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>90.3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>113.9</v>
       </c>
       <c r="F19">
         <v>111.9</v>
       </c>
       <c r="G19">
         <v>113.7</v>
       </c>
       <c r="H19">
         <v>113.6</v>
       </c>
       <c r="I19">
         <v>113.5</v>
       </c>
       <c r="J19">
         <v>112.9</v>
       </c>
@@ -9943,51 +9943,51 @@
       </c>
       <c r="AF19">
         <v>90.1</v>
       </c>
       <c r="AG19">
         <v>89.2</v>
       </c>
       <c r="AH19">
         <v>89</v>
       </c>
       <c r="AI19">
         <v>88.1</v>
       </c>
       <c r="AJ19">
         <v>85.2</v>
       </c>
       <c r="AK19">
         <v>84.1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>472.95</v>
       </c>
       <c r="D20">
         <v>116.5</v>
       </c>
       <c r="E20">
         <v>115.7</v>
       </c>
       <c r="F20">
         <v>114.4</v>
       </c>
       <c r="G20">
         <v>111.1</v>
       </c>
       <c r="H20">
         <v>112.8</v>
       </c>
       <c r="I20">
         <v>112.7</v>
       </c>
       <c r="J20">
         <v>112.8</v>
       </c>
@@ -10056,51 +10056,51 @@
       </c>
       <c r="AF20">
         <v>91</v>
       </c>
       <c r="AG20">
         <v>92.7</v>
       </c>
       <c r="AH20">
         <v>93.4</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>91.1</v>
       </c>
       <c r="AK20">
         <v>88.5</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>106.8</v>
       </c>
       <c r="E21">
         <v>108.1</v>
       </c>
       <c r="F21">
         <v>108</v>
       </c>
       <c r="G21">
         <v>110.3</v>
       </c>
       <c r="H21">
         <v>108.6</v>
       </c>
       <c r="I21">
         <v>109</v>
       </c>
       <c r="J21">
         <v>107.8</v>
       </c>
@@ -10161,59 +10161,59 @@
       <c r="AC21">
         <v>98.8</v>
       </c>
       <c r="AD21">
         <v>97.9</v>
       </c>
       <c r="AE21">
         <v>99.2</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>97.7</v>
       </c>
       <c r="AH21">
         <v>96.8</v>
       </c>
       <c r="AI21">
         <v>96.6</v>
       </c>
       <c r="AJ21">
         <v>98</v>
       </c>
       <c r="AK21">
-        <v>101.4</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.9</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>111.7</v>
       </c>
       <c r="G22">
         <v>113.7</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>110.6</v>
       </c>
       <c r="J22">
         <v>110.8</v>
       </c>
@@ -10282,51 +10282,51 @@
       </c>
       <c r="AF22">
         <v>91.1</v>
       </c>
       <c r="AG22">
         <v>90.6</v>
       </c>
       <c r="AH22">
         <v>88.8</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.2</v>
       </c>
       <c r="AK22">
         <v>89.6</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>104.8</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.9</v>
       </c>
@@ -10386,60 +10386,60 @@
       </c>
       <c r="AC23">
         <v>96.7</v>
       </c>
       <c r="AD23">
         <v>96.2</v>
       </c>
       <c r="AE23">
         <v>96.8</v>
       </c>
       <c r="AF23">
         <v>98</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.5</v>
       </c>
       <c r="AI23">
         <v>95.5</v>
       </c>
       <c r="AJ23">
         <v>96.4</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>94.8</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>493.73</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>114.5</v>
       </c>
       <c r="F24">
         <v>113.8</v>
       </c>
       <c r="G24">
         <v>114.9</v>
       </c>
       <c r="H24">
         <v>114.5</v>
       </c>
       <c r="I24">
         <v>114.5</v>
       </c>
       <c r="J24">
         <v>114.5</v>
       </c>
@@ -10500,59 +10500,59 @@
       <c r="AC24">
         <v>92.3</v>
       </c>
       <c r="AD24">
         <v>91.7</v>
       </c>
       <c r="AE24">
         <v>91.6</v>
       </c>
       <c r="AF24">
         <v>91.6</v>
       </c>
       <c r="AG24">
         <v>91.3</v>
       </c>
       <c r="AH24">
         <v>90.6</v>
       </c>
       <c r="AI24">
         <v>90.2</v>
       </c>
       <c r="AJ24">
         <v>88.6</v>
       </c>
       <c r="AK24">
-        <v>90.2</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>113.1</v>
       </c>
       <c r="E25">
         <v>114.2</v>
       </c>
       <c r="F25">
         <v>114.3</v>
       </c>
       <c r="G25">
         <v>114.4</v>
       </c>
       <c r="H25">
         <v>111.8</v>
       </c>
       <c r="I25">
         <v>110.4</v>
       </c>
       <c r="J25">
         <v>111.6</v>
       </c>
@@ -10621,51 +10621,51 @@
       </c>
       <c r="AF25">
         <v>88.3</v>
       </c>
       <c r="AG25">
         <v>86.9</v>
       </c>
       <c r="AH25">
         <v>87</v>
       </c>
       <c r="AI25">
         <v>85.2</v>
       </c>
       <c r="AJ25">
         <v>82.6</v>
       </c>
       <c r="AK25">
         <v>85.3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.7</v>
       </c>
       <c r="E26">
         <v>109.9</v>
       </c>
       <c r="F26">
         <v>108.6</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>113.9</v>
       </c>
       <c r="I26">
         <v>113.1</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -10734,51 +10734,51 @@
       </c>
       <c r="AF26">
         <v>93.1</v>
       </c>
       <c r="AG26">
         <v>91.8</v>
       </c>
       <c r="AH26">
         <v>90.4</v>
       </c>
       <c r="AI26">
         <v>91.5</v>
       </c>
       <c r="AJ26">
         <v>88.6</v>
       </c>
       <c r="AK26">
         <v>91.8</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>107.4</v>
       </c>
       <c r="F27">
         <v>107.1</v>
       </c>
       <c r="G27">
         <v>109.1</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>109.4</v>
       </c>
       <c r="J27">
         <v>113.8</v>
       </c>
@@ -10839,59 +10839,59 @@
       <c r="AC27">
         <v>94.2</v>
       </c>
       <c r="AD27">
         <v>94.9</v>
       </c>
       <c r="AE27">
         <v>95.9</v>
       </c>
       <c r="AF27">
         <v>94.1</v>
       </c>
       <c r="AG27">
         <v>94</v>
       </c>
       <c r="AH27">
         <v>92.7</v>
       </c>
       <c r="AI27">
         <v>94.2</v>
       </c>
       <c r="AJ27">
         <v>91.6</v>
       </c>
       <c r="AK27">
-        <v>92.2</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.2</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.7</v>
       </c>
       <c r="I28">
         <v>112.4</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -10952,59 +10952,59 @@
       <c r="AC28">
         <v>88.8</v>
       </c>
       <c r="AD28">
         <v>88.6</v>
       </c>
       <c r="AE28">
         <v>88.3</v>
       </c>
       <c r="AF28">
         <v>86.7</v>
       </c>
       <c r="AG28">
         <v>86.4</v>
       </c>
       <c r="AH28">
         <v>85.1</v>
       </c>
       <c r="AI28">
         <v>85.9</v>
       </c>
       <c r="AJ28">
         <v>85.3</v>
       </c>
       <c r="AK28">
-        <v>86.3</v>
+        <v>86.5</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>117.1</v>
       </c>
       <c r="E29">
         <v>117.8</v>
       </c>
       <c r="F29">
         <v>116</v>
       </c>
       <c r="G29">
         <v>121.4</v>
       </c>
       <c r="H29">
         <v>120</v>
       </c>
       <c r="I29">
         <v>121.1</v>
       </c>
       <c r="J29">
         <v>118.2</v>
       </c>
@@ -11065,59 +11065,59 @@
       <c r="AC29">
         <v>102.3</v>
       </c>
       <c r="AD29">
         <v>99.1</v>
       </c>
       <c r="AE29">
         <v>101.9</v>
       </c>
       <c r="AF29">
         <v>101.9</v>
       </c>
       <c r="AG29">
         <v>101.7</v>
       </c>
       <c r="AH29">
         <v>102.1</v>
       </c>
       <c r="AI29">
         <v>101.2</v>
       </c>
       <c r="AJ29">
         <v>101</v>
       </c>
       <c r="AK29">
-        <v>98.9</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>26.73</v>
       </c>
       <c r="D30">
         <v>137.1</v>
       </c>
       <c r="E30">
         <v>133.1</v>
       </c>
       <c r="F30">
         <v>135.1</v>
       </c>
       <c r="G30">
         <v>134</v>
       </c>
       <c r="H30">
         <v>129.4</v>
       </c>
       <c r="I30">
         <v>125.4</v>
       </c>
       <c r="J30">
         <v>130.30000000000001</v>
       </c>
@@ -11178,59 +11178,59 @@
       <c r="AC30">
         <v>102</v>
       </c>
       <c r="AD30">
         <v>100.6</v>
       </c>
       <c r="AE30">
         <v>97.4</v>
       </c>
       <c r="AF30">
         <v>94.6</v>
       </c>
       <c r="AG30">
         <v>93</v>
       </c>
       <c r="AH30">
         <v>95.2</v>
       </c>
       <c r="AI30">
         <v>87.9</v>
       </c>
       <c r="AJ30">
         <v>91.1</v>
       </c>
       <c r="AK30">
-        <v>91.6</v>
+        <v>91.7</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.2</v>
       </c>
       <c r="E31">
         <v>108.4</v>
       </c>
       <c r="F31">
         <v>110.6</v>
       </c>
       <c r="G31">
         <v>108.5</v>
       </c>
       <c r="H31">
         <v>106.3</v>
       </c>
       <c r="I31">
         <v>109.3</v>
       </c>
       <c r="J31">
         <v>107.2</v>
       </c>
@@ -11299,51 +11299,51 @@
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.1</v>
       </c>
       <c r="AH31">
         <v>93.3</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
       <c r="AK31">
         <v>91.8</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>859.07</v>
       </c>
       <c r="D32">
         <v>121.7</v>
       </c>
       <c r="E32">
         <v>120.8</v>
       </c>
       <c r="F32">
         <v>122.8</v>
       </c>
       <c r="G32">
         <v>120.9</v>
       </c>
       <c r="H32">
         <v>113.7</v>
       </c>
       <c r="I32">
         <v>113.4</v>
       </c>
       <c r="J32">
         <v>118.4</v>
       </c>
@@ -11414,63 +11414,63 @@
         <v>103.8</v>
       </c>
       <c r="AG32">
         <v>107.5</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>108.5</v>
       </c>
       <c r="AJ32">
         <v>113.2</v>
       </c>
       <c r="AK32">
         <v>109.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8987004-1942-464F-B98E-776695E0CFDB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9311D49-AA3C-4D28-BF5D-B2BC03760757}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -11544,51 +11544,51 @@
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -11759,51 +11759,51 @@
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.6</v>
       </c>
       <c r="AE4">
         <v>102.8</v>
       </c>
       <c r="AF4">
         <v>102.8</v>
       </c>
       <c r="AG4">
         <v>103.8</v>
       </c>
       <c r="AH4">
         <v>102.4</v>
       </c>
       <c r="AI4">
         <v>103.7</v>
       </c>
       <c r="AJ4">
         <v>104.6</v>
       </c>
       <c r="AK4">
-        <v>106.1</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>10005.370000000001</v>
       </c>
       <c r="D5">
         <v>112.4</v>
       </c>
       <c r="E5">
         <v>113.7</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114.7</v>
       </c>
       <c r="H5">
@@ -11872,51 +11872,51 @@
       <c r="AC5">
         <v>102.8</v>
       </c>
       <c r="AD5">
         <v>103</v>
       </c>
       <c r="AE5">
         <v>103.1</v>
       </c>
       <c r="AF5">
         <v>103.3</v>
       </c>
       <c r="AG5">
         <v>104.1</v>
       </c>
       <c r="AH5">
         <v>103</v>
       </c>
       <c r="AI5">
         <v>104.2</v>
       </c>
       <c r="AJ5">
         <v>105.1</v>
       </c>
       <c r="AK5">
-        <v>107.4</v>
+        <v>107.5</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1101000000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>873.62</v>
       </c>
       <c r="D6">
         <v>121.4</v>
       </c>
       <c r="E6">
         <v>123</v>
       </c>
       <c r="F6">
         <v>120.6</v>
       </c>
       <c r="G6">
         <v>125</v>
       </c>
       <c r="H6">
@@ -12437,51 +12437,51 @@
       <c r="AC10">
         <v>107.7</v>
       </c>
       <c r="AD10">
         <v>102.1</v>
       </c>
       <c r="AE10">
         <v>114.3</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>113.8</v>
       </c>
       <c r="AH10">
         <v>104.2</v>
       </c>
       <c r="AI10">
         <v>114</v>
       </c>
       <c r="AJ10">
         <v>110.8</v>
       </c>
       <c r="AK10">
-        <v>113.3</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>556.94000000000005</v>
       </c>
       <c r="D11">
         <v>122</v>
       </c>
       <c r="E11">
         <v>116.4</v>
       </c>
       <c r="F11">
         <v>120.3</v>
       </c>
       <c r="G11">
         <v>120.7</v>
       </c>
       <c r="H11">
@@ -12776,51 +12776,51 @@
       <c r="AC13">
         <v>111.1</v>
       </c>
       <c r="AD13">
         <v>114</v>
       </c>
       <c r="AE13">
         <v>115.7</v>
       </c>
       <c r="AF13">
         <v>118.2</v>
       </c>
       <c r="AG13">
         <v>118.9</v>
       </c>
       <c r="AH13">
         <v>120</v>
       </c>
       <c r="AI13">
         <v>121.5</v>
       </c>
       <c r="AJ13">
         <v>124.3</v>
       </c>
       <c r="AK13">
-        <v>133.9</v>
+        <v>133.80000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>523.84</v>
       </c>
       <c r="D14">
         <v>110.8</v>
       </c>
       <c r="E14">
         <v>110.7</v>
       </c>
       <c r="F14">
         <v>109.6</v>
       </c>
       <c r="G14">
         <v>112.8</v>
       </c>
       <c r="H14">
@@ -12889,51 +12889,51 @@
       <c r="AC14">
         <v>103.8</v>
       </c>
       <c r="AD14">
         <v>103.6</v>
       </c>
       <c r="AE14">
         <v>107.3</v>
       </c>
       <c r="AF14">
         <v>109.1</v>
       </c>
       <c r="AG14">
         <v>109.8</v>
       </c>
       <c r="AH14">
         <v>105.1</v>
       </c>
       <c r="AI14">
         <v>114.1</v>
       </c>
       <c r="AJ14">
         <v>115.8</v>
       </c>
       <c r="AK14">
-        <v>123.2</v>
+        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>478.9</v>
       </c>
       <c r="D15">
         <v>100.2</v>
       </c>
       <c r="E15">
         <v>92</v>
       </c>
       <c r="F15">
         <v>97.8</v>
       </c>
       <c r="G15">
         <v>105.1</v>
       </c>
       <c r="H15">
@@ -13340,60 +13340,60 @@
       </c>
       <c r="AC18">
         <v>102.9</v>
       </c>
       <c r="AD18">
         <v>111.6</v>
       </c>
       <c r="AE18">
         <v>106</v>
       </c>
       <c r="AF18">
         <v>106.4</v>
       </c>
       <c r="AG18">
         <v>106.3</v>
       </c>
       <c r="AH18">
         <v>107.7</v>
       </c>
       <c r="AI18">
         <v>102.6</v>
       </c>
       <c r="AJ18">
         <v>106.1</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>110.3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>793.36</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>114.3</v>
       </c>
       <c r="F19">
         <v>112.8</v>
       </c>
       <c r="G19">
         <v>114.4</v>
       </c>
       <c r="H19">
         <v>114</v>
       </c>
       <c r="I19">
         <v>113.2</v>
       </c>
       <c r="J19">
         <v>112.6</v>
       </c>
@@ -13462,51 +13462,51 @@
       </c>
       <c r="AF19">
         <v>92.3</v>
       </c>
       <c r="AG19">
         <v>91.8</v>
       </c>
       <c r="AH19">
         <v>92.1</v>
       </c>
       <c r="AI19">
         <v>90.2</v>
       </c>
       <c r="AJ19">
         <v>88.5</v>
       </c>
       <c r="AK19">
         <v>89.1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>529.66</v>
       </c>
       <c r="D20">
         <v>116.4</v>
       </c>
       <c r="E20">
         <v>114.7</v>
       </c>
       <c r="F20">
         <v>114</v>
       </c>
       <c r="G20">
         <v>111.8</v>
       </c>
       <c r="H20">
         <v>111</v>
       </c>
       <c r="I20">
         <v>110.9</v>
       </c>
       <c r="J20">
         <v>111.4</v>
       </c>
@@ -13575,51 +13575,51 @@
       </c>
       <c r="AF20">
         <v>92.8</v>
       </c>
       <c r="AG20">
         <v>93.7</v>
       </c>
       <c r="AH20">
         <v>93.9</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>90.5</v>
       </c>
       <c r="AK20">
         <v>87.4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>397.91</v>
       </c>
       <c r="D21">
         <v>106.4</v>
       </c>
       <c r="E21">
         <v>107.7</v>
       </c>
       <c r="F21">
         <v>107.5</v>
       </c>
       <c r="G21">
         <v>110.1</v>
       </c>
       <c r="H21">
         <v>108.1</v>
       </c>
       <c r="I21">
         <v>108.6</v>
       </c>
       <c r="J21">
         <v>107.9</v>
       </c>
@@ -13680,59 +13680,59 @@
       <c r="AC21">
         <v>98.9</v>
       </c>
       <c r="AD21">
         <v>98.1</v>
       </c>
       <c r="AE21">
         <v>99.7</v>
       </c>
       <c r="AF21">
         <v>98.5</v>
       </c>
       <c r="AG21">
         <v>98.4</v>
       </c>
       <c r="AH21">
         <v>96.9</v>
       </c>
       <c r="AI21">
         <v>97.2</v>
       </c>
       <c r="AJ21">
         <v>99.1</v>
       </c>
       <c r="AK21">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>251.14</v>
       </c>
       <c r="D22">
         <v>113.7</v>
       </c>
       <c r="E22">
         <v>113.5</v>
       </c>
       <c r="F22">
         <v>110.8</v>
       </c>
       <c r="G22">
         <v>113.1</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>111</v>
       </c>
       <c r="J22">
         <v>111.8</v>
       </c>
@@ -13801,51 +13801,51 @@
       </c>
       <c r="AF22">
         <v>90.8</v>
       </c>
       <c r="AG22">
         <v>90.7</v>
       </c>
       <c r="AH22">
         <v>88.9</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.5</v>
       </c>
       <c r="AK22">
         <v>89.7</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>1500.21</v>
       </c>
       <c r="D23">
         <v>104.7</v>
       </c>
       <c r="E23">
         <v>104.6</v>
       </c>
       <c r="F23">
         <v>105.1</v>
       </c>
       <c r="G23">
         <v>103.5</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104.4</v>
       </c>
       <c r="J23">
         <v>104.7</v>
       </c>
@@ -13905,60 +13905,60 @@
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>97.1</v>
       </c>
       <c r="AF23">
         <v>97.7</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.1</v>
       </c>
       <c r="AI23">
         <v>95.3</v>
       </c>
       <c r="AJ23">
         <v>96.5</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>94.6</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>835.79</v>
       </c>
       <c r="D24">
         <v>116.2</v>
       </c>
       <c r="E24">
         <v>119.1</v>
       </c>
       <c r="F24">
         <v>115.1</v>
       </c>
       <c r="G24">
         <v>118.9</v>
       </c>
       <c r="H24">
         <v>115.1</v>
       </c>
       <c r="I24">
         <v>113.9</v>
       </c>
       <c r="J24">
         <v>116.2</v>
       </c>
@@ -14027,51 +14027,51 @@
       </c>
       <c r="AF24">
         <v>95.4</v>
       </c>
       <c r="AG24">
         <v>98.7</v>
       </c>
       <c r="AH24">
         <v>92.9</v>
       </c>
       <c r="AI24">
         <v>95.6</v>
       </c>
       <c r="AJ24">
         <v>95.6</v>
       </c>
       <c r="AK24">
         <v>93.9</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>246.22</v>
       </c>
       <c r="D25">
         <v>119.9</v>
       </c>
       <c r="E25">
         <v>125.1</v>
       </c>
       <c r="F25">
         <v>120.9</v>
       </c>
       <c r="G25">
         <v>124.4</v>
       </c>
       <c r="H25">
         <v>120</v>
       </c>
       <c r="I25">
         <v>115.9</v>
       </c>
       <c r="J25">
         <v>118.2</v>
       </c>
@@ -14140,51 +14140,51 @@
       </c>
       <c r="AF25">
         <v>94.8</v>
       </c>
       <c r="AG25">
         <v>95.5</v>
       </c>
       <c r="AH25">
         <v>91.2</v>
       </c>
       <c r="AI25">
         <v>89.8</v>
       </c>
       <c r="AJ25">
         <v>92.6</v>
       </c>
       <c r="AK25">
         <v>93.5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>120.39</v>
       </c>
       <c r="D26">
         <v>113.7</v>
       </c>
       <c r="E26">
         <v>115.2</v>
       </c>
       <c r="F26">
         <v>112.4</v>
       </c>
       <c r="G26">
         <v>112.3</v>
       </c>
       <c r="H26">
         <v>115</v>
       </c>
       <c r="I26">
         <v>113.4</v>
       </c>
       <c r="J26">
         <v>114.4</v>
       </c>
@@ -14253,51 +14253,51 @@
       </c>
       <c r="AF26">
         <v>88.1</v>
       </c>
       <c r="AG26">
         <v>88.1</v>
       </c>
       <c r="AH26">
         <v>85.4</v>
       </c>
       <c r="AI26">
         <v>84.9</v>
       </c>
       <c r="AJ26">
         <v>85.2</v>
       </c>
       <c r="AK26">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>69.59</v>
       </c>
       <c r="D27">
         <v>103.3</v>
       </c>
       <c r="E27">
         <v>101.8</v>
       </c>
       <c r="F27">
         <v>100.3</v>
       </c>
       <c r="G27">
         <v>103.7</v>
       </c>
       <c r="H27">
         <v>103.5</v>
       </c>
       <c r="I27">
         <v>102.9</v>
       </c>
       <c r="J27">
         <v>105.8</v>
       </c>
@@ -14358,59 +14358,59 @@
       <c r="AC27">
         <v>91</v>
       </c>
       <c r="AD27">
         <v>91.1</v>
       </c>
       <c r="AE27">
         <v>93.8</v>
       </c>
       <c r="AF27">
         <v>91.9</v>
       </c>
       <c r="AG27">
         <v>89.8</v>
       </c>
       <c r="AH27">
         <v>89.8</v>
       </c>
       <c r="AI27">
         <v>90.5</v>
       </c>
       <c r="AJ27">
         <v>90.1</v>
       </c>
       <c r="AK27">
-        <v>88.1</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>148.38999999999999</v>
       </c>
       <c r="D28">
         <v>114.2</v>
       </c>
       <c r="E28">
         <v>113.8</v>
       </c>
       <c r="F28">
         <v>113.1</v>
       </c>
       <c r="G28">
         <v>112.9</v>
       </c>
       <c r="H28">
         <v>113.1</v>
       </c>
       <c r="I28">
         <v>112.1</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -14471,59 +14471,59 @@
       <c r="AC28">
         <v>88.9</v>
       </c>
       <c r="AD28">
         <v>88.6</v>
       </c>
       <c r="AE28">
         <v>87.8</v>
       </c>
       <c r="AF28">
         <v>85.9</v>
       </c>
       <c r="AG28">
         <v>85.8</v>
       </c>
       <c r="AH28">
         <v>84.6</v>
       </c>
       <c r="AI28">
         <v>85.2</v>
       </c>
       <c r="AJ28">
         <v>84.5</v>
       </c>
       <c r="AK28">
-        <v>85.5</v>
+        <v>85.6</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>106.48</v>
       </c>
       <c r="D29">
         <v>116.8</v>
       </c>
       <c r="E29">
         <v>118.8</v>
       </c>
       <c r="F29">
         <v>117.2</v>
       </c>
       <c r="G29">
         <v>122</v>
       </c>
       <c r="H29">
         <v>119.8</v>
       </c>
       <c r="I29">
         <v>120.4</v>
       </c>
       <c r="J29">
         <v>120.1</v>
       </c>
@@ -14592,51 +14592,51 @@
       </c>
       <c r="AF29">
         <v>107</v>
       </c>
       <c r="AG29">
         <v>106.8</v>
       </c>
       <c r="AH29">
         <v>106.3</v>
       </c>
       <c r="AI29">
         <v>104.6</v>
       </c>
       <c r="AJ29">
         <v>108.4</v>
       </c>
       <c r="AK29">
         <v>108.9</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>144.72</v>
       </c>
       <c r="D30">
         <v>121.4</v>
       </c>
       <c r="E30">
         <v>125.5</v>
       </c>
       <c r="F30">
         <v>115.7</v>
       </c>
       <c r="G30">
         <v>125.1</v>
       </c>
       <c r="H30">
         <v>111.6</v>
       </c>
       <c r="I30">
         <v>111.3</v>
       </c>
       <c r="J30">
         <v>121.3</v>
       </c>
@@ -14705,51 +14705,51 @@
       </c>
       <c r="AF30">
         <v>104.2</v>
       </c>
       <c r="AG30">
         <v>122.1</v>
       </c>
       <c r="AH30">
         <v>105.2</v>
       </c>
       <c r="AI30">
         <v>119.8</v>
       </c>
       <c r="AJ30">
         <v>114.7</v>
       </c>
       <c r="AK30">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>352.98</v>
       </c>
       <c r="D31">
         <v>117.9</v>
       </c>
       <c r="E31">
         <v>111.5</v>
       </c>
       <c r="F31">
         <v>117</v>
       </c>
       <c r="G31">
         <v>114.6</v>
       </c>
       <c r="H31">
         <v>109.8</v>
       </c>
       <c r="I31">
         <v>111.5</v>
       </c>
       <c r="J31">
         <v>112.7</v>
       </c>
@@ -14818,51 +14818,51 @@
       </c>
       <c r="AF31">
         <v>88.7</v>
       </c>
       <c r="AG31">
         <v>93</v>
       </c>
       <c r="AH31">
         <v>89.8</v>
       </c>
       <c r="AI31">
         <v>90.4</v>
       </c>
       <c r="AJ31">
         <v>92.8</v>
       </c>
       <c r="AK31">
         <v>67.900000000000006</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>1067.42</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>120</v>
       </c>
       <c r="F32">
         <v>122.1</v>
       </c>
       <c r="G32">
         <v>122.1</v>
       </c>
       <c r="H32">
         <v>112.5</v>
       </c>
       <c r="I32">
         <v>112.7</v>
       </c>
       <c r="J32">
         <v>115.6</v>
       </c>
@@ -14933,63 +14933,63 @@
         <v>113.3</v>
       </c>
       <c r="AG32">
         <v>113.7</v>
       </c>
       <c r="AH32">
         <v>108.7</v>
       </c>
       <c r="AI32">
         <v>114</v>
       </c>
       <c r="AJ32">
         <v>116</v>
       </c>
       <c r="AK32">
         <v>117.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76696046-0871-4F51-9313-576ABC667D53}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DE7A761-6C1F-4DEF-9CF6-2E55F3C50A1E}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -15063,51 +15063,51 @@
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -15278,51 +15278,51 @@
       <c r="AC4">
         <v>98.1</v>
       </c>
       <c r="AD4">
         <v>97.6</v>
       </c>
       <c r="AE4">
         <v>97.7</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.3</v>
       </c>
       <c r="AH4">
         <v>96.7</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>98</v>
       </c>
       <c r="AK4">
-        <v>98.1</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>8025.73</v>
       </c>
       <c r="D5">
         <v>113.2</v>
       </c>
       <c r="E5">
         <v>114.3</v>
       </c>
       <c r="F5">
         <v>112.7</v>
       </c>
       <c r="G5">
         <v>114.8</v>
       </c>
       <c r="H5">
@@ -15956,51 +15956,51 @@
       <c r="AC10">
         <v>104.5</v>
       </c>
       <c r="AD10">
         <v>102</v>
       </c>
       <c r="AE10">
         <v>109.1</v>
       </c>
       <c r="AF10">
         <v>104.3</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>103.2</v>
       </c>
       <c r="AI10">
         <v>110</v>
       </c>
       <c r="AJ10">
         <v>112.9</v>
       </c>
       <c r="AK10">
-        <v>105.1</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1104000000</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>423.91</v>
       </c>
       <c r="D11">
         <v>125.3</v>
       </c>
       <c r="E11">
         <v>118.4</v>
       </c>
       <c r="F11">
         <v>123.5</v>
       </c>
       <c r="G11">
         <v>122.3</v>
       </c>
       <c r="H11">
@@ -16182,51 +16182,51 @@
       <c r="AC12">
         <v>105.4</v>
       </c>
       <c r="AD12">
         <v>110.1</v>
       </c>
       <c r="AE12">
         <v>102.9</v>
       </c>
       <c r="AF12">
         <v>103.7</v>
       </c>
       <c r="AG12">
         <v>110.3</v>
       </c>
       <c r="AH12">
         <v>112.2</v>
       </c>
       <c r="AI12">
         <v>113.4</v>
       </c>
       <c r="AJ12">
         <v>117.3</v>
       </c>
       <c r="AK12">
-        <v>122.7</v>
+        <v>122.8</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1106000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>553.4</v>
       </c>
       <c r="D13">
         <v>111.2</v>
       </c>
       <c r="E13">
         <v>110.7</v>
       </c>
       <c r="F13">
         <v>108.4</v>
       </c>
       <c r="G13">
         <v>113.4</v>
       </c>
       <c r="H13">
@@ -16295,51 +16295,51 @@
       <c r="AC13">
         <v>87</v>
       </c>
       <c r="AD13">
         <v>89.1</v>
       </c>
       <c r="AE13">
         <v>91</v>
       </c>
       <c r="AF13">
         <v>89.3</v>
       </c>
       <c r="AG13">
         <v>91.8</v>
       </c>
       <c r="AH13">
         <v>87</v>
       </c>
       <c r="AI13">
         <v>93</v>
       </c>
       <c r="AJ13">
         <v>89.4</v>
       </c>
       <c r="AK13">
-        <v>92.4</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1106100000</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>405.21</v>
       </c>
       <c r="D14">
         <v>113.6</v>
       </c>
       <c r="E14">
         <v>114.4</v>
       </c>
       <c r="F14">
         <v>112.9</v>
       </c>
       <c r="G14">
         <v>114.6</v>
       </c>
       <c r="H14">
@@ -16408,51 +16408,51 @@
       <c r="AC14">
         <v>93.4</v>
       </c>
       <c r="AD14">
         <v>94.5</v>
       </c>
       <c r="AE14">
         <v>96.1</v>
       </c>
       <c r="AF14">
         <v>98.3</v>
       </c>
       <c r="AG14">
         <v>98.5</v>
       </c>
       <c r="AH14">
         <v>91.9</v>
       </c>
       <c r="AI14">
         <v>99.8</v>
       </c>
       <c r="AJ14">
         <v>99.6</v>
       </c>
       <c r="AK14">
-        <v>100.6</v>
+        <v>100.4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>1106200000</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>148.19</v>
       </c>
       <c r="D15">
         <v>104.8</v>
       </c>
       <c r="E15">
         <v>99.6</v>
       </c>
       <c r="F15">
         <v>97.5</v>
       </c>
       <c r="G15">
         <v>108.8</v>
       </c>
       <c r="H15">
@@ -16521,51 +16521,51 @@
       <c r="AC15">
         <v>69.7</v>
       </c>
       <c r="AD15">
         <v>74</v>
       </c>
       <c r="AE15">
         <v>76.7</v>
       </c>
       <c r="AF15">
         <v>64.7</v>
       </c>
       <c r="AG15">
         <v>73.400000000000006</v>
       </c>
       <c r="AH15">
         <v>75.3</v>
       </c>
       <c r="AI15">
         <v>73.2</v>
       </c>
       <c r="AJ15">
         <v>61.5</v>
       </c>
       <c r="AK15">
-        <v>69</v>
+        <v>69.099999999999994</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1107000000</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>1278.6099999999999</v>
       </c>
       <c r="D16">
         <v>120.1</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>115.7</v>
       </c>
       <c r="G16">
         <v>123</v>
       </c>
       <c r="H16">
@@ -16859,60 +16859,60 @@
       </c>
       <c r="AC18">
         <v>93.9</v>
       </c>
       <c r="AD18">
         <v>94.4</v>
       </c>
       <c r="AE18">
         <v>94</v>
       </c>
       <c r="AF18">
         <v>92.3</v>
       </c>
       <c r="AG18">
         <v>91.7</v>
       </c>
       <c r="AH18">
         <v>93.2</v>
       </c>
       <c r="AI18">
         <v>89.1</v>
       </c>
       <c r="AJ18">
         <v>91.7</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>90.3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>709.52</v>
       </c>
       <c r="D19">
         <v>113.6</v>
       </c>
       <c r="E19">
         <v>113.9</v>
       </c>
       <c r="F19">
         <v>111.9</v>
       </c>
       <c r="G19">
         <v>113.7</v>
       </c>
       <c r="H19">
         <v>113.6</v>
       </c>
       <c r="I19">
         <v>113.5</v>
       </c>
       <c r="J19">
         <v>112.9</v>
       </c>
@@ -16981,51 +16981,51 @@
       </c>
       <c r="AF19">
         <v>90.1</v>
       </c>
       <c r="AG19">
         <v>89.2</v>
       </c>
       <c r="AH19">
         <v>89</v>
       </c>
       <c r="AI19">
         <v>88.1</v>
       </c>
       <c r="AJ19">
         <v>85.2</v>
       </c>
       <c r="AK19">
         <v>84.1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>469.66</v>
       </c>
       <c r="D20">
         <v>116.7</v>
       </c>
       <c r="E20">
         <v>116</v>
       </c>
       <c r="F20">
         <v>114.5</v>
       </c>
       <c r="G20">
         <v>111.2</v>
       </c>
       <c r="H20">
         <v>112.9</v>
       </c>
       <c r="I20">
         <v>112.7</v>
       </c>
       <c r="J20">
         <v>112.8</v>
       </c>
@@ -17094,51 +17094,51 @@
       </c>
       <c r="AF20">
         <v>91.1</v>
       </c>
       <c r="AG20">
         <v>92.7</v>
       </c>
       <c r="AH20">
         <v>93.4</v>
       </c>
       <c r="AI20">
         <v>93.3</v>
       </c>
       <c r="AJ20">
         <v>91.1</v>
       </c>
       <c r="AK20">
         <v>88.4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>363.78</v>
       </c>
       <c r="D21">
         <v>106.8</v>
       </c>
       <c r="E21">
         <v>108.1</v>
       </c>
       <c r="F21">
         <v>108</v>
       </c>
       <c r="G21">
         <v>110.3</v>
       </c>
       <c r="H21">
         <v>108.6</v>
       </c>
       <c r="I21">
         <v>109</v>
       </c>
       <c r="J21">
         <v>107.8</v>
       </c>
@@ -17199,59 +17199,59 @@
       <c r="AC21">
         <v>98.8</v>
       </c>
       <c r="AD21">
         <v>97.9</v>
       </c>
       <c r="AE21">
         <v>99.2</v>
       </c>
       <c r="AF21">
         <v>97.8</v>
       </c>
       <c r="AG21">
         <v>97.7</v>
       </c>
       <c r="AH21">
         <v>96.8</v>
       </c>
       <c r="AI21">
         <v>96.6</v>
       </c>
       <c r="AJ21">
         <v>98</v>
       </c>
       <c r="AK21">
-        <v>101.4</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>233.25</v>
       </c>
       <c r="D22">
         <v>113.9</v>
       </c>
       <c r="E22">
         <v>114.2</v>
       </c>
       <c r="F22">
         <v>111.7</v>
       </c>
       <c r="G22">
         <v>113.7</v>
       </c>
       <c r="H22">
         <v>110.3</v>
       </c>
       <c r="I22">
         <v>110.6</v>
       </c>
       <c r="J22">
         <v>110.8</v>
       </c>
@@ -17320,51 +17320,51 @@
       </c>
       <c r="AF22">
         <v>91.1</v>
       </c>
       <c r="AG22">
         <v>90.6</v>
       </c>
       <c r="AH22">
         <v>88.8</v>
       </c>
       <c r="AI22">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>89.2</v>
       </c>
       <c r="AK22">
         <v>89.6</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>1314.1</v>
       </c>
       <c r="D23">
         <v>104.4</v>
       </c>
       <c r="E23">
         <v>104.8</v>
       </c>
       <c r="F23">
         <v>105.3</v>
       </c>
       <c r="G23">
         <v>103.4</v>
       </c>
       <c r="H23">
         <v>105.2</v>
       </c>
       <c r="I23">
         <v>104</v>
       </c>
       <c r="J23">
         <v>103.9</v>
       </c>
@@ -17424,60 +17424,60 @@
       </c>
       <c r="AC23">
         <v>96.7</v>
       </c>
       <c r="AD23">
         <v>96.2</v>
       </c>
       <c r="AE23">
         <v>96.8</v>
       </c>
       <c r="AF23">
         <v>98</v>
       </c>
       <c r="AG23">
         <v>94.7</v>
       </c>
       <c r="AH23">
         <v>95.5</v>
       </c>
       <c r="AI23">
         <v>95.5</v>
       </c>
       <c r="AJ23">
         <v>96.4</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>94.8</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>493.58</v>
       </c>
       <c r="D24">
         <v>114.5</v>
       </c>
       <c r="E24">
         <v>114.5</v>
       </c>
       <c r="F24">
         <v>113.9</v>
       </c>
       <c r="G24">
         <v>114.9</v>
       </c>
       <c r="H24">
         <v>114.5</v>
       </c>
       <c r="I24">
         <v>114.4</v>
       </c>
       <c r="J24">
         <v>114.6</v>
       </c>
@@ -17546,51 +17546,51 @@
       </c>
       <c r="AF24">
         <v>91.8</v>
       </c>
       <c r="AG24">
         <v>91.1</v>
       </c>
       <c r="AH24">
         <v>90.9</v>
       </c>
       <c r="AI24">
         <v>90</v>
       </c>
       <c r="AJ24">
         <v>88.7</v>
       </c>
       <c r="AK24">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>101.96</v>
       </c>
       <c r="D25">
         <v>112.7</v>
       </c>
       <c r="E25">
         <v>114.6</v>
       </c>
       <c r="F25">
         <v>114.6</v>
       </c>
       <c r="G25">
         <v>114.3</v>
       </c>
       <c r="H25">
         <v>111.2</v>
       </c>
       <c r="I25">
         <v>110.5</v>
       </c>
       <c r="J25">
         <v>111.9</v>
       </c>
@@ -17659,51 +17659,51 @@
       </c>
       <c r="AF25">
         <v>89</v>
       </c>
       <c r="AG25">
         <v>87.2</v>
       </c>
       <c r="AH25">
         <v>86.5</v>
       </c>
       <c r="AI25">
         <v>84.7</v>
       </c>
       <c r="AJ25">
         <v>83.3</v>
       </c>
       <c r="AK25">
         <v>85.5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>89.59</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>109.7</v>
       </c>
       <c r="F26">
         <v>108.4</v>
       </c>
       <c r="G26">
         <v>110.6</v>
       </c>
       <c r="H26">
         <v>114</v>
       </c>
       <c r="I26">
         <v>113.4</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -17772,51 +17772,51 @@
       </c>
       <c r="AF26">
         <v>92.7</v>
       </c>
       <c r="AG26">
         <v>91.8</v>
       </c>
       <c r="AH26">
         <v>91</v>
       </c>
       <c r="AI26">
         <v>91.5</v>
       </c>
       <c r="AJ26">
         <v>88.2</v>
       </c>
       <c r="AK26">
         <v>91.7</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>46.96</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>107.5</v>
       </c>
       <c r="F27">
         <v>107.1</v>
       </c>
       <c r="G27">
         <v>109.1</v>
       </c>
       <c r="H27">
         <v>107.1</v>
       </c>
       <c r="I27">
         <v>109.4</v>
       </c>
       <c r="J27">
         <v>113.8</v>
       </c>
@@ -17885,51 +17885,51 @@
       </c>
       <c r="AF27">
         <v>94.2</v>
       </c>
       <c r="AG27">
         <v>93.8</v>
       </c>
       <c r="AH27">
         <v>92.8</v>
       </c>
       <c r="AI27">
         <v>94</v>
       </c>
       <c r="AJ27">
         <v>91.7</v>
       </c>
       <c r="AK27">
         <v>92.2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>145.66999999999999</v>
       </c>
       <c r="D28">
         <v>115</v>
       </c>
       <c r="E28">
         <v>114.2</v>
       </c>
       <c r="F28">
         <v>113.7</v>
       </c>
       <c r="G28">
         <v>113.3</v>
       </c>
       <c r="H28">
         <v>113.6</v>
       </c>
       <c r="I28">
         <v>112.4</v>
       </c>
       <c r="J28">
         <v>112.3</v>
       </c>
@@ -17990,59 +17990,59 @@
       <c r="AC28">
         <v>88.8</v>
       </c>
       <c r="AD28">
         <v>88.4</v>
       </c>
       <c r="AE28">
         <v>88.1</v>
       </c>
       <c r="AF28">
         <v>86.7</v>
       </c>
       <c r="AG28">
         <v>86.2</v>
       </c>
       <c r="AH28">
         <v>85.1</v>
       </c>
       <c r="AI28">
         <v>85.8</v>
       </c>
       <c r="AJ28">
         <v>85.3</v>
       </c>
       <c r="AK28">
-        <v>86.1</v>
+        <v>86.3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>82.82</v>
       </c>
       <c r="D29">
         <v>117</v>
       </c>
       <c r="E29">
         <v>118.1</v>
       </c>
       <c r="F29">
         <v>115.8</v>
       </c>
       <c r="G29">
         <v>121.3</v>
       </c>
       <c r="H29">
         <v>119.7</v>
       </c>
       <c r="I29">
         <v>121.6</v>
       </c>
       <c r="J29">
         <v>117.9</v>
       </c>
@@ -18103,59 +18103,59 @@
       <c r="AC29">
         <v>102.9</v>
       </c>
       <c r="AD29">
         <v>98.9</v>
       </c>
       <c r="AE29">
         <v>99.1</v>
       </c>
       <c r="AF29">
         <v>102.5</v>
       </c>
       <c r="AG29">
         <v>102.1</v>
       </c>
       <c r="AH29">
         <v>102</v>
       </c>
       <c r="AI29">
         <v>100.4</v>
       </c>
       <c r="AJ29">
         <v>101.5</v>
       </c>
       <c r="AK29">
-        <v>99.3</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>26.58</v>
       </c>
       <c r="D30">
         <v>137.4</v>
       </c>
       <c r="E30">
         <v>133.30000000000001</v>
       </c>
       <c r="F30">
         <v>135</v>
       </c>
       <c r="G30">
         <v>134.4</v>
       </c>
       <c r="H30">
         <v>129.19999999999999</v>
       </c>
       <c r="I30">
         <v>125.8</v>
       </c>
       <c r="J30">
         <v>130.30000000000001</v>
       </c>
@@ -18216,59 +18216,59 @@
       <c r="AC30">
         <v>100.7</v>
       </c>
       <c r="AD30">
         <v>100.7</v>
       </c>
       <c r="AE30">
         <v>98.5</v>
       </c>
       <c r="AF30">
         <v>93.7</v>
       </c>
       <c r="AG30">
         <v>92.5</v>
       </c>
       <c r="AH30">
         <v>94.4</v>
       </c>
       <c r="AI30">
         <v>89.4</v>
       </c>
       <c r="AJ30">
         <v>90.5</v>
       </c>
       <c r="AK30">
-        <v>91.9</v>
+        <v>92.1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>13.84</v>
       </c>
       <c r="D31">
         <v>109.2</v>
       </c>
       <c r="E31">
         <v>108.4</v>
       </c>
       <c r="F31">
         <v>110.6</v>
       </c>
       <c r="G31">
         <v>108.5</v>
       </c>
       <c r="H31">
         <v>106.3</v>
       </c>
       <c r="I31">
         <v>109.3</v>
       </c>
       <c r="J31">
         <v>107.2</v>
       </c>
@@ -18337,51 +18337,51 @@
       </c>
       <c r="AF31">
         <v>93</v>
       </c>
       <c r="AG31">
         <v>93.1</v>
       </c>
       <c r="AH31">
         <v>93.3</v>
       </c>
       <c r="AI31">
         <v>90.8</v>
       </c>
       <c r="AJ31">
         <v>91.4</v>
       </c>
       <c r="AK31">
         <v>91.8</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>856.8</v>
       </c>
       <c r="D32">
         <v>121.7</v>
       </c>
       <c r="E32">
         <v>120.8</v>
       </c>
       <c r="F32">
         <v>122.8</v>
       </c>
       <c r="G32">
         <v>120.9</v>
       </c>
       <c r="H32">
         <v>113.7</v>
       </c>
       <c r="I32">
         <v>113.5</v>
       </c>
       <c r="J32">
         <v>118.4</v>
       </c>
@@ -18442,73 +18442,73 @@
       <c r="AC32">
         <v>105.1</v>
       </c>
       <c r="AD32">
         <v>101.8</v>
       </c>
       <c r="AE32">
         <v>106.8</v>
       </c>
       <c r="AF32">
         <v>103.8</v>
       </c>
       <c r="AG32">
         <v>107.5</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>108.5</v>
       </c>
       <c r="AJ32">
         <v>113.3</v>
       </c>
       <c r="AK32">
-        <v>109.2</v>
+        <v>109.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F4D3061-66D9-4F7E-AF6D-3C88F2C31789}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F6D6E79-C6E6-4DC0-AABA-2306A1065332}">
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -18582,51 +18582,51 @@
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -20378,60 +20378,60 @@
       </c>
       <c r="AC18">
         <v>141.9</v>
       </c>
       <c r="AD18">
         <v>172.1</v>
       </c>
       <c r="AE18">
         <v>146.9</v>
       </c>
       <c r="AF18">
         <v>162.9</v>
       </c>
       <c r="AG18">
         <v>161.80000000000001</v>
       </c>
       <c r="AH18">
         <v>161.5</v>
       </c>
       <c r="AI18">
         <v>157.30000000000001</v>
       </c>
       <c r="AJ18">
         <v>163.9</v>
       </c>
-      <c r="AK18" t="s">
-        <v>54</v>
+      <c r="AK18">
+        <v>187</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1110000000</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>83.84</v>
       </c>
       <c r="D19">
         <v>114</v>
       </c>
       <c r="E19">
         <v>118.3</v>
       </c>
       <c r="F19">
         <v>120.1</v>
       </c>
       <c r="G19">
         <v>121.1</v>
       </c>
       <c r="H19">
         <v>116.5</v>
       </c>
       <c r="I19">
         <v>110.3</v>
       </c>
       <c r="J19">
         <v>110.7</v>
       </c>
@@ -20492,59 +20492,59 @@
       <c r="AC19">
         <v>100.2</v>
       </c>
       <c r="AD19">
         <v>110.8</v>
       </c>
       <c r="AE19">
         <v>115</v>
       </c>
       <c r="AF19">
         <v>108.7</v>
       </c>
       <c r="AG19">
         <v>112.3</v>
       </c>
       <c r="AH19">
         <v>116.9</v>
       </c>
       <c r="AI19">
         <v>112.3</v>
       </c>
       <c r="AJ19">
         <v>114.7</v>
       </c>
       <c r="AK19">
-        <v>128.69999999999999</v>
+        <v>128.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1111000000</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20">
         <v>60</v>
       </c>
       <c r="D20">
         <v>115.7</v>
       </c>
       <c r="E20">
         <v>102.3</v>
       </c>
       <c r="F20">
         <v>111.5</v>
       </c>
       <c r="G20">
         <v>115</v>
       </c>
       <c r="H20">
         <v>98.8</v>
       </c>
       <c r="I20">
         <v>96.4</v>
       </c>
       <c r="J20">
         <v>99.4</v>
       </c>
@@ -20613,51 +20613,51 @@
       </c>
       <c r="AF20">
         <v>106.3</v>
       </c>
       <c r="AG20">
         <v>101.1</v>
       </c>
       <c r="AH20">
         <v>97.1</v>
       </c>
       <c r="AI20">
         <v>93.5</v>
       </c>
       <c r="AJ20">
         <v>87</v>
       </c>
       <c r="AK20">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1112000000</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C21">
         <v>34.130000000000003</v>
       </c>
       <c r="D21">
         <v>102.5</v>
       </c>
       <c r="E21">
         <v>103</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>108</v>
       </c>
       <c r="H21">
         <v>104.2</v>
       </c>
       <c r="I21">
         <v>102</v>
       </c>
       <c r="J21">
         <v>108</v>
       </c>
@@ -20726,51 +20726,51 @@
       </c>
       <c r="AF21">
         <v>103.5</v>
       </c>
       <c r="AG21">
         <v>103.5</v>
       </c>
       <c r="AH21">
         <v>103.7</v>
       </c>
       <c r="AI21">
         <v>103.2</v>
       </c>
       <c r="AJ21">
         <v>109.4</v>
       </c>
       <c r="AK21">
         <v>120.6</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1113000000</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C22">
         <v>17.89</v>
       </c>
       <c r="D22">
         <v>111.8</v>
       </c>
       <c r="E22">
         <v>104.8</v>
       </c>
       <c r="F22">
         <v>99.4</v>
       </c>
       <c r="G22">
         <v>102.1</v>
       </c>
       <c r="H22">
         <v>110.9</v>
       </c>
       <c r="I22">
         <v>115.9</v>
       </c>
       <c r="J22">
         <v>125.8</v>
       </c>
@@ -20839,51 +20839,51 @@
       </c>
       <c r="AF22">
         <v>88</v>
       </c>
       <c r="AG22">
         <v>90.9</v>
       </c>
       <c r="AH22">
         <v>90</v>
       </c>
       <c r="AI22">
         <v>90.3</v>
       </c>
       <c r="AJ22">
         <v>94.7</v>
       </c>
       <c r="AK22">
         <v>91.2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1114000000</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23">
         <v>186.11</v>
       </c>
       <c r="D23">
         <v>106.9</v>
       </c>
       <c r="E23">
         <v>101.8</v>
       </c>
       <c r="F23">
         <v>103.5</v>
       </c>
       <c r="G23">
         <v>103.8</v>
       </c>
       <c r="H23">
         <v>105.1</v>
       </c>
       <c r="I23">
         <v>109</v>
       </c>
       <c r="J23">
         <v>111</v>
       </c>
@@ -20943,60 +20943,60 @@
       </c>
       <c r="AC23">
         <v>96.9</v>
       </c>
       <c r="AD23">
         <v>98.3</v>
       </c>
       <c r="AE23">
         <v>97.2</v>
       </c>
       <c r="AF23">
         <v>95.9</v>
       </c>
       <c r="AG23">
         <v>93.5</v>
       </c>
       <c r="AH23">
         <v>94.2</v>
       </c>
       <c r="AI23">
         <v>92.3</v>
       </c>
       <c r="AJ23">
         <v>97.6</v>
       </c>
-      <c r="AK23" t="s">
-        <v>54</v>
+      <c r="AK23">
+        <v>93.6</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1115000000</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24">
         <v>342.21</v>
       </c>
       <c r="D24">
         <v>120.6</v>
       </c>
       <c r="E24">
         <v>124.3</v>
       </c>
       <c r="F24">
         <v>114.9</v>
       </c>
       <c r="G24">
         <v>125.9</v>
       </c>
       <c r="H24">
         <v>117.5</v>
       </c>
       <c r="I24">
         <v>112.7</v>
       </c>
       <c r="J24">
         <v>116.8</v>
       </c>
@@ -21065,51 +21065,51 @@
       </c>
       <c r="AF24">
         <v>100.1</v>
       </c>
       <c r="AG24">
         <v>107.9</v>
       </c>
       <c r="AH24">
         <v>98</v>
       </c>
       <c r="AI24">
         <v>104.1</v>
       </c>
       <c r="AJ24">
         <v>105.7</v>
       </c>
       <c r="AK24">
         <v>98.4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1115100000</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25">
         <v>144.26</v>
       </c>
       <c r="D25">
         <v>126.2</v>
       </c>
       <c r="E25">
         <v>132.4</v>
       </c>
       <c r="F25">
         <v>125.6</v>
       </c>
       <c r="G25">
         <v>130.6</v>
       </c>
       <c r="H25">
         <v>126.7</v>
       </c>
       <c r="I25">
         <v>119</v>
       </c>
       <c r="J25">
         <v>123.3</v>
       </c>
@@ -21178,51 +21178,51 @@
       </c>
       <c r="AF25">
         <v>99.6</v>
       </c>
       <c r="AG25">
         <v>100.9</v>
       </c>
       <c r="AH25">
         <v>94.4</v>
       </c>
       <c r="AI25">
         <v>93.1</v>
       </c>
       <c r="AJ25">
         <v>100.1</v>
       </c>
       <c r="AK25">
         <v>98.9</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1115200000</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C26">
         <v>30.8</v>
       </c>
       <c r="D26">
         <v>125.6</v>
       </c>
       <c r="E26">
         <v>129.80000000000001</v>
       </c>
       <c r="F26">
         <v>122</v>
       </c>
       <c r="G26">
         <v>117.1</v>
       </c>
       <c r="H26">
         <v>119.2</v>
       </c>
       <c r="I26">
         <v>117</v>
       </c>
       <c r="J26">
         <v>117.8</v>
       </c>
@@ -21291,51 +21291,51 @@
       </c>
       <c r="AF26">
         <v>70.5</v>
       </c>
       <c r="AG26">
         <v>75.7</v>
       </c>
       <c r="AH26">
         <v>71.7</v>
       </c>
       <c r="AI26">
         <v>68.8</v>
       </c>
       <c r="AJ26">
         <v>72.7</v>
       </c>
       <c r="AK26">
         <v>69.400000000000006</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1115300000</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C27">
         <v>22.63</v>
       </c>
       <c r="D27">
         <v>92.3</v>
       </c>
       <c r="E27">
         <v>88.8</v>
       </c>
       <c r="F27">
         <v>86.1</v>
       </c>
       <c r="G27">
         <v>94.9</v>
       </c>
       <c r="H27">
         <v>94.1</v>
       </c>
       <c r="I27">
         <v>89.3</v>
       </c>
       <c r="J27">
         <v>90.3</v>
       </c>
@@ -21404,51 +21404,51 @@
       </c>
       <c r="AF27">
         <v>87.1</v>
       </c>
       <c r="AG27">
         <v>81.2</v>
       </c>
       <c r="AH27">
         <v>83.8</v>
       </c>
       <c r="AI27">
         <v>83.6</v>
       </c>
       <c r="AJ27">
         <v>88.1</v>
       </c>
       <c r="AK27">
         <v>80.400000000000006</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1115400000</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C28">
         <v>2.72</v>
       </c>
       <c r="D28">
         <v>78.3</v>
       </c>
       <c r="E28">
         <v>81.400000000000006</v>
       </c>
       <c r="F28">
         <v>77.400000000000006</v>
       </c>
       <c r="G28">
         <v>90.4</v>
       </c>
       <c r="H28">
         <v>85.4</v>
       </c>
       <c r="I28">
         <v>122.8</v>
       </c>
       <c r="J28">
         <v>118.2</v>
       </c>
@@ -21517,51 +21517,51 @@
       </c>
       <c r="AF28">
         <v>54.8</v>
       </c>
       <c r="AG28">
         <v>54</v>
       </c>
       <c r="AH28">
         <v>54.6</v>
       </c>
       <c r="AI28">
         <v>59.3</v>
       </c>
       <c r="AJ28">
         <v>53.5</v>
       </c>
       <c r="AK28">
         <v>53.9</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1115500000</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29">
         <v>23.66</v>
       </c>
       <c r="D29">
         <v>115.7</v>
       </c>
       <c r="E29">
         <v>121.6</v>
       </c>
       <c r="F29">
         <v>120.7</v>
       </c>
       <c r="G29">
         <v>123.9</v>
       </c>
       <c r="H29">
         <v>120.4</v>
       </c>
       <c r="I29">
         <v>119.7</v>
       </c>
       <c r="J29">
         <v>125.8</v>
       </c>
@@ -21630,51 +21630,51 @@
       </c>
       <c r="AF29">
         <v>120.5</v>
       </c>
       <c r="AG29">
         <v>123.2</v>
       </c>
       <c r="AH29">
         <v>123.2</v>
       </c>
       <c r="AI29">
         <v>120.1</v>
       </c>
       <c r="AJ29">
         <v>129.9</v>
       </c>
       <c r="AK29">
         <v>143.19999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1115600000</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>118.14</v>
       </c>
       <c r="D30">
         <v>120.9</v>
       </c>
       <c r="E30">
         <v>122.2</v>
       </c>
       <c r="F30">
         <v>110.7</v>
       </c>
       <c r="G30">
         <v>122.7</v>
       </c>
       <c r="H30">
         <v>109.4</v>
       </c>
       <c r="I30">
         <v>106.7</v>
       </c>
       <c r="J30">
         <v>119.2</v>
       </c>
@@ -21743,51 +21743,51 @@
       </c>
       <c r="AF30">
         <v>105.7</v>
       </c>
       <c r="AG30">
         <v>128.5</v>
       </c>
       <c r="AH30">
         <v>108</v>
       </c>
       <c r="AI30">
         <v>127.3</v>
       </c>
       <c r="AJ30">
         <v>119.8</v>
       </c>
       <c r="AK30">
         <v>100.8</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>1200000000</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>339.14</v>
       </c>
       <c r="D31">
         <v>118.3</v>
       </c>
       <c r="E31">
         <v>111.6</v>
       </c>
       <c r="F31">
         <v>117.3</v>
       </c>
       <c r="G31">
         <v>114.8</v>
       </c>
       <c r="H31">
         <v>110</v>
       </c>
       <c r="I31">
         <v>111.6</v>
       </c>
       <c r="J31">
         <v>113</v>
       </c>
@@ -21856,51 +21856,51 @@
       </c>
       <c r="AF31">
         <v>88.4</v>
       </c>
       <c r="AG31">
         <v>92.9</v>
       </c>
       <c r="AH31">
         <v>89.7</v>
       </c>
       <c r="AI31">
         <v>90.5</v>
       </c>
       <c r="AJ31">
         <v>92.7</v>
       </c>
       <c r="AK31">
         <v>66.8</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>4110000000</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C32">
         <v>210.62</v>
       </c>
       <c r="D32">
         <v>122</v>
       </c>
       <c r="E32">
         <v>117.3</v>
       </c>
       <c r="F32">
         <v>122.6</v>
       </c>
       <c r="G32">
         <v>122.2</v>
       </c>
       <c r="H32">
         <v>108.5</v>
       </c>
       <c r="I32">
         <v>111</v>
       </c>
       <c r="J32">
         <v>107.3</v>
       </c>