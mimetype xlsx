--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CF5FCE3-DE17-4904-8141-03F5ECB229E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{205A87DA-DBF6-4BDC-930E-3E363DD95276}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11295" xr2:uid="{1ACC1E7F-D91C-4750-BF17-A956FF570780}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11295" xr2:uid="{79684CAE-8CFE-4EA3-97FE-C7DDCA750553}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -102,51 +102,51 @@
   <si>
     <t>2025CY</t>
   </si>
   <si>
     <t>2018FY</t>
   </si>
   <si>
     <t>2019FY</t>
   </si>
   <si>
     <t>2020FY</t>
   </si>
   <si>
     <t>2021FY</t>
   </si>
   <si>
     <t>2022FY</t>
   </si>
   <si>
     <t>2023FY</t>
   </si>
   <si>
     <t>2024FY</t>
   </si>
   <si>
-    <t>p 2025FY</t>
+    <t>2025FY</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
     <t>2018Q4</t>
   </si>
   <si>
     <t>2019Q1</t>
   </si>
   <si>
     <t>2019Q2</t>
   </si>
   <si>
     <t>2019Q3</t>
   </si>
   <si>
     <t>2019Q4</t>
   </si>
@@ -201,51 +201,51 @@
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
-    <t>p 2026Q1</t>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -414,51 +414,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{61C4E6BD-E906-4FA9-895D-48E7255CED81}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{A5D8C1FE-84C2-475E-8BCA-E4BC4BCA8248}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -753,51 +753,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8673962A-DC61-4A4B-9071-219F4D361437}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D17113B1-EDB4-4600-BA2C-A52F402E5D35}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:1">
@@ -851,51 +851,51 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{636A7360-B49F-462C-8256-D70F493C8D3D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A82267C-2D17-4353-B0A6-9546501FD12B}">
   <dimension ref="A1:BB15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -1331,51 +1331,51 @@
       <c r="AT4">
         <v>98.7</v>
       </c>
       <c r="AU4">
         <v>97.3</v>
       </c>
       <c r="AV4">
         <v>99.8</v>
       </c>
       <c r="AW4">
         <v>103.6</v>
       </c>
       <c r="AX4">
         <v>99.4</v>
       </c>
       <c r="AY4">
         <v>97</v>
       </c>
       <c r="AZ4">
         <v>98.7</v>
       </c>
       <c r="BA4">
         <v>102.8</v>
       </c>
       <c r="BB4">
-        <v>100.5</v>
+        <v>100.6</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.8</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102</v>
       </c>
       <c r="H5">
@@ -1489,51 +1489,51 @@
       <c r="AT5">
         <v>100.6</v>
       </c>
       <c r="AU5">
         <v>98.1</v>
       </c>
       <c r="AV5">
         <v>100.8</v>
       </c>
       <c r="AW5">
         <v>105.8</v>
       </c>
       <c r="AX5">
         <v>101.6</v>
       </c>
       <c r="AY5">
         <v>98</v>
       </c>
       <c r="AZ5">
         <v>99.7</v>
       </c>
       <c r="BA5">
         <v>104.6</v>
       </c>
       <c r="BB5">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.8</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>106.6</v>
       </c>
       <c r="H6">
@@ -1548,51 +1548,51 @@
       <c r="K6">
         <v>101.7</v>
       </c>
       <c r="M6">
         <v>115.6</v>
       </c>
       <c r="N6">
         <v>111.7</v>
       </c>
       <c r="O6">
         <v>99.8</v>
       </c>
       <c r="P6">
         <v>106.5</v>
       </c>
       <c r="Q6">
         <v>109.5</v>
       </c>
       <c r="R6">
         <v>105</v>
       </c>
       <c r="S6">
         <v>101.9</v>
       </c>
       <c r="T6">
-        <v>101.8</v>
+        <v>101.9</v>
       </c>
       <c r="V6">
         <v>125.3</v>
       </c>
       <c r="W6">
         <v>109.6</v>
       </c>
       <c r="X6">
         <v>113.5</v>
       </c>
       <c r="Y6">
         <v>118.6</v>
       </c>
       <c r="Z6">
         <v>120.8</v>
       </c>
       <c r="AA6">
         <v>106.5</v>
       </c>
       <c r="AB6">
         <v>116.5</v>
       </c>
       <c r="AC6">
         <v>110.5</v>
       </c>
@@ -1647,51 +1647,51 @@
       <c r="AT6">
         <v>106.4</v>
       </c>
       <c r="AU6">
         <v>96.6</v>
       </c>
       <c r="AV6">
         <v>99</v>
       </c>
       <c r="AW6">
         <v>106.2</v>
       </c>
       <c r="AX6">
         <v>105.7</v>
       </c>
       <c r="AY6">
         <v>97.2</v>
       </c>
       <c r="AZ6">
         <v>98.4</v>
       </c>
       <c r="BA6">
         <v>105.4</v>
       </c>
       <c r="BB6">
-        <v>106.3</v>
+        <v>106.5</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>119</v>
       </c>
       <c r="E7">
         <v>115.1</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>109.1</v>
       </c>
       <c r="H7">
@@ -1805,51 +1805,51 @@
       <c r="AT7">
         <v>113.2</v>
       </c>
       <c r="AU7">
         <v>100</v>
       </c>
       <c r="AV7">
         <v>103.1</v>
       </c>
       <c r="AW7">
         <v>110.1</v>
       </c>
       <c r="AX7">
         <v>112.7</v>
       </c>
       <c r="AY7">
         <v>101.7</v>
       </c>
       <c r="AZ7">
         <v>103.9</v>
       </c>
       <c r="BA7">
         <v>110.9</v>
       </c>
       <c r="BB7">
-        <v>115.1</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.2</v>
       </c>
       <c r="E8">
         <v>111.5</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>111.7</v>
       </c>
       <c r="H8">
@@ -1864,51 +1864,51 @@
       <c r="K8">
         <v>109.2</v>
       </c>
       <c r="M8">
         <v>115.8</v>
       </c>
       <c r="N8">
         <v>109.6</v>
       </c>
       <c r="O8">
         <v>101</v>
       </c>
       <c r="P8">
         <v>113.2</v>
       </c>
       <c r="Q8">
         <v>118.7</v>
       </c>
       <c r="R8">
         <v>112</v>
       </c>
       <c r="S8">
         <v>108.6</v>
       </c>
       <c r="T8">
-        <v>110</v>
+        <v>110.1</v>
       </c>
       <c r="V8">
         <v>131</v>
       </c>
       <c r="W8">
         <v>108.1</v>
       </c>
       <c r="X8">
         <v>116.7</v>
       </c>
       <c r="Y8">
         <v>116.8</v>
       </c>
       <c r="Z8">
         <v>121.5</v>
       </c>
       <c r="AA8">
         <v>102</v>
       </c>
       <c r="AB8">
         <v>116</v>
       </c>
       <c r="AC8">
         <v>106.4</v>
       </c>
@@ -1963,51 +1963,51 @@
       <c r="AT8">
         <v>120.3</v>
       </c>
       <c r="AU8">
         <v>101.1</v>
       </c>
       <c r="AV8">
         <v>104.4</v>
       </c>
       <c r="AW8">
         <v>113.1</v>
       </c>
       <c r="AX8">
         <v>115.6</v>
       </c>
       <c r="AY8">
         <v>102.8</v>
       </c>
       <c r="AZ8">
         <v>105</v>
       </c>
       <c r="BA8">
         <v>113.4</v>
       </c>
       <c r="BB8">
-        <v>119</v>
+        <v>119.1</v>
       </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>110.8</v>
       </c>
       <c r="E9">
         <v>109.6</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>100.2</v>
       </c>
       <c r="H9">
@@ -2121,51 +2121,51 @@
       <c r="AT9">
         <v>88.7</v>
       </c>
       <c r="AU9">
         <v>87.6</v>
       </c>
       <c r="AV9">
         <v>88.4</v>
       </c>
       <c r="AW9">
         <v>96</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.6</v>
       </c>
       <c r="AZ9">
         <v>84.2</v>
       </c>
       <c r="BA9">
         <v>91.1</v>
       </c>
       <c r="BB9">
-        <v>83.4</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10">
         <v>2676.2</v>
       </c>
       <c r="D10">
         <v>111.2</v>
       </c>
       <c r="E10">
         <v>110.2</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>98.1</v>
       </c>
       <c r="H10">
@@ -2279,51 +2279,51 @@
       <c r="AT10">
         <v>95.6</v>
       </c>
       <c r="AU10">
         <v>99.4</v>
       </c>
       <c r="AV10">
         <v>102.3</v>
       </c>
       <c r="AW10">
         <v>105.5</v>
       </c>
       <c r="AX10">
         <v>98.1</v>
       </c>
       <c r="AY10">
         <v>98.8</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>103.8</v>
       </c>
       <c r="BB10">
-        <v>98.5</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>121.4</v>
       </c>
       <c r="E11">
         <v>119.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>97.6</v>
       </c>
       <c r="H11">
@@ -2595,51 +2595,51 @@
       <c r="AT12">
         <v>95.1</v>
       </c>
       <c r="AU12">
         <v>99.9</v>
       </c>
       <c r="AV12">
         <v>101.2</v>
       </c>
       <c r="AW12">
         <v>102.8</v>
       </c>
       <c r="AX12">
         <v>94.7</v>
       </c>
       <c r="AY12">
         <v>97.3</v>
       </c>
       <c r="AZ12">
         <v>100.5</v>
       </c>
       <c r="BA12">
         <v>102</v>
       </c>
       <c r="BB12">
-        <v>94.6</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>116</v>
       </c>
       <c r="E13">
         <v>112.1</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>106.7</v>
       </c>
       <c r="H13">
@@ -3079,51 +3079,51 @@
         <v>99.3</v>
       </c>
       <c r="AX15">
         <v>93.8</v>
       </c>
       <c r="AY15">
         <v>90.5</v>
       </c>
       <c r="AZ15">
         <v>91.9</v>
       </c>
       <c r="BA15">
         <v>98.7</v>
       </c>
       <c r="BB15">
         <v>95.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26D0A5DC-E36E-4D23-A908-1E477BB1AFE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AB313BF-EDA9-440D-9B8D-7C542E7BC91B}">
   <dimension ref="A1:BB15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -5307,51 +5307,51 @@
         <v>120.6</v>
       </c>
       <c r="AX15">
         <v>112.7</v>
       </c>
       <c r="AY15">
         <v>109.8</v>
       </c>
       <c r="AZ15">
         <v>115.5</v>
       </c>
       <c r="BA15">
         <v>129.69999999999999</v>
       </c>
       <c r="BB15">
         <v>136.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77B073F9-10D0-4AED-80F1-8ECA8AC1D97C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A2F432C-34C7-43BF-B92F-722BCF56F59F}">
   <dimension ref="A1:BB15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -5945,51 +5945,51 @@
       <c r="AT5">
         <v>97</v>
       </c>
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.8</v>
       </c>
       <c r="AW5">
         <v>101</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.7</v>
       </c>
       <c r="BA5">
         <v>99</v>
       </c>
       <c r="BB5">
-        <v>97.3</v>
+        <v>97.4</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
@@ -6004,51 +6004,51 @@
       <c r="K6">
         <v>95</v>
       </c>
       <c r="M6">
         <v>115</v>
       </c>
       <c r="N6">
         <v>111.8</v>
       </c>
       <c r="O6">
         <v>99.1</v>
       </c>
       <c r="P6">
         <v>102.2</v>
       </c>
       <c r="Q6">
         <v>104</v>
       </c>
       <c r="R6">
         <v>99</v>
       </c>
       <c r="S6">
         <v>94.9</v>
       </c>
       <c r="T6">
-        <v>94.9</v>
+        <v>95</v>
       </c>
       <c r="V6">
         <v>126</v>
       </c>
       <c r="W6">
         <v>106.2</v>
       </c>
       <c r="X6">
         <v>113.1</v>
       </c>
       <c r="Y6">
         <v>119</v>
       </c>
       <c r="Z6">
         <v>121.9</v>
       </c>
       <c r="AA6">
         <v>104.7</v>
       </c>
       <c r="AB6">
         <v>118</v>
       </c>
       <c r="AC6">
         <v>109.7</v>
       </c>
@@ -6103,51 +6103,51 @@
       <c r="AT6">
         <v>102.1</v>
       </c>
       <c r="AU6">
         <v>89</v>
       </c>
       <c r="AV6">
         <v>92.3</v>
       </c>
       <c r="AW6">
         <v>98.7</v>
       </c>
       <c r="AX6">
         <v>99.7</v>
       </c>
       <c r="AY6">
         <v>90.4</v>
       </c>
       <c r="AZ6">
         <v>91.5</v>
       </c>
       <c r="BA6">
         <v>98.2</v>
       </c>
       <c r="BB6">
-        <v>99.5</v>
+        <v>99.7</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>119</v>
       </c>
       <c r="E7">
         <v>115.6</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>104.6</v>
       </c>
       <c r="H7">
@@ -6162,51 +6162,51 @@
       <c r="K7">
         <v>99.3</v>
       </c>
       <c r="M7">
         <v>117.3</v>
       </c>
       <c r="N7">
         <v>113.7</v>
       </c>
       <c r="O7">
         <v>99.5</v>
       </c>
       <c r="P7">
         <v>103.8</v>
       </c>
       <c r="Q7">
         <v>106.7</v>
       </c>
       <c r="R7">
         <v>102.3</v>
       </c>
       <c r="S7">
         <v>97.6</v>
       </c>
       <c r="T7">
-        <v>99.7</v>
+        <v>99.8</v>
       </c>
       <c r="V7">
         <v>134.30000000000001</v>
       </c>
       <c r="W7">
         <v>107</v>
       </c>
       <c r="X7">
         <v>116.1</v>
       </c>
       <c r="Y7">
         <v>118.5</v>
       </c>
       <c r="Z7">
         <v>127.6</v>
       </c>
       <c r="AA7">
         <v>105.1</v>
       </c>
       <c r="AB7">
         <v>122.2</v>
       </c>
       <c r="AC7">
         <v>107.7</v>
       </c>
@@ -6261,51 +6261,51 @@
       <c r="AT7">
         <v>109.1</v>
       </c>
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.3</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.1</v>
       </c>
       <c r="AZ7">
         <v>95.7</v>
       </c>
       <c r="BA7">
         <v>102</v>
       </c>
       <c r="BB7">
-        <v>108.1</v>
+        <v>108.4</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>116.8</v>
       </c>
       <c r="E8">
         <v>111.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.6</v>
       </c>
       <c r="H8">
@@ -6419,51 +6419,51 @@
       <c r="AT8">
         <v>114.5</v>
       </c>
       <c r="AU8">
         <v>86.5</v>
       </c>
       <c r="AV8">
         <v>92.3</v>
       </c>
       <c r="AW8">
         <v>99.5</v>
       </c>
       <c r="AX8">
         <v>106.1</v>
       </c>
       <c r="AY8">
         <v>90.8</v>
       </c>
       <c r="AZ8">
         <v>93.5</v>
       </c>
       <c r="BA8">
         <v>100.2</v>
       </c>
       <c r="BB8">
-        <v>109.1</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>110.5</v>
       </c>
       <c r="E9">
         <v>109.7</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
@@ -6735,51 +6735,51 @@
       <c r="AT10">
         <v>93.2</v>
       </c>
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.3</v>
       </c>
       <c r="AW10">
         <v>102.7</v>
       </c>
       <c r="AX10">
         <v>94.9</v>
       </c>
       <c r="AY10">
         <v>95.7</v>
       </c>
       <c r="AZ10">
         <v>98.9</v>
       </c>
       <c r="BA10">
         <v>99.7</v>
       </c>
       <c r="BB10">
-        <v>95.6</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>119.5</v>
       </c>
       <c r="E11">
         <v>118.2</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
@@ -7051,51 +7051,51 @@
       <c r="AT12">
         <v>93.4</v>
       </c>
       <c r="AU12">
         <v>97.1</v>
       </c>
       <c r="AV12">
         <v>99.7</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.5</v>
       </c>
       <c r="AZ12">
         <v>98.8</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
-        <v>92.1</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
@@ -7535,51 +7535,51 @@
         <v>97.9</v>
       </c>
       <c r="AX15">
         <v>92.7</v>
       </c>
       <c r="AY15">
         <v>89.2</v>
       </c>
       <c r="AZ15">
         <v>90.3</v>
       </c>
       <c r="BA15">
         <v>96.7</v>
       </c>
       <c r="BB15">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E3CBB07-01D2-49B9-8BDA-58D04EBBD732}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CE4CDE1-813A-4AB5-A009-075726565B1E}">
   <dimension ref="A1:BB16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -8173,51 +8173,51 @@
       <c r="AT5">
         <v>100.4</v>
       </c>
       <c r="AU5">
         <v>98.7</v>
       </c>
       <c r="AV5">
         <v>104</v>
       </c>
       <c r="AW5">
         <v>108.9</v>
       </c>
       <c r="AX5">
         <v>105.7</v>
       </c>
       <c r="AY5">
         <v>101.5</v>
       </c>
       <c r="AZ5">
         <v>103.8</v>
       </c>
       <c r="BA5">
         <v>109.4</v>
       </c>
       <c r="BB5">
-        <v>105.8</v>
+        <v>105.9</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>113.5</v>
       </c>
       <c r="E6">
         <v>111.2</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>104.1</v>
       </c>
       <c r="H6">
@@ -8232,51 +8232,51 @@
       <c r="K6">
         <v>104.6</v>
       </c>
       <c r="M6">
         <v>112.4</v>
       </c>
       <c r="N6">
         <v>109.4</v>
       </c>
       <c r="O6">
         <v>100.2</v>
       </c>
       <c r="P6">
         <v>103.9</v>
       </c>
       <c r="Q6">
         <v>107.5</v>
       </c>
       <c r="R6">
         <v>103.7</v>
       </c>
       <c r="S6">
         <v>103.1</v>
       </c>
       <c r="T6">
-        <v>104.2</v>
+        <v>104.3</v>
       </c>
       <c r="V6">
         <v>121.6</v>
       </c>
       <c r="W6">
         <v>103.7</v>
       </c>
       <c r="X6">
         <v>110.6</v>
       </c>
       <c r="Y6">
         <v>117.9</v>
       </c>
       <c r="Z6">
         <v>117.4</v>
       </c>
       <c r="AA6">
         <v>103.5</v>
       </c>
       <c r="AB6">
         <v>114.7</v>
       </c>
       <c r="AC6">
         <v>109.3</v>
       </c>
@@ -8331,51 +8331,51 @@
       <c r="AT6">
         <v>105.2</v>
       </c>
       <c r="AU6">
         <v>95.8</v>
       </c>
       <c r="AV6">
         <v>99.3</v>
       </c>
       <c r="AW6">
         <v>107.6</v>
       </c>
       <c r="AX6">
         <v>109.6</v>
       </c>
       <c r="AY6">
         <v>98.8</v>
       </c>
       <c r="AZ6">
         <v>100.8</v>
       </c>
       <c r="BA6">
         <v>109.3</v>
       </c>
       <c r="BB6">
-        <v>108.1</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>114.6</v>
       </c>
       <c r="E7">
         <v>111.7</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>106</v>
       </c>
       <c r="H7">
@@ -8390,51 +8390,51 @@
       <c r="K7">
         <v>112.7</v>
       </c>
       <c r="M7">
         <v>113</v>
       </c>
       <c r="N7">
         <v>109.8</v>
       </c>
       <c r="O7">
         <v>100.9</v>
       </c>
       <c r="P7">
         <v>105.7</v>
       </c>
       <c r="Q7">
         <v>111.5</v>
       </c>
       <c r="R7">
         <v>108.9</v>
       </c>
       <c r="S7">
         <v>109.3</v>
       </c>
       <c r="T7">
-        <v>112.6</v>
+        <v>112.7</v>
       </c>
       <c r="V7">
         <v>126.8</v>
       </c>
       <c r="W7">
         <v>102.6</v>
       </c>
       <c r="X7">
         <v>111.8</v>
       </c>
       <c r="Y7">
         <v>117</v>
       </c>
       <c r="Z7">
         <v>120.4</v>
       </c>
       <c r="AA7">
         <v>102.6</v>
       </c>
       <c r="AB7">
         <v>116.6</v>
       </c>
       <c r="AC7">
         <v>107.5</v>
       </c>
@@ -8489,51 +8489,51 @@
       <c r="AT7">
         <v>112.9</v>
       </c>
       <c r="AU7">
         <v>99.6</v>
       </c>
       <c r="AV7">
         <v>104.3</v>
       </c>
       <c r="AW7">
         <v>113.4</v>
       </c>
       <c r="AX7">
         <v>119.7</v>
       </c>
       <c r="AY7">
         <v>104.9</v>
       </c>
       <c r="AZ7">
         <v>108.3</v>
       </c>
       <c r="BA7">
         <v>118</v>
       </c>
       <c r="BB7">
-        <v>119.3</v>
+        <v>119.5</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>111.7</v>
       </c>
       <c r="E8">
         <v>107.7</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>106.3</v>
       </c>
       <c r="H8">
@@ -8647,51 +8647,51 @@
       <c r="AT8">
         <v>117.9</v>
       </c>
       <c r="AU8">
         <v>100.4</v>
       </c>
       <c r="AV8">
         <v>105.8</v>
       </c>
       <c r="AW8">
         <v>117.1</v>
       </c>
       <c r="AX8">
         <v>123.9</v>
       </c>
       <c r="AY8">
         <v>106.2</v>
       </c>
       <c r="AZ8">
         <v>110.3</v>
       </c>
       <c r="BA8">
         <v>121.5</v>
       </c>
       <c r="BB8">
-        <v>123.4</v>
+        <v>123.6</v>
       </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9">
         <v>695.15</v>
       </c>
       <c r="D9">
         <v>110.9</v>
       </c>
       <c r="E9">
         <v>110.1</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.9</v>
       </c>
       <c r="H9">
@@ -8963,51 +8963,51 @@
       <c r="AT10">
         <v>96.8</v>
       </c>
       <c r="AU10">
         <v>100.8</v>
       </c>
       <c r="AV10">
         <v>107.6</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>102.8</v>
       </c>
       <c r="AY10">
         <v>103.5</v>
       </c>
       <c r="AZ10">
         <v>106.1</v>
       </c>
       <c r="BA10">
         <v>109.4</v>
       </c>
       <c r="BB10">
-        <v>104</v>
+        <v>104.1</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>117.8</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.2</v>
       </c>
       <c r="H11">
@@ -9279,51 +9279,51 @@
       <c r="AT12">
         <v>96.6</v>
       </c>
       <c r="AU12">
         <v>101.4</v>
       </c>
       <c r="AV12">
         <v>107.5</v>
       </c>
       <c r="AW12">
         <v>106.3</v>
       </c>
       <c r="AX12">
         <v>99.1</v>
       </c>
       <c r="AY12">
         <v>101.4</v>
       </c>
       <c r="AZ12">
         <v>105.9</v>
       </c>
       <c r="BA12">
         <v>104.8</v>
       </c>
       <c r="BB12">
-        <v>99.4</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>115.2</v>
       </c>
       <c r="E13">
         <v>112.2</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>105.9</v>
       </c>
       <c r="H13">
@@ -9921,51 +9921,51 @@
         <v>96</v>
       </c>
       <c r="AX16">
         <v>93.4</v>
       </c>
       <c r="AY16">
         <v>86.7</v>
       </c>
       <c r="AZ16">
         <v>89.9</v>
       </c>
       <c r="BA16">
         <v>95</v>
       </c>
       <c r="BB16">
         <v>93.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32115047-26FA-446F-B1F4-F3C57C8ACE14}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4901401-AC62-40D0-AF5D-FE8E7DD4AAC1}">
   <dimension ref="A1:BB16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -10302,51 +10302,51 @@
       <c r="K4">
         <v>96.8</v>
       </c>
       <c r="M4">
         <v>113.5</v>
       </c>
       <c r="N4">
         <v>110.2</v>
       </c>
       <c r="O4">
         <v>99.3</v>
       </c>
       <c r="P4">
         <v>101.5</v>
       </c>
       <c r="Q4">
         <v>101.4</v>
       </c>
       <c r="R4">
         <v>99.6</v>
       </c>
       <c r="S4">
         <v>97.4</v>
       </c>
       <c r="T4">
-        <v>97.1</v>
+        <v>97.2</v>
       </c>
       <c r="V4">
         <v>115.4</v>
       </c>
       <c r="W4">
         <v>110.5</v>
       </c>
       <c r="X4">
         <v>112.1</v>
       </c>
       <c r="Y4">
         <v>117.4</v>
       </c>
       <c r="Z4">
         <v>114</v>
       </c>
       <c r="AA4">
         <v>109.2</v>
       </c>
       <c r="AB4">
         <v>113.6</v>
       </c>
       <c r="AC4">
         <v>109.9</v>
       </c>
@@ -10401,51 +10401,51 @@
       <c r="AT4">
         <v>96.6</v>
       </c>
       <c r="AU4">
         <v>94.4</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>100.8</v>
       </c>
       <c r="AX4">
         <v>97</v>
       </c>
       <c r="AY4">
         <v>94.2</v>
       </c>
       <c r="AZ4">
         <v>96.4</v>
       </c>
       <c r="BA4">
         <v>99.7</v>
       </c>
       <c r="BB4">
-        <v>98.2</v>
+        <v>98.3</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>113.1</v>
       </c>
       <c r="E5">
         <v>111.3</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
@@ -10460,51 +10460,51 @@
       <c r="K5">
         <v>96.4</v>
       </c>
       <c r="M5">
         <v>112.7</v>
       </c>
       <c r="N5">
         <v>109.6</v>
       </c>
       <c r="O5">
         <v>99.2</v>
       </c>
       <c r="P5">
         <v>98.7</v>
       </c>
       <c r="Q5">
         <v>100.5</v>
       </c>
       <c r="R5">
         <v>98.9</v>
       </c>
       <c r="S5">
         <v>97</v>
       </c>
       <c r="T5">
-        <v>96.5</v>
+        <v>96.6</v>
       </c>
       <c r="V5">
         <v>115.7</v>
       </c>
       <c r="W5">
         <v>108.7</v>
       </c>
       <c r="X5">
         <v>112.4</v>
       </c>
       <c r="Y5">
         <v>115.5</v>
       </c>
       <c r="Z5">
         <v>114</v>
       </c>
       <c r="AA5">
         <v>108</v>
       </c>
       <c r="AB5">
         <v>114.8</v>
       </c>
       <c r="AC5">
         <v>108.4</v>
       </c>
@@ -10559,51 +10559,51 @@
       <c r="AT5">
         <v>97.1</v>
       </c>
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.9</v>
       </c>
       <c r="AW5">
         <v>101.1</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.9</v>
       </c>
       <c r="BA5">
         <v>99.2</v>
       </c>
       <c r="BB5">
-        <v>97.4</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.7</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
@@ -10618,51 +10618,51 @@
       <c r="K6">
         <v>95</v>
       </c>
       <c r="M6">
         <v>115.1</v>
       </c>
       <c r="N6">
         <v>111.9</v>
       </c>
       <c r="O6">
         <v>99.1</v>
       </c>
       <c r="P6">
         <v>102.2</v>
       </c>
       <c r="Q6">
         <v>104.1</v>
       </c>
       <c r="R6">
         <v>99.1</v>
       </c>
       <c r="S6">
         <v>94.9</v>
       </c>
       <c r="T6">
-        <v>94.9</v>
+        <v>95</v>
       </c>
       <c r="V6">
         <v>126</v>
       </c>
       <c r="W6">
         <v>106.3</v>
       </c>
       <c r="X6">
         <v>113.1</v>
       </c>
       <c r="Y6">
         <v>119</v>
       </c>
       <c r="Z6">
         <v>121.9</v>
       </c>
       <c r="AA6">
         <v>104.8</v>
       </c>
       <c r="AB6">
         <v>118.1</v>
       </c>
       <c r="AC6">
         <v>109.8</v>
       </c>
@@ -10717,51 +10717,51 @@
       <c r="AT6">
         <v>102.1</v>
       </c>
       <c r="AU6">
         <v>89</v>
       </c>
       <c r="AV6">
         <v>92.3</v>
       </c>
       <c r="AW6">
         <v>98.7</v>
       </c>
       <c r="AX6">
         <v>99.7</v>
       </c>
       <c r="AY6">
         <v>90.4</v>
       </c>
       <c r="AZ6">
         <v>91.5</v>
       </c>
       <c r="BA6">
         <v>98.2</v>
       </c>
       <c r="BB6">
-        <v>99.5</v>
+        <v>99.7</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7">
         <v>1155.3800000000001</v>
       </c>
       <c r="D7">
         <v>119.1</v>
       </c>
       <c r="E7">
         <v>115.8</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>104.6</v>
       </c>
       <c r="H7">
@@ -10776,51 +10776,51 @@
       <c r="K7">
         <v>99.3</v>
       </c>
       <c r="M7">
         <v>117.4</v>
       </c>
       <c r="N7">
         <v>113.9</v>
       </c>
       <c r="O7">
         <v>99.4</v>
       </c>
       <c r="P7">
         <v>103.9</v>
       </c>
       <c r="Q7">
         <v>106.7</v>
       </c>
       <c r="R7">
         <v>102.4</v>
       </c>
       <c r="S7">
         <v>97.6</v>
       </c>
       <c r="T7">
-        <v>99.8</v>
+        <v>99.9</v>
       </c>
       <c r="V7">
         <v>134.4</v>
       </c>
       <c r="W7">
         <v>107.1</v>
       </c>
       <c r="X7">
         <v>116.1</v>
       </c>
       <c r="Y7">
         <v>118.6</v>
       </c>
       <c r="Z7">
         <v>127.6</v>
       </c>
       <c r="AA7">
         <v>105.2</v>
       </c>
       <c r="AB7">
         <v>122.4</v>
       </c>
       <c r="AC7">
         <v>107.8</v>
       </c>
@@ -10875,51 +10875,51 @@
       <c r="AT7">
         <v>109.2</v>
       </c>
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.4</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.2</v>
       </c>
       <c r="AZ7">
         <v>95.8</v>
       </c>
       <c r="BA7">
         <v>102.1</v>
       </c>
       <c r="BB7">
-        <v>108.1</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>116.9</v>
       </c>
       <c r="E8">
         <v>111.5</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.7</v>
       </c>
       <c r="H8">
@@ -10934,51 +10934,51 @@
       <c r="K8">
         <v>97.7</v>
       </c>
       <c r="M8">
         <v>114.5</v>
       </c>
       <c r="N8">
         <v>110.2</v>
       </c>
       <c r="O8">
         <v>99.8</v>
       </c>
       <c r="P8">
         <v>105.4</v>
       </c>
       <c r="Q8">
         <v>108.5</v>
       </c>
       <c r="R8">
         <v>102.4</v>
       </c>
       <c r="S8">
         <v>96.2</v>
       </c>
       <c r="T8">
-        <v>98.5</v>
+        <v>98.6</v>
       </c>
       <c r="V8">
         <v>133.69999999999999</v>
       </c>
       <c r="W8">
         <v>101.3</v>
       </c>
       <c r="X8">
         <v>116.1</v>
       </c>
       <c r="Y8">
         <v>116.4</v>
       </c>
       <c r="Z8">
         <v>124.1</v>
       </c>
       <c r="AA8">
         <v>97.9</v>
       </c>
       <c r="AB8">
         <v>119.7</v>
       </c>
       <c r="AC8">
         <v>104.3</v>
       </c>
@@ -11033,51 +11033,51 @@
       <c r="AT8">
         <v>114.7</v>
       </c>
       <c r="AU8">
         <v>86.6</v>
       </c>
       <c r="AV8">
         <v>92.3</v>
       </c>
       <c r="AW8">
         <v>99.6</v>
       </c>
       <c r="AX8">
         <v>106.1</v>
       </c>
       <c r="AY8">
         <v>90.9</v>
       </c>
       <c r="AZ8">
         <v>93.6</v>
       </c>
       <c r="BA8">
         <v>100.3</v>
       </c>
       <c r="BB8">
-        <v>109.2</v>
+        <v>109.4</v>
       </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>110.5</v>
       </c>
       <c r="E9">
         <v>109.7</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
@@ -11250,51 +11250,51 @@
       <c r="K10">
         <v>97.5</v>
       </c>
       <c r="M10">
         <v>110.8</v>
       </c>
       <c r="N10">
         <v>107.8</v>
       </c>
       <c r="O10">
         <v>99.2</v>
       </c>
       <c r="P10">
         <v>96</v>
       </c>
       <c r="Q10">
         <v>97.9</v>
       </c>
       <c r="R10">
         <v>98.8</v>
       </c>
       <c r="S10">
         <v>98.7</v>
       </c>
       <c r="T10">
-        <v>97.7</v>
+        <v>97.8</v>
       </c>
       <c r="V10">
         <v>107.8</v>
       </c>
       <c r="W10">
         <v>110.6</v>
       </c>
       <c r="X10">
         <v>111.8</v>
       </c>
       <c r="Y10">
         <v>112.9</v>
       </c>
       <c r="Z10">
         <v>107.9</v>
       </c>
       <c r="AA10">
         <v>110.4</v>
       </c>
       <c r="AB10">
         <v>112.3</v>
       </c>
       <c r="AC10">
         <v>107.3</v>
       </c>
@@ -11349,51 +11349,51 @@
       <c r="AT10">
         <v>93.2</v>
       </c>
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.5</v>
       </c>
       <c r="AW10">
         <v>102.9</v>
       </c>
       <c r="AX10">
         <v>95</v>
       </c>
       <c r="AY10">
         <v>95.8</v>
       </c>
       <c r="AZ10">
         <v>99.2</v>
       </c>
       <c r="BA10">
         <v>100</v>
       </c>
       <c r="BB10">
-        <v>95.8</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>120.2</v>
       </c>
       <c r="E11">
         <v>118.8</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
@@ -11408,51 +11408,51 @@
       <c r="K11">
         <v>101.2</v>
       </c>
       <c r="M11">
         <v>119.6</v>
       </c>
       <c r="N11">
         <v>115.7</v>
       </c>
       <c r="O11">
         <v>100</v>
       </c>
       <c r="P11">
         <v>92.4</v>
       </c>
       <c r="Q11">
         <v>96.4</v>
       </c>
       <c r="R11">
         <v>101.1</v>
       </c>
       <c r="S11">
         <v>101.5</v>
       </c>
       <c r="T11">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
       <c r="V11">
         <v>126.3</v>
       </c>
       <c r="W11">
         <v>116.2</v>
       </c>
       <c r="X11">
         <v>117.7</v>
       </c>
       <c r="Y11">
         <v>120.5</v>
       </c>
       <c r="Z11">
         <v>124.1</v>
       </c>
       <c r="AA11">
         <v>119.7</v>
       </c>
       <c r="AB11">
         <v>122.3</v>
       </c>
       <c r="AC11">
         <v>108.9</v>
       </c>
@@ -11507,51 +11507,51 @@
       <c r="AT11">
         <v>93</v>
       </c>
       <c r="AU11">
         <v>94.2</v>
       </c>
       <c r="AV11">
         <v>102.2</v>
       </c>
       <c r="AW11">
         <v>106.7</v>
       </c>
       <c r="AX11">
         <v>102.8</v>
       </c>
       <c r="AY11">
         <v>98.9</v>
       </c>
       <c r="AZ11">
         <v>100.2</v>
       </c>
       <c r="BA11">
         <v>103.1</v>
       </c>
       <c r="BB11">
-        <v>104.8</v>
+        <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>105.7</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>97.5</v>
       </c>
       <c r="H12">
@@ -11665,51 +11665,51 @@
       <c r="AT12">
         <v>93.4</v>
       </c>
       <c r="AU12">
         <v>97.2</v>
       </c>
       <c r="AV12">
         <v>99.8</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.6</v>
       </c>
       <c r="AZ12">
         <v>98.9</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
-        <v>92.1</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
@@ -12307,51 +12307,51 @@
         <v>97.9</v>
       </c>
       <c r="AX16">
         <v>92.7</v>
       </c>
       <c r="AY16">
         <v>89.2</v>
       </c>
       <c r="AZ16">
         <v>90.3</v>
       </c>
       <c r="BA16">
         <v>96.7</v>
       </c>
       <c r="BB16">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C074DA00-618C-4187-8275-7EC88E1B4924}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE0ADB7-0DF2-4C14-8202-0B527D18EB5F}">
   <dimension ref="A1:BB16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="54" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">