--- v1 (2026-07-05)
+++ v2 (2026-08-22)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{205A87DA-DBF6-4BDC-930E-3E363DD95276}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55A2329D-D522-4A03-95BB-D1EA830C0A38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11295" xr2:uid="{79684CAE-8CFE-4EA3-97FE-C7DDCA750553}"/>
+    <workbookView xWindow="390" yWindow="435" windowWidth="21600" windowHeight="11265" xr2:uid="{689315C9-8556-4657-AC5D-7658A570FD93}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="94">
   <si>
     <t>項目：総合原指数【年・年度・四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -202,50 +202,53 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>p 2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -414,51 +417,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{A5D8C1FE-84C2-475E-8BCA-E4BC4BCA8248}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{66910FA9-B599-4886-B8DF-FBCF200AF72A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -753,164 +756,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D17113B1-EDB4-4600-BA2C-A52F402E5D35}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DB44216-13F7-4295-8688-AEADEA626A55}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A82267C-2D17-4353-B0A6-9546501FD12B}">
-  <dimension ref="A1:BB15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08003A1F-E224-4E4D-9D87-BB8835BBB595}">
+  <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -1017,52 +1020,55 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1175,57 +1181,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>114.9</v>
       </c>
       <c r="E4">
         <v>112</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>104.4</v>
       </c>
       <c r="H4">
         <v>103.9</v>
       </c>
       <c r="I4">
         <v>103.2</v>
       </c>
       <c r="J4">
         <v>99.9</v>
       </c>
@@ -1333,57 +1342,60 @@
       </c>
       <c r="AU4">
         <v>97.3</v>
       </c>
       <c r="AV4">
         <v>99.8</v>
       </c>
       <c r="AW4">
         <v>103.6</v>
       </c>
       <c r="AX4">
         <v>99.4</v>
       </c>
       <c r="AY4">
         <v>97</v>
       </c>
       <c r="AZ4">
         <v>98.7</v>
       </c>
       <c r="BA4">
         <v>102.8</v>
       </c>
       <c r="BB4">
         <v>100.6</v>
       </c>
+      <c r="BC4">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.8</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102</v>
       </c>
       <c r="H5">
         <v>103.5</v>
       </c>
       <c r="I5">
         <v>104.2</v>
       </c>
       <c r="J5">
         <v>101.3</v>
       </c>
@@ -1491,57 +1503,60 @@
       </c>
       <c r="AU5">
         <v>98.1</v>
       </c>
       <c r="AV5">
         <v>100.8</v>
       </c>
       <c r="AW5">
         <v>105.8</v>
       </c>
       <c r="AX5">
         <v>101.6</v>
       </c>
       <c r="AY5">
         <v>98</v>
       </c>
       <c r="AZ5">
         <v>99.7</v>
       </c>
       <c r="BA5">
         <v>104.6</v>
       </c>
       <c r="BB5">
         <v>102.2</v>
       </c>
+      <c r="BC5">
+        <v>99</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.8</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>106.6</v>
       </c>
       <c r="H6">
         <v>109.4</v>
       </c>
       <c r="I6">
         <v>106.4</v>
       </c>
       <c r="J6">
         <v>102.1</v>
       </c>
@@ -1649,57 +1664,60 @@
       </c>
       <c r="AU6">
         <v>96.6</v>
       </c>
       <c r="AV6">
         <v>99</v>
       </c>
       <c r="AW6">
         <v>106.2</v>
       </c>
       <c r="AX6">
         <v>105.7</v>
       </c>
       <c r="AY6">
         <v>97.2</v>
       </c>
       <c r="AZ6">
         <v>98.4</v>
       </c>
       <c r="BA6">
         <v>105.4</v>
       </c>
       <c r="BB6">
         <v>106.5</v>
       </c>
+      <c r="BC6">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>119</v>
       </c>
       <c r="E7">
         <v>115.1</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>109.1</v>
       </c>
       <c r="H7">
         <v>113.2</v>
       </c>
       <c r="I7">
         <v>110.8</v>
       </c>
       <c r="J7">
         <v>106.6</v>
       </c>
@@ -1807,57 +1825,60 @@
       </c>
       <c r="AU7">
         <v>100</v>
       </c>
       <c r="AV7">
         <v>103.1</v>
       </c>
       <c r="AW7">
         <v>110.1</v>
       </c>
       <c r="AX7">
         <v>112.7</v>
       </c>
       <c r="AY7">
         <v>101.7</v>
       </c>
       <c r="AZ7">
         <v>103.9</v>
       </c>
       <c r="BA7">
         <v>110.9</v>
       </c>
       <c r="BB7">
         <v>115.3</v>
       </c>
+      <c r="BC7">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.2</v>
       </c>
       <c r="E8">
         <v>111.5</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>111.7</v>
       </c>
       <c r="H8">
         <v>118.9</v>
       </c>
       <c r="I8">
         <v>112.7</v>
       </c>
       <c r="J8">
         <v>109.8</v>
       </c>
@@ -1965,57 +1986,60 @@
       </c>
       <c r="AU8">
         <v>101.1</v>
       </c>
       <c r="AV8">
         <v>104.4</v>
       </c>
       <c r="AW8">
         <v>113.1</v>
       </c>
       <c r="AX8">
         <v>115.6</v>
       </c>
       <c r="AY8">
         <v>102.8</v>
       </c>
       <c r="AZ8">
         <v>105</v>
       </c>
       <c r="BA8">
         <v>113.4</v>
       </c>
       <c r="BB8">
         <v>119.1</v>
       </c>
+      <c r="BC8">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>110.8</v>
       </c>
       <c r="E9">
         <v>109.6</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>100.2</v>
       </c>
       <c r="H9">
         <v>99.6</v>
       </c>
       <c r="I9">
         <v>94.9</v>
       </c>
       <c r="J9">
         <v>90.2</v>
       </c>
@@ -2123,57 +2147,60 @@
       </c>
       <c r="AU9">
         <v>87.6</v>
       </c>
       <c r="AV9">
         <v>88.4</v>
       </c>
       <c r="AW9">
         <v>96</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.6</v>
       </c>
       <c r="AZ9">
         <v>84.2</v>
       </c>
       <c r="BA9">
         <v>91.1</v>
       </c>
       <c r="BB9">
         <v>83.5</v>
       </c>
+      <c r="BC9">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>2676.2</v>
       </c>
       <c r="D10">
         <v>111.2</v>
       </c>
       <c r="E10">
         <v>110.2</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>98.1</v>
       </c>
       <c r="H10">
         <v>98.4</v>
       </c>
       <c r="I10">
         <v>102.4</v>
       </c>
       <c r="J10">
         <v>100.7</v>
       </c>
@@ -2281,57 +2308,60 @@
       </c>
       <c r="AU10">
         <v>99.4</v>
       </c>
       <c r="AV10">
         <v>102.3</v>
       </c>
       <c r="AW10">
         <v>105.5</v>
       </c>
       <c r="AX10">
         <v>98.1</v>
       </c>
       <c r="AY10">
         <v>98.8</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>103.8</v>
       </c>
       <c r="BB10">
         <v>98.6</v>
       </c>
+      <c r="BC10">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>121.4</v>
       </c>
       <c r="E11">
         <v>119.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>97.6</v>
       </c>
       <c r="H11">
         <v>95.6</v>
       </c>
       <c r="I11">
         <v>108</v>
       </c>
       <c r="J11">
         <v>102.5</v>
       </c>
@@ -2439,57 +2469,60 @@
       </c>
       <c r="AU11">
         <v>98.4</v>
       </c>
       <c r="AV11">
         <v>104.2</v>
       </c>
       <c r="AW11">
         <v>110.6</v>
       </c>
       <c r="AX11">
         <v>104.2</v>
       </c>
       <c r="AY11">
         <v>101.5</v>
       </c>
       <c r="AZ11">
         <v>101.4</v>
       </c>
       <c r="BA11">
         <v>107.2</v>
       </c>
       <c r="BB11">
         <v>105.8</v>
       </c>
+      <c r="BC11">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1745.7</v>
       </c>
       <c r="D12">
         <v>105.8</v>
       </c>
       <c r="E12">
         <v>105.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>98.4</v>
       </c>
       <c r="H12">
         <v>99.9</v>
       </c>
       <c r="I12">
         <v>99.4</v>
       </c>
       <c r="J12">
         <v>99.8</v>
       </c>
@@ -2597,57 +2630,60 @@
       </c>
       <c r="AU12">
         <v>99.9</v>
       </c>
       <c r="AV12">
         <v>101.2</v>
       </c>
       <c r="AW12">
         <v>102.8</v>
       </c>
       <c r="AX12">
         <v>94.7</v>
       </c>
       <c r="AY12">
         <v>97.3</v>
       </c>
       <c r="AZ12">
         <v>100.5</v>
       </c>
       <c r="BA12">
         <v>102</v>
       </c>
       <c r="BB12">
         <v>94.7</v>
       </c>
+      <c r="BC12">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>116</v>
       </c>
       <c r="E13">
         <v>112.1</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>106.7</v>
       </c>
       <c r="H13">
         <v>104.3</v>
       </c>
       <c r="I13">
         <v>102.2</v>
       </c>
       <c r="J13">
         <v>98.4</v>
       </c>
@@ -2755,57 +2791,60 @@
       </c>
       <c r="AU13">
         <v>96.5</v>
       </c>
       <c r="AV13">
         <v>98.8</v>
       </c>
       <c r="AW13">
         <v>101.4</v>
       </c>
       <c r="AX13">
         <v>97.3</v>
       </c>
       <c r="AY13">
         <v>96</v>
       </c>
       <c r="AZ13">
         <v>97.7</v>
       </c>
       <c r="BA13">
         <v>101.1</v>
       </c>
       <c r="BB13">
         <v>98.9</v>
       </c>
+      <c r="BC13">
+        <v>97</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>4471.1000000000004</v>
       </c>
       <c r="D14">
         <v>116.2</v>
       </c>
       <c r="E14">
         <v>112</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>107.4</v>
       </c>
       <c r="H14">
         <v>104.3</v>
       </c>
       <c r="I14">
         <v>102.6</v>
       </c>
       <c r="J14">
         <v>98.8</v>
       </c>
@@ -2913,57 +2952,60 @@
       </c>
       <c r="AU14">
         <v>97</v>
       </c>
       <c r="AV14">
         <v>99.7</v>
       </c>
       <c r="AW14">
         <v>101.7</v>
       </c>
       <c r="AX14">
         <v>97.6</v>
       </c>
       <c r="AY14">
         <v>96.7</v>
       </c>
       <c r="AZ14">
         <v>98.4</v>
       </c>
       <c r="BA14">
         <v>101.3</v>
       </c>
       <c r="BB14">
         <v>99.3</v>
       </c>
+      <c r="BC14">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>539.29999999999995</v>
       </c>
       <c r="D15">
         <v>114.8</v>
       </c>
       <c r="E15">
         <v>113.4</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>101.2</v>
       </c>
       <c r="H15">
         <v>103.9</v>
       </c>
       <c r="I15">
         <v>99.2</v>
       </c>
       <c r="J15">
         <v>95.4</v>
       </c>
@@ -3070,75 +3112,78 @@
         <v>98</v>
       </c>
       <c r="AU15">
         <v>92.5</v>
       </c>
       <c r="AV15">
         <v>91.7</v>
       </c>
       <c r="AW15">
         <v>99.3</v>
       </c>
       <c r="AX15">
         <v>93.8</v>
       </c>
       <c r="AY15">
         <v>90.5</v>
       </c>
       <c r="AZ15">
         <v>91.9</v>
       </c>
       <c r="BA15">
         <v>98.7</v>
       </c>
       <c r="BB15">
         <v>95.7</v>
+      </c>
+      <c r="BC15">
+        <v>89.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AB313BF-EDA9-440D-9B8D-7C542E7BC91B}">
-  <dimension ref="A1:BB15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B63F3A0-169F-481B-A963-D84139F56D18}">
+  <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -3245,60 +3290,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -3403,57 +3451,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>119.6</v>
       </c>
       <c r="E4">
         <v>113.4</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>113.3</v>
       </c>
       <c r="H4">
         <v>115.4</v>
       </c>
       <c r="I4">
         <v>112.3</v>
       </c>
       <c r="J4">
         <v>110.9</v>
       </c>
@@ -3561,57 +3612,60 @@
       </c>
       <c r="AU4">
         <v>109.5</v>
       </c>
       <c r="AV4">
         <v>110.5</v>
       </c>
       <c r="AW4">
         <v>115.7</v>
       </c>
       <c r="AX4">
         <v>109.7</v>
       </c>
       <c r="AY4">
         <v>109</v>
       </c>
       <c r="AZ4">
         <v>109</v>
       </c>
       <c r="BA4">
         <v>116</v>
       </c>
       <c r="BB4">
         <v>110.4</v>
       </c>
+      <c r="BC4">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>913.27</v>
       </c>
       <c r="D5">
         <v>117.4</v>
       </c>
       <c r="E5">
         <v>114.4</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>112.9</v>
       </c>
       <c r="H5">
         <v>119.9</v>
       </c>
       <c r="I5">
         <v>122.3</v>
       </c>
       <c r="J5">
         <v>120.7</v>
       </c>
@@ -3719,57 +3773,60 @@
       </c>
       <c r="AU5">
         <v>120.4</v>
       </c>
       <c r="AV5">
         <v>118.4</v>
       </c>
       <c r="AW5">
         <v>127.5</v>
       </c>
       <c r="AX5">
         <v>122.1</v>
       </c>
       <c r="AY5">
         <v>118.7</v>
       </c>
       <c r="AZ5">
         <v>117.5</v>
       </c>
       <c r="BA5">
         <v>129.19999999999999</v>
       </c>
       <c r="BB5">
         <v>123.5</v>
       </c>
+      <c r="BC5">
+        <v>126.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>549.9</v>
       </c>
       <c r="D6">
         <v>118.9</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>118.7</v>
       </c>
       <c r="H6">
         <v>127.9</v>
       </c>
       <c r="I6">
         <v>123.6</v>
       </c>
       <c r="J6">
         <v>123.1</v>
       </c>
@@ -3877,57 +3934,60 @@
       </c>
       <c r="AU6">
         <v>121.1</v>
       </c>
       <c r="AV6">
         <v>120.7</v>
       </c>
       <c r="AW6">
         <v>130.19999999999999</v>
       </c>
       <c r="AX6">
         <v>125</v>
       </c>
       <c r="AY6">
         <v>119.1</v>
       </c>
       <c r="AZ6">
         <v>120.7</v>
       </c>
       <c r="BA6">
         <v>128.69999999999999</v>
       </c>
       <c r="BB6">
         <v>128.19999999999999</v>
       </c>
+      <c r="BC6">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>514.16</v>
       </c>
       <c r="D7">
         <v>119.1</v>
       </c>
       <c r="E7">
         <v>114</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>119.1</v>
       </c>
       <c r="H7">
         <v>129</v>
       </c>
       <c r="I7">
         <v>125.7</v>
       </c>
       <c r="J7">
         <v>125.2</v>
       </c>
@@ -4035,57 +4095,60 @@
       </c>
       <c r="AU7">
         <v>123.1</v>
       </c>
       <c r="AV7">
         <v>122.8</v>
       </c>
       <c r="AW7">
         <v>132.30000000000001</v>
       </c>
       <c r="AX7">
         <v>127.5</v>
       </c>
       <c r="AY7">
         <v>120.9</v>
       </c>
       <c r="AZ7">
         <v>122.3</v>
       </c>
       <c r="BA7">
         <v>130.80000000000001</v>
       </c>
       <c r="BB7">
         <v>130.80000000000001</v>
       </c>
+      <c r="BC7">
+        <v>130.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>371.13</v>
       </c>
       <c r="D8">
         <v>121.2</v>
       </c>
       <c r="E8">
         <v>111.9</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>127</v>
       </c>
       <c r="H8">
         <v>141.1</v>
       </c>
       <c r="I8">
         <v>132.6</v>
       </c>
       <c r="J8">
         <v>134.80000000000001</v>
       </c>
@@ -4193,57 +4256,60 @@
       </c>
       <c r="AU8">
         <v>132.80000000000001</v>
       </c>
       <c r="AV8">
         <v>130.69999999999999</v>
       </c>
       <c r="AW8">
         <v>142.69999999999999</v>
       </c>
       <c r="AX8">
         <v>136</v>
       </c>
       <c r="AY8">
         <v>128.9</v>
       </c>
       <c r="AZ8">
         <v>129.9</v>
       </c>
       <c r="BA8">
         <v>141.9</v>
       </c>
       <c r="BB8">
         <v>140.6</v>
       </c>
+      <c r="BC8">
+        <v>142.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>35.74</v>
       </c>
       <c r="D9">
         <v>116.4</v>
       </c>
       <c r="E9">
         <v>108.2</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>113.1</v>
       </c>
       <c r="H9">
         <v>110.7</v>
       </c>
       <c r="I9">
         <v>92.5</v>
       </c>
       <c r="J9">
         <v>93.3</v>
       </c>
@@ -4351,57 +4417,60 @@
       </c>
       <c r="AU9">
         <v>91.6</v>
       </c>
       <c r="AV9">
         <v>91.9</v>
       </c>
       <c r="AW9">
         <v>100.1</v>
       </c>
       <c r="AX9">
         <v>88.1</v>
       </c>
       <c r="AY9">
         <v>93.9</v>
       </c>
       <c r="AZ9">
         <v>98</v>
       </c>
       <c r="BA9">
         <v>98.5</v>
       </c>
       <c r="BB9">
         <v>91</v>
       </c>
+      <c r="BC9">
+        <v>99</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>363.37</v>
       </c>
       <c r="D10">
         <v>115</v>
       </c>
       <c r="E10">
         <v>115.5</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>104.1</v>
       </c>
       <c r="H10">
         <v>107.9</v>
       </c>
       <c r="I10">
         <v>120.3</v>
       </c>
       <c r="J10">
         <v>117.2</v>
       </c>
@@ -4509,57 +4578,60 @@
       </c>
       <c r="AU10">
         <v>119.3</v>
       </c>
       <c r="AV10">
         <v>114.8</v>
       </c>
       <c r="AW10">
         <v>123.4</v>
       </c>
       <c r="AX10">
         <v>117.8</v>
       </c>
       <c r="AY10">
         <v>118.1</v>
       </c>
       <c r="AZ10">
         <v>112.9</v>
       </c>
       <c r="BA10">
         <v>129.9</v>
       </c>
       <c r="BB10">
         <v>116.4</v>
       </c>
+      <c r="BC10">
+        <v>123.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>244.36</v>
       </c>
       <c r="D11">
         <v>126.8</v>
       </c>
       <c r="E11">
         <v>124.1</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.9</v>
       </c>
       <c r="H11">
         <v>101.4</v>
       </c>
       <c r="I11">
         <v>119.7</v>
       </c>
       <c r="J11">
         <v>113.2</v>
       </c>
@@ -4667,57 +4739,60 @@
       </c>
       <c r="AU11">
         <v>110.1</v>
       </c>
       <c r="AV11">
         <v>111.5</v>
       </c>
       <c r="AW11">
         <v>123.5</v>
       </c>
       <c r="AX11">
         <v>109.3</v>
       </c>
       <c r="AY11">
         <v>109.7</v>
       </c>
       <c r="AZ11">
         <v>107.5</v>
       </c>
       <c r="BA11">
         <v>121.9</v>
       </c>
       <c r="BB11">
         <v>111</v>
       </c>
+      <c r="BC11">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>119.01</v>
       </c>
       <c r="D12">
         <v>90.6</v>
       </c>
       <c r="E12">
         <v>97.7</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>110.7</v>
       </c>
       <c r="H12">
         <v>121.3</v>
       </c>
       <c r="I12">
         <v>121.4</v>
       </c>
       <c r="J12">
         <v>125.3</v>
       </c>
@@ -4825,57 +4900,60 @@
       </c>
       <c r="AU12">
         <v>138.19999999999999</v>
       </c>
       <c r="AV12">
         <v>121.8</v>
       </c>
       <c r="AW12">
         <v>123.1</v>
       </c>
       <c r="AX12">
         <v>135.4</v>
       </c>
       <c r="AY12">
         <v>135.30000000000001</v>
       </c>
       <c r="AZ12">
         <v>123.9</v>
       </c>
       <c r="BA12">
         <v>146.5</v>
       </c>
       <c r="BB12">
         <v>127.5</v>
       </c>
+      <c r="BC12">
+        <v>144.69999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>1022.09</v>
       </c>
       <c r="D13">
         <v>121.7</v>
       </c>
       <c r="E13">
         <v>112.6</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>113.7</v>
       </c>
       <c r="H13">
         <v>111.4</v>
       </c>
       <c r="I13">
         <v>103.4</v>
       </c>
       <c r="J13">
         <v>102.1</v>
       </c>
@@ -4983,57 +5061,60 @@
       </c>
       <c r="AU13">
         <v>99.9</v>
       </c>
       <c r="AV13">
         <v>103.5</v>
       </c>
       <c r="AW13">
         <v>105.2</v>
       </c>
       <c r="AX13">
         <v>98.7</v>
       </c>
       <c r="AY13">
         <v>100.3</v>
       </c>
       <c r="AZ13">
         <v>101.3</v>
       </c>
       <c r="BA13">
         <v>104.1</v>
       </c>
       <c r="BB13">
         <v>98.6</v>
       </c>
+      <c r="BC13">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>989.12</v>
       </c>
       <c r="D14">
         <v>121</v>
       </c>
       <c r="E14">
         <v>111.2</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>113.6</v>
       </c>
       <c r="H14">
         <v>110.6</v>
       </c>
       <c r="I14">
         <v>102.8</v>
       </c>
       <c r="J14">
         <v>101.7</v>
       </c>
@@ -5141,57 +5222,60 @@
       </c>
       <c r="AU14">
         <v>99.7</v>
       </c>
       <c r="AV14">
         <v>103.5</v>
       </c>
       <c r="AW14">
         <v>104.7</v>
       </c>
       <c r="AX14">
         <v>98.2</v>
       </c>
       <c r="AY14">
         <v>100</v>
       </c>
       <c r="AZ14">
         <v>100.9</v>
       </c>
       <c r="BA14">
         <v>103.2</v>
       </c>
       <c r="BB14">
         <v>97.4</v>
       </c>
+      <c r="BC14">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>32.97</v>
       </c>
       <c r="D15">
         <v>142</v>
       </c>
       <c r="E15">
         <v>155.4</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>113.8</v>
       </c>
       <c r="H15">
         <v>134.19999999999999</v>
       </c>
       <c r="I15">
         <v>118.9</v>
       </c>
       <c r="J15">
         <v>113.2</v>
       </c>
@@ -5298,75 +5382,78 @@
         <v>123.9</v>
       </c>
       <c r="AU15">
         <v>105.1</v>
       </c>
       <c r="AV15">
         <v>103.3</v>
       </c>
       <c r="AW15">
         <v>120.6</v>
       </c>
       <c r="AX15">
         <v>112.7</v>
       </c>
       <c r="AY15">
         <v>109.8</v>
       </c>
       <c r="AZ15">
         <v>115.5</v>
       </c>
       <c r="BA15">
         <v>129.69999999999999</v>
       </c>
       <c r="BB15">
         <v>136.9</v>
+      </c>
+      <c r="BC15">
+        <v>100.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A2F432C-34C7-43BF-B92F-722BCF56F59F}">
-  <dimension ref="A1:BB15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECEB22E7-8189-43FF-AD8E-08E0D14BF757}">
+  <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -5473,60 +5560,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -5631,57 +5721,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>113.7</v>
       </c>
       <c r="E4">
         <v>111.6</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>102.2</v>
       </c>
       <c r="H4">
         <v>101.1</v>
       </c>
       <c r="I4">
         <v>101.1</v>
       </c>
       <c r="J4">
         <v>97.2</v>
       </c>
@@ -5789,57 +5882,60 @@
       </c>
       <c r="AU4">
         <v>94.3</v>
       </c>
       <c r="AV4">
         <v>97.2</v>
       </c>
       <c r="AW4">
         <v>100.7</v>
       </c>
       <c r="AX4">
         <v>96.9</v>
       </c>
       <c r="AY4">
         <v>94.1</v>
       </c>
       <c r="AZ4">
         <v>96.3</v>
       </c>
       <c r="BA4">
         <v>99.6</v>
       </c>
       <c r="BB4">
         <v>98.2</v>
       </c>
+      <c r="BC4">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
         <v>111.2</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
         <v>99.8</v>
       </c>
       <c r="I5">
         <v>100.2</v>
       </c>
       <c r="J5">
         <v>97</v>
       </c>
@@ -5947,57 +6043,60 @@
       </c>
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.8</v>
       </c>
       <c r="AW5">
         <v>101</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.7</v>
       </c>
       <c r="BA5">
         <v>99</v>
       </c>
       <c r="BB5">
         <v>97.4</v>
       </c>
+      <c r="BC5">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
         <v>103.7</v>
       </c>
       <c r="I6">
         <v>101.1</v>
       </c>
       <c r="J6">
         <v>95.5</v>
       </c>
@@ -6105,57 +6204,60 @@
       </c>
       <c r="AU6">
         <v>89</v>
       </c>
       <c r="AV6">
         <v>92.3</v>
       </c>
       <c r="AW6">
         <v>98.7</v>
       </c>
       <c r="AX6">
         <v>99.7</v>
       </c>
       <c r="AY6">
         <v>90.4</v>
       </c>
       <c r="AZ6">
         <v>91.5</v>
       </c>
       <c r="BA6">
         <v>98.2</v>
       </c>
       <c r="BB6">
         <v>99.7</v>
       </c>
+      <c r="BC6">
+        <v>87</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>119</v>
       </c>
       <c r="E7">
         <v>115.6</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>104.6</v>
       </c>
       <c r="H7">
         <v>106.1</v>
       </c>
       <c r="I7">
         <v>104.2</v>
       </c>
       <c r="J7">
         <v>98.4</v>
       </c>
@@ -6263,57 +6365,60 @@
       </c>
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.3</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.1</v>
       </c>
       <c r="AZ7">
         <v>95.7</v>
       </c>
       <c r="BA7">
         <v>102</v>
       </c>
       <c r="BB7">
         <v>108.4</v>
       </c>
+      <c r="BC7">
+        <v>88.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>116.8</v>
       </c>
       <c r="E8">
         <v>111.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.6</v>
       </c>
       <c r="H8">
         <v>108.6</v>
       </c>
       <c r="I8">
         <v>103.5</v>
       </c>
       <c r="J8">
         <v>98.2</v>
       </c>
@@ -6421,57 +6526,60 @@
       </c>
       <c r="AU8">
         <v>86.5</v>
       </c>
       <c r="AV8">
         <v>92.3</v>
       </c>
       <c r="AW8">
         <v>99.5</v>
       </c>
       <c r="AX8">
         <v>106.1</v>
       </c>
       <c r="AY8">
         <v>90.8</v>
       </c>
       <c r="AZ8">
         <v>93.5</v>
       </c>
       <c r="BA8">
         <v>100.2</v>
       </c>
       <c r="BB8">
         <v>109.3</v>
       </c>
+      <c r="BC8">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>110.5</v>
       </c>
       <c r="E9">
         <v>109.7</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
         <v>99</v>
       </c>
       <c r="I9">
         <v>95.1</v>
       </c>
       <c r="J9">
         <v>90</v>
       </c>
@@ -6579,57 +6687,60 @@
       </c>
       <c r="AU9">
         <v>87.3</v>
       </c>
       <c r="AV9">
         <v>88.2</v>
       </c>
       <c r="AW9">
         <v>95.8</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.2</v>
       </c>
       <c r="AZ9">
         <v>83.4</v>
       </c>
       <c r="BA9">
         <v>90.7</v>
       </c>
       <c r="BB9">
         <v>83</v>
       </c>
+      <c r="BC9">
+        <v>83.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>110.6</v>
       </c>
       <c r="E10">
         <v>109.4</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>97.2</v>
       </c>
       <c r="H10">
         <v>96.9</v>
       </c>
       <c r="I10">
         <v>99.6</v>
       </c>
       <c r="J10">
         <v>98.1</v>
       </c>
@@ -6737,57 +6848,60 @@
       </c>
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.3</v>
       </c>
       <c r="AW10">
         <v>102.7</v>
       </c>
       <c r="AX10">
         <v>94.9</v>
       </c>
       <c r="AY10">
         <v>95.7</v>
       </c>
       <c r="AZ10">
         <v>98.9</v>
       </c>
       <c r="BA10">
         <v>99.7</v>
       </c>
       <c r="BB10">
         <v>95.7</v>
       </c>
+      <c r="BC10">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>119.5</v>
       </c>
       <c r="E11">
         <v>118.2</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
         <v>93.6</v>
       </c>
       <c r="I11">
         <v>103.8</v>
       </c>
       <c r="J11">
         <v>98.6</v>
       </c>
@@ -6895,57 +7009,60 @@
       </c>
       <c r="AU11">
         <v>94.2</v>
       </c>
       <c r="AV11">
         <v>101.6</v>
       </c>
       <c r="AW11">
         <v>106</v>
       </c>
       <c r="AX11">
         <v>102.4</v>
       </c>
       <c r="AY11">
         <v>98.7</v>
       </c>
       <c r="AZ11">
         <v>99.2</v>
       </c>
       <c r="BA11">
         <v>101.9</v>
       </c>
       <c r="BB11">
         <v>103.9</v>
       </c>
+      <c r="BC11">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1626.69</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>105.7</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>97.5</v>
       </c>
       <c r="H12">
         <v>98.3</v>
       </c>
       <c r="I12">
         <v>97.8</v>
       </c>
       <c r="J12">
         <v>97.9</v>
       </c>
@@ -7053,57 +7170,60 @@
       </c>
       <c r="AU12">
         <v>97.1</v>
       </c>
       <c r="AV12">
         <v>99.7</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.5</v>
       </c>
       <c r="AZ12">
         <v>98.8</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
         <v>92.3</v>
       </c>
+      <c r="BC12">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
         <v>102.4</v>
       </c>
       <c r="I13">
         <v>102</v>
       </c>
       <c r="J13">
         <v>97.5</v>
       </c>
@@ -7211,57 +7331,60 @@
       </c>
       <c r="AU13">
         <v>95.6</v>
       </c>
       <c r="AV13">
         <v>97.6</v>
       </c>
       <c r="AW13">
         <v>100.5</v>
       </c>
       <c r="AX13">
         <v>96.9</v>
       </c>
       <c r="AY13">
         <v>94.9</v>
       </c>
       <c r="AZ13">
         <v>96.8</v>
       </c>
       <c r="BA13">
         <v>100.3</v>
       </c>
       <c r="BB13">
         <v>99</v>
       </c>
+      <c r="BC13">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14">
         <v>3481.98</v>
       </c>
       <c r="D14">
         <v>114.8</v>
       </c>
       <c r="E14">
         <v>112.2</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>105.6</v>
       </c>
       <c r="H14">
         <v>102.5</v>
       </c>
       <c r="I14">
         <v>102.5</v>
       </c>
       <c r="J14">
         <v>97.9</v>
       </c>
@@ -7369,57 +7492,60 @@
       </c>
       <c r="AU14">
         <v>96.2</v>
       </c>
       <c r="AV14">
         <v>98.6</v>
       </c>
       <c r="AW14">
         <v>100.9</v>
       </c>
       <c r="AX14">
         <v>97.5</v>
       </c>
       <c r="AY14">
         <v>95.8</v>
       </c>
       <c r="AZ14">
         <v>97.7</v>
       </c>
       <c r="BA14">
         <v>100.7</v>
       </c>
       <c r="BB14">
         <v>99.9</v>
       </c>
+      <c r="BC14">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15">
         <v>506.33</v>
       </c>
       <c r="D15">
         <v>113.1</v>
       </c>
       <c r="E15">
         <v>110.7</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>100.3</v>
       </c>
       <c r="H15">
         <v>101.9</v>
       </c>
       <c r="I15">
         <v>98</v>
       </c>
       <c r="J15">
         <v>94.2</v>
       </c>
@@ -7526,75 +7652,78 @@
         <v>96.3</v>
       </c>
       <c r="AU15">
         <v>91.7</v>
       </c>
       <c r="AV15">
         <v>90.9</v>
       </c>
       <c r="AW15">
         <v>97.9</v>
       </c>
       <c r="AX15">
         <v>92.7</v>
       </c>
       <c r="AY15">
         <v>89.2</v>
       </c>
       <c r="AZ15">
         <v>90.3</v>
       </c>
       <c r="BA15">
         <v>96.7</v>
       </c>
       <c r="BB15">
         <v>93</v>
+      </c>
+      <c r="BC15">
+        <v>88.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CE4CDE1-813A-4AB5-A009-075726565B1E}">
-  <dimension ref="A1:BB16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E95DFB1-E91E-4A32-AB1F-48182707DB55}">
+  <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -7701,60 +7830,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -7859,57 +7991,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>113.4</v>
       </c>
       <c r="E4">
         <v>111</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>103.9</v>
       </c>
       <c r="H4">
         <v>105</v>
       </c>
       <c r="I4">
         <v>104.8</v>
       </c>
       <c r="J4">
         <v>101.8</v>
       </c>
@@ -8017,57 +8152,60 @@
       </c>
       <c r="AU4">
         <v>98.4</v>
       </c>
       <c r="AV4">
         <v>102.6</v>
       </c>
       <c r="AW4">
         <v>106.5</v>
       </c>
       <c r="AX4">
         <v>103.2</v>
       </c>
       <c r="AY4">
         <v>100.1</v>
       </c>
       <c r="AZ4">
         <v>102.2</v>
       </c>
       <c r="BA4">
         <v>107.1</v>
       </c>
       <c r="BB4">
         <v>105.1</v>
       </c>
+      <c r="BC4">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>111.7</v>
       </c>
       <c r="E5">
         <v>109.8</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>101.9</v>
       </c>
       <c r="H5">
         <v>104.7</v>
       </c>
       <c r="I5">
         <v>104.8</v>
       </c>
       <c r="J5">
         <v>103</v>
       </c>
@@ -8175,57 +8313,60 @@
       </c>
       <c r="AU5">
         <v>98.7</v>
       </c>
       <c r="AV5">
         <v>104</v>
       </c>
       <c r="AW5">
         <v>108.9</v>
       </c>
       <c r="AX5">
         <v>105.7</v>
       </c>
       <c r="AY5">
         <v>101.5</v>
       </c>
       <c r="AZ5">
         <v>103.8</v>
       </c>
       <c r="BA5">
         <v>109.4</v>
       </c>
       <c r="BB5">
         <v>105.9</v>
       </c>
+      <c r="BC5">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>113.5</v>
       </c>
       <c r="E6">
         <v>111.2</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>104.1</v>
       </c>
       <c r="H6">
         <v>106.9</v>
       </c>
       <c r="I6">
         <v>105.4</v>
       </c>
       <c r="J6">
         <v>102</v>
       </c>
@@ -8333,57 +8474,60 @@
       </c>
       <c r="AU6">
         <v>95.8</v>
       </c>
       <c r="AV6">
         <v>99.3</v>
       </c>
       <c r="AW6">
         <v>107.6</v>
       </c>
       <c r="AX6">
         <v>109.6</v>
       </c>
       <c r="AY6">
         <v>98.8</v>
       </c>
       <c r="AZ6">
         <v>100.8</v>
       </c>
       <c r="BA6">
         <v>109.3</v>
       </c>
       <c r="BB6">
         <v>108.2</v>
       </c>
+      <c r="BC6">
+        <v>100</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>114.6</v>
       </c>
       <c r="E7">
         <v>111.7</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>106</v>
       </c>
       <c r="H7">
         <v>110.5</v>
       </c>
       <c r="I7">
         <v>110.5</v>
       </c>
       <c r="J7">
         <v>107.6</v>
       </c>
@@ -8491,57 +8635,60 @@
       </c>
       <c r="AU7">
         <v>99.6</v>
       </c>
       <c r="AV7">
         <v>104.3</v>
       </c>
       <c r="AW7">
         <v>113.4</v>
       </c>
       <c r="AX7">
         <v>119.7</v>
       </c>
       <c r="AY7">
         <v>104.9</v>
       </c>
       <c r="AZ7">
         <v>108.3</v>
       </c>
       <c r="BA7">
         <v>118</v>
       </c>
       <c r="BB7">
         <v>119.5</v>
       </c>
+      <c r="BC7">
+        <v>107.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>111.7</v>
       </c>
       <c r="E8">
         <v>107.7</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>106.3</v>
       </c>
       <c r="H8">
         <v>113.7</v>
       </c>
       <c r="I8">
         <v>111.7</v>
       </c>
       <c r="J8">
         <v>110.3</v>
       </c>
@@ -8649,57 +8796,60 @@
       </c>
       <c r="AU8">
         <v>100.4</v>
       </c>
       <c r="AV8">
         <v>105.8</v>
       </c>
       <c r="AW8">
         <v>117.1</v>
       </c>
       <c r="AX8">
         <v>123.9</v>
       </c>
       <c r="AY8">
         <v>106.2</v>
       </c>
       <c r="AZ8">
         <v>110.3</v>
       </c>
       <c r="BA8">
         <v>121.5</v>
       </c>
       <c r="BB8">
         <v>123.6</v>
       </c>
+      <c r="BC8">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>695.15</v>
       </c>
       <c r="D9">
         <v>110.9</v>
       </c>
       <c r="E9">
         <v>110.1</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.9</v>
       </c>
       <c r="H9">
         <v>98.8</v>
       </c>
       <c r="I9">
         <v>93.8</v>
       </c>
       <c r="J9">
         <v>89.4</v>
       </c>
@@ -8807,57 +8957,60 @@
       </c>
       <c r="AU9">
         <v>87.2</v>
       </c>
       <c r="AV9">
         <v>88.1</v>
       </c>
       <c r="AW9">
         <v>94.6</v>
       </c>
       <c r="AX9">
         <v>86.7</v>
       </c>
       <c r="AY9">
         <v>85.3</v>
       </c>
       <c r="AZ9">
         <v>83.7</v>
       </c>
       <c r="BA9">
         <v>89.5</v>
       </c>
       <c r="BB9">
         <v>82.7</v>
       </c>
+      <c r="BC9">
+        <v>83.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>2999.29</v>
       </c>
       <c r="D10">
         <v>110.4</v>
       </c>
       <c r="E10">
         <v>108.8</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>100.2</v>
       </c>
       <c r="H10">
         <v>103</v>
       </c>
       <c r="I10">
         <v>104.3</v>
       </c>
       <c r="J10">
         <v>103.8</v>
       </c>
@@ -8965,57 +9118,60 @@
       </c>
       <c r="AU10">
         <v>100.8</v>
       </c>
       <c r="AV10">
         <v>107.6</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>102.8</v>
       </c>
       <c r="AY10">
         <v>103.5</v>
       </c>
       <c r="AZ10">
         <v>106.1</v>
       </c>
       <c r="BA10">
         <v>109.4</v>
       </c>
       <c r="BB10">
         <v>104.1</v>
       </c>
+      <c r="BC10">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>117.8</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.2</v>
       </c>
       <c r="H11">
         <v>99.3</v>
       </c>
       <c r="I11">
         <v>110</v>
       </c>
       <c r="J11">
         <v>105.6</v>
       </c>
@@ -9123,57 +9279,60 @@
       </c>
       <c r="AU11">
         <v>99.6</v>
       </c>
       <c r="AV11">
         <v>107.8</v>
       </c>
       <c r="AW11">
         <v>117.9</v>
       </c>
       <c r="AX11">
         <v>111.1</v>
       </c>
       <c r="AY11">
         <v>108.1</v>
       </c>
       <c r="AZ11">
         <v>106.6</v>
       </c>
       <c r="BA11">
         <v>120.1</v>
       </c>
       <c r="BB11">
         <v>114.8</v>
       </c>
+      <c r="BC11">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>107.1</v>
       </c>
       <c r="E12">
         <v>106.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>100.2</v>
       </c>
       <c r="H12">
         <v>104.6</v>
       </c>
       <c r="I12">
         <v>101.9</v>
       </c>
       <c r="J12">
         <v>103</v>
       </c>
@@ -9281,57 +9440,60 @@
       </c>
       <c r="AU12">
         <v>101.4</v>
       </c>
       <c r="AV12">
         <v>107.5</v>
       </c>
       <c r="AW12">
         <v>106.3</v>
       </c>
       <c r="AX12">
         <v>99.1</v>
       </c>
       <c r="AY12">
         <v>101.4</v>
       </c>
       <c r="AZ12">
         <v>105.9</v>
       </c>
       <c r="BA12">
         <v>104.8</v>
       </c>
       <c r="BB12">
         <v>99.5</v>
       </c>
+      <c r="BC12">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>115.2</v>
       </c>
       <c r="E13">
         <v>112.2</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>105.9</v>
       </c>
       <c r="H13">
         <v>105.3</v>
       </c>
       <c r="I13">
         <v>104.8</v>
       </c>
       <c r="J13">
         <v>100.6</v>
       </c>
@@ -9439,57 +9601,60 @@
       </c>
       <c r="AU13">
         <v>98.2</v>
       </c>
       <c r="AV13">
         <v>101.1</v>
       </c>
       <c r="AW13">
         <v>103.9</v>
       </c>
       <c r="AX13">
         <v>100.7</v>
       </c>
       <c r="AY13">
         <v>98.7</v>
       </c>
       <c r="AZ13">
         <v>100.5</v>
       </c>
       <c r="BA13">
         <v>104.8</v>
       </c>
       <c r="BB13">
         <v>104.3</v>
       </c>
+      <c r="BC13">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14">
         <v>4735.3500000000004</v>
       </c>
       <c r="D14">
         <v>115.2</v>
       </c>
       <c r="E14">
         <v>112.3</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>106.4</v>
       </c>
       <c r="H14">
         <v>105.5</v>
       </c>
       <c r="I14">
         <v>105.6</v>
       </c>
       <c r="J14">
         <v>101.3</v>
       </c>
@@ -9597,57 +9762,60 @@
       </c>
       <c r="AU14">
         <v>99.3</v>
       </c>
       <c r="AV14">
         <v>102</v>
       </c>
       <c r="AW14">
         <v>104.6</v>
       </c>
       <c r="AX14">
         <v>101.2</v>
       </c>
       <c r="AY14">
         <v>99.7</v>
       </c>
       <c r="AZ14">
         <v>101.4</v>
       </c>
       <c r="BA14">
         <v>105.5</v>
       </c>
       <c r="BB14">
         <v>104.8</v>
       </c>
+      <c r="BC14">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>4366.62</v>
       </c>
       <c r="D15">
         <v>115.6</v>
       </c>
       <c r="E15">
         <v>112.8</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>106.8</v>
       </c>
       <c r="H15">
         <v>106</v>
       </c>
       <c r="I15">
         <v>106.4</v>
       </c>
       <c r="J15">
         <v>101.9</v>
       </c>
@@ -9755,57 +9923,60 @@
       </c>
       <c r="AU15">
         <v>99.8</v>
       </c>
       <c r="AV15">
         <v>102.7</v>
       </c>
       <c r="AW15">
         <v>105.3</v>
       </c>
       <c r="AX15">
         <v>101.9</v>
       </c>
       <c r="AY15">
         <v>100.7</v>
       </c>
       <c r="AZ15">
         <v>102.2</v>
       </c>
       <c r="BA15">
         <v>106.4</v>
       </c>
       <c r="BB15">
         <v>106</v>
       </c>
+      <c r="BC15">
+        <v>104</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>721.71</v>
       </c>
       <c r="D16">
         <v>112.6</v>
       </c>
       <c r="E16">
         <v>108.9</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>100.7</v>
       </c>
       <c r="H16">
         <v>100.8</v>
       </c>
       <c r="I16">
         <v>95.5</v>
       </c>
       <c r="J16">
         <v>92.9</v>
       </c>
@@ -9912,75 +10083,78 @@
         <v>95.7</v>
       </c>
       <c r="AU16">
         <v>88.4</v>
       </c>
       <c r="AV16">
         <v>91.4</v>
       </c>
       <c r="AW16">
         <v>96</v>
       </c>
       <c r="AX16">
         <v>93.4</v>
       </c>
       <c r="AY16">
         <v>86.7</v>
       </c>
       <c r="AZ16">
         <v>89.9</v>
       </c>
       <c r="BA16">
         <v>95</v>
       </c>
       <c r="BB16">
         <v>93.9</v>
+      </c>
+      <c r="BC16">
+        <v>84.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4901401-AC62-40D0-AF5D-FE8E7DD4AAC1}">
-  <dimension ref="A1:BB16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30D6AB44-6CFA-4F9E-8219-76D57B682641}">
+  <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -10087,60 +10261,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -10245,57 +10422,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>113.8</v>
       </c>
       <c r="E4">
         <v>111.7</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>102.3</v>
       </c>
       <c r="H4">
         <v>101.2</v>
       </c>
       <c r="I4">
         <v>101.2</v>
       </c>
       <c r="J4">
         <v>97.3</v>
       </c>
@@ -10403,57 +10583,60 @@
       </c>
       <c r="AU4">
         <v>94.4</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>100.8</v>
       </c>
       <c r="AX4">
         <v>97</v>
       </c>
       <c r="AY4">
         <v>94.2</v>
       </c>
       <c r="AZ4">
         <v>96.4</v>
       </c>
       <c r="BA4">
         <v>99.7</v>
       </c>
       <c r="BB4">
         <v>98.3</v>
       </c>
+      <c r="BC4">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>113.1</v>
       </c>
       <c r="E5">
         <v>111.3</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
         <v>99.9</v>
       </c>
       <c r="I5">
         <v>100.3</v>
       </c>
       <c r="J5">
         <v>97.1</v>
       </c>
@@ -10561,57 +10744,60 @@
       </c>
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.9</v>
       </c>
       <c r="AW5">
         <v>101.1</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.9</v>
       </c>
       <c r="BA5">
         <v>99.2</v>
       </c>
       <c r="BB5">
         <v>97.6</v>
       </c>
+      <c r="BC5">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.7</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
         <v>103.7</v>
       </c>
       <c r="I6">
         <v>101.1</v>
       </c>
       <c r="J6">
         <v>95.5</v>
       </c>
@@ -10719,57 +10905,60 @@
       </c>
       <c r="AU6">
         <v>89</v>
       </c>
       <c r="AV6">
         <v>92.3</v>
       </c>
       <c r="AW6">
         <v>98.7</v>
       </c>
       <c r="AX6">
         <v>99.7</v>
       </c>
       <c r="AY6">
         <v>90.4</v>
       </c>
       <c r="AZ6">
         <v>91.5</v>
       </c>
       <c r="BA6">
         <v>98.2</v>
       </c>
       <c r="BB6">
         <v>99.7</v>
       </c>
+      <c r="BC6">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>1155.3800000000001</v>
       </c>
       <c r="D7">
         <v>119.1</v>
       </c>
       <c r="E7">
         <v>115.8</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>104.6</v>
       </c>
       <c r="H7">
         <v>106.2</v>
       </c>
       <c r="I7">
         <v>104.3</v>
       </c>
       <c r="J7">
         <v>98.4</v>
       </c>
@@ -10877,57 +11066,60 @@
       </c>
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.4</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.2</v>
       </c>
       <c r="AZ7">
         <v>95.8</v>
       </c>
       <c r="BA7">
         <v>102.1</v>
       </c>
       <c r="BB7">
         <v>108.5</v>
       </c>
+      <c r="BC7">
+        <v>89</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>116.9</v>
       </c>
       <c r="E8">
         <v>111.5</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.7</v>
       </c>
       <c r="H8">
         <v>108.8</v>
       </c>
       <c r="I8">
         <v>103.6</v>
       </c>
       <c r="J8">
         <v>98.3</v>
       </c>
@@ -11035,57 +11227,60 @@
       </c>
       <c r="AU8">
         <v>86.6</v>
       </c>
       <c r="AV8">
         <v>92.3</v>
       </c>
       <c r="AW8">
         <v>99.6</v>
       </c>
       <c r="AX8">
         <v>106.1</v>
       </c>
       <c r="AY8">
         <v>90.9</v>
       </c>
       <c r="AZ8">
         <v>93.6</v>
       </c>
       <c r="BA8">
         <v>100.3</v>
       </c>
       <c r="BB8">
         <v>109.4</v>
       </c>
+      <c r="BC8">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>110.5</v>
       </c>
       <c r="E9">
         <v>109.7</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
         <v>99</v>
       </c>
       <c r="I9">
         <v>95.1</v>
       </c>
       <c r="J9">
         <v>90</v>
       </c>
@@ -11193,57 +11388,60 @@
       </c>
       <c r="AU9">
         <v>87.3</v>
       </c>
       <c r="AV9">
         <v>88.2</v>
       </c>
       <c r="AW9">
         <v>95.8</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.2</v>
       </c>
       <c r="AZ9">
         <v>83.4</v>
       </c>
       <c r="BA9">
         <v>90.7</v>
       </c>
       <c r="BB9">
         <v>83</v>
       </c>
+      <c r="BC9">
+        <v>83.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>110.8</v>
       </c>
       <c r="E10">
         <v>109.5</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>97.2</v>
       </c>
       <c r="H10">
         <v>97</v>
       </c>
       <c r="I10">
         <v>99.7</v>
       </c>
       <c r="J10">
         <v>98.2</v>
       </c>
@@ -11351,57 +11549,60 @@
       </c>
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.5</v>
       </c>
       <c r="AW10">
         <v>102.9</v>
       </c>
       <c r="AX10">
         <v>95</v>
       </c>
       <c r="AY10">
         <v>95.8</v>
       </c>
       <c r="AZ10">
         <v>99.2</v>
       </c>
       <c r="BA10">
         <v>100</v>
       </c>
       <c r="BB10">
         <v>96</v>
       </c>
+      <c r="BC10">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>120.2</v>
       </c>
       <c r="E11">
         <v>118.8</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
         <v>93.7</v>
       </c>
       <c r="I11">
         <v>104.4</v>
       </c>
       <c r="J11">
         <v>99</v>
       </c>
@@ -11509,57 +11710,60 @@
       </c>
       <c r="AU11">
         <v>94.2</v>
       </c>
       <c r="AV11">
         <v>102.2</v>
       </c>
       <c r="AW11">
         <v>106.7</v>
       </c>
       <c r="AX11">
         <v>102.8</v>
       </c>
       <c r="AY11">
         <v>98.9</v>
       </c>
       <c r="AZ11">
         <v>100.2</v>
       </c>
       <c r="BA11">
         <v>103.1</v>
       </c>
       <c r="BB11">
         <v>104.9</v>
       </c>
+      <c r="BC11">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>105.7</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>97.5</v>
       </c>
       <c r="H12">
         <v>98.3</v>
       </c>
       <c r="I12">
         <v>97.8</v>
       </c>
       <c r="J12">
         <v>97.9</v>
       </c>
@@ -11667,57 +11871,60 @@
       </c>
       <c r="AU12">
         <v>97.2</v>
       </c>
       <c r="AV12">
         <v>99.8</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.6</v>
       </c>
       <c r="AZ12">
         <v>98.9</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
         <v>92.2</v>
       </c>
+      <c r="BC12">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
         <v>102.5</v>
       </c>
       <c r="I13">
         <v>102</v>
       </c>
       <c r="J13">
         <v>97.6</v>
       </c>
@@ -11825,57 +12032,60 @@
       </c>
       <c r="AU13">
         <v>95.7</v>
       </c>
       <c r="AV13">
         <v>97.7</v>
       </c>
       <c r="AW13">
         <v>100.6</v>
       </c>
       <c r="AX13">
         <v>96.9</v>
       </c>
       <c r="AY13">
         <v>94.9</v>
       </c>
       <c r="AZ13">
         <v>96.8</v>
       </c>
       <c r="BA13">
         <v>100.3</v>
       </c>
       <c r="BB13">
         <v>99.1</v>
       </c>
+      <c r="BC13">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14">
         <v>3969.01</v>
       </c>
       <c r="D14">
         <v>114.6</v>
       </c>
       <c r="E14">
         <v>112.1</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>105</v>
       </c>
       <c r="H14">
         <v>102.5</v>
       </c>
       <c r="I14">
         <v>102.1</v>
       </c>
       <c r="J14">
         <v>97.5</v>
       </c>
@@ -11983,57 +12193,60 @@
       </c>
       <c r="AU14">
         <v>95.8</v>
       </c>
       <c r="AV14">
         <v>97.7</v>
       </c>
       <c r="AW14">
         <v>100.6</v>
       </c>
       <c r="AX14">
         <v>96.9</v>
       </c>
       <c r="AY14">
         <v>95</v>
       </c>
       <c r="AZ14">
         <v>96.8</v>
       </c>
       <c r="BA14">
         <v>100.3</v>
       </c>
       <c r="BB14">
         <v>99</v>
       </c>
+      <c r="BC14">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>3476.52</v>
       </c>
       <c r="D15">
         <v>114.8</v>
       </c>
       <c r="E15">
         <v>112.2</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>105.6</v>
       </c>
       <c r="H15">
         <v>102.6</v>
       </c>
       <c r="I15">
         <v>102.6</v>
       </c>
       <c r="J15">
         <v>98</v>
       </c>
@@ -12141,57 +12354,60 @@
       </c>
       <c r="AU15">
         <v>96.3</v>
       </c>
       <c r="AV15">
         <v>98.7</v>
       </c>
       <c r="AW15">
         <v>101</v>
       </c>
       <c r="AX15">
         <v>97.5</v>
       </c>
       <c r="AY15">
         <v>95.8</v>
       </c>
       <c r="AZ15">
         <v>97.8</v>
       </c>
       <c r="BA15">
         <v>100.8</v>
       </c>
       <c r="BB15">
         <v>99.9</v>
       </c>
+      <c r="BC15">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>506.33</v>
       </c>
       <c r="D16">
         <v>113.1</v>
       </c>
       <c r="E16">
         <v>110.7</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>100.3</v>
       </c>
       <c r="H16">
         <v>101.9</v>
       </c>
       <c r="I16">
         <v>98</v>
       </c>
       <c r="J16">
         <v>94.2</v>
       </c>
@@ -12298,75 +12514,78 @@
         <v>96.3</v>
       </c>
       <c r="AU16">
         <v>91.7</v>
       </c>
       <c r="AV16">
         <v>90.9</v>
       </c>
       <c r="AW16">
         <v>97.9</v>
       </c>
       <c r="AX16">
         <v>92.7</v>
       </c>
       <c r="AY16">
         <v>89.2</v>
       </c>
       <c r="AZ16">
         <v>90.3</v>
       </c>
       <c r="BA16">
         <v>96.7</v>
       </c>
       <c r="BB16">
         <v>93</v>
+      </c>
+      <c r="BC16">
+        <v>88.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE0ADB7-0DF2-4C14-8202-0B527D18EB5F}">
-  <dimension ref="A1:BB16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52F804B7-7CA9-41B6-9D11-2C7A235B41B5}">
+  <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="54" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -12473,60 +12692,63 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -12631,57 +12853,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>112</v>
       </c>
       <c r="E4">
         <v>108.8</v>
       </c>
       <c r="F4">
         <v>100</v>
       </c>
       <c r="G4">
         <v>109.5</v>
       </c>
       <c r="H4">
         <v>118.1</v>
       </c>
       <c r="I4">
         <v>117.4</v>
       </c>
       <c r="J4">
         <v>117.6</v>
       </c>
@@ -12789,57 +13014,60 @@
       </c>
       <c r="AU4">
         <v>112.5</v>
       </c>
       <c r="AV4">
         <v>121</v>
       </c>
       <c r="AW4">
         <v>125.9</v>
       </c>
       <c r="AX4">
         <v>124.9</v>
       </c>
       <c r="AY4">
         <v>120.5</v>
       </c>
       <c r="AZ4">
         <v>122.4</v>
       </c>
       <c r="BA4">
         <v>132.69999999999999</v>
       </c>
       <c r="BB4">
         <v>128.69999999999999</v>
       </c>
+      <c r="BC4">
+        <v>127.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5">
         <v>1213.3</v>
       </c>
       <c r="D5">
         <v>107.1</v>
       </c>
       <c r="E5">
         <v>105</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>109.5</v>
       </c>
       <c r="H5">
         <v>120.7</v>
       </c>
       <c r="I5">
         <v>119.6</v>
       </c>
       <c r="J5">
         <v>122.9</v>
       </c>
@@ -12947,57 +13175,60 @@
       </c>
       <c r="AU5">
         <v>117.3</v>
       </c>
       <c r="AV5">
         <v>127.8</v>
       </c>
       <c r="AW5">
         <v>134.9</v>
       </c>
       <c r="AX5">
         <v>134.69999999999999</v>
       </c>
       <c r="AY5">
         <v>128.19999999999999</v>
       </c>
       <c r="AZ5">
         <v>130.30000000000001</v>
       </c>
       <c r="BA5">
         <v>143.30000000000001</v>
       </c>
       <c r="BB5">
         <v>133.69999999999999</v>
       </c>
+      <c r="BC5">
+        <v>137.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6">
         <v>511.29</v>
       </c>
       <c r="D6">
         <v>104.3</v>
       </c>
       <c r="E6">
         <v>102.9</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>108.5</v>
       </c>
       <c r="H6">
         <v>118</v>
       </c>
       <c r="I6">
         <v>120</v>
       </c>
       <c r="J6">
         <v>124.3</v>
       </c>
@@ -13105,57 +13336,60 @@
       </c>
       <c r="AU6">
         <v>119.3</v>
       </c>
       <c r="AV6">
         <v>123.5</v>
       </c>
       <c r="AW6">
         <v>138.4</v>
       </c>
       <c r="AX6">
         <v>143.69999999999999</v>
       </c>
       <c r="AY6">
         <v>127.8</v>
       </c>
       <c r="AZ6">
         <v>132.5</v>
       </c>
       <c r="BA6">
         <v>147.5</v>
       </c>
       <c r="BB6">
         <v>137.6</v>
       </c>
+      <c r="BC6">
+        <v>144.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7">
         <v>420.2</v>
       </c>
       <c r="D7">
         <v>102.2</v>
       </c>
       <c r="E7">
         <v>100.7</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>109.7</v>
       </c>
       <c r="H7">
         <v>122.4</v>
       </c>
       <c r="I7">
         <v>127.5</v>
       </c>
       <c r="J7">
         <v>132.69999999999999</v>
       </c>
@@ -13263,57 +13497,60 @@
       </c>
       <c r="AU7">
         <v>126.6</v>
       </c>
       <c r="AV7">
         <v>131.4</v>
       </c>
       <c r="AW7">
         <v>149.6</v>
       </c>
       <c r="AX7">
         <v>157.19999999999999</v>
       </c>
       <c r="AY7">
         <v>136.9</v>
       </c>
       <c r="AZ7">
         <v>142.6</v>
       </c>
       <c r="BA7">
         <v>161.69999999999999</v>
       </c>
       <c r="BB7">
         <v>149.9</v>
       </c>
+      <c r="BC7">
+        <v>157.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>409.26</v>
       </c>
       <c r="D8">
         <v>101.7</v>
       </c>
       <c r="E8">
         <v>100.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>109.4</v>
       </c>
       <c r="H8">
         <v>123.3</v>
       </c>
       <c r="I8">
         <v>127.6</v>
       </c>
       <c r="J8">
         <v>133.80000000000001</v>
       </c>
@@ -13421,57 +13658,60 @@
       </c>
       <c r="AU8">
         <v>127.3</v>
       </c>
       <c r="AV8">
         <v>132.30000000000001</v>
       </c>
       <c r="AW8">
         <v>151.4</v>
       </c>
       <c r="AX8">
         <v>158.69999999999999</v>
       </c>
       <c r="AY8">
         <v>136.1</v>
       </c>
       <c r="AZ8">
         <v>143.19999999999999</v>
       </c>
       <c r="BA8">
         <v>163.1</v>
       </c>
       <c r="BB8">
         <v>151.19999999999999</v>
       </c>
+      <c r="BC8">
+        <v>158.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>91.09</v>
       </c>
       <c r="D9">
         <v>113.9</v>
       </c>
       <c r="E9">
         <v>113.1</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>103</v>
       </c>
       <c r="H9">
         <v>97.5</v>
       </c>
       <c r="I9">
         <v>85.7</v>
       </c>
       <c r="J9">
         <v>85.4</v>
       </c>
@@ -13579,57 +13819,60 @@
       </c>
       <c r="AU9">
         <v>85.9</v>
       </c>
       <c r="AV9">
         <v>87.5</v>
       </c>
       <c r="AW9">
         <v>86.8</v>
       </c>
       <c r="AX9">
         <v>81.2</v>
       </c>
       <c r="AY9">
         <v>85.8</v>
       </c>
       <c r="AZ9">
         <v>86</v>
       </c>
       <c r="BA9">
         <v>81.900000000000006</v>
       </c>
       <c r="BB9">
         <v>80.7</v>
       </c>
+      <c r="BC9">
+        <v>83.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10">
         <v>702.01</v>
       </c>
       <c r="D10">
         <v>109.1</v>
       </c>
       <c r="E10">
         <v>106.4</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>110.2</v>
       </c>
       <c r="H10">
         <v>122.6</v>
       </c>
       <c r="I10">
         <v>119.4</v>
       </c>
       <c r="J10">
         <v>121.9</v>
       </c>
@@ -13737,57 +13980,60 @@
       </c>
       <c r="AU10">
         <v>115.8</v>
       </c>
       <c r="AV10">
         <v>131</v>
       </c>
       <c r="AW10">
         <v>132.4</v>
       </c>
       <c r="AX10">
         <v>128.1</v>
       </c>
       <c r="AY10">
         <v>128.5</v>
       </c>
       <c r="AZ10">
         <v>128.6</v>
       </c>
       <c r="BA10">
         <v>140.30000000000001</v>
       </c>
       <c r="BB10">
         <v>131</v>
       </c>
+      <c r="BC10">
+        <v>131.69999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11">
         <v>237.64</v>
       </c>
       <c r="D11">
         <v>111.2</v>
       </c>
       <c r="E11">
         <v>103.3</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>111</v>
       </c>
       <c r="H11">
         <v>115.1</v>
       </c>
       <c r="I11">
         <v>125.7</v>
       </c>
       <c r="J11">
         <v>124.2</v>
       </c>
@@ -13895,57 +14141,60 @@
       </c>
       <c r="AU11">
         <v>114.9</v>
       </c>
       <c r="AV11">
         <v>123.5</v>
       </c>
       <c r="AW11">
         <v>149.5</v>
       </c>
       <c r="AX11">
         <v>134.9</v>
       </c>
       <c r="AY11">
         <v>134.19999999999999</v>
       </c>
       <c r="AZ11">
         <v>124.9</v>
       </c>
       <c r="BA11">
         <v>168.1</v>
       </c>
       <c r="BB11">
         <v>143</v>
       </c>
+      <c r="BC11">
+        <v>132.30000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12">
         <v>464.37</v>
       </c>
       <c r="D12">
         <v>108.1</v>
       </c>
       <c r="E12">
         <v>108</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>109.7</v>
       </c>
       <c r="H12">
         <v>126.5</v>
       </c>
       <c r="I12">
         <v>116.2</v>
       </c>
       <c r="J12">
         <v>120.7</v>
       </c>
@@ -14053,57 +14302,60 @@
       </c>
       <c r="AU12">
         <v>116.3</v>
       </c>
       <c r="AV12">
         <v>134.80000000000001</v>
       </c>
       <c r="AW12">
         <v>123.6</v>
       </c>
       <c r="AX12">
         <v>124.6</v>
       </c>
       <c r="AY12">
         <v>125.5</v>
       </c>
       <c r="AZ12">
         <v>130.5</v>
       </c>
       <c r="BA12">
         <v>126</v>
       </c>
       <c r="BB12">
         <v>124.8</v>
       </c>
+      <c r="BC12">
+        <v>131.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13">
         <v>1105.48</v>
       </c>
       <c r="D13">
         <v>117.5</v>
       </c>
       <c r="E13">
         <v>113</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>109.5</v>
       </c>
       <c r="H13">
         <v>115.3</v>
       </c>
       <c r="I13">
         <v>115</v>
       </c>
       <c r="J13">
         <v>111.8</v>
       </c>
@@ -14211,57 +14463,60 @@
       </c>
       <c r="AU13">
         <v>107.2</v>
       </c>
       <c r="AV13">
         <v>113.4</v>
       </c>
       <c r="AW13">
         <v>116</v>
       </c>
       <c r="AX13">
         <v>114.2</v>
       </c>
       <c r="AY13">
         <v>112.1</v>
       </c>
       <c r="AZ13">
         <v>113.8</v>
       </c>
       <c r="BA13">
         <v>121.2</v>
       </c>
       <c r="BB13">
         <v>123.2</v>
       </c>
+      <c r="BC13">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14">
         <v>766.34</v>
       </c>
       <c r="D14">
         <v>118.3</v>
       </c>
       <c r="E14">
         <v>113.8</v>
       </c>
       <c r="F14">
         <v>100</v>
       </c>
       <c r="G14">
         <v>113.9</v>
       </c>
       <c r="H14">
         <v>120.8</v>
       </c>
       <c r="I14">
         <v>123.7</v>
       </c>
       <c r="J14">
         <v>121</v>
       </c>
@@ -14369,57 +14624,60 @@
       </c>
       <c r="AU14">
         <v>117.7</v>
       </c>
       <c r="AV14">
         <v>123.9</v>
       </c>
       <c r="AW14">
         <v>125.5</v>
       </c>
       <c r="AX14">
         <v>123.3</v>
       </c>
       <c r="AY14">
         <v>124.3</v>
       </c>
       <c r="AZ14">
         <v>125</v>
       </c>
       <c r="BA14">
         <v>132.6</v>
       </c>
       <c r="BB14">
         <v>134.5</v>
       </c>
+      <c r="BC14">
+        <v>143.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15">
         <v>890.1</v>
       </c>
       <c r="D15">
         <v>118.9</v>
       </c>
       <c r="E15">
         <v>115.1</v>
       </c>
       <c r="F15">
         <v>100</v>
       </c>
       <c r="G15">
         <v>111.5</v>
       </c>
       <c r="H15">
         <v>119.4</v>
       </c>
       <c r="I15">
         <v>121</v>
       </c>
       <c r="J15">
         <v>117.1</v>
       </c>
@@ -14527,57 +14785,60 @@
       </c>
       <c r="AU15">
         <v>113.6</v>
       </c>
       <c r="AV15">
         <v>118.5</v>
       </c>
       <c r="AW15">
         <v>121.9</v>
       </c>
       <c r="AX15">
         <v>118.7</v>
       </c>
       <c r="AY15">
         <v>119.7</v>
       </c>
       <c r="AZ15">
         <v>119.8</v>
       </c>
       <c r="BA15">
         <v>128.5</v>
       </c>
       <c r="BB15">
         <v>129.80000000000001</v>
       </c>
+      <c r="BC15">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>215.38</v>
       </c>
       <c r="D16">
         <v>111.5</v>
       </c>
       <c r="E16">
         <v>104.6</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16">
         <v>101.4</v>
       </c>
       <c r="H16">
         <v>98.3</v>
       </c>
       <c r="I16">
         <v>89.8</v>
       </c>
       <c r="J16">
         <v>89.8</v>
       </c>
@@ -14684,50 +14945,53 @@
         <v>94.4</v>
       </c>
       <c r="AU16">
         <v>80.7</v>
       </c>
       <c r="AV16">
         <v>92.5</v>
       </c>
       <c r="AW16">
         <v>91.4</v>
       </c>
       <c r="AX16">
         <v>95.2</v>
       </c>
       <c r="AY16">
         <v>80.7</v>
       </c>
       <c r="AZ16">
         <v>88.9</v>
       </c>
       <c r="BA16">
         <v>91.2</v>
       </c>
       <c r="BB16">
         <v>96</v>
+      </c>
+      <c r="BC16">
+        <v>74.099999999999994</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">