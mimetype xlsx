--- v2 (2026-08-22)
+++ v3 (2026-10-08)
@@ -4,80 +4,83 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55A2329D-D522-4A03-95BB-D1EA830C0A38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0CE7499A-4D9E-402F-A62A-CCA7384A82F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="435" windowWidth="21600" windowHeight="11265" xr2:uid="{689315C9-8556-4657-AC5D-7658A570FD93}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="14400" windowHeight="8170" xr2:uid="{B1CC7C62-E194-4FE2-88E6-518E319990C4}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="94">
   <si>
     <t>項目：総合原指数【年・年度・四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
@@ -204,51 +207,51 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>p 2026Q2</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -417,51 +420,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{66910FA9-B599-4886-B8DF-FBCF200AF72A}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{F5AC56B7-B3DF-4831-B172-8C60A439DFBE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -756,58 +759,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DB44216-13F7-4295-8688-AEADEA626A55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58AF576C-F4E3-48A6-8974-527B8BE085B6}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>82</v>
@@ -854,58 +857,58 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08003A1F-E224-4E4D-9D87-BB8835BBB595}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF1D234C-F656-46B5-A254-A2AB62D6B472}">
   <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -1343,51 +1346,51 @@
       <c r="AU4">
         <v>97.3</v>
       </c>
       <c r="AV4">
         <v>99.8</v>
       </c>
       <c r="AW4">
         <v>103.6</v>
       </c>
       <c r="AX4">
         <v>99.4</v>
       </c>
       <c r="AY4">
         <v>97</v>
       </c>
       <c r="AZ4">
         <v>98.7</v>
       </c>
       <c r="BA4">
         <v>102.8</v>
       </c>
       <c r="BB4">
         <v>100.6</v>
       </c>
       <c r="BC4">
-        <v>97.9</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.8</v>
       </c>
       <c r="E5">
         <v>111.8</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>102</v>
       </c>
       <c r="H5">
@@ -1504,51 +1507,51 @@
       <c r="AU5">
         <v>98.1</v>
       </c>
       <c r="AV5">
         <v>100.8</v>
       </c>
       <c r="AW5">
         <v>105.8</v>
       </c>
       <c r="AX5">
         <v>101.6</v>
       </c>
       <c r="AY5">
         <v>98</v>
       </c>
       <c r="AZ5">
         <v>99.7</v>
       </c>
       <c r="BA5">
         <v>104.6</v>
       </c>
       <c r="BB5">
         <v>102.2</v>
       </c>
       <c r="BC5">
-        <v>99</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.8</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>106.6</v>
       </c>
       <c r="H6">
@@ -2309,51 +2312,51 @@
       <c r="AU10">
         <v>99.4</v>
       </c>
       <c r="AV10">
         <v>102.3</v>
       </c>
       <c r="AW10">
         <v>105.5</v>
       </c>
       <c r="AX10">
         <v>98.1</v>
       </c>
       <c r="AY10">
         <v>98.8</v>
       </c>
       <c r="AZ10">
         <v>100.9</v>
       </c>
       <c r="BA10">
         <v>103.8</v>
       </c>
       <c r="BB10">
         <v>98.6</v>
       </c>
       <c r="BC10">
-        <v>100.7</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>121.4</v>
       </c>
       <c r="E11">
         <v>119.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>97.6</v>
       </c>
       <c r="H11">
@@ -2631,51 +2634,51 @@
       <c r="AU12">
         <v>99.9</v>
       </c>
       <c r="AV12">
         <v>101.2</v>
       </c>
       <c r="AW12">
         <v>102.8</v>
       </c>
       <c r="AX12">
         <v>94.7</v>
       </c>
       <c r="AY12">
         <v>97.3</v>
       </c>
       <c r="AZ12">
         <v>100.5</v>
       </c>
       <c r="BA12">
         <v>102</v>
       </c>
       <c r="BB12">
         <v>94.7</v>
       </c>
       <c r="BC12">
-        <v>98.8</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>116</v>
       </c>
       <c r="E13">
         <v>112.1</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>106.7</v>
       </c>
       <c r="H13">
@@ -3124,58 +3127,58 @@
         <v>93.8</v>
       </c>
       <c r="AY15">
         <v>90.5</v>
       </c>
       <c r="AZ15">
         <v>91.9</v>
       </c>
       <c r="BA15">
         <v>98.7</v>
       </c>
       <c r="BB15">
         <v>95.7</v>
       </c>
       <c r="BC15">
         <v>89.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B63F3A0-169F-481B-A963-D84139F56D18}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC8B4669-41D7-4A25-A690-0D35145C0AC2}">
   <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -5394,58 +5397,58 @@
         <v>112.7</v>
       </c>
       <c r="AY15">
         <v>109.8</v>
       </c>
       <c r="AZ15">
         <v>115.5</v>
       </c>
       <c r="BA15">
         <v>129.69999999999999</v>
       </c>
       <c r="BB15">
         <v>136.9</v>
       </c>
       <c r="BC15">
         <v>100.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECEB22E7-8189-43FF-AD8E-08E0D14BF757}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4060792-D9D1-4D2E-98F0-357C9AE21783}">
   <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -5883,51 +5886,51 @@
       <c r="AU4">
         <v>94.3</v>
       </c>
       <c r="AV4">
         <v>97.2</v>
       </c>
       <c r="AW4">
         <v>100.7</v>
       </c>
       <c r="AX4">
         <v>96.9</v>
       </c>
       <c r="AY4">
         <v>94.1</v>
       </c>
       <c r="AZ4">
         <v>96.3</v>
       </c>
       <c r="BA4">
         <v>99.6</v>
       </c>
       <c r="BB4">
         <v>98.2</v>
       </c>
       <c r="BC4">
-        <v>94.6</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
         <v>111.2</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
@@ -6044,51 +6047,51 @@
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.8</v>
       </c>
       <c r="AW5">
         <v>101</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.7</v>
       </c>
       <c r="BA5">
         <v>99</v>
       </c>
       <c r="BB5">
         <v>97.4</v>
       </c>
       <c r="BC5">
-        <v>92.8</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.6</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
@@ -6205,51 +6208,51 @@
       <c r="AU6">
         <v>89</v>
       </c>
       <c r="AV6">
         <v>92.3</v>
       </c>
       <c r="AW6">
         <v>98.7</v>
       </c>
       <c r="AX6">
         <v>99.7</v>
       </c>
       <c r="AY6">
         <v>90.4</v>
       </c>
       <c r="AZ6">
         <v>91.5</v>
       </c>
       <c r="BA6">
         <v>98.2</v>
       </c>
       <c r="BB6">
         <v>99.7</v>
       </c>
       <c r="BC6">
-        <v>87</v>
+        <v>87.1</v>
       </c>
     </row>
     <row r="7" spans="1:55">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>119</v>
       </c>
       <c r="E7">
         <v>115.6</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7">
         <v>104.6</v>
       </c>
       <c r="H7">
@@ -6366,51 +6369,51 @@
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.3</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.1</v>
       </c>
       <c r="AZ7">
         <v>95.7</v>
       </c>
       <c r="BA7">
         <v>102</v>
       </c>
       <c r="BB7">
         <v>108.4</v>
       </c>
       <c r="BC7">
-        <v>88.9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>116.8</v>
       </c>
       <c r="E8">
         <v>111.3</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.6</v>
       </c>
       <c r="H8">
@@ -6688,51 +6691,51 @@
       <c r="AU9">
         <v>87.3</v>
       </c>
       <c r="AV9">
         <v>88.2</v>
       </c>
       <c r="AW9">
         <v>95.8</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.2</v>
       </c>
       <c r="AZ9">
         <v>83.4</v>
       </c>
       <c r="BA9">
         <v>90.7</v>
       </c>
       <c r="BB9">
         <v>83</v>
       </c>
       <c r="BC9">
-        <v>83.3</v>
+        <v>83.4</v>
       </c>
     </row>
     <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>110.6</v>
       </c>
       <c r="E10">
         <v>109.4</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>97.2</v>
       </c>
       <c r="H10">
@@ -6849,51 +6852,51 @@
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.3</v>
       </c>
       <c r="AW10">
         <v>102.7</v>
       </c>
       <c r="AX10">
         <v>94.9</v>
       </c>
       <c r="AY10">
         <v>95.7</v>
       </c>
       <c r="AZ10">
         <v>98.9</v>
       </c>
       <c r="BA10">
         <v>99.7</v>
       </c>
       <c r="BB10">
         <v>95.7</v>
       </c>
       <c r="BC10">
-        <v>97.2</v>
+        <v>97.4</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>119.5</v>
       </c>
       <c r="E11">
         <v>118.2</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
@@ -7171,51 +7174,51 @@
       <c r="AU12">
         <v>97.1</v>
       </c>
       <c r="AV12">
         <v>99.7</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.5</v>
       </c>
       <c r="AZ12">
         <v>98.8</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
         <v>92.3</v>
       </c>
       <c r="BC12">
-        <v>95.5</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
@@ -7664,58 +7667,58 @@
         <v>92.7</v>
       </c>
       <c r="AY15">
         <v>89.2</v>
       </c>
       <c r="AZ15">
         <v>90.3</v>
       </c>
       <c r="BA15">
         <v>96.7</v>
       </c>
       <c r="BB15">
         <v>93</v>
       </c>
       <c r="BC15">
         <v>88.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E95DFB1-E91E-4A32-AB1F-48182707DB55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B902C37-7D5B-4A5C-A366-646F13D68A29}">
   <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -8153,51 +8156,51 @@
       <c r="AU4">
         <v>98.4</v>
       </c>
       <c r="AV4">
         <v>102.6</v>
       </c>
       <c r="AW4">
         <v>106.5</v>
       </c>
       <c r="AX4">
         <v>103.2</v>
       </c>
       <c r="AY4">
         <v>100.1</v>
       </c>
       <c r="AZ4">
         <v>102.2</v>
       </c>
       <c r="BA4">
         <v>107.1</v>
       </c>
       <c r="BB4">
         <v>105.1</v>
       </c>
       <c r="BC4">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>111.7</v>
       </c>
       <c r="E5">
         <v>109.8</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>101.9</v>
       </c>
       <c r="H5">
@@ -8314,51 +8317,51 @@
       <c r="AU5">
         <v>98.7</v>
       </c>
       <c r="AV5">
         <v>104</v>
       </c>
       <c r="AW5">
         <v>108.9</v>
       </c>
       <c r="AX5">
         <v>105.7</v>
       </c>
       <c r="AY5">
         <v>101.5</v>
       </c>
       <c r="AZ5">
         <v>103.8</v>
       </c>
       <c r="BA5">
         <v>109.4</v>
       </c>
       <c r="BB5">
         <v>105.9</v>
       </c>
       <c r="BC5">
-        <v>103</v>
+        <v>103.2</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>113.5</v>
       </c>
       <c r="E6">
         <v>111.2</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>104.1</v>
       </c>
       <c r="H6">
@@ -8636,51 +8639,51 @@
       <c r="AU7">
         <v>99.6</v>
       </c>
       <c r="AV7">
         <v>104.3</v>
       </c>
       <c r="AW7">
         <v>113.4</v>
       </c>
       <c r="AX7">
         <v>119.7</v>
       </c>
       <c r="AY7">
         <v>104.9</v>
       </c>
       <c r="AZ7">
         <v>108.3</v>
       </c>
       <c r="BA7">
         <v>118</v>
       </c>
       <c r="BB7">
         <v>119.5</v>
       </c>
       <c r="BC7">
-        <v>107.3</v>
+        <v>107.4</v>
       </c>
     </row>
     <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>111.7</v>
       </c>
       <c r="E8">
         <v>107.7</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>106.3</v>
       </c>
       <c r="H8">
@@ -9119,51 +9122,51 @@
       <c r="AU10">
         <v>100.8</v>
       </c>
       <c r="AV10">
         <v>107.6</v>
       </c>
       <c r="AW10">
         <v>109.8</v>
       </c>
       <c r="AX10">
         <v>102.8</v>
       </c>
       <c r="AY10">
         <v>103.5</v>
       </c>
       <c r="AZ10">
         <v>106.1</v>
       </c>
       <c r="BA10">
         <v>109.4</v>
       </c>
       <c r="BB10">
         <v>104.1</v>
       </c>
       <c r="BC10">
-        <v>105.4</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>117.8</v>
       </c>
       <c r="E11">
         <v>114.7</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>100.2</v>
       </c>
       <c r="H11">
@@ -9280,51 +9283,51 @@
       <c r="AU11">
         <v>99.6</v>
       </c>
       <c r="AV11">
         <v>107.8</v>
       </c>
       <c r="AW11">
         <v>117.9</v>
       </c>
       <c r="AX11">
         <v>111.1</v>
       </c>
       <c r="AY11">
         <v>108.1</v>
       </c>
       <c r="AZ11">
         <v>106.6</v>
       </c>
       <c r="BA11">
         <v>120.1</v>
       </c>
       <c r="BB11">
         <v>114.8</v>
       </c>
       <c r="BC11">
-        <v>109.8</v>
+        <v>109.7</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>107.1</v>
       </c>
       <c r="E12">
         <v>106.2</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>100.2</v>
       </c>
       <c r="H12">
@@ -9441,51 +9444,51 @@
       <c r="AU12">
         <v>101.4</v>
       </c>
       <c r="AV12">
         <v>107.5</v>
       </c>
       <c r="AW12">
         <v>106.3</v>
       </c>
       <c r="AX12">
         <v>99.1</v>
       </c>
       <c r="AY12">
         <v>101.4</v>
       </c>
       <c r="AZ12">
         <v>105.9</v>
       </c>
       <c r="BA12">
         <v>104.8</v>
       </c>
       <c r="BB12">
         <v>99.5</v>
       </c>
       <c r="BC12">
-        <v>103.5</v>
+        <v>103.8</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>115.2</v>
       </c>
       <c r="E13">
         <v>112.2</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>105.9</v>
       </c>
       <c r="H13">
@@ -10095,58 +10098,58 @@
         <v>93.4</v>
       </c>
       <c r="AY16">
         <v>86.7</v>
       </c>
       <c r="AZ16">
         <v>89.9</v>
       </c>
       <c r="BA16">
         <v>95</v>
       </c>
       <c r="BB16">
         <v>93.9</v>
       </c>
       <c r="BC16">
         <v>84.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30D6AB44-6CFA-4F9E-8219-76D57B682641}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C050A07F-784E-42EB-B7DE-92ED32674202}">
   <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
@@ -10584,51 +10587,51 @@
       <c r="AU4">
         <v>94.4</v>
       </c>
       <c r="AV4">
         <v>97.3</v>
       </c>
       <c r="AW4">
         <v>100.8</v>
       </c>
       <c r="AX4">
         <v>97</v>
       </c>
       <c r="AY4">
         <v>94.2</v>
       </c>
       <c r="AZ4">
         <v>96.4</v>
       </c>
       <c r="BA4">
         <v>99.7</v>
       </c>
       <c r="BB4">
         <v>98.3</v>
       </c>
       <c r="BC4">
-        <v>94.7</v>
+        <v>94.8</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>113.1</v>
       </c>
       <c r="E5">
         <v>111.3</v>
       </c>
       <c r="F5">
         <v>100</v>
       </c>
       <c r="G5">
         <v>99.6</v>
       </c>
       <c r="H5">
@@ -10745,51 +10748,51 @@
       <c r="AU5">
         <v>93.1</v>
       </c>
       <c r="AV5">
         <v>96.9</v>
       </c>
       <c r="AW5">
         <v>101.1</v>
       </c>
       <c r="AX5">
         <v>97</v>
       </c>
       <c r="AY5">
         <v>93.5</v>
       </c>
       <c r="AZ5">
         <v>95.9</v>
       </c>
       <c r="BA5">
         <v>99.2</v>
       </c>
       <c r="BB5">
         <v>97.6</v>
       </c>
       <c r="BC5">
-        <v>92.9</v>
+        <v>93.1</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>113.7</v>
       </c>
       <c r="F6">
         <v>100</v>
       </c>
       <c r="G6">
         <v>102.8</v>
       </c>
       <c r="H6">
@@ -11067,51 +11070,51 @@
       <c r="AU7">
         <v>89.8</v>
       </c>
       <c r="AV7">
         <v>94.4</v>
       </c>
       <c r="AW7">
         <v>100.2</v>
       </c>
       <c r="AX7">
         <v>106.1</v>
       </c>
       <c r="AY7">
         <v>93.2</v>
       </c>
       <c r="AZ7">
         <v>95.8</v>
       </c>
       <c r="BA7">
         <v>102.1</v>
       </c>
       <c r="BB7">
         <v>108.5</v>
       </c>
       <c r="BC7">
-        <v>89</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="8" spans="1:55">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>116.9</v>
       </c>
       <c r="E8">
         <v>111.5</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>104.7</v>
       </c>
       <c r="H8">
@@ -11228,51 +11231,51 @@
       <c r="AU8">
         <v>86.6</v>
       </c>
       <c r="AV8">
         <v>92.3</v>
       </c>
       <c r="AW8">
         <v>99.6</v>
       </c>
       <c r="AX8">
         <v>106.1</v>
       </c>
       <c r="AY8">
         <v>90.9</v>
       </c>
       <c r="AZ8">
         <v>93.6</v>
       </c>
       <c r="BA8">
         <v>100.3</v>
       </c>
       <c r="BB8">
         <v>109.4</v>
       </c>
       <c r="BC8">
-        <v>87.9</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:55">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>110.5</v>
       </c>
       <c r="E9">
         <v>109.7</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
@@ -11389,51 +11392,51 @@
       <c r="AU9">
         <v>87.3</v>
       </c>
       <c r="AV9">
         <v>88.2</v>
       </c>
       <c r="AW9">
         <v>95.8</v>
       </c>
       <c r="AX9">
         <v>87.5</v>
       </c>
       <c r="AY9">
         <v>85.2</v>
       </c>
       <c r="AZ9">
         <v>83.4</v>
       </c>
       <c r="BA9">
         <v>90.7</v>
       </c>
       <c r="BB9">
         <v>83</v>
       </c>
       <c r="BC9">
-        <v>83.3</v>
+        <v>83.4</v>
       </c>
     </row>
     <row r="10" spans="1:55">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>110.8</v>
       </c>
       <c r="E10">
         <v>109.5</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10">
         <v>97.2</v>
       </c>
       <c r="H10">
@@ -11550,51 +11553,51 @@
       <c r="AU10">
         <v>96.3</v>
       </c>
       <c r="AV10">
         <v>100.5</v>
       </c>
       <c r="AW10">
         <v>102.9</v>
       </c>
       <c r="AX10">
         <v>95</v>
       </c>
       <c r="AY10">
         <v>95.8</v>
       </c>
       <c r="AZ10">
         <v>99.2</v>
       </c>
       <c r="BA10">
         <v>100</v>
       </c>
       <c r="BB10">
         <v>96</v>
       </c>
       <c r="BC10">
-        <v>97.3</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>120.2</v>
       </c>
       <c r="E11">
         <v>118.8</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11">
         <v>96.4</v>
       </c>
       <c r="H11">
@@ -11711,51 +11714,51 @@
       <c r="AU11">
         <v>94.2</v>
       </c>
       <c r="AV11">
         <v>102.2</v>
       </c>
       <c r="AW11">
         <v>106.7</v>
       </c>
       <c r="AX11">
         <v>102.8</v>
       </c>
       <c r="AY11">
         <v>98.9</v>
       </c>
       <c r="AZ11">
         <v>100.2</v>
       </c>
       <c r="BA11">
         <v>103.1</v>
       </c>
       <c r="BB11">
         <v>104.9</v>
       </c>
       <c r="BC11">
-        <v>101.9</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>105.7</v>
       </c>
       <c r="F12">
         <v>100</v>
       </c>
       <c r="G12">
         <v>97.5</v>
       </c>
       <c r="H12">
@@ -11872,51 +11875,51 @@
       <c r="AU12">
         <v>97.2</v>
       </c>
       <c r="AV12">
         <v>99.8</v>
       </c>
       <c r="AW12">
         <v>101.4</v>
       </c>
       <c r="AX12">
         <v>91.8</v>
       </c>
       <c r="AY12">
         <v>94.6</v>
       </c>
       <c r="AZ12">
         <v>98.9</v>
       </c>
       <c r="BA12">
         <v>98.7</v>
       </c>
       <c r="BB12">
         <v>92.2</v>
       </c>
       <c r="BC12">
-        <v>95.5</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>114.6</v>
       </c>
       <c r="E13">
         <v>112</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13">
         <v>104.9</v>
       </c>
       <c r="H13">
@@ -12526,58 +12529,58 @@
         <v>92.7</v>
       </c>
       <c r="AY16">
         <v>89.2</v>
       </c>
       <c r="AZ16">
         <v>90.3</v>
       </c>
       <c r="BA16">
         <v>96.7</v>
       </c>
       <c r="BB16">
         <v>93</v>
       </c>
       <c r="BC16">
         <v>88.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52F804B7-7CA9-41B6-9D11-2C7A235B41B5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1039E621-F2B6-47F9-B185-3E66627FD931}">
   <dimension ref="A1:BC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="55" width="12.625" customWidth="1"/>
+    <col min="1" max="55" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>