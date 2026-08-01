--- v0 (2026-06-07)
+++ v1 (2026-08-01)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3FD70937-BBC9-4703-A2B5-E8BBADF94D9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9107151B-CCC0-4616-AE37-1DB2D421BE76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11295" xr2:uid="{37CF138C-C98D-4BAB-A3A0-AEFC7CABF036}"/>
+    <workbookView xWindow="390" yWindow="435" windowWidth="21600" windowHeight="11265" xr2:uid="{BAE99CD4-E2DA-46C7-87FC-119CA20A4235}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="78">
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -154,50 +154,53 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>p 2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -366,51 +369,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{DE00938E-5A59-423D-8022-B637B143EDBA}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{D83B6D14-6DED-43E1-A40D-67979482056F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -705,164 +708,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29BA2B44-44CA-4E32-97F1-24DEBC127DC0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F609D7B0-12F9-4A8D-BE25-7523AE4DB9F4}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F52F4C4-4BE3-4284-A9DD-76DFC80518D6}">
-  <dimension ref="A1:AJ15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D18BDB8-63DB-41D6-81A1-A827063D6DE7}">
+  <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -921,52 +924,55 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1031,57 +1037,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115</v>
       </c>
       <c r="E4">
         <v>115.8</v>
       </c>
       <c r="F4">
         <v>113.6</v>
       </c>
       <c r="G4">
         <v>114.9</v>
       </c>
       <c r="H4">
         <v>113.9</v>
       </c>
       <c r="I4">
         <v>114.3</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -1141,57 +1150,60 @@
       </c>
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
         <v>112.7</v>
       </c>
       <c r="I5">
         <v>115.3</v>
       </c>
       <c r="J5">
         <v>114.8</v>
       </c>
@@ -1251,57 +1263,60 @@
       </c>
       <c r="AC5">
         <v>102.1</v>
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
         <v>113.1</v>
       </c>
       <c r="I6">
         <v>114.4</v>
       </c>
       <c r="J6">
         <v>118.5</v>
       </c>
@@ -1361,57 +1376,60 @@
       </c>
       <c r="AC6">
         <v>103.9</v>
       </c>
       <c r="AD6">
         <v>100.2</v>
       </c>
       <c r="AE6">
         <v>102.9</v>
       </c>
       <c r="AF6">
         <v>101.9</v>
       </c>
       <c r="AG6">
         <v>102.5</v>
       </c>
       <c r="AH6">
         <v>100.6</v>
       </c>
       <c r="AI6">
         <v>101.9</v>
       </c>
       <c r="AJ6">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>118.3</v>
       </c>
       <c r="E7">
         <v>120.2</v>
       </c>
       <c r="F7">
         <v>118.6</v>
       </c>
       <c r="G7">
         <v>118.8</v>
       </c>
       <c r="H7">
         <v>113.8</v>
       </c>
       <c r="I7">
         <v>116.6</v>
       </c>
       <c r="J7">
         <v>121.2</v>
       </c>
@@ -1471,57 +1489,60 @@
       </c>
       <c r="AC7">
         <v>108.8</v>
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
         <v>111.3</v>
       </c>
       <c r="I8">
         <v>112</v>
       </c>
       <c r="J8">
         <v>117.5</v>
       </c>
@@ -1581,57 +1602,60 @@
       </c>
       <c r="AC8">
         <v>110</v>
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
         <v>112.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>109.9</v>
       </c>
       <c r="E9">
         <v>110.7</v>
       </c>
       <c r="F9">
         <v>109</v>
       </c>
       <c r="G9">
         <v>113</v>
       </c>
       <c r="H9">
         <v>111.3</v>
       </c>
       <c r="I9">
         <v>110.7</v>
       </c>
       <c r="J9">
         <v>110.4</v>
       </c>
@@ -1691,57 +1715,60 @@
       </c>
       <c r="AC9">
         <v>90.3</v>
       </c>
       <c r="AD9">
         <v>89.1</v>
       </c>
       <c r="AE9">
         <v>89.5</v>
       </c>
       <c r="AF9">
         <v>88.9</v>
       </c>
       <c r="AG9">
         <v>87.9</v>
       </c>
       <c r="AH9">
         <v>86</v>
       </c>
       <c r="AI9">
         <v>85.9</v>
       </c>
       <c r="AJ9">
         <v>84.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>2676.2</v>
       </c>
       <c r="D10">
         <v>110.9</v>
       </c>
       <c r="E10">
         <v>112.6</v>
       </c>
       <c r="F10">
         <v>110.6</v>
       </c>
       <c r="G10">
         <v>110.9</v>
       </c>
       <c r="H10">
         <v>111.9</v>
       </c>
       <c r="I10">
         <v>113.1</v>
       </c>
       <c r="J10">
         <v>110.6</v>
       </c>
@@ -1801,57 +1828,60 @@
       </c>
       <c r="AC10">
         <v>101.9</v>
       </c>
       <c r="AD10">
         <v>99.9</v>
       </c>
       <c r="AE10">
         <v>100.5</v>
       </c>
       <c r="AF10">
         <v>101.6</v>
       </c>
       <c r="AG10">
         <v>100.9</v>
       </c>
       <c r="AH10">
         <v>99.7</v>
       </c>
       <c r="AI10">
         <v>99.6</v>
       </c>
       <c r="AJ10">
         <v>102.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>122.8</v>
       </c>
       <c r="E11">
         <v>124</v>
       </c>
       <c r="F11">
         <v>117.9</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
       <c r="H11">
         <v>122.5</v>
       </c>
       <c r="I11">
         <v>129.19999999999999</v>
       </c>
       <c r="J11">
         <v>121.1</v>
       </c>
@@ -1911,57 +1941,60 @@
       </c>
       <c r="AC11">
         <v>102.2</v>
       </c>
       <c r="AD11">
         <v>102.7</v>
       </c>
       <c r="AE11">
         <v>106.2</v>
       </c>
       <c r="AF11">
         <v>105.2</v>
       </c>
       <c r="AG11">
         <v>105.3</v>
       </c>
       <c r="AH11">
         <v>101.8</v>
       </c>
       <c r="AI11">
         <v>102.7</v>
       </c>
       <c r="AJ11">
         <v>106.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>1745.7</v>
       </c>
       <c r="D12">
         <v>105.6</v>
       </c>
       <c r="E12">
         <v>106.3</v>
       </c>
       <c r="F12">
         <v>106.6</v>
       </c>
       <c r="G12">
         <v>104.9</v>
       </c>
       <c r="H12">
         <v>107.8</v>
       </c>
       <c r="I12">
         <v>105.4</v>
       </c>
       <c r="J12">
         <v>105</v>
       </c>
@@ -2021,57 +2054,60 @@
       </c>
       <c r="AC12">
         <v>99.5</v>
       </c>
       <c r="AD12">
         <v>99.3</v>
       </c>
       <c r="AE12">
         <v>99.7</v>
       </c>
       <c r="AF12">
         <v>99.6</v>
       </c>
       <c r="AG12">
         <v>98.1</v>
       </c>
       <c r="AH12">
         <v>98.6</v>
       </c>
       <c r="AI12">
         <v>98.5</v>
       </c>
       <c r="AJ12">
         <v>99.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>115.5</v>
       </c>
       <c r="E13">
         <v>116.6</v>
       </c>
       <c r="F13">
         <v>114.2</v>
       </c>
       <c r="G13">
         <v>117.6</v>
       </c>
       <c r="H13">
         <v>114.2</v>
       </c>
       <c r="I13">
         <v>113.9</v>
       </c>
       <c r="J13">
         <v>112.5</v>
       </c>
@@ -2131,57 +2167,60 @@
       </c>
       <c r="AC13">
         <v>99</v>
       </c>
       <c r="AD13">
         <v>98.3</v>
       </c>
       <c r="AE13">
         <v>97.2</v>
       </c>
       <c r="AF13">
         <v>98.3</v>
       </c>
       <c r="AG13">
         <v>98.1</v>
       </c>
       <c r="AH13">
         <v>97.7</v>
       </c>
       <c r="AI13">
         <v>98.2</v>
       </c>
       <c r="AJ13">
         <v>99.9</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>99.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>4471.1000000000004</v>
       </c>
       <c r="D14">
         <v>115.5</v>
       </c>
       <c r="E14">
         <v>116.9</v>
       </c>
       <c r="F14">
         <v>114.5</v>
       </c>
       <c r="G14">
         <v>117.4</v>
       </c>
       <c r="H14">
         <v>114.2</v>
       </c>
       <c r="I14">
         <v>114.1</v>
       </c>
       <c r="J14">
         <v>112.6</v>
       </c>
@@ -2241,57 +2280,60 @@
       </c>
       <c r="AC14">
         <v>99.1</v>
       </c>
       <c r="AD14">
         <v>98.6</v>
       </c>
       <c r="AE14">
         <v>97.6</v>
       </c>
       <c r="AF14">
         <v>98.8</v>
       </c>
       <c r="AG14">
         <v>98.8</v>
       </c>
       <c r="AH14">
         <v>98.1</v>
       </c>
       <c r="AI14">
         <v>98.7</v>
       </c>
       <c r="AJ14">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>539.29999999999995</v>
       </c>
       <c r="D15">
         <v>115.6</v>
       </c>
       <c r="E15">
         <v>115.4</v>
       </c>
       <c r="F15">
         <v>114.6</v>
       </c>
       <c r="G15">
         <v>113.6</v>
       </c>
       <c r="H15">
         <v>114.9</v>
       </c>
       <c r="I15">
         <v>115.1</v>
       </c>
       <c r="J15">
         <v>114.8</v>
       </c>
@@ -2350,75 +2392,78 @@
         <v>95</v>
       </c>
       <c r="AC15">
         <v>96.3</v>
       </c>
       <c r="AD15">
         <v>94</v>
       </c>
       <c r="AE15">
         <v>95</v>
       </c>
       <c r="AF15">
         <v>92.7</v>
       </c>
       <c r="AG15">
         <v>94</v>
       </c>
       <c r="AH15">
         <v>94.2</v>
       </c>
       <c r="AI15">
         <v>94.3</v>
       </c>
       <c r="AJ15">
         <v>94.6</v>
+      </c>
+      <c r="AK15">
+        <v>93.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A18211D-EC63-4D91-944A-7CF6B2A7149D}">
-  <dimension ref="A1:AJ15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FACA92-D476-4A48-B778-CF87B232D47D}">
+  <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -2477,60 +2522,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -2587,57 +2635,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>120.3</v>
       </c>
       <c r="E4">
         <v>121.8</v>
       </c>
       <c r="F4">
         <v>118.7</v>
       </c>
       <c r="G4">
         <v>117.6</v>
       </c>
       <c r="H4">
         <v>116.1</v>
       </c>
       <c r="I4">
         <v>114.9</v>
       </c>
       <c r="J4">
         <v>113.9</v>
       </c>
@@ -2697,57 +2748,60 @@
       </c>
       <c r="AC4">
         <v>111.4</v>
       </c>
       <c r="AD4">
         <v>110</v>
       </c>
       <c r="AE4">
         <v>109.8</v>
       </c>
       <c r="AF4">
         <v>113</v>
       </c>
       <c r="AG4">
         <v>110.4</v>
       </c>
       <c r="AH4">
         <v>109.5</v>
       </c>
       <c r="AI4">
         <v>111.3</v>
       </c>
       <c r="AJ4">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>913.27</v>
       </c>
       <c r="D5">
         <v>119.2</v>
       </c>
       <c r="E5">
         <v>120.1</v>
       </c>
       <c r="F5">
         <v>115.7</v>
       </c>
       <c r="G5">
         <v>114.4</v>
       </c>
       <c r="H5">
         <v>116.9</v>
       </c>
       <c r="I5">
         <v>117.3</v>
       </c>
       <c r="J5">
         <v>114.8</v>
       </c>
@@ -2807,57 +2861,60 @@
       </c>
       <c r="AC5">
         <v>122.6</v>
       </c>
       <c r="AD5">
         <v>118.4</v>
       </c>
       <c r="AE5">
         <v>119.5</v>
       </c>
       <c r="AF5">
         <v>125.4</v>
       </c>
       <c r="AG5">
         <v>121.1</v>
       </c>
       <c r="AH5">
         <v>119.8</v>
       </c>
       <c r="AI5">
         <v>122.2</v>
       </c>
       <c r="AJ5">
         <v>126.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>129.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>549.9</v>
       </c>
       <c r="D6">
         <v>119.2</v>
       </c>
       <c r="E6">
         <v>122.9</v>
       </c>
       <c r="F6">
         <v>119</v>
       </c>
       <c r="G6">
         <v>114.7</v>
       </c>
       <c r="H6">
         <v>114.5</v>
       </c>
       <c r="I6">
         <v>114.5</v>
       </c>
       <c r="J6">
         <v>115.6</v>
       </c>
@@ -2917,57 +2974,60 @@
       </c>
       <c r="AC6">
         <v>123.5</v>
       </c>
       <c r="AD6">
         <v>122.1</v>
       </c>
       <c r="AE6">
         <v>123.9</v>
       </c>
       <c r="AF6">
         <v>126.9</v>
       </c>
       <c r="AG6">
         <v>121.6</v>
       </c>
       <c r="AH6">
         <v>122.7</v>
       </c>
       <c r="AI6">
         <v>122.7</v>
       </c>
       <c r="AJ6">
         <v>130.30000000000001</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>130.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>514.16</v>
       </c>
       <c r="D7">
         <v>119.5</v>
       </c>
       <c r="E7">
         <v>123.1</v>
       </c>
       <c r="F7">
         <v>119.2</v>
       </c>
       <c r="G7">
         <v>114.9</v>
       </c>
       <c r="H7">
         <v>115</v>
       </c>
       <c r="I7">
         <v>114.8</v>
       </c>
       <c r="J7">
         <v>116</v>
       </c>
@@ -3027,57 +3087,60 @@
       </c>
       <c r="AC7">
         <v>125.6</v>
       </c>
       <c r="AD7">
         <v>124.1</v>
       </c>
       <c r="AE7">
         <v>126</v>
       </c>
       <c r="AF7">
         <v>129.19999999999999</v>
       </c>
       <c r="AG7">
         <v>123.4</v>
       </c>
       <c r="AH7">
         <v>124.4</v>
       </c>
       <c r="AI7">
         <v>124.8</v>
       </c>
       <c r="AJ7">
         <v>132.69999999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>371.13</v>
       </c>
       <c r="D8">
         <v>123.1</v>
       </c>
       <c r="E8">
         <v>125.3</v>
       </c>
       <c r="F8">
         <v>122.2</v>
       </c>
       <c r="G8">
         <v>115</v>
       </c>
       <c r="H8">
         <v>113.8</v>
       </c>
       <c r="I8">
         <v>113.3</v>
       </c>
       <c r="J8">
         <v>112</v>
       </c>
@@ -3137,57 +3200,60 @@
       </c>
       <c r="AC8">
         <v>134.9</v>
       </c>
       <c r="AD8">
         <v>133.5</v>
       </c>
       <c r="AE8">
         <v>135.4</v>
       </c>
       <c r="AF8">
         <v>136.19999999999999</v>
       </c>
       <c r="AG8">
         <v>131.4</v>
       </c>
       <c r="AH8">
         <v>133.9</v>
       </c>
       <c r="AI8">
         <v>134.80000000000001</v>
       </c>
       <c r="AJ8">
         <v>141.30000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>144.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>35.74</v>
       </c>
       <c r="D9">
         <v>118.2</v>
       </c>
       <c r="E9">
         <v>118.4</v>
       </c>
       <c r="F9">
         <v>115</v>
       </c>
       <c r="G9">
         <v>114.7</v>
       </c>
       <c r="H9">
         <v>108.7</v>
       </c>
       <c r="I9">
         <v>109.3</v>
       </c>
       <c r="J9">
         <v>107.4</v>
       </c>
@@ -3247,57 +3313,60 @@
       </c>
       <c r="AC9">
         <v>93</v>
       </c>
       <c r="AD9">
         <v>92.4</v>
       </c>
       <c r="AE9">
         <v>94.7</v>
       </c>
       <c r="AF9">
         <v>92.6</v>
       </c>
       <c r="AG9">
         <v>95.6</v>
       </c>
       <c r="AH9">
         <v>97.5</v>
       </c>
       <c r="AI9">
         <v>92.5</v>
       </c>
       <c r="AJ9">
         <v>96.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>363.37</v>
       </c>
       <c r="D10">
         <v>115.9</v>
       </c>
       <c r="E10">
         <v>116.4</v>
       </c>
       <c r="F10">
         <v>113</v>
       </c>
       <c r="G10">
         <v>114.4</v>
       </c>
       <c r="H10">
         <v>117.9</v>
       </c>
       <c r="I10">
         <v>119.3</v>
       </c>
       <c r="J10">
         <v>115.6</v>
       </c>
@@ -3357,57 +3426,60 @@
       </c>
       <c r="AC10">
         <v>122.6</v>
       </c>
       <c r="AD10">
         <v>113.1</v>
       </c>
       <c r="AE10">
         <v>115.8</v>
       </c>
       <c r="AF10">
         <v>123</v>
       </c>
       <c r="AG10">
         <v>120.3</v>
       </c>
       <c r="AH10">
         <v>114.2</v>
       </c>
       <c r="AI10">
         <v>122.1</v>
       </c>
       <c r="AJ10">
         <v>121.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>244.36</v>
       </c>
       <c r="D11">
         <v>130.1</v>
       </c>
       <c r="E11">
         <v>130.4</v>
       </c>
       <c r="F11">
         <v>121.3</v>
       </c>
       <c r="G11">
         <v>125.2</v>
       </c>
       <c r="H11">
         <v>129.30000000000001</v>
       </c>
       <c r="I11">
         <v>129.80000000000001</v>
       </c>
       <c r="J11">
         <v>122.9</v>
       </c>
@@ -3467,57 +3539,60 @@
       </c>
       <c r="AC11">
         <v>114.2</v>
       </c>
       <c r="AD11">
         <v>109.5</v>
       </c>
       <c r="AE11">
         <v>112.8</v>
       </c>
       <c r="AF11">
         <v>116.2</v>
       </c>
       <c r="AG11">
         <v>113.1</v>
       </c>
       <c r="AH11">
         <v>108.1</v>
       </c>
       <c r="AI11">
         <v>111.9</v>
       </c>
       <c r="AJ11">
         <v>118</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>117.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>119.01</v>
       </c>
       <c r="D12">
         <v>87</v>
       </c>
       <c r="E12">
         <v>88.5</v>
       </c>
       <c r="F12">
         <v>93.7</v>
       </c>
       <c r="G12">
         <v>93.2</v>
       </c>
       <c r="H12">
         <v>94.5</v>
       </c>
       <c r="I12">
         <v>98.4</v>
       </c>
       <c r="J12">
         <v>98.2</v>
       </c>
@@ -3577,57 +3652,60 @@
       </c>
       <c r="AC12">
         <v>136.19999999999999</v>
       </c>
       <c r="AD12">
         <v>124</v>
       </c>
       <c r="AE12">
         <v>122.4</v>
       </c>
       <c r="AF12">
         <v>134.69999999999999</v>
       </c>
       <c r="AG12">
         <v>130.5</v>
       </c>
       <c r="AH12">
         <v>128.30000000000001</v>
       </c>
       <c r="AI12">
         <v>147.80000000000001</v>
       </c>
       <c r="AJ12">
         <v>126.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>139.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>1022.09</v>
       </c>
       <c r="D13">
         <v>121.5</v>
       </c>
       <c r="E13">
         <v>123.5</v>
       </c>
       <c r="F13">
         <v>121.2</v>
       </c>
       <c r="G13">
         <v>120.1</v>
       </c>
       <c r="H13">
         <v>115.7</v>
       </c>
       <c r="I13">
         <v>114.1</v>
       </c>
       <c r="J13">
         <v>112.9</v>
       </c>
@@ -3687,57 +3765,60 @@
       </c>
       <c r="AC13">
         <v>101.4</v>
       </c>
       <c r="AD13">
         <v>102.4</v>
       </c>
       <c r="AE13">
         <v>100.3</v>
       </c>
       <c r="AF13">
         <v>103</v>
       </c>
       <c r="AG13">
         <v>101.6</v>
       </c>
       <c r="AH13">
         <v>100.4</v>
       </c>
       <c r="AI13">
         <v>100.1</v>
       </c>
       <c r="AJ13">
         <v>103.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>989.12</v>
       </c>
       <c r="D14">
         <v>121.2</v>
       </c>
       <c r="E14">
         <v>122.9</v>
       </c>
       <c r="F14">
         <v>120.2</v>
       </c>
       <c r="G14">
         <v>119.3</v>
       </c>
       <c r="H14">
         <v>114.4</v>
       </c>
       <c r="I14">
         <v>112.5</v>
       </c>
       <c r="J14">
         <v>111.5</v>
       </c>
@@ -3797,57 +3878,60 @@
       </c>
       <c r="AC14">
         <v>101.1</v>
       </c>
       <c r="AD14">
         <v>102.7</v>
       </c>
       <c r="AE14">
         <v>100.3</v>
       </c>
       <c r="AF14">
         <v>102</v>
       </c>
       <c r="AG14">
         <v>101.2</v>
       </c>
       <c r="AH14">
         <v>100</v>
       </c>
       <c r="AI14">
         <v>99.6</v>
       </c>
       <c r="AJ14">
         <v>101.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>32.97</v>
       </c>
       <c r="D15">
         <v>138.4</v>
       </c>
       <c r="E15">
         <v>143.30000000000001</v>
       </c>
       <c r="F15">
         <v>147.69999999999999</v>
       </c>
       <c r="G15">
         <v>139</v>
       </c>
       <c r="H15">
         <v>157.1</v>
       </c>
       <c r="I15">
         <v>159.4</v>
       </c>
       <c r="J15">
         <v>153.80000000000001</v>
       </c>
@@ -3906,75 +3990,78 @@
         <v>111.2</v>
       </c>
       <c r="AC15">
         <v>113.7</v>
       </c>
       <c r="AD15">
         <v>108.9</v>
       </c>
       <c r="AE15">
         <v>117.2</v>
       </c>
       <c r="AF15">
         <v>107</v>
       </c>
       <c r="AG15">
         <v>116.7</v>
       </c>
       <c r="AH15">
         <v>120.5</v>
       </c>
       <c r="AI15">
         <v>122.9</v>
       </c>
       <c r="AJ15">
         <v>130.4</v>
+      </c>
+      <c r="AK15">
+        <v>108.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49EBD34D-A562-4604-B096-B81EC240B8AE}">
-  <dimension ref="A1:AJ15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0FD984-9970-4427-BE3A-C63A1DC82596}">
+  <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -4033,60 +4120,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -4143,57 +4233,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>113.1</v>
       </c>
       <c r="E4">
         <v>114.2</v>
       </c>
       <c r="F4">
         <v>112.7</v>
       </c>
       <c r="G4">
         <v>114.7</v>
       </c>
       <c r="H4">
         <v>112.9</v>
       </c>
       <c r="I4">
         <v>113.9</v>
       </c>
       <c r="J4">
         <v>113.6</v>
       </c>
@@ -4253,57 +4346,60 @@
       </c>
       <c r="AC4">
         <v>98</v>
       </c>
       <c r="AD4">
         <v>97.4</v>
       </c>
       <c r="AE4">
         <v>97.6</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.2</v>
       </c>
       <c r="AH4">
         <v>96.6</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>97.9</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>112.3</v>
       </c>
       <c r="E5">
         <v>113.6</v>
       </c>
       <c r="F5">
         <v>113</v>
       </c>
       <c r="G5">
         <v>112.7</v>
       </c>
       <c r="H5">
         <v>111.6</v>
       </c>
       <c r="I5">
         <v>114.1</v>
       </c>
       <c r="J5">
         <v>114.9</v>
       </c>
@@ -4363,57 +4459,60 @@
       </c>
       <c r="AC5">
         <v>97.6</v>
       </c>
       <c r="AD5">
         <v>96.4</v>
       </c>
       <c r="AE5">
         <v>97.1</v>
       </c>
       <c r="AF5">
         <v>96.9</v>
       </c>
       <c r="AG5">
         <v>97.1</v>
       </c>
       <c r="AH5">
         <v>95.7</v>
       </c>
       <c r="AI5">
         <v>95.7</v>
       </c>
       <c r="AJ5">
         <v>97.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>115.3</v>
       </c>
       <c r="E6">
         <v>115.8</v>
       </c>
       <c r="F6">
         <v>115.3</v>
       </c>
       <c r="G6">
         <v>117.6</v>
       </c>
       <c r="H6">
         <v>113</v>
       </c>
       <c r="I6">
         <v>114.6</v>
       </c>
       <c r="J6">
         <v>119.1</v>
       </c>
@@ -4473,57 +4572,60 @@
       </c>
       <c r="AC6">
         <v>96.9</v>
       </c>
       <c r="AD6">
         <v>93.3</v>
       </c>
       <c r="AE6">
         <v>96.3</v>
       </c>
       <c r="AF6">
         <v>94.4</v>
       </c>
       <c r="AG6">
         <v>96.7</v>
       </c>
       <c r="AH6">
         <v>93.6</v>
       </c>
       <c r="AI6">
         <v>95.3</v>
       </c>
       <c r="AJ6">
         <v>94.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>118</v>
       </c>
       <c r="E7">
         <v>119.2</v>
       </c>
       <c r="F7">
         <v>118.2</v>
       </c>
       <c r="G7">
         <v>120.2</v>
       </c>
       <c r="H7">
         <v>113.7</v>
       </c>
       <c r="I7">
         <v>118</v>
       </c>
       <c r="J7">
         <v>122.9</v>
       </c>
@@ -4583,57 +4685,60 @@
       </c>
       <c r="AC7">
         <v>100.4</v>
       </c>
       <c r="AD7">
         <v>95.2</v>
       </c>
       <c r="AE7">
         <v>99.5</v>
       </c>
       <c r="AF7">
         <v>97.5</v>
       </c>
       <c r="AG7">
         <v>101.2</v>
       </c>
       <c r="AH7">
         <v>98.1</v>
       </c>
       <c r="AI7">
         <v>100.4</v>
       </c>
       <c r="AJ7">
         <v>99.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>117.4</v>
       </c>
       <c r="E8">
         <v>115.3</v>
       </c>
       <c r="F8">
         <v>116.7</v>
       </c>
       <c r="G8">
         <v>117.9</v>
       </c>
       <c r="H8">
         <v>110.1</v>
       </c>
       <c r="I8">
         <v>111.4</v>
       </c>
       <c r="J8">
         <v>118.5</v>
       </c>
@@ -4693,57 +4798,60 @@
       </c>
       <c r="AC8">
         <v>97.6</v>
       </c>
       <c r="AD8">
         <v>93.7</v>
       </c>
       <c r="AE8">
         <v>100.2</v>
       </c>
       <c r="AF8">
         <v>95.3</v>
       </c>
       <c r="AG8">
         <v>100.4</v>
       </c>
       <c r="AH8">
         <v>95.6</v>
       </c>
       <c r="AI8">
         <v>99.4</v>
       </c>
       <c r="AJ8">
         <v>98.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>109.2</v>
       </c>
       <c r="E9">
         <v>110.2</v>
       </c>
       <c r="F9">
         <v>109.2</v>
       </c>
       <c r="G9">
         <v>112.6</v>
       </c>
       <c r="H9">
         <v>111.2</v>
       </c>
       <c r="I9">
         <v>110.5</v>
       </c>
       <c r="J9">
         <v>111.2</v>
       </c>
@@ -4803,57 +4911,60 @@
       </c>
       <c r="AC9">
         <v>90</v>
       </c>
       <c r="AD9">
         <v>89.2</v>
       </c>
       <c r="AE9">
         <v>90.1</v>
       </c>
       <c r="AF9">
         <v>89.1</v>
       </c>
       <c r="AG9">
         <v>87.6</v>
       </c>
       <c r="AH9">
         <v>84.9</v>
       </c>
       <c r="AI9">
         <v>85.3</v>
       </c>
       <c r="AJ9">
         <v>84.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>110.2</v>
       </c>
       <c r="E10">
         <v>111.6</v>
       </c>
       <c r="F10">
         <v>110.3</v>
       </c>
       <c r="G10">
         <v>110.2</v>
       </c>
       <c r="H10">
         <v>111.3</v>
       </c>
       <c r="I10">
         <v>112.5</v>
       </c>
       <c r="J10">
         <v>110</v>
       </c>
@@ -4913,57 +5024,60 @@
       </c>
       <c r="AC10">
         <v>98.1</v>
       </c>
       <c r="AD10">
         <v>98.4</v>
       </c>
       <c r="AE10">
         <v>98.3</v>
       </c>
       <c r="AF10">
         <v>99</v>
       </c>
       <c r="AG10">
         <v>97.5</v>
       </c>
       <c r="AH10">
         <v>97.1</v>
       </c>
       <c r="AI10">
         <v>95.9</v>
       </c>
       <c r="AJ10">
         <v>99.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>119.9</v>
       </c>
       <c r="E11">
         <v>121.1</v>
       </c>
       <c r="F11">
         <v>116.7</v>
       </c>
       <c r="G11">
         <v>119.3</v>
       </c>
       <c r="H11">
         <v>119.8</v>
       </c>
       <c r="I11">
         <v>128</v>
       </c>
       <c r="J11">
         <v>120.7</v>
       </c>
@@ -5023,57 +5137,60 @@
       </c>
       <c r="AC11">
         <v>99.6</v>
       </c>
       <c r="AD11">
         <v>101.2</v>
       </c>
       <c r="AE11">
         <v>102.6</v>
       </c>
       <c r="AF11">
         <v>101.2</v>
       </c>
       <c r="AG11">
         <v>103.1</v>
       </c>
       <c r="AH11">
         <v>99.4</v>
       </c>
       <c r="AI11">
         <v>99.3</v>
       </c>
       <c r="AJ11">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>1626.69</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>107.1</v>
       </c>
       <c r="F12">
         <v>107.5</v>
       </c>
       <c r="G12">
         <v>106.2</v>
       </c>
       <c r="H12">
         <v>108.5</v>
       </c>
       <c r="I12">
         <v>105.9</v>
       </c>
       <c r="J12">
         <v>105.8</v>
       </c>
@@ -5133,57 +5250,60 @@
       </c>
       <c r="AC12">
         <v>97.3</v>
       </c>
       <c r="AD12">
         <v>97.5</v>
       </c>
       <c r="AE12">
         <v>97.3</v>
       </c>
       <c r="AF12">
         <v>97.2</v>
       </c>
       <c r="AG12">
         <v>95.4</v>
       </c>
       <c r="AH12">
         <v>96.3</v>
       </c>
       <c r="AI12">
         <v>95.2</v>
       </c>
       <c r="AJ12">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>114</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>112.6</v>
       </c>
       <c r="G13">
         <v>116.5</v>
       </c>
       <c r="H13">
         <v>113.9</v>
       </c>
       <c r="I13">
         <v>114</v>
       </c>
       <c r="J13">
         <v>112.4</v>
       </c>
@@ -5243,57 +5363,60 @@
       </c>
       <c r="AC13">
         <v>98.3</v>
       </c>
       <c r="AD13">
         <v>97.5</v>
       </c>
       <c r="AE13">
         <v>97.7</v>
       </c>
       <c r="AF13">
         <v>97</v>
       </c>
       <c r="AG13">
         <v>97.4</v>
       </c>
       <c r="AH13">
         <v>96.9</v>
       </c>
       <c r="AI13">
         <v>97.7</v>
       </c>
       <c r="AJ13">
         <v>99</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>3481.98</v>
       </c>
       <c r="D14">
         <v>114</v>
       </c>
       <c r="E14">
         <v>115.2</v>
       </c>
       <c r="F14">
         <v>112.6</v>
       </c>
       <c r="G14">
         <v>117.1</v>
       </c>
       <c r="H14">
         <v>114.2</v>
       </c>
       <c r="I14">
         <v>114.2</v>
       </c>
       <c r="J14">
         <v>112.5</v>
       </c>
@@ -5353,57 +5476,60 @@
       </c>
       <c r="AC14">
         <v>98.9</v>
       </c>
       <c r="AD14">
         <v>98.1</v>
       </c>
       <c r="AE14">
         <v>98.2</v>
       </c>
       <c r="AF14">
         <v>97.8</v>
       </c>
       <c r="AG14">
         <v>98.1</v>
       </c>
       <c r="AH14">
         <v>97.4</v>
       </c>
       <c r="AI14">
         <v>98.5</v>
       </c>
       <c r="AJ14">
         <v>100.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>506.33</v>
       </c>
       <c r="D15">
         <v>113.9</v>
       </c>
       <c r="E15">
         <v>113.8</v>
       </c>
       <c r="F15">
         <v>112.9</v>
       </c>
       <c r="G15">
         <v>111.6</v>
       </c>
       <c r="H15">
         <v>111.7</v>
       </c>
       <c r="I15">
         <v>112.5</v>
       </c>
       <c r="J15">
         <v>112.7</v>
       </c>
@@ -5461,76 +5587,79 @@
       <c r="AB15">
         <v>94.2</v>
       </c>
       <c r="AC15">
         <v>95</v>
       </c>
       <c r="AD15">
         <v>93</v>
       </c>
       <c r="AE15">
         <v>93.5</v>
       </c>
       <c r="AF15">
         <v>92</v>
       </c>
       <c r="AG15">
         <v>92.5</v>
       </c>
       <c r="AH15">
         <v>92.3</v>
       </c>
       <c r="AI15">
         <v>92.4</v>
       </c>
       <c r="AJ15">
+        <v>92.3</v>
+      </c>
+      <c r="AK15">
         <v>92.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C7C1E93-87AB-4965-BD7F-A6275B8101F2}">
-  <dimension ref="A1:AJ16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B54DCD2-88DE-47AF-ADBF-98271F6B73D8}">
+  <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -5589,60 +5718,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -5699,57 +5831,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>112.5</v>
       </c>
       <c r="E4">
         <v>113.7</v>
       </c>
       <c r="F4">
         <v>112.7</v>
       </c>
       <c r="G4">
         <v>114.8</v>
       </c>
       <c r="H4">
         <v>111.5</v>
       </c>
       <c r="I4">
         <v>113.5</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -5809,57 +5944,60 @@
       </c>
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.6</v>
       </c>
       <c r="AE4">
         <v>102.8</v>
       </c>
       <c r="AF4">
         <v>102.8</v>
       </c>
       <c r="AG4">
         <v>103.8</v>
       </c>
       <c r="AH4">
         <v>102.4</v>
       </c>
       <c r="AI4">
         <v>103.7</v>
       </c>
       <c r="AJ4">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>111</v>
       </c>
       <c r="E5">
         <v>111.6</v>
       </c>
       <c r="F5">
         <v>111.9</v>
       </c>
       <c r="G5">
         <v>112.3</v>
       </c>
       <c r="H5">
         <v>109.8</v>
       </c>
       <c r="I5">
         <v>111.9</v>
       </c>
       <c r="J5">
         <v>113.7</v>
       </c>
@@ -5919,57 +6057,60 @@
       </c>
       <c r="AC5">
         <v>103.7</v>
       </c>
       <c r="AD5">
         <v>103.6</v>
       </c>
       <c r="AE5">
         <v>103.4</v>
       </c>
       <c r="AF5">
         <v>104.5</v>
       </c>
       <c r="AG5">
         <v>106</v>
       </c>
       <c r="AH5">
         <v>104.5</v>
       </c>
       <c r="AI5">
         <v>105.4</v>
       </c>
       <c r="AJ5">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>112.5</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>113.6</v>
       </c>
       <c r="G6">
         <v>114.6</v>
       </c>
       <c r="H6">
         <v>109.9</v>
       </c>
       <c r="I6">
         <v>114</v>
       </c>
       <c r="J6">
         <v>117.2</v>
       </c>
@@ -6029,57 +6170,60 @@
       </c>
       <c r="AC6">
         <v>103</v>
       </c>
       <c r="AD6">
         <v>100.6</v>
       </c>
       <c r="AE6">
         <v>102.2</v>
       </c>
       <c r="AF6">
         <v>103.8</v>
       </c>
       <c r="AG6">
         <v>106</v>
       </c>
       <c r="AH6">
         <v>103.5</v>
       </c>
       <c r="AI6">
         <v>105.4</v>
       </c>
       <c r="AJ6">
         <v>102.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>114.2</v>
       </c>
       <c r="E7">
         <v>112.9</v>
       </c>
       <c r="F7">
         <v>114.5</v>
       </c>
       <c r="G7">
         <v>116.2</v>
       </c>
       <c r="H7">
         <v>110.1</v>
       </c>
       <c r="I7">
         <v>113.3</v>
       </c>
       <c r="J7">
         <v>118.1</v>
       </c>
@@ -6139,57 +6283,60 @@
       </c>
       <c r="AC7">
         <v>109.4</v>
       </c>
       <c r="AD7">
         <v>105.5</v>
       </c>
       <c r="AE7">
         <v>109.7</v>
       </c>
       <c r="AF7">
         <v>111.8</v>
       </c>
       <c r="AG7">
         <v>114.1</v>
       </c>
       <c r="AH7">
         <v>110.9</v>
       </c>
       <c r="AI7">
         <v>114.1</v>
       </c>
       <c r="AJ7">
         <v>111.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>116.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>112.1</v>
       </c>
       <c r="E8">
         <v>108.7</v>
       </c>
       <c r="F8">
         <v>111.1</v>
       </c>
       <c r="G8">
         <v>114.2</v>
       </c>
       <c r="H8">
         <v>106.9</v>
       </c>
       <c r="I8">
         <v>109.2</v>
       </c>
       <c r="J8">
         <v>112.2</v>
       </c>
@@ -6249,57 +6396,60 @@
       </c>
       <c r="AC8">
         <v>110.3</v>
       </c>
       <c r="AD8">
         <v>107.4</v>
       </c>
       <c r="AE8">
         <v>112.2</v>
       </c>
       <c r="AF8">
         <v>116.9</v>
       </c>
       <c r="AG8">
         <v>115</v>
       </c>
       <c r="AH8">
         <v>113.4</v>
       </c>
       <c r="AI8">
         <v>116.7</v>
       </c>
       <c r="AJ8">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>695.15</v>
       </c>
       <c r="D9">
         <v>109.6</v>
       </c>
       <c r="E9">
         <v>110.7</v>
       </c>
       <c r="F9">
         <v>109.6</v>
       </c>
       <c r="G9">
         <v>113.2</v>
       </c>
       <c r="H9">
         <v>111.8</v>
       </c>
       <c r="I9">
         <v>110.8</v>
       </c>
       <c r="J9">
         <v>111.8</v>
       </c>
@@ -6359,57 +6509,60 @@
       </c>
       <c r="AC9">
         <v>89.6</v>
       </c>
       <c r="AD9">
         <v>88.8</v>
       </c>
       <c r="AE9">
         <v>89.3</v>
       </c>
       <c r="AF9">
         <v>88.6</v>
       </c>
       <c r="AG9">
         <v>87.5</v>
       </c>
       <c r="AH9">
         <v>84.5</v>
       </c>
       <c r="AI9">
         <v>84.6</v>
       </c>
       <c r="AJ9">
         <v>84.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>85.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>2999.29</v>
       </c>
       <c r="D10">
         <v>110.3</v>
       </c>
       <c r="E10">
         <v>110.7</v>
       </c>
       <c r="F10">
         <v>110.4</v>
       </c>
       <c r="G10">
         <v>110.2</v>
       </c>
       <c r="H10">
         <v>110</v>
       </c>
       <c r="I10">
         <v>111.3</v>
       </c>
       <c r="J10">
         <v>111.4</v>
       </c>
@@ -6469,57 +6622,60 @@
       </c>
       <c r="AC10">
         <v>103.9</v>
       </c>
       <c r="AD10">
         <v>106.6</v>
       </c>
       <c r="AE10">
         <v>104.5</v>
       </c>
       <c r="AF10">
         <v>106</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>104.7</v>
       </c>
       <c r="AI10">
         <v>105</v>
       </c>
       <c r="AJ10">
         <v>107.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>118.8</v>
       </c>
       <c r="E11">
         <v>118.9</v>
       </c>
       <c r="F11">
         <v>116.5</v>
       </c>
       <c r="G11">
         <v>117.1</v>
       </c>
       <c r="H11">
         <v>115.5</v>
       </c>
       <c r="I11">
         <v>121.4</v>
       </c>
       <c r="J11">
         <v>120.3</v>
       </c>
@@ -6579,57 +6735,60 @@
       </c>
       <c r="AC11">
         <v>108.1</v>
       </c>
       <c r="AD11">
         <v>108.1</v>
       </c>
       <c r="AE11">
         <v>107.4</v>
       </c>
       <c r="AF11">
         <v>113</v>
       </c>
       <c r="AG11">
         <v>114.8</v>
       </c>
       <c r="AH11">
         <v>108.9</v>
       </c>
       <c r="AI11">
         <v>109.4</v>
       </c>
       <c r="AJ11">
         <v>116.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>116.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>106.5</v>
       </c>
       <c r="E12">
         <v>107.1</v>
       </c>
       <c r="F12">
         <v>107.7</v>
       </c>
       <c r="G12">
         <v>107.6</v>
       </c>
       <c r="H12">
         <v>107.8</v>
       </c>
       <c r="I12">
         <v>106.3</v>
       </c>
       <c r="J12">
         <v>107.3</v>
       </c>
@@ -6689,57 +6848,60 @@
       </c>
       <c r="AC12">
         <v>102.2</v>
       </c>
       <c r="AD12">
         <v>104.4</v>
       </c>
       <c r="AE12">
         <v>102.4</v>
       </c>
       <c r="AF12">
         <v>104.4</v>
       </c>
       <c r="AG12">
         <v>102.4</v>
       </c>
       <c r="AH12">
         <v>102.9</v>
       </c>
       <c r="AI12">
         <v>101.8</v>
       </c>
       <c r="AJ12">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>114.3</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>113.6</v>
       </c>
       <c r="G13">
         <v>117.8</v>
       </c>
       <c r="H13">
         <v>113.8</v>
       </c>
       <c r="I13">
         <v>114.2</v>
       </c>
       <c r="J13">
         <v>112.8</v>
       </c>
@@ -6799,57 +6961,60 @@
       </c>
       <c r="AC13">
         <v>100.9</v>
       </c>
       <c r="AD13">
         <v>101.3</v>
       </c>
       <c r="AE13">
         <v>101.1</v>
       </c>
       <c r="AF13">
         <v>100.6</v>
       </c>
       <c r="AG13">
         <v>101.3</v>
       </c>
       <c r="AH13">
         <v>100.8</v>
       </c>
       <c r="AI13">
         <v>102.1</v>
       </c>
       <c r="AJ13">
         <v>104.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14">
         <v>4735.3500000000004</v>
       </c>
       <c r="D14">
         <v>114.1</v>
       </c>
       <c r="E14">
         <v>115.2</v>
       </c>
       <c r="F14">
         <v>113.3</v>
       </c>
       <c r="G14">
         <v>118</v>
       </c>
       <c r="H14">
         <v>114.1</v>
       </c>
       <c r="I14">
         <v>114.4</v>
       </c>
       <c r="J14">
         <v>112.8</v>
       </c>
@@ -6909,57 +7074,60 @@
       </c>
       <c r="AC14">
         <v>101.6</v>
       </c>
       <c r="AD14">
         <v>102.1</v>
       </c>
       <c r="AE14">
         <v>101.7</v>
       </c>
       <c r="AF14">
         <v>101.5</v>
       </c>
       <c r="AG14">
         <v>101.9</v>
       </c>
       <c r="AH14">
         <v>101.7</v>
       </c>
       <c r="AI14">
         <v>102.7</v>
       </c>
       <c r="AJ14">
         <v>105.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C15">
         <v>4366.62</v>
       </c>
       <c r="D15">
         <v>114.3</v>
       </c>
       <c r="E15">
         <v>115.5</v>
       </c>
       <c r="F15">
         <v>113.7</v>
       </c>
       <c r="G15">
         <v>118.7</v>
       </c>
       <c r="H15">
         <v>114.5</v>
       </c>
       <c r="I15">
         <v>115.1</v>
       </c>
       <c r="J15">
         <v>113.3</v>
       </c>
@@ -7019,57 +7187,60 @@
       </c>
       <c r="AC15">
         <v>102.1</v>
       </c>
       <c r="AD15">
         <v>102.6</v>
       </c>
       <c r="AE15">
         <v>102.4</v>
       </c>
       <c r="AF15">
         <v>102.3</v>
       </c>
       <c r="AG15">
         <v>102.9</v>
       </c>
       <c r="AH15">
         <v>102.3</v>
       </c>
       <c r="AI15">
         <v>103.7</v>
       </c>
       <c r="AJ15">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16">
         <v>721.71</v>
       </c>
       <c r="D16">
         <v>114.2</v>
       </c>
       <c r="E16">
         <v>112.7</v>
       </c>
       <c r="F16">
         <v>112.7</v>
       </c>
       <c r="G16">
         <v>111.2</v>
       </c>
       <c r="H16">
         <v>109.4</v>
       </c>
       <c r="I16">
         <v>109.4</v>
       </c>
       <c r="J16">
         <v>110.2</v>
       </c>
@@ -7128,75 +7299,78 @@
         <v>90.5</v>
       </c>
       <c r="AC16">
         <v>94.3</v>
       </c>
       <c r="AD16">
         <v>92.9</v>
       </c>
       <c r="AE16">
         <v>92.8</v>
       </c>
       <c r="AF16">
         <v>90.4</v>
       </c>
       <c r="AG16">
         <v>92</v>
       </c>
       <c r="AH16">
         <v>91.2</v>
       </c>
       <c r="AI16">
         <v>91.6</v>
       </c>
       <c r="AJ16">
         <v>90.8</v>
+      </c>
+      <c r="AK16">
+        <v>89.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D099722-FEE8-47CB-97A9-7F64650AAF9C}">
-  <dimension ref="A1:AJ16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BCF73EA-311E-4423-A78C-7017F5ACE8DD}">
+  <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -7255,60 +7429,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -7365,57 +7542,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>113.2</v>
       </c>
       <c r="E4">
         <v>114.3</v>
       </c>
       <c r="F4">
         <v>112.8</v>
       </c>
       <c r="G4">
         <v>114.8</v>
       </c>
       <c r="H4">
         <v>113</v>
       </c>
       <c r="I4">
         <v>113.9</v>
       </c>
       <c r="J4">
         <v>113.7</v>
       </c>
@@ -7475,57 +7655,60 @@
       </c>
       <c r="AC4">
         <v>98.1</v>
       </c>
       <c r="AD4">
         <v>97.6</v>
       </c>
       <c r="AE4">
         <v>97.7</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.3</v>
       </c>
       <c r="AH4">
         <v>96.7</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>98</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>112.8</v>
       </c>
       <c r="E5">
         <v>113.1</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>113.6</v>
       </c>
       <c r="H5">
         <v>112.2</v>
       </c>
       <c r="I5">
         <v>113.5</v>
       </c>
       <c r="J5">
         <v>114.3</v>
       </c>
@@ -7585,57 +7768,60 @@
       </c>
       <c r="AC5">
         <v>97.5</v>
       </c>
       <c r="AD5">
         <v>96.4</v>
       </c>
       <c r="AE5">
         <v>97.3</v>
       </c>
       <c r="AF5">
         <v>97.3</v>
       </c>
       <c r="AG5">
         <v>97.2</v>
       </c>
       <c r="AH5">
         <v>95.7</v>
       </c>
       <c r="AI5">
         <v>95.6</v>
       </c>
       <c r="AJ5">
         <v>97.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>115.4</v>
       </c>
       <c r="E6">
         <v>115.9</v>
       </c>
       <c r="F6">
         <v>115.3</v>
       </c>
       <c r="G6">
         <v>117.7</v>
       </c>
       <c r="H6">
         <v>113</v>
       </c>
       <c r="I6">
         <v>114.7</v>
       </c>
       <c r="J6">
         <v>119.2</v>
       </c>
@@ -7695,57 +7881,60 @@
       </c>
       <c r="AC6">
         <v>96.8</v>
       </c>
       <c r="AD6">
         <v>93.3</v>
       </c>
       <c r="AE6">
         <v>96.3</v>
       </c>
       <c r="AF6">
         <v>94.4</v>
       </c>
       <c r="AG6">
         <v>96.7</v>
       </c>
       <c r="AH6">
         <v>93.6</v>
       </c>
       <c r="AI6">
         <v>95.2</v>
       </c>
       <c r="AJ6">
         <v>94.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>93.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1155.3800000000001</v>
       </c>
       <c r="D7">
         <v>118.2</v>
       </c>
       <c r="E7">
         <v>119.4</v>
       </c>
       <c r="F7">
         <v>118.2</v>
       </c>
       <c r="G7">
         <v>120.1</v>
       </c>
       <c r="H7">
         <v>113.9</v>
       </c>
       <c r="I7">
         <v>118.3</v>
       </c>
       <c r="J7">
         <v>123.1</v>
       </c>
@@ -7805,57 +7994,60 @@
       </c>
       <c r="AC7">
         <v>100.5</v>
       </c>
       <c r="AD7">
         <v>95.4</v>
       </c>
       <c r="AE7">
         <v>99.5</v>
       </c>
       <c r="AF7">
         <v>97.5</v>
       </c>
       <c r="AG7">
         <v>101.3</v>
       </c>
       <c r="AH7">
         <v>98.1</v>
       </c>
       <c r="AI7">
         <v>100.5</v>
       </c>
       <c r="AJ7">
         <v>100</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>117.6</v>
       </c>
       <c r="E8">
         <v>115.4</v>
       </c>
       <c r="F8">
         <v>116.8</v>
       </c>
       <c r="G8">
         <v>117.9</v>
       </c>
       <c r="H8">
         <v>110.2</v>
       </c>
       <c r="I8">
         <v>111.7</v>
       </c>
       <c r="J8">
         <v>118.7</v>
       </c>
@@ -7915,57 +8107,60 @@
       </c>
       <c r="AC8">
         <v>97.6</v>
       </c>
       <c r="AD8">
         <v>93.8</v>
       </c>
       <c r="AE8">
         <v>100.2</v>
       </c>
       <c r="AF8">
         <v>95.3</v>
       </c>
       <c r="AG8">
         <v>100.5</v>
       </c>
       <c r="AH8">
         <v>95.8</v>
       </c>
       <c r="AI8">
         <v>99.5</v>
       </c>
       <c r="AJ8">
         <v>98.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>109.2</v>
       </c>
       <c r="E9">
         <v>110.2</v>
       </c>
       <c r="F9">
         <v>109.2</v>
       </c>
       <c r="G9">
         <v>112.6</v>
       </c>
       <c r="H9">
         <v>111.2</v>
       </c>
       <c r="I9">
         <v>110.5</v>
       </c>
       <c r="J9">
         <v>111.2</v>
       </c>
@@ -8025,57 +8220,60 @@
       </c>
       <c r="AC9">
         <v>90</v>
       </c>
       <c r="AD9">
         <v>89.2</v>
       </c>
       <c r="AE9">
         <v>90.1</v>
       </c>
       <c r="AF9">
         <v>89.1</v>
       </c>
       <c r="AG9">
         <v>87.6</v>
       </c>
       <c r="AH9">
         <v>84.9</v>
       </c>
       <c r="AI9">
         <v>85.3</v>
       </c>
       <c r="AJ9">
         <v>84.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>110.4</v>
       </c>
       <c r="E10">
         <v>111.7</v>
       </c>
       <c r="F10">
         <v>110.5</v>
       </c>
       <c r="G10">
         <v>110.4</v>
       </c>
       <c r="H10">
         <v>111.4</v>
       </c>
       <c r="I10">
         <v>112.6</v>
       </c>
       <c r="J10">
         <v>110.1</v>
       </c>
@@ -8135,57 +8333,60 @@
       </c>
       <c r="AC10">
         <v>98.3</v>
       </c>
       <c r="AD10">
         <v>98.3</v>
       </c>
       <c r="AE10">
         <v>98.5</v>
       </c>
       <c r="AF10">
         <v>98.4</v>
       </c>
       <c r="AG10">
         <v>97.8</v>
       </c>
       <c r="AH10">
         <v>97.6</v>
       </c>
       <c r="AI10">
         <v>96.5</v>
       </c>
       <c r="AJ10">
         <v>99.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>120.4</v>
       </c>
       <c r="E11">
         <v>121.7</v>
       </c>
       <c r="F11">
         <v>117.7</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
       <c r="H11">
         <v>119.9</v>
       </c>
       <c r="I11">
         <v>128.80000000000001</v>
       </c>
       <c r="J11">
         <v>121.8</v>
       </c>
@@ -8245,57 +8446,60 @@
       </c>
       <c r="AC11">
         <v>99.9</v>
       </c>
       <c r="AD11">
         <v>101.7</v>
       </c>
       <c r="AE11">
         <v>103.1</v>
       </c>
       <c r="AF11">
         <v>101.6</v>
       </c>
       <c r="AG11">
         <v>103.8</v>
       </c>
       <c r="AH11">
         <v>100.2</v>
       </c>
       <c r="AI11">
         <v>100.2</v>
       </c>
       <c r="AJ11">
         <v>103.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>107.1</v>
       </c>
       <c r="F12">
         <v>107.5</v>
       </c>
       <c r="G12">
         <v>106.3</v>
       </c>
       <c r="H12">
         <v>108.6</v>
       </c>
       <c r="I12">
         <v>105.9</v>
       </c>
       <c r="J12">
         <v>105.7</v>
       </c>
@@ -8355,57 +8559,60 @@
       </c>
       <c r="AC12">
         <v>97.3</v>
       </c>
       <c r="AD12">
         <v>97.5</v>
       </c>
       <c r="AE12">
         <v>97.3</v>
       </c>
       <c r="AF12">
         <v>97.2</v>
       </c>
       <c r="AG12">
         <v>95.4</v>
       </c>
       <c r="AH12">
         <v>96.4</v>
       </c>
       <c r="AI12">
         <v>95.3</v>
       </c>
       <c r="AJ12">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>114</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>112.6</v>
       </c>
       <c r="G13">
         <v>116.6</v>
       </c>
       <c r="H13">
         <v>113.9</v>
       </c>
       <c r="I13">
         <v>114</v>
       </c>
       <c r="J13">
         <v>112.5</v>
       </c>
@@ -8465,57 +8672,60 @@
       </c>
       <c r="AC13">
         <v>98.4</v>
       </c>
       <c r="AD13">
         <v>97.6</v>
       </c>
       <c r="AE13">
         <v>97.7</v>
       </c>
       <c r="AF13">
         <v>97.1</v>
       </c>
       <c r="AG13">
         <v>97.4</v>
       </c>
       <c r="AH13">
         <v>96.9</v>
       </c>
       <c r="AI13">
         <v>97.7</v>
       </c>
       <c r="AJ13">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14">
         <v>3969.01</v>
       </c>
       <c r="D14">
         <v>114</v>
       </c>
       <c r="E14">
         <v>114.9</v>
       </c>
       <c r="F14">
         <v>112.6</v>
       </c>
       <c r="G14">
         <v>116.6</v>
       </c>
       <c r="H14">
         <v>114</v>
       </c>
       <c r="I14">
         <v>114.1</v>
       </c>
       <c r="J14">
         <v>112.5</v>
       </c>
@@ -8575,57 +8785,60 @@
       </c>
       <c r="AC14">
         <v>98.5</v>
       </c>
       <c r="AD14">
         <v>97.6</v>
       </c>
       <c r="AE14">
         <v>97.8</v>
       </c>
       <c r="AF14">
         <v>97</v>
       </c>
       <c r="AG14">
         <v>97.5</v>
       </c>
       <c r="AH14">
         <v>96.9</v>
       </c>
       <c r="AI14">
         <v>97.8</v>
       </c>
       <c r="AJ14">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C15">
         <v>3476.52</v>
       </c>
       <c r="D15">
         <v>113.9</v>
       </c>
       <c r="E15">
         <v>115.2</v>
       </c>
       <c r="F15">
         <v>112.8</v>
       </c>
       <c r="G15">
         <v>117</v>
       </c>
       <c r="H15">
         <v>114.1</v>
       </c>
       <c r="I15">
         <v>114.4</v>
       </c>
       <c r="J15">
         <v>112.8</v>
       </c>
@@ -8685,57 +8898,60 @@
       </c>
       <c r="AC15">
         <v>99</v>
       </c>
       <c r="AD15">
         <v>98.3</v>
       </c>
       <c r="AE15">
         <v>98.3</v>
       </c>
       <c r="AF15">
         <v>97.9</v>
       </c>
       <c r="AG15">
         <v>98.1</v>
       </c>
       <c r="AH15">
         <v>97.5</v>
       </c>
       <c r="AI15">
         <v>98.4</v>
       </c>
       <c r="AJ15">
         <v>100.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16">
         <v>506.33</v>
       </c>
       <c r="D16">
         <v>113.9</v>
       </c>
       <c r="E16">
         <v>113.8</v>
       </c>
       <c r="F16">
         <v>112.9</v>
       </c>
       <c r="G16">
         <v>111.6</v>
       </c>
       <c r="H16">
         <v>111.7</v>
       </c>
       <c r="I16">
         <v>112.5</v>
       </c>
       <c r="J16">
         <v>112.7</v>
       </c>
@@ -8793,76 +9009,79 @@
       <c r="AB16">
         <v>94.2</v>
       </c>
       <c r="AC16">
         <v>95</v>
       </c>
       <c r="AD16">
         <v>93</v>
       </c>
       <c r="AE16">
         <v>93.5</v>
       </c>
       <c r="AF16">
         <v>92</v>
       </c>
       <c r="AG16">
         <v>92.5</v>
       </c>
       <c r="AH16">
         <v>92.3</v>
       </c>
       <c r="AI16">
         <v>92.4</v>
       </c>
       <c r="AJ16">
+        <v>92.3</v>
+      </c>
+      <c r="AK16">
         <v>92.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D6B3ACB-401F-4CDF-9DE7-F4AD24441FBE}">
-  <dimension ref="A1:AJ16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09F7C8D5-8E0B-461D-8B04-15707F3028C1}">
+  <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -8921,60 +9140,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -9031,57 +9253,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>111.9</v>
       </c>
       <c r="E4">
         <v>109.5</v>
       </c>
       <c r="F4">
         <v>111.7</v>
       </c>
       <c r="G4">
         <v>115</v>
       </c>
       <c r="H4">
         <v>109.1</v>
       </c>
       <c r="I4">
         <v>109</v>
       </c>
       <c r="J4">
         <v>111.3</v>
       </c>
@@ -9141,57 +9366,60 @@
       </c>
       <c r="AC4">
         <v>117.6</v>
       </c>
       <c r="AD4">
         <v>121</v>
       </c>
       <c r="AE4">
         <v>119.7</v>
       </c>
       <c r="AF4">
         <v>125.1</v>
       </c>
       <c r="AG4">
         <v>125.6</v>
       </c>
       <c r="AH4">
         <v>122.8</v>
       </c>
       <c r="AI4">
         <v>126.4</v>
       </c>
       <c r="AJ4">
         <v>129.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>1213.3</v>
       </c>
       <c r="D5">
         <v>107.6</v>
       </c>
       <c r="E5">
         <v>104.7</v>
       </c>
       <c r="F5">
         <v>105.8</v>
       </c>
       <c r="G5">
         <v>110.3</v>
       </c>
       <c r="H5">
         <v>104.1</v>
       </c>
       <c r="I5">
         <v>104.8</v>
       </c>
       <c r="J5">
         <v>108</v>
       </c>
@@ -9251,57 +9479,60 @@
       </c>
       <c r="AC5">
         <v>123.8</v>
       </c>
       <c r="AD5">
         <v>128.30000000000001</v>
       </c>
       <c r="AE5">
         <v>125.9</v>
       </c>
       <c r="AF5">
         <v>135.69999999999999</v>
       </c>
       <c r="AG5">
         <v>134.30000000000001</v>
       </c>
       <c r="AH5">
         <v>131.4</v>
       </c>
       <c r="AI5">
         <v>134.30000000000001</v>
       </c>
       <c r="AJ5">
         <v>135.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>143.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>511.29</v>
       </c>
       <c r="D6">
         <v>104.5</v>
       </c>
       <c r="E6">
         <v>100</v>
       </c>
       <c r="F6">
         <v>104.4</v>
       </c>
       <c r="G6">
         <v>107.8</v>
       </c>
       <c r="H6">
         <v>101.5</v>
       </c>
       <c r="I6">
         <v>103.7</v>
       </c>
       <c r="J6">
         <v>104.6</v>
       </c>
@@ -9361,57 +9592,60 @@
       </c>
       <c r="AC6">
         <v>126.2</v>
       </c>
       <c r="AD6">
         <v>124.8</v>
       </c>
       <c r="AE6">
         <v>127.9</v>
       </c>
       <c r="AF6">
         <v>143.1</v>
       </c>
       <c r="AG6">
         <v>133.6</v>
       </c>
       <c r="AH6">
         <v>135.4</v>
       </c>
       <c r="AI6">
         <v>138.1</v>
       </c>
       <c r="AJ6">
         <v>138</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>151.19999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>420.2</v>
       </c>
       <c r="D7">
         <v>103</v>
       </c>
       <c r="E7">
         <v>96.7</v>
       </c>
       <c r="F7">
         <v>102.8</v>
       </c>
       <c r="G7">
         <v>105.7</v>
       </c>
       <c r="H7">
         <v>98.8</v>
       </c>
       <c r="I7">
         <v>101.6</v>
       </c>
       <c r="J7">
         <v>102.2</v>
       </c>
@@ -9471,57 +9705,60 @@
       </c>
       <c r="AC7">
         <v>135</v>
       </c>
       <c r="AD7">
         <v>133.5</v>
       </c>
       <c r="AE7">
         <v>137</v>
       </c>
       <c r="AF7">
         <v>155.69999999999999</v>
       </c>
       <c r="AG7">
         <v>144.30000000000001</v>
       </c>
       <c r="AH7">
         <v>146.69999999999999</v>
       </c>
       <c r="AI7">
         <v>150.30000000000001</v>
       </c>
       <c r="AJ7">
         <v>149.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7">
+        <v>166.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>409.26</v>
       </c>
       <c r="D8">
         <v>102</v>
       </c>
       <c r="E8">
         <v>95.9</v>
       </c>
       <c r="F8">
         <v>102.5</v>
       </c>
       <c r="G8">
         <v>105.7</v>
       </c>
       <c r="H8">
         <v>99</v>
       </c>
       <c r="I8">
         <v>101</v>
       </c>
       <c r="J8">
         <v>101.5</v>
       </c>
@@ -9581,57 +9818,60 @@
       </c>
       <c r="AC8">
         <v>135.69999999999999</v>
       </c>
       <c r="AD8">
         <v>134.4</v>
       </c>
       <c r="AE8">
         <v>138.69999999999999</v>
       </c>
       <c r="AF8">
         <v>156.80000000000001</v>
       </c>
       <c r="AG8">
         <v>144</v>
       </c>
       <c r="AH8">
         <v>147.5</v>
       </c>
       <c r="AI8">
         <v>151.19999999999999</v>
       </c>
       <c r="AJ8">
         <v>150.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8">
+        <v>167.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>91.09</v>
       </c>
       <c r="D9">
         <v>111.5</v>
       </c>
       <c r="E9">
         <v>115.2</v>
       </c>
       <c r="F9">
         <v>112.4</v>
       </c>
       <c r="G9">
         <v>116.3</v>
       </c>
       <c r="H9">
         <v>114.4</v>
       </c>
       <c r="I9">
         <v>113.6</v>
       </c>
       <c r="J9">
         <v>115.7</v>
       </c>
@@ -9691,57 +9931,60 @@
       </c>
       <c r="AC9">
         <v>85.6</v>
       </c>
       <c r="AD9">
         <v>86.2</v>
       </c>
       <c r="AE9">
         <v>84.5</v>
       </c>
       <c r="AF9">
         <v>84.6</v>
       </c>
       <c r="AG9">
         <v>85.1</v>
       </c>
       <c r="AH9">
         <v>84.4</v>
       </c>
       <c r="AI9">
         <v>80.5</v>
       </c>
       <c r="AJ9">
         <v>84.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>82.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>702.01</v>
       </c>
       <c r="D10">
         <v>109.2</v>
       </c>
       <c r="E10">
         <v>108.2</v>
       </c>
       <c r="F10">
         <v>107.4</v>
       </c>
       <c r="G10">
         <v>112.1</v>
       </c>
       <c r="H10">
         <v>105.4</v>
       </c>
       <c r="I10">
         <v>105.8</v>
       </c>
       <c r="J10">
         <v>111</v>
       </c>
@@ -9801,57 +10044,60 @@
       </c>
       <c r="AC10">
         <v>123.2</v>
       </c>
       <c r="AD10">
         <v>130.80000000000001</v>
       </c>
       <c r="AE10">
         <v>121.3</v>
       </c>
       <c r="AF10">
         <v>131.6</v>
       </c>
       <c r="AG10">
         <v>134.6</v>
       </c>
       <c r="AH10">
         <v>127.7</v>
       </c>
       <c r="AI10">
         <v>131.30000000000001</v>
       </c>
       <c r="AJ10">
         <v>135</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>237.64</v>
       </c>
       <c r="D11">
         <v>114.5</v>
       </c>
       <c r="E11">
         <v>107.8</v>
       </c>
       <c r="F11">
         <v>106.6</v>
       </c>
       <c r="G11">
         <v>114.8</v>
       </c>
       <c r="H11">
         <v>102.1</v>
       </c>
       <c r="I11">
         <v>102.2</v>
       </c>
       <c r="J11">
         <v>109.8</v>
       </c>
@@ -9911,57 +10157,60 @@
       </c>
       <c r="AC11">
         <v>126.1</v>
       </c>
       <c r="AD11">
         <v>132.5</v>
       </c>
       <c r="AE11">
         <v>125.7</v>
       </c>
       <c r="AF11">
         <v>138</v>
       </c>
       <c r="AG11">
         <v>143.80000000000001</v>
       </c>
       <c r="AH11">
         <v>136.6</v>
       </c>
       <c r="AI11">
         <v>142.5</v>
       </c>
       <c r="AJ11">
         <v>148.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>141.80000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>464.37</v>
       </c>
       <c r="D12">
         <v>108.1</v>
       </c>
       <c r="E12">
         <v>108</v>
       </c>
       <c r="F12">
         <v>107.1</v>
       </c>
       <c r="G12">
         <v>110.8</v>
       </c>
       <c r="H12">
         <v>107.6</v>
       </c>
       <c r="I12">
         <v>107</v>
       </c>
       <c r="J12">
         <v>111.1</v>
       </c>
@@ -10021,57 +10270,60 @@
       </c>
       <c r="AC12">
         <v>121.1</v>
       </c>
       <c r="AD12">
         <v>127.9</v>
       </c>
       <c r="AE12">
         <v>119.8</v>
       </c>
       <c r="AF12">
         <v>129.9</v>
       </c>
       <c r="AG12">
         <v>129.30000000000001</v>
       </c>
       <c r="AH12">
         <v>123.7</v>
       </c>
       <c r="AI12">
         <v>124.4</v>
       </c>
       <c r="AJ12">
         <v>130</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>135.30000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>1105.48</v>
       </c>
       <c r="D13">
         <v>115.9</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>118.4</v>
       </c>
       <c r="G13">
         <v>120.5</v>
       </c>
       <c r="H13">
         <v>113.7</v>
       </c>
       <c r="I13">
         <v>113.7</v>
       </c>
       <c r="J13">
         <v>115.4</v>
       </c>
@@ -10131,57 +10383,60 @@
       </c>
       <c r="AC13">
         <v>110.4</v>
       </c>
       <c r="AD13">
         <v>113.5</v>
       </c>
       <c r="AE13">
         <v>113.4</v>
       </c>
       <c r="AF13">
         <v>113.9</v>
       </c>
       <c r="AG13">
         <v>116.3</v>
       </c>
       <c r="AH13">
         <v>113.9</v>
       </c>
       <c r="AI13">
         <v>116.7</v>
       </c>
       <c r="AJ13">
         <v>123.4</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>122.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14">
         <v>766.34</v>
       </c>
       <c r="D14">
         <v>115.4</v>
       </c>
       <c r="E14">
         <v>116.4</v>
       </c>
       <c r="F14">
         <v>118.6</v>
       </c>
       <c r="G14">
         <v>122.5</v>
       </c>
       <c r="H14">
         <v>116</v>
       </c>
       <c r="I14">
         <v>115</v>
       </c>
       <c r="J14">
         <v>116</v>
       </c>
@@ -10241,57 +10496,60 @@
       </c>
       <c r="AC14">
         <v>119.2</v>
       </c>
       <c r="AD14">
         <v>122.6</v>
       </c>
       <c r="AE14">
         <v>122.2</v>
       </c>
       <c r="AF14">
         <v>125.9</v>
       </c>
       <c r="AG14">
         <v>126.5</v>
       </c>
       <c r="AH14">
         <v>124.8</v>
       </c>
       <c r="AI14">
         <v>127.5</v>
       </c>
       <c r="AJ14">
         <v>137.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>145.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C15">
         <v>890.1</v>
       </c>
       <c r="D15">
         <v>116.9</v>
       </c>
       <c r="E15">
         <v>116.9</v>
       </c>
       <c r="F15">
         <v>119.4</v>
       </c>
       <c r="G15">
         <v>121.3</v>
       </c>
       <c r="H15">
         <v>117.4</v>
       </c>
       <c r="I15">
         <v>118</v>
       </c>
       <c r="J15">
         <v>117.3</v>
       </c>
@@ -10351,57 +10609,60 @@
       </c>
       <c r="AC15">
         <v>116.6</v>
       </c>
       <c r="AD15">
         <v>117.8</v>
       </c>
       <c r="AE15">
         <v>115.8</v>
       </c>
       <c r="AF15">
         <v>120.7</v>
       </c>
       <c r="AG15">
         <v>121.8</v>
       </c>
       <c r="AH15">
         <v>120.7</v>
       </c>
       <c r="AI15">
         <v>123.3</v>
       </c>
       <c r="AJ15">
         <v>132.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15">
+        <v>130.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16">
         <v>215.38</v>
       </c>
       <c r="D16">
         <v>115.2</v>
       </c>
       <c r="E16">
         <v>109.6</v>
       </c>
       <c r="F16">
         <v>112.2</v>
       </c>
       <c r="G16">
         <v>108.8</v>
       </c>
       <c r="H16">
         <v>105</v>
       </c>
       <c r="I16">
         <v>104.2</v>
       </c>
       <c r="J16">
         <v>104.8</v>
       </c>
@@ -10460,50 +10721,53 @@
         <v>84.8</v>
       </c>
       <c r="AC16">
         <v>91.5</v>
       </c>
       <c r="AD16">
         <v>92</v>
       </c>
       <c r="AE16">
         <v>89.7</v>
       </c>
       <c r="AF16">
         <v>87.3</v>
       </c>
       <c r="AG16">
         <v>91.3</v>
       </c>
       <c r="AH16">
         <v>88.2</v>
       </c>
       <c r="AI16">
         <v>89</v>
       </c>
       <c r="AJ16">
         <v>88.5</v>
+      </c>
+      <c r="AK16">
+        <v>83.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">