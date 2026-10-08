--- v1 (2026-08-01)
+++ v2 (2026-10-08)
@@ -4,80 +4,83 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9107151B-CCC0-4616-AE37-1DB2D421BE76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{536C44AF-DEBD-4EA3-9A47-98A8383FE7F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="435" windowWidth="21600" windowHeight="11265" xr2:uid="{BAE99CD4-E2DA-46C7-87FC-119CA20A4235}"/>
+    <workbookView xWindow="1900" yWindow="1900" windowWidth="14400" windowHeight="8170" xr2:uid="{BF5951C5-40A3-4A21-A59A-A548EB42E5F9}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="78">
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
@@ -156,51 +159,51 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>p 2026Q2</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -369,51 +372,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{D83B6D14-6DED-43E1-A40D-67979482056F}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{752E533B-E5FD-442D-A9EC-115E5652A1BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -708,58 +711,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F609D7B0-12F9-4A8D-BE25-7523AE4DB9F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEF83962-E0E6-4355-BD37-F550D37FDCC7}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>66</v>
@@ -806,58 +809,58 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D18BDB8-63DB-41D6-81A1-A827063D6DE7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3244A9F8-0A96-4CE4-A173-4AC2914D1295}">
   <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -1151,51 +1154,51 @@
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
       <c r="AK4">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
@@ -1264,51 +1267,51 @@
       <c r="AC5">
         <v>102.1</v>
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>102.5</v>
       </c>
       <c r="AK5">
-        <v>102.7</v>
+        <v>102.8</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
@@ -1490,51 +1493,51 @@
       <c r="AC7">
         <v>108.8</v>
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
         <v>109.3</v>
       </c>
       <c r="AK7">
-        <v>108</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
@@ -1603,51 +1606,51 @@
       <c r="AC8">
         <v>110</v>
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
         <v>112.2</v>
       </c>
       <c r="AK8">
-        <v>111.6</v>
+        <v>111.7</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>109.9</v>
       </c>
       <c r="E9">
         <v>110.7</v>
       </c>
       <c r="F9">
         <v>109</v>
       </c>
       <c r="G9">
         <v>113</v>
       </c>
       <c r="H9">
@@ -1829,51 +1832,51 @@
       <c r="AC10">
         <v>101.9</v>
       </c>
       <c r="AD10">
         <v>99.9</v>
       </c>
       <c r="AE10">
         <v>100.5</v>
       </c>
       <c r="AF10">
         <v>101.6</v>
       </c>
       <c r="AG10">
         <v>100.9</v>
       </c>
       <c r="AH10">
         <v>99.7</v>
       </c>
       <c r="AI10">
         <v>99.6</v>
       </c>
       <c r="AJ10">
         <v>102.1</v>
       </c>
       <c r="AK10">
-        <v>102.8</v>
+        <v>103.1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>122.8</v>
       </c>
       <c r="E11">
         <v>124</v>
       </c>
       <c r="F11">
         <v>117.9</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
       <c r="H11">
@@ -2055,51 +2058,51 @@
       <c r="AC12">
         <v>99.5</v>
       </c>
       <c r="AD12">
         <v>99.3</v>
       </c>
       <c r="AE12">
         <v>99.7</v>
       </c>
       <c r="AF12">
         <v>99.6</v>
       </c>
       <c r="AG12">
         <v>98.1</v>
       </c>
       <c r="AH12">
         <v>98.6</v>
       </c>
       <c r="AI12">
         <v>98.5</v>
       </c>
       <c r="AJ12">
         <v>99.5</v>
       </c>
       <c r="AK12">
-        <v>99.6</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>115.5</v>
       </c>
       <c r="E13">
         <v>116.6</v>
       </c>
       <c r="F13">
         <v>114.2</v>
       </c>
       <c r="G13">
         <v>117.6</v>
       </c>
       <c r="H13">
@@ -2394,68 +2397,68 @@
       <c r="AC15">
         <v>96.3</v>
       </c>
       <c r="AD15">
         <v>94</v>
       </c>
       <c r="AE15">
         <v>95</v>
       </c>
       <c r="AF15">
         <v>92.7</v>
       </c>
       <c r="AG15">
         <v>94</v>
       </c>
       <c r="AH15">
         <v>94.2</v>
       </c>
       <c r="AI15">
         <v>94.3</v>
       </c>
       <c r="AJ15">
         <v>94.6</v>
       </c>
       <c r="AK15">
-        <v>93.2</v>
+        <v>93.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FACA92-D476-4A48-B778-CF87B232D47D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC6A980-0C01-4D59-9112-9EA1AA1E20CF}">
   <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -4002,58 +4005,58 @@
         <v>107</v>
       </c>
       <c r="AG15">
         <v>116.7</v>
       </c>
       <c r="AH15">
         <v>120.5</v>
       </c>
       <c r="AI15">
         <v>122.9</v>
       </c>
       <c r="AJ15">
         <v>130.4</v>
       </c>
       <c r="AK15">
         <v>108.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0FD984-9970-4427-BE3A-C63A1DC82596}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C08C8B8-9806-46F7-98A8-7B2BAAA4DB77}">
   <dimension ref="A1:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -4347,51 +4350,51 @@
       <c r="AC4">
         <v>98</v>
       </c>
       <c r="AD4">
         <v>97.4</v>
       </c>
       <c r="AE4">
         <v>97.6</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.2</v>
       </c>
       <c r="AH4">
         <v>96.6</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>97.9</v>
       </c>
       <c r="AK4">
-        <v>98</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>112.3</v>
       </c>
       <c r="E5">
         <v>113.6</v>
       </c>
       <c r="F5">
         <v>113</v>
       </c>
       <c r="G5">
         <v>112.7</v>
       </c>
       <c r="H5">
@@ -4460,51 +4463,51 @@
       <c r="AC5">
         <v>97.6</v>
       </c>
       <c r="AD5">
         <v>96.4</v>
       </c>
       <c r="AE5">
         <v>97.1</v>
       </c>
       <c r="AF5">
         <v>96.9</v>
       </c>
       <c r="AG5">
         <v>97.1</v>
       </c>
       <c r="AH5">
         <v>95.7</v>
       </c>
       <c r="AI5">
         <v>95.7</v>
       </c>
       <c r="AJ5">
         <v>97.4</v>
       </c>
       <c r="AK5">
-        <v>96.7</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>115.3</v>
       </c>
       <c r="E6">
         <v>115.8</v>
       </c>
       <c r="F6">
         <v>115.3</v>
       </c>
       <c r="G6">
         <v>117.6</v>
       </c>
       <c r="H6">
@@ -4686,51 +4689,51 @@
       <c r="AC7">
         <v>100.4</v>
       </c>
       <c r="AD7">
         <v>95.2</v>
       </c>
       <c r="AE7">
         <v>99.5</v>
       </c>
       <c r="AF7">
         <v>97.5</v>
       </c>
       <c r="AG7">
         <v>101.2</v>
       </c>
       <c r="AH7">
         <v>98.1</v>
       </c>
       <c r="AI7">
         <v>100.4</v>
       </c>
       <c r="AJ7">
         <v>99.9</v>
       </c>
       <c r="AK7">
-        <v>96.6</v>
+        <v>96.7</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>117.4</v>
       </c>
       <c r="E8">
         <v>115.3</v>
       </c>
       <c r="F8">
         <v>116.7</v>
       </c>
       <c r="G8">
         <v>117.9</v>
       </c>
       <c r="H8">
@@ -4912,51 +4915,51 @@
       <c r="AC9">
         <v>90</v>
       </c>
       <c r="AD9">
         <v>89.2</v>
       </c>
       <c r="AE9">
         <v>90.1</v>
       </c>
       <c r="AF9">
         <v>89.1</v>
       </c>
       <c r="AG9">
         <v>87.6</v>
       </c>
       <c r="AH9">
         <v>84.9</v>
       </c>
       <c r="AI9">
         <v>85.3</v>
       </c>
       <c r="AJ9">
         <v>84.5</v>
       </c>
       <c r="AK9">
-        <v>85.9</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>110.2</v>
       </c>
       <c r="E10">
         <v>111.6</v>
       </c>
       <c r="F10">
         <v>110.3</v>
       </c>
       <c r="G10">
         <v>110.2</v>
       </c>
       <c r="H10">
@@ -5025,51 +5028,51 @@
       <c r="AC10">
         <v>98.1</v>
       </c>
       <c r="AD10">
         <v>98.4</v>
       </c>
       <c r="AE10">
         <v>98.3</v>
       </c>
       <c r="AF10">
         <v>99</v>
       </c>
       <c r="AG10">
         <v>97.5</v>
       </c>
       <c r="AH10">
         <v>97.1</v>
       </c>
       <c r="AI10">
         <v>95.9</v>
       </c>
       <c r="AJ10">
         <v>99.8</v>
       </c>
       <c r="AK10">
-        <v>99.4</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>119.9</v>
       </c>
       <c r="E11">
         <v>121.1</v>
       </c>
       <c r="F11">
         <v>116.7</v>
       </c>
       <c r="G11">
         <v>119.3</v>
       </c>
       <c r="H11">
@@ -5251,51 +5254,51 @@
       <c r="AC12">
         <v>97.3</v>
       </c>
       <c r="AD12">
         <v>97.5</v>
       </c>
       <c r="AE12">
         <v>97.3</v>
       </c>
       <c r="AF12">
         <v>97.2</v>
       </c>
       <c r="AG12">
         <v>95.4</v>
       </c>
       <c r="AH12">
         <v>96.3</v>
       </c>
       <c r="AI12">
         <v>95.2</v>
       </c>
       <c r="AJ12">
         <v>97.7</v>
       </c>
       <c r="AK12">
-        <v>96.5</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>114</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>112.6</v>
       </c>
       <c r="G13">
         <v>116.5</v>
       </c>
       <c r="H13">
@@ -5590,68 +5593,68 @@
       <c r="AC15">
         <v>95</v>
       </c>
       <c r="AD15">
         <v>93</v>
       </c>
       <c r="AE15">
         <v>93.5</v>
       </c>
       <c r="AF15">
         <v>92</v>
       </c>
       <c r="AG15">
         <v>92.5</v>
       </c>
       <c r="AH15">
         <v>92.3</v>
       </c>
       <c r="AI15">
         <v>92.4</v>
       </c>
       <c r="AJ15">
         <v>92.3</v>
       </c>
       <c r="AK15">
-        <v>92.3</v>
+        <v>92.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B54DCD2-88DE-47AF-ADBF-98271F6B73D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05145E18-7754-4609-91C7-104DC9FEBB9F}">
   <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -5945,51 +5948,51 @@
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.6</v>
       </c>
       <c r="AE4">
         <v>102.8</v>
       </c>
       <c r="AF4">
         <v>102.8</v>
       </c>
       <c r="AG4">
         <v>103.8</v>
       </c>
       <c r="AH4">
         <v>102.4</v>
       </c>
       <c r="AI4">
         <v>103.7</v>
       </c>
       <c r="AJ4">
         <v>104.6</v>
       </c>
       <c r="AK4">
-        <v>106.1</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>111</v>
       </c>
       <c r="E5">
         <v>111.6</v>
       </c>
       <c r="F5">
         <v>111.9</v>
       </c>
       <c r="G5">
         <v>112.3</v>
       </c>
       <c r="H5">
@@ -6058,51 +6061,51 @@
       <c r="AC5">
         <v>103.7</v>
       </c>
       <c r="AD5">
         <v>103.6</v>
       </c>
       <c r="AE5">
         <v>103.4</v>
       </c>
       <c r="AF5">
         <v>104.5</v>
       </c>
       <c r="AG5">
         <v>106</v>
       </c>
       <c r="AH5">
         <v>104.5</v>
       </c>
       <c r="AI5">
         <v>105.4</v>
       </c>
       <c r="AJ5">
         <v>104.6</v>
       </c>
       <c r="AK5">
-        <v>108</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>112.5</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>113.6</v>
       </c>
       <c r="G6">
         <v>114.6</v>
       </c>
       <c r="H6">
@@ -6171,51 +6174,51 @@
       <c r="AC6">
         <v>103</v>
       </c>
       <c r="AD6">
         <v>100.6</v>
       </c>
       <c r="AE6">
         <v>102.2</v>
       </c>
       <c r="AF6">
         <v>103.8</v>
       </c>
       <c r="AG6">
         <v>106</v>
       </c>
       <c r="AH6">
         <v>103.5</v>
       </c>
       <c r="AI6">
         <v>105.4</v>
       </c>
       <c r="AJ6">
         <v>102.4</v>
       </c>
       <c r="AK6">
-        <v>107.6</v>
+        <v>107.7</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>114.2</v>
       </c>
       <c r="E7">
         <v>112.9</v>
       </c>
       <c r="F7">
         <v>114.5</v>
       </c>
       <c r="G7">
         <v>116.2</v>
       </c>
       <c r="H7">
@@ -6623,51 +6626,51 @@
       <c r="AC10">
         <v>103.9</v>
       </c>
       <c r="AD10">
         <v>106.6</v>
       </c>
       <c r="AE10">
         <v>104.5</v>
       </c>
       <c r="AF10">
         <v>106</v>
       </c>
       <c r="AG10">
         <v>106.3</v>
       </c>
       <c r="AH10">
         <v>104.7</v>
       </c>
       <c r="AI10">
         <v>105</v>
       </c>
       <c r="AJ10">
         <v>107.3</v>
       </c>
       <c r="AK10">
-        <v>108.6</v>
+        <v>108.8</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>118.8</v>
       </c>
       <c r="E11">
         <v>118.9</v>
       </c>
       <c r="F11">
         <v>116.5</v>
       </c>
       <c r="G11">
         <v>117.1</v>
       </c>
       <c r="H11">
@@ -6736,51 +6739,51 @@
       <c r="AC11">
         <v>108.1</v>
       </c>
       <c r="AD11">
         <v>108.1</v>
       </c>
       <c r="AE11">
         <v>107.4</v>
       </c>
       <c r="AF11">
         <v>113</v>
       </c>
       <c r="AG11">
         <v>114.8</v>
       </c>
       <c r="AH11">
         <v>108.9</v>
       </c>
       <c r="AI11">
         <v>109.4</v>
       </c>
       <c r="AJ11">
         <v>116.7</v>
       </c>
       <c r="AK11">
-        <v>116.4</v>
+        <v>116.3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>106.5</v>
       </c>
       <c r="E12">
         <v>107.1</v>
       </c>
       <c r="F12">
         <v>107.7</v>
       </c>
       <c r="G12">
         <v>107.6</v>
       </c>
       <c r="H12">
@@ -6849,51 +6852,51 @@
       <c r="AC12">
         <v>102.2</v>
       </c>
       <c r="AD12">
         <v>104.4</v>
       </c>
       <c r="AE12">
         <v>102.4</v>
       </c>
       <c r="AF12">
         <v>104.4</v>
       </c>
       <c r="AG12">
         <v>102.4</v>
       </c>
       <c r="AH12">
         <v>102.9</v>
       </c>
       <c r="AI12">
         <v>101.8</v>
       </c>
       <c r="AJ12">
         <v>104.8</v>
       </c>
       <c r="AK12">
-        <v>104.7</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>114.3</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>113.6</v>
       </c>
       <c r="G13">
         <v>117.8</v>
       </c>
       <c r="H13">
@@ -7301,68 +7304,68 @@
       <c r="AC16">
         <v>94.3</v>
       </c>
       <c r="AD16">
         <v>92.9</v>
       </c>
       <c r="AE16">
         <v>92.8</v>
       </c>
       <c r="AF16">
         <v>90.4</v>
       </c>
       <c r="AG16">
         <v>92</v>
       </c>
       <c r="AH16">
         <v>91.2</v>
       </c>
       <c r="AI16">
         <v>91.6</v>
       </c>
       <c r="AJ16">
         <v>90.8</v>
       </c>
       <c r="AK16">
-        <v>89.4</v>
+        <v>89.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BCF73EA-311E-4423-A78C-7017F5ACE8DD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4F5F3DA-93F5-472C-AA54-3FF8EF0D92C1}">
   <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
@@ -7656,51 +7659,51 @@
       <c r="AC4">
         <v>98.1</v>
       </c>
       <c r="AD4">
         <v>97.6</v>
       </c>
       <c r="AE4">
         <v>97.7</v>
       </c>
       <c r="AF4">
         <v>96.7</v>
       </c>
       <c r="AG4">
         <v>97.3</v>
       </c>
       <c r="AH4">
         <v>96.7</v>
       </c>
       <c r="AI4">
         <v>96.7</v>
       </c>
       <c r="AJ4">
         <v>98</v>
       </c>
       <c r="AK4">
-        <v>98.1</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>112.8</v>
       </c>
       <c r="E5">
         <v>113.1</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>113.6</v>
       </c>
       <c r="H5">
@@ -7769,51 +7772,51 @@
       <c r="AC5">
         <v>97.5</v>
       </c>
       <c r="AD5">
         <v>96.4</v>
       </c>
       <c r="AE5">
         <v>97.3</v>
       </c>
       <c r="AF5">
         <v>97.3</v>
       </c>
       <c r="AG5">
         <v>97.2</v>
       </c>
       <c r="AH5">
         <v>95.7</v>
       </c>
       <c r="AI5">
         <v>95.6</v>
       </c>
       <c r="AJ5">
         <v>97.9</v>
       </c>
       <c r="AK5">
-        <v>96.9</v>
+        <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>115.4</v>
       </c>
       <c r="E6">
         <v>115.9</v>
       </c>
       <c r="F6">
         <v>115.3</v>
       </c>
       <c r="G6">
         <v>117.7</v>
       </c>
       <c r="H6">
@@ -7995,51 +7998,51 @@
       <c r="AC7">
         <v>100.5</v>
       </c>
       <c r="AD7">
         <v>95.4</v>
       </c>
       <c r="AE7">
         <v>99.5</v>
       </c>
       <c r="AF7">
         <v>97.5</v>
       </c>
       <c r="AG7">
         <v>101.3</v>
       </c>
       <c r="AH7">
         <v>98.1</v>
       </c>
       <c r="AI7">
         <v>100.5</v>
       </c>
       <c r="AJ7">
         <v>100</v>
       </c>
       <c r="AK7">
-        <v>96.8</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>117.6</v>
       </c>
       <c r="E8">
         <v>115.4</v>
       </c>
       <c r="F8">
         <v>116.8</v>
       </c>
       <c r="G8">
         <v>117.9</v>
       </c>
       <c r="H8">
@@ -8221,51 +8224,51 @@
       <c r="AC9">
         <v>90</v>
       </c>
       <c r="AD9">
         <v>89.2</v>
       </c>
       <c r="AE9">
         <v>90.1</v>
       </c>
       <c r="AF9">
         <v>89.1</v>
       </c>
       <c r="AG9">
         <v>87.6</v>
       </c>
       <c r="AH9">
         <v>84.9</v>
       </c>
       <c r="AI9">
         <v>85.3</v>
       </c>
       <c r="AJ9">
         <v>84.5</v>
       </c>
       <c r="AK9">
-        <v>85.9</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>110.4</v>
       </c>
       <c r="E10">
         <v>111.7</v>
       </c>
       <c r="F10">
         <v>110.5</v>
       </c>
       <c r="G10">
         <v>110.4</v>
       </c>
       <c r="H10">
@@ -8334,51 +8337,51 @@
       <c r="AC10">
         <v>98.3</v>
       </c>
       <c r="AD10">
         <v>98.3</v>
       </c>
       <c r="AE10">
         <v>98.5</v>
       </c>
       <c r="AF10">
         <v>98.4</v>
       </c>
       <c r="AG10">
         <v>97.8</v>
       </c>
       <c r="AH10">
         <v>97.6</v>
       </c>
       <c r="AI10">
         <v>96.5</v>
       </c>
       <c r="AJ10">
         <v>99.4</v>
       </c>
       <c r="AK10">
-        <v>99.7</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>120.4</v>
       </c>
       <c r="E11">
         <v>121.7</v>
       </c>
       <c r="F11">
         <v>117.7</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
       <c r="H11">
@@ -8447,51 +8450,51 @@
       <c r="AC11">
         <v>99.9</v>
       </c>
       <c r="AD11">
         <v>101.7</v>
       </c>
       <c r="AE11">
         <v>103.1</v>
       </c>
       <c r="AF11">
         <v>101.6</v>
       </c>
       <c r="AG11">
         <v>103.8</v>
       </c>
       <c r="AH11">
         <v>100.2</v>
       </c>
       <c r="AI11">
         <v>100.2</v>
       </c>
       <c r="AJ11">
         <v>103.4</v>
       </c>
       <c r="AK11">
-        <v>107.4</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>106.9</v>
       </c>
       <c r="E12">
         <v>107.1</v>
       </c>
       <c r="F12">
         <v>107.5</v>
       </c>
       <c r="G12">
         <v>106.3</v>
       </c>
       <c r="H12">
@@ -8560,51 +8563,51 @@
       <c r="AC12">
         <v>97.3</v>
       </c>
       <c r="AD12">
         <v>97.5</v>
       </c>
       <c r="AE12">
         <v>97.3</v>
       </c>
       <c r="AF12">
         <v>97.2</v>
       </c>
       <c r="AG12">
         <v>95.4</v>
       </c>
       <c r="AH12">
         <v>96.4</v>
       </c>
       <c r="AI12">
         <v>95.3</v>
       </c>
       <c r="AJ12">
         <v>97.7</v>
       </c>
       <c r="AK12">
-        <v>96.5</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>114</v>
       </c>
       <c r="E13">
         <v>114.9</v>
       </c>
       <c r="F13">
         <v>112.6</v>
       </c>
       <c r="G13">
         <v>116.6</v>
       </c>
       <c r="H13">
@@ -9012,68 +9015,68 @@
       <c r="AC16">
         <v>95</v>
       </c>
       <c r="AD16">
         <v>93</v>
       </c>
       <c r="AE16">
         <v>93.5</v>
       </c>
       <c r="AF16">
         <v>92</v>
       </c>
       <c r="AG16">
         <v>92.5</v>
       </c>
       <c r="AH16">
         <v>92.3</v>
       </c>
       <c r="AI16">
         <v>92.4</v>
       </c>
       <c r="AJ16">
         <v>92.3</v>
       </c>
       <c r="AK16">
-        <v>92.3</v>
+        <v>92.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09F7C8D5-8E0B-461D-8B04-15707F3028C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D4F497-8BF8-4322-81B3-BF552247C6DC}">
   <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>