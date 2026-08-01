--- v0 (2026-06-07)
+++ v1 (2026-08-01)
@@ -6,102 +6,102 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{013D1AD4-49FA-4CFC-9069-1C8ACF3435B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{988467E1-4C07-4E1E-BEE5-A75678058471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="3510" windowWidth="21600" windowHeight="11295" xr2:uid="{A06DBE72-383A-41B8-92FB-34E6C12FCC03}"/>
+    <workbookView xWindow="1170" yWindow="1305" windowWidth="21600" windowHeight="11265" xr2:uid="{C6B1D88C-9C33-4288-97E8-FCB2D5965B06}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="45">
   <si>
     <t>項目：総合原指数【月次】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
-    <t>p 202604</t>
+    <t>p 202606</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -270,51 +270,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{988A60CB-A70C-4348-BA21-A2814DA2C149}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{90C7C6A8-E713-4BAF-895D-E6F0DE8F8CEE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -609,51 +609,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB6DBE24-7170-43E3-B4ED-E2714ED68F4D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85E0670A-698D-49F9-BBCF-5881DCF776D6}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:1">
@@ -707,66 +707,66 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE034876-E219-49F6-923A-3F07C1F0516A}">
-  <dimension ref="A1:CY15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F66EC7C8-9703-4D47-9C6E-D32BCEF20534}">
+  <dimension ref="A1:DA15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -1026,52 +1026,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -1334,55 +1340,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>106.2</v>
       </c>
       <c r="E4">
         <v>111.3</v>
       </c>
       <c r="F4">
         <v>130.4</v>
       </c>
       <c r="G4">
         <v>111.7</v>
       </c>
       <c r="H4">
         <v>108.3</v>
       </c>
       <c r="I4">
@@ -1646,54 +1658,60 @@
       <c r="CQ4">
         <v>88</v>
       </c>
       <c r="CR4">
         <v>104.5</v>
       </c>
       <c r="CS4">
         <v>105.5</v>
       </c>
       <c r="CT4">
         <v>98.4</v>
       </c>
       <c r="CU4">
         <v>104.5</v>
       </c>
       <c r="CV4">
         <v>93.3</v>
       </c>
       <c r="CW4">
         <v>96.8</v>
       </c>
       <c r="CX4">
         <v>111.6</v>
       </c>
       <c r="CY4">
-        <v>99.7</v>
+        <v>99.5</v>
+      </c>
+      <c r="CZ4">
+        <v>90.3</v>
+      </c>
+      <c r="DA4">
+        <v>104</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>103.2</v>
       </c>
       <c r="E5">
         <v>109.9</v>
       </c>
       <c r="F5">
         <v>135.4</v>
       </c>
       <c r="G5">
         <v>109</v>
       </c>
       <c r="H5">
         <v>104.6</v>
       </c>
       <c r="I5">
@@ -1957,54 +1975,60 @@
       <c r="CQ5">
         <v>88.3</v>
       </c>
       <c r="CR5">
         <v>106.1</v>
       </c>
       <c r="CS5">
         <v>106.1</v>
       </c>
       <c r="CT5">
         <v>99.5</v>
       </c>
       <c r="CU5">
         <v>108.1</v>
       </c>
       <c r="CV5">
         <v>91.3</v>
       </c>
       <c r="CW5">
         <v>98.9</v>
       </c>
       <c r="CX5">
         <v>116.4</v>
       </c>
       <c r="CY5">
-        <v>100.5</v>
+        <v>100.3</v>
+      </c>
+      <c r="CZ5">
+        <v>90</v>
+      </c>
+      <c r="DA5">
+        <v>106.6</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>110.9</v>
       </c>
       <c r="E6">
         <v>113.2</v>
       </c>
       <c r="F6">
         <v>151.69999999999999</v>
       </c>
       <c r="G6">
         <v>107.4</v>
       </c>
       <c r="H6">
         <v>102.7</v>
       </c>
       <c r="I6">
@@ -2268,54 +2292,60 @@
       <c r="CQ6">
         <v>85.8</v>
       </c>
       <c r="CR6">
         <v>108.9</v>
       </c>
       <c r="CS6">
         <v>106.4</v>
       </c>
       <c r="CT6">
         <v>99.9</v>
       </c>
       <c r="CU6">
         <v>109.9</v>
       </c>
       <c r="CV6">
         <v>93.1</v>
       </c>
       <c r="CW6">
         <v>100.1</v>
       </c>
       <c r="CX6">
         <v>126.2</v>
       </c>
       <c r="CY6">
-        <v>96.5</v>
+        <v>96.2</v>
+      </c>
+      <c r="CZ6">
+        <v>86.4</v>
+      </c>
+      <c r="DA6">
+        <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>113.2</v>
       </c>
       <c r="E7">
         <v>115.5</v>
       </c>
       <c r="F7">
         <v>164.3</v>
       </c>
       <c r="G7">
         <v>108.5</v>
       </c>
       <c r="H7">
         <v>102.2</v>
       </c>
       <c r="I7">
@@ -2579,54 +2609,60 @@
       <c r="CQ7">
         <v>90.6</v>
       </c>
       <c r="CR7">
         <v>116.6</v>
       </c>
       <c r="CS7">
         <v>110.5</v>
       </c>
       <c r="CT7">
         <v>104.5</v>
       </c>
       <c r="CU7">
         <v>117.7</v>
       </c>
       <c r="CV7">
         <v>97.7</v>
       </c>
       <c r="CW7">
         <v>107.7</v>
       </c>
       <c r="CX7">
         <v>140.5</v>
       </c>
       <c r="CY7">
-        <v>100.5</v>
+        <v>100</v>
+      </c>
+      <c r="CZ7">
+        <v>89.4</v>
+      </c>
+      <c r="DA7">
+        <v>115.6</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>108.9</v>
       </c>
       <c r="E8">
         <v>114.8</v>
       </c>
       <c r="F8">
         <v>169.4</v>
       </c>
       <c r="G8">
         <v>104.3</v>
       </c>
       <c r="H8">
         <v>104.1</v>
       </c>
       <c r="I8">
@@ -2890,54 +2926,60 @@
       <c r="CQ8">
         <v>91.4</v>
       </c>
       <c r="CR8">
         <v>119.2</v>
       </c>
       <c r="CS8">
         <v>108.3</v>
       </c>
       <c r="CT8">
         <v>105.4</v>
       </c>
       <c r="CU8">
         <v>126.4</v>
       </c>
       <c r="CV8">
         <v>98.6</v>
       </c>
       <c r="CW8">
         <v>108</v>
       </c>
       <c r="CX8">
         <v>150.80000000000001</v>
       </c>
       <c r="CY8">
-        <v>102.3</v>
+        <v>101.7</v>
+      </c>
+      <c r="CZ8">
+        <v>92</v>
+      </c>
+      <c r="DA8">
+        <v>121</v>
       </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107.1</v>
       </c>
       <c r="F9">
         <v>118.8</v>
       </c>
       <c r="G9">
         <v>104.4</v>
       </c>
       <c r="H9">
         <v>104.1</v>
       </c>
       <c r="I9">
@@ -3203,52 +3245,58 @@
       </c>
       <c r="CR9">
         <v>89</v>
       </c>
       <c r="CS9">
         <v>95.6</v>
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>89.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>80.2</v>
       </c>
       <c r="CX9">
         <v>89</v>
       </c>
       <c r="CY9">
         <v>86.2</v>
       </c>
+      <c r="CZ9">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="DA9">
+        <v>88</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2676.2</v>
       </c>
       <c r="D10">
         <v>96.6</v>
       </c>
       <c r="E10">
         <v>107.2</v>
       </c>
       <c r="F10">
         <v>121.3</v>
       </c>
       <c r="G10">
         <v>110.5</v>
       </c>
       <c r="H10">
         <v>106.3</v>
       </c>
       <c r="I10">
@@ -3512,54 +3560,60 @@
       <c r="CQ10">
         <v>90.4</v>
       </c>
       <c r="CR10">
         <v>103.7</v>
       </c>
       <c r="CS10">
         <v>105.8</v>
       </c>
       <c r="CT10">
         <v>99</v>
       </c>
       <c r="CU10">
         <v>106.6</v>
       </c>
       <c r="CV10">
         <v>89.8</v>
       </c>
       <c r="CW10">
         <v>97.9</v>
       </c>
       <c r="CX10">
         <v>108</v>
       </c>
       <c r="CY10">
-        <v>103.9</v>
+        <v>103.8</v>
+      </c>
+      <c r="CZ10">
+        <v>93.1</v>
+      </c>
+      <c r="DA10">
+        <v>105.3</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>107</v>
       </c>
       <c r="E11">
         <v>126.6</v>
       </c>
       <c r="F11">
         <v>143.69999999999999</v>
       </c>
       <c r="G11">
         <v>117.4</v>
       </c>
       <c r="H11">
         <v>106.5</v>
       </c>
       <c r="I11">
@@ -3825,52 +3879,58 @@
       </c>
       <c r="CR11">
         <v>108.2</v>
       </c>
       <c r="CS11">
         <v>112.8</v>
       </c>
       <c r="CT11">
         <v>103</v>
       </c>
       <c r="CU11">
         <v>105.8</v>
       </c>
       <c r="CV11">
         <v>92.7</v>
       </c>
       <c r="CW11">
         <v>108.3</v>
       </c>
       <c r="CX11">
         <v>116.3</v>
       </c>
       <c r="CY11">
         <v>102.7</v>
       </c>
+      <c r="CZ11">
+        <v>93.6</v>
+      </c>
+      <c r="DA11">
+        <v>116.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1745.7</v>
       </c>
       <c r="D12">
         <v>91.1</v>
       </c>
       <c r="E12">
         <v>96.8</v>
       </c>
       <c r="F12">
         <v>109.3</v>
       </c>
       <c r="G12">
         <v>106.8</v>
       </c>
       <c r="H12">
         <v>106.2</v>
       </c>
       <c r="I12">
@@ -4134,54 +4194,60 @@
       <c r="CQ12">
         <v>93.6</v>
       </c>
       <c r="CR12">
         <v>101.3</v>
       </c>
       <c r="CS12">
         <v>102.1</v>
       </c>
       <c r="CT12">
         <v>96.9</v>
       </c>
       <c r="CU12">
         <v>107</v>
       </c>
       <c r="CV12">
         <v>88.2</v>
       </c>
       <c r="CW12">
         <v>92.3</v>
       </c>
       <c r="CX12">
         <v>103.5</v>
       </c>
       <c r="CY12">
-        <v>104.5</v>
+        <v>104.4</v>
+      </c>
+      <c r="CZ12">
+        <v>92.8</v>
+      </c>
+      <c r="DA12">
+        <v>99.2</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>125.5</v>
       </c>
       <c r="G13">
         <v>114.4</v>
       </c>
       <c r="H13">
         <v>111.9</v>
       </c>
       <c r="I13">
@@ -4445,54 +4511,60 @@
       <c r="CQ13">
         <v>87.8</v>
       </c>
       <c r="CR13">
         <v>102.9</v>
       </c>
       <c r="CS13">
         <v>105</v>
       </c>
       <c r="CT13">
         <v>97.3</v>
       </c>
       <c r="CU13">
         <v>100.9</v>
       </c>
       <c r="CV13">
         <v>95.2</v>
       </c>
       <c r="CW13">
         <v>94.8</v>
       </c>
       <c r="CX13">
         <v>106.8</v>
       </c>
       <c r="CY13">
-        <v>98.9</v>
+        <v>98.8</v>
+      </c>
+      <c r="CZ13">
+        <v>90.7</v>
+      </c>
+      <c r="DA13">
+        <v>101.5</v>
       </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>4471.1000000000004</v>
       </c>
       <c r="D14">
         <v>108.8</v>
       </c>
       <c r="E14">
         <v>112.5</v>
       </c>
       <c r="F14">
         <v>125.5</v>
       </c>
       <c r="G14">
         <v>114.6</v>
       </c>
       <c r="H14">
         <v>112</v>
       </c>
       <c r="I14">
@@ -4756,54 +4828,60 @@
       <c r="CQ14">
         <v>87.7</v>
       </c>
       <c r="CR14">
         <v>103.9</v>
       </c>
       <c r="CS14">
         <v>105.7</v>
       </c>
       <c r="CT14">
         <v>97.5</v>
       </c>
       <c r="CU14">
         <v>100.8</v>
       </c>
       <c r="CV14">
         <v>95.3</v>
       </c>
       <c r="CW14">
         <v>95.1</v>
       </c>
       <c r="CX14">
         <v>107.6</v>
       </c>
       <c r="CY14">
-        <v>99.9</v>
+        <v>99.7</v>
+      </c>
+      <c r="CZ14">
+        <v>91.2</v>
+      </c>
+      <c r="DA14">
+        <v>102.8</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>539.29999999999995</v>
       </c>
       <c r="D15">
         <v>112.1</v>
       </c>
       <c r="E15">
         <v>114.5</v>
       </c>
       <c r="F15">
         <v>125.2</v>
       </c>
       <c r="G15">
         <v>112.7</v>
       </c>
       <c r="H15">
         <v>111.1</v>
       </c>
       <c r="I15">
@@ -5067,76 +5145,82 @@
       <c r="CQ15">
         <v>88.8</v>
       </c>
       <c r="CR15">
         <v>94.6</v>
       </c>
       <c r="CS15">
         <v>99</v>
       </c>
       <c r="CT15">
         <v>95.5</v>
       </c>
       <c r="CU15">
         <v>101.6</v>
       </c>
       <c r="CV15">
         <v>94.4</v>
       </c>
       <c r="CW15">
         <v>92.6</v>
       </c>
       <c r="CX15">
         <v>100.1</v>
       </c>
       <c r="CY15">
-        <v>91.4</v>
+        <v>91.3</v>
+      </c>
+      <c r="CZ15">
+        <v>86.2</v>
+      </c>
+      <c r="DA15">
+        <v>90.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAFDB82C-F6A3-4889-9E41-16FFB080294E}">
-  <dimension ref="A1:CY15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7608D9A3-AF4B-4C89-A4AC-71BE9C5FCEAE}">
+  <dimension ref="A1:DA15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -5396,52 +5480,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -5704,55 +5794,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>107.9</v>
       </c>
       <c r="E4">
         <v>114</v>
       </c>
       <c r="F4">
         <v>134.5</v>
       </c>
       <c r="G4">
         <v>122.9</v>
       </c>
       <c r="H4">
         <v>111.9</v>
       </c>
       <c r="I4">
@@ -6018,52 +6114,58 @@
       </c>
       <c r="CR4">
         <v>112.8</v>
       </c>
       <c r="CS4">
         <v>116.7</v>
       </c>
       <c r="CT4">
         <v>111.9</v>
       </c>
       <c r="CU4">
         <v>119.3</v>
       </c>
       <c r="CV4">
         <v>99.1</v>
       </c>
       <c r="CW4">
         <v>106.8</v>
       </c>
       <c r="CX4">
         <v>125.2</v>
       </c>
       <c r="CY4">
         <v>116.6</v>
       </c>
+      <c r="CZ4">
+        <v>101.9</v>
+      </c>
+      <c r="DA4">
+        <v>116.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>913.27</v>
       </c>
       <c r="D5">
         <v>106.3</v>
       </c>
       <c r="E5">
         <v>115.3</v>
       </c>
       <c r="F5">
         <v>135.19999999999999</v>
       </c>
       <c r="G5">
         <v>123.4</v>
       </c>
       <c r="H5">
         <v>106.7</v>
       </c>
       <c r="I5">
@@ -6329,52 +6431,58 @@
       </c>
       <c r="CR5">
         <v>122.5</v>
       </c>
       <c r="CS5">
         <v>129.6</v>
       </c>
       <c r="CT5">
         <v>125.8</v>
       </c>
       <c r="CU5">
         <v>132.19999999999999</v>
       </c>
       <c r="CV5">
         <v>108.3</v>
       </c>
       <c r="CW5">
         <v>119.5</v>
       </c>
       <c r="CX5">
         <v>142.80000000000001</v>
       </c>
       <c r="CY5">
         <v>130.19999999999999</v>
       </c>
+      <c r="CZ5">
+        <v>114.4</v>
+      </c>
+      <c r="DA5">
+        <v>134.80000000000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>549.9</v>
       </c>
       <c r="D6">
         <v>111.9</v>
       </c>
       <c r="E6">
         <v>115.4</v>
       </c>
       <c r="F6">
         <v>141.5</v>
       </c>
       <c r="G6">
         <v>124.9</v>
       </c>
       <c r="H6">
         <v>110.4</v>
       </c>
       <c r="I6">
@@ -6640,52 +6748,58 @@
       </c>
       <c r="CR6">
         <v>125.5</v>
       </c>
       <c r="CS6">
         <v>125.4</v>
       </c>
       <c r="CT6">
         <v>122.4</v>
       </c>
       <c r="CU6">
         <v>138.4</v>
       </c>
       <c r="CV6">
         <v>108.4</v>
       </c>
       <c r="CW6">
         <v>119.4</v>
       </c>
       <c r="CX6">
         <v>156.80000000000001</v>
       </c>
       <c r="CY6">
         <v>130.30000000000001</v>
       </c>
+      <c r="CZ6">
+        <v>114.6</v>
+      </c>
+      <c r="DA6">
+        <v>140.30000000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>514.16</v>
       </c>
       <c r="D7">
         <v>112.4</v>
       </c>
       <c r="E7">
         <v>115.9</v>
       </c>
       <c r="F7">
         <v>142.30000000000001</v>
       </c>
       <c r="G7">
         <v>125.5</v>
       </c>
       <c r="H7">
         <v>110.1</v>
       </c>
       <c r="I7">
@@ -6951,52 +7065,58 @@
       </c>
       <c r="CR7">
         <v>127.4</v>
       </c>
       <c r="CS7">
         <v>127.1</v>
       </c>
       <c r="CT7">
         <v>124.8</v>
       </c>
       <c r="CU7">
         <v>140.6</v>
       </c>
       <c r="CV7">
         <v>110.3</v>
       </c>
       <c r="CW7">
         <v>121.7</v>
       </c>
       <c r="CX7">
         <v>160.4</v>
       </c>
       <c r="CY7">
         <v>132</v>
       </c>
+      <c r="CZ7">
+        <v>116.2</v>
+      </c>
+      <c r="DA7">
+        <v>143.19999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>371.13</v>
       </c>
       <c r="D8">
         <v>109.2</v>
       </c>
       <c r="E8">
         <v>119.2</v>
       </c>
       <c r="F8">
         <v>148.1</v>
       </c>
       <c r="G8">
         <v>125.3</v>
       </c>
       <c r="H8">
         <v>116.7</v>
       </c>
       <c r="I8">
@@ -7262,52 +7382,58 @@
       </c>
       <c r="CR8">
         <v>134.69999999999999</v>
       </c>
       <c r="CS8">
         <v>133.69999999999999</v>
       </c>
       <c r="CT8">
         <v>134</v>
       </c>
       <c r="CU8">
         <v>158</v>
       </c>
       <c r="CV8">
         <v>117</v>
       </c>
       <c r="CW8">
         <v>127.8</v>
       </c>
       <c r="CX8">
         <v>176.9</v>
       </c>
       <c r="CY8">
         <v>144.30000000000001</v>
       </c>
+      <c r="CZ8">
+        <v>127.5</v>
+      </c>
+      <c r="DA8">
+        <v>154.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>35.74</v>
       </c>
       <c r="D9">
         <v>104</v>
       </c>
       <c r="E9">
         <v>108.6</v>
       </c>
       <c r="F9">
         <v>129.80000000000001</v>
       </c>
       <c r="G9">
         <v>116.4</v>
       </c>
       <c r="H9">
         <v>114.7</v>
       </c>
       <c r="I9">
@@ -7573,52 +7699,58 @@
       </c>
       <c r="CR9">
         <v>98.9</v>
       </c>
       <c r="CS9">
         <v>101.5</v>
       </c>
       <c r="CT9">
         <v>87.2</v>
       </c>
       <c r="CU9">
         <v>106.9</v>
       </c>
       <c r="CV9">
         <v>81.8</v>
       </c>
       <c r="CW9">
         <v>85.9</v>
       </c>
       <c r="CX9">
         <v>105.2</v>
       </c>
       <c r="CY9">
         <v>106.5</v>
       </c>
+      <c r="CZ9">
+        <v>92.3</v>
+      </c>
+      <c r="DA9">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>363.37</v>
       </c>
       <c r="D10">
         <v>97.9</v>
       </c>
       <c r="E10">
         <v>115.1</v>
       </c>
       <c r="F10">
         <v>125.6</v>
       </c>
       <c r="G10">
         <v>121.2</v>
       </c>
       <c r="H10">
         <v>101.3</v>
       </c>
       <c r="I10">
@@ -7884,52 +8016,58 @@
       </c>
       <c r="CR10">
         <v>118.1</v>
       </c>
       <c r="CS10">
         <v>136</v>
       </c>
       <c r="CT10">
         <v>130.9</v>
       </c>
       <c r="CU10">
         <v>122.9</v>
       </c>
       <c r="CV10">
         <v>108.1</v>
       </c>
       <c r="CW10">
         <v>119.6</v>
       </c>
       <c r="CX10">
         <v>121.5</v>
       </c>
       <c r="CY10">
         <v>130</v>
       </c>
+      <c r="CZ10">
+        <v>114</v>
+      </c>
+      <c r="DA10">
+        <v>126.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>244.36</v>
       </c>
       <c r="D11">
         <v>107.6</v>
       </c>
       <c r="E11">
         <v>133</v>
       </c>
       <c r="F11">
         <v>139.19999999999999</v>
       </c>
       <c r="G11">
         <v>136.30000000000001</v>
       </c>
       <c r="H11">
         <v>107.8</v>
       </c>
       <c r="I11">
@@ -8195,52 +8333,58 @@
       </c>
       <c r="CR11">
         <v>115</v>
       </c>
       <c r="CS11">
         <v>127.1</v>
       </c>
       <c r="CT11">
         <v>117.4</v>
       </c>
       <c r="CU11">
         <v>121.2</v>
       </c>
       <c r="CV11">
         <v>96.9</v>
       </c>
       <c r="CW11">
         <v>118.6</v>
       </c>
       <c r="CX11">
         <v>117.6</v>
       </c>
       <c r="CY11">
         <v>113.6</v>
       </c>
+      <c r="CZ11">
+        <v>100.6</v>
+      </c>
+      <c r="DA11">
+        <v>125.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>119.01</v>
       </c>
       <c r="D12">
         <v>78</v>
       </c>
       <c r="E12">
         <v>78.2</v>
       </c>
       <c r="F12">
         <v>97.7</v>
       </c>
       <c r="G12">
         <v>90</v>
       </c>
       <c r="H12">
         <v>87.8</v>
       </c>
       <c r="I12">
@@ -8506,52 +8650,58 @@
       </c>
       <c r="CR12">
         <v>124.3</v>
       </c>
       <c r="CS12">
         <v>154.1</v>
       </c>
       <c r="CT12">
         <v>158.69999999999999</v>
       </c>
       <c r="CU12">
         <v>126.6</v>
       </c>
       <c r="CV12">
         <v>131.19999999999999</v>
       </c>
       <c r="CW12">
         <v>121.6</v>
       </c>
       <c r="CX12">
         <v>129.6</v>
       </c>
       <c r="CY12">
         <v>163.69999999999999</v>
       </c>
+      <c r="CZ12">
+        <v>141.5</v>
+      </c>
+      <c r="DA12">
+        <v>128.80000000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>1022.09</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.8</v>
       </c>
       <c r="F13">
         <v>133.9</v>
       </c>
       <c r="G13">
         <v>122.5</v>
       </c>
       <c r="H13">
         <v>116.5</v>
       </c>
       <c r="I13">
@@ -8817,52 +8967,58 @@
       </c>
       <c r="CR13">
         <v>104</v>
       </c>
       <c r="CS13">
         <v>105.2</v>
       </c>
       <c r="CT13">
         <v>99.5</v>
       </c>
       <c r="CU13">
         <v>107.7</v>
       </c>
       <c r="CV13">
         <v>90.8</v>
       </c>
       <c r="CW13">
         <v>95.5</v>
       </c>
       <c r="CX13">
         <v>109.6</v>
       </c>
       <c r="CY13">
         <v>104.5</v>
       </c>
+      <c r="CZ13">
+        <v>90.7</v>
+      </c>
+      <c r="DA13">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>989.12</v>
       </c>
       <c r="D14">
         <v>108.1</v>
       </c>
       <c r="E14">
         <v>112</v>
       </c>
       <c r="F14">
         <v>133.5</v>
       </c>
       <c r="G14">
         <v>121.6</v>
       </c>
       <c r="H14">
         <v>115.8</v>
       </c>
       <c r="I14">
@@ -9128,52 +9284,58 @@
       </c>
       <c r="CR14">
         <v>103.1</v>
       </c>
       <c r="CS14">
         <v>104.4</v>
       </c>
       <c r="CT14">
         <v>98.6</v>
       </c>
       <c r="CU14">
         <v>106.7</v>
       </c>
       <c r="CV14">
         <v>89</v>
       </c>
       <c r="CW14">
         <v>94</v>
       </c>
       <c r="CX14">
         <v>109.1</v>
       </c>
       <c r="CY14">
         <v>104.4</v>
       </c>
+      <c r="CZ14">
+        <v>90.7</v>
+      </c>
+      <c r="DA14">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>32.97</v>
       </c>
       <c r="D15">
         <v>145</v>
       </c>
       <c r="E15">
         <v>138.80000000000001</v>
       </c>
       <c r="F15">
         <v>145.4</v>
       </c>
       <c r="G15">
         <v>149.5</v>
       </c>
       <c r="H15">
         <v>138.5</v>
       </c>
       <c r="I15">
@@ -9438,75 +9600,81 @@
         <v>109.5</v>
       </c>
       <c r="CR15">
         <v>132.9</v>
       </c>
       <c r="CS15">
         <v>126.6</v>
       </c>
       <c r="CT15">
         <v>126.4</v>
       </c>
       <c r="CU15">
         <v>136</v>
       </c>
       <c r="CV15">
         <v>143.30000000000001</v>
       </c>
       <c r="CW15">
         <v>143</v>
       </c>
       <c r="CX15">
         <v>124.4</v>
       </c>
       <c r="CY15">
         <v>108.1</v>
+      </c>
+      <c r="CZ15">
+        <v>91.5</v>
+      </c>
+      <c r="DA15">
+        <v>102.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FF19866-E1EE-4219-A3DF-B8FBBE92E088}">
-  <dimension ref="A1:CY15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7838532-9646-4564-8A10-E746D069551D}">
+  <dimension ref="A1:DA15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -9766,52 +9934,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -10074,55 +10248,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>105.8</v>
       </c>
       <c r="E4">
         <v>110.7</v>
       </c>
       <c r="F4">
         <v>129.4</v>
       </c>
       <c r="G4">
         <v>109</v>
       </c>
       <c r="H4">
         <v>107.4</v>
       </c>
       <c r="I4">
@@ -10386,54 +10566,60 @@
       <c r="CQ4">
         <v>85</v>
       </c>
       <c r="CR4">
         <v>102.5</v>
       </c>
       <c r="CS4">
         <v>102.8</v>
       </c>
       <c r="CT4">
         <v>95.1</v>
       </c>
       <c r="CU4">
         <v>101</v>
       </c>
       <c r="CV4">
         <v>91.9</v>
       </c>
       <c r="CW4">
         <v>94.5</v>
       </c>
       <c r="CX4">
         <v>108.3</v>
       </c>
       <c r="CY4">
-        <v>95.7</v>
+        <v>95.5</v>
+      </c>
+      <c r="CZ4">
+        <v>87.5</v>
+      </c>
+      <c r="DA4">
+        <v>100.9</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>102.5</v>
       </c>
       <c r="E5">
         <v>108.7</v>
       </c>
       <c r="F5">
         <v>135.4</v>
       </c>
       <c r="G5">
         <v>105.8</v>
       </c>
       <c r="H5">
         <v>104.2</v>
       </c>
       <c r="I5">
@@ -10697,54 +10883,60 @@
       <c r="CQ5">
         <v>83.9</v>
       </c>
       <c r="CR5">
         <v>102.5</v>
       </c>
       <c r="CS5">
         <v>100.8</v>
       </c>
       <c r="CT5">
         <v>93.6</v>
       </c>
       <c r="CU5">
         <v>102.7</v>
       </c>
       <c r="CV5">
         <v>87.5</v>
       </c>
       <c r="CW5">
         <v>94.3</v>
       </c>
       <c r="CX5">
         <v>110.5</v>
       </c>
       <c r="CY5">
-        <v>93.8</v>
+        <v>93.6</v>
+      </c>
+      <c r="CZ5">
+        <v>84.5</v>
+      </c>
+      <c r="DA5">
+        <v>100.2</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>110.5</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>154.9</v>
       </c>
       <c r="G6">
         <v>101.9</v>
       </c>
       <c r="H6">
         <v>100.4</v>
       </c>
       <c r="I6">
@@ -11008,54 +11200,60 @@
       <c r="CQ6">
         <v>78.099999999999994</v>
       </c>
       <c r="CR6">
         <v>103.8</v>
       </c>
       <c r="CS6">
         <v>100.4</v>
       </c>
       <c r="CT6">
         <v>93</v>
       </c>
       <c r="CU6">
         <v>101.1</v>
       </c>
       <c r="CV6">
         <v>88.4</v>
       </c>
       <c r="CW6">
         <v>94</v>
       </c>
       <c r="CX6">
         <v>116.7</v>
       </c>
       <c r="CY6">
-        <v>86</v>
+        <v>85.5</v>
+      </c>
+      <c r="CZ6">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA6">
+        <v>97.9</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>113.5</v>
       </c>
       <c r="E7">
         <v>115.3</v>
       </c>
       <c r="F7">
         <v>174</v>
       </c>
       <c r="G7">
         <v>100.9</v>
       </c>
       <c r="H7">
         <v>98.8</v>
       </c>
       <c r="I7">
@@ -11319,54 +11517,60 @@
       <c r="CQ7">
         <v>81</v>
       </c>
       <c r="CR7">
         <v>111.8</v>
       </c>
       <c r="CS7">
         <v>103.2</v>
       </c>
       <c r="CT7">
         <v>95.4</v>
       </c>
       <c r="CU7">
         <v>107.5</v>
       </c>
       <c r="CV7">
         <v>92.1</v>
       </c>
       <c r="CW7">
         <v>101.4</v>
       </c>
       <c r="CX7">
         <v>131.6</v>
       </c>
       <c r="CY7">
-        <v>86.5</v>
+        <v>85.8</v>
+      </c>
+      <c r="CZ7">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA7">
+        <v>103.4</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>108.8</v>
       </c>
       <c r="E8">
         <v>112.7</v>
       </c>
       <c r="F8">
         <v>179.2</v>
       </c>
       <c r="G8">
         <v>94.6</v>
       </c>
       <c r="H8">
         <v>98.3</v>
       </c>
       <c r="I8">
@@ -11630,54 +11834,60 @@
       <c r="CQ8">
         <v>78.2</v>
       </c>
       <c r="CR8">
         <v>112</v>
       </c>
       <c r="CS8">
         <v>96.6</v>
       </c>
       <c r="CT8">
         <v>92.1</v>
       </c>
       <c r="CU8">
         <v>111.9</v>
       </c>
       <c r="CV8">
         <v>90.2</v>
       </c>
       <c r="CW8">
         <v>98.9</v>
       </c>
       <c r="CX8">
         <v>138.80000000000001</v>
       </c>
       <c r="CY8">
-        <v>82.9</v>
+        <v>82.1</v>
+      </c>
+      <c r="CZ8">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="DA8">
+        <v>105.6</v>
       </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107</v>
       </c>
       <c r="F9">
         <v>118.1</v>
       </c>
       <c r="G9">
         <v>103.7</v>
       </c>
       <c r="H9">
         <v>103.5</v>
       </c>
       <c r="I9">
@@ -11943,52 +12153,58 @@
       </c>
       <c r="CR9">
         <v>88.4</v>
       </c>
       <c r="CS9">
         <v>95.2</v>
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>88.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>79.900000000000006</v>
       </c>
       <c r="CX9">
         <v>88</v>
       </c>
       <c r="CY9">
         <v>85</v>
       </c>
+      <c r="CZ9">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA9">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>96.4</v>
       </c>
       <c r="E10">
         <v>105.9</v>
       </c>
       <c r="F10">
         <v>120.6</v>
       </c>
       <c r="G10">
         <v>108.8</v>
       </c>
       <c r="H10">
         <v>107.1</v>
       </c>
       <c r="I10">
@@ -12252,54 +12468,60 @@
       <c r="CQ10">
         <v>88.4</v>
       </c>
       <c r="CR10">
         <v>101.4</v>
       </c>
       <c r="CS10">
         <v>101.1</v>
       </c>
       <c r="CT10">
         <v>94</v>
       </c>
       <c r="CU10">
         <v>104</v>
       </c>
       <c r="CV10">
         <v>86.9</v>
       </c>
       <c r="CW10">
         <v>94.4</v>
       </c>
       <c r="CX10">
         <v>105.8</v>
       </c>
       <c r="CY10">
-        <v>99.8</v>
+        <v>99.7</v>
+      </c>
+      <c r="CZ10">
+        <v>89.8</v>
+      </c>
+      <c r="DA10">
+        <v>102</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>106.7</v>
       </c>
       <c r="E11">
         <v>124.3</v>
       </c>
       <c r="F11">
         <v>145.30000000000001</v>
       </c>
       <c r="G11">
         <v>110.6</v>
       </c>
       <c r="H11">
         <v>106</v>
       </c>
       <c r="I11">
@@ -12565,52 +12787,58 @@
       </c>
       <c r="CR11">
         <v>105.7</v>
       </c>
       <c r="CS11">
         <v>107.6</v>
       </c>
       <c r="CT11">
         <v>97.8</v>
       </c>
       <c r="CU11">
         <v>100.3</v>
       </c>
       <c r="CV11">
         <v>91.2</v>
       </c>
       <c r="CW11">
         <v>104.7</v>
       </c>
       <c r="CX11">
         <v>115.9</v>
       </c>
       <c r="CY11">
         <v>98.8</v>
       </c>
+      <c r="CZ11">
+        <v>91.2</v>
+      </c>
+      <c r="DA11">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1626.69</v>
       </c>
       <c r="D12">
         <v>92</v>
       </c>
       <c r="E12">
         <v>98.1</v>
       </c>
       <c r="F12">
         <v>110.2</v>
       </c>
       <c r="G12">
         <v>108</v>
       </c>
       <c r="H12">
         <v>107.5</v>
       </c>
       <c r="I12">
@@ -12874,54 +13102,60 @@
       <c r="CQ12">
         <v>91.1</v>
       </c>
       <c r="CR12">
         <v>99.6</v>
       </c>
       <c r="CS12">
         <v>98.3</v>
       </c>
       <c r="CT12">
         <v>92.4</v>
       </c>
       <c r="CU12">
         <v>105.5</v>
       </c>
       <c r="CV12">
         <v>85.1</v>
       </c>
       <c r="CW12">
         <v>90.1</v>
       </c>
       <c r="CX12">
         <v>101.6</v>
       </c>
       <c r="CY12">
-        <v>100.2</v>
+        <v>100.1</v>
+      </c>
+      <c r="CZ12">
+        <v>89.2</v>
+      </c>
+      <c r="DA12">
+        <v>97.1</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>123.3</v>
       </c>
       <c r="G13">
         <v>112.3</v>
       </c>
       <c r="H13">
         <v>110.7</v>
       </c>
       <c r="I13">
@@ -13185,54 +13419,60 @@
       <c r="CQ13">
         <v>86</v>
       </c>
       <c r="CR13">
         <v>102.6</v>
       </c>
       <c r="CS13">
         <v>104.9</v>
       </c>
       <c r="CT13">
         <v>96.7</v>
       </c>
       <c r="CU13">
         <v>99.2</v>
       </c>
       <c r="CV13">
         <v>96.4</v>
       </c>
       <c r="CW13">
         <v>94.6</v>
       </c>
       <c r="CX13">
         <v>106.1</v>
       </c>
       <c r="CY13">
-        <v>97.5</v>
+        <v>97.4</v>
+      </c>
+      <c r="CZ13">
+        <v>90.7</v>
+      </c>
+      <c r="DA13">
+        <v>101.6</v>
       </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>3481.98</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>112.6</v>
       </c>
       <c r="F14">
         <v>123.3</v>
       </c>
       <c r="G14">
         <v>112.6</v>
       </c>
       <c r="H14">
         <v>111</v>
       </c>
       <c r="I14">
@@ -13496,54 +13736,60 @@
       <c r="CQ14">
         <v>85.8</v>
       </c>
       <c r="CR14">
         <v>104.1</v>
       </c>
       <c r="CS14">
         <v>106</v>
       </c>
       <c r="CT14">
         <v>97.1</v>
       </c>
       <c r="CU14">
         <v>99.1</v>
       </c>
       <c r="CV14">
         <v>97.1</v>
       </c>
       <c r="CW14">
         <v>95.4</v>
       </c>
       <c r="CX14">
         <v>107.2</v>
       </c>
       <c r="CY14">
-        <v>98.6</v>
+        <v>98.4</v>
+      </c>
+      <c r="CZ14">
+        <v>91.4</v>
+      </c>
+      <c r="DA14">
+        <v>103.3</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>506.33</v>
       </c>
       <c r="D15">
         <v>110</v>
       </c>
       <c r="E15">
         <v>112.9</v>
       </c>
       <c r="F15">
         <v>123.8</v>
       </c>
       <c r="G15">
         <v>110.3</v>
       </c>
       <c r="H15">
         <v>109.3</v>
       </c>
       <c r="I15">
@@ -13807,76 +14053,82 @@
       <c r="CQ15">
         <v>87.5</v>
       </c>
       <c r="CR15">
         <v>92</v>
       </c>
       <c r="CS15">
         <v>97.2</v>
       </c>
       <c r="CT15">
         <v>93.5</v>
       </c>
       <c r="CU15">
         <v>99.3</v>
       </c>
       <c r="CV15">
         <v>91.2</v>
       </c>
       <c r="CW15">
         <v>89.3</v>
       </c>
       <c r="CX15">
         <v>98.6</v>
       </c>
       <c r="CY15">
-        <v>90.3</v>
+        <v>90.2</v>
+      </c>
+      <c r="CZ15">
+        <v>85.9</v>
+      </c>
+      <c r="DA15">
+        <v>89.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D51750A-5774-4021-8101-792582E413BE}">
-  <dimension ref="A1:CY16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1D5E4C4-85FE-49D3-BB62-E1F25B476EDF}">
+  <dimension ref="A1:DA16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -14136,52 +14388,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -14444,55 +14702,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>108.8</v>
       </c>
       <c r="E4">
         <v>110.3</v>
       </c>
       <c r="F4">
         <v>125.3</v>
       </c>
       <c r="G4">
         <v>107.7</v>
       </c>
       <c r="H4">
         <v>108.1</v>
       </c>
       <c r="I4">
@@ -14756,54 +15020,60 @@
       <c r="CQ4">
         <v>90.8</v>
       </c>
       <c r="CR4">
         <v>109.1</v>
       </c>
       <c r="CS4">
         <v>110.4</v>
       </c>
       <c r="CT4">
         <v>102.3</v>
       </c>
       <c r="CU4">
         <v>108.6</v>
       </c>
       <c r="CV4">
         <v>101</v>
       </c>
       <c r="CW4">
         <v>100.8</v>
       </c>
       <c r="CX4">
         <v>113.5</v>
       </c>
       <c r="CY4">
-        <v>102.7</v>
+        <v>102.6</v>
+      </c>
+      <c r="CZ4">
+        <v>95.3</v>
+      </c>
+      <c r="DA4">
+        <v>108.5</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>105.4</v>
       </c>
       <c r="E5">
         <v>107.8</v>
       </c>
       <c r="F5">
         <v>128</v>
       </c>
       <c r="G5">
         <v>103.9</v>
       </c>
       <c r="H5">
         <v>103.8</v>
       </c>
       <c r="I5">
@@ -15067,54 +15337,60 @@
       <c r="CQ5">
         <v>90.9</v>
       </c>
       <c r="CR5">
         <v>112</v>
       </c>
       <c r="CS5">
         <v>112</v>
       </c>
       <c r="CT5">
         <v>103.8</v>
       </c>
       <c r="CU5">
         <v>112.3</v>
       </c>
       <c r="CV5">
         <v>98.7</v>
       </c>
       <c r="CW5">
         <v>101.8</v>
       </c>
       <c r="CX5">
         <v>117.2</v>
       </c>
       <c r="CY5">
-        <v>104.4</v>
+        <v>104.3</v>
+      </c>
+      <c r="CZ5">
+        <v>95.3</v>
+      </c>
+      <c r="DA5">
+        <v>109.5</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>110.8</v>
       </c>
       <c r="E6">
         <v>110.4</v>
       </c>
       <c r="F6">
         <v>143.69999999999999</v>
       </c>
       <c r="G6">
         <v>99.3</v>
       </c>
       <c r="H6">
         <v>100.2</v>
       </c>
       <c r="I6">
@@ -15378,54 +15654,60 @@
       <c r="CQ6">
         <v>87</v>
       </c>
       <c r="CR6">
         <v>112.6</v>
       </c>
       <c r="CS6">
         <v>111.8</v>
       </c>
       <c r="CT6">
         <v>102.8</v>
       </c>
       <c r="CU6">
         <v>113.2</v>
       </c>
       <c r="CV6">
         <v>100.5</v>
       </c>
       <c r="CW6">
         <v>101.3</v>
       </c>
       <c r="CX6">
         <v>122.9</v>
       </c>
       <c r="CY6">
-        <v>98.4</v>
+        <v>98.1</v>
+      </c>
+      <c r="CZ6">
+        <v>91.4</v>
+      </c>
+      <c r="DA6">
+        <v>110.4</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>112.6</v>
       </c>
       <c r="E7">
         <v>111.8</v>
       </c>
       <c r="F7">
         <v>156</v>
       </c>
       <c r="G7">
         <v>97</v>
       </c>
       <c r="H7">
         <v>97.6</v>
       </c>
       <c r="I7">
@@ -15689,54 +15971,60 @@
       <c r="CQ7">
         <v>93.2</v>
       </c>
       <c r="CR7">
         <v>123.2</v>
       </c>
       <c r="CS7">
         <v>119.8</v>
       </c>
       <c r="CT7">
         <v>109.8</v>
       </c>
       <c r="CU7">
         <v>124.4</v>
       </c>
       <c r="CV7">
         <v>108.6</v>
       </c>
       <c r="CW7">
         <v>111</v>
       </c>
       <c r="CX7">
         <v>138.9</v>
       </c>
       <c r="CY7">
-        <v>104.6</v>
+        <v>104.1</v>
+      </c>
+      <c r="CZ7">
+        <v>97.5</v>
+      </c>
+      <c r="DA7">
+        <v>120.4</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>109.1</v>
       </c>
       <c r="F8">
         <v>154.1</v>
       </c>
       <c r="G8">
         <v>91.7</v>
       </c>
       <c r="H8">
         <v>96.6</v>
       </c>
       <c r="I8">
@@ -16000,54 +16288,60 @@
       <c r="CQ8">
         <v>94.8</v>
       </c>
       <c r="CR8">
         <v>126.7</v>
       </c>
       <c r="CS8">
         <v>120.5</v>
       </c>
       <c r="CT8">
         <v>111.8</v>
       </c>
       <c r="CU8">
         <v>132.30000000000001</v>
       </c>
       <c r="CV8">
         <v>112.3</v>
       </c>
       <c r="CW8">
         <v>112.1</v>
       </c>
       <c r="CX8">
         <v>146.30000000000001</v>
       </c>
       <c r="CY8">
-        <v>107.5</v>
+        <v>107</v>
+      </c>
+      <c r="CZ8">
+        <v>101.7</v>
+      </c>
+      <c r="DA8">
+        <v>126.6</v>
       </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>695.15</v>
       </c>
       <c r="D9">
         <v>106.7</v>
       </c>
       <c r="E9">
         <v>107.2</v>
       </c>
       <c r="F9">
         <v>115.7</v>
       </c>
       <c r="G9">
         <v>104.4</v>
       </c>
       <c r="H9">
         <v>106.3</v>
       </c>
       <c r="I9">
@@ -16311,54 +16605,60 @@
       <c r="CQ9">
         <v>72.900000000000006</v>
       </c>
       <c r="CR9">
         <v>88.6</v>
       </c>
       <c r="CS9">
         <v>93.7</v>
       </c>
       <c r="CT9">
         <v>87</v>
       </c>
       <c r="CU9">
         <v>87.8</v>
       </c>
       <c r="CV9">
         <v>82.1</v>
       </c>
       <c r="CW9">
         <v>79.400000000000006</v>
       </c>
       <c r="CX9">
         <v>86.7</v>
       </c>
       <c r="CY9">
-        <v>84.5</v>
+        <v>84.4</v>
+      </c>
+      <c r="CZ9">
+        <v>77.8</v>
+      </c>
+      <c r="DA9">
+        <v>87.9</v>
       </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2999.29</v>
       </c>
       <c r="D10">
         <v>101.4</v>
       </c>
       <c r="E10">
         <v>105.8</v>
       </c>
       <c r="F10">
         <v>116.1</v>
       </c>
       <c r="G10">
         <v>107.4</v>
       </c>
       <c r="H10">
         <v>106.6</v>
       </c>
       <c r="I10">
@@ -16622,54 +16922,60 @@
       <c r="CQ10">
         <v>93.9</v>
       </c>
       <c r="CR10">
         <v>111.6</v>
       </c>
       <c r="CS10">
         <v>112.1</v>
       </c>
       <c r="CT10">
         <v>104.6</v>
       </c>
       <c r="CU10">
         <v>111.6</v>
       </c>
       <c r="CV10">
         <v>97.3</v>
       </c>
       <c r="CW10">
         <v>102.2</v>
       </c>
       <c r="CX10">
         <v>112.9</v>
       </c>
       <c r="CY10">
-        <v>109</v>
+        <v>109.1</v>
+      </c>
+      <c r="CZ10">
+        <v>98.2</v>
+      </c>
+      <c r="DA10">
+        <v>108.8</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>115.1</v>
       </c>
       <c r="E11">
         <v>117.2</v>
       </c>
       <c r="F11">
         <v>135.1</v>
       </c>
       <c r="G11">
         <v>107.4</v>
       </c>
       <c r="H11">
         <v>103.6</v>
       </c>
       <c r="I11">
@@ -16933,54 +17239,60 @@
       <c r="CQ11">
         <v>87.3</v>
       </c>
       <c r="CR11">
         <v>118</v>
       </c>
       <c r="CS11">
         <v>129.6</v>
       </c>
       <c r="CT11">
         <v>114.9</v>
       </c>
       <c r="CU11">
         <v>115.7</v>
       </c>
       <c r="CV11">
         <v>108.7</v>
       </c>
       <c r="CW11">
         <v>112.7</v>
       </c>
       <c r="CX11">
         <v>123.1</v>
       </c>
       <c r="CY11">
-        <v>111.8</v>
+        <v>111.5</v>
+      </c>
+      <c r="CZ11">
+        <v>99.7</v>
+      </c>
+      <c r="DA11">
+        <v>118.2</v>
       </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>95.5</v>
       </c>
       <c r="E12">
         <v>100.8</v>
       </c>
       <c r="F12">
         <v>107.8</v>
       </c>
       <c r="G12">
         <v>107.4</v>
       </c>
       <c r="H12">
         <v>107.8</v>
       </c>
       <c r="I12">
@@ -17244,54 +17556,60 @@
       <c r="CQ12">
         <v>96.8</v>
       </c>
       <c r="CR12">
         <v>108.8</v>
       </c>
       <c r="CS12">
         <v>104.5</v>
       </c>
       <c r="CT12">
         <v>100.1</v>
       </c>
       <c r="CU12">
         <v>109.8</v>
       </c>
       <c r="CV12">
         <v>92.4</v>
       </c>
       <c r="CW12">
         <v>97.6</v>
       </c>
       <c r="CX12">
         <v>108.5</v>
       </c>
       <c r="CY12">
-        <v>107.8</v>
+        <v>108</v>
+      </c>
+      <c r="CZ12">
+        <v>97.6</v>
+      </c>
+      <c r="DA12">
+        <v>104.8</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>112.3</v>
       </c>
       <c r="E13">
         <v>112.9</v>
       </c>
       <c r="F13">
         <v>122.5</v>
       </c>
       <c r="G13">
         <v>111.6</v>
       </c>
       <c r="H13">
         <v>112.6</v>
       </c>
       <c r="I13">
@@ -17555,54 +17873,60 @@
       <c r="CQ13">
         <v>90.6</v>
       </c>
       <c r="CR13">
         <v>106</v>
       </c>
       <c r="CS13">
         <v>108.9</v>
       </c>
       <c r="CT13">
         <v>100.7</v>
       </c>
       <c r="CU13">
         <v>104.8</v>
       </c>
       <c r="CV13">
         <v>103.4</v>
       </c>
       <c r="CW13">
         <v>99.8</v>
       </c>
       <c r="CX13">
         <v>109.7</v>
       </c>
       <c r="CY13">
-        <v>100.9</v>
+        <v>100.8</v>
+      </c>
+      <c r="CZ13">
+        <v>95.3</v>
+      </c>
+      <c r="DA13">
+        <v>107.5</v>
       </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>4735.3500000000004</v>
       </c>
       <c r="D14">
         <v>111</v>
       </c>
       <c r="E14">
         <v>112.1</v>
       </c>
       <c r="F14">
         <v>121.9</v>
       </c>
       <c r="G14">
         <v>112</v>
       </c>
       <c r="H14">
         <v>112.9</v>
       </c>
       <c r="I14">
@@ -17866,54 +18190,60 @@
       <c r="CQ14">
         <v>90.8</v>
       </c>
       <c r="CR14">
         <v>107.5</v>
       </c>
       <c r="CS14">
         <v>110.1</v>
       </c>
       <c r="CT14">
         <v>102</v>
       </c>
       <c r="CU14">
         <v>104.5</v>
       </c>
       <c r="CV14">
         <v>103.2</v>
       </c>
       <c r="CW14">
         <v>100.1</v>
       </c>
       <c r="CX14">
         <v>111</v>
       </c>
       <c r="CY14">
-        <v>104.4</v>
+        <v>104.3</v>
+      </c>
+      <c r="CZ14">
+        <v>98.4</v>
+      </c>
+      <c r="DA14">
+        <v>109.9</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>4366.62</v>
       </c>
       <c r="D15">
         <v>111.7</v>
       </c>
       <c r="E15">
         <v>112</v>
       </c>
       <c r="F15">
         <v>122</v>
       </c>
       <c r="G15">
         <v>112.6</v>
       </c>
       <c r="H15">
         <v>113.3</v>
       </c>
       <c r="I15">
@@ -18177,54 +18507,60 @@
       <c r="CQ15">
         <v>91.2</v>
       </c>
       <c r="CR15">
         <v>108.5</v>
       </c>
       <c r="CS15">
         <v>111</v>
       </c>
       <c r="CT15">
         <v>102.7</v>
       </c>
       <c r="CU15">
         <v>105.6</v>
       </c>
       <c r="CV15">
         <v>104.9</v>
       </c>
       <c r="CW15">
         <v>101.4</v>
       </c>
       <c r="CX15">
         <v>111.8</v>
       </c>
       <c r="CY15">
-        <v>103.4</v>
+        <v>103.3</v>
+      </c>
+      <c r="CZ15">
+        <v>97.7</v>
+      </c>
+      <c r="DA15">
+        <v>111</v>
       </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>721.71</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>118.4</v>
       </c>
       <c r="F16">
         <v>124.9</v>
       </c>
       <c r="G16">
         <v>105.4</v>
       </c>
       <c r="H16">
         <v>108</v>
       </c>
       <c r="I16">
@@ -18489,75 +18825,81 @@
         <v>87.3</v>
       </c>
       <c r="CR16">
         <v>90.8</v>
       </c>
       <c r="CS16">
         <v>95.8</v>
       </c>
       <c r="CT16">
         <v>89</v>
       </c>
       <c r="CU16">
         <v>100.3</v>
       </c>
       <c r="CV16">
         <v>94.1</v>
       </c>
       <c r="CW16">
         <v>90.1</v>
       </c>
       <c r="CX16">
         <v>97.5</v>
       </c>
       <c r="CY16">
         <v>86</v>
+      </c>
+      <c r="CZ16">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="DA16">
+        <v>86.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99F13F6A-8E42-469A-9FCD-E4B60193E761}">
-  <dimension ref="A1:CY16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFD81490-EA05-4B19-962E-C60FD280337A}">
+  <dimension ref="A1:DA16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -18817,52 +19159,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -19125,55 +19473,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>105.9</v>
       </c>
       <c r="E4">
         <v>110.7</v>
       </c>
       <c r="F4">
         <v>129.5</v>
       </c>
       <c r="G4">
         <v>109.1</v>
       </c>
       <c r="H4">
         <v>107.5</v>
       </c>
       <c r="I4">
@@ -19437,54 +19791,60 @@
       <c r="CQ4">
         <v>85</v>
       </c>
       <c r="CR4">
         <v>102.7</v>
       </c>
       <c r="CS4">
         <v>103</v>
       </c>
       <c r="CT4">
         <v>95.2</v>
       </c>
       <c r="CU4">
         <v>101</v>
       </c>
       <c r="CV4">
         <v>91.9</v>
       </c>
       <c r="CW4">
         <v>94.5</v>
       </c>
       <c r="CX4">
         <v>108.5</v>
       </c>
       <c r="CY4">
-        <v>95.7</v>
+        <v>95.5</v>
+      </c>
+      <c r="CZ4">
+        <v>87.6</v>
+      </c>
+      <c r="DA4">
+        <v>101</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>102.6</v>
       </c>
       <c r="E5">
         <v>108.8</v>
       </c>
       <c r="F5">
         <v>135.6</v>
       </c>
       <c r="G5">
         <v>105.9</v>
       </c>
       <c r="H5">
         <v>104.2</v>
       </c>
       <c r="I5">
@@ -19748,54 +20108,60 @@
       <c r="CQ5">
         <v>84.1</v>
       </c>
       <c r="CR5">
         <v>102.7</v>
       </c>
       <c r="CS5">
         <v>101</v>
       </c>
       <c r="CT5">
         <v>93.7</v>
       </c>
       <c r="CU5">
         <v>102.9</v>
       </c>
       <c r="CV5">
         <v>87.6</v>
       </c>
       <c r="CW5">
         <v>94.4</v>
       </c>
       <c r="CX5">
         <v>110.8</v>
       </c>
       <c r="CY5">
-        <v>94</v>
+        <v>93.7</v>
+      </c>
+      <c r="CZ5">
+        <v>84.6</v>
+      </c>
+      <c r="DA5">
+        <v>100.4</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>110.6</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>155</v>
       </c>
       <c r="G6">
         <v>101.9</v>
       </c>
       <c r="H6">
         <v>100.4</v>
       </c>
       <c r="I6">
@@ -20059,54 +20425,60 @@
       <c r="CQ6">
         <v>78</v>
       </c>
       <c r="CR6">
         <v>103.9</v>
       </c>
       <c r="CS6">
         <v>100.5</v>
       </c>
       <c r="CT6">
         <v>93</v>
       </c>
       <c r="CU6">
         <v>101.1</v>
       </c>
       <c r="CV6">
         <v>88.3</v>
       </c>
       <c r="CW6">
         <v>94.1</v>
       </c>
       <c r="CX6">
         <v>116.8</v>
       </c>
       <c r="CY6">
-        <v>86</v>
+        <v>85.6</v>
+      </c>
+      <c r="CZ6">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA6">
+        <v>98</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1155.3800000000001</v>
       </c>
       <c r="D7">
         <v>113.6</v>
       </c>
       <c r="E7">
         <v>115.3</v>
       </c>
       <c r="F7">
         <v>174.2</v>
       </c>
       <c r="G7">
         <v>101</v>
       </c>
       <c r="H7">
         <v>98.8</v>
       </c>
       <c r="I7">
@@ -20370,54 +20742,60 @@
       <c r="CQ7">
         <v>81</v>
       </c>
       <c r="CR7">
         <v>111.9</v>
       </c>
       <c r="CS7">
         <v>103.3</v>
       </c>
       <c r="CT7">
         <v>95.5</v>
       </c>
       <c r="CU7">
         <v>107.6</v>
       </c>
       <c r="CV7">
         <v>92.1</v>
       </c>
       <c r="CW7">
         <v>101.5</v>
       </c>
       <c r="CX7">
         <v>131.80000000000001</v>
       </c>
       <c r="CY7">
-        <v>86.6</v>
+        <v>86</v>
+      </c>
+      <c r="CZ7">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA7">
+        <v>103.5</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>108.9</v>
       </c>
       <c r="E8">
         <v>112.8</v>
       </c>
       <c r="F8">
         <v>179.5</v>
       </c>
       <c r="G8">
         <v>94.6</v>
       </c>
       <c r="H8">
         <v>98.3</v>
       </c>
       <c r="I8">
@@ -20681,54 +21059,60 @@
       <c r="CQ8">
         <v>78.2</v>
       </c>
       <c r="CR8">
         <v>112.2</v>
       </c>
       <c r="CS8">
         <v>96.8</v>
       </c>
       <c r="CT8">
         <v>92.2</v>
       </c>
       <c r="CU8">
         <v>111.9</v>
       </c>
       <c r="CV8">
         <v>90.2</v>
       </c>
       <c r="CW8">
         <v>99</v>
       </c>
       <c r="CX8">
         <v>139.1</v>
       </c>
       <c r="CY8">
-        <v>83</v>
+        <v>82.3</v>
+      </c>
+      <c r="CZ8">
+        <v>75.7</v>
+      </c>
+      <c r="DA8">
+        <v>105.8</v>
       </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107</v>
       </c>
       <c r="F9">
         <v>118.1</v>
       </c>
       <c r="G9">
         <v>103.7</v>
       </c>
       <c r="H9">
         <v>103.5</v>
       </c>
       <c r="I9">
@@ -20994,52 +21378,58 @@
       </c>
       <c r="CR9">
         <v>88.4</v>
       </c>
       <c r="CS9">
         <v>95.2</v>
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>88.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>79.900000000000006</v>
       </c>
       <c r="CX9">
         <v>88</v>
       </c>
       <c r="CY9">
         <v>85</v>
       </c>
+      <c r="CZ9">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="DA9">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>96.5</v>
       </c>
       <c r="E10">
         <v>106</v>
       </c>
       <c r="F10">
         <v>120.8</v>
       </c>
       <c r="G10">
         <v>108.9</v>
       </c>
       <c r="H10">
         <v>107.1</v>
       </c>
       <c r="I10">
@@ -21303,54 +21693,60 @@
       <c r="CQ10">
         <v>88.7</v>
       </c>
       <c r="CR10">
         <v>101.8</v>
       </c>
       <c r="CS10">
         <v>101.4</v>
       </c>
       <c r="CT10">
         <v>94.3</v>
       </c>
       <c r="CU10">
         <v>104.3</v>
       </c>
       <c r="CV10">
         <v>87.1</v>
       </c>
       <c r="CW10">
         <v>94.6</v>
       </c>
       <c r="CX10">
         <v>106.2</v>
       </c>
       <c r="CY10">
-        <v>100.1</v>
+        <v>99.9</v>
+      </c>
+      <c r="CZ10">
+        <v>89.9</v>
+      </c>
+      <c r="DA10">
+        <v>102.2</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>107.3</v>
       </c>
       <c r="E11">
         <v>125</v>
       </c>
       <c r="F11">
         <v>146.5</v>
       </c>
       <c r="G11">
         <v>111</v>
       </c>
       <c r="H11">
         <v>106.1</v>
       </c>
       <c r="I11">
@@ -21614,54 +22010,60 @@
       <c r="CQ11">
         <v>82.9</v>
       </c>
       <c r="CR11">
         <v>107.1</v>
       </c>
       <c r="CS11">
         <v>109</v>
       </c>
       <c r="CT11">
         <v>98.9</v>
       </c>
       <c r="CU11">
         <v>101.3</v>
       </c>
       <c r="CV11">
         <v>91.9</v>
       </c>
       <c r="CW11">
         <v>105.5</v>
       </c>
       <c r="CX11">
         <v>117.2</v>
       </c>
       <c r="CY11">
-        <v>99.8</v>
+        <v>99.4</v>
+      </c>
+      <c r="CZ11">
+        <v>91.6</v>
+      </c>
+      <c r="DA11">
+        <v>114.6</v>
       </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>92.1</v>
       </c>
       <c r="E12">
         <v>98.1</v>
       </c>
       <c r="F12">
         <v>110.2</v>
       </c>
       <c r="G12">
         <v>108.1</v>
       </c>
       <c r="H12">
         <v>107.5</v>
       </c>
       <c r="I12">
@@ -21925,54 +22327,60 @@
       <c r="CQ12">
         <v>91.1</v>
       </c>
       <c r="CR12">
         <v>99.7</v>
       </c>
       <c r="CS12">
         <v>98.3</v>
       </c>
       <c r="CT12">
         <v>92.4</v>
       </c>
       <c r="CU12">
         <v>105.5</v>
       </c>
       <c r="CV12">
         <v>85</v>
       </c>
       <c r="CW12">
         <v>90.1</v>
       </c>
       <c r="CX12">
         <v>101.6</v>
       </c>
       <c r="CY12">
-        <v>100.2</v>
+        <v>100.1</v>
+      </c>
+      <c r="CZ12">
+        <v>89.2</v>
+      </c>
+      <c r="DA12">
+        <v>97.1</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>123.4</v>
       </c>
       <c r="G13">
         <v>112.3</v>
       </c>
       <c r="H13">
         <v>110.8</v>
       </c>
       <c r="I13">
@@ -22236,54 +22644,60 @@
       <c r="CQ13">
         <v>86</v>
       </c>
       <c r="CR13">
         <v>102.6</v>
       </c>
       <c r="CS13">
         <v>104.9</v>
       </c>
       <c r="CT13">
         <v>96.7</v>
       </c>
       <c r="CU13">
         <v>99.2</v>
       </c>
       <c r="CV13">
         <v>96.4</v>
       </c>
       <c r="CW13">
         <v>94.7</v>
       </c>
       <c r="CX13">
         <v>106.1</v>
       </c>
       <c r="CY13">
-        <v>97.5</v>
+        <v>97.4</v>
+      </c>
+      <c r="CZ13">
+        <v>90.7</v>
+      </c>
+      <c r="DA13">
+        <v>101.7</v>
       </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>3969.01</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>112.7</v>
       </c>
       <c r="F14">
         <v>123.4</v>
       </c>
       <c r="G14">
         <v>112.3</v>
       </c>
       <c r="H14">
         <v>110.8</v>
       </c>
       <c r="I14">
@@ -22547,54 +22961,60 @@
       <c r="CQ14">
         <v>86</v>
       </c>
       <c r="CR14">
         <v>102.7</v>
       </c>
       <c r="CS14">
         <v>105</v>
       </c>
       <c r="CT14">
         <v>96.7</v>
       </c>
       <c r="CU14">
         <v>99.2</v>
       </c>
       <c r="CV14">
         <v>96.3</v>
       </c>
       <c r="CW14">
         <v>94.6</v>
       </c>
       <c r="CX14">
         <v>106.1</v>
       </c>
       <c r="CY14">
-        <v>97.6</v>
+        <v>97.4</v>
+      </c>
+      <c r="CZ14">
+        <v>90.7</v>
+      </c>
+      <c r="DA14">
+        <v>101.8</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>3476.52</v>
       </c>
       <c r="D15">
         <v>109.1</v>
       </c>
       <c r="E15">
         <v>112.6</v>
       </c>
       <c r="F15">
         <v>123.3</v>
       </c>
       <c r="G15">
         <v>112.6</v>
       </c>
       <c r="H15">
         <v>111</v>
       </c>
       <c r="I15">
@@ -22858,54 +23278,60 @@
       <c r="CQ15">
         <v>85.8</v>
       </c>
       <c r="CR15">
         <v>104.2</v>
       </c>
       <c r="CS15">
         <v>106.1</v>
       </c>
       <c r="CT15">
         <v>97.1</v>
       </c>
       <c r="CU15">
         <v>99.2</v>
       </c>
       <c r="CV15">
         <v>97.1</v>
       </c>
       <c r="CW15">
         <v>95.4</v>
       </c>
       <c r="CX15">
         <v>107.2</v>
       </c>
       <c r="CY15">
-        <v>98.6</v>
+        <v>98.4</v>
+      </c>
+      <c r="CZ15">
+        <v>91.4</v>
+      </c>
+      <c r="DA15">
+        <v>103.4</v>
       </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>506.33</v>
       </c>
       <c r="D16">
         <v>110</v>
       </c>
       <c r="E16">
         <v>112.9</v>
       </c>
       <c r="F16">
         <v>123.8</v>
       </c>
       <c r="G16">
         <v>110.3</v>
       </c>
       <c r="H16">
         <v>109.3</v>
       </c>
       <c r="I16">
@@ -23169,76 +23595,82 @@
       <c r="CQ16">
         <v>87.5</v>
       </c>
       <c r="CR16">
         <v>92</v>
       </c>
       <c r="CS16">
         <v>97.2</v>
       </c>
       <c r="CT16">
         <v>93.5</v>
       </c>
       <c r="CU16">
         <v>99.3</v>
       </c>
       <c r="CV16">
         <v>91.2</v>
       </c>
       <c r="CW16">
         <v>89.3</v>
       </c>
       <c r="CX16">
         <v>98.6</v>
       </c>
       <c r="CY16">
-        <v>90.3</v>
+        <v>90.2</v>
+      </c>
+      <c r="CZ16">
+        <v>85.9</v>
+      </c>
+      <c r="DA16">
+        <v>89.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87232FA3-470E-415E-85FD-1E878659BE40}">
-  <dimension ref="A1:CY16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FEC1691-0779-4F0E-B582-D337FC3C63F1}">
+  <dimension ref="A1:DA16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="103" width="12.625" customWidth="1"/>
+    <col min="1" max="105" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -23498,52 +23930,58 @@
       </c>
       <c r="CR2">
         <v>2025000909</v>
       </c>
       <c r="CS2">
         <v>2025001010</v>
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
+      <c r="CZ2">
+        <v>2026000505</v>
+      </c>
+      <c r="DA2">
+        <v>2026000606</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -23806,55 +24244,61 @@
       </c>
       <c r="CQ3">
         <v>202508</v>
       </c>
       <c r="CR3">
         <v>202509</v>
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
-      <c r="CY3" t="s">
+      <c r="CY3">
+        <v>202604</v>
+      </c>
+      <c r="CZ3">
+        <v>202605</v>
+      </c>
+      <c r="DA3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>119</v>
       </c>
       <c r="E4">
         <v>108.8</v>
       </c>
       <c r="F4">
         <v>110.4</v>
       </c>
       <c r="G4">
         <v>102.9</v>
       </c>
       <c r="H4">
         <v>110.4</v>
       </c>
       <c r="I4">
@@ -24118,54 +24562,60 @@
       <c r="CQ4">
         <v>110.7</v>
       </c>
       <c r="CR4">
         <v>131.30000000000001</v>
       </c>
       <c r="CS4">
         <v>136.4</v>
       </c>
       <c r="CT4">
         <v>126.9</v>
       </c>
       <c r="CU4">
         <v>134.9</v>
       </c>
       <c r="CV4">
         <v>132.4</v>
       </c>
       <c r="CW4">
         <v>122.6</v>
       </c>
       <c r="CX4">
         <v>131.1</v>
       </c>
       <c r="CY4">
-        <v>127</v>
+        <v>127.2</v>
+      </c>
+      <c r="CZ4">
+        <v>121.9</v>
+      </c>
+      <c r="DA4">
+        <v>134.5</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>1213.3</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>104.3</v>
       </c>
       <c r="F5">
         <v>102.4</v>
       </c>
       <c r="G5">
         <v>97.2</v>
       </c>
       <c r="H5">
         <v>102.7</v>
       </c>
       <c r="I5">
@@ -24429,54 +24879,60 @@
       <c r="CQ5">
         <v>113.9</v>
       </c>
       <c r="CR5">
         <v>143.19999999999999</v>
       </c>
       <c r="CS5">
         <v>148.5</v>
       </c>
       <c r="CT5">
         <v>137.5</v>
       </c>
       <c r="CU5">
         <v>143.80000000000001</v>
       </c>
       <c r="CV5">
         <v>135.69999999999999</v>
       </c>
       <c r="CW5">
         <v>126.7</v>
       </c>
       <c r="CX5">
         <v>138.80000000000001</v>
       </c>
       <c r="CY5">
-        <v>139.4</v>
+        <v>139.9</v>
+      </c>
+      <c r="CZ5">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="DA5">
+        <v>140.1</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>511.29</v>
       </c>
       <c r="D6">
         <v>111.5</v>
       </c>
       <c r="E6">
         <v>103.2</v>
       </c>
       <c r="F6">
         <v>104.7</v>
       </c>
       <c r="G6">
         <v>90.3</v>
       </c>
       <c r="H6">
         <v>99.8</v>
       </c>
       <c r="I6">
@@ -24742,52 +25198,58 @@
       </c>
       <c r="CR6">
         <v>142.69999999999999</v>
       </c>
       <c r="CS6">
         <v>150.69999999999999</v>
       </c>
       <c r="CT6">
         <v>136.6</v>
       </c>
       <c r="CU6">
         <v>155.1</v>
       </c>
       <c r="CV6">
         <v>142.4</v>
       </c>
       <c r="CW6">
         <v>126.3</v>
       </c>
       <c r="CX6">
         <v>144</v>
       </c>
       <c r="CY6">
         <v>141</v>
       </c>
+      <c r="CZ6">
+        <v>139.1</v>
+      </c>
+      <c r="DA6">
+        <v>153.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>420.2</v>
       </c>
       <c r="D7">
         <v>109.7</v>
       </c>
       <c r="E7">
         <v>102.1</v>
       </c>
       <c r="F7">
         <v>105.8</v>
       </c>
       <c r="G7">
         <v>86.1</v>
       </c>
       <c r="H7">
         <v>94.2</v>
       </c>
       <c r="I7">
@@ -25053,52 +25515,58 @@
       </c>
       <c r="CR7">
         <v>154.1</v>
       </c>
       <c r="CS7">
         <v>165.2</v>
       </c>
       <c r="CT7">
         <v>149</v>
       </c>
       <c r="CU7">
         <v>170.8</v>
       </c>
       <c r="CV7">
         <v>154.1</v>
       </c>
       <c r="CW7">
         <v>137.19999999999999</v>
       </c>
       <c r="CX7">
         <v>158.4</v>
       </c>
       <c r="CY7">
         <v>154.1</v>
       </c>
+      <c r="CZ7">
+        <v>152</v>
+      </c>
+      <c r="DA7">
+        <v>166.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>409.26</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>102</v>
       </c>
       <c r="F8">
         <v>104.3</v>
       </c>
       <c r="G8">
         <v>86.1</v>
       </c>
       <c r="H8">
         <v>93.3</v>
       </c>
       <c r="I8">
@@ -25364,52 +25832,58 @@
       </c>
       <c r="CR8">
         <v>155.1</v>
       </c>
       <c r="CS8">
         <v>167</v>
       </c>
       <c r="CT8">
         <v>150.1</v>
       </c>
       <c r="CU8">
         <v>172.2</v>
       </c>
       <c r="CV8">
         <v>155.69999999999999</v>
       </c>
       <c r="CW8">
         <v>137.6</v>
       </c>
       <c r="CX8">
         <v>160.4</v>
       </c>
       <c r="CY8">
         <v>155.5</v>
       </c>
+      <c r="CZ8">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="DA8">
+        <v>167.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>91.09</v>
       </c>
       <c r="D9">
         <v>120</v>
       </c>
       <c r="E9">
         <v>108.1</v>
       </c>
       <c r="F9">
         <v>99.8</v>
       </c>
       <c r="G9">
         <v>109.3</v>
       </c>
       <c r="H9">
         <v>125.2</v>
       </c>
       <c r="I9">
@@ -25675,52 +26149,58 @@
       </c>
       <c r="CR9">
         <v>90.4</v>
       </c>
       <c r="CS9">
         <v>84</v>
       </c>
       <c r="CT9">
         <v>79.2</v>
       </c>
       <c r="CU9">
         <v>82.6</v>
       </c>
       <c r="CV9">
         <v>88.5</v>
       </c>
       <c r="CW9">
         <v>76.099999999999994</v>
       </c>
       <c r="CX9">
         <v>77.599999999999994</v>
       </c>
       <c r="CY9">
         <v>80.8</v>
       </c>
+      <c r="CZ9">
+        <v>79.5</v>
+      </c>
+      <c r="DA9">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>702.01</v>
       </c>
       <c r="D10">
         <v>117.4</v>
       </c>
       <c r="E10">
         <v>105.2</v>
       </c>
       <c r="F10">
         <v>100.7</v>
       </c>
       <c r="G10">
         <v>102.3</v>
       </c>
       <c r="H10">
         <v>104.8</v>
       </c>
       <c r="I10">
@@ -25984,54 +26464,60 @@
       <c r="CQ10">
         <v>111</v>
       </c>
       <c r="CR10">
         <v>143.5</v>
       </c>
       <c r="CS10">
         <v>147</v>
       </c>
       <c r="CT10">
         <v>138.19999999999999</v>
       </c>
       <c r="CU10">
         <v>135.6</v>
       </c>
       <c r="CV10">
         <v>130.9</v>
       </c>
       <c r="CW10">
         <v>127</v>
       </c>
       <c r="CX10">
         <v>135</v>
       </c>
       <c r="CY10">
-        <v>138.19999999999999</v>
+        <v>139.1</v>
+      </c>
+      <c r="CZ10">
+        <v>125.4</v>
+      </c>
+      <c r="DA10">
+        <v>130.6</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>237.64</v>
       </c>
       <c r="D11">
         <v>137.1</v>
       </c>
       <c r="E11">
         <v>95.2</v>
       </c>
       <c r="F11">
         <v>102.8</v>
       </c>
       <c r="G11">
         <v>97</v>
       </c>
       <c r="H11">
         <v>96.6</v>
       </c>
       <c r="I11">
@@ -26297,52 +26783,58 @@
       </c>
       <c r="CR11">
         <v>148.9</v>
       </c>
       <c r="CS11">
         <v>187.7</v>
       </c>
       <c r="CT11">
         <v>160.1</v>
       </c>
       <c r="CU11">
         <v>156.5</v>
       </c>
       <c r="CV11">
         <v>156.1</v>
       </c>
       <c r="CW11">
         <v>133.19999999999999</v>
       </c>
       <c r="CX11">
         <v>139.69999999999999</v>
       </c>
       <c r="CY11">
         <v>145.69999999999999</v>
       </c>
+      <c r="CZ11">
+        <v>122.6</v>
+      </c>
+      <c r="DA11">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>464.37</v>
       </c>
       <c r="D12">
         <v>107.4</v>
       </c>
       <c r="E12">
         <v>110.3</v>
       </c>
       <c r="F12">
         <v>99.6</v>
       </c>
       <c r="G12">
         <v>105</v>
       </c>
       <c r="H12">
         <v>109</v>
       </c>
       <c r="I12">
@@ -26606,54 +27098,60 @@
       <c r="CQ12">
         <v>116.6</v>
       </c>
       <c r="CR12">
         <v>140.80000000000001</v>
       </c>
       <c r="CS12">
         <v>126.1</v>
       </c>
       <c r="CT12">
         <v>127</v>
       </c>
       <c r="CU12">
         <v>124.9</v>
       </c>
       <c r="CV12">
         <v>118</v>
       </c>
       <c r="CW12">
         <v>123.8</v>
       </c>
       <c r="CX12">
         <v>132.5</v>
       </c>
       <c r="CY12">
-        <v>134.4</v>
+        <v>135.69999999999999</v>
+      </c>
+      <c r="CZ12">
+        <v>126.9</v>
+      </c>
+      <c r="DA12">
+        <v>131.6</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>1105.48</v>
       </c>
       <c r="D13">
         <v>123.5</v>
       </c>
       <c r="E13">
         <v>113.7</v>
       </c>
       <c r="F13">
         <v>119.2</v>
       </c>
       <c r="G13">
         <v>109.1</v>
       </c>
       <c r="H13">
         <v>118.9</v>
       </c>
       <c r="I13">
@@ -26919,52 +27417,58 @@
       </c>
       <c r="CR13">
         <v>118.2</v>
       </c>
       <c r="CS13">
         <v>123</v>
       </c>
       <c r="CT13">
         <v>115.3</v>
       </c>
       <c r="CU13">
         <v>125.2</v>
       </c>
       <c r="CV13">
         <v>128.80000000000001</v>
       </c>
       <c r="CW13">
         <v>118.2</v>
       </c>
       <c r="CX13">
         <v>122.7</v>
       </c>
       <c r="CY13">
         <v>113.3</v>
       </c>
+      <c r="CZ13">
+        <v>111.8</v>
+      </c>
+      <c r="DA13">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>766.34</v>
       </c>
       <c r="D14">
         <v>120.5</v>
       </c>
       <c r="E14">
         <v>108.9</v>
       </c>
       <c r="F14">
         <v>114.6</v>
       </c>
       <c r="G14">
         <v>110.2</v>
       </c>
       <c r="H14">
         <v>123.3</v>
       </c>
       <c r="I14">
@@ -27230,52 +27734,58 @@
       </c>
       <c r="CR14">
         <v>132.19999999999999</v>
       </c>
       <c r="CS14">
         <v>136.30000000000001</v>
       </c>
       <c r="CT14">
         <v>129.6</v>
       </c>
       <c r="CU14">
         <v>131.9</v>
       </c>
       <c r="CV14">
         <v>138.80000000000001</v>
       </c>
       <c r="CW14">
         <v>128.6</v>
       </c>
       <c r="CX14">
         <v>136.1</v>
       </c>
       <c r="CY14">
         <v>139.80000000000001</v>
       </c>
+      <c r="CZ14">
+        <v>138</v>
+      </c>
+      <c r="DA14">
+        <v>152.30000000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>890.1</v>
       </c>
       <c r="D15">
         <v>122.1</v>
       </c>
       <c r="E15">
         <v>109.4</v>
       </c>
       <c r="F15">
         <v>117.2</v>
       </c>
       <c r="G15">
         <v>112.8</v>
       </c>
       <c r="H15">
         <v>122.3</v>
       </c>
       <c r="I15">
@@ -27541,52 +28051,58 @@
       </c>
       <c r="CR15">
         <v>125.6</v>
       </c>
       <c r="CS15">
         <v>130.4</v>
       </c>
       <c r="CT15">
         <v>124.3</v>
       </c>
       <c r="CU15">
         <v>130.69999999999999</v>
       </c>
       <c r="CV15">
         <v>135.5</v>
       </c>
       <c r="CW15">
         <v>124.6</v>
       </c>
       <c r="CX15">
         <v>129.4</v>
       </c>
       <c r="CY15">
         <v>122.3</v>
       </c>
+      <c r="CZ15">
+        <v>122.3</v>
+      </c>
+      <c r="DA15">
+        <v>140.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>215.38</v>
       </c>
       <c r="D16">
         <v>129.4</v>
       </c>
       <c r="E16">
         <v>131.4</v>
       </c>
       <c r="F16">
         <v>127.5</v>
       </c>
       <c r="G16">
         <v>93.8</v>
       </c>
       <c r="H16">
         <v>104.8</v>
       </c>
       <c r="I16">
@@ -27851,50 +28367,56 @@
         <v>87.1</v>
       </c>
       <c r="CR16">
         <v>87.8</v>
       </c>
       <c r="CS16">
         <v>92.6</v>
       </c>
       <c r="CT16">
         <v>78.400000000000006</v>
       </c>
       <c r="CU16">
         <v>102.5</v>
       </c>
       <c r="CV16">
         <v>101</v>
       </c>
       <c r="CW16">
         <v>92</v>
       </c>
       <c r="CX16">
         <v>95.1</v>
       </c>
       <c r="CY16">
         <v>76.099999999999994</v>
+      </c>
+      <c r="CZ16">
+        <v>68.2</v>
+      </c>
+      <c r="DA16">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">