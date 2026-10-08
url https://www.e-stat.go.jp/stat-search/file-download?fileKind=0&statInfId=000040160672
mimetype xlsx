--- v1 (2026-08-01)
+++ v2 (2026-10-08)
@@ -4,104 +4,107 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{988467E1-4C07-4E1E-BEE5-A75678058471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{81EB8DE0-8E97-4915-BDC0-BE6935B5381A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1305" windowWidth="21600" windowHeight="11265" xr2:uid="{C6B1D88C-9C33-4288-97E8-FCB2D5965B06}"/>
+    <workbookView xWindow="1520" yWindow="1520" windowWidth="14400" windowHeight="8170" xr2:uid="{99D010F6-B35A-48D5-8C1E-9B50A9A1F887}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="8" r:id="rId1"/>
     <sheet name="出荷" sheetId="2" r:id="rId2"/>
     <sheet name="輸出" sheetId="3" r:id="rId3"/>
     <sheet name="国内" sheetId="4" r:id="rId4"/>
     <sheet name="総供給" sheetId="5" r:id="rId5"/>
     <sheet name="国産" sheetId="6" r:id="rId6"/>
     <sheet name="輸入" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="45">
   <si>
     <t>項目：総合原指数【月次】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
-    <t>p 202606</t>
+    <t>p 202608</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>建設財</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
@@ -270,51 +273,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{90C7C6A8-E713-4BAF-895D-E6F0DE8F8CEE}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{5D634EB4-BDBF-4BB4-A8BF-1DBB4B217486}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -609,58 +612,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85E0670A-698D-49F9-BBCF-5881DCF776D6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{558A96E9-1FC9-44A9-80FE-A30F5D56F865}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
         <v>33</v>
@@ -707,66 +710,66 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F66EC7C8-9703-4D47-9C6E-D32BCEF20534}">
-  <dimension ref="A1:DA15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83B9D0DD-447F-4BC8-918D-0EBDD03D0D7F}">
+  <dimension ref="A1:DC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -1032,52 +1035,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -1346,55 +1355,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>106.2</v>
       </c>
       <c r="E4">
         <v>111.3</v>
       </c>
       <c r="F4">
         <v>130.4</v>
       </c>
       <c r="G4">
         <v>111.7</v>
       </c>
       <c r="H4">
         <v>108.3</v>
       </c>
       <c r="I4">
@@ -1664,54 +1679,60 @@
       <c r="CS4">
         <v>105.5</v>
       </c>
       <c r="CT4">
         <v>98.4</v>
       </c>
       <c r="CU4">
         <v>104.5</v>
       </c>
       <c r="CV4">
         <v>93.3</v>
       </c>
       <c r="CW4">
         <v>96.8</v>
       </c>
       <c r="CX4">
         <v>111.6</v>
       </c>
       <c r="CY4">
         <v>99.5</v>
       </c>
       <c r="CZ4">
         <v>90.3</v>
       </c>
       <c r="DA4">
-        <v>104</v>
+        <v>104.2</v>
+      </c>
+      <c r="DB4">
+        <v>108.4</v>
+      </c>
+      <c r="DC4">
+        <v>89.7</v>
       </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>103.2</v>
       </c>
       <c r="E5">
         <v>109.9</v>
       </c>
       <c r="F5">
         <v>135.4</v>
       </c>
       <c r="G5">
         <v>109</v>
       </c>
       <c r="H5">
         <v>104.6</v>
       </c>
       <c r="I5">
@@ -1981,54 +2002,60 @@
       <c r="CS5">
         <v>106.1</v>
       </c>
       <c r="CT5">
         <v>99.5</v>
       </c>
       <c r="CU5">
         <v>108.1</v>
       </c>
       <c r="CV5">
         <v>91.3</v>
       </c>
       <c r="CW5">
         <v>98.9</v>
       </c>
       <c r="CX5">
         <v>116.4</v>
       </c>
       <c r="CY5">
         <v>100.3</v>
       </c>
       <c r="CZ5">
         <v>90</v>
       </c>
       <c r="DA5">
-        <v>106.6</v>
+        <v>107</v>
+      </c>
+      <c r="DB5">
+        <v>110.1</v>
+      </c>
+      <c r="DC5">
+        <v>90.7</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>110.9</v>
       </c>
       <c r="E6">
         <v>113.2</v>
       </c>
       <c r="F6">
         <v>151.69999999999999</v>
       </c>
       <c r="G6">
         <v>107.4</v>
       </c>
       <c r="H6">
         <v>102.7</v>
       </c>
       <c r="I6">
@@ -2298,54 +2325,60 @@
       <c r="CS6">
         <v>106.4</v>
       </c>
       <c r="CT6">
         <v>99.9</v>
       </c>
       <c r="CU6">
         <v>109.9</v>
       </c>
       <c r="CV6">
         <v>93.1</v>
       </c>
       <c r="CW6">
         <v>100.1</v>
       </c>
       <c r="CX6">
         <v>126.2</v>
       </c>
       <c r="CY6">
         <v>96.2</v>
       </c>
       <c r="CZ6">
         <v>86.4</v>
       </c>
       <c r="DA6">
-        <v>108</v>
+        <v>108.1</v>
+      </c>
+      <c r="DB6">
+        <v>110.2</v>
+      </c>
+      <c r="DC6">
+        <v>90.4</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>113.2</v>
       </c>
       <c r="E7">
         <v>115.5</v>
       </c>
       <c r="F7">
         <v>164.3</v>
       </c>
       <c r="G7">
         <v>108.5</v>
       </c>
       <c r="H7">
         <v>102.2</v>
       </c>
       <c r="I7">
@@ -2615,54 +2648,60 @@
       <c r="CS7">
         <v>110.5</v>
       </c>
       <c r="CT7">
         <v>104.5</v>
       </c>
       <c r="CU7">
         <v>117.7</v>
       </c>
       <c r="CV7">
         <v>97.7</v>
       </c>
       <c r="CW7">
         <v>107.7</v>
       </c>
       <c r="CX7">
         <v>140.5</v>
       </c>
       <c r="CY7">
         <v>100</v>
       </c>
       <c r="CZ7">
         <v>89.4</v>
       </c>
       <c r="DA7">
-        <v>115.6</v>
+        <v>115.8</v>
+      </c>
+      <c r="DB7">
+        <v>118.5</v>
+      </c>
+      <c r="DC7">
+        <v>97.5</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>108.9</v>
       </c>
       <c r="E8">
         <v>114.8</v>
       </c>
       <c r="F8">
         <v>169.4</v>
       </c>
       <c r="G8">
         <v>104.3</v>
       </c>
       <c r="H8">
         <v>104.1</v>
       </c>
       <c r="I8">
@@ -2932,54 +2971,60 @@
       <c r="CS8">
         <v>108.3</v>
       </c>
       <c r="CT8">
         <v>105.4</v>
       </c>
       <c r="CU8">
         <v>126.4</v>
       </c>
       <c r="CV8">
         <v>98.6</v>
       </c>
       <c r="CW8">
         <v>108</v>
       </c>
       <c r="CX8">
         <v>150.80000000000001</v>
       </c>
       <c r="CY8">
         <v>101.7</v>
       </c>
       <c r="CZ8">
         <v>92</v>
       </c>
       <c r="DA8">
-        <v>121</v>
+        <v>121.1</v>
+      </c>
+      <c r="DB8">
+        <v>117.3</v>
+      </c>
+      <c r="DC8">
+        <v>103.5</v>
       </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>639.79999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107.1</v>
       </c>
       <c r="F9">
         <v>118.8</v>
       </c>
       <c r="G9">
         <v>104.4</v>
       </c>
       <c r="H9">
         <v>104.1</v>
       </c>
       <c r="I9">
@@ -3251,52 +3296,58 @@
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>89.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>80.2</v>
       </c>
       <c r="CX9">
         <v>89</v>
       </c>
       <c r="CY9">
         <v>86.2</v>
       </c>
       <c r="CZ9">
         <v>78.400000000000006</v>
       </c>
       <c r="DA9">
         <v>88</v>
       </c>
+      <c r="DB9">
+        <v>88.4</v>
+      </c>
+      <c r="DC9">
+        <v>71.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2676.2</v>
       </c>
       <c r="D10">
         <v>96.6</v>
       </c>
       <c r="E10">
         <v>107.2</v>
       </c>
       <c r="F10">
         <v>121.3</v>
       </c>
       <c r="G10">
         <v>110.5</v>
       </c>
       <c r="H10">
         <v>106.3</v>
       </c>
       <c r="I10">
@@ -3566,54 +3617,60 @@
       <c r="CS10">
         <v>105.8</v>
       </c>
       <c r="CT10">
         <v>99</v>
       </c>
       <c r="CU10">
         <v>106.6</v>
       </c>
       <c r="CV10">
         <v>89.8</v>
       </c>
       <c r="CW10">
         <v>97.9</v>
       </c>
       <c r="CX10">
         <v>108</v>
       </c>
       <c r="CY10">
         <v>103.8</v>
       </c>
       <c r="CZ10">
         <v>93.1</v>
       </c>
       <c r="DA10">
-        <v>105.3</v>
+        <v>106</v>
+      </c>
+      <c r="DB10">
+        <v>110.1</v>
+      </c>
+      <c r="DC10">
+        <v>91</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>930.5</v>
       </c>
       <c r="D11">
         <v>107</v>
       </c>
       <c r="E11">
         <v>126.6</v>
       </c>
       <c r="F11">
         <v>143.69999999999999</v>
       </c>
       <c r="G11">
         <v>117.4</v>
       </c>
       <c r="H11">
         <v>106.5</v>
       </c>
       <c r="I11">
@@ -3885,52 +3942,58 @@
       </c>
       <c r="CT11">
         <v>103</v>
       </c>
       <c r="CU11">
         <v>105.8</v>
       </c>
       <c r="CV11">
         <v>92.7</v>
       </c>
       <c r="CW11">
         <v>108.3</v>
       </c>
       <c r="CX11">
         <v>116.3</v>
       </c>
       <c r="CY11">
         <v>102.7</v>
       </c>
       <c r="CZ11">
         <v>93.6</v>
       </c>
       <c r="DA11">
         <v>116.8</v>
       </c>
+      <c r="DB11">
+        <v>118.8</v>
+      </c>
+      <c r="DC11">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1745.7</v>
       </c>
       <c r="D12">
         <v>91.1</v>
       </c>
       <c r="E12">
         <v>96.8</v>
       </c>
       <c r="F12">
         <v>109.3</v>
       </c>
       <c r="G12">
         <v>106.8</v>
       </c>
       <c r="H12">
         <v>106.2</v>
       </c>
       <c r="I12">
@@ -4200,54 +4263,60 @@
       <c r="CS12">
         <v>102.1</v>
       </c>
       <c r="CT12">
         <v>96.9</v>
       </c>
       <c r="CU12">
         <v>107</v>
       </c>
       <c r="CV12">
         <v>88.2</v>
       </c>
       <c r="CW12">
         <v>92.3</v>
       </c>
       <c r="CX12">
         <v>103.5</v>
       </c>
       <c r="CY12">
         <v>104.4</v>
       </c>
       <c r="CZ12">
         <v>92.8</v>
       </c>
       <c r="DA12">
-        <v>99.2</v>
+        <v>100.3</v>
+      </c>
+      <c r="DB12">
+        <v>105.4</v>
+      </c>
+      <c r="DC12">
+        <v>94.7</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>5010.3999999999996</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>125.5</v>
       </c>
       <c r="G13">
         <v>114.4</v>
       </c>
       <c r="H13">
         <v>111.9</v>
       </c>
       <c r="I13">
@@ -4519,52 +4588,58 @@
       </c>
       <c r="CT13">
         <v>97.3</v>
       </c>
       <c r="CU13">
         <v>100.9</v>
       </c>
       <c r="CV13">
         <v>95.2</v>
       </c>
       <c r="CW13">
         <v>94.8</v>
       </c>
       <c r="CX13">
         <v>106.8</v>
       </c>
       <c r="CY13">
         <v>98.8</v>
       </c>
       <c r="CZ13">
         <v>90.7</v>
       </c>
       <c r="DA13">
         <v>101.5</v>
       </c>
+      <c r="DB13">
+        <v>106.7</v>
+      </c>
+      <c r="DC13">
+        <v>88.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>4471.1000000000004</v>
       </c>
       <c r="D14">
         <v>108.8</v>
       </c>
       <c r="E14">
         <v>112.5</v>
       </c>
       <c r="F14">
         <v>125.5</v>
       </c>
       <c r="G14">
         <v>114.6</v>
       </c>
       <c r="H14">
         <v>112</v>
       </c>
       <c r="I14">
@@ -4836,52 +4911,58 @@
       </c>
       <c r="CT14">
         <v>97.5</v>
       </c>
       <c r="CU14">
         <v>100.8</v>
       </c>
       <c r="CV14">
         <v>95.3</v>
       </c>
       <c r="CW14">
         <v>95.1</v>
       </c>
       <c r="CX14">
         <v>107.6</v>
       </c>
       <c r="CY14">
         <v>99.7</v>
       </c>
       <c r="CZ14">
         <v>91.2</v>
       </c>
       <c r="DA14">
         <v>102.8</v>
       </c>
+      <c r="DB14">
+        <v>107.8</v>
+      </c>
+      <c r="DC14">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>539.29999999999995</v>
       </c>
       <c r="D15">
         <v>112.1</v>
       </c>
       <c r="E15">
         <v>114.5</v>
       </c>
       <c r="F15">
         <v>125.2</v>
       </c>
       <c r="G15">
         <v>112.7</v>
       </c>
       <c r="H15">
         <v>111.1</v>
       </c>
       <c r="I15">
@@ -5151,76 +5232,82 @@
       <c r="CS15">
         <v>99</v>
       </c>
       <c r="CT15">
         <v>95.5</v>
       </c>
       <c r="CU15">
         <v>101.6</v>
       </c>
       <c r="CV15">
         <v>94.4</v>
       </c>
       <c r="CW15">
         <v>92.6</v>
       </c>
       <c r="CX15">
         <v>100.1</v>
       </c>
       <c r="CY15">
         <v>91.3</v>
       </c>
       <c r="CZ15">
         <v>86.2</v>
       </c>
       <c r="DA15">
-        <v>90.6</v>
+        <v>90.7</v>
+      </c>
+      <c r="DB15">
+        <v>98</v>
+      </c>
+      <c r="DC15">
+        <v>89.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7608D9A3-AF4B-4C89-A4AC-71BE9C5FCEAE}">
-  <dimension ref="A1:DA15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DF0819E-5F80-4EF1-991A-944F1974B168}">
+  <dimension ref="A1:DC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -5486,52 +5573,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -5800,55 +5893,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>1935.36</v>
       </c>
       <c r="D4">
         <v>107.9</v>
       </c>
       <c r="E4">
         <v>114</v>
       </c>
       <c r="F4">
         <v>134.5</v>
       </c>
       <c r="G4">
         <v>122.9</v>
       </c>
       <c r="H4">
         <v>111.9</v>
       </c>
       <c r="I4">
@@ -6120,52 +6219,58 @@
       </c>
       <c r="CT4">
         <v>111.9</v>
       </c>
       <c r="CU4">
         <v>119.3</v>
       </c>
       <c r="CV4">
         <v>99.1</v>
       </c>
       <c r="CW4">
         <v>106.8</v>
       </c>
       <c r="CX4">
         <v>125.2</v>
       </c>
       <c r="CY4">
         <v>116.6</v>
       </c>
       <c r="CZ4">
         <v>101.9</v>
       </c>
       <c r="DA4">
         <v>116.9</v>
       </c>
+      <c r="DB4">
+        <v>127.1</v>
+      </c>
+      <c r="DC4">
+        <v>107.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>913.27</v>
       </c>
       <c r="D5">
         <v>106.3</v>
       </c>
       <c r="E5">
         <v>115.3</v>
       </c>
       <c r="F5">
         <v>135.19999999999999</v>
       </c>
       <c r="G5">
         <v>123.4</v>
       </c>
       <c r="H5">
         <v>106.7</v>
       </c>
       <c r="I5">
@@ -6437,52 +6542,58 @@
       </c>
       <c r="CT5">
         <v>125.8</v>
       </c>
       <c r="CU5">
         <v>132.19999999999999</v>
       </c>
       <c r="CV5">
         <v>108.3</v>
       </c>
       <c r="CW5">
         <v>119.5</v>
       </c>
       <c r="CX5">
         <v>142.80000000000001</v>
       </c>
       <c r="CY5">
         <v>130.19999999999999</v>
       </c>
       <c r="CZ5">
         <v>114.4</v>
       </c>
       <c r="DA5">
         <v>134.80000000000001</v>
       </c>
+      <c r="DB5">
+        <v>148.4</v>
+      </c>
+      <c r="DC5">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>549.9</v>
       </c>
       <c r="D6">
         <v>111.9</v>
       </c>
       <c r="E6">
         <v>115.4</v>
       </c>
       <c r="F6">
         <v>141.5</v>
       </c>
       <c r="G6">
         <v>124.9</v>
       </c>
       <c r="H6">
         <v>110.4</v>
       </c>
       <c r="I6">
@@ -6754,52 +6865,58 @@
       </c>
       <c r="CT6">
         <v>122.4</v>
       </c>
       <c r="CU6">
         <v>138.4</v>
       </c>
       <c r="CV6">
         <v>108.4</v>
       </c>
       <c r="CW6">
         <v>119.4</v>
       </c>
       <c r="CX6">
         <v>156.80000000000001</v>
       </c>
       <c r="CY6">
         <v>130.30000000000001</v>
       </c>
       <c r="CZ6">
         <v>114.6</v>
       </c>
       <c r="DA6">
         <v>140.30000000000001</v>
       </c>
+      <c r="DB6">
+        <v>151</v>
+      </c>
+      <c r="DC6">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>514.16</v>
       </c>
       <c r="D7">
         <v>112.4</v>
       </c>
       <c r="E7">
         <v>115.9</v>
       </c>
       <c r="F7">
         <v>142.30000000000001</v>
       </c>
       <c r="G7">
         <v>125.5</v>
       </c>
       <c r="H7">
         <v>110.1</v>
       </c>
       <c r="I7">
@@ -7071,52 +7188,58 @@
       </c>
       <c r="CT7">
         <v>124.8</v>
       </c>
       <c r="CU7">
         <v>140.6</v>
       </c>
       <c r="CV7">
         <v>110.3</v>
       </c>
       <c r="CW7">
         <v>121.7</v>
       </c>
       <c r="CX7">
         <v>160.4</v>
       </c>
       <c r="CY7">
         <v>132</v>
       </c>
       <c r="CZ7">
         <v>116.2</v>
       </c>
       <c r="DA7">
         <v>143.19999999999999</v>
       </c>
+      <c r="DB7">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="DC7">
+        <v>131.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>371.13</v>
       </c>
       <c r="D8">
         <v>109.2</v>
       </c>
       <c r="E8">
         <v>119.2</v>
       </c>
       <c r="F8">
         <v>148.1</v>
       </c>
       <c r="G8">
         <v>125.3</v>
       </c>
       <c r="H8">
         <v>116.7</v>
       </c>
       <c r="I8">
@@ -7388,52 +7511,58 @@
       </c>
       <c r="CT8">
         <v>134</v>
       </c>
       <c r="CU8">
         <v>158</v>
       </c>
       <c r="CV8">
         <v>117</v>
       </c>
       <c r="CW8">
         <v>127.8</v>
       </c>
       <c r="CX8">
         <v>176.9</v>
       </c>
       <c r="CY8">
         <v>144.30000000000001</v>
       </c>
       <c r="CZ8">
         <v>127.5</v>
       </c>
       <c r="DA8">
         <v>154.5</v>
       </c>
+      <c r="DB8">
+        <v>164</v>
+      </c>
+      <c r="DC8">
+        <v>149.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>35.74</v>
       </c>
       <c r="D9">
         <v>104</v>
       </c>
       <c r="E9">
         <v>108.6</v>
       </c>
       <c r="F9">
         <v>129.80000000000001</v>
       </c>
       <c r="G9">
         <v>116.4</v>
       </c>
       <c r="H9">
         <v>114.7</v>
       </c>
       <c r="I9">
@@ -7705,52 +7834,58 @@
       </c>
       <c r="CT9">
         <v>87.2</v>
       </c>
       <c r="CU9">
         <v>106.9</v>
       </c>
       <c r="CV9">
         <v>81.8</v>
       </c>
       <c r="CW9">
         <v>85.9</v>
       </c>
       <c r="CX9">
         <v>105.2</v>
       </c>
       <c r="CY9">
         <v>106.5</v>
       </c>
       <c r="CZ9">
         <v>92.3</v>
       </c>
       <c r="DA9">
         <v>98.1</v>
       </c>
+      <c r="DB9">
+        <v>111.4</v>
+      </c>
+      <c r="DC9">
+        <v>91.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>363.37</v>
       </c>
       <c r="D10">
         <v>97.9</v>
       </c>
       <c r="E10">
         <v>115.1</v>
       </c>
       <c r="F10">
         <v>125.6</v>
       </c>
       <c r="G10">
         <v>121.2</v>
       </c>
       <c r="H10">
         <v>101.3</v>
       </c>
       <c r="I10">
@@ -8022,52 +8157,58 @@
       </c>
       <c r="CT10">
         <v>130.9</v>
       </c>
       <c r="CU10">
         <v>122.9</v>
       </c>
       <c r="CV10">
         <v>108.1</v>
       </c>
       <c r="CW10">
         <v>119.6</v>
       </c>
       <c r="CX10">
         <v>121.5</v>
       </c>
       <c r="CY10">
         <v>130</v>
       </c>
       <c r="CZ10">
         <v>114</v>
       </c>
       <c r="DA10">
         <v>126.5</v>
       </c>
+      <c r="DB10">
+        <v>144.4</v>
+      </c>
+      <c r="DC10">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>244.36</v>
       </c>
       <c r="D11">
         <v>107.6</v>
       </c>
       <c r="E11">
         <v>133</v>
       </c>
       <c r="F11">
         <v>139.19999999999999</v>
       </c>
       <c r="G11">
         <v>136.30000000000001</v>
       </c>
       <c r="H11">
         <v>107.8</v>
       </c>
       <c r="I11">
@@ -8339,52 +8480,58 @@
       </c>
       <c r="CT11">
         <v>117.4</v>
       </c>
       <c r="CU11">
         <v>121.2</v>
       </c>
       <c r="CV11">
         <v>96.9</v>
       </c>
       <c r="CW11">
         <v>118.6</v>
       </c>
       <c r="CX11">
         <v>117.6</v>
       </c>
       <c r="CY11">
         <v>113.6</v>
       </c>
       <c r="CZ11">
         <v>100.6</v>
       </c>
       <c r="DA11">
         <v>125.3</v>
       </c>
+      <c r="DB11">
+        <v>125.7</v>
+      </c>
+      <c r="DC11">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>119.01</v>
       </c>
       <c r="D12">
         <v>78</v>
       </c>
       <c r="E12">
         <v>78.2</v>
       </c>
       <c r="F12">
         <v>97.7</v>
       </c>
       <c r="G12">
         <v>90</v>
       </c>
       <c r="H12">
         <v>87.8</v>
       </c>
       <c r="I12">
@@ -8656,52 +8803,58 @@
       </c>
       <c r="CT12">
         <v>158.69999999999999</v>
       </c>
       <c r="CU12">
         <v>126.6</v>
       </c>
       <c r="CV12">
         <v>131.19999999999999</v>
       </c>
       <c r="CW12">
         <v>121.6</v>
       </c>
       <c r="CX12">
         <v>129.6</v>
       </c>
       <c r="CY12">
         <v>163.69999999999999</v>
       </c>
       <c r="CZ12">
         <v>141.5</v>
       </c>
       <c r="DA12">
         <v>128.80000000000001</v>
       </c>
+      <c r="DB12">
+        <v>182.8</v>
+      </c>
+      <c r="DC12">
+        <v>142.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>1022.09</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.8</v>
       </c>
       <c r="F13">
         <v>133.9</v>
       </c>
       <c r="G13">
         <v>122.5</v>
       </c>
       <c r="H13">
         <v>116.5</v>
       </c>
       <c r="I13">
@@ -8973,52 +9126,58 @@
       </c>
       <c r="CT13">
         <v>99.5</v>
       </c>
       <c r="CU13">
         <v>107.7</v>
       </c>
       <c r="CV13">
         <v>90.8</v>
       </c>
       <c r="CW13">
         <v>95.5</v>
       </c>
       <c r="CX13">
         <v>109.6</v>
       </c>
       <c r="CY13">
         <v>104.5</v>
       </c>
       <c r="CZ13">
         <v>90.7</v>
       </c>
       <c r="DA13">
         <v>100.8</v>
       </c>
+      <c r="DB13">
+        <v>108.1</v>
+      </c>
+      <c r="DC13">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>989.12</v>
       </c>
       <c r="D14">
         <v>108.1</v>
       </c>
       <c r="E14">
         <v>112</v>
       </c>
       <c r="F14">
         <v>133.5</v>
       </c>
       <c r="G14">
         <v>121.6</v>
       </c>
       <c r="H14">
         <v>115.8</v>
       </c>
       <c r="I14">
@@ -9290,52 +9449,58 @@
       </c>
       <c r="CT14">
         <v>98.6</v>
       </c>
       <c r="CU14">
         <v>106.7</v>
       </c>
       <c r="CV14">
         <v>89</v>
       </c>
       <c r="CW14">
         <v>94</v>
       </c>
       <c r="CX14">
         <v>109.1</v>
       </c>
       <c r="CY14">
         <v>104.4</v>
       </c>
       <c r="CZ14">
         <v>90.7</v>
       </c>
       <c r="DA14">
         <v>100.8</v>
       </c>
+      <c r="DB14">
+        <v>106.9</v>
+      </c>
+      <c r="DC14">
+        <v>94</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>32.97</v>
       </c>
       <c r="D15">
         <v>145</v>
       </c>
       <c r="E15">
         <v>138.80000000000001</v>
       </c>
       <c r="F15">
         <v>145.4</v>
       </c>
       <c r="G15">
         <v>149.5</v>
       </c>
       <c r="H15">
         <v>138.5</v>
       </c>
       <c r="I15">
@@ -9606,75 +9771,81 @@
         <v>126.6</v>
       </c>
       <c r="CT15">
         <v>126.4</v>
       </c>
       <c r="CU15">
         <v>136</v>
       </c>
       <c r="CV15">
         <v>143.30000000000001</v>
       </c>
       <c r="CW15">
         <v>143</v>
       </c>
       <c r="CX15">
         <v>124.4</v>
       </c>
       <c r="CY15">
         <v>108.1</v>
       </c>
       <c r="CZ15">
         <v>91.5</v>
       </c>
       <c r="DA15">
         <v>102.1</v>
+      </c>
+      <c r="DB15">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="DC15">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7838532-9646-4564-8A10-E746D069551D}">
-  <dimension ref="A1:DA15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD887D06-3EE9-4C84-ABB9-562B595CC11A}">
+  <dimension ref="A1:DC15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -9940,52 +10111,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -10254,55 +10431,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>8064.64</v>
       </c>
       <c r="D4">
         <v>105.8</v>
       </c>
       <c r="E4">
         <v>110.7</v>
       </c>
       <c r="F4">
         <v>129.4</v>
       </c>
       <c r="G4">
         <v>109</v>
       </c>
       <c r="H4">
         <v>107.4</v>
       </c>
       <c r="I4">
@@ -10572,54 +10755,60 @@
       <c r="CS4">
         <v>102.8</v>
       </c>
       <c r="CT4">
         <v>95.1</v>
       </c>
       <c r="CU4">
         <v>101</v>
       </c>
       <c r="CV4">
         <v>91.9</v>
       </c>
       <c r="CW4">
         <v>94.5</v>
       </c>
       <c r="CX4">
         <v>108.3</v>
       </c>
       <c r="CY4">
         <v>95.5</v>
       </c>
       <c r="CZ4">
         <v>87.5</v>
       </c>
       <c r="DA4">
-        <v>100.9</v>
+        <v>101.2</v>
+      </c>
+      <c r="DB4">
+        <v>104</v>
+      </c>
+      <c r="DC4">
+        <v>85.3</v>
       </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4076.33</v>
       </c>
       <c r="D5">
         <v>102.5</v>
       </c>
       <c r="E5">
         <v>108.7</v>
       </c>
       <c r="F5">
         <v>135.4</v>
       </c>
       <c r="G5">
         <v>105.8</v>
       </c>
       <c r="H5">
         <v>104.2</v>
       </c>
       <c r="I5">
@@ -10889,54 +11078,60 @@
       <c r="CS5">
         <v>100.8</v>
       </c>
       <c r="CT5">
         <v>93.6</v>
       </c>
       <c r="CU5">
         <v>102.7</v>
       </c>
       <c r="CV5">
         <v>87.5</v>
       </c>
       <c r="CW5">
         <v>94.3</v>
       </c>
       <c r="CX5">
         <v>110.5</v>
       </c>
       <c r="CY5">
         <v>93.6</v>
       </c>
       <c r="CZ5">
         <v>84.5</v>
       </c>
       <c r="DA5">
-        <v>100.2</v>
+        <v>100.8</v>
+      </c>
+      <c r="DB5">
+        <v>101.6</v>
+      </c>
+      <c r="DC5">
+        <v>83.8</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>1763.5</v>
       </c>
       <c r="D6">
         <v>110.5</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>154.9</v>
       </c>
       <c r="G6">
         <v>101.9</v>
       </c>
       <c r="H6">
         <v>100.4</v>
       </c>
       <c r="I6">
@@ -11206,54 +11401,60 @@
       <c r="CS6">
         <v>100.4</v>
       </c>
       <c r="CT6">
         <v>93</v>
       </c>
       <c r="CU6">
         <v>101.1</v>
       </c>
       <c r="CV6">
         <v>88.4</v>
       </c>
       <c r="CW6">
         <v>94</v>
       </c>
       <c r="CX6">
         <v>116.7</v>
       </c>
       <c r="CY6">
         <v>85.5</v>
       </c>
       <c r="CZ6">
         <v>77.599999999999994</v>
       </c>
       <c r="DA6">
-        <v>97.9</v>
+        <v>98.1</v>
+      </c>
+      <c r="DB6">
+        <v>97.5</v>
+      </c>
+      <c r="DC6">
+        <v>78.5</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1159.44</v>
       </c>
       <c r="D7">
         <v>113.5</v>
       </c>
       <c r="E7">
         <v>115.3</v>
       </c>
       <c r="F7">
         <v>174</v>
       </c>
       <c r="G7">
         <v>100.9</v>
       </c>
       <c r="H7">
         <v>98.8</v>
       </c>
       <c r="I7">
@@ -11523,54 +11724,60 @@
       <c r="CS7">
         <v>103.2</v>
       </c>
       <c r="CT7">
         <v>95.4</v>
       </c>
       <c r="CU7">
         <v>107.5</v>
       </c>
       <c r="CV7">
         <v>92.1</v>
       </c>
       <c r="CW7">
         <v>101.4</v>
       </c>
       <c r="CX7">
         <v>131.6</v>
       </c>
       <c r="CY7">
         <v>85.8</v>
       </c>
       <c r="CZ7">
         <v>77.599999999999994</v>
       </c>
       <c r="DA7">
-        <v>103.4</v>
+        <v>103.7</v>
+      </c>
+      <c r="DB7">
+        <v>102.9</v>
+      </c>
+      <c r="DC7">
+        <v>82.6</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>805.57</v>
       </c>
       <c r="D8">
         <v>108.8</v>
       </c>
       <c r="E8">
         <v>112.7</v>
       </c>
       <c r="F8">
         <v>179.2</v>
       </c>
       <c r="G8">
         <v>94.6</v>
       </c>
       <c r="H8">
         <v>98.3</v>
       </c>
       <c r="I8">
@@ -11840,54 +12047,60 @@
       <c r="CS8">
         <v>96.6</v>
       </c>
       <c r="CT8">
         <v>92.1</v>
       </c>
       <c r="CU8">
         <v>111.9</v>
       </c>
       <c r="CV8">
         <v>90.2</v>
       </c>
       <c r="CW8">
         <v>98.9</v>
       </c>
       <c r="CX8">
         <v>138.80000000000001</v>
       </c>
       <c r="CY8">
         <v>82.1</v>
       </c>
       <c r="CZ8">
         <v>75.599999999999994</v>
       </c>
       <c r="DA8">
-        <v>105.6</v>
+        <v>105.7</v>
+      </c>
+      <c r="DB8">
+        <v>95.8</v>
+      </c>
+      <c r="DC8">
+        <v>82.3</v>
       </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107</v>
       </c>
       <c r="F9">
         <v>118.1</v>
       </c>
       <c r="G9">
         <v>103.7</v>
       </c>
       <c r="H9">
         <v>103.5</v>
       </c>
       <c r="I9">
@@ -12157,54 +12370,60 @@
       <c r="CS9">
         <v>95.2</v>
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>88.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>79.900000000000006</v>
       </c>
       <c r="CX9">
         <v>88</v>
       </c>
       <c r="CY9">
         <v>85</v>
       </c>
       <c r="CZ9">
         <v>77.599999999999994</v>
       </c>
       <c r="DA9">
-        <v>87.4</v>
+        <v>87.5</v>
+      </c>
+      <c r="DB9">
+        <v>87.1</v>
+      </c>
+      <c r="DC9">
+        <v>70.599999999999994</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2312.83</v>
       </c>
       <c r="D10">
         <v>96.4</v>
       </c>
       <c r="E10">
         <v>105.9</v>
       </c>
       <c r="F10">
         <v>120.6</v>
       </c>
       <c r="G10">
         <v>108.8</v>
       </c>
       <c r="H10">
         <v>107.1</v>
       </c>
       <c r="I10">
@@ -12474,54 +12693,60 @@
       <c r="CS10">
         <v>101.1</v>
       </c>
       <c r="CT10">
         <v>94</v>
       </c>
       <c r="CU10">
         <v>104</v>
       </c>
       <c r="CV10">
         <v>86.9</v>
       </c>
       <c r="CW10">
         <v>94.4</v>
       </c>
       <c r="CX10">
         <v>105.8</v>
       </c>
       <c r="CY10">
         <v>99.7</v>
       </c>
       <c r="CZ10">
         <v>89.8</v>
       </c>
       <c r="DA10">
-        <v>102</v>
+        <v>102.8</v>
+      </c>
+      <c r="DB10">
+        <v>104.7</v>
+      </c>
+      <c r="DC10">
+        <v>87.9</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>686.14</v>
       </c>
       <c r="D11">
         <v>106.7</v>
       </c>
       <c r="E11">
         <v>124.3</v>
       </c>
       <c r="F11">
         <v>145.30000000000001</v>
       </c>
       <c r="G11">
         <v>110.6</v>
       </c>
       <c r="H11">
         <v>106</v>
       </c>
       <c r="I11">
@@ -12793,52 +13018,58 @@
       </c>
       <c r="CT11">
         <v>97.8</v>
       </c>
       <c r="CU11">
         <v>100.3</v>
       </c>
       <c r="CV11">
         <v>91.2</v>
       </c>
       <c r="CW11">
         <v>104.7</v>
       </c>
       <c r="CX11">
         <v>115.9</v>
       </c>
       <c r="CY11">
         <v>98.8</v>
       </c>
       <c r="CZ11">
         <v>91.2</v>
       </c>
       <c r="DA11">
         <v>113.7</v>
       </c>
+      <c r="DB11">
+        <v>116.3</v>
+      </c>
+      <c r="DC11">
+        <v>80.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1626.69</v>
       </c>
       <c r="D12">
         <v>92</v>
       </c>
       <c r="E12">
         <v>98.1</v>
       </c>
       <c r="F12">
         <v>110.2</v>
       </c>
       <c r="G12">
         <v>108</v>
       </c>
       <c r="H12">
         <v>107.5</v>
       </c>
       <c r="I12">
@@ -13108,54 +13339,60 @@
       <c r="CS12">
         <v>98.3</v>
       </c>
       <c r="CT12">
         <v>92.4</v>
       </c>
       <c r="CU12">
         <v>105.5</v>
       </c>
       <c r="CV12">
         <v>85.1</v>
       </c>
       <c r="CW12">
         <v>90.1</v>
       </c>
       <c r="CX12">
         <v>101.6</v>
       </c>
       <c r="CY12">
         <v>100.1</v>
       </c>
       <c r="CZ12">
         <v>89.2</v>
       </c>
       <c r="DA12">
-        <v>97.1</v>
+        <v>98.2</v>
+      </c>
+      <c r="DB12">
+        <v>99.8</v>
+      </c>
+      <c r="DC12">
+        <v>91.1</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>3988.31</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>123.3</v>
       </c>
       <c r="G13">
         <v>112.3</v>
       </c>
       <c r="H13">
         <v>110.7</v>
       </c>
       <c r="I13">
@@ -13427,52 +13664,58 @@
       </c>
       <c r="CT13">
         <v>96.7</v>
       </c>
       <c r="CU13">
         <v>99.2</v>
       </c>
       <c r="CV13">
         <v>96.4</v>
       </c>
       <c r="CW13">
         <v>94.6</v>
       </c>
       <c r="CX13">
         <v>106.1</v>
       </c>
       <c r="CY13">
         <v>97.4</v>
       </c>
       <c r="CZ13">
         <v>90.7</v>
       </c>
       <c r="DA13">
         <v>101.6</v>
       </c>
+      <c r="DB13">
+        <v>106.4</v>
+      </c>
+      <c r="DC13">
+        <v>86.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200000100</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>3481.98</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>112.6</v>
       </c>
       <c r="F14">
         <v>123.3</v>
       </c>
       <c r="G14">
         <v>112.6</v>
       </c>
       <c r="H14">
         <v>111</v>
       </c>
       <c r="I14">
@@ -13744,52 +13987,58 @@
       </c>
       <c r="CT14">
         <v>97.1</v>
       </c>
       <c r="CU14">
         <v>99.1</v>
       </c>
       <c r="CV14">
         <v>97.1</v>
       </c>
       <c r="CW14">
         <v>95.4</v>
       </c>
       <c r="CX14">
         <v>107.2</v>
       </c>
       <c r="CY14">
         <v>98.4</v>
       </c>
       <c r="CZ14">
         <v>91.4</v>
       </c>
       <c r="DA14">
         <v>103.3</v>
       </c>
+      <c r="DB14">
+        <v>108.1</v>
+      </c>
+      <c r="DC14">
+        <v>87</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000200</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>506.33</v>
       </c>
       <c r="D15">
         <v>110</v>
       </c>
       <c r="E15">
         <v>112.9</v>
       </c>
       <c r="F15">
         <v>123.8</v>
       </c>
       <c r="G15">
         <v>110.3</v>
       </c>
       <c r="H15">
         <v>109.3</v>
       </c>
       <c r="I15">
@@ -14059,76 +14308,82 @@
       <c r="CS15">
         <v>97.2</v>
       </c>
       <c r="CT15">
         <v>93.5</v>
       </c>
       <c r="CU15">
         <v>99.3</v>
       </c>
       <c r="CV15">
         <v>91.2</v>
       </c>
       <c r="CW15">
         <v>89.3</v>
       </c>
       <c r="CX15">
         <v>98.6</v>
       </c>
       <c r="CY15">
         <v>90.2</v>
       </c>
       <c r="CZ15">
         <v>85.9</v>
       </c>
       <c r="DA15">
-        <v>89.9</v>
+        <v>90</v>
+      </c>
+      <c r="DB15">
+        <v>94.8</v>
+      </c>
+      <c r="DC15">
+        <v>86.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1D5E4C4-85FE-49D3-BB62-E1F25B476EDF}">
-  <dimension ref="A1:DA16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{040718BD-1555-4C3C-B090-8BF6D8F3C9BE}">
+  <dimension ref="A1:DC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -14394,52 +14649,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -14708,55 +14969,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>10358.35</v>
       </c>
       <c r="D4">
         <v>108.8</v>
       </c>
       <c r="E4">
         <v>110.3</v>
       </c>
       <c r="F4">
         <v>125.3</v>
       </c>
       <c r="G4">
         <v>107.7</v>
       </c>
       <c r="H4">
         <v>108.1</v>
       </c>
       <c r="I4">
@@ -15026,54 +15293,60 @@
       <c r="CS4">
         <v>110.4</v>
       </c>
       <c r="CT4">
         <v>102.3</v>
       </c>
       <c r="CU4">
         <v>108.6</v>
       </c>
       <c r="CV4">
         <v>101</v>
       </c>
       <c r="CW4">
         <v>100.8</v>
       </c>
       <c r="CX4">
         <v>113.5</v>
       </c>
       <c r="CY4">
         <v>102.6</v>
       </c>
       <c r="CZ4">
         <v>95.3</v>
       </c>
       <c r="DA4">
-        <v>108.5</v>
+        <v>108.7</v>
+      </c>
+      <c r="DB4">
+        <v>112.5</v>
+      </c>
+      <c r="DC4">
+        <v>95.4</v>
       </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>5270.02</v>
       </c>
       <c r="D5">
         <v>105.4</v>
       </c>
       <c r="E5">
         <v>107.8</v>
       </c>
       <c r="F5">
         <v>128</v>
       </c>
       <c r="G5">
         <v>103.9</v>
       </c>
       <c r="H5">
         <v>103.8</v>
       </c>
       <c r="I5">
@@ -15343,54 +15616,60 @@
       <c r="CS5">
         <v>112</v>
       </c>
       <c r="CT5">
         <v>103.8</v>
       </c>
       <c r="CU5">
         <v>112.3</v>
       </c>
       <c r="CV5">
         <v>98.7</v>
       </c>
       <c r="CW5">
         <v>101.8</v>
       </c>
       <c r="CX5">
         <v>117.2</v>
       </c>
       <c r="CY5">
         <v>104.3</v>
       </c>
       <c r="CZ5">
         <v>95.3</v>
       </c>
       <c r="DA5">
-        <v>109.5</v>
+        <v>109.9</v>
+      </c>
+      <c r="DB5">
+        <v>112.4</v>
+      </c>
+      <c r="DC5">
+        <v>95.6</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>2270.73</v>
       </c>
       <c r="D6">
         <v>110.8</v>
       </c>
       <c r="E6">
         <v>110.4</v>
       </c>
       <c r="F6">
         <v>143.69999999999999</v>
       </c>
       <c r="G6">
         <v>99.3</v>
       </c>
       <c r="H6">
         <v>100.2</v>
       </c>
       <c r="I6">
@@ -15660,54 +15939,60 @@
       <c r="CS6">
         <v>111.8</v>
       </c>
       <c r="CT6">
         <v>102.8</v>
       </c>
       <c r="CU6">
         <v>113.2</v>
       </c>
       <c r="CV6">
         <v>100.5</v>
       </c>
       <c r="CW6">
         <v>101.3</v>
       </c>
       <c r="CX6">
         <v>122.9</v>
       </c>
       <c r="CY6">
         <v>98.1</v>
       </c>
       <c r="CZ6">
         <v>91.4</v>
       </c>
       <c r="DA6">
-        <v>110.4</v>
+        <v>110.6</v>
+      </c>
+      <c r="DB6">
+        <v>111.4</v>
+      </c>
+      <c r="DC6">
+        <v>94.5</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1575.58</v>
       </c>
       <c r="D7">
         <v>112.6</v>
       </c>
       <c r="E7">
         <v>111.8</v>
       </c>
       <c r="F7">
         <v>156</v>
       </c>
       <c r="G7">
         <v>97</v>
       </c>
       <c r="H7">
         <v>97.6</v>
       </c>
       <c r="I7">
@@ -15977,54 +16262,60 @@
       <c r="CS7">
         <v>119.8</v>
       </c>
       <c r="CT7">
         <v>109.8</v>
       </c>
       <c r="CU7">
         <v>124.4</v>
       </c>
       <c r="CV7">
         <v>108.6</v>
       </c>
       <c r="CW7">
         <v>111</v>
       </c>
       <c r="CX7">
         <v>138.9</v>
       </c>
       <c r="CY7">
         <v>104.1</v>
       </c>
       <c r="CZ7">
         <v>97.5</v>
       </c>
       <c r="DA7">
-        <v>120.4</v>
+        <v>120.6</v>
+      </c>
+      <c r="DB7">
+        <v>122</v>
+      </c>
+      <c r="DC7">
+        <v>104.5</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>1210.77</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>109.1</v>
       </c>
       <c r="F8">
         <v>154.1</v>
       </c>
       <c r="G8">
         <v>91.7</v>
       </c>
       <c r="H8">
         <v>96.6</v>
       </c>
       <c r="I8">
@@ -16294,54 +16585,60 @@
       <c r="CS8">
         <v>120.5</v>
       </c>
       <c r="CT8">
         <v>111.8</v>
       </c>
       <c r="CU8">
         <v>132.30000000000001</v>
       </c>
       <c r="CV8">
         <v>112.3</v>
       </c>
       <c r="CW8">
         <v>112.1</v>
       </c>
       <c r="CX8">
         <v>146.30000000000001</v>
       </c>
       <c r="CY8">
         <v>107</v>
       </c>
       <c r="CZ8">
         <v>101.7</v>
       </c>
       <c r="DA8">
-        <v>126.6</v>
+        <v>126.7</v>
+      </c>
+      <c r="DB8">
+        <v>123.1</v>
+      </c>
+      <c r="DC8">
+        <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>695.15</v>
       </c>
       <c r="D9">
         <v>106.7</v>
       </c>
       <c r="E9">
         <v>107.2</v>
       </c>
       <c r="F9">
         <v>115.7</v>
       </c>
       <c r="G9">
         <v>104.4</v>
       </c>
       <c r="H9">
         <v>106.3</v>
       </c>
       <c r="I9">
@@ -16613,52 +16910,58 @@
       </c>
       <c r="CT9">
         <v>87</v>
       </c>
       <c r="CU9">
         <v>87.8</v>
       </c>
       <c r="CV9">
         <v>82.1</v>
       </c>
       <c r="CW9">
         <v>79.400000000000006</v>
       </c>
       <c r="CX9">
         <v>86.7</v>
       </c>
       <c r="CY9">
         <v>84.4</v>
       </c>
       <c r="CZ9">
         <v>77.8</v>
       </c>
       <c r="DA9">
         <v>87.9</v>
       </c>
+      <c r="DB9">
+        <v>87.3</v>
+      </c>
+      <c r="DC9">
+        <v>71.900000000000006</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2999.29</v>
       </c>
       <c r="D10">
         <v>101.4</v>
       </c>
       <c r="E10">
         <v>105.8</v>
       </c>
       <c r="F10">
         <v>116.1</v>
       </c>
       <c r="G10">
         <v>107.4</v>
       </c>
       <c r="H10">
         <v>106.6</v>
       </c>
       <c r="I10">
@@ -16928,54 +17231,60 @@
       <c r="CS10">
         <v>112.1</v>
       </c>
       <c r="CT10">
         <v>104.6</v>
       </c>
       <c r="CU10">
         <v>111.6</v>
       </c>
       <c r="CV10">
         <v>97.3</v>
       </c>
       <c r="CW10">
         <v>102.2</v>
       </c>
       <c r="CX10">
         <v>112.9</v>
       </c>
       <c r="CY10">
         <v>109.1</v>
       </c>
       <c r="CZ10">
         <v>98.2</v>
       </c>
       <c r="DA10">
-        <v>108.8</v>
+        <v>109.4</v>
+      </c>
+      <c r="DB10">
+        <v>113.1</v>
+      </c>
+      <c r="DC10">
+        <v>96.4</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>909.53</v>
       </c>
       <c r="D11">
         <v>115.1</v>
       </c>
       <c r="E11">
         <v>117.2</v>
       </c>
       <c r="F11">
         <v>135.1</v>
       </c>
       <c r="G11">
         <v>107.4</v>
       </c>
       <c r="H11">
         <v>103.6</v>
       </c>
       <c r="I11">
@@ -17245,54 +17554,60 @@
       <c r="CS11">
         <v>129.6</v>
       </c>
       <c r="CT11">
         <v>114.9</v>
       </c>
       <c r="CU11">
         <v>115.7</v>
       </c>
       <c r="CV11">
         <v>108.7</v>
       </c>
       <c r="CW11">
         <v>112.7</v>
       </c>
       <c r="CX11">
         <v>123.1</v>
       </c>
       <c r="CY11">
         <v>111.5</v>
       </c>
       <c r="CZ11">
         <v>99.7</v>
       </c>
       <c r="DA11">
-        <v>118.2</v>
+        <v>117.9</v>
+      </c>
+      <c r="DB11">
+        <v>123.9</v>
+      </c>
+      <c r="DC11">
+        <v>89.8</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>2089.7600000000002</v>
       </c>
       <c r="D12">
         <v>95.5</v>
       </c>
       <c r="E12">
         <v>100.8</v>
       </c>
       <c r="F12">
         <v>107.8</v>
       </c>
       <c r="G12">
         <v>107.4</v>
       </c>
       <c r="H12">
         <v>107.8</v>
       </c>
       <c r="I12">
@@ -17562,54 +17877,60 @@
       <c r="CS12">
         <v>104.5</v>
       </c>
       <c r="CT12">
         <v>100.1</v>
       </c>
       <c r="CU12">
         <v>109.8</v>
       </c>
       <c r="CV12">
         <v>92.4</v>
       </c>
       <c r="CW12">
         <v>97.6</v>
       </c>
       <c r="CX12">
         <v>108.5</v>
       </c>
       <c r="CY12">
         <v>108</v>
       </c>
       <c r="CZ12">
         <v>97.6</v>
       </c>
       <c r="DA12">
-        <v>104.8</v>
+        <v>105.7</v>
+      </c>
+      <c r="DB12">
+        <v>108.5</v>
+      </c>
+      <c r="DC12">
+        <v>99.3</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>5088.33</v>
       </c>
       <c r="D13">
         <v>112.3</v>
       </c>
       <c r="E13">
         <v>112.9</v>
       </c>
       <c r="F13">
         <v>122.5</v>
       </c>
       <c r="G13">
         <v>111.6</v>
       </c>
       <c r="H13">
         <v>112.6</v>
       </c>
       <c r="I13">
@@ -17881,52 +18202,58 @@
       </c>
       <c r="CT13">
         <v>100.7</v>
       </c>
       <c r="CU13">
         <v>104.8</v>
       </c>
       <c r="CV13">
         <v>103.4</v>
       </c>
       <c r="CW13">
         <v>99.8</v>
       </c>
       <c r="CX13">
         <v>109.7</v>
       </c>
       <c r="CY13">
         <v>100.8</v>
       </c>
       <c r="CZ13">
         <v>95.3</v>
       </c>
       <c r="DA13">
         <v>107.5</v>
       </c>
+      <c r="DB13">
+        <v>112.5</v>
+      </c>
+      <c r="DC13">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>4735.3500000000004</v>
       </c>
       <c r="D14">
         <v>111</v>
       </c>
       <c r="E14">
         <v>112.1</v>
       </c>
       <c r="F14">
         <v>121.9</v>
       </c>
       <c r="G14">
         <v>112</v>
       </c>
       <c r="H14">
         <v>112.9</v>
       </c>
       <c r="I14">
@@ -18198,52 +18525,58 @@
       </c>
       <c r="CT14">
         <v>102</v>
       </c>
       <c r="CU14">
         <v>104.5</v>
       </c>
       <c r="CV14">
         <v>103.2</v>
       </c>
       <c r="CW14">
         <v>100.1</v>
       </c>
       <c r="CX14">
         <v>111</v>
       </c>
       <c r="CY14">
         <v>104.3</v>
       </c>
       <c r="CZ14">
         <v>98.4</v>
       </c>
       <c r="DA14">
         <v>109.9</v>
       </c>
+      <c r="DB14">
+        <v>114.2</v>
+      </c>
+      <c r="DC14">
+        <v>95.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>4366.62</v>
       </c>
       <c r="D15">
         <v>111.7</v>
       </c>
       <c r="E15">
         <v>112</v>
       </c>
       <c r="F15">
         <v>122</v>
       </c>
       <c r="G15">
         <v>112.6</v>
       </c>
       <c r="H15">
         <v>113.3</v>
       </c>
       <c r="I15">
@@ -18515,52 +18848,58 @@
       </c>
       <c r="CT15">
         <v>102.7</v>
       </c>
       <c r="CU15">
         <v>105.6</v>
       </c>
       <c r="CV15">
         <v>104.9</v>
       </c>
       <c r="CW15">
         <v>101.4</v>
       </c>
       <c r="CX15">
         <v>111.8</v>
       </c>
       <c r="CY15">
         <v>103.3</v>
       </c>
       <c r="CZ15">
         <v>97.7</v>
       </c>
       <c r="DA15">
         <v>111</v>
       </c>
+      <c r="DB15">
+        <v>116.1</v>
+      </c>
+      <c r="DC15">
+        <v>97</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>721.71</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>118.4</v>
       </c>
       <c r="F16">
         <v>124.9</v>
       </c>
       <c r="G16">
         <v>105.4</v>
       </c>
       <c r="H16">
         <v>108</v>
       </c>
       <c r="I16">
@@ -18830,76 +19169,82 @@
       <c r="CS16">
         <v>95.8</v>
       </c>
       <c r="CT16">
         <v>89</v>
       </c>
       <c r="CU16">
         <v>100.3</v>
       </c>
       <c r="CV16">
         <v>94.1</v>
       </c>
       <c r="CW16">
         <v>90.1</v>
       </c>
       <c r="CX16">
         <v>97.5</v>
       </c>
       <c r="CY16">
         <v>86</v>
       </c>
       <c r="CZ16">
         <v>80.599999999999994</v>
       </c>
       <c r="DA16">
-        <v>86.3</v>
+        <v>86.4</v>
+      </c>
+      <c r="DB16">
+        <v>90.8</v>
+      </c>
+      <c r="DC16">
+        <v>84.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFD81490-EA05-4B19-962E-C60FD280337A}">
-  <dimension ref="A1:DA16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A6FB8AD-6974-43C0-8183-CCFF9535A50F}">
+  <dimension ref="A1:DC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -19165,52 +19510,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -19479,55 +19830,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>8039.57</v>
       </c>
       <c r="D4">
         <v>105.9</v>
       </c>
       <c r="E4">
         <v>110.7</v>
       </c>
       <c r="F4">
         <v>129.5</v>
       </c>
       <c r="G4">
         <v>109.1</v>
       </c>
       <c r="H4">
         <v>107.5</v>
       </c>
       <c r="I4">
@@ -19797,54 +20154,60 @@
       <c r="CS4">
         <v>103</v>
       </c>
       <c r="CT4">
         <v>95.2</v>
       </c>
       <c r="CU4">
         <v>101</v>
       </c>
       <c r="CV4">
         <v>91.9</v>
       </c>
       <c r="CW4">
         <v>94.5</v>
       </c>
       <c r="CX4">
         <v>108.5</v>
       </c>
       <c r="CY4">
         <v>95.5</v>
       </c>
       <c r="CZ4">
         <v>87.6</v>
       </c>
       <c r="DA4">
-        <v>101</v>
+        <v>101.3</v>
+      </c>
+      <c r="DB4">
+        <v>104.1</v>
+      </c>
+      <c r="DC4">
+        <v>85.4</v>
       </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>4056.72</v>
       </c>
       <c r="D5">
         <v>102.6</v>
       </c>
       <c r="E5">
         <v>108.8</v>
       </c>
       <c r="F5">
         <v>135.6</v>
       </c>
       <c r="G5">
         <v>105.9</v>
       </c>
       <c r="H5">
         <v>104.2</v>
       </c>
       <c r="I5">
@@ -20114,54 +20477,60 @@
       <c r="CS5">
         <v>101</v>
       </c>
       <c r="CT5">
         <v>93.7</v>
       </c>
       <c r="CU5">
         <v>102.9</v>
       </c>
       <c r="CV5">
         <v>87.6</v>
       </c>
       <c r="CW5">
         <v>94.4</v>
       </c>
       <c r="CX5">
         <v>110.8</v>
       </c>
       <c r="CY5">
         <v>93.7</v>
       </c>
       <c r="CZ5">
         <v>84.6</v>
       </c>
       <c r="DA5">
-        <v>100.4</v>
+        <v>100.9</v>
+      </c>
+      <c r="DB5">
+        <v>101.7</v>
+      </c>
+      <c r="DC5">
+        <v>83.8</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>1759.44</v>
       </c>
       <c r="D6">
         <v>110.6</v>
       </c>
       <c r="E6">
         <v>112.5</v>
       </c>
       <c r="F6">
         <v>155</v>
       </c>
       <c r="G6">
         <v>101.9</v>
       </c>
       <c r="H6">
         <v>100.4</v>
       </c>
       <c r="I6">
@@ -20431,54 +20800,60 @@
       <c r="CS6">
         <v>100.5</v>
       </c>
       <c r="CT6">
         <v>93</v>
       </c>
       <c r="CU6">
         <v>101.1</v>
       </c>
       <c r="CV6">
         <v>88.3</v>
       </c>
       <c r="CW6">
         <v>94.1</v>
       </c>
       <c r="CX6">
         <v>116.8</v>
       </c>
       <c r="CY6">
         <v>85.6</v>
       </c>
       <c r="CZ6">
         <v>77.599999999999994</v>
       </c>
       <c r="DA6">
-        <v>98</v>
+        <v>98.2</v>
+      </c>
+      <c r="DB6">
+        <v>97.5</v>
+      </c>
+      <c r="DC6">
+        <v>78.5</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1155.3800000000001</v>
       </c>
       <c r="D7">
         <v>113.6</v>
       </c>
       <c r="E7">
         <v>115.3</v>
       </c>
       <c r="F7">
         <v>174.2</v>
       </c>
       <c r="G7">
         <v>101</v>
       </c>
       <c r="H7">
         <v>98.8</v>
       </c>
       <c r="I7">
@@ -20748,54 +21123,60 @@
       <c r="CS7">
         <v>103.3</v>
       </c>
       <c r="CT7">
         <v>95.5</v>
       </c>
       <c r="CU7">
         <v>107.6</v>
       </c>
       <c r="CV7">
         <v>92.1</v>
       </c>
       <c r="CW7">
         <v>101.5</v>
       </c>
       <c r="CX7">
         <v>131.80000000000001</v>
       </c>
       <c r="CY7">
         <v>86</v>
       </c>
       <c r="CZ7">
         <v>77.599999999999994</v>
       </c>
       <c r="DA7">
-        <v>103.5</v>
+        <v>103.8</v>
+      </c>
+      <c r="DB7">
+        <v>103</v>
+      </c>
+      <c r="DC7">
+        <v>82.6</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>801.51</v>
       </c>
       <c r="D8">
         <v>108.9</v>
       </c>
       <c r="E8">
         <v>112.8</v>
       </c>
       <c r="F8">
         <v>179.5</v>
       </c>
       <c r="G8">
         <v>94.6</v>
       </c>
       <c r="H8">
         <v>98.3</v>
       </c>
       <c r="I8">
@@ -21065,54 +21446,60 @@
       <c r="CS8">
         <v>96.8</v>
       </c>
       <c r="CT8">
         <v>92.2</v>
       </c>
       <c r="CU8">
         <v>111.9</v>
       </c>
       <c r="CV8">
         <v>90.2</v>
       </c>
       <c r="CW8">
         <v>99</v>
       </c>
       <c r="CX8">
         <v>139.1</v>
       </c>
       <c r="CY8">
         <v>82.3</v>
       </c>
       <c r="CZ8">
         <v>75.7</v>
       </c>
       <c r="DA8">
-        <v>105.8</v>
+        <v>105.9</v>
+      </c>
+      <c r="DB8">
+        <v>95.9</v>
+      </c>
+      <c r="DC8">
+        <v>82.4</v>
       </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>604.05999999999995</v>
       </c>
       <c r="D9">
         <v>104.7</v>
       </c>
       <c r="E9">
         <v>107</v>
       </c>
       <c r="F9">
         <v>118.1</v>
       </c>
       <c r="G9">
         <v>103.7</v>
       </c>
       <c r="H9">
         <v>103.5</v>
       </c>
       <c r="I9">
@@ -21382,54 +21769,60 @@
       <c r="CS9">
         <v>95.2</v>
       </c>
       <c r="CT9">
         <v>88.2</v>
       </c>
       <c r="CU9">
         <v>88.6</v>
       </c>
       <c r="CV9">
         <v>81.2</v>
       </c>
       <c r="CW9">
         <v>79.900000000000006</v>
       </c>
       <c r="CX9">
         <v>88</v>
       </c>
       <c r="CY9">
         <v>85</v>
       </c>
       <c r="CZ9">
         <v>77.599999999999994</v>
       </c>
       <c r="DA9">
-        <v>87.4</v>
+        <v>87.5</v>
+      </c>
+      <c r="DB9">
+        <v>87.1</v>
+      </c>
+      <c r="DC9">
+        <v>70.599999999999994</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>2297.2800000000002</v>
       </c>
       <c r="D10">
         <v>96.5</v>
       </c>
       <c r="E10">
         <v>106</v>
       </c>
       <c r="F10">
         <v>120.8</v>
       </c>
       <c r="G10">
         <v>108.9</v>
       </c>
       <c r="H10">
         <v>107.1</v>
       </c>
       <c r="I10">
@@ -21699,54 +22092,60 @@
       <c r="CS10">
         <v>101.4</v>
       </c>
       <c r="CT10">
         <v>94.3</v>
       </c>
       <c r="CU10">
         <v>104.3</v>
       </c>
       <c r="CV10">
         <v>87.1</v>
       </c>
       <c r="CW10">
         <v>94.6</v>
       </c>
       <c r="CX10">
         <v>106.2</v>
       </c>
       <c r="CY10">
         <v>99.9</v>
       </c>
       <c r="CZ10">
         <v>89.9</v>
       </c>
       <c r="DA10">
-        <v>102.2</v>
+        <v>102.9</v>
+      </c>
+      <c r="DB10">
+        <v>104.8</v>
+      </c>
+      <c r="DC10">
+        <v>87.9</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>671.89</v>
       </c>
       <c r="D11">
         <v>107.3</v>
       </c>
       <c r="E11">
         <v>125</v>
       </c>
       <c r="F11">
         <v>146.5</v>
       </c>
       <c r="G11">
         <v>111</v>
       </c>
       <c r="H11">
         <v>106.1</v>
       </c>
       <c r="I11">
@@ -22016,54 +22415,60 @@
       <c r="CS11">
         <v>109</v>
       </c>
       <c r="CT11">
         <v>98.9</v>
       </c>
       <c r="CU11">
         <v>101.3</v>
       </c>
       <c r="CV11">
         <v>91.9</v>
       </c>
       <c r="CW11">
         <v>105.5</v>
       </c>
       <c r="CX11">
         <v>117.2</v>
       </c>
       <c r="CY11">
         <v>99.4</v>
       </c>
       <c r="CZ11">
         <v>91.6</v>
       </c>
       <c r="DA11">
-        <v>114.6</v>
+        <v>114.2</v>
+      </c>
+      <c r="DB11">
+        <v>117</v>
+      </c>
+      <c r="DC11">
+        <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1625.39</v>
       </c>
       <c r="D12">
         <v>92.1</v>
       </c>
       <c r="E12">
         <v>98.1</v>
       </c>
       <c r="F12">
         <v>110.2</v>
       </c>
       <c r="G12">
         <v>108.1</v>
       </c>
       <c r="H12">
         <v>107.5</v>
       </c>
       <c r="I12">
@@ -22333,54 +22738,60 @@
       <c r="CS12">
         <v>98.3</v>
       </c>
       <c r="CT12">
         <v>92.4</v>
       </c>
       <c r="CU12">
         <v>105.5</v>
       </c>
       <c r="CV12">
         <v>85</v>
       </c>
       <c r="CW12">
         <v>90.1</v>
       </c>
       <c r="CX12">
         <v>101.6</v>
       </c>
       <c r="CY12">
         <v>100.1</v>
       </c>
       <c r="CZ12">
         <v>89.2</v>
       </c>
       <c r="DA12">
-        <v>97.1</v>
+        <v>98.2</v>
+      </c>
+      <c r="DB12">
+        <v>99.8</v>
+      </c>
+      <c r="DC12">
+        <v>91.2</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>3982.85</v>
       </c>
       <c r="D13">
         <v>109.2</v>
       </c>
       <c r="E13">
         <v>112.7</v>
       </c>
       <c r="F13">
         <v>123.4</v>
       </c>
       <c r="G13">
         <v>112.3</v>
       </c>
       <c r="H13">
         <v>110.8</v>
       </c>
       <c r="I13">
@@ -22652,52 +23063,58 @@
       </c>
       <c r="CT13">
         <v>96.7</v>
       </c>
       <c r="CU13">
         <v>99.2</v>
       </c>
       <c r="CV13">
         <v>96.4</v>
       </c>
       <c r="CW13">
         <v>94.7</v>
       </c>
       <c r="CX13">
         <v>106.1</v>
       </c>
       <c r="CY13">
         <v>97.4</v>
       </c>
       <c r="CZ13">
         <v>90.7</v>
       </c>
       <c r="DA13">
         <v>101.7</v>
       </c>
+      <c r="DB13">
+        <v>106.5</v>
+      </c>
+      <c r="DC13">
+        <v>87</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>3969.01</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>112.7</v>
       </c>
       <c r="F14">
         <v>123.4</v>
       </c>
       <c r="G14">
         <v>112.3</v>
       </c>
       <c r="H14">
         <v>110.8</v>
       </c>
       <c r="I14">
@@ -22969,52 +23386,58 @@
       </c>
       <c r="CT14">
         <v>96.7</v>
       </c>
       <c r="CU14">
         <v>99.2</v>
       </c>
       <c r="CV14">
         <v>96.3</v>
       </c>
       <c r="CW14">
         <v>94.6</v>
       </c>
       <c r="CX14">
         <v>106.1</v>
       </c>
       <c r="CY14">
         <v>97.4</v>
       </c>
       <c r="CZ14">
         <v>90.7</v>
       </c>
       <c r="DA14">
         <v>101.8</v>
       </c>
+      <c r="DB14">
+        <v>106.5</v>
+      </c>
+      <c r="DC14">
+        <v>87</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>3476.52</v>
       </c>
       <c r="D15">
         <v>109.1</v>
       </c>
       <c r="E15">
         <v>112.6</v>
       </c>
       <c r="F15">
         <v>123.3</v>
       </c>
       <c r="G15">
         <v>112.6</v>
       </c>
       <c r="H15">
         <v>111</v>
       </c>
       <c r="I15">
@@ -23286,52 +23709,58 @@
       </c>
       <c r="CT15">
         <v>97.1</v>
       </c>
       <c r="CU15">
         <v>99.2</v>
       </c>
       <c r="CV15">
         <v>97.1</v>
       </c>
       <c r="CW15">
         <v>95.4</v>
       </c>
       <c r="CX15">
         <v>107.2</v>
       </c>
       <c r="CY15">
         <v>98.4</v>
       </c>
       <c r="CZ15">
         <v>91.4</v>
       </c>
       <c r="DA15">
         <v>103.4</v>
       </c>
+      <c r="DB15">
+        <v>108.2</v>
+      </c>
+      <c r="DC15">
+        <v>87</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>506.33</v>
       </c>
       <c r="D16">
         <v>110</v>
       </c>
       <c r="E16">
         <v>112.9</v>
       </c>
       <c r="F16">
         <v>123.8</v>
       </c>
       <c r="G16">
         <v>110.3</v>
       </c>
       <c r="H16">
         <v>109.3</v>
       </c>
       <c r="I16">
@@ -23601,76 +24030,82 @@
       <c r="CS16">
         <v>97.2</v>
       </c>
       <c r="CT16">
         <v>93.5</v>
       </c>
       <c r="CU16">
         <v>99.3</v>
       </c>
       <c r="CV16">
         <v>91.2</v>
       </c>
       <c r="CW16">
         <v>89.3</v>
       </c>
       <c r="CX16">
         <v>98.6</v>
       </c>
       <c r="CY16">
         <v>90.2</v>
       </c>
       <c r="CZ16">
         <v>85.9</v>
       </c>
       <c r="DA16">
-        <v>89.9</v>
+        <v>90</v>
+      </c>
+      <c r="DB16">
+        <v>94.8</v>
+      </c>
+      <c r="DC16">
+        <v>86.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FEC1691-0779-4F0E-B582-D337FC3C63F1}">
-  <dimension ref="A1:DA16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC5A7E3B-FFD7-415F-B395-339CA9DAA767}">
+  <dimension ref="A1:DC16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="105" width="12.625" customWidth="1"/>
+    <col min="1" max="107" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000101</v>
       </c>
       <c r="E2">
         <v>2018000202</v>
       </c>
       <c r="F2">
         <v>2018000303</v>
       </c>
       <c r="G2">
         <v>2018000404</v>
       </c>
       <c r="H2">
         <v>2018000505</v>
       </c>
       <c r="I2">
         <v>2018000606</v>
       </c>
       <c r="J2">
         <v>2018000707</v>
       </c>
       <c r="K2">
@@ -23936,52 +24371,58 @@
       </c>
       <c r="CT2">
         <v>2025001111</v>
       </c>
       <c r="CU2">
         <v>2025001212</v>
       </c>
       <c r="CV2">
         <v>2026000101</v>
       </c>
       <c r="CW2">
         <v>2026000202</v>
       </c>
       <c r="CX2">
         <v>2026000303</v>
       </c>
       <c r="CY2">
         <v>2026000404</v>
       </c>
       <c r="CZ2">
         <v>2026000505</v>
       </c>
       <c r="DA2">
         <v>2026000606</v>
       </c>
+      <c r="DB2">
+        <v>2026000707</v>
+      </c>
+      <c r="DC2">
+        <v>2026000808</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3">
         <v>201801</v>
       </c>
       <c r="E3">
         <v>201802</v>
       </c>
       <c r="F3">
         <v>201803</v>
       </c>
       <c r="G3">
         <v>201804</v>
       </c>
       <c r="H3">
         <v>201805</v>
       </c>
       <c r="I3">
@@ -24250,55 +24691,61 @@
       </c>
       <c r="CS3">
         <v>202510</v>
       </c>
       <c r="CT3">
         <v>202511</v>
       </c>
       <c r="CU3">
         <v>202512</v>
       </c>
       <c r="CV3">
         <v>202601</v>
       </c>
       <c r="CW3">
         <v>202602</v>
       </c>
       <c r="CX3">
         <v>202603</v>
       </c>
       <c r="CY3">
         <v>202604</v>
       </c>
       <c r="CZ3">
         <v>202605</v>
       </c>
-      <c r="DA3" t="s">
+      <c r="DA3">
+        <v>202606</v>
+      </c>
+      <c r="DB3">
+        <v>202607</v>
+      </c>
+      <c r="DC3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>2318.7800000000002</v>
       </c>
       <c r="D4">
         <v>119</v>
       </c>
       <c r="E4">
         <v>108.8</v>
       </c>
       <c r="F4">
         <v>110.4</v>
       </c>
       <c r="G4">
         <v>102.9</v>
       </c>
       <c r="H4">
         <v>110.4</v>
       </c>
       <c r="I4">
@@ -24570,52 +25017,58 @@
       </c>
       <c r="CT4">
         <v>126.9</v>
       </c>
       <c r="CU4">
         <v>134.9</v>
       </c>
       <c r="CV4">
         <v>132.4</v>
       </c>
       <c r="CW4">
         <v>122.6</v>
       </c>
       <c r="CX4">
         <v>131.1</v>
       </c>
       <c r="CY4">
         <v>127.2</v>
       </c>
       <c r="CZ4">
         <v>121.9</v>
       </c>
       <c r="DA4">
         <v>134.5</v>
       </c>
+      <c r="DB4">
+        <v>141.6</v>
+      </c>
+      <c r="DC4">
+        <v>130.30000000000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>1213.3</v>
       </c>
       <c r="D5">
         <v>114.9</v>
       </c>
       <c r="E5">
         <v>104.3</v>
       </c>
       <c r="F5">
         <v>102.4</v>
       </c>
       <c r="G5">
         <v>97.2</v>
       </c>
       <c r="H5">
         <v>102.7</v>
       </c>
       <c r="I5">
@@ -24887,52 +25340,58 @@
       </c>
       <c r="CT5">
         <v>137.5</v>
       </c>
       <c r="CU5">
         <v>143.80000000000001</v>
       </c>
       <c r="CV5">
         <v>135.69999999999999</v>
       </c>
       <c r="CW5">
         <v>126.7</v>
       </c>
       <c r="CX5">
         <v>138.80000000000001</v>
       </c>
       <c r="CY5">
         <v>139.9</v>
       </c>
       <c r="CZ5">
         <v>131.19999999999999</v>
       </c>
       <c r="DA5">
         <v>140.1</v>
       </c>
+      <c r="DB5">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="DC5">
+        <v>135</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>511.29</v>
       </c>
       <c r="D6">
         <v>111.5</v>
       </c>
       <c r="E6">
         <v>103.2</v>
       </c>
       <c r="F6">
         <v>104.7</v>
       </c>
       <c r="G6">
         <v>90.3</v>
       </c>
       <c r="H6">
         <v>99.8</v>
       </c>
       <c r="I6">
@@ -25204,52 +25663,58 @@
       </c>
       <c r="CT6">
         <v>136.6</v>
       </c>
       <c r="CU6">
         <v>155.1</v>
       </c>
       <c r="CV6">
         <v>142.4</v>
       </c>
       <c r="CW6">
         <v>126.3</v>
       </c>
       <c r="CX6">
         <v>144</v>
       </c>
       <c r="CY6">
         <v>141</v>
       </c>
       <c r="CZ6">
         <v>139.1</v>
       </c>
       <c r="DA6">
         <v>153.1</v>
       </c>
+      <c r="DB6">
+        <v>159.1</v>
+      </c>
+      <c r="DC6">
+        <v>149.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>420.2</v>
       </c>
       <c r="D7">
         <v>109.7</v>
       </c>
       <c r="E7">
         <v>102.1</v>
       </c>
       <c r="F7">
         <v>105.8</v>
       </c>
       <c r="G7">
         <v>86.1</v>
       </c>
       <c r="H7">
         <v>94.2</v>
       </c>
       <c r="I7">
@@ -25521,52 +25986,58 @@
       </c>
       <c r="CT7">
         <v>149</v>
       </c>
       <c r="CU7">
         <v>170.8</v>
       </c>
       <c r="CV7">
         <v>154.1</v>
       </c>
       <c r="CW7">
         <v>137.19999999999999</v>
       </c>
       <c r="CX7">
         <v>158.4</v>
       </c>
       <c r="CY7">
         <v>154.1</v>
       </c>
       <c r="CZ7">
         <v>152</v>
       </c>
       <c r="DA7">
         <v>166.6</v>
       </c>
+      <c r="DB7">
+        <v>174.3</v>
+      </c>
+      <c r="DC7">
+        <v>164.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>409.26</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>102</v>
       </c>
       <c r="F8">
         <v>104.3</v>
       </c>
       <c r="G8">
         <v>86.1</v>
       </c>
       <c r="H8">
         <v>93.3</v>
       </c>
       <c r="I8">
@@ -25838,52 +26309,58 @@
       </c>
       <c r="CT8">
         <v>150.1</v>
       </c>
       <c r="CU8">
         <v>172.2</v>
       </c>
       <c r="CV8">
         <v>155.69999999999999</v>
       </c>
       <c r="CW8">
         <v>137.6</v>
       </c>
       <c r="CX8">
         <v>160.4</v>
       </c>
       <c r="CY8">
         <v>155.5</v>
       </c>
       <c r="CZ8">
         <v>152.80000000000001</v>
       </c>
       <c r="DA8">
         <v>167.5</v>
       </c>
+      <c r="DB8">
+        <v>176.3</v>
+      </c>
+      <c r="DC8">
+        <v>161.19999999999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9">
         <v>3100010300</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>91.09</v>
       </c>
       <c r="D9">
         <v>120</v>
       </c>
       <c r="E9">
         <v>108.1</v>
       </c>
       <c r="F9">
         <v>99.8</v>
       </c>
       <c r="G9">
         <v>109.3</v>
       </c>
       <c r="H9">
         <v>125.2</v>
       </c>
       <c r="I9">
@@ -26155,52 +26632,58 @@
       </c>
       <c r="CT9">
         <v>79.2</v>
       </c>
       <c r="CU9">
         <v>82.6</v>
       </c>
       <c r="CV9">
         <v>88.5</v>
       </c>
       <c r="CW9">
         <v>76.099999999999994</v>
       </c>
       <c r="CX9">
         <v>77.599999999999994</v>
       </c>
       <c r="CY9">
         <v>80.8</v>
       </c>
       <c r="CZ9">
         <v>79.5</v>
       </c>
       <c r="DA9">
         <v>90.8</v>
       </c>
+      <c r="DB9">
+        <v>89</v>
+      </c>
+      <c r="DC9">
+        <v>80.599999999999994</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10">
         <v>3100020000</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>702.01</v>
       </c>
       <c r="D10">
         <v>117.4</v>
       </c>
       <c r="E10">
         <v>105.2</v>
       </c>
       <c r="F10">
         <v>100.7</v>
       </c>
       <c r="G10">
         <v>102.3</v>
       </c>
       <c r="H10">
         <v>104.8</v>
       </c>
       <c r="I10">
@@ -26472,52 +26955,58 @@
       </c>
       <c r="CT10">
         <v>138.19999999999999</v>
       </c>
       <c r="CU10">
         <v>135.6</v>
       </c>
       <c r="CV10">
         <v>130.9</v>
       </c>
       <c r="CW10">
         <v>127</v>
       </c>
       <c r="CX10">
         <v>135</v>
       </c>
       <c r="CY10">
         <v>139.1</v>
       </c>
       <c r="CZ10">
         <v>125.4</v>
       </c>
       <c r="DA10">
         <v>130.6</v>
       </c>
+      <c r="DB10">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="DC10">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11">
         <v>3100020100</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>237.64</v>
       </c>
       <c r="D11">
         <v>137.1</v>
       </c>
       <c r="E11">
         <v>95.2</v>
       </c>
       <c r="F11">
         <v>102.8</v>
       </c>
       <c r="G11">
         <v>97</v>
       </c>
       <c r="H11">
         <v>96.6</v>
       </c>
       <c r="I11">
@@ -26789,52 +27278,58 @@
       </c>
       <c r="CT11">
         <v>160.1</v>
       </c>
       <c r="CU11">
         <v>156.5</v>
       </c>
       <c r="CV11">
         <v>156.1</v>
       </c>
       <c r="CW11">
         <v>133.19999999999999</v>
       </c>
       <c r="CX11">
         <v>139.69999999999999</v>
       </c>
       <c r="CY11">
         <v>145.69999999999999</v>
       </c>
       <c r="CZ11">
         <v>122.6</v>
       </c>
       <c r="DA11">
         <v>128.5</v>
       </c>
+      <c r="DB11">
+        <v>143.6</v>
+      </c>
+      <c r="DC11">
+        <v>117.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12">
         <v>3100020200</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>464.37</v>
       </c>
       <c r="D12">
         <v>107.4</v>
       </c>
       <c r="E12">
         <v>110.3</v>
       </c>
       <c r="F12">
         <v>99.6</v>
       </c>
       <c r="G12">
         <v>105</v>
       </c>
       <c r="H12">
         <v>109</v>
       </c>
       <c r="I12">
@@ -27106,52 +27601,58 @@
       </c>
       <c r="CT12">
         <v>127</v>
       </c>
       <c r="CU12">
         <v>124.9</v>
       </c>
       <c r="CV12">
         <v>118</v>
       </c>
       <c r="CW12">
         <v>123.8</v>
       </c>
       <c r="CX12">
         <v>132.5</v>
       </c>
       <c r="CY12">
         <v>135.69999999999999</v>
       </c>
       <c r="CZ12">
         <v>126.9</v>
       </c>
       <c r="DA12">
         <v>131.6</v>
       </c>
+      <c r="DB12">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="DC12">
+        <v>127.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13">
         <v>3200000000</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>1105.48</v>
       </c>
       <c r="D13">
         <v>123.5</v>
       </c>
       <c r="E13">
         <v>113.7</v>
       </c>
       <c r="F13">
         <v>119.2</v>
       </c>
       <c r="G13">
         <v>109.1</v>
       </c>
       <c r="H13">
         <v>118.9</v>
       </c>
       <c r="I13">
@@ -27423,52 +27924,58 @@
       </c>
       <c r="CT13">
         <v>115.3</v>
       </c>
       <c r="CU13">
         <v>125.2</v>
       </c>
       <c r="CV13">
         <v>128.80000000000001</v>
       </c>
       <c r="CW13">
         <v>118.2</v>
       </c>
       <c r="CX13">
         <v>122.7</v>
       </c>
       <c r="CY13">
         <v>113.3</v>
       </c>
       <c r="CZ13">
         <v>111.8</v>
       </c>
       <c r="DA13">
         <v>128.4</v>
       </c>
+      <c r="DB13">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="DC13">
+        <v>125.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14">
         <v>3200020000</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14">
         <v>766.34</v>
       </c>
       <c r="D14">
         <v>120.5</v>
       </c>
       <c r="E14">
         <v>108.9</v>
       </c>
       <c r="F14">
         <v>114.6</v>
       </c>
       <c r="G14">
         <v>110.2</v>
       </c>
       <c r="H14">
         <v>123.3</v>
       </c>
       <c r="I14">
@@ -27740,52 +28247,58 @@
       </c>
       <c r="CT14">
         <v>129.6</v>
       </c>
       <c r="CU14">
         <v>131.9</v>
       </c>
       <c r="CV14">
         <v>138.80000000000001</v>
       </c>
       <c r="CW14">
         <v>128.6</v>
       </c>
       <c r="CX14">
         <v>136.1</v>
       </c>
       <c r="CY14">
         <v>139.80000000000001</v>
       </c>
       <c r="CZ14">
         <v>138</v>
       </c>
       <c r="DA14">
         <v>152.30000000000001</v>
       </c>
+      <c r="DB14">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="DC14">
+        <v>141.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15">
         <v>3200000100</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>890.1</v>
       </c>
       <c r="D15">
         <v>122.1</v>
       </c>
       <c r="E15">
         <v>109.4</v>
       </c>
       <c r="F15">
         <v>117.2</v>
       </c>
       <c r="G15">
         <v>112.8</v>
       </c>
       <c r="H15">
         <v>122.3</v>
       </c>
       <c r="I15">
@@ -28057,52 +28570,58 @@
       </c>
       <c r="CT15">
         <v>124.3</v>
       </c>
       <c r="CU15">
         <v>130.69999999999999</v>
       </c>
       <c r="CV15">
         <v>135.5</v>
       </c>
       <c r="CW15">
         <v>124.6</v>
       </c>
       <c r="CX15">
         <v>129.4</v>
       </c>
       <c r="CY15">
         <v>122.3</v>
       </c>
       <c r="CZ15">
         <v>122.3</v>
       </c>
       <c r="DA15">
         <v>140.6</v>
       </c>
+      <c r="DB15">
+        <v>147.1</v>
+      </c>
+      <c r="DC15">
+        <v>136.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16">
         <v>3200000200</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16">
         <v>215.38</v>
       </c>
       <c r="D16">
         <v>129.4</v>
       </c>
       <c r="E16">
         <v>131.4</v>
       </c>
       <c r="F16">
         <v>127.5</v>
       </c>
       <c r="G16">
         <v>93.8</v>
       </c>
       <c r="H16">
         <v>104.8</v>
       </c>
       <c r="I16">
@@ -28373,50 +28892,56 @@
         <v>92.6</v>
       </c>
       <c r="CT16">
         <v>78.400000000000006</v>
       </c>
       <c r="CU16">
         <v>102.5</v>
       </c>
       <c r="CV16">
         <v>101</v>
       </c>
       <c r="CW16">
         <v>92</v>
       </c>
       <c r="CX16">
         <v>95.1</v>
       </c>
       <c r="CY16">
         <v>76.099999999999994</v>
       </c>
       <c r="CZ16">
         <v>68.2</v>
       </c>
       <c r="DA16">
         <v>78</v>
+      </c>
+      <c r="DB16">
+        <v>81.5</v>
+      </c>
+      <c r="DC16">
+        <v>80.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">