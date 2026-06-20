--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -5,84 +5,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E3FA24A9-B9BC-4C49-8C34-F6FEDAEF4F7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D5B54D8-1DC4-4D9A-810E-3B9246B1F250}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{39DD1CE2-F9B7-48C1-842C-C6C6C1D35A5A}"/>
+    <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11295" xr2:uid="{5AE93190-FFB6-4444-8AC8-2E579C062DBE}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="7" r:id="rId1"/>
     <sheet name="生産計" sheetId="2" r:id="rId2"/>
     <sheet name="出荷計" sheetId="3" r:id="rId3"/>
     <sheet name="在庫計（期末）" sheetId="4" r:id="rId4"/>
     <sheet name="在庫計（平均）" sheetId="5" r:id="rId5"/>
     <sheet name="在庫率計" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="92">
   <si>
     <t>項目：総合季節調整済指数【四半期】付加価値額生産（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>付加生産ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -151,51 +151,51 @@
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
-    <t>p 2026Q1</t>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
@@ -223,84 +223,84 @@
   <si>
     <t>化学工業（除．無機・有機化学工業）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
-    <t>***</t>
-[...1 lines deleted...]
-  <si>
     <t>生産財</t>
   </si>
   <si>
     <t>鉱工業用生産財</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>無機・有機化学工業</t>
   </si>
   <si>
     <t>鉱業</t>
   </si>
   <si>
     <t>その他用生産財</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫ウエイト</t>
+  </si>
+  <si>
+    <t>***</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（平均）（2020＝100.0）</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫率（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫率ウエイト</t>
   </si>
   <si>
     <t>利用上の注意</t>
     <rPh sb="0" eb="3">
       <t>リヨウジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>月次</t>
   </si>
   <si>
     <t>西暦４桁と月を２桁で表記しています。</t>
@@ -405,51 +405,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{BAEA1FA6-9AB8-419D-8DF5-B2F7559A5812}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{B84D7F81-A829-4669-977E-D2D77B75098F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -744,51 +744,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FDA2FE5-C856-4F63-9417-1795DBFB6F70}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E0FB181-B545-4602-9DAC-4B54C764E93D}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:1">
@@ -842,51 +842,51 @@
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A44CEDE-6B97-4643-94C9-E5B74733343C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B93A1FD0-752E-4927-B1EE-4D0959E15379}">
   <dimension ref="A1:AJ70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
@@ -1178,51 +1178,51 @@
       <c r="AB4">
         <v>99</v>
       </c>
       <c r="AC4">
         <v>101.1</v>
       </c>
       <c r="AD4">
         <v>101.4</v>
       </c>
       <c r="AE4">
         <v>101.8</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>101.3</v>
       </c>
       <c r="AH4">
         <v>100.2</v>
       </c>
       <c r="AI4">
         <v>100.5</v>
       </c>
       <c r="AJ4">
-        <v>102.9</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>5153.3999999999996</v>
       </c>
       <c r="D5">
         <v>112.6</v>
       </c>
       <c r="E5">
         <v>112.9</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114</v>
       </c>
       <c r="H5">
@@ -1398,51 +1398,51 @@
       <c r="AB6">
         <v>103.2</v>
       </c>
       <c r="AC6">
         <v>104.6</v>
       </c>
       <c r="AD6">
         <v>102.3</v>
       </c>
       <c r="AE6">
         <v>104.1</v>
       </c>
       <c r="AF6">
         <v>104</v>
       </c>
       <c r="AG6">
         <v>103.6</v>
       </c>
       <c r="AH6">
         <v>102.3</v>
       </c>
       <c r="AI6">
         <v>103.4</v>
       </c>
       <c r="AJ6">
-        <v>104.6</v>
+        <v>104.8</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>1815.3</v>
       </c>
       <c r="D7">
         <v>118.1</v>
       </c>
       <c r="E7">
         <v>119.9</v>
       </c>
       <c r="F7">
         <v>119.8</v>
       </c>
       <c r="G7">
         <v>116.7</v>
       </c>
       <c r="H7">
@@ -1508,51 +1508,51 @@
       <c r="AB7">
         <v>107.7</v>
       </c>
       <c r="AC7">
         <v>109.2</v>
       </c>
       <c r="AD7">
         <v>106.5</v>
       </c>
       <c r="AE7">
         <v>108.9</v>
       </c>
       <c r="AF7">
         <v>109</v>
       </c>
       <c r="AG7">
         <v>108.8</v>
       </c>
       <c r="AH7">
         <v>107.8</v>
       </c>
       <c r="AI7">
         <v>109.1</v>
       </c>
       <c r="AJ7">
-        <v>111.2</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>1425.1</v>
       </c>
       <c r="D8">
         <v>118.9</v>
       </c>
       <c r="E8">
         <v>118.1</v>
       </c>
       <c r="F8">
         <v>119.8</v>
       </c>
       <c r="G8">
         <v>118.4</v>
       </c>
       <c r="H8">
@@ -1618,51 +1618,51 @@
       <c r="AB8">
         <v>110.5</v>
       </c>
       <c r="AC8">
         <v>110.5</v>
       </c>
       <c r="AD8">
         <v>107</v>
       </c>
       <c r="AE8">
         <v>112.9</v>
       </c>
       <c r="AF8">
         <v>110.3</v>
       </c>
       <c r="AG8">
         <v>110.6</v>
       </c>
       <c r="AH8">
         <v>108.9</v>
       </c>
       <c r="AI8">
         <v>111.4</v>
       </c>
       <c r="AJ8">
-        <v>112.4</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>15.2</v>
       </c>
       <c r="D9">
         <v>80.7</v>
       </c>
       <c r="E9">
         <v>86.3</v>
       </c>
       <c r="F9">
         <v>86.9</v>
       </c>
       <c r="G9">
         <v>89</v>
       </c>
       <c r="H9">
@@ -1728,51 +1728,51 @@
       <c r="AB9">
         <v>113.1</v>
       </c>
       <c r="AC9">
         <v>120.7</v>
       </c>
       <c r="AD9">
         <v>128.1</v>
       </c>
       <c r="AE9">
         <v>136</v>
       </c>
       <c r="AF9">
         <v>148.1</v>
       </c>
       <c r="AG9">
         <v>161.6</v>
       </c>
       <c r="AH9">
         <v>168.1</v>
       </c>
       <c r="AI9">
         <v>174.9</v>
       </c>
       <c r="AJ9">
-        <v>175.1</v>
+        <v>179.8</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10">
         <v>714.6</v>
       </c>
       <c r="D10">
         <v>123.6</v>
       </c>
       <c r="E10">
         <v>124.8</v>
       </c>
       <c r="F10">
         <v>123.9</v>
       </c>
       <c r="G10">
         <v>121</v>
       </c>
       <c r="H10">
@@ -2278,51 +2278,51 @@
       <c r="AB14">
         <v>82.1</v>
       </c>
       <c r="AC14">
         <v>81.8</v>
       </c>
       <c r="AD14">
         <v>83.7</v>
       </c>
       <c r="AE14">
         <v>83.2</v>
       </c>
       <c r="AF14">
         <v>81.3</v>
       </c>
       <c r="AG14">
         <v>83.6</v>
       </c>
       <c r="AH14">
         <v>84.8</v>
       </c>
       <c r="AI14">
         <v>82.2</v>
       </c>
       <c r="AJ14">
-        <v>81</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15">
         <v>13.3</v>
       </c>
       <c r="D15">
         <v>105.2</v>
       </c>
       <c r="E15">
         <v>105.2</v>
       </c>
       <c r="F15">
         <v>104.7</v>
       </c>
       <c r="G15">
         <v>105.8</v>
       </c>
       <c r="H15">
@@ -2498,51 +2498,51 @@
       <c r="AB16">
         <v>104.1</v>
       </c>
       <c r="AC16">
         <v>104.6</v>
       </c>
       <c r="AD16">
         <v>105.1</v>
       </c>
       <c r="AE16">
         <v>106</v>
       </c>
       <c r="AF16">
         <v>103.1</v>
       </c>
       <c r="AG16">
         <v>102</v>
       </c>
       <c r="AH16">
         <v>101.9</v>
       </c>
       <c r="AI16">
         <v>105.9</v>
       </c>
       <c r="AJ16">
-        <v>103.7</v>
+        <v>103.8</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>645.9</v>
       </c>
       <c r="D17">
         <v>110</v>
       </c>
       <c r="E17">
         <v>111</v>
       </c>
       <c r="F17">
         <v>109.4</v>
       </c>
       <c r="G17">
         <v>111.8</v>
       </c>
       <c r="H17">
@@ -2718,51 +2718,51 @@
       <c r="AB18">
         <v>93.9</v>
       </c>
       <c r="AC18">
         <v>90.8</v>
       </c>
       <c r="AD18">
         <v>88.3</v>
       </c>
       <c r="AE18">
         <v>86</v>
       </c>
       <c r="AF18">
         <v>86.3</v>
       </c>
       <c r="AG18">
         <v>84.6</v>
       </c>
       <c r="AH18">
         <v>84.3</v>
       </c>
       <c r="AI18">
         <v>84.8</v>
       </c>
       <c r="AJ18">
-        <v>82.3</v>
+        <v>82.6</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19">
         <v>171.5</v>
       </c>
       <c r="D19">
         <v>107.9</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.8</v>
       </c>
       <c r="G19">
         <v>115.3</v>
       </c>
       <c r="H19">
@@ -3268,51 +3268,51 @@
       <c r="AB23">
         <v>94.9</v>
       </c>
       <c r="AC23">
         <v>97.4</v>
       </c>
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>95.8</v>
       </c>
       <c r="AF23">
         <v>96.4</v>
       </c>
       <c r="AG23">
         <v>95.4</v>
       </c>
       <c r="AH23">
         <v>94.1</v>
       </c>
       <c r="AI23">
         <v>94.6</v>
       </c>
       <c r="AJ23">
-        <v>95.6</v>
+        <v>95.2</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
         <v>1.6</v>
       </c>
       <c r="D24">
         <v>116.7</v>
       </c>
       <c r="E24">
         <v>116.4</v>
       </c>
       <c r="F24">
         <v>113.5</v>
       </c>
       <c r="G24">
         <v>122.1</v>
       </c>
       <c r="H24">
@@ -3708,51 +3708,51 @@
       <c r="AB27">
         <v>100.6</v>
       </c>
       <c r="AC27">
         <v>101.6</v>
       </c>
       <c r="AD27">
         <v>100.7</v>
       </c>
       <c r="AE27">
         <v>100.3</v>
       </c>
       <c r="AF27">
         <v>101.7</v>
       </c>
       <c r="AG27">
         <v>101</v>
       </c>
       <c r="AH27">
         <v>100.8</v>
       </c>
       <c r="AI27">
         <v>100.6</v>
       </c>
       <c r="AJ27">
-        <v>102.7</v>
+        <v>102.6</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>719.1</v>
       </c>
       <c r="D28">
         <v>122.1</v>
       </c>
       <c r="E28">
         <v>123.5</v>
       </c>
       <c r="F28">
         <v>118.6</v>
       </c>
       <c r="G28">
         <v>123.1</v>
       </c>
       <c r="H28">
@@ -4478,51 +4478,51 @@
       <c r="AB34">
         <v>100.3</v>
       </c>
       <c r="AC34">
         <v>100.6</v>
       </c>
       <c r="AD34">
         <v>101</v>
       </c>
       <c r="AE34">
         <v>100.9</v>
       </c>
       <c r="AF34">
         <v>101.5</v>
       </c>
       <c r="AG34">
         <v>99.8</v>
       </c>
       <c r="AH34">
         <v>100.7</v>
       </c>
       <c r="AI34">
         <v>100.3</v>
       </c>
       <c r="AJ34">
-        <v>102.3</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>8.4</v>
       </c>
       <c r="D35">
         <v>127.4</v>
       </c>
       <c r="E35">
         <v>125.3</v>
       </c>
       <c r="F35">
         <v>124.3</v>
       </c>
       <c r="G35">
         <v>125.3</v>
       </c>
       <c r="H35">
@@ -4588,51 +4588,51 @@
       <c r="AB35">
         <v>85.1</v>
       </c>
       <c r="AC35">
         <v>86.2</v>
       </c>
       <c r="AD35">
         <v>88.1</v>
       </c>
       <c r="AE35">
         <v>89.9</v>
       </c>
       <c r="AF35">
         <v>92.8</v>
       </c>
       <c r="AG35">
         <v>90.4</v>
       </c>
       <c r="AH35">
         <v>89.9</v>
       </c>
       <c r="AI35">
         <v>87.4</v>
       </c>
       <c r="AJ35">
-        <v>93.6</v>
+        <v>93.5</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36">
         <v>602.79999999999995</v>
       </c>
       <c r="D36">
         <v>103.2</v>
       </c>
       <c r="E36">
         <v>108.3</v>
       </c>
       <c r="F36">
         <v>111.1</v>
       </c>
       <c r="G36">
         <v>114</v>
       </c>
       <c r="H36">
@@ -4698,51 +4698,51 @@
       <c r="AB36">
         <v>110.3</v>
       </c>
       <c r="AC36">
         <v>108.3</v>
       </c>
       <c r="AD36">
         <v>111.2</v>
       </c>
       <c r="AE36">
         <v>109.8</v>
       </c>
       <c r="AF36">
         <v>110.5</v>
       </c>
       <c r="AG36">
         <v>110.5</v>
       </c>
       <c r="AH36">
         <v>112.7</v>
       </c>
       <c r="AI36">
         <v>111.3</v>
       </c>
       <c r="AJ36">
-        <v>115.5</v>
+        <v>116.3</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>54</v>
       </c>
       <c r="C37">
         <v>55.2</v>
       </c>
       <c r="D37">
         <v>118</v>
       </c>
       <c r="E37">
         <v>115.3</v>
       </c>
       <c r="F37">
         <v>116.6</v>
       </c>
       <c r="G37">
         <v>110.5</v>
       </c>
       <c r="H37">
@@ -4918,51 +4918,51 @@
       <c r="AB38">
         <v>89.3</v>
       </c>
       <c r="AC38">
         <v>88.6</v>
       </c>
       <c r="AD38">
         <v>89.1</v>
       </c>
       <c r="AE38">
         <v>91</v>
       </c>
       <c r="AF38">
         <v>90.7</v>
       </c>
       <c r="AG38">
         <v>88.1</v>
       </c>
       <c r="AH38">
         <v>87.5</v>
       </c>
       <c r="AI38">
         <v>87.3</v>
       </c>
       <c r="AJ38">
-        <v>88.9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>59</v>
       </c>
       <c r="C39">
         <v>51.4</v>
       </c>
       <c r="D39">
         <v>104.1</v>
       </c>
       <c r="E39">
         <v>106.4</v>
       </c>
       <c r="F39">
         <v>104.9</v>
       </c>
       <c r="G39">
         <v>104.6</v>
       </c>
       <c r="H39">
@@ -5137,52 +5137,52 @@
       </c>
       <c r="AB40">
         <v>96.5</v>
       </c>
       <c r="AC40">
         <v>97.6</v>
       </c>
       <c r="AD40">
         <v>97.3</v>
       </c>
       <c r="AE40">
         <v>97.9</v>
       </c>
       <c r="AF40">
         <v>98.5</v>
       </c>
       <c r="AG40">
         <v>95.6</v>
       </c>
       <c r="AH40">
         <v>95.9</v>
       </c>
       <c r="AI40">
         <v>96.2</v>
       </c>
-      <c r="AJ40" t="s">
-        <v>61</v>
+      <c r="AJ40">
+        <v>96.6</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>42.8</v>
       </c>
       <c r="D41">
         <v>114.6</v>
       </c>
       <c r="E41">
         <v>114.2</v>
       </c>
       <c r="F41">
         <v>108.1</v>
       </c>
       <c r="G41">
         <v>111.1</v>
       </c>
       <c r="H41">
@@ -5256,51 +5256,51 @@
       </c>
       <c r="AE41">
         <v>94.3</v>
       </c>
       <c r="AF41">
         <v>92.7</v>
       </c>
       <c r="AG41">
         <v>92.1</v>
       </c>
       <c r="AH41">
         <v>91.2</v>
       </c>
       <c r="AI41">
         <v>88.3</v>
       </c>
       <c r="AJ41">
         <v>91.8</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C42">
         <v>4846.6000000000004</v>
       </c>
       <c r="D42">
         <v>116.3</v>
       </c>
       <c r="E42">
         <v>116.5</v>
       </c>
       <c r="F42">
         <v>114.8</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.9</v>
       </c>
       <c r="I42">
         <v>114.3</v>
       </c>
       <c r="J42">
         <v>112.4</v>
       </c>
@@ -5366,51 +5366,51 @@
       </c>
       <c r="AE42">
         <v>99.7</v>
       </c>
       <c r="AF42">
         <v>99.7</v>
       </c>
       <c r="AG42">
         <v>99.9</v>
       </c>
       <c r="AH42">
         <v>99.5</v>
       </c>
       <c r="AI42">
         <v>99.4</v>
       </c>
       <c r="AJ42">
         <v>101.3</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43">
         <v>4434.6000000000004</v>
       </c>
       <c r="D43">
         <v>116.3</v>
       </c>
       <c r="E43">
         <v>116.5</v>
       </c>
       <c r="F43">
         <v>114.8</v>
       </c>
       <c r="G43">
         <v>117.7</v>
       </c>
       <c r="H43">
         <v>114.7</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.1</v>
       </c>
@@ -5578,51 +5578,51 @@
       <c r="AB44">
         <v>101.9</v>
       </c>
       <c r="AC44">
         <v>102.2</v>
       </c>
       <c r="AD44">
         <v>100.6</v>
       </c>
       <c r="AE44">
         <v>100.4</v>
       </c>
       <c r="AF44">
         <v>100.8</v>
       </c>
       <c r="AG44">
         <v>99.3</v>
       </c>
       <c r="AH44">
         <v>98.5</v>
       </c>
       <c r="AI44">
         <v>96.8</v>
       </c>
       <c r="AJ44">
-        <v>99.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>255.8</v>
       </c>
       <c r="D45">
         <v>115.1</v>
       </c>
       <c r="E45">
         <v>118.1</v>
       </c>
       <c r="F45">
         <v>116.4</v>
       </c>
       <c r="G45">
         <v>119.7</v>
       </c>
       <c r="H45">
@@ -5916,51 +5916,51 @@
       </c>
       <c r="AE47">
         <v>105.5</v>
       </c>
       <c r="AF47">
         <v>105.6</v>
       </c>
       <c r="AG47">
         <v>105.8</v>
       </c>
       <c r="AH47">
         <v>105.3</v>
       </c>
       <c r="AI47">
         <v>104.8</v>
       </c>
       <c r="AJ47">
         <v>113.5</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48">
         <v>585</v>
       </c>
       <c r="D48">
         <v>102.5</v>
       </c>
       <c r="E48">
         <v>104.8</v>
       </c>
       <c r="F48">
         <v>101.9</v>
       </c>
       <c r="G48">
         <v>104.7</v>
       </c>
       <c r="H48">
         <v>100.1</v>
       </c>
       <c r="I48">
         <v>96.9</v>
       </c>
       <c r="J48">
         <v>99.1</v>
       </c>
@@ -6238,51 +6238,51 @@
       <c r="AB50">
         <v>95.9</v>
       </c>
       <c r="AC50">
         <v>106.4</v>
       </c>
       <c r="AD50">
         <v>102.1</v>
       </c>
       <c r="AE50">
         <v>102.2</v>
       </c>
       <c r="AF50">
         <v>103.9</v>
       </c>
       <c r="AG50">
         <v>101.7</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>103.4</v>
       </c>
       <c r="AJ50">
-        <v>106.7</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>48</v>
       </c>
       <c r="C51">
         <v>127.5</v>
       </c>
       <c r="D51">
         <v>113.2</v>
       </c>
       <c r="E51">
         <v>121.3</v>
       </c>
       <c r="F51">
         <v>124.1</v>
       </c>
       <c r="G51">
         <v>130.19999999999999</v>
       </c>
       <c r="H51">
@@ -6458,59 +6458,59 @@
       <c r="AB52">
         <v>93.9</v>
       </c>
       <c r="AC52">
         <v>94</v>
       </c>
       <c r="AD52">
         <v>93.1</v>
       </c>
       <c r="AE52">
         <v>93.6</v>
       </c>
       <c r="AF52">
         <v>92.5</v>
       </c>
       <c r="AG52">
         <v>92.3</v>
       </c>
       <c r="AH52">
         <v>92.5</v>
       </c>
       <c r="AI52">
         <v>92.1</v>
       </c>
       <c r="AJ52">
-        <v>93.2</v>
+        <v>93.7</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>525.6</v>
       </c>
       <c r="D53">
         <v>116.5</v>
       </c>
       <c r="E53">
         <v>113.3</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
       <c r="G53">
         <v>115.4</v>
       </c>
       <c r="H53">
         <v>114.2</v>
       </c>
       <c r="I53">
         <v>116.4</v>
       </c>
       <c r="J53">
         <v>114.5</v>
       </c>
@@ -6678,51 +6678,51 @@
       <c r="AB54">
         <v>95.3</v>
       </c>
       <c r="AC54">
         <v>94.4</v>
       </c>
       <c r="AD54">
         <v>93.8</v>
       </c>
       <c r="AE54">
         <v>93.1</v>
       </c>
       <c r="AF54">
         <v>93.8</v>
       </c>
       <c r="AG54">
         <v>93</v>
       </c>
       <c r="AH54">
         <v>90.7</v>
       </c>
       <c r="AI54">
         <v>90.9</v>
       </c>
       <c r="AJ54">
-        <v>93.5</v>
+        <v>93.4</v>
       </c>
     </row>
     <row r="55" spans="1:36">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>54</v>
       </c>
       <c r="C55">
         <v>26.9</v>
       </c>
       <c r="D55">
         <v>117.2</v>
       </c>
       <c r="E55">
         <v>115</v>
       </c>
       <c r="F55">
         <v>116.8</v>
       </c>
       <c r="G55">
         <v>115.3</v>
       </c>
       <c r="H55">
@@ -6898,51 +6898,51 @@
       <c r="AB56">
         <v>96.8</v>
       </c>
       <c r="AC56">
         <v>99.2</v>
       </c>
       <c r="AD56">
         <v>98.6</v>
       </c>
       <c r="AE56">
         <v>98.5</v>
       </c>
       <c r="AF56">
         <v>100.3</v>
       </c>
       <c r="AG56">
         <v>99</v>
       </c>
       <c r="AH56">
         <v>98.2</v>
       </c>
       <c r="AI56">
         <v>97.4</v>
       </c>
       <c r="AJ56">
-        <v>100</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="57" spans="1:36">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>59</v>
       </c>
       <c r="C57">
         <v>171.4</v>
       </c>
       <c r="D57">
         <v>114.4</v>
       </c>
       <c r="E57">
         <v>114.8</v>
       </c>
       <c r="F57">
         <v>112.1</v>
       </c>
       <c r="G57">
         <v>114</v>
       </c>
       <c r="H57">
@@ -7117,52 +7117,52 @@
       </c>
       <c r="AB58">
         <v>101.2</v>
       </c>
       <c r="AC58">
         <v>102</v>
       </c>
       <c r="AD58">
         <v>101.3</v>
       </c>
       <c r="AE58">
         <v>100.7</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.7</v>
       </c>
       <c r="AH58">
         <v>103.3</v>
       </c>
       <c r="AI58">
         <v>101.7</v>
       </c>
-      <c r="AJ58" t="s">
-        <v>61</v>
+      <c r="AJ58">
+        <v>103.8</v>
       </c>
     </row>
     <row r="59" spans="1:36">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>223.1</v>
       </c>
       <c r="D59">
         <v>121.9</v>
       </c>
       <c r="E59">
         <v>122.9</v>
       </c>
       <c r="F59">
         <v>121</v>
       </c>
       <c r="G59">
         <v>123</v>
       </c>
       <c r="H59">
@@ -7236,51 +7236,51 @@
       </c>
       <c r="AE59">
         <v>98.1</v>
       </c>
       <c r="AF59">
         <v>98.7</v>
       </c>
       <c r="AG59">
         <v>98.1</v>
       </c>
       <c r="AH59">
         <v>97.5</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>93.6</v>
       </c>
     </row>
     <row r="60" spans="1:36">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C60">
         <v>10.5</v>
       </c>
       <c r="D60">
         <v>105.1</v>
       </c>
       <c r="E60">
         <v>108.1</v>
       </c>
       <c r="F60">
         <v>106.9</v>
       </c>
       <c r="G60">
         <v>106.9</v>
       </c>
       <c r="H60">
         <v>106.5</v>
       </c>
       <c r="I60">
         <v>105.4</v>
       </c>
       <c r="J60">
         <v>105.3</v>
       </c>
@@ -7346,51 +7346,51 @@
       </c>
       <c r="AE60">
         <v>86.4</v>
       </c>
       <c r="AF60">
         <v>84.9</v>
       </c>
       <c r="AG60">
         <v>85.7</v>
       </c>
       <c r="AH60">
         <v>84.9</v>
       </c>
       <c r="AI60">
         <v>82.7</v>
       </c>
       <c r="AJ60">
         <v>83.7</v>
       </c>
     </row>
     <row r="61" spans="1:36">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C61">
         <v>412</v>
       </c>
       <c r="D61">
         <v>116.7</v>
       </c>
       <c r="E61">
         <v>116</v>
       </c>
       <c r="F61">
         <v>115.3</v>
       </c>
       <c r="G61">
         <v>115.6</v>
       </c>
       <c r="H61">
         <v>115.9</v>
       </c>
       <c r="I61">
         <v>115.8</v>
       </c>
       <c r="J61">
         <v>115.1</v>
       </c>
@@ -7668,51 +7668,51 @@
       <c r="AB63">
         <v>64.3</v>
       </c>
       <c r="AC63">
         <v>62.1</v>
       </c>
       <c r="AD63">
         <v>54.8</v>
       </c>
       <c r="AE63">
         <v>53.9</v>
       </c>
       <c r="AF63">
         <v>54.3</v>
       </c>
       <c r="AG63">
         <v>52.6</v>
       </c>
       <c r="AH63">
         <v>52.7</v>
       </c>
       <c r="AI63">
         <v>45.5</v>
       </c>
       <c r="AJ63">
-        <v>44.5</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="64" spans="1:36">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>5.7</v>
       </c>
       <c r="D64">
         <v>107.6</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
       <c r="F64">
         <v>99.2</v>
       </c>
       <c r="G64">
         <v>106</v>
       </c>
       <c r="H64">
@@ -8122,147 +8122,147 @@
       </c>
       <c r="AG67">
         <v>85.2</v>
       </c>
       <c r="AH67">
         <v>85.6</v>
       </c>
       <c r="AI67">
         <v>80.3</v>
       </c>
       <c r="AJ67">
         <v>78.900000000000006</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>31.4</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>50</v>
       </c>
       <c r="C69">
         <v>232.9</v>
       </c>
       <c r="D69">
         <v>117.4</v>
       </c>
       <c r="E69">
         <v>116.7</v>
       </c>
       <c r="F69">
         <v>115.5</v>
       </c>
       <c r="G69">
         <v>115.7</v>
       </c>
       <c r="H69">
@@ -8336,51 +8336,51 @@
       </c>
       <c r="AE69">
         <v>92.1</v>
       </c>
       <c r="AF69">
         <v>91.1</v>
       </c>
       <c r="AG69">
         <v>91.2</v>
       </c>
       <c r="AH69">
         <v>90.2</v>
       </c>
       <c r="AI69">
         <v>89.9</v>
       </c>
       <c r="AJ69">
         <v>90.1</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C70">
         <v>6</v>
       </c>
       <c r="D70">
         <v>122.8</v>
       </c>
       <c r="E70">
         <v>122.5</v>
       </c>
       <c r="F70">
         <v>122.2</v>
       </c>
       <c r="G70">
         <v>115.8</v>
       </c>
       <c r="H70">
         <v>111.1</v>
       </c>
       <c r="I70">
         <v>111.3</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -8448,63 +8448,63 @@
         <v>79.2</v>
       </c>
       <c r="AF70">
         <v>77.8</v>
       </c>
       <c r="AG70">
         <v>74</v>
       </c>
       <c r="AH70">
         <v>74.3</v>
       </c>
       <c r="AI70">
         <v>74.900000000000006</v>
       </c>
       <c r="AJ70">
         <v>71.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15EC0F0B-49D6-4290-9875-B653CBB5B38E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6798D87-6E70-4982-A17B-A398F44F7798}">
   <dimension ref="A1:AJ70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -8575,51 +8575,51 @@
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8784,51 +8784,51 @@
       <c r="AB4">
         <v>97.5</v>
       </c>
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
-        <v>100.7</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
@@ -8894,51 +8894,51 @@
       <c r="AB5">
         <v>100.4</v>
       </c>
       <c r="AC5">
         <v>102.1</v>
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
-        <v>102.4</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
@@ -9004,51 +9004,51 @@
       <c r="AB6">
         <v>100.2</v>
       </c>
       <c r="AC6">
         <v>103.9</v>
       </c>
       <c r="AD6">
         <v>100.2</v>
       </c>
       <c r="AE6">
         <v>102.9</v>
       </c>
       <c r="AF6">
         <v>101.9</v>
       </c>
       <c r="AG6">
         <v>102.5</v>
       </c>
       <c r="AH6">
         <v>100.6</v>
       </c>
       <c r="AI6">
         <v>101.9</v>
       </c>
       <c r="AJ6">
-        <v>102.6</v>
+        <v>102.7</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>118.3</v>
       </c>
       <c r="E7">
         <v>120.2</v>
       </c>
       <c r="F7">
         <v>118.6</v>
       </c>
       <c r="G7">
         <v>118.8</v>
       </c>
       <c r="H7">
@@ -9114,51 +9114,51 @@
       <c r="AB7">
         <v>104.6</v>
       </c>
       <c r="AC7">
         <v>108.8</v>
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
-        <v>109.1</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
@@ -9224,51 +9224,51 @@
       <c r="AB8">
         <v>110.6</v>
       </c>
       <c r="AC8">
         <v>110</v>
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
-        <v>112.1</v>
+        <v>112.2</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>18.3</v>
       </c>
       <c r="D9">
         <v>92</v>
       </c>
       <c r="E9">
         <v>95.8</v>
       </c>
       <c r="F9">
         <v>95.1</v>
       </c>
       <c r="G9">
         <v>102.3</v>
       </c>
       <c r="H9">
@@ -9334,51 +9334,51 @@
       <c r="AB9">
         <v>109</v>
       </c>
       <c r="AC9">
         <v>106.7</v>
       </c>
       <c r="AD9">
         <v>106.5</v>
       </c>
       <c r="AE9">
         <v>130.4</v>
       </c>
       <c r="AF9">
         <v>124.3</v>
       </c>
       <c r="AG9">
         <v>134.4</v>
       </c>
       <c r="AH9">
         <v>139.80000000000001</v>
       </c>
       <c r="AI9">
         <v>135</v>
       </c>
       <c r="AJ9">
-        <v>144.9</v>
+        <v>148.19999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10">
         <v>628</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>126.2</v>
       </c>
       <c r="F10">
         <v>121</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
@@ -9664,51 +9664,51 @@
       <c r="AB12">
         <v>94.5</v>
       </c>
       <c r="AC12">
         <v>92.9</v>
       </c>
       <c r="AD12">
         <v>93.1</v>
       </c>
       <c r="AE12">
         <v>95.2</v>
       </c>
       <c r="AF12">
         <v>92.4</v>
       </c>
       <c r="AG12">
         <v>93.3</v>
       </c>
       <c r="AH12">
         <v>93.1</v>
       </c>
       <c r="AI12">
         <v>94.6</v>
       </c>
       <c r="AJ12">
-        <v>89.8</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13">
         <v>344.6</v>
       </c>
       <c r="D13">
         <v>125.9</v>
       </c>
       <c r="E13">
         <v>127.6</v>
       </c>
       <c r="F13">
         <v>120.7</v>
       </c>
       <c r="G13">
         <v>126.7</v>
       </c>
       <c r="H13">
@@ -9884,51 +9884,51 @@
       <c r="AB14">
         <v>72.7</v>
       </c>
       <c r="AC14">
         <v>78.099999999999994</v>
       </c>
       <c r="AD14">
         <v>77.5</v>
       </c>
       <c r="AE14">
         <v>70.2</v>
       </c>
       <c r="AF14">
         <v>77.099999999999994</v>
       </c>
       <c r="AG14">
         <v>76.400000000000006</v>
       </c>
       <c r="AH14">
         <v>82.9</v>
       </c>
       <c r="AI14">
         <v>78.5</v>
       </c>
       <c r="AJ14">
-        <v>72.099999999999994</v>
+        <v>73.2</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15">
         <v>8.6999999999999993</v>
       </c>
       <c r="D15">
         <v>110.2</v>
       </c>
       <c r="E15">
         <v>113.1</v>
       </c>
       <c r="F15">
         <v>108.3</v>
       </c>
       <c r="G15">
         <v>110.9</v>
       </c>
       <c r="H15">
@@ -9994,51 +9994,51 @@
       <c r="AB15">
         <v>88.3</v>
       </c>
       <c r="AC15">
         <v>85.6</v>
       </c>
       <c r="AD15">
         <v>82.9</v>
       </c>
       <c r="AE15">
         <v>84</v>
       </c>
       <c r="AF15">
         <v>80.900000000000006</v>
       </c>
       <c r="AG15">
         <v>79.900000000000006</v>
       </c>
       <c r="AH15">
         <v>80.900000000000006</v>
       </c>
       <c r="AI15">
         <v>79.3</v>
       </c>
       <c r="AJ15">
-        <v>78.599999999999994</v>
+        <v>78.5</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16">
         <v>28.4</v>
       </c>
       <c r="D16">
         <v>108.3</v>
       </c>
       <c r="E16">
         <v>110.3</v>
       </c>
       <c r="F16">
         <v>109.5</v>
       </c>
       <c r="G16">
         <v>110.5</v>
       </c>
       <c r="H16">
@@ -10104,51 +10104,51 @@
       <c r="AB16">
         <v>98.6</v>
       </c>
       <c r="AC16">
         <v>99.9</v>
       </c>
       <c r="AD16">
         <v>101</v>
       </c>
       <c r="AE16">
         <v>102.2</v>
       </c>
       <c r="AF16">
         <v>97.7</v>
       </c>
       <c r="AG16">
         <v>99.7</v>
       </c>
       <c r="AH16">
         <v>97</v>
       </c>
       <c r="AI16">
         <v>99.6</v>
       </c>
       <c r="AJ16">
-        <v>96.3</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>639.79999999999995</v>
       </c>
       <c r="D17">
         <v>109.9</v>
       </c>
       <c r="E17">
         <v>110.7</v>
       </c>
       <c r="F17">
         <v>109</v>
       </c>
       <c r="G17">
         <v>113</v>
       </c>
       <c r="H17">
@@ -10214,51 +10214,51 @@
       <c r="AB17">
         <v>90.3</v>
       </c>
       <c r="AC17">
         <v>90.3</v>
       </c>
       <c r="AD17">
         <v>89.1</v>
       </c>
       <c r="AE17">
         <v>89.5</v>
       </c>
       <c r="AF17">
         <v>88.9</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>85.9</v>
       </c>
       <c r="AJ17">
-        <v>84.7</v>
+        <v>84.8</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18">
         <v>63.4</v>
       </c>
       <c r="D18">
         <v>118.3</v>
       </c>
       <c r="E18">
         <v>121.1</v>
       </c>
       <c r="F18">
         <v>114.4</v>
       </c>
       <c r="G18">
         <v>120.6</v>
       </c>
       <c r="H18">
@@ -10324,51 +10324,51 @@
       <c r="AB18">
         <v>93.5</v>
       </c>
       <c r="AC18">
         <v>91</v>
       </c>
       <c r="AD18">
         <v>88.2</v>
       </c>
       <c r="AE18">
         <v>87.6</v>
       </c>
       <c r="AF18">
         <v>86.4</v>
       </c>
       <c r="AG18">
         <v>83.6</v>
       </c>
       <c r="AH18">
         <v>83.8</v>
       </c>
       <c r="AI18">
         <v>82.6</v>
       </c>
       <c r="AJ18">
-        <v>84</v>
+        <v>84.2</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19">
         <v>180.5</v>
       </c>
       <c r="D19">
         <v>108.8</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.5</v>
       </c>
       <c r="G19">
         <v>115.4</v>
       </c>
       <c r="H19">
@@ -10764,51 +10764,51 @@
       <c r="AB22">
         <v>85.5</v>
       </c>
       <c r="AC22">
         <v>88.1</v>
       </c>
       <c r="AD22">
         <v>85</v>
       </c>
       <c r="AE22">
         <v>86.3</v>
       </c>
       <c r="AF22">
         <v>84.5</v>
       </c>
       <c r="AG22">
         <v>84.8</v>
       </c>
       <c r="AH22">
         <v>81.900000000000006</v>
       </c>
       <c r="AI22">
         <v>82</v>
       </c>
       <c r="AJ22">
-        <v>80.599999999999994</v>
+        <v>80.7</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23">
         <v>21.3</v>
       </c>
       <c r="D23">
         <v>111.5</v>
       </c>
       <c r="E23">
         <v>110.4</v>
       </c>
       <c r="F23">
         <v>111.3</v>
       </c>
       <c r="G23">
         <v>114.6</v>
       </c>
       <c r="H23">
@@ -10874,51 +10874,51 @@
       <c r="AB23">
         <v>92.6</v>
       </c>
       <c r="AC23">
         <v>94.9</v>
       </c>
       <c r="AD23">
         <v>94.3</v>
       </c>
       <c r="AE23">
         <v>93.7</v>
       </c>
       <c r="AF23">
         <v>93.6</v>
       </c>
       <c r="AG23">
         <v>92.4</v>
       </c>
       <c r="AH23">
         <v>90.6</v>
       </c>
       <c r="AI23">
         <v>91.2</v>
       </c>
       <c r="AJ23">
-        <v>92.3</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
         <v>3.8</v>
       </c>
       <c r="D24">
         <v>93.6</v>
       </c>
       <c r="E24">
         <v>101.5</v>
       </c>
       <c r="F24">
         <v>99.7</v>
       </c>
       <c r="G24">
         <v>95</v>
       </c>
       <c r="H24">
@@ -11314,51 +11314,51 @@
       <c r="AB27">
         <v>99.3</v>
       </c>
       <c r="AC27">
         <v>101.9</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>100.5</v>
       </c>
       <c r="AF27">
         <v>101.6</v>
       </c>
       <c r="AG27">
         <v>100.9</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>99.6</v>
       </c>
       <c r="AJ27">
-        <v>102</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>930.5</v>
       </c>
       <c r="D28">
         <v>122.8</v>
       </c>
       <c r="E28">
         <v>124</v>
       </c>
       <c r="F28">
         <v>117.9</v>
       </c>
       <c r="G28">
         <v>120</v>
       </c>
       <c r="H28">
@@ -12084,51 +12084,51 @@
       <c r="AB34">
         <v>99.5</v>
       </c>
       <c r="AC34">
         <v>99.5</v>
       </c>
       <c r="AD34">
         <v>99.3</v>
       </c>
       <c r="AE34">
         <v>99.7</v>
       </c>
       <c r="AF34">
         <v>99.6</v>
       </c>
       <c r="AG34">
         <v>98.1</v>
       </c>
       <c r="AH34">
         <v>98.6</v>
       </c>
       <c r="AI34">
         <v>98.5</v>
       </c>
       <c r="AJ34">
-        <v>99.4</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>6.5</v>
       </c>
       <c r="D35">
         <v>121.6</v>
       </c>
       <c r="E35">
         <v>124</v>
       </c>
       <c r="F35">
         <v>120.2</v>
       </c>
       <c r="G35">
         <v>123.4</v>
       </c>
       <c r="H35">
@@ -12304,51 +12304,51 @@
       <c r="AB36">
         <v>111.7</v>
       </c>
       <c r="AC36">
         <v>110.3</v>
       </c>
       <c r="AD36">
         <v>112.6</v>
       </c>
       <c r="AE36">
         <v>112</v>
       </c>
       <c r="AF36">
         <v>111.2</v>
       </c>
       <c r="AG36">
         <v>110.1</v>
       </c>
       <c r="AH36">
         <v>114.2</v>
       </c>
       <c r="AI36">
         <v>112.8</v>
       </c>
       <c r="AJ36">
-        <v>114</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>54</v>
       </c>
       <c r="C37">
         <v>156</v>
       </c>
       <c r="D37">
         <v>114.7</v>
       </c>
       <c r="E37">
         <v>113.3</v>
       </c>
       <c r="F37">
         <v>112</v>
       </c>
       <c r="G37">
         <v>107.4</v>
       </c>
       <c r="H37">
@@ -12743,52 +12743,52 @@
       </c>
       <c r="AB40">
         <v>96.5</v>
       </c>
       <c r="AC40">
         <v>96.5</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>96.8</v>
       </c>
       <c r="AF40">
         <v>98</v>
       </c>
       <c r="AG40">
         <v>94.3</v>
       </c>
       <c r="AH40">
         <v>95</v>
       </c>
       <c r="AI40">
         <v>95</v>
       </c>
-      <c r="AJ40" t="s">
-        <v>61</v>
+      <c r="AJ40">
+        <v>95.9</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>37.299999999999997</v>
       </c>
       <c r="D41">
         <v>110.8</v>
       </c>
       <c r="E41">
         <v>110.1</v>
       </c>
       <c r="F41">
         <v>111.2</v>
       </c>
       <c r="G41">
         <v>112.3</v>
       </c>
       <c r="H41">
@@ -12862,51 +12862,51 @@
       </c>
       <c r="AE41">
         <v>93.5</v>
       </c>
       <c r="AF41">
         <v>91.3</v>
       </c>
       <c r="AG41">
         <v>94.8</v>
       </c>
       <c r="AH41">
         <v>94.3</v>
       </c>
       <c r="AI41">
         <v>91.4</v>
       </c>
       <c r="AJ41">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C42">
         <v>5010.3999999999996</v>
       </c>
       <c r="D42">
         <v>115.5</v>
       </c>
       <c r="E42">
         <v>116.6</v>
       </c>
       <c r="F42">
         <v>114.2</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.2</v>
       </c>
       <c r="I42">
         <v>113.9</v>
       </c>
       <c r="J42">
         <v>112.5</v>
       </c>
@@ -12972,51 +12972,51 @@
       </c>
       <c r="AE42">
         <v>97.2</v>
       </c>
       <c r="AF42">
         <v>98.3</v>
       </c>
       <c r="AG42">
         <v>98.1</v>
       </c>
       <c r="AH42">
         <v>97.7</v>
       </c>
       <c r="AI42">
         <v>98.2</v>
       </c>
       <c r="AJ42">
         <v>99.9</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43">
         <v>4471.1000000000004</v>
       </c>
       <c r="D43">
         <v>115.5</v>
       </c>
       <c r="E43">
         <v>116.9</v>
       </c>
       <c r="F43">
         <v>114.5</v>
       </c>
       <c r="G43">
         <v>117.4</v>
       </c>
       <c r="H43">
         <v>114.2</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.6</v>
       </c>
@@ -13522,51 +13522,51 @@
       </c>
       <c r="AE47">
         <v>105.6</v>
       </c>
       <c r="AF47">
         <v>107.2</v>
       </c>
       <c r="AG47">
         <v>107.5</v>
       </c>
       <c r="AH47">
         <v>107.1</v>
       </c>
       <c r="AI47">
         <v>107.3</v>
       </c>
       <c r="AJ47">
         <v>117.2</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48">
         <v>506.8</v>
       </c>
       <c r="D48">
         <v>100.5</v>
       </c>
       <c r="E48">
         <v>104.3</v>
       </c>
       <c r="F48">
         <v>101</v>
       </c>
       <c r="G48">
         <v>106.2</v>
       </c>
       <c r="H48">
         <v>102.2</v>
       </c>
       <c r="I48">
         <v>98.3</v>
       </c>
       <c r="J48">
         <v>101</v>
       </c>
@@ -13624,51 +13624,51 @@
       <c r="AB48">
         <v>98.6</v>
       </c>
       <c r="AC48">
         <v>100.2</v>
       </c>
       <c r="AD48">
         <v>102.6</v>
       </c>
       <c r="AE48">
         <v>98</v>
       </c>
       <c r="AF48">
         <v>99.6</v>
       </c>
       <c r="AG48">
         <v>105.3</v>
       </c>
       <c r="AH48">
         <v>105.3</v>
       </c>
       <c r="AI48">
         <v>105.6</v>
       </c>
       <c r="AJ48">
-        <v>108.3</v>
+        <v>108.4</v>
       </c>
     </row>
     <row r="49" spans="1:36">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>46</v>
       </c>
       <c r="C49">
         <v>306.2</v>
       </c>
       <c r="D49">
         <v>121.2</v>
       </c>
       <c r="E49">
         <v>120.3</v>
       </c>
       <c r="F49">
         <v>117.3</v>
       </c>
       <c r="G49">
         <v>115.8</v>
       </c>
       <c r="H49">
@@ -14064,59 +14064,59 @@
       <c r="AB52">
         <v>96.9</v>
       </c>
       <c r="AC52">
         <v>96.7</v>
       </c>
       <c r="AD52">
         <v>95.6</v>
       </c>
       <c r="AE52">
         <v>94.8</v>
       </c>
       <c r="AF52">
         <v>94.5</v>
       </c>
       <c r="AG52">
         <v>93.1</v>
       </c>
       <c r="AH52">
         <v>93.6</v>
       </c>
       <c r="AI52">
         <v>92.9</v>
       </c>
       <c r="AJ52">
-        <v>95.3</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>537</v>
       </c>
       <c r="D53">
         <v>112.9</v>
       </c>
       <c r="E53">
         <v>113.1</v>
       </c>
       <c r="F53">
         <v>110.9</v>
       </c>
       <c r="G53">
         <v>112.2</v>
       </c>
       <c r="H53">
         <v>112.1</v>
       </c>
       <c r="I53">
         <v>113.3</v>
       </c>
       <c r="J53">
         <v>111.7</v>
       </c>
@@ -14284,51 +14284,51 @@
       <c r="AB54">
         <v>92.9</v>
       </c>
       <c r="AC54">
         <v>93.7</v>
       </c>
       <c r="AD54">
         <v>93.1</v>
       </c>
       <c r="AE54">
         <v>93</v>
       </c>
       <c r="AF54">
         <v>93.6</v>
       </c>
       <c r="AG54">
         <v>91.5</v>
       </c>
       <c r="AH54">
         <v>90.4</v>
       </c>
       <c r="AI54">
         <v>89.8</v>
       </c>
       <c r="AJ54">
-        <v>92.9</v>
+        <v>92.8</v>
       </c>
     </row>
     <row r="55" spans="1:36">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>54</v>
       </c>
       <c r="C55">
         <v>89.3</v>
       </c>
       <c r="D55">
         <v>115.9</v>
       </c>
       <c r="E55">
         <v>115.5</v>
       </c>
       <c r="F55">
         <v>112.5</v>
       </c>
       <c r="G55">
         <v>115.5</v>
       </c>
       <c r="H55">
@@ -14504,51 +14504,51 @@
       <c r="AB56">
         <v>94.1</v>
       </c>
       <c r="AC56">
         <v>99.1</v>
       </c>
       <c r="AD56">
         <v>98.5</v>
       </c>
       <c r="AE56">
         <v>98.3</v>
       </c>
       <c r="AF56">
         <v>99.1</v>
       </c>
       <c r="AG56">
         <v>98.2</v>
       </c>
       <c r="AH56">
         <v>97</v>
       </c>
       <c r="AI56">
         <v>96.9</v>
       </c>
       <c r="AJ56">
-        <v>98.8</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:36">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>59</v>
       </c>
       <c r="C57">
         <v>174.1</v>
       </c>
       <c r="D57">
         <v>117.7</v>
       </c>
       <c r="E57">
         <v>118.2</v>
       </c>
       <c r="F57">
         <v>115.2</v>
       </c>
       <c r="G57">
         <v>116.1</v>
       </c>
       <c r="H57">
@@ -14723,52 +14723,52 @@
       </c>
       <c r="AB58">
         <v>100.5</v>
       </c>
       <c r="AC58">
         <v>101.4</v>
       </c>
       <c r="AD58">
         <v>100.5</v>
       </c>
       <c r="AE58">
         <v>101.2</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.6</v>
       </c>
       <c r="AH58">
         <v>102.5</v>
       </c>
       <c r="AI58">
         <v>102.3</v>
       </c>
-      <c r="AJ58" t="s">
-        <v>61</v>
+      <c r="AJ58">
+        <v>103.2</v>
       </c>
     </row>
     <row r="59" spans="1:36">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>172.9</v>
       </c>
       <c r="D59">
         <v>120.1</v>
       </c>
       <c r="E59">
         <v>120.9</v>
       </c>
       <c r="F59">
         <v>119</v>
       </c>
       <c r="G59">
         <v>121.5</v>
       </c>
       <c r="H59">
@@ -14842,51 +14842,51 @@
       </c>
       <c r="AE59">
         <v>96.2</v>
       </c>
       <c r="AF59">
         <v>99.1</v>
       </c>
       <c r="AG59">
         <v>97.2</v>
       </c>
       <c r="AH59">
         <v>95.8</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>94.5</v>
       </c>
     </row>
     <row r="60" spans="1:36">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C60">
         <v>6.9</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106.6</v>
       </c>
       <c r="F60">
         <v>108.1</v>
       </c>
       <c r="G60">
         <v>107.3</v>
       </c>
       <c r="H60">
         <v>106.1</v>
       </c>
       <c r="I60">
         <v>109</v>
       </c>
       <c r="J60">
         <v>106.8</v>
       </c>
@@ -14944,59 +14944,59 @@
       <c r="AB60">
         <v>88.2</v>
       </c>
       <c r="AC60">
         <v>88.8</v>
       </c>
       <c r="AD60">
         <v>89</v>
       </c>
       <c r="AE60">
         <v>91.2</v>
       </c>
       <c r="AF60">
         <v>88.2</v>
       </c>
       <c r="AG60">
         <v>90</v>
       </c>
       <c r="AH60">
         <v>91.7</v>
       </c>
       <c r="AI60">
         <v>86.7</v>
       </c>
       <c r="AJ60">
-        <v>85.7</v>
+        <v>85.8</v>
       </c>
     </row>
     <row r="61" spans="1:36">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C61">
         <v>539.29999999999995</v>
       </c>
       <c r="D61">
         <v>115.6</v>
       </c>
       <c r="E61">
         <v>115.4</v>
       </c>
       <c r="F61">
         <v>114.6</v>
       </c>
       <c r="G61">
         <v>113.6</v>
       </c>
       <c r="H61">
         <v>114.9</v>
       </c>
       <c r="I61">
         <v>115.1</v>
       </c>
       <c r="J61">
         <v>114.8</v>
       </c>
@@ -15274,51 +15274,51 @@
       <c r="AB63">
         <v>57.9</v>
       </c>
       <c r="AC63">
         <v>52.3</v>
       </c>
       <c r="AD63">
         <v>50.6</v>
       </c>
       <c r="AE63">
         <v>50.7</v>
       </c>
       <c r="AF63">
         <v>54.9</v>
       </c>
       <c r="AG63">
         <v>50.1</v>
       </c>
       <c r="AH63">
         <v>43.3</v>
       </c>
       <c r="AI63">
         <v>40.700000000000003</v>
       </c>
       <c r="AJ63">
-        <v>43.1</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="64" spans="1:36">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>6.2</v>
       </c>
       <c r="D64">
         <v>121.3</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>102.6</v>
       </c>
       <c r="G64">
         <v>116.3</v>
       </c>
       <c r="H64">
@@ -15728,147 +15728,147 @@
       </c>
       <c r="AG67">
         <v>79.2</v>
       </c>
       <c r="AH67">
         <v>77.599999999999994</v>
       </c>
       <c r="AI67">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ67">
         <v>76.5</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>51.3</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>50</v>
       </c>
       <c r="C69">
         <v>180.4</v>
       </c>
       <c r="D69">
         <v>116</v>
       </c>
       <c r="E69">
         <v>115.4</v>
       </c>
       <c r="F69">
         <v>115</v>
       </c>
       <c r="G69">
         <v>115.3</v>
       </c>
       <c r="H69">
@@ -15942,51 +15942,51 @@
       </c>
       <c r="AE69">
         <v>91.3</v>
       </c>
       <c r="AF69">
         <v>90.5</v>
       </c>
       <c r="AG69">
         <v>90.6</v>
       </c>
       <c r="AH69">
         <v>89.5</v>
       </c>
       <c r="AI69">
         <v>89.2</v>
       </c>
       <c r="AJ69">
         <v>89.1</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C70">
         <v>7.1</v>
       </c>
       <c r="D70">
         <v>110.8</v>
       </c>
       <c r="E70">
         <v>109.1</v>
       </c>
       <c r="F70">
         <v>113.6</v>
       </c>
       <c r="G70">
         <v>109</v>
       </c>
       <c r="H70">
         <v>106</v>
       </c>
       <c r="I70">
         <v>108.6</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -16054,63 +16054,63 @@
         <v>96.1</v>
       </c>
       <c r="AF70">
         <v>97.5</v>
       </c>
       <c r="AG70">
         <v>96.8</v>
       </c>
       <c r="AH70">
         <v>93.6</v>
       </c>
       <c r="AI70">
         <v>96</v>
       </c>
       <c r="AJ70">
         <v>96.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F549FFDF-05E7-4025-A6FB-BB53245EF91E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C0368F4-5628-4935-B1A3-48F7722EF1FA}">
   <dimension ref="A1:AJ70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
@@ -16181,51 +16181,51 @@
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -16390,51 +16390,51 @@
       <c r="AB4">
         <v>102.9</v>
       </c>
       <c r="AC4">
         <v>102.4</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.1</v>
       </c>
       <c r="AF4">
         <v>101.7</v>
       </c>
       <c r="AG4">
         <v>99.7</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.6</v>
       </c>
       <c r="AJ4">
-        <v>96.6</v>
+        <v>96.3</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>107.7</v>
       </c>
       <c r="E5">
         <v>105.2</v>
       </c>
       <c r="F5">
         <v>103.3</v>
       </c>
       <c r="G5">
         <v>104.1</v>
       </c>
       <c r="H5">
@@ -16500,51 +16500,51 @@
       <c r="AB5">
         <v>106.8</v>
       </c>
       <c r="AC5">
         <v>107.1</v>
       </c>
       <c r="AD5">
         <v>105.7</v>
       </c>
       <c r="AE5">
         <v>103.7</v>
       </c>
       <c r="AF5">
         <v>106.8</v>
       </c>
       <c r="AG5">
         <v>104.2</v>
       </c>
       <c r="AH5">
         <v>103.2</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
-        <v>101.7</v>
+        <v>101.1</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>101.5</v>
       </c>
       <c r="E6">
         <v>101.2</v>
       </c>
       <c r="F6">
         <v>104</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
@@ -16610,51 +16610,51 @@
       <c r="AB6">
         <v>114.2</v>
       </c>
       <c r="AC6">
         <v>115.3</v>
       </c>
       <c r="AD6">
         <v>113.5</v>
       </c>
       <c r="AE6">
         <v>110.3</v>
       </c>
       <c r="AF6">
         <v>116</v>
       </c>
       <c r="AG6">
         <v>112.3</v>
       </c>
       <c r="AH6">
         <v>114.6</v>
       </c>
       <c r="AI6">
         <v>113.2</v>
       </c>
       <c r="AJ6">
-        <v>113.9</v>
+        <v>113.7</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>102.1</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>103.2</v>
       </c>
       <c r="G7">
         <v>102.5</v>
       </c>
       <c r="H7">
@@ -16720,51 +16720,51 @@
       <c r="AB7">
         <v>123.3</v>
       </c>
       <c r="AC7">
         <v>126.9</v>
       </c>
       <c r="AD7">
         <v>124.5</v>
       </c>
       <c r="AE7">
         <v>120.7</v>
       </c>
       <c r="AF7">
         <v>130.19999999999999</v>
       </c>
       <c r="AG7">
         <v>123.7</v>
       </c>
       <c r="AH7">
         <v>127</v>
       </c>
       <c r="AI7">
         <v>124.4</v>
       </c>
       <c r="AJ7">
-        <v>127.9</v>
+        <v>127.5</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>97.3</v>
       </c>
       <c r="E8">
         <v>95.5</v>
       </c>
       <c r="F8">
         <v>99.1</v>
       </c>
       <c r="G8">
         <v>98.8</v>
       </c>
       <c r="H8">
@@ -16830,51 +16830,51 @@
       <c r="AB8">
         <v>122.7</v>
       </c>
       <c r="AC8">
         <v>125.5</v>
       </c>
       <c r="AD8">
         <v>124</v>
       </c>
       <c r="AE8">
         <v>121.6</v>
       </c>
       <c r="AF8">
         <v>132.1</v>
       </c>
       <c r="AG8">
         <v>124.9</v>
       </c>
       <c r="AH8">
         <v>128.5</v>
       </c>
       <c r="AI8">
         <v>126.6</v>
       </c>
       <c r="AJ8">
-        <v>125.5</v>
+        <v>124.9</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>94.4</v>
       </c>
       <c r="E9">
         <v>97.5</v>
       </c>
       <c r="F9">
         <v>98.9</v>
       </c>
       <c r="G9">
         <v>88.2</v>
       </c>
       <c r="H9">
@@ -17050,51 +17050,51 @@
       <c r="AB10">
         <v>116.6</v>
       </c>
       <c r="AC10">
         <v>117.4</v>
       </c>
       <c r="AD10">
         <v>113.8</v>
       </c>
       <c r="AE10">
         <v>110.6</v>
       </c>
       <c r="AF10">
         <v>114.8</v>
       </c>
       <c r="AG10">
         <v>106</v>
       </c>
       <c r="AH10">
         <v>111.6</v>
       </c>
       <c r="AI10">
         <v>104.4</v>
       </c>
       <c r="AJ10">
-        <v>102.7</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>83.8</v>
       </c>
       <c r="G11">
         <v>91.2</v>
       </c>
       <c r="H11">
@@ -17270,51 +17270,51 @@
       <c r="AB12">
         <v>92.6</v>
       </c>
       <c r="AC12">
         <v>90</v>
       </c>
       <c r="AD12">
         <v>95.3</v>
       </c>
       <c r="AE12">
         <v>99</v>
       </c>
       <c r="AF12">
         <v>212.2</v>
       </c>
       <c r="AG12">
         <v>225.1</v>
       </c>
       <c r="AH12">
         <v>239.1</v>
       </c>
       <c r="AI12">
         <v>238.5</v>
       </c>
       <c r="AJ12">
-        <v>107.9</v>
+        <v>107.8</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>122.7</v>
       </c>
       <c r="E13">
         <v>117.2</v>
       </c>
       <c r="F13">
         <v>115.8</v>
       </c>
       <c r="G13">
         <v>115.7</v>
       </c>
       <c r="H13">
@@ -17600,51 +17600,51 @@
       <c r="AB15">
         <v>91.2</v>
       </c>
       <c r="AC15">
         <v>91.5</v>
       </c>
       <c r="AD15">
         <v>92.2</v>
       </c>
       <c r="AE15">
         <v>90.3</v>
       </c>
       <c r="AF15">
         <v>93</v>
       </c>
       <c r="AG15">
         <v>90.7</v>
       </c>
       <c r="AH15">
         <v>86.7</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
-        <v>84.8</v>
+        <v>84.2</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>114</v>
       </c>
       <c r="F16">
         <v>107.3</v>
       </c>
       <c r="G16">
         <v>109.2</v>
       </c>
       <c r="H16">
@@ -17710,51 +17710,51 @@
       <c r="AB16">
         <v>68.900000000000006</v>
       </c>
       <c r="AC16">
         <v>68.599999999999994</v>
       </c>
       <c r="AD16">
         <v>66.900000000000006</v>
       </c>
       <c r="AE16">
         <v>67.900000000000006</v>
       </c>
       <c r="AF16">
         <v>74.8</v>
       </c>
       <c r="AG16">
         <v>67.599999999999994</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>71.2</v>
       </c>
       <c r="AJ16">
-        <v>77.900000000000006</v>
+        <v>75.5</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>100.6</v>
       </c>
       <c r="E17">
         <v>102.5</v>
       </c>
       <c r="F17">
         <v>105.5</v>
       </c>
       <c r="G17">
         <v>103.9</v>
       </c>
       <c r="H17">
@@ -17930,51 +17930,51 @@
       <c r="AB18">
         <v>107</v>
       </c>
       <c r="AC18">
         <v>102.8</v>
       </c>
       <c r="AD18">
         <v>102.5</v>
       </c>
       <c r="AE18">
         <v>94.4</v>
       </c>
       <c r="AF18">
         <v>98.3</v>
       </c>
       <c r="AG18">
         <v>99.4</v>
       </c>
       <c r="AH18">
         <v>98.6</v>
       </c>
       <c r="AI18">
         <v>104.2</v>
       </c>
       <c r="AJ18">
-        <v>103.9</v>
+        <v>103.8</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>98.8</v>
       </c>
       <c r="E19">
         <v>105.1</v>
       </c>
       <c r="F19">
         <v>109.1</v>
       </c>
       <c r="G19">
         <v>109.7</v>
       </c>
       <c r="H19">
@@ -18054,147 +18054,147 @@
       </c>
       <c r="AG19">
         <v>87</v>
       </c>
       <c r="AH19">
         <v>91.7</v>
       </c>
       <c r="AI19">
         <v>90.5</v>
       </c>
       <c r="AJ19">
         <v>81.5</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.6</v>
       </c>
       <c r="E21">
         <v>101.8</v>
       </c>
       <c r="F21">
         <v>103</v>
       </c>
       <c r="G21">
         <v>103.9</v>
       </c>
       <c r="H21">
@@ -18370,51 +18370,51 @@
       <c r="AB22">
         <v>99.1</v>
       </c>
       <c r="AC22">
         <v>95.6</v>
       </c>
       <c r="AD22">
         <v>95.8</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.3</v>
       </c>
       <c r="AG22">
         <v>93.6</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>93.1</v>
       </c>
       <c r="AJ22">
-        <v>91.2</v>
+        <v>91.1</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>100.9</v>
       </c>
       <c r="E23">
         <v>100.4</v>
       </c>
       <c r="F23">
         <v>102</v>
       </c>
       <c r="G23">
         <v>100.1</v>
       </c>
       <c r="H23">
@@ -18480,51 +18480,51 @@
       <c r="AB23">
         <v>96.8</v>
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>95.7</v>
       </c>
       <c r="AE23">
         <v>96</v>
       </c>
       <c r="AF23">
         <v>94</v>
       </c>
       <c r="AG23">
         <v>94.3</v>
       </c>
       <c r="AH23">
         <v>95</v>
       </c>
       <c r="AI23">
         <v>95.1</v>
       </c>
       <c r="AJ23">
-        <v>85.9</v>
+        <v>85.8</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>125.4</v>
       </c>
       <c r="E24">
         <v>110.4</v>
       </c>
       <c r="F24">
         <v>109.2</v>
       </c>
       <c r="G24">
         <v>118.4</v>
       </c>
       <c r="H24">
@@ -18920,51 +18920,51 @@
       <c r="AB27">
         <v>100.5</v>
       </c>
       <c r="AC27">
         <v>100.6</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>98.2</v>
       </c>
       <c r="AF27">
         <v>99.4</v>
       </c>
       <c r="AG27">
         <v>97.5</v>
       </c>
       <c r="AH27">
         <v>94.2</v>
       </c>
       <c r="AI27">
         <v>91.3</v>
       </c>
       <c r="AJ27">
-        <v>92</v>
+        <v>91.1</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>109.2</v>
       </c>
       <c r="E28">
         <v>107.4</v>
       </c>
       <c r="F28">
         <v>107.4</v>
       </c>
       <c r="G28">
         <v>109.9</v>
       </c>
       <c r="H28">
@@ -19580,51 +19580,51 @@
       <c r="AB33">
         <v>90.7</v>
       </c>
       <c r="AC33">
         <v>89.9</v>
       </c>
       <c r="AD33">
         <v>92.3</v>
       </c>
       <c r="AE33">
         <v>87</v>
       </c>
       <c r="AF33">
         <v>86.8</v>
       </c>
       <c r="AG33">
         <v>84.2</v>
       </c>
       <c r="AH33">
         <v>84.6</v>
       </c>
       <c r="AI33">
         <v>83</v>
       </c>
       <c r="AJ33">
-        <v>84.5</v>
+        <v>84.4</v>
       </c>
     </row>
     <row r="34" spans="1:36">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>58</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>113.6</v>
       </c>
       <c r="E34">
         <v>108.7</v>
       </c>
       <c r="F34">
         <v>98.5</v>
       </c>
       <c r="G34">
         <v>102.6</v>
       </c>
       <c r="H34">
@@ -19690,51 +19690,51 @@
       <c r="AB34">
         <v>91.4</v>
       </c>
       <c r="AC34">
         <v>92</v>
       </c>
       <c r="AD34">
         <v>90.6</v>
       </c>
       <c r="AE34">
         <v>92.2</v>
       </c>
       <c r="AF34">
         <v>93.4</v>
       </c>
       <c r="AG34">
         <v>91</v>
       </c>
       <c r="AH34">
         <v>85.7</v>
       </c>
       <c r="AI34">
         <v>81</v>
       </c>
       <c r="AJ34">
-        <v>81.7</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>115</v>
       </c>
       <c r="E35">
         <v>107.3</v>
       </c>
       <c r="F35">
         <v>105.6</v>
       </c>
       <c r="G35">
         <v>105</v>
       </c>
       <c r="H35">
@@ -19800,51 +19800,51 @@
       <c r="AB35">
         <v>68.3</v>
       </c>
       <c r="AC35">
         <v>68.900000000000006</v>
       </c>
       <c r="AD35">
         <v>67.5</v>
       </c>
       <c r="AE35">
         <v>67.3</v>
       </c>
       <c r="AF35">
         <v>65.900000000000006</v>
       </c>
       <c r="AG35">
         <v>64.2</v>
       </c>
       <c r="AH35">
         <v>70.3</v>
       </c>
       <c r="AI35">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ35">
-        <v>75</v>
+        <v>74.3</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>72.3</v>
       </c>
       <c r="E36">
         <v>78.2</v>
       </c>
       <c r="F36">
         <v>82.3</v>
       </c>
       <c r="G36">
         <v>94.7</v>
       </c>
       <c r="H36">
@@ -19910,51 +19910,51 @@
       <c r="AB36">
         <v>83</v>
       </c>
       <c r="AC36">
         <v>82.8</v>
       </c>
       <c r="AD36">
         <v>82.8</v>
       </c>
       <c r="AE36">
         <v>81.3</v>
       </c>
       <c r="AF36">
         <v>81.099999999999994</v>
       </c>
       <c r="AG36">
         <v>81.3</v>
       </c>
       <c r="AH36">
         <v>80.7</v>
       </c>
       <c r="AI36">
         <v>78.400000000000006</v>
       </c>
       <c r="AJ36">
-        <v>79.8</v>
+        <v>79.5</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>54</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>108</v>
       </c>
       <c r="E37">
         <v>94.5</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>102.6</v>
       </c>
       <c r="H37">
@@ -20349,52 +20349,52 @@
       </c>
       <c r="AB40">
         <v>94.4</v>
       </c>
       <c r="AC40">
         <v>97.1</v>
       </c>
       <c r="AD40">
         <v>95.2</v>
       </c>
       <c r="AE40">
         <v>99.2</v>
       </c>
       <c r="AF40">
         <v>101</v>
       </c>
       <c r="AG40">
         <v>97.5</v>
       </c>
       <c r="AH40">
         <v>86.4</v>
       </c>
       <c r="AI40">
         <v>79.099999999999994</v>
       </c>
-      <c r="AJ40" t="s">
-        <v>61</v>
+      <c r="AJ40">
+        <v>77.2</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.1</v>
       </c>
       <c r="E41">
         <v>91</v>
       </c>
       <c r="F41">
         <v>89</v>
       </c>
       <c r="G41">
         <v>89.9</v>
       </c>
       <c r="H41">
@@ -20468,51 +20468,51 @@
       </c>
       <c r="AE41">
         <v>80.7</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79</v>
       </c>
       <c r="AH41">
         <v>77</v>
       </c>
       <c r="AI41">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ41">
         <v>74.099999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>100.2</v>
       </c>
       <c r="E42">
         <v>99.7</v>
       </c>
       <c r="F42">
         <v>103.3</v>
       </c>
       <c r="G42">
         <v>101.9</v>
       </c>
       <c r="H42">
         <v>101.1</v>
       </c>
       <c r="I42">
         <v>103</v>
       </c>
       <c r="J42">
         <v>102.2</v>
       </c>
@@ -20570,59 +20570,59 @@
       <c r="AB42">
         <v>100.3</v>
       </c>
       <c r="AC42">
         <v>98.6</v>
       </c>
       <c r="AD42">
         <v>99.3</v>
       </c>
       <c r="AE42">
         <v>99.1</v>
       </c>
       <c r="AF42">
         <v>98.7</v>
       </c>
       <c r="AG42">
         <v>96.3</v>
       </c>
       <c r="AH42">
         <v>96.9</v>
       </c>
       <c r="AI42">
         <v>96.2</v>
       </c>
       <c r="AJ42">
-        <v>93.7</v>
+        <v>93.6</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>99.8</v>
       </c>
       <c r="E43">
         <v>99.6</v>
       </c>
       <c r="F43">
         <v>103.2</v>
       </c>
       <c r="G43">
         <v>101.6</v>
       </c>
       <c r="H43">
         <v>101</v>
       </c>
       <c r="I43">
         <v>103.2</v>
       </c>
       <c r="J43">
         <v>102.5</v>
       </c>
@@ -20790,51 +20790,51 @@
       <c r="AB44">
         <v>98.6</v>
       </c>
       <c r="AC44">
         <v>97.8</v>
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>97.1</v>
       </c>
       <c r="AG44">
         <v>93.4</v>
       </c>
       <c r="AH44">
         <v>91.8</v>
       </c>
       <c r="AI44">
         <v>90.3</v>
       </c>
       <c r="AJ44">
-        <v>89.2</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>97.6</v>
       </c>
       <c r="E45">
         <v>96.4</v>
       </c>
       <c r="F45">
         <v>95.3</v>
       </c>
       <c r="G45">
         <v>95.3</v>
       </c>
       <c r="H45">
@@ -21128,51 +21128,51 @@
       </c>
       <c r="AE47">
         <v>117.6</v>
       </c>
       <c r="AF47">
         <v>115.7</v>
       </c>
       <c r="AG47">
         <v>110.5</v>
       </c>
       <c r="AH47">
         <v>111.8</v>
       </c>
       <c r="AI47">
         <v>109.6</v>
       </c>
       <c r="AJ47">
         <v>105.6</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>109.4</v>
       </c>
       <c r="E48">
         <v>118.5</v>
       </c>
       <c r="F48">
         <v>126.9</v>
       </c>
       <c r="G48">
         <v>112.8</v>
       </c>
       <c r="H48">
         <v>109.2</v>
       </c>
       <c r="I48">
         <v>103.6</v>
       </c>
       <c r="J48">
         <v>102</v>
       </c>
@@ -21464,147 +21464,147 @@
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>72.900000000000006</v>
       </c>
       <c r="AI50">
         <v>69.599999999999994</v>
       </c>
       <c r="AJ50">
         <v>63.5</v>
       </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>48</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>49</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.4</v>
       </c>
       <c r="E52">
         <v>99.9</v>
       </c>
       <c r="F52">
         <v>101.8</v>
       </c>
       <c r="G52">
         <v>103</v>
       </c>
       <c r="H52">
@@ -21678,51 +21678,51 @@
       </c>
       <c r="AE52">
         <v>95.3</v>
       </c>
       <c r="AF52">
         <v>95.3</v>
       </c>
       <c r="AG52">
         <v>95.4</v>
       </c>
       <c r="AH52">
         <v>95.7</v>
       </c>
       <c r="AI52">
         <v>96.5</v>
       </c>
       <c r="AJ52">
         <v>95.3</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>92.9</v>
       </c>
       <c r="E53">
         <v>92.7</v>
       </c>
       <c r="F53">
         <v>94.1</v>
       </c>
       <c r="G53">
         <v>96.6</v>
       </c>
       <c r="H53">
         <v>99.7</v>
       </c>
       <c r="I53">
         <v>100.7</v>
       </c>
       <c r="J53">
         <v>99.6</v>
       </c>
@@ -22329,52 +22329,52 @@
       </c>
       <c r="AB58">
         <v>96.1</v>
       </c>
       <c r="AC58">
         <v>97.5</v>
       </c>
       <c r="AD58">
         <v>98.4</v>
       </c>
       <c r="AE58">
         <v>96.8</v>
       </c>
       <c r="AF58">
         <v>94.5</v>
       </c>
       <c r="AG58">
         <v>94</v>
       </c>
       <c r="AH58">
         <v>95.4</v>
       </c>
       <c r="AI58">
         <v>93.9</v>
       </c>
-      <c r="AJ58" t="s">
-        <v>61</v>
+      <c r="AJ58">
+        <v>94.7</v>
       </c>
     </row>
     <row r="59" spans="1:36">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.9</v>
       </c>
       <c r="E59">
         <v>96.5</v>
       </c>
       <c r="F59">
         <v>98.7</v>
       </c>
       <c r="G59">
         <v>99.2</v>
       </c>
       <c r="H59">
@@ -22440,59 +22440,59 @@
       <c r="AB59">
         <v>102.9</v>
       </c>
       <c r="AC59">
         <v>101.9</v>
       </c>
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>100.2</v>
       </c>
       <c r="AF59">
         <v>98.4</v>
       </c>
       <c r="AG59">
         <v>97.7</v>
       </c>
       <c r="AH59">
         <v>99.3</v>
       </c>
       <c r="AI59">
         <v>99</v>
       </c>
       <c r="AJ59">
-        <v>95.7</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="60" spans="1:36">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98.2</v>
       </c>
       <c r="E60">
         <v>100.6</v>
       </c>
       <c r="F60">
         <v>97.4</v>
       </c>
       <c r="G60">
         <v>97.8</v>
       </c>
       <c r="H60">
         <v>96.4</v>
       </c>
       <c r="I60">
         <v>89.5</v>
       </c>
       <c r="J60">
         <v>95.6</v>
       </c>
@@ -22558,51 +22558,51 @@
       </c>
       <c r="AE60">
         <v>101.7</v>
       </c>
       <c r="AF60">
         <v>100.1</v>
       </c>
       <c r="AG60">
         <v>97.3</v>
       </c>
       <c r="AH60">
         <v>94.8</v>
       </c>
       <c r="AI60">
         <v>93.5</v>
       </c>
       <c r="AJ60">
         <v>95.4</v>
       </c>
     </row>
     <row r="61" spans="1:36">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>105.7</v>
       </c>
       <c r="E61">
         <v>103</v>
       </c>
       <c r="F61">
         <v>105.8</v>
       </c>
       <c r="G61">
         <v>105.2</v>
       </c>
       <c r="H61">
         <v>102</v>
       </c>
       <c r="I61">
         <v>101.8</v>
       </c>
       <c r="J61">
         <v>100.7</v>
       </c>
@@ -22660,161 +22660,161 @@
       <c r="AB61">
         <v>95.7</v>
       </c>
       <c r="AC61">
         <v>92.5</v>
       </c>
       <c r="AD61">
         <v>91.7</v>
       </c>
       <c r="AE61">
         <v>89.3</v>
       </c>
       <c r="AF61">
         <v>89.1</v>
       </c>
       <c r="AG61">
         <v>91.2</v>
       </c>
       <c r="AH61">
         <v>89.9</v>
       </c>
       <c r="AI61">
         <v>89.6</v>
       </c>
       <c r="AJ61">
-        <v>89.6</v>
+        <v>89.5</v>
       </c>
     </row>
     <row r="62" spans="1:36">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>52</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:36">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>46</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>108.2</v>
       </c>
       <c r="E63">
         <v>103.2</v>
       </c>
       <c r="F63">
         <v>102.8</v>
       </c>
       <c r="G63">
         <v>102.4</v>
       </c>
       <c r="H63">
@@ -22880,51 +22880,51 @@
       <c r="AB63">
         <v>54</v>
       </c>
       <c r="AC63">
         <v>54.7</v>
       </c>
       <c r="AD63">
         <v>55.4</v>
       </c>
       <c r="AE63">
         <v>53.1</v>
       </c>
       <c r="AF63">
         <v>49.8</v>
       </c>
       <c r="AG63">
         <v>47.6</v>
       </c>
       <c r="AH63">
         <v>51.9</v>
       </c>
       <c r="AI63">
         <v>54.7</v>
       </c>
       <c r="AJ63">
-        <v>58.2</v>
+        <v>56.9</v>
       </c>
     </row>
     <row r="64" spans="1:36">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>94.6</v>
       </c>
       <c r="E64">
         <v>89.6</v>
       </c>
       <c r="F64">
         <v>92.8</v>
       </c>
       <c r="G64">
         <v>91.2</v>
       </c>
       <c r="H64">
@@ -22990,51 +22990,51 @@
       <c r="AB64">
         <v>93.5</v>
       </c>
       <c r="AC64">
         <v>90.5</v>
       </c>
       <c r="AD64">
         <v>93.8</v>
       </c>
       <c r="AE64">
         <v>94.9</v>
       </c>
       <c r="AF64">
         <v>91.9</v>
       </c>
       <c r="AG64">
         <v>91.7</v>
       </c>
       <c r="AH64">
         <v>90.2</v>
       </c>
       <c r="AI64">
         <v>86.9</v>
       </c>
       <c r="AJ64">
-        <v>85.7</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="65" spans="1:36">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>54</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>110.9</v>
       </c>
       <c r="E65">
         <v>107.4</v>
       </c>
       <c r="F65">
         <v>113.2</v>
       </c>
       <c r="G65">
         <v>113.6</v>
       </c>
       <c r="H65">
@@ -23334,147 +23334,147 @@
       </c>
       <c r="AG67">
         <v>71.7</v>
       </c>
       <c r="AH67">
         <v>76.8</v>
       </c>
       <c r="AI67">
         <v>75.3</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>50</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>99.7</v>
       </c>
       <c r="E69">
         <v>106.9</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>104.3</v>
       </c>
       <c r="H69">
@@ -23548,51 +23548,51 @@
       </c>
       <c r="AE69">
         <v>105.7</v>
       </c>
       <c r="AF69">
         <v>103</v>
       </c>
       <c r="AG69">
         <v>99.1</v>
       </c>
       <c r="AH69">
         <v>98.9</v>
       </c>
       <c r="AI69">
         <v>97</v>
       </c>
       <c r="AJ69">
         <v>102.4</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>80.400000000000006</v>
       </c>
       <c r="E70">
         <v>52.8</v>
       </c>
       <c r="F70">
         <v>33.5</v>
       </c>
       <c r="G70">
         <v>32.200000000000003</v>
       </c>
       <c r="H70">
         <v>32</v>
       </c>
       <c r="I70">
         <v>27.7</v>
       </c>
       <c r="J70">
         <v>45.6</v>
       </c>
@@ -23660,51 +23660,51 @@
         <v>50.6</v>
       </c>
       <c r="AF70">
         <v>52.4</v>
       </c>
       <c r="AG70">
         <v>41.3</v>
       </c>
       <c r="AH70">
         <v>41.1</v>
       </c>
       <c r="AI70">
         <v>41.2</v>
       </c>
       <c r="AJ70">
         <v>38.9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB301ED5-507B-4D1A-873D-621BA284B67C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27E60C66-5832-4B4D-9B4D-BE36E8A56835}">
   <dimension ref="A1:AJ70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
@@ -23787,51 +23787,51 @@
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -23996,51 +23996,51 @@
       <c r="AB4">
         <v>102.4</v>
       </c>
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.6</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>100.3</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.8</v>
       </c>
       <c r="AJ4">
-        <v>97.5</v>
+        <v>97.4</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>106.5</v>
       </c>
       <c r="E5">
         <v>106</v>
       </c>
       <c r="F5">
         <v>104.8</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
@@ -24106,51 +24106,51 @@
       <c r="AB5">
         <v>106.7</v>
       </c>
       <c r="AC5">
         <v>107.9</v>
       </c>
       <c r="AD5">
         <v>106.9</v>
       </c>
       <c r="AE5">
         <v>105</v>
       </c>
       <c r="AF5">
         <v>107.5</v>
       </c>
       <c r="AG5">
         <v>105</v>
       </c>
       <c r="AH5">
         <v>103.8</v>
       </c>
       <c r="AI5">
         <v>101.3</v>
       </c>
       <c r="AJ5">
-        <v>102.6</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>100.8</v>
       </c>
       <c r="E6">
         <v>100.8</v>
       </c>
       <c r="F6">
         <v>102.8</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
@@ -24216,51 +24216,51 @@
       <c r="AB6">
         <v>113.8</v>
       </c>
       <c r="AC6">
         <v>115.5</v>
       </c>
       <c r="AD6">
         <v>114.9</v>
       </c>
       <c r="AE6">
         <v>112.5</v>
       </c>
       <c r="AF6">
         <v>115.8</v>
       </c>
       <c r="AG6">
         <v>113.7</v>
       </c>
       <c r="AH6">
         <v>114.4</v>
       </c>
       <c r="AI6">
         <v>113.5</v>
       </c>
       <c r="AJ6">
-        <v>115.2</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>101.5</v>
       </c>
       <c r="E7">
         <v>99.5</v>
       </c>
       <c r="F7">
         <v>102</v>
       </c>
       <c r="G7">
         <v>102.9</v>
       </c>
       <c r="H7">
@@ -24326,51 +24326,51 @@
       <c r="AB7">
         <v>122.4</v>
       </c>
       <c r="AC7">
         <v>127.2</v>
       </c>
       <c r="AD7">
         <v>126.7</v>
       </c>
       <c r="AE7">
         <v>123.6</v>
       </c>
       <c r="AF7">
         <v>129.69999999999999</v>
       </c>
       <c r="AG7">
         <v>126.5</v>
       </c>
       <c r="AH7">
         <v>126.8</v>
       </c>
       <c r="AI7">
         <v>124.9</v>
       </c>
       <c r="AJ7">
-        <v>129.1</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>96.5</v>
       </c>
       <c r="E8">
         <v>94.8</v>
       </c>
       <c r="F8">
         <v>97.5</v>
       </c>
       <c r="G8">
         <v>98.7</v>
       </c>
       <c r="H8">
@@ -24436,51 +24436,51 @@
       <c r="AB8">
         <v>121.3</v>
       </c>
       <c r="AC8">
         <v>125.1</v>
       </c>
       <c r="AD8">
         <v>124.8</v>
       </c>
       <c r="AE8">
         <v>123.7</v>
       </c>
       <c r="AF8">
         <v>128.9</v>
       </c>
       <c r="AG8">
         <v>126.7</v>
       </c>
       <c r="AH8">
         <v>127.6</v>
       </c>
       <c r="AI8">
         <v>126.9</v>
       </c>
       <c r="AJ8">
-        <v>128</v>
+        <v>127.8</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>93.5</v>
       </c>
       <c r="E9">
         <v>96.9</v>
       </c>
       <c r="F9">
         <v>101.1</v>
       </c>
       <c r="G9">
         <v>92.1</v>
       </c>
       <c r="H9">
@@ -24656,51 +24656,51 @@
       <c r="AB10">
         <v>115.8</v>
       </c>
       <c r="AC10">
         <v>117.2</v>
       </c>
       <c r="AD10">
         <v>116</v>
       </c>
       <c r="AE10">
         <v>113.3</v>
       </c>
       <c r="AF10">
         <v>114.5</v>
       </c>
       <c r="AG10">
         <v>109.1</v>
       </c>
       <c r="AH10">
         <v>109.7</v>
       </c>
       <c r="AI10">
         <v>104.9</v>
       </c>
       <c r="AJ10">
-        <v>104</v>
+        <v>103.8</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85.1</v>
       </c>
       <c r="F11">
         <v>85.6</v>
       </c>
       <c r="G11">
         <v>89.5</v>
       </c>
       <c r="H11">
@@ -25206,51 +25206,51 @@
       <c r="AB15">
         <v>91.8</v>
       </c>
       <c r="AC15">
         <v>91.4</v>
       </c>
       <c r="AD15">
         <v>91.7</v>
       </c>
       <c r="AE15">
         <v>91.4</v>
       </c>
       <c r="AF15">
         <v>92.3</v>
       </c>
       <c r="AG15">
         <v>90.8</v>
       </c>
       <c r="AH15">
         <v>88.6</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
-        <v>84.9</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>110.4</v>
       </c>
       <c r="E16">
         <v>113.7</v>
       </c>
       <c r="F16">
         <v>108</v>
       </c>
       <c r="G16">
         <v>109.9</v>
       </c>
       <c r="H16">
@@ -25316,51 +25316,51 @@
       <c r="AB16">
         <v>68.3</v>
       </c>
       <c r="AC16">
         <v>69</v>
       </c>
       <c r="AD16">
         <v>68.3</v>
       </c>
       <c r="AE16">
         <v>68.7</v>
       </c>
       <c r="AF16">
         <v>71.5</v>
       </c>
       <c r="AG16">
         <v>68.5</v>
       </c>
       <c r="AH16">
         <v>67.5</v>
       </c>
       <c r="AI16">
         <v>69.5</v>
       </c>
       <c r="AJ16">
-        <v>74</v>
+        <v>73.2</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>99.9</v>
       </c>
       <c r="E17">
         <v>102.2</v>
       </c>
       <c r="F17">
         <v>104.2</v>
       </c>
       <c r="G17">
         <v>103.4</v>
       </c>
       <c r="H17">
@@ -25660,147 +25660,147 @@
       </c>
       <c r="AG19">
         <v>85</v>
       </c>
       <c r="AH19">
         <v>90.7</v>
       </c>
       <c r="AI19">
         <v>90.8</v>
       </c>
       <c r="AJ19">
         <v>86.5</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.8</v>
       </c>
       <c r="E21">
         <v>99.6</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>103.2</v>
       </c>
       <c r="H21">
@@ -26086,51 +26086,51 @@
       <c r="AB23">
         <v>97</v>
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>96.6</v>
       </c>
       <c r="AE23">
         <v>95.7</v>
       </c>
       <c r="AF23">
         <v>94.2</v>
       </c>
       <c r="AG23">
         <v>94.2</v>
       </c>
       <c r="AH23">
         <v>94.7</v>
       </c>
       <c r="AI23">
         <v>95</v>
       </c>
       <c r="AJ23">
-        <v>91.1</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>113.9</v>
       </c>
       <c r="E24">
         <v>116.8</v>
       </c>
       <c r="F24">
         <v>108.4</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
@@ -26526,51 +26526,51 @@
       <c r="AB27">
         <v>100.7</v>
       </c>
       <c r="AC27">
         <v>102.4</v>
       </c>
       <c r="AD27">
         <v>100.5</v>
       </c>
       <c r="AE27">
         <v>98.9</v>
       </c>
       <c r="AF27">
         <v>100.8</v>
       </c>
       <c r="AG27">
         <v>98</v>
       </c>
       <c r="AH27">
         <v>95.4</v>
       </c>
       <c r="AI27">
         <v>91.6</v>
       </c>
       <c r="AJ27">
-        <v>92.5</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28">
         <v>108.3</v>
       </c>
       <c r="F28">
         <v>108.1</v>
       </c>
       <c r="G28">
         <v>110</v>
       </c>
       <c r="H28">
@@ -27296,51 +27296,51 @@
       <c r="AB34">
         <v>91.4</v>
       </c>
       <c r="AC34">
         <v>92.7</v>
       </c>
       <c r="AD34">
         <v>91.1</v>
       </c>
       <c r="AE34">
         <v>91.5</v>
       </c>
       <c r="AF34">
         <v>94.1</v>
       </c>
       <c r="AG34">
         <v>91.7</v>
       </c>
       <c r="AH34">
         <v>87.6</v>
       </c>
       <c r="AI34">
         <v>82.2</v>
       </c>
       <c r="AJ34">
-        <v>81.8</v>
+        <v>81.400000000000006</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>111.6</v>
       </c>
       <c r="E35">
         <v>112.9</v>
       </c>
       <c r="F35">
         <v>107.8</v>
       </c>
       <c r="G35">
         <v>106.2</v>
       </c>
       <c r="H35">
@@ -27406,51 +27406,51 @@
       <c r="AB35">
         <v>69.900000000000006</v>
       </c>
       <c r="AC35">
         <v>68.8</v>
       </c>
       <c r="AD35">
         <v>67.099999999999994</v>
       </c>
       <c r="AE35">
         <v>68.900000000000006</v>
       </c>
       <c r="AF35">
         <v>64.5</v>
       </c>
       <c r="AG35">
         <v>64.5</v>
       </c>
       <c r="AH35">
         <v>68.599999999999994</v>
       </c>
       <c r="AI35">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ35">
-        <v>76.2</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>70.099999999999994</v>
       </c>
       <c r="E36">
         <v>75.599999999999994</v>
       </c>
       <c r="F36">
         <v>81.7</v>
       </c>
       <c r="G36">
         <v>89.8</v>
       </c>
       <c r="H36">
@@ -27516,51 +27516,51 @@
       <c r="AB36">
         <v>83</v>
       </c>
       <c r="AC36">
         <v>82.9</v>
       </c>
       <c r="AD36">
         <v>83</v>
       </c>
       <c r="AE36">
         <v>81.7</v>
       </c>
       <c r="AF36">
         <v>81.2</v>
       </c>
       <c r="AG36">
         <v>81.7</v>
       </c>
       <c r="AH36">
         <v>81.3</v>
       </c>
       <c r="AI36">
         <v>79.5</v>
       </c>
       <c r="AJ36">
-        <v>78.7</v>
+        <v>78.599999999999994</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>54</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>99.5</v>
       </c>
       <c r="E37">
         <v>100.3</v>
       </c>
       <c r="F37">
         <v>98.4</v>
       </c>
       <c r="G37">
         <v>104.1</v>
       </c>
       <c r="H37">
@@ -27955,52 +27955,52 @@
       </c>
       <c r="AB40">
         <v>94.9</v>
       </c>
       <c r="AC40">
         <v>98.1</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>97.7</v>
       </c>
       <c r="AF40">
         <v>102.9</v>
       </c>
       <c r="AG40">
         <v>98.2</v>
       </c>
       <c r="AH40">
         <v>90</v>
       </c>
       <c r="AI40">
         <v>80.5</v>
       </c>
-      <c r="AJ40" t="s">
-        <v>61</v>
+      <c r="AJ40">
+        <v>78.2</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.6</v>
       </c>
       <c r="E41">
         <v>90.4</v>
       </c>
       <c r="F41">
         <v>90.1</v>
       </c>
       <c r="G41">
         <v>90.6</v>
       </c>
       <c r="H41">
@@ -28074,51 +28074,51 @@
       </c>
       <c r="AE41">
         <v>80.5</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79.900000000000006</v>
       </c>
       <c r="AH41">
         <v>77.900000000000006</v>
       </c>
       <c r="AI41">
         <v>76.3</v>
       </c>
       <c r="AJ41">
         <v>75.5</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>99.1</v>
       </c>
       <c r="E42">
         <v>100.1</v>
       </c>
       <c r="F42">
         <v>101.5</v>
       </c>
       <c r="G42">
         <v>101.6</v>
       </c>
       <c r="H42">
         <v>100.8</v>
       </c>
       <c r="I42">
         <v>102.3</v>
       </c>
       <c r="J42">
         <v>102.8</v>
       </c>
@@ -28176,59 +28176,59 @@
       <c r="AB42">
         <v>99.1</v>
       </c>
       <c r="AC42">
         <v>98.3</v>
       </c>
       <c r="AD42">
         <v>98.6</v>
       </c>
       <c r="AE42">
         <v>99</v>
       </c>
       <c r="AF42">
         <v>97.7</v>
       </c>
       <c r="AG42">
         <v>96.6</v>
       </c>
       <c r="AH42">
         <v>96.6</v>
       </c>
       <c r="AI42">
         <v>96.8</v>
       </c>
       <c r="AJ42">
-        <v>93.9</v>
+        <v>93.8</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>98.7</v>
       </c>
       <c r="E43">
         <v>99.9</v>
       </c>
       <c r="F43">
         <v>101.5</v>
       </c>
       <c r="G43">
         <v>101.2</v>
       </c>
       <c r="H43">
         <v>100.8</v>
       </c>
       <c r="I43">
         <v>102.5</v>
       </c>
       <c r="J43">
         <v>103.1</v>
       </c>
@@ -28396,51 +28396,51 @@
       <c r="AB44">
         <v>97.6</v>
       </c>
       <c r="AC44">
         <v>97.1</v>
       </c>
       <c r="AD44">
         <v>98.6</v>
       </c>
       <c r="AE44">
         <v>97.8</v>
       </c>
       <c r="AF44">
         <v>96.3</v>
       </c>
       <c r="AG44">
         <v>94.1</v>
       </c>
       <c r="AH44">
         <v>92.7</v>
       </c>
       <c r="AI44">
         <v>91.4</v>
       </c>
       <c r="AJ44">
-        <v>89.9</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>98.2</v>
       </c>
       <c r="E45">
         <v>97.2</v>
       </c>
       <c r="F45">
         <v>95.7</v>
       </c>
       <c r="G45">
         <v>95.1</v>
       </c>
       <c r="H45">
@@ -28734,51 +28734,51 @@
       </c>
       <c r="AE47">
         <v>115.5</v>
       </c>
       <c r="AF47">
         <v>116.2</v>
       </c>
       <c r="AG47">
         <v>110.6</v>
       </c>
       <c r="AH47">
         <v>112.6</v>
       </c>
       <c r="AI47">
         <v>109.8</v>
       </c>
       <c r="AJ47">
         <v>106.3</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>103.3</v>
       </c>
       <c r="E48">
         <v>113.3</v>
       </c>
       <c r="F48">
         <v>122.9</v>
       </c>
       <c r="G48">
         <v>117.2</v>
       </c>
       <c r="H48">
         <v>112.9</v>
       </c>
       <c r="I48">
         <v>108.6</v>
       </c>
       <c r="J48">
         <v>105.1</v>
       </c>
@@ -29070,147 +29070,147 @@
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>73.900000000000006</v>
       </c>
       <c r="AI50">
         <v>71.5</v>
       </c>
       <c r="AJ50">
         <v>65.099999999999994</v>
       </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>48</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>49</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.6</v>
       </c>
       <c r="E52">
         <v>99.4</v>
       </c>
       <c r="F52">
         <v>101.6</v>
       </c>
       <c r="G52">
         <v>101.9</v>
       </c>
       <c r="H52">
@@ -29284,51 +29284,51 @@
       </c>
       <c r="AE52">
         <v>95.6</v>
       </c>
       <c r="AF52">
         <v>95.4</v>
       </c>
       <c r="AG52">
         <v>95.2</v>
       </c>
       <c r="AH52">
         <v>95.2</v>
       </c>
       <c r="AI52">
         <v>96.1</v>
       </c>
       <c r="AJ52">
         <v>95.4</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>91.8</v>
       </c>
       <c r="E53">
         <v>93</v>
       </c>
       <c r="F53">
         <v>93.5</v>
       </c>
       <c r="G53">
         <v>95.1</v>
       </c>
       <c r="H53">
         <v>98</v>
       </c>
       <c r="I53">
         <v>99.4</v>
       </c>
       <c r="J53">
         <v>99</v>
       </c>
@@ -29935,52 +29935,52 @@
       </c>
       <c r="AB58">
         <v>95.6</v>
       </c>
       <c r="AC58">
         <v>97.1</v>
       </c>
       <c r="AD58">
         <v>97.9</v>
       </c>
       <c r="AE58">
         <v>97.3</v>
       </c>
       <c r="AF58">
         <v>95.9</v>
       </c>
       <c r="AG58">
         <v>94.1</v>
       </c>
       <c r="AH58">
         <v>94.4</v>
       </c>
       <c r="AI58">
         <v>94.9</v>
       </c>
-      <c r="AJ58" t="s">
-        <v>61</v>
+      <c r="AJ58">
+        <v>93.7</v>
       </c>
     </row>
     <row r="59" spans="1:36">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.5</v>
       </c>
       <c r="E59">
         <v>95.5</v>
       </c>
       <c r="F59">
         <v>97.7</v>
       </c>
       <c r="G59">
         <v>97.8</v>
       </c>
       <c r="H59">
@@ -30054,51 +30054,51 @@
       </c>
       <c r="AE59">
         <v>101.1</v>
       </c>
       <c r="AF59">
         <v>98.9</v>
       </c>
       <c r="AG59">
         <v>97.4</v>
       </c>
       <c r="AH59">
         <v>98.8</v>
       </c>
       <c r="AI59">
         <v>99.7</v>
       </c>
       <c r="AJ59">
         <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:36">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98</v>
       </c>
       <c r="E60">
         <v>98.8</v>
       </c>
       <c r="F60">
         <v>97.9</v>
       </c>
       <c r="G60">
         <v>97.2</v>
       </c>
       <c r="H60">
         <v>97</v>
       </c>
       <c r="I60">
         <v>93.3</v>
       </c>
       <c r="J60">
         <v>95</v>
       </c>
@@ -30164,51 +30164,51 @@
       </c>
       <c r="AE60">
         <v>102.9</v>
       </c>
       <c r="AF60">
         <v>102.4</v>
       </c>
       <c r="AG60">
         <v>99</v>
       </c>
       <c r="AH60">
         <v>96.2</v>
       </c>
       <c r="AI60">
         <v>94.4</v>
       </c>
       <c r="AJ60">
         <v>95.3</v>
       </c>
     </row>
     <row r="61" spans="1:36">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>102.7</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
       <c r="F61">
         <v>104.1</v>
       </c>
       <c r="G61">
         <v>104.1</v>
       </c>
       <c r="H61">
         <v>101.5</v>
       </c>
       <c r="I61">
         <v>99.9</v>
       </c>
       <c r="J61">
         <v>102</v>
       </c>
@@ -30266,161 +30266,161 @@
       <c r="AB61">
         <v>95.9</v>
       </c>
       <c r="AC61">
         <v>92.1</v>
       </c>
       <c r="AD61">
         <v>90.5</v>
       </c>
       <c r="AE61">
         <v>91.3</v>
       </c>
       <c r="AF61">
         <v>89.4</v>
       </c>
       <c r="AG61">
         <v>92.2</v>
       </c>
       <c r="AH61">
         <v>89.4</v>
       </c>
       <c r="AI61">
         <v>90.2</v>
       </c>
       <c r="AJ61">
-        <v>88.8</v>
+        <v>88.7</v>
       </c>
     </row>
     <row r="62" spans="1:36">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>52</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:36">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>46</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>105.6</v>
       </c>
       <c r="E63">
         <v>107.2</v>
       </c>
       <c r="F63">
         <v>104.4</v>
       </c>
       <c r="G63">
         <v>102.2</v>
       </c>
       <c r="H63">
@@ -30486,51 +30486,51 @@
       <c r="AB63">
         <v>53.2</v>
       </c>
       <c r="AC63">
         <v>53.6</v>
       </c>
       <c r="AD63">
         <v>54.9</v>
       </c>
       <c r="AE63">
         <v>53.6</v>
       </c>
       <c r="AF63">
         <v>48.8</v>
       </c>
       <c r="AG63">
         <v>47.9</v>
       </c>
       <c r="AH63">
         <v>50.2</v>
       </c>
       <c r="AI63">
         <v>53.8</v>
       </c>
       <c r="AJ63">
-        <v>58.1</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="64" spans="1:36">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>96.2</v>
       </c>
       <c r="E64">
         <v>90.9</v>
       </c>
       <c r="F64">
         <v>91.6</v>
       </c>
       <c r="G64">
         <v>89.8</v>
       </c>
       <c r="H64">
@@ -30940,147 +30940,147 @@
       </c>
       <c r="AG67">
         <v>72.599999999999994</v>
       </c>
       <c r="AH67">
         <v>73.099999999999994</v>
       </c>
       <c r="AI67">
         <v>77.8</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>50</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>96.6</v>
       </c>
       <c r="E69">
         <v>104.8</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>103.6</v>
       </c>
       <c r="H69">
@@ -31154,51 +31154,51 @@
       </c>
       <c r="AE69">
         <v>104.6</v>
       </c>
       <c r="AF69">
         <v>103.5</v>
       </c>
       <c r="AG69">
         <v>99.4</v>
       </c>
       <c r="AH69">
         <v>99.3</v>
       </c>
       <c r="AI69">
         <v>99.1</v>
       </c>
       <c r="AJ69">
         <v>98.7</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>87.2</v>
       </c>
       <c r="E70">
         <v>62.3</v>
       </c>
       <c r="F70">
         <v>39.4</v>
       </c>
       <c r="G70">
         <v>31.4</v>
       </c>
       <c r="H70">
         <v>30.8</v>
       </c>
       <c r="I70">
         <v>33.299999999999997</v>
       </c>
       <c r="J70">
         <v>42.8</v>
       </c>
@@ -31266,51 +31266,51 @@
         <v>49</v>
       </c>
       <c r="AF70">
         <v>51.2</v>
       </c>
       <c r="AG70">
         <v>44.2</v>
       </c>
       <c r="AH70">
         <v>40.1</v>
       </c>
       <c r="AI70">
         <v>42.1</v>
       </c>
       <c r="AJ70">
         <v>39.200000000000003</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AB04253-05E3-461B-AE37-E3EE4C68BED2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1705D0B1-DD7B-44E9-BCC4-E8EC64E53796}">
   <dimension ref="A1:AJ70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="36" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
@@ -31602,51 +31602,51 @@
       <c r="AB4">
         <v>103.8</v>
       </c>
       <c r="AC4">
         <v>106.1</v>
       </c>
       <c r="AD4">
         <v>107.3</v>
       </c>
       <c r="AE4">
         <v>107.1</v>
       </c>
       <c r="AF4">
         <v>106.1</v>
       </c>
       <c r="AG4">
         <v>106.4</v>
       </c>
       <c r="AH4">
         <v>107.3</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
-        <v>102.4</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>4143.3</v>
       </c>
       <c r="D5">
         <v>87.9</v>
       </c>
       <c r="E5">
         <v>86.8</v>
       </c>
       <c r="F5">
         <v>86.9</v>
       </c>
       <c r="G5">
         <v>86.9</v>
       </c>
       <c r="H5">
@@ -31712,51 +31712,51 @@
       <c r="AB5">
         <v>106.2</v>
       </c>
       <c r="AC5">
         <v>109.1</v>
       </c>
       <c r="AD5">
         <v>108.8</v>
       </c>
       <c r="AE5">
         <v>106.8</v>
       </c>
       <c r="AF5">
         <v>109.8</v>
       </c>
       <c r="AG5">
         <v>108.3</v>
       </c>
       <c r="AH5">
         <v>107.7</v>
       </c>
       <c r="AI5">
         <v>105.6</v>
       </c>
       <c r="AJ5">
-        <v>104</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6">
         <v>1837.5</v>
       </c>
       <c r="D6">
         <v>84.7</v>
       </c>
       <c r="E6">
         <v>83.8</v>
       </c>
       <c r="F6">
         <v>87.8</v>
       </c>
       <c r="G6">
         <v>83.2</v>
       </c>
       <c r="H6">
@@ -31822,51 +31822,51 @@
       <c r="AB6">
         <v>111.1</v>
       </c>
       <c r="AC6">
         <v>114.7</v>
       </c>
       <c r="AD6">
         <v>116.9</v>
       </c>
       <c r="AE6">
         <v>112.8</v>
       </c>
       <c r="AF6">
         <v>118.7</v>
       </c>
       <c r="AG6">
         <v>115.2</v>
       </c>
       <c r="AH6">
         <v>118</v>
       </c>
       <c r="AI6">
         <v>116.9</v>
       </c>
       <c r="AJ6">
-        <v>116.8</v>
+        <v>116.6</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>1098.9000000000001</v>
       </c>
       <c r="D7">
         <v>81</v>
       </c>
       <c r="E7">
         <v>79.7</v>
       </c>
       <c r="F7">
         <v>84.8</v>
       </c>
       <c r="G7">
         <v>79.2</v>
       </c>
       <c r="H7">
@@ -31932,51 +31932,51 @@
       <c r="AB7">
         <v>111.3</v>
       </c>
       <c r="AC7">
         <v>116.8</v>
       </c>
       <c r="AD7">
         <v>119.6</v>
       </c>
       <c r="AE7">
         <v>114.3</v>
       </c>
       <c r="AF7">
         <v>124.6</v>
       </c>
       <c r="AG7">
         <v>117.3</v>
       </c>
       <c r="AH7">
         <v>120.5</v>
       </c>
       <c r="AI7">
         <v>117.7</v>
       </c>
       <c r="AJ7">
-        <v>119.1</v>
+        <v>118.8</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>873.7</v>
       </c>
       <c r="D8">
         <v>78.5</v>
       </c>
       <c r="E8">
         <v>76.8</v>
       </c>
       <c r="F8">
         <v>81.7</v>
       </c>
       <c r="G8">
         <v>77.099999999999994</v>
       </c>
       <c r="H8">
@@ -32042,51 +32042,51 @@
       <c r="AB8">
         <v>111.6</v>
       </c>
       <c r="AC8">
         <v>117.8</v>
       </c>
       <c r="AD8">
         <v>120</v>
       </c>
       <c r="AE8">
         <v>116.7</v>
       </c>
       <c r="AF8">
         <v>129</v>
       </c>
       <c r="AG8">
         <v>121.6</v>
       </c>
       <c r="AH8">
         <v>124</v>
       </c>
       <c r="AI8">
         <v>122.5</v>
       </c>
       <c r="AJ8">
-        <v>122.3</v>
+        <v>121.9</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>104.3</v>
       </c>
       <c r="E9">
         <v>106.5</v>
       </c>
       <c r="F9">
         <v>116.3</v>
       </c>
       <c r="G9">
         <v>93.5</v>
       </c>
       <c r="H9">
@@ -32152,51 +32152,51 @@
       <c r="AB9">
         <v>165.4</v>
       </c>
       <c r="AC9">
         <v>175.6</v>
       </c>
       <c r="AD9">
         <v>187.4</v>
       </c>
       <c r="AE9">
         <v>142.5</v>
       </c>
       <c r="AF9">
         <v>161.5</v>
       </c>
       <c r="AG9">
         <v>140.4</v>
       </c>
       <c r="AH9">
         <v>132</v>
       </c>
       <c r="AI9">
         <v>153.4</v>
       </c>
       <c r="AJ9">
-        <v>155.9</v>
+        <v>152.19999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10">
         <v>538.29999999999995</v>
       </c>
       <c r="D10">
         <v>75.8</v>
       </c>
       <c r="E10">
         <v>72.2</v>
       </c>
       <c r="F10">
         <v>79.599999999999994</v>
       </c>
       <c r="G10">
         <v>73.900000000000006</v>
       </c>
       <c r="H10">
@@ -32262,51 +32262,51 @@
       <c r="AB10">
         <v>100.4</v>
       </c>
       <c r="AC10">
         <v>105.7</v>
       </c>
       <c r="AD10">
         <v>109.6</v>
       </c>
       <c r="AE10">
         <v>107.1</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>103.3</v>
       </c>
       <c r="AH10">
         <v>107.6</v>
       </c>
       <c r="AI10">
         <v>100</v>
       </c>
       <c r="AJ10">
-        <v>98.4</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>75</v>
       </c>
       <c r="E11">
         <v>71.599999999999994</v>
       </c>
       <c r="F11">
         <v>74.900000000000006</v>
       </c>
       <c r="G11">
         <v>79.7</v>
       </c>
       <c r="H11">
@@ -32372,51 +32372,51 @@
       <c r="AB11">
         <v>139.9</v>
       </c>
       <c r="AC11">
         <v>151.9</v>
       </c>
       <c r="AD11">
         <v>152.30000000000001</v>
       </c>
       <c r="AE11">
         <v>151.4</v>
       </c>
       <c r="AF11">
         <v>161.1</v>
       </c>
       <c r="AG11">
         <v>155.19999999999999</v>
       </c>
       <c r="AH11">
         <v>160.9</v>
       </c>
       <c r="AI11">
         <v>163.5</v>
       </c>
       <c r="AJ11">
-        <v>165</v>
+        <v>164.9</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>85</v>
       </c>
       <c r="E12">
         <v>92.8</v>
       </c>
       <c r="F12">
         <v>89.5</v>
       </c>
       <c r="G12">
         <v>84.4</v>
       </c>
       <c r="H12">
@@ -32482,51 +32482,51 @@
       <c r="AB12">
         <v>116</v>
       </c>
       <c r="AC12">
         <v>118.6</v>
       </c>
       <c r="AD12">
         <v>122.1</v>
       </c>
       <c r="AE12">
         <v>123.4</v>
       </c>
       <c r="AF12">
         <v>211.7</v>
       </c>
       <c r="AG12">
         <v>247.7</v>
       </c>
       <c r="AH12">
         <v>247.1</v>
       </c>
       <c r="AI12">
         <v>274.7</v>
       </c>
       <c r="AJ12">
-        <v>273</v>
+        <v>272.8</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>88.8</v>
       </c>
       <c r="F13">
         <v>91.1</v>
       </c>
       <c r="G13">
         <v>90</v>
       </c>
       <c r="H13">
@@ -32812,51 +32812,51 @@
       <c r="AB15">
         <v>104.2</v>
       </c>
       <c r="AC15">
         <v>107.1</v>
       </c>
       <c r="AD15">
         <v>110.6</v>
       </c>
       <c r="AE15">
         <v>109.4</v>
       </c>
       <c r="AF15">
         <v>117.6</v>
       </c>
       <c r="AG15">
         <v>114.7</v>
       </c>
       <c r="AH15">
         <v>110.5</v>
       </c>
       <c r="AI15">
         <v>108.9</v>
       </c>
       <c r="AJ15">
-        <v>111.7</v>
+        <v>111.6</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>100.5</v>
       </c>
       <c r="E16">
         <v>98.1</v>
       </c>
       <c r="F16">
         <v>95.8</v>
       </c>
       <c r="G16">
         <v>97.2</v>
       </c>
       <c r="H16">
@@ -32922,51 +32922,51 @@
       <c r="AB16">
         <v>66.599999999999994</v>
       </c>
       <c r="AC16">
         <v>66.7</v>
       </c>
       <c r="AD16">
         <v>65.8</v>
       </c>
       <c r="AE16">
         <v>65.099999999999994</v>
       </c>
       <c r="AF16">
         <v>72.7</v>
       </c>
       <c r="AG16">
         <v>65.900000000000006</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>69.7</v>
       </c>
       <c r="AJ16">
-        <v>76.900000000000006</v>
+        <v>75.599999999999994</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>738.6</v>
       </c>
       <c r="D17">
         <v>90.1</v>
       </c>
       <c r="E17">
         <v>90.3</v>
       </c>
       <c r="F17">
         <v>92.4</v>
       </c>
       <c r="G17">
         <v>89.7</v>
       </c>
       <c r="H17">
@@ -33032,51 +33032,51 @@
       <c r="AB17">
         <v>110.3</v>
       </c>
       <c r="AC17">
         <v>111.4</v>
       </c>
       <c r="AD17">
         <v>113</v>
       </c>
       <c r="AE17">
         <v>110.6</v>
       </c>
       <c r="AF17">
         <v>110.3</v>
       </c>
       <c r="AG17">
         <v>111.3</v>
       </c>
       <c r="AH17">
         <v>114.6</v>
       </c>
       <c r="AI17">
         <v>115.4</v>
       </c>
       <c r="AJ17">
-        <v>113.5</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>92.2</v>
       </c>
       <c r="E18">
         <v>89.2</v>
       </c>
       <c r="F18">
         <v>96.2</v>
       </c>
       <c r="G18">
         <v>87.5</v>
       </c>
       <c r="H18">
@@ -33142,51 +33142,51 @@
       <c r="AB18">
         <v>108.5</v>
       </c>
       <c r="AC18">
         <v>112.5</v>
       </c>
       <c r="AD18">
         <v>114.4</v>
       </c>
       <c r="AE18">
         <v>109.8</v>
       </c>
       <c r="AF18">
         <v>110.1</v>
       </c>
       <c r="AG18">
         <v>116.5</v>
       </c>
       <c r="AH18">
         <v>117.3</v>
       </c>
       <c r="AI18">
         <v>125.3</v>
       </c>
       <c r="AJ18">
-        <v>121.6</v>
+        <v>121.3</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19">
         <v>90.4</v>
       </c>
       <c r="D19">
         <v>90.9</v>
       </c>
       <c r="E19">
         <v>92.8</v>
       </c>
       <c r="F19">
         <v>90.8</v>
       </c>
       <c r="G19">
         <v>86.1</v>
       </c>
       <c r="H19">
@@ -33266,147 +33266,147 @@
       </c>
       <c r="AG19">
         <v>96.1</v>
       </c>
       <c r="AH19">
         <v>101.9</v>
       </c>
       <c r="AI19">
         <v>105.3</v>
       </c>
       <c r="AJ19">
         <v>98.5</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ20" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>89.5</v>
       </c>
       <c r="E21">
         <v>92.5</v>
       </c>
       <c r="F21">
         <v>95.9</v>
       </c>
       <c r="G21">
         <v>93.4</v>
       </c>
       <c r="H21">
@@ -33692,51 +33692,51 @@
       <c r="AB23">
         <v>103.8</v>
       </c>
       <c r="AC23">
         <v>102.6</v>
       </c>
       <c r="AD23">
         <v>103.1</v>
       </c>
       <c r="AE23">
         <v>101.4</v>
       </c>
       <c r="AF23">
         <v>100.4</v>
       </c>
       <c r="AG23">
         <v>102</v>
       </c>
       <c r="AH23">
         <v>105.2</v>
       </c>
       <c r="AI23">
         <v>105.2</v>
       </c>
       <c r="AJ23">
-        <v>98.3</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>118.9</v>
       </c>
       <c r="E24">
         <v>111.6</v>
       </c>
       <c r="F24">
         <v>111.9</v>
       </c>
       <c r="G24">
         <v>115.4</v>
       </c>
       <c r="H24">
@@ -34132,51 +34132,51 @@
       <c r="AB27">
         <v>102.2</v>
       </c>
       <c r="AC27">
         <v>104.9</v>
       </c>
       <c r="AD27">
         <v>102.4</v>
       </c>
       <c r="AE27">
         <v>101.7</v>
       </c>
       <c r="AF27">
         <v>103</v>
       </c>
       <c r="AG27">
         <v>103</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>95.6</v>
       </c>
       <c r="AJ27">
-        <v>94.3</v>
+        <v>93.9</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>678</v>
       </c>
       <c r="D28">
         <v>86.4</v>
       </c>
       <c r="E28">
         <v>83.4</v>
       </c>
       <c r="F28">
         <v>86</v>
       </c>
       <c r="G28">
         <v>84.8</v>
       </c>
       <c r="H28">
@@ -34902,51 +34902,51 @@
       <c r="AB34">
         <v>94.5</v>
       </c>
       <c r="AC34">
         <v>96</v>
       </c>
       <c r="AD34">
         <v>94.9</v>
       </c>
       <c r="AE34">
         <v>96</v>
       </c>
       <c r="AF34">
         <v>99.5</v>
       </c>
       <c r="AG34">
         <v>99</v>
       </c>
       <c r="AH34">
         <v>93.7</v>
       </c>
       <c r="AI34">
         <v>87.4</v>
       </c>
       <c r="AJ34">
-        <v>88.3</v>
+        <v>87.6</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>86.1</v>
       </c>
       <c r="E35">
         <v>88.1</v>
       </c>
       <c r="F35">
         <v>86.5</v>
       </c>
       <c r="G35">
         <v>83.3</v>
       </c>
       <c r="H35">
@@ -35012,51 +35012,51 @@
       <c r="AB35">
         <v>93.6</v>
       </c>
       <c r="AC35">
         <v>102.7</v>
       </c>
       <c r="AD35">
         <v>104.7</v>
       </c>
       <c r="AE35">
         <v>98.2</v>
       </c>
       <c r="AF35">
         <v>89.5</v>
       </c>
       <c r="AG35">
         <v>93.6</v>
       </c>
       <c r="AH35">
         <v>111.3</v>
       </c>
       <c r="AI35">
         <v>118.1</v>
       </c>
       <c r="AJ35">
-        <v>123</v>
+        <v>122.7</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>64.900000000000006</v>
       </c>
       <c r="E36">
         <v>65.8</v>
       </c>
       <c r="F36">
         <v>70.400000000000006</v>
       </c>
       <c r="G36">
         <v>76.400000000000006</v>
       </c>
       <c r="H36">
@@ -35122,51 +35122,51 @@
       <c r="AB36">
         <v>76.5</v>
       </c>
       <c r="AC36">
         <v>78.599999999999994</v>
       </c>
       <c r="AD36">
         <v>79.5</v>
       </c>
       <c r="AE36">
         <v>82.2</v>
       </c>
       <c r="AF36">
         <v>79.599999999999994</v>
       </c>
       <c r="AG36">
         <v>81.5</v>
       </c>
       <c r="AH36">
         <v>80.099999999999994</v>
       </c>
       <c r="AI36">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ36">
-        <v>78.599999999999994</v>
+        <v>78.5</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>54</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>87.5</v>
       </c>
       <c r="E37">
         <v>92.9</v>
       </c>
       <c r="F37">
         <v>87.1</v>
       </c>
       <c r="G37">
         <v>97.8</v>
       </c>
       <c r="H37">
@@ -35561,52 +35561,52 @@
       </c>
       <c r="AB40">
         <v>103.6</v>
       </c>
       <c r="AC40">
         <v>105.8</v>
       </c>
       <c r="AD40">
         <v>101.3</v>
       </c>
       <c r="AE40">
         <v>102.6</v>
       </c>
       <c r="AF40">
         <v>110.8</v>
       </c>
       <c r="AG40">
         <v>108.7</v>
       </c>
       <c r="AH40">
         <v>98.5</v>
       </c>
       <c r="AI40">
         <v>88.7</v>
       </c>
-      <c r="AJ40" t="s">
-        <v>61</v>
+      <c r="AJ40">
+        <v>87.5</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>82.2</v>
       </c>
       <c r="E41">
         <v>83.5</v>
       </c>
       <c r="F41">
         <v>86</v>
       </c>
       <c r="G41">
         <v>82.4</v>
       </c>
       <c r="H41">
@@ -35680,51 +35680,51 @@
       </c>
       <c r="AE41">
         <v>82.5</v>
       </c>
       <c r="AF41">
         <v>89.5</v>
       </c>
       <c r="AG41">
         <v>82.4</v>
       </c>
       <c r="AH41">
         <v>78.7</v>
       </c>
       <c r="AI41">
         <v>80.3</v>
       </c>
       <c r="AJ41">
         <v>83.7</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C42">
         <v>5560.9</v>
       </c>
       <c r="D42">
         <v>83.4</v>
       </c>
       <c r="E42">
         <v>84.3</v>
       </c>
       <c r="F42">
         <v>86.4</v>
       </c>
       <c r="G42">
         <v>84.5</v>
       </c>
       <c r="H42">
         <v>87.2</v>
       </c>
       <c r="I42">
         <v>89.3</v>
       </c>
       <c r="J42">
         <v>91.1</v>
       </c>
@@ -35790,51 +35790,51 @@
       </c>
       <c r="AE42">
         <v>106.8</v>
       </c>
       <c r="AF42">
         <v>104.7</v>
       </c>
       <c r="AG42">
         <v>105</v>
       </c>
       <c r="AH42">
         <v>105.8</v>
       </c>
       <c r="AI42">
         <v>104.9</v>
       </c>
       <c r="AJ42">
         <v>102.6</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43">
         <v>5211.6000000000004</v>
       </c>
       <c r="D43">
         <v>83.3</v>
       </c>
       <c r="E43">
         <v>84.2</v>
       </c>
       <c r="F43">
         <v>86.1</v>
       </c>
       <c r="G43">
         <v>84.4</v>
       </c>
       <c r="H43">
         <v>87.3</v>
       </c>
       <c r="I43">
         <v>89.5</v>
       </c>
       <c r="J43">
         <v>91.3</v>
       </c>
@@ -36002,51 +36002,51 @@
       <c r="AB44">
         <v>93.2</v>
       </c>
       <c r="AC44">
         <v>95.5</v>
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>96.4</v>
       </c>
       <c r="AG44">
         <v>96.1</v>
       </c>
       <c r="AH44">
         <v>94.8</v>
       </c>
       <c r="AI44">
         <v>95</v>
       </c>
       <c r="AJ44">
-        <v>92</v>
+        <v>91.9</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>88.6</v>
       </c>
       <c r="E45">
         <v>86</v>
       </c>
       <c r="F45">
         <v>84.8</v>
       </c>
       <c r="G45">
         <v>80.8</v>
       </c>
       <c r="H45">
@@ -36340,51 +36340,51 @@
       </c>
       <c r="AE47">
         <v>109.1</v>
       </c>
       <c r="AF47">
         <v>108.5</v>
       </c>
       <c r="AG47">
         <v>101.2</v>
       </c>
       <c r="AH47">
         <v>103</v>
       </c>
       <c r="AI47">
         <v>101.1</v>
       </c>
       <c r="AJ47">
         <v>95.6</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>89.6</v>
       </c>
       <c r="E48">
         <v>97.9</v>
       </c>
       <c r="F48">
         <v>104.6</v>
       </c>
       <c r="G48">
         <v>100.9</v>
       </c>
       <c r="H48">
         <v>106.1</v>
       </c>
       <c r="I48">
         <v>103.3</v>
       </c>
       <c r="J48">
         <v>102.1</v>
       </c>
@@ -36676,147 +36676,147 @@
       </c>
       <c r="AG50">
         <v>86.7</v>
       </c>
       <c r="AH50">
         <v>83.7</v>
       </c>
       <c r="AI50">
         <v>81.5</v>
       </c>
       <c r="AJ50">
         <v>76.8</v>
       </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>48</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ51" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>49</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>75.8</v>
       </c>
       <c r="E52">
         <v>77.5</v>
       </c>
       <c r="F52">
         <v>78.599999999999994</v>
       </c>
       <c r="G52">
         <v>78.099999999999994</v>
       </c>
       <c r="H52">
@@ -36882,59 +36882,59 @@
       <c r="AB52">
         <v>100.4</v>
       </c>
       <c r="AC52">
         <v>101.9</v>
       </c>
       <c r="AD52">
         <v>105.2</v>
       </c>
       <c r="AE52">
         <v>145.6</v>
       </c>
       <c r="AF52">
         <v>113.7</v>
       </c>
       <c r="AG52">
         <v>118.3</v>
       </c>
       <c r="AH52">
         <v>113.7</v>
       </c>
       <c r="AI52">
         <v>109.7</v>
       </c>
       <c r="AJ52">
-        <v>114.4</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>78.7</v>
       </c>
       <c r="E53">
         <v>80.8</v>
       </c>
       <c r="F53">
         <v>81.599999999999994</v>
       </c>
       <c r="G53">
         <v>82.1</v>
       </c>
       <c r="H53">
         <v>84.7</v>
       </c>
       <c r="I53">
         <v>85.4</v>
       </c>
       <c r="J53">
         <v>88.1</v>
       </c>
@@ -37322,51 +37322,51 @@
       <c r="AB56">
         <v>121.9</v>
       </c>
       <c r="AC56">
         <v>119</v>
       </c>
       <c r="AD56">
         <v>118</v>
       </c>
       <c r="AE56">
         <v>120.7</v>
       </c>
       <c r="AF56">
         <v>122.1</v>
       </c>
       <c r="AG56">
         <v>126.3</v>
       </c>
       <c r="AH56">
         <v>130.19999999999999</v>
       </c>
       <c r="AI56">
         <v>129.6</v>
       </c>
       <c r="AJ56">
-        <v>125.1</v>
+        <v>124.8</v>
       </c>
     </row>
     <row r="57" spans="1:36">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>59</v>
       </c>
       <c r="C57">
         <v>185.9</v>
       </c>
       <c r="D57">
         <v>80.900000000000006</v>
       </c>
       <c r="E57">
         <v>78.7</v>
       </c>
       <c r="F57">
         <v>78.2</v>
       </c>
       <c r="G57">
         <v>75.400000000000006</v>
       </c>
       <c r="H57">
@@ -37541,52 +37541,52 @@
       </c>
       <c r="AB58">
         <v>93.8</v>
       </c>
       <c r="AC58">
         <v>95.9</v>
       </c>
       <c r="AD58">
         <v>97.5</v>
       </c>
       <c r="AE58">
         <v>96.1</v>
       </c>
       <c r="AF58">
         <v>93.3</v>
       </c>
       <c r="AG58">
         <v>92.6</v>
       </c>
       <c r="AH58">
         <v>92.1</v>
       </c>
       <c r="AI58">
         <v>92.2</v>
       </c>
-      <c r="AJ58" t="s">
-        <v>61</v>
+      <c r="AJ58">
+        <v>91.1</v>
       </c>
     </row>
     <row r="59" spans="1:36">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>77.3</v>
       </c>
       <c r="E59">
         <v>77.5</v>
       </c>
       <c r="F59">
         <v>80.3</v>
       </c>
       <c r="G59">
         <v>79.2</v>
       </c>
       <c r="H59">
@@ -37652,59 +37652,59 @@
       <c r="AB59">
         <v>106.6</v>
       </c>
       <c r="AC59">
         <v>102.9</v>
       </c>
       <c r="AD59">
         <v>103.4</v>
       </c>
       <c r="AE59">
         <v>103.6</v>
       </c>
       <c r="AF59">
         <v>99.9</v>
       </c>
       <c r="AG59">
         <v>101.4</v>
       </c>
       <c r="AH59">
         <v>103</v>
       </c>
       <c r="AI59">
         <v>103.7</v>
       </c>
       <c r="AJ59">
-        <v>102.6</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="60" spans="1:36">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>91.4</v>
       </c>
       <c r="E60">
         <v>91.6</v>
       </c>
       <c r="F60">
         <v>90.4</v>
       </c>
       <c r="G60">
         <v>90.5</v>
       </c>
       <c r="H60">
         <v>90.5</v>
       </c>
       <c r="I60">
         <v>85.2</v>
       </c>
       <c r="J60">
         <v>89.1</v>
       </c>
@@ -37770,51 +37770,51 @@
       </c>
       <c r="AE60">
         <v>113.2</v>
       </c>
       <c r="AF60">
         <v>115.2</v>
       </c>
       <c r="AG60">
         <v>109.7</v>
       </c>
       <c r="AH60">
         <v>101.7</v>
       </c>
       <c r="AI60">
         <v>112.7</v>
       </c>
       <c r="AJ60">
         <v>109.9</v>
       </c>
     </row>
     <row r="61" spans="1:36">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
       <c r="E61">
         <v>86.2</v>
       </c>
       <c r="F61">
         <v>87.3</v>
       </c>
       <c r="G61">
         <v>87.5</v>
       </c>
       <c r="H61">
         <v>86</v>
       </c>
       <c r="I61">
         <v>85.7</v>
       </c>
       <c r="J61">
         <v>84.5</v>
       </c>
@@ -37872,161 +37872,161 @@
       <c r="AB61">
         <v>102.1</v>
       </c>
       <c r="AC61">
         <v>97.6</v>
       </c>
       <c r="AD61">
         <v>103.9</v>
       </c>
       <c r="AE61">
         <v>99.7</v>
       </c>
       <c r="AF61">
         <v>100.1</v>
       </c>
       <c r="AG61">
         <v>101.3</v>
       </c>
       <c r="AH61">
         <v>102.4</v>
       </c>
       <c r="AI61">
         <v>102.4</v>
       </c>
       <c r="AJ61">
-        <v>101.9</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="62" spans="1:36">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>52</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="K62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="T62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="U62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="V62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="W62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="X62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Y62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Z62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AA62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AB62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AC62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AD62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AE62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AF62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AG62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AH62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AI62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ62" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:36">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>46</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>73.5</v>
       </c>
       <c r="E63">
         <v>78.099999999999994</v>
       </c>
       <c r="F63">
         <v>80.900000000000006</v>
       </c>
       <c r="G63">
         <v>75.3</v>
       </c>
       <c r="H63">
@@ -38092,51 +38092,51 @@
       <c r="AB63">
         <v>92.1</v>
       </c>
       <c r="AC63">
         <v>105.6</v>
       </c>
       <c r="AD63">
         <v>108.6</v>
       </c>
       <c r="AE63">
         <v>104.2</v>
       </c>
       <c r="AF63">
         <v>93</v>
       </c>
       <c r="AG63">
         <v>97.6</v>
       </c>
       <c r="AH63">
         <v>116</v>
       </c>
       <c r="AI63">
         <v>127.3</v>
       </c>
       <c r="AJ63">
-        <v>140.6</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:36">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>82.4</v>
       </c>
       <c r="E64">
         <v>74.599999999999994</v>
       </c>
       <c r="F64">
         <v>91.9</v>
       </c>
       <c r="G64">
         <v>76</v>
       </c>
       <c r="H64">
@@ -38202,51 +38202,51 @@
       <c r="AB64">
         <v>122.4</v>
       </c>
       <c r="AC64">
         <v>108.8</v>
       </c>
       <c r="AD64">
         <v>139.6</v>
       </c>
       <c r="AE64">
         <v>128</v>
       </c>
       <c r="AF64">
         <v>125.4</v>
       </c>
       <c r="AG64">
         <v>116.6</v>
       </c>
       <c r="AH64">
         <v>126</v>
       </c>
       <c r="AI64">
         <v>117.2</v>
       </c>
       <c r="AJ64">
-        <v>128.5</v>
+        <v>128.4</v>
       </c>
     </row>
     <row r="65" spans="1:36">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>54</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>86.5</v>
       </c>
       <c r="E65">
         <v>88.9</v>
       </c>
       <c r="F65">
         <v>88.3</v>
       </c>
       <c r="G65">
         <v>96</v>
       </c>
       <c r="H65">
@@ -38546,147 +38546,147 @@
       </c>
       <c r="AG67">
         <v>91</v>
       </c>
       <c r="AH67">
         <v>93.8</v>
       </c>
       <c r="AI67">
         <v>100.4</v>
       </c>
       <c r="AJ67">
         <v>96</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>50</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>79</v>
       </c>
       <c r="E69">
         <v>83.5</v>
       </c>
       <c r="F69">
         <v>86</v>
       </c>
       <c r="G69">
         <v>80.7</v>
       </c>
       <c r="H69">
@@ -38760,51 +38760,51 @@
       </c>
       <c r="AE69">
         <v>98.9</v>
       </c>
       <c r="AF69">
         <v>96.7</v>
       </c>
       <c r="AG69">
         <v>92.5</v>
       </c>
       <c r="AH69">
         <v>93.6</v>
       </c>
       <c r="AI69">
         <v>96.5</v>
       </c>
       <c r="AJ69">
         <v>94.9</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>43.5</v>
       </c>
       <c r="E70">
         <v>26</v>
       </c>
       <c r="F70">
         <v>19.899999999999999</v>
       </c>
       <c r="G70">
         <v>20.3</v>
       </c>
       <c r="H70">
         <v>28.9</v>
       </c>
       <c r="I70">
         <v>21.9</v>
       </c>
       <c r="J70">
         <v>40.200000000000003</v>
       </c>