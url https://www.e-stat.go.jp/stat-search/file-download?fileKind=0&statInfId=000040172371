--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -3,86 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D5B54D8-1DC4-4D9A-810E-3B9246B1F250}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFF62720-098C-4A0F-B221-964EE78684E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11295" xr2:uid="{5AE93190-FFB6-4444-8AC8-2E579C062DBE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DB2443CD-7AD5-4751-BEE6-BDDDB316434D}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="7" r:id="rId1"/>
     <sheet name="生産計" sheetId="2" r:id="rId2"/>
     <sheet name="出荷計" sheetId="3" r:id="rId3"/>
     <sheet name="在庫計（期末）" sheetId="4" r:id="rId4"/>
     <sheet name="在庫計（平均）" sheetId="5" r:id="rId5"/>
     <sheet name="在庫率計" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1032" uniqueCount="93">
   <si>
     <t>項目：総合季節調整済指数【四半期】付加価値額生産（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>付加生産ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -154,50 +157,53 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
+    <t>p 2026Q2</t>
+  </si>
+  <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
@@ -223,84 +229,84 @@
   <si>
     <t>化学工業（除．無機・有機化学工業）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
+    <t>***</t>
+  </si>
+  <si>
     <t>生産財</t>
   </si>
   <si>
     <t>鉱工業用生産財</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>無機・有機化学工業</t>
   </si>
   <si>
     <t>鉱業</t>
   </si>
   <si>
     <t>その他用生産財</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫ウエイト</t>
-  </si>
-[...1 lines deleted...]
-    <t>***</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（平均）（2020＝100.0）</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫率（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫率ウエイト</t>
   </si>
   <si>
     <t>利用上の注意</t>
     <rPh sb="0" eb="3">
       <t>リヨウジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>月次</t>
   </si>
   <si>
     <t>西暦４桁と月を２桁で表記しています。</t>
@@ -405,51 +411,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{B84D7F81-A829-4669-977E-D2D77B75098F}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{5F240982-7BAD-4513-BC83-6F4FAEB5FDB5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -744,164 +750,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E0FB181-B545-4602-9DAC-4B54C764E93D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{703FD5DA-BA42-4BDA-A01A-BB127B82F1EB}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B93A1FD0-752E-4927-B1EE-4D0959E15379}">
-  <dimension ref="A1:AJ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29A899AE-27B2-495A-80DF-9E42FFAB848A}">
+  <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -960,52 +966,55 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1070,57 +1079,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>114.4</v>
       </c>
       <c r="E4">
         <v>114.6</v>
       </c>
       <c r="F4">
         <v>113.8</v>
       </c>
       <c r="G4">
         <v>115.5</v>
       </c>
       <c r="H4">
         <v>113.4</v>
       </c>
       <c r="I4">
         <v>113.5</v>
       </c>
       <c r="J4">
         <v>112.6</v>
       </c>
@@ -1180,57 +1192,60 @@
       </c>
       <c r="AC4">
         <v>101.1</v>
       </c>
       <c r="AD4">
         <v>101.4</v>
       </c>
       <c r="AE4">
         <v>101.8</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>101.3</v>
       </c>
       <c r="AH4">
         <v>100.2</v>
       </c>
       <c r="AI4">
         <v>100.5</v>
       </c>
       <c r="AJ4">
         <v>103</v>
       </c>
+      <c r="AK4">
+        <v>103</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>5153.3999999999996</v>
       </c>
       <c r="D5">
         <v>112.6</v>
       </c>
       <c r="E5">
         <v>112.9</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114</v>
       </c>
       <c r="H5">
         <v>112.2</v>
       </c>
       <c r="I5">
         <v>112.5</v>
       </c>
       <c r="J5">
         <v>112.4</v>
       </c>
@@ -1290,57 +1305,60 @@
       </c>
       <c r="AC5">
         <v>102.5</v>
       </c>
       <c r="AD5">
         <v>101.3</v>
       </c>
       <c r="AE5">
         <v>103.3</v>
       </c>
       <c r="AF5">
         <v>103.1</v>
       </c>
       <c r="AG5">
         <v>101.9</v>
       </c>
       <c r="AH5">
         <v>101.6</v>
       </c>
       <c r="AI5">
         <v>102</v>
       </c>
       <c r="AJ5">
         <v>103.9</v>
       </c>
+      <c r="AK5">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>2461.1999999999998</v>
       </c>
       <c r="D6">
         <v>115.9</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>117.5</v>
       </c>
       <c r="G6">
         <v>115.4</v>
       </c>
       <c r="H6">
         <v>112</v>
       </c>
       <c r="I6">
         <v>114.3</v>
       </c>
       <c r="J6">
         <v>116.5</v>
       </c>
@@ -1400,57 +1418,60 @@
       </c>
       <c r="AC6">
         <v>104.6</v>
       </c>
       <c r="AD6">
         <v>102.3</v>
       </c>
       <c r="AE6">
         <v>104.1</v>
       </c>
       <c r="AF6">
         <v>104</v>
       </c>
       <c r="AG6">
         <v>103.6</v>
       </c>
       <c r="AH6">
         <v>102.3</v>
       </c>
       <c r="AI6">
         <v>103.4</v>
       </c>
       <c r="AJ6">
         <v>104.8</v>
       </c>
+      <c r="AK6">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1815.3</v>
       </c>
       <c r="D7">
         <v>118.1</v>
       </c>
       <c r="E7">
         <v>119.9</v>
       </c>
       <c r="F7">
         <v>119.8</v>
       </c>
       <c r="G7">
         <v>116.7</v>
       </c>
       <c r="H7">
         <v>112.9</v>
       </c>
       <c r="I7">
         <v>116.2</v>
       </c>
       <c r="J7">
         <v>118</v>
       </c>
@@ -1510,57 +1531,60 @@
       </c>
       <c r="AC7">
         <v>109.2</v>
       </c>
       <c r="AD7">
         <v>106.5</v>
       </c>
       <c r="AE7">
         <v>108.9</v>
       </c>
       <c r="AF7">
         <v>109</v>
       </c>
       <c r="AG7">
         <v>108.8</v>
       </c>
       <c r="AH7">
         <v>107.8</v>
       </c>
       <c r="AI7">
         <v>109.1</v>
       </c>
       <c r="AJ7">
         <v>111.4</v>
       </c>
+      <c r="AK7">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>1425.1</v>
       </c>
       <c r="D8">
         <v>118.9</v>
       </c>
       <c r="E8">
         <v>118.1</v>
       </c>
       <c r="F8">
         <v>119.8</v>
       </c>
       <c r="G8">
         <v>118.4</v>
       </c>
       <c r="H8">
         <v>111.2</v>
       </c>
       <c r="I8">
         <v>112.1</v>
       </c>
       <c r="J8">
         <v>116.3</v>
       </c>
@@ -1620,57 +1644,60 @@
       </c>
       <c r="AC8">
         <v>110.5</v>
       </c>
       <c r="AD8">
         <v>107</v>
       </c>
       <c r="AE8">
         <v>112.9</v>
       </c>
       <c r="AF8">
         <v>110.3</v>
       </c>
       <c r="AG8">
         <v>110.6</v>
       </c>
       <c r="AH8">
         <v>108.9</v>
       </c>
       <c r="AI8">
         <v>111.4</v>
       </c>
       <c r="AJ8">
         <v>112.5</v>
       </c>
+      <c r="AK8">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>15.2</v>
       </c>
       <c r="D9">
         <v>80.7</v>
       </c>
       <c r="E9">
         <v>86.3</v>
       </c>
       <c r="F9">
         <v>86.9</v>
       </c>
       <c r="G9">
         <v>89</v>
       </c>
       <c r="H9">
         <v>89.3</v>
       </c>
       <c r="I9">
         <v>94.6</v>
       </c>
       <c r="J9">
         <v>97.3</v>
       </c>
@@ -1730,57 +1757,60 @@
       </c>
       <c r="AC9">
         <v>120.7</v>
       </c>
       <c r="AD9">
         <v>128.1</v>
       </c>
       <c r="AE9">
         <v>136</v>
       </c>
       <c r="AF9">
         <v>148.1</v>
       </c>
       <c r="AG9">
         <v>161.6</v>
       </c>
       <c r="AH9">
         <v>168.1</v>
       </c>
       <c r="AI9">
         <v>174.9</v>
       </c>
       <c r="AJ9">
         <v>179.8</v>
       </c>
+      <c r="AK9">
+        <v>191.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>714.6</v>
       </c>
       <c r="D10">
         <v>123.6</v>
       </c>
       <c r="E10">
         <v>124.8</v>
       </c>
       <c r="F10">
         <v>123.9</v>
       </c>
       <c r="G10">
         <v>121</v>
       </c>
       <c r="H10">
         <v>113.5</v>
       </c>
       <c r="I10">
         <v>115.7</v>
       </c>
       <c r="J10">
         <v>114</v>
       </c>
@@ -1840,57 +1870,60 @@
       </c>
       <c r="AC10">
         <v>119.9</v>
       </c>
       <c r="AD10">
         <v>113.7</v>
       </c>
       <c r="AE10">
         <v>123.4</v>
       </c>
       <c r="AF10">
         <v>117.5</v>
       </c>
       <c r="AG10">
         <v>118.7</v>
       </c>
       <c r="AH10">
         <v>116.5</v>
       </c>
       <c r="AI10">
         <v>121.3</v>
       </c>
       <c r="AJ10">
         <v>121.8</v>
       </c>
+      <c r="AK10">
+        <v>123.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>281.5</v>
       </c>
       <c r="D11">
         <v>123.5</v>
       </c>
       <c r="E11">
         <v>112.4</v>
       </c>
       <c r="F11">
         <v>121.6</v>
       </c>
       <c r="G11">
         <v>118.9</v>
       </c>
       <c r="H11">
         <v>113.1</v>
       </c>
       <c r="I11">
         <v>106.3</v>
       </c>
       <c r="J11">
         <v>121.2</v>
       </c>
@@ -1950,57 +1983,60 @@
       </c>
       <c r="AC11">
         <v>102.4</v>
       </c>
       <c r="AD11">
         <v>101</v>
       </c>
       <c r="AE11">
         <v>102.8</v>
       </c>
       <c r="AF11">
         <v>105.7</v>
       </c>
       <c r="AG11">
         <v>108.7</v>
       </c>
       <c r="AH11">
         <v>104.1</v>
       </c>
       <c r="AI11">
         <v>103.5</v>
       </c>
       <c r="AJ11">
         <v>111.1</v>
       </c>
+      <c r="AK11">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>364.5</v>
       </c>
       <c r="D12">
         <v>110.8</v>
       </c>
       <c r="E12">
         <v>109.9</v>
       </c>
       <c r="F12">
         <v>111.8</v>
       </c>
       <c r="G12">
         <v>113.5</v>
       </c>
       <c r="H12">
         <v>107.4</v>
       </c>
       <c r="I12">
         <v>113.6</v>
       </c>
       <c r="J12">
         <v>118.1</v>
       </c>
@@ -2060,57 +2096,60 @@
       </c>
       <c r="AC12">
         <v>99.6</v>
       </c>
       <c r="AD12">
         <v>98.4</v>
       </c>
       <c r="AE12">
         <v>99.6</v>
       </c>
       <c r="AF12">
         <v>98.9</v>
       </c>
       <c r="AG12">
         <v>97.2</v>
       </c>
       <c r="AH12">
         <v>96.4</v>
       </c>
       <c r="AI12">
         <v>98.9</v>
       </c>
       <c r="AJ12">
         <v>94.6</v>
       </c>
+      <c r="AK12">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>263.5</v>
       </c>
       <c r="D13">
         <v>125.3</v>
       </c>
       <c r="E13">
         <v>126.8</v>
       </c>
       <c r="F13">
         <v>120.1</v>
       </c>
       <c r="G13">
         <v>127.8</v>
       </c>
       <c r="H13">
         <v>129</v>
       </c>
       <c r="I13">
         <v>129.30000000000001</v>
       </c>
       <c r="J13">
         <v>123</v>
       </c>
@@ -2170,57 +2209,60 @@
       </c>
       <c r="AC13">
         <v>112.8</v>
       </c>
       <c r="AD13">
         <v>107.5</v>
       </c>
       <c r="AE13">
         <v>110</v>
       </c>
       <c r="AF13">
         <v>113.9</v>
       </c>
       <c r="AG13">
         <v>112.1</v>
       </c>
       <c r="AH13">
         <v>110</v>
       </c>
       <c r="AI13">
         <v>112.8</v>
       </c>
       <c r="AJ13">
         <v>118</v>
       </c>
+      <c r="AK13">
+        <v>113.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>126.7</v>
       </c>
       <c r="D14">
         <v>103.8</v>
       </c>
       <c r="E14">
         <v>101.5</v>
       </c>
       <c r="F14">
         <v>101.9</v>
       </c>
       <c r="G14">
         <v>104</v>
       </c>
       <c r="H14">
         <v>105.9</v>
       </c>
       <c r="I14">
         <v>105.3</v>
       </c>
       <c r="J14">
         <v>110.1</v>
       </c>
@@ -2280,57 +2322,60 @@
       </c>
       <c r="AC14">
         <v>81.8</v>
       </c>
       <c r="AD14">
         <v>83.7</v>
       </c>
       <c r="AE14">
         <v>83.2</v>
       </c>
       <c r="AF14">
         <v>81.3</v>
       </c>
       <c r="AG14">
         <v>83.6</v>
       </c>
       <c r="AH14">
         <v>84.8</v>
       </c>
       <c r="AI14">
         <v>82.2</v>
       </c>
       <c r="AJ14">
         <v>83.2</v>
       </c>
+      <c r="AK14">
+        <v>81.400000000000006</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>13.3</v>
       </c>
       <c r="D15">
         <v>105.2</v>
       </c>
       <c r="E15">
         <v>105.2</v>
       </c>
       <c r="F15">
         <v>104.7</v>
       </c>
       <c r="G15">
         <v>105.8</v>
       </c>
       <c r="H15">
         <v>103.7</v>
       </c>
       <c r="I15">
         <v>104.1</v>
       </c>
       <c r="J15">
         <v>102.9</v>
       </c>
@@ -2390,57 +2435,60 @@
       </c>
       <c r="AC15">
         <v>83.4</v>
       </c>
       <c r="AD15">
         <v>81.2</v>
       </c>
       <c r="AE15">
         <v>79.099999999999994</v>
       </c>
       <c r="AF15">
         <v>80.3</v>
       </c>
       <c r="AG15">
         <v>75.5</v>
       </c>
       <c r="AH15">
         <v>73.900000000000006</v>
       </c>
       <c r="AI15">
         <v>74.8</v>
       </c>
       <c r="AJ15">
         <v>74</v>
       </c>
+      <c r="AK15">
+        <v>71.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>36</v>
       </c>
       <c r="D16">
         <v>114.2</v>
       </c>
       <c r="E16">
         <v>114.4</v>
       </c>
       <c r="F16">
         <v>111.1</v>
       </c>
       <c r="G16">
         <v>114.3</v>
       </c>
       <c r="H16">
         <v>112.3</v>
       </c>
       <c r="I16">
         <v>116.3</v>
       </c>
       <c r="J16">
         <v>118.4</v>
       </c>
@@ -2500,57 +2548,60 @@
       </c>
       <c r="AC16">
         <v>104.6</v>
       </c>
       <c r="AD16">
         <v>105.1</v>
       </c>
       <c r="AE16">
         <v>106</v>
       </c>
       <c r="AF16">
         <v>103.1</v>
       </c>
       <c r="AG16">
         <v>102</v>
       </c>
       <c r="AH16">
         <v>101.9</v>
       </c>
       <c r="AI16">
         <v>105.9</v>
       </c>
       <c r="AJ16">
         <v>103.8</v>
       </c>
+      <c r="AK16">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>645.9</v>
       </c>
       <c r="D17">
         <v>110</v>
       </c>
       <c r="E17">
         <v>111</v>
       </c>
       <c r="F17">
         <v>109.4</v>
       </c>
       <c r="G17">
         <v>111.8</v>
       </c>
       <c r="H17">
         <v>110.4</v>
       </c>
       <c r="I17">
         <v>110.7</v>
       </c>
       <c r="J17">
         <v>110.3</v>
       </c>
@@ -2610,57 +2661,60 @@
       </c>
       <c r="AC17">
         <v>91.3</v>
       </c>
       <c r="AD17">
         <v>90.7</v>
       </c>
       <c r="AE17">
         <v>91.1</v>
       </c>
       <c r="AF17">
         <v>90.3</v>
       </c>
       <c r="AG17">
         <v>89.5</v>
       </c>
       <c r="AH17">
         <v>86.6</v>
       </c>
       <c r="AI17">
         <v>86.9</v>
       </c>
       <c r="AJ17">
         <v>85.8</v>
       </c>
+      <c r="AK17">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18">
         <v>23.1</v>
       </c>
       <c r="D18">
         <v>119.2</v>
       </c>
       <c r="E18">
         <v>120.3</v>
       </c>
       <c r="F18">
         <v>118.7</v>
       </c>
       <c r="G18">
         <v>119.7</v>
       </c>
       <c r="H18">
         <v>120.2</v>
       </c>
       <c r="I18">
         <v>114.5</v>
       </c>
       <c r="J18">
         <v>110.8</v>
       </c>
@@ -2720,57 +2774,60 @@
       </c>
       <c r="AC18">
         <v>90.8</v>
       </c>
       <c r="AD18">
         <v>88.3</v>
       </c>
       <c r="AE18">
         <v>86</v>
       </c>
       <c r="AF18">
         <v>86.3</v>
       </c>
       <c r="AG18">
         <v>84.6</v>
       </c>
       <c r="AH18">
         <v>84.3</v>
       </c>
       <c r="AI18">
         <v>84.8</v>
       </c>
       <c r="AJ18">
         <v>82.6</v>
       </c>
+      <c r="AK18">
+        <v>84.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>171.5</v>
       </c>
       <c r="D19">
         <v>107.9</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.8</v>
       </c>
       <c r="G19">
         <v>115.3</v>
       </c>
       <c r="H19">
         <v>110.6</v>
       </c>
       <c r="I19">
         <v>110.6</v>
       </c>
       <c r="J19">
         <v>111.1</v>
       </c>
@@ -2830,57 +2887,60 @@
       </c>
       <c r="AC19">
         <v>92.3</v>
       </c>
       <c r="AD19">
         <v>92.5</v>
       </c>
       <c r="AE19">
         <v>92.8</v>
       </c>
       <c r="AF19">
         <v>89.7</v>
       </c>
       <c r="AG19">
         <v>89.1</v>
       </c>
       <c r="AH19">
         <v>82.7</v>
       </c>
       <c r="AI19">
         <v>82.2</v>
       </c>
       <c r="AJ19">
         <v>81</v>
       </c>
+      <c r="AK19">
+        <v>82.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20">
         <v>38.9</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
         <v>109.4</v>
       </c>
       <c r="J20">
         <v>111.6</v>
       </c>
@@ -2940,57 +3000,60 @@
       </c>
       <c r="AC20">
         <v>91.3</v>
       </c>
       <c r="AD20">
         <v>92.5</v>
       </c>
       <c r="AE20">
         <v>88.7</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.7</v>
       </c>
       <c r="AH20">
         <v>85.1</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
+      <c r="AK20">
+        <v>85.9</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>40.700000000000003</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>107.8</v>
       </c>
       <c r="F21">
         <v>108.9</v>
       </c>
       <c r="G21">
         <v>109.9</v>
       </c>
       <c r="H21">
         <v>103.3</v>
       </c>
       <c r="I21">
         <v>100.2</v>
       </c>
       <c r="J21">
         <v>109.9</v>
       </c>
@@ -3050,57 +3113,60 @@
       </c>
       <c r="AC21">
         <v>98.9</v>
       </c>
       <c r="AD21">
         <v>101.4</v>
       </c>
       <c r="AE21">
         <v>103.9</v>
       </c>
       <c r="AF21">
         <v>104.6</v>
       </c>
       <c r="AG21">
         <v>101.7</v>
       </c>
       <c r="AH21">
         <v>100</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>101.4</v>
       </c>
+      <c r="AK21">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22">
         <v>183.5</v>
       </c>
       <c r="D22">
         <v>109.9</v>
       </c>
       <c r="E22">
         <v>112.3</v>
       </c>
       <c r="F22">
         <v>110.3</v>
       </c>
       <c r="G22">
         <v>110.5</v>
       </c>
       <c r="H22">
         <v>109.6</v>
       </c>
       <c r="I22">
         <v>109.5</v>
       </c>
       <c r="J22">
         <v>107.9</v>
       </c>
@@ -3160,57 +3226,60 @@
       </c>
       <c r="AC22">
         <v>88.2</v>
       </c>
       <c r="AD22">
         <v>86.6</v>
       </c>
       <c r="AE22">
         <v>86.9</v>
       </c>
       <c r="AF22">
         <v>84.7</v>
       </c>
       <c r="AG22">
         <v>86.1</v>
       </c>
       <c r="AH22">
         <v>83.4</v>
       </c>
       <c r="AI22">
         <v>82.8</v>
       </c>
       <c r="AJ22">
         <v>80.599999999999994</v>
       </c>
+      <c r="AK22">
+        <v>82.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23">
         <v>23.5</v>
       </c>
       <c r="D23">
         <v>110.8</v>
       </c>
       <c r="E23">
         <v>111.9</v>
       </c>
       <c r="F23">
         <v>110</v>
       </c>
       <c r="G23">
         <v>113</v>
       </c>
       <c r="H23">
         <v>115</v>
       </c>
       <c r="I23">
         <v>116.3</v>
       </c>
       <c r="J23">
         <v>112.3</v>
       </c>
@@ -3270,57 +3339,60 @@
       </c>
       <c r="AC23">
         <v>97.4</v>
       </c>
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>95.8</v>
       </c>
       <c r="AF23">
         <v>96.4</v>
       </c>
       <c r="AG23">
         <v>95.4</v>
       </c>
       <c r="AH23">
         <v>94.1</v>
       </c>
       <c r="AI23">
         <v>94.6</v>
       </c>
       <c r="AJ23">
         <v>95.2</v>
       </c>
+      <c r="AK23">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24">
         <v>1.6</v>
       </c>
       <c r="D24">
         <v>116.7</v>
       </c>
       <c r="E24">
         <v>116.4</v>
       </c>
       <c r="F24">
         <v>113.5</v>
       </c>
       <c r="G24">
         <v>122.1</v>
       </c>
       <c r="H24">
         <v>123.8</v>
       </c>
       <c r="I24">
         <v>121.9</v>
       </c>
       <c r="J24">
         <v>115.4</v>
       </c>
@@ -3380,57 +3452,60 @@
       </c>
       <c r="AC24">
         <v>69.5</v>
       </c>
       <c r="AD24">
         <v>62.1</v>
       </c>
       <c r="AE24">
         <v>77.2</v>
       </c>
       <c r="AF24">
         <v>82.5</v>
       </c>
       <c r="AG24">
         <v>66.900000000000006</v>
       </c>
       <c r="AH24">
         <v>78.599999999999994</v>
       </c>
       <c r="AI24">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ24">
         <v>76.900000000000006</v>
       </c>
+      <c r="AK24">
+        <v>58</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25">
         <v>53.2</v>
       </c>
       <c r="D25">
         <v>110.3</v>
       </c>
       <c r="E25">
         <v>109.6</v>
       </c>
       <c r="F25">
         <v>107.4</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>108.8</v>
       </c>
       <c r="I25">
         <v>110.4</v>
       </c>
       <c r="J25">
         <v>109.5</v>
       </c>
@@ -3490,57 +3565,60 @@
       </c>
       <c r="AC25">
         <v>96.1</v>
       </c>
       <c r="AD25">
         <v>93.5</v>
       </c>
       <c r="AE25">
         <v>95.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>92</v>
       </c>
       <c r="AJ25">
         <v>96.8</v>
       </c>
+      <c r="AK25">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>109.9</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>111.2</v>
       </c>
       <c r="F26">
         <v>109.8</v>
       </c>
       <c r="G26">
         <v>110.9</v>
       </c>
       <c r="H26">
         <v>112.1</v>
       </c>
       <c r="I26">
         <v>111.6</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -3600,57 +3678,60 @@
       </c>
       <c r="AC26">
         <v>89</v>
       </c>
       <c r="AD26">
         <v>87.9</v>
       </c>
       <c r="AE26">
         <v>90.1</v>
       </c>
       <c r="AF26">
         <v>92</v>
       </c>
       <c r="AG26">
         <v>91.7</v>
       </c>
       <c r="AH26">
         <v>90.9</v>
       </c>
       <c r="AI26">
         <v>92</v>
       </c>
       <c r="AJ26">
         <v>89.2</v>
       </c>
+      <c r="AK26">
+        <v>90.5</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
         <v>2692.2</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>110.4</v>
       </c>
       <c r="F27">
         <v>109.1</v>
       </c>
       <c r="G27">
         <v>111.5</v>
       </c>
       <c r="H27">
         <v>111.2</v>
       </c>
       <c r="I27">
         <v>113</v>
       </c>
       <c r="J27">
         <v>109.7</v>
       </c>
@@ -3710,57 +3791,60 @@
       </c>
       <c r="AC27">
         <v>101.6</v>
       </c>
       <c r="AD27">
         <v>100.7</v>
       </c>
       <c r="AE27">
         <v>100.3</v>
       </c>
       <c r="AF27">
         <v>101.7</v>
       </c>
       <c r="AG27">
         <v>101</v>
       </c>
       <c r="AH27">
         <v>100.8</v>
       </c>
       <c r="AI27">
         <v>100.6</v>
       </c>
       <c r="AJ27">
         <v>102.6</v>
       </c>
+      <c r="AK27">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
         <v>719.1</v>
       </c>
       <c r="D28">
         <v>122.1</v>
       </c>
       <c r="E28">
         <v>123.5</v>
       </c>
       <c r="F28">
         <v>118.6</v>
       </c>
       <c r="G28">
         <v>123.1</v>
       </c>
       <c r="H28">
         <v>124.4</v>
       </c>
       <c r="I28">
         <v>126.5</v>
       </c>
       <c r="J28">
         <v>118.1</v>
       </c>
@@ -3820,57 +3904,60 @@
       </c>
       <c r="AC28">
         <v>101.7</v>
       </c>
       <c r="AD28">
         <v>100.6</v>
       </c>
       <c r="AE28">
         <v>104.7</v>
       </c>
       <c r="AF28">
         <v>103.8</v>
       </c>
       <c r="AG28">
         <v>102.9</v>
       </c>
       <c r="AH28">
         <v>99.9</v>
       </c>
       <c r="AI28">
         <v>101.9</v>
       </c>
       <c r="AJ28">
         <v>105.2</v>
       </c>
+      <c r="AK28">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29">
         <v>18.2</v>
       </c>
       <c r="D29">
         <v>109.9</v>
       </c>
       <c r="E29">
         <v>117</v>
       </c>
       <c r="F29">
         <v>111.6</v>
       </c>
       <c r="G29">
         <v>114</v>
       </c>
       <c r="H29">
         <v>106.6</v>
       </c>
       <c r="I29">
         <v>102.3</v>
       </c>
       <c r="J29">
         <v>105.2</v>
       </c>
@@ -3930,57 +4017,60 @@
       </c>
       <c r="AC29">
         <v>86.4</v>
       </c>
       <c r="AD29">
         <v>84</v>
       </c>
       <c r="AE29">
         <v>85.3</v>
       </c>
       <c r="AF29">
         <v>82.7</v>
       </c>
       <c r="AG29">
         <v>83.8</v>
       </c>
       <c r="AH29">
         <v>84.9</v>
       </c>
       <c r="AI29">
         <v>81.400000000000006</v>
       </c>
       <c r="AJ29">
         <v>78.3</v>
       </c>
+      <c r="AK29">
+        <v>81.7</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30">
         <v>10.1</v>
       </c>
       <c r="D30">
         <v>186.9</v>
       </c>
       <c r="E30">
         <v>194.3</v>
       </c>
       <c r="F30">
         <v>189.8</v>
       </c>
       <c r="G30">
         <v>180.4</v>
       </c>
       <c r="H30">
         <v>152.69999999999999</v>
       </c>
       <c r="I30">
         <v>139</v>
       </c>
       <c r="J30">
         <v>152.19999999999999</v>
       </c>
@@ -4040,57 +4130,60 @@
       </c>
       <c r="AC30">
         <v>100.1</v>
       </c>
       <c r="AD30">
         <v>109.7</v>
       </c>
       <c r="AE30">
         <v>116</v>
       </c>
       <c r="AF30">
         <v>111.3</v>
       </c>
       <c r="AG30">
         <v>111</v>
       </c>
       <c r="AH30">
         <v>113.4</v>
       </c>
       <c r="AI30">
         <v>112.7</v>
       </c>
       <c r="AJ30">
         <v>123.2</v>
       </c>
+      <c r="AK30">
+        <v>120.1</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31">
         <v>131.19999999999999</v>
       </c>
       <c r="D31">
         <v>114.8</v>
       </c>
       <c r="E31">
         <v>116.5</v>
       </c>
       <c r="F31">
         <v>123.8</v>
       </c>
       <c r="G31">
         <v>120.4</v>
       </c>
       <c r="H31">
         <v>120.7</v>
       </c>
       <c r="I31">
         <v>119.7</v>
       </c>
       <c r="J31">
         <v>113.7</v>
       </c>
@@ -4150,57 +4243,60 @@
       </c>
       <c r="AC31">
         <v>85.7</v>
       </c>
       <c r="AD31">
         <v>96.1</v>
       </c>
       <c r="AE31">
         <v>90.8</v>
       </c>
       <c r="AF31">
         <v>87.8</v>
       </c>
       <c r="AG31">
         <v>90.5</v>
       </c>
       <c r="AH31">
         <v>92.6</v>
       </c>
       <c r="AI31">
         <v>89.7</v>
       </c>
       <c r="AJ31">
         <v>90.5</v>
       </c>
+      <c r="AK31">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32">
         <v>510.4</v>
       </c>
       <c r="D32">
         <v>121.1</v>
       </c>
       <c r="E32">
         <v>124.7</v>
       </c>
       <c r="F32">
         <v>117.2</v>
       </c>
       <c r="G32">
         <v>123.1</v>
       </c>
       <c r="H32">
         <v>123.7</v>
       </c>
       <c r="I32">
         <v>130.69999999999999</v>
       </c>
       <c r="J32">
         <v>121</v>
       </c>
@@ -4260,57 +4356,60 @@
       </c>
       <c r="AC32">
         <v>106.5</v>
       </c>
       <c r="AD32">
         <v>103.8</v>
       </c>
       <c r="AE32">
         <v>108.8</v>
       </c>
       <c r="AF32">
         <v>108.5</v>
       </c>
       <c r="AG32">
         <v>107.6</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>104.5</v>
       </c>
       <c r="AJ32">
         <v>109.6</v>
       </c>
+      <c r="AK32">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
+    <row r="33" spans="1:37">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33">
         <v>49.2</v>
       </c>
       <c r="D33">
         <v>129.19999999999999</v>
       </c>
       <c r="E33">
         <v>123.9</v>
       </c>
       <c r="F33">
         <v>122.9</v>
       </c>
       <c r="G33">
         <v>120.3</v>
       </c>
       <c r="H33">
         <v>120.6</v>
       </c>
       <c r="I33">
         <v>125</v>
       </c>
       <c r="J33">
         <v>121.3</v>
       </c>
@@ -4370,57 +4469,60 @@
       </c>
       <c r="AC33">
         <v>98.5</v>
       </c>
       <c r="AD33">
         <v>95.5</v>
       </c>
       <c r="AE33">
         <v>92</v>
       </c>
       <c r="AF33">
         <v>97.1</v>
       </c>
       <c r="AG33">
         <v>97.7</v>
       </c>
       <c r="AH33">
         <v>100.8</v>
       </c>
       <c r="AI33">
         <v>98.5</v>
       </c>
       <c r="AJ33">
         <v>98.5</v>
       </c>
+      <c r="AK33">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1973.1</v>
       </c>
       <c r="D34">
         <v>104</v>
       </c>
       <c r="E34">
         <v>105.1</v>
       </c>
       <c r="F34">
         <v>105.8</v>
       </c>
       <c r="G34">
         <v>107.2</v>
       </c>
       <c r="H34">
         <v>107.3</v>
       </c>
       <c r="I34">
         <v>106.2</v>
       </c>
       <c r="J34">
         <v>106.3</v>
       </c>
@@ -4480,57 +4582,60 @@
       </c>
       <c r="AC34">
         <v>100.6</v>
       </c>
       <c r="AD34">
         <v>101</v>
       </c>
       <c r="AE34">
         <v>100.9</v>
       </c>
       <c r="AF34">
         <v>101.5</v>
       </c>
       <c r="AG34">
         <v>99.8</v>
       </c>
       <c r="AH34">
         <v>100.7</v>
       </c>
       <c r="AI34">
         <v>100.3</v>
       </c>
       <c r="AJ34">
         <v>102.2</v>
       </c>
+      <c r="AK34">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
+    <row r="35" spans="1:37">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>8.4</v>
       </c>
       <c r="D35">
         <v>127.4</v>
       </c>
       <c r="E35">
         <v>125.3</v>
       </c>
       <c r="F35">
         <v>124.3</v>
       </c>
       <c r="G35">
         <v>125.3</v>
       </c>
       <c r="H35">
         <v>119.1</v>
       </c>
       <c r="I35">
         <v>123.7</v>
       </c>
       <c r="J35">
         <v>125.7</v>
       </c>
@@ -4590,57 +4695,60 @@
       </c>
       <c r="AC35">
         <v>86.2</v>
       </c>
       <c r="AD35">
         <v>88.1</v>
       </c>
       <c r="AE35">
         <v>89.9</v>
       </c>
       <c r="AF35">
         <v>92.8</v>
       </c>
       <c r="AG35">
         <v>90.4</v>
       </c>
       <c r="AH35">
         <v>89.9</v>
       </c>
       <c r="AI35">
         <v>87.4</v>
       </c>
       <c r="AJ35">
         <v>93.5</v>
       </c>
+      <c r="AK35">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
+    <row r="36" spans="1:37">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36">
         <v>602.79999999999995</v>
       </c>
       <c r="D36">
         <v>103.2</v>
       </c>
       <c r="E36">
         <v>108.3</v>
       </c>
       <c r="F36">
         <v>111.1</v>
       </c>
       <c r="G36">
         <v>114</v>
       </c>
       <c r="H36">
         <v>113</v>
       </c>
       <c r="I36">
         <v>109.2</v>
       </c>
       <c r="J36">
         <v>108.9</v>
       </c>
@@ -4700,57 +4808,60 @@
       </c>
       <c r="AC36">
         <v>108.3</v>
       </c>
       <c r="AD36">
         <v>111.2</v>
       </c>
       <c r="AE36">
         <v>109.8</v>
       </c>
       <c r="AF36">
         <v>110.5</v>
       </c>
       <c r="AG36">
         <v>110.5</v>
       </c>
       <c r="AH36">
         <v>112.7</v>
       </c>
       <c r="AI36">
         <v>111.3</v>
       </c>
       <c r="AJ36">
         <v>116.3</v>
       </c>
+      <c r="AK36">
+        <v>115.1</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C37">
         <v>55.2</v>
       </c>
       <c r="D37">
         <v>118</v>
       </c>
       <c r="E37">
         <v>115.3</v>
       </c>
       <c r="F37">
         <v>116.6</v>
       </c>
       <c r="G37">
         <v>110.5</v>
       </c>
       <c r="H37">
         <v>112</v>
       </c>
       <c r="I37">
         <v>113</v>
       </c>
       <c r="J37">
         <v>111.9</v>
       </c>
@@ -4810,57 +4921,60 @@
       </c>
       <c r="AC37">
         <v>98</v>
       </c>
       <c r="AD37">
         <v>89.2</v>
       </c>
       <c r="AE37">
         <v>91.1</v>
       </c>
       <c r="AF37">
         <v>89.1</v>
       </c>
       <c r="AG37">
         <v>92.8</v>
       </c>
       <c r="AH37">
         <v>92.7</v>
       </c>
       <c r="AI37">
         <v>93</v>
       </c>
       <c r="AJ37">
         <v>93.1</v>
       </c>
+      <c r="AK37">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
+    <row r="38" spans="1:37">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38">
         <v>15.5</v>
       </c>
       <c r="D38">
         <v>103.8</v>
       </c>
       <c r="E38">
         <v>106</v>
       </c>
       <c r="F38">
         <v>104.7</v>
       </c>
       <c r="G38">
         <v>103.6</v>
       </c>
       <c r="H38">
         <v>101</v>
       </c>
       <c r="I38">
         <v>98.1</v>
       </c>
       <c r="J38">
         <v>98.5</v>
       </c>
@@ -4920,57 +5034,60 @@
       </c>
       <c r="AC38">
         <v>88.6</v>
       </c>
       <c r="AD38">
         <v>89.1</v>
       </c>
       <c r="AE38">
         <v>91</v>
       </c>
       <c r="AF38">
         <v>90.7</v>
       </c>
       <c r="AG38">
         <v>88.1</v>
       </c>
       <c r="AH38">
         <v>87.5</v>
       </c>
       <c r="AI38">
         <v>87.3</v>
       </c>
       <c r="AJ38">
         <v>89</v>
       </c>
+      <c r="AK38">
+        <v>86.9</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39">
         <v>51.4</v>
       </c>
       <c r="D39">
         <v>104.1</v>
       </c>
       <c r="E39">
         <v>106.4</v>
       </c>
       <c r="F39">
         <v>104.9</v>
       </c>
       <c r="G39">
         <v>104.6</v>
       </c>
       <c r="H39">
         <v>101.1</v>
       </c>
       <c r="I39">
         <v>104.3</v>
       </c>
       <c r="J39">
         <v>111.4</v>
       </c>
@@ -5030,57 +5147,60 @@
       </c>
       <c r="AC39">
         <v>93.7</v>
       </c>
       <c r="AD39">
         <v>91.6</v>
       </c>
       <c r="AE39">
         <v>92.3</v>
       </c>
       <c r="AF39">
         <v>92.4</v>
       </c>
       <c r="AG39">
         <v>92.2</v>
       </c>
       <c r="AH39">
         <v>91.1</v>
       </c>
       <c r="AI39">
         <v>90.6</v>
       </c>
       <c r="AJ39">
         <v>90.1</v>
       </c>
+      <c r="AK39">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C40">
         <v>1197</v>
       </c>
       <c r="D40">
         <v>103.4</v>
       </c>
       <c r="E40">
         <v>102.8</v>
       </c>
       <c r="F40">
         <v>102.5</v>
       </c>
       <c r="G40">
         <v>103.4</v>
       </c>
       <c r="H40">
         <v>104.6</v>
       </c>
       <c r="I40">
         <v>103.9</v>
       </c>
       <c r="J40">
         <v>104.3</v>
       </c>
@@ -5140,57 +5260,60 @@
       </c>
       <c r="AC40">
         <v>97.6</v>
       </c>
       <c r="AD40">
         <v>97.3</v>
       </c>
       <c r="AE40">
         <v>97.9</v>
       </c>
       <c r="AF40">
         <v>98.5</v>
       </c>
       <c r="AG40">
         <v>95.6</v>
       </c>
       <c r="AH40">
         <v>95.9</v>
       </c>
       <c r="AI40">
         <v>96.2</v>
       </c>
       <c r="AJ40">
         <v>96.6</v>
       </c>
+      <c r="AK40" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41">
         <v>42.8</v>
       </c>
       <c r="D41">
         <v>114.6</v>
       </c>
       <c r="E41">
         <v>114.2</v>
       </c>
       <c r="F41">
         <v>108.1</v>
       </c>
       <c r="G41">
         <v>111.1</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
         <v>109.1</v>
       </c>
       <c r="J41">
         <v>109.3</v>
       </c>
@@ -5250,57 +5373,60 @@
       </c>
       <c r="AC41">
         <v>94.5</v>
       </c>
       <c r="AD41">
         <v>98.3</v>
       </c>
       <c r="AE41">
         <v>94.3</v>
       </c>
       <c r="AF41">
         <v>92.7</v>
       </c>
       <c r="AG41">
         <v>92.1</v>
       </c>
       <c r="AH41">
         <v>91.2</v>
       </c>
       <c r="AI41">
         <v>88.3</v>
       </c>
       <c r="AJ41">
         <v>91.8</v>
       </c>
+      <c r="AK41">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C42">
         <v>4846.6000000000004</v>
       </c>
       <c r="D42">
         <v>116.3</v>
       </c>
       <c r="E42">
         <v>116.5</v>
       </c>
       <c r="F42">
         <v>114.8</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.9</v>
       </c>
       <c r="I42">
         <v>114.3</v>
       </c>
       <c r="J42">
         <v>112.4</v>
       </c>
@@ -5360,57 +5486,60 @@
       </c>
       <c r="AC42">
         <v>100.1</v>
       </c>
       <c r="AD42">
         <v>100.7</v>
       </c>
       <c r="AE42">
         <v>99.7</v>
       </c>
       <c r="AF42">
         <v>99.7</v>
       </c>
       <c r="AG42">
         <v>99.9</v>
       </c>
       <c r="AH42">
         <v>99.5</v>
       </c>
       <c r="AI42">
         <v>99.4</v>
       </c>
       <c r="AJ42">
         <v>101.3</v>
       </c>
+      <c r="AK42">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C43">
         <v>4434.6000000000004</v>
       </c>
       <c r="D43">
         <v>116.3</v>
       </c>
       <c r="E43">
         <v>116.5</v>
       </c>
       <c r="F43">
         <v>114.8</v>
       </c>
       <c r="G43">
         <v>117.7</v>
       </c>
       <c r="H43">
         <v>114.7</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.1</v>
       </c>
@@ -5470,57 +5599,60 @@
       </c>
       <c r="AC43">
         <v>100.6</v>
       </c>
       <c r="AD43">
         <v>101.4</v>
       </c>
       <c r="AE43">
         <v>100.4</v>
       </c>
       <c r="AF43">
         <v>100.5</v>
       </c>
       <c r="AG43">
         <v>100.5</v>
       </c>
       <c r="AH43">
         <v>100.1</v>
       </c>
       <c r="AI43">
         <v>100</v>
       </c>
       <c r="AJ43">
         <v>102.1</v>
       </c>
+      <c r="AK43">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="44" spans="1:36">
+    <row r="44" spans="1:37">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C44">
         <v>558.20000000000005</v>
       </c>
       <c r="D44">
         <v>125</v>
       </c>
       <c r="E44">
         <v>125.8</v>
       </c>
       <c r="F44">
         <v>122.4</v>
       </c>
       <c r="G44">
         <v>124.2</v>
       </c>
       <c r="H44">
         <v>120.1</v>
       </c>
       <c r="I44">
         <v>119.6</v>
       </c>
       <c r="J44">
         <v>116.9</v>
       </c>
@@ -5580,57 +5712,60 @@
       </c>
       <c r="AC44">
         <v>102.2</v>
       </c>
       <c r="AD44">
         <v>100.6</v>
       </c>
       <c r="AE44">
         <v>100.4</v>
       </c>
       <c r="AF44">
         <v>100.8</v>
       </c>
       <c r="AG44">
         <v>99.3</v>
       </c>
       <c r="AH44">
         <v>98.5</v>
       </c>
       <c r="AI44">
         <v>96.8</v>
       </c>
       <c r="AJ44">
         <v>100</v>
       </c>
+      <c r="AK44">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
+    <row r="45" spans="1:37">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>255.8</v>
       </c>
       <c r="D45">
         <v>115.1</v>
       </c>
       <c r="E45">
         <v>118.1</v>
       </c>
       <c r="F45">
         <v>116.4</v>
       </c>
       <c r="G45">
         <v>119.7</v>
       </c>
       <c r="H45">
         <v>118</v>
       </c>
       <c r="I45">
         <v>116.7</v>
       </c>
       <c r="J45">
         <v>114.7</v>
       </c>
@@ -5690,57 +5825,60 @@
       </c>
       <c r="AC45">
         <v>99.3</v>
       </c>
       <c r="AD45">
         <v>98.3</v>
       </c>
       <c r="AE45">
         <v>99.1</v>
       </c>
       <c r="AF45">
         <v>100.2</v>
       </c>
       <c r="AG45">
         <v>97.3</v>
       </c>
       <c r="AH45">
         <v>97.9</v>
       </c>
       <c r="AI45">
         <v>97.1</v>
       </c>
       <c r="AJ45">
         <v>99.2</v>
       </c>
+      <c r="AK45">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
+    <row r="46" spans="1:37">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>31.5</v>
       </c>
       <c r="D46">
         <v>118.4</v>
       </c>
       <c r="E46">
         <v>113.7</v>
       </c>
       <c r="F46">
         <v>118.9</v>
       </c>
       <c r="G46">
         <v>118.8</v>
       </c>
       <c r="H46">
         <v>112</v>
       </c>
       <c r="I46">
         <v>114.4</v>
       </c>
       <c r="J46">
         <v>110.1</v>
       </c>
@@ -5800,57 +5938,60 @@
       </c>
       <c r="AC46">
         <v>114.5</v>
       </c>
       <c r="AD46">
         <v>112.6</v>
       </c>
       <c r="AE46">
         <v>115.1</v>
       </c>
       <c r="AF46">
         <v>106.8</v>
       </c>
       <c r="AG46">
         <v>113</v>
       </c>
       <c r="AH46">
         <v>114.7</v>
       </c>
       <c r="AI46">
         <v>122.4</v>
       </c>
       <c r="AJ46">
         <v>132.69999999999999</v>
       </c>
+      <c r="AK46">
+        <v>123.8</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
+    <row r="47" spans="1:37">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>375.3</v>
       </c>
       <c r="D47">
         <v>118.9</v>
       </c>
       <c r="E47">
         <v>123.2</v>
       </c>
       <c r="F47">
         <v>123.5</v>
       </c>
       <c r="G47">
         <v>125.4</v>
       </c>
       <c r="H47">
         <v>118.8</v>
       </c>
       <c r="I47">
         <v>118.2</v>
       </c>
       <c r="J47">
         <v>114.8</v>
       </c>
@@ -5910,57 +6051,60 @@
       </c>
       <c r="AC47">
         <v>105.1</v>
       </c>
       <c r="AD47">
         <v>104.3</v>
       </c>
       <c r="AE47">
         <v>105.5</v>
       </c>
       <c r="AF47">
         <v>105.6</v>
       </c>
       <c r="AG47">
         <v>105.8</v>
       </c>
       <c r="AH47">
         <v>105.3</v>
       </c>
       <c r="AI47">
         <v>104.8</v>
       </c>
       <c r="AJ47">
         <v>113.5</v>
       </c>
+      <c r="AK47">
+        <v>111.9</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C48">
         <v>585</v>
       </c>
       <c r="D48">
         <v>102.5</v>
       </c>
       <c r="E48">
         <v>104.8</v>
       </c>
       <c r="F48">
         <v>101.9</v>
       </c>
       <c r="G48">
         <v>104.7</v>
       </c>
       <c r="H48">
         <v>100.1</v>
       </c>
       <c r="I48">
         <v>96.9</v>
       </c>
       <c r="J48">
         <v>99.1</v>
       </c>
@@ -6020,57 +6164,60 @@
       </c>
       <c r="AC48">
         <v>99.7</v>
       </c>
       <c r="AD48">
         <v>105.9</v>
       </c>
       <c r="AE48">
         <v>99.7</v>
       </c>
       <c r="AF48">
         <v>103.4</v>
       </c>
       <c r="AG48">
         <v>105</v>
       </c>
       <c r="AH48">
         <v>108.7</v>
       </c>
       <c r="AI48">
         <v>107.7</v>
       </c>
       <c r="AJ48">
         <v>109.4</v>
       </c>
+      <c r="AK48">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C49">
         <v>312.3</v>
       </c>
       <c r="D49">
         <v>120.5</v>
       </c>
       <c r="E49">
         <v>120.4</v>
       </c>
       <c r="F49">
         <v>117.6</v>
       </c>
       <c r="G49">
         <v>116.9</v>
       </c>
       <c r="H49">
         <v>109.3</v>
       </c>
       <c r="I49">
         <v>110.1</v>
       </c>
       <c r="J49">
         <v>110.8</v>
       </c>
@@ -6130,57 +6277,60 @@
       </c>
       <c r="AC49">
         <v>104.6</v>
       </c>
       <c r="AD49">
         <v>106.1</v>
       </c>
       <c r="AE49">
         <v>105.3</v>
       </c>
       <c r="AF49">
         <v>104.4</v>
       </c>
       <c r="AG49">
         <v>104.7</v>
       </c>
       <c r="AH49">
         <v>104.5</v>
       </c>
       <c r="AI49">
         <v>105.8</v>
       </c>
       <c r="AJ49">
         <v>112.4</v>
       </c>
+      <c r="AK49">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
+    <row r="50" spans="1:37">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50">
         <v>474.3</v>
       </c>
       <c r="D50">
         <v>122.4</v>
       </c>
       <c r="E50">
         <v>127.9</v>
       </c>
       <c r="F50">
         <v>121.6</v>
       </c>
       <c r="G50">
         <v>123.7</v>
       </c>
       <c r="H50">
         <v>121.5</v>
       </c>
       <c r="I50">
         <v>126.4</v>
       </c>
       <c r="J50">
         <v>119</v>
       </c>
@@ -6240,57 +6390,60 @@
       </c>
       <c r="AC50">
         <v>106.4</v>
       </c>
       <c r="AD50">
         <v>102.1</v>
       </c>
       <c r="AE50">
         <v>102.2</v>
       </c>
       <c r="AF50">
         <v>103.9</v>
       </c>
       <c r="AG50">
         <v>101.7</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>103.4</v>
       </c>
       <c r="AJ50">
         <v>106.8</v>
       </c>
+      <c r="AK50">
+        <v>104</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>127.5</v>
       </c>
       <c r="D51">
         <v>113.2</v>
       </c>
       <c r="E51">
         <v>121.3</v>
       </c>
       <c r="F51">
         <v>124.1</v>
       </c>
       <c r="G51">
         <v>130.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.80000000000001</v>
       </c>
       <c r="I51">
         <v>138.30000000000001</v>
       </c>
       <c r="J51">
         <v>133.9</v>
       </c>
@@ -6350,57 +6503,60 @@
       </c>
       <c r="AC51">
         <v>144.69999999999999</v>
       </c>
       <c r="AD51">
         <v>153.1</v>
       </c>
       <c r="AE51">
         <v>135.1</v>
       </c>
       <c r="AF51">
         <v>142.30000000000001</v>
       </c>
       <c r="AG51">
         <v>141.9</v>
       </c>
       <c r="AH51">
         <v>137.5</v>
       </c>
       <c r="AI51">
         <v>148.30000000000001</v>
       </c>
       <c r="AJ51">
         <v>155.6</v>
       </c>
+      <c r="AK51">
+        <v>175.5</v>
+      </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C52">
         <v>156</v>
       </c>
       <c r="D52">
         <v>122</v>
       </c>
       <c r="E52">
         <v>122.9</v>
       </c>
       <c r="F52">
         <v>123</v>
       </c>
       <c r="G52">
         <v>121.4</v>
       </c>
       <c r="H52">
         <v>116.8</v>
       </c>
       <c r="I52">
         <v>116.4</v>
       </c>
       <c r="J52">
         <v>114.3</v>
       </c>
@@ -6460,57 +6616,60 @@
       </c>
       <c r="AC52">
         <v>94</v>
       </c>
       <c r="AD52">
         <v>93.1</v>
       </c>
       <c r="AE52">
         <v>93.6</v>
       </c>
       <c r="AF52">
         <v>92.5</v>
       </c>
       <c r="AG52">
         <v>92.3</v>
       </c>
       <c r="AH52">
         <v>92.5</v>
       </c>
       <c r="AI52">
         <v>92.1</v>
       </c>
       <c r="AJ52">
         <v>93.7</v>
       </c>
+      <c r="AK52">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>525.6</v>
       </c>
       <c r="D53">
         <v>116.5</v>
       </c>
       <c r="E53">
         <v>113.3</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
       <c r="G53">
         <v>115.4</v>
       </c>
       <c r="H53">
         <v>114.2</v>
       </c>
       <c r="I53">
         <v>116.4</v>
       </c>
       <c r="J53">
         <v>114.5</v>
       </c>
@@ -6570,57 +6729,60 @@
       </c>
       <c r="AC53">
         <v>87.4</v>
       </c>
       <c r="AD53">
         <v>85.5</v>
       </c>
       <c r="AE53">
         <v>85.8</v>
       </c>
       <c r="AF53">
         <v>86.2</v>
       </c>
       <c r="AG53">
         <v>86.2</v>
       </c>
       <c r="AH53">
         <v>82.4</v>
       </c>
       <c r="AI53">
         <v>84.9</v>
       </c>
       <c r="AJ53">
         <v>79.400000000000006</v>
       </c>
+      <c r="AK53">
+        <v>75.400000000000006</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:37">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
         <v>75.400000000000006</v>
       </c>
       <c r="D54">
         <v>110.5</v>
       </c>
       <c r="E54">
         <v>113.9</v>
       </c>
       <c r="F54">
         <v>111.5</v>
       </c>
       <c r="G54">
         <v>117</v>
       </c>
       <c r="H54">
         <v>109.8</v>
       </c>
       <c r="I54">
         <v>111.4</v>
       </c>
       <c r="J54">
         <v>104.7</v>
       </c>
@@ -6680,57 +6842,60 @@
       </c>
       <c r="AC54">
         <v>94.4</v>
       </c>
       <c r="AD54">
         <v>93.8</v>
       </c>
       <c r="AE54">
         <v>93.1</v>
       </c>
       <c r="AF54">
         <v>93.8</v>
       </c>
       <c r="AG54">
         <v>93</v>
       </c>
       <c r="AH54">
         <v>90.7</v>
       </c>
       <c r="AI54">
         <v>90.9</v>
       </c>
       <c r="AJ54">
         <v>93.4</v>
       </c>
+      <c r="AK54">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
+    <row r="55" spans="1:37">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55">
         <v>26.9</v>
       </c>
       <c r="D55">
         <v>117.2</v>
       </c>
       <c r="E55">
         <v>115</v>
       </c>
       <c r="F55">
         <v>116.8</v>
       </c>
       <c r="G55">
         <v>115.3</v>
       </c>
       <c r="H55">
         <v>118.9</v>
       </c>
       <c r="I55">
         <v>121.1</v>
       </c>
       <c r="J55">
         <v>120</v>
       </c>
@@ -6790,57 +6955,60 @@
       </c>
       <c r="AC55">
         <v>94</v>
       </c>
       <c r="AD55">
         <v>86.1</v>
       </c>
       <c r="AE55">
         <v>94.3</v>
       </c>
       <c r="AF55">
         <v>84.4</v>
       </c>
       <c r="AG55">
         <v>88.6</v>
       </c>
       <c r="AH55">
         <v>89.2</v>
       </c>
       <c r="AI55">
         <v>89</v>
       </c>
       <c r="AJ55">
         <v>88.2</v>
       </c>
+      <c r="AK55">
+        <v>83.6</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
         <v>376.3</v>
       </c>
       <c r="D56">
         <v>108.2</v>
       </c>
       <c r="E56">
         <v>108.5</v>
       </c>
       <c r="F56">
         <v>107.4</v>
       </c>
       <c r="G56">
         <v>110</v>
       </c>
       <c r="H56">
         <v>108.7</v>
       </c>
       <c r="I56">
         <v>109.4</v>
       </c>
       <c r="J56">
         <v>106.6</v>
       </c>
@@ -6900,57 +7068,60 @@
       </c>
       <c r="AC56">
         <v>99.2</v>
       </c>
       <c r="AD56">
         <v>98.6</v>
       </c>
       <c r="AE56">
         <v>98.5</v>
       </c>
       <c r="AF56">
         <v>100.3</v>
       </c>
       <c r="AG56">
         <v>99</v>
       </c>
       <c r="AH56">
         <v>98.2</v>
       </c>
       <c r="AI56">
         <v>97.4</v>
       </c>
       <c r="AJ56">
         <v>100.2</v>
       </c>
+      <c r="AK56">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57">
         <v>171.4</v>
       </c>
       <c r="D57">
         <v>114.4</v>
       </c>
       <c r="E57">
         <v>114.8</v>
       </c>
       <c r="F57">
         <v>112.1</v>
       </c>
       <c r="G57">
         <v>114</v>
       </c>
       <c r="H57">
         <v>113.4</v>
       </c>
       <c r="I57">
         <v>110.7</v>
       </c>
       <c r="J57">
         <v>110.8</v>
       </c>
@@ -7010,57 +7181,60 @@
       </c>
       <c r="AC57">
         <v>95.2</v>
       </c>
       <c r="AD57">
         <v>96.8</v>
       </c>
       <c r="AE57">
         <v>96.5</v>
       </c>
       <c r="AF57">
         <v>94.8</v>
       </c>
       <c r="AG57">
         <v>93.7</v>
       </c>
       <c r="AH57">
         <v>93.5</v>
       </c>
       <c r="AI57">
         <v>91.7</v>
       </c>
       <c r="AJ57">
         <v>91.2</v>
       </c>
+      <c r="AK57">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C58">
         <v>149.5</v>
       </c>
       <c r="D58">
         <v>101.8</v>
       </c>
       <c r="E58">
         <v>101.9</v>
       </c>
       <c r="F58">
         <v>100.9</v>
       </c>
       <c r="G58">
         <v>101.3</v>
       </c>
       <c r="H58">
         <v>101.7</v>
       </c>
       <c r="I58">
         <v>101.9</v>
       </c>
       <c r="J58">
         <v>101.8</v>
       </c>
@@ -7120,57 +7294,60 @@
       </c>
       <c r="AC58">
         <v>102</v>
       </c>
       <c r="AD58">
         <v>101.3</v>
       </c>
       <c r="AE58">
         <v>100.7</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.7</v>
       </c>
       <c r="AH58">
         <v>103.3</v>
       </c>
       <c r="AI58">
         <v>101.7</v>
       </c>
       <c r="AJ58">
         <v>103.8</v>
       </c>
+      <c r="AK58" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59">
         <v>223.1</v>
       </c>
       <c r="D59">
         <v>121.9</v>
       </c>
       <c r="E59">
         <v>122.9</v>
       </c>
       <c r="F59">
         <v>121</v>
       </c>
       <c r="G59">
         <v>123</v>
       </c>
       <c r="H59">
         <v>120.6</v>
       </c>
       <c r="I59">
         <v>120.5</v>
       </c>
       <c r="J59">
         <v>120.4</v>
       </c>
@@ -7230,57 +7407,60 @@
       </c>
       <c r="AC59">
         <v>99.9</v>
       </c>
       <c r="AD59">
         <v>100</v>
       </c>
       <c r="AE59">
         <v>98.1</v>
       </c>
       <c r="AF59">
         <v>98.7</v>
       </c>
       <c r="AG59">
         <v>98.1</v>
       </c>
       <c r="AH59">
         <v>97.5</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>93.6</v>
       </c>
+      <c r="AK59">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="60" spans="1:36">
+    <row r="60" spans="1:37">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C60">
         <v>10.5</v>
       </c>
       <c r="D60">
         <v>105.1</v>
       </c>
       <c r="E60">
         <v>108.1</v>
       </c>
       <c r="F60">
         <v>106.9</v>
       </c>
       <c r="G60">
         <v>106.9</v>
       </c>
       <c r="H60">
         <v>106.5</v>
       </c>
       <c r="I60">
         <v>105.4</v>
       </c>
       <c r="J60">
         <v>105.3</v>
       </c>
@@ -7340,57 +7520,60 @@
       </c>
       <c r="AC60">
         <v>88.3</v>
       </c>
       <c r="AD60">
         <v>86.6</v>
       </c>
       <c r="AE60">
         <v>86.4</v>
       </c>
       <c r="AF60">
         <v>84.9</v>
       </c>
       <c r="AG60">
         <v>85.7</v>
       </c>
       <c r="AH60">
         <v>84.9</v>
       </c>
       <c r="AI60">
         <v>82.7</v>
       </c>
       <c r="AJ60">
         <v>83.7</v>
       </c>
+      <c r="AK60">
+        <v>81.400000000000006</v>
+      </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C61">
         <v>412</v>
       </c>
       <c r="D61">
         <v>116.7</v>
       </c>
       <c r="E61">
         <v>116</v>
       </c>
       <c r="F61">
         <v>115.3</v>
       </c>
       <c r="G61">
         <v>115.6</v>
       </c>
       <c r="H61">
         <v>115.9</v>
       </c>
       <c r="I61">
         <v>115.8</v>
       </c>
       <c r="J61">
         <v>115.1</v>
       </c>
@@ -7450,57 +7633,60 @@
       </c>
       <c r="AC61">
         <v>94.3</v>
       </c>
       <c r="AD61">
         <v>92.4</v>
       </c>
       <c r="AE61">
         <v>93.1</v>
       </c>
       <c r="AF61">
         <v>92.2</v>
       </c>
       <c r="AG61">
         <v>93.1</v>
       </c>
       <c r="AH61">
         <v>92.6</v>
       </c>
       <c r="AI61">
         <v>92.6</v>
       </c>
       <c r="AJ61">
         <v>93.1</v>
       </c>
+      <c r="AK61">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="62" spans="1:36">
+    <row r="62" spans="1:37">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
         <v>102.1</v>
       </c>
       <c r="J62">
         <v>104.2</v>
       </c>
@@ -7560,57 +7746,60 @@
       </c>
       <c r="AC62">
         <v>94.8</v>
       </c>
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
+      <c r="AK62">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="63" spans="1:36">
+    <row r="63" spans="1:37">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C63">
         <v>3.7</v>
       </c>
       <c r="D63">
         <v>159.9</v>
       </c>
       <c r="E63">
         <v>151.5</v>
       </c>
       <c r="F63">
         <v>148.5</v>
       </c>
       <c r="G63">
         <v>147.30000000000001</v>
       </c>
       <c r="H63">
         <v>139</v>
       </c>
       <c r="I63">
         <v>143.6</v>
       </c>
       <c r="J63">
         <v>142.6</v>
       </c>
@@ -7670,57 +7859,60 @@
       </c>
       <c r="AC63">
         <v>62.1</v>
       </c>
       <c r="AD63">
         <v>54.8</v>
       </c>
       <c r="AE63">
         <v>53.9</v>
       </c>
       <c r="AF63">
         <v>54.3</v>
       </c>
       <c r="AG63">
         <v>52.6</v>
       </c>
       <c r="AH63">
         <v>52.7</v>
       </c>
       <c r="AI63">
         <v>45.5</v>
       </c>
       <c r="AJ63">
         <v>44.2</v>
       </c>
+      <c r="AK63">
+        <v>43.6</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
+    <row r="64" spans="1:37">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C64">
         <v>5.7</v>
       </c>
       <c r="D64">
         <v>107.6</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
       <c r="F64">
         <v>99.2</v>
       </c>
       <c r="G64">
         <v>106</v>
       </c>
       <c r="H64">
         <v>103.6</v>
       </c>
       <c r="I64">
         <v>105.5</v>
       </c>
       <c r="J64">
         <v>105.2</v>
       </c>
@@ -7780,57 +7972,60 @@
       </c>
       <c r="AC64">
         <v>71.8</v>
       </c>
       <c r="AD64">
         <v>68.8</v>
       </c>
       <c r="AE64">
         <v>71.099999999999994</v>
       </c>
       <c r="AF64">
         <v>70.8</v>
       </c>
       <c r="AG64">
         <v>70.2</v>
       </c>
       <c r="AH64">
         <v>67.099999999999994</v>
       </c>
       <c r="AI64">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ64">
         <v>67.900000000000006</v>
       </c>
+      <c r="AK64">
+        <v>71.099999999999994</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
+    <row r="65" spans="1:37">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C65">
         <v>91.9</v>
       </c>
       <c r="D65">
         <v>121.1</v>
       </c>
       <c r="E65">
         <v>121.7</v>
       </c>
       <c r="F65">
         <v>122.4</v>
       </c>
       <c r="G65">
         <v>118.6</v>
       </c>
       <c r="H65">
         <v>121.7</v>
       </c>
       <c r="I65">
         <v>124</v>
       </c>
       <c r="J65">
         <v>121.8</v>
       </c>
@@ -7890,57 +8085,60 @@
       </c>
       <c r="AC65">
         <v>102.5</v>
       </c>
       <c r="AD65">
         <v>93.3</v>
       </c>
       <c r="AE65">
         <v>99.1</v>
       </c>
       <c r="AF65">
         <v>95.2</v>
       </c>
       <c r="AG65">
         <v>100.1</v>
       </c>
       <c r="AH65">
         <v>98.9</v>
       </c>
       <c r="AI65">
         <v>100.8</v>
       </c>
       <c r="AJ65">
         <v>102.3</v>
       </c>
+      <c r="AK65">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
+    <row r="66" spans="1:37">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C66">
         <v>19.7</v>
       </c>
       <c r="D66">
         <v>106.7</v>
       </c>
       <c r="E66">
         <v>106.2</v>
       </c>
       <c r="F66">
         <v>110.9</v>
       </c>
       <c r="G66">
         <v>112.5</v>
       </c>
       <c r="H66">
         <v>104.7</v>
       </c>
       <c r="I66">
         <v>109.5</v>
       </c>
       <c r="J66">
         <v>110.3</v>
       </c>
@@ -8000,57 +8198,60 @@
       </c>
       <c r="AC66">
         <v>97.4</v>
       </c>
       <c r="AD66">
         <v>98.4</v>
       </c>
       <c r="AE66">
         <v>93.7</v>
       </c>
       <c r="AF66">
         <v>99.7</v>
       </c>
       <c r="AG66">
         <v>106.9</v>
       </c>
       <c r="AH66">
         <v>105.2</v>
       </c>
       <c r="AI66">
         <v>103.2</v>
       </c>
       <c r="AJ66">
         <v>104.4</v>
       </c>
+      <c r="AK66">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
+    <row r="67" spans="1:37">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67">
         <v>13.7</v>
       </c>
       <c r="D67">
         <v>121.2</v>
       </c>
       <c r="E67">
         <v>124.2</v>
       </c>
       <c r="F67">
         <v>120.4</v>
       </c>
       <c r="G67">
         <v>125.2</v>
       </c>
       <c r="H67">
         <v>125.6</v>
       </c>
       <c r="I67">
         <v>123.1</v>
       </c>
       <c r="J67">
         <v>128.6</v>
       </c>
@@ -8110,167 +8311,173 @@
       </c>
       <c r="AC67">
         <v>85.3</v>
       </c>
       <c r="AD67">
         <v>88.4</v>
       </c>
       <c r="AE67">
         <v>89.7</v>
       </c>
       <c r="AF67">
         <v>85.3</v>
       </c>
       <c r="AG67">
         <v>85.2</v>
       </c>
       <c r="AH67">
         <v>85.6</v>
       </c>
       <c r="AI67">
         <v>80.3</v>
       </c>
       <c r="AJ67">
         <v>78.900000000000006</v>
       </c>
+      <c r="AK67">
+        <v>80.3</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
+    <row r="68" spans="1:37">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C68">
         <v>31.4</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="U68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="X68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Y68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Z68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AA68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AC68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AD68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AE68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AF68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AH68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AI68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AJ68" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="69" spans="1:36">
+    <row r="69" spans="1:37">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C69">
         <v>232.9</v>
       </c>
       <c r="D69">
         <v>117.4</v>
       </c>
       <c r="E69">
         <v>116.7</v>
       </c>
       <c r="F69">
         <v>115.5</v>
       </c>
       <c r="G69">
         <v>115.7</v>
       </c>
       <c r="H69">
         <v>116.2</v>
       </c>
       <c r="I69">
         <v>115</v>
       </c>
       <c r="J69">
         <v>115</v>
       </c>
@@ -8330,57 +8537,60 @@
       </c>
       <c r="AC69">
         <v>92.1</v>
       </c>
       <c r="AD69">
         <v>92.8</v>
       </c>
       <c r="AE69">
         <v>92.1</v>
       </c>
       <c r="AF69">
         <v>91.1</v>
       </c>
       <c r="AG69">
         <v>91.2</v>
       </c>
       <c r="AH69">
         <v>90.2</v>
       </c>
       <c r="AI69">
         <v>89.9</v>
       </c>
       <c r="AJ69">
         <v>90.1</v>
       </c>
+      <c r="AK69">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
+    <row r="70" spans="1:37">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>6</v>
       </c>
       <c r="D70">
         <v>122.8</v>
       </c>
       <c r="E70">
         <v>122.5</v>
       </c>
       <c r="F70">
         <v>122.2</v>
       </c>
       <c r="G70">
         <v>115.8</v>
       </c>
       <c r="H70">
         <v>111.1</v>
       </c>
       <c r="I70">
         <v>111.3</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -8439,75 +8649,78 @@
         <v>81.400000000000006</v>
       </c>
       <c r="AC70">
         <v>81.5</v>
       </c>
       <c r="AD70">
         <v>80</v>
       </c>
       <c r="AE70">
         <v>79.2</v>
       </c>
       <c r="AF70">
         <v>77.8</v>
       </c>
       <c r="AG70">
         <v>74</v>
       </c>
       <c r="AH70">
         <v>74.3</v>
       </c>
       <c r="AI70">
         <v>74.900000000000006</v>
       </c>
       <c r="AJ70">
         <v>71.2</v>
+      </c>
+      <c r="AK70">
+        <v>64.400000000000006</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6798D87-6E70-4982-A17B-A398F44F7798}">
-  <dimension ref="A1:AJ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE46398-FC77-4BE8-947F-F480EC6D98DF}">
+  <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -8566,60 +8779,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8676,57 +8892,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115</v>
       </c>
       <c r="E4">
         <v>115.8</v>
       </c>
       <c r="F4">
         <v>113.6</v>
       </c>
       <c r="G4">
         <v>114.9</v>
       </c>
       <c r="H4">
         <v>113.9</v>
       </c>
       <c r="I4">
         <v>114.3</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -8786,57 +9005,60 @@
       </c>
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
+      <c r="AK4">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
         <v>112.7</v>
       </c>
       <c r="I5">
         <v>115.3</v>
       </c>
       <c r="J5">
         <v>114.8</v>
       </c>
@@ -8896,57 +9118,60 @@
       </c>
       <c r="AC5">
         <v>102.1</v>
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>102.5</v>
       </c>
+      <c r="AK5">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
         <v>113.1</v>
       </c>
       <c r="I6">
         <v>114.4</v>
       </c>
       <c r="J6">
         <v>118.5</v>
       </c>
@@ -9006,57 +9231,60 @@
       </c>
       <c r="AC6">
         <v>103.9</v>
       </c>
       <c r="AD6">
         <v>100.2</v>
       </c>
       <c r="AE6">
         <v>102.9</v>
       </c>
       <c r="AF6">
         <v>101.9</v>
       </c>
       <c r="AG6">
         <v>102.5</v>
       </c>
       <c r="AH6">
         <v>100.6</v>
       </c>
       <c r="AI6">
         <v>101.9</v>
       </c>
       <c r="AJ6">
         <v>102.7</v>
       </c>
+      <c r="AK6">
+        <v>102</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>118.3</v>
       </c>
       <c r="E7">
         <v>120.2</v>
       </c>
       <c r="F7">
         <v>118.6</v>
       </c>
       <c r="G7">
         <v>118.8</v>
       </c>
       <c r="H7">
         <v>113.8</v>
       </c>
       <c r="I7">
         <v>116.6</v>
       </c>
       <c r="J7">
         <v>121.2</v>
       </c>
@@ -9116,57 +9344,60 @@
       </c>
       <c r="AC7">
         <v>108.8</v>
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
         <v>109.3</v>
       </c>
+      <c r="AK7">
+        <v>108</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
         <v>111.3</v>
       </c>
       <c r="I8">
         <v>112</v>
       </c>
       <c r="J8">
         <v>117.5</v>
       </c>
@@ -9226,57 +9457,60 @@
       </c>
       <c r="AC8">
         <v>110</v>
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
         <v>112.2</v>
       </c>
+      <c r="AK8">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>18.3</v>
       </c>
       <c r="D9">
         <v>92</v>
       </c>
       <c r="E9">
         <v>95.8</v>
       </c>
       <c r="F9">
         <v>95.1</v>
       </c>
       <c r="G9">
         <v>102.3</v>
       </c>
       <c r="H9">
         <v>99.7</v>
       </c>
       <c r="I9">
         <v>102.1</v>
       </c>
       <c r="J9">
         <v>102.8</v>
       </c>
@@ -9336,57 +9570,60 @@
       </c>
       <c r="AC9">
         <v>106.7</v>
       </c>
       <c r="AD9">
         <v>106.5</v>
       </c>
       <c r="AE9">
         <v>130.4</v>
       </c>
       <c r="AF9">
         <v>124.3</v>
       </c>
       <c r="AG9">
         <v>134.4</v>
       </c>
       <c r="AH9">
         <v>139.80000000000001</v>
       </c>
       <c r="AI9">
         <v>135</v>
       </c>
       <c r="AJ9">
         <v>148.19999999999999</v>
       </c>
+      <c r="AK9">
+        <v>150</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>628</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>126.2</v>
       </c>
       <c r="F10">
         <v>121</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
         <v>113.8</v>
       </c>
       <c r="I10">
         <v>117.7</v>
       </c>
       <c r="J10">
         <v>113.9</v>
       </c>
@@ -9446,57 +9683,60 @@
       </c>
       <c r="AC10">
         <v>118.5</v>
       </c>
       <c r="AD10">
         <v>115.1</v>
       </c>
       <c r="AE10">
         <v>121.7</v>
       </c>
       <c r="AF10">
         <v>116</v>
       </c>
       <c r="AG10">
         <v>118.5</v>
       </c>
       <c r="AH10">
         <v>116.1</v>
       </c>
       <c r="AI10">
         <v>120.5</v>
       </c>
       <c r="AJ10">
         <v>120.8</v>
       </c>
+      <c r="AK10">
+        <v>121.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>231.1</v>
       </c>
       <c r="D11">
         <v>125.8</v>
       </c>
       <c r="E11">
         <v>113.9</v>
       </c>
       <c r="F11">
         <v>122.9</v>
       </c>
       <c r="G11">
         <v>116.5</v>
       </c>
       <c r="H11">
         <v>113.4</v>
       </c>
       <c r="I11">
         <v>104.4</v>
       </c>
       <c r="J11">
         <v>121</v>
       </c>
@@ -9556,57 +9796,60 @@
       </c>
       <c r="AC11">
         <v>104.1</v>
       </c>
       <c r="AD11">
         <v>101.6</v>
       </c>
       <c r="AE11">
         <v>101.5</v>
       </c>
       <c r="AF11">
         <v>102.7</v>
       </c>
       <c r="AG11">
         <v>107.1</v>
       </c>
       <c r="AH11">
         <v>103.2</v>
       </c>
       <c r="AI11">
         <v>104.9</v>
       </c>
       <c r="AJ11">
         <v>109.5</v>
       </c>
+      <c r="AK11">
+        <v>108.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>262.2</v>
       </c>
       <c r="D12">
         <v>109.5</v>
       </c>
       <c r="E12">
         <v>107.6</v>
       </c>
       <c r="F12">
         <v>106.4</v>
       </c>
       <c r="G12">
         <v>111.4</v>
       </c>
       <c r="H12">
         <v>105.4</v>
       </c>
       <c r="I12">
         <v>114.8</v>
       </c>
       <c r="J12">
         <v>118.1</v>
       </c>
@@ -9666,57 +9909,60 @@
       </c>
       <c r="AC12">
         <v>92.9</v>
       </c>
       <c r="AD12">
         <v>93.1</v>
       </c>
       <c r="AE12">
         <v>95.2</v>
       </c>
       <c r="AF12">
         <v>92.4</v>
       </c>
       <c r="AG12">
         <v>93.3</v>
       </c>
       <c r="AH12">
         <v>93.1</v>
       </c>
       <c r="AI12">
         <v>94.6</v>
       </c>
       <c r="AJ12">
         <v>89.9</v>
       </c>
+      <c r="AK12">
+        <v>95</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>344.6</v>
       </c>
       <c r="D13">
         <v>125.9</v>
       </c>
       <c r="E13">
         <v>127.6</v>
       </c>
       <c r="F13">
         <v>120.7</v>
       </c>
       <c r="G13">
         <v>126.7</v>
       </c>
       <c r="H13">
         <v>128.69999999999999</v>
       </c>
       <c r="I13">
         <v>130.80000000000001</v>
       </c>
       <c r="J13">
         <v>124.9</v>
       </c>
@@ -9776,57 +10022,60 @@
       </c>
       <c r="AC13">
         <v>114.2</v>
       </c>
       <c r="AD13">
         <v>108.7</v>
       </c>
       <c r="AE13">
         <v>111.4</v>
       </c>
       <c r="AF13">
         <v>114.7</v>
       </c>
       <c r="AG13">
         <v>114.5</v>
       </c>
       <c r="AH13">
         <v>111.1</v>
       </c>
       <c r="AI13">
         <v>113.6</v>
       </c>
       <c r="AJ13">
         <v>117.2</v>
       </c>
+      <c r="AK13">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>152.30000000000001</v>
       </c>
       <c r="D14">
         <v>101.8</v>
       </c>
       <c r="E14">
         <v>115.2</v>
       </c>
       <c r="F14">
         <v>109.8</v>
       </c>
       <c r="G14">
         <v>114.8</v>
       </c>
       <c r="H14">
         <v>112.2</v>
       </c>
       <c r="I14">
         <v>120.6</v>
       </c>
       <c r="J14">
         <v>139</v>
       </c>
@@ -9886,57 +10135,60 @@
       </c>
       <c r="AC14">
         <v>78.099999999999994</v>
       </c>
       <c r="AD14">
         <v>77.5</v>
       </c>
       <c r="AE14">
         <v>70.2</v>
       </c>
       <c r="AF14">
         <v>77.099999999999994</v>
       </c>
       <c r="AG14">
         <v>76.400000000000006</v>
       </c>
       <c r="AH14">
         <v>82.9</v>
       </c>
       <c r="AI14">
         <v>78.5</v>
       </c>
       <c r="AJ14">
         <v>73.2</v>
       </c>
+      <c r="AK14">
+        <v>69.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>8.6999999999999993</v>
       </c>
       <c r="D15">
         <v>110.2</v>
       </c>
       <c r="E15">
         <v>113.1</v>
       </c>
       <c r="F15">
         <v>108.3</v>
       </c>
       <c r="G15">
         <v>110.9</v>
       </c>
       <c r="H15">
         <v>106.6</v>
       </c>
       <c r="I15">
         <v>102.9</v>
       </c>
       <c r="J15">
         <v>103</v>
       </c>
@@ -9996,57 +10248,60 @@
       </c>
       <c r="AC15">
         <v>85.6</v>
       </c>
       <c r="AD15">
         <v>82.9</v>
       </c>
       <c r="AE15">
         <v>84</v>
       </c>
       <c r="AF15">
         <v>80.900000000000006</v>
       </c>
       <c r="AG15">
         <v>79.900000000000006</v>
       </c>
       <c r="AH15">
         <v>80.900000000000006</v>
       </c>
       <c r="AI15">
         <v>79.3</v>
       </c>
       <c r="AJ15">
         <v>78.5</v>
       </c>
+      <c r="AK15">
+        <v>78.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>28.4</v>
       </c>
       <c r="D16">
         <v>108.3</v>
       </c>
       <c r="E16">
         <v>110.3</v>
       </c>
       <c r="F16">
         <v>109.5</v>
       </c>
       <c r="G16">
         <v>110.5</v>
       </c>
       <c r="H16">
         <v>106</v>
       </c>
       <c r="I16">
         <v>113.2</v>
       </c>
       <c r="J16">
         <v>115.3</v>
       </c>
@@ -10106,57 +10361,60 @@
       </c>
       <c r="AC16">
         <v>99.9</v>
       </c>
       <c r="AD16">
         <v>101</v>
       </c>
       <c r="AE16">
         <v>102.2</v>
       </c>
       <c r="AF16">
         <v>97.7</v>
       </c>
       <c r="AG16">
         <v>99.7</v>
       </c>
       <c r="AH16">
         <v>97</v>
       </c>
       <c r="AI16">
         <v>99.6</v>
       </c>
       <c r="AJ16">
         <v>96.8</v>
       </c>
+      <c r="AK16">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>639.79999999999995</v>
       </c>
       <c r="D17">
         <v>109.9</v>
       </c>
       <c r="E17">
         <v>110.7</v>
       </c>
       <c r="F17">
         <v>109</v>
       </c>
       <c r="G17">
         <v>113</v>
       </c>
       <c r="H17">
         <v>111.3</v>
       </c>
       <c r="I17">
         <v>110.7</v>
       </c>
       <c r="J17">
         <v>110.4</v>
       </c>
@@ -10216,57 +10474,60 @@
       </c>
       <c r="AC17">
         <v>90.3</v>
       </c>
       <c r="AD17">
         <v>89.1</v>
       </c>
       <c r="AE17">
         <v>89.5</v>
       </c>
       <c r="AF17">
         <v>88.9</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>85.9</v>
       </c>
       <c r="AJ17">
         <v>84.8</v>
       </c>
+      <c r="AK17">
+        <v>86.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18">
         <v>63.4</v>
       </c>
       <c r="D18">
         <v>118.3</v>
       </c>
       <c r="E18">
         <v>121.1</v>
       </c>
       <c r="F18">
         <v>114.4</v>
       </c>
       <c r="G18">
         <v>120.6</v>
       </c>
       <c r="H18">
         <v>119.6</v>
       </c>
       <c r="I18">
         <v>114.9</v>
       </c>
       <c r="J18">
         <v>110.3</v>
       </c>
@@ -10326,57 +10587,60 @@
       </c>
       <c r="AC18">
         <v>91</v>
       </c>
       <c r="AD18">
         <v>88.2</v>
       </c>
       <c r="AE18">
         <v>87.6</v>
       </c>
       <c r="AF18">
         <v>86.4</v>
       </c>
       <c r="AG18">
         <v>83.6</v>
       </c>
       <c r="AH18">
         <v>83.8</v>
       </c>
       <c r="AI18">
         <v>82.6</v>
       </c>
       <c r="AJ18">
         <v>84.2</v>
       </c>
+      <c r="AK18">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>180.5</v>
       </c>
       <c r="D19">
         <v>108.8</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.5</v>
       </c>
       <c r="G19">
         <v>115.4</v>
       </c>
       <c r="H19">
         <v>111</v>
       </c>
       <c r="I19">
         <v>110.2</v>
       </c>
       <c r="J19">
         <v>111.7</v>
       </c>
@@ -10436,57 +10700,60 @@
       </c>
       <c r="AC19">
         <v>90.5</v>
       </c>
       <c r="AD19">
         <v>89.1</v>
       </c>
       <c r="AE19">
         <v>89.3</v>
       </c>
       <c r="AF19">
         <v>88.1</v>
       </c>
       <c r="AG19">
         <v>85.3</v>
       </c>
       <c r="AH19">
         <v>79.599999999999994</v>
       </c>
       <c r="AI19">
         <v>80</v>
       </c>
       <c r="AJ19">
         <v>80.8</v>
       </c>
+      <c r="AK19">
+        <v>80.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20">
         <v>30.6</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
         <v>109.4</v>
       </c>
       <c r="J20">
         <v>111.7</v>
       </c>
@@ -10546,57 +10813,60 @@
       </c>
       <c r="AC20">
         <v>90.9</v>
       </c>
       <c r="AD20">
         <v>92.7</v>
       </c>
       <c r="AE20">
         <v>88.5</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.5</v>
       </c>
       <c r="AH20">
         <v>85.3</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
+      <c r="AK20">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>50.5</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>104.5</v>
       </c>
       <c r="F21">
         <v>105.5</v>
       </c>
       <c r="G21">
         <v>108.7</v>
       </c>
       <c r="H21">
         <v>105.1</v>
       </c>
       <c r="I21">
         <v>104.4</v>
       </c>
       <c r="J21">
         <v>109.5</v>
       </c>
@@ -10656,57 +10926,60 @@
       </c>
       <c r="AC21">
         <v>95.2</v>
       </c>
       <c r="AD21">
         <v>99.5</v>
       </c>
       <c r="AE21">
         <v>102</v>
       </c>
       <c r="AF21">
         <v>99.3</v>
       </c>
       <c r="AG21">
         <v>98.9</v>
       </c>
       <c r="AH21">
         <v>97.4</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>96.8</v>
       </c>
+      <c r="AK21">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22">
         <v>141</v>
       </c>
       <c r="D22">
         <v>108.1</v>
       </c>
       <c r="E22">
         <v>111.9</v>
       </c>
       <c r="F22">
         <v>109.9</v>
       </c>
       <c r="G22">
         <v>111.2</v>
       </c>
       <c r="H22">
         <v>109.9</v>
       </c>
       <c r="I22">
         <v>109.8</v>
       </c>
       <c r="J22">
         <v>108.4</v>
       </c>
@@ -10766,57 +11039,60 @@
       </c>
       <c r="AC22">
         <v>88.1</v>
       </c>
       <c r="AD22">
         <v>85</v>
       </c>
       <c r="AE22">
         <v>86.3</v>
       </c>
       <c r="AF22">
         <v>84.5</v>
       </c>
       <c r="AG22">
         <v>84.8</v>
       </c>
       <c r="AH22">
         <v>81.900000000000006</v>
       </c>
       <c r="AI22">
         <v>82</v>
       </c>
       <c r="AJ22">
         <v>80.7</v>
       </c>
+      <c r="AK22">
+        <v>83.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23">
         <v>21.3</v>
       </c>
       <c r="D23">
         <v>111.5</v>
       </c>
       <c r="E23">
         <v>110.4</v>
       </c>
       <c r="F23">
         <v>111.3</v>
       </c>
       <c r="G23">
         <v>114.6</v>
       </c>
       <c r="H23">
         <v>111.4</v>
       </c>
       <c r="I23">
         <v>113.7</v>
       </c>
       <c r="J23">
         <v>112</v>
       </c>
@@ -10876,57 +11152,60 @@
       </c>
       <c r="AC23">
         <v>94.9</v>
       </c>
       <c r="AD23">
         <v>94.3</v>
       </c>
       <c r="AE23">
         <v>93.7</v>
       </c>
       <c r="AF23">
         <v>93.6</v>
       </c>
       <c r="AG23">
         <v>92.4</v>
       </c>
       <c r="AH23">
         <v>90.6</v>
       </c>
       <c r="AI23">
         <v>91.2</v>
       </c>
       <c r="AJ23">
         <v>92</v>
       </c>
+      <c r="AK23">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24">
         <v>3.8</v>
       </c>
       <c r="D24">
         <v>93.6</v>
       </c>
       <c r="E24">
         <v>101.5</v>
       </c>
       <c r="F24">
         <v>99.7</v>
       </c>
       <c r="G24">
         <v>95</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>84.3</v>
       </c>
       <c r="J24">
         <v>92.3</v>
       </c>
@@ -10986,57 +11265,60 @@
       </c>
       <c r="AC24">
         <v>73</v>
       </c>
       <c r="AD24">
         <v>65.3</v>
       </c>
       <c r="AE24">
         <v>76.2</v>
       </c>
       <c r="AF24">
         <v>64.599999999999994</v>
       </c>
       <c r="AG24">
         <v>67</v>
       </c>
       <c r="AH24">
         <v>58.3</v>
       </c>
       <c r="AI24">
         <v>59</v>
       </c>
       <c r="AJ24">
         <v>66.400000000000006</v>
       </c>
+      <c r="AK24">
+        <v>60.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25">
         <v>44.5</v>
       </c>
       <c r="D25">
         <v>108.9</v>
       </c>
       <c r="E25">
         <v>110</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>109.1</v>
       </c>
       <c r="I25">
         <v>110</v>
       </c>
       <c r="J25">
         <v>110.8</v>
       </c>
@@ -11096,57 +11378,60 @@
       </c>
       <c r="AC25">
         <v>97.7</v>
       </c>
       <c r="AD25">
         <v>94.1</v>
       </c>
       <c r="AE25">
         <v>96.1</v>
       </c>
       <c r="AF25">
         <v>94</v>
       </c>
       <c r="AG25">
         <v>95.1</v>
       </c>
       <c r="AH25">
         <v>94.5</v>
       </c>
       <c r="AI25">
         <v>93.7</v>
       </c>
       <c r="AJ25">
         <v>96</v>
       </c>
+      <c r="AK25">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>104.2</v>
       </c>
       <c r="D26">
         <v>109.6</v>
       </c>
       <c r="E26">
         <v>109.3</v>
       </c>
       <c r="F26">
         <v>108.5</v>
       </c>
       <c r="G26">
         <v>111</v>
       </c>
       <c r="H26">
         <v>113.5</v>
       </c>
       <c r="I26">
         <v>112.4</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -11206,57 +11491,60 @@
       </c>
       <c r="AC26">
         <v>88.1</v>
       </c>
       <c r="AD26">
         <v>88</v>
       </c>
       <c r="AE26">
         <v>89.9</v>
       </c>
       <c r="AF26">
         <v>93.9</v>
       </c>
       <c r="AG26">
         <v>92.6</v>
       </c>
       <c r="AH26">
         <v>91.4</v>
       </c>
       <c r="AI26">
         <v>91.9</v>
       </c>
       <c r="AJ26">
         <v>89.5</v>
       </c>
+      <c r="AK26">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
         <v>2676.2</v>
       </c>
       <c r="D27">
         <v>110.9</v>
       </c>
       <c r="E27">
         <v>112.6</v>
       </c>
       <c r="F27">
         <v>110.6</v>
       </c>
       <c r="G27">
         <v>110.9</v>
       </c>
       <c r="H27">
         <v>111.9</v>
       </c>
       <c r="I27">
         <v>113.1</v>
       </c>
       <c r="J27">
         <v>110.6</v>
       </c>
@@ -11316,57 +11604,60 @@
       </c>
       <c r="AC27">
         <v>101.9</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>100.5</v>
       </c>
       <c r="AF27">
         <v>101.6</v>
       </c>
       <c r="AG27">
         <v>100.9</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>99.6</v>
       </c>
       <c r="AJ27">
         <v>102.1</v>
       </c>
+      <c r="AK27">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
         <v>930.5</v>
       </c>
       <c r="D28">
         <v>122.8</v>
       </c>
       <c r="E28">
         <v>124</v>
       </c>
       <c r="F28">
         <v>117.9</v>
       </c>
       <c r="G28">
         <v>120</v>
       </c>
       <c r="H28">
         <v>122.5</v>
       </c>
       <c r="I28">
         <v>129.19999999999999</v>
       </c>
       <c r="J28">
         <v>121.1</v>
       </c>
@@ -11426,57 +11717,60 @@
       </c>
       <c r="AC28">
         <v>102.2</v>
       </c>
       <c r="AD28">
         <v>102.7</v>
       </c>
       <c r="AE28">
         <v>106.2</v>
       </c>
       <c r="AF28">
         <v>105.2</v>
       </c>
       <c r="AG28">
         <v>105.3</v>
       </c>
       <c r="AH28">
         <v>101.8</v>
       </c>
       <c r="AI28">
         <v>102.7</v>
       </c>
       <c r="AJ28">
         <v>106.6</v>
       </c>
+      <c r="AK28">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29">
         <v>20.3</v>
       </c>
       <c r="D29">
         <v>115.7</v>
       </c>
       <c r="E29">
         <v>111.6</v>
       </c>
       <c r="F29">
         <v>106</v>
       </c>
       <c r="G29">
         <v>106.9</v>
       </c>
       <c r="H29">
         <v>103.7</v>
       </c>
       <c r="I29">
         <v>101.2</v>
       </c>
       <c r="J29">
         <v>106</v>
       </c>
@@ -11536,57 +11830,60 @@
       </c>
       <c r="AC29">
         <v>84.3</v>
       </c>
       <c r="AD29">
         <v>81.8</v>
       </c>
       <c r="AE29">
         <v>80.8</v>
       </c>
       <c r="AF29">
         <v>84.5</v>
       </c>
       <c r="AG29">
         <v>85.9</v>
       </c>
       <c r="AH29">
         <v>81.599999999999994</v>
       </c>
       <c r="AI29">
         <v>78.7</v>
       </c>
       <c r="AJ29">
         <v>84.3</v>
       </c>
+      <c r="AK29">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30">
         <v>27.6</v>
       </c>
       <c r="D30">
         <v>200.9</v>
       </c>
       <c r="E30">
         <v>215.4</v>
       </c>
       <c r="F30">
         <v>190.2</v>
       </c>
       <c r="G30">
         <v>157.19999999999999</v>
       </c>
       <c r="H30">
         <v>146.69999999999999</v>
       </c>
       <c r="I30">
         <v>151.4</v>
       </c>
       <c r="J30">
         <v>152.4</v>
       </c>
@@ -11646,57 +11943,60 @@
       </c>
       <c r="AC30">
         <v>97.9</v>
       </c>
       <c r="AD30">
         <v>110.2</v>
       </c>
       <c r="AE30">
         <v>108.6</v>
       </c>
       <c r="AF30">
         <v>108</v>
       </c>
       <c r="AG30">
         <v>107</v>
       </c>
       <c r="AH30">
         <v>100.5</v>
       </c>
       <c r="AI30">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>126.7</v>
       </c>
+      <c r="AK30">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31">
         <v>169.7</v>
       </c>
       <c r="D31">
         <v>108.8</v>
       </c>
       <c r="E31">
         <v>106.1</v>
       </c>
       <c r="F31">
         <v>109.6</v>
       </c>
       <c r="G31">
         <v>109.2</v>
       </c>
       <c r="H31">
         <v>108.2</v>
       </c>
       <c r="I31">
         <v>112.1</v>
       </c>
       <c r="J31">
         <v>115.2</v>
       </c>
@@ -11756,57 +12056,60 @@
       </c>
       <c r="AC31">
         <v>87.8</v>
       </c>
       <c r="AD31">
         <v>90.1</v>
       </c>
       <c r="AE31">
         <v>94.1</v>
       </c>
       <c r="AF31">
         <v>90.3</v>
       </c>
       <c r="AG31">
         <v>92.8</v>
       </c>
       <c r="AH31">
         <v>88</v>
       </c>
       <c r="AI31">
         <v>91.6</v>
       </c>
       <c r="AJ31">
         <v>92.8</v>
       </c>
+      <c r="AK31">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32">
         <v>677.9</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>125.5</v>
       </c>
       <c r="F32">
         <v>117.9</v>
       </c>
       <c r="G32">
         <v>123.2</v>
       </c>
       <c r="H32">
         <v>123.5</v>
       </c>
       <c r="I32">
         <v>131.1</v>
       </c>
       <c r="J32">
         <v>122.5</v>
       </c>
@@ -11866,57 +12169,60 @@
       </c>
       <c r="AC32">
         <v>109.5</v>
       </c>
       <c r="AD32">
         <v>105.5</v>
       </c>
       <c r="AE32">
         <v>107.6</v>
       </c>
       <c r="AF32">
         <v>110.5</v>
       </c>
       <c r="AG32">
         <v>110.1</v>
       </c>
       <c r="AH32">
         <v>105.4</v>
       </c>
       <c r="AI32">
         <v>105.8</v>
       </c>
       <c r="AJ32">
         <v>111.1</v>
       </c>
+      <c r="AK32">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
+    <row r="33" spans="1:37">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33">
         <v>35</v>
       </c>
       <c r="D33">
         <v>126.7</v>
       </c>
       <c r="E33">
         <v>124.6</v>
       </c>
       <c r="F33">
         <v>122.6</v>
       </c>
       <c r="G33">
         <v>122.2</v>
       </c>
       <c r="H33">
         <v>121.1</v>
       </c>
       <c r="I33">
         <v>124.6</v>
       </c>
       <c r="J33">
         <v>121.1</v>
       </c>
@@ -11976,57 +12282,60 @@
       </c>
       <c r="AC33">
         <v>94.4</v>
       </c>
       <c r="AD33">
         <v>89.9</v>
       </c>
       <c r="AE33">
         <v>88.4</v>
       </c>
       <c r="AF33">
         <v>91.8</v>
       </c>
       <c r="AG33">
         <v>94.7</v>
       </c>
       <c r="AH33">
         <v>95.1</v>
       </c>
       <c r="AI33">
         <v>95</v>
       </c>
       <c r="AJ33">
         <v>94.6</v>
       </c>
+      <c r="AK33">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1745.7</v>
       </c>
       <c r="D34">
         <v>105.6</v>
       </c>
       <c r="E34">
         <v>106.3</v>
       </c>
       <c r="F34">
         <v>106.6</v>
       </c>
       <c r="G34">
         <v>104.9</v>
       </c>
       <c r="H34">
         <v>107.8</v>
       </c>
       <c r="I34">
         <v>105.4</v>
       </c>
       <c r="J34">
         <v>105</v>
       </c>
@@ -12086,57 +12395,60 @@
       </c>
       <c r="AC34">
         <v>99.5</v>
       </c>
       <c r="AD34">
         <v>99.3</v>
       </c>
       <c r="AE34">
         <v>99.7</v>
       </c>
       <c r="AF34">
         <v>99.6</v>
       </c>
       <c r="AG34">
         <v>98.1</v>
       </c>
       <c r="AH34">
         <v>98.6</v>
       </c>
       <c r="AI34">
         <v>98.5</v>
       </c>
       <c r="AJ34">
         <v>99.5</v>
       </c>
+      <c r="AK34">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
+    <row r="35" spans="1:37">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>6.5</v>
       </c>
       <c r="D35">
         <v>121.6</v>
       </c>
       <c r="E35">
         <v>124</v>
       </c>
       <c r="F35">
         <v>120.2</v>
       </c>
       <c r="G35">
         <v>123.4</v>
       </c>
       <c r="H35">
         <v>116.2</v>
       </c>
       <c r="I35">
         <v>116.3</v>
       </c>
       <c r="J35">
         <v>115.8</v>
       </c>
@@ -12196,57 +12508,60 @@
       </c>
       <c r="AC35">
         <v>84.7</v>
       </c>
       <c r="AD35">
         <v>87.3</v>
       </c>
       <c r="AE35">
         <v>86.8</v>
       </c>
       <c r="AF35">
         <v>90.2</v>
       </c>
       <c r="AG35">
         <v>91.9</v>
       </c>
       <c r="AH35">
         <v>88</v>
       </c>
       <c r="AI35">
         <v>85.4</v>
       </c>
       <c r="AJ35">
         <v>87.6</v>
       </c>
+      <c r="AK35">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
+    <row r="36" spans="1:37">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36">
         <v>392.3</v>
       </c>
       <c r="D36">
         <v>100.6</v>
       </c>
       <c r="E36">
         <v>104.6</v>
       </c>
       <c r="F36">
         <v>106.7</v>
       </c>
       <c r="G36">
         <v>106.3</v>
       </c>
       <c r="H36">
         <v>110</v>
       </c>
       <c r="I36">
         <v>106.4</v>
       </c>
       <c r="J36">
         <v>106</v>
       </c>
@@ -12306,57 +12621,60 @@
       </c>
       <c r="AC36">
         <v>110.3</v>
       </c>
       <c r="AD36">
         <v>112.6</v>
       </c>
       <c r="AE36">
         <v>112</v>
       </c>
       <c r="AF36">
         <v>111.2</v>
       </c>
       <c r="AG36">
         <v>110.1</v>
       </c>
       <c r="AH36">
         <v>114.2</v>
       </c>
       <c r="AI36">
         <v>112.8</v>
       </c>
       <c r="AJ36">
         <v>115.2</v>
       </c>
+      <c r="AK36">
+        <v>115.9</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C37">
         <v>156</v>
       </c>
       <c r="D37">
         <v>114.7</v>
       </c>
       <c r="E37">
         <v>113.3</v>
       </c>
       <c r="F37">
         <v>112</v>
       </c>
       <c r="G37">
         <v>107.4</v>
       </c>
       <c r="H37">
         <v>108.9</v>
       </c>
       <c r="I37">
         <v>109.8</v>
       </c>
       <c r="J37">
         <v>109.5</v>
       </c>
@@ -12416,57 +12734,60 @@
       </c>
       <c r="AC37">
         <v>98.6</v>
       </c>
       <c r="AD37">
         <v>93.3</v>
       </c>
       <c r="AE37">
         <v>91.8</v>
       </c>
       <c r="AF37">
         <v>90.1</v>
       </c>
       <c r="AG37">
         <v>91</v>
       </c>
       <c r="AH37">
         <v>92.1</v>
       </c>
       <c r="AI37">
         <v>92.9</v>
       </c>
       <c r="AJ37">
         <v>91.8</v>
       </c>
+      <c r="AK37">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
+    <row r="38" spans="1:37">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38">
         <v>13.4</v>
       </c>
       <c r="D38">
         <v>104.2</v>
       </c>
       <c r="E38">
         <v>108.1</v>
       </c>
       <c r="F38">
         <v>106.3</v>
       </c>
       <c r="G38">
         <v>104.7</v>
       </c>
       <c r="H38">
         <v>102.4</v>
       </c>
       <c r="I38">
         <v>100.5</v>
       </c>
       <c r="J38">
         <v>99.7</v>
       </c>
@@ -12526,57 +12847,60 @@
       </c>
       <c r="AC38">
         <v>94.1</v>
       </c>
       <c r="AD38">
         <v>95.3</v>
       </c>
       <c r="AE38">
         <v>95.4</v>
       </c>
       <c r="AF38">
         <v>95</v>
       </c>
       <c r="AG38">
         <v>93.2</v>
       </c>
       <c r="AH38">
         <v>92.1</v>
       </c>
       <c r="AI38">
         <v>91.7</v>
       </c>
       <c r="AJ38">
         <v>94.6</v>
       </c>
+      <c r="AK38">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39">
         <v>48.4</v>
       </c>
       <c r="D39">
         <v>102.6</v>
       </c>
       <c r="E39">
         <v>104.7</v>
       </c>
       <c r="F39">
         <v>102.8</v>
       </c>
       <c r="G39">
         <v>103.8</v>
       </c>
       <c r="H39">
         <v>101.3</v>
       </c>
       <c r="I39">
         <v>105</v>
       </c>
       <c r="J39">
         <v>112.9</v>
       </c>
@@ -12636,57 +12960,60 @@
       </c>
       <c r="AC39">
         <v>93.6</v>
       </c>
       <c r="AD39">
         <v>93.5</v>
       </c>
       <c r="AE39">
         <v>93.7</v>
       </c>
       <c r="AF39">
         <v>94.7</v>
       </c>
       <c r="AG39">
         <v>94.9</v>
       </c>
       <c r="AH39">
         <v>91</v>
       </c>
       <c r="AI39">
         <v>91.8</v>
       </c>
       <c r="AJ39">
         <v>94.2</v>
       </c>
+      <c r="AK39">
+        <v>95.8</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C40">
         <v>1091.8</v>
       </c>
       <c r="D40">
         <v>105.4</v>
       </c>
       <c r="E40">
         <v>105.3</v>
       </c>
       <c r="F40">
         <v>106.3</v>
       </c>
       <c r="G40">
         <v>104</v>
       </c>
       <c r="H40">
         <v>106.3</v>
       </c>
       <c r="I40">
         <v>104.7</v>
       </c>
       <c r="J40">
         <v>104.5</v>
       </c>
@@ -12746,57 +13073,60 @@
       </c>
       <c r="AC40">
         <v>96.5</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>96.8</v>
       </c>
       <c r="AF40">
         <v>98</v>
       </c>
       <c r="AG40">
         <v>94.3</v>
       </c>
       <c r="AH40">
         <v>95</v>
       </c>
       <c r="AI40">
         <v>95</v>
       </c>
       <c r="AJ40">
         <v>95.9</v>
       </c>
+      <c r="AK40" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41">
         <v>37.299999999999997</v>
       </c>
       <c r="D41">
         <v>110.8</v>
       </c>
       <c r="E41">
         <v>110.1</v>
       </c>
       <c r="F41">
         <v>111.2</v>
       </c>
       <c r="G41">
         <v>112.3</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
         <v>106.1</v>
       </c>
       <c r="J41">
         <v>107.4</v>
       </c>
@@ -12856,57 +13186,60 @@
       </c>
       <c r="AC41">
         <v>94.6</v>
       </c>
       <c r="AD41">
         <v>96.7</v>
       </c>
       <c r="AE41">
         <v>93.5</v>
       </c>
       <c r="AF41">
         <v>91.3</v>
       </c>
       <c r="AG41">
         <v>94.8</v>
       </c>
       <c r="AH41">
         <v>94.3</v>
       </c>
       <c r="AI41">
         <v>91.4</v>
       </c>
       <c r="AJ41">
         <v>92</v>
       </c>
+      <c r="AK41">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C42">
         <v>5010.3999999999996</v>
       </c>
       <c r="D42">
         <v>115.5</v>
       </c>
       <c r="E42">
         <v>116.6</v>
       </c>
       <c r="F42">
         <v>114.2</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.2</v>
       </c>
       <c r="I42">
         <v>113.9</v>
       </c>
       <c r="J42">
         <v>112.5</v>
       </c>
@@ -12966,57 +13299,60 @@
       </c>
       <c r="AC42">
         <v>99</v>
       </c>
       <c r="AD42">
         <v>98.3</v>
       </c>
       <c r="AE42">
         <v>97.2</v>
       </c>
       <c r="AF42">
         <v>98.3</v>
       </c>
       <c r="AG42">
         <v>98.1</v>
       </c>
       <c r="AH42">
         <v>97.7</v>
       </c>
       <c r="AI42">
         <v>98.2</v>
       </c>
       <c r="AJ42">
         <v>99.9</v>
       </c>
+      <c r="AK42">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C43">
         <v>4471.1000000000004</v>
       </c>
       <c r="D43">
         <v>115.5</v>
       </c>
       <c r="E43">
         <v>116.9</v>
       </c>
       <c r="F43">
         <v>114.5</v>
       </c>
       <c r="G43">
         <v>117.4</v>
       </c>
       <c r="H43">
         <v>114.2</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.6</v>
       </c>
@@ -13076,57 +13412,60 @@
       </c>
       <c r="AC43">
         <v>99.1</v>
       </c>
       <c r="AD43">
         <v>98.6</v>
       </c>
       <c r="AE43">
         <v>97.6</v>
       </c>
       <c r="AF43">
         <v>98.8</v>
       </c>
       <c r="AG43">
         <v>98.8</v>
       </c>
       <c r="AH43">
         <v>98.1</v>
       </c>
       <c r="AI43">
         <v>98.7</v>
       </c>
       <c r="AJ43">
         <v>100.5</v>
       </c>
+      <c r="AK43">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="44" spans="1:36">
+    <row r="44" spans="1:37">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C44">
         <v>775.6</v>
       </c>
       <c r="D44">
         <v>122.9</v>
       </c>
       <c r="E44">
         <v>124.3</v>
       </c>
       <c r="F44">
         <v>119.9</v>
       </c>
       <c r="G44">
         <v>124.8</v>
       </c>
       <c r="H44">
         <v>118.6</v>
       </c>
       <c r="I44">
         <v>117.9</v>
       </c>
       <c r="J44">
         <v>116.4</v>
       </c>
@@ -13186,57 +13525,60 @@
       </c>
       <c r="AC44">
         <v>99.8</v>
       </c>
       <c r="AD44">
         <v>99.5</v>
       </c>
       <c r="AE44">
         <v>98.7</v>
       </c>
       <c r="AF44">
         <v>99.2</v>
       </c>
       <c r="AG44">
         <v>96.7</v>
       </c>
       <c r="AH44">
         <v>96.2</v>
       </c>
       <c r="AI44">
         <v>94.6</v>
       </c>
       <c r="AJ44">
         <v>97.7</v>
       </c>
+      <c r="AK44">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
+    <row r="45" spans="1:37">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>217</v>
       </c>
       <c r="D45">
         <v>114.2</v>
       </c>
       <c r="E45">
         <v>116.4</v>
       </c>
       <c r="F45">
         <v>115.4</v>
       </c>
       <c r="G45">
         <v>119.6</v>
       </c>
       <c r="H45">
         <v>116.8</v>
       </c>
       <c r="I45">
         <v>116</v>
       </c>
       <c r="J45">
         <v>115.1</v>
       </c>
@@ -13296,57 +13638,60 @@
       </c>
       <c r="AC45">
         <v>98.4</v>
       </c>
       <c r="AD45">
         <v>97.4</v>
       </c>
       <c r="AE45">
         <v>97.7</v>
       </c>
       <c r="AF45">
         <v>99.7</v>
       </c>
       <c r="AG45">
         <v>95.5</v>
       </c>
       <c r="AH45">
         <v>96.6</v>
       </c>
       <c r="AI45">
         <v>96.2</v>
       </c>
       <c r="AJ45">
         <v>99.1</v>
       </c>
+      <c r="AK45">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
+    <row r="46" spans="1:37">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>24.8</v>
       </c>
       <c r="D46">
         <v>119.3</v>
       </c>
       <c r="E46">
         <v>117.6</v>
       </c>
       <c r="F46">
         <v>119.4</v>
       </c>
       <c r="G46">
         <v>115.3</v>
       </c>
       <c r="H46">
         <v>107.4</v>
       </c>
       <c r="I46">
         <v>108.6</v>
       </c>
       <c r="J46">
         <v>106.9</v>
       </c>
@@ -13406,57 +13751,60 @@
       </c>
       <c r="AC46">
         <v>114</v>
       </c>
       <c r="AD46">
         <v>109.6</v>
       </c>
       <c r="AE46">
         <v>113</v>
       </c>
       <c r="AF46">
         <v>109.6</v>
       </c>
       <c r="AG46">
         <v>110.7</v>
       </c>
       <c r="AH46">
         <v>114.5</v>
       </c>
       <c r="AI46">
         <v>118.9</v>
       </c>
       <c r="AJ46">
         <v>132.1</v>
       </c>
+      <c r="AK46">
+        <v>125.5</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
+    <row r="47" spans="1:37">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>334.9</v>
       </c>
       <c r="D47">
         <v>118.6</v>
       </c>
       <c r="E47">
         <v>122.8</v>
       </c>
       <c r="F47">
         <v>122.3</v>
       </c>
       <c r="G47">
         <v>123.9</v>
       </c>
       <c r="H47">
         <v>119.4</v>
       </c>
       <c r="I47">
         <v>118</v>
       </c>
       <c r="J47">
         <v>114.4</v>
       </c>
@@ -13516,57 +13864,60 @@
       </c>
       <c r="AC47">
         <v>105.9</v>
       </c>
       <c r="AD47">
         <v>105.2</v>
       </c>
       <c r="AE47">
         <v>105.6</v>
       </c>
       <c r="AF47">
         <v>107.2</v>
       </c>
       <c r="AG47">
         <v>107.5</v>
       </c>
       <c r="AH47">
         <v>107.1</v>
       </c>
       <c r="AI47">
         <v>107.3</v>
       </c>
       <c r="AJ47">
         <v>117.2</v>
       </c>
+      <c r="AK47">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C48">
         <v>506.8</v>
       </c>
       <c r="D48">
         <v>100.5</v>
       </c>
       <c r="E48">
         <v>104.3</v>
       </c>
       <c r="F48">
         <v>101</v>
       </c>
       <c r="G48">
         <v>106.2</v>
       </c>
       <c r="H48">
         <v>102.2</v>
       </c>
       <c r="I48">
         <v>98.3</v>
       </c>
       <c r="J48">
         <v>101</v>
       </c>
@@ -13626,57 +13977,60 @@
       </c>
       <c r="AC48">
         <v>100.2</v>
       </c>
       <c r="AD48">
         <v>102.6</v>
       </c>
       <c r="AE48">
         <v>98</v>
       </c>
       <c r="AF48">
         <v>99.6</v>
       </c>
       <c r="AG48">
         <v>105.3</v>
       </c>
       <c r="AH48">
         <v>105.3</v>
       </c>
       <c r="AI48">
         <v>105.6</v>
       </c>
       <c r="AJ48">
         <v>108.4</v>
       </c>
+      <c r="AK48">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C49">
         <v>306.2</v>
       </c>
       <c r="D49">
         <v>121.2</v>
       </c>
       <c r="E49">
         <v>120.3</v>
       </c>
       <c r="F49">
         <v>117.3</v>
       </c>
       <c r="G49">
         <v>115.8</v>
       </c>
       <c r="H49">
         <v>112.1</v>
       </c>
       <c r="I49">
         <v>108.2</v>
       </c>
       <c r="J49">
         <v>112</v>
       </c>
@@ -13736,57 +14090,60 @@
       </c>
       <c r="AC49">
         <v>100</v>
       </c>
       <c r="AD49">
         <v>103.7</v>
       </c>
       <c r="AE49">
         <v>102.3</v>
       </c>
       <c r="AF49">
         <v>108.1</v>
       </c>
       <c r="AG49">
         <v>107.1</v>
       </c>
       <c r="AH49">
         <v>102</v>
       </c>
       <c r="AI49">
         <v>108.5</v>
       </c>
       <c r="AJ49">
         <v>117</v>
       </c>
+      <c r="AK49">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
+    <row r="50" spans="1:37">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50">
         <v>540.5</v>
       </c>
       <c r="D50">
         <v>122.7</v>
       </c>
       <c r="E50">
         <v>128</v>
       </c>
       <c r="F50">
         <v>121.8</v>
       </c>
       <c r="G50">
         <v>124</v>
       </c>
       <c r="H50">
         <v>121.7</v>
       </c>
       <c r="I50">
         <v>126.4</v>
       </c>
       <c r="J50">
         <v>119.1</v>
       </c>
@@ -13846,57 +14203,60 @@
       </c>
       <c r="AC50">
         <v>106.3</v>
       </c>
       <c r="AD50">
         <v>102</v>
       </c>
       <c r="AE50">
         <v>102.4</v>
       </c>
       <c r="AF50">
         <v>103.6</v>
       </c>
       <c r="AG50">
         <v>104.3</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>102.3</v>
       </c>
       <c r="AJ50">
         <v>106.5</v>
       </c>
+      <c r="AK50">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>83.5</v>
       </c>
       <c r="D51">
         <v>115.5</v>
       </c>
       <c r="E51">
         <v>122.3</v>
       </c>
       <c r="F51">
         <v>125.5</v>
       </c>
       <c r="G51">
         <v>133.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.9</v>
       </c>
       <c r="I51">
         <v>138.69999999999999</v>
       </c>
       <c r="J51">
         <v>133.6</v>
       </c>
@@ -13956,57 +14316,60 @@
       </c>
       <c r="AC51">
         <v>133.9</v>
       </c>
       <c r="AD51">
         <v>142</v>
       </c>
       <c r="AE51">
         <v>126.1</v>
       </c>
       <c r="AF51">
         <v>133</v>
       </c>
       <c r="AG51">
         <v>133</v>
       </c>
       <c r="AH51">
         <v>131.9</v>
       </c>
       <c r="AI51">
         <v>140.5</v>
       </c>
       <c r="AJ51">
         <v>145.4</v>
       </c>
+      <c r="AK51">
+        <v>162</v>
+      </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C52">
         <v>106.1</v>
       </c>
       <c r="D52">
         <v>122.4</v>
       </c>
       <c r="E52">
         <v>121.9</v>
       </c>
       <c r="F52">
         <v>121.8</v>
       </c>
       <c r="G52">
         <v>121.8</v>
       </c>
       <c r="H52">
         <v>115.9</v>
       </c>
       <c r="I52">
         <v>115.8</v>
       </c>
       <c r="J52">
         <v>112.8</v>
       </c>
@@ -14066,57 +14429,60 @@
       </c>
       <c r="AC52">
         <v>96.7</v>
       </c>
       <c r="AD52">
         <v>95.6</v>
       </c>
       <c r="AE52">
         <v>94.8</v>
       </c>
       <c r="AF52">
         <v>94.5</v>
       </c>
       <c r="AG52">
         <v>93.1</v>
       </c>
       <c r="AH52">
         <v>93.6</v>
       </c>
       <c r="AI52">
         <v>92.9</v>
       </c>
       <c r="AJ52">
         <v>95.7</v>
       </c>
+      <c r="AK52">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>537</v>
       </c>
       <c r="D53">
         <v>112.9</v>
       </c>
       <c r="E53">
         <v>113.1</v>
       </c>
       <c r="F53">
         <v>110.9</v>
       </c>
       <c r="G53">
         <v>112.2</v>
       </c>
       <c r="H53">
         <v>112.1</v>
       </c>
       <c r="I53">
         <v>113.3</v>
       </c>
       <c r="J53">
         <v>111.7</v>
       </c>
@@ -14176,57 +14542,60 @@
       </c>
       <c r="AC53">
         <v>87.1</v>
       </c>
       <c r="AD53">
         <v>84</v>
       </c>
       <c r="AE53">
         <v>84.6</v>
       </c>
       <c r="AF53">
         <v>84.9</v>
       </c>
       <c r="AG53">
         <v>83.9</v>
       </c>
       <c r="AH53">
         <v>81.8</v>
       </c>
       <c r="AI53">
         <v>81.900000000000006</v>
       </c>
       <c r="AJ53">
         <v>78.3</v>
       </c>
+      <c r="AK53">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:37">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
         <v>66.400000000000006</v>
       </c>
       <c r="D54">
         <v>115.3</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
       <c r="F54">
         <v>115.2</v>
       </c>
       <c r="G54">
         <v>116.4</v>
       </c>
       <c r="H54">
         <v>112.3</v>
       </c>
       <c r="I54">
         <v>113.1</v>
       </c>
       <c r="J54">
         <v>109.9</v>
       </c>
@@ -14286,57 +14655,60 @@
       </c>
       <c r="AC54">
         <v>93.7</v>
       </c>
       <c r="AD54">
         <v>93.1</v>
       </c>
       <c r="AE54">
         <v>93</v>
       </c>
       <c r="AF54">
         <v>93.6</v>
       </c>
       <c r="AG54">
         <v>91.5</v>
       </c>
       <c r="AH54">
         <v>90.4</v>
       </c>
       <c r="AI54">
         <v>89.8</v>
       </c>
       <c r="AJ54">
         <v>92.8</v>
       </c>
+      <c r="AK54">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
+    <row r="55" spans="1:37">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55">
         <v>89.3</v>
       </c>
       <c r="D55">
         <v>115.9</v>
       </c>
       <c r="E55">
         <v>115.5</v>
       </c>
       <c r="F55">
         <v>112.5</v>
       </c>
       <c r="G55">
         <v>115.5</v>
       </c>
       <c r="H55">
         <v>115.1</v>
       </c>
       <c r="I55">
         <v>112.3</v>
       </c>
       <c r="J55">
         <v>113</v>
       </c>
@@ -14396,57 +14768,60 @@
       </c>
       <c r="AC55">
         <v>88.3</v>
       </c>
       <c r="AD55">
         <v>80.7</v>
       </c>
       <c r="AE55">
         <v>86.3</v>
       </c>
       <c r="AF55">
         <v>80.599999999999994</v>
       </c>
       <c r="AG55">
         <v>84.1</v>
       </c>
       <c r="AH55">
         <v>86.4</v>
       </c>
       <c r="AI55">
         <v>83.6</v>
       </c>
       <c r="AJ55">
         <v>77</v>
       </c>
+      <c r="AK55">
+        <v>65.900000000000006</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
         <v>339.4</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>107.8</v>
       </c>
       <c r="F56">
         <v>107.1</v>
       </c>
       <c r="G56">
         <v>109.9</v>
       </c>
       <c r="H56">
         <v>108.3</v>
       </c>
       <c r="I56">
         <v>109.1</v>
       </c>
       <c r="J56">
         <v>107.3</v>
       </c>
@@ -14506,57 +14881,60 @@
       </c>
       <c r="AC56">
         <v>99.1</v>
       </c>
       <c r="AD56">
         <v>98.5</v>
       </c>
       <c r="AE56">
         <v>98.3</v>
       </c>
       <c r="AF56">
         <v>99.1</v>
       </c>
       <c r="AG56">
         <v>98.2</v>
       </c>
       <c r="AH56">
         <v>97</v>
       </c>
       <c r="AI56">
         <v>96.9</v>
       </c>
       <c r="AJ56">
         <v>99</v>
       </c>
+      <c r="AK56">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57">
         <v>174.1</v>
       </c>
       <c r="D57">
         <v>117.7</v>
       </c>
       <c r="E57">
         <v>118.2</v>
       </c>
       <c r="F57">
         <v>115.2</v>
       </c>
       <c r="G57">
         <v>116.1</v>
       </c>
       <c r="H57">
         <v>112.4</v>
       </c>
       <c r="I57">
         <v>111.7</v>
       </c>
       <c r="J57">
         <v>109.9</v>
       </c>
@@ -14616,57 +14994,60 @@
       </c>
       <c r="AC57">
         <v>94</v>
       </c>
       <c r="AD57">
         <v>93.7</v>
       </c>
       <c r="AE57">
         <v>93.3</v>
       </c>
       <c r="AF57">
         <v>91.3</v>
       </c>
       <c r="AG57">
         <v>90.2</v>
       </c>
       <c r="AH57">
         <v>88.8</v>
       </c>
       <c r="AI57">
         <v>88.8</v>
       </c>
       <c r="AJ57">
         <v>89.2</v>
       </c>
+      <c r="AK57">
+        <v>88.9</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C58">
         <v>189.7</v>
       </c>
       <c r="D58">
         <v>100.4</v>
       </c>
       <c r="E58">
         <v>103</v>
       </c>
       <c r="F58">
         <v>100.3</v>
       </c>
       <c r="G58">
         <v>101.5</v>
       </c>
       <c r="H58">
         <v>101.8</v>
       </c>
       <c r="I58">
         <v>101.3</v>
       </c>
       <c r="J58">
         <v>100</v>
       </c>
@@ -14726,57 +15107,60 @@
       </c>
       <c r="AC58">
         <v>101.4</v>
       </c>
       <c r="AD58">
         <v>100.5</v>
       </c>
       <c r="AE58">
         <v>101.2</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.6</v>
       </c>
       <c r="AH58">
         <v>102.5</v>
       </c>
       <c r="AI58">
         <v>102.3</v>
       </c>
       <c r="AJ58">
         <v>103.2</v>
       </c>
+      <c r="AK58" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59">
         <v>172.9</v>
       </c>
       <c r="D59">
         <v>120.1</v>
       </c>
       <c r="E59">
         <v>120.9</v>
       </c>
       <c r="F59">
         <v>119</v>
       </c>
       <c r="G59">
         <v>121.5</v>
       </c>
       <c r="H59">
         <v>118.7</v>
       </c>
       <c r="I59">
         <v>118.4</v>
       </c>
       <c r="J59">
         <v>117.6</v>
       </c>
@@ -14836,57 +15220,60 @@
       </c>
       <c r="AC59">
         <v>99.3</v>
       </c>
       <c r="AD59">
         <v>97.5</v>
       </c>
       <c r="AE59">
         <v>96.2</v>
       </c>
       <c r="AF59">
         <v>99.1</v>
       </c>
       <c r="AG59">
         <v>97.2</v>
       </c>
       <c r="AH59">
         <v>95.8</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>94.5</v>
       </c>
+      <c r="AK59">
+        <v>95</v>
+      </c>
     </row>
-    <row r="60" spans="1:36">
+    <row r="60" spans="1:37">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C60">
         <v>6.9</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106.6</v>
       </c>
       <c r="F60">
         <v>108.1</v>
       </c>
       <c r="G60">
         <v>107.3</v>
       </c>
       <c r="H60">
         <v>106.1</v>
       </c>
       <c r="I60">
         <v>109</v>
       </c>
       <c r="J60">
         <v>106.8</v>
       </c>
@@ -14946,57 +15333,60 @@
       </c>
       <c r="AC60">
         <v>88.8</v>
       </c>
       <c r="AD60">
         <v>89</v>
       </c>
       <c r="AE60">
         <v>91.2</v>
       </c>
       <c r="AF60">
         <v>88.2</v>
       </c>
       <c r="AG60">
         <v>90</v>
       </c>
       <c r="AH60">
         <v>91.7</v>
       </c>
       <c r="AI60">
         <v>86.7</v>
       </c>
       <c r="AJ60">
         <v>85.8</v>
       </c>
+      <c r="AK60">
+        <v>83.6</v>
+      </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C61">
         <v>539.29999999999995</v>
       </c>
       <c r="D61">
         <v>115.6</v>
       </c>
       <c r="E61">
         <v>115.4</v>
       </c>
       <c r="F61">
         <v>114.6</v>
       </c>
       <c r="G61">
         <v>113.6</v>
       </c>
       <c r="H61">
         <v>114.9</v>
       </c>
       <c r="I61">
         <v>115.1</v>
       </c>
       <c r="J61">
         <v>114.8</v>
       </c>
@@ -15056,57 +15446,60 @@
       </c>
       <c r="AC61">
         <v>96.3</v>
       </c>
       <c r="AD61">
         <v>94</v>
       </c>
       <c r="AE61">
         <v>95</v>
       </c>
       <c r="AF61">
         <v>92.7</v>
       </c>
       <c r="AG61">
         <v>94</v>
       </c>
       <c r="AH61">
         <v>94.2</v>
       </c>
       <c r="AI61">
         <v>94.3</v>
       </c>
       <c r="AJ61">
         <v>94.6</v>
       </c>
+      <c r="AK61">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="62" spans="1:36">
+    <row r="62" spans="1:37">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
         <v>102.1</v>
       </c>
       <c r="J62">
         <v>104.2</v>
       </c>
@@ -15166,57 +15559,60 @@
       </c>
       <c r="AC62">
         <v>94.8</v>
       </c>
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
+      <c r="AK62">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="63" spans="1:36">
+    <row r="63" spans="1:37">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C63">
         <v>2.7</v>
       </c>
       <c r="D63">
         <v>144</v>
       </c>
       <c r="E63">
         <v>138.1</v>
       </c>
       <c r="F63">
         <v>129.5</v>
       </c>
       <c r="G63">
         <v>134</v>
       </c>
       <c r="H63">
         <v>124.6</v>
       </c>
       <c r="I63">
         <v>119</v>
       </c>
       <c r="J63">
         <v>125.9</v>
       </c>
@@ -15276,57 +15672,60 @@
       </c>
       <c r="AC63">
         <v>52.3</v>
       </c>
       <c r="AD63">
         <v>50.6</v>
       </c>
       <c r="AE63">
         <v>50.7</v>
       </c>
       <c r="AF63">
         <v>54.9</v>
       </c>
       <c r="AG63">
         <v>50.1</v>
       </c>
       <c r="AH63">
         <v>43.3</v>
       </c>
       <c r="AI63">
         <v>40.700000000000003</v>
       </c>
       <c r="AJ63">
         <v>42.9</v>
       </c>
+      <c r="AK63">
+        <v>41.9</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
+    <row r="64" spans="1:37">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C64">
         <v>6.2</v>
       </c>
       <c r="D64">
         <v>121.3</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>102.6</v>
       </c>
       <c r="G64">
         <v>116.3</v>
       </c>
       <c r="H64">
         <v>108.3</v>
       </c>
       <c r="I64">
         <v>101.3</v>
       </c>
       <c r="J64">
         <v>123.9</v>
       </c>
@@ -15386,57 +15785,60 @@
       </c>
       <c r="AC64">
         <v>78.5</v>
       </c>
       <c r="AD64">
         <v>70.8</v>
       </c>
       <c r="AE64">
         <v>75</v>
       </c>
       <c r="AF64">
         <v>76.5</v>
       </c>
       <c r="AG64">
         <v>80</v>
       </c>
       <c r="AH64">
         <v>72.5</v>
       </c>
       <c r="AI64">
         <v>77.2</v>
       </c>
       <c r="AJ64">
         <v>69.099999999999994</v>
       </c>
+      <c r="AK64">
+        <v>94</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
+    <row r="65" spans="1:37">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C65">
         <v>247</v>
       </c>
       <c r="D65">
         <v>119.2</v>
       </c>
       <c r="E65">
         <v>119.6</v>
       </c>
       <c r="F65">
         <v>118</v>
       </c>
       <c r="G65">
         <v>115.1</v>
       </c>
       <c r="H65">
         <v>118.7</v>
       </c>
       <c r="I65">
         <v>119.3</v>
       </c>
       <c r="J65">
         <v>117.5</v>
       </c>
@@ -15496,57 +15898,60 @@
       </c>
       <c r="AC65">
         <v>101.7</v>
       </c>
       <c r="AD65">
         <v>96.5</v>
       </c>
       <c r="AE65">
         <v>99.6</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>97.4</v>
       </c>
       <c r="AH65">
         <v>98.3</v>
       </c>
       <c r="AI65">
         <v>99</v>
       </c>
       <c r="AJ65">
         <v>99.1</v>
       </c>
+      <c r="AK65">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
+    <row r="66" spans="1:37">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C66">
         <v>16.5</v>
       </c>
       <c r="D66">
         <v>106</v>
       </c>
       <c r="E66">
         <v>107.6</v>
       </c>
       <c r="F66">
         <v>110.5</v>
       </c>
       <c r="G66">
         <v>112.9</v>
       </c>
       <c r="H66">
         <v>104.2</v>
       </c>
       <c r="I66">
         <v>108.7</v>
       </c>
       <c r="J66">
         <v>109.4</v>
       </c>
@@ -15606,57 +16011,60 @@
       </c>
       <c r="AC66">
         <v>94.4</v>
       </c>
       <c r="AD66">
         <v>97.9</v>
       </c>
       <c r="AE66">
         <v>95.3</v>
       </c>
       <c r="AF66">
         <v>99.5</v>
       </c>
       <c r="AG66">
         <v>104</v>
       </c>
       <c r="AH66">
         <v>103.1</v>
       </c>
       <c r="AI66">
         <v>104.7</v>
       </c>
       <c r="AJ66">
         <v>104</v>
       </c>
+      <c r="AK66">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
+    <row r="67" spans="1:37">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67">
         <v>21.1</v>
       </c>
       <c r="D67">
         <v>114.5</v>
       </c>
       <c r="E67">
         <v>117.2</v>
       </c>
       <c r="F67">
         <v>116.9</v>
       </c>
       <c r="G67">
         <v>122.5</v>
       </c>
       <c r="H67">
         <v>116.6</v>
       </c>
       <c r="I67">
         <v>115.7</v>
       </c>
       <c r="J67">
         <v>118.1</v>
       </c>
@@ -15716,167 +16124,173 @@
       </c>
       <c r="AC67">
         <v>84</v>
       </c>
       <c r="AD67">
         <v>82.7</v>
       </c>
       <c r="AE67">
         <v>83.1</v>
       </c>
       <c r="AF67">
         <v>81</v>
       </c>
       <c r="AG67">
         <v>79.2</v>
       </c>
       <c r="AH67">
         <v>77.599999999999994</v>
       </c>
       <c r="AI67">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ67">
         <v>76.5</v>
       </c>
+      <c r="AK67">
+        <v>75.8</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
+    <row r="68" spans="1:37">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C68">
         <v>51.3</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="U68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="X68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Y68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Z68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AA68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AC68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AD68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AE68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AF68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AH68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AI68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AJ68" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="69" spans="1:36">
+    <row r="69" spans="1:37">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C69">
         <v>180.4</v>
       </c>
       <c r="D69">
         <v>116</v>
       </c>
       <c r="E69">
         <v>115.4</v>
       </c>
       <c r="F69">
         <v>115</v>
       </c>
       <c r="G69">
         <v>115.3</v>
       </c>
       <c r="H69">
         <v>115.5</v>
       </c>
       <c r="I69">
         <v>114.2</v>
       </c>
       <c r="J69">
         <v>114.5</v>
       </c>
@@ -15936,57 +16350,60 @@
       </c>
       <c r="AC69">
         <v>91.6</v>
       </c>
       <c r="AD69">
         <v>92.1</v>
       </c>
       <c r="AE69">
         <v>91.3</v>
       </c>
       <c r="AF69">
         <v>90.5</v>
       </c>
       <c r="AG69">
         <v>90.6</v>
       </c>
       <c r="AH69">
         <v>89.5</v>
       </c>
       <c r="AI69">
         <v>89.2</v>
       </c>
       <c r="AJ69">
         <v>89.1</v>
       </c>
+      <c r="AK69">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
+    <row r="70" spans="1:37">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>7.1</v>
       </c>
       <c r="D70">
         <v>110.8</v>
       </c>
       <c r="E70">
         <v>109.1</v>
       </c>
       <c r="F70">
         <v>113.6</v>
       </c>
       <c r="G70">
         <v>109</v>
       </c>
       <c r="H70">
         <v>106</v>
       </c>
       <c r="I70">
         <v>108.6</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -16045,75 +16462,78 @@
         <v>98.9</v>
       </c>
       <c r="AC70">
         <v>95.4</v>
       </c>
       <c r="AD70">
         <v>97.8</v>
       </c>
       <c r="AE70">
         <v>96.1</v>
       </c>
       <c r="AF70">
         <v>97.5</v>
       </c>
       <c r="AG70">
         <v>96.8</v>
       </c>
       <c r="AH70">
         <v>93.6</v>
       </c>
       <c r="AI70">
         <v>96</v>
       </c>
       <c r="AJ70">
         <v>96.5</v>
+      </c>
+      <c r="AK70">
+        <v>100.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C0368F4-5628-4935-B1A3-48F7722EF1FA}">
-  <dimension ref="A1:AJ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F60611E-C06A-4468-8FFE-33FF276CC619}">
+  <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -16172,60 +16592,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -16282,57 +16705,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.5</v>
       </c>
       <c r="E4">
         <v>102.2</v>
       </c>
       <c r="F4">
         <v>103.1</v>
       </c>
       <c r="G4">
         <v>103</v>
       </c>
       <c r="H4">
         <v>102</v>
       </c>
       <c r="I4">
         <v>104.1</v>
       </c>
       <c r="J4">
         <v>103</v>
       </c>
@@ -16392,57 +16818,60 @@
       </c>
       <c r="AC4">
         <v>102.4</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.1</v>
       </c>
       <c r="AF4">
         <v>101.7</v>
       </c>
       <c r="AG4">
         <v>99.7</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.6</v>
       </c>
       <c r="AJ4">
         <v>96.3</v>
       </c>
+      <c r="AK4">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>107.7</v>
       </c>
       <c r="E5">
         <v>105.2</v>
       </c>
       <c r="F5">
         <v>103.3</v>
       </c>
       <c r="G5">
         <v>104.1</v>
       </c>
       <c r="H5">
         <v>103</v>
       </c>
       <c r="I5">
         <v>105.4</v>
       </c>
       <c r="J5">
         <v>104.3</v>
       </c>
@@ -16502,57 +16931,60 @@
       </c>
       <c r="AC5">
         <v>107.1</v>
       </c>
       <c r="AD5">
         <v>105.7</v>
       </c>
       <c r="AE5">
         <v>103.7</v>
       </c>
       <c r="AF5">
         <v>106.8</v>
       </c>
       <c r="AG5">
         <v>104.2</v>
       </c>
       <c r="AH5">
         <v>103.2</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>101.1</v>
       </c>
+      <c r="AK5">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>101.5</v>
       </c>
       <c r="E6">
         <v>101.2</v>
       </c>
       <c r="F6">
         <v>104</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>102.7</v>
       </c>
       <c r="I6">
         <v>106.2</v>
       </c>
       <c r="J6">
         <v>103.1</v>
       </c>
@@ -16612,57 +17044,60 @@
       </c>
       <c r="AC6">
         <v>115.3</v>
       </c>
       <c r="AD6">
         <v>113.5</v>
       </c>
       <c r="AE6">
         <v>110.3</v>
       </c>
       <c r="AF6">
         <v>116</v>
       </c>
       <c r="AG6">
         <v>112.3</v>
       </c>
       <c r="AH6">
         <v>114.6</v>
       </c>
       <c r="AI6">
         <v>113.2</v>
       </c>
       <c r="AJ6">
         <v>113.7</v>
       </c>
+      <c r="AK6">
+        <v>116</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>102.1</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>103.2</v>
       </c>
       <c r="G7">
         <v>102.5</v>
       </c>
       <c r="H7">
         <v>102.2</v>
       </c>
       <c r="I7">
         <v>108.1</v>
       </c>
       <c r="J7">
         <v>105</v>
       </c>
@@ -16722,57 +17157,60 @@
       </c>
       <c r="AC7">
         <v>126.9</v>
       </c>
       <c r="AD7">
         <v>124.5</v>
       </c>
       <c r="AE7">
         <v>120.7</v>
       </c>
       <c r="AF7">
         <v>130.19999999999999</v>
       </c>
       <c r="AG7">
         <v>123.7</v>
       </c>
       <c r="AH7">
         <v>127</v>
       </c>
       <c r="AI7">
         <v>124.4</v>
       </c>
       <c r="AJ7">
         <v>127.5</v>
       </c>
+      <c r="AK7">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>97.3</v>
       </c>
       <c r="E8">
         <v>95.5</v>
       </c>
       <c r="F8">
         <v>99.1</v>
       </c>
       <c r="G8">
         <v>98.8</v>
       </c>
       <c r="H8">
         <v>99</v>
       </c>
       <c r="I8">
         <v>104.7</v>
       </c>
       <c r="J8">
         <v>101.6</v>
       </c>
@@ -16832,57 +17270,60 @@
       </c>
       <c r="AC8">
         <v>125.5</v>
       </c>
       <c r="AD8">
         <v>124</v>
       </c>
       <c r="AE8">
         <v>121.6</v>
       </c>
       <c r="AF8">
         <v>132.1</v>
       </c>
       <c r="AG8">
         <v>124.9</v>
       </c>
       <c r="AH8">
         <v>128.5</v>
       </c>
       <c r="AI8">
         <v>126.6</v>
       </c>
       <c r="AJ8">
         <v>124.9</v>
       </c>
+      <c r="AK8">
+        <v>124.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>94.4</v>
       </c>
       <c r="E9">
         <v>97.5</v>
       </c>
       <c r="F9">
         <v>98.9</v>
       </c>
       <c r="G9">
         <v>88.2</v>
       </c>
       <c r="H9">
         <v>85.2</v>
       </c>
       <c r="I9">
         <v>90.2</v>
       </c>
       <c r="J9">
         <v>97.5</v>
       </c>
@@ -16942,57 +17383,60 @@
       </c>
       <c r="AC9">
         <v>200.8</v>
       </c>
       <c r="AD9">
         <v>237.9</v>
       </c>
       <c r="AE9">
         <v>189.5</v>
       </c>
       <c r="AF9">
         <v>228.5</v>
       </c>
       <c r="AG9">
         <v>222.6</v>
       </c>
       <c r="AH9">
         <v>221.5</v>
       </c>
       <c r="AI9">
         <v>254.8</v>
       </c>
       <c r="AJ9">
         <v>285.2</v>
       </c>
+      <c r="AK9">
+        <v>288.39999999999998</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>100.1</v>
       </c>
       <c r="E10">
         <v>97.4</v>
       </c>
       <c r="F10">
         <v>103.4</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>101.9</v>
       </c>
       <c r="I10">
         <v>108.8</v>
       </c>
       <c r="J10">
         <v>105.1</v>
       </c>
@@ -17052,57 +17496,60 @@
       </c>
       <c r="AC10">
         <v>117.4</v>
       </c>
       <c r="AD10">
         <v>113.8</v>
       </c>
       <c r="AE10">
         <v>110.6</v>
       </c>
       <c r="AF10">
         <v>114.8</v>
       </c>
       <c r="AG10">
         <v>106</v>
       </c>
       <c r="AH10">
         <v>111.6</v>
       </c>
       <c r="AI10">
         <v>104.4</v>
       </c>
       <c r="AJ10">
         <v>102.1</v>
       </c>
+      <c r="AK10">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>83.8</v>
       </c>
       <c r="G11">
         <v>91.2</v>
       </c>
       <c r="H11">
         <v>94.1</v>
       </c>
       <c r="I11">
         <v>95.9</v>
       </c>
       <c r="J11">
         <v>92.8</v>
       </c>
@@ -17162,57 +17609,60 @@
       </c>
       <c r="AC11">
         <v>158.30000000000001</v>
       </c>
       <c r="AD11">
         <v>156.80000000000001</v>
       </c>
       <c r="AE11">
         <v>162.5</v>
       </c>
       <c r="AF11">
         <v>163</v>
       </c>
       <c r="AG11">
         <v>161.5</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169.9</v>
       </c>
       <c r="AJ11">
         <v>177.5</v>
       </c>
+      <c r="AK11">
+        <v>175.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>99</v>
       </c>
       <c r="E12">
         <v>98.6</v>
       </c>
       <c r="F12">
         <v>101.9</v>
       </c>
       <c r="G12">
         <v>100.7</v>
       </c>
       <c r="H12">
         <v>94.1</v>
       </c>
       <c r="I12">
         <v>108.7</v>
       </c>
       <c r="J12">
         <v>100</v>
       </c>
@@ -17272,57 +17722,60 @@
       </c>
       <c r="AC12">
         <v>90</v>
       </c>
       <c r="AD12">
         <v>95.3</v>
       </c>
       <c r="AE12">
         <v>99</v>
       </c>
       <c r="AF12">
         <v>212.2</v>
       </c>
       <c r="AG12">
         <v>225.1</v>
       </c>
       <c r="AH12">
         <v>239.1</v>
       </c>
       <c r="AI12">
         <v>238.5</v>
       </c>
       <c r="AJ12">
         <v>107.8</v>
       </c>
+      <c r="AK12">
+        <v>114.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>122.7</v>
       </c>
       <c r="E13">
         <v>117.2</v>
       </c>
       <c r="F13">
         <v>115.8</v>
       </c>
       <c r="G13">
         <v>115.7</v>
       </c>
       <c r="H13">
         <v>111</v>
       </c>
       <c r="I13">
         <v>111.4</v>
       </c>
       <c r="J13">
         <v>111.9</v>
       </c>
@@ -17382,57 +17835,60 @@
       </c>
       <c r="AC13">
         <v>128.80000000000001</v>
       </c>
       <c r="AD13">
         <v>126.2</v>
       </c>
       <c r="AE13">
         <v>116.6</v>
       </c>
       <c r="AF13">
         <v>124.7</v>
       </c>
       <c r="AG13">
         <v>117</v>
       </c>
       <c r="AH13">
         <v>121.1</v>
       </c>
       <c r="AI13">
         <v>115.1</v>
       </c>
       <c r="AJ13">
         <v>141.4</v>
       </c>
+      <c r="AK13">
+        <v>164.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>131.30000000000001</v>
       </c>
       <c r="E14">
         <v>132</v>
       </c>
       <c r="F14">
         <v>174.5</v>
       </c>
       <c r="G14">
         <v>168.2</v>
       </c>
       <c r="H14">
         <v>205</v>
       </c>
       <c r="I14">
         <v>228.4</v>
       </c>
       <c r="J14">
         <v>201.8</v>
       </c>
@@ -17492,57 +17948,60 @@
       </c>
       <c r="AC14">
         <v>150.4</v>
       </c>
       <c r="AD14">
         <v>141.4</v>
       </c>
       <c r="AE14">
         <v>131.80000000000001</v>
       </c>
       <c r="AF14">
         <v>126.2</v>
       </c>
       <c r="AG14">
         <v>123.2</v>
       </c>
       <c r="AH14">
         <v>115.1</v>
       </c>
       <c r="AI14">
         <v>115.1</v>
       </c>
       <c r="AJ14">
         <v>116.7</v>
       </c>
+      <c r="AK14">
+        <v>133.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>102.5</v>
       </c>
       <c r="E15">
         <v>93.2</v>
       </c>
       <c r="F15">
         <v>90.2</v>
       </c>
       <c r="G15">
         <v>84</v>
       </c>
       <c r="H15">
         <v>81.599999999999994</v>
       </c>
       <c r="I15">
         <v>85.4</v>
       </c>
       <c r="J15">
         <v>86.6</v>
       </c>
@@ -17602,57 +18061,60 @@
       </c>
       <c r="AC15">
         <v>91.5</v>
       </c>
       <c r="AD15">
         <v>92.2</v>
       </c>
       <c r="AE15">
         <v>90.3</v>
       </c>
       <c r="AF15">
         <v>93</v>
       </c>
       <c r="AG15">
         <v>90.7</v>
       </c>
       <c r="AH15">
         <v>86.7</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.2</v>
       </c>
+      <c r="AK15">
+        <v>80.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>114</v>
       </c>
       <c r="F16">
         <v>107.3</v>
       </c>
       <c r="G16">
         <v>109.2</v>
       </c>
       <c r="H16">
         <v>109</v>
       </c>
       <c r="I16">
         <v>105.9</v>
       </c>
       <c r="J16">
         <v>105.8</v>
       </c>
@@ -17712,57 +18174,60 @@
       </c>
       <c r="AC16">
         <v>68.599999999999994</v>
       </c>
       <c r="AD16">
         <v>66.900000000000006</v>
       </c>
       <c r="AE16">
         <v>67.900000000000006</v>
       </c>
       <c r="AF16">
         <v>74.8</v>
       </c>
       <c r="AG16">
         <v>67.599999999999994</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>71.2</v>
       </c>
       <c r="AJ16">
         <v>75.5</v>
       </c>
+      <c r="AK16">
+        <v>72</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>100.6</v>
       </c>
       <c r="E17">
         <v>102.5</v>
       </c>
       <c r="F17">
         <v>105.5</v>
       </c>
       <c r="G17">
         <v>103.9</v>
       </c>
       <c r="H17">
         <v>103.1</v>
       </c>
       <c r="I17">
         <v>103.3</v>
       </c>
       <c r="J17">
         <v>100.9</v>
       </c>
@@ -17822,57 +18287,60 @@
       </c>
       <c r="AC17">
         <v>98.5</v>
       </c>
       <c r="AD17">
         <v>97.8</v>
       </c>
       <c r="AE17">
         <v>95.7</v>
       </c>
       <c r="AF17">
         <v>96.3</v>
       </c>
       <c r="AG17">
         <v>96.1</v>
       </c>
       <c r="AH17">
         <v>96.9</v>
       </c>
       <c r="AI17">
         <v>97.2</v>
       </c>
       <c r="AJ17">
         <v>94.6</v>
       </c>
+      <c r="AK17">
+        <v>93.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>109.7</v>
       </c>
       <c r="E18">
         <v>106.5</v>
       </c>
       <c r="F18">
         <v>115.1</v>
       </c>
       <c r="G18">
         <v>107.2</v>
       </c>
       <c r="H18">
         <v>107.6</v>
       </c>
       <c r="I18">
         <v>110.3</v>
       </c>
       <c r="J18">
         <v>106</v>
       </c>
@@ -17932,57 +18400,60 @@
       </c>
       <c r="AC18">
         <v>102.8</v>
       </c>
       <c r="AD18">
         <v>102.5</v>
       </c>
       <c r="AE18">
         <v>94.4</v>
       </c>
       <c r="AF18">
         <v>98.3</v>
       </c>
       <c r="AG18">
         <v>99.4</v>
       </c>
       <c r="AH18">
         <v>98.6</v>
       </c>
       <c r="AI18">
         <v>104.2</v>
       </c>
       <c r="AJ18">
         <v>103.8</v>
       </c>
+      <c r="AK18">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>98.8</v>
       </c>
       <c r="E19">
         <v>105.1</v>
       </c>
       <c r="F19">
         <v>109.1</v>
       </c>
       <c r="G19">
         <v>109.7</v>
       </c>
       <c r="H19">
         <v>110.3</v>
       </c>
       <c r="I19">
         <v>108.6</v>
       </c>
       <c r="J19">
         <v>103.3</v>
       </c>
@@ -18042,167 +18513,173 @@
       </c>
       <c r="AC19">
         <v>92.7</v>
       </c>
       <c r="AD19">
         <v>93.2</v>
       </c>
       <c r="AE19">
         <v>91.7</v>
       </c>
       <c r="AF19">
         <v>86</v>
       </c>
       <c r="AG19">
         <v>87</v>
       </c>
       <c r="AH19">
         <v>91.7</v>
       </c>
       <c r="AI19">
         <v>90.5</v>
       </c>
       <c r="AJ19">
         <v>81.5</v>
       </c>
+      <c r="AK19">
+        <v>75.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ20" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.6</v>
       </c>
       <c r="E21">
         <v>101.8</v>
       </c>
       <c r="F21">
         <v>103</v>
       </c>
       <c r="G21">
         <v>103.9</v>
       </c>
       <c r="H21">
         <v>98.4</v>
       </c>
       <c r="I21">
         <v>92.6</v>
       </c>
       <c r="J21">
         <v>92.6</v>
       </c>
@@ -18262,57 +18739,60 @@
       </c>
       <c r="AC21">
         <v>100.7</v>
       </c>
       <c r="AD21">
         <v>95.9</v>
       </c>
       <c r="AE21">
         <v>93.4</v>
       </c>
       <c r="AF21">
         <v>100.3</v>
       </c>
       <c r="AG21">
         <v>100.4</v>
       </c>
       <c r="AH21">
         <v>100.4</v>
       </c>
       <c r="AI21">
         <v>97.7</v>
       </c>
       <c r="AJ21">
         <v>109.2</v>
       </c>
+      <c r="AK21">
+        <v>120.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>98.1</v>
       </c>
       <c r="E22">
         <v>99</v>
       </c>
       <c r="F22">
         <v>100.3</v>
       </c>
       <c r="G22">
         <v>98.5</v>
       </c>
       <c r="H22">
         <v>99.5</v>
       </c>
       <c r="I22">
         <v>102</v>
       </c>
       <c r="J22">
         <v>100.2</v>
       </c>
@@ -18372,57 +18852,60 @@
       </c>
       <c r="AC22">
         <v>95.6</v>
       </c>
       <c r="AD22">
         <v>95.8</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.3</v>
       </c>
       <c r="AG22">
         <v>93.6</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>93.1</v>
       </c>
       <c r="AJ22">
         <v>91.1</v>
       </c>
+      <c r="AK22">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>100.9</v>
       </c>
       <c r="E23">
         <v>100.4</v>
       </c>
       <c r="F23">
         <v>102</v>
       </c>
       <c r="G23">
         <v>100.1</v>
       </c>
       <c r="H23">
         <v>101.1</v>
       </c>
       <c r="I23">
         <v>102.8</v>
       </c>
       <c r="J23">
         <v>99.7</v>
       </c>
@@ -18482,57 +18965,60 @@
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>95.7</v>
       </c>
       <c r="AE23">
         <v>96</v>
       </c>
       <c r="AF23">
         <v>94</v>
       </c>
       <c r="AG23">
         <v>94.3</v>
       </c>
       <c r="AH23">
         <v>95</v>
       </c>
       <c r="AI23">
         <v>95.1</v>
       </c>
       <c r="AJ23">
         <v>85.8</v>
       </c>
+      <c r="AK23">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>125.4</v>
       </c>
       <c r="E24">
         <v>110.4</v>
       </c>
       <c r="F24">
         <v>109.2</v>
       </c>
       <c r="G24">
         <v>118.4</v>
       </c>
       <c r="H24">
         <v>94.9</v>
       </c>
       <c r="I24">
         <v>126.6</v>
       </c>
       <c r="J24">
         <v>113.8</v>
       </c>
@@ -18592,57 +19078,60 @@
       </c>
       <c r="AC24">
         <v>122</v>
       </c>
       <c r="AD24">
         <v>108.6</v>
       </c>
       <c r="AE24">
         <v>90.3</v>
       </c>
       <c r="AF24">
         <v>106.9</v>
       </c>
       <c r="AG24">
         <v>90.4</v>
       </c>
       <c r="AH24">
         <v>109.5</v>
       </c>
       <c r="AI24">
         <v>113.6</v>
       </c>
       <c r="AJ24">
         <v>101.6</v>
       </c>
+      <c r="AK24">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116.1</v>
       </c>
       <c r="E25">
         <v>115.2</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>108.3</v>
       </c>
       <c r="H25">
         <v>107.7</v>
       </c>
       <c r="I25">
         <v>106.9</v>
       </c>
       <c r="J25">
         <v>104.3</v>
       </c>
@@ -18702,57 +19191,60 @@
       </c>
       <c r="AC25">
         <v>95</v>
       </c>
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>93</v>
       </c>
       <c r="AF25">
         <v>95.1</v>
       </c>
       <c r="AG25">
         <v>93.5</v>
       </c>
       <c r="AH25">
         <v>93.4</v>
       </c>
       <c r="AI25">
         <v>90.2</v>
       </c>
       <c r="AJ25">
         <v>90.1</v>
       </c>
+      <c r="AK25">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.9</v>
       </c>
       <c r="E26">
         <v>98.4</v>
       </c>
       <c r="F26">
         <v>101.3</v>
       </c>
       <c r="G26">
         <v>102.4</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
         <v>98.6</v>
       </c>
       <c r="J26">
         <v>97.9</v>
       </c>
@@ -18812,57 +19304,60 @@
       </c>
       <c r="AC26">
         <v>106.3</v>
       </c>
       <c r="AD26">
         <v>106.4</v>
       </c>
       <c r="AE26">
         <v>105.5</v>
       </c>
       <c r="AF26">
         <v>107.2</v>
       </c>
       <c r="AG26">
         <v>106.4</v>
       </c>
       <c r="AH26">
         <v>106.3</v>
       </c>
       <c r="AI26">
         <v>106</v>
       </c>
       <c r="AJ26">
         <v>100.7</v>
       </c>
+      <c r="AK26">
+        <v>100.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>108.1</v>
       </c>
       <c r="F27">
         <v>101.7</v>
       </c>
       <c r="G27">
         <v>105.4</v>
       </c>
       <c r="H27">
         <v>103.2</v>
       </c>
       <c r="I27">
         <v>104.6</v>
       </c>
       <c r="J27">
         <v>104.7</v>
       </c>
@@ -18922,57 +19417,60 @@
       </c>
       <c r="AC27">
         <v>100.6</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>98.2</v>
       </c>
       <c r="AF27">
         <v>99.4</v>
       </c>
       <c r="AG27">
         <v>97.5</v>
       </c>
       <c r="AH27">
         <v>94.2</v>
       </c>
       <c r="AI27">
         <v>91.3</v>
       </c>
       <c r="AJ27">
         <v>91.1</v>
       </c>
+      <c r="AK27">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>109.2</v>
       </c>
       <c r="E28">
         <v>107.4</v>
       </c>
       <c r="F28">
         <v>107.4</v>
       </c>
       <c r="G28">
         <v>109.9</v>
       </c>
       <c r="H28">
         <v>107.9</v>
       </c>
       <c r="I28">
         <v>107.4</v>
       </c>
       <c r="J28">
         <v>103.5</v>
       </c>
@@ -19032,57 +19530,60 @@
       </c>
       <c r="AC28">
         <v>117.6</v>
       </c>
       <c r="AD28">
         <v>116</v>
       </c>
       <c r="AE28">
         <v>110.2</v>
       </c>
       <c r="AF28">
         <v>112.5</v>
       </c>
       <c r="AG28">
         <v>110.5</v>
       </c>
       <c r="AH28">
         <v>109.8</v>
       </c>
       <c r="AI28">
         <v>110.7</v>
       </c>
       <c r="AJ28">
         <v>113.6</v>
       </c>
+      <c r="AK28">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>78.2</v>
       </c>
       <c r="E29">
         <v>87.8</v>
       </c>
       <c r="F29">
         <v>92.2</v>
       </c>
       <c r="G29">
         <v>102.9</v>
       </c>
       <c r="H29">
         <v>103.3</v>
       </c>
       <c r="I29">
         <v>95.2</v>
       </c>
       <c r="J29">
         <v>90.5</v>
       </c>
@@ -19142,57 +19643,60 @@
       </c>
       <c r="AC29">
         <v>95.8</v>
       </c>
       <c r="AD29">
         <v>95.2</v>
       </c>
       <c r="AE29">
         <v>107.3</v>
       </c>
       <c r="AF29">
         <v>94</v>
       </c>
       <c r="AG29">
         <v>85</v>
       </c>
       <c r="AH29">
         <v>84.2</v>
       </c>
       <c r="AI29">
         <v>85.1</v>
       </c>
       <c r="AJ29">
         <v>70</v>
       </c>
+      <c r="AK29">
+        <v>65.400000000000006</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>73.900000000000006</v>
       </c>
       <c r="E30">
         <v>83.6</v>
       </c>
       <c r="F30">
         <v>84.5</v>
       </c>
       <c r="G30">
         <v>93.9</v>
       </c>
       <c r="H30">
         <v>93.1</v>
       </c>
       <c r="I30">
         <v>84.7</v>
       </c>
       <c r="J30">
         <v>85.7</v>
       </c>
@@ -19252,57 +19756,60 @@
       </c>
       <c r="AC30">
         <v>124.3</v>
       </c>
       <c r="AD30">
         <v>122.6</v>
       </c>
       <c r="AE30">
         <v>123.6</v>
       </c>
       <c r="AF30">
         <v>121.3</v>
       </c>
       <c r="AG30">
         <v>122.3</v>
       </c>
       <c r="AH30">
         <v>122.2</v>
       </c>
       <c r="AI30">
         <v>123.7</v>
       </c>
       <c r="AJ30">
         <v>131.80000000000001</v>
       </c>
+      <c r="AK30">
+        <v>135.80000000000001</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>112.1</v>
       </c>
       <c r="E31">
         <v>111.3</v>
       </c>
       <c r="F31">
         <v>113.6</v>
       </c>
       <c r="G31">
         <v>121.9</v>
       </c>
       <c r="H31">
         <v>125.2</v>
       </c>
       <c r="I31">
         <v>123.4</v>
       </c>
       <c r="J31">
         <v>104.5</v>
       </c>
@@ -19362,57 +19869,60 @@
       </c>
       <c r="AC31">
         <v>113.1</v>
       </c>
       <c r="AD31">
         <v>106</v>
       </c>
       <c r="AE31">
         <v>107.3</v>
       </c>
       <c r="AF31">
         <v>115.2</v>
       </c>
       <c r="AG31">
         <v>118.4</v>
       </c>
       <c r="AH31">
         <v>124.9</v>
       </c>
       <c r="AI31">
         <v>126.9</v>
       </c>
       <c r="AJ31">
         <v>122.9</v>
       </c>
+      <c r="AK31">
+        <v>106.6</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.4</v>
       </c>
       <c r="E32">
         <v>109.7</v>
       </c>
       <c r="F32">
         <v>106.2</v>
       </c>
       <c r="G32">
         <v>106.4</v>
       </c>
       <c r="H32">
         <v>100.3</v>
       </c>
       <c r="I32">
         <v>103.5</v>
       </c>
       <c r="J32">
         <v>107.4</v>
       </c>
@@ -19472,57 +19982,60 @@
       </c>
       <c r="AC32">
         <v>127.3</v>
       </c>
       <c r="AD32">
         <v>124.7</v>
       </c>
       <c r="AE32">
         <v>112.3</v>
       </c>
       <c r="AF32">
         <v>115.3</v>
       </c>
       <c r="AG32">
         <v>110.6</v>
       </c>
       <c r="AH32">
         <v>106.4</v>
       </c>
       <c r="AI32">
         <v>105.9</v>
       </c>
       <c r="AJ32">
         <v>115.9</v>
       </c>
+      <c r="AK32">
+        <v>128.19999999999999</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
+    <row r="33" spans="1:37">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>152.1</v>
       </c>
       <c r="E33">
         <v>159.69999999999999</v>
       </c>
       <c r="F33">
         <v>157</v>
       </c>
       <c r="G33">
         <v>139.69999999999999</v>
       </c>
       <c r="H33">
         <v>126.9</v>
       </c>
       <c r="I33">
         <v>119.9</v>
       </c>
       <c r="J33">
         <v>116.1</v>
       </c>
@@ -19582,57 +20095,60 @@
       </c>
       <c r="AC33">
         <v>89.9</v>
       </c>
       <c r="AD33">
         <v>92.3</v>
       </c>
       <c r="AE33">
         <v>87</v>
       </c>
       <c r="AF33">
         <v>86.8</v>
       </c>
       <c r="AG33">
         <v>84.2</v>
       </c>
       <c r="AH33">
         <v>84.6</v>
       </c>
       <c r="AI33">
         <v>83</v>
       </c>
       <c r="AJ33">
         <v>84.4</v>
       </c>
+      <c r="AK33">
+        <v>83.8</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>113.6</v>
       </c>
       <c r="E34">
         <v>108.7</v>
       </c>
       <c r="F34">
         <v>98.5</v>
       </c>
       <c r="G34">
         <v>102.6</v>
       </c>
       <c r="H34">
         <v>101</v>
       </c>
       <c r="I34">
         <v>103.3</v>
       </c>
       <c r="J34">
         <v>104.9</v>
       </c>
@@ -19692,57 +20208,60 @@
       </c>
       <c r="AC34">
         <v>92</v>
       </c>
       <c r="AD34">
         <v>90.6</v>
       </c>
       <c r="AE34">
         <v>92.2</v>
       </c>
       <c r="AF34">
         <v>93.4</v>
       </c>
       <c r="AG34">
         <v>91</v>
       </c>
       <c r="AH34">
         <v>85.7</v>
       </c>
       <c r="AI34">
         <v>81</v>
       </c>
       <c r="AJ34">
         <v>80.5</v>
       </c>
+      <c r="AK34">
+        <v>79.3</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
+    <row r="35" spans="1:37">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>115</v>
       </c>
       <c r="E35">
         <v>107.3</v>
       </c>
       <c r="F35">
         <v>105.6</v>
       </c>
       <c r="G35">
         <v>105</v>
       </c>
       <c r="H35">
         <v>106</v>
       </c>
       <c r="I35">
         <v>106.6</v>
       </c>
       <c r="J35">
         <v>111.5</v>
       </c>
@@ -19802,57 +20321,60 @@
       </c>
       <c r="AC35">
         <v>68.900000000000006</v>
       </c>
       <c r="AD35">
         <v>67.5</v>
       </c>
       <c r="AE35">
         <v>67.3</v>
       </c>
       <c r="AF35">
         <v>65.900000000000006</v>
       </c>
       <c r="AG35">
         <v>64.2</v>
       </c>
       <c r="AH35">
         <v>70.3</v>
       </c>
       <c r="AI35">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ35">
         <v>74.3</v>
       </c>
+      <c r="AK35">
+        <v>69.7</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
+    <row r="36" spans="1:37">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>72.3</v>
       </c>
       <c r="E36">
         <v>78.2</v>
       </c>
       <c r="F36">
         <v>82.3</v>
       </c>
       <c r="G36">
         <v>94.7</v>
       </c>
       <c r="H36">
         <v>94</v>
       </c>
       <c r="I36">
         <v>97.1</v>
       </c>
       <c r="J36">
         <v>99.2</v>
       </c>
@@ -19912,57 +20434,60 @@
       </c>
       <c r="AC36">
         <v>82.8</v>
       </c>
       <c r="AD36">
         <v>82.8</v>
       </c>
       <c r="AE36">
         <v>81.3</v>
       </c>
       <c r="AF36">
         <v>81.099999999999994</v>
       </c>
       <c r="AG36">
         <v>81.3</v>
       </c>
       <c r="AH36">
         <v>80.7</v>
       </c>
       <c r="AI36">
         <v>78.400000000000006</v>
       </c>
       <c r="AJ36">
         <v>79.5</v>
       </c>
+      <c r="AK36">
+        <v>77.900000000000006</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>108</v>
       </c>
       <c r="E37">
         <v>94.5</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>102.6</v>
       </c>
       <c r="H37">
         <v>96.2</v>
       </c>
       <c r="I37">
         <v>93.3</v>
       </c>
       <c r="J37">
         <v>93.1</v>
       </c>
@@ -20022,57 +20547,60 @@
       </c>
       <c r="AC37">
         <v>102.5</v>
       </c>
       <c r="AD37">
         <v>96</v>
       </c>
       <c r="AE37">
         <v>98.1</v>
       </c>
       <c r="AF37">
         <v>97.6</v>
       </c>
       <c r="AG37">
         <v>96</v>
       </c>
       <c r="AH37">
         <v>96.1</v>
       </c>
       <c r="AI37">
         <v>92.5</v>
       </c>
       <c r="AJ37">
         <v>94.6</v>
       </c>
+      <c r="AK37">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
+    <row r="38" spans="1:37">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.4</v>
       </c>
       <c r="E38">
         <v>91.2</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>94</v>
       </c>
       <c r="H38">
         <v>99.8</v>
       </c>
       <c r="I38">
         <v>102</v>
       </c>
       <c r="J38">
         <v>104.3</v>
       </c>
@@ -20132,57 +20660,60 @@
       </c>
       <c r="AC38">
         <v>105.8</v>
       </c>
       <c r="AD38">
         <v>102.9</v>
       </c>
       <c r="AE38">
         <v>105.1</v>
       </c>
       <c r="AF38">
         <v>105.9</v>
       </c>
       <c r="AG38">
         <v>106.2</v>
       </c>
       <c r="AH38">
         <v>109.6</v>
       </c>
       <c r="AI38">
         <v>111.2</v>
       </c>
       <c r="AJ38">
         <v>105.4</v>
       </c>
+      <c r="AK38">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>104.5</v>
       </c>
       <c r="E39">
         <v>105.5</v>
       </c>
       <c r="F39">
         <v>106</v>
       </c>
       <c r="G39">
         <v>106.9</v>
       </c>
       <c r="H39">
         <v>104.3</v>
       </c>
       <c r="I39">
         <v>99.6</v>
       </c>
       <c r="J39">
         <v>86.8</v>
       </c>
@@ -20242,57 +20773,60 @@
       </c>
       <c r="AC39">
         <v>109.5</v>
       </c>
       <c r="AD39">
         <v>113.4</v>
       </c>
       <c r="AE39">
         <v>116.8</v>
       </c>
       <c r="AF39">
         <v>113.3</v>
       </c>
       <c r="AG39">
         <v>107.2</v>
       </c>
       <c r="AH39">
         <v>115</v>
       </c>
       <c r="AI39">
         <v>120.6</v>
       </c>
       <c r="AJ39">
         <v>106.9</v>
       </c>
+      <c r="AK39">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>146.1</v>
       </c>
       <c r="E40">
         <v>134.1</v>
       </c>
       <c r="F40">
         <v>109.9</v>
       </c>
       <c r="G40">
         <v>110.8</v>
       </c>
       <c r="H40">
         <v>107</v>
       </c>
       <c r="I40">
         <v>111.5</v>
       </c>
       <c r="J40">
         <v>113</v>
       </c>
@@ -20352,57 +20886,60 @@
       </c>
       <c r="AC40">
         <v>97.1</v>
       </c>
       <c r="AD40">
         <v>95.2</v>
       </c>
       <c r="AE40">
         <v>99.2</v>
       </c>
       <c r="AF40">
         <v>101</v>
       </c>
       <c r="AG40">
         <v>97.5</v>
       </c>
       <c r="AH40">
         <v>86.4</v>
       </c>
       <c r="AI40">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ40">
         <v>77.2</v>
       </c>
+      <c r="AK40" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.1</v>
       </c>
       <c r="E41">
         <v>91</v>
       </c>
       <c r="F41">
         <v>89</v>
       </c>
       <c r="G41">
         <v>89.9</v>
       </c>
       <c r="H41">
         <v>90.2</v>
       </c>
       <c r="I41">
         <v>89.6</v>
       </c>
       <c r="J41">
         <v>92.2</v>
       </c>
@@ -20462,57 +20999,60 @@
       </c>
       <c r="AC41">
         <v>82.9</v>
       </c>
       <c r="AD41">
         <v>81.400000000000006</v>
       </c>
       <c r="AE41">
         <v>80.7</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79</v>
       </c>
       <c r="AH41">
         <v>77</v>
       </c>
       <c r="AI41">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ41">
         <v>74.099999999999994</v>
       </c>
+      <c r="AK41">
+        <v>72.900000000000006</v>
+      </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>100.2</v>
       </c>
       <c r="E42">
         <v>99.7</v>
       </c>
       <c r="F42">
         <v>103.3</v>
       </c>
       <c r="G42">
         <v>101.9</v>
       </c>
       <c r="H42">
         <v>101.1</v>
       </c>
       <c r="I42">
         <v>103</v>
       </c>
       <c r="J42">
         <v>102.2</v>
       </c>
@@ -20572,57 +21112,60 @@
       </c>
       <c r="AC42">
         <v>98.6</v>
       </c>
       <c r="AD42">
         <v>99.3</v>
       </c>
       <c r="AE42">
         <v>99.1</v>
       </c>
       <c r="AF42">
         <v>98.7</v>
       </c>
       <c r="AG42">
         <v>96.3</v>
       </c>
       <c r="AH42">
         <v>96.9</v>
       </c>
       <c r="AI42">
         <v>96.2</v>
       </c>
       <c r="AJ42">
         <v>93.6</v>
       </c>
+      <c r="AK42">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>99.8</v>
       </c>
       <c r="E43">
         <v>99.6</v>
       </c>
       <c r="F43">
         <v>103.2</v>
       </c>
       <c r="G43">
         <v>101.6</v>
       </c>
       <c r="H43">
         <v>101</v>
       </c>
       <c r="I43">
         <v>103.2</v>
       </c>
       <c r="J43">
         <v>102.5</v>
       </c>
@@ -20682,57 +21225,60 @@
       </c>
       <c r="AC43">
         <v>99.2</v>
       </c>
       <c r="AD43">
         <v>99.3</v>
       </c>
       <c r="AE43">
         <v>99.6</v>
       </c>
       <c r="AF43">
         <v>99.5</v>
       </c>
       <c r="AG43">
         <v>96.6</v>
       </c>
       <c r="AH43">
         <v>97.3</v>
       </c>
       <c r="AI43">
         <v>96.7</v>
       </c>
       <c r="AJ43">
         <v>94.1</v>
       </c>
+      <c r="AK43">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:36">
+    <row r="44" spans="1:37">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>104.3</v>
       </c>
       <c r="E44">
         <v>103.7</v>
       </c>
       <c r="F44">
         <v>111</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>103.2</v>
       </c>
       <c r="I44">
         <v>109.1</v>
       </c>
       <c r="J44">
         <v>109.1</v>
       </c>
@@ -20792,57 +21338,60 @@
       </c>
       <c r="AC44">
         <v>97.8</v>
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>97.1</v>
       </c>
       <c r="AG44">
         <v>93.4</v>
       </c>
       <c r="AH44">
         <v>91.8</v>
       </c>
       <c r="AI44">
         <v>90.3</v>
       </c>
       <c r="AJ44">
         <v>89.1</v>
       </c>
+      <c r="AK44">
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
+    <row r="45" spans="1:37">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>97.6</v>
       </c>
       <c r="E45">
         <v>96.4</v>
       </c>
       <c r="F45">
         <v>95.3</v>
       </c>
       <c r="G45">
         <v>95.3</v>
       </c>
       <c r="H45">
         <v>99.4</v>
       </c>
       <c r="I45">
         <v>98.7</v>
       </c>
       <c r="J45">
         <v>97.6</v>
       </c>
@@ -20902,57 +21451,60 @@
       </c>
       <c r="AC45">
         <v>105.4</v>
       </c>
       <c r="AD45">
         <v>103.7</v>
       </c>
       <c r="AE45">
         <v>101.4</v>
       </c>
       <c r="AF45">
         <v>98.8</v>
       </c>
       <c r="AG45">
         <v>99.9</v>
       </c>
       <c r="AH45">
         <v>98.5</v>
       </c>
       <c r="AI45">
         <v>98.9</v>
       </c>
       <c r="AJ45">
         <v>97.2</v>
       </c>
+      <c r="AK45">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
+    <row r="46" spans="1:37">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>108.3</v>
       </c>
       <c r="E46">
         <v>89.2</v>
       </c>
       <c r="F46">
         <v>89</v>
       </c>
       <c r="G46">
         <v>88.6</v>
       </c>
       <c r="H46">
         <v>94.4</v>
       </c>
       <c r="I46">
         <v>94.5</v>
       </c>
       <c r="J46">
         <v>97.2</v>
       </c>
@@ -21012,57 +21564,60 @@
       </c>
       <c r="AC46">
         <v>101.7</v>
       </c>
       <c r="AD46">
         <v>116.9</v>
       </c>
       <c r="AE46">
         <v>108.3</v>
       </c>
       <c r="AF46">
         <v>99.8</v>
       </c>
       <c r="AG46">
         <v>94.7</v>
       </c>
       <c r="AH46">
         <v>92.8</v>
       </c>
       <c r="AI46">
         <v>89.1</v>
       </c>
       <c r="AJ46">
         <v>91.8</v>
       </c>
+      <c r="AK46">
+        <v>83.8</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
+    <row r="47" spans="1:37">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>92.7</v>
       </c>
       <c r="E47">
         <v>95.1</v>
       </c>
       <c r="F47">
         <v>105.9</v>
       </c>
       <c r="G47">
         <v>110.1</v>
       </c>
       <c r="H47">
         <v>106.6</v>
       </c>
       <c r="I47">
         <v>105.1</v>
       </c>
       <c r="J47">
         <v>105.7</v>
       </c>
@@ -21122,57 +21677,60 @@
       </c>
       <c r="AC47">
         <v>111</v>
       </c>
       <c r="AD47">
         <v>111.7</v>
       </c>
       <c r="AE47">
         <v>117.6</v>
       </c>
       <c r="AF47">
         <v>115.7</v>
       </c>
       <c r="AG47">
         <v>110.5</v>
       </c>
       <c r="AH47">
         <v>111.8</v>
       </c>
       <c r="AI47">
         <v>109.6</v>
       </c>
       <c r="AJ47">
         <v>105.6</v>
       </c>
+      <c r="AK47">
+        <v>117.5</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>109.4</v>
       </c>
       <c r="E48">
         <v>118.5</v>
       </c>
       <c r="F48">
         <v>126.9</v>
       </c>
       <c r="G48">
         <v>112.8</v>
       </c>
       <c r="H48">
         <v>109.2</v>
       </c>
       <c r="I48">
         <v>103.6</v>
       </c>
       <c r="J48">
         <v>102</v>
       </c>
@@ -21232,57 +21790,60 @@
       </c>
       <c r="AC48">
         <v>79.900000000000006</v>
       </c>
       <c r="AD48">
         <v>80.5</v>
       </c>
       <c r="AE48">
         <v>77.900000000000006</v>
       </c>
       <c r="AF48">
         <v>77.900000000000006</v>
       </c>
       <c r="AG48">
         <v>74.2</v>
       </c>
       <c r="AH48">
         <v>80</v>
       </c>
       <c r="AI48">
         <v>78.599999999999994</v>
       </c>
       <c r="AJ48">
         <v>77.7</v>
       </c>
+      <c r="AK48">
+        <v>75.5</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>110.6</v>
       </c>
       <c r="E49">
         <v>105.7</v>
       </c>
       <c r="F49">
         <v>106.2</v>
       </c>
       <c r="G49">
         <v>110.1</v>
       </c>
       <c r="H49">
         <v>93.4</v>
       </c>
       <c r="I49">
         <v>107.5</v>
       </c>
       <c r="J49">
         <v>96.2</v>
       </c>
@@ -21342,57 +21903,60 @@
       </c>
       <c r="AC49">
         <v>135.4</v>
       </c>
       <c r="AD49">
         <v>142.30000000000001</v>
       </c>
       <c r="AE49">
         <v>157.4</v>
       </c>
       <c r="AF49">
         <v>149.30000000000001</v>
       </c>
       <c r="AG49">
         <v>123.2</v>
       </c>
       <c r="AH49">
         <v>152.5</v>
       </c>
       <c r="AI49">
         <v>125.4</v>
       </c>
       <c r="AJ49">
         <v>112.8</v>
       </c>
+      <c r="AK49">
+        <v>118.8</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
+    <row r="50" spans="1:37">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.6</v>
       </c>
       <c r="E50">
         <v>107.2</v>
       </c>
       <c r="F50">
         <v>121.3</v>
       </c>
       <c r="G50">
         <v>121.9</v>
       </c>
       <c r="H50">
         <v>105.9</v>
       </c>
       <c r="I50">
         <v>113.9</v>
       </c>
       <c r="J50">
         <v>100</v>
       </c>
@@ -21452,167 +22016,173 @@
       </c>
       <c r="AC50">
         <v>90.7</v>
       </c>
       <c r="AD50">
         <v>93</v>
       </c>
       <c r="AE50">
         <v>88</v>
       </c>
       <c r="AF50">
         <v>83.9</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>72.900000000000006</v>
       </c>
       <c r="AI50">
         <v>69.599999999999994</v>
       </c>
       <c r="AJ50">
         <v>63.5</v>
       </c>
+      <c r="AK50">
+        <v>55.9</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ51" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.4</v>
       </c>
       <c r="E52">
         <v>99.9</v>
       </c>
       <c r="F52">
         <v>101.8</v>
       </c>
       <c r="G52">
         <v>103</v>
       </c>
       <c r="H52">
         <v>104.2</v>
       </c>
       <c r="I52">
         <v>103.3</v>
       </c>
       <c r="J52">
         <v>103.4</v>
       </c>
@@ -21672,57 +22242,60 @@
       </c>
       <c r="AC52">
         <v>97.8</v>
       </c>
       <c r="AD52">
         <v>96.3</v>
       </c>
       <c r="AE52">
         <v>95.3</v>
       </c>
       <c r="AF52">
         <v>95.3</v>
       </c>
       <c r="AG52">
         <v>95.4</v>
       </c>
       <c r="AH52">
         <v>95.7</v>
       </c>
       <c r="AI52">
         <v>96.5</v>
       </c>
       <c r="AJ52">
         <v>95.3</v>
       </c>
+      <c r="AK52">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>92.9</v>
       </c>
       <c r="E53">
         <v>92.7</v>
       </c>
       <c r="F53">
         <v>94.1</v>
       </c>
       <c r="G53">
         <v>96.6</v>
       </c>
       <c r="H53">
         <v>99.7</v>
       </c>
       <c r="I53">
         <v>100.7</v>
       </c>
       <c r="J53">
         <v>99.6</v>
       </c>
@@ -21782,57 +22355,60 @@
       </c>
       <c r="AC53">
         <v>93.8</v>
       </c>
       <c r="AD53">
         <v>92.4</v>
       </c>
       <c r="AE53">
         <v>91.8</v>
       </c>
       <c r="AF53">
         <v>92.7</v>
       </c>
       <c r="AG53">
         <v>93</v>
       </c>
       <c r="AH53">
         <v>92.2</v>
       </c>
       <c r="AI53">
         <v>95.3</v>
       </c>
       <c r="AJ53">
         <v>89.5</v>
       </c>
+      <c r="AK53">
+        <v>86.3</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:37">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>92.3</v>
       </c>
       <c r="E54">
         <v>94</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>98.5</v>
       </c>
       <c r="H54">
         <v>96.3</v>
       </c>
       <c r="I54">
         <v>99.8</v>
       </c>
       <c r="J54">
         <v>96.7</v>
       </c>
@@ -21892,57 +22468,60 @@
       </c>
       <c r="AC54">
         <v>97.6</v>
       </c>
       <c r="AD54">
         <v>98</v>
       </c>
       <c r="AE54">
         <v>96.7</v>
       </c>
       <c r="AF54">
         <v>96.5</v>
       </c>
       <c r="AG54">
         <v>98.1</v>
       </c>
       <c r="AH54">
         <v>98.5</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>95.4</v>
       </c>
+      <c r="AK54">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
+    <row r="55" spans="1:37">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>101.2</v>
       </c>
       <c r="E55">
         <v>93.8</v>
       </c>
       <c r="F55">
         <v>106.6</v>
       </c>
       <c r="G55">
         <v>108.2</v>
       </c>
       <c r="H55">
         <v>99.6</v>
       </c>
       <c r="I55">
         <v>107</v>
       </c>
       <c r="J55">
         <v>100.5</v>
       </c>
@@ -22002,57 +22581,60 @@
       </c>
       <c r="AC55">
         <v>110</v>
       </c>
       <c r="AD55">
         <v>108</v>
       </c>
       <c r="AE55">
         <v>111.3</v>
       </c>
       <c r="AF55">
         <v>109.9</v>
       </c>
       <c r="AG55">
         <v>106.3</v>
       </c>
       <c r="AH55">
         <v>105.9</v>
       </c>
       <c r="AI55">
         <v>110.8</v>
       </c>
       <c r="AJ55">
         <v>99.8</v>
       </c>
+      <c r="AK55">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>95.2</v>
       </c>
       <c r="E56">
         <v>97.1</v>
       </c>
       <c r="F56">
         <v>97.5</v>
       </c>
       <c r="G56">
         <v>97.9</v>
       </c>
       <c r="H56">
         <v>102</v>
       </c>
       <c r="I56">
         <v>103.1</v>
       </c>
       <c r="J56">
         <v>102.1</v>
       </c>
@@ -22112,57 +22694,60 @@
       </c>
       <c r="AC56">
         <v>114.6</v>
       </c>
       <c r="AD56">
         <v>114.6</v>
       </c>
       <c r="AE56">
         <v>116.9</v>
       </c>
       <c r="AF56">
         <v>119.8</v>
       </c>
       <c r="AG56">
         <v>122</v>
       </c>
       <c r="AH56">
         <v>124</v>
       </c>
       <c r="AI56">
         <v>122.7</v>
       </c>
       <c r="AJ56">
         <v>122.1</v>
       </c>
+      <c r="AK56">
+        <v>116.9</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>98.4</v>
       </c>
       <c r="E57">
         <v>96.1</v>
       </c>
       <c r="F57">
         <v>93.9</v>
       </c>
       <c r="G57">
         <v>90</v>
       </c>
       <c r="H57">
         <v>95.8</v>
       </c>
       <c r="I57">
         <v>97.7</v>
       </c>
       <c r="J57">
         <v>101.4</v>
       </c>
@@ -22222,57 +22807,60 @@
       </c>
       <c r="AC57">
         <v>88.2</v>
       </c>
       <c r="AD57">
         <v>88.5</v>
       </c>
       <c r="AE57">
         <v>89.6</v>
       </c>
       <c r="AF57">
         <v>92.5</v>
       </c>
       <c r="AG57">
         <v>93.2</v>
       </c>
       <c r="AH57">
         <v>93.7</v>
       </c>
       <c r="AI57">
         <v>93.3</v>
       </c>
       <c r="AJ57">
         <v>88.3</v>
       </c>
+      <c r="AK57">
+        <v>83.8</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>97.8</v>
       </c>
       <c r="F58">
         <v>97.6</v>
       </c>
       <c r="G58">
         <v>96.7</v>
       </c>
       <c r="H58">
         <v>94.7</v>
       </c>
       <c r="I58">
         <v>94.2</v>
       </c>
       <c r="J58">
         <v>99</v>
       </c>
@@ -22332,57 +22920,60 @@
       </c>
       <c r="AC58">
         <v>97.5</v>
       </c>
       <c r="AD58">
         <v>98.4</v>
       </c>
       <c r="AE58">
         <v>96.8</v>
       </c>
       <c r="AF58">
         <v>94.5</v>
       </c>
       <c r="AG58">
         <v>94</v>
       </c>
       <c r="AH58">
         <v>95.4</v>
       </c>
       <c r="AI58">
         <v>93.9</v>
       </c>
       <c r="AJ58">
         <v>94.7</v>
       </c>
+      <c r="AK58" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.9</v>
       </c>
       <c r="E59">
         <v>96.5</v>
       </c>
       <c r="F59">
         <v>98.7</v>
       </c>
       <c r="G59">
         <v>99.2</v>
       </c>
       <c r="H59">
         <v>100.2</v>
       </c>
       <c r="I59">
         <v>100.1</v>
       </c>
       <c r="J59">
         <v>100.3</v>
       </c>
@@ -22442,57 +23033,60 @@
       </c>
       <c r="AC59">
         <v>101.9</v>
       </c>
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>100.2</v>
       </c>
       <c r="AF59">
         <v>98.4</v>
       </c>
       <c r="AG59">
         <v>97.7</v>
       </c>
       <c r="AH59">
         <v>99.3</v>
       </c>
       <c r="AI59">
         <v>99</v>
       </c>
       <c r="AJ59">
         <v>95.8</v>
       </c>
+      <c r="AK59">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="60" spans="1:36">
+    <row r="60" spans="1:37">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98.2</v>
       </c>
       <c r="E60">
         <v>100.6</v>
       </c>
       <c r="F60">
         <v>97.4</v>
       </c>
       <c r="G60">
         <v>97.8</v>
       </c>
       <c r="H60">
         <v>96.4</v>
       </c>
       <c r="I60">
         <v>89.5</v>
       </c>
       <c r="J60">
         <v>95.6</v>
       </c>
@@ -22552,57 +23146,60 @@
       </c>
       <c r="AC60">
         <v>105</v>
       </c>
       <c r="AD60">
         <v>103.5</v>
       </c>
       <c r="AE60">
         <v>101.7</v>
       </c>
       <c r="AF60">
         <v>100.1</v>
       </c>
       <c r="AG60">
         <v>97.3</v>
       </c>
       <c r="AH60">
         <v>94.8</v>
       </c>
       <c r="AI60">
         <v>93.5</v>
       </c>
       <c r="AJ60">
         <v>95.4</v>
       </c>
+      <c r="AK60">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>105.7</v>
       </c>
       <c r="E61">
         <v>103</v>
       </c>
       <c r="F61">
         <v>105.8</v>
       </c>
       <c r="G61">
         <v>105.2</v>
       </c>
       <c r="H61">
         <v>102</v>
       </c>
       <c r="I61">
         <v>101.8</v>
       </c>
       <c r="J61">
         <v>100.7</v>
       </c>
@@ -22662,167 +23259,173 @@
       </c>
       <c r="AC61">
         <v>92.5</v>
       </c>
       <c r="AD61">
         <v>91.7</v>
       </c>
       <c r="AE61">
         <v>89.3</v>
       </c>
       <c r="AF61">
         <v>89.1</v>
       </c>
       <c r="AG61">
         <v>91.2</v>
       </c>
       <c r="AH61">
         <v>89.9</v>
       </c>
       <c r="AI61">
         <v>89.6</v>
       </c>
       <c r="AJ61">
         <v>89.5</v>
       </c>
+      <c r="AK61">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="62" spans="1:36">
+    <row r="62" spans="1:37">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ62" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="63" spans="1:36">
+    <row r="63" spans="1:37">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>108.2</v>
       </c>
       <c r="E63">
         <v>103.2</v>
       </c>
       <c r="F63">
         <v>102.8</v>
       </c>
       <c r="G63">
         <v>102.4</v>
       </c>
       <c r="H63">
         <v>100.7</v>
       </c>
       <c r="I63">
         <v>109.4</v>
       </c>
       <c r="J63">
         <v>109.8</v>
       </c>
@@ -22882,57 +23485,60 @@
       </c>
       <c r="AC63">
         <v>54.7</v>
       </c>
       <c r="AD63">
         <v>55.4</v>
       </c>
       <c r="AE63">
         <v>53.1</v>
       </c>
       <c r="AF63">
         <v>49.8</v>
       </c>
       <c r="AG63">
         <v>47.6</v>
       </c>
       <c r="AH63">
         <v>51.9</v>
       </c>
       <c r="AI63">
         <v>54.7</v>
       </c>
       <c r="AJ63">
         <v>56.9</v>
       </c>
+      <c r="AK63">
+        <v>53</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
+    <row r="64" spans="1:37">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>94.6</v>
       </c>
       <c r="E64">
         <v>89.6</v>
       </c>
       <c r="F64">
         <v>92.8</v>
       </c>
       <c r="G64">
         <v>91.2</v>
       </c>
       <c r="H64">
         <v>91.4</v>
       </c>
       <c r="I64">
         <v>99</v>
       </c>
       <c r="J64">
         <v>93.8</v>
       </c>
@@ -22992,57 +23598,60 @@
       </c>
       <c r="AC64">
         <v>90.5</v>
       </c>
       <c r="AD64">
         <v>93.8</v>
       </c>
       <c r="AE64">
         <v>94.9</v>
       </c>
       <c r="AF64">
         <v>91.9</v>
       </c>
       <c r="AG64">
         <v>91.7</v>
       </c>
       <c r="AH64">
         <v>90.2</v>
       </c>
       <c r="AI64">
         <v>86.9</v>
       </c>
       <c r="AJ64">
         <v>85.5</v>
       </c>
+      <c r="AK64">
+        <v>77.599999999999994</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
+    <row r="65" spans="1:37">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>110.9</v>
       </c>
       <c r="E65">
         <v>107.4</v>
       </c>
       <c r="F65">
         <v>113.2</v>
       </c>
       <c r="G65">
         <v>113.6</v>
       </c>
       <c r="H65">
         <v>107</v>
       </c>
       <c r="I65">
         <v>103.8</v>
       </c>
       <c r="J65">
         <v>99.4</v>
       </c>
@@ -23102,57 +23711,60 @@
       </c>
       <c r="AC65">
         <v>100.1</v>
       </c>
       <c r="AD65">
         <v>97.5</v>
       </c>
       <c r="AE65">
         <v>93.5</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>98.8</v>
       </c>
       <c r="AH65">
         <v>94.9</v>
       </c>
       <c r="AI65">
         <v>96.3</v>
       </c>
       <c r="AJ65">
         <v>96.8</v>
       </c>
+      <c r="AK65">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
+    <row r="66" spans="1:37">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>143.5</v>
       </c>
       <c r="E66">
         <v>130.5</v>
       </c>
       <c r="F66">
         <v>137.1</v>
       </c>
       <c r="G66">
         <v>123.5</v>
       </c>
       <c r="H66">
         <v>134</v>
       </c>
       <c r="I66">
         <v>126.6</v>
       </c>
       <c r="J66">
         <v>127.6</v>
       </c>
@@ -23212,57 +23824,60 @@
       </c>
       <c r="AC66">
         <v>100.7</v>
       </c>
       <c r="AD66">
         <v>101.8</v>
       </c>
       <c r="AE66">
         <v>92.7</v>
       </c>
       <c r="AF66">
         <v>93.6</v>
       </c>
       <c r="AG66">
         <v>95.2</v>
       </c>
       <c r="AH66">
         <v>99.2</v>
       </c>
       <c r="AI66">
         <v>93.2</v>
       </c>
       <c r="AJ66">
         <v>92.7</v>
       </c>
+      <c r="AK66">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
+    <row r="67" spans="1:37">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.2</v>
       </c>
       <c r="E67">
         <v>100.2</v>
       </c>
       <c r="F67">
         <v>96.5</v>
       </c>
       <c r="G67">
         <v>90.5</v>
       </c>
       <c r="H67">
         <v>91.9</v>
       </c>
       <c r="I67">
         <v>94.8</v>
       </c>
       <c r="J67">
         <v>105.2</v>
       </c>
@@ -23322,167 +23937,173 @@
       </c>
       <c r="AC67">
         <v>69.5</v>
       </c>
       <c r="AD67">
         <v>70.400000000000006</v>
       </c>
       <c r="AE67">
         <v>71.7</v>
       </c>
       <c r="AF67">
         <v>71.8</v>
       </c>
       <c r="AG67">
         <v>71.7</v>
       </c>
       <c r="AH67">
         <v>76.8</v>
       </c>
       <c r="AI67">
         <v>75.3</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
+      <c r="AK67">
+        <v>70.2</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
+    <row r="68" spans="1:37">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="U68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="X68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Y68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Z68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AA68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AC68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AD68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AE68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AF68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AH68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AI68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AJ68" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="69" spans="1:36">
+    <row r="69" spans="1:37">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>99.7</v>
       </c>
       <c r="E69">
         <v>106.9</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>104.3</v>
       </c>
       <c r="H69">
         <v>106</v>
       </c>
       <c r="I69">
         <v>107.8</v>
       </c>
       <c r="J69">
         <v>108.2</v>
       </c>
@@ -23542,57 +24163,60 @@
       </c>
       <c r="AC69">
         <v>104.9</v>
       </c>
       <c r="AD69">
         <v>105.8</v>
       </c>
       <c r="AE69">
         <v>105.7</v>
       </c>
       <c r="AF69">
         <v>103</v>
       </c>
       <c r="AG69">
         <v>99.1</v>
       </c>
       <c r="AH69">
         <v>98.9</v>
       </c>
       <c r="AI69">
         <v>97</v>
       </c>
       <c r="AJ69">
         <v>102.4</v>
       </c>
+      <c r="AK69">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
+    <row r="70" spans="1:37">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>80.400000000000006</v>
       </c>
       <c r="E70">
         <v>52.8</v>
       </c>
       <c r="F70">
         <v>33.5</v>
       </c>
       <c r="G70">
         <v>32.200000000000003</v>
       </c>
       <c r="H70">
         <v>32</v>
       </c>
       <c r="I70">
         <v>27.7</v>
       </c>
       <c r="J70">
         <v>45.6</v>
       </c>
@@ -23651,75 +24275,78 @@
         <v>67.2</v>
       </c>
       <c r="AC70">
         <v>67.8</v>
       </c>
       <c r="AD70">
         <v>47.4</v>
       </c>
       <c r="AE70">
         <v>50.6</v>
       </c>
       <c r="AF70">
         <v>52.4</v>
       </c>
       <c r="AG70">
         <v>41.3</v>
       </c>
       <c r="AH70">
         <v>41.1</v>
       </c>
       <c r="AI70">
         <v>41.2</v>
       </c>
       <c r="AJ70">
         <v>38.9</v>
+      </c>
+      <c r="AK70">
+        <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27E60C66-5832-4B4D-9B4D-BE36E8A56835}">
-  <dimension ref="A1:AJ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73BCC6A8-E7AA-4B79-BDA4-8643428B4EEF}">
+  <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -23778,60 +24405,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -23888,57 +24518,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>102.2</v>
       </c>
       <c r="E4">
         <v>102.7</v>
       </c>
       <c r="F4">
         <v>103</v>
       </c>
       <c r="G4">
         <v>102.7</v>
       </c>
       <c r="H4">
         <v>102.3</v>
       </c>
       <c r="I4">
         <v>103.4</v>
       </c>
       <c r="J4">
         <v>104</v>
       </c>
@@ -23998,57 +24631,60 @@
       </c>
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.6</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>100.3</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.8</v>
       </c>
       <c r="AJ4">
         <v>97.4</v>
       </c>
+      <c r="AK4">
+        <v>96</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>106.5</v>
       </c>
       <c r="E5">
         <v>106</v>
       </c>
       <c r="F5">
         <v>104.8</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
         <v>104</v>
       </c>
       <c r="I5">
         <v>105.1</v>
       </c>
       <c r="J5">
         <v>105.4</v>
       </c>
@@ -24108,57 +24744,60 @@
       </c>
       <c r="AC5">
         <v>107.9</v>
       </c>
       <c r="AD5">
         <v>106.9</v>
       </c>
       <c r="AE5">
         <v>105</v>
       </c>
       <c r="AF5">
         <v>107.5</v>
       </c>
       <c r="AG5">
         <v>105</v>
       </c>
       <c r="AH5">
         <v>103.8</v>
       </c>
       <c r="AI5">
         <v>101.3</v>
       </c>
       <c r="AJ5">
         <v>102.4</v>
       </c>
+      <c r="AK5">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>100.8</v>
       </c>
       <c r="E6">
         <v>100.8</v>
       </c>
       <c r="F6">
         <v>102.8</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>103.6</v>
       </c>
       <c r="I6">
         <v>105.5</v>
       </c>
       <c r="J6">
         <v>104.9</v>
       </c>
@@ -24218,57 +24857,60 @@
       </c>
       <c r="AC6">
         <v>115.5</v>
       </c>
       <c r="AD6">
         <v>114.9</v>
       </c>
       <c r="AE6">
         <v>112.5</v>
       </c>
       <c r="AF6">
         <v>115.8</v>
       </c>
       <c r="AG6">
         <v>113.7</v>
       </c>
       <c r="AH6">
         <v>114.4</v>
       </c>
       <c r="AI6">
         <v>113.5</v>
       </c>
       <c r="AJ6">
         <v>115.1</v>
       </c>
+      <c r="AK6">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>101.5</v>
       </c>
       <c r="E7">
         <v>99.5</v>
       </c>
       <c r="F7">
         <v>102</v>
       </c>
       <c r="G7">
         <v>102.9</v>
       </c>
       <c r="H7">
         <v>103.9</v>
       </c>
       <c r="I7">
         <v>107.5</v>
       </c>
       <c r="J7">
         <v>107</v>
       </c>
@@ -24328,57 +24970,60 @@
       </c>
       <c r="AC7">
         <v>127.2</v>
       </c>
       <c r="AD7">
         <v>126.7</v>
       </c>
       <c r="AE7">
         <v>123.6</v>
       </c>
       <c r="AF7">
         <v>129.69999999999999</v>
       </c>
       <c r="AG7">
         <v>126.5</v>
       </c>
       <c r="AH7">
         <v>126.8</v>
       </c>
       <c r="AI7">
         <v>124.9</v>
       </c>
       <c r="AJ7">
         <v>129</v>
       </c>
+      <c r="AK7">
+        <v>128.69999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>96.5</v>
       </c>
       <c r="E8">
         <v>94.8</v>
       </c>
       <c r="F8">
         <v>97.5</v>
       </c>
       <c r="G8">
         <v>98.7</v>
       </c>
       <c r="H8">
         <v>99.3</v>
       </c>
       <c r="I8">
         <v>103.4</v>
       </c>
       <c r="J8">
         <v>103.5</v>
       </c>
@@ -24438,57 +25083,60 @@
       </c>
       <c r="AC8">
         <v>125.1</v>
       </c>
       <c r="AD8">
         <v>124.8</v>
       </c>
       <c r="AE8">
         <v>123.7</v>
       </c>
       <c r="AF8">
         <v>128.9</v>
       </c>
       <c r="AG8">
         <v>126.7</v>
       </c>
       <c r="AH8">
         <v>127.6</v>
       </c>
       <c r="AI8">
         <v>126.9</v>
       </c>
       <c r="AJ8">
         <v>127.8</v>
       </c>
+      <c r="AK8">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>93.5</v>
       </c>
       <c r="E9">
         <v>96.9</v>
       </c>
       <c r="F9">
         <v>101.1</v>
       </c>
       <c r="G9">
         <v>92.1</v>
       </c>
       <c r="H9">
         <v>84.6</v>
       </c>
       <c r="I9">
         <v>85.4</v>
       </c>
       <c r="J9">
         <v>94.7</v>
       </c>
@@ -24548,57 +25196,60 @@
       </c>
       <c r="AC9">
         <v>194.1</v>
       </c>
       <c r="AD9">
         <v>220.6</v>
       </c>
       <c r="AE9">
         <v>209.3</v>
       </c>
       <c r="AF9">
         <v>221.7</v>
       </c>
       <c r="AG9">
         <v>219.7</v>
       </c>
       <c r="AH9">
         <v>221.6</v>
       </c>
       <c r="AI9">
         <v>248.6</v>
       </c>
       <c r="AJ9">
         <v>267</v>
       </c>
+      <c r="AK9">
+        <v>288.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>99.5</v>
       </c>
       <c r="E10">
         <v>96.5</v>
       </c>
       <c r="F10">
         <v>100.7</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>102.1</v>
       </c>
       <c r="I10">
         <v>107.1</v>
       </c>
       <c r="J10">
         <v>107.8</v>
       </c>
@@ -24658,57 +25309,60 @@
       </c>
       <c r="AC10">
         <v>117.2</v>
       </c>
       <c r="AD10">
         <v>116</v>
       </c>
       <c r="AE10">
         <v>113.3</v>
       </c>
       <c r="AF10">
         <v>114.5</v>
       </c>
       <c r="AG10">
         <v>109.1</v>
       </c>
       <c r="AH10">
         <v>109.7</v>
       </c>
       <c r="AI10">
         <v>104.9</v>
       </c>
       <c r="AJ10">
         <v>103.8</v>
       </c>
+      <c r="AK10">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85.1</v>
       </c>
       <c r="F11">
         <v>85.6</v>
       </c>
       <c r="G11">
         <v>89.5</v>
       </c>
       <c r="H11">
         <v>93.4</v>
       </c>
       <c r="I11">
         <v>96</v>
       </c>
       <c r="J11">
         <v>94.7</v>
       </c>
@@ -24768,57 +25422,60 @@
       </c>
       <c r="AC11">
         <v>159.30000000000001</v>
       </c>
       <c r="AD11">
         <v>158.9</v>
       </c>
       <c r="AE11">
         <v>160.80000000000001</v>
       </c>
       <c r="AF11">
         <v>165</v>
       </c>
       <c r="AG11">
         <v>162.6</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169</v>
       </c>
       <c r="AJ11">
         <v>176.3</v>
       </c>
+      <c r="AK11">
+        <v>169.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>95.7</v>
       </c>
       <c r="E12">
         <v>96.9</v>
       </c>
       <c r="F12">
         <v>97.9</v>
       </c>
       <c r="G12">
         <v>97.1</v>
       </c>
       <c r="H12">
         <v>96.9</v>
       </c>
       <c r="I12">
         <v>110.6</v>
       </c>
       <c r="J12">
         <v>101.9</v>
       </c>
@@ -24878,57 +25535,60 @@
       </c>
       <c r="AC12">
         <v>91.3</v>
       </c>
       <c r="AD12">
         <v>91</v>
       </c>
       <c r="AE12">
         <v>97.4</v>
       </c>
       <c r="AF12">
         <v>163.19999999999999</v>
       </c>
       <c r="AG12">
         <v>217.7</v>
       </c>
       <c r="AH12">
         <v>229</v>
       </c>
       <c r="AI12">
         <v>242.5</v>
       </c>
       <c r="AJ12">
         <v>201.3</v>
       </c>
+      <c r="AK12">
+        <v>109</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>120.3</v>
       </c>
       <c r="E13">
         <v>120.1</v>
       </c>
       <c r="F13">
         <v>116.2</v>
       </c>
       <c r="G13">
         <v>117.3</v>
       </c>
       <c r="H13">
         <v>117.7</v>
       </c>
       <c r="I13">
         <v>118</v>
       </c>
       <c r="J13">
         <v>113.1</v>
       </c>
@@ -24988,57 +25648,60 @@
       </c>
       <c r="AC13">
         <v>131.4</v>
       </c>
       <c r="AD13">
         <v>133.4</v>
       </c>
       <c r="AE13">
         <v>124.8</v>
       </c>
       <c r="AF13">
         <v>133.19999999999999</v>
       </c>
       <c r="AG13">
         <v>123.5</v>
       </c>
       <c r="AH13">
         <v>122.9</v>
       </c>
       <c r="AI13">
         <v>120.4</v>
       </c>
       <c r="AJ13">
         <v>134.5</v>
       </c>
+      <c r="AK13">
+        <v>157</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>134.69999999999999</v>
       </c>
       <c r="E14">
         <v>121.2</v>
       </c>
       <c r="F14">
         <v>162.4</v>
       </c>
       <c r="G14">
         <v>166.4</v>
       </c>
       <c r="H14">
         <v>188.1</v>
       </c>
       <c r="I14">
         <v>232.6</v>
       </c>
       <c r="J14">
         <v>212.6</v>
       </c>
@@ -25098,57 +25761,60 @@
       </c>
       <c r="AC14">
         <v>156.19999999999999</v>
       </c>
       <c r="AD14">
         <v>143.69999999999999</v>
       </c>
       <c r="AE14">
         <v>144.4</v>
       </c>
       <c r="AF14">
         <v>128.1</v>
       </c>
       <c r="AG14">
         <v>122.8</v>
       </c>
       <c r="AH14">
         <v>122.3</v>
       </c>
       <c r="AI14">
         <v>109.7</v>
       </c>
       <c r="AJ14">
         <v>108.9</v>
       </c>
+      <c r="AK14">
+        <v>138.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>101.6</v>
       </c>
       <c r="E15">
         <v>92.8</v>
       </c>
       <c r="F15">
         <v>90.5</v>
       </c>
       <c r="G15">
         <v>87</v>
       </c>
       <c r="H15">
         <v>82.2</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
       <c r="J15">
         <v>85.8</v>
       </c>
@@ -25208,57 +25874,60 @@
       </c>
       <c r="AC15">
         <v>91.4</v>
       </c>
       <c r="AD15">
         <v>91.7</v>
       </c>
       <c r="AE15">
         <v>91.4</v>
       </c>
       <c r="AF15">
         <v>92.3</v>
       </c>
       <c r="AG15">
         <v>90.8</v>
       </c>
       <c r="AH15">
         <v>88.6</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.7</v>
       </c>
+      <c r="AK15">
+        <v>81.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>110.4</v>
       </c>
       <c r="E16">
         <v>113.7</v>
       </c>
       <c r="F16">
         <v>108</v>
       </c>
       <c r="G16">
         <v>109.9</v>
       </c>
       <c r="H16">
         <v>113.2</v>
       </c>
       <c r="I16">
         <v>107.2</v>
       </c>
       <c r="J16">
         <v>108.2</v>
       </c>
@@ -25318,57 +25987,60 @@
       </c>
       <c r="AC16">
         <v>69</v>
       </c>
       <c r="AD16">
         <v>68.3</v>
       </c>
       <c r="AE16">
         <v>68.7</v>
       </c>
       <c r="AF16">
         <v>71.5</v>
       </c>
       <c r="AG16">
         <v>68.5</v>
       </c>
       <c r="AH16">
         <v>67.5</v>
       </c>
       <c r="AI16">
         <v>69.5</v>
       </c>
       <c r="AJ16">
         <v>73.2</v>
       </c>
+      <c r="AK16">
+        <v>73.400000000000006</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>99.9</v>
       </c>
       <c r="E17">
         <v>102.2</v>
       </c>
       <c r="F17">
         <v>104.2</v>
       </c>
       <c r="G17">
         <v>103.4</v>
       </c>
       <c r="H17">
         <v>102.9</v>
       </c>
       <c r="I17">
         <v>102.4</v>
       </c>
       <c r="J17">
         <v>102.2</v>
       </c>
@@ -25428,57 +26100,60 @@
       </c>
       <c r="AC17">
         <v>99.1</v>
       </c>
       <c r="AD17">
         <v>97.7</v>
       </c>
       <c r="AE17">
         <v>96.4</v>
       </c>
       <c r="AF17">
         <v>95.9</v>
       </c>
       <c r="AG17">
         <v>95.6</v>
       </c>
       <c r="AH17">
         <v>96.5</v>
       </c>
       <c r="AI17">
         <v>97</v>
       </c>
       <c r="AJ17">
         <v>95.2</v>
       </c>
+      <c r="AK17">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>108.7</v>
       </c>
       <c r="E18">
         <v>108.3</v>
       </c>
       <c r="F18">
         <v>110.2</v>
       </c>
       <c r="G18">
         <v>105.2</v>
       </c>
       <c r="H18">
         <v>106</v>
       </c>
       <c r="I18">
         <v>107.3</v>
       </c>
       <c r="J18">
         <v>105.8</v>
       </c>
@@ -25538,57 +26213,60 @@
       </c>
       <c r="AC18">
         <v>102.3</v>
       </c>
       <c r="AD18">
         <v>100.5</v>
       </c>
       <c r="AE18">
         <v>95.7</v>
       </c>
       <c r="AF18">
         <v>95.1</v>
       </c>
       <c r="AG18">
         <v>97.3</v>
       </c>
       <c r="AH18">
         <v>98.1</v>
       </c>
       <c r="AI18">
         <v>102.9</v>
       </c>
       <c r="AJ18">
         <v>101.5</v>
       </c>
+      <c r="AK18">
+        <v>102</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>95.9</v>
       </c>
       <c r="E19">
         <v>104.8</v>
       </c>
       <c r="F19">
         <v>106.7</v>
       </c>
       <c r="G19">
         <v>109.4</v>
       </c>
       <c r="H19">
         <v>109.6</v>
       </c>
       <c r="I19">
         <v>108.8</v>
       </c>
       <c r="J19">
         <v>107.5</v>
       </c>
@@ -25648,167 +26326,173 @@
       </c>
       <c r="AC19">
         <v>94</v>
       </c>
       <c r="AD19">
         <v>93.1</v>
       </c>
       <c r="AE19">
         <v>93.1</v>
       </c>
       <c r="AF19">
         <v>87.7</v>
       </c>
       <c r="AG19">
         <v>85</v>
       </c>
       <c r="AH19">
         <v>90.7</v>
       </c>
       <c r="AI19">
         <v>90.8</v>
       </c>
       <c r="AJ19">
         <v>86.5</v>
       </c>
+      <c r="AK19">
+        <v>73.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ20" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.8</v>
       </c>
       <c r="E21">
         <v>99.6</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>103.2</v>
       </c>
       <c r="H21">
         <v>102</v>
       </c>
       <c r="I21">
         <v>93.2</v>
       </c>
       <c r="J21">
         <v>93.6</v>
       </c>
@@ -25868,57 +26552,60 @@
       </c>
       <c r="AC21">
         <v>102.2</v>
       </c>
       <c r="AD21">
         <v>96.8</v>
       </c>
       <c r="AE21">
         <v>94.5</v>
       </c>
       <c r="AF21">
         <v>97.6</v>
       </c>
       <c r="AG21">
         <v>101.3</v>
       </c>
       <c r="AH21">
         <v>99.4</v>
       </c>
       <c r="AI21">
         <v>98.4</v>
       </c>
       <c r="AJ21">
         <v>105.2</v>
       </c>
+      <c r="AK21">
+        <v>114</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>97.5</v>
       </c>
       <c r="E22">
         <v>97.9</v>
       </c>
       <c r="F22">
         <v>99.8</v>
       </c>
       <c r="G22">
         <v>98.6</v>
       </c>
       <c r="H22">
         <v>98.6</v>
       </c>
       <c r="I22">
         <v>100.1</v>
       </c>
       <c r="J22">
         <v>100.5</v>
       </c>
@@ -25978,57 +26665,60 @@
       </c>
       <c r="AC22">
         <v>95.9</v>
       </c>
       <c r="AD22">
         <v>95.5</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.1</v>
       </c>
       <c r="AG22">
         <v>93.9</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>92.6</v>
       </c>
       <c r="AJ22">
         <v>91.7</v>
       </c>
+      <c r="AK22">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>101.3</v>
       </c>
       <c r="E23">
         <v>100.8</v>
       </c>
       <c r="F23">
         <v>101.2</v>
       </c>
       <c r="G23">
         <v>100.3</v>
       </c>
       <c r="H23">
         <v>100.1</v>
       </c>
       <c r="I23">
         <v>101.7</v>
       </c>
       <c r="J23">
         <v>101.9</v>
       </c>
@@ -26088,57 +26778,60 @@
       </c>
       <c r="AC23">
         <v>96.8</v>
       </c>
       <c r="AD23">
         <v>96.6</v>
       </c>
       <c r="AE23">
         <v>95.7</v>
       </c>
       <c r="AF23">
         <v>94.2</v>
       </c>
       <c r="AG23">
         <v>94.2</v>
       </c>
       <c r="AH23">
         <v>94.7</v>
       </c>
       <c r="AI23">
         <v>95</v>
       </c>
       <c r="AJ23">
         <v>91</v>
       </c>
+      <c r="AK23">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>113.9</v>
       </c>
       <c r="E24">
         <v>116.8</v>
       </c>
       <c r="F24">
         <v>108.4</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
         <v>99.8</v>
       </c>
       <c r="I24">
         <v>114.7</v>
       </c>
       <c r="J24">
         <v>120.8</v>
       </c>
@@ -26198,57 +26891,60 @@
       </c>
       <c r="AC24">
         <v>107.7</v>
       </c>
       <c r="AD24">
         <v>116.5</v>
       </c>
       <c r="AE24">
         <v>95.5</v>
       </c>
       <c r="AF24">
         <v>103.9</v>
       </c>
       <c r="AG24">
         <v>94.6</v>
       </c>
       <c r="AH24">
         <v>105.1</v>
       </c>
       <c r="AI24">
         <v>111.2</v>
       </c>
       <c r="AJ24">
         <v>104.9</v>
       </c>
+      <c r="AK24">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116</v>
       </c>
       <c r="E25">
         <v>115.7</v>
       </c>
       <c r="F25">
         <v>112.9</v>
       </c>
       <c r="G25">
         <v>107.2</v>
       </c>
       <c r="H25">
         <v>107.3</v>
       </c>
       <c r="I25">
         <v>106.5</v>
       </c>
       <c r="J25">
         <v>105.5</v>
       </c>
@@ -26308,57 +27004,60 @@
       </c>
       <c r="AC25">
         <v>96.5</v>
       </c>
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>92.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94.3</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>91.4</v>
       </c>
       <c r="AJ25">
         <v>90.6</v>
       </c>
+      <c r="AK25">
+        <v>86.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.7</v>
       </c>
       <c r="E26">
         <v>97.2</v>
       </c>
       <c r="F26">
         <v>100.3</v>
       </c>
       <c r="G26">
         <v>101.6</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
         <v>99.3</v>
       </c>
       <c r="J26">
         <v>98.6</v>
       </c>
@@ -26418,57 +27117,60 @@
       </c>
       <c r="AC26">
         <v>105.9</v>
       </c>
       <c r="AD26">
         <v>106.1</v>
       </c>
       <c r="AE26">
         <v>106.4</v>
       </c>
       <c r="AF26">
         <v>109.6</v>
       </c>
       <c r="AG26">
         <v>105.4</v>
       </c>
       <c r="AH26">
         <v>106.7</v>
       </c>
       <c r="AI26">
         <v>105.9</v>
       </c>
       <c r="AJ26">
         <v>101.8</v>
       </c>
+      <c r="AK26">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>111.2</v>
       </c>
       <c r="E27">
         <v>109.8</v>
       </c>
       <c r="F27">
         <v>106.1</v>
       </c>
       <c r="G27">
         <v>105.3</v>
       </c>
       <c r="H27">
         <v>104.6</v>
       </c>
       <c r="I27">
         <v>104.5</v>
       </c>
       <c r="J27">
         <v>105.4</v>
       </c>
@@ -26528,57 +27230,60 @@
       </c>
       <c r="AC27">
         <v>102.4</v>
       </c>
       <c r="AD27">
         <v>100.5</v>
       </c>
       <c r="AE27">
         <v>98.9</v>
       </c>
       <c r="AF27">
         <v>100.8</v>
       </c>
       <c r="AG27">
         <v>98</v>
       </c>
       <c r="AH27">
         <v>95.4</v>
       </c>
       <c r="AI27">
         <v>91.6</v>
       </c>
       <c r="AJ27">
         <v>92.2</v>
       </c>
+      <c r="AK27">
+        <v>90.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28">
         <v>108.3</v>
       </c>
       <c r="F28">
         <v>108.1</v>
       </c>
       <c r="G28">
         <v>110</v>
       </c>
       <c r="H28">
         <v>110.7</v>
       </c>
       <c r="I28">
         <v>110.2</v>
       </c>
       <c r="J28">
         <v>107.3</v>
       </c>
@@ -26638,57 +27343,60 @@
       </c>
       <c r="AC28">
         <v>120.6</v>
       </c>
       <c r="AD28">
         <v>118.5</v>
       </c>
       <c r="AE28">
         <v>113.9</v>
       </c>
       <c r="AF28">
         <v>114.9</v>
       </c>
       <c r="AG28">
         <v>110.9</v>
       </c>
       <c r="AH28">
         <v>110.2</v>
       </c>
       <c r="AI28">
         <v>109.7</v>
       </c>
       <c r="AJ28">
         <v>114.2</v>
       </c>
+      <c r="AK28">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>79.099999999999994</v>
       </c>
       <c r="E29">
         <v>85.2</v>
       </c>
       <c r="F29">
         <v>92</v>
       </c>
       <c r="G29">
         <v>98.8</v>
       </c>
       <c r="H29">
         <v>102.7</v>
       </c>
       <c r="I29">
         <v>96.8</v>
       </c>
       <c r="J29">
         <v>93.3</v>
       </c>
@@ -26748,57 +27456,60 @@
       </c>
       <c r="AC29">
         <v>97.5</v>
       </c>
       <c r="AD29">
         <v>94</v>
       </c>
       <c r="AE29">
         <v>104.6</v>
       </c>
       <c r="AF29">
         <v>99.3</v>
       </c>
       <c r="AG29">
         <v>86.6</v>
       </c>
       <c r="AH29">
         <v>85.1</v>
       </c>
       <c r="AI29">
         <v>83.9</v>
       </c>
       <c r="AJ29">
         <v>76.8</v>
       </c>
+      <c r="AK29">
+        <v>65.3</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>70.5</v>
       </c>
       <c r="E30">
         <v>78.7</v>
       </c>
       <c r="F30">
         <v>89</v>
       </c>
       <c r="G30">
         <v>88.8</v>
       </c>
       <c r="H30">
         <v>96.9</v>
       </c>
       <c r="I30">
         <v>87.8</v>
       </c>
       <c r="J30">
         <v>86.1</v>
       </c>
@@ -26858,57 +27569,60 @@
       </c>
       <c r="AC30">
         <v>127.2</v>
       </c>
       <c r="AD30">
         <v>123.6</v>
       </c>
       <c r="AE30">
         <v>121.9</v>
       </c>
       <c r="AF30">
         <v>121.8</v>
       </c>
       <c r="AG30">
         <v>122.2</v>
       </c>
       <c r="AH30">
         <v>121.8</v>
       </c>
       <c r="AI30">
         <v>123.3</v>
       </c>
       <c r="AJ30">
         <v>129.30000000000001</v>
       </c>
+      <c r="AK30">
+        <v>136.30000000000001</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>111.7</v>
       </c>
       <c r="E31">
         <v>111.6</v>
       </c>
       <c r="F31">
         <v>111.2</v>
       </c>
       <c r="G31">
         <v>120</v>
       </c>
       <c r="H31">
         <v>124</v>
       </c>
       <c r="I31">
         <v>124</v>
       </c>
       <c r="J31">
         <v>120.5</v>
       </c>
@@ -26968,57 +27682,60 @@
       </c>
       <c r="AC31">
         <v>115.4</v>
       </c>
       <c r="AD31">
         <v>106.8</v>
       </c>
       <c r="AE31">
         <v>107.2</v>
       </c>
       <c r="AF31">
         <v>114.3</v>
       </c>
       <c r="AG31">
         <v>116.4</v>
       </c>
       <c r="AH31">
         <v>123.6</v>
       </c>
       <c r="AI31">
         <v>127.3</v>
       </c>
       <c r="AJ31">
         <v>126.8</v>
       </c>
+      <c r="AK31">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.8</v>
       </c>
       <c r="E32">
         <v>114.2</v>
       </c>
       <c r="F32">
         <v>109</v>
       </c>
       <c r="G32">
         <v>109</v>
       </c>
       <c r="H32">
         <v>105.7</v>
       </c>
       <c r="I32">
         <v>108.2</v>
       </c>
       <c r="J32">
         <v>106.3</v>
       </c>
@@ -27078,57 +27795,60 @@
       </c>
       <c r="AC32">
         <v>132.69999999999999</v>
       </c>
       <c r="AD32">
         <v>131.5</v>
       </c>
       <c r="AE32">
         <v>120.3</v>
       </c>
       <c r="AF32">
         <v>120.3</v>
       </c>
       <c r="AG32">
         <v>113.1</v>
       </c>
       <c r="AH32">
         <v>107.6</v>
       </c>
       <c r="AI32">
         <v>106.2</v>
       </c>
       <c r="AJ32">
         <v>113.7</v>
       </c>
+      <c r="AK32">
+        <v>127.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
+    <row r="33" spans="1:37">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>159.80000000000001</v>
       </c>
       <c r="E33">
         <v>156.4</v>
       </c>
       <c r="F33">
         <v>161.6</v>
       </c>
       <c r="G33">
         <v>144.19999999999999</v>
       </c>
       <c r="H33">
         <v>123.8</v>
       </c>
       <c r="I33">
         <v>121.8</v>
       </c>
       <c r="J33">
         <v>117.3</v>
       </c>
@@ -27188,57 +27908,60 @@
       </c>
       <c r="AC33">
         <v>90.3</v>
       </c>
       <c r="AD33">
         <v>90.6</v>
       </c>
       <c r="AE33">
         <v>89.4</v>
       </c>
       <c r="AF33">
         <v>85.9</v>
       </c>
       <c r="AG33">
         <v>84.5</v>
       </c>
       <c r="AH33">
         <v>86</v>
       </c>
       <c r="AI33">
         <v>82.6</v>
       </c>
       <c r="AJ33">
         <v>83.2</v>
       </c>
+      <c r="AK33">
+        <v>85.8</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>111.9</v>
       </c>
       <c r="E34">
         <v>110.7</v>
       </c>
       <c r="F34">
         <v>105.5</v>
       </c>
       <c r="G34">
         <v>102</v>
       </c>
       <c r="H34">
         <v>101.6</v>
       </c>
       <c r="I34">
         <v>102</v>
       </c>
       <c r="J34">
         <v>104.7</v>
       </c>
@@ -27298,57 +28021,60 @@
       </c>
       <c r="AC34">
         <v>92.7</v>
       </c>
       <c r="AD34">
         <v>91.1</v>
       </c>
       <c r="AE34">
         <v>91.5</v>
       </c>
       <c r="AF34">
         <v>94.1</v>
       </c>
       <c r="AG34">
         <v>91.7</v>
       </c>
       <c r="AH34">
         <v>87.6</v>
       </c>
       <c r="AI34">
         <v>82.2</v>
       </c>
       <c r="AJ34">
         <v>81.400000000000006</v>
       </c>
+      <c r="AK34">
+        <v>78.7</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
+    <row r="35" spans="1:37">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>111.6</v>
       </c>
       <c r="E35">
         <v>112.9</v>
       </c>
       <c r="F35">
         <v>107.8</v>
       </c>
       <c r="G35">
         <v>106.2</v>
       </c>
       <c r="H35">
         <v>107.1</v>
       </c>
       <c r="I35">
         <v>105.8</v>
       </c>
       <c r="J35">
         <v>111.1</v>
       </c>
@@ -27408,57 +28134,60 @@
       </c>
       <c r="AC35">
         <v>68.8</v>
       </c>
       <c r="AD35">
         <v>67.099999999999994</v>
       </c>
       <c r="AE35">
         <v>68.900000000000006</v>
       </c>
       <c r="AF35">
         <v>64.5</v>
       </c>
       <c r="AG35">
         <v>64.5</v>
       </c>
       <c r="AH35">
         <v>68.599999999999994</v>
       </c>
       <c r="AI35">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ35">
         <v>76</v>
       </c>
+      <c r="AK35">
+        <v>70.3</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
+    <row r="36" spans="1:37">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>70.099999999999994</v>
       </c>
       <c r="E36">
         <v>75.599999999999994</v>
       </c>
       <c r="F36">
         <v>81.7</v>
       </c>
       <c r="G36">
         <v>89.8</v>
       </c>
       <c r="H36">
         <v>93.8</v>
       </c>
       <c r="I36">
         <v>96.2</v>
       </c>
       <c r="J36">
         <v>100.5</v>
       </c>
@@ -27518,57 +28247,60 @@
       </c>
       <c r="AC36">
         <v>82.9</v>
       </c>
       <c r="AD36">
         <v>83</v>
       </c>
       <c r="AE36">
         <v>81.7</v>
       </c>
       <c r="AF36">
         <v>81.2</v>
       </c>
       <c r="AG36">
         <v>81.7</v>
       </c>
       <c r="AH36">
         <v>81.3</v>
       </c>
       <c r="AI36">
         <v>79.5</v>
       </c>
       <c r="AJ36">
         <v>78.599999999999994</v>
       </c>
+      <c r="AK36">
+        <v>78.2</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>99.5</v>
       </c>
       <c r="E37">
         <v>100.3</v>
       </c>
       <c r="F37">
         <v>98.4</v>
       </c>
       <c r="G37">
         <v>104.1</v>
       </c>
       <c r="H37">
         <v>95.4</v>
       </c>
       <c r="I37">
         <v>90.6</v>
       </c>
       <c r="J37">
         <v>96.3</v>
       </c>
@@ -27628,57 +28360,60 @@
       </c>
       <c r="AC37">
         <v>100.8</v>
       </c>
       <c r="AD37">
         <v>97.8</v>
       </c>
       <c r="AE37">
         <v>98.3</v>
       </c>
       <c r="AF37">
         <v>96.4</v>
       </c>
       <c r="AG37">
         <v>97.5</v>
       </c>
       <c r="AH37">
         <v>97.6</v>
       </c>
       <c r="AI37">
         <v>93.3</v>
       </c>
       <c r="AJ37">
         <v>96.7</v>
       </c>
+      <c r="AK37">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
+    <row r="38" spans="1:37">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.8</v>
       </c>
       <c r="E38">
         <v>91.6</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>91.8</v>
       </c>
       <c r="H38">
         <v>97.5</v>
       </c>
       <c r="I38">
         <v>100.1</v>
       </c>
       <c r="J38">
         <v>103.7</v>
       </c>
@@ -27738,57 +28473,60 @@
       </c>
       <c r="AC38">
         <v>106.6</v>
       </c>
       <c r="AD38">
         <v>103.6</v>
       </c>
       <c r="AE38">
         <v>104.7</v>
       </c>
       <c r="AF38">
         <v>106.7</v>
       </c>
       <c r="AG38">
         <v>105.6</v>
       </c>
       <c r="AH38">
         <v>106.9</v>
       </c>
       <c r="AI38">
         <v>110.9</v>
       </c>
       <c r="AJ38">
         <v>107.6</v>
       </c>
+      <c r="AK38">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>101.9</v>
       </c>
       <c r="E39">
         <v>105.6</v>
       </c>
       <c r="F39">
         <v>103.4</v>
       </c>
       <c r="G39">
         <v>105.3</v>
       </c>
       <c r="H39">
         <v>103.9</v>
       </c>
       <c r="I39">
         <v>100.1</v>
       </c>
       <c r="J39">
         <v>95.5</v>
       </c>
@@ -27848,57 +28586,60 @@
       </c>
       <c r="AC39">
         <v>106.6</v>
       </c>
       <c r="AD39">
         <v>111.5</v>
       </c>
       <c r="AE39">
         <v>114.6</v>
       </c>
       <c r="AF39">
         <v>114.6</v>
       </c>
       <c r="AG39">
         <v>109.3</v>
       </c>
       <c r="AH39">
         <v>114</v>
       </c>
       <c r="AI39">
         <v>118.3</v>
       </c>
       <c r="AJ39">
         <v>115.3</v>
       </c>
+      <c r="AK39">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>145.6</v>
       </c>
       <c r="E40">
         <v>139.19999999999999</v>
       </c>
       <c r="F40">
         <v>126</v>
       </c>
       <c r="G40">
         <v>112.3</v>
       </c>
       <c r="H40">
         <v>108.1</v>
       </c>
       <c r="I40">
         <v>109.6</v>
       </c>
       <c r="J40">
         <v>111.6</v>
       </c>
@@ -27958,57 +28699,60 @@
       </c>
       <c r="AC40">
         <v>98.1</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>97.7</v>
       </c>
       <c r="AF40">
         <v>102.9</v>
       </c>
       <c r="AG40">
         <v>98.2</v>
       </c>
       <c r="AH40">
         <v>90</v>
       </c>
       <c r="AI40">
         <v>80.5</v>
       </c>
       <c r="AJ40">
         <v>78.2</v>
       </c>
+      <c r="AK40" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.6</v>
       </c>
       <c r="E41">
         <v>90.4</v>
       </c>
       <c r="F41">
         <v>90.1</v>
       </c>
       <c r="G41">
         <v>90.6</v>
       </c>
       <c r="H41">
         <v>91</v>
       </c>
       <c r="I41">
         <v>89.6</v>
       </c>
       <c r="J41">
         <v>92.1</v>
       </c>
@@ -28068,57 +28812,60 @@
       </c>
       <c r="AC41">
         <v>84.2</v>
       </c>
       <c r="AD41">
         <v>81.7</v>
       </c>
       <c r="AE41">
         <v>80.5</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79.900000000000006</v>
       </c>
       <c r="AH41">
         <v>77.900000000000006</v>
       </c>
       <c r="AI41">
         <v>76.3</v>
       </c>
       <c r="AJ41">
         <v>75.5</v>
       </c>
+      <c r="AK41">
+        <v>72.900000000000006</v>
+      </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>99.1</v>
       </c>
       <c r="E42">
         <v>100.1</v>
       </c>
       <c r="F42">
         <v>101.5</v>
       </c>
       <c r="G42">
         <v>101.6</v>
       </c>
       <c r="H42">
         <v>100.8</v>
       </c>
       <c r="I42">
         <v>102.3</v>
       </c>
       <c r="J42">
         <v>102.8</v>
       </c>
@@ -28178,57 +28925,60 @@
       </c>
       <c r="AC42">
         <v>98.3</v>
       </c>
       <c r="AD42">
         <v>98.6</v>
       </c>
       <c r="AE42">
         <v>99</v>
       </c>
       <c r="AF42">
         <v>97.7</v>
       </c>
       <c r="AG42">
         <v>96.6</v>
       </c>
       <c r="AH42">
         <v>96.6</v>
       </c>
       <c r="AI42">
         <v>96.8</v>
       </c>
       <c r="AJ42">
         <v>93.8</v>
       </c>
+      <c r="AK42">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>98.7</v>
       </c>
       <c r="E43">
         <v>99.9</v>
       </c>
       <c r="F43">
         <v>101.5</v>
       </c>
       <c r="G43">
         <v>101.2</v>
       </c>
       <c r="H43">
         <v>100.8</v>
       </c>
       <c r="I43">
         <v>102.5</v>
       </c>
       <c r="J43">
         <v>103.1</v>
       </c>
@@ -28288,57 +29038,60 @@
       </c>
       <c r="AC43">
         <v>98.8</v>
       </c>
       <c r="AD43">
         <v>99.2</v>
       </c>
       <c r="AE43">
         <v>99.4</v>
       </c>
       <c r="AF43">
         <v>98.3</v>
       </c>
       <c r="AG43">
         <v>96.9</v>
       </c>
       <c r="AH43">
         <v>97</v>
       </c>
       <c r="AI43">
         <v>97.1</v>
       </c>
       <c r="AJ43">
         <v>94.3</v>
       </c>
+      <c r="AK43">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="44" spans="1:36">
+    <row r="44" spans="1:37">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>103.2</v>
       </c>
       <c r="E44">
         <v>104.1</v>
       </c>
       <c r="F44">
         <v>106.7</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>101.6</v>
       </c>
       <c r="I44">
         <v>107.8</v>
       </c>
       <c r="J44">
         <v>109.4</v>
       </c>
@@ -28398,57 +29151,60 @@
       </c>
       <c r="AC44">
         <v>97.1</v>
       </c>
       <c r="AD44">
         <v>98.6</v>
       </c>
       <c r="AE44">
         <v>97.8</v>
       </c>
       <c r="AF44">
         <v>96.3</v>
       </c>
       <c r="AG44">
         <v>94.1</v>
       </c>
       <c r="AH44">
         <v>92.7</v>
       </c>
       <c r="AI44">
         <v>91.4</v>
       </c>
       <c r="AJ44">
         <v>89.8</v>
       </c>
+      <c r="AK44">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
+    <row r="45" spans="1:37">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>98.2</v>
       </c>
       <c r="E45">
         <v>97.2</v>
       </c>
       <c r="F45">
         <v>95.7</v>
       </c>
       <c r="G45">
         <v>95.1</v>
       </c>
       <c r="H45">
         <v>97.7</v>
       </c>
       <c r="I45">
         <v>98.2</v>
       </c>
       <c r="J45">
         <v>98.2</v>
       </c>
@@ -28508,57 +29264,60 @@
       </c>
       <c r="AC45">
         <v>104.7</v>
       </c>
       <c r="AD45">
         <v>104.2</v>
       </c>
       <c r="AE45">
         <v>102.3</v>
       </c>
       <c r="AF45">
         <v>99.5</v>
       </c>
       <c r="AG45">
         <v>99.6</v>
       </c>
       <c r="AH45">
         <v>99.1</v>
       </c>
       <c r="AI45">
         <v>98.5</v>
       </c>
       <c r="AJ45">
         <v>97.7</v>
       </c>
+      <c r="AK45">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
+    <row r="46" spans="1:37">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>111.4</v>
       </c>
       <c r="E46">
         <v>100.2</v>
       </c>
       <c r="F46">
         <v>88.3</v>
       </c>
       <c r="G46">
         <v>90.2</v>
       </c>
       <c r="H46">
         <v>91.8</v>
       </c>
       <c r="I46">
         <v>94.9</v>
       </c>
       <c r="J46">
         <v>95.4</v>
       </c>
@@ -28618,57 +29377,60 @@
       </c>
       <c r="AC46">
         <v>102.7</v>
       </c>
       <c r="AD46">
         <v>105.9</v>
       </c>
       <c r="AE46">
         <v>104.1</v>
       </c>
       <c r="AF46">
         <v>101.8</v>
       </c>
       <c r="AG46">
         <v>98</v>
       </c>
       <c r="AH46">
         <v>92.7</v>
       </c>
       <c r="AI46">
         <v>90.5</v>
       </c>
       <c r="AJ46">
         <v>91.4</v>
       </c>
+      <c r="AK46">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
+    <row r="47" spans="1:37">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>90.6</v>
       </c>
       <c r="E47">
         <v>95</v>
       </c>
       <c r="F47">
         <v>104</v>
       </c>
       <c r="G47">
         <v>109</v>
       </c>
       <c r="H47">
         <v>108.3</v>
       </c>
       <c r="I47">
         <v>105.7</v>
       </c>
       <c r="J47">
         <v>106.5</v>
       </c>
@@ -28728,57 +29490,60 @@
       </c>
       <c r="AC47">
         <v>112.5</v>
       </c>
       <c r="AD47">
         <v>111.2</v>
       </c>
       <c r="AE47">
         <v>115.5</v>
       </c>
       <c r="AF47">
         <v>116.2</v>
       </c>
       <c r="AG47">
         <v>110.6</v>
       </c>
       <c r="AH47">
         <v>112.6</v>
       </c>
       <c r="AI47">
         <v>109.8</v>
       </c>
       <c r="AJ47">
         <v>106.3</v>
       </c>
+      <c r="AK47">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>103.3</v>
       </c>
       <c r="E48">
         <v>113.3</v>
       </c>
       <c r="F48">
         <v>122.9</v>
       </c>
       <c r="G48">
         <v>117.2</v>
       </c>
       <c r="H48">
         <v>112.9</v>
       </c>
       <c r="I48">
         <v>108.6</v>
       </c>
       <c r="J48">
         <v>105.1</v>
       </c>
@@ -28838,57 +29603,60 @@
       </c>
       <c r="AC48">
         <v>79.7</v>
       </c>
       <c r="AD48">
         <v>80.2</v>
       </c>
       <c r="AE48">
         <v>78.099999999999994</v>
       </c>
       <c r="AF48">
         <v>76.400000000000006</v>
       </c>
       <c r="AG48">
         <v>73.400000000000006</v>
       </c>
       <c r="AH48">
         <v>75.099999999999994</v>
       </c>
       <c r="AI48">
         <v>76.099999999999994</v>
       </c>
       <c r="AJ48">
         <v>75.8</v>
       </c>
+      <c r="AK48">
+        <v>73.599999999999994</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>106.2</v>
       </c>
       <c r="E49">
         <v>106.1</v>
       </c>
       <c r="F49">
         <v>104.3</v>
       </c>
       <c r="G49">
         <v>102.2</v>
       </c>
       <c r="H49">
         <v>94.8</v>
       </c>
       <c r="I49">
         <v>99.5</v>
       </c>
       <c r="J49">
         <v>102.4</v>
       </c>
@@ -28948,57 +29716,60 @@
       </c>
       <c r="AC49">
         <v>129.9</v>
       </c>
       <c r="AD49">
         <v>140.6</v>
       </c>
       <c r="AE49">
         <v>152.4</v>
       </c>
       <c r="AF49">
         <v>148.5</v>
       </c>
       <c r="AG49">
         <v>122.7</v>
       </c>
       <c r="AH49">
         <v>142.19999999999999</v>
       </c>
       <c r="AI49">
         <v>138.4</v>
       </c>
       <c r="AJ49">
         <v>112.6</v>
       </c>
+      <c r="AK49">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
+    <row r="50" spans="1:37">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.5</v>
       </c>
       <c r="E50">
         <v>107.1</v>
       </c>
       <c r="F50">
         <v>114.9</v>
       </c>
       <c r="G50">
         <v>120.2</v>
       </c>
       <c r="H50">
         <v>115.3</v>
       </c>
       <c r="I50">
         <v>112.9</v>
       </c>
       <c r="J50">
         <v>102.1</v>
       </c>
@@ -29058,167 +29829,173 @@
       </c>
       <c r="AC50">
         <v>91.4</v>
       </c>
       <c r="AD50">
         <v>87.5</v>
       </c>
       <c r="AE50">
         <v>90.1</v>
       </c>
       <c r="AF50">
         <v>82.2</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>73.900000000000006</v>
       </c>
       <c r="AI50">
         <v>71.5</v>
       </c>
       <c r="AJ50">
         <v>65.099999999999994</v>
       </c>
+      <c r="AK50">
+        <v>60</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ51" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.6</v>
       </c>
       <c r="E52">
         <v>99.4</v>
       </c>
       <c r="F52">
         <v>101.6</v>
       </c>
       <c r="G52">
         <v>101.9</v>
       </c>
       <c r="H52">
         <v>103.7</v>
       </c>
       <c r="I52">
         <v>103.4</v>
       </c>
       <c r="J52">
         <v>102.9</v>
       </c>
@@ -29278,57 +30055,60 @@
       </c>
       <c r="AC52">
         <v>99.1</v>
       </c>
       <c r="AD52">
         <v>96.4</v>
       </c>
       <c r="AE52">
         <v>95.6</v>
       </c>
       <c r="AF52">
         <v>95.4</v>
       </c>
       <c r="AG52">
         <v>95.2</v>
       </c>
       <c r="AH52">
         <v>95.2</v>
       </c>
       <c r="AI52">
         <v>96.1</v>
       </c>
       <c r="AJ52">
         <v>95.4</v>
       </c>
+      <c r="AK52">
+        <v>93</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>91.8</v>
       </c>
       <c r="E53">
         <v>93</v>
       </c>
       <c r="F53">
         <v>93.5</v>
       </c>
       <c r="G53">
         <v>95.1</v>
       </c>
       <c r="H53">
         <v>98</v>
       </c>
       <c r="I53">
         <v>99.4</v>
       </c>
       <c r="J53">
         <v>99</v>
       </c>
@@ -29388,57 +30168,60 @@
       </c>
       <c r="AC53">
         <v>93.6</v>
       </c>
       <c r="AD53">
         <v>92.2</v>
       </c>
       <c r="AE53">
         <v>92.3</v>
       </c>
       <c r="AF53">
         <v>91.4</v>
       </c>
       <c r="AG53">
         <v>93.7</v>
       </c>
       <c r="AH53">
         <v>92.4</v>
       </c>
       <c r="AI53">
         <v>94.6</v>
       </c>
       <c r="AJ53">
         <v>92.6</v>
       </c>
+      <c r="AK53">
+        <v>86.8</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:37">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>89.4</v>
       </c>
       <c r="E54">
         <v>94.5</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>97.5</v>
       </c>
       <c r="H54">
         <v>96.6</v>
       </c>
       <c r="I54">
         <v>98.2</v>
       </c>
       <c r="J54">
         <v>98.1</v>
       </c>
@@ -29498,57 +30281,60 @@
       </c>
       <c r="AC54">
         <v>97.7</v>
       </c>
       <c r="AD54">
         <v>97.8</v>
       </c>
       <c r="AE54">
         <v>96.9</v>
       </c>
       <c r="AF54">
         <v>96.2</v>
       </c>
       <c r="AG54">
         <v>97.6</v>
       </c>
       <c r="AH54">
         <v>98.9</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>96.1</v>
       </c>
+      <c r="AK54">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
+    <row r="55" spans="1:37">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>99.6</v>
       </c>
       <c r="E55">
         <v>95.8</v>
       </c>
       <c r="F55">
         <v>101.5</v>
       </c>
       <c r="G55">
         <v>106.8</v>
       </c>
       <c r="H55">
         <v>104.3</v>
       </c>
       <c r="I55">
         <v>105.3</v>
       </c>
       <c r="J55">
         <v>104.3</v>
       </c>
@@ -29608,57 +30394,60 @@
       </c>
       <c r="AC55">
         <v>110.9</v>
       </c>
       <c r="AD55">
         <v>105.1</v>
       </c>
       <c r="AE55">
         <v>109.9</v>
       </c>
       <c r="AF55">
         <v>112.2</v>
       </c>
       <c r="AG55">
         <v>104.4</v>
       </c>
       <c r="AH55">
         <v>107</v>
       </c>
       <c r="AI55">
         <v>109.2</v>
       </c>
       <c r="AJ55">
         <v>104</v>
       </c>
+      <c r="AK55">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>94.4</v>
       </c>
       <c r="E56">
         <v>96.9</v>
       </c>
       <c r="F56">
         <v>97</v>
       </c>
       <c r="G56">
         <v>97.5</v>
       </c>
       <c r="H56">
         <v>100</v>
       </c>
       <c r="I56">
         <v>101.4</v>
       </c>
       <c r="J56">
         <v>102.4</v>
       </c>
@@ -29718,57 +30507,60 @@
       </c>
       <c r="AC56">
         <v>114.6</v>
       </c>
       <c r="AD56">
         <v>113.7</v>
       </c>
       <c r="AE56">
         <v>116.1</v>
       </c>
       <c r="AF56">
         <v>117.7</v>
       </c>
       <c r="AG56">
         <v>121.5</v>
       </c>
       <c r="AH56">
         <v>123.3</v>
       </c>
       <c r="AI56">
         <v>123.1</v>
       </c>
       <c r="AJ56">
         <v>121.2</v>
       </c>
+      <c r="AK56">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>99.5</v>
       </c>
       <c r="E57">
         <v>97.3</v>
       </c>
       <c r="F57">
         <v>94.1</v>
       </c>
       <c r="G57">
         <v>91.2</v>
       </c>
       <c r="H57">
         <v>92.6</v>
       </c>
       <c r="I57">
         <v>95.6</v>
       </c>
       <c r="J57">
         <v>100.3</v>
       </c>
@@ -29828,57 +30620,60 @@
       </c>
       <c r="AC57">
         <v>88.7</v>
       </c>
       <c r="AD57">
         <v>87.6</v>
       </c>
       <c r="AE57">
         <v>87.9</v>
       </c>
       <c r="AF57">
         <v>90.6</v>
       </c>
       <c r="AG57">
         <v>92.7</v>
       </c>
       <c r="AH57">
         <v>93</v>
       </c>
       <c r="AI57">
         <v>94.8</v>
       </c>
       <c r="AJ57">
         <v>89</v>
       </c>
+      <c r="AK57">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>100.8</v>
       </c>
       <c r="F58">
         <v>98.8</v>
       </c>
       <c r="G58">
         <v>97.4</v>
       </c>
       <c r="H58">
         <v>95.8</v>
       </c>
       <c r="I58">
         <v>93.7</v>
       </c>
       <c r="J58">
         <v>96.9</v>
       </c>
@@ -29938,57 +30733,60 @@
       </c>
       <c r="AC58">
         <v>97.1</v>
       </c>
       <c r="AD58">
         <v>97.9</v>
       </c>
       <c r="AE58">
         <v>97.3</v>
       </c>
       <c r="AF58">
         <v>95.9</v>
       </c>
       <c r="AG58">
         <v>94.1</v>
       </c>
       <c r="AH58">
         <v>94.4</v>
       </c>
       <c r="AI58">
         <v>94.9</v>
       </c>
       <c r="AJ58">
         <v>93.7</v>
       </c>
+      <c r="AK58" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.5</v>
       </c>
       <c r="E59">
         <v>95.5</v>
       </c>
       <c r="F59">
         <v>97.7</v>
       </c>
       <c r="G59">
         <v>97.8</v>
       </c>
       <c r="H59">
         <v>99.7</v>
       </c>
       <c r="I59">
         <v>99.9</v>
       </c>
       <c r="J59">
         <v>99.2</v>
       </c>
@@ -30048,57 +30846,60 @@
       </c>
       <c r="AC59">
         <v>102.1</v>
       </c>
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>101.1</v>
       </c>
       <c r="AF59">
         <v>98.9</v>
       </c>
       <c r="AG59">
         <v>97.4</v>
       </c>
       <c r="AH59">
         <v>98.8</v>
       </c>
       <c r="AI59">
         <v>99.7</v>
       </c>
       <c r="AJ59">
         <v>96</v>
       </c>
+      <c r="AK59">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="60" spans="1:36">
+    <row r="60" spans="1:37">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98</v>
       </c>
       <c r="E60">
         <v>98.8</v>
       </c>
       <c r="F60">
         <v>97.9</v>
       </c>
       <c r="G60">
         <v>97.2</v>
       </c>
       <c r="H60">
         <v>97</v>
       </c>
       <c r="I60">
         <v>93.3</v>
       </c>
       <c r="J60">
         <v>95</v>
       </c>
@@ -30158,57 +30959,60 @@
       </c>
       <c r="AC60">
         <v>105</v>
       </c>
       <c r="AD60">
         <v>103.6</v>
       </c>
       <c r="AE60">
         <v>102.9</v>
       </c>
       <c r="AF60">
         <v>102.4</v>
       </c>
       <c r="AG60">
         <v>99</v>
       </c>
       <c r="AH60">
         <v>96.2</v>
       </c>
       <c r="AI60">
         <v>94.4</v>
       </c>
       <c r="AJ60">
         <v>95.3</v>
       </c>
+      <c r="AK60">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>102.7</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
       <c r="F61">
         <v>104.1</v>
       </c>
       <c r="G61">
         <v>104.1</v>
       </c>
       <c r="H61">
         <v>101.5</v>
       </c>
       <c r="I61">
         <v>99.9</v>
       </c>
       <c r="J61">
         <v>102</v>
       </c>
@@ -30268,167 +31072,173 @@
       </c>
       <c r="AC61">
         <v>92.1</v>
       </c>
       <c r="AD61">
         <v>90.5</v>
       </c>
       <c r="AE61">
         <v>91.3</v>
       </c>
       <c r="AF61">
         <v>89.4</v>
       </c>
       <c r="AG61">
         <v>92.2</v>
       </c>
       <c r="AH61">
         <v>89.4</v>
       </c>
       <c r="AI61">
         <v>90.2</v>
       </c>
       <c r="AJ61">
         <v>88.7</v>
       </c>
+      <c r="AK61">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="62" spans="1:36">
+    <row r="62" spans="1:37">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ62" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="63" spans="1:36">
+    <row r="63" spans="1:37">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>105.6</v>
       </c>
       <c r="E63">
         <v>107.2</v>
       </c>
       <c r="F63">
         <v>104.4</v>
       </c>
       <c r="G63">
         <v>102.2</v>
       </c>
       <c r="H63">
         <v>101.2</v>
       </c>
       <c r="I63">
         <v>103.5</v>
       </c>
       <c r="J63">
         <v>110.2</v>
       </c>
@@ -30488,57 +31298,60 @@
       </c>
       <c r="AC63">
         <v>53.6</v>
       </c>
       <c r="AD63">
         <v>54.9</v>
       </c>
       <c r="AE63">
         <v>53.6</v>
       </c>
       <c r="AF63">
         <v>48.8</v>
       </c>
       <c r="AG63">
         <v>47.9</v>
       </c>
       <c r="AH63">
         <v>50.2</v>
       </c>
       <c r="AI63">
         <v>53.8</v>
       </c>
       <c r="AJ63">
         <v>57.7</v>
       </c>
+      <c r="AK63">
+        <v>53.4</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
+    <row r="64" spans="1:37">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>96.2</v>
       </c>
       <c r="E64">
         <v>90.9</v>
       </c>
       <c r="F64">
         <v>91.6</v>
       </c>
       <c r="G64">
         <v>89.8</v>
       </c>
       <c r="H64">
         <v>91.3</v>
       </c>
       <c r="I64">
         <v>95.6</v>
       </c>
       <c r="J64">
         <v>95.2</v>
       </c>
@@ -30598,57 +31411,60 @@
       </c>
       <c r="AC64">
         <v>91.6</v>
       </c>
       <c r="AD64">
         <v>92.3</v>
       </c>
       <c r="AE64">
         <v>95</v>
       </c>
       <c r="AF64">
         <v>93.5</v>
       </c>
       <c r="AG64">
         <v>92</v>
       </c>
       <c r="AH64">
         <v>90</v>
       </c>
       <c r="AI64">
         <v>87.8</v>
       </c>
       <c r="AJ64">
         <v>86.5</v>
       </c>
+      <c r="AK64">
+        <v>78.400000000000006</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
+    <row r="65" spans="1:37">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>104.9</v>
       </c>
       <c r="E65">
         <v>110.7</v>
       </c>
       <c r="F65">
         <v>109.9</v>
       </c>
       <c r="G65">
         <v>112.3</v>
       </c>
       <c r="H65">
         <v>106.4</v>
       </c>
       <c r="I65">
         <v>101.9</v>
       </c>
       <c r="J65">
         <v>102.5</v>
       </c>
@@ -30708,57 +31524,60 @@
       </c>
       <c r="AC65">
         <v>98.4</v>
       </c>
       <c r="AD65">
         <v>95.9</v>
       </c>
       <c r="AE65">
         <v>97.1</v>
       </c>
       <c r="AF65">
         <v>94.2</v>
       </c>
       <c r="AG65">
         <v>100.3</v>
       </c>
       <c r="AH65">
         <v>95.7</v>
       </c>
       <c r="AI65">
         <v>96.1</v>
       </c>
       <c r="AJ65">
         <v>95.6</v>
       </c>
+      <c r="AK65">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
+    <row r="66" spans="1:37">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>137.19999999999999</v>
       </c>
       <c r="E66">
         <v>128.6</v>
       </c>
       <c r="F66">
         <v>132.30000000000001</v>
       </c>
       <c r="G66">
         <v>124.3</v>
       </c>
       <c r="H66">
         <v>131.4</v>
       </c>
       <c r="I66">
         <v>127.4</v>
       </c>
       <c r="J66">
         <v>129.6</v>
       </c>
@@ -30818,57 +31637,60 @@
       </c>
       <c r="AC66">
         <v>97.3</v>
       </c>
       <c r="AD66">
         <v>99.8</v>
       </c>
       <c r="AE66">
         <v>94.7</v>
       </c>
       <c r="AF66">
         <v>93.1</v>
       </c>
       <c r="AG66">
         <v>95.7</v>
       </c>
       <c r="AH66">
         <v>96.5</v>
       </c>
       <c r="AI66">
         <v>94.1</v>
       </c>
       <c r="AJ66">
         <v>90.8</v>
       </c>
+      <c r="AK66">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
+    <row r="67" spans="1:37">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.7</v>
       </c>
       <c r="E67">
         <v>100.6</v>
       </c>
       <c r="F67">
         <v>96.7</v>
       </c>
       <c r="G67">
         <v>91.9</v>
       </c>
       <c r="H67">
         <v>91.3</v>
       </c>
       <c r="I67">
         <v>94</v>
       </c>
       <c r="J67">
         <v>102.8</v>
       </c>
@@ -30928,167 +31750,173 @@
       </c>
       <c r="AC67">
         <v>72.599999999999994</v>
       </c>
       <c r="AD67">
         <v>70</v>
       </c>
       <c r="AE67">
         <v>71.400000000000006</v>
       </c>
       <c r="AF67">
         <v>71.3</v>
       </c>
       <c r="AG67">
         <v>72.599999999999994</v>
       </c>
       <c r="AH67">
         <v>73.099999999999994</v>
       </c>
       <c r="AI67">
         <v>77.8</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
+      <c r="AK67">
+        <v>69.7</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
+    <row r="68" spans="1:37">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="U68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="X68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Y68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Z68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AA68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AC68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AD68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AE68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AF68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AH68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AI68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AJ68" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="69" spans="1:36">
+    <row r="69" spans="1:37">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>96.6</v>
       </c>
       <c r="E69">
         <v>104.8</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>103.6</v>
       </c>
       <c r="H69">
         <v>105.3</v>
       </c>
       <c r="I69">
         <v>105.3</v>
       </c>
       <c r="J69">
         <v>105.5</v>
       </c>
@@ -31148,57 +31976,60 @@
       </c>
       <c r="AC69">
         <v>104.7</v>
       </c>
       <c r="AD69">
         <v>104.7</v>
       </c>
       <c r="AE69">
         <v>104.6</v>
       </c>
       <c r="AF69">
         <v>103.5</v>
       </c>
       <c r="AG69">
         <v>99.4</v>
       </c>
       <c r="AH69">
         <v>99.3</v>
       </c>
       <c r="AI69">
         <v>99.1</v>
       </c>
       <c r="AJ69">
         <v>98.7</v>
       </c>
+      <c r="AK69">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
+    <row r="70" spans="1:37">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>87.2</v>
       </c>
       <c r="E70">
         <v>62.3</v>
       </c>
       <c r="F70">
         <v>39.4</v>
       </c>
       <c r="G70">
         <v>31.4</v>
       </c>
       <c r="H70">
         <v>30.8</v>
       </c>
       <c r="I70">
         <v>33.299999999999997</v>
       </c>
       <c r="J70">
         <v>42.8</v>
       </c>
@@ -31257,75 +32088,78 @@
         <v>67.7</v>
       </c>
       <c r="AC70">
         <v>70.3</v>
       </c>
       <c r="AD70">
         <v>56.7</v>
       </c>
       <c r="AE70">
         <v>49</v>
       </c>
       <c r="AF70">
         <v>51.2</v>
       </c>
       <c r="AG70">
         <v>44.2</v>
       </c>
       <c r="AH70">
         <v>40.1</v>
       </c>
       <c r="AI70">
         <v>42.1</v>
       </c>
       <c r="AJ70">
         <v>39.200000000000003</v>
+      </c>
+      <c r="AK70">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1705D0B1-DD7B-44E9-BCC4-E8EC64E53796}">
-  <dimension ref="A1:AJ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD7CB167-8FC5-4E83-9232-CAFC9D786B1C}">
+  <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="36" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -31384,60 +32218,63 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -31494,57 +32331,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>9704.2000000000007</v>
       </c>
       <c r="D4">
         <v>85.2</v>
       </c>
       <c r="E4">
         <v>85.2</v>
       </c>
       <c r="F4">
         <v>86.5</v>
       </c>
       <c r="G4">
         <v>86.1</v>
       </c>
       <c r="H4">
         <v>86.5</v>
       </c>
       <c r="I4">
         <v>87.8</v>
       </c>
       <c r="J4">
         <v>89.6</v>
       </c>
@@ -31604,57 +32444,60 @@
       </c>
       <c r="AC4">
         <v>106.1</v>
       </c>
       <c r="AD4">
         <v>107.3</v>
       </c>
       <c r="AE4">
         <v>107.1</v>
       </c>
       <c r="AF4">
         <v>106.1</v>
       </c>
       <c r="AG4">
         <v>106.4</v>
       </c>
       <c r="AH4">
         <v>107.3</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
         <v>102.3</v>
       </c>
+      <c r="AK4">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:37">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5">
         <v>4143.3</v>
       </c>
       <c r="D5">
         <v>87.9</v>
       </c>
       <c r="E5">
         <v>86.8</v>
       </c>
       <c r="F5">
         <v>86.9</v>
       </c>
       <c r="G5">
         <v>86.9</v>
       </c>
       <c r="H5">
         <v>85.5</v>
       </c>
       <c r="I5">
         <v>87.9</v>
       </c>
       <c r="J5">
         <v>88.6</v>
       </c>
@@ -31714,57 +32557,60 @@
       </c>
       <c r="AC5">
         <v>109.1</v>
       </c>
       <c r="AD5">
         <v>108.8</v>
       </c>
       <c r="AE5">
         <v>106.8</v>
       </c>
       <c r="AF5">
         <v>109.8</v>
       </c>
       <c r="AG5">
         <v>108.3</v>
       </c>
       <c r="AH5">
         <v>107.7</v>
       </c>
       <c r="AI5">
         <v>105.6</v>
       </c>
       <c r="AJ5">
         <v>103.7</v>
       </c>
+      <c r="AK5">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>1837.5</v>
       </c>
       <c r="D6">
         <v>84.7</v>
       </c>
       <c r="E6">
         <v>83.8</v>
       </c>
       <c r="F6">
         <v>87.8</v>
       </c>
       <c r="G6">
         <v>83.2</v>
       </c>
       <c r="H6">
         <v>84.8</v>
       </c>
       <c r="I6">
         <v>88.6</v>
       </c>
       <c r="J6">
         <v>87.4</v>
       </c>
@@ -31824,57 +32670,60 @@
       </c>
       <c r="AC6">
         <v>114.7</v>
       </c>
       <c r="AD6">
         <v>116.9</v>
       </c>
       <c r="AE6">
         <v>112.8</v>
       </c>
       <c r="AF6">
         <v>118.7</v>
       </c>
       <c r="AG6">
         <v>115.2</v>
       </c>
       <c r="AH6">
         <v>118</v>
       </c>
       <c r="AI6">
         <v>116.9</v>
       </c>
       <c r="AJ6">
         <v>116.6</v>
       </c>
+      <c r="AK6">
+        <v>115.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7">
         <v>1098.9000000000001</v>
       </c>
       <c r="D7">
         <v>81</v>
       </c>
       <c r="E7">
         <v>79.7</v>
       </c>
       <c r="F7">
         <v>84.8</v>
       </c>
       <c r="G7">
         <v>79.2</v>
       </c>
       <c r="H7">
         <v>81.400000000000006</v>
       </c>
       <c r="I7">
         <v>86.2</v>
       </c>
       <c r="J7">
         <v>85.1</v>
       </c>
@@ -31934,57 +32783,60 @@
       </c>
       <c r="AC7">
         <v>116.8</v>
       </c>
       <c r="AD7">
         <v>119.6</v>
       </c>
       <c r="AE7">
         <v>114.3</v>
       </c>
       <c r="AF7">
         <v>124.6</v>
       </c>
       <c r="AG7">
         <v>117.3</v>
       </c>
       <c r="AH7">
         <v>120.5</v>
       </c>
       <c r="AI7">
         <v>117.7</v>
       </c>
       <c r="AJ7">
         <v>118.8</v>
       </c>
+      <c r="AK7">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8">
         <v>873.7</v>
       </c>
       <c r="D8">
         <v>78.5</v>
       </c>
       <c r="E8">
         <v>76.8</v>
       </c>
       <c r="F8">
         <v>81.7</v>
       </c>
       <c r="G8">
         <v>77.099999999999994</v>
       </c>
       <c r="H8">
         <v>79</v>
       </c>
       <c r="I8">
         <v>83.4</v>
       </c>
       <c r="J8">
         <v>83</v>
       </c>
@@ -32044,57 +32896,60 @@
       </c>
       <c r="AC8">
         <v>117.8</v>
       </c>
       <c r="AD8">
         <v>120</v>
       </c>
       <c r="AE8">
         <v>116.7</v>
       </c>
       <c r="AF8">
         <v>129</v>
       </c>
       <c r="AG8">
         <v>121.6</v>
       </c>
       <c r="AH8">
         <v>124</v>
       </c>
       <c r="AI8">
         <v>122.5</v>
       </c>
       <c r="AJ8">
         <v>121.9</v>
       </c>
+      <c r="AK8">
+        <v>114.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:37">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>104.3</v>
       </c>
       <c r="E9">
         <v>106.5</v>
       </c>
       <c r="F9">
         <v>116.3</v>
       </c>
       <c r="G9">
         <v>93.5</v>
       </c>
       <c r="H9">
         <v>85.1</v>
       </c>
       <c r="I9">
         <v>87.1</v>
       </c>
       <c r="J9">
         <v>96.6</v>
       </c>
@@ -32154,57 +33009,60 @@
       </c>
       <c r="AC9">
         <v>175.6</v>
       </c>
       <c r="AD9">
         <v>187.4</v>
       </c>
       <c r="AE9">
         <v>142.5</v>
       </c>
       <c r="AF9">
         <v>161.5</v>
       </c>
       <c r="AG9">
         <v>140.4</v>
       </c>
       <c r="AH9">
         <v>132</v>
       </c>
       <c r="AI9">
         <v>153.4</v>
       </c>
       <c r="AJ9">
         <v>152.19999999999999</v>
       </c>
+      <c r="AK9">
+        <v>153.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:37">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10">
         <v>538.29999999999995</v>
       </c>
       <c r="D10">
         <v>75.8</v>
       </c>
       <c r="E10">
         <v>72.2</v>
       </c>
       <c r="F10">
         <v>79.599999999999994</v>
       </c>
       <c r="G10">
         <v>73.900000000000006</v>
       </c>
       <c r="H10">
         <v>76</v>
       </c>
       <c r="I10">
         <v>78.599999999999994</v>
       </c>
       <c r="J10">
         <v>80.599999999999994</v>
       </c>
@@ -32264,57 +33122,60 @@
       </c>
       <c r="AC10">
         <v>105.7</v>
       </c>
       <c r="AD10">
         <v>109.6</v>
       </c>
       <c r="AE10">
         <v>107.1</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>103.3</v>
       </c>
       <c r="AH10">
         <v>107.6</v>
       </c>
       <c r="AI10">
         <v>100</v>
       </c>
       <c r="AJ10">
         <v>98.2</v>
       </c>
+      <c r="AK10">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>75</v>
       </c>
       <c r="E11">
         <v>71.599999999999994</v>
       </c>
       <c r="F11">
         <v>74.900000000000006</v>
       </c>
       <c r="G11">
         <v>79.7</v>
       </c>
       <c r="H11">
         <v>83.7</v>
       </c>
       <c r="I11">
         <v>86.9</v>
       </c>
       <c r="J11">
         <v>83.2</v>
       </c>
@@ -32374,57 +33235,60 @@
       </c>
       <c r="AC11">
         <v>151.9</v>
       </c>
       <c r="AD11">
         <v>152.30000000000001</v>
       </c>
       <c r="AE11">
         <v>151.4</v>
       </c>
       <c r="AF11">
         <v>161.1</v>
       </c>
       <c r="AG11">
         <v>155.19999999999999</v>
       </c>
       <c r="AH11">
         <v>160.9</v>
       </c>
       <c r="AI11">
         <v>163.5</v>
       </c>
       <c r="AJ11">
         <v>164.9</v>
       </c>
+      <c r="AK11">
+        <v>155.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:37">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>85</v>
       </c>
       <c r="E12">
         <v>92.8</v>
       </c>
       <c r="F12">
         <v>89.5</v>
       </c>
       <c r="G12">
         <v>84.4</v>
       </c>
       <c r="H12">
         <v>88.8</v>
       </c>
       <c r="I12">
         <v>93.6</v>
       </c>
       <c r="J12">
         <v>86.1</v>
       </c>
@@ -32484,57 +33348,60 @@
       </c>
       <c r="AC12">
         <v>118.6</v>
       </c>
       <c r="AD12">
         <v>122.1</v>
       </c>
       <c r="AE12">
         <v>123.4</v>
       </c>
       <c r="AF12">
         <v>211.7</v>
       </c>
       <c r="AG12">
         <v>247.7</v>
       </c>
       <c r="AH12">
         <v>247.1</v>
       </c>
       <c r="AI12">
         <v>274.7</v>
       </c>
       <c r="AJ12">
         <v>272.8</v>
       </c>
+      <c r="AK12">
+        <v>162</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>88.8</v>
       </c>
       <c r="F13">
         <v>91.1</v>
       </c>
       <c r="G13">
         <v>90</v>
       </c>
       <c r="H13">
         <v>87</v>
       </c>
       <c r="I13">
         <v>85.9</v>
       </c>
       <c r="J13">
         <v>85.5</v>
       </c>
@@ -32594,57 +33461,60 @@
       </c>
       <c r="AC13">
         <v>105.8</v>
       </c>
       <c r="AD13">
         <v>113</v>
       </c>
       <c r="AE13">
         <v>108.6</v>
       </c>
       <c r="AF13">
         <v>108.9</v>
       </c>
       <c r="AG13">
         <v>99.6</v>
       </c>
       <c r="AH13">
         <v>103.6</v>
       </c>
       <c r="AI13">
         <v>101.1</v>
       </c>
       <c r="AJ13">
         <v>107</v>
       </c>
+      <c r="AK13">
+        <v>133.80000000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>95.9</v>
       </c>
       <c r="F14">
         <v>137</v>
       </c>
       <c r="G14">
         <v>116.3</v>
       </c>
       <c r="H14">
         <v>150.80000000000001</v>
       </c>
       <c r="I14">
         <v>200.8</v>
       </c>
       <c r="J14">
         <v>153.6</v>
       </c>
@@ -32704,57 +33574,60 @@
       </c>
       <c r="AC14">
         <v>128.5</v>
       </c>
       <c r="AD14">
         <v>121.7</v>
       </c>
       <c r="AE14">
         <v>130</v>
       </c>
       <c r="AF14">
         <v>112.5</v>
       </c>
       <c r="AG14">
         <v>116.9</v>
       </c>
       <c r="AH14">
         <v>111.6</v>
       </c>
       <c r="AI14">
         <v>104.3</v>
       </c>
       <c r="AJ14">
         <v>98.4</v>
       </c>
+      <c r="AK14">
+        <v>127.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>91.5</v>
       </c>
       <c r="E15">
         <v>85.4</v>
       </c>
       <c r="F15">
         <v>83.6</v>
       </c>
       <c r="G15">
         <v>78.7</v>
       </c>
       <c r="H15">
         <v>77.3</v>
       </c>
       <c r="I15">
         <v>81.900000000000006</v>
       </c>
       <c r="J15">
         <v>83</v>
       </c>
@@ -32814,57 +33687,60 @@
       </c>
       <c r="AC15">
         <v>107.1</v>
       </c>
       <c r="AD15">
         <v>110.6</v>
       </c>
       <c r="AE15">
         <v>109.4</v>
       </c>
       <c r="AF15">
         <v>117.6</v>
       </c>
       <c r="AG15">
         <v>114.7</v>
       </c>
       <c r="AH15">
         <v>110.5</v>
       </c>
       <c r="AI15">
         <v>108.9</v>
       </c>
       <c r="AJ15">
         <v>111.6</v>
       </c>
+      <c r="AK15">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>100.5</v>
       </c>
       <c r="E16">
         <v>98.1</v>
       </c>
       <c r="F16">
         <v>95.8</v>
       </c>
       <c r="G16">
         <v>97.2</v>
       </c>
       <c r="H16">
         <v>103.8</v>
       </c>
       <c r="I16">
         <v>93.8</v>
       </c>
       <c r="J16">
         <v>90.7</v>
       </c>
@@ -32924,57 +33800,60 @@
       </c>
       <c r="AC16">
         <v>66.7</v>
       </c>
       <c r="AD16">
         <v>65.8</v>
       </c>
       <c r="AE16">
         <v>65.099999999999994</v>
       </c>
       <c r="AF16">
         <v>72.7</v>
       </c>
       <c r="AG16">
         <v>65.900000000000006</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>69.7</v>
       </c>
       <c r="AJ16">
         <v>75.599999999999994</v>
       </c>
+      <c r="AK16">
+        <v>74.099999999999994</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17">
         <v>738.6</v>
       </c>
       <c r="D17">
         <v>90.1</v>
       </c>
       <c r="E17">
         <v>90.3</v>
       </c>
       <c r="F17">
         <v>92.4</v>
       </c>
       <c r="G17">
         <v>89.7</v>
       </c>
       <c r="H17">
         <v>90</v>
       </c>
       <c r="I17">
         <v>90.3</v>
       </c>
       <c r="J17">
         <v>90.8</v>
       </c>
@@ -33034,57 +33913,60 @@
       </c>
       <c r="AC17">
         <v>111.4</v>
       </c>
       <c r="AD17">
         <v>113</v>
       </c>
       <c r="AE17">
         <v>110.6</v>
       </c>
       <c r="AF17">
         <v>110.3</v>
       </c>
       <c r="AG17">
         <v>111.3</v>
       </c>
       <c r="AH17">
         <v>114.6</v>
       </c>
       <c r="AI17">
         <v>115.4</v>
       </c>
       <c r="AJ17">
         <v>113.4</v>
       </c>
+      <c r="AK17">
+        <v>111.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
+    <row r="18" spans="1:37">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>92.2</v>
       </c>
       <c r="E18">
         <v>89.2</v>
       </c>
       <c r="F18">
         <v>96.2</v>
       </c>
       <c r="G18">
         <v>87.5</v>
       </c>
       <c r="H18">
         <v>88.3</v>
       </c>
       <c r="I18">
         <v>92.4</v>
       </c>
       <c r="J18">
         <v>95.6</v>
       </c>
@@ -33144,57 +34026,60 @@
       </c>
       <c r="AC18">
         <v>112.5</v>
       </c>
       <c r="AD18">
         <v>114.4</v>
       </c>
       <c r="AE18">
         <v>109.8</v>
       </c>
       <c r="AF18">
         <v>110.1</v>
       </c>
       <c r="AG18">
         <v>116.5</v>
       </c>
       <c r="AH18">
         <v>117.3</v>
       </c>
       <c r="AI18">
         <v>125.3</v>
       </c>
       <c r="AJ18">
         <v>121.3</v>
       </c>
+      <c r="AK18">
+        <v>120.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19">
         <v>90.4</v>
       </c>
       <c r="D19">
         <v>90.9</v>
       </c>
       <c r="E19">
         <v>92.8</v>
       </c>
       <c r="F19">
         <v>90.8</v>
       </c>
       <c r="G19">
         <v>86.1</v>
       </c>
       <c r="H19">
         <v>89.5</v>
       </c>
       <c r="I19">
         <v>93.5</v>
       </c>
       <c r="J19">
         <v>94.4</v>
       </c>
@@ -33254,167 +34139,173 @@
       </c>
       <c r="AC19">
         <v>97.6</v>
       </c>
       <c r="AD19">
         <v>98.4</v>
       </c>
       <c r="AE19">
         <v>99.4</v>
       </c>
       <c r="AF19">
         <v>95</v>
       </c>
       <c r="AG19">
         <v>96.1</v>
       </c>
       <c r="AH19">
         <v>101.9</v>
       </c>
       <c r="AI19">
         <v>105.3</v>
       </c>
       <c r="AJ19">
         <v>98.5</v>
       </c>
+      <c r="AK19">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:37">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI20" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ20" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="21" spans="1:36">
+    <row r="21" spans="1:37">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>89.5</v>
       </c>
       <c r="E21">
         <v>92.5</v>
       </c>
       <c r="F21">
         <v>95.9</v>
       </c>
       <c r="G21">
         <v>93.4</v>
       </c>
       <c r="H21">
         <v>95.2</v>
       </c>
       <c r="I21">
         <v>86.7</v>
       </c>
       <c r="J21">
         <v>83.9</v>
       </c>
@@ -33474,57 +34365,60 @@
       </c>
       <c r="AC21">
         <v>104</v>
       </c>
       <c r="AD21">
         <v>94.8</v>
       </c>
       <c r="AE21">
         <v>91.5</v>
       </c>
       <c r="AF21">
         <v>98.2</v>
       </c>
       <c r="AG21">
         <v>99.3</v>
       </c>
       <c r="AH21">
         <v>98.9</v>
       </c>
       <c r="AI21">
         <v>94.9</v>
       </c>
       <c r="AJ21">
         <v>106.3</v>
       </c>
+      <c r="AK21">
+        <v>110.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>87.1</v>
       </c>
       <c r="E22">
         <v>85.4</v>
       </c>
       <c r="F22">
         <v>88.5</v>
       </c>
       <c r="G22">
         <v>87.5</v>
       </c>
       <c r="H22">
         <v>88.4</v>
       </c>
       <c r="I22">
         <v>89.2</v>
       </c>
       <c r="J22">
         <v>90.5</v>
       </c>
@@ -33584,57 +34478,60 @@
       </c>
       <c r="AC22">
         <v>118.6</v>
       </c>
       <c r="AD22">
         <v>124.4</v>
       </c>
       <c r="AE22">
         <v>124.1</v>
       </c>
       <c r="AF22">
         <v>123.1</v>
       </c>
       <c r="AG22">
         <v>123.8</v>
       </c>
       <c r="AH22">
         <v>127.2</v>
       </c>
       <c r="AI22">
         <v>128.19999999999999</v>
       </c>
       <c r="AJ22">
         <v>126.6</v>
       </c>
+      <c r="AK22">
+        <v>123.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>91.3</v>
       </c>
       <c r="E23">
         <v>90</v>
       </c>
       <c r="F23">
         <v>90.6</v>
       </c>
       <c r="G23">
         <v>87.4</v>
       </c>
       <c r="H23">
         <v>90.6</v>
       </c>
       <c r="I23">
         <v>89.8</v>
       </c>
       <c r="J23">
         <v>90.9</v>
       </c>
@@ -33694,57 +34591,60 @@
       </c>
       <c r="AC23">
         <v>102.6</v>
       </c>
       <c r="AD23">
         <v>103.1</v>
       </c>
       <c r="AE23">
         <v>101.4</v>
       </c>
       <c r="AF23">
         <v>100.4</v>
       </c>
       <c r="AG23">
         <v>102</v>
       </c>
       <c r="AH23">
         <v>105.2</v>
       </c>
       <c r="AI23">
         <v>105.2</v>
       </c>
       <c r="AJ23">
         <v>98.5</v>
       </c>
+      <c r="AK23">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>118.9</v>
       </c>
       <c r="E24">
         <v>111.6</v>
       </c>
       <c r="F24">
         <v>111.9</v>
       </c>
       <c r="G24">
         <v>115.4</v>
       </c>
       <c r="H24">
         <v>96.4</v>
       </c>
       <c r="I24">
         <v>138.80000000000001</v>
       </c>
       <c r="J24">
         <v>134.80000000000001</v>
       </c>
@@ -33804,57 +34704,60 @@
       </c>
       <c r="AC24">
         <v>148.1</v>
       </c>
       <c r="AD24">
         <v>186</v>
       </c>
       <c r="AE24">
         <v>123.4</v>
       </c>
       <c r="AF24">
         <v>157.80000000000001</v>
       </c>
       <c r="AG24">
         <v>144.69999999999999</v>
       </c>
       <c r="AH24">
         <v>183</v>
       </c>
       <c r="AI24">
         <v>182.3</v>
       </c>
       <c r="AJ24">
         <v>154.5</v>
       </c>
+      <c r="AK24">
+        <v>165</v>
+      </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>106.1</v>
       </c>
       <c r="E25">
         <v>104.9</v>
       </c>
       <c r="F25">
         <v>103.2</v>
       </c>
       <c r="G25">
         <v>96.7</v>
       </c>
       <c r="H25">
         <v>97.8</v>
       </c>
       <c r="I25">
         <v>96.5</v>
       </c>
       <c r="J25">
         <v>95.7</v>
       </c>
@@ -33914,57 +34817,60 @@
       </c>
       <c r="AC25">
         <v>98.4</v>
       </c>
       <c r="AD25">
         <v>99.3</v>
       </c>
       <c r="AE25">
         <v>96.8</v>
       </c>
       <c r="AF25">
         <v>101</v>
       </c>
       <c r="AG25">
         <v>99.2</v>
       </c>
       <c r="AH25">
         <v>98.8</v>
       </c>
       <c r="AI25">
         <v>97.5</v>
       </c>
       <c r="AJ25">
         <v>94.6</v>
       </c>
+      <c r="AK25">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:37">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>86</v>
       </c>
       <c r="E26">
         <v>86.9</v>
       </c>
       <c r="F26">
         <v>90.8</v>
       </c>
       <c r="G26">
         <v>90.5</v>
       </c>
       <c r="H26">
         <v>88.5</v>
       </c>
       <c r="I26">
         <v>88</v>
       </c>
       <c r="J26">
         <v>86.6</v>
       </c>
@@ -34024,57 +34930,60 @@
       </c>
       <c r="AC26">
         <v>118.9</v>
       </c>
       <c r="AD26">
         <v>118.8</v>
       </c>
       <c r="AE26">
         <v>118.1</v>
       </c>
       <c r="AF26">
         <v>113.7</v>
       </c>
       <c r="AG26">
         <v>111.8</v>
       </c>
       <c r="AH26">
         <v>114.9</v>
       </c>
       <c r="AI26">
         <v>113.5</v>
       </c>
       <c r="AJ26">
         <v>111.1</v>
       </c>
+      <c r="AK26">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:37">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
         <v>2305.8000000000002</v>
       </c>
       <c r="D27">
         <v>90.1</v>
       </c>
       <c r="E27">
         <v>89.1</v>
       </c>
       <c r="F27">
         <v>85.4</v>
       </c>
       <c r="G27">
         <v>90.7</v>
       </c>
       <c r="H27">
         <v>86.1</v>
       </c>
       <c r="I27">
         <v>87.2</v>
       </c>
       <c r="J27">
         <v>88.7</v>
       </c>
@@ -34134,57 +35043,60 @@
       </c>
       <c r="AC27">
         <v>104.9</v>
       </c>
       <c r="AD27">
         <v>102.4</v>
       </c>
       <c r="AE27">
         <v>101.7</v>
       </c>
       <c r="AF27">
         <v>103</v>
       </c>
       <c r="AG27">
         <v>103</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>95.6</v>
       </c>
       <c r="AJ27">
         <v>93.9</v>
       </c>
+      <c r="AK27">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:37">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
         <v>678</v>
       </c>
       <c r="D28">
         <v>86.4</v>
       </c>
       <c r="E28">
         <v>83.4</v>
       </c>
       <c r="F28">
         <v>86</v>
       </c>
       <c r="G28">
         <v>84.8</v>
       </c>
       <c r="H28">
         <v>86.4</v>
       </c>
       <c r="I28">
         <v>84.6</v>
       </c>
       <c r="J28">
         <v>82.3</v>
       </c>
@@ -34244,57 +35156,60 @@
       </c>
       <c r="AC28">
         <v>122.3</v>
       </c>
       <c r="AD28">
         <v>119.5</v>
       </c>
       <c r="AE28">
         <v>116.5</v>
       </c>
       <c r="AF28">
         <v>112.3</v>
       </c>
       <c r="AG28">
         <v>110.7</v>
       </c>
       <c r="AH28">
         <v>114.3</v>
       </c>
       <c r="AI28">
         <v>114.7</v>
       </c>
       <c r="AJ28">
         <v>109.5</v>
       </c>
+      <c r="AK28">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29">
         <v>38.1</v>
       </c>
       <c r="D29">
         <v>94.8</v>
       </c>
       <c r="E29">
         <v>95.8</v>
       </c>
       <c r="F29">
         <v>102.3</v>
       </c>
       <c r="G29">
         <v>107.5</v>
       </c>
       <c r="H29">
         <v>115.6</v>
       </c>
       <c r="I29">
         <v>105</v>
       </c>
       <c r="J29">
         <v>94.3</v>
       </c>
@@ -34354,57 +35269,60 @@
       </c>
       <c r="AC29">
         <v>142.30000000000001</v>
       </c>
       <c r="AD29">
         <v>136.9</v>
       </c>
       <c r="AE29">
         <v>148.19999999999999</v>
       </c>
       <c r="AF29">
         <v>141.19999999999999</v>
       </c>
       <c r="AG29">
         <v>135.19999999999999</v>
       </c>
       <c r="AH29">
         <v>134</v>
       </c>
       <c r="AI29">
         <v>130.9</v>
       </c>
       <c r="AJ29">
         <v>108.9</v>
       </c>
+      <c r="AK29">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>31.6</v>
       </c>
       <c r="E30">
         <v>32.1</v>
       </c>
       <c r="F30">
         <v>41.1</v>
       </c>
       <c r="G30">
         <v>51.2</v>
       </c>
       <c r="H30">
         <v>59.9</v>
       </c>
       <c r="I30">
         <v>51</v>
       </c>
       <c r="J30">
         <v>49.8</v>
       </c>
@@ -34464,57 +35382,60 @@
       </c>
       <c r="AC30">
         <v>117.3</v>
       </c>
       <c r="AD30">
         <v>99.8</v>
       </c>
       <c r="AE30">
         <v>101.4</v>
       </c>
       <c r="AF30">
         <v>102</v>
       </c>
       <c r="AG30">
         <v>102.9</v>
       </c>
       <c r="AH30">
         <v>108.3</v>
       </c>
       <c r="AI30">
         <v>93.9</v>
       </c>
       <c r="AJ30">
         <v>92.1</v>
       </c>
+      <c r="AK30">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31">
         <v>134.69999999999999</v>
       </c>
       <c r="D31">
         <v>103.2</v>
       </c>
       <c r="E31">
         <v>99.7</v>
       </c>
       <c r="F31">
         <v>98.5</v>
       </c>
       <c r="G31">
         <v>107.4</v>
       </c>
       <c r="H31">
         <v>110.9</v>
       </c>
       <c r="I31">
         <v>110.7</v>
       </c>
       <c r="J31">
         <v>97.9</v>
       </c>
@@ -34574,57 +35495,60 @@
       </c>
       <c r="AC31">
         <v>156.1</v>
       </c>
       <c r="AD31">
         <v>141</v>
       </c>
       <c r="AE31">
         <v>140.1</v>
       </c>
       <c r="AF31">
         <v>152.6</v>
       </c>
       <c r="AG31">
         <v>164.2</v>
       </c>
       <c r="AH31">
         <v>180.1</v>
       </c>
       <c r="AI31">
         <v>185.9</v>
       </c>
       <c r="AJ31">
         <v>168.9</v>
       </c>
+      <c r="AK31">
+        <v>152.80000000000001</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>89.8</v>
       </c>
       <c r="E32">
         <v>84.3</v>
       </c>
       <c r="F32">
         <v>86.4</v>
       </c>
       <c r="G32">
         <v>80.900000000000006</v>
       </c>
       <c r="H32">
         <v>80.7</v>
       </c>
       <c r="I32">
         <v>78.3</v>
       </c>
       <c r="J32">
         <v>81.5</v>
       </c>
@@ -34684,57 +35608,60 @@
       </c>
       <c r="AC32">
         <v>113.7</v>
       </c>
       <c r="AD32">
         <v>117.3</v>
       </c>
       <c r="AE32">
         <v>107.5</v>
       </c>
       <c r="AF32">
         <v>98.6</v>
       </c>
       <c r="AG32">
         <v>94</v>
       </c>
       <c r="AH32">
         <v>94.1</v>
       </c>
       <c r="AI32">
         <v>94.7</v>
       </c>
       <c r="AJ32">
         <v>93.4</v>
       </c>
+      <c r="AK32">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
+    <row r="33" spans="1:37">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>118.5</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>117.9</v>
       </c>
       <c r="G33">
         <v>108.8</v>
       </c>
       <c r="H33">
         <v>98.8</v>
       </c>
       <c r="I33">
         <v>91.9</v>
       </c>
       <c r="J33">
         <v>90.8</v>
       </c>
@@ -34794,57 +35721,60 @@
       </c>
       <c r="AC33">
         <v>94.2</v>
       </c>
       <c r="AD33">
         <v>101.4</v>
       </c>
       <c r="AE33">
         <v>103.7</v>
       </c>
       <c r="AF33">
         <v>94.7</v>
       </c>
       <c r="AG33">
         <v>91</v>
       </c>
       <c r="AH33">
         <v>94.7</v>
       </c>
       <c r="AI33">
         <v>89.3</v>
       </c>
       <c r="AJ33">
         <v>89.6</v>
       </c>
+      <c r="AK33">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>90.8</v>
       </c>
       <c r="E34">
         <v>90.3</v>
       </c>
       <c r="F34">
         <v>86</v>
       </c>
       <c r="G34">
         <v>94.1</v>
       </c>
       <c r="H34">
         <v>85.5</v>
       </c>
       <c r="I34">
         <v>86.7</v>
       </c>
       <c r="J34">
         <v>92.5</v>
       </c>
@@ -34904,57 +35834,60 @@
       </c>
       <c r="AC34">
         <v>96</v>
       </c>
       <c r="AD34">
         <v>94.9</v>
       </c>
       <c r="AE34">
         <v>96</v>
       </c>
       <c r="AF34">
         <v>99.5</v>
       </c>
       <c r="AG34">
         <v>99</v>
       </c>
       <c r="AH34">
         <v>93.7</v>
       </c>
       <c r="AI34">
         <v>87.4</v>
       </c>
       <c r="AJ34">
         <v>87.6</v>
       </c>
+      <c r="AK34">
+        <v>86.2</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
+    <row r="35" spans="1:37">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>86.1</v>
       </c>
       <c r="E35">
         <v>88.1</v>
       </c>
       <c r="F35">
         <v>86.5</v>
       </c>
       <c r="G35">
         <v>83.3</v>
       </c>
       <c r="H35">
         <v>89</v>
       </c>
       <c r="I35">
         <v>91.5</v>
       </c>
       <c r="J35">
         <v>91.5</v>
       </c>
@@ -35014,57 +35947,60 @@
       </c>
       <c r="AC35">
         <v>102.7</v>
       </c>
       <c r="AD35">
         <v>104.7</v>
       </c>
       <c r="AE35">
         <v>98.2</v>
       </c>
       <c r="AF35">
         <v>89.5</v>
       </c>
       <c r="AG35">
         <v>93.6</v>
       </c>
       <c r="AH35">
         <v>111.3</v>
       </c>
       <c r="AI35">
         <v>118.1</v>
       </c>
       <c r="AJ35">
         <v>122.7</v>
       </c>
+      <c r="AK35">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
+    <row r="36" spans="1:37">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>64.900000000000006</v>
       </c>
       <c r="E36">
         <v>65.8</v>
       </c>
       <c r="F36">
         <v>70.400000000000006</v>
       </c>
       <c r="G36">
         <v>76.400000000000006</v>
       </c>
       <c r="H36">
         <v>80.8</v>
       </c>
       <c r="I36">
         <v>83.1</v>
       </c>
       <c r="J36">
         <v>85.2</v>
       </c>
@@ -35124,57 +36060,60 @@
       </c>
       <c r="AC36">
         <v>78.599999999999994</v>
       </c>
       <c r="AD36">
         <v>79.5</v>
       </c>
       <c r="AE36">
         <v>82.2</v>
       </c>
       <c r="AF36">
         <v>79.599999999999994</v>
       </c>
       <c r="AG36">
         <v>81.5</v>
       </c>
       <c r="AH36">
         <v>80.099999999999994</v>
       </c>
       <c r="AI36">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ36">
         <v>78.5</v>
       </c>
+      <c r="AK36">
+        <v>81.099999999999994</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>87.5</v>
       </c>
       <c r="E37">
         <v>92.9</v>
       </c>
       <c r="F37">
         <v>87.1</v>
       </c>
       <c r="G37">
         <v>97.8</v>
       </c>
       <c r="H37">
         <v>87.4</v>
       </c>
       <c r="I37">
         <v>81.5</v>
       </c>
       <c r="J37">
         <v>89.7</v>
       </c>
@@ -35234,57 +36173,60 @@
       </c>
       <c r="AC37">
         <v>103.6</v>
       </c>
       <c r="AD37">
         <v>111.6</v>
       </c>
       <c r="AE37">
         <v>111.3</v>
       </c>
       <c r="AF37">
         <v>108.5</v>
       </c>
       <c r="AG37">
         <v>112.4</v>
       </c>
       <c r="AH37">
         <v>116.8</v>
       </c>
       <c r="AI37">
         <v>106.4</v>
       </c>
       <c r="AJ37">
         <v>108.7</v>
       </c>
+      <c r="AK37">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
+    <row r="38" spans="1:37">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>91</v>
       </c>
       <c r="E38">
         <v>84.8</v>
       </c>
       <c r="F38">
         <v>87</v>
       </c>
       <c r="G38">
         <v>88.2</v>
       </c>
       <c r="H38">
         <v>95.2</v>
       </c>
       <c r="I38">
         <v>99.7</v>
       </c>
       <c r="J38">
         <v>104</v>
       </c>
@@ -35344,57 +36286,60 @@
       </c>
       <c r="AC38">
         <v>113.3</v>
       </c>
       <c r="AD38">
         <v>108.8</v>
       </c>
       <c r="AE38">
         <v>109.5</v>
       </c>
       <c r="AF38">
         <v>112.8</v>
       </c>
       <c r="AG38">
         <v>113.7</v>
       </c>
       <c r="AH38">
         <v>116.2</v>
       </c>
       <c r="AI38">
         <v>120.8</v>
       </c>
       <c r="AJ38">
         <v>114.3</v>
       </c>
+      <c r="AK38">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>97.4</v>
       </c>
       <c r="E39">
         <v>99.1</v>
       </c>
       <c r="F39">
         <v>100.5</v>
       </c>
       <c r="G39">
         <v>99.7</v>
       </c>
       <c r="H39">
         <v>100.6</v>
       </c>
       <c r="I39">
         <v>93.4</v>
       </c>
       <c r="J39">
         <v>84.5</v>
       </c>
@@ -35454,57 +36399,60 @@
       </c>
       <c r="AC39">
         <v>114.6</v>
       </c>
       <c r="AD39">
         <v>120.8</v>
       </c>
       <c r="AE39">
         <v>124.5</v>
       </c>
       <c r="AF39">
         <v>124</v>
       </c>
       <c r="AG39">
         <v>115.2</v>
       </c>
       <c r="AH39">
         <v>125.9</v>
       </c>
       <c r="AI39">
         <v>130.4</v>
       </c>
       <c r="AJ39">
         <v>123.4</v>
       </c>
+      <c r="AK39">
+        <v>104</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>108</v>
       </c>
       <c r="E40">
         <v>110.8</v>
       </c>
       <c r="F40">
         <v>95</v>
       </c>
       <c r="G40">
         <v>104.6</v>
       </c>
       <c r="H40">
         <v>87</v>
       </c>
       <c r="I40">
         <v>92.5</v>
       </c>
       <c r="J40">
         <v>96.6</v>
       </c>
@@ -35564,57 +36512,60 @@
       </c>
       <c r="AC40">
         <v>105.8</v>
       </c>
       <c r="AD40">
         <v>101.3</v>
       </c>
       <c r="AE40">
         <v>102.6</v>
       </c>
       <c r="AF40">
         <v>110.8</v>
       </c>
       <c r="AG40">
         <v>108.7</v>
       </c>
       <c r="AH40">
         <v>98.5</v>
       </c>
       <c r="AI40">
         <v>88.7</v>
       </c>
       <c r="AJ40">
         <v>87.5</v>
       </c>
+      <c r="AK40" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>82.2</v>
       </c>
       <c r="E41">
         <v>83.5</v>
       </c>
       <c r="F41">
         <v>86</v>
       </c>
       <c r="G41">
         <v>82.4</v>
       </c>
       <c r="H41">
         <v>85</v>
       </c>
       <c r="I41">
         <v>87.3</v>
       </c>
       <c r="J41">
         <v>89.2</v>
       </c>
@@ -35674,57 +36625,60 @@
       </c>
       <c r="AC41">
         <v>87.7</v>
       </c>
       <c r="AD41">
         <v>82.2</v>
       </c>
       <c r="AE41">
         <v>82.5</v>
       </c>
       <c r="AF41">
         <v>89.5</v>
       </c>
       <c r="AG41">
         <v>82.4</v>
       </c>
       <c r="AH41">
         <v>78.7</v>
       </c>
       <c r="AI41">
         <v>80.3</v>
       </c>
       <c r="AJ41">
         <v>83.7</v>
       </c>
+      <c r="AK41">
+        <v>75</v>
+      </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C42">
         <v>5560.9</v>
       </c>
       <c r="D42">
         <v>83.4</v>
       </c>
       <c r="E42">
         <v>84.3</v>
       </c>
       <c r="F42">
         <v>86.4</v>
       </c>
       <c r="G42">
         <v>84.5</v>
       </c>
       <c r="H42">
         <v>87.2</v>
       </c>
       <c r="I42">
         <v>89.3</v>
       </c>
       <c r="J42">
         <v>91.1</v>
       </c>
@@ -35784,57 +36738,60 @@
       </c>
       <c r="AC42">
         <v>104</v>
       </c>
       <c r="AD42">
         <v>105.5</v>
       </c>
       <c r="AE42">
         <v>106.8</v>
       </c>
       <c r="AF42">
         <v>104.7</v>
       </c>
       <c r="AG42">
         <v>105</v>
       </c>
       <c r="AH42">
         <v>105.8</v>
       </c>
       <c r="AI42">
         <v>104.9</v>
       </c>
       <c r="AJ42">
         <v>102.6</v>
       </c>
+      <c r="AK42">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C43">
         <v>5211.6000000000004</v>
       </c>
       <c r="D43">
         <v>83.3</v>
       </c>
       <c r="E43">
         <v>84.2</v>
       </c>
       <c r="F43">
         <v>86.1</v>
       </c>
       <c r="G43">
         <v>84.4</v>
       </c>
       <c r="H43">
         <v>87.3</v>
       </c>
       <c r="I43">
         <v>89.5</v>
       </c>
       <c r="J43">
         <v>91.3</v>
       </c>
@@ -35894,57 +36851,60 @@
       </c>
       <c r="AC43">
         <v>104.3</v>
       </c>
       <c r="AD43">
         <v>105.7</v>
       </c>
       <c r="AE43">
         <v>107.1</v>
       </c>
       <c r="AF43">
         <v>105.1</v>
       </c>
       <c r="AG43">
         <v>105.2</v>
       </c>
       <c r="AH43">
         <v>106.1</v>
       </c>
       <c r="AI43">
         <v>105.1</v>
       </c>
       <c r="AJ43">
         <v>102.6</v>
       </c>
+      <c r="AK43">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="44" spans="1:36">
+    <row r="44" spans="1:37">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C44">
         <v>1343.1</v>
       </c>
       <c r="D44">
         <v>81.400000000000006</v>
       </c>
       <c r="E44">
         <v>80.099999999999994</v>
       </c>
       <c r="F44">
         <v>85</v>
       </c>
       <c r="G44">
         <v>82.7</v>
       </c>
       <c r="H44">
         <v>83.1</v>
       </c>
       <c r="I44">
         <v>87.1</v>
       </c>
       <c r="J44">
         <v>90.7</v>
       </c>
@@ -36004,57 +36964,60 @@
       </c>
       <c r="AC44">
         <v>95.5</v>
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>96.4</v>
       </c>
       <c r="AG44">
         <v>96.1</v>
       </c>
       <c r="AH44">
         <v>94.8</v>
       </c>
       <c r="AI44">
         <v>95</v>
       </c>
       <c r="AJ44">
         <v>91.9</v>
       </c>
+      <c r="AK44">
+        <v>93.1</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
+    <row r="45" spans="1:37">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>88.6</v>
       </c>
       <c r="E45">
         <v>86</v>
       </c>
       <c r="F45">
         <v>84.8</v>
       </c>
       <c r="G45">
         <v>80.8</v>
       </c>
       <c r="H45">
         <v>85.8</v>
       </c>
       <c r="I45">
         <v>87</v>
       </c>
       <c r="J45">
         <v>87.2</v>
       </c>
@@ -36114,57 +37077,60 @@
       </c>
       <c r="AC45">
         <v>108.8</v>
       </c>
       <c r="AD45">
         <v>109.2</v>
       </c>
       <c r="AE45">
         <v>106.7</v>
       </c>
       <c r="AF45">
         <v>103.7</v>
       </c>
       <c r="AG45">
         <v>107.9</v>
       </c>
       <c r="AH45">
         <v>105.7</v>
       </c>
       <c r="AI45">
         <v>107</v>
       </c>
       <c r="AJ45">
         <v>105</v>
       </c>
+      <c r="AK45">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
+    <row r="46" spans="1:37">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>112.3</v>
       </c>
       <c r="E46">
         <v>96.6</v>
       </c>
       <c r="F46">
         <v>80.8</v>
       </c>
       <c r="G46">
         <v>84.6</v>
       </c>
       <c r="H46">
         <v>93.5</v>
       </c>
       <c r="I46">
         <v>93.1</v>
       </c>
       <c r="J46">
         <v>94.8</v>
       </c>
@@ -36224,57 +37190,60 @@
       </c>
       <c r="AC46">
         <v>91.4</v>
       </c>
       <c r="AD46">
         <v>103</v>
       </c>
       <c r="AE46">
         <v>90</v>
       </c>
       <c r="AF46">
         <v>91.6</v>
       </c>
       <c r="AG46">
         <v>88</v>
       </c>
       <c r="AH46">
         <v>84.9</v>
       </c>
       <c r="AI46">
         <v>74.400000000000006</v>
       </c>
       <c r="AJ46">
         <v>70.2</v>
       </c>
+      <c r="AK46">
+        <v>69.5</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
+    <row r="47" spans="1:37">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>70.2</v>
       </c>
       <c r="E47">
         <v>70.7</v>
       </c>
       <c r="F47">
         <v>78</v>
       </c>
       <c r="G47">
         <v>81.8</v>
       </c>
       <c r="H47">
         <v>85.9</v>
       </c>
       <c r="I47">
         <v>84.3</v>
       </c>
       <c r="J47">
         <v>87.6</v>
       </c>
@@ -36334,57 +37303,60 @@
       </c>
       <c r="AC47">
         <v>104.4</v>
       </c>
       <c r="AD47">
         <v>103.7</v>
       </c>
       <c r="AE47">
         <v>109.1</v>
       </c>
       <c r="AF47">
         <v>108.5</v>
       </c>
       <c r="AG47">
         <v>101.2</v>
       </c>
       <c r="AH47">
         <v>103</v>
       </c>
       <c r="AI47">
         <v>101.1</v>
       </c>
       <c r="AJ47">
         <v>95.6</v>
       </c>
+      <c r="AK47">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>89.6</v>
       </c>
       <c r="E48">
         <v>97.9</v>
       </c>
       <c r="F48">
         <v>104.6</v>
       </c>
       <c r="G48">
         <v>100.9</v>
       </c>
       <c r="H48">
         <v>106.1</v>
       </c>
       <c r="I48">
         <v>103.3</v>
       </c>
       <c r="J48">
         <v>102.1</v>
       </c>
@@ -36444,57 +37416,60 @@
       </c>
       <c r="AC48">
         <v>114.6</v>
       </c>
       <c r="AD48">
         <v>116</v>
       </c>
       <c r="AE48">
         <v>118.1</v>
       </c>
       <c r="AF48">
         <v>118.1</v>
       </c>
       <c r="AG48">
         <v>112.2</v>
       </c>
       <c r="AH48">
         <v>119</v>
       </c>
       <c r="AI48">
         <v>115.4</v>
       </c>
       <c r="AJ48">
         <v>114.9</v>
       </c>
+      <c r="AK48">
+        <v>112.9</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>83.4</v>
       </c>
       <c r="E49">
         <v>82</v>
       </c>
       <c r="F49">
         <v>85.9</v>
       </c>
       <c r="G49">
         <v>81.2</v>
       </c>
       <c r="H49">
         <v>80.400000000000006</v>
       </c>
       <c r="I49">
         <v>90.7</v>
       </c>
       <c r="J49">
         <v>87.7</v>
       </c>
@@ -36554,57 +37529,60 @@
       </c>
       <c r="AC49">
         <v>119</v>
       </c>
       <c r="AD49">
         <v>122.5</v>
       </c>
       <c r="AE49">
         <v>130.1</v>
       </c>
       <c r="AF49">
         <v>120.9</v>
       </c>
       <c r="AG49">
         <v>103.1</v>
       </c>
       <c r="AH49">
         <v>131.1</v>
       </c>
       <c r="AI49">
         <v>105.7</v>
       </c>
       <c r="AJ49">
         <v>88.6</v>
       </c>
+      <c r="AK49">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
+    <row r="50" spans="1:37">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>85.2</v>
       </c>
       <c r="E50">
         <v>76.2</v>
       </c>
       <c r="F50">
         <v>93.6</v>
       </c>
       <c r="G50">
         <v>89.9</v>
       </c>
       <c r="H50">
         <v>85.8</v>
       </c>
       <c r="I50">
         <v>77.5</v>
       </c>
       <c r="J50">
         <v>78.8</v>
       </c>
@@ -36664,167 +37642,173 @@
       </c>
       <c r="AC50">
         <v>106.4</v>
       </c>
       <c r="AD50">
         <v>106</v>
       </c>
       <c r="AE50">
         <v>105.4</v>
       </c>
       <c r="AF50">
         <v>90.2</v>
       </c>
       <c r="AG50">
         <v>86.7</v>
       </c>
       <c r="AH50">
         <v>83.7</v>
       </c>
       <c r="AI50">
         <v>81.5</v>
       </c>
       <c r="AJ50">
         <v>76.8</v>
       </c>
+      <c r="AK50">
+        <v>66.599999999999994</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI51" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ51" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>75.8</v>
       </c>
       <c r="E52">
         <v>77.5</v>
       </c>
       <c r="F52">
         <v>78.599999999999994</v>
       </c>
       <c r="G52">
         <v>78.099999999999994</v>
       </c>
       <c r="H52">
         <v>89.3</v>
       </c>
       <c r="I52">
         <v>85.4</v>
       </c>
       <c r="J52">
         <v>86.9</v>
       </c>
@@ -36884,57 +37868,60 @@
       </c>
       <c r="AC52">
         <v>101.9</v>
       </c>
       <c r="AD52">
         <v>105.2</v>
       </c>
       <c r="AE52">
         <v>145.6</v>
       </c>
       <c r="AF52">
         <v>113.7</v>
       </c>
       <c r="AG52">
         <v>118.3</v>
       </c>
       <c r="AH52">
         <v>113.7</v>
       </c>
       <c r="AI52">
         <v>109.7</v>
       </c>
       <c r="AJ52">
         <v>114.3</v>
       </c>
+      <c r="AK52">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>78.7</v>
       </c>
       <c r="E53">
         <v>80.8</v>
       </c>
       <c r="F53">
         <v>81.599999999999994</v>
       </c>
       <c r="G53">
         <v>82.1</v>
       </c>
       <c r="H53">
         <v>84.7</v>
       </c>
       <c r="I53">
         <v>85.4</v>
       </c>
       <c r="J53">
         <v>88.1</v>
       </c>
@@ -36994,57 +37981,60 @@
       </c>
       <c r="AC53">
         <v>104.2</v>
       </c>
       <c r="AD53">
         <v>102.6</v>
       </c>
       <c r="AE53">
         <v>103.2</v>
       </c>
       <c r="AF53">
         <v>103</v>
       </c>
       <c r="AG53">
         <v>106.1</v>
       </c>
       <c r="AH53">
         <v>107.9</v>
       </c>
       <c r="AI53">
         <v>109.2</v>
       </c>
       <c r="AJ53">
         <v>109.4</v>
       </c>
+      <c r="AK53">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:37">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>82</v>
       </c>
       <c r="E54">
         <v>82.4</v>
       </c>
       <c r="F54">
         <v>84.3</v>
       </c>
       <c r="G54">
         <v>83.9</v>
       </c>
       <c r="H54">
         <v>89.4</v>
       </c>
       <c r="I54">
         <v>90.3</v>
       </c>
       <c r="J54">
         <v>95.8</v>
       </c>
@@ -37104,57 +38094,60 @@
       </c>
       <c r="AC54">
         <v>103.6</v>
       </c>
       <c r="AD54">
         <v>103.2</v>
       </c>
       <c r="AE54">
         <v>103.3</v>
       </c>
       <c r="AF54">
         <v>102</v>
       </c>
       <c r="AG54">
         <v>104.3</v>
       </c>
       <c r="AH54">
         <v>107.7</v>
       </c>
       <c r="AI54">
         <v>108.3</v>
       </c>
       <c r="AJ54">
         <v>103</v>
       </c>
+      <c r="AK54">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
+    <row r="55" spans="1:37">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>87.2</v>
       </c>
       <c r="E55">
         <v>84.2</v>
       </c>
       <c r="F55">
         <v>90.2</v>
       </c>
       <c r="G55">
         <v>93.8</v>
       </c>
       <c r="H55">
         <v>92.3</v>
       </c>
       <c r="I55">
         <v>94.2</v>
       </c>
       <c r="J55">
         <v>92.5</v>
       </c>
@@ -37214,57 +38207,60 @@
       </c>
       <c r="AC55">
         <v>124.6</v>
       </c>
       <c r="AD55">
         <v>125.4</v>
       </c>
       <c r="AE55">
         <v>125.5</v>
       </c>
       <c r="AF55">
         <v>135.9</v>
       </c>
       <c r="AG55">
         <v>124.4</v>
       </c>
       <c r="AH55">
         <v>124.8</v>
       </c>
       <c r="AI55">
         <v>129</v>
       </c>
       <c r="AJ55">
         <v>133.4</v>
       </c>
+      <c r="AK55">
+        <v>142.19999999999999</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>88.3</v>
       </c>
       <c r="E56">
         <v>90.3</v>
       </c>
       <c r="F56">
         <v>90.3</v>
       </c>
       <c r="G56">
         <v>89.2</v>
       </c>
       <c r="H56">
         <v>94.3</v>
       </c>
       <c r="I56">
         <v>96.1</v>
       </c>
       <c r="J56">
         <v>97.3</v>
       </c>
@@ -37324,57 +38320,60 @@
       </c>
       <c r="AC56">
         <v>119</v>
       </c>
       <c r="AD56">
         <v>118</v>
       </c>
       <c r="AE56">
         <v>120.7</v>
       </c>
       <c r="AF56">
         <v>122.1</v>
       </c>
       <c r="AG56">
         <v>126.3</v>
       </c>
       <c r="AH56">
         <v>130.19999999999999</v>
       </c>
       <c r="AI56">
         <v>129.6</v>
       </c>
       <c r="AJ56">
         <v>124.8</v>
       </c>
+      <c r="AK56">
+        <v>116.9</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57">
         <v>185.9</v>
       </c>
       <c r="D57">
         <v>80.900000000000006</v>
       </c>
       <c r="E57">
         <v>78.7</v>
       </c>
       <c r="F57">
         <v>78.2</v>
       </c>
       <c r="G57">
         <v>75.400000000000006</v>
       </c>
       <c r="H57">
         <v>80.3</v>
       </c>
       <c r="I57">
         <v>83.1</v>
       </c>
       <c r="J57">
         <v>88.8</v>
       </c>
@@ -37434,57 +38433,60 @@
       </c>
       <c r="AC57">
         <v>95.9</v>
       </c>
       <c r="AD57">
         <v>94.5</v>
       </c>
       <c r="AE57">
         <v>96.1</v>
       </c>
       <c r="AF57">
         <v>100.9</v>
       </c>
       <c r="AG57">
         <v>105</v>
       </c>
       <c r="AH57">
         <v>106.5</v>
       </c>
       <c r="AI57">
         <v>109.6</v>
       </c>
       <c r="AJ57">
         <v>100.6</v>
       </c>
+      <c r="AK57">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.9</v>
       </c>
       <c r="E58">
         <v>98.3</v>
       </c>
       <c r="F58">
         <v>99.7</v>
       </c>
       <c r="G58">
         <v>96.5</v>
       </c>
       <c r="H58">
         <v>94.1</v>
       </c>
       <c r="I58">
         <v>93.2</v>
       </c>
       <c r="J58">
         <v>97.7</v>
       </c>
@@ -37544,57 +38546,60 @@
       </c>
       <c r="AC58">
         <v>95.9</v>
       </c>
       <c r="AD58">
         <v>97.5</v>
       </c>
       <c r="AE58">
         <v>96.1</v>
       </c>
       <c r="AF58">
         <v>93.3</v>
       </c>
       <c r="AG58">
         <v>92.6</v>
       </c>
       <c r="AH58">
         <v>92.1</v>
       </c>
       <c r="AI58">
         <v>92.2</v>
       </c>
       <c r="AJ58">
         <v>91.1</v>
       </c>
+      <c r="AK58" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>77.3</v>
       </c>
       <c r="E59">
         <v>77.5</v>
       </c>
       <c r="F59">
         <v>80.3</v>
       </c>
       <c r="G59">
         <v>79.2</v>
       </c>
       <c r="H59">
         <v>83.1</v>
       </c>
       <c r="I59">
         <v>83.7</v>
       </c>
       <c r="J59">
         <v>82.5</v>
       </c>
@@ -37654,57 +38659,60 @@
       </c>
       <c r="AC59">
         <v>102.9</v>
       </c>
       <c r="AD59">
         <v>103.4</v>
       </c>
       <c r="AE59">
         <v>103.6</v>
       </c>
       <c r="AF59">
         <v>99.9</v>
       </c>
       <c r="AG59">
         <v>101.4</v>
       </c>
       <c r="AH59">
         <v>103</v>
       </c>
       <c r="AI59">
         <v>103.7</v>
       </c>
       <c r="AJ59">
         <v>102.5</v>
       </c>
+      <c r="AK59">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="60" spans="1:36">
+    <row r="60" spans="1:37">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>91.4</v>
       </c>
       <c r="E60">
         <v>91.6</v>
       </c>
       <c r="F60">
         <v>90.4</v>
       </c>
       <c r="G60">
         <v>90.5</v>
       </c>
       <c r="H60">
         <v>90.5</v>
       </c>
       <c r="I60">
         <v>85.2</v>
       </c>
       <c r="J60">
         <v>89.1</v>
       </c>
@@ -37764,57 +38772,60 @@
       </c>
       <c r="AC60">
         <v>118.5</v>
       </c>
       <c r="AD60">
         <v>116.9</v>
       </c>
       <c r="AE60">
         <v>113.2</v>
       </c>
       <c r="AF60">
         <v>115.2</v>
       </c>
       <c r="AG60">
         <v>109.7</v>
       </c>
       <c r="AH60">
         <v>101.7</v>
       </c>
       <c r="AI60">
         <v>112.7</v>
       </c>
       <c r="AJ60">
         <v>109.9</v>
       </c>
+      <c r="AK60">
+        <v>122.5</v>
+      </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
       <c r="E61">
         <v>86.2</v>
       </c>
       <c r="F61">
         <v>87.3</v>
       </c>
       <c r="G61">
         <v>87.5</v>
       </c>
       <c r="H61">
         <v>86</v>
       </c>
       <c r="I61">
         <v>85.7</v>
       </c>
       <c r="J61">
         <v>84.5</v>
       </c>
@@ -37874,167 +38885,173 @@
       </c>
       <c r="AC61">
         <v>97.6</v>
       </c>
       <c r="AD61">
         <v>103.9</v>
       </c>
       <c r="AE61">
         <v>99.7</v>
       </c>
       <c r="AF61">
         <v>100.1</v>
       </c>
       <c r="AG61">
         <v>101.3</v>
       </c>
       <c r="AH61">
         <v>102.4</v>
       </c>
       <c r="AI61">
         <v>102.4</v>
       </c>
       <c r="AJ61">
         <v>101.8</v>
       </c>
+      <c r="AK61">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="62" spans="1:36">
+    <row r="62" spans="1:37">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="K62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="O62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Q62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="R62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="T62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="U62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="V62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="W62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="X62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Y62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="Z62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AA62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AB62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AC62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AD62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AE62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AF62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AG62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AH62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AI62" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="AJ62" t="s">
-        <v>72</v>
+        <v>62</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="63" spans="1:36">
+    <row r="63" spans="1:37">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>73.5</v>
       </c>
       <c r="E63">
         <v>78.099999999999994</v>
       </c>
       <c r="F63">
         <v>80.900000000000006</v>
       </c>
       <c r="G63">
         <v>75.3</v>
       </c>
       <c r="H63">
         <v>81.8</v>
       </c>
       <c r="I63">
         <v>88.1</v>
       </c>
       <c r="J63">
         <v>87.3</v>
       </c>
@@ -38094,57 +39111,60 @@
       </c>
       <c r="AC63">
         <v>105.6</v>
       </c>
       <c r="AD63">
         <v>108.6</v>
       </c>
       <c r="AE63">
         <v>104.2</v>
       </c>
       <c r="AF63">
         <v>93</v>
       </c>
       <c r="AG63">
         <v>97.6</v>
       </c>
       <c r="AH63">
         <v>116</v>
       </c>
       <c r="AI63">
         <v>127.3</v>
       </c>
       <c r="AJ63">
         <v>140</v>
       </c>
+      <c r="AK63">
+        <v>130.80000000000001</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
+    <row r="64" spans="1:37">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>82.4</v>
       </c>
       <c r="E64">
         <v>74.599999999999994</v>
       </c>
       <c r="F64">
         <v>91.9</v>
       </c>
       <c r="G64">
         <v>76</v>
       </c>
       <c r="H64">
         <v>88.2</v>
       </c>
       <c r="I64">
         <v>90.7</v>
       </c>
       <c r="J64">
         <v>81.599999999999994</v>
       </c>
@@ -38204,57 +39224,60 @@
       </c>
       <c r="AC64">
         <v>108.8</v>
       </c>
       <c r="AD64">
         <v>139.6</v>
       </c>
       <c r="AE64">
         <v>128</v>
       </c>
       <c r="AF64">
         <v>125.4</v>
       </c>
       <c r="AG64">
         <v>116.6</v>
       </c>
       <c r="AH64">
         <v>126</v>
       </c>
       <c r="AI64">
         <v>117.2</v>
       </c>
       <c r="AJ64">
         <v>128.4</v>
       </c>
+      <c r="AK64">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
+    <row r="65" spans="1:37">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>86.5</v>
       </c>
       <c r="E65">
         <v>88.9</v>
       </c>
       <c r="F65">
         <v>88.3</v>
       </c>
       <c r="G65">
         <v>96</v>
       </c>
       <c r="H65">
         <v>89</v>
       </c>
       <c r="I65">
         <v>82.8</v>
       </c>
       <c r="J65">
         <v>85.3</v>
       </c>
@@ -38314,57 +39337,60 @@
       </c>
       <c r="AC65">
         <v>95.3</v>
       </c>
       <c r="AD65">
         <v>101.9</v>
       </c>
       <c r="AE65">
         <v>97.2</v>
       </c>
       <c r="AF65">
         <v>98.1</v>
       </c>
       <c r="AG65">
         <v>103</v>
       </c>
       <c r="AH65">
         <v>99.9</v>
       </c>
       <c r="AI65">
         <v>98.5</v>
       </c>
       <c r="AJ65">
         <v>95.3</v>
       </c>
+      <c r="AK65">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
+    <row r="66" spans="1:37">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>133.1</v>
       </c>
       <c r="E66">
         <v>119.5</v>
       </c>
       <c r="F66">
         <v>119.1</v>
       </c>
       <c r="G66">
         <v>108.4</v>
       </c>
       <c r="H66">
         <v>130.4</v>
       </c>
       <c r="I66">
         <v>116.6</v>
       </c>
       <c r="J66">
         <v>117.9</v>
       </c>
@@ -38424,57 +39450,60 @@
       </c>
       <c r="AC66">
         <v>102.8</v>
       </c>
       <c r="AD66">
         <v>103</v>
       </c>
       <c r="AE66">
         <v>98.3</v>
       </c>
       <c r="AF66">
         <v>95.7</v>
       </c>
       <c r="AG66">
         <v>92.2</v>
       </c>
       <c r="AH66">
         <v>94.1</v>
       </c>
       <c r="AI66">
         <v>89.6</v>
       </c>
       <c r="AJ66">
         <v>89.2</v>
       </c>
+      <c r="AK66">
+        <v>85</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
+    <row r="67" spans="1:37">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>89.8</v>
       </c>
       <c r="E67">
         <v>86.2</v>
       </c>
       <c r="F67">
         <v>83.5</v>
       </c>
       <c r="G67">
         <v>75.2</v>
       </c>
       <c r="H67">
         <v>78.599999999999994</v>
       </c>
       <c r="I67">
         <v>80.5</v>
       </c>
       <c r="J67">
         <v>87</v>
       </c>
@@ -38534,167 +39563,173 @@
       </c>
       <c r="AC67">
         <v>85.9</v>
       </c>
       <c r="AD67">
         <v>84.4</v>
       </c>
       <c r="AE67">
         <v>86.3</v>
       </c>
       <c r="AF67">
         <v>89.3</v>
       </c>
       <c r="AG67">
         <v>91</v>
       </c>
       <c r="AH67">
         <v>93.8</v>
       </c>
       <c r="AI67">
         <v>100.4</v>
       </c>
       <c r="AJ67">
         <v>96</v>
       </c>
+      <c r="AK67">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
+    <row r="68" spans="1:37">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="U68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="X68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Y68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Z68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AA68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AC68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AD68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AE68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AF68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AH68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AI68" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AJ68" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="69" spans="1:36">
+    <row r="69" spans="1:37">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>79</v>
       </c>
       <c r="E69">
         <v>83.5</v>
       </c>
       <c r="F69">
         <v>86</v>
       </c>
       <c r="G69">
         <v>80.7</v>
       </c>
       <c r="H69">
         <v>84.2</v>
       </c>
       <c r="I69">
         <v>83.9</v>
       </c>
       <c r="J69">
         <v>83.1</v>
       </c>
@@ -38754,57 +39789,60 @@
       </c>
       <c r="AC69">
         <v>99.5</v>
       </c>
       <c r="AD69">
         <v>96.4</v>
       </c>
       <c r="AE69">
         <v>98.9</v>
       </c>
       <c r="AF69">
         <v>96.7</v>
       </c>
       <c r="AG69">
         <v>92.5</v>
       </c>
       <c r="AH69">
         <v>93.6</v>
       </c>
       <c r="AI69">
         <v>96.5</v>
       </c>
       <c r="AJ69">
         <v>94.9</v>
       </c>
+      <c r="AK69">
+        <v>96.5</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
+    <row r="70" spans="1:37">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>43.5</v>
       </c>
       <c r="E70">
         <v>26</v>
       </c>
       <c r="F70">
         <v>19.899999999999999</v>
       </c>
       <c r="G70">
         <v>20.3</v>
       </c>
       <c r="H70">
         <v>28.9</v>
       </c>
       <c r="I70">
         <v>21.9</v>
       </c>
       <c r="J70">
         <v>40.200000000000003</v>
       </c>
@@ -38863,50 +39901,53 @@
         <v>66.3</v>
       </c>
       <c r="AC70">
         <v>83.1</v>
       </c>
       <c r="AD70">
         <v>54.3</v>
       </c>
       <c r="AE70">
         <v>61.8</v>
       </c>
       <c r="AF70">
         <v>62.4</v>
       </c>
       <c r="AG70">
         <v>47.7</v>
       </c>
       <c r="AH70">
         <v>49.3</v>
       </c>
       <c r="AI70">
         <v>47.3</v>
       </c>
       <c r="AJ70">
         <v>50.3</v>
+      </c>
+      <c r="AK70">
+        <v>30.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">