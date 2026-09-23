--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFF62720-098C-4A0F-B221-964EE78684E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D0A90EA-918F-4BA3-B63A-77F13CCC85FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DB2443CD-7AD5-4751-BEE6-BDDDB316434D}"/>
+    <workbookView xWindow="2304" yWindow="2304" windowWidth="17280" windowHeight="9960" xr2:uid="{4FA554E6-08A6-46D5-8E27-147F14E0C595}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="7" r:id="rId1"/>
     <sheet name="生産計" sheetId="2" r:id="rId2"/>
     <sheet name="出荷計" sheetId="3" r:id="rId3"/>
     <sheet name="在庫計（期末）" sheetId="4" r:id="rId4"/>
     <sheet name="在庫計（平均）" sheetId="5" r:id="rId5"/>
     <sheet name="在庫率計" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1032" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="93">
   <si>
     <t>項目：総合季節調整済指数【四半期】付加価値額生産（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>付加生産ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -157,51 +157,51 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>p 2026Q2</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
@@ -229,84 +229,84 @@
   <si>
     <t>化学工業（除．無機・有機化学工業）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
-    <t>***</t>
-[...1 lines deleted...]
-  <si>
     <t>生産財</t>
   </si>
   <si>
     <t>鉱工業用生産財</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>無機・有機化学工業</t>
   </si>
   <si>
     <t>鉱業</t>
   </si>
   <si>
     <t>その他用生産財</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫ウエイト</t>
+  </si>
+  <si>
+    <t>***</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（平均）（2020＝100.0）</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫率（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫率ウエイト</t>
   </si>
   <si>
     <t>利用上の注意</t>
     <rPh sb="0" eb="3">
       <t>リヨウジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>月次</t>
   </si>
   <si>
     <t>西暦４桁と月を２桁で表記しています。</t>
@@ -335,51 +335,51 @@
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>西暦４桁とFYで表記しています。</t>
   </si>
   <si>
     <t>例：2025年度（2025年4月～2026年3月）→2025FY</t>
   </si>
   <si>
     <t>年月の左にPが表示されている場合は、速報値です。</t>
   </si>
   <si>
     <t>業種又は品目で、指数を構成する元データ（構成品目数又は回答数）が３未満の場合、秘密保護のために「X」としています。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>業種又は品目で指数を作成していない場合、｢***｣としています。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -411,51 +411,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{5F240982-7BAD-4513-BC83-6F4FAEB5FDB5}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{0242B9B1-EEBC-467E-8CB2-2CA428FFB6F1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -750,164 +750,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{703FD5DA-BA42-4BDA-A01A-BB127B82F1EB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42AA923F-7BC9-4EE7-82CD-9C3D6BA32DF8}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="4" spans="1:1">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="5" spans="1:1">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="2" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="1:1">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:1">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:1">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="11" spans="1:1">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="12" spans="1:1">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="13" spans="1:1">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="2" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="15" spans="1:1">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="16" spans="1:1">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="17" spans="1:1">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="2" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="19" spans="1:1">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A19" s="1" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="20" spans="1:1">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A20" s="2" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="21" spans="1:1">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A21" s="1" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29A899AE-27B2-495A-80DF-9E42FFAB848A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9FC337A-EE8B-49B0-8C47-B38685F19D34}">
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -970,51 +970,51 @@
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1083,51 +1083,51 @@
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>114.4</v>
       </c>
       <c r="E4">
         <v>114.6</v>
       </c>
       <c r="F4">
         <v>113.8</v>
       </c>
       <c r="G4">
         <v>115.5</v>
       </c>
       <c r="H4">
         <v>113.4</v>
       </c>
       <c r="I4">
@@ -1193,54 +1193,54 @@
       <c r="AC4">
         <v>101.1</v>
       </c>
       <c r="AD4">
         <v>101.4</v>
       </c>
       <c r="AE4">
         <v>101.8</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>101.3</v>
       </c>
       <c r="AH4">
         <v>100.2</v>
       </c>
       <c r="AI4">
         <v>100.5</v>
       </c>
       <c r="AJ4">
         <v>103</v>
       </c>
       <c r="AK4">
-        <v>103</v>
+        <v>103.2</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>5153.3999999999996</v>
       </c>
       <c r="D5">
         <v>112.6</v>
       </c>
       <c r="E5">
         <v>112.9</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114</v>
       </c>
       <c r="H5">
         <v>112.2</v>
       </c>
       <c r="I5">
@@ -1306,54 +1306,54 @@
       <c r="AC5">
         <v>102.5</v>
       </c>
       <c r="AD5">
         <v>101.3</v>
       </c>
       <c r="AE5">
         <v>103.3</v>
       </c>
       <c r="AF5">
         <v>103.1</v>
       </c>
       <c r="AG5">
         <v>101.9</v>
       </c>
       <c r="AH5">
         <v>101.6</v>
       </c>
       <c r="AI5">
         <v>102</v>
       </c>
       <c r="AJ5">
         <v>103.9</v>
       </c>
       <c r="AK5">
-        <v>103.6</v>
+        <v>104.1</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>2461.1999999999998</v>
       </c>
       <c r="D6">
         <v>115.9</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>117.5</v>
       </c>
       <c r="G6">
         <v>115.4</v>
       </c>
       <c r="H6">
         <v>112</v>
       </c>
       <c r="I6">
@@ -1419,54 +1419,54 @@
       <c r="AC6">
         <v>104.6</v>
       </c>
       <c r="AD6">
         <v>102.3</v>
       </c>
       <c r="AE6">
         <v>104.1</v>
       </c>
       <c r="AF6">
         <v>104</v>
       </c>
       <c r="AG6">
         <v>103.6</v>
       </c>
       <c r="AH6">
         <v>102.3</v>
       </c>
       <c r="AI6">
         <v>103.4</v>
       </c>
       <c r="AJ6">
         <v>104.8</v>
       </c>
       <c r="AK6">
-        <v>104.4</v>
+        <v>104.5</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1815.3</v>
       </c>
       <c r="D7">
         <v>118.1</v>
       </c>
       <c r="E7">
         <v>119.9</v>
       </c>
       <c r="F7">
         <v>119.8</v>
       </c>
       <c r="G7">
         <v>116.7</v>
       </c>
       <c r="H7">
         <v>112.9</v>
       </c>
       <c r="I7">
@@ -1532,54 +1532,54 @@
       <c r="AC7">
         <v>109.2</v>
       </c>
       <c r="AD7">
         <v>106.5</v>
       </c>
       <c r="AE7">
         <v>108.9</v>
       </c>
       <c r="AF7">
         <v>109</v>
       </c>
       <c r="AG7">
         <v>108.8</v>
       </c>
       <c r="AH7">
         <v>107.8</v>
       </c>
       <c r="AI7">
         <v>109.1</v>
       </c>
       <c r="AJ7">
         <v>111.4</v>
       </c>
       <c r="AK7">
-        <v>110.9</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>1425.1</v>
       </c>
       <c r="D8">
         <v>118.9</v>
       </c>
       <c r="E8">
         <v>118.1</v>
       </c>
       <c r="F8">
         <v>119.8</v>
       </c>
       <c r="G8">
         <v>118.4</v>
       </c>
       <c r="H8">
         <v>111.2</v>
       </c>
       <c r="I8">
@@ -1648,51 +1648,51 @@
       <c r="AD8">
         <v>107</v>
       </c>
       <c r="AE8">
         <v>112.9</v>
       </c>
       <c r="AF8">
         <v>110.3</v>
       </c>
       <c r="AG8">
         <v>110.6</v>
       </c>
       <c r="AH8">
         <v>108.9</v>
       </c>
       <c r="AI8">
         <v>111.4</v>
       </c>
       <c r="AJ8">
         <v>112.5</v>
       </c>
       <c r="AK8">
         <v>113.3</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>15.2</v>
       </c>
       <c r="D9">
         <v>80.7</v>
       </c>
       <c r="E9">
         <v>86.3</v>
       </c>
       <c r="F9">
         <v>86.9</v>
       </c>
       <c r="G9">
         <v>89</v>
       </c>
       <c r="H9">
         <v>89.3</v>
       </c>
       <c r="I9">
@@ -1761,51 +1761,51 @@
       <c r="AD9">
         <v>128.1</v>
       </c>
       <c r="AE9">
         <v>136</v>
       </c>
       <c r="AF9">
         <v>148.1</v>
       </c>
       <c r="AG9">
         <v>161.6</v>
       </c>
       <c r="AH9">
         <v>168.1</v>
       </c>
       <c r="AI9">
         <v>174.9</v>
       </c>
       <c r="AJ9">
         <v>179.8</v>
       </c>
       <c r="AK9">
         <v>191.2</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>714.6</v>
       </c>
       <c r="D10">
         <v>123.6</v>
       </c>
       <c r="E10">
         <v>124.8</v>
       </c>
       <c r="F10">
         <v>123.9</v>
       </c>
       <c r="G10">
         <v>121</v>
       </c>
       <c r="H10">
         <v>113.5</v>
       </c>
       <c r="I10">
@@ -1871,54 +1871,54 @@
       <c r="AC10">
         <v>119.9</v>
       </c>
       <c r="AD10">
         <v>113.7</v>
       </c>
       <c r="AE10">
         <v>123.4</v>
       </c>
       <c r="AF10">
         <v>117.5</v>
       </c>
       <c r="AG10">
         <v>118.7</v>
       </c>
       <c r="AH10">
         <v>116.5</v>
       </c>
       <c r="AI10">
         <v>121.3</v>
       </c>
       <c r="AJ10">
         <v>121.8</v>
       </c>
       <c r="AK10">
-        <v>123.2</v>
+        <v>123.3</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>281.5</v>
       </c>
       <c r="D11">
         <v>123.5</v>
       </c>
       <c r="E11">
         <v>112.4</v>
       </c>
       <c r="F11">
         <v>121.6</v>
       </c>
       <c r="G11">
         <v>118.9</v>
       </c>
       <c r="H11">
         <v>113.1</v>
       </c>
       <c r="I11">
@@ -1987,51 +1987,51 @@
       <c r="AD11">
         <v>101</v>
       </c>
       <c r="AE11">
         <v>102.8</v>
       </c>
       <c r="AF11">
         <v>105.7</v>
       </c>
       <c r="AG11">
         <v>108.7</v>
       </c>
       <c r="AH11">
         <v>104.1</v>
       </c>
       <c r="AI11">
         <v>103.5</v>
       </c>
       <c r="AJ11">
         <v>111.1</v>
       </c>
       <c r="AK11">
         <v>109.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>364.5</v>
       </c>
       <c r="D12">
         <v>110.8</v>
       </c>
       <c r="E12">
         <v>109.9</v>
       </c>
       <c r="F12">
         <v>111.8</v>
       </c>
       <c r="G12">
         <v>113.5</v>
       </c>
       <c r="H12">
         <v>107.4</v>
       </c>
       <c r="I12">
@@ -2100,51 +2100,51 @@
       <c r="AD12">
         <v>98.4</v>
       </c>
       <c r="AE12">
         <v>99.6</v>
       </c>
       <c r="AF12">
         <v>98.9</v>
       </c>
       <c r="AG12">
         <v>97.2</v>
       </c>
       <c r="AH12">
         <v>96.4</v>
       </c>
       <c r="AI12">
         <v>98.9</v>
       </c>
       <c r="AJ12">
         <v>94.6</v>
       </c>
       <c r="AK12">
         <v>99.5</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>263.5</v>
       </c>
       <c r="D13">
         <v>125.3</v>
       </c>
       <c r="E13">
         <v>126.8</v>
       </c>
       <c r="F13">
         <v>120.1</v>
       </c>
       <c r="G13">
         <v>127.8</v>
       </c>
       <c r="H13">
         <v>129</v>
       </c>
       <c r="I13">
@@ -2213,51 +2213,51 @@
       <c r="AD13">
         <v>107.5</v>
       </c>
       <c r="AE13">
         <v>110</v>
       </c>
       <c r="AF13">
         <v>113.9</v>
       </c>
       <c r="AG13">
         <v>112.1</v>
       </c>
       <c r="AH13">
         <v>110</v>
       </c>
       <c r="AI13">
         <v>112.8</v>
       </c>
       <c r="AJ13">
         <v>118</v>
       </c>
       <c r="AK13">
         <v>113.1</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>126.7</v>
       </c>
       <c r="D14">
         <v>103.8</v>
       </c>
       <c r="E14">
         <v>101.5</v>
       </c>
       <c r="F14">
         <v>101.9</v>
       </c>
       <c r="G14">
         <v>104</v>
       </c>
       <c r="H14">
         <v>105.9</v>
       </c>
       <c r="I14">
@@ -2323,54 +2323,54 @@
       <c r="AC14">
         <v>81.8</v>
       </c>
       <c r="AD14">
         <v>83.7</v>
       </c>
       <c r="AE14">
         <v>83.2</v>
       </c>
       <c r="AF14">
         <v>81.3</v>
       </c>
       <c r="AG14">
         <v>83.6</v>
       </c>
       <c r="AH14">
         <v>84.8</v>
       </c>
       <c r="AI14">
         <v>82.2</v>
       </c>
       <c r="AJ14">
         <v>83.2</v>
       </c>
       <c r="AK14">
-        <v>81.400000000000006</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>13.3</v>
       </c>
       <c r="D15">
         <v>105.2</v>
       </c>
       <c r="E15">
         <v>105.2</v>
       </c>
       <c r="F15">
         <v>104.7</v>
       </c>
       <c r="G15">
         <v>105.8</v>
       </c>
       <c r="H15">
         <v>103.7</v>
       </c>
       <c r="I15">
@@ -2439,51 +2439,51 @@
       <c r="AD15">
         <v>81.2</v>
       </c>
       <c r="AE15">
         <v>79.099999999999994</v>
       </c>
       <c r="AF15">
         <v>80.3</v>
       </c>
       <c r="AG15">
         <v>75.5</v>
       </c>
       <c r="AH15">
         <v>73.900000000000006</v>
       </c>
       <c r="AI15">
         <v>74.8</v>
       </c>
       <c r="AJ15">
         <v>74</v>
       </c>
       <c r="AK15">
         <v>71.2</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>36</v>
       </c>
       <c r="D16">
         <v>114.2</v>
       </c>
       <c r="E16">
         <v>114.4</v>
       </c>
       <c r="F16">
         <v>111.1</v>
       </c>
       <c r="G16">
         <v>114.3</v>
       </c>
       <c r="H16">
         <v>112.3</v>
       </c>
       <c r="I16">
@@ -2549,54 +2549,54 @@
       <c r="AC16">
         <v>104.6</v>
       </c>
       <c r="AD16">
         <v>105.1</v>
       </c>
       <c r="AE16">
         <v>106</v>
       </c>
       <c r="AF16">
         <v>103.1</v>
       </c>
       <c r="AG16">
         <v>102</v>
       </c>
       <c r="AH16">
         <v>101.9</v>
       </c>
       <c r="AI16">
         <v>105.9</v>
       </c>
       <c r="AJ16">
         <v>103.8</v>
       </c>
       <c r="AK16">
-        <v>100.8</v>
+        <v>100.9</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>645.9</v>
       </c>
       <c r="D17">
         <v>110</v>
       </c>
       <c r="E17">
         <v>111</v>
       </c>
       <c r="F17">
         <v>109.4</v>
       </c>
       <c r="G17">
         <v>111.8</v>
       </c>
       <c r="H17">
         <v>110.4</v>
       </c>
       <c r="I17">
@@ -2665,51 +2665,51 @@
       <c r="AD17">
         <v>90.7</v>
       </c>
       <c r="AE17">
         <v>91.1</v>
       </c>
       <c r="AF17">
         <v>90.3</v>
       </c>
       <c r="AG17">
         <v>89.5</v>
       </c>
       <c r="AH17">
         <v>86.6</v>
       </c>
       <c r="AI17">
         <v>86.9</v>
       </c>
       <c r="AJ17">
         <v>85.8</v>
       </c>
       <c r="AK17">
         <v>87.5</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>23.1</v>
       </c>
       <c r="D18">
         <v>119.2</v>
       </c>
       <c r="E18">
         <v>120.3</v>
       </c>
       <c r="F18">
         <v>118.7</v>
       </c>
       <c r="G18">
         <v>119.7</v>
       </c>
       <c r="H18">
         <v>120.2</v>
       </c>
       <c r="I18">
@@ -2778,51 +2778,51 @@
       <c r="AD18">
         <v>88.3</v>
       </c>
       <c r="AE18">
         <v>86</v>
       </c>
       <c r="AF18">
         <v>86.3</v>
       </c>
       <c r="AG18">
         <v>84.6</v>
       </c>
       <c r="AH18">
         <v>84.3</v>
       </c>
       <c r="AI18">
         <v>84.8</v>
       </c>
       <c r="AJ18">
         <v>82.6</v>
       </c>
       <c r="AK18">
         <v>84.1</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19">
         <v>171.5</v>
       </c>
       <c r="D19">
         <v>107.9</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.8</v>
       </c>
       <c r="G19">
         <v>115.3</v>
       </c>
       <c r="H19">
         <v>110.6</v>
       </c>
       <c r="I19">
@@ -2891,51 +2891,51 @@
       <c r="AD19">
         <v>92.5</v>
       </c>
       <c r="AE19">
         <v>92.8</v>
       </c>
       <c r="AF19">
         <v>89.7</v>
       </c>
       <c r="AG19">
         <v>89.1</v>
       </c>
       <c r="AH19">
         <v>82.7</v>
       </c>
       <c r="AI19">
         <v>82.2</v>
       </c>
       <c r="AJ19">
         <v>81</v>
       </c>
       <c r="AK19">
         <v>82.2</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
         <v>38.9</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
@@ -3004,51 +3004,51 @@
       <c r="AD20">
         <v>92.5</v>
       </c>
       <c r="AE20">
         <v>88.7</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.7</v>
       </c>
       <c r="AH20">
         <v>85.1</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
       <c r="AK20">
         <v>85.9</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>40.700000000000003</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>107.8</v>
       </c>
       <c r="F21">
         <v>108.9</v>
       </c>
       <c r="G21">
         <v>109.9</v>
       </c>
       <c r="H21">
         <v>103.3</v>
       </c>
       <c r="I21">
@@ -3117,51 +3117,51 @@
       <c r="AD21">
         <v>101.4</v>
       </c>
       <c r="AE21">
         <v>103.9</v>
       </c>
       <c r="AF21">
         <v>104.6</v>
       </c>
       <c r="AG21">
         <v>101.7</v>
       </c>
       <c r="AH21">
         <v>100</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>101.4</v>
       </c>
       <c r="AK21">
         <v>106.7</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
         <v>183.5</v>
       </c>
       <c r="D22">
         <v>109.9</v>
       </c>
       <c r="E22">
         <v>112.3</v>
       </c>
       <c r="F22">
         <v>110.3</v>
       </c>
       <c r="G22">
         <v>110.5</v>
       </c>
       <c r="H22">
         <v>109.6</v>
       </c>
       <c r="I22">
@@ -3227,54 +3227,54 @@
       <c r="AC22">
         <v>88.2</v>
       </c>
       <c r="AD22">
         <v>86.6</v>
       </c>
       <c r="AE22">
         <v>86.9</v>
       </c>
       <c r="AF22">
         <v>84.7</v>
       </c>
       <c r="AG22">
         <v>86.1</v>
       </c>
       <c r="AH22">
         <v>83.4</v>
       </c>
       <c r="AI22">
         <v>82.8</v>
       </c>
       <c r="AJ22">
         <v>80.599999999999994</v>
       </c>
       <c r="AK22">
-        <v>82.3</v>
+        <v>82.4</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23">
         <v>23.5</v>
       </c>
       <c r="D23">
         <v>110.8</v>
       </c>
       <c r="E23">
         <v>111.9</v>
       </c>
       <c r="F23">
         <v>110</v>
       </c>
       <c r="G23">
         <v>113</v>
       </c>
       <c r="H23">
         <v>115</v>
       </c>
       <c r="I23">
@@ -3343,51 +3343,51 @@
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>95.8</v>
       </c>
       <c r="AF23">
         <v>96.4</v>
       </c>
       <c r="AG23">
         <v>95.4</v>
       </c>
       <c r="AH23">
         <v>94.1</v>
       </c>
       <c r="AI23">
         <v>94.6</v>
       </c>
       <c r="AJ23">
         <v>95.2</v>
       </c>
       <c r="AK23">
         <v>102.7</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24">
         <v>1.6</v>
       </c>
       <c r="D24">
         <v>116.7</v>
       </c>
       <c r="E24">
         <v>116.4</v>
       </c>
       <c r="F24">
         <v>113.5</v>
       </c>
       <c r="G24">
         <v>122.1</v>
       </c>
       <c r="H24">
         <v>123.8</v>
       </c>
       <c r="I24">
@@ -3456,51 +3456,51 @@
       <c r="AD24">
         <v>62.1</v>
       </c>
       <c r="AE24">
         <v>77.2</v>
       </c>
       <c r="AF24">
         <v>82.5</v>
       </c>
       <c r="AG24">
         <v>66.900000000000006</v>
       </c>
       <c r="AH24">
         <v>78.599999999999994</v>
       </c>
       <c r="AI24">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ24">
         <v>76.900000000000006</v>
       </c>
       <c r="AK24">
         <v>58</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>53.2</v>
       </c>
       <c r="D25">
         <v>110.3</v>
       </c>
       <c r="E25">
         <v>109.6</v>
       </c>
       <c r="F25">
         <v>107.4</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>108.8</v>
       </c>
       <c r="I25">
@@ -3569,51 +3569,51 @@
       <c r="AD25">
         <v>93.5</v>
       </c>
       <c r="AE25">
         <v>95.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>92</v>
       </c>
       <c r="AJ25">
         <v>96.8</v>
       </c>
       <c r="AK25">
         <v>98.2</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>109.9</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>111.2</v>
       </c>
       <c r="F26">
         <v>109.8</v>
       </c>
       <c r="G26">
         <v>110.9</v>
       </c>
       <c r="H26">
         <v>112.1</v>
       </c>
       <c r="I26">
@@ -3682,51 +3682,51 @@
       <c r="AD26">
         <v>87.9</v>
       </c>
       <c r="AE26">
         <v>90.1</v>
       </c>
       <c r="AF26">
         <v>92</v>
       </c>
       <c r="AG26">
         <v>91.7</v>
       </c>
       <c r="AH26">
         <v>90.9</v>
       </c>
       <c r="AI26">
         <v>92</v>
       </c>
       <c r="AJ26">
         <v>89.2</v>
       </c>
       <c r="AK26">
         <v>90.5</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>2692.2</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>110.4</v>
       </c>
       <c r="F27">
         <v>109.1</v>
       </c>
       <c r="G27">
         <v>111.5</v>
       </c>
       <c r="H27">
         <v>111.2</v>
       </c>
       <c r="I27">
@@ -3792,54 +3792,54 @@
       <c r="AC27">
         <v>101.6</v>
       </c>
       <c r="AD27">
         <v>100.7</v>
       </c>
       <c r="AE27">
         <v>100.3</v>
       </c>
       <c r="AF27">
         <v>101.7</v>
       </c>
       <c r="AG27">
         <v>101</v>
       </c>
       <c r="AH27">
         <v>100.8</v>
       </c>
       <c r="AI27">
         <v>100.6</v>
       </c>
       <c r="AJ27">
         <v>102.6</v>
       </c>
       <c r="AK27">
-        <v>103.3</v>
+        <v>104</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28">
         <v>719.1</v>
       </c>
       <c r="D28">
         <v>122.1</v>
       </c>
       <c r="E28">
         <v>123.5</v>
       </c>
       <c r="F28">
         <v>118.6</v>
       </c>
       <c r="G28">
         <v>123.1</v>
       </c>
       <c r="H28">
         <v>124.4</v>
       </c>
       <c r="I28">
@@ -3908,51 +3908,51 @@
       <c r="AD28">
         <v>100.6</v>
       </c>
       <c r="AE28">
         <v>104.7</v>
       </c>
       <c r="AF28">
         <v>103.8</v>
       </c>
       <c r="AG28">
         <v>102.9</v>
       </c>
       <c r="AH28">
         <v>99.9</v>
       </c>
       <c r="AI28">
         <v>101.9</v>
       </c>
       <c r="AJ28">
         <v>105.2</v>
       </c>
       <c r="AK28">
         <v>105.2</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
         <v>18.2</v>
       </c>
       <c r="D29">
         <v>109.9</v>
       </c>
       <c r="E29">
         <v>117</v>
       </c>
       <c r="F29">
         <v>111.6</v>
       </c>
       <c r="G29">
         <v>114</v>
       </c>
       <c r="H29">
         <v>106.6</v>
       </c>
       <c r="I29">
@@ -4021,51 +4021,51 @@
       <c r="AD29">
         <v>84</v>
       </c>
       <c r="AE29">
         <v>85.3</v>
       </c>
       <c r="AF29">
         <v>82.7</v>
       </c>
       <c r="AG29">
         <v>83.8</v>
       </c>
       <c r="AH29">
         <v>84.9</v>
       </c>
       <c r="AI29">
         <v>81.400000000000006</v>
       </c>
       <c r="AJ29">
         <v>78.3</v>
       </c>
       <c r="AK29">
         <v>81.7</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30">
         <v>10.1</v>
       </c>
       <c r="D30">
         <v>186.9</v>
       </c>
       <c r="E30">
         <v>194.3</v>
       </c>
       <c r="F30">
         <v>189.8</v>
       </c>
       <c r="G30">
         <v>180.4</v>
       </c>
       <c r="H30">
         <v>152.69999999999999</v>
       </c>
       <c r="I30">
@@ -4134,51 +4134,51 @@
       <c r="AD30">
         <v>109.7</v>
       </c>
       <c r="AE30">
         <v>116</v>
       </c>
       <c r="AF30">
         <v>111.3</v>
       </c>
       <c r="AG30">
         <v>111</v>
       </c>
       <c r="AH30">
         <v>113.4</v>
       </c>
       <c r="AI30">
         <v>112.7</v>
       </c>
       <c r="AJ30">
         <v>123.2</v>
       </c>
       <c r="AK30">
         <v>120.1</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>131.19999999999999</v>
       </c>
       <c r="D31">
         <v>114.8</v>
       </c>
       <c r="E31">
         <v>116.5</v>
       </c>
       <c r="F31">
         <v>123.8</v>
       </c>
       <c r="G31">
         <v>120.4</v>
       </c>
       <c r="H31">
         <v>120.7</v>
       </c>
       <c r="I31">
@@ -4247,51 +4247,51 @@
       <c r="AD31">
         <v>96.1</v>
       </c>
       <c r="AE31">
         <v>90.8</v>
       </c>
       <c r="AF31">
         <v>87.8</v>
       </c>
       <c r="AG31">
         <v>90.5</v>
       </c>
       <c r="AH31">
         <v>92.6</v>
       </c>
       <c r="AI31">
         <v>89.7</v>
       </c>
       <c r="AJ31">
         <v>90.5</v>
       </c>
       <c r="AK31">
         <v>91.7</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32">
         <v>510.4</v>
       </c>
       <c r="D32">
         <v>121.1</v>
       </c>
       <c r="E32">
         <v>124.7</v>
       </c>
       <c r="F32">
         <v>117.2</v>
       </c>
       <c r="G32">
         <v>123.1</v>
       </c>
       <c r="H32">
         <v>123.7</v>
       </c>
       <c r="I32">
@@ -4360,51 +4360,51 @@
       <c r="AD32">
         <v>103.8</v>
       </c>
       <c r="AE32">
         <v>108.8</v>
       </c>
       <c r="AF32">
         <v>108.5</v>
       </c>
       <c r="AG32">
         <v>107.6</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>104.5</v>
       </c>
       <c r="AJ32">
         <v>109.6</v>
       </c>
       <c r="AK32">
         <v>110.8</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>49.2</v>
       </c>
       <c r="D33">
         <v>129.19999999999999</v>
       </c>
       <c r="E33">
         <v>123.9</v>
       </c>
       <c r="F33">
         <v>122.9</v>
       </c>
       <c r="G33">
         <v>120.3</v>
       </c>
       <c r="H33">
         <v>120.6</v>
       </c>
       <c r="I33">
@@ -4473,51 +4473,51 @@
       <c r="AD33">
         <v>95.5</v>
       </c>
       <c r="AE33">
         <v>92</v>
       </c>
       <c r="AF33">
         <v>97.1</v>
       </c>
       <c r="AG33">
         <v>97.7</v>
       </c>
       <c r="AH33">
         <v>100.8</v>
       </c>
       <c r="AI33">
         <v>98.5</v>
       </c>
       <c r="AJ33">
         <v>98.5</v>
       </c>
       <c r="AK33">
         <v>95.5</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34">
         <v>1973.1</v>
       </c>
       <c r="D34">
         <v>104</v>
       </c>
       <c r="E34">
         <v>105.1</v>
       </c>
       <c r="F34">
         <v>105.8</v>
       </c>
       <c r="G34">
         <v>107.2</v>
       </c>
       <c r="H34">
         <v>107.3</v>
       </c>
       <c r="I34">
@@ -4583,54 +4583,54 @@
       <c r="AC34">
         <v>100.6</v>
       </c>
       <c r="AD34">
         <v>101</v>
       </c>
       <c r="AE34">
         <v>100.9</v>
       </c>
       <c r="AF34">
         <v>101.5</v>
       </c>
       <c r="AG34">
         <v>99.8</v>
       </c>
       <c r="AH34">
         <v>100.7</v>
       </c>
       <c r="AI34">
         <v>100.3</v>
       </c>
       <c r="AJ34">
         <v>102.2</v>
       </c>
       <c r="AK34">
-        <v>101.5</v>
+        <v>102.5</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>8.4</v>
       </c>
       <c r="D35">
         <v>127.4</v>
       </c>
       <c r="E35">
         <v>125.3</v>
       </c>
       <c r="F35">
         <v>124.3</v>
       </c>
       <c r="G35">
         <v>125.3</v>
       </c>
       <c r="H35">
         <v>119.1</v>
       </c>
       <c r="I35">
@@ -4699,51 +4699,51 @@
       <c r="AD35">
         <v>88.1</v>
       </c>
       <c r="AE35">
         <v>89.9</v>
       </c>
       <c r="AF35">
         <v>92.8</v>
       </c>
       <c r="AG35">
         <v>90.4</v>
       </c>
       <c r="AH35">
         <v>89.9</v>
       </c>
       <c r="AI35">
         <v>87.4</v>
       </c>
       <c r="AJ35">
         <v>93.5</v>
       </c>
       <c r="AK35">
         <v>91.7</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36">
         <v>602.79999999999995</v>
       </c>
       <c r="D36">
         <v>103.2</v>
       </c>
       <c r="E36">
         <v>108.3</v>
       </c>
       <c r="F36">
         <v>111.1</v>
       </c>
       <c r="G36">
         <v>114</v>
       </c>
       <c r="H36">
         <v>113</v>
       </c>
       <c r="I36">
@@ -4809,54 +4809,54 @@
       <c r="AC36">
         <v>108.3</v>
       </c>
       <c r="AD36">
         <v>111.2</v>
       </c>
       <c r="AE36">
         <v>109.8</v>
       </c>
       <c r="AF36">
         <v>110.5</v>
       </c>
       <c r="AG36">
         <v>110.5</v>
       </c>
       <c r="AH36">
         <v>112.7</v>
       </c>
       <c r="AI36">
         <v>111.3</v>
       </c>
       <c r="AJ36">
         <v>116.3</v>
       </c>
       <c r="AK36">
-        <v>115.1</v>
+        <v>117.5</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>55.2</v>
       </c>
       <c r="D37">
         <v>118</v>
       </c>
       <c r="E37">
         <v>115.3</v>
       </c>
       <c r="F37">
         <v>116.6</v>
       </c>
       <c r="G37">
         <v>110.5</v>
       </c>
       <c r="H37">
         <v>112</v>
       </c>
       <c r="I37">
@@ -4925,51 +4925,51 @@
       <c r="AD37">
         <v>89.2</v>
       </c>
       <c r="AE37">
         <v>91.1</v>
       </c>
       <c r="AF37">
         <v>89.1</v>
       </c>
       <c r="AG37">
         <v>92.8</v>
       </c>
       <c r="AH37">
         <v>92.7</v>
       </c>
       <c r="AI37">
         <v>93</v>
       </c>
       <c r="AJ37">
         <v>93.1</v>
       </c>
       <c r="AK37">
         <v>92.8</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38">
         <v>15.5</v>
       </c>
       <c r="D38">
         <v>103.8</v>
       </c>
       <c r="E38">
         <v>106</v>
       </c>
       <c r="F38">
         <v>104.7</v>
       </c>
       <c r="G38">
         <v>103.6</v>
       </c>
       <c r="H38">
         <v>101</v>
       </c>
       <c r="I38">
@@ -5038,51 +5038,51 @@
       <c r="AD38">
         <v>89.1</v>
       </c>
       <c r="AE38">
         <v>91</v>
       </c>
       <c r="AF38">
         <v>90.7</v>
       </c>
       <c r="AG38">
         <v>88.1</v>
       </c>
       <c r="AH38">
         <v>87.5</v>
       </c>
       <c r="AI38">
         <v>87.3</v>
       </c>
       <c r="AJ38">
         <v>89</v>
       </c>
       <c r="AK38">
         <v>86.9</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>60</v>
       </c>
       <c r="C39">
         <v>51.4</v>
       </c>
       <c r="D39">
         <v>104.1</v>
       </c>
       <c r="E39">
         <v>106.4</v>
       </c>
       <c r="F39">
         <v>104.9</v>
       </c>
       <c r="G39">
         <v>104.6</v>
       </c>
       <c r="H39">
         <v>101.1</v>
       </c>
       <c r="I39">
@@ -5151,51 +5151,51 @@
       <c r="AD39">
         <v>91.6</v>
       </c>
       <c r="AE39">
         <v>92.3</v>
       </c>
       <c r="AF39">
         <v>92.4</v>
       </c>
       <c r="AG39">
         <v>92.2</v>
       </c>
       <c r="AH39">
         <v>91.1</v>
       </c>
       <c r="AI39">
         <v>90.6</v>
       </c>
       <c r="AJ39">
         <v>90.1</v>
       </c>
       <c r="AK39">
         <v>94.1</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
         <v>61</v>
       </c>
       <c r="C40">
         <v>1197</v>
       </c>
       <c r="D40">
         <v>103.4</v>
       </c>
       <c r="E40">
         <v>102.8</v>
       </c>
       <c r="F40">
         <v>102.5</v>
       </c>
       <c r="G40">
         <v>103.4</v>
       </c>
       <c r="H40">
         <v>104.6</v>
       </c>
       <c r="I40">
@@ -5260,55 +5260,55 @@
       </c>
       <c r="AC40">
         <v>97.6</v>
       </c>
       <c r="AD40">
         <v>97.3</v>
       </c>
       <c r="AE40">
         <v>97.9</v>
       </c>
       <c r="AF40">
         <v>98.5</v>
       </c>
       <c r="AG40">
         <v>95.6</v>
       </c>
       <c r="AH40">
         <v>95.9</v>
       </c>
       <c r="AI40">
         <v>96.2</v>
       </c>
       <c r="AJ40">
         <v>96.6</v>
       </c>
-      <c r="AK40" t="s">
-        <v>62</v>
+      <c r="AK40">
+        <v>96.2</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41">
         <v>42.8</v>
       </c>
       <c r="D41">
         <v>114.6</v>
       </c>
       <c r="E41">
         <v>114.2</v>
       </c>
       <c r="F41">
         <v>108.1</v>
       </c>
       <c r="G41">
         <v>111.1</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
@@ -5374,59 +5374,59 @@
       <c r="AC41">
         <v>94.5</v>
       </c>
       <c r="AD41">
         <v>98.3</v>
       </c>
       <c r="AE41">
         <v>94.3</v>
       </c>
       <c r="AF41">
         <v>92.7</v>
       </c>
       <c r="AG41">
         <v>92.1</v>
       </c>
       <c r="AH41">
         <v>91.2</v>
       </c>
       <c r="AI41">
         <v>88.3</v>
       </c>
       <c r="AJ41">
         <v>91.8</v>
       </c>
       <c r="AK41">
-        <v>91.7</v>
+        <v>91.8</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42">
         <v>4846.6000000000004</v>
       </c>
       <c r="D42">
         <v>116.3</v>
       </c>
       <c r="E42">
         <v>116.5</v>
       </c>
       <c r="F42">
         <v>114.8</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.9</v>
       </c>
       <c r="I42">
         <v>114.3</v>
       </c>
       <c r="J42">
         <v>112.4</v>
       </c>
@@ -5490,56 +5490,56 @@
       <c r="AD42">
         <v>100.7</v>
       </c>
       <c r="AE42">
         <v>99.7</v>
       </c>
       <c r="AF42">
         <v>99.7</v>
       </c>
       <c r="AG42">
         <v>99.9</v>
       </c>
       <c r="AH42">
         <v>99.5</v>
       </c>
       <c r="AI42">
         <v>99.4</v>
       </c>
       <c r="AJ42">
         <v>101.3</v>
       </c>
       <c r="AK42">
         <v>101.6</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C43">
         <v>4434.6000000000004</v>
       </c>
       <c r="D43">
         <v>116.3</v>
       </c>
       <c r="E43">
         <v>116.5</v>
       </c>
       <c r="F43">
         <v>114.8</v>
       </c>
       <c r="G43">
         <v>117.7</v>
       </c>
       <c r="H43">
         <v>114.7</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.1</v>
       </c>
@@ -5603,51 +5603,51 @@
       <c r="AD43">
         <v>101.4</v>
       </c>
       <c r="AE43">
         <v>100.4</v>
       </c>
       <c r="AF43">
         <v>100.5</v>
       </c>
       <c r="AG43">
         <v>100.5</v>
       </c>
       <c r="AH43">
         <v>100.1</v>
       </c>
       <c r="AI43">
         <v>100</v>
       </c>
       <c r="AJ43">
         <v>102.1</v>
       </c>
       <c r="AK43">
         <v>102.4</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>558.20000000000005</v>
       </c>
       <c r="D44">
         <v>125</v>
       </c>
       <c r="E44">
         <v>125.8</v>
       </c>
       <c r="F44">
         <v>122.4</v>
       </c>
       <c r="G44">
         <v>124.2</v>
       </c>
       <c r="H44">
         <v>120.1</v>
       </c>
       <c r="I44">
@@ -5716,51 +5716,51 @@
       <c r="AD44">
         <v>100.6</v>
       </c>
       <c r="AE44">
         <v>100.4</v>
       </c>
       <c r="AF44">
         <v>100.8</v>
       </c>
       <c r="AG44">
         <v>99.3</v>
       </c>
       <c r="AH44">
         <v>98.5</v>
       </c>
       <c r="AI44">
         <v>96.8</v>
       </c>
       <c r="AJ44">
         <v>100</v>
       </c>
       <c r="AK44">
         <v>99.8</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45">
         <v>255.8</v>
       </c>
       <c r="D45">
         <v>115.1</v>
       </c>
       <c r="E45">
         <v>118.1</v>
       </c>
       <c r="F45">
         <v>116.4</v>
       </c>
       <c r="G45">
         <v>119.7</v>
       </c>
       <c r="H45">
         <v>118</v>
       </c>
       <c r="I45">
@@ -5829,51 +5829,51 @@
       <c r="AD45">
         <v>98.3</v>
       </c>
       <c r="AE45">
         <v>99.1</v>
       </c>
       <c r="AF45">
         <v>100.2</v>
       </c>
       <c r="AG45">
         <v>97.3</v>
       </c>
       <c r="AH45">
         <v>97.9</v>
       </c>
       <c r="AI45">
         <v>97.1</v>
       </c>
       <c r="AJ45">
         <v>99.2</v>
       </c>
       <c r="AK45">
         <v>100.4</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
         <v>45</v>
       </c>
       <c r="C46">
         <v>31.5</v>
       </c>
       <c r="D46">
         <v>118.4</v>
       </c>
       <c r="E46">
         <v>113.7</v>
       </c>
       <c r="F46">
         <v>118.9</v>
       </c>
       <c r="G46">
         <v>118.8</v>
       </c>
       <c r="H46">
         <v>112</v>
       </c>
       <c r="I46">
@@ -5939,54 +5939,54 @@
       <c r="AC46">
         <v>114.5</v>
       </c>
       <c r="AD46">
         <v>112.6</v>
       </c>
       <c r="AE46">
         <v>115.1</v>
       </c>
       <c r="AF46">
         <v>106.8</v>
       </c>
       <c r="AG46">
         <v>113</v>
       </c>
       <c r="AH46">
         <v>114.7</v>
       </c>
       <c r="AI46">
         <v>122.4</v>
       </c>
       <c r="AJ46">
         <v>132.69999999999999</v>
       </c>
       <c r="AK46">
-        <v>123.8</v>
+        <v>123.9</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47">
         <v>375.3</v>
       </c>
       <c r="D47">
         <v>118.9</v>
       </c>
       <c r="E47">
         <v>123.2</v>
       </c>
       <c r="F47">
         <v>123.5</v>
       </c>
       <c r="G47">
         <v>125.4</v>
       </c>
       <c r="H47">
         <v>118.8</v>
       </c>
       <c r="I47">
@@ -6055,56 +6055,56 @@
       <c r="AD47">
         <v>104.3</v>
       </c>
       <c r="AE47">
         <v>105.5</v>
       </c>
       <c r="AF47">
         <v>105.6</v>
       </c>
       <c r="AG47">
         <v>105.8</v>
       </c>
       <c r="AH47">
         <v>105.3</v>
       </c>
       <c r="AI47">
         <v>104.8</v>
       </c>
       <c r="AJ47">
         <v>113.5</v>
       </c>
       <c r="AK47">
         <v>111.9</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C48">
         <v>585</v>
       </c>
       <c r="D48">
         <v>102.5</v>
       </c>
       <c r="E48">
         <v>104.8</v>
       </c>
       <c r="F48">
         <v>101.9</v>
       </c>
       <c r="G48">
         <v>104.7</v>
       </c>
       <c r="H48">
         <v>100.1</v>
       </c>
       <c r="I48">
         <v>96.9</v>
       </c>
       <c r="J48">
         <v>99.1</v>
       </c>
@@ -6165,54 +6165,54 @@
       <c r="AC48">
         <v>99.7</v>
       </c>
       <c r="AD48">
         <v>105.9</v>
       </c>
       <c r="AE48">
         <v>99.7</v>
       </c>
       <c r="AF48">
         <v>103.4</v>
       </c>
       <c r="AG48">
         <v>105</v>
       </c>
       <c r="AH48">
         <v>108.7</v>
       </c>
       <c r="AI48">
         <v>107.7</v>
       </c>
       <c r="AJ48">
         <v>109.4</v>
       </c>
       <c r="AK48">
-        <v>109.4</v>
+        <v>109.5</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>47</v>
       </c>
       <c r="C49">
         <v>312.3</v>
       </c>
       <c r="D49">
         <v>120.5</v>
       </c>
       <c r="E49">
         <v>120.4</v>
       </c>
       <c r="F49">
         <v>117.6</v>
       </c>
       <c r="G49">
         <v>116.9</v>
       </c>
       <c r="H49">
         <v>109.3</v>
       </c>
       <c r="I49">
@@ -6278,54 +6278,54 @@
       <c r="AC49">
         <v>104.6</v>
       </c>
       <c r="AD49">
         <v>106.1</v>
       </c>
       <c r="AE49">
         <v>105.3</v>
       </c>
       <c r="AF49">
         <v>104.4</v>
       </c>
       <c r="AG49">
         <v>104.7</v>
       </c>
       <c r="AH49">
         <v>104.5</v>
       </c>
       <c r="AI49">
         <v>105.8</v>
       </c>
       <c r="AJ49">
         <v>112.4</v>
       </c>
       <c r="AK49">
-        <v>109.7</v>
+        <v>109.3</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50">
         <v>474.3</v>
       </c>
       <c r="D50">
         <v>122.4</v>
       </c>
       <c r="E50">
         <v>127.9</v>
       </c>
       <c r="F50">
         <v>121.6</v>
       </c>
       <c r="G50">
         <v>123.7</v>
       </c>
       <c r="H50">
         <v>121.5</v>
       </c>
       <c r="I50">
@@ -6394,51 +6394,51 @@
       <c r="AD50">
         <v>102.1</v>
       </c>
       <c r="AE50">
         <v>102.2</v>
       </c>
       <c r="AF50">
         <v>103.9</v>
       </c>
       <c r="AG50">
         <v>101.7</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>103.4</v>
       </c>
       <c r="AJ50">
         <v>106.8</v>
       </c>
       <c r="AK50">
         <v>104</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>49</v>
       </c>
       <c r="C51">
         <v>127.5</v>
       </c>
       <c r="D51">
         <v>113.2</v>
       </c>
       <c r="E51">
         <v>121.3</v>
       </c>
       <c r="F51">
         <v>124.1</v>
       </c>
       <c r="G51">
         <v>130.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.80000000000001</v>
       </c>
       <c r="I51">
@@ -6507,51 +6507,51 @@
       <c r="AD51">
         <v>153.1</v>
       </c>
       <c r="AE51">
         <v>135.1</v>
       </c>
       <c r="AF51">
         <v>142.30000000000001</v>
       </c>
       <c r="AG51">
         <v>141.9</v>
       </c>
       <c r="AH51">
         <v>137.5</v>
       </c>
       <c r="AI51">
         <v>148.30000000000001</v>
       </c>
       <c r="AJ51">
         <v>155.6</v>
       </c>
       <c r="AK51">
         <v>175.5</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>156</v>
       </c>
       <c r="D52">
         <v>122</v>
       </c>
       <c r="E52">
         <v>122.9</v>
       </c>
       <c r="F52">
         <v>123</v>
       </c>
       <c r="G52">
         <v>121.4</v>
       </c>
       <c r="H52">
         <v>116.8</v>
       </c>
       <c r="I52">
@@ -6617,59 +6617,59 @@
       <c r="AC52">
         <v>94</v>
       </c>
       <c r="AD52">
         <v>93.1</v>
       </c>
       <c r="AE52">
         <v>93.6</v>
       </c>
       <c r="AF52">
         <v>92.5</v>
       </c>
       <c r="AG52">
         <v>92.3</v>
       </c>
       <c r="AH52">
         <v>92.5</v>
       </c>
       <c r="AI52">
         <v>92.1</v>
       </c>
       <c r="AJ52">
         <v>93.7</v>
       </c>
       <c r="AK52">
-        <v>95.5</v>
+        <v>95.6</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>525.6</v>
       </c>
       <c r="D53">
         <v>116.5</v>
       </c>
       <c r="E53">
         <v>113.3</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
       <c r="G53">
         <v>115.4</v>
       </c>
       <c r="H53">
         <v>114.2</v>
       </c>
       <c r="I53">
         <v>116.4</v>
       </c>
       <c r="J53">
         <v>114.5</v>
       </c>
@@ -6733,51 +6733,51 @@
       <c r="AD53">
         <v>85.5</v>
       </c>
       <c r="AE53">
         <v>85.8</v>
       </c>
       <c r="AF53">
         <v>86.2</v>
       </c>
       <c r="AG53">
         <v>86.2</v>
       </c>
       <c r="AH53">
         <v>82.4</v>
       </c>
       <c r="AI53">
         <v>84.9</v>
       </c>
       <c r="AJ53">
         <v>79.400000000000006</v>
       </c>
       <c r="AK53">
         <v>75.400000000000006</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54">
         <v>75.400000000000006</v>
       </c>
       <c r="D54">
         <v>110.5</v>
       </c>
       <c r="E54">
         <v>113.9</v>
       </c>
       <c r="F54">
         <v>111.5</v>
       </c>
       <c r="G54">
         <v>117</v>
       </c>
       <c r="H54">
         <v>109.8</v>
       </c>
       <c r="I54">
@@ -6846,51 +6846,51 @@
       <c r="AD54">
         <v>93.8</v>
       </c>
       <c r="AE54">
         <v>93.1</v>
       </c>
       <c r="AF54">
         <v>93.8</v>
       </c>
       <c r="AG54">
         <v>93</v>
       </c>
       <c r="AH54">
         <v>90.7</v>
       </c>
       <c r="AI54">
         <v>90.9</v>
       </c>
       <c r="AJ54">
         <v>93.4</v>
       </c>
       <c r="AK54">
         <v>94.2</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55">
         <v>26.9</v>
       </c>
       <c r="D55">
         <v>117.2</v>
       </c>
       <c r="E55">
         <v>115</v>
       </c>
       <c r="F55">
         <v>116.8</v>
       </c>
       <c r="G55">
         <v>115.3</v>
       </c>
       <c r="H55">
         <v>118.9</v>
       </c>
       <c r="I55">
@@ -6959,51 +6959,51 @@
       <c r="AD55">
         <v>86.1</v>
       </c>
       <c r="AE55">
         <v>94.3</v>
       </c>
       <c r="AF55">
         <v>84.4</v>
       </c>
       <c r="AG55">
         <v>88.6</v>
       </c>
       <c r="AH55">
         <v>89.2</v>
       </c>
       <c r="AI55">
         <v>89</v>
       </c>
       <c r="AJ55">
         <v>88.2</v>
       </c>
       <c r="AK55">
         <v>83.6</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56">
         <v>376.3</v>
       </c>
       <c r="D56">
         <v>108.2</v>
       </c>
       <c r="E56">
         <v>108.5</v>
       </c>
       <c r="F56">
         <v>107.4</v>
       </c>
       <c r="G56">
         <v>110</v>
       </c>
       <c r="H56">
         <v>108.7</v>
       </c>
       <c r="I56">
@@ -7069,54 +7069,54 @@
       <c r="AC56">
         <v>99.2</v>
       </c>
       <c r="AD56">
         <v>98.6</v>
       </c>
       <c r="AE56">
         <v>98.5</v>
       </c>
       <c r="AF56">
         <v>100.3</v>
       </c>
       <c r="AG56">
         <v>99</v>
       </c>
       <c r="AH56">
         <v>98.2</v>
       </c>
       <c r="AI56">
         <v>97.4</v>
       </c>
       <c r="AJ56">
         <v>100.2</v>
       </c>
       <c r="AK56">
-        <v>101.8</v>
+        <v>101.9</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>171.4</v>
       </c>
       <c r="D57">
         <v>114.4</v>
       </c>
       <c r="E57">
         <v>114.8</v>
       </c>
       <c r="F57">
         <v>112.1</v>
       </c>
       <c r="G57">
         <v>114</v>
       </c>
       <c r="H57">
         <v>113.4</v>
       </c>
       <c r="I57">
@@ -7185,51 +7185,51 @@
       <c r="AD57">
         <v>96.8</v>
       </c>
       <c r="AE57">
         <v>96.5</v>
       </c>
       <c r="AF57">
         <v>94.8</v>
       </c>
       <c r="AG57">
         <v>93.7</v>
       </c>
       <c r="AH57">
         <v>93.5</v>
       </c>
       <c r="AI57">
         <v>91.7</v>
       </c>
       <c r="AJ57">
         <v>91.2</v>
       </c>
       <c r="AK57">
         <v>91.3</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>149.5</v>
       </c>
       <c r="D58">
         <v>101.8</v>
       </c>
       <c r="E58">
         <v>101.9</v>
       </c>
       <c r="F58">
         <v>100.9</v>
       </c>
       <c r="G58">
         <v>101.3</v>
       </c>
       <c r="H58">
         <v>101.7</v>
       </c>
       <c r="I58">
@@ -7294,55 +7294,55 @@
       </c>
       <c r="AC58">
         <v>102</v>
       </c>
       <c r="AD58">
         <v>101.3</v>
       </c>
       <c r="AE58">
         <v>100.7</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.7</v>
       </c>
       <c r="AH58">
         <v>103.3</v>
       </c>
       <c r="AI58">
         <v>101.7</v>
       </c>
       <c r="AJ58">
         <v>103.8</v>
       </c>
-      <c r="AK58" t="s">
-        <v>62</v>
+      <c r="AK58">
+        <v>102.6</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>51</v>
       </c>
       <c r="C59">
         <v>223.1</v>
       </c>
       <c r="D59">
         <v>121.9</v>
       </c>
       <c r="E59">
         <v>122.9</v>
       </c>
       <c r="F59">
         <v>121</v>
       </c>
       <c r="G59">
         <v>123</v>
       </c>
       <c r="H59">
         <v>120.6</v>
       </c>
       <c r="I59">
@@ -7411,56 +7411,56 @@
       <c r="AD59">
         <v>100</v>
       </c>
       <c r="AE59">
         <v>98.1</v>
       </c>
       <c r="AF59">
         <v>98.7</v>
       </c>
       <c r="AG59">
         <v>98.1</v>
       </c>
       <c r="AH59">
         <v>97.5</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>93.6</v>
       </c>
       <c r="AK59">
         <v>94.9</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C60">
         <v>10.5</v>
       </c>
       <c r="D60">
         <v>105.1</v>
       </c>
       <c r="E60">
         <v>108.1</v>
       </c>
       <c r="F60">
         <v>106.9</v>
       </c>
       <c r="G60">
         <v>106.9</v>
       </c>
       <c r="H60">
         <v>106.5</v>
       </c>
       <c r="I60">
         <v>105.4</v>
       </c>
       <c r="J60">
         <v>105.3</v>
       </c>
@@ -7524,56 +7524,56 @@
       <c r="AD60">
         <v>86.6</v>
       </c>
       <c r="AE60">
         <v>86.4</v>
       </c>
       <c r="AF60">
         <v>84.9</v>
       </c>
       <c r="AG60">
         <v>85.7</v>
       </c>
       <c r="AH60">
         <v>84.9</v>
       </c>
       <c r="AI60">
         <v>82.7</v>
       </c>
       <c r="AJ60">
         <v>83.7</v>
       </c>
       <c r="AK60">
         <v>81.400000000000006</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C61">
         <v>412</v>
       </c>
       <c r="D61">
         <v>116.7</v>
       </c>
       <c r="E61">
         <v>116</v>
       </c>
       <c r="F61">
         <v>115.3</v>
       </c>
       <c r="G61">
         <v>115.6</v>
       </c>
       <c r="H61">
         <v>115.9</v>
       </c>
       <c r="I61">
         <v>115.8</v>
       </c>
       <c r="J61">
         <v>115.1</v>
       </c>
@@ -7634,54 +7634,54 @@
       <c r="AC61">
         <v>94.3</v>
       </c>
       <c r="AD61">
         <v>92.4</v>
       </c>
       <c r="AE61">
         <v>93.1</v>
       </c>
       <c r="AF61">
         <v>92.2</v>
       </c>
       <c r="AG61">
         <v>93.1</v>
       </c>
       <c r="AH61">
         <v>92.6</v>
       </c>
       <c r="AI61">
         <v>92.6</v>
       </c>
       <c r="AJ61">
         <v>93.1</v>
       </c>
       <c r="AK61">
-        <v>92.7</v>
+        <v>92.8</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>53</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
@@ -7750,51 +7750,51 @@
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
       <c r="AK62">
         <v>94.1</v>
       </c>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>47</v>
       </c>
       <c r="C63">
         <v>3.7</v>
       </c>
       <c r="D63">
         <v>159.9</v>
       </c>
       <c r="E63">
         <v>151.5</v>
       </c>
       <c r="F63">
         <v>148.5</v>
       </c>
       <c r="G63">
         <v>147.30000000000001</v>
       </c>
       <c r="H63">
         <v>139</v>
       </c>
       <c r="I63">
@@ -7863,51 +7863,51 @@
       <c r="AD63">
         <v>54.8</v>
       </c>
       <c r="AE63">
         <v>53.9</v>
       </c>
       <c r="AF63">
         <v>54.3</v>
       </c>
       <c r="AG63">
         <v>52.6</v>
       </c>
       <c r="AH63">
         <v>52.7</v>
       </c>
       <c r="AI63">
         <v>45.5</v>
       </c>
       <c r="AJ63">
         <v>44.2</v>
       </c>
       <c r="AK63">
         <v>43.6</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64">
         <v>5.7</v>
       </c>
       <c r="D64">
         <v>107.6</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
       <c r="F64">
         <v>99.2</v>
       </c>
       <c r="G64">
         <v>106</v>
       </c>
       <c r="H64">
         <v>103.6</v>
       </c>
       <c r="I64">
@@ -7976,51 +7976,51 @@
       <c r="AD64">
         <v>68.8</v>
       </c>
       <c r="AE64">
         <v>71.099999999999994</v>
       </c>
       <c r="AF64">
         <v>70.8</v>
       </c>
       <c r="AG64">
         <v>70.2</v>
       </c>
       <c r="AH64">
         <v>67.099999999999994</v>
       </c>
       <c r="AI64">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ64">
         <v>67.900000000000006</v>
       </c>
       <c r="AK64">
         <v>71.099999999999994</v>
       </c>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>91.9</v>
       </c>
       <c r="D65">
         <v>121.1</v>
       </c>
       <c r="E65">
         <v>121.7</v>
       </c>
       <c r="F65">
         <v>122.4</v>
       </c>
       <c r="G65">
         <v>118.6</v>
       </c>
       <c r="H65">
         <v>121.7</v>
       </c>
       <c r="I65">
@@ -8089,51 +8089,51 @@
       <c r="AD65">
         <v>93.3</v>
       </c>
       <c r="AE65">
         <v>99.1</v>
       </c>
       <c r="AF65">
         <v>95.2</v>
       </c>
       <c r="AG65">
         <v>100.1</v>
       </c>
       <c r="AH65">
         <v>98.9</v>
       </c>
       <c r="AI65">
         <v>100.8</v>
       </c>
       <c r="AJ65">
         <v>102.3</v>
       </c>
       <c r="AK65">
         <v>97.9</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
         <v>56</v>
       </c>
       <c r="C66">
         <v>19.7</v>
       </c>
       <c r="D66">
         <v>106.7</v>
       </c>
       <c r="E66">
         <v>106.2</v>
       </c>
       <c r="F66">
         <v>110.9</v>
       </c>
       <c r="G66">
         <v>112.5</v>
       </c>
       <c r="H66">
         <v>104.7</v>
       </c>
       <c r="I66">
@@ -8202,51 +8202,51 @@
       <c r="AD66">
         <v>98.4</v>
       </c>
       <c r="AE66">
         <v>93.7</v>
       </c>
       <c r="AF66">
         <v>99.7</v>
       </c>
       <c r="AG66">
         <v>106.9</v>
       </c>
       <c r="AH66">
         <v>105.2</v>
       </c>
       <c r="AI66">
         <v>103.2</v>
       </c>
       <c r="AJ66">
         <v>104.4</v>
       </c>
       <c r="AK66">
         <v>110.4</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67">
         <v>13.7</v>
       </c>
       <c r="D67">
         <v>121.2</v>
       </c>
       <c r="E67">
         <v>124.2</v>
       </c>
       <c r="F67">
         <v>120.4</v>
       </c>
       <c r="G67">
         <v>125.2</v>
       </c>
       <c r="H67">
         <v>125.6</v>
       </c>
       <c r="I67">
@@ -8315,164 +8315,164 @@
       <c r="AD67">
         <v>88.4</v>
       </c>
       <c r="AE67">
         <v>89.7</v>
       </c>
       <c r="AF67">
         <v>85.3</v>
       </c>
       <c r="AG67">
         <v>85.2</v>
       </c>
       <c r="AH67">
         <v>85.6</v>
       </c>
       <c r="AI67">
         <v>80.3</v>
       </c>
       <c r="AJ67">
         <v>78.900000000000006</v>
       </c>
       <c r="AK67">
         <v>80.3</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>61</v>
       </c>
       <c r="C68">
         <v>31.4</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="R68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Z68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AA68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AB68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AC68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AD68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AE68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AF68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AG68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AH68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AI68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AJ68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AK68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>51</v>
       </c>
       <c r="C69">
         <v>232.9</v>
       </c>
       <c r="D69">
         <v>117.4</v>
       </c>
       <c r="E69">
         <v>116.7</v>
       </c>
       <c r="F69">
         <v>115.5</v>
       </c>
       <c r="G69">
         <v>115.7</v>
       </c>
       <c r="H69">
         <v>116.2</v>
       </c>
       <c r="I69">
@@ -8538,59 +8538,59 @@
       <c r="AC69">
         <v>92.1</v>
       </c>
       <c r="AD69">
         <v>92.8</v>
       </c>
       <c r="AE69">
         <v>92.1</v>
       </c>
       <c r="AF69">
         <v>91.1</v>
       </c>
       <c r="AG69">
         <v>91.2</v>
       </c>
       <c r="AH69">
         <v>90.2</v>
       </c>
       <c r="AI69">
         <v>89.9</v>
       </c>
       <c r="AJ69">
         <v>90.1</v>
       </c>
       <c r="AK69">
-        <v>91.3</v>
+        <v>91.4</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70">
         <v>6</v>
       </c>
       <c r="D70">
         <v>122.8</v>
       </c>
       <c r="E70">
         <v>122.5</v>
       </c>
       <c r="F70">
         <v>122.2</v>
       </c>
       <c r="G70">
         <v>115.8</v>
       </c>
       <c r="H70">
         <v>111.1</v>
       </c>
       <c r="I70">
         <v>111.3</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -8661,66 +8661,66 @@
         <v>77.8</v>
       </c>
       <c r="AG70">
         <v>74</v>
       </c>
       <c r="AH70">
         <v>74.3</v>
       </c>
       <c r="AI70">
         <v>74.900000000000006</v>
       </c>
       <c r="AJ70">
         <v>71.2</v>
       </c>
       <c r="AK70">
         <v>64.400000000000006</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE46398-FC77-4BE8-947F-F480EC6D98DF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6212536F-BA6C-4A99-B994-885A91AF6040}">
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -8783,59 +8783,59 @@
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8896,51 +8896,51 @@
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115</v>
       </c>
       <c r="E4">
         <v>115.8</v>
       </c>
       <c r="F4">
         <v>113.6</v>
       </c>
       <c r="G4">
         <v>114.9</v>
       </c>
       <c r="H4">
         <v>113.9</v>
       </c>
       <c r="I4">
@@ -9006,54 +9006,54 @@
       <c r="AC4">
         <v>100.7</v>
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
       <c r="AK4">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
         <v>112.7</v>
       </c>
       <c r="I5">
@@ -9119,54 +9119,54 @@
       <c r="AC5">
         <v>102.1</v>
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>102.5</v>
       </c>
       <c r="AK5">
-        <v>102.7</v>
+        <v>102.8</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
         <v>113.1</v>
       </c>
       <c r="I6">
@@ -9235,51 +9235,51 @@
       <c r="AD6">
         <v>100.2</v>
       </c>
       <c r="AE6">
         <v>102.9</v>
       </c>
       <c r="AF6">
         <v>101.9</v>
       </c>
       <c r="AG6">
         <v>102.5</v>
       </c>
       <c r="AH6">
         <v>100.6</v>
       </c>
       <c r="AI6">
         <v>101.9</v>
       </c>
       <c r="AJ6">
         <v>102.7</v>
       </c>
       <c r="AK6">
         <v>102</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>118.3</v>
       </c>
       <c r="E7">
         <v>120.2</v>
       </c>
       <c r="F7">
         <v>118.6</v>
       </c>
       <c r="G7">
         <v>118.8</v>
       </c>
       <c r="H7">
         <v>113.8</v>
       </c>
       <c r="I7">
@@ -9345,54 +9345,54 @@
       <c r="AC7">
         <v>108.8</v>
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
         <v>109.3</v>
       </c>
       <c r="AK7">
-        <v>108</v>
+        <v>108.1</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
         <v>111.3</v>
       </c>
       <c r="I8">
@@ -9458,54 +9458,54 @@
       <c r="AC8">
         <v>110</v>
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
         <v>112.2</v>
       </c>
       <c r="AK8">
-        <v>111.6</v>
+        <v>111.7</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>18.3</v>
       </c>
       <c r="D9">
         <v>92</v>
       </c>
       <c r="E9">
         <v>95.8</v>
       </c>
       <c r="F9">
         <v>95.1</v>
       </c>
       <c r="G9">
         <v>102.3</v>
       </c>
       <c r="H9">
         <v>99.7</v>
       </c>
       <c r="I9">
@@ -9571,54 +9571,54 @@
       <c r="AC9">
         <v>106.7</v>
       </c>
       <c r="AD9">
         <v>106.5</v>
       </c>
       <c r="AE9">
         <v>130.4</v>
       </c>
       <c r="AF9">
         <v>124.3</v>
       </c>
       <c r="AG9">
         <v>134.4</v>
       </c>
       <c r="AH9">
         <v>139.80000000000001</v>
       </c>
       <c r="AI9">
         <v>135</v>
       </c>
       <c r="AJ9">
         <v>148.19999999999999</v>
       </c>
       <c r="AK9">
-        <v>150</v>
+        <v>149.9</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>628</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>126.2</v>
       </c>
       <c r="F10">
         <v>121</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
         <v>113.8</v>
       </c>
       <c r="I10">
@@ -9687,51 +9687,51 @@
       <c r="AD10">
         <v>115.1</v>
       </c>
       <c r="AE10">
         <v>121.7</v>
       </c>
       <c r="AF10">
         <v>116</v>
       </c>
       <c r="AG10">
         <v>118.5</v>
       </c>
       <c r="AH10">
         <v>116.1</v>
       </c>
       <c r="AI10">
         <v>120.5</v>
       </c>
       <c r="AJ10">
         <v>120.8</v>
       </c>
       <c r="AK10">
         <v>121.8</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>231.1</v>
       </c>
       <c r="D11">
         <v>125.8</v>
       </c>
       <c r="E11">
         <v>113.9</v>
       </c>
       <c r="F11">
         <v>122.9</v>
       </c>
       <c r="G11">
         <v>116.5</v>
       </c>
       <c r="H11">
         <v>113.4</v>
       </c>
       <c r="I11">
@@ -9800,51 +9800,51 @@
       <c r="AD11">
         <v>101.6</v>
       </c>
       <c r="AE11">
         <v>101.5</v>
       </c>
       <c r="AF11">
         <v>102.7</v>
       </c>
       <c r="AG11">
         <v>107.1</v>
       </c>
       <c r="AH11">
         <v>103.2</v>
       </c>
       <c r="AI11">
         <v>104.9</v>
       </c>
       <c r="AJ11">
         <v>109.5</v>
       </c>
       <c r="AK11">
         <v>108.1</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>262.2</v>
       </c>
       <c r="D12">
         <v>109.5</v>
       </c>
       <c r="E12">
         <v>107.6</v>
       </c>
       <c r="F12">
         <v>106.4</v>
       </c>
       <c r="G12">
         <v>111.4</v>
       </c>
       <c r="H12">
         <v>105.4</v>
       </c>
       <c r="I12">
@@ -9913,51 +9913,51 @@
       <c r="AD12">
         <v>93.1</v>
       </c>
       <c r="AE12">
         <v>95.2</v>
       </c>
       <c r="AF12">
         <v>92.4</v>
       </c>
       <c r="AG12">
         <v>93.3</v>
       </c>
       <c r="AH12">
         <v>93.1</v>
       </c>
       <c r="AI12">
         <v>94.6</v>
       </c>
       <c r="AJ12">
         <v>89.9</v>
       </c>
       <c r="AK12">
         <v>95</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>344.6</v>
       </c>
       <c r="D13">
         <v>125.9</v>
       </c>
       <c r="E13">
         <v>127.6</v>
       </c>
       <c r="F13">
         <v>120.7</v>
       </c>
       <c r="G13">
         <v>126.7</v>
       </c>
       <c r="H13">
         <v>128.69999999999999</v>
       </c>
       <c r="I13">
@@ -10026,51 +10026,51 @@
       <c r="AD13">
         <v>108.7</v>
       </c>
       <c r="AE13">
         <v>111.4</v>
       </c>
       <c r="AF13">
         <v>114.7</v>
       </c>
       <c r="AG13">
         <v>114.5</v>
       </c>
       <c r="AH13">
         <v>111.1</v>
       </c>
       <c r="AI13">
         <v>113.6</v>
       </c>
       <c r="AJ13">
         <v>117.2</v>
       </c>
       <c r="AK13">
         <v>111.7</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>152.30000000000001</v>
       </c>
       <c r="D14">
         <v>101.8</v>
       </c>
       <c r="E14">
         <v>115.2</v>
       </c>
       <c r="F14">
         <v>109.8</v>
       </c>
       <c r="G14">
         <v>114.8</v>
       </c>
       <c r="H14">
         <v>112.2</v>
       </c>
       <c r="I14">
@@ -10136,54 +10136,54 @@
       <c r="AC14">
         <v>78.099999999999994</v>
       </c>
       <c r="AD14">
         <v>77.5</v>
       </c>
       <c r="AE14">
         <v>70.2</v>
       </c>
       <c r="AF14">
         <v>77.099999999999994</v>
       </c>
       <c r="AG14">
         <v>76.400000000000006</v>
       </c>
       <c r="AH14">
         <v>82.9</v>
       </c>
       <c r="AI14">
         <v>78.5</v>
       </c>
       <c r="AJ14">
         <v>73.2</v>
       </c>
       <c r="AK14">
-        <v>69.8</v>
+        <v>70.2</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>8.6999999999999993</v>
       </c>
       <c r="D15">
         <v>110.2</v>
       </c>
       <c r="E15">
         <v>113.1</v>
       </c>
       <c r="F15">
         <v>108.3</v>
       </c>
       <c r="G15">
         <v>110.9</v>
       </c>
       <c r="H15">
         <v>106.6</v>
       </c>
       <c r="I15">
@@ -10252,51 +10252,51 @@
       <c r="AD15">
         <v>82.9</v>
       </c>
       <c r="AE15">
         <v>84</v>
       </c>
       <c r="AF15">
         <v>80.900000000000006</v>
       </c>
       <c r="AG15">
         <v>79.900000000000006</v>
       </c>
       <c r="AH15">
         <v>80.900000000000006</v>
       </c>
       <c r="AI15">
         <v>79.3</v>
       </c>
       <c r="AJ15">
         <v>78.5</v>
       </c>
       <c r="AK15">
         <v>78.8</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>28.4</v>
       </c>
       <c r="D16">
         <v>108.3</v>
       </c>
       <c r="E16">
         <v>110.3</v>
       </c>
       <c r="F16">
         <v>109.5</v>
       </c>
       <c r="G16">
         <v>110.5</v>
       </c>
       <c r="H16">
         <v>106</v>
       </c>
       <c r="I16">
@@ -10362,54 +10362,54 @@
       <c r="AC16">
         <v>99.9</v>
       </c>
       <c r="AD16">
         <v>101</v>
       </c>
       <c r="AE16">
         <v>102.2</v>
       </c>
       <c r="AF16">
         <v>97.7</v>
       </c>
       <c r="AG16">
         <v>99.7</v>
       </c>
       <c r="AH16">
         <v>97</v>
       </c>
       <c r="AI16">
         <v>99.6</v>
       </c>
       <c r="AJ16">
         <v>96.8</v>
       </c>
       <c r="AK16">
-        <v>96.7</v>
+        <v>96.8</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>639.79999999999995</v>
       </c>
       <c r="D17">
         <v>109.9</v>
       </c>
       <c r="E17">
         <v>110.7</v>
       </c>
       <c r="F17">
         <v>109</v>
       </c>
       <c r="G17">
         <v>113</v>
       </c>
       <c r="H17">
         <v>111.3</v>
       </c>
       <c r="I17">
@@ -10478,51 +10478,51 @@
       <c r="AD17">
         <v>89.1</v>
       </c>
       <c r="AE17">
         <v>89.5</v>
       </c>
       <c r="AF17">
         <v>88.9</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>85.9</v>
       </c>
       <c r="AJ17">
         <v>84.8</v>
       </c>
       <c r="AK17">
         <v>86.8</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>63.4</v>
       </c>
       <c r="D18">
         <v>118.3</v>
       </c>
       <c r="E18">
         <v>121.1</v>
       </c>
       <c r="F18">
         <v>114.4</v>
       </c>
       <c r="G18">
         <v>120.6</v>
       </c>
       <c r="H18">
         <v>119.6</v>
       </c>
       <c r="I18">
@@ -10591,51 +10591,51 @@
       <c r="AD18">
         <v>88.2</v>
       </c>
       <c r="AE18">
         <v>87.6</v>
       </c>
       <c r="AF18">
         <v>86.4</v>
       </c>
       <c r="AG18">
         <v>83.6</v>
       </c>
       <c r="AH18">
         <v>83.8</v>
       </c>
       <c r="AI18">
         <v>82.6</v>
       </c>
       <c r="AJ18">
         <v>84.2</v>
       </c>
       <c r="AK18">
         <v>84.8</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19">
         <v>180.5</v>
       </c>
       <c r="D19">
         <v>108.8</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.5</v>
       </c>
       <c r="G19">
         <v>115.4</v>
       </c>
       <c r="H19">
         <v>111</v>
       </c>
       <c r="I19">
@@ -10704,51 +10704,51 @@
       <c r="AD19">
         <v>89.1</v>
       </c>
       <c r="AE19">
         <v>89.3</v>
       </c>
       <c r="AF19">
         <v>88.1</v>
       </c>
       <c r="AG19">
         <v>85.3</v>
       </c>
       <c r="AH19">
         <v>79.599999999999994</v>
       </c>
       <c r="AI19">
         <v>80</v>
       </c>
       <c r="AJ19">
         <v>80.8</v>
       </c>
       <c r="AK19">
         <v>80.2</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
         <v>30.6</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
@@ -10817,51 +10817,51 @@
       <c r="AD20">
         <v>92.7</v>
       </c>
       <c r="AE20">
         <v>88.5</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.5</v>
       </c>
       <c r="AH20">
         <v>85.3</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
       <c r="AK20">
         <v>85.6</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>50.5</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>104.5</v>
       </c>
       <c r="F21">
         <v>105.5</v>
       </c>
       <c r="G21">
         <v>108.7</v>
       </c>
       <c r="H21">
         <v>105.1</v>
       </c>
       <c r="I21">
@@ -10930,51 +10930,51 @@
       <c r="AD21">
         <v>99.5</v>
       </c>
       <c r="AE21">
         <v>102</v>
       </c>
       <c r="AF21">
         <v>99.3</v>
       </c>
       <c r="AG21">
         <v>98.9</v>
       </c>
       <c r="AH21">
         <v>97.4</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>96.8</v>
       </c>
       <c r="AK21">
         <v>101.5</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
         <v>141</v>
       </c>
       <c r="D22">
         <v>108.1</v>
       </c>
       <c r="E22">
         <v>111.9</v>
       </c>
       <c r="F22">
         <v>109.9</v>
       </c>
       <c r="G22">
         <v>111.2</v>
       </c>
       <c r="H22">
         <v>109.9</v>
       </c>
       <c r="I22">
@@ -11043,51 +11043,51 @@
       <c r="AD22">
         <v>85</v>
       </c>
       <c r="AE22">
         <v>86.3</v>
       </c>
       <c r="AF22">
         <v>84.5</v>
       </c>
       <c r="AG22">
         <v>84.8</v>
       </c>
       <c r="AH22">
         <v>81.900000000000006</v>
       </c>
       <c r="AI22">
         <v>82</v>
       </c>
       <c r="AJ22">
         <v>80.7</v>
       </c>
       <c r="AK22">
         <v>83.1</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23">
         <v>21.3</v>
       </c>
       <c r="D23">
         <v>111.5</v>
       </c>
       <c r="E23">
         <v>110.4</v>
       </c>
       <c r="F23">
         <v>111.3</v>
       </c>
       <c r="G23">
         <v>114.6</v>
       </c>
       <c r="H23">
         <v>111.4</v>
       </c>
       <c r="I23">
@@ -11156,51 +11156,51 @@
       <c r="AD23">
         <v>94.3</v>
       </c>
       <c r="AE23">
         <v>93.7</v>
       </c>
       <c r="AF23">
         <v>93.6</v>
       </c>
       <c r="AG23">
         <v>92.4</v>
       </c>
       <c r="AH23">
         <v>90.6</v>
       </c>
       <c r="AI23">
         <v>91.2</v>
       </c>
       <c r="AJ23">
         <v>92</v>
       </c>
       <c r="AK23">
         <v>97.4</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24">
         <v>3.8</v>
       </c>
       <c r="D24">
         <v>93.6</v>
       </c>
       <c r="E24">
         <v>101.5</v>
       </c>
       <c r="F24">
         <v>99.7</v>
       </c>
       <c r="G24">
         <v>95</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
@@ -11269,51 +11269,51 @@
       <c r="AD24">
         <v>65.3</v>
       </c>
       <c r="AE24">
         <v>76.2</v>
       </c>
       <c r="AF24">
         <v>64.599999999999994</v>
       </c>
       <c r="AG24">
         <v>67</v>
       </c>
       <c r="AH24">
         <v>58.3</v>
       </c>
       <c r="AI24">
         <v>59</v>
       </c>
       <c r="AJ24">
         <v>66.400000000000006</v>
       </c>
       <c r="AK24">
         <v>60.8</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>44.5</v>
       </c>
       <c r="D25">
         <v>108.9</v>
       </c>
       <c r="E25">
         <v>110</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>109.1</v>
       </c>
       <c r="I25">
@@ -11379,54 +11379,54 @@
       <c r="AC25">
         <v>97.7</v>
       </c>
       <c r="AD25">
         <v>94.1</v>
       </c>
       <c r="AE25">
         <v>96.1</v>
       </c>
       <c r="AF25">
         <v>94</v>
       </c>
       <c r="AG25">
         <v>95.1</v>
       </c>
       <c r="AH25">
         <v>94.5</v>
       </c>
       <c r="AI25">
         <v>93.7</v>
       </c>
       <c r="AJ25">
         <v>96</v>
       </c>
       <c r="AK25">
-        <v>98.2</v>
+        <v>98.3</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>104.2</v>
       </c>
       <c r="D26">
         <v>109.6</v>
       </c>
       <c r="E26">
         <v>109.3</v>
       </c>
       <c r="F26">
         <v>108.5</v>
       </c>
       <c r="G26">
         <v>111</v>
       </c>
       <c r="H26">
         <v>113.5</v>
       </c>
       <c r="I26">
@@ -11495,51 +11495,51 @@
       <c r="AD26">
         <v>88</v>
       </c>
       <c r="AE26">
         <v>89.9</v>
       </c>
       <c r="AF26">
         <v>93.9</v>
       </c>
       <c r="AG26">
         <v>92.6</v>
       </c>
       <c r="AH26">
         <v>91.4</v>
       </c>
       <c r="AI26">
         <v>91.9</v>
       </c>
       <c r="AJ26">
         <v>89.5</v>
       </c>
       <c r="AK26">
         <v>92.1</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>2676.2</v>
       </c>
       <c r="D27">
         <v>110.9</v>
       </c>
       <c r="E27">
         <v>112.6</v>
       </c>
       <c r="F27">
         <v>110.6</v>
       </c>
       <c r="G27">
         <v>110.9</v>
       </c>
       <c r="H27">
         <v>111.9</v>
       </c>
       <c r="I27">
@@ -11605,54 +11605,54 @@
       <c r="AC27">
         <v>101.9</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>100.5</v>
       </c>
       <c r="AF27">
         <v>101.6</v>
       </c>
       <c r="AG27">
         <v>100.9</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>99.6</v>
       </c>
       <c r="AJ27">
         <v>102.1</v>
       </c>
       <c r="AK27">
-        <v>102.8</v>
+        <v>103.1</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28">
         <v>930.5</v>
       </c>
       <c r="D28">
         <v>122.8</v>
       </c>
       <c r="E28">
         <v>124</v>
       </c>
       <c r="F28">
         <v>117.9</v>
       </c>
       <c r="G28">
         <v>120</v>
       </c>
       <c r="H28">
         <v>122.5</v>
       </c>
       <c r="I28">
@@ -11721,51 +11721,51 @@
       <c r="AD28">
         <v>102.7</v>
       </c>
       <c r="AE28">
         <v>106.2</v>
       </c>
       <c r="AF28">
         <v>105.2</v>
       </c>
       <c r="AG28">
         <v>105.3</v>
       </c>
       <c r="AH28">
         <v>101.8</v>
       </c>
       <c r="AI28">
         <v>102.7</v>
       </c>
       <c r="AJ28">
         <v>106.6</v>
       </c>
       <c r="AK28">
         <v>108.6</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
         <v>20.3</v>
       </c>
       <c r="D29">
         <v>115.7</v>
       </c>
       <c r="E29">
         <v>111.6</v>
       </c>
       <c r="F29">
         <v>106</v>
       </c>
       <c r="G29">
         <v>106.9</v>
       </c>
       <c r="H29">
         <v>103.7</v>
       </c>
       <c r="I29">
@@ -11834,51 +11834,51 @@
       <c r="AD29">
         <v>81.8</v>
       </c>
       <c r="AE29">
         <v>80.8</v>
       </c>
       <c r="AF29">
         <v>84.5</v>
       </c>
       <c r="AG29">
         <v>85.9</v>
       </c>
       <c r="AH29">
         <v>81.599999999999994</v>
       </c>
       <c r="AI29">
         <v>78.7</v>
       </c>
       <c r="AJ29">
         <v>84.3</v>
       </c>
       <c r="AK29">
         <v>82.8</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30">
         <v>27.6</v>
       </c>
       <c r="D30">
         <v>200.9</v>
       </c>
       <c r="E30">
         <v>215.4</v>
       </c>
       <c r="F30">
         <v>190.2</v>
       </c>
       <c r="G30">
         <v>157.19999999999999</v>
       </c>
       <c r="H30">
         <v>146.69999999999999</v>
       </c>
       <c r="I30">
@@ -11947,51 +11947,51 @@
       <c r="AD30">
         <v>110.2</v>
       </c>
       <c r="AE30">
         <v>108.6</v>
       </c>
       <c r="AF30">
         <v>108</v>
       </c>
       <c r="AG30">
         <v>107</v>
       </c>
       <c r="AH30">
         <v>100.5</v>
       </c>
       <c r="AI30">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>126.7</v>
       </c>
       <c r="AK30">
         <v>118.9</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>169.7</v>
       </c>
       <c r="D31">
         <v>108.8</v>
       </c>
       <c r="E31">
         <v>106.1</v>
       </c>
       <c r="F31">
         <v>109.6</v>
       </c>
       <c r="G31">
         <v>109.2</v>
       </c>
       <c r="H31">
         <v>108.2</v>
       </c>
       <c r="I31">
@@ -12060,51 +12060,51 @@
       <c r="AD31">
         <v>90.1</v>
       </c>
       <c r="AE31">
         <v>94.1</v>
       </c>
       <c r="AF31">
         <v>90.3</v>
       </c>
       <c r="AG31">
         <v>92.8</v>
       </c>
       <c r="AH31">
         <v>88</v>
       </c>
       <c r="AI31">
         <v>91.6</v>
       </c>
       <c r="AJ31">
         <v>92.8</v>
       </c>
       <c r="AK31">
         <v>100.4</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32">
         <v>677.9</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>125.5</v>
       </c>
       <c r="F32">
         <v>117.9</v>
       </c>
       <c r="G32">
         <v>123.2</v>
       </c>
       <c r="H32">
         <v>123.5</v>
       </c>
       <c r="I32">
@@ -12173,51 +12173,51 @@
       <c r="AD32">
         <v>105.5</v>
       </c>
       <c r="AE32">
         <v>107.6</v>
       </c>
       <c r="AF32">
         <v>110.5</v>
       </c>
       <c r="AG32">
         <v>110.1</v>
       </c>
       <c r="AH32">
         <v>105.4</v>
       </c>
       <c r="AI32">
         <v>105.8</v>
       </c>
       <c r="AJ32">
         <v>111.1</v>
       </c>
       <c r="AK32">
         <v>111.6</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>35</v>
       </c>
       <c r="D33">
         <v>126.7</v>
       </c>
       <c r="E33">
         <v>124.6</v>
       </c>
       <c r="F33">
         <v>122.6</v>
       </c>
       <c r="G33">
         <v>122.2</v>
       </c>
       <c r="H33">
         <v>121.1</v>
       </c>
       <c r="I33">
@@ -12286,51 +12286,51 @@
       <c r="AD33">
         <v>89.9</v>
       </c>
       <c r="AE33">
         <v>88.4</v>
       </c>
       <c r="AF33">
         <v>91.8</v>
       </c>
       <c r="AG33">
         <v>94.7</v>
       </c>
       <c r="AH33">
         <v>95.1</v>
       </c>
       <c r="AI33">
         <v>95</v>
       </c>
       <c r="AJ33">
         <v>94.6</v>
       </c>
       <c r="AK33">
         <v>92.7</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34">
         <v>1745.7</v>
       </c>
       <c r="D34">
         <v>105.6</v>
       </c>
       <c r="E34">
         <v>106.3</v>
       </c>
       <c r="F34">
         <v>106.6</v>
       </c>
       <c r="G34">
         <v>104.9</v>
       </c>
       <c r="H34">
         <v>107.8</v>
       </c>
       <c r="I34">
@@ -12396,54 +12396,54 @@
       <c r="AC34">
         <v>99.5</v>
       </c>
       <c r="AD34">
         <v>99.3</v>
       </c>
       <c r="AE34">
         <v>99.7</v>
       </c>
       <c r="AF34">
         <v>99.6</v>
       </c>
       <c r="AG34">
         <v>98.1</v>
       </c>
       <c r="AH34">
         <v>98.6</v>
       </c>
       <c r="AI34">
         <v>98.5</v>
       </c>
       <c r="AJ34">
         <v>99.5</v>
       </c>
       <c r="AK34">
-        <v>99.6</v>
+        <v>99.9</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>6.5</v>
       </c>
       <c r="D35">
         <v>121.6</v>
       </c>
       <c r="E35">
         <v>124</v>
       </c>
       <c r="F35">
         <v>120.2</v>
       </c>
       <c r="G35">
         <v>123.4</v>
       </c>
       <c r="H35">
         <v>116.2</v>
       </c>
       <c r="I35">
@@ -12512,51 +12512,51 @@
       <c r="AD35">
         <v>87.3</v>
       </c>
       <c r="AE35">
         <v>86.8</v>
       </c>
       <c r="AF35">
         <v>90.2</v>
       </c>
       <c r="AG35">
         <v>91.9</v>
       </c>
       <c r="AH35">
         <v>88</v>
       </c>
       <c r="AI35">
         <v>85.4</v>
       </c>
       <c r="AJ35">
         <v>87.6</v>
       </c>
       <c r="AK35">
         <v>96.1</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36">
         <v>392.3</v>
       </c>
       <c r="D36">
         <v>100.6</v>
       </c>
       <c r="E36">
         <v>104.6</v>
       </c>
       <c r="F36">
         <v>106.7</v>
       </c>
       <c r="G36">
         <v>106.3</v>
       </c>
       <c r="H36">
         <v>110</v>
       </c>
       <c r="I36">
@@ -12622,54 +12622,54 @@
       <c r="AC36">
         <v>110.3</v>
       </c>
       <c r="AD36">
         <v>112.6</v>
       </c>
       <c r="AE36">
         <v>112</v>
       </c>
       <c r="AF36">
         <v>111.2</v>
       </c>
       <c r="AG36">
         <v>110.1</v>
       </c>
       <c r="AH36">
         <v>114.2</v>
       </c>
       <c r="AI36">
         <v>112.8</v>
       </c>
       <c r="AJ36">
         <v>115.2</v>
       </c>
       <c r="AK36">
-        <v>115.9</v>
+        <v>117.6</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>156</v>
       </c>
       <c r="D37">
         <v>114.7</v>
       </c>
       <c r="E37">
         <v>113.3</v>
       </c>
       <c r="F37">
         <v>112</v>
       </c>
       <c r="G37">
         <v>107.4</v>
       </c>
       <c r="H37">
         <v>108.9</v>
       </c>
       <c r="I37">
@@ -12738,51 +12738,51 @@
       <c r="AD37">
         <v>93.3</v>
       </c>
       <c r="AE37">
         <v>91.8</v>
       </c>
       <c r="AF37">
         <v>90.1</v>
       </c>
       <c r="AG37">
         <v>91</v>
       </c>
       <c r="AH37">
         <v>92.1</v>
       </c>
       <c r="AI37">
         <v>92.9</v>
       </c>
       <c r="AJ37">
         <v>91.8</v>
       </c>
       <c r="AK37">
         <v>91.3</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38">
         <v>13.4</v>
       </c>
       <c r="D38">
         <v>104.2</v>
       </c>
       <c r="E38">
         <v>108.1</v>
       </c>
       <c r="F38">
         <v>106.3</v>
       </c>
       <c r="G38">
         <v>104.7</v>
       </c>
       <c r="H38">
         <v>102.4</v>
       </c>
       <c r="I38">
@@ -12848,54 +12848,54 @@
       <c r="AC38">
         <v>94.1</v>
       </c>
       <c r="AD38">
         <v>95.3</v>
       </c>
       <c r="AE38">
         <v>95.4</v>
       </c>
       <c r="AF38">
         <v>95</v>
       </c>
       <c r="AG38">
         <v>93.2</v>
       </c>
       <c r="AH38">
         <v>92.1</v>
       </c>
       <c r="AI38">
         <v>91.7</v>
       </c>
       <c r="AJ38">
         <v>94.6</v>
       </c>
       <c r="AK38">
-        <v>94.6</v>
+        <v>94.5</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>60</v>
       </c>
       <c r="C39">
         <v>48.4</v>
       </c>
       <c r="D39">
         <v>102.6</v>
       </c>
       <c r="E39">
         <v>104.7</v>
       </c>
       <c r="F39">
         <v>102.8</v>
       </c>
       <c r="G39">
         <v>103.8</v>
       </c>
       <c r="H39">
         <v>101.3</v>
       </c>
       <c r="I39">
@@ -12964,51 +12964,51 @@
       <c r="AD39">
         <v>93.5</v>
       </c>
       <c r="AE39">
         <v>93.7</v>
       </c>
       <c r="AF39">
         <v>94.7</v>
       </c>
       <c r="AG39">
         <v>94.9</v>
       </c>
       <c r="AH39">
         <v>91</v>
       </c>
       <c r="AI39">
         <v>91.8</v>
       </c>
       <c r="AJ39">
         <v>94.2</v>
       </c>
       <c r="AK39">
         <v>95.8</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
         <v>61</v>
       </c>
       <c r="C40">
         <v>1091.8</v>
       </c>
       <c r="D40">
         <v>105.4</v>
       </c>
       <c r="E40">
         <v>105.3</v>
       </c>
       <c r="F40">
         <v>106.3</v>
       </c>
       <c r="G40">
         <v>104</v>
       </c>
       <c r="H40">
         <v>106.3</v>
       </c>
       <c r="I40">
@@ -13073,55 +13073,55 @@
       </c>
       <c r="AC40">
         <v>96.5</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>96.8</v>
       </c>
       <c r="AF40">
         <v>98</v>
       </c>
       <c r="AG40">
         <v>94.3</v>
       </c>
       <c r="AH40">
         <v>95</v>
       </c>
       <c r="AI40">
         <v>95</v>
       </c>
       <c r="AJ40">
         <v>95.9</v>
       </c>
-      <c r="AK40" t="s">
-        <v>62</v>
+      <c r="AK40">
+        <v>94.5</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41">
         <v>37.299999999999997</v>
       </c>
       <c r="D41">
         <v>110.8</v>
       </c>
       <c r="E41">
         <v>110.1</v>
       </c>
       <c r="F41">
         <v>111.2</v>
       </c>
       <c r="G41">
         <v>112.3</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
@@ -13187,59 +13187,59 @@
       <c r="AC41">
         <v>94.6</v>
       </c>
       <c r="AD41">
         <v>96.7</v>
       </c>
       <c r="AE41">
         <v>93.5</v>
       </c>
       <c r="AF41">
         <v>91.3</v>
       </c>
       <c r="AG41">
         <v>94.8</v>
       </c>
       <c r="AH41">
         <v>94.3</v>
       </c>
       <c r="AI41">
         <v>91.4</v>
       </c>
       <c r="AJ41">
         <v>92</v>
       </c>
       <c r="AK41">
-        <v>96.8</v>
+        <v>96.7</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42">
         <v>5010.3999999999996</v>
       </c>
       <c r="D42">
         <v>115.5</v>
       </c>
       <c r="E42">
         <v>116.6</v>
       </c>
       <c r="F42">
         <v>114.2</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.2</v>
       </c>
       <c r="I42">
         <v>113.9</v>
       </c>
       <c r="J42">
         <v>112.5</v>
       </c>
@@ -13303,56 +13303,56 @@
       <c r="AD42">
         <v>98.3</v>
       </c>
       <c r="AE42">
         <v>97.2</v>
       </c>
       <c r="AF42">
         <v>98.3</v>
       </c>
       <c r="AG42">
         <v>98.1</v>
       </c>
       <c r="AH42">
         <v>97.7</v>
       </c>
       <c r="AI42">
         <v>98.2</v>
       </c>
       <c r="AJ42">
         <v>99.9</v>
       </c>
       <c r="AK42">
         <v>99.3</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C43">
         <v>4471.1000000000004</v>
       </c>
       <c r="D43">
         <v>115.5</v>
       </c>
       <c r="E43">
         <v>116.9</v>
       </c>
       <c r="F43">
         <v>114.5</v>
       </c>
       <c r="G43">
         <v>117.4</v>
       </c>
       <c r="H43">
         <v>114.2</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.6</v>
       </c>
@@ -13416,51 +13416,51 @@
       <c r="AD43">
         <v>98.6</v>
       </c>
       <c r="AE43">
         <v>97.6</v>
       </c>
       <c r="AF43">
         <v>98.8</v>
       </c>
       <c r="AG43">
         <v>98.8</v>
       </c>
       <c r="AH43">
         <v>98.1</v>
       </c>
       <c r="AI43">
         <v>98.7</v>
       </c>
       <c r="AJ43">
         <v>100.5</v>
       </c>
       <c r="AK43">
         <v>100.4</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>775.6</v>
       </c>
       <c r="D44">
         <v>122.9</v>
       </c>
       <c r="E44">
         <v>124.3</v>
       </c>
       <c r="F44">
         <v>119.9</v>
       </c>
       <c r="G44">
         <v>124.8</v>
       </c>
       <c r="H44">
         <v>118.6</v>
       </c>
       <c r="I44">
@@ -13526,54 +13526,54 @@
       <c r="AC44">
         <v>99.8</v>
       </c>
       <c r="AD44">
         <v>99.5</v>
       </c>
       <c r="AE44">
         <v>98.7</v>
       </c>
       <c r="AF44">
         <v>99.2</v>
       </c>
       <c r="AG44">
         <v>96.7</v>
       </c>
       <c r="AH44">
         <v>96.2</v>
       </c>
       <c r="AI44">
         <v>94.6</v>
       </c>
       <c r="AJ44">
         <v>97.7</v>
       </c>
       <c r="AK44">
-        <v>95.9</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45">
         <v>217</v>
       </c>
       <c r="D45">
         <v>114.2</v>
       </c>
       <c r="E45">
         <v>116.4</v>
       </c>
       <c r="F45">
         <v>115.4</v>
       </c>
       <c r="G45">
         <v>119.6</v>
       </c>
       <c r="H45">
         <v>116.8</v>
       </c>
       <c r="I45">
@@ -13642,51 +13642,51 @@
       <c r="AD45">
         <v>97.4</v>
       </c>
       <c r="AE45">
         <v>97.7</v>
       </c>
       <c r="AF45">
         <v>99.7</v>
       </c>
       <c r="AG45">
         <v>95.5</v>
       </c>
       <c r="AH45">
         <v>96.6</v>
       </c>
       <c r="AI45">
         <v>96.2</v>
       </c>
       <c r="AJ45">
         <v>99.1</v>
       </c>
       <c r="AK45">
         <v>98.4</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
         <v>45</v>
       </c>
       <c r="C46">
         <v>24.8</v>
       </c>
       <c r="D46">
         <v>119.3</v>
       </c>
       <c r="E46">
         <v>117.6</v>
       </c>
       <c r="F46">
         <v>119.4</v>
       </c>
       <c r="G46">
         <v>115.3</v>
       </c>
       <c r="H46">
         <v>107.4</v>
       </c>
       <c r="I46">
@@ -13755,51 +13755,51 @@
       <c r="AD46">
         <v>109.6</v>
       </c>
       <c r="AE46">
         <v>113</v>
       </c>
       <c r="AF46">
         <v>109.6</v>
       </c>
       <c r="AG46">
         <v>110.7</v>
       </c>
       <c r="AH46">
         <v>114.5</v>
       </c>
       <c r="AI46">
         <v>118.9</v>
       </c>
       <c r="AJ46">
         <v>132.1</v>
       </c>
       <c r="AK46">
         <v>125.5</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47">
         <v>334.9</v>
       </c>
       <c r="D47">
         <v>118.6</v>
       </c>
       <c r="E47">
         <v>122.8</v>
       </c>
       <c r="F47">
         <v>122.3</v>
       </c>
       <c r="G47">
         <v>123.9</v>
       </c>
       <c r="H47">
         <v>119.4</v>
       </c>
       <c r="I47">
@@ -13868,56 +13868,56 @@
       <c r="AD47">
         <v>105.2</v>
       </c>
       <c r="AE47">
         <v>105.6</v>
       </c>
       <c r="AF47">
         <v>107.2</v>
       </c>
       <c r="AG47">
         <v>107.5</v>
       </c>
       <c r="AH47">
         <v>107.1</v>
       </c>
       <c r="AI47">
         <v>107.3</v>
       </c>
       <c r="AJ47">
         <v>117.2</v>
       </c>
       <c r="AK47">
         <v>113.4</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C48">
         <v>506.8</v>
       </c>
       <c r="D48">
         <v>100.5</v>
       </c>
       <c r="E48">
         <v>104.3</v>
       </c>
       <c r="F48">
         <v>101</v>
       </c>
       <c r="G48">
         <v>106.2</v>
       </c>
       <c r="H48">
         <v>102.2</v>
       </c>
       <c r="I48">
         <v>98.3</v>
       </c>
       <c r="J48">
         <v>101</v>
       </c>
@@ -13981,51 +13981,51 @@
       <c r="AD48">
         <v>102.6</v>
       </c>
       <c r="AE48">
         <v>98</v>
       </c>
       <c r="AF48">
         <v>99.6</v>
       </c>
       <c r="AG48">
         <v>105.3</v>
       </c>
       <c r="AH48">
         <v>105.3</v>
       </c>
       <c r="AI48">
         <v>105.6</v>
       </c>
       <c r="AJ48">
         <v>108.4</v>
       </c>
       <c r="AK48">
         <v>114.2</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>47</v>
       </c>
       <c r="C49">
         <v>306.2</v>
       </c>
       <c r="D49">
         <v>121.2</v>
       </c>
       <c r="E49">
         <v>120.3</v>
       </c>
       <c r="F49">
         <v>117.3</v>
       </c>
       <c r="G49">
         <v>115.8</v>
       </c>
       <c r="H49">
         <v>112.1</v>
       </c>
       <c r="I49">
@@ -14091,54 +14091,54 @@
       <c r="AC49">
         <v>100</v>
       </c>
       <c r="AD49">
         <v>103.7</v>
       </c>
       <c r="AE49">
         <v>102.3</v>
       </c>
       <c r="AF49">
         <v>108.1</v>
       </c>
       <c r="AG49">
         <v>107.1</v>
       </c>
       <c r="AH49">
         <v>102</v>
       </c>
       <c r="AI49">
         <v>108.5</v>
       </c>
       <c r="AJ49">
         <v>117</v>
       </c>
       <c r="AK49">
-        <v>107.9</v>
+        <v>108</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50">
         <v>540.5</v>
       </c>
       <c r="D50">
         <v>122.7</v>
       </c>
       <c r="E50">
         <v>128</v>
       </c>
       <c r="F50">
         <v>121.8</v>
       </c>
       <c r="G50">
         <v>124</v>
       </c>
       <c r="H50">
         <v>121.7</v>
       </c>
       <c r="I50">
@@ -14207,51 +14207,51 @@
       <c r="AD50">
         <v>102</v>
       </c>
       <c r="AE50">
         <v>102.4</v>
       </c>
       <c r="AF50">
         <v>103.6</v>
       </c>
       <c r="AG50">
         <v>104.3</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>102.3</v>
       </c>
       <c r="AJ50">
         <v>106.5</v>
       </c>
       <c r="AK50">
         <v>106.5</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>49</v>
       </c>
       <c r="C51">
         <v>83.5</v>
       </c>
       <c r="D51">
         <v>115.5</v>
       </c>
       <c r="E51">
         <v>122.3</v>
       </c>
       <c r="F51">
         <v>125.5</v>
       </c>
       <c r="G51">
         <v>133.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.9</v>
       </c>
       <c r="I51">
@@ -14320,51 +14320,51 @@
       <c r="AD51">
         <v>142</v>
       </c>
       <c r="AE51">
         <v>126.1</v>
       </c>
       <c r="AF51">
         <v>133</v>
       </c>
       <c r="AG51">
         <v>133</v>
       </c>
       <c r="AH51">
         <v>131.9</v>
       </c>
       <c r="AI51">
         <v>140.5</v>
       </c>
       <c r="AJ51">
         <v>145.4</v>
       </c>
       <c r="AK51">
         <v>162</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>106.1</v>
       </c>
       <c r="D52">
         <v>122.4</v>
       </c>
       <c r="E52">
         <v>121.9</v>
       </c>
       <c r="F52">
         <v>121.8</v>
       </c>
       <c r="G52">
         <v>121.8</v>
       </c>
       <c r="H52">
         <v>115.9</v>
       </c>
       <c r="I52">
@@ -14433,56 +14433,56 @@
       <c r="AD52">
         <v>95.6</v>
       </c>
       <c r="AE52">
         <v>94.8</v>
       </c>
       <c r="AF52">
         <v>94.5</v>
       </c>
       <c r="AG52">
         <v>93.1</v>
       </c>
       <c r="AH52">
         <v>93.6</v>
       </c>
       <c r="AI52">
         <v>92.9</v>
       </c>
       <c r="AJ52">
         <v>95.7</v>
       </c>
       <c r="AK52">
         <v>97.3</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>537</v>
       </c>
       <c r="D53">
         <v>112.9</v>
       </c>
       <c r="E53">
         <v>113.1</v>
       </c>
       <c r="F53">
         <v>110.9</v>
       </c>
       <c r="G53">
         <v>112.2</v>
       </c>
       <c r="H53">
         <v>112.1</v>
       </c>
       <c r="I53">
         <v>113.3</v>
       </c>
       <c r="J53">
         <v>111.7</v>
       </c>
@@ -14546,51 +14546,51 @@
       <c r="AD53">
         <v>84</v>
       </c>
       <c r="AE53">
         <v>84.6</v>
       </c>
       <c r="AF53">
         <v>84.9</v>
       </c>
       <c r="AG53">
         <v>83.9</v>
       </c>
       <c r="AH53">
         <v>81.8</v>
       </c>
       <c r="AI53">
         <v>81.900000000000006</v>
       </c>
       <c r="AJ53">
         <v>78.3</v>
       </c>
       <c r="AK53">
         <v>75.099999999999994</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54">
         <v>66.400000000000006</v>
       </c>
       <c r="D54">
         <v>115.3</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
       <c r="F54">
         <v>115.2</v>
       </c>
       <c r="G54">
         <v>116.4</v>
       </c>
       <c r="H54">
         <v>112.3</v>
       </c>
       <c r="I54">
@@ -14659,51 +14659,51 @@
       <c r="AD54">
         <v>93.1</v>
       </c>
       <c r="AE54">
         <v>93</v>
       </c>
       <c r="AF54">
         <v>93.6</v>
       </c>
       <c r="AG54">
         <v>91.5</v>
       </c>
       <c r="AH54">
         <v>90.4</v>
       </c>
       <c r="AI54">
         <v>89.8</v>
       </c>
       <c r="AJ54">
         <v>92.8</v>
       </c>
       <c r="AK54">
         <v>94.8</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55">
         <v>89.3</v>
       </c>
       <c r="D55">
         <v>115.9</v>
       </c>
       <c r="E55">
         <v>115.5</v>
       </c>
       <c r="F55">
         <v>112.5</v>
       </c>
       <c r="G55">
         <v>115.5</v>
       </c>
       <c r="H55">
         <v>115.1</v>
       </c>
       <c r="I55">
@@ -14772,51 +14772,51 @@
       <c r="AD55">
         <v>80.7</v>
       </c>
       <c r="AE55">
         <v>86.3</v>
       </c>
       <c r="AF55">
         <v>80.599999999999994</v>
       </c>
       <c r="AG55">
         <v>84.1</v>
       </c>
       <c r="AH55">
         <v>86.4</v>
       </c>
       <c r="AI55">
         <v>83.6</v>
       </c>
       <c r="AJ55">
         <v>77</v>
       </c>
       <c r="AK55">
         <v>65.900000000000006</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56">
         <v>339.4</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>107.8</v>
       </c>
       <c r="F56">
         <v>107.1</v>
       </c>
       <c r="G56">
         <v>109.9</v>
       </c>
       <c r="H56">
         <v>108.3</v>
       </c>
       <c r="I56">
@@ -14882,54 +14882,54 @@
       <c r="AC56">
         <v>99.1</v>
       </c>
       <c r="AD56">
         <v>98.5</v>
       </c>
       <c r="AE56">
         <v>98.3</v>
       </c>
       <c r="AF56">
         <v>99.1</v>
       </c>
       <c r="AG56">
         <v>98.2</v>
       </c>
       <c r="AH56">
         <v>97</v>
       </c>
       <c r="AI56">
         <v>96.9</v>
       </c>
       <c r="AJ56">
         <v>99</v>
       </c>
       <c r="AK56">
-        <v>102.7</v>
+        <v>102.8</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>174.1</v>
       </c>
       <c r="D57">
         <v>117.7</v>
       </c>
       <c r="E57">
         <v>118.2</v>
       </c>
       <c r="F57">
         <v>115.2</v>
       </c>
       <c r="G57">
         <v>116.1</v>
       </c>
       <c r="H57">
         <v>112.4</v>
       </c>
       <c r="I57">
@@ -14998,51 +14998,51 @@
       <c r="AD57">
         <v>93.7</v>
       </c>
       <c r="AE57">
         <v>93.3</v>
       </c>
       <c r="AF57">
         <v>91.3</v>
       </c>
       <c r="AG57">
         <v>90.2</v>
       </c>
       <c r="AH57">
         <v>88.8</v>
       </c>
       <c r="AI57">
         <v>88.8</v>
       </c>
       <c r="AJ57">
         <v>89.2</v>
       </c>
       <c r="AK57">
         <v>88.9</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>189.7</v>
       </c>
       <c r="D58">
         <v>100.4</v>
       </c>
       <c r="E58">
         <v>103</v>
       </c>
       <c r="F58">
         <v>100.3</v>
       </c>
       <c r="G58">
         <v>101.5</v>
       </c>
       <c r="H58">
         <v>101.8</v>
       </c>
       <c r="I58">
@@ -15107,55 +15107,55 @@
       </c>
       <c r="AC58">
         <v>101.4</v>
       </c>
       <c r="AD58">
         <v>100.5</v>
       </c>
       <c r="AE58">
         <v>101.2</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.6</v>
       </c>
       <c r="AH58">
         <v>102.5</v>
       </c>
       <c r="AI58">
         <v>102.3</v>
       </c>
       <c r="AJ58">
         <v>103.2</v>
       </c>
-      <c r="AK58" t="s">
-        <v>62</v>
+      <c r="AK58">
+        <v>100.7</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>51</v>
       </c>
       <c r="C59">
         <v>172.9</v>
       </c>
       <c r="D59">
         <v>120.1</v>
       </c>
       <c r="E59">
         <v>120.9</v>
       </c>
       <c r="F59">
         <v>119</v>
       </c>
       <c r="G59">
         <v>121.5</v>
       </c>
       <c r="H59">
         <v>118.7</v>
       </c>
       <c r="I59">
@@ -15221,59 +15221,59 @@
       <c r="AC59">
         <v>99.3</v>
       </c>
       <c r="AD59">
         <v>97.5</v>
       </c>
       <c r="AE59">
         <v>96.2</v>
       </c>
       <c r="AF59">
         <v>99.1</v>
       </c>
       <c r="AG59">
         <v>97.2</v>
       </c>
       <c r="AH59">
         <v>95.8</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>94.5</v>
       </c>
       <c r="AK59">
-        <v>95</v>
+        <v>95.1</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C60">
         <v>6.9</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106.6</v>
       </c>
       <c r="F60">
         <v>108.1</v>
       </c>
       <c r="G60">
         <v>107.3</v>
       </c>
       <c r="H60">
         <v>106.1</v>
       </c>
       <c r="I60">
         <v>109</v>
       </c>
       <c r="J60">
         <v>106.8</v>
       </c>
@@ -15337,56 +15337,56 @@
       <c r="AD60">
         <v>89</v>
       </c>
       <c r="AE60">
         <v>91.2</v>
       </c>
       <c r="AF60">
         <v>88.2</v>
       </c>
       <c r="AG60">
         <v>90</v>
       </c>
       <c r="AH60">
         <v>91.7</v>
       </c>
       <c r="AI60">
         <v>86.7</v>
       </c>
       <c r="AJ60">
         <v>85.8</v>
       </c>
       <c r="AK60">
         <v>83.6</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C61">
         <v>539.29999999999995</v>
       </c>
       <c r="D61">
         <v>115.6</v>
       </c>
       <c r="E61">
         <v>115.4</v>
       </c>
       <c r="F61">
         <v>114.6</v>
       </c>
       <c r="G61">
         <v>113.6</v>
       </c>
       <c r="H61">
         <v>114.9</v>
       </c>
       <c r="I61">
         <v>115.1</v>
       </c>
       <c r="J61">
         <v>114.8</v>
       </c>
@@ -15447,54 +15447,54 @@
       <c r="AC61">
         <v>96.3</v>
       </c>
       <c r="AD61">
         <v>94</v>
       </c>
       <c r="AE61">
         <v>95</v>
       </c>
       <c r="AF61">
         <v>92.7</v>
       </c>
       <c r="AG61">
         <v>94</v>
       </c>
       <c r="AH61">
         <v>94.2</v>
       </c>
       <c r="AI61">
         <v>94.3</v>
       </c>
       <c r="AJ61">
         <v>94.6</v>
       </c>
       <c r="AK61">
-        <v>93.2</v>
+        <v>93.3</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>53</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
@@ -15563,51 +15563,51 @@
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
       <c r="AK62">
         <v>94.1</v>
       </c>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>47</v>
       </c>
       <c r="C63">
         <v>2.7</v>
       </c>
       <c r="D63">
         <v>144</v>
       </c>
       <c r="E63">
         <v>138.1</v>
       </c>
       <c r="F63">
         <v>129.5</v>
       </c>
       <c r="G63">
         <v>134</v>
       </c>
       <c r="H63">
         <v>124.6</v>
       </c>
       <c r="I63">
@@ -15676,51 +15676,51 @@
       <c r="AD63">
         <v>50.6</v>
       </c>
       <c r="AE63">
         <v>50.7</v>
       </c>
       <c r="AF63">
         <v>54.9</v>
       </c>
       <c r="AG63">
         <v>50.1</v>
       </c>
       <c r="AH63">
         <v>43.3</v>
       </c>
       <c r="AI63">
         <v>40.700000000000003</v>
       </c>
       <c r="AJ63">
         <v>42.9</v>
       </c>
       <c r="AK63">
         <v>41.9</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64">
         <v>6.2</v>
       </c>
       <c r="D64">
         <v>121.3</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>102.6</v>
       </c>
       <c r="G64">
         <v>116.3</v>
       </c>
       <c r="H64">
         <v>108.3</v>
       </c>
       <c r="I64">
@@ -15789,51 +15789,51 @@
       <c r="AD64">
         <v>70.8</v>
       </c>
       <c r="AE64">
         <v>75</v>
       </c>
       <c r="AF64">
         <v>76.5</v>
       </c>
       <c r="AG64">
         <v>80</v>
       </c>
       <c r="AH64">
         <v>72.5</v>
       </c>
       <c r="AI64">
         <v>77.2</v>
       </c>
       <c r="AJ64">
         <v>69.099999999999994</v>
       </c>
       <c r="AK64">
         <v>94</v>
       </c>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>247</v>
       </c>
       <c r="D65">
         <v>119.2</v>
       </c>
       <c r="E65">
         <v>119.6</v>
       </c>
       <c r="F65">
         <v>118</v>
       </c>
       <c r="G65">
         <v>115.1</v>
       </c>
       <c r="H65">
         <v>118.7</v>
       </c>
       <c r="I65">
@@ -15902,51 +15902,51 @@
       <c r="AD65">
         <v>96.5</v>
       </c>
       <c r="AE65">
         <v>99.6</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>97.4</v>
       </c>
       <c r="AH65">
         <v>98.3</v>
       </c>
       <c r="AI65">
         <v>99</v>
       </c>
       <c r="AJ65">
         <v>99.1</v>
       </c>
       <c r="AK65">
         <v>94.7</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
         <v>56</v>
       </c>
       <c r="C66">
         <v>16.5</v>
       </c>
       <c r="D66">
         <v>106</v>
       </c>
       <c r="E66">
         <v>107.6</v>
       </c>
       <c r="F66">
         <v>110.5</v>
       </c>
       <c r="G66">
         <v>112.9</v>
       </c>
       <c r="H66">
         <v>104.2</v>
       </c>
       <c r="I66">
@@ -16015,51 +16015,51 @@
       <c r="AD66">
         <v>97.9</v>
       </c>
       <c r="AE66">
         <v>95.3</v>
       </c>
       <c r="AF66">
         <v>99.5</v>
       </c>
       <c r="AG66">
         <v>104</v>
       </c>
       <c r="AH66">
         <v>103.1</v>
       </c>
       <c r="AI66">
         <v>104.7</v>
       </c>
       <c r="AJ66">
         <v>104</v>
       </c>
       <c r="AK66">
         <v>106.9</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67">
         <v>21.1</v>
       </c>
       <c r="D67">
         <v>114.5</v>
       </c>
       <c r="E67">
         <v>117.2</v>
       </c>
       <c r="F67">
         <v>116.9</v>
       </c>
       <c r="G67">
         <v>122.5</v>
       </c>
       <c r="H67">
         <v>116.6</v>
       </c>
       <c r="I67">
@@ -16128,164 +16128,164 @@
       <c r="AD67">
         <v>82.7</v>
       </c>
       <c r="AE67">
         <v>83.1</v>
       </c>
       <c r="AF67">
         <v>81</v>
       </c>
       <c r="AG67">
         <v>79.2</v>
       </c>
       <c r="AH67">
         <v>77.599999999999994</v>
       </c>
       <c r="AI67">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ67">
         <v>76.5</v>
       </c>
       <c r="AK67">
         <v>75.8</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>61</v>
       </c>
       <c r="C68">
         <v>51.3</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="R68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Z68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AA68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AB68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AC68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AD68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AE68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AF68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AG68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AH68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AI68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AJ68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AK68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>51</v>
       </c>
       <c r="C69">
         <v>180.4</v>
       </c>
       <c r="D69">
         <v>116</v>
       </c>
       <c r="E69">
         <v>115.4</v>
       </c>
       <c r="F69">
         <v>115</v>
       </c>
       <c r="G69">
         <v>115.3</v>
       </c>
       <c r="H69">
         <v>115.5</v>
       </c>
       <c r="I69">
@@ -16351,59 +16351,59 @@
       <c r="AC69">
         <v>91.6</v>
       </c>
       <c r="AD69">
         <v>92.1</v>
       </c>
       <c r="AE69">
         <v>91.3</v>
       </c>
       <c r="AF69">
         <v>90.5</v>
       </c>
       <c r="AG69">
         <v>90.6</v>
       </c>
       <c r="AH69">
         <v>89.5</v>
       </c>
       <c r="AI69">
         <v>89.2</v>
       </c>
       <c r="AJ69">
         <v>89.1</v>
       </c>
       <c r="AK69">
-        <v>90.6</v>
+        <v>90.7</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70">
         <v>7.1</v>
       </c>
       <c r="D70">
         <v>110.8</v>
       </c>
       <c r="E70">
         <v>109.1</v>
       </c>
       <c r="F70">
         <v>113.6</v>
       </c>
       <c r="G70">
         <v>109</v>
       </c>
       <c r="H70">
         <v>106</v>
       </c>
       <c r="I70">
         <v>108.6</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -16474,66 +16474,66 @@
         <v>97.5</v>
       </c>
       <c r="AG70">
         <v>96.8</v>
       </c>
       <c r="AH70">
         <v>93.6</v>
       </c>
       <c r="AI70">
         <v>96</v>
       </c>
       <c r="AJ70">
         <v>96.5</v>
       </c>
       <c r="AK70">
         <v>100.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F60611E-C06A-4468-8FFE-33FF276CC619}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16DA0992-7945-4044-A3A9-9B1D48B2A247}">
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -16596,59 +16596,59 @@
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -16709,51 +16709,51 @@
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.5</v>
       </c>
       <c r="E4">
         <v>102.2</v>
       </c>
       <c r="F4">
         <v>103.1</v>
       </c>
       <c r="G4">
         <v>103</v>
       </c>
       <c r="H4">
         <v>102</v>
       </c>
       <c r="I4">
@@ -16819,54 +16819,54 @@
       <c r="AC4">
         <v>102.4</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.1</v>
       </c>
       <c r="AF4">
         <v>101.7</v>
       </c>
       <c r="AG4">
         <v>99.7</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.6</v>
       </c>
       <c r="AJ4">
         <v>96.3</v>
       </c>
       <c r="AK4">
-        <v>97.1</v>
+        <v>97.6</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>107.7</v>
       </c>
       <c r="E5">
         <v>105.2</v>
       </c>
       <c r="F5">
         <v>103.3</v>
       </c>
       <c r="G5">
         <v>104.1</v>
       </c>
       <c r="H5">
         <v>103</v>
       </c>
       <c r="I5">
@@ -16932,54 +16932,54 @@
       <c r="AC5">
         <v>107.1</v>
       </c>
       <c r="AD5">
         <v>105.7</v>
       </c>
       <c r="AE5">
         <v>103.7</v>
       </c>
       <c r="AF5">
         <v>106.8</v>
       </c>
       <c r="AG5">
         <v>104.2</v>
       </c>
       <c r="AH5">
         <v>103.2</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>101.1</v>
       </c>
       <c r="AK5">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>101.5</v>
       </c>
       <c r="E6">
         <v>101.2</v>
       </c>
       <c r="F6">
         <v>104</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>102.7</v>
       </c>
       <c r="I6">
@@ -17045,54 +17045,54 @@
       <c r="AC6">
         <v>115.3</v>
       </c>
       <c r="AD6">
         <v>113.5</v>
       </c>
       <c r="AE6">
         <v>110.3</v>
       </c>
       <c r="AF6">
         <v>116</v>
       </c>
       <c r="AG6">
         <v>112.3</v>
       </c>
       <c r="AH6">
         <v>114.6</v>
       </c>
       <c r="AI6">
         <v>113.2</v>
       </c>
       <c r="AJ6">
         <v>113.7</v>
       </c>
       <c r="AK6">
-        <v>116</v>
+        <v>116.1</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>102.1</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>103.2</v>
       </c>
       <c r="G7">
         <v>102.5</v>
       </c>
       <c r="H7">
         <v>102.2</v>
       </c>
       <c r="I7">
@@ -17161,51 +17161,51 @@
       <c r="AD7">
         <v>124.5</v>
       </c>
       <c r="AE7">
         <v>120.7</v>
       </c>
       <c r="AF7">
         <v>130.19999999999999</v>
       </c>
       <c r="AG7">
         <v>123.7</v>
       </c>
       <c r="AH7">
         <v>127</v>
       </c>
       <c r="AI7">
         <v>124.4</v>
       </c>
       <c r="AJ7">
         <v>127.5</v>
       </c>
       <c r="AK7">
         <v>132.1</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>97.3</v>
       </c>
       <c r="E8">
         <v>95.5</v>
       </c>
       <c r="F8">
         <v>99.1</v>
       </c>
       <c r="G8">
         <v>98.8</v>
       </c>
       <c r="H8">
         <v>99</v>
       </c>
       <c r="I8">
@@ -17274,51 +17274,51 @@
       <c r="AD8">
         <v>124</v>
       </c>
       <c r="AE8">
         <v>121.6</v>
       </c>
       <c r="AF8">
         <v>132.1</v>
       </c>
       <c r="AG8">
         <v>124.9</v>
       </c>
       <c r="AH8">
         <v>128.5</v>
       </c>
       <c r="AI8">
         <v>126.6</v>
       </c>
       <c r="AJ8">
         <v>124.9</v>
       </c>
       <c r="AK8">
         <v>124.1</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>94.4</v>
       </c>
       <c r="E9">
         <v>97.5</v>
       </c>
       <c r="F9">
         <v>98.9</v>
       </c>
       <c r="G9">
         <v>88.2</v>
       </c>
       <c r="H9">
         <v>85.2</v>
       </c>
       <c r="I9">
@@ -17384,54 +17384,54 @@
       <c r="AC9">
         <v>200.8</v>
       </c>
       <c r="AD9">
         <v>237.9</v>
       </c>
       <c r="AE9">
         <v>189.5</v>
       </c>
       <c r="AF9">
         <v>228.5</v>
       </c>
       <c r="AG9">
         <v>222.6</v>
       </c>
       <c r="AH9">
         <v>221.5</v>
       </c>
       <c r="AI9">
         <v>254.8</v>
       </c>
       <c r="AJ9">
         <v>285.2</v>
       </c>
       <c r="AK9">
-        <v>288.39999999999998</v>
+        <v>288.3</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>100.1</v>
       </c>
       <c r="E10">
         <v>97.4</v>
       </c>
       <c r="F10">
         <v>103.4</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>101.9</v>
       </c>
       <c r="I10">
@@ -17500,51 +17500,51 @@
       <c r="AD10">
         <v>113.8</v>
       </c>
       <c r="AE10">
         <v>110.6</v>
       </c>
       <c r="AF10">
         <v>114.8</v>
       </c>
       <c r="AG10">
         <v>106</v>
       </c>
       <c r="AH10">
         <v>111.6</v>
       </c>
       <c r="AI10">
         <v>104.4</v>
       </c>
       <c r="AJ10">
         <v>102.1</v>
       </c>
       <c r="AK10">
         <v>103.1</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>83.8</v>
       </c>
       <c r="G11">
         <v>91.2</v>
       </c>
       <c r="H11">
         <v>94.1</v>
       </c>
       <c r="I11">
@@ -17613,51 +17613,51 @@
       <c r="AD11">
         <v>156.80000000000001</v>
       </c>
       <c r="AE11">
         <v>162.5</v>
       </c>
       <c r="AF11">
         <v>163</v>
       </c>
       <c r="AG11">
         <v>161.5</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169.9</v>
       </c>
       <c r="AJ11">
         <v>177.5</v>
       </c>
       <c r="AK11">
         <v>175.2</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>99</v>
       </c>
       <c r="E12">
         <v>98.6</v>
       </c>
       <c r="F12">
         <v>101.9</v>
       </c>
       <c r="G12">
         <v>100.7</v>
       </c>
       <c r="H12">
         <v>94.1</v>
       </c>
       <c r="I12">
@@ -17726,51 +17726,51 @@
       <c r="AD12">
         <v>95.3</v>
       </c>
       <c r="AE12">
         <v>99</v>
       </c>
       <c r="AF12">
         <v>212.2</v>
       </c>
       <c r="AG12">
         <v>225.1</v>
       </c>
       <c r="AH12">
         <v>239.1</v>
       </c>
       <c r="AI12">
         <v>238.5</v>
       </c>
       <c r="AJ12">
         <v>107.8</v>
       </c>
       <c r="AK12">
         <v>114.7</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>122.7</v>
       </c>
       <c r="E13">
         <v>117.2</v>
       </c>
       <c r="F13">
         <v>115.8</v>
       </c>
       <c r="G13">
         <v>115.7</v>
       </c>
       <c r="H13">
         <v>111</v>
       </c>
       <c r="I13">
@@ -17839,51 +17839,51 @@
       <c r="AD13">
         <v>126.2</v>
       </c>
       <c r="AE13">
         <v>116.6</v>
       </c>
       <c r="AF13">
         <v>124.7</v>
       </c>
       <c r="AG13">
         <v>117</v>
       </c>
       <c r="AH13">
         <v>121.1</v>
       </c>
       <c r="AI13">
         <v>115.1</v>
       </c>
       <c r="AJ13">
         <v>141.4</v>
       </c>
       <c r="AK13">
         <v>164.5</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>131.30000000000001</v>
       </c>
       <c r="E14">
         <v>132</v>
       </c>
       <c r="F14">
         <v>174.5</v>
       </c>
       <c r="G14">
         <v>168.2</v>
       </c>
       <c r="H14">
         <v>205</v>
       </c>
       <c r="I14">
@@ -17952,51 +17952,51 @@
       <c r="AD14">
         <v>141.4</v>
       </c>
       <c r="AE14">
         <v>131.80000000000001</v>
       </c>
       <c r="AF14">
         <v>126.2</v>
       </c>
       <c r="AG14">
         <v>123.2</v>
       </c>
       <c r="AH14">
         <v>115.1</v>
       </c>
       <c r="AI14">
         <v>115.1</v>
       </c>
       <c r="AJ14">
         <v>116.7</v>
       </c>
       <c r="AK14">
         <v>133.9</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>102.5</v>
       </c>
       <c r="E15">
         <v>93.2</v>
       </c>
       <c r="F15">
         <v>90.2</v>
       </c>
       <c r="G15">
         <v>84</v>
       </c>
       <c r="H15">
         <v>81.599999999999994</v>
       </c>
       <c r="I15">
@@ -18065,51 +18065,51 @@
       <c r="AD15">
         <v>92.2</v>
       </c>
       <c r="AE15">
         <v>90.3</v>
       </c>
       <c r="AF15">
         <v>93</v>
       </c>
       <c r="AG15">
         <v>90.7</v>
       </c>
       <c r="AH15">
         <v>86.7</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.2</v>
       </c>
       <c r="AK15">
         <v>80.2</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>114</v>
       </c>
       <c r="F16">
         <v>107.3</v>
       </c>
       <c r="G16">
         <v>109.2</v>
       </c>
       <c r="H16">
         <v>109</v>
       </c>
       <c r="I16">
@@ -18175,54 +18175,54 @@
       <c r="AC16">
         <v>68.599999999999994</v>
       </c>
       <c r="AD16">
         <v>66.900000000000006</v>
       </c>
       <c r="AE16">
         <v>67.900000000000006</v>
       </c>
       <c r="AF16">
         <v>74.8</v>
       </c>
       <c r="AG16">
         <v>67.599999999999994</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>71.2</v>
       </c>
       <c r="AJ16">
         <v>75.5</v>
       </c>
       <c r="AK16">
-        <v>72</v>
+        <v>72.099999999999994</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>100.6</v>
       </c>
       <c r="E17">
         <v>102.5</v>
       </c>
       <c r="F17">
         <v>105.5</v>
       </c>
       <c r="G17">
         <v>103.9</v>
       </c>
       <c r="H17">
         <v>103.1</v>
       </c>
       <c r="I17">
@@ -18288,54 +18288,54 @@
       <c r="AC17">
         <v>98.5</v>
       </c>
       <c r="AD17">
         <v>97.8</v>
       </c>
       <c r="AE17">
         <v>95.7</v>
       </c>
       <c r="AF17">
         <v>96.3</v>
       </c>
       <c r="AG17">
         <v>96.1</v>
       </c>
       <c r="AH17">
         <v>96.9</v>
       </c>
       <c r="AI17">
         <v>97.2</v>
       </c>
       <c r="AJ17">
         <v>94.6</v>
       </c>
       <c r="AK17">
-        <v>93.1</v>
+        <v>93.2</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>109.7</v>
       </c>
       <c r="E18">
         <v>106.5</v>
       </c>
       <c r="F18">
         <v>115.1</v>
       </c>
       <c r="G18">
         <v>107.2</v>
       </c>
       <c r="H18">
         <v>107.6</v>
       </c>
       <c r="I18">
@@ -18401,54 +18401,54 @@
       <c r="AC18">
         <v>102.8</v>
       </c>
       <c r="AD18">
         <v>102.5</v>
       </c>
       <c r="AE18">
         <v>94.4</v>
       </c>
       <c r="AF18">
         <v>98.3</v>
       </c>
       <c r="AG18">
         <v>99.4</v>
       </c>
       <c r="AH18">
         <v>98.6</v>
       </c>
       <c r="AI18">
         <v>104.2</v>
       </c>
       <c r="AJ18">
         <v>103.8</v>
       </c>
       <c r="AK18">
-        <v>100.4</v>
+        <v>100.5</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>98.8</v>
       </c>
       <c r="E19">
         <v>105.1</v>
       </c>
       <c r="F19">
         <v>109.1</v>
       </c>
       <c r="G19">
         <v>109.7</v>
       </c>
       <c r="H19">
         <v>110.3</v>
       </c>
       <c r="I19">
@@ -18517,164 +18517,164 @@
       <c r="AD19">
         <v>93.2</v>
       </c>
       <c r="AE19">
         <v>91.7</v>
       </c>
       <c r="AF19">
         <v>86</v>
       </c>
       <c r="AG19">
         <v>87</v>
       </c>
       <c r="AH19">
         <v>91.7</v>
       </c>
       <c r="AI19">
         <v>90.5</v>
       </c>
       <c r="AJ19">
         <v>81.5</v>
       </c>
       <c r="AK19">
         <v>75.3</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.6</v>
       </c>
       <c r="E21">
         <v>101.8</v>
       </c>
       <c r="F21">
         <v>103</v>
       </c>
       <c r="G21">
         <v>103.9</v>
       </c>
       <c r="H21">
         <v>98.4</v>
       </c>
       <c r="I21">
@@ -18743,51 +18743,51 @@
       <c r="AD21">
         <v>95.9</v>
       </c>
       <c r="AE21">
         <v>93.4</v>
       </c>
       <c r="AF21">
         <v>100.3</v>
       </c>
       <c r="AG21">
         <v>100.4</v>
       </c>
       <c r="AH21">
         <v>100.4</v>
       </c>
       <c r="AI21">
         <v>97.7</v>
       </c>
       <c r="AJ21">
         <v>109.2</v>
       </c>
       <c r="AK21">
         <v>120.5</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>98.1</v>
       </c>
       <c r="E22">
         <v>99</v>
       </c>
       <c r="F22">
         <v>100.3</v>
       </c>
       <c r="G22">
         <v>98.5</v>
       </c>
       <c r="H22">
         <v>99.5</v>
       </c>
       <c r="I22">
@@ -18853,54 +18853,54 @@
       <c r="AC22">
         <v>95.6</v>
       </c>
       <c r="AD22">
         <v>95.8</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.3</v>
       </c>
       <c r="AG22">
         <v>93.6</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>93.1</v>
       </c>
       <c r="AJ22">
         <v>91.1</v>
       </c>
       <c r="AK22">
-        <v>87.8</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>100.9</v>
       </c>
       <c r="E23">
         <v>100.4</v>
       </c>
       <c r="F23">
         <v>102</v>
       </c>
       <c r="G23">
         <v>100.1</v>
       </c>
       <c r="H23">
         <v>101.1</v>
       </c>
       <c r="I23">
@@ -18969,51 +18969,51 @@
       <c r="AD23">
         <v>95.7</v>
       </c>
       <c r="AE23">
         <v>96</v>
       </c>
       <c r="AF23">
         <v>94</v>
       </c>
       <c r="AG23">
         <v>94.3</v>
       </c>
       <c r="AH23">
         <v>95</v>
       </c>
       <c r="AI23">
         <v>95.1</v>
       </c>
       <c r="AJ23">
         <v>85.8</v>
       </c>
       <c r="AK23">
         <v>87.5</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>125.4</v>
       </c>
       <c r="E24">
         <v>110.4</v>
       </c>
       <c r="F24">
         <v>109.2</v>
       </c>
       <c r="G24">
         <v>118.4</v>
       </c>
       <c r="H24">
         <v>94.9</v>
       </c>
       <c r="I24">
@@ -19082,51 +19082,51 @@
       <c r="AD24">
         <v>108.6</v>
       </c>
       <c r="AE24">
         <v>90.3</v>
       </c>
       <c r="AF24">
         <v>106.9</v>
       </c>
       <c r="AG24">
         <v>90.4</v>
       </c>
       <c r="AH24">
         <v>109.5</v>
       </c>
       <c r="AI24">
         <v>113.6</v>
       </c>
       <c r="AJ24">
         <v>101.6</v>
       </c>
       <c r="AK24">
         <v>98.8</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116.1</v>
       </c>
       <c r="E25">
         <v>115.2</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>108.3</v>
       </c>
       <c r="H25">
         <v>107.7</v>
       </c>
       <c r="I25">
@@ -19195,51 +19195,51 @@
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>93</v>
       </c>
       <c r="AF25">
         <v>95.1</v>
       </c>
       <c r="AG25">
         <v>93.5</v>
       </c>
       <c r="AH25">
         <v>93.4</v>
       </c>
       <c r="AI25">
         <v>90.2</v>
       </c>
       <c r="AJ25">
         <v>90.1</v>
       </c>
       <c r="AK25">
         <v>87.1</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.9</v>
       </c>
       <c r="E26">
         <v>98.4</v>
       </c>
       <c r="F26">
         <v>101.3</v>
       </c>
       <c r="G26">
         <v>102.4</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
@@ -19308,51 +19308,51 @@
       <c r="AD26">
         <v>106.4</v>
       </c>
       <c r="AE26">
         <v>105.5</v>
       </c>
       <c r="AF26">
         <v>107.2</v>
       </c>
       <c r="AG26">
         <v>106.4</v>
       </c>
       <c r="AH26">
         <v>106.3</v>
       </c>
       <c r="AI26">
         <v>106</v>
       </c>
       <c r="AJ26">
         <v>100.7</v>
       </c>
       <c r="AK26">
         <v>100.1</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>108.1</v>
       </c>
       <c r="F27">
         <v>101.7</v>
       </c>
       <c r="G27">
         <v>105.4</v>
       </c>
       <c r="H27">
         <v>103.2</v>
       </c>
       <c r="I27">
@@ -19418,54 +19418,54 @@
       <c r="AC27">
         <v>100.6</v>
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>98.2</v>
       </c>
       <c r="AF27">
         <v>99.4</v>
       </c>
       <c r="AG27">
         <v>97.5</v>
       </c>
       <c r="AH27">
         <v>94.2</v>
       </c>
       <c r="AI27">
         <v>91.3</v>
       </c>
       <c r="AJ27">
         <v>91.1</v>
       </c>
       <c r="AK27">
-        <v>90.9</v>
+        <v>92.2</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>109.2</v>
       </c>
       <c r="E28">
         <v>107.4</v>
       </c>
       <c r="F28">
         <v>107.4</v>
       </c>
       <c r="G28">
         <v>109.9</v>
       </c>
       <c r="H28">
         <v>107.9</v>
       </c>
       <c r="I28">
@@ -19534,51 +19534,51 @@
       <c r="AD28">
         <v>116</v>
       </c>
       <c r="AE28">
         <v>110.2</v>
       </c>
       <c r="AF28">
         <v>112.5</v>
       </c>
       <c r="AG28">
         <v>110.5</v>
       </c>
       <c r="AH28">
         <v>109.8</v>
       </c>
       <c r="AI28">
         <v>110.7</v>
       </c>
       <c r="AJ28">
         <v>113.6</v>
       </c>
       <c r="AK28">
         <v>113.9</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>78.2</v>
       </c>
       <c r="E29">
         <v>87.8</v>
       </c>
       <c r="F29">
         <v>92.2</v>
       </c>
       <c r="G29">
         <v>102.9</v>
       </c>
       <c r="H29">
         <v>103.3</v>
       </c>
       <c r="I29">
@@ -19647,51 +19647,51 @@
       <c r="AD29">
         <v>95.2</v>
       </c>
       <c r="AE29">
         <v>107.3</v>
       </c>
       <c r="AF29">
         <v>94</v>
       </c>
       <c r="AG29">
         <v>85</v>
       </c>
       <c r="AH29">
         <v>84.2</v>
       </c>
       <c r="AI29">
         <v>85.1</v>
       </c>
       <c r="AJ29">
         <v>70</v>
       </c>
       <c r="AK29">
         <v>65.400000000000006</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>73.900000000000006</v>
       </c>
       <c r="E30">
         <v>83.6</v>
       </c>
       <c r="F30">
         <v>84.5</v>
       </c>
       <c r="G30">
         <v>93.9</v>
       </c>
       <c r="H30">
         <v>93.1</v>
       </c>
       <c r="I30">
@@ -19760,51 +19760,51 @@
       <c r="AD30">
         <v>122.6</v>
       </c>
       <c r="AE30">
         <v>123.6</v>
       </c>
       <c r="AF30">
         <v>121.3</v>
       </c>
       <c r="AG30">
         <v>122.3</v>
       </c>
       <c r="AH30">
         <v>122.2</v>
       </c>
       <c r="AI30">
         <v>123.7</v>
       </c>
       <c r="AJ30">
         <v>131.80000000000001</v>
       </c>
       <c r="AK30">
         <v>135.80000000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>112.1</v>
       </c>
       <c r="E31">
         <v>111.3</v>
       </c>
       <c r="F31">
         <v>113.6</v>
       </c>
       <c r="G31">
         <v>121.9</v>
       </c>
       <c r="H31">
         <v>125.2</v>
       </c>
       <c r="I31">
@@ -19873,51 +19873,51 @@
       <c r="AD31">
         <v>106</v>
       </c>
       <c r="AE31">
         <v>107.3</v>
       </c>
       <c r="AF31">
         <v>115.2</v>
       </c>
       <c r="AG31">
         <v>118.4</v>
       </c>
       <c r="AH31">
         <v>124.9</v>
       </c>
       <c r="AI31">
         <v>126.9</v>
       </c>
       <c r="AJ31">
         <v>122.9</v>
       </c>
       <c r="AK31">
         <v>106.6</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.4</v>
       </c>
       <c r="E32">
         <v>109.7</v>
       </c>
       <c r="F32">
         <v>106.2</v>
       </c>
       <c r="G32">
         <v>106.4</v>
       </c>
       <c r="H32">
         <v>100.3</v>
       </c>
       <c r="I32">
@@ -19986,51 +19986,51 @@
       <c r="AD32">
         <v>124.7</v>
       </c>
       <c r="AE32">
         <v>112.3</v>
       </c>
       <c r="AF32">
         <v>115.3</v>
       </c>
       <c r="AG32">
         <v>110.6</v>
       </c>
       <c r="AH32">
         <v>106.4</v>
       </c>
       <c r="AI32">
         <v>105.9</v>
       </c>
       <c r="AJ32">
         <v>115.9</v>
       </c>
       <c r="AK32">
         <v>128.19999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>152.1</v>
       </c>
       <c r="E33">
         <v>159.69999999999999</v>
       </c>
       <c r="F33">
         <v>157</v>
       </c>
       <c r="G33">
         <v>139.69999999999999</v>
       </c>
       <c r="H33">
         <v>126.9</v>
       </c>
       <c r="I33">
@@ -20096,54 +20096,54 @@
       <c r="AC33">
         <v>89.9</v>
       </c>
       <c r="AD33">
         <v>92.3</v>
       </c>
       <c r="AE33">
         <v>87</v>
       </c>
       <c r="AF33">
         <v>86.8</v>
       </c>
       <c r="AG33">
         <v>84.2</v>
       </c>
       <c r="AH33">
         <v>84.6</v>
       </c>
       <c r="AI33">
         <v>83</v>
       </c>
       <c r="AJ33">
         <v>84.4</v>
       </c>
       <c r="AK33">
-        <v>83.8</v>
+        <v>83.9</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>113.6</v>
       </c>
       <c r="E34">
         <v>108.7</v>
       </c>
       <c r="F34">
         <v>98.5</v>
       </c>
       <c r="G34">
         <v>102.6</v>
       </c>
       <c r="H34">
         <v>101</v>
       </c>
       <c r="I34">
@@ -20209,54 +20209,54 @@
       <c r="AC34">
         <v>92</v>
       </c>
       <c r="AD34">
         <v>90.6</v>
       </c>
       <c r="AE34">
         <v>92.2</v>
       </c>
       <c r="AF34">
         <v>93.4</v>
       </c>
       <c r="AG34">
         <v>91</v>
       </c>
       <c r="AH34">
         <v>85.7</v>
       </c>
       <c r="AI34">
         <v>81</v>
       </c>
       <c r="AJ34">
         <v>80.5</v>
       </c>
       <c r="AK34">
-        <v>79.3</v>
+        <v>81.3</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>115</v>
       </c>
       <c r="E35">
         <v>107.3</v>
       </c>
       <c r="F35">
         <v>105.6</v>
       </c>
       <c r="G35">
         <v>105</v>
       </c>
       <c r="H35">
         <v>106</v>
       </c>
       <c r="I35">
@@ -20325,51 +20325,51 @@
       <c r="AD35">
         <v>67.5</v>
       </c>
       <c r="AE35">
         <v>67.3</v>
       </c>
       <c r="AF35">
         <v>65.900000000000006</v>
       </c>
       <c r="AG35">
         <v>64.2</v>
       </c>
       <c r="AH35">
         <v>70.3</v>
       </c>
       <c r="AI35">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ35">
         <v>74.3</v>
       </c>
       <c r="AK35">
         <v>69.7</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>72.3</v>
       </c>
       <c r="E36">
         <v>78.2</v>
       </c>
       <c r="F36">
         <v>82.3</v>
       </c>
       <c r="G36">
         <v>94.7</v>
       </c>
       <c r="H36">
         <v>94</v>
       </c>
       <c r="I36">
@@ -20435,54 +20435,54 @@
       <c r="AC36">
         <v>82.8</v>
       </c>
       <c r="AD36">
         <v>82.8</v>
       </c>
       <c r="AE36">
         <v>81.3</v>
       </c>
       <c r="AF36">
         <v>81.099999999999994</v>
       </c>
       <c r="AG36">
         <v>81.3</v>
       </c>
       <c r="AH36">
         <v>80.7</v>
       </c>
       <c r="AI36">
         <v>78.400000000000006</v>
       </c>
       <c r="AJ36">
         <v>79.5</v>
       </c>
       <c r="AK36">
-        <v>77.900000000000006</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>108</v>
       </c>
       <c r="E37">
         <v>94.5</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>102.6</v>
       </c>
       <c r="H37">
         <v>96.2</v>
       </c>
       <c r="I37">
@@ -20551,51 +20551,51 @@
       <c r="AD37">
         <v>96</v>
       </c>
       <c r="AE37">
         <v>98.1</v>
       </c>
       <c r="AF37">
         <v>97.6</v>
       </c>
       <c r="AG37">
         <v>96</v>
       </c>
       <c r="AH37">
         <v>96.1</v>
       </c>
       <c r="AI37">
         <v>92.5</v>
       </c>
       <c r="AJ37">
         <v>94.6</v>
       </c>
       <c r="AK37">
         <v>98.7</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.4</v>
       </c>
       <c r="E38">
         <v>91.2</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>94</v>
       </c>
       <c r="H38">
         <v>99.8</v>
       </c>
       <c r="I38">
@@ -20664,51 +20664,51 @@
       <c r="AD38">
         <v>102.9</v>
       </c>
       <c r="AE38">
         <v>105.1</v>
       </c>
       <c r="AF38">
         <v>105.9</v>
       </c>
       <c r="AG38">
         <v>106.2</v>
       </c>
       <c r="AH38">
         <v>109.6</v>
       </c>
       <c r="AI38">
         <v>111.2</v>
       </c>
       <c r="AJ38">
         <v>105.4</v>
       </c>
       <c r="AK38">
         <v>96.7</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>104.5</v>
       </c>
       <c r="E39">
         <v>105.5</v>
       </c>
       <c r="F39">
         <v>106</v>
       </c>
       <c r="G39">
         <v>106.9</v>
       </c>
       <c r="H39">
         <v>104.3</v>
       </c>
       <c r="I39">
@@ -20777,51 +20777,51 @@
       <c r="AD39">
         <v>113.4</v>
       </c>
       <c r="AE39">
         <v>116.8</v>
       </c>
       <c r="AF39">
         <v>113.3</v>
       </c>
       <c r="AG39">
         <v>107.2</v>
       </c>
       <c r="AH39">
         <v>115</v>
       </c>
       <c r="AI39">
         <v>120.6</v>
       </c>
       <c r="AJ39">
         <v>106.9</v>
       </c>
       <c r="AK39">
         <v>103.1</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
         <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>146.1</v>
       </c>
       <c r="E40">
         <v>134.1</v>
       </c>
       <c r="F40">
         <v>109.9</v>
       </c>
       <c r="G40">
         <v>110.8</v>
       </c>
       <c r="H40">
         <v>107</v>
       </c>
       <c r="I40">
@@ -20886,55 +20886,55 @@
       </c>
       <c r="AC40">
         <v>97.1</v>
       </c>
       <c r="AD40">
         <v>95.2</v>
       </c>
       <c r="AE40">
         <v>99.2</v>
       </c>
       <c r="AF40">
         <v>101</v>
       </c>
       <c r="AG40">
         <v>97.5</v>
       </c>
       <c r="AH40">
         <v>86.4</v>
       </c>
       <c r="AI40">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ40">
         <v>77.2</v>
       </c>
-      <c r="AK40" t="s">
-        <v>62</v>
+      <c r="AK40">
+        <v>81.7</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.1</v>
       </c>
       <c r="E41">
         <v>91</v>
       </c>
       <c r="F41">
         <v>89</v>
       </c>
       <c r="G41">
         <v>89.9</v>
       </c>
       <c r="H41">
         <v>90.2</v>
       </c>
       <c r="I41">
@@ -21000,59 +21000,59 @@
       <c r="AC41">
         <v>82.9</v>
       </c>
       <c r="AD41">
         <v>81.400000000000006</v>
       </c>
       <c r="AE41">
         <v>80.7</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79</v>
       </c>
       <c r="AH41">
         <v>77</v>
       </c>
       <c r="AI41">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ41">
         <v>74.099999999999994</v>
       </c>
       <c r="AK41">
-        <v>72.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>100.2</v>
       </c>
       <c r="E42">
         <v>99.7</v>
       </c>
       <c r="F42">
         <v>103.3</v>
       </c>
       <c r="G42">
         <v>101.9</v>
       </c>
       <c r="H42">
         <v>101.1</v>
       </c>
       <c r="I42">
         <v>103</v>
       </c>
       <c r="J42">
         <v>102.2</v>
       </c>
@@ -21113,59 +21113,59 @@
       <c r="AC42">
         <v>98.6</v>
       </c>
       <c r="AD42">
         <v>99.3</v>
       </c>
       <c r="AE42">
         <v>99.1</v>
       </c>
       <c r="AF42">
         <v>98.7</v>
       </c>
       <c r="AG42">
         <v>96.3</v>
       </c>
       <c r="AH42">
         <v>96.9</v>
       </c>
       <c r="AI42">
         <v>96.2</v>
       </c>
       <c r="AJ42">
         <v>93.6</v>
       </c>
       <c r="AK42">
-        <v>93.2</v>
+        <v>93.3</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>99.8</v>
       </c>
       <c r="E43">
         <v>99.6</v>
       </c>
       <c r="F43">
         <v>103.2</v>
       </c>
       <c r="G43">
         <v>101.6</v>
       </c>
       <c r="H43">
         <v>101</v>
       </c>
       <c r="I43">
         <v>103.2</v>
       </c>
       <c r="J43">
         <v>102.5</v>
       </c>
@@ -21226,54 +21226,54 @@
       <c r="AC43">
         <v>99.2</v>
       </c>
       <c r="AD43">
         <v>99.3</v>
       </c>
       <c r="AE43">
         <v>99.6</v>
       </c>
       <c r="AF43">
         <v>99.5</v>
       </c>
       <c r="AG43">
         <v>96.6</v>
       </c>
       <c r="AH43">
         <v>97.3</v>
       </c>
       <c r="AI43">
         <v>96.7</v>
       </c>
       <c r="AJ43">
         <v>94.1</v>
       </c>
       <c r="AK43">
-        <v>93.2</v>
+        <v>93.4</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>104.3</v>
       </c>
       <c r="E44">
         <v>103.7</v>
       </c>
       <c r="F44">
         <v>111</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>103.2</v>
       </c>
       <c r="I44">
@@ -21342,51 +21342,51 @@
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>97.1</v>
       </c>
       <c r="AG44">
         <v>93.4</v>
       </c>
       <c r="AH44">
         <v>91.8</v>
       </c>
       <c r="AI44">
         <v>90.3</v>
       </c>
       <c r="AJ44">
         <v>89.1</v>
       </c>
       <c r="AK44">
         <v>91.2</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>97.6</v>
       </c>
       <c r="E45">
         <v>96.4</v>
       </c>
       <c r="F45">
         <v>95.3</v>
       </c>
       <c r="G45">
         <v>95.3</v>
       </c>
       <c r="H45">
         <v>99.4</v>
       </c>
       <c r="I45">
@@ -21455,51 +21455,51 @@
       <c r="AD45">
         <v>103.7</v>
       </c>
       <c r="AE45">
         <v>101.4</v>
       </c>
       <c r="AF45">
         <v>98.8</v>
       </c>
       <c r="AG45">
         <v>99.9</v>
       </c>
       <c r="AH45">
         <v>98.5</v>
       </c>
       <c r="AI45">
         <v>98.9</v>
       </c>
       <c r="AJ45">
         <v>97.2</v>
       </c>
       <c r="AK45">
         <v>96.7</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
         <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>108.3</v>
       </c>
       <c r="E46">
         <v>89.2</v>
       </c>
       <c r="F46">
         <v>89</v>
       </c>
       <c r="G46">
         <v>88.6</v>
       </c>
       <c r="H46">
         <v>94.4</v>
       </c>
       <c r="I46">
@@ -21568,51 +21568,51 @@
       <c r="AD46">
         <v>116.9</v>
       </c>
       <c r="AE46">
         <v>108.3</v>
       </c>
       <c r="AF46">
         <v>99.8</v>
       </c>
       <c r="AG46">
         <v>94.7</v>
       </c>
       <c r="AH46">
         <v>92.8</v>
       </c>
       <c r="AI46">
         <v>89.1</v>
       </c>
       <c r="AJ46">
         <v>91.8</v>
       </c>
       <c r="AK46">
         <v>83.8</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>92.7</v>
       </c>
       <c r="E47">
         <v>95.1</v>
       </c>
       <c r="F47">
         <v>105.9</v>
       </c>
       <c r="G47">
         <v>110.1</v>
       </c>
       <c r="H47">
         <v>106.6</v>
       </c>
       <c r="I47">
@@ -21681,56 +21681,56 @@
       <c r="AD47">
         <v>111.7</v>
       </c>
       <c r="AE47">
         <v>117.6</v>
       </c>
       <c r="AF47">
         <v>115.7</v>
       </c>
       <c r="AG47">
         <v>110.5</v>
       </c>
       <c r="AH47">
         <v>111.8</v>
       </c>
       <c r="AI47">
         <v>109.6</v>
       </c>
       <c r="AJ47">
         <v>105.6</v>
       </c>
       <c r="AK47">
         <v>117.5</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>109.4</v>
       </c>
       <c r="E48">
         <v>118.5</v>
       </c>
       <c r="F48">
         <v>126.9</v>
       </c>
       <c r="G48">
         <v>112.8</v>
       </c>
       <c r="H48">
         <v>109.2</v>
       </c>
       <c r="I48">
         <v>103.6</v>
       </c>
       <c r="J48">
         <v>102</v>
       </c>
@@ -21794,51 +21794,51 @@
       <c r="AD48">
         <v>80.5</v>
       </c>
       <c r="AE48">
         <v>77.900000000000006</v>
       </c>
       <c r="AF48">
         <v>77.900000000000006</v>
       </c>
       <c r="AG48">
         <v>74.2</v>
       </c>
       <c r="AH48">
         <v>80</v>
       </c>
       <c r="AI48">
         <v>78.599999999999994</v>
       </c>
       <c r="AJ48">
         <v>77.7</v>
       </c>
       <c r="AK48">
         <v>75.5</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>110.6</v>
       </c>
       <c r="E49">
         <v>105.7</v>
       </c>
       <c r="F49">
         <v>106.2</v>
       </c>
       <c r="G49">
         <v>110.1</v>
       </c>
       <c r="H49">
         <v>93.4</v>
       </c>
       <c r="I49">
@@ -21907,51 +21907,51 @@
       <c r="AD49">
         <v>142.30000000000001</v>
       </c>
       <c r="AE49">
         <v>157.4</v>
       </c>
       <c r="AF49">
         <v>149.30000000000001</v>
       </c>
       <c r="AG49">
         <v>123.2</v>
       </c>
       <c r="AH49">
         <v>152.5</v>
       </c>
       <c r="AI49">
         <v>125.4</v>
       </c>
       <c r="AJ49">
         <v>112.8</v>
       </c>
       <c r="AK49">
         <v>118.8</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.6</v>
       </c>
       <c r="E50">
         <v>107.2</v>
       </c>
       <c r="F50">
         <v>121.3</v>
       </c>
       <c r="G50">
         <v>121.9</v>
       </c>
       <c r="H50">
         <v>105.9</v>
       </c>
       <c r="I50">
@@ -22020,164 +22020,164 @@
       <c r="AD50">
         <v>93</v>
       </c>
       <c r="AE50">
         <v>88</v>
       </c>
       <c r="AF50">
         <v>83.9</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>72.900000000000006</v>
       </c>
       <c r="AI50">
         <v>69.599999999999994</v>
       </c>
       <c r="AJ50">
         <v>63.5</v>
       </c>
       <c r="AK50">
         <v>55.9</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.4</v>
       </c>
       <c r="E52">
         <v>99.9</v>
       </c>
       <c r="F52">
         <v>101.8</v>
       </c>
       <c r="G52">
         <v>103</v>
       </c>
       <c r="H52">
         <v>104.2</v>
       </c>
       <c r="I52">
@@ -22246,56 +22246,56 @@
       <c r="AD52">
         <v>96.3</v>
       </c>
       <c r="AE52">
         <v>95.3</v>
       </c>
       <c r="AF52">
         <v>95.3</v>
       </c>
       <c r="AG52">
         <v>95.4</v>
       </c>
       <c r="AH52">
         <v>95.7</v>
       </c>
       <c r="AI52">
         <v>96.5</v>
       </c>
       <c r="AJ52">
         <v>95.3</v>
       </c>
       <c r="AK52">
         <v>92.7</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>92.9</v>
       </c>
       <c r="E53">
         <v>92.7</v>
       </c>
       <c r="F53">
         <v>94.1</v>
       </c>
       <c r="G53">
         <v>96.6</v>
       </c>
       <c r="H53">
         <v>99.7</v>
       </c>
       <c r="I53">
         <v>100.7</v>
       </c>
       <c r="J53">
         <v>99.6</v>
       </c>
@@ -22359,51 +22359,51 @@
       <c r="AD53">
         <v>92.4</v>
       </c>
       <c r="AE53">
         <v>91.8</v>
       </c>
       <c r="AF53">
         <v>92.7</v>
       </c>
       <c r="AG53">
         <v>93</v>
       </c>
       <c r="AH53">
         <v>92.2</v>
       </c>
       <c r="AI53">
         <v>95.3</v>
       </c>
       <c r="AJ53">
         <v>89.5</v>
       </c>
       <c r="AK53">
         <v>86.3</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>92.3</v>
       </c>
       <c r="E54">
         <v>94</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>98.5</v>
       </c>
       <c r="H54">
         <v>96.3</v>
       </c>
       <c r="I54">
@@ -22472,51 +22472,51 @@
       <c r="AD54">
         <v>98</v>
       </c>
       <c r="AE54">
         <v>96.7</v>
       </c>
       <c r="AF54">
         <v>96.5</v>
       </c>
       <c r="AG54">
         <v>98.1</v>
       </c>
       <c r="AH54">
         <v>98.5</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>95.4</v>
       </c>
       <c r="AK54">
         <v>94.7</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>101.2</v>
       </c>
       <c r="E55">
         <v>93.8</v>
       </c>
       <c r="F55">
         <v>106.6</v>
       </c>
       <c r="G55">
         <v>108.2</v>
       </c>
       <c r="H55">
         <v>99.6</v>
       </c>
       <c r="I55">
@@ -22585,51 +22585,51 @@
       <c r="AD55">
         <v>108</v>
       </c>
       <c r="AE55">
         <v>111.3</v>
       </c>
       <c r="AF55">
         <v>109.9</v>
       </c>
       <c r="AG55">
         <v>106.3</v>
       </c>
       <c r="AH55">
         <v>105.9</v>
       </c>
       <c r="AI55">
         <v>110.8</v>
       </c>
       <c r="AJ55">
         <v>99.8</v>
       </c>
       <c r="AK55">
         <v>106.1</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>95.2</v>
       </c>
       <c r="E56">
         <v>97.1</v>
       </c>
       <c r="F56">
         <v>97.5</v>
       </c>
       <c r="G56">
         <v>97.9</v>
       </c>
       <c r="H56">
         <v>102</v>
       </c>
       <c r="I56">
@@ -22698,51 +22698,51 @@
       <c r="AD56">
         <v>114.6</v>
       </c>
       <c r="AE56">
         <v>116.9</v>
       </c>
       <c r="AF56">
         <v>119.8</v>
       </c>
       <c r="AG56">
         <v>122</v>
       </c>
       <c r="AH56">
         <v>124</v>
       </c>
       <c r="AI56">
         <v>122.7</v>
       </c>
       <c r="AJ56">
         <v>122.1</v>
       </c>
       <c r="AK56">
         <v>116.9</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>98.4</v>
       </c>
       <c r="E57">
         <v>96.1</v>
       </c>
       <c r="F57">
         <v>93.9</v>
       </c>
       <c r="G57">
         <v>90</v>
       </c>
       <c r="H57">
         <v>95.8</v>
       </c>
       <c r="I57">
@@ -22811,51 +22811,51 @@
       <c r="AD57">
         <v>88.5</v>
       </c>
       <c r="AE57">
         <v>89.6</v>
       </c>
       <c r="AF57">
         <v>92.5</v>
       </c>
       <c r="AG57">
         <v>93.2</v>
       </c>
       <c r="AH57">
         <v>93.7</v>
       </c>
       <c r="AI57">
         <v>93.3</v>
       </c>
       <c r="AJ57">
         <v>88.3</v>
       </c>
       <c r="AK57">
         <v>83.8</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>97.8</v>
       </c>
       <c r="F58">
         <v>97.6</v>
       </c>
       <c r="G58">
         <v>96.7</v>
       </c>
       <c r="H58">
         <v>94.7</v>
       </c>
       <c r="I58">
@@ -22920,55 +22920,55 @@
       </c>
       <c r="AC58">
         <v>97.5</v>
       </c>
       <c r="AD58">
         <v>98.4</v>
       </c>
       <c r="AE58">
         <v>96.8</v>
       </c>
       <c r="AF58">
         <v>94.5</v>
       </c>
       <c r="AG58">
         <v>94</v>
       </c>
       <c r="AH58">
         <v>95.4</v>
       </c>
       <c r="AI58">
         <v>93.9</v>
       </c>
       <c r="AJ58">
         <v>94.7</v>
       </c>
-      <c r="AK58" t="s">
-        <v>62</v>
+      <c r="AK58">
+        <v>97.1</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.9</v>
       </c>
       <c r="E59">
         <v>96.5</v>
       </c>
       <c r="F59">
         <v>98.7</v>
       </c>
       <c r="G59">
         <v>99.2</v>
       </c>
       <c r="H59">
         <v>100.2</v>
       </c>
       <c r="I59">
@@ -23037,56 +23037,56 @@
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>100.2</v>
       </c>
       <c r="AF59">
         <v>98.4</v>
       </c>
       <c r="AG59">
         <v>97.7</v>
       </c>
       <c r="AH59">
         <v>99.3</v>
       </c>
       <c r="AI59">
         <v>99</v>
       </c>
       <c r="AJ59">
         <v>95.8</v>
       </c>
       <c r="AK59">
         <v>92.7</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98.2</v>
       </c>
       <c r="E60">
         <v>100.6</v>
       </c>
       <c r="F60">
         <v>97.4</v>
       </c>
       <c r="G60">
         <v>97.8</v>
       </c>
       <c r="H60">
         <v>96.4</v>
       </c>
       <c r="I60">
         <v>89.5</v>
       </c>
       <c r="J60">
         <v>95.6</v>
       </c>
@@ -23150,56 +23150,56 @@
       <c r="AD60">
         <v>103.5</v>
       </c>
       <c r="AE60">
         <v>101.7</v>
       </c>
       <c r="AF60">
         <v>100.1</v>
       </c>
       <c r="AG60">
         <v>97.3</v>
       </c>
       <c r="AH60">
         <v>94.8</v>
       </c>
       <c r="AI60">
         <v>93.5</v>
       </c>
       <c r="AJ60">
         <v>95.4</v>
       </c>
       <c r="AK60">
         <v>105.4</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>105.7</v>
       </c>
       <c r="E61">
         <v>103</v>
       </c>
       <c r="F61">
         <v>105.8</v>
       </c>
       <c r="G61">
         <v>105.2</v>
       </c>
       <c r="H61">
         <v>102</v>
       </c>
       <c r="I61">
         <v>101.8</v>
       </c>
       <c r="J61">
         <v>100.7</v>
       </c>
@@ -23263,164 +23263,164 @@
       <c r="AD61">
         <v>91.7</v>
       </c>
       <c r="AE61">
         <v>89.3</v>
       </c>
       <c r="AF61">
         <v>89.1</v>
       </c>
       <c r="AG61">
         <v>91.2</v>
       </c>
       <c r="AH61">
         <v>89.9</v>
       </c>
       <c r="AI61">
         <v>89.6</v>
       </c>
       <c r="AJ61">
         <v>89.5</v>
       </c>
       <c r="AK61">
         <v>92.4</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>108.2</v>
       </c>
       <c r="E63">
         <v>103.2</v>
       </c>
       <c r="F63">
         <v>102.8</v>
       </c>
       <c r="G63">
         <v>102.4</v>
       </c>
       <c r="H63">
         <v>100.7</v>
       </c>
       <c r="I63">
@@ -23489,51 +23489,51 @@
       <c r="AD63">
         <v>55.4</v>
       </c>
       <c r="AE63">
         <v>53.1</v>
       </c>
       <c r="AF63">
         <v>49.8</v>
       </c>
       <c r="AG63">
         <v>47.6</v>
       </c>
       <c r="AH63">
         <v>51.9</v>
       </c>
       <c r="AI63">
         <v>54.7</v>
       </c>
       <c r="AJ63">
         <v>56.9</v>
       </c>
       <c r="AK63">
         <v>53</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>94.6</v>
       </c>
       <c r="E64">
         <v>89.6</v>
       </c>
       <c r="F64">
         <v>92.8</v>
       </c>
       <c r="G64">
         <v>91.2</v>
       </c>
       <c r="H64">
         <v>91.4</v>
       </c>
       <c r="I64">
@@ -23602,51 +23602,51 @@
       <c r="AD64">
         <v>93.8</v>
       </c>
       <c r="AE64">
         <v>94.9</v>
       </c>
       <c r="AF64">
         <v>91.9</v>
       </c>
       <c r="AG64">
         <v>91.7</v>
       </c>
       <c r="AH64">
         <v>90.2</v>
       </c>
       <c r="AI64">
         <v>86.9</v>
       </c>
       <c r="AJ64">
         <v>85.5</v>
       </c>
       <c r="AK64">
         <v>77.599999999999994</v>
       </c>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>110.9</v>
       </c>
       <c r="E65">
         <v>107.4</v>
       </c>
       <c r="F65">
         <v>113.2</v>
       </c>
       <c r="G65">
         <v>113.6</v>
       </c>
       <c r="H65">
         <v>107</v>
       </c>
       <c r="I65">
@@ -23715,51 +23715,51 @@
       <c r="AD65">
         <v>97.5</v>
       </c>
       <c r="AE65">
         <v>93.5</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>98.8</v>
       </c>
       <c r="AH65">
         <v>94.9</v>
       </c>
       <c r="AI65">
         <v>96.3</v>
       </c>
       <c r="AJ65">
         <v>96.8</v>
       </c>
       <c r="AK65">
         <v>105.7</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
         <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>143.5</v>
       </c>
       <c r="E66">
         <v>130.5</v>
       </c>
       <c r="F66">
         <v>137.1</v>
       </c>
       <c r="G66">
         <v>123.5</v>
       </c>
       <c r="H66">
         <v>134</v>
       </c>
       <c r="I66">
@@ -23828,51 +23828,51 @@
       <c r="AD66">
         <v>101.8</v>
       </c>
       <c r="AE66">
         <v>92.7</v>
       </c>
       <c r="AF66">
         <v>93.6</v>
       </c>
       <c r="AG66">
         <v>95.2</v>
       </c>
       <c r="AH66">
         <v>99.2</v>
       </c>
       <c r="AI66">
         <v>93.2</v>
       </c>
       <c r="AJ66">
         <v>92.7</v>
       </c>
       <c r="AK66">
         <v>94.5</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.2</v>
       </c>
       <c r="E67">
         <v>100.2</v>
       </c>
       <c r="F67">
         <v>96.5</v>
       </c>
       <c r="G67">
         <v>90.5</v>
       </c>
       <c r="H67">
         <v>91.9</v>
       </c>
       <c r="I67">
@@ -23941,164 +23941,164 @@
       <c r="AD67">
         <v>70.400000000000006</v>
       </c>
       <c r="AE67">
         <v>71.7</v>
       </c>
       <c r="AF67">
         <v>71.8</v>
       </c>
       <c r="AG67">
         <v>71.7</v>
       </c>
       <c r="AH67">
         <v>76.8</v>
       </c>
       <c r="AI67">
         <v>75.3</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
       <c r="AK67">
         <v>70.2</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="R68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Z68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AA68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AB68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AC68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AD68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AE68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AF68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AG68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AH68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AI68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AJ68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AK68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>99.7</v>
       </c>
       <c r="E69">
         <v>106.9</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>104.3</v>
       </c>
       <c r="H69">
         <v>106</v>
       </c>
       <c r="I69">
@@ -24164,59 +24164,59 @@
       <c r="AC69">
         <v>104.9</v>
       </c>
       <c r="AD69">
         <v>105.8</v>
       </c>
       <c r="AE69">
         <v>105.7</v>
       </c>
       <c r="AF69">
         <v>103</v>
       </c>
       <c r="AG69">
         <v>99.1</v>
       </c>
       <c r="AH69">
         <v>98.9</v>
       </c>
       <c r="AI69">
         <v>97</v>
       </c>
       <c r="AJ69">
         <v>102.4</v>
       </c>
       <c r="AK69">
-        <v>101.1</v>
+        <v>100.9</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>80.400000000000006</v>
       </c>
       <c r="E70">
         <v>52.8</v>
       </c>
       <c r="F70">
         <v>33.5</v>
       </c>
       <c r="G70">
         <v>32.200000000000003</v>
       </c>
       <c r="H70">
         <v>32</v>
       </c>
       <c r="I70">
         <v>27.7</v>
       </c>
       <c r="J70">
         <v>45.6</v>
       </c>
@@ -24287,66 +24287,66 @@
         <v>52.4</v>
       </c>
       <c r="AG70">
         <v>41.3</v>
       </c>
       <c r="AH70">
         <v>41.1</v>
       </c>
       <c r="AI70">
         <v>41.2</v>
       </c>
       <c r="AJ70">
         <v>38.9</v>
       </c>
       <c r="AK70">
         <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73BCC6A8-E7AA-4B79-BDA4-8643428B4EEF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BA33C0E-0D8D-4B0D-9790-CE7BB08FB9F9}">
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -24409,59 +24409,59 @@
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -24522,51 +24522,51 @@
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>102.2</v>
       </c>
       <c r="E4">
         <v>102.7</v>
       </c>
       <c r="F4">
         <v>103</v>
       </c>
       <c r="G4">
         <v>102.7</v>
       </c>
       <c r="H4">
         <v>102.3</v>
       </c>
       <c r="I4">
@@ -24632,54 +24632,54 @@
       <c r="AC4">
         <v>102.5</v>
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.6</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>100.3</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.8</v>
       </c>
       <c r="AJ4">
         <v>97.4</v>
       </c>
       <c r="AK4">
-        <v>96</v>
+        <v>96.2</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>106.5</v>
       </c>
       <c r="E5">
         <v>106</v>
       </c>
       <c r="F5">
         <v>104.8</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
         <v>104</v>
       </c>
       <c r="I5">
@@ -24745,54 +24745,54 @@
       <c r="AC5">
         <v>107.9</v>
       </c>
       <c r="AD5">
         <v>106.9</v>
       </c>
       <c r="AE5">
         <v>105</v>
       </c>
       <c r="AF5">
         <v>107.5</v>
       </c>
       <c r="AG5">
         <v>105</v>
       </c>
       <c r="AH5">
         <v>103.8</v>
       </c>
       <c r="AI5">
         <v>101.3</v>
       </c>
       <c r="AJ5">
         <v>102.4</v>
       </c>
       <c r="AK5">
-        <v>100.4</v>
+        <v>100.7</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>100.8</v>
       </c>
       <c r="E6">
         <v>100.8</v>
       </c>
       <c r="F6">
         <v>102.8</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>103.6</v>
       </c>
       <c r="I6">
@@ -24861,51 +24861,51 @@
       <c r="AD6">
         <v>114.9</v>
       </c>
       <c r="AE6">
         <v>112.5</v>
       </c>
       <c r="AF6">
         <v>115.8</v>
       </c>
       <c r="AG6">
         <v>113.7</v>
       </c>
       <c r="AH6">
         <v>114.4</v>
       </c>
       <c r="AI6">
         <v>113.5</v>
       </c>
       <c r="AJ6">
         <v>115.1</v>
       </c>
       <c r="AK6">
         <v>113.6</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>101.5</v>
       </c>
       <c r="E7">
         <v>99.5</v>
       </c>
       <c r="F7">
         <v>102</v>
       </c>
       <c r="G7">
         <v>102.9</v>
       </c>
       <c r="H7">
         <v>103.9</v>
       </c>
       <c r="I7">
@@ -24974,51 +24974,51 @@
       <c r="AD7">
         <v>126.7</v>
       </c>
       <c r="AE7">
         <v>123.6</v>
       </c>
       <c r="AF7">
         <v>129.69999999999999</v>
       </c>
       <c r="AG7">
         <v>126.5</v>
       </c>
       <c r="AH7">
         <v>126.8</v>
       </c>
       <c r="AI7">
         <v>124.9</v>
       </c>
       <c r="AJ7">
         <v>129</v>
       </c>
       <c r="AK7">
         <v>128.69999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>96.5</v>
       </c>
       <c r="E8">
         <v>94.8</v>
       </c>
       <c r="F8">
         <v>97.5</v>
       </c>
       <c r="G8">
         <v>98.7</v>
       </c>
       <c r="H8">
         <v>99.3</v>
       </c>
       <c r="I8">
@@ -25087,51 +25087,51 @@
       <c r="AD8">
         <v>124.8</v>
       </c>
       <c r="AE8">
         <v>123.7</v>
       </c>
       <c r="AF8">
         <v>128.9</v>
       </c>
       <c r="AG8">
         <v>126.7</v>
       </c>
       <c r="AH8">
         <v>127.6</v>
       </c>
       <c r="AI8">
         <v>126.9</v>
       </c>
       <c r="AJ8">
         <v>127.8</v>
       </c>
       <c r="AK8">
         <v>121.6</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>93.5</v>
       </c>
       <c r="E9">
         <v>96.9</v>
       </c>
       <c r="F9">
         <v>101.1</v>
       </c>
       <c r="G9">
         <v>92.1</v>
       </c>
       <c r="H9">
         <v>84.6</v>
       </c>
       <c r="I9">
@@ -25197,54 +25197,54 @@
       <c r="AC9">
         <v>194.1</v>
       </c>
       <c r="AD9">
         <v>220.6</v>
       </c>
       <c r="AE9">
         <v>209.3</v>
       </c>
       <c r="AF9">
         <v>221.7</v>
       </c>
       <c r="AG9">
         <v>219.7</v>
       </c>
       <c r="AH9">
         <v>221.6</v>
       </c>
       <c r="AI9">
         <v>248.6</v>
       </c>
       <c r="AJ9">
         <v>267</v>
       </c>
       <c r="AK9">
-        <v>288.3</v>
+        <v>288.2</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>99.5</v>
       </c>
       <c r="E10">
         <v>96.5</v>
       </c>
       <c r="F10">
         <v>100.7</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>102.1</v>
       </c>
       <c r="I10">
@@ -25313,51 +25313,51 @@
       <c r="AD10">
         <v>116</v>
       </c>
       <c r="AE10">
         <v>113.3</v>
       </c>
       <c r="AF10">
         <v>114.5</v>
       </c>
       <c r="AG10">
         <v>109.1</v>
       </c>
       <c r="AH10">
         <v>109.7</v>
       </c>
       <c r="AI10">
         <v>104.9</v>
       </c>
       <c r="AJ10">
         <v>103.8</v>
       </c>
       <c r="AK10">
         <v>101.5</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85.1</v>
       </c>
       <c r="F11">
         <v>85.6</v>
       </c>
       <c r="G11">
         <v>89.5</v>
       </c>
       <c r="H11">
         <v>93.4</v>
       </c>
       <c r="I11">
@@ -25426,51 +25426,51 @@
       <c r="AD11">
         <v>158.9</v>
       </c>
       <c r="AE11">
         <v>160.80000000000001</v>
       </c>
       <c r="AF11">
         <v>165</v>
       </c>
       <c r="AG11">
         <v>162.6</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169</v>
       </c>
       <c r="AJ11">
         <v>176.3</v>
       </c>
       <c r="AK11">
         <v>169.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>95.7</v>
       </c>
       <c r="E12">
         <v>96.9</v>
       </c>
       <c r="F12">
         <v>97.9</v>
       </c>
       <c r="G12">
         <v>97.1</v>
       </c>
       <c r="H12">
         <v>96.9</v>
       </c>
       <c r="I12">
@@ -25539,51 +25539,51 @@
       <c r="AD12">
         <v>91</v>
       </c>
       <c r="AE12">
         <v>97.4</v>
       </c>
       <c r="AF12">
         <v>163.19999999999999</v>
       </c>
       <c r="AG12">
         <v>217.7</v>
       </c>
       <c r="AH12">
         <v>229</v>
       </c>
       <c r="AI12">
         <v>242.5</v>
       </c>
       <c r="AJ12">
         <v>201.3</v>
       </c>
       <c r="AK12">
         <v>109</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>120.3</v>
       </c>
       <c r="E13">
         <v>120.1</v>
       </c>
       <c r="F13">
         <v>116.2</v>
       </c>
       <c r="G13">
         <v>117.3</v>
       </c>
       <c r="H13">
         <v>117.7</v>
       </c>
       <c r="I13">
@@ -25652,51 +25652,51 @@
       <c r="AD13">
         <v>133.4</v>
       </c>
       <c r="AE13">
         <v>124.8</v>
       </c>
       <c r="AF13">
         <v>133.19999999999999</v>
       </c>
       <c r="AG13">
         <v>123.5</v>
       </c>
       <c r="AH13">
         <v>122.9</v>
       </c>
       <c r="AI13">
         <v>120.4</v>
       </c>
       <c r="AJ13">
         <v>134.5</v>
       </c>
       <c r="AK13">
         <v>157</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>134.69999999999999</v>
       </c>
       <c r="E14">
         <v>121.2</v>
       </c>
       <c r="F14">
         <v>162.4</v>
       </c>
       <c r="G14">
         <v>166.4</v>
       </c>
       <c r="H14">
         <v>188.1</v>
       </c>
       <c r="I14">
@@ -25765,51 +25765,51 @@
       <c r="AD14">
         <v>143.69999999999999</v>
       </c>
       <c r="AE14">
         <v>144.4</v>
       </c>
       <c r="AF14">
         <v>128.1</v>
       </c>
       <c r="AG14">
         <v>122.8</v>
       </c>
       <c r="AH14">
         <v>122.3</v>
       </c>
       <c r="AI14">
         <v>109.7</v>
       </c>
       <c r="AJ14">
         <v>108.9</v>
       </c>
       <c r="AK14">
         <v>138.5</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>101.6</v>
       </c>
       <c r="E15">
         <v>92.8</v>
       </c>
       <c r="F15">
         <v>90.5</v>
       </c>
       <c r="G15">
         <v>87</v>
       </c>
       <c r="H15">
         <v>82.2</v>
       </c>
       <c r="I15">
@@ -25878,51 +25878,51 @@
       <c r="AD15">
         <v>91.7</v>
       </c>
       <c r="AE15">
         <v>91.4</v>
       </c>
       <c r="AF15">
         <v>92.3</v>
       </c>
       <c r="AG15">
         <v>90.8</v>
       </c>
       <c r="AH15">
         <v>88.6</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.7</v>
       </c>
       <c r="AK15">
         <v>81.5</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>110.4</v>
       </c>
       <c r="E16">
         <v>113.7</v>
       </c>
       <c r="F16">
         <v>108</v>
       </c>
       <c r="G16">
         <v>109.9</v>
       </c>
       <c r="H16">
         <v>113.2</v>
       </c>
       <c r="I16">
@@ -25991,51 +25991,51 @@
       <c r="AD16">
         <v>68.3</v>
       </c>
       <c r="AE16">
         <v>68.7</v>
       </c>
       <c r="AF16">
         <v>71.5</v>
       </c>
       <c r="AG16">
         <v>68.5</v>
       </c>
       <c r="AH16">
         <v>67.5</v>
       </c>
       <c r="AI16">
         <v>69.5</v>
       </c>
       <c r="AJ16">
         <v>73.2</v>
       </c>
       <c r="AK16">
         <v>73.400000000000006</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>99.9</v>
       </c>
       <c r="E17">
         <v>102.2</v>
       </c>
       <c r="F17">
         <v>104.2</v>
       </c>
       <c r="G17">
         <v>103.4</v>
       </c>
       <c r="H17">
         <v>102.9</v>
       </c>
       <c r="I17">
@@ -26104,51 +26104,51 @@
       <c r="AD17">
         <v>97.7</v>
       </c>
       <c r="AE17">
         <v>96.4</v>
       </c>
       <c r="AF17">
         <v>95.9</v>
       </c>
       <c r="AG17">
         <v>95.6</v>
       </c>
       <c r="AH17">
         <v>96.5</v>
       </c>
       <c r="AI17">
         <v>97</v>
       </c>
       <c r="AJ17">
         <v>95.2</v>
       </c>
       <c r="AK17">
         <v>92.2</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>108.7</v>
       </c>
       <c r="E18">
         <v>108.3</v>
       </c>
       <c r="F18">
         <v>110.2</v>
       </c>
       <c r="G18">
         <v>105.2</v>
       </c>
       <c r="H18">
         <v>106</v>
       </c>
       <c r="I18">
@@ -26214,54 +26214,54 @@
       <c r="AC18">
         <v>102.3</v>
       </c>
       <c r="AD18">
         <v>100.5</v>
       </c>
       <c r="AE18">
         <v>95.7</v>
       </c>
       <c r="AF18">
         <v>95.1</v>
       </c>
       <c r="AG18">
         <v>97.3</v>
       </c>
       <c r="AH18">
         <v>98.1</v>
       </c>
       <c r="AI18">
         <v>102.9</v>
       </c>
       <c r="AJ18">
         <v>101.5</v>
       </c>
       <c r="AK18">
-        <v>102</v>
+        <v>102.1</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>95.9</v>
       </c>
       <c r="E19">
         <v>104.8</v>
       </c>
       <c r="F19">
         <v>106.7</v>
       </c>
       <c r="G19">
         <v>109.4</v>
       </c>
       <c r="H19">
         <v>109.6</v>
       </c>
       <c r="I19">
@@ -26330,164 +26330,164 @@
       <c r="AD19">
         <v>93.1</v>
       </c>
       <c r="AE19">
         <v>93.1</v>
       </c>
       <c r="AF19">
         <v>87.7</v>
       </c>
       <c r="AG19">
         <v>85</v>
       </c>
       <c r="AH19">
         <v>90.7</v>
       </c>
       <c r="AI19">
         <v>90.8</v>
       </c>
       <c r="AJ19">
         <v>86.5</v>
       </c>
       <c r="AK19">
         <v>73.3</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.8</v>
       </c>
       <c r="E21">
         <v>99.6</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>103.2</v>
       </c>
       <c r="H21">
         <v>102</v>
       </c>
       <c r="I21">
@@ -26556,51 +26556,51 @@
       <c r="AD21">
         <v>96.8</v>
       </c>
       <c r="AE21">
         <v>94.5</v>
       </c>
       <c r="AF21">
         <v>97.6</v>
       </c>
       <c r="AG21">
         <v>101.3</v>
       </c>
       <c r="AH21">
         <v>99.4</v>
       </c>
       <c r="AI21">
         <v>98.4</v>
       </c>
       <c r="AJ21">
         <v>105.2</v>
       </c>
       <c r="AK21">
         <v>114</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>97.5</v>
       </c>
       <c r="E22">
         <v>97.9</v>
       </c>
       <c r="F22">
         <v>99.8</v>
       </c>
       <c r="G22">
         <v>98.6</v>
       </c>
       <c r="H22">
         <v>98.6</v>
       </c>
       <c r="I22">
@@ -26666,54 +26666,54 @@
       <c r="AC22">
         <v>95.9</v>
       </c>
       <c r="AD22">
         <v>95.5</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.1</v>
       </c>
       <c r="AG22">
         <v>93.9</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>92.6</v>
       </c>
       <c r="AJ22">
         <v>91.7</v>
       </c>
       <c r="AK22">
-        <v>87.4</v>
+        <v>87.5</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>101.3</v>
       </c>
       <c r="E23">
         <v>100.8</v>
       </c>
       <c r="F23">
         <v>101.2</v>
       </c>
       <c r="G23">
         <v>100.3</v>
       </c>
       <c r="H23">
         <v>100.1</v>
       </c>
       <c r="I23">
@@ -26782,51 +26782,51 @@
       <c r="AD23">
         <v>96.6</v>
       </c>
       <c r="AE23">
         <v>95.7</v>
       </c>
       <c r="AF23">
         <v>94.2</v>
       </c>
       <c r="AG23">
         <v>94.2</v>
       </c>
       <c r="AH23">
         <v>94.7</v>
       </c>
       <c r="AI23">
         <v>95</v>
       </c>
       <c r="AJ23">
         <v>91</v>
       </c>
       <c r="AK23">
         <v>82.8</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>113.9</v>
       </c>
       <c r="E24">
         <v>116.8</v>
       </c>
       <c r="F24">
         <v>108.4</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
         <v>99.8</v>
       </c>
       <c r="I24">
@@ -26895,51 +26895,51 @@
       <c r="AD24">
         <v>116.5</v>
       </c>
       <c r="AE24">
         <v>95.5</v>
       </c>
       <c r="AF24">
         <v>103.9</v>
       </c>
       <c r="AG24">
         <v>94.6</v>
       </c>
       <c r="AH24">
         <v>105.1</v>
       </c>
       <c r="AI24">
         <v>111.2</v>
       </c>
       <c r="AJ24">
         <v>104.9</v>
       </c>
       <c r="AK24">
         <v>99.2</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116</v>
       </c>
       <c r="E25">
         <v>115.7</v>
       </c>
       <c r="F25">
         <v>112.9</v>
       </c>
       <c r="G25">
         <v>107.2</v>
       </c>
       <c r="H25">
         <v>107.3</v>
       </c>
       <c r="I25">
@@ -27008,51 +27008,51 @@
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>92.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94.3</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>91.4</v>
       </c>
       <c r="AJ25">
         <v>90.6</v>
       </c>
       <c r="AK25">
         <v>86.3</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.7</v>
       </c>
       <c r="E26">
         <v>97.2</v>
       </c>
       <c r="F26">
         <v>100.3</v>
       </c>
       <c r="G26">
         <v>101.6</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
@@ -27121,51 +27121,51 @@
       <c r="AD26">
         <v>106.1</v>
       </c>
       <c r="AE26">
         <v>106.4</v>
       </c>
       <c r="AF26">
         <v>109.6</v>
       </c>
       <c r="AG26">
         <v>105.4</v>
       </c>
       <c r="AH26">
         <v>106.7</v>
       </c>
       <c r="AI26">
         <v>105.9</v>
       </c>
       <c r="AJ26">
         <v>101.8</v>
       </c>
       <c r="AK26">
         <v>101.1</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>111.2</v>
       </c>
       <c r="E27">
         <v>109.8</v>
       </c>
       <c r="F27">
         <v>106.1</v>
       </c>
       <c r="G27">
         <v>105.3</v>
       </c>
       <c r="H27">
         <v>104.6</v>
       </c>
       <c r="I27">
@@ -27231,54 +27231,54 @@
       <c r="AC27">
         <v>102.4</v>
       </c>
       <c r="AD27">
         <v>100.5</v>
       </c>
       <c r="AE27">
         <v>98.9</v>
       </c>
       <c r="AF27">
         <v>100.8</v>
       </c>
       <c r="AG27">
         <v>98</v>
       </c>
       <c r="AH27">
         <v>95.4</v>
       </c>
       <c r="AI27">
         <v>91.6</v>
       </c>
       <c r="AJ27">
         <v>92.2</v>
       </c>
       <c r="AK27">
-        <v>90.2</v>
+        <v>90.6</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28">
         <v>108.3</v>
       </c>
       <c r="F28">
         <v>108.1</v>
       </c>
       <c r="G28">
         <v>110</v>
       </c>
       <c r="H28">
         <v>110.7</v>
       </c>
       <c r="I28">
@@ -27347,51 +27347,51 @@
       <c r="AD28">
         <v>118.5</v>
       </c>
       <c r="AE28">
         <v>113.9</v>
       </c>
       <c r="AF28">
         <v>114.9</v>
       </c>
       <c r="AG28">
         <v>110.9</v>
       </c>
       <c r="AH28">
         <v>110.2</v>
       </c>
       <c r="AI28">
         <v>109.7</v>
       </c>
       <c r="AJ28">
         <v>114.2</v>
       </c>
       <c r="AK28">
         <v>113.4</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>79.099999999999994</v>
       </c>
       <c r="E29">
         <v>85.2</v>
       </c>
       <c r="F29">
         <v>92</v>
       </c>
       <c r="G29">
         <v>98.8</v>
       </c>
       <c r="H29">
         <v>102.7</v>
       </c>
       <c r="I29">
@@ -27460,51 +27460,51 @@
       <c r="AD29">
         <v>94</v>
       </c>
       <c r="AE29">
         <v>104.6</v>
       </c>
       <c r="AF29">
         <v>99.3</v>
       </c>
       <c r="AG29">
         <v>86.6</v>
       </c>
       <c r="AH29">
         <v>85.1</v>
       </c>
       <c r="AI29">
         <v>83.9</v>
       </c>
       <c r="AJ29">
         <v>76.8</v>
       </c>
       <c r="AK29">
         <v>65.3</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>70.5</v>
       </c>
       <c r="E30">
         <v>78.7</v>
       </c>
       <c r="F30">
         <v>89</v>
       </c>
       <c r="G30">
         <v>88.8</v>
       </c>
       <c r="H30">
         <v>96.9</v>
       </c>
       <c r="I30">
@@ -27573,51 +27573,51 @@
       <c r="AD30">
         <v>123.6</v>
       </c>
       <c r="AE30">
         <v>121.9</v>
       </c>
       <c r="AF30">
         <v>121.8</v>
       </c>
       <c r="AG30">
         <v>122.2</v>
       </c>
       <c r="AH30">
         <v>121.8</v>
       </c>
       <c r="AI30">
         <v>123.3</v>
       </c>
       <c r="AJ30">
         <v>129.30000000000001</v>
       </c>
       <c r="AK30">
         <v>136.30000000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>111.7</v>
       </c>
       <c r="E31">
         <v>111.6</v>
       </c>
       <c r="F31">
         <v>111.2</v>
       </c>
       <c r="G31">
         <v>120</v>
       </c>
       <c r="H31">
         <v>124</v>
       </c>
       <c r="I31">
@@ -27686,51 +27686,51 @@
       <c r="AD31">
         <v>106.8</v>
       </c>
       <c r="AE31">
         <v>107.2</v>
       </c>
       <c r="AF31">
         <v>114.3</v>
       </c>
       <c r="AG31">
         <v>116.4</v>
       </c>
       <c r="AH31">
         <v>123.6</v>
       </c>
       <c r="AI31">
         <v>127.3</v>
       </c>
       <c r="AJ31">
         <v>126.8</v>
       </c>
       <c r="AK31">
         <v>106.7</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.8</v>
       </c>
       <c r="E32">
         <v>114.2</v>
       </c>
       <c r="F32">
         <v>109</v>
       </c>
       <c r="G32">
         <v>109</v>
       </c>
       <c r="H32">
         <v>105.7</v>
       </c>
       <c r="I32">
@@ -27799,51 +27799,51 @@
       <c r="AD32">
         <v>131.5</v>
       </c>
       <c r="AE32">
         <v>120.3</v>
       </c>
       <c r="AF32">
         <v>120.3</v>
       </c>
       <c r="AG32">
         <v>113.1</v>
       </c>
       <c r="AH32">
         <v>107.6</v>
       </c>
       <c r="AI32">
         <v>106.2</v>
       </c>
       <c r="AJ32">
         <v>113.7</v>
       </c>
       <c r="AK32">
         <v>127.5</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>159.80000000000001</v>
       </c>
       <c r="E33">
         <v>156.4</v>
       </c>
       <c r="F33">
         <v>161.6</v>
       </c>
       <c r="G33">
         <v>144.19999999999999</v>
       </c>
       <c r="H33">
         <v>123.8</v>
       </c>
       <c r="I33">
@@ -27912,51 +27912,51 @@
       <c r="AD33">
         <v>90.6</v>
       </c>
       <c r="AE33">
         <v>89.4</v>
       </c>
       <c r="AF33">
         <v>85.9</v>
       </c>
       <c r="AG33">
         <v>84.5</v>
       </c>
       <c r="AH33">
         <v>86</v>
       </c>
       <c r="AI33">
         <v>82.6</v>
       </c>
       <c r="AJ33">
         <v>83.2</v>
       </c>
       <c r="AK33">
         <v>85.8</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>111.9</v>
       </c>
       <c r="E34">
         <v>110.7</v>
       </c>
       <c r="F34">
         <v>105.5</v>
       </c>
       <c r="G34">
         <v>102</v>
       </c>
       <c r="H34">
         <v>101.6</v>
       </c>
       <c r="I34">
@@ -28022,54 +28022,54 @@
       <c r="AC34">
         <v>92.7</v>
       </c>
       <c r="AD34">
         <v>91.1</v>
       </c>
       <c r="AE34">
         <v>91.5</v>
       </c>
       <c r="AF34">
         <v>94.1</v>
       </c>
       <c r="AG34">
         <v>91.7</v>
       </c>
       <c r="AH34">
         <v>87.6</v>
       </c>
       <c r="AI34">
         <v>82.2</v>
       </c>
       <c r="AJ34">
         <v>81.400000000000006</v>
       </c>
       <c r="AK34">
-        <v>78.7</v>
+        <v>79.3</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>111.6</v>
       </c>
       <c r="E35">
         <v>112.9</v>
       </c>
       <c r="F35">
         <v>107.8</v>
       </c>
       <c r="G35">
         <v>106.2</v>
       </c>
       <c r="H35">
         <v>107.1</v>
       </c>
       <c r="I35">
@@ -28138,51 +28138,51 @@
       <c r="AD35">
         <v>67.099999999999994</v>
       </c>
       <c r="AE35">
         <v>68.900000000000006</v>
       </c>
       <c r="AF35">
         <v>64.5</v>
       </c>
       <c r="AG35">
         <v>64.5</v>
       </c>
       <c r="AH35">
         <v>68.599999999999994</v>
       </c>
       <c r="AI35">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ35">
         <v>76</v>
       </c>
       <c r="AK35">
         <v>70.3</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>70.099999999999994</v>
       </c>
       <c r="E36">
         <v>75.599999999999994</v>
       </c>
       <c r="F36">
         <v>81.7</v>
       </c>
       <c r="G36">
         <v>89.8</v>
       </c>
       <c r="H36">
         <v>93.8</v>
       </c>
       <c r="I36">
@@ -28251,51 +28251,51 @@
       <c r="AD36">
         <v>83</v>
       </c>
       <c r="AE36">
         <v>81.7</v>
       </c>
       <c r="AF36">
         <v>81.2</v>
       </c>
       <c r="AG36">
         <v>81.7</v>
       </c>
       <c r="AH36">
         <v>81.3</v>
       </c>
       <c r="AI36">
         <v>79.5</v>
       </c>
       <c r="AJ36">
         <v>78.599999999999994</v>
       </c>
       <c r="AK36">
         <v>78.2</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>99.5</v>
       </c>
       <c r="E37">
         <v>100.3</v>
       </c>
       <c r="F37">
         <v>98.4</v>
       </c>
       <c r="G37">
         <v>104.1</v>
       </c>
       <c r="H37">
         <v>95.4</v>
       </c>
       <c r="I37">
@@ -28364,51 +28364,51 @@
       <c r="AD37">
         <v>97.8</v>
       </c>
       <c r="AE37">
         <v>98.3</v>
       </c>
       <c r="AF37">
         <v>96.4</v>
       </c>
       <c r="AG37">
         <v>97.5</v>
       </c>
       <c r="AH37">
         <v>97.6</v>
       </c>
       <c r="AI37">
         <v>93.3</v>
       </c>
       <c r="AJ37">
         <v>96.7</v>
       </c>
       <c r="AK37">
         <v>94.5</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.8</v>
       </c>
       <c r="E38">
         <v>91.6</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>91.8</v>
       </c>
       <c r="H38">
         <v>97.5</v>
       </c>
       <c r="I38">
@@ -28477,51 +28477,51 @@
       <c r="AD38">
         <v>103.6</v>
       </c>
       <c r="AE38">
         <v>104.7</v>
       </c>
       <c r="AF38">
         <v>106.7</v>
       </c>
       <c r="AG38">
         <v>105.6</v>
       </c>
       <c r="AH38">
         <v>106.9</v>
       </c>
       <c r="AI38">
         <v>110.9</v>
       </c>
       <c r="AJ38">
         <v>107.6</v>
       </c>
       <c r="AK38">
         <v>98.9</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>101.9</v>
       </c>
       <c r="E39">
         <v>105.6</v>
       </c>
       <c r="F39">
         <v>103.4</v>
       </c>
       <c r="G39">
         <v>105.3</v>
       </c>
       <c r="H39">
         <v>103.9</v>
       </c>
       <c r="I39">
@@ -28590,51 +28590,51 @@
       <c r="AD39">
         <v>111.5</v>
       </c>
       <c r="AE39">
         <v>114.6</v>
       </c>
       <c r="AF39">
         <v>114.6</v>
       </c>
       <c r="AG39">
         <v>109.3</v>
       </c>
       <c r="AH39">
         <v>114</v>
       </c>
       <c r="AI39">
         <v>118.3</v>
       </c>
       <c r="AJ39">
         <v>115.3</v>
       </c>
       <c r="AK39">
         <v>103.3</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
         <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>145.6</v>
       </c>
       <c r="E40">
         <v>139.19999999999999</v>
       </c>
       <c r="F40">
         <v>126</v>
       </c>
       <c r="G40">
         <v>112.3</v>
       </c>
       <c r="H40">
         <v>108.1</v>
       </c>
       <c r="I40">
@@ -28699,55 +28699,55 @@
       </c>
       <c r="AC40">
         <v>98.1</v>
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>97.7</v>
       </c>
       <c r="AF40">
         <v>102.9</v>
       </c>
       <c r="AG40">
         <v>98.2</v>
       </c>
       <c r="AH40">
         <v>90</v>
       </c>
       <c r="AI40">
         <v>80.5</v>
       </c>
       <c r="AJ40">
         <v>78.2</v>
       </c>
-      <c r="AK40" t="s">
-        <v>62</v>
+      <c r="AK40">
+        <v>77.599999999999994</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.6</v>
       </c>
       <c r="E41">
         <v>90.4</v>
       </c>
       <c r="F41">
         <v>90.1</v>
       </c>
       <c r="G41">
         <v>90.6</v>
       </c>
       <c r="H41">
         <v>91</v>
       </c>
       <c r="I41">
@@ -28813,59 +28813,59 @@
       <c r="AC41">
         <v>84.2</v>
       </c>
       <c r="AD41">
         <v>81.7</v>
       </c>
       <c r="AE41">
         <v>80.5</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79.900000000000006</v>
       </c>
       <c r="AH41">
         <v>77.900000000000006</v>
       </c>
       <c r="AI41">
         <v>76.3</v>
       </c>
       <c r="AJ41">
         <v>75.5</v>
       </c>
       <c r="AK41">
-        <v>72.900000000000006</v>
+        <v>72.599999999999994</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>99.1</v>
       </c>
       <c r="E42">
         <v>100.1</v>
       </c>
       <c r="F42">
         <v>101.5</v>
       </c>
       <c r="G42">
         <v>101.6</v>
       </c>
       <c r="H42">
         <v>100.8</v>
       </c>
       <c r="I42">
         <v>102.3</v>
       </c>
       <c r="J42">
         <v>102.8</v>
       </c>
@@ -28926,59 +28926,59 @@
       <c r="AC42">
         <v>98.3</v>
       </c>
       <c r="AD42">
         <v>98.6</v>
       </c>
       <c r="AE42">
         <v>99</v>
       </c>
       <c r="AF42">
         <v>97.7</v>
       </c>
       <c r="AG42">
         <v>96.6</v>
       </c>
       <c r="AH42">
         <v>96.6</v>
       </c>
       <c r="AI42">
         <v>96.8</v>
       </c>
       <c r="AJ42">
         <v>93.8</v>
       </c>
       <c r="AK42">
-        <v>92.4</v>
+        <v>92.5</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>98.7</v>
       </c>
       <c r="E43">
         <v>99.9</v>
       </c>
       <c r="F43">
         <v>101.5</v>
       </c>
       <c r="G43">
         <v>101.2</v>
       </c>
       <c r="H43">
         <v>100.8</v>
       </c>
       <c r="I43">
         <v>102.5</v>
       </c>
       <c r="J43">
         <v>103.1</v>
       </c>
@@ -29042,51 +29042,51 @@
       <c r="AD43">
         <v>99.2</v>
       </c>
       <c r="AE43">
         <v>99.4</v>
       </c>
       <c r="AF43">
         <v>98.3</v>
       </c>
       <c r="AG43">
         <v>96.9</v>
       </c>
       <c r="AH43">
         <v>97</v>
       </c>
       <c r="AI43">
         <v>97.1</v>
       </c>
       <c r="AJ43">
         <v>94.3</v>
       </c>
       <c r="AK43">
         <v>92.7</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>103.2</v>
       </c>
       <c r="E44">
         <v>104.1</v>
       </c>
       <c r="F44">
         <v>106.7</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>101.6</v>
       </c>
       <c r="I44">
@@ -29155,51 +29155,51 @@
       <c r="AD44">
         <v>98.6</v>
       </c>
       <c r="AE44">
         <v>97.8</v>
       </c>
       <c r="AF44">
         <v>96.3</v>
       </c>
       <c r="AG44">
         <v>94.1</v>
       </c>
       <c r="AH44">
         <v>92.7</v>
       </c>
       <c r="AI44">
         <v>91.4</v>
       </c>
       <c r="AJ44">
         <v>89.8</v>
       </c>
       <c r="AK44">
         <v>90.8</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>98.2</v>
       </c>
       <c r="E45">
         <v>97.2</v>
       </c>
       <c r="F45">
         <v>95.7</v>
       </c>
       <c r="G45">
         <v>95.1</v>
       </c>
       <c r="H45">
         <v>97.7</v>
       </c>
       <c r="I45">
@@ -29268,51 +29268,51 @@
       <c r="AD45">
         <v>104.2</v>
       </c>
       <c r="AE45">
         <v>102.3</v>
       </c>
       <c r="AF45">
         <v>99.5</v>
       </c>
       <c r="AG45">
         <v>99.6</v>
       </c>
       <c r="AH45">
         <v>99.1</v>
       </c>
       <c r="AI45">
         <v>98.5</v>
       </c>
       <c r="AJ45">
         <v>97.7</v>
       </c>
       <c r="AK45">
         <v>96.9</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
         <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>111.4</v>
       </c>
       <c r="E46">
         <v>100.2</v>
       </c>
       <c r="F46">
         <v>88.3</v>
       </c>
       <c r="G46">
         <v>90.2</v>
       </c>
       <c r="H46">
         <v>91.8</v>
       </c>
       <c r="I46">
@@ -29381,51 +29381,51 @@
       <c r="AD46">
         <v>105.9</v>
       </c>
       <c r="AE46">
         <v>104.1</v>
       </c>
       <c r="AF46">
         <v>101.8</v>
       </c>
       <c r="AG46">
         <v>98</v>
       </c>
       <c r="AH46">
         <v>92.7</v>
       </c>
       <c r="AI46">
         <v>90.5</v>
       </c>
       <c r="AJ46">
         <v>91.4</v>
       </c>
       <c r="AK46">
         <v>87.6</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>90.6</v>
       </c>
       <c r="E47">
         <v>95</v>
       </c>
       <c r="F47">
         <v>104</v>
       </c>
       <c r="G47">
         <v>109</v>
       </c>
       <c r="H47">
         <v>108.3</v>
       </c>
       <c r="I47">
@@ -29494,56 +29494,56 @@
       <c r="AD47">
         <v>111.2</v>
       </c>
       <c r="AE47">
         <v>115.5</v>
       </c>
       <c r="AF47">
         <v>116.2</v>
       </c>
       <c r="AG47">
         <v>110.6</v>
       </c>
       <c r="AH47">
         <v>112.6</v>
       </c>
       <c r="AI47">
         <v>109.8</v>
       </c>
       <c r="AJ47">
         <v>106.3</v>
       </c>
       <c r="AK47">
         <v>112.7</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>103.3</v>
       </c>
       <c r="E48">
         <v>113.3</v>
       </c>
       <c r="F48">
         <v>122.9</v>
       </c>
       <c r="G48">
         <v>117.2</v>
       </c>
       <c r="H48">
         <v>112.9</v>
       </c>
       <c r="I48">
         <v>108.6</v>
       </c>
       <c r="J48">
         <v>105.1</v>
       </c>
@@ -29607,51 +29607,51 @@
       <c r="AD48">
         <v>80.2</v>
       </c>
       <c r="AE48">
         <v>78.099999999999994</v>
       </c>
       <c r="AF48">
         <v>76.400000000000006</v>
       </c>
       <c r="AG48">
         <v>73.400000000000006</v>
       </c>
       <c r="AH48">
         <v>75.099999999999994</v>
       </c>
       <c r="AI48">
         <v>76.099999999999994</v>
       </c>
       <c r="AJ48">
         <v>75.8</v>
       </c>
       <c r="AK48">
         <v>73.599999999999994</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>106.2</v>
       </c>
       <c r="E49">
         <v>106.1</v>
       </c>
       <c r="F49">
         <v>104.3</v>
       </c>
       <c r="G49">
         <v>102.2</v>
       </c>
       <c r="H49">
         <v>94.8</v>
       </c>
       <c r="I49">
@@ -29720,51 +29720,51 @@
       <c r="AD49">
         <v>140.6</v>
       </c>
       <c r="AE49">
         <v>152.4</v>
       </c>
       <c r="AF49">
         <v>148.5</v>
       </c>
       <c r="AG49">
         <v>122.7</v>
       </c>
       <c r="AH49">
         <v>142.19999999999999</v>
       </c>
       <c r="AI49">
         <v>138.4</v>
       </c>
       <c r="AJ49">
         <v>112.6</v>
       </c>
       <c r="AK49">
         <v>111.1</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.5</v>
       </c>
       <c r="E50">
         <v>107.1</v>
       </c>
       <c r="F50">
         <v>114.9</v>
       </c>
       <c r="G50">
         <v>120.2</v>
       </c>
       <c r="H50">
         <v>115.3</v>
       </c>
       <c r="I50">
@@ -29833,164 +29833,164 @@
       <c r="AD50">
         <v>87.5</v>
       </c>
       <c r="AE50">
         <v>90.1</v>
       </c>
       <c r="AF50">
         <v>82.2</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>73.900000000000006</v>
       </c>
       <c r="AI50">
         <v>71.5</v>
       </c>
       <c r="AJ50">
         <v>65.099999999999994</v>
       </c>
       <c r="AK50">
         <v>60</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.6</v>
       </c>
       <c r="E52">
         <v>99.4</v>
       </c>
       <c r="F52">
         <v>101.6</v>
       </c>
       <c r="G52">
         <v>101.9</v>
       </c>
       <c r="H52">
         <v>103.7</v>
       </c>
       <c r="I52">
@@ -30059,56 +30059,56 @@
       <c r="AD52">
         <v>96.4</v>
       </c>
       <c r="AE52">
         <v>95.6</v>
       </c>
       <c r="AF52">
         <v>95.4</v>
       </c>
       <c r="AG52">
         <v>95.2</v>
       </c>
       <c r="AH52">
         <v>95.2</v>
       </c>
       <c r="AI52">
         <v>96.1</v>
       </c>
       <c r="AJ52">
         <v>95.4</v>
       </c>
       <c r="AK52">
         <v>93</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>91.8</v>
       </c>
       <c r="E53">
         <v>93</v>
       </c>
       <c r="F53">
         <v>93.5</v>
       </c>
       <c r="G53">
         <v>95.1</v>
       </c>
       <c r="H53">
         <v>98</v>
       </c>
       <c r="I53">
         <v>99.4</v>
       </c>
       <c r="J53">
         <v>99</v>
       </c>
@@ -30172,51 +30172,51 @@
       <c r="AD53">
         <v>92.2</v>
       </c>
       <c r="AE53">
         <v>92.3</v>
       </c>
       <c r="AF53">
         <v>91.4</v>
       </c>
       <c r="AG53">
         <v>93.7</v>
       </c>
       <c r="AH53">
         <v>92.4</v>
       </c>
       <c r="AI53">
         <v>94.6</v>
       </c>
       <c r="AJ53">
         <v>92.6</v>
       </c>
       <c r="AK53">
         <v>86.8</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>89.4</v>
       </c>
       <c r="E54">
         <v>94.5</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>97.5</v>
       </c>
       <c r="H54">
         <v>96.6</v>
       </c>
       <c r="I54">
@@ -30285,51 +30285,51 @@
       <c r="AD54">
         <v>97.8</v>
       </c>
       <c r="AE54">
         <v>96.9</v>
       </c>
       <c r="AF54">
         <v>96.2</v>
       </c>
       <c r="AG54">
         <v>97.6</v>
       </c>
       <c r="AH54">
         <v>98.9</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>96.1</v>
       </c>
       <c r="AK54">
         <v>92.7</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>99.6</v>
       </c>
       <c r="E55">
         <v>95.8</v>
       </c>
       <c r="F55">
         <v>101.5</v>
       </c>
       <c r="G55">
         <v>106.8</v>
       </c>
       <c r="H55">
         <v>104.3</v>
       </c>
       <c r="I55">
@@ -30398,51 +30398,51 @@
       <c r="AD55">
         <v>105.1</v>
       </c>
       <c r="AE55">
         <v>109.9</v>
       </c>
       <c r="AF55">
         <v>112.2</v>
       </c>
       <c r="AG55">
         <v>104.4</v>
       </c>
       <c r="AH55">
         <v>107</v>
       </c>
       <c r="AI55">
         <v>109.2</v>
       </c>
       <c r="AJ55">
         <v>104</v>
       </c>
       <c r="AK55">
         <v>102.5</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>94.4</v>
       </c>
       <c r="E56">
         <v>96.9</v>
       </c>
       <c r="F56">
         <v>97</v>
       </c>
       <c r="G56">
         <v>97.5</v>
       </c>
       <c r="H56">
         <v>100</v>
       </c>
       <c r="I56">
@@ -30511,51 +30511,51 @@
       <c r="AD56">
         <v>113.7</v>
       </c>
       <c r="AE56">
         <v>116.1</v>
       </c>
       <c r="AF56">
         <v>117.7</v>
       </c>
       <c r="AG56">
         <v>121.5</v>
       </c>
       <c r="AH56">
         <v>123.3</v>
       </c>
       <c r="AI56">
         <v>123.1</v>
       </c>
       <c r="AJ56">
         <v>121.2</v>
       </c>
       <c r="AK56">
         <v>117.7</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>99.5</v>
       </c>
       <c r="E57">
         <v>97.3</v>
       </c>
       <c r="F57">
         <v>94.1</v>
       </c>
       <c r="G57">
         <v>91.2</v>
       </c>
       <c r="H57">
         <v>92.6</v>
       </c>
       <c r="I57">
@@ -30624,51 +30624,51 @@
       <c r="AD57">
         <v>87.6</v>
       </c>
       <c r="AE57">
         <v>87.9</v>
       </c>
       <c r="AF57">
         <v>90.6</v>
       </c>
       <c r="AG57">
         <v>92.7</v>
       </c>
       <c r="AH57">
         <v>93</v>
       </c>
       <c r="AI57">
         <v>94.8</v>
       </c>
       <c r="AJ57">
         <v>89</v>
       </c>
       <c r="AK57">
         <v>85.2</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>100.8</v>
       </c>
       <c r="F58">
         <v>98.8</v>
       </c>
       <c r="G58">
         <v>97.4</v>
       </c>
       <c r="H58">
         <v>95.8</v>
       </c>
       <c r="I58">
@@ -30733,55 +30733,55 @@
       </c>
       <c r="AC58">
         <v>97.1</v>
       </c>
       <c r="AD58">
         <v>97.9</v>
       </c>
       <c r="AE58">
         <v>97.3</v>
       </c>
       <c r="AF58">
         <v>95.9</v>
       </c>
       <c r="AG58">
         <v>94.1</v>
       </c>
       <c r="AH58">
         <v>94.4</v>
       </c>
       <c r="AI58">
         <v>94.9</v>
       </c>
       <c r="AJ58">
         <v>93.7</v>
       </c>
-      <c r="AK58" t="s">
-        <v>62</v>
+      <c r="AK58">
+        <v>95.1</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.5</v>
       </c>
       <c r="E59">
         <v>95.5</v>
       </c>
       <c r="F59">
         <v>97.7</v>
       </c>
       <c r="G59">
         <v>97.8</v>
       </c>
       <c r="H59">
         <v>99.7</v>
       </c>
       <c r="I59">
@@ -30850,56 +30850,56 @@
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>101.1</v>
       </c>
       <c r="AF59">
         <v>98.9</v>
       </c>
       <c r="AG59">
         <v>97.4</v>
       </c>
       <c r="AH59">
         <v>98.8</v>
       </c>
       <c r="AI59">
         <v>99.7</v>
       </c>
       <c r="AJ59">
         <v>96</v>
       </c>
       <c r="AK59">
         <v>91.9</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98</v>
       </c>
       <c r="E60">
         <v>98.8</v>
       </c>
       <c r="F60">
         <v>97.9</v>
       </c>
       <c r="G60">
         <v>97.2</v>
       </c>
       <c r="H60">
         <v>97</v>
       </c>
       <c r="I60">
         <v>93.3</v>
       </c>
       <c r="J60">
         <v>95</v>
       </c>
@@ -30963,56 +30963,56 @@
       <c r="AD60">
         <v>103.6</v>
       </c>
       <c r="AE60">
         <v>102.9</v>
       </c>
       <c r="AF60">
         <v>102.4</v>
       </c>
       <c r="AG60">
         <v>99</v>
       </c>
       <c r="AH60">
         <v>96.2</v>
       </c>
       <c r="AI60">
         <v>94.4</v>
       </c>
       <c r="AJ60">
         <v>95.3</v>
       </c>
       <c r="AK60">
         <v>102.3</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>102.7</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
       <c r="F61">
         <v>104.1</v>
       </c>
       <c r="G61">
         <v>104.1</v>
       </c>
       <c r="H61">
         <v>101.5</v>
       </c>
       <c r="I61">
         <v>99.9</v>
       </c>
       <c r="J61">
         <v>102</v>
       </c>
@@ -31076,164 +31076,164 @@
       <c r="AD61">
         <v>90.5</v>
       </c>
       <c r="AE61">
         <v>91.3</v>
       </c>
       <c r="AF61">
         <v>89.4</v>
       </c>
       <c r="AG61">
         <v>92.2</v>
       </c>
       <c r="AH61">
         <v>89.4</v>
       </c>
       <c r="AI61">
         <v>90.2</v>
       </c>
       <c r="AJ61">
         <v>88.7</v>
       </c>
       <c r="AK61">
         <v>89.2</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>105.6</v>
       </c>
       <c r="E63">
         <v>107.2</v>
       </c>
       <c r="F63">
         <v>104.4</v>
       </c>
       <c r="G63">
         <v>102.2</v>
       </c>
       <c r="H63">
         <v>101.2</v>
       </c>
       <c r="I63">
@@ -31302,51 +31302,51 @@
       <c r="AD63">
         <v>54.9</v>
       </c>
       <c r="AE63">
         <v>53.6</v>
       </c>
       <c r="AF63">
         <v>48.8</v>
       </c>
       <c r="AG63">
         <v>47.9</v>
       </c>
       <c r="AH63">
         <v>50.2</v>
       </c>
       <c r="AI63">
         <v>53.8</v>
       </c>
       <c r="AJ63">
         <v>57.7</v>
       </c>
       <c r="AK63">
         <v>53.4</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>96.2</v>
       </c>
       <c r="E64">
         <v>90.9</v>
       </c>
       <c r="F64">
         <v>91.6</v>
       </c>
       <c r="G64">
         <v>89.8</v>
       </c>
       <c r="H64">
         <v>91.3</v>
       </c>
       <c r="I64">
@@ -31415,51 +31415,51 @@
       <c r="AD64">
         <v>92.3</v>
       </c>
       <c r="AE64">
         <v>95</v>
       </c>
       <c r="AF64">
         <v>93.5</v>
       </c>
       <c r="AG64">
         <v>92</v>
       </c>
       <c r="AH64">
         <v>90</v>
       </c>
       <c r="AI64">
         <v>87.8</v>
       </c>
       <c r="AJ64">
         <v>86.5</v>
       </c>
       <c r="AK64">
         <v>78.400000000000006</v>
       </c>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>104.9</v>
       </c>
       <c r="E65">
         <v>110.7</v>
       </c>
       <c r="F65">
         <v>109.9</v>
       </c>
       <c r="G65">
         <v>112.3</v>
       </c>
       <c r="H65">
         <v>106.4</v>
       </c>
       <c r="I65">
@@ -31528,51 +31528,51 @@
       <c r="AD65">
         <v>95.9</v>
       </c>
       <c r="AE65">
         <v>97.1</v>
       </c>
       <c r="AF65">
         <v>94.2</v>
       </c>
       <c r="AG65">
         <v>100.3</v>
       </c>
       <c r="AH65">
         <v>95.7</v>
       </c>
       <c r="AI65">
         <v>96.1</v>
       </c>
       <c r="AJ65">
         <v>95.6</v>
       </c>
       <c r="AK65">
         <v>98.7</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
         <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>137.19999999999999</v>
       </c>
       <c r="E66">
         <v>128.6</v>
       </c>
       <c r="F66">
         <v>132.30000000000001</v>
       </c>
       <c r="G66">
         <v>124.3</v>
       </c>
       <c r="H66">
         <v>131.4</v>
       </c>
       <c r="I66">
@@ -31641,51 +31641,51 @@
       <c r="AD66">
         <v>99.8</v>
       </c>
       <c r="AE66">
         <v>94.7</v>
       </c>
       <c r="AF66">
         <v>93.1</v>
       </c>
       <c r="AG66">
         <v>95.7</v>
       </c>
       <c r="AH66">
         <v>96.5</v>
       </c>
       <c r="AI66">
         <v>94.1</v>
       </c>
       <c r="AJ66">
         <v>90.8</v>
       </c>
       <c r="AK66">
         <v>89.9</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.7</v>
       </c>
       <c r="E67">
         <v>100.6</v>
       </c>
       <c r="F67">
         <v>96.7</v>
       </c>
       <c r="G67">
         <v>91.9</v>
       </c>
       <c r="H67">
         <v>91.3</v>
       </c>
       <c r="I67">
@@ -31754,164 +31754,164 @@
       <c r="AD67">
         <v>70</v>
       </c>
       <c r="AE67">
         <v>71.400000000000006</v>
       </c>
       <c r="AF67">
         <v>71.3</v>
       </c>
       <c r="AG67">
         <v>72.599999999999994</v>
       </c>
       <c r="AH67">
         <v>73.099999999999994</v>
       </c>
       <c r="AI67">
         <v>77.8</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
       <c r="AK67">
         <v>69.7</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="R68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Z68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AA68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AB68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AC68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AD68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AE68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AF68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AG68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AH68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AI68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AJ68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AK68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>96.6</v>
       </c>
       <c r="E69">
         <v>104.8</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>103.6</v>
       </c>
       <c r="H69">
         <v>105.3</v>
       </c>
       <c r="I69">
@@ -31977,59 +31977,59 @@
       <c r="AC69">
         <v>104.7</v>
       </c>
       <c r="AD69">
         <v>104.7</v>
       </c>
       <c r="AE69">
         <v>104.6</v>
       </c>
       <c r="AF69">
         <v>103.5</v>
       </c>
       <c r="AG69">
         <v>99.4</v>
       </c>
       <c r="AH69">
         <v>99.3</v>
       </c>
       <c r="AI69">
         <v>99.1</v>
       </c>
       <c r="AJ69">
         <v>98.7</v>
       </c>
       <c r="AK69">
-        <v>102.1</v>
+        <v>102</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>87.2</v>
       </c>
       <c r="E70">
         <v>62.3</v>
       </c>
       <c r="F70">
         <v>39.4</v>
       </c>
       <c r="G70">
         <v>31.4</v>
       </c>
       <c r="H70">
         <v>30.8</v>
       </c>
       <c r="I70">
         <v>33.299999999999997</v>
       </c>
       <c r="J70">
         <v>42.8</v>
       </c>
@@ -32100,66 +32100,66 @@
         <v>51.2</v>
       </c>
       <c r="AG70">
         <v>44.2</v>
       </c>
       <c r="AH70">
         <v>40.1</v>
       </c>
       <c r="AI70">
         <v>42.1</v>
       </c>
       <c r="AJ70">
         <v>39.200000000000003</v>
       </c>
       <c r="AK70">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD7CB167-8FC5-4E83-9232-CAFC9D786B1C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DECD473F-0CB1-42C2-A6CA-D9B245982E1D}">
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="37" width="12.625" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -32222,51 +32222,51 @@
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>76</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -32335,51 +32335,51 @@
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>9704.2000000000007</v>
       </c>
       <c r="D4">
         <v>85.2</v>
       </c>
       <c r="E4">
         <v>85.2</v>
       </c>
       <c r="F4">
         <v>86.5</v>
       </c>
       <c r="G4">
         <v>86.1</v>
       </c>
       <c r="H4">
         <v>86.5</v>
       </c>
       <c r="I4">
@@ -32445,54 +32445,54 @@
       <c r="AC4">
         <v>106.1</v>
       </c>
       <c r="AD4">
         <v>107.3</v>
       </c>
       <c r="AE4">
         <v>107.1</v>
       </c>
       <c r="AF4">
         <v>106.1</v>
       </c>
       <c r="AG4">
         <v>106.4</v>
       </c>
       <c r="AH4">
         <v>107.3</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
         <v>102.3</v>
       </c>
       <c r="AK4">
-        <v>102.9</v>
+        <v>103.5</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>4143.3</v>
       </c>
       <c r="D5">
         <v>87.9</v>
       </c>
       <c r="E5">
         <v>86.8</v>
       </c>
       <c r="F5">
         <v>86.9</v>
       </c>
       <c r="G5">
         <v>86.9</v>
       </c>
       <c r="H5">
         <v>85.5</v>
       </c>
       <c r="I5">
@@ -32558,54 +32558,54 @@
       <c r="AC5">
         <v>109.1</v>
       </c>
       <c r="AD5">
         <v>108.8</v>
       </c>
       <c r="AE5">
         <v>106.8</v>
       </c>
       <c r="AF5">
         <v>109.8</v>
       </c>
       <c r="AG5">
         <v>108.3</v>
       </c>
       <c r="AH5">
         <v>107.7</v>
       </c>
       <c r="AI5">
         <v>105.6</v>
       </c>
       <c r="AJ5">
         <v>103.7</v>
       </c>
       <c r="AK5">
-        <v>103.9</v>
+        <v>105.3</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>1837.5</v>
       </c>
       <c r="D6">
         <v>84.7</v>
       </c>
       <c r="E6">
         <v>83.8</v>
       </c>
       <c r="F6">
         <v>87.8</v>
       </c>
       <c r="G6">
         <v>83.2</v>
       </c>
       <c r="H6">
         <v>84.8</v>
       </c>
       <c r="I6">
@@ -32674,51 +32674,51 @@
       <c r="AD6">
         <v>116.9</v>
       </c>
       <c r="AE6">
         <v>112.8</v>
       </c>
       <c r="AF6">
         <v>118.7</v>
       </c>
       <c r="AG6">
         <v>115.2</v>
       </c>
       <c r="AH6">
         <v>118</v>
       </c>
       <c r="AI6">
         <v>116.9</v>
       </c>
       <c r="AJ6">
         <v>116.6</v>
       </c>
       <c r="AK6">
         <v>115.9</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>1098.9000000000001</v>
       </c>
       <c r="D7">
         <v>81</v>
       </c>
       <c r="E7">
         <v>79.7</v>
       </c>
       <c r="F7">
         <v>84.8</v>
       </c>
       <c r="G7">
         <v>79.2</v>
       </c>
       <c r="H7">
         <v>81.400000000000006</v>
       </c>
       <c r="I7">
@@ -32784,54 +32784,54 @@
       <c r="AC7">
         <v>116.8</v>
       </c>
       <c r="AD7">
         <v>119.6</v>
       </c>
       <c r="AE7">
         <v>114.3</v>
       </c>
       <c r="AF7">
         <v>124.6</v>
       </c>
       <c r="AG7">
         <v>117.3</v>
       </c>
       <c r="AH7">
         <v>120.5</v>
       </c>
       <c r="AI7">
         <v>117.7</v>
       </c>
       <c r="AJ7">
         <v>118.8</v>
       </c>
       <c r="AK7">
-        <v>118.2</v>
+        <v>118.1</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>873.7</v>
       </c>
       <c r="D8">
         <v>78.5</v>
       </c>
       <c r="E8">
         <v>76.8</v>
       </c>
       <c r="F8">
         <v>81.7</v>
       </c>
       <c r="G8">
         <v>77.099999999999994</v>
       </c>
       <c r="H8">
         <v>79</v>
       </c>
       <c r="I8">
@@ -32897,54 +32897,54 @@
       <c r="AC8">
         <v>117.8</v>
       </c>
       <c r="AD8">
         <v>120</v>
       </c>
       <c r="AE8">
         <v>116.7</v>
       </c>
       <c r="AF8">
         <v>129</v>
       </c>
       <c r="AG8">
         <v>121.6</v>
       </c>
       <c r="AH8">
         <v>124</v>
       </c>
       <c r="AI8">
         <v>122.5</v>
       </c>
       <c r="AJ8">
         <v>121.9</v>
       </c>
       <c r="AK8">
-        <v>114.6</v>
+        <v>114.5</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>104.3</v>
       </c>
       <c r="E9">
         <v>106.5</v>
       </c>
       <c r="F9">
         <v>116.3</v>
       </c>
       <c r="G9">
         <v>93.5</v>
       </c>
       <c r="H9">
         <v>85.1</v>
       </c>
       <c r="I9">
@@ -33013,51 +33013,51 @@
       <c r="AD9">
         <v>187.4</v>
       </c>
       <c r="AE9">
         <v>142.5</v>
       </c>
       <c r="AF9">
         <v>161.5</v>
       </c>
       <c r="AG9">
         <v>140.4</v>
       </c>
       <c r="AH9">
         <v>132</v>
       </c>
       <c r="AI9">
         <v>153.4</v>
       </c>
       <c r="AJ9">
         <v>152.19999999999999</v>
       </c>
       <c r="AK9">
         <v>153.1</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10">
         <v>538.29999999999995</v>
       </c>
       <c r="D10">
         <v>75.8</v>
       </c>
       <c r="E10">
         <v>72.2</v>
       </c>
       <c r="F10">
         <v>79.599999999999994</v>
       </c>
       <c r="G10">
         <v>73.900000000000006</v>
       </c>
       <c r="H10">
         <v>76</v>
       </c>
       <c r="I10">
@@ -33123,54 +33123,54 @@
       <c r="AC10">
         <v>105.7</v>
       </c>
       <c r="AD10">
         <v>109.6</v>
       </c>
       <c r="AE10">
         <v>107.1</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>103.3</v>
       </c>
       <c r="AH10">
         <v>107.6</v>
       </c>
       <c r="AI10">
         <v>100</v>
       </c>
       <c r="AJ10">
         <v>98.2</v>
       </c>
       <c r="AK10">
-        <v>97.3</v>
+        <v>97.2</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>75</v>
       </c>
       <c r="E11">
         <v>71.599999999999994</v>
       </c>
       <c r="F11">
         <v>74.900000000000006</v>
       </c>
       <c r="G11">
         <v>79.7</v>
       </c>
       <c r="H11">
         <v>83.7</v>
       </c>
       <c r="I11">
@@ -33239,51 +33239,51 @@
       <c r="AD11">
         <v>152.30000000000001</v>
       </c>
       <c r="AE11">
         <v>151.4</v>
       </c>
       <c r="AF11">
         <v>161.1</v>
       </c>
       <c r="AG11">
         <v>155.19999999999999</v>
       </c>
       <c r="AH11">
         <v>160.9</v>
       </c>
       <c r="AI11">
         <v>163.5</v>
       </c>
       <c r="AJ11">
         <v>164.9</v>
       </c>
       <c r="AK11">
         <v>155.1</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>85</v>
       </c>
       <c r="E12">
         <v>92.8</v>
       </c>
       <c r="F12">
         <v>89.5</v>
       </c>
       <c r="G12">
         <v>84.4</v>
       </c>
       <c r="H12">
         <v>88.8</v>
       </c>
       <c r="I12">
@@ -33352,51 +33352,51 @@
       <c r="AD12">
         <v>122.1</v>
       </c>
       <c r="AE12">
         <v>123.4</v>
       </c>
       <c r="AF12">
         <v>211.7</v>
       </c>
       <c r="AG12">
         <v>247.7</v>
       </c>
       <c r="AH12">
         <v>247.1</v>
       </c>
       <c r="AI12">
         <v>274.7</v>
       </c>
       <c r="AJ12">
         <v>272.8</v>
       </c>
       <c r="AK12">
         <v>162</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>88.8</v>
       </c>
       <c r="F13">
         <v>91.1</v>
       </c>
       <c r="G13">
         <v>90</v>
       </c>
       <c r="H13">
         <v>87</v>
       </c>
       <c r="I13">
@@ -33465,51 +33465,51 @@
       <c r="AD13">
         <v>113</v>
       </c>
       <c r="AE13">
         <v>108.6</v>
       </c>
       <c r="AF13">
         <v>108.9</v>
       </c>
       <c r="AG13">
         <v>99.6</v>
       </c>
       <c r="AH13">
         <v>103.6</v>
       </c>
       <c r="AI13">
         <v>101.1</v>
       </c>
       <c r="AJ13">
         <v>107</v>
       </c>
       <c r="AK13">
         <v>133.80000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>95.9</v>
       </c>
       <c r="F14">
         <v>137</v>
       </c>
       <c r="G14">
         <v>116.3</v>
       </c>
       <c r="H14">
         <v>150.80000000000001</v>
       </c>
       <c r="I14">
@@ -33578,51 +33578,51 @@
       <c r="AD14">
         <v>121.7</v>
       </c>
       <c r="AE14">
         <v>130</v>
       </c>
       <c r="AF14">
         <v>112.5</v>
       </c>
       <c r="AG14">
         <v>116.9</v>
       </c>
       <c r="AH14">
         <v>111.6</v>
       </c>
       <c r="AI14">
         <v>104.3</v>
       </c>
       <c r="AJ14">
         <v>98.4</v>
       </c>
       <c r="AK14">
         <v>127.1</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>91.5</v>
       </c>
       <c r="E15">
         <v>85.4</v>
       </c>
       <c r="F15">
         <v>83.6</v>
       </c>
       <c r="G15">
         <v>78.7</v>
       </c>
       <c r="H15">
         <v>77.3</v>
       </c>
       <c r="I15">
@@ -33691,51 +33691,51 @@
       <c r="AD15">
         <v>110.6</v>
       </c>
       <c r="AE15">
         <v>109.4</v>
       </c>
       <c r="AF15">
         <v>117.6</v>
       </c>
       <c r="AG15">
         <v>114.7</v>
       </c>
       <c r="AH15">
         <v>110.5</v>
       </c>
       <c r="AI15">
         <v>108.9</v>
       </c>
       <c r="AJ15">
         <v>111.6</v>
       </c>
       <c r="AK15">
         <v>105.1</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>100.5</v>
       </c>
       <c r="E16">
         <v>98.1</v>
       </c>
       <c r="F16">
         <v>95.8</v>
       </c>
       <c r="G16">
         <v>97.2</v>
       </c>
       <c r="H16">
         <v>103.8</v>
       </c>
       <c r="I16">
@@ -33801,54 +33801,54 @@
       <c r="AC16">
         <v>66.7</v>
       </c>
       <c r="AD16">
         <v>65.8</v>
       </c>
       <c r="AE16">
         <v>65.099999999999994</v>
       </c>
       <c r="AF16">
         <v>72.7</v>
       </c>
       <c r="AG16">
         <v>65.900000000000006</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>69.7</v>
       </c>
       <c r="AJ16">
         <v>75.599999999999994</v>
       </c>
       <c r="AK16">
-        <v>74.099999999999994</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17">
         <v>738.6</v>
       </c>
       <c r="D17">
         <v>90.1</v>
       </c>
       <c r="E17">
         <v>90.3</v>
       </c>
       <c r="F17">
         <v>92.4</v>
       </c>
       <c r="G17">
         <v>89.7</v>
       </c>
       <c r="H17">
         <v>90</v>
       </c>
       <c r="I17">
@@ -33917,51 +33917,51 @@
       <c r="AD17">
         <v>113</v>
       </c>
       <c r="AE17">
         <v>110.6</v>
       </c>
       <c r="AF17">
         <v>110.3</v>
       </c>
       <c r="AG17">
         <v>111.3</v>
       </c>
       <c r="AH17">
         <v>114.6</v>
       </c>
       <c r="AI17">
         <v>115.4</v>
       </c>
       <c r="AJ17">
         <v>113.4</v>
       </c>
       <c r="AK17">
         <v>111.2</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>92.2</v>
       </c>
       <c r="E18">
         <v>89.2</v>
       </c>
       <c r="F18">
         <v>96.2</v>
       </c>
       <c r="G18">
         <v>87.5</v>
       </c>
       <c r="H18">
         <v>88.3</v>
       </c>
       <c r="I18">
@@ -34027,54 +34027,54 @@
       <c r="AC18">
         <v>112.5</v>
       </c>
       <c r="AD18">
         <v>114.4</v>
       </c>
       <c r="AE18">
         <v>109.8</v>
       </c>
       <c r="AF18">
         <v>110.1</v>
       </c>
       <c r="AG18">
         <v>116.5</v>
       </c>
       <c r="AH18">
         <v>117.3</v>
       </c>
       <c r="AI18">
         <v>125.3</v>
       </c>
       <c r="AJ18">
         <v>121.3</v>
       </c>
       <c r="AK18">
-        <v>120.9</v>
+        <v>121</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19">
         <v>90.4</v>
       </c>
       <c r="D19">
         <v>90.9</v>
       </c>
       <c r="E19">
         <v>92.8</v>
       </c>
       <c r="F19">
         <v>90.8</v>
       </c>
       <c r="G19">
         <v>86.1</v>
       </c>
       <c r="H19">
         <v>89.5</v>
       </c>
       <c r="I19">
@@ -34143,164 +34143,164 @@
       <c r="AD19">
         <v>98.4</v>
       </c>
       <c r="AE19">
         <v>99.4</v>
       </c>
       <c r="AF19">
         <v>95</v>
       </c>
       <c r="AG19">
         <v>96.1</v>
       </c>
       <c r="AH19">
         <v>101.9</v>
       </c>
       <c r="AI19">
         <v>105.3</v>
       </c>
       <c r="AJ19">
         <v>98.5</v>
       </c>
       <c r="AK19">
         <v>92.9</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK20" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>89.5</v>
       </c>
       <c r="E21">
         <v>92.5</v>
       </c>
       <c r="F21">
         <v>95.9</v>
       </c>
       <c r="G21">
         <v>93.4</v>
       </c>
       <c r="H21">
         <v>95.2</v>
       </c>
       <c r="I21">
@@ -34369,51 +34369,51 @@
       <c r="AD21">
         <v>94.8</v>
       </c>
       <c r="AE21">
         <v>91.5</v>
       </c>
       <c r="AF21">
         <v>98.2</v>
       </c>
       <c r="AG21">
         <v>99.3</v>
       </c>
       <c r="AH21">
         <v>98.9</v>
       </c>
       <c r="AI21">
         <v>94.9</v>
       </c>
       <c r="AJ21">
         <v>106.3</v>
       </c>
       <c r="AK21">
         <v>110.7</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>87.1</v>
       </c>
       <c r="E22">
         <v>85.4</v>
       </c>
       <c r="F22">
         <v>88.5</v>
       </c>
       <c r="G22">
         <v>87.5</v>
       </c>
       <c r="H22">
         <v>88.4</v>
       </c>
       <c r="I22">
@@ -34479,54 +34479,54 @@
       <c r="AC22">
         <v>118.6</v>
       </c>
       <c r="AD22">
         <v>124.4</v>
       </c>
       <c r="AE22">
         <v>124.1</v>
       </c>
       <c r="AF22">
         <v>123.1</v>
       </c>
       <c r="AG22">
         <v>123.8</v>
       </c>
       <c r="AH22">
         <v>127.2</v>
       </c>
       <c r="AI22">
         <v>128.19999999999999</v>
       </c>
       <c r="AJ22">
         <v>126.6</v>
       </c>
       <c r="AK22">
-        <v>123.4</v>
+        <v>123.3</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>91.3</v>
       </c>
       <c r="E23">
         <v>90</v>
       </c>
       <c r="F23">
         <v>90.6</v>
       </c>
       <c r="G23">
         <v>87.4</v>
       </c>
       <c r="H23">
         <v>90.6</v>
       </c>
       <c r="I23">
@@ -34595,51 +34595,51 @@
       <c r="AD23">
         <v>103.1</v>
       </c>
       <c r="AE23">
         <v>101.4</v>
       </c>
       <c r="AF23">
         <v>100.4</v>
       </c>
       <c r="AG23">
         <v>102</v>
       </c>
       <c r="AH23">
         <v>105.2</v>
       </c>
       <c r="AI23">
         <v>105.2</v>
       </c>
       <c r="AJ23">
         <v>98.5</v>
       </c>
       <c r="AK23">
         <v>85.5</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>118.9</v>
       </c>
       <c r="E24">
         <v>111.6</v>
       </c>
       <c r="F24">
         <v>111.9</v>
       </c>
       <c r="G24">
         <v>115.4</v>
       </c>
       <c r="H24">
         <v>96.4</v>
       </c>
       <c r="I24">
@@ -34708,51 +34708,51 @@
       <c r="AD24">
         <v>186</v>
       </c>
       <c r="AE24">
         <v>123.4</v>
       </c>
       <c r="AF24">
         <v>157.80000000000001</v>
       </c>
       <c r="AG24">
         <v>144.69999999999999</v>
       </c>
       <c r="AH24">
         <v>183</v>
       </c>
       <c r="AI24">
         <v>182.3</v>
       </c>
       <c r="AJ24">
         <v>154.5</v>
       </c>
       <c r="AK24">
         <v>165</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>106.1</v>
       </c>
       <c r="E25">
         <v>104.9</v>
       </c>
       <c r="F25">
         <v>103.2</v>
       </c>
       <c r="G25">
         <v>96.7</v>
       </c>
       <c r="H25">
         <v>97.8</v>
       </c>
       <c r="I25">
@@ -34818,54 +34818,54 @@
       <c r="AC25">
         <v>98.4</v>
       </c>
       <c r="AD25">
         <v>99.3</v>
       </c>
       <c r="AE25">
         <v>96.8</v>
       </c>
       <c r="AF25">
         <v>101</v>
       </c>
       <c r="AG25">
         <v>99.2</v>
       </c>
       <c r="AH25">
         <v>98.8</v>
       </c>
       <c r="AI25">
         <v>97.5</v>
       </c>
       <c r="AJ25">
         <v>94.6</v>
       </c>
       <c r="AK25">
-        <v>87.6</v>
+        <v>87.4</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>86</v>
       </c>
       <c r="E26">
         <v>86.9</v>
       </c>
       <c r="F26">
         <v>90.8</v>
       </c>
       <c r="G26">
         <v>90.5</v>
       </c>
       <c r="H26">
         <v>88.5</v>
       </c>
       <c r="I26">
@@ -34934,51 +34934,51 @@
       <c r="AD26">
         <v>118.8</v>
       </c>
       <c r="AE26">
         <v>118.1</v>
       </c>
       <c r="AF26">
         <v>113.7</v>
       </c>
       <c r="AG26">
         <v>111.8</v>
       </c>
       <c r="AH26">
         <v>114.9</v>
       </c>
       <c r="AI26">
         <v>113.5</v>
       </c>
       <c r="AJ26">
         <v>111.1</v>
       </c>
       <c r="AK26">
         <v>110.3</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>2305.8000000000002</v>
       </c>
       <c r="D27">
         <v>90.1</v>
       </c>
       <c r="E27">
         <v>89.1</v>
       </c>
       <c r="F27">
         <v>85.4</v>
       </c>
       <c r="G27">
         <v>90.7</v>
       </c>
       <c r="H27">
         <v>86.1</v>
       </c>
       <c r="I27">
@@ -35044,54 +35044,54 @@
       <c r="AC27">
         <v>104.9</v>
       </c>
       <c r="AD27">
         <v>102.4</v>
       </c>
       <c r="AE27">
         <v>101.7</v>
       </c>
       <c r="AF27">
         <v>103</v>
       </c>
       <c r="AG27">
         <v>103</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>95.6</v>
       </c>
       <c r="AJ27">
         <v>93.9</v>
       </c>
       <c r="AK27">
-        <v>94.7</v>
+        <v>97</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28">
         <v>678</v>
       </c>
       <c r="D28">
         <v>86.4</v>
       </c>
       <c r="E28">
         <v>83.4</v>
       </c>
       <c r="F28">
         <v>86</v>
       </c>
       <c r="G28">
         <v>84.8</v>
       </c>
       <c r="H28">
         <v>86.4</v>
       </c>
       <c r="I28">
@@ -35160,51 +35160,51 @@
       <c r="AD28">
         <v>119.5</v>
       </c>
       <c r="AE28">
         <v>116.5</v>
       </c>
       <c r="AF28">
         <v>112.3</v>
       </c>
       <c r="AG28">
         <v>110.7</v>
       </c>
       <c r="AH28">
         <v>114.3</v>
       </c>
       <c r="AI28">
         <v>114.7</v>
       </c>
       <c r="AJ28">
         <v>109.5</v>
       </c>
       <c r="AK28">
         <v>112.6</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
         <v>38.1</v>
       </c>
       <c r="D29">
         <v>94.8</v>
       </c>
       <c r="E29">
         <v>95.8</v>
       </c>
       <c r="F29">
         <v>102.3</v>
       </c>
       <c r="G29">
         <v>107.5</v>
       </c>
       <c r="H29">
         <v>115.6</v>
       </c>
       <c r="I29">
@@ -35273,51 +35273,51 @@
       <c r="AD29">
         <v>136.9</v>
       </c>
       <c r="AE29">
         <v>148.19999999999999</v>
       </c>
       <c r="AF29">
         <v>141.19999999999999</v>
       </c>
       <c r="AG29">
         <v>135.19999999999999</v>
       </c>
       <c r="AH29">
         <v>134</v>
       </c>
       <c r="AI29">
         <v>130.9</v>
       </c>
       <c r="AJ29">
         <v>108.9</v>
       </c>
       <c r="AK29">
         <v>87.2</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>31.6</v>
       </c>
       <c r="E30">
         <v>32.1</v>
       </c>
       <c r="F30">
         <v>41.1</v>
       </c>
       <c r="G30">
         <v>51.2</v>
       </c>
       <c r="H30">
         <v>59.9</v>
       </c>
       <c r="I30">
@@ -35386,51 +35386,51 @@
       <c r="AD30">
         <v>99.8</v>
       </c>
       <c r="AE30">
         <v>101.4</v>
       </c>
       <c r="AF30">
         <v>102</v>
       </c>
       <c r="AG30">
         <v>102.9</v>
       </c>
       <c r="AH30">
         <v>108.3</v>
       </c>
       <c r="AI30">
         <v>93.9</v>
       </c>
       <c r="AJ30">
         <v>92.1</v>
       </c>
       <c r="AK30">
         <v>103.7</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>134.69999999999999</v>
       </c>
       <c r="D31">
         <v>103.2</v>
       </c>
       <c r="E31">
         <v>99.7</v>
       </c>
       <c r="F31">
         <v>98.5</v>
       </c>
       <c r="G31">
         <v>107.4</v>
       </c>
       <c r="H31">
         <v>110.9</v>
       </c>
       <c r="I31">
@@ -35499,51 +35499,51 @@
       <c r="AD31">
         <v>141</v>
       </c>
       <c r="AE31">
         <v>140.1</v>
       </c>
       <c r="AF31">
         <v>152.6</v>
       </c>
       <c r="AG31">
         <v>164.2</v>
       </c>
       <c r="AH31">
         <v>180.1</v>
       </c>
       <c r="AI31">
         <v>185.9</v>
       </c>
       <c r="AJ31">
         <v>168.9</v>
       </c>
       <c r="AK31">
         <v>152.80000000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>89.8</v>
       </c>
       <c r="E32">
         <v>84.3</v>
       </c>
       <c r="F32">
         <v>86.4</v>
       </c>
       <c r="G32">
         <v>80.900000000000006</v>
       </c>
       <c r="H32">
         <v>80.7</v>
       </c>
       <c r="I32">
@@ -35612,51 +35612,51 @@
       <c r="AD32">
         <v>117.3</v>
       </c>
       <c r="AE32">
         <v>107.5</v>
       </c>
       <c r="AF32">
         <v>98.6</v>
       </c>
       <c r="AG32">
         <v>94</v>
       </c>
       <c r="AH32">
         <v>94.1</v>
       </c>
       <c r="AI32">
         <v>94.7</v>
       </c>
       <c r="AJ32">
         <v>93.4</v>
       </c>
       <c r="AK32">
         <v>106.8</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>118.5</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>117.9</v>
       </c>
       <c r="G33">
         <v>108.8</v>
       </c>
       <c r="H33">
         <v>98.8</v>
       </c>
       <c r="I33">
@@ -35725,51 +35725,51 @@
       <c r="AD33">
         <v>101.4</v>
       </c>
       <c r="AE33">
         <v>103.7</v>
       </c>
       <c r="AF33">
         <v>94.7</v>
       </c>
       <c r="AG33">
         <v>91</v>
       </c>
       <c r="AH33">
         <v>94.7</v>
       </c>
       <c r="AI33">
         <v>89.3</v>
       </c>
       <c r="AJ33">
         <v>89.6</v>
       </c>
       <c r="AK33">
         <v>93.7</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>90.8</v>
       </c>
       <c r="E34">
         <v>90.3</v>
       </c>
       <c r="F34">
         <v>86</v>
       </c>
       <c r="G34">
         <v>94.1</v>
       </c>
       <c r="H34">
         <v>85.5</v>
       </c>
       <c r="I34">
@@ -35835,54 +35835,54 @@
       <c r="AC34">
         <v>96</v>
       </c>
       <c r="AD34">
         <v>94.9</v>
       </c>
       <c r="AE34">
         <v>96</v>
       </c>
       <c r="AF34">
         <v>99.5</v>
       </c>
       <c r="AG34">
         <v>99</v>
       </c>
       <c r="AH34">
         <v>93.7</v>
       </c>
       <c r="AI34">
         <v>87.4</v>
       </c>
       <c r="AJ34">
         <v>87.6</v>
       </c>
       <c r="AK34">
-        <v>86.2</v>
+        <v>89.5</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>86.1</v>
       </c>
       <c r="E35">
         <v>88.1</v>
       </c>
       <c r="F35">
         <v>86.5</v>
       </c>
       <c r="G35">
         <v>83.3</v>
       </c>
       <c r="H35">
         <v>89</v>
       </c>
       <c r="I35">
@@ -35951,51 +35951,51 @@
       <c r="AD35">
         <v>104.7</v>
       </c>
       <c r="AE35">
         <v>98.2</v>
       </c>
       <c r="AF35">
         <v>89.5</v>
       </c>
       <c r="AG35">
         <v>93.6</v>
       </c>
       <c r="AH35">
         <v>111.3</v>
       </c>
       <c r="AI35">
         <v>118.1</v>
       </c>
       <c r="AJ35">
         <v>122.7</v>
       </c>
       <c r="AK35">
         <v>114.9</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>64.900000000000006</v>
       </c>
       <c r="E36">
         <v>65.8</v>
       </c>
       <c r="F36">
         <v>70.400000000000006</v>
       </c>
       <c r="G36">
         <v>76.400000000000006</v>
       </c>
       <c r="H36">
         <v>80.8</v>
       </c>
       <c r="I36">
@@ -36061,54 +36061,54 @@
       <c r="AC36">
         <v>78.599999999999994</v>
       </c>
       <c r="AD36">
         <v>79.5</v>
       </c>
       <c r="AE36">
         <v>82.2</v>
       </c>
       <c r="AF36">
         <v>79.599999999999994</v>
       </c>
       <c r="AG36">
         <v>81.5</v>
       </c>
       <c r="AH36">
         <v>80.099999999999994</v>
       </c>
       <c r="AI36">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ36">
         <v>78.5</v>
       </c>
       <c r="AK36">
-        <v>81.099999999999994</v>
+        <v>81.2</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>87.5</v>
       </c>
       <c r="E37">
         <v>92.9</v>
       </c>
       <c r="F37">
         <v>87.1</v>
       </c>
       <c r="G37">
         <v>97.8</v>
       </c>
       <c r="H37">
         <v>87.4</v>
       </c>
       <c r="I37">
@@ -36177,51 +36177,51 @@
       <c r="AD37">
         <v>111.6</v>
       </c>
       <c r="AE37">
         <v>111.3</v>
       </c>
       <c r="AF37">
         <v>108.5</v>
       </c>
       <c r="AG37">
         <v>112.4</v>
       </c>
       <c r="AH37">
         <v>116.8</v>
       </c>
       <c r="AI37">
         <v>106.4</v>
       </c>
       <c r="AJ37">
         <v>108.7</v>
       </c>
       <c r="AK37">
         <v>108.4</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>91</v>
       </c>
       <c r="E38">
         <v>84.8</v>
       </c>
       <c r="F38">
         <v>87</v>
       </c>
       <c r="G38">
         <v>88.2</v>
       </c>
       <c r="H38">
         <v>95.2</v>
       </c>
       <c r="I38">
@@ -36290,51 +36290,51 @@
       <c r="AD38">
         <v>108.8</v>
       </c>
       <c r="AE38">
         <v>109.5</v>
       </c>
       <c r="AF38">
         <v>112.8</v>
       </c>
       <c r="AG38">
         <v>113.7</v>
       </c>
       <c r="AH38">
         <v>116.2</v>
       </c>
       <c r="AI38">
         <v>120.8</v>
       </c>
       <c r="AJ38">
         <v>114.3</v>
       </c>
       <c r="AK38">
         <v>105.3</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
         <v>60</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>97.4</v>
       </c>
       <c r="E39">
         <v>99.1</v>
       </c>
       <c r="F39">
         <v>100.5</v>
       </c>
       <c r="G39">
         <v>99.7</v>
       </c>
       <c r="H39">
         <v>100.6</v>
       </c>
       <c r="I39">
@@ -36403,51 +36403,51 @@
       <c r="AD39">
         <v>120.8</v>
       </c>
       <c r="AE39">
         <v>124.5</v>
       </c>
       <c r="AF39">
         <v>124</v>
       </c>
       <c r="AG39">
         <v>115.2</v>
       </c>
       <c r="AH39">
         <v>125.9</v>
       </c>
       <c r="AI39">
         <v>130.4</v>
       </c>
       <c r="AJ39">
         <v>123.4</v>
       </c>
       <c r="AK39">
         <v>104</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
         <v>61</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>108</v>
       </c>
       <c r="E40">
         <v>110.8</v>
       </c>
       <c r="F40">
         <v>95</v>
       </c>
       <c r="G40">
         <v>104.6</v>
       </c>
       <c r="H40">
         <v>87</v>
       </c>
       <c r="I40">
@@ -36512,55 +36512,55 @@
       </c>
       <c r="AC40">
         <v>105.8</v>
       </c>
       <c r="AD40">
         <v>101.3</v>
       </c>
       <c r="AE40">
         <v>102.6</v>
       </c>
       <c r="AF40">
         <v>110.8</v>
       </c>
       <c r="AG40">
         <v>108.7</v>
       </c>
       <c r="AH40">
         <v>98.5</v>
       </c>
       <c r="AI40">
         <v>88.7</v>
       </c>
       <c r="AJ40">
         <v>87.5</v>
       </c>
-      <c r="AK40" t="s">
-        <v>62</v>
+      <c r="AK40">
+        <v>92.2</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>82.2</v>
       </c>
       <c r="E41">
         <v>83.5</v>
       </c>
       <c r="F41">
         <v>86</v>
       </c>
       <c r="G41">
         <v>82.4</v>
       </c>
       <c r="H41">
         <v>85</v>
       </c>
       <c r="I41">
@@ -36626,59 +36626,59 @@
       <c r="AC41">
         <v>87.7</v>
       </c>
       <c r="AD41">
         <v>82.2</v>
       </c>
       <c r="AE41">
         <v>82.5</v>
       </c>
       <c r="AF41">
         <v>89.5</v>
       </c>
       <c r="AG41">
         <v>82.4</v>
       </c>
       <c r="AH41">
         <v>78.7</v>
       </c>
       <c r="AI41">
         <v>80.3</v>
       </c>
       <c r="AJ41">
         <v>83.7</v>
       </c>
       <c r="AK41">
-        <v>75</v>
+        <v>74.599999999999994</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42">
         <v>5560.9</v>
       </c>
       <c r="D42">
         <v>83.4</v>
       </c>
       <c r="E42">
         <v>84.3</v>
       </c>
       <c r="F42">
         <v>86.4</v>
       </c>
       <c r="G42">
         <v>84.5</v>
       </c>
       <c r="H42">
         <v>87.2</v>
       </c>
       <c r="I42">
         <v>89.3</v>
       </c>
       <c r="J42">
         <v>91.1</v>
       </c>
@@ -36742,56 +36742,56 @@
       <c r="AD42">
         <v>105.5</v>
       </c>
       <c r="AE42">
         <v>106.8</v>
       </c>
       <c r="AF42">
         <v>104.7</v>
       </c>
       <c r="AG42">
         <v>105</v>
       </c>
       <c r="AH42">
         <v>105.8</v>
       </c>
       <c r="AI42">
         <v>104.9</v>
       </c>
       <c r="AJ42">
         <v>102.6</v>
       </c>
       <c r="AK42">
         <v>102.4</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C43">
         <v>5211.6000000000004</v>
       </c>
       <c r="D43">
         <v>83.3</v>
       </c>
       <c r="E43">
         <v>84.2</v>
       </c>
       <c r="F43">
         <v>86.1</v>
       </c>
       <c r="G43">
         <v>84.4</v>
       </c>
       <c r="H43">
         <v>87.3</v>
       </c>
       <c r="I43">
         <v>89.5</v>
       </c>
       <c r="J43">
         <v>91.3</v>
       </c>
@@ -36852,54 +36852,54 @@
       <c r="AC43">
         <v>104.3</v>
       </c>
       <c r="AD43">
         <v>105.7</v>
       </c>
       <c r="AE43">
         <v>107.1</v>
       </c>
       <c r="AF43">
         <v>105.1</v>
       </c>
       <c r="AG43">
         <v>105.2</v>
       </c>
       <c r="AH43">
         <v>106.1</v>
       </c>
       <c r="AI43">
         <v>105.1</v>
       </c>
       <c r="AJ43">
         <v>102.6</v>
       </c>
       <c r="AK43">
-        <v>102.5</v>
+        <v>102.6</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>1343.1</v>
       </c>
       <c r="D44">
         <v>81.400000000000006</v>
       </c>
       <c r="E44">
         <v>80.099999999999994</v>
       </c>
       <c r="F44">
         <v>85</v>
       </c>
       <c r="G44">
         <v>82.7</v>
       </c>
       <c r="H44">
         <v>83.1</v>
       </c>
       <c r="I44">
@@ -36968,51 +36968,51 @@
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>96.4</v>
       </c>
       <c r="AG44">
         <v>96.1</v>
       </c>
       <c r="AH44">
         <v>94.8</v>
       </c>
       <c r="AI44">
         <v>95</v>
       </c>
       <c r="AJ44">
         <v>91.9</v>
       </c>
       <c r="AK44">
         <v>93.1</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>88.6</v>
       </c>
       <c r="E45">
         <v>86</v>
       </c>
       <c r="F45">
         <v>84.8</v>
       </c>
       <c r="G45">
         <v>80.8</v>
       </c>
       <c r="H45">
         <v>85.8</v>
       </c>
       <c r="I45">
@@ -37081,51 +37081,51 @@
       <c r="AD45">
         <v>109.2</v>
       </c>
       <c r="AE45">
         <v>106.7</v>
       </c>
       <c r="AF45">
         <v>103.7</v>
       </c>
       <c r="AG45">
         <v>107.9</v>
       </c>
       <c r="AH45">
         <v>105.7</v>
       </c>
       <c r="AI45">
         <v>107</v>
       </c>
       <c r="AJ45">
         <v>105</v>
       </c>
       <c r="AK45">
         <v>102.3</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
         <v>45</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>112.3</v>
       </c>
       <c r="E46">
         <v>96.6</v>
       </c>
       <c r="F46">
         <v>80.8</v>
       </c>
       <c r="G46">
         <v>84.6</v>
       </c>
       <c r="H46">
         <v>93.5</v>
       </c>
       <c r="I46">
@@ -37194,51 +37194,51 @@
       <c r="AD46">
         <v>103</v>
       </c>
       <c r="AE46">
         <v>90</v>
       </c>
       <c r="AF46">
         <v>91.6</v>
       </c>
       <c r="AG46">
         <v>88</v>
       </c>
       <c r="AH46">
         <v>84.9</v>
       </c>
       <c r="AI46">
         <v>74.400000000000006</v>
       </c>
       <c r="AJ46">
         <v>70.2</v>
       </c>
       <c r="AK46">
         <v>69.5</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>70.2</v>
       </c>
       <c r="E47">
         <v>70.7</v>
       </c>
       <c r="F47">
         <v>78</v>
       </c>
       <c r="G47">
         <v>81.8</v>
       </c>
       <c r="H47">
         <v>85.9</v>
       </c>
       <c r="I47">
@@ -37307,56 +37307,56 @@
       <c r="AD47">
         <v>103.7</v>
       </c>
       <c r="AE47">
         <v>109.1</v>
       </c>
       <c r="AF47">
         <v>108.5</v>
       </c>
       <c r="AG47">
         <v>101.2</v>
       </c>
       <c r="AH47">
         <v>103</v>
       </c>
       <c r="AI47">
         <v>101.1</v>
       </c>
       <c r="AJ47">
         <v>95.6</v>
       </c>
       <c r="AK47">
         <v>101.8</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>89.6</v>
       </c>
       <c r="E48">
         <v>97.9</v>
       </c>
       <c r="F48">
         <v>104.6</v>
       </c>
       <c r="G48">
         <v>100.9</v>
       </c>
       <c r="H48">
         <v>106.1</v>
       </c>
       <c r="I48">
         <v>103.3</v>
       </c>
       <c r="J48">
         <v>102.1</v>
       </c>
@@ -37420,51 +37420,51 @@
       <c r="AD48">
         <v>116</v>
       </c>
       <c r="AE48">
         <v>118.1</v>
       </c>
       <c r="AF48">
         <v>118.1</v>
       </c>
       <c r="AG48">
         <v>112.2</v>
       </c>
       <c r="AH48">
         <v>119</v>
       </c>
       <c r="AI48">
         <v>115.4</v>
       </c>
       <c r="AJ48">
         <v>114.9</v>
       </c>
       <c r="AK48">
         <v>112.9</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
         <v>47</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>83.4</v>
       </c>
       <c r="E49">
         <v>82</v>
       </c>
       <c r="F49">
         <v>85.9</v>
       </c>
       <c r="G49">
         <v>81.2</v>
       </c>
       <c r="H49">
         <v>80.400000000000006</v>
       </c>
       <c r="I49">
@@ -37533,51 +37533,51 @@
       <c r="AD49">
         <v>122.5</v>
       </c>
       <c r="AE49">
         <v>130.1</v>
       </c>
       <c r="AF49">
         <v>120.9</v>
       </c>
       <c r="AG49">
         <v>103.1</v>
       </c>
       <c r="AH49">
         <v>131.1</v>
       </c>
       <c r="AI49">
         <v>105.7</v>
       </c>
       <c r="AJ49">
         <v>88.6</v>
       </c>
       <c r="AK49">
         <v>90.9</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>85.2</v>
       </c>
       <c r="E50">
         <v>76.2</v>
       </c>
       <c r="F50">
         <v>93.6</v>
       </c>
       <c r="G50">
         <v>89.9</v>
       </c>
       <c r="H50">
         <v>85.8</v>
       </c>
       <c r="I50">
@@ -37646,164 +37646,164 @@
       <c r="AD50">
         <v>106</v>
       </c>
       <c r="AE50">
         <v>105.4</v>
       </c>
       <c r="AF50">
         <v>90.2</v>
       </c>
       <c r="AG50">
         <v>86.7</v>
       </c>
       <c r="AH50">
         <v>83.7</v>
       </c>
       <c r="AI50">
         <v>81.5</v>
       </c>
       <c r="AJ50">
         <v>76.8</v>
       </c>
       <c r="AK50">
         <v>66.599999999999994</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
         <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>75.8</v>
       </c>
       <c r="E52">
         <v>77.5</v>
       </c>
       <c r="F52">
         <v>78.599999999999994</v>
       </c>
       <c r="G52">
         <v>78.099999999999994</v>
       </c>
       <c r="H52">
         <v>89.3</v>
       </c>
       <c r="I52">
@@ -37872,56 +37872,56 @@
       <c r="AD52">
         <v>105.2</v>
       </c>
       <c r="AE52">
         <v>145.6</v>
       </c>
       <c r="AF52">
         <v>113.7</v>
       </c>
       <c r="AG52">
         <v>118.3</v>
       </c>
       <c r="AH52">
         <v>113.7</v>
       </c>
       <c r="AI52">
         <v>109.7</v>
       </c>
       <c r="AJ52">
         <v>114.3</v>
       </c>
       <c r="AK52">
         <v>104.3</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>78.7</v>
       </c>
       <c r="E53">
         <v>80.8</v>
       </c>
       <c r="F53">
         <v>81.599999999999994</v>
       </c>
       <c r="G53">
         <v>82.1</v>
       </c>
       <c r="H53">
         <v>84.7</v>
       </c>
       <c r="I53">
         <v>85.4</v>
       </c>
       <c r="J53">
         <v>88.1</v>
       </c>
@@ -37985,51 +37985,51 @@
       <c r="AD53">
         <v>102.6</v>
       </c>
       <c r="AE53">
         <v>103.2</v>
       </c>
       <c r="AF53">
         <v>103</v>
       </c>
       <c r="AG53">
         <v>106.1</v>
       </c>
       <c r="AH53">
         <v>107.9</v>
       </c>
       <c r="AI53">
         <v>109.2</v>
       </c>
       <c r="AJ53">
         <v>109.4</v>
       </c>
       <c r="AK53">
         <v>108.8</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>82</v>
       </c>
       <c r="E54">
         <v>82.4</v>
       </c>
       <c r="F54">
         <v>84.3</v>
       </c>
       <c r="G54">
         <v>83.9</v>
       </c>
       <c r="H54">
         <v>89.4</v>
       </c>
       <c r="I54">
@@ -38095,54 +38095,54 @@
       <c r="AC54">
         <v>103.6</v>
       </c>
       <c r="AD54">
         <v>103.2</v>
       </c>
       <c r="AE54">
         <v>103.3</v>
       </c>
       <c r="AF54">
         <v>102</v>
       </c>
       <c r="AG54">
         <v>104.3</v>
       </c>
       <c r="AH54">
         <v>107.7</v>
       </c>
       <c r="AI54">
         <v>108.3</v>
       </c>
       <c r="AJ54">
         <v>103</v>
       </c>
       <c r="AK54">
-        <v>98.1</v>
+        <v>98</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>87.2</v>
       </c>
       <c r="E55">
         <v>84.2</v>
       </c>
       <c r="F55">
         <v>90.2</v>
       </c>
       <c r="G55">
         <v>93.8</v>
       </c>
       <c r="H55">
         <v>92.3</v>
       </c>
       <c r="I55">
@@ -38211,51 +38211,51 @@
       <c r="AD55">
         <v>125.4</v>
       </c>
       <c r="AE55">
         <v>125.5</v>
       </c>
       <c r="AF55">
         <v>135.9</v>
       </c>
       <c r="AG55">
         <v>124.4</v>
       </c>
       <c r="AH55">
         <v>124.8</v>
       </c>
       <c r="AI55">
         <v>129</v>
       </c>
       <c r="AJ55">
         <v>133.4</v>
       </c>
       <c r="AK55">
         <v>142.19999999999999</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>88.3</v>
       </c>
       <c r="E56">
         <v>90.3</v>
       </c>
       <c r="F56">
         <v>90.3</v>
       </c>
       <c r="G56">
         <v>89.2</v>
       </c>
       <c r="H56">
         <v>94.3</v>
       </c>
       <c r="I56">
@@ -38324,51 +38324,51 @@
       <c r="AD56">
         <v>118</v>
       </c>
       <c r="AE56">
         <v>120.7</v>
       </c>
       <c r="AF56">
         <v>122.1</v>
       </c>
       <c r="AG56">
         <v>126.3</v>
       </c>
       <c r="AH56">
         <v>130.19999999999999</v>
       </c>
       <c r="AI56">
         <v>129.6</v>
       </c>
       <c r="AJ56">
         <v>124.8</v>
       </c>
       <c r="AK56">
         <v>116.9</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>185.9</v>
       </c>
       <c r="D57">
         <v>80.900000000000006</v>
       </c>
       <c r="E57">
         <v>78.7</v>
       </c>
       <c r="F57">
         <v>78.2</v>
       </c>
       <c r="G57">
         <v>75.400000000000006</v>
       </c>
       <c r="H57">
         <v>80.3</v>
       </c>
       <c r="I57">
@@ -38437,51 +38437,51 @@
       <c r="AD57">
         <v>94.5</v>
       </c>
       <c r="AE57">
         <v>96.1</v>
       </c>
       <c r="AF57">
         <v>100.9</v>
       </c>
       <c r="AG57">
         <v>105</v>
       </c>
       <c r="AH57">
         <v>106.5</v>
       </c>
       <c r="AI57">
         <v>109.6</v>
       </c>
       <c r="AJ57">
         <v>100.6</v>
       </c>
       <c r="AK57">
         <v>98.7</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.9</v>
       </c>
       <c r="E58">
         <v>98.3</v>
       </c>
       <c r="F58">
         <v>99.7</v>
       </c>
       <c r="G58">
         <v>96.5</v>
       </c>
       <c r="H58">
         <v>94.1</v>
       </c>
       <c r="I58">
@@ -38546,55 +38546,55 @@
       </c>
       <c r="AC58">
         <v>95.9</v>
       </c>
       <c r="AD58">
         <v>97.5</v>
       </c>
       <c r="AE58">
         <v>96.1</v>
       </c>
       <c r="AF58">
         <v>93.3</v>
       </c>
       <c r="AG58">
         <v>92.6</v>
       </c>
       <c r="AH58">
         <v>92.1</v>
       </c>
       <c r="AI58">
         <v>92.2</v>
       </c>
       <c r="AJ58">
         <v>91.1</v>
       </c>
-      <c r="AK58" t="s">
-        <v>62</v>
+      <c r="AK58">
+        <v>95</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
         <v>51</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>77.3</v>
       </c>
       <c r="E59">
         <v>77.5</v>
       </c>
       <c r="F59">
         <v>80.3</v>
       </c>
       <c r="G59">
         <v>79.2</v>
       </c>
       <c r="H59">
         <v>83.1</v>
       </c>
       <c r="I59">
@@ -38660,59 +38660,59 @@
       <c r="AC59">
         <v>102.9</v>
       </c>
       <c r="AD59">
         <v>103.4</v>
       </c>
       <c r="AE59">
         <v>103.6</v>
       </c>
       <c r="AF59">
         <v>99.9</v>
       </c>
       <c r="AG59">
         <v>101.4</v>
       </c>
       <c r="AH59">
         <v>103</v>
       </c>
       <c r="AI59">
         <v>103.7</v>
       </c>
       <c r="AJ59">
         <v>102.5</v>
       </c>
       <c r="AK59">
-        <v>98.4</v>
+        <v>98.3</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>91.4</v>
       </c>
       <c r="E60">
         <v>91.6</v>
       </c>
       <c r="F60">
         <v>90.4</v>
       </c>
       <c r="G60">
         <v>90.5</v>
       </c>
       <c r="H60">
         <v>90.5</v>
       </c>
       <c r="I60">
         <v>85.2</v>
       </c>
       <c r="J60">
         <v>89.1</v>
       </c>
@@ -38776,56 +38776,56 @@
       <c r="AD60">
         <v>116.9</v>
       </c>
       <c r="AE60">
         <v>113.2</v>
       </c>
       <c r="AF60">
         <v>115.2</v>
       </c>
       <c r="AG60">
         <v>109.7</v>
       </c>
       <c r="AH60">
         <v>101.7</v>
       </c>
       <c r="AI60">
         <v>112.7</v>
       </c>
       <c r="AJ60">
         <v>109.9</v>
       </c>
       <c r="AK60">
         <v>122.5</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
       <c r="E61">
         <v>86.2</v>
       </c>
       <c r="F61">
         <v>87.3</v>
       </c>
       <c r="G61">
         <v>87.5</v>
       </c>
       <c r="H61">
         <v>86</v>
       </c>
       <c r="I61">
         <v>85.7</v>
       </c>
       <c r="J61">
         <v>84.5</v>
       </c>
@@ -38889,164 +38889,164 @@
       <c r="AD61">
         <v>103.9</v>
       </c>
       <c r="AE61">
         <v>99.7</v>
       </c>
       <c r="AF61">
         <v>100.1</v>
       </c>
       <c r="AG61">
         <v>101.3</v>
       </c>
       <c r="AH61">
         <v>102.4</v>
       </c>
       <c r="AI61">
         <v>102.4</v>
       </c>
       <c r="AJ61">
         <v>101.8</v>
       </c>
       <c r="AK61">
         <v>99.6</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
         <v>53</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="L62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="M62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Q62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="R62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="S62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="U62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="V62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="W62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="X62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Y62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="Z62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AA62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AB62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AC62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AD62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AE62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AF62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AG62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AH62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AI62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AJ62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="AK62" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
         <v>47</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>73.5</v>
       </c>
       <c r="E63">
         <v>78.099999999999994</v>
       </c>
       <c r="F63">
         <v>80.900000000000006</v>
       </c>
       <c r="G63">
         <v>75.3</v>
       </c>
       <c r="H63">
         <v>81.8</v>
       </c>
       <c r="I63">
@@ -39115,51 +39115,51 @@
       <c r="AD63">
         <v>108.6</v>
       </c>
       <c r="AE63">
         <v>104.2</v>
       </c>
       <c r="AF63">
         <v>93</v>
       </c>
       <c r="AG63">
         <v>97.6</v>
       </c>
       <c r="AH63">
         <v>116</v>
       </c>
       <c r="AI63">
         <v>127.3</v>
       </c>
       <c r="AJ63">
         <v>140</v>
       </c>
       <c r="AK63">
         <v>130.80000000000001</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>82.4</v>
       </c>
       <c r="E64">
         <v>74.599999999999994</v>
       </c>
       <c r="F64">
         <v>91.9</v>
       </c>
       <c r="G64">
         <v>76</v>
       </c>
       <c r="H64">
         <v>88.2</v>
       </c>
       <c r="I64">
@@ -39228,51 +39228,51 @@
       <c r="AD64">
         <v>139.6</v>
       </c>
       <c r="AE64">
         <v>128</v>
       </c>
       <c r="AF64">
         <v>125.4</v>
       </c>
       <c r="AG64">
         <v>116.6</v>
       </c>
       <c r="AH64">
         <v>126</v>
       </c>
       <c r="AI64">
         <v>117.2</v>
       </c>
       <c r="AJ64">
         <v>128.4</v>
       </c>
       <c r="AK64">
         <v>91.9</v>
       </c>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>86.5</v>
       </c>
       <c r="E65">
         <v>88.9</v>
       </c>
       <c r="F65">
         <v>88.3</v>
       </c>
       <c r="G65">
         <v>96</v>
       </c>
       <c r="H65">
         <v>89</v>
       </c>
       <c r="I65">
@@ -39341,51 +39341,51 @@
       <c r="AD65">
         <v>101.9</v>
       </c>
       <c r="AE65">
         <v>97.2</v>
       </c>
       <c r="AF65">
         <v>98.1</v>
       </c>
       <c r="AG65">
         <v>103</v>
       </c>
       <c r="AH65">
         <v>99.9</v>
       </c>
       <c r="AI65">
         <v>98.5</v>
       </c>
       <c r="AJ65">
         <v>95.3</v>
       </c>
       <c r="AK65">
         <v>103.8</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
         <v>56</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>133.1</v>
       </c>
       <c r="E66">
         <v>119.5</v>
       </c>
       <c r="F66">
         <v>119.1</v>
       </c>
       <c r="G66">
         <v>108.4</v>
       </c>
       <c r="H66">
         <v>130.4</v>
       </c>
       <c r="I66">
@@ -39454,51 +39454,51 @@
       <c r="AD66">
         <v>103</v>
       </c>
       <c r="AE66">
         <v>98.3</v>
       </c>
       <c r="AF66">
         <v>95.7</v>
       </c>
       <c r="AG66">
         <v>92.2</v>
       </c>
       <c r="AH66">
         <v>94.1</v>
       </c>
       <c r="AI66">
         <v>89.6</v>
       </c>
       <c r="AJ66">
         <v>89.2</v>
       </c>
       <c r="AK66">
         <v>85</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>89.8</v>
       </c>
       <c r="E67">
         <v>86.2</v>
       </c>
       <c r="F67">
         <v>83.5</v>
       </c>
       <c r="G67">
         <v>75.2</v>
       </c>
       <c r="H67">
         <v>78.599999999999994</v>
       </c>
       <c r="I67">
@@ -39567,164 +39567,164 @@
       <c r="AD67">
         <v>84.4</v>
       </c>
       <c r="AE67">
         <v>86.3</v>
       </c>
       <c r="AF67">
         <v>89.3</v>
       </c>
       <c r="AG67">
         <v>91</v>
       </c>
       <c r="AH67">
         <v>93.8</v>
       </c>
       <c r="AI67">
         <v>100.4</v>
       </c>
       <c r="AJ67">
         <v>96</v>
       </c>
       <c r="AK67">
         <v>90.9</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
         <v>61</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="R68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Z68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AA68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AB68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AC68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AD68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AE68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AF68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AG68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AH68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AI68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AJ68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="AK68" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
         <v>51</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>79</v>
       </c>
       <c r="E69">
         <v>83.5</v>
       </c>
       <c r="F69">
         <v>86</v>
       </c>
       <c r="G69">
         <v>80.7</v>
       </c>
       <c r="H69">
         <v>84.2</v>
       </c>
       <c r="I69">
@@ -39790,59 +39790,59 @@
       <c r="AC69">
         <v>99.5</v>
       </c>
       <c r="AD69">
         <v>96.4</v>
       </c>
       <c r="AE69">
         <v>98.9</v>
       </c>
       <c r="AF69">
         <v>96.7</v>
       </c>
       <c r="AG69">
         <v>92.5</v>
       </c>
       <c r="AH69">
         <v>93.6</v>
       </c>
       <c r="AI69">
         <v>96.5</v>
       </c>
       <c r="AJ69">
         <v>94.9</v>
       </c>
       <c r="AK69">
-        <v>96.5</v>
+        <v>96.4</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>43.5</v>
       </c>
       <c r="E70">
         <v>26</v>
       </c>
       <c r="F70">
         <v>19.899999999999999</v>
       </c>
       <c r="G70">
         <v>20.3</v>
       </c>
       <c r="H70">
         <v>28.9</v>
       </c>
       <c r="I70">
         <v>21.9</v>
       </c>
       <c r="J70">
         <v>40.200000000000003</v>
       </c>