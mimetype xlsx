--- v3 (2026-09-23)
+++ v4 (2026-11-08)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D0A90EA-918F-4BA3-B63A-77F13CCC85FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{758524E9-DD54-405E-9CF3-033447959AFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2304" yWindow="2304" windowWidth="17280" windowHeight="9960" xr2:uid="{4FA554E6-08A6-46D5-8E27-147F14E0C595}"/>
+    <workbookView xWindow="3072" yWindow="3072" windowWidth="17280" windowHeight="9960" xr2:uid="{228D6B22-3CA5-42DE-8EB2-63A59B9BA86F}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="7" r:id="rId1"/>
     <sheet name="生産計" sheetId="2" r:id="rId2"/>
     <sheet name="出荷計" sheetId="3" r:id="rId3"/>
     <sheet name="在庫計（期末）" sheetId="4" r:id="rId4"/>
     <sheet name="在庫計（平均）" sheetId="5" r:id="rId5"/>
     <sheet name="在庫率計" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1051" uniqueCount="94">
   <si>
     <t>項目：総合季節調整済指数【四半期】付加価値額生産（2020＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>付加生産ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -160,50 +160,53 @@
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
     <t>2026Q2</t>
   </si>
   <si>
+    <t>p 2026Q3</t>
+  </si>
+  <si>
     <t>鉱工業</t>
   </si>
   <si>
     <t>最終需要財</t>
   </si>
   <si>
     <t>投資財</t>
   </si>
   <si>
     <t>資本財</t>
   </si>
   <si>
     <t>資本財（除．輸送機械）</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>汎用・業務用機械工業</t>
   </si>
   <si>
     <t>電気・情報通信機械工業</t>
@@ -229,84 +232,84 @@
   <si>
     <t>化学工業（除．無機・有機化学工業）</t>
   </si>
   <si>
     <t>石油・石炭製品工業</t>
   </si>
   <si>
     <t>プラスチック製品工業</t>
   </si>
   <si>
     <t>消費財</t>
   </si>
   <si>
     <t>耐久消費財</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>食料品・たばこ工業</t>
   </si>
   <si>
+    <t>***</t>
+  </si>
+  <si>
     <t>生産財</t>
   </si>
   <si>
     <t>鉱工業用生産財</t>
   </si>
   <si>
     <t>電子部品・デバイス工業</t>
   </si>
   <si>
     <t>無機・有機化学工業</t>
   </si>
   <si>
     <t>鉱業</t>
   </si>
   <si>
     <t>その他用生産財</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】出荷（2020＝100.0）</t>
   </si>
   <si>
     <t>出荷ウエイト</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（期末）（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫ウエイト</t>
-  </si>
-[...1 lines deleted...]
-    <t>***</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫（平均）（2020＝100.0）</t>
   </si>
   <si>
     <t>項目：総合季節調整済指数【四半期】在庫率（2020＝100.0）</t>
   </si>
   <si>
     <t>在庫率ウエイト</t>
   </si>
   <si>
     <t>利用上の注意</t>
     <rPh sb="0" eb="3">
       <t>リヨウジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>月次</t>
   </si>
   <si>
     <t>西暦４桁と月を２桁で表記しています。</t>
@@ -335,51 +338,51 @@
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>西暦４桁とFYで表記しています。</t>
   </si>
   <si>
     <t>例：2025年度（2025年4月～2026年3月）→2025FY</t>
   </si>
   <si>
     <t>年月の左にPが表示されている場合は、速報値です。</t>
   </si>
   <si>
     <t>業種又は品目で、指数を構成する元データ（構成品目数又は回答数）が３未満の場合、秘密保護のために「X」としています。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>業種又は品目で指数を作成していない場合、｢***｣としています。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -411,51 +414,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{0242B9B1-EEBC-467E-8CB2-2CA428FFB6F1}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{1C8C6884-7F77-4F38-B38E-A6A78FE48861}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -750,164 +753,164 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42AA923F-7BC9-4EE7-82CD-9C3D6BA32DF8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{380DC3F7-7953-4365-9612-34CBC927565C}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:1">
       <c r="A5" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:1">
       <c r="A7" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:1">
       <c r="A8" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:1">
       <c r="A9" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:1">
       <c r="A11" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:1">
       <c r="A12" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:1">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:1">
       <c r="A16" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:1">
       <c r="A17" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:1">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:1">
       <c r="A20" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:1">
       <c r="A21" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9FC337A-EE8B-49B0-8C47-B38685F19D34}">
-  <dimension ref="A1:AK70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BCFE31D-C064-4F3A-A4BD-5D6C0C92CC7C}">
+  <dimension ref="A1:AL70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.69921875" customWidth="1"/>
+    <col min="1" max="38" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:38">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -969,52 +972,55 @@
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
+      <c r="AL2">
+        <v>2026000709</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -1082,57 +1088,60 @@
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
+      <c r="AL3" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:38">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>114.4</v>
       </c>
       <c r="E4">
         <v>114.6</v>
       </c>
       <c r="F4">
         <v>113.8</v>
       </c>
       <c r="G4">
         <v>115.5</v>
       </c>
       <c r="H4">
         <v>113.4</v>
       </c>
       <c r="I4">
         <v>113.5</v>
       </c>
       <c r="J4">
         <v>112.6</v>
       </c>
@@ -1195,57 +1204,60 @@
       </c>
       <c r="AD4">
         <v>101.4</v>
       </c>
       <c r="AE4">
         <v>101.8</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>101.3</v>
       </c>
       <c r="AH4">
         <v>100.2</v>
       </c>
       <c r="AI4">
         <v>100.5</v>
       </c>
       <c r="AJ4">
         <v>103</v>
       </c>
       <c r="AK4">
         <v>103.2</v>
       </c>
+      <c r="AL4">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:38">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>5153.3999999999996</v>
       </c>
       <c r="D5">
         <v>112.6</v>
       </c>
       <c r="E5">
         <v>112.9</v>
       </c>
       <c r="F5">
         <v>112.5</v>
       </c>
       <c r="G5">
         <v>114</v>
       </c>
       <c r="H5">
         <v>112.2</v>
       </c>
       <c r="I5">
         <v>112.5</v>
       </c>
       <c r="J5">
         <v>112.4</v>
       </c>
@@ -1308,57 +1320,60 @@
       </c>
       <c r="AD5">
         <v>101.3</v>
       </c>
       <c r="AE5">
         <v>103.3</v>
       </c>
       <c r="AF5">
         <v>103.1</v>
       </c>
       <c r="AG5">
         <v>101.9</v>
       </c>
       <c r="AH5">
         <v>101.6</v>
       </c>
       <c r="AI5">
         <v>102</v>
       </c>
       <c r="AJ5">
         <v>103.9</v>
       </c>
       <c r="AK5">
         <v>104.1</v>
       </c>
+      <c r="AL5">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:38">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6">
         <v>2461.1999999999998</v>
       </c>
       <c r="D6">
         <v>115.9</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>117.5</v>
       </c>
       <c r="G6">
         <v>115.4</v>
       </c>
       <c r="H6">
         <v>112</v>
       </c>
       <c r="I6">
         <v>114.3</v>
       </c>
       <c r="J6">
         <v>116.5</v>
       </c>
@@ -1421,57 +1436,60 @@
       </c>
       <c r="AD6">
         <v>102.3</v>
       </c>
       <c r="AE6">
         <v>104.1</v>
       </c>
       <c r="AF6">
         <v>104</v>
       </c>
       <c r="AG6">
         <v>103.6</v>
       </c>
       <c r="AH6">
         <v>102.3</v>
       </c>
       <c r="AI6">
         <v>103.4</v>
       </c>
       <c r="AJ6">
         <v>104.8</v>
       </c>
       <c r="AK6">
         <v>104.5</v>
       </c>
+      <c r="AL6">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:38">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>1815.3</v>
       </c>
       <c r="D7">
         <v>118.1</v>
       </c>
       <c r="E7">
         <v>119.9</v>
       </c>
       <c r="F7">
         <v>119.8</v>
       </c>
       <c r="G7">
         <v>116.7</v>
       </c>
       <c r="H7">
         <v>112.9</v>
       </c>
       <c r="I7">
         <v>116.2</v>
       </c>
       <c r="J7">
         <v>118</v>
       </c>
@@ -1534,57 +1552,60 @@
       </c>
       <c r="AD7">
         <v>106.5</v>
       </c>
       <c r="AE7">
         <v>108.9</v>
       </c>
       <c r="AF7">
         <v>109</v>
       </c>
       <c r="AG7">
         <v>108.8</v>
       </c>
       <c r="AH7">
         <v>107.8</v>
       </c>
       <c r="AI7">
         <v>109.1</v>
       </c>
       <c r="AJ7">
         <v>111.4</v>
       </c>
       <c r="AK7">
         <v>111</v>
       </c>
+      <c r="AL7">
+        <v>119.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:38">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8">
         <v>1425.1</v>
       </c>
       <c r="D8">
         <v>118.9</v>
       </c>
       <c r="E8">
         <v>118.1</v>
       </c>
       <c r="F8">
         <v>119.8</v>
       </c>
       <c r="G8">
         <v>118.4</v>
       </c>
       <c r="H8">
         <v>111.2</v>
       </c>
       <c r="I8">
         <v>112.1</v>
       </c>
       <c r="J8">
         <v>116.3</v>
       </c>
@@ -1647,57 +1668,60 @@
       </c>
       <c r="AD8">
         <v>107</v>
       </c>
       <c r="AE8">
         <v>112.9</v>
       </c>
       <c r="AF8">
         <v>110.3</v>
       </c>
       <c r="AG8">
         <v>110.6</v>
       </c>
       <c r="AH8">
         <v>108.9</v>
       </c>
       <c r="AI8">
         <v>111.4</v>
       </c>
       <c r="AJ8">
         <v>112.5</v>
       </c>
       <c r="AK8">
         <v>113.3</v>
       </c>
+      <c r="AL8">
+        <v>123.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:38">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9">
         <v>15.2</v>
       </c>
       <c r="D9">
         <v>80.7</v>
       </c>
       <c r="E9">
         <v>86.3</v>
       </c>
       <c r="F9">
         <v>86.9</v>
       </c>
       <c r="G9">
         <v>89</v>
       </c>
       <c r="H9">
         <v>89.3</v>
       </c>
       <c r="I9">
         <v>94.6</v>
       </c>
       <c r="J9">
         <v>97.3</v>
       </c>
@@ -1760,57 +1784,60 @@
       </c>
       <c r="AD9">
         <v>128.1</v>
       </c>
       <c r="AE9">
         <v>136</v>
       </c>
       <c r="AF9">
         <v>148.1</v>
       </c>
       <c r="AG9">
         <v>161.6</v>
       </c>
       <c r="AH9">
         <v>168.1</v>
       </c>
       <c r="AI9">
         <v>174.9</v>
       </c>
       <c r="AJ9">
         <v>179.8</v>
       </c>
       <c r="AK9">
         <v>191.2</v>
       </c>
+      <c r="AL9">
+        <v>206.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:38">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10">
         <v>714.6</v>
       </c>
       <c r="D10">
         <v>123.6</v>
       </c>
       <c r="E10">
         <v>124.8</v>
       </c>
       <c r="F10">
         <v>123.9</v>
       </c>
       <c r="G10">
         <v>121</v>
       </c>
       <c r="H10">
         <v>113.5</v>
       </c>
       <c r="I10">
         <v>115.7</v>
       </c>
       <c r="J10">
         <v>114</v>
       </c>
@@ -1873,57 +1900,60 @@
       </c>
       <c r="AD10">
         <v>113.7</v>
       </c>
       <c r="AE10">
         <v>123.4</v>
       </c>
       <c r="AF10">
         <v>117.5</v>
       </c>
       <c r="AG10">
         <v>118.7</v>
       </c>
       <c r="AH10">
         <v>116.5</v>
       </c>
       <c r="AI10">
         <v>121.3</v>
       </c>
       <c r="AJ10">
         <v>121.8</v>
       </c>
       <c r="AK10">
         <v>123.3</v>
       </c>
+      <c r="AL10">
+        <v>141.69999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:38">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11">
         <v>281.5</v>
       </c>
       <c r="D11">
         <v>123.5</v>
       </c>
       <c r="E11">
         <v>112.4</v>
       </c>
       <c r="F11">
         <v>121.6</v>
       </c>
       <c r="G11">
         <v>118.9</v>
       </c>
       <c r="H11">
         <v>113.1</v>
       </c>
       <c r="I11">
         <v>106.3</v>
       </c>
       <c r="J11">
         <v>121.2</v>
       </c>
@@ -1986,57 +2016,60 @@
       </c>
       <c r="AD11">
         <v>101</v>
       </c>
       <c r="AE11">
         <v>102.8</v>
       </c>
       <c r="AF11">
         <v>105.7</v>
       </c>
       <c r="AG11">
         <v>108.7</v>
       </c>
       <c r="AH11">
         <v>104.1</v>
       </c>
       <c r="AI11">
         <v>103.5</v>
       </c>
       <c r="AJ11">
         <v>111.1</v>
       </c>
       <c r="AK11">
         <v>109.5</v>
       </c>
+      <c r="AL11">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:38">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>364.5</v>
       </c>
       <c r="D12">
         <v>110.8</v>
       </c>
       <c r="E12">
         <v>109.9</v>
       </c>
       <c r="F12">
         <v>111.8</v>
       </c>
       <c r="G12">
         <v>113.5</v>
       </c>
       <c r="H12">
         <v>107.4</v>
       </c>
       <c r="I12">
         <v>113.6</v>
       </c>
       <c r="J12">
         <v>118.1</v>
       </c>
@@ -2099,57 +2132,60 @@
       </c>
       <c r="AD12">
         <v>98.4</v>
       </c>
       <c r="AE12">
         <v>99.6</v>
       </c>
       <c r="AF12">
         <v>98.9</v>
       </c>
       <c r="AG12">
         <v>97.2</v>
       </c>
       <c r="AH12">
         <v>96.4</v>
       </c>
       <c r="AI12">
         <v>98.9</v>
       </c>
       <c r="AJ12">
         <v>94.6</v>
       </c>
       <c r="AK12">
         <v>99.5</v>
       </c>
+      <c r="AL12">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:38">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13">
         <v>263.5</v>
       </c>
       <c r="D13">
         <v>125.3</v>
       </c>
       <c r="E13">
         <v>126.8</v>
       </c>
       <c r="F13">
         <v>120.1</v>
       </c>
       <c r="G13">
         <v>127.8</v>
       </c>
       <c r="H13">
         <v>129</v>
       </c>
       <c r="I13">
         <v>129.30000000000001</v>
       </c>
       <c r="J13">
         <v>123</v>
       </c>
@@ -2212,57 +2248,60 @@
       </c>
       <c r="AD13">
         <v>107.5</v>
       </c>
       <c r="AE13">
         <v>110</v>
       </c>
       <c r="AF13">
         <v>113.9</v>
       </c>
       <c r="AG13">
         <v>112.1</v>
       </c>
       <c r="AH13">
         <v>110</v>
       </c>
       <c r="AI13">
         <v>112.8</v>
       </c>
       <c r="AJ13">
         <v>118</v>
       </c>
       <c r="AK13">
         <v>113.1</v>
       </c>
+      <c r="AL13">
+        <v>115</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:38">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14">
         <v>126.7</v>
       </c>
       <c r="D14">
         <v>103.8</v>
       </c>
       <c r="E14">
         <v>101.5</v>
       </c>
       <c r="F14">
         <v>101.9</v>
       </c>
       <c r="G14">
         <v>104</v>
       </c>
       <c r="H14">
         <v>105.9</v>
       </c>
       <c r="I14">
         <v>105.3</v>
       </c>
       <c r="J14">
         <v>110.1</v>
       </c>
@@ -2325,57 +2364,60 @@
       </c>
       <c r="AD14">
         <v>83.7</v>
       </c>
       <c r="AE14">
         <v>83.2</v>
       </c>
       <c r="AF14">
         <v>81.3</v>
       </c>
       <c r="AG14">
         <v>83.6</v>
       </c>
       <c r="AH14">
         <v>84.8</v>
       </c>
       <c r="AI14">
         <v>82.2</v>
       </c>
       <c r="AJ14">
         <v>83.2</v>
       </c>
       <c r="AK14">
         <v>82</v>
       </c>
+      <c r="AL14">
+        <v>82.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:38">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>13.3</v>
       </c>
       <c r="D15">
         <v>105.2</v>
       </c>
       <c r="E15">
         <v>105.2</v>
       </c>
       <c r="F15">
         <v>104.7</v>
       </c>
       <c r="G15">
         <v>105.8</v>
       </c>
       <c r="H15">
         <v>103.7</v>
       </c>
       <c r="I15">
         <v>104.1</v>
       </c>
       <c r="J15">
         <v>102.9</v>
       </c>
@@ -2438,57 +2480,60 @@
       </c>
       <c r="AD15">
         <v>81.2</v>
       </c>
       <c r="AE15">
         <v>79.099999999999994</v>
       </c>
       <c r="AF15">
         <v>80.3</v>
       </c>
       <c r="AG15">
         <v>75.5</v>
       </c>
       <c r="AH15">
         <v>73.900000000000006</v>
       </c>
       <c r="AI15">
         <v>74.8</v>
       </c>
       <c r="AJ15">
         <v>74</v>
       </c>
       <c r="AK15">
         <v>71.2</v>
       </c>
+      <c r="AL15">
+        <v>71.099999999999994</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:38">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16">
         <v>36</v>
       </c>
       <c r="D16">
         <v>114.2</v>
       </c>
       <c r="E16">
         <v>114.4</v>
       </c>
       <c r="F16">
         <v>111.1</v>
       </c>
       <c r="G16">
         <v>114.3</v>
       </c>
       <c r="H16">
         <v>112.3</v>
       </c>
       <c r="I16">
         <v>116.3</v>
       </c>
       <c r="J16">
         <v>118.4</v>
       </c>
@@ -2551,57 +2596,60 @@
       </c>
       <c r="AD16">
         <v>105.1</v>
       </c>
       <c r="AE16">
         <v>106</v>
       </c>
       <c r="AF16">
         <v>103.1</v>
       </c>
       <c r="AG16">
         <v>102</v>
       </c>
       <c r="AH16">
         <v>101.9</v>
       </c>
       <c r="AI16">
         <v>105.9</v>
       </c>
       <c r="AJ16">
         <v>103.8</v>
       </c>
       <c r="AK16">
         <v>100.9</v>
       </c>
+      <c r="AL16">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:38">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>645.9</v>
       </c>
       <c r="D17">
         <v>110</v>
       </c>
       <c r="E17">
         <v>111</v>
       </c>
       <c r="F17">
         <v>109.4</v>
       </c>
       <c r="G17">
         <v>111.8</v>
       </c>
       <c r="H17">
         <v>110.4</v>
       </c>
       <c r="I17">
         <v>110.7</v>
       </c>
       <c r="J17">
         <v>110.3</v>
       </c>
@@ -2664,57 +2712,60 @@
       </c>
       <c r="AD17">
         <v>90.7</v>
       </c>
       <c r="AE17">
         <v>91.1</v>
       </c>
       <c r="AF17">
         <v>90.3</v>
       </c>
       <c r="AG17">
         <v>89.5</v>
       </c>
       <c r="AH17">
         <v>86.6</v>
       </c>
       <c r="AI17">
         <v>86.9</v>
       </c>
       <c r="AJ17">
         <v>85.8</v>
       </c>
       <c r="AK17">
         <v>87.5</v>
       </c>
+      <c r="AL17">
+        <v>84</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:38">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18">
         <v>23.1</v>
       </c>
       <c r="D18">
         <v>119.2</v>
       </c>
       <c r="E18">
         <v>120.3</v>
       </c>
       <c r="F18">
         <v>118.7</v>
       </c>
       <c r="G18">
         <v>119.7</v>
       </c>
       <c r="H18">
         <v>120.2</v>
       </c>
       <c r="I18">
         <v>114.5</v>
       </c>
       <c r="J18">
         <v>110.8</v>
       </c>
@@ -2777,57 +2828,60 @@
       </c>
       <c r="AD18">
         <v>88.3</v>
       </c>
       <c r="AE18">
         <v>86</v>
       </c>
       <c r="AF18">
         <v>86.3</v>
       </c>
       <c r="AG18">
         <v>84.6</v>
       </c>
       <c r="AH18">
         <v>84.3</v>
       </c>
       <c r="AI18">
         <v>84.8</v>
       </c>
       <c r="AJ18">
         <v>82.6</v>
       </c>
       <c r="AK18">
         <v>84.1</v>
       </c>
+      <c r="AL18">
+        <v>84</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:38">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>171.5</v>
       </c>
       <c r="D19">
         <v>107.9</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.8</v>
       </c>
       <c r="G19">
         <v>115.3</v>
       </c>
       <c r="H19">
         <v>110.6</v>
       </c>
       <c r="I19">
         <v>110.6</v>
       </c>
       <c r="J19">
         <v>111.1</v>
       </c>
@@ -2890,57 +2944,60 @@
       </c>
       <c r="AD19">
         <v>92.5</v>
       </c>
       <c r="AE19">
         <v>92.8</v>
       </c>
       <c r="AF19">
         <v>89.7</v>
       </c>
       <c r="AG19">
         <v>89.1</v>
       </c>
       <c r="AH19">
         <v>82.7</v>
       </c>
       <c r="AI19">
         <v>82.2</v>
       </c>
       <c r="AJ19">
         <v>81</v>
       </c>
       <c r="AK19">
         <v>82.2</v>
       </c>
+      <c r="AL19">
+        <v>78.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:38">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20">
         <v>38.9</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
         <v>109.4</v>
       </c>
       <c r="J20">
         <v>111.6</v>
       </c>
@@ -3003,57 +3060,60 @@
       </c>
       <c r="AD20">
         <v>92.5</v>
       </c>
       <c r="AE20">
         <v>88.7</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.7</v>
       </c>
       <c r="AH20">
         <v>85.1</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
       <c r="AK20">
         <v>85.9</v>
       </c>
+      <c r="AL20">
+        <v>80.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:38">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21">
         <v>40.700000000000003</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>107.8</v>
       </c>
       <c r="F21">
         <v>108.9</v>
       </c>
       <c r="G21">
         <v>109.9</v>
       </c>
       <c r="H21">
         <v>103.3</v>
       </c>
       <c r="I21">
         <v>100.2</v>
       </c>
       <c r="J21">
         <v>109.9</v>
       </c>
@@ -3116,57 +3176,60 @@
       </c>
       <c r="AD21">
         <v>101.4</v>
       </c>
       <c r="AE21">
         <v>103.9</v>
       </c>
       <c r="AF21">
         <v>104.6</v>
       </c>
       <c r="AG21">
         <v>101.7</v>
       </c>
       <c r="AH21">
         <v>100</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>101.4</v>
       </c>
       <c r="AK21">
         <v>106.7</v>
       </c>
+      <c r="AL21">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:38">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22">
         <v>183.5</v>
       </c>
       <c r="D22">
         <v>109.9</v>
       </c>
       <c r="E22">
         <v>112.3</v>
       </c>
       <c r="F22">
         <v>110.3</v>
       </c>
       <c r="G22">
         <v>110.5</v>
       </c>
       <c r="H22">
         <v>109.6</v>
       </c>
       <c r="I22">
         <v>109.5</v>
       </c>
       <c r="J22">
         <v>107.9</v>
       </c>
@@ -3229,57 +3292,60 @@
       </c>
       <c r="AD22">
         <v>86.6</v>
       </c>
       <c r="AE22">
         <v>86.9</v>
       </c>
       <c r="AF22">
         <v>84.7</v>
       </c>
       <c r="AG22">
         <v>86.1</v>
       </c>
       <c r="AH22">
         <v>83.4</v>
       </c>
       <c r="AI22">
         <v>82.8</v>
       </c>
       <c r="AJ22">
         <v>80.599999999999994</v>
       </c>
       <c r="AK22">
         <v>82.4</v>
       </c>
+      <c r="AL22">
+        <v>80.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:38">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23">
         <v>23.5</v>
       </c>
       <c r="D23">
         <v>110.8</v>
       </c>
       <c r="E23">
         <v>111.9</v>
       </c>
       <c r="F23">
         <v>110</v>
       </c>
       <c r="G23">
         <v>113</v>
       </c>
       <c r="H23">
         <v>115</v>
       </c>
       <c r="I23">
         <v>116.3</v>
       </c>
       <c r="J23">
         <v>112.3</v>
       </c>
@@ -3342,57 +3408,60 @@
       </c>
       <c r="AD23">
         <v>96.3</v>
       </c>
       <c r="AE23">
         <v>95.8</v>
       </c>
       <c r="AF23">
         <v>96.4</v>
       </c>
       <c r="AG23">
         <v>95.4</v>
       </c>
       <c r="AH23">
         <v>94.1</v>
       </c>
       <c r="AI23">
         <v>94.6</v>
       </c>
       <c r="AJ23">
         <v>95.2</v>
       </c>
       <c r="AK23">
         <v>102.7</v>
       </c>
+      <c r="AL23">
+        <v>92</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:38">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24">
         <v>1.6</v>
       </c>
       <c r="D24">
         <v>116.7</v>
       </c>
       <c r="E24">
         <v>116.4</v>
       </c>
       <c r="F24">
         <v>113.5</v>
       </c>
       <c r="G24">
         <v>122.1</v>
       </c>
       <c r="H24">
         <v>123.8</v>
       </c>
       <c r="I24">
         <v>121.9</v>
       </c>
       <c r="J24">
         <v>115.4</v>
       </c>
@@ -3455,57 +3524,60 @@
       </c>
       <c r="AD24">
         <v>62.1</v>
       </c>
       <c r="AE24">
         <v>77.2</v>
       </c>
       <c r="AF24">
         <v>82.5</v>
       </c>
       <c r="AG24">
         <v>66.900000000000006</v>
       </c>
       <c r="AH24">
         <v>78.599999999999994</v>
       </c>
       <c r="AI24">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ24">
         <v>76.900000000000006</v>
       </c>
       <c r="AK24">
         <v>58</v>
       </c>
+      <c r="AL24">
+        <v>64.099999999999994</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:38">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25">
         <v>53.2</v>
       </c>
       <c r="D25">
         <v>110.3</v>
       </c>
       <c r="E25">
         <v>109.6</v>
       </c>
       <c r="F25">
         <v>107.4</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>108.8</v>
       </c>
       <c r="I25">
         <v>110.4</v>
       </c>
       <c r="J25">
         <v>109.5</v>
       </c>
@@ -3568,57 +3640,60 @@
       </c>
       <c r="AD25">
         <v>93.5</v>
       </c>
       <c r="AE25">
         <v>95.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>92</v>
       </c>
       <c r="AJ25">
         <v>96.8</v>
       </c>
       <c r="AK25">
         <v>98.2</v>
       </c>
+      <c r="AL25">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:38">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26">
         <v>109.9</v>
       </c>
       <c r="D26">
         <v>109.8</v>
       </c>
       <c r="E26">
         <v>111.2</v>
       </c>
       <c r="F26">
         <v>109.8</v>
       </c>
       <c r="G26">
         <v>110.9</v>
       </c>
       <c r="H26">
         <v>112.1</v>
       </c>
       <c r="I26">
         <v>111.6</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -3681,57 +3756,60 @@
       </c>
       <c r="AD26">
         <v>87.9</v>
       </c>
       <c r="AE26">
         <v>90.1</v>
       </c>
       <c r="AF26">
         <v>92</v>
       </c>
       <c r="AG26">
         <v>91.7</v>
       </c>
       <c r="AH26">
         <v>90.9</v>
       </c>
       <c r="AI26">
         <v>92</v>
       </c>
       <c r="AJ26">
         <v>89.2</v>
       </c>
       <c r="AK26">
         <v>90.5</v>
       </c>
+      <c r="AL26">
+        <v>88.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:38">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>2692.2</v>
       </c>
       <c r="D27">
         <v>108.3</v>
       </c>
       <c r="E27">
         <v>110.4</v>
       </c>
       <c r="F27">
         <v>109.1</v>
       </c>
       <c r="G27">
         <v>111.5</v>
       </c>
       <c r="H27">
         <v>111.2</v>
       </c>
       <c r="I27">
         <v>113</v>
       </c>
       <c r="J27">
         <v>109.7</v>
       </c>
@@ -3794,57 +3872,60 @@
       </c>
       <c r="AD27">
         <v>100.7</v>
       </c>
       <c r="AE27">
         <v>100.3</v>
       </c>
       <c r="AF27">
         <v>101.7</v>
       </c>
       <c r="AG27">
         <v>101</v>
       </c>
       <c r="AH27">
         <v>100.8</v>
       </c>
       <c r="AI27">
         <v>100.6</v>
       </c>
       <c r="AJ27">
         <v>102.6</v>
       </c>
       <c r="AK27">
         <v>104</v>
       </c>
+      <c r="AL27">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:38">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28">
         <v>719.1</v>
       </c>
       <c r="D28">
         <v>122.1</v>
       </c>
       <c r="E28">
         <v>123.5</v>
       </c>
       <c r="F28">
         <v>118.6</v>
       </c>
       <c r="G28">
         <v>123.1</v>
       </c>
       <c r="H28">
         <v>124.4</v>
       </c>
       <c r="I28">
         <v>126.5</v>
       </c>
       <c r="J28">
         <v>118.1</v>
       </c>
@@ -3907,57 +3988,60 @@
       </c>
       <c r="AD28">
         <v>100.6</v>
       </c>
       <c r="AE28">
         <v>104.7</v>
       </c>
       <c r="AF28">
         <v>103.8</v>
       </c>
       <c r="AG28">
         <v>102.9</v>
       </c>
       <c r="AH28">
         <v>99.9</v>
       </c>
       <c r="AI28">
         <v>101.9</v>
       </c>
       <c r="AJ28">
         <v>105.2</v>
       </c>
       <c r="AK28">
         <v>105.2</v>
       </c>
+      <c r="AL28">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:38">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>18.2</v>
       </c>
       <c r="D29">
         <v>109.9</v>
       </c>
       <c r="E29">
         <v>117</v>
       </c>
       <c r="F29">
         <v>111.6</v>
       </c>
       <c r="G29">
         <v>114</v>
       </c>
       <c r="H29">
         <v>106.6</v>
       </c>
       <c r="I29">
         <v>102.3</v>
       </c>
       <c r="J29">
         <v>105.2</v>
       </c>
@@ -4020,57 +4104,60 @@
       </c>
       <c r="AD29">
         <v>84</v>
       </c>
       <c r="AE29">
         <v>85.3</v>
       </c>
       <c r="AF29">
         <v>82.7</v>
       </c>
       <c r="AG29">
         <v>83.8</v>
       </c>
       <c r="AH29">
         <v>84.9</v>
       </c>
       <c r="AI29">
         <v>81.400000000000006</v>
       </c>
       <c r="AJ29">
         <v>78.3</v>
       </c>
       <c r="AK29">
         <v>81.7</v>
       </c>
+      <c r="AL29">
+        <v>84</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:38">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30">
         <v>10.1</v>
       </c>
       <c r="D30">
         <v>186.9</v>
       </c>
       <c r="E30">
         <v>194.3</v>
       </c>
       <c r="F30">
         <v>189.8</v>
       </c>
       <c r="G30">
         <v>180.4</v>
       </c>
       <c r="H30">
         <v>152.69999999999999</v>
       </c>
       <c r="I30">
         <v>139</v>
       </c>
       <c r="J30">
         <v>152.19999999999999</v>
       </c>
@@ -4133,57 +4220,60 @@
       </c>
       <c r="AD30">
         <v>109.7</v>
       </c>
       <c r="AE30">
         <v>116</v>
       </c>
       <c r="AF30">
         <v>111.3</v>
       </c>
       <c r="AG30">
         <v>111</v>
       </c>
       <c r="AH30">
         <v>113.4</v>
       </c>
       <c r="AI30">
         <v>112.7</v>
       </c>
       <c r="AJ30">
         <v>123.2</v>
       </c>
       <c r="AK30">
         <v>120.1</v>
       </c>
+      <c r="AL30">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:38">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31">
         <v>131.19999999999999</v>
       </c>
       <c r="D31">
         <v>114.8</v>
       </c>
       <c r="E31">
         <v>116.5</v>
       </c>
       <c r="F31">
         <v>123.8</v>
       </c>
       <c r="G31">
         <v>120.4</v>
       </c>
       <c r="H31">
         <v>120.7</v>
       </c>
       <c r="I31">
         <v>119.7</v>
       </c>
       <c r="J31">
         <v>113.7</v>
       </c>
@@ -4246,57 +4336,60 @@
       </c>
       <c r="AD31">
         <v>96.1</v>
       </c>
       <c r="AE31">
         <v>90.8</v>
       </c>
       <c r="AF31">
         <v>87.8</v>
       </c>
       <c r="AG31">
         <v>90.5</v>
       </c>
       <c r="AH31">
         <v>92.6</v>
       </c>
       <c r="AI31">
         <v>89.7</v>
       </c>
       <c r="AJ31">
         <v>90.5</v>
       </c>
       <c r="AK31">
         <v>91.7</v>
       </c>
+      <c r="AL31">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:38">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32">
         <v>510.4</v>
       </c>
       <c r="D32">
         <v>121.1</v>
       </c>
       <c r="E32">
         <v>124.7</v>
       </c>
       <c r="F32">
         <v>117.2</v>
       </c>
       <c r="G32">
         <v>123.1</v>
       </c>
       <c r="H32">
         <v>123.7</v>
       </c>
       <c r="I32">
         <v>130.69999999999999</v>
       </c>
       <c r="J32">
         <v>121</v>
       </c>
@@ -4359,57 +4452,60 @@
       </c>
       <c r="AD32">
         <v>103.8</v>
       </c>
       <c r="AE32">
         <v>108.8</v>
       </c>
       <c r="AF32">
         <v>108.5</v>
       </c>
       <c r="AG32">
         <v>107.6</v>
       </c>
       <c r="AH32">
         <v>103.3</v>
       </c>
       <c r="AI32">
         <v>104.5</v>
       </c>
       <c r="AJ32">
         <v>109.6</v>
       </c>
       <c r="AK32">
         <v>110.8</v>
       </c>
+      <c r="AL32">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:38">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C33">
         <v>49.2</v>
       </c>
       <c r="D33">
         <v>129.19999999999999</v>
       </c>
       <c r="E33">
         <v>123.9</v>
       </c>
       <c r="F33">
         <v>122.9</v>
       </c>
       <c r="G33">
         <v>120.3</v>
       </c>
       <c r="H33">
         <v>120.6</v>
       </c>
       <c r="I33">
         <v>125</v>
       </c>
       <c r="J33">
         <v>121.3</v>
       </c>
@@ -4472,57 +4568,60 @@
       </c>
       <c r="AD33">
         <v>95.5</v>
       </c>
       <c r="AE33">
         <v>92</v>
       </c>
       <c r="AF33">
         <v>97.1</v>
       </c>
       <c r="AG33">
         <v>97.7</v>
       </c>
       <c r="AH33">
         <v>100.8</v>
       </c>
       <c r="AI33">
         <v>98.5</v>
       </c>
       <c r="AJ33">
         <v>98.5</v>
       </c>
       <c r="AK33">
         <v>95.5</v>
       </c>
+      <c r="AL33">
+        <v>96</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:38">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34">
         <v>1973.1</v>
       </c>
       <c r="D34">
         <v>104</v>
       </c>
       <c r="E34">
         <v>105.1</v>
       </c>
       <c r="F34">
         <v>105.8</v>
       </c>
       <c r="G34">
         <v>107.2</v>
       </c>
       <c r="H34">
         <v>107.3</v>
       </c>
       <c r="I34">
         <v>106.2</v>
       </c>
       <c r="J34">
         <v>106.3</v>
       </c>
@@ -4585,57 +4684,60 @@
       </c>
       <c r="AD34">
         <v>101</v>
       </c>
       <c r="AE34">
         <v>100.9</v>
       </c>
       <c r="AF34">
         <v>101.5</v>
       </c>
       <c r="AG34">
         <v>99.8</v>
       </c>
       <c r="AH34">
         <v>100.7</v>
       </c>
       <c r="AI34">
         <v>100.3</v>
       </c>
       <c r="AJ34">
         <v>102.2</v>
       </c>
       <c r="AK34">
         <v>102.5</v>
       </c>
+      <c r="AL34">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:38">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C35">
         <v>8.4</v>
       </c>
       <c r="D35">
         <v>127.4</v>
       </c>
       <c r="E35">
         <v>125.3</v>
       </c>
       <c r="F35">
         <v>124.3</v>
       </c>
       <c r="G35">
         <v>125.3</v>
       </c>
       <c r="H35">
         <v>119.1</v>
       </c>
       <c r="I35">
         <v>123.7</v>
       </c>
       <c r="J35">
         <v>125.7</v>
       </c>
@@ -4698,57 +4800,60 @@
       </c>
       <c r="AD35">
         <v>88.1</v>
       </c>
       <c r="AE35">
         <v>89.9</v>
       </c>
       <c r="AF35">
         <v>92.8</v>
       </c>
       <c r="AG35">
         <v>90.4</v>
       </c>
       <c r="AH35">
         <v>89.9</v>
       </c>
       <c r="AI35">
         <v>87.4</v>
       </c>
       <c r="AJ35">
         <v>93.5</v>
       </c>
       <c r="AK35">
         <v>91.7</v>
       </c>
+      <c r="AL35">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:38">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36">
         <v>602.79999999999995</v>
       </c>
       <c r="D36">
         <v>103.2</v>
       </c>
       <c r="E36">
         <v>108.3</v>
       </c>
       <c r="F36">
         <v>111.1</v>
       </c>
       <c r="G36">
         <v>114</v>
       </c>
       <c r="H36">
         <v>113</v>
       </c>
       <c r="I36">
         <v>109.2</v>
       </c>
       <c r="J36">
         <v>108.9</v>
       </c>
@@ -4811,57 +4916,60 @@
       </c>
       <c r="AD36">
         <v>111.2</v>
       </c>
       <c r="AE36">
         <v>109.8</v>
       </c>
       <c r="AF36">
         <v>110.5</v>
       </c>
       <c r="AG36">
         <v>110.5</v>
       </c>
       <c r="AH36">
         <v>112.7</v>
       </c>
       <c r="AI36">
         <v>111.3</v>
       </c>
       <c r="AJ36">
         <v>116.3</v>
       </c>
       <c r="AK36">
         <v>117.5</v>
       </c>
+      <c r="AL36">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:38">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37">
         <v>55.2</v>
       </c>
       <c r="D37">
         <v>118</v>
       </c>
       <c r="E37">
         <v>115.3</v>
       </c>
       <c r="F37">
         <v>116.6</v>
       </c>
       <c r="G37">
         <v>110.5</v>
       </c>
       <c r="H37">
         <v>112</v>
       </c>
       <c r="I37">
         <v>113</v>
       </c>
       <c r="J37">
         <v>111.9</v>
       </c>
@@ -4924,57 +5032,60 @@
       </c>
       <c r="AD37">
         <v>89.2</v>
       </c>
       <c r="AE37">
         <v>91.1</v>
       </c>
       <c r="AF37">
         <v>89.1</v>
       </c>
       <c r="AG37">
         <v>92.8</v>
       </c>
       <c r="AH37">
         <v>92.7</v>
       </c>
       <c r="AI37">
         <v>93</v>
       </c>
       <c r="AJ37">
         <v>93.1</v>
       </c>
       <c r="AK37">
         <v>92.8</v>
       </c>
+      <c r="AL37">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:38">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38">
         <v>15.5</v>
       </c>
       <c r="D38">
         <v>103.8</v>
       </c>
       <c r="E38">
         <v>106</v>
       </c>
       <c r="F38">
         <v>104.7</v>
       </c>
       <c r="G38">
         <v>103.6</v>
       </c>
       <c r="H38">
         <v>101</v>
       </c>
       <c r="I38">
         <v>98.1</v>
       </c>
       <c r="J38">
         <v>98.5</v>
       </c>
@@ -5037,57 +5148,60 @@
       </c>
       <c r="AD38">
         <v>89.1</v>
       </c>
       <c r="AE38">
         <v>91</v>
       </c>
       <c r="AF38">
         <v>90.7</v>
       </c>
       <c r="AG38">
         <v>88.1</v>
       </c>
       <c r="AH38">
         <v>87.5</v>
       </c>
       <c r="AI38">
         <v>87.3</v>
       </c>
       <c r="AJ38">
         <v>89</v>
       </c>
       <c r="AK38">
         <v>86.9</v>
       </c>
+      <c r="AL38">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:38">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C39">
         <v>51.4</v>
       </c>
       <c r="D39">
         <v>104.1</v>
       </c>
       <c r="E39">
         <v>106.4</v>
       </c>
       <c r="F39">
         <v>104.9</v>
       </c>
       <c r="G39">
         <v>104.6</v>
       </c>
       <c r="H39">
         <v>101.1</v>
       </c>
       <c r="I39">
         <v>104.3</v>
       </c>
       <c r="J39">
         <v>111.4</v>
       </c>
@@ -5150,57 +5264,60 @@
       </c>
       <c r="AD39">
         <v>91.6</v>
       </c>
       <c r="AE39">
         <v>92.3</v>
       </c>
       <c r="AF39">
         <v>92.4</v>
       </c>
       <c r="AG39">
         <v>92.2</v>
       </c>
       <c r="AH39">
         <v>91.1</v>
       </c>
       <c r="AI39">
         <v>90.6</v>
       </c>
       <c r="AJ39">
         <v>90.1</v>
       </c>
       <c r="AK39">
         <v>94.1</v>
       </c>
+      <c r="AL39">
+        <v>88</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:38">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C40">
         <v>1197</v>
       </c>
       <c r="D40">
         <v>103.4</v>
       </c>
       <c r="E40">
         <v>102.8</v>
       </c>
       <c r="F40">
         <v>102.5</v>
       </c>
       <c r="G40">
         <v>103.4</v>
       </c>
       <c r="H40">
         <v>104.6</v>
       </c>
       <c r="I40">
         <v>103.9</v>
       </c>
       <c r="J40">
         <v>104.3</v>
       </c>
@@ -5263,57 +5380,60 @@
       </c>
       <c r="AD40">
         <v>97.3</v>
       </c>
       <c r="AE40">
         <v>97.9</v>
       </c>
       <c r="AF40">
         <v>98.5</v>
       </c>
       <c r="AG40">
         <v>95.6</v>
       </c>
       <c r="AH40">
         <v>95.9</v>
       </c>
       <c r="AI40">
         <v>96.2</v>
       </c>
       <c r="AJ40">
         <v>96.6</v>
       </c>
       <c r="AK40">
         <v>96.2</v>
       </c>
+      <c r="AL40" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:38">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>42.8</v>
       </c>
       <c r="D41">
         <v>114.6</v>
       </c>
       <c r="E41">
         <v>114.2</v>
       </c>
       <c r="F41">
         <v>108.1</v>
       </c>
       <c r="G41">
         <v>111.1</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
         <v>109.1</v>
       </c>
       <c r="J41">
         <v>109.3</v>
       </c>
@@ -5376,57 +5496,60 @@
       </c>
       <c r="AD41">
         <v>98.3</v>
       </c>
       <c r="AE41">
         <v>94.3</v>
       </c>
       <c r="AF41">
         <v>92.7</v>
       </c>
       <c r="AG41">
         <v>92.1</v>
       </c>
       <c r="AH41">
         <v>91.2</v>
       </c>
       <c r="AI41">
         <v>88.3</v>
       </c>
       <c r="AJ41">
         <v>91.8</v>
       </c>
       <c r="AK41">
         <v>91.8</v>
       </c>
+      <c r="AL41">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:38">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C42">
         <v>4846.6000000000004</v>
       </c>
       <c r="D42">
         <v>116.3</v>
       </c>
       <c r="E42">
         <v>116.5</v>
       </c>
       <c r="F42">
         <v>114.8</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.9</v>
       </c>
       <c r="I42">
         <v>114.3</v>
       </c>
       <c r="J42">
         <v>112.4</v>
       </c>
@@ -5489,57 +5612,60 @@
       </c>
       <c r="AD42">
         <v>100.7</v>
       </c>
       <c r="AE42">
         <v>99.7</v>
       </c>
       <c r="AF42">
         <v>99.7</v>
       </c>
       <c r="AG42">
         <v>99.9</v>
       </c>
       <c r="AH42">
         <v>99.5</v>
       </c>
       <c r="AI42">
         <v>99.4</v>
       </c>
       <c r="AJ42">
         <v>101.3</v>
       </c>
       <c r="AK42">
         <v>101.6</v>
       </c>
+      <c r="AL42">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:38">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C43">
         <v>4434.6000000000004</v>
       </c>
       <c r="D43">
         <v>116.3</v>
       </c>
       <c r="E43">
         <v>116.5</v>
       </c>
       <c r="F43">
         <v>114.8</v>
       </c>
       <c r="G43">
         <v>117.7</v>
       </c>
       <c r="H43">
         <v>114.7</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.1</v>
       </c>
@@ -5602,57 +5728,60 @@
       </c>
       <c r="AD43">
         <v>101.4</v>
       </c>
       <c r="AE43">
         <v>100.4</v>
       </c>
       <c r="AF43">
         <v>100.5</v>
       </c>
       <c r="AG43">
         <v>100.5</v>
       </c>
       <c r="AH43">
         <v>100.1</v>
       </c>
       <c r="AI43">
         <v>100</v>
       </c>
       <c r="AJ43">
         <v>102.1</v>
       </c>
       <c r="AK43">
         <v>102.4</v>
       </c>
+      <c r="AL43">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:38">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44">
         <v>558.20000000000005</v>
       </c>
       <c r="D44">
         <v>125</v>
       </c>
       <c r="E44">
         <v>125.8</v>
       </c>
       <c r="F44">
         <v>122.4</v>
       </c>
       <c r="G44">
         <v>124.2</v>
       </c>
       <c r="H44">
         <v>120.1</v>
       </c>
       <c r="I44">
         <v>119.6</v>
       </c>
       <c r="J44">
         <v>116.9</v>
       </c>
@@ -5715,57 +5844,60 @@
       </c>
       <c r="AD44">
         <v>100.6</v>
       </c>
       <c r="AE44">
         <v>100.4</v>
       </c>
       <c r="AF44">
         <v>100.8</v>
       </c>
       <c r="AG44">
         <v>99.3</v>
       </c>
       <c r="AH44">
         <v>98.5</v>
       </c>
       <c r="AI44">
         <v>96.8</v>
       </c>
       <c r="AJ44">
         <v>100</v>
       </c>
       <c r="AK44">
         <v>99.8</v>
       </c>
+      <c r="AL44">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:38">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>255.8</v>
       </c>
       <c r="D45">
         <v>115.1</v>
       </c>
       <c r="E45">
         <v>118.1</v>
       </c>
       <c r="F45">
         <v>116.4</v>
       </c>
       <c r="G45">
         <v>119.7</v>
       </c>
       <c r="H45">
         <v>118</v>
       </c>
       <c r="I45">
         <v>116.7</v>
       </c>
       <c r="J45">
         <v>114.7</v>
       </c>
@@ -5828,57 +5960,60 @@
       </c>
       <c r="AD45">
         <v>98.3</v>
       </c>
       <c r="AE45">
         <v>99.1</v>
       </c>
       <c r="AF45">
         <v>100.2</v>
       </c>
       <c r="AG45">
         <v>97.3</v>
       </c>
       <c r="AH45">
         <v>97.9</v>
       </c>
       <c r="AI45">
         <v>97.1</v>
       </c>
       <c r="AJ45">
         <v>99.2</v>
       </c>
       <c r="AK45">
         <v>100.4</v>
       </c>
+      <c r="AL45">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:38">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
         <v>31.5</v>
       </c>
       <c r="D46">
         <v>118.4</v>
       </c>
       <c r="E46">
         <v>113.7</v>
       </c>
       <c r="F46">
         <v>118.9</v>
       </c>
       <c r="G46">
         <v>118.8</v>
       </c>
       <c r="H46">
         <v>112</v>
       </c>
       <c r="I46">
         <v>114.4</v>
       </c>
       <c r="J46">
         <v>110.1</v>
       </c>
@@ -5941,57 +6076,60 @@
       </c>
       <c r="AD46">
         <v>112.6</v>
       </c>
       <c r="AE46">
         <v>115.1</v>
       </c>
       <c r="AF46">
         <v>106.8</v>
       </c>
       <c r="AG46">
         <v>113</v>
       </c>
       <c r="AH46">
         <v>114.7</v>
       </c>
       <c r="AI46">
         <v>122.4</v>
       </c>
       <c r="AJ46">
         <v>132.69999999999999</v>
       </c>
       <c r="AK46">
         <v>123.9</v>
       </c>
+      <c r="AL46">
+        <v>132.30000000000001</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:38">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
         <v>375.3</v>
       </c>
       <c r="D47">
         <v>118.9</v>
       </c>
       <c r="E47">
         <v>123.2</v>
       </c>
       <c r="F47">
         <v>123.5</v>
       </c>
       <c r="G47">
         <v>125.4</v>
       </c>
       <c r="H47">
         <v>118.8</v>
       </c>
       <c r="I47">
         <v>118.2</v>
       </c>
       <c r="J47">
         <v>114.8</v>
       </c>
@@ -6054,57 +6192,60 @@
       </c>
       <c r="AD47">
         <v>104.3</v>
       </c>
       <c r="AE47">
         <v>105.5</v>
       </c>
       <c r="AF47">
         <v>105.6</v>
       </c>
       <c r="AG47">
         <v>105.8</v>
       </c>
       <c r="AH47">
         <v>105.3</v>
       </c>
       <c r="AI47">
         <v>104.8</v>
       </c>
       <c r="AJ47">
         <v>113.5</v>
       </c>
       <c r="AK47">
         <v>111.9</v>
       </c>
+      <c r="AL47">
+        <v>114.4</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:38">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C48">
         <v>585</v>
       </c>
       <c r="D48">
         <v>102.5</v>
       </c>
       <c r="E48">
         <v>104.8</v>
       </c>
       <c r="F48">
         <v>101.9</v>
       </c>
       <c r="G48">
         <v>104.7</v>
       </c>
       <c r="H48">
         <v>100.1</v>
       </c>
       <c r="I48">
         <v>96.9</v>
       </c>
       <c r="J48">
         <v>99.1</v>
       </c>
@@ -6167,57 +6308,60 @@
       </c>
       <c r="AD48">
         <v>105.9</v>
       </c>
       <c r="AE48">
         <v>99.7</v>
       </c>
       <c r="AF48">
         <v>103.4</v>
       </c>
       <c r="AG48">
         <v>105</v>
       </c>
       <c r="AH48">
         <v>108.7</v>
       </c>
       <c r="AI48">
         <v>107.7</v>
       </c>
       <c r="AJ48">
         <v>109.4</v>
       </c>
       <c r="AK48">
         <v>109.5</v>
       </c>
+      <c r="AL48">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:38">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>312.3</v>
       </c>
       <c r="D49">
         <v>120.5</v>
       </c>
       <c r="E49">
         <v>120.4</v>
       </c>
       <c r="F49">
         <v>117.6</v>
       </c>
       <c r="G49">
         <v>116.9</v>
       </c>
       <c r="H49">
         <v>109.3</v>
       </c>
       <c r="I49">
         <v>110.1</v>
       </c>
       <c r="J49">
         <v>110.8</v>
       </c>
@@ -6280,57 +6424,60 @@
       </c>
       <c r="AD49">
         <v>106.1</v>
       </c>
       <c r="AE49">
         <v>105.3</v>
       </c>
       <c r="AF49">
         <v>104.4</v>
       </c>
       <c r="AG49">
         <v>104.7</v>
       </c>
       <c r="AH49">
         <v>104.5</v>
       </c>
       <c r="AI49">
         <v>105.8</v>
       </c>
       <c r="AJ49">
         <v>112.4</v>
       </c>
       <c r="AK49">
         <v>109.3</v>
       </c>
+      <c r="AL49">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:38">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>474.3</v>
       </c>
       <c r="D50">
         <v>122.4</v>
       </c>
       <c r="E50">
         <v>127.9</v>
       </c>
       <c r="F50">
         <v>121.6</v>
       </c>
       <c r="G50">
         <v>123.7</v>
       </c>
       <c r="H50">
         <v>121.5</v>
       </c>
       <c r="I50">
         <v>126.4</v>
       </c>
       <c r="J50">
         <v>119</v>
       </c>
@@ -6393,57 +6540,60 @@
       </c>
       <c r="AD50">
         <v>102.1</v>
       </c>
       <c r="AE50">
         <v>102.2</v>
       </c>
       <c r="AF50">
         <v>103.9</v>
       </c>
       <c r="AG50">
         <v>101.7</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>103.4</v>
       </c>
       <c r="AJ50">
         <v>106.8</v>
       </c>
       <c r="AK50">
         <v>104</v>
       </c>
+      <c r="AL50">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:38">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>127.5</v>
       </c>
       <c r="D51">
         <v>113.2</v>
       </c>
       <c r="E51">
         <v>121.3</v>
       </c>
       <c r="F51">
         <v>124.1</v>
       </c>
       <c r="G51">
         <v>130.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.80000000000001</v>
       </c>
       <c r="I51">
         <v>138.30000000000001</v>
       </c>
       <c r="J51">
         <v>133.9</v>
       </c>
@@ -6506,57 +6656,60 @@
       </c>
       <c r="AD51">
         <v>153.1</v>
       </c>
       <c r="AE51">
         <v>135.1</v>
       </c>
       <c r="AF51">
         <v>142.30000000000001</v>
       </c>
       <c r="AG51">
         <v>141.9</v>
       </c>
       <c r="AH51">
         <v>137.5</v>
       </c>
       <c r="AI51">
         <v>148.30000000000001</v>
       </c>
       <c r="AJ51">
         <v>155.6</v>
       </c>
       <c r="AK51">
         <v>175.5</v>
       </c>
+      <c r="AL51">
+        <v>170.9</v>
+      </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:38">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>156</v>
       </c>
       <c r="D52">
         <v>122</v>
       </c>
       <c r="E52">
         <v>122.9</v>
       </c>
       <c r="F52">
         <v>123</v>
       </c>
       <c r="G52">
         <v>121.4</v>
       </c>
       <c r="H52">
         <v>116.8</v>
       </c>
       <c r="I52">
         <v>116.4</v>
       </c>
       <c r="J52">
         <v>114.3</v>
       </c>
@@ -6619,57 +6772,60 @@
       </c>
       <c r="AD52">
         <v>93.1</v>
       </c>
       <c r="AE52">
         <v>93.6</v>
       </c>
       <c r="AF52">
         <v>92.5</v>
       </c>
       <c r="AG52">
         <v>92.3</v>
       </c>
       <c r="AH52">
         <v>92.5</v>
       </c>
       <c r="AI52">
         <v>92.1</v>
       </c>
       <c r="AJ52">
         <v>93.7</v>
       </c>
       <c r="AK52">
         <v>95.6</v>
       </c>
+      <c r="AL52">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:38">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C53">
         <v>525.6</v>
       </c>
       <c r="D53">
         <v>116.5</v>
       </c>
       <c r="E53">
         <v>113.3</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
       <c r="G53">
         <v>115.4</v>
       </c>
       <c r="H53">
         <v>114.2</v>
       </c>
       <c r="I53">
         <v>116.4</v>
       </c>
       <c r="J53">
         <v>114.5</v>
       </c>
@@ -6732,57 +6888,60 @@
       </c>
       <c r="AD53">
         <v>85.5</v>
       </c>
       <c r="AE53">
         <v>85.8</v>
       </c>
       <c r="AF53">
         <v>86.2</v>
       </c>
       <c r="AG53">
         <v>86.2</v>
       </c>
       <c r="AH53">
         <v>82.4</v>
       </c>
       <c r="AI53">
         <v>84.9</v>
       </c>
       <c r="AJ53">
         <v>79.400000000000006</v>
       </c>
       <c r="AK53">
         <v>75.400000000000006</v>
       </c>
+      <c r="AL53">
+        <v>80.900000000000006</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:38">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C54">
         <v>75.400000000000006</v>
       </c>
       <c r="D54">
         <v>110.5</v>
       </c>
       <c r="E54">
         <v>113.9</v>
       </c>
       <c r="F54">
         <v>111.5</v>
       </c>
       <c r="G54">
         <v>117</v>
       </c>
       <c r="H54">
         <v>109.8</v>
       </c>
       <c r="I54">
         <v>111.4</v>
       </c>
       <c r="J54">
         <v>104.7</v>
       </c>
@@ -6845,57 +7004,60 @@
       </c>
       <c r="AD54">
         <v>93.8</v>
       </c>
       <c r="AE54">
         <v>93.1</v>
       </c>
       <c r="AF54">
         <v>93.8</v>
       </c>
       <c r="AG54">
         <v>93</v>
       </c>
       <c r="AH54">
         <v>90.7</v>
       </c>
       <c r="AI54">
         <v>90.9</v>
       </c>
       <c r="AJ54">
         <v>93.4</v>
       </c>
       <c r="AK54">
         <v>94.2</v>
       </c>
+      <c r="AL54">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:38">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C55">
         <v>26.9</v>
       </c>
       <c r="D55">
         <v>117.2</v>
       </c>
       <c r="E55">
         <v>115</v>
       </c>
       <c r="F55">
         <v>116.8</v>
       </c>
       <c r="G55">
         <v>115.3</v>
       </c>
       <c r="H55">
         <v>118.9</v>
       </c>
       <c r="I55">
         <v>121.1</v>
       </c>
       <c r="J55">
         <v>120</v>
       </c>
@@ -6958,57 +7120,60 @@
       </c>
       <c r="AD55">
         <v>86.1</v>
       </c>
       <c r="AE55">
         <v>94.3</v>
       </c>
       <c r="AF55">
         <v>84.4</v>
       </c>
       <c r="AG55">
         <v>88.6</v>
       </c>
       <c r="AH55">
         <v>89.2</v>
       </c>
       <c r="AI55">
         <v>89</v>
       </c>
       <c r="AJ55">
         <v>88.2</v>
       </c>
       <c r="AK55">
         <v>83.6</v>
       </c>
+      <c r="AL55">
+        <v>90</v>
+      </c>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:38">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C56">
         <v>376.3</v>
       </c>
       <c r="D56">
         <v>108.2</v>
       </c>
       <c r="E56">
         <v>108.5</v>
       </c>
       <c r="F56">
         <v>107.4</v>
       </c>
       <c r="G56">
         <v>110</v>
       </c>
       <c r="H56">
         <v>108.7</v>
       </c>
       <c r="I56">
         <v>109.4</v>
       </c>
       <c r="J56">
         <v>106.6</v>
       </c>
@@ -7071,57 +7236,60 @@
       </c>
       <c r="AD56">
         <v>98.6</v>
       </c>
       <c r="AE56">
         <v>98.5</v>
       </c>
       <c r="AF56">
         <v>100.3</v>
       </c>
       <c r="AG56">
         <v>99</v>
       </c>
       <c r="AH56">
         <v>98.2</v>
       </c>
       <c r="AI56">
         <v>97.4</v>
       </c>
       <c r="AJ56">
         <v>100.2</v>
       </c>
       <c r="AK56">
         <v>101.9</v>
       </c>
+      <c r="AL56">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:38">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57">
         <v>171.4</v>
       </c>
       <c r="D57">
         <v>114.4</v>
       </c>
       <c r="E57">
         <v>114.8</v>
       </c>
       <c r="F57">
         <v>112.1</v>
       </c>
       <c r="G57">
         <v>114</v>
       </c>
       <c r="H57">
         <v>113.4</v>
       </c>
       <c r="I57">
         <v>110.7</v>
       </c>
       <c r="J57">
         <v>110.8</v>
       </c>
@@ -7184,57 +7352,60 @@
       </c>
       <c r="AD57">
         <v>96.8</v>
       </c>
       <c r="AE57">
         <v>96.5</v>
       </c>
       <c r="AF57">
         <v>94.8</v>
       </c>
       <c r="AG57">
         <v>93.7</v>
       </c>
       <c r="AH57">
         <v>93.5</v>
       </c>
       <c r="AI57">
         <v>91.7</v>
       </c>
       <c r="AJ57">
         <v>91.2</v>
       </c>
       <c r="AK57">
         <v>91.3</v>
       </c>
+      <c r="AL57">
+        <v>92.3</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:38">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58">
         <v>149.5</v>
       </c>
       <c r="D58">
         <v>101.8</v>
       </c>
       <c r="E58">
         <v>101.9</v>
       </c>
       <c r="F58">
         <v>100.9</v>
       </c>
       <c r="G58">
         <v>101.3</v>
       </c>
       <c r="H58">
         <v>101.7</v>
       </c>
       <c r="I58">
         <v>101.9</v>
       </c>
       <c r="J58">
         <v>101.8</v>
       </c>
@@ -7297,57 +7468,60 @@
       </c>
       <c r="AD58">
         <v>101.3</v>
       </c>
       <c r="AE58">
         <v>100.7</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.7</v>
       </c>
       <c r="AH58">
         <v>103.3</v>
       </c>
       <c r="AI58">
         <v>101.7</v>
       </c>
       <c r="AJ58">
         <v>103.8</v>
       </c>
       <c r="AK58">
         <v>102.6</v>
       </c>
+      <c r="AL58" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:38">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C59">
         <v>223.1</v>
       </c>
       <c r="D59">
         <v>121.9</v>
       </c>
       <c r="E59">
         <v>122.9</v>
       </c>
       <c r="F59">
         <v>121</v>
       </c>
       <c r="G59">
         <v>123</v>
       </c>
       <c r="H59">
         <v>120.6</v>
       </c>
       <c r="I59">
         <v>120.5</v>
       </c>
       <c r="J59">
         <v>120.4</v>
       </c>
@@ -7410,57 +7584,60 @@
       </c>
       <c r="AD59">
         <v>100</v>
       </c>
       <c r="AE59">
         <v>98.1</v>
       </c>
       <c r="AF59">
         <v>98.7</v>
       </c>
       <c r="AG59">
         <v>98.1</v>
       </c>
       <c r="AH59">
         <v>97.5</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>93.6</v>
       </c>
       <c r="AK59">
         <v>94.9</v>
       </c>
+      <c r="AL59">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:38">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C60">
         <v>10.5</v>
       </c>
       <c r="D60">
         <v>105.1</v>
       </c>
       <c r="E60">
         <v>108.1</v>
       </c>
       <c r="F60">
         <v>106.9</v>
       </c>
       <c r="G60">
         <v>106.9</v>
       </c>
       <c r="H60">
         <v>106.5</v>
       </c>
       <c r="I60">
         <v>105.4</v>
       </c>
       <c r="J60">
         <v>105.3</v>
       </c>
@@ -7523,57 +7700,60 @@
       </c>
       <c r="AD60">
         <v>86.6</v>
       </c>
       <c r="AE60">
         <v>86.4</v>
       </c>
       <c r="AF60">
         <v>84.9</v>
       </c>
       <c r="AG60">
         <v>85.7</v>
       </c>
       <c r="AH60">
         <v>84.9</v>
       </c>
       <c r="AI60">
         <v>82.7</v>
       </c>
       <c r="AJ60">
         <v>83.7</v>
       </c>
       <c r="AK60">
         <v>81.400000000000006</v>
       </c>
+      <c r="AL60">
+        <v>82.7</v>
+      </c>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:38">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C61">
         <v>412</v>
       </c>
       <c r="D61">
         <v>116.7</v>
       </c>
       <c r="E61">
         <v>116</v>
       </c>
       <c r="F61">
         <v>115.3</v>
       </c>
       <c r="G61">
         <v>115.6</v>
       </c>
       <c r="H61">
         <v>115.9</v>
       </c>
       <c r="I61">
         <v>115.8</v>
       </c>
       <c r="J61">
         <v>115.1</v>
       </c>
@@ -7636,57 +7816,60 @@
       </c>
       <c r="AD61">
         <v>92.4</v>
       </c>
       <c r="AE61">
         <v>93.1</v>
       </c>
       <c r="AF61">
         <v>92.2</v>
       </c>
       <c r="AG61">
         <v>93.1</v>
       </c>
       <c r="AH61">
         <v>92.6</v>
       </c>
       <c r="AI61">
         <v>92.6</v>
       </c>
       <c r="AJ61">
         <v>93.1</v>
       </c>
       <c r="AK61">
         <v>92.8</v>
       </c>
+      <c r="AL61">
+        <v>92.6</v>
+      </c>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:38">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
         <v>102.1</v>
       </c>
       <c r="J62">
         <v>104.2</v>
       </c>
@@ -7749,57 +7932,60 @@
       </c>
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
       <c r="AK62">
         <v>94.1</v>
       </c>
+      <c r="AL62">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:38">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C63">
         <v>3.7</v>
       </c>
       <c r="D63">
         <v>159.9</v>
       </c>
       <c r="E63">
         <v>151.5</v>
       </c>
       <c r="F63">
         <v>148.5</v>
       </c>
       <c r="G63">
         <v>147.30000000000001</v>
       </c>
       <c r="H63">
         <v>139</v>
       </c>
       <c r="I63">
         <v>143.6</v>
       </c>
       <c r="J63">
         <v>142.6</v>
       </c>
@@ -7862,57 +8048,60 @@
       </c>
       <c r="AD63">
         <v>54.8</v>
       </c>
       <c r="AE63">
         <v>53.9</v>
       </c>
       <c r="AF63">
         <v>54.3</v>
       </c>
       <c r="AG63">
         <v>52.6</v>
       </c>
       <c r="AH63">
         <v>52.7</v>
       </c>
       <c r="AI63">
         <v>45.5</v>
       </c>
       <c r="AJ63">
         <v>44.2</v>
       </c>
       <c r="AK63">
         <v>43.6</v>
       </c>
+      <c r="AL63">
+        <v>43</v>
+      </c>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:38">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C64">
         <v>5.7</v>
       </c>
       <c r="D64">
         <v>107.6</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
       <c r="F64">
         <v>99.2</v>
       </c>
       <c r="G64">
         <v>106</v>
       </c>
       <c r="H64">
         <v>103.6</v>
       </c>
       <c r="I64">
         <v>105.5</v>
       </c>
       <c r="J64">
         <v>105.2</v>
       </c>
@@ -7975,57 +8164,60 @@
       </c>
       <c r="AD64">
         <v>68.8</v>
       </c>
       <c r="AE64">
         <v>71.099999999999994</v>
       </c>
       <c r="AF64">
         <v>70.8</v>
       </c>
       <c r="AG64">
         <v>70.2</v>
       </c>
       <c r="AH64">
         <v>67.099999999999994</v>
       </c>
       <c r="AI64">
         <v>67.900000000000006</v>
       </c>
       <c r="AJ64">
         <v>67.900000000000006</v>
       </c>
       <c r="AK64">
         <v>71.099999999999994</v>
       </c>
+      <c r="AL64">
+        <v>73.400000000000006</v>
+      </c>
     </row>
-    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:38">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C65">
         <v>91.9</v>
       </c>
       <c r="D65">
         <v>121.1</v>
       </c>
       <c r="E65">
         <v>121.7</v>
       </c>
       <c r="F65">
         <v>122.4</v>
       </c>
       <c r="G65">
         <v>118.6</v>
       </c>
       <c r="H65">
         <v>121.7</v>
       </c>
       <c r="I65">
         <v>124</v>
       </c>
       <c r="J65">
         <v>121.8</v>
       </c>
@@ -8088,57 +8280,60 @@
       </c>
       <c r="AD65">
         <v>93.3</v>
       </c>
       <c r="AE65">
         <v>99.1</v>
       </c>
       <c r="AF65">
         <v>95.2</v>
       </c>
       <c r="AG65">
         <v>100.1</v>
       </c>
       <c r="AH65">
         <v>98.9</v>
       </c>
       <c r="AI65">
         <v>100.8</v>
       </c>
       <c r="AJ65">
         <v>102.3</v>
       </c>
       <c r="AK65">
         <v>97.9</v>
       </c>
+      <c r="AL65">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:38">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C66">
         <v>19.7</v>
       </c>
       <c r="D66">
         <v>106.7</v>
       </c>
       <c r="E66">
         <v>106.2</v>
       </c>
       <c r="F66">
         <v>110.9</v>
       </c>
       <c r="G66">
         <v>112.5</v>
       </c>
       <c r="H66">
         <v>104.7</v>
       </c>
       <c r="I66">
         <v>109.5</v>
       </c>
       <c r="J66">
         <v>110.3</v>
       </c>
@@ -8201,57 +8396,60 @@
       </c>
       <c r="AD66">
         <v>98.4</v>
       </c>
       <c r="AE66">
         <v>93.7</v>
       </c>
       <c r="AF66">
         <v>99.7</v>
       </c>
       <c r="AG66">
         <v>106.9</v>
       </c>
       <c r="AH66">
         <v>105.2</v>
       </c>
       <c r="AI66">
         <v>103.2</v>
       </c>
       <c r="AJ66">
         <v>104.4</v>
       </c>
       <c r="AK66">
         <v>110.4</v>
       </c>
+      <c r="AL66">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:38">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67">
         <v>13.7</v>
       </c>
       <c r="D67">
         <v>121.2</v>
       </c>
       <c r="E67">
         <v>124.2</v>
       </c>
       <c r="F67">
         <v>120.4</v>
       </c>
       <c r="G67">
         <v>125.2</v>
       </c>
       <c r="H67">
         <v>125.6</v>
       </c>
       <c r="I67">
         <v>123.1</v>
       </c>
       <c r="J67">
         <v>128.6</v>
       </c>
@@ -8314,170 +8512,176 @@
       </c>
       <c r="AD67">
         <v>88.4</v>
       </c>
       <c r="AE67">
         <v>89.7</v>
       </c>
       <c r="AF67">
         <v>85.3</v>
       </c>
       <c r="AG67">
         <v>85.2</v>
       </c>
       <c r="AH67">
         <v>85.6</v>
       </c>
       <c r="AI67">
         <v>80.3</v>
       </c>
       <c r="AJ67">
         <v>78.900000000000006</v>
       </c>
       <c r="AK67">
         <v>80.3</v>
       </c>
+      <c r="AL67">
+        <v>78.099999999999994</v>
+      </c>
     </row>
-    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:38">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C68">
         <v>31.4</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AK68" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:38">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69">
         <v>232.9</v>
       </c>
       <c r="D69">
         <v>117.4</v>
       </c>
       <c r="E69">
         <v>116.7</v>
       </c>
       <c r="F69">
         <v>115.5</v>
       </c>
       <c r="G69">
         <v>115.7</v>
       </c>
       <c r="H69">
         <v>116.2</v>
       </c>
       <c r="I69">
         <v>115</v>
       </c>
       <c r="J69">
         <v>115</v>
       </c>
@@ -8540,57 +8744,60 @@
       </c>
       <c r="AD69">
         <v>92.8</v>
       </c>
       <c r="AE69">
         <v>92.1</v>
       </c>
       <c r="AF69">
         <v>91.1</v>
       </c>
       <c r="AG69">
         <v>91.2</v>
       </c>
       <c r="AH69">
         <v>90.2</v>
       </c>
       <c r="AI69">
         <v>89.9</v>
       </c>
       <c r="AJ69">
         <v>90.1</v>
       </c>
       <c r="AK69">
         <v>91.4</v>
       </c>
+      <c r="AL69">
+        <v>90.1</v>
+      </c>
     </row>
-    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:38">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C70">
         <v>6</v>
       </c>
       <c r="D70">
         <v>122.8</v>
       </c>
       <c r="E70">
         <v>122.5</v>
       </c>
       <c r="F70">
         <v>122.2</v>
       </c>
       <c r="G70">
         <v>115.8</v>
       </c>
       <c r="H70">
         <v>111.1</v>
       </c>
       <c r="I70">
         <v>111.3</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -8652,75 +8859,78 @@
         <v>81.5</v>
       </c>
       <c r="AD70">
         <v>80</v>
       </c>
       <c r="AE70">
         <v>79.2</v>
       </c>
       <c r="AF70">
         <v>77.8</v>
       </c>
       <c r="AG70">
         <v>74</v>
       </c>
       <c r="AH70">
         <v>74.3</v>
       </c>
       <c r="AI70">
         <v>74.900000000000006</v>
       </c>
       <c r="AJ70">
         <v>71.2</v>
       </c>
       <c r="AK70">
         <v>64.400000000000006</v>
+      </c>
+      <c r="AL70">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6212536F-BA6C-4A99-B994-885A91AF6040}">
-  <dimension ref="A1:AK70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B2654B7-ACCA-49B7-823E-1942BDC0F20A}">
+  <dimension ref="A1:AL70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.69921875" customWidth="1"/>
+    <col min="1" max="38" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:38">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -8782,60 +8992,63 @@
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
+      <c r="AL2">
+        <v>2026000709</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -8895,57 +9108,60 @@
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
+      <c r="AL3" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:38">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>115</v>
       </c>
       <c r="E4">
         <v>115.8</v>
       </c>
       <c r="F4">
         <v>113.6</v>
       </c>
       <c r="G4">
         <v>114.9</v>
       </c>
       <c r="H4">
         <v>113.9</v>
       </c>
       <c r="I4">
         <v>114.3</v>
       </c>
       <c r="J4">
         <v>113.2</v>
       </c>
@@ -9008,57 +9224,60 @@
       </c>
       <c r="AD4">
         <v>100</v>
       </c>
       <c r="AE4">
         <v>100</v>
       </c>
       <c r="AF4">
         <v>99.7</v>
       </c>
       <c r="AG4">
         <v>100</v>
       </c>
       <c r="AH4">
         <v>99.1</v>
       </c>
       <c r="AI4">
         <v>99.5</v>
       </c>
       <c r="AJ4">
         <v>100.8</v>
       </c>
       <c r="AK4">
         <v>101.3</v>
       </c>
+      <c r="AL4">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:38">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>4989.6000000000004</v>
       </c>
       <c r="D5">
         <v>113.7</v>
       </c>
       <c r="E5">
         <v>114.8</v>
       </c>
       <c r="F5">
         <v>113.3</v>
       </c>
       <c r="G5">
         <v>112.8</v>
       </c>
       <c r="H5">
         <v>112.7</v>
       </c>
       <c r="I5">
         <v>115.3</v>
       </c>
       <c r="J5">
         <v>114.8</v>
       </c>
@@ -9121,57 +9340,60 @@
       </c>
       <c r="AD5">
         <v>100.5</v>
       </c>
       <c r="AE5">
         <v>100.9</v>
       </c>
       <c r="AF5">
         <v>102</v>
       </c>
       <c r="AG5">
         <v>101.2</v>
       </c>
       <c r="AH5">
         <v>100.3</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>102.5</v>
       </c>
       <c r="AK5">
         <v>102.8</v>
       </c>
+      <c r="AL5">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:38">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6">
         <v>2313.4</v>
       </c>
       <c r="D6">
         <v>116.1</v>
       </c>
       <c r="E6">
         <v>117.4</v>
       </c>
       <c r="F6">
         <v>116.1</v>
       </c>
       <c r="G6">
         <v>117.2</v>
       </c>
       <c r="H6">
         <v>113.1</v>
       </c>
       <c r="I6">
         <v>114.4</v>
       </c>
       <c r="J6">
         <v>118.5</v>
       </c>
@@ -9234,57 +9456,60 @@
       </c>
       <c r="AD6">
         <v>100.2</v>
       </c>
       <c r="AE6">
         <v>102.9</v>
       </c>
       <c r="AF6">
         <v>101.9</v>
       </c>
       <c r="AG6">
         <v>102.5</v>
       </c>
       <c r="AH6">
         <v>100.6</v>
       </c>
       <c r="AI6">
         <v>101.9</v>
       </c>
       <c r="AJ6">
         <v>102.7</v>
       </c>
       <c r="AK6">
         <v>102</v>
       </c>
+      <c r="AL6">
+        <v>107</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:38">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>1673.6</v>
       </c>
       <c r="D7">
         <v>118.3</v>
       </c>
       <c r="E7">
         <v>120.2</v>
       </c>
       <c r="F7">
         <v>118.6</v>
       </c>
       <c r="G7">
         <v>118.8</v>
       </c>
       <c r="H7">
         <v>113.8</v>
       </c>
       <c r="I7">
         <v>116.6</v>
       </c>
       <c r="J7">
         <v>121.2</v>
       </c>
@@ -9347,57 +9572,60 @@
       </c>
       <c r="AD7">
         <v>104.2</v>
       </c>
       <c r="AE7">
         <v>107.6</v>
       </c>
       <c r="AF7">
         <v>106.6</v>
       </c>
       <c r="AG7">
         <v>108.2</v>
       </c>
       <c r="AH7">
         <v>106.3</v>
       </c>
       <c r="AI7">
         <v>108.2</v>
       </c>
       <c r="AJ7">
         <v>109.3</v>
       </c>
       <c r="AK7">
         <v>108.1</v>
       </c>
+      <c r="AL7">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:38">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8">
         <v>1176.7</v>
       </c>
       <c r="D8">
         <v>118.8</v>
       </c>
       <c r="E8">
         <v>118.7</v>
       </c>
       <c r="F8">
         <v>119.4</v>
       </c>
       <c r="G8">
         <v>116.2</v>
       </c>
       <c r="H8">
         <v>111.3</v>
       </c>
       <c r="I8">
         <v>112</v>
       </c>
       <c r="J8">
         <v>117.5</v>
       </c>
@@ -9460,57 +9688,60 @@
       </c>
       <c r="AD8">
         <v>106.8</v>
       </c>
       <c r="AE8">
         <v>110.4</v>
       </c>
       <c r="AF8">
         <v>108.5</v>
       </c>
       <c r="AG8">
         <v>109.7</v>
       </c>
       <c r="AH8">
         <v>108.4</v>
       </c>
       <c r="AI8">
         <v>110.1</v>
       </c>
       <c r="AJ8">
         <v>112.2</v>
       </c>
       <c r="AK8">
         <v>111.7</v>
       </c>
+      <c r="AL8">
+        <v>121.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:38">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9">
         <v>18.3</v>
       </c>
       <c r="D9">
         <v>92</v>
       </c>
       <c r="E9">
         <v>95.8</v>
       </c>
       <c r="F9">
         <v>95.1</v>
       </c>
       <c r="G9">
         <v>102.3</v>
       </c>
       <c r="H9">
         <v>99.7</v>
       </c>
       <c r="I9">
         <v>102.1</v>
       </c>
       <c r="J9">
         <v>102.8</v>
       </c>
@@ -9573,57 +9804,60 @@
       </c>
       <c r="AD9">
         <v>106.5</v>
       </c>
       <c r="AE9">
         <v>130.4</v>
       </c>
       <c r="AF9">
         <v>124.3</v>
       </c>
       <c r="AG9">
         <v>134.4</v>
       </c>
       <c r="AH9">
         <v>139.80000000000001</v>
       </c>
       <c r="AI9">
         <v>135</v>
       </c>
       <c r="AJ9">
         <v>148.19999999999999</v>
       </c>
       <c r="AK9">
         <v>149.9</v>
       </c>
+      <c r="AL9">
+        <v>157.80000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:38">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10">
         <v>628</v>
       </c>
       <c r="D10">
         <v>122.5</v>
       </c>
       <c r="E10">
         <v>126.2</v>
       </c>
       <c r="F10">
         <v>121</v>
       </c>
       <c r="G10">
         <v>120.1</v>
       </c>
       <c r="H10">
         <v>113.8</v>
       </c>
       <c r="I10">
         <v>117.7</v>
       </c>
       <c r="J10">
         <v>113.9</v>
       </c>
@@ -9686,57 +9920,60 @@
       </c>
       <c r="AD10">
         <v>115.1</v>
       </c>
       <c r="AE10">
         <v>121.7</v>
       </c>
       <c r="AF10">
         <v>116</v>
       </c>
       <c r="AG10">
         <v>118.5</v>
       </c>
       <c r="AH10">
         <v>116.1</v>
       </c>
       <c r="AI10">
         <v>120.5</v>
       </c>
       <c r="AJ10">
         <v>120.8</v>
       </c>
       <c r="AK10">
         <v>121.8</v>
       </c>
+      <c r="AL10">
+        <v>139.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:38">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11">
         <v>231.1</v>
       </c>
       <c r="D11">
         <v>125.8</v>
       </c>
       <c r="E11">
         <v>113.9</v>
       </c>
       <c r="F11">
         <v>122.9</v>
       </c>
       <c r="G11">
         <v>116.5</v>
       </c>
       <c r="H11">
         <v>113.4</v>
       </c>
       <c r="I11">
         <v>104.4</v>
       </c>
       <c r="J11">
         <v>121</v>
       </c>
@@ -9799,57 +10036,60 @@
       </c>
       <c r="AD11">
         <v>101.6</v>
       </c>
       <c r="AE11">
         <v>101.5</v>
       </c>
       <c r="AF11">
         <v>102.7</v>
       </c>
       <c r="AG11">
         <v>107.1</v>
       </c>
       <c r="AH11">
         <v>103.2</v>
       </c>
       <c r="AI11">
         <v>104.9</v>
       </c>
       <c r="AJ11">
         <v>109.5</v>
       </c>
       <c r="AK11">
         <v>108.1</v>
       </c>
+      <c r="AL11">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:38">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>262.2</v>
       </c>
       <c r="D12">
         <v>109.5</v>
       </c>
       <c r="E12">
         <v>107.6</v>
       </c>
       <c r="F12">
         <v>106.4</v>
       </c>
       <c r="G12">
         <v>111.4</v>
       </c>
       <c r="H12">
         <v>105.4</v>
       </c>
       <c r="I12">
         <v>114.8</v>
       </c>
       <c r="J12">
         <v>118.1</v>
       </c>
@@ -9912,57 +10152,60 @@
       </c>
       <c r="AD12">
         <v>93.1</v>
       </c>
       <c r="AE12">
         <v>95.2</v>
       </c>
       <c r="AF12">
         <v>92.4</v>
       </c>
       <c r="AG12">
         <v>93.3</v>
       </c>
       <c r="AH12">
         <v>93.1</v>
       </c>
       <c r="AI12">
         <v>94.6</v>
       </c>
       <c r="AJ12">
         <v>89.9</v>
       </c>
       <c r="AK12">
         <v>95</v>
       </c>
+      <c r="AL12">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:38">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13">
         <v>344.6</v>
       </c>
       <c r="D13">
         <v>125.9</v>
       </c>
       <c r="E13">
         <v>127.6</v>
       </c>
       <c r="F13">
         <v>120.7</v>
       </c>
       <c r="G13">
         <v>126.7</v>
       </c>
       <c r="H13">
         <v>128.69999999999999</v>
       </c>
       <c r="I13">
         <v>130.80000000000001</v>
       </c>
       <c r="J13">
         <v>124.9</v>
       </c>
@@ -10025,57 +10268,60 @@
       </c>
       <c r="AD13">
         <v>108.7</v>
       </c>
       <c r="AE13">
         <v>111.4</v>
       </c>
       <c r="AF13">
         <v>114.7</v>
       </c>
       <c r="AG13">
         <v>114.5</v>
       </c>
       <c r="AH13">
         <v>111.1</v>
       </c>
       <c r="AI13">
         <v>113.6</v>
       </c>
       <c r="AJ13">
         <v>117.2</v>
       </c>
       <c r="AK13">
         <v>111.7</v>
       </c>
+      <c r="AL13">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:38">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14">
         <v>152.30000000000001</v>
       </c>
       <c r="D14">
         <v>101.8</v>
       </c>
       <c r="E14">
         <v>115.2</v>
       </c>
       <c r="F14">
         <v>109.8</v>
       </c>
       <c r="G14">
         <v>114.8</v>
       </c>
       <c r="H14">
         <v>112.2</v>
       </c>
       <c r="I14">
         <v>120.6</v>
       </c>
       <c r="J14">
         <v>139</v>
       </c>
@@ -10138,57 +10384,60 @@
       </c>
       <c r="AD14">
         <v>77.5</v>
       </c>
       <c r="AE14">
         <v>70.2</v>
       </c>
       <c r="AF14">
         <v>77.099999999999994</v>
       </c>
       <c r="AG14">
         <v>76.400000000000006</v>
       </c>
       <c r="AH14">
         <v>82.9</v>
       </c>
       <c r="AI14">
         <v>78.5</v>
       </c>
       <c r="AJ14">
         <v>73.2</v>
       </c>
       <c r="AK14">
         <v>70.2</v>
       </c>
+      <c r="AL14">
+        <v>81.599999999999994</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:38">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>8.6999999999999993</v>
       </c>
       <c r="D15">
         <v>110.2</v>
       </c>
       <c r="E15">
         <v>113.1</v>
       </c>
       <c r="F15">
         <v>108.3</v>
       </c>
       <c r="G15">
         <v>110.9</v>
       </c>
       <c r="H15">
         <v>106.6</v>
       </c>
       <c r="I15">
         <v>102.9</v>
       </c>
       <c r="J15">
         <v>103</v>
       </c>
@@ -10251,57 +10500,60 @@
       </c>
       <c r="AD15">
         <v>82.9</v>
       </c>
       <c r="AE15">
         <v>84</v>
       </c>
       <c r="AF15">
         <v>80.900000000000006</v>
       </c>
       <c r="AG15">
         <v>79.900000000000006</v>
       </c>
       <c r="AH15">
         <v>80.900000000000006</v>
       </c>
       <c r="AI15">
         <v>79.3</v>
       </c>
       <c r="AJ15">
         <v>78.5</v>
       </c>
       <c r="AK15">
         <v>78.8</v>
       </c>
+      <c r="AL15">
+        <v>78.400000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:38">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16">
         <v>28.4</v>
       </c>
       <c r="D16">
         <v>108.3</v>
       </c>
       <c r="E16">
         <v>110.3</v>
       </c>
       <c r="F16">
         <v>109.5</v>
       </c>
       <c r="G16">
         <v>110.5</v>
       </c>
       <c r="H16">
         <v>106</v>
       </c>
       <c r="I16">
         <v>113.2</v>
       </c>
       <c r="J16">
         <v>115.3</v>
       </c>
@@ -10364,57 +10616,60 @@
       </c>
       <c r="AD16">
         <v>101</v>
       </c>
       <c r="AE16">
         <v>102.2</v>
       </c>
       <c r="AF16">
         <v>97.7</v>
       </c>
       <c r="AG16">
         <v>99.7</v>
       </c>
       <c r="AH16">
         <v>97</v>
       </c>
       <c r="AI16">
         <v>99.6</v>
       </c>
       <c r="AJ16">
         <v>96.8</v>
       </c>
       <c r="AK16">
         <v>96.8</v>
       </c>
+      <c r="AL16">
+        <v>100.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:38">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>639.79999999999995</v>
       </c>
       <c r="D17">
         <v>109.9</v>
       </c>
       <c r="E17">
         <v>110.7</v>
       </c>
       <c r="F17">
         <v>109</v>
       </c>
       <c r="G17">
         <v>113</v>
       </c>
       <c r="H17">
         <v>111.3</v>
       </c>
       <c r="I17">
         <v>110.7</v>
       </c>
       <c r="J17">
         <v>110.4</v>
       </c>
@@ -10477,57 +10732,60 @@
       </c>
       <c r="AD17">
         <v>89.1</v>
       </c>
       <c r="AE17">
         <v>89.5</v>
       </c>
       <c r="AF17">
         <v>88.9</v>
       </c>
       <c r="AG17">
         <v>87.9</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>85.9</v>
       </c>
       <c r="AJ17">
         <v>84.8</v>
       </c>
       <c r="AK17">
         <v>86.8</v>
       </c>
+      <c r="AL17">
+        <v>83</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:38">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18">
         <v>63.4</v>
       </c>
       <c r="D18">
         <v>118.3</v>
       </c>
       <c r="E18">
         <v>121.1</v>
       </c>
       <c r="F18">
         <v>114.4</v>
       </c>
       <c r="G18">
         <v>120.6</v>
       </c>
       <c r="H18">
         <v>119.6</v>
       </c>
       <c r="I18">
         <v>114.9</v>
       </c>
       <c r="J18">
         <v>110.3</v>
       </c>
@@ -10590,57 +10848,60 @@
       </c>
       <c r="AD18">
         <v>88.2</v>
       </c>
       <c r="AE18">
         <v>87.6</v>
       </c>
       <c r="AF18">
         <v>86.4</v>
       </c>
       <c r="AG18">
         <v>83.6</v>
       </c>
       <c r="AH18">
         <v>83.8</v>
       </c>
       <c r="AI18">
         <v>82.6</v>
       </c>
       <c r="AJ18">
         <v>84.2</v>
       </c>
       <c r="AK18">
         <v>84.8</v>
       </c>
+      <c r="AL18">
+        <v>83.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:38">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>180.5</v>
       </c>
       <c r="D19">
         <v>108.8</v>
       </c>
       <c r="E19">
         <v>110.6</v>
       </c>
       <c r="F19">
         <v>109.5</v>
       </c>
       <c r="G19">
         <v>115.4</v>
       </c>
       <c r="H19">
         <v>111</v>
       </c>
       <c r="I19">
         <v>110.2</v>
       </c>
       <c r="J19">
         <v>111.7</v>
       </c>
@@ -10703,57 +10964,60 @@
       </c>
       <c r="AD19">
         <v>89.1</v>
       </c>
       <c r="AE19">
         <v>89.3</v>
       </c>
       <c r="AF19">
         <v>88.1</v>
       </c>
       <c r="AG19">
         <v>85.3</v>
       </c>
       <c r="AH19">
         <v>79.599999999999994</v>
       </c>
       <c r="AI19">
         <v>80</v>
       </c>
       <c r="AJ19">
         <v>80.8</v>
       </c>
       <c r="AK19">
         <v>80.2</v>
       </c>
+      <c r="AL19">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:38">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20">
         <v>30.6</v>
       </c>
       <c r="D20">
         <v>114.8</v>
       </c>
       <c r="E20">
         <v>104.9</v>
       </c>
       <c r="F20">
         <v>102.5</v>
       </c>
       <c r="G20">
         <v>106.6</v>
       </c>
       <c r="H20">
         <v>105.2</v>
       </c>
       <c r="I20">
         <v>109.4</v>
       </c>
       <c r="J20">
         <v>111.7</v>
       </c>
@@ -10816,57 +11080,60 @@
       </c>
       <c r="AD20">
         <v>92.7</v>
       </c>
       <c r="AE20">
         <v>88.5</v>
       </c>
       <c r="AF20">
         <v>86.8</v>
       </c>
       <c r="AG20">
         <v>87.5</v>
       </c>
       <c r="AH20">
         <v>85.3</v>
       </c>
       <c r="AI20">
         <v>85.8</v>
       </c>
       <c r="AJ20">
         <v>81.8</v>
       </c>
       <c r="AK20">
         <v>85.6</v>
       </c>
+      <c r="AL20">
+        <v>81</v>
+      </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:38">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21">
         <v>50.5</v>
       </c>
       <c r="D21">
         <v>105.4</v>
       </c>
       <c r="E21">
         <v>104.5</v>
       </c>
       <c r="F21">
         <v>105.5</v>
       </c>
       <c r="G21">
         <v>108.7</v>
       </c>
       <c r="H21">
         <v>105.1</v>
       </c>
       <c r="I21">
         <v>104.4</v>
       </c>
       <c r="J21">
         <v>109.5</v>
       </c>
@@ -10929,57 +11196,60 @@
       </c>
       <c r="AD21">
         <v>99.5</v>
       </c>
       <c r="AE21">
         <v>102</v>
       </c>
       <c r="AF21">
         <v>99.3</v>
       </c>
       <c r="AG21">
         <v>98.9</v>
       </c>
       <c r="AH21">
         <v>97.4</v>
       </c>
       <c r="AI21">
         <v>99.8</v>
       </c>
       <c r="AJ21">
         <v>96.8</v>
       </c>
       <c r="AK21">
         <v>101.5</v>
       </c>
+      <c r="AL21">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:38">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22">
         <v>141</v>
       </c>
       <c r="D22">
         <v>108.1</v>
       </c>
       <c r="E22">
         <v>111.9</v>
       </c>
       <c r="F22">
         <v>109.9</v>
       </c>
       <c r="G22">
         <v>111.2</v>
       </c>
       <c r="H22">
         <v>109.9</v>
       </c>
       <c r="I22">
         <v>109.8</v>
       </c>
       <c r="J22">
         <v>108.4</v>
       </c>
@@ -11042,57 +11312,60 @@
       </c>
       <c r="AD22">
         <v>85</v>
       </c>
       <c r="AE22">
         <v>86.3</v>
       </c>
       <c r="AF22">
         <v>84.5</v>
       </c>
       <c r="AG22">
         <v>84.8</v>
       </c>
       <c r="AH22">
         <v>81.900000000000006</v>
       </c>
       <c r="AI22">
         <v>82</v>
       </c>
       <c r="AJ22">
         <v>80.7</v>
       </c>
       <c r="AK22">
         <v>83.1</v>
       </c>
+      <c r="AL22">
+        <v>79</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:38">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23">
         <v>21.3</v>
       </c>
       <c r="D23">
         <v>111.5</v>
       </c>
       <c r="E23">
         <v>110.4</v>
       </c>
       <c r="F23">
         <v>111.3</v>
       </c>
       <c r="G23">
         <v>114.6</v>
       </c>
       <c r="H23">
         <v>111.4</v>
       </c>
       <c r="I23">
         <v>113.7</v>
       </c>
       <c r="J23">
         <v>112</v>
       </c>
@@ -11155,57 +11428,60 @@
       </c>
       <c r="AD23">
         <v>94.3</v>
       </c>
       <c r="AE23">
         <v>93.7</v>
       </c>
       <c r="AF23">
         <v>93.6</v>
       </c>
       <c r="AG23">
         <v>92.4</v>
       </c>
       <c r="AH23">
         <v>90.6</v>
       </c>
       <c r="AI23">
         <v>91.2</v>
       </c>
       <c r="AJ23">
         <v>92</v>
       </c>
       <c r="AK23">
         <v>97.4</v>
       </c>
+      <c r="AL23">
+        <v>82.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:38">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24">
         <v>3.8</v>
       </c>
       <c r="D24">
         <v>93.6</v>
       </c>
       <c r="E24">
         <v>101.5</v>
       </c>
       <c r="F24">
         <v>99.7</v>
       </c>
       <c r="G24">
         <v>95</v>
       </c>
       <c r="H24">
         <v>101.1</v>
       </c>
       <c r="I24">
         <v>84.3</v>
       </c>
       <c r="J24">
         <v>92.3</v>
       </c>
@@ -11268,57 +11544,60 @@
       </c>
       <c r="AD24">
         <v>65.3</v>
       </c>
       <c r="AE24">
         <v>76.2</v>
       </c>
       <c r="AF24">
         <v>64.599999999999994</v>
       </c>
       <c r="AG24">
         <v>67</v>
       </c>
       <c r="AH24">
         <v>58.3</v>
       </c>
       <c r="AI24">
         <v>59</v>
       </c>
       <c r="AJ24">
         <v>66.400000000000006</v>
       </c>
       <c r="AK24">
         <v>60.8</v>
       </c>
+      <c r="AL24">
+        <v>59.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:38">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25">
         <v>44.5</v>
       </c>
       <c r="D25">
         <v>108.9</v>
       </c>
       <c r="E25">
         <v>110</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>111.3</v>
       </c>
       <c r="H25">
         <v>109.1</v>
       </c>
       <c r="I25">
         <v>110</v>
       </c>
       <c r="J25">
         <v>110.8</v>
       </c>
@@ -11381,57 +11660,60 @@
       </c>
       <c r="AD25">
         <v>94.1</v>
       </c>
       <c r="AE25">
         <v>96.1</v>
       </c>
       <c r="AF25">
         <v>94</v>
       </c>
       <c r="AG25">
         <v>95.1</v>
       </c>
       <c r="AH25">
         <v>94.5</v>
       </c>
       <c r="AI25">
         <v>93.7</v>
       </c>
       <c r="AJ25">
         <v>96</v>
       </c>
       <c r="AK25">
         <v>98.3</v>
       </c>
+      <c r="AL25">
+        <v>88.8</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:38">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26">
         <v>104.2</v>
       </c>
       <c r="D26">
         <v>109.6</v>
       </c>
       <c r="E26">
         <v>109.3</v>
       </c>
       <c r="F26">
         <v>108.5</v>
       </c>
       <c r="G26">
         <v>111</v>
       </c>
       <c r="H26">
         <v>113.5</v>
       </c>
       <c r="I26">
         <v>112.4</v>
       </c>
       <c r="J26">
         <v>113.1</v>
       </c>
@@ -11494,57 +11776,60 @@
       </c>
       <c r="AD26">
         <v>88</v>
       </c>
       <c r="AE26">
         <v>89.9</v>
       </c>
       <c r="AF26">
         <v>93.9</v>
       </c>
       <c r="AG26">
         <v>92.6</v>
       </c>
       <c r="AH26">
         <v>91.4</v>
       </c>
       <c r="AI26">
         <v>91.9</v>
       </c>
       <c r="AJ26">
         <v>89.5</v>
       </c>
       <c r="AK26">
         <v>92.1</v>
       </c>
+      <c r="AL26">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:38">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>2676.2</v>
       </c>
       <c r="D27">
         <v>110.9</v>
       </c>
       <c r="E27">
         <v>112.6</v>
       </c>
       <c r="F27">
         <v>110.6</v>
       </c>
       <c r="G27">
         <v>110.9</v>
       </c>
       <c r="H27">
         <v>111.9</v>
       </c>
       <c r="I27">
         <v>113.1</v>
       </c>
       <c r="J27">
         <v>110.6</v>
       </c>
@@ -11607,57 +11892,60 @@
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>100.5</v>
       </c>
       <c r="AF27">
         <v>101.6</v>
       </c>
       <c r="AG27">
         <v>100.9</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>99.6</v>
       </c>
       <c r="AJ27">
         <v>102.1</v>
       </c>
       <c r="AK27">
         <v>103.1</v>
       </c>
+      <c r="AL27">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:38">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28">
         <v>930.5</v>
       </c>
       <c r="D28">
         <v>122.8</v>
       </c>
       <c r="E28">
         <v>124</v>
       </c>
       <c r="F28">
         <v>117.9</v>
       </c>
       <c r="G28">
         <v>120</v>
       </c>
       <c r="H28">
         <v>122.5</v>
       </c>
       <c r="I28">
         <v>129.19999999999999</v>
       </c>
       <c r="J28">
         <v>121.1</v>
       </c>
@@ -11720,57 +12008,60 @@
       </c>
       <c r="AD28">
         <v>102.7</v>
       </c>
       <c r="AE28">
         <v>106.2</v>
       </c>
       <c r="AF28">
         <v>105.2</v>
       </c>
       <c r="AG28">
         <v>105.3</v>
       </c>
       <c r="AH28">
         <v>101.8</v>
       </c>
       <c r="AI28">
         <v>102.7</v>
       </c>
       <c r="AJ28">
         <v>106.6</v>
       </c>
       <c r="AK28">
         <v>108.6</v>
       </c>
+      <c r="AL28">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:38">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>20.3</v>
       </c>
       <c r="D29">
         <v>115.7</v>
       </c>
       <c r="E29">
         <v>111.6</v>
       </c>
       <c r="F29">
         <v>106</v>
       </c>
       <c r="G29">
         <v>106.9</v>
       </c>
       <c r="H29">
         <v>103.7</v>
       </c>
       <c r="I29">
         <v>101.2</v>
       </c>
       <c r="J29">
         <v>106</v>
       </c>
@@ -11833,57 +12124,60 @@
       </c>
       <c r="AD29">
         <v>81.8</v>
       </c>
       <c r="AE29">
         <v>80.8</v>
       </c>
       <c r="AF29">
         <v>84.5</v>
       </c>
       <c r="AG29">
         <v>85.9</v>
       </c>
       <c r="AH29">
         <v>81.599999999999994</v>
       </c>
       <c r="AI29">
         <v>78.7</v>
       </c>
       <c r="AJ29">
         <v>84.3</v>
       </c>
       <c r="AK29">
         <v>82.8</v>
       </c>
+      <c r="AL29">
+        <v>81.2</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:38">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30">
         <v>27.6</v>
       </c>
       <c r="D30">
         <v>200.9</v>
       </c>
       <c r="E30">
         <v>215.4</v>
       </c>
       <c r="F30">
         <v>190.2</v>
       </c>
       <c r="G30">
         <v>157.19999999999999</v>
       </c>
       <c r="H30">
         <v>146.69999999999999</v>
       </c>
       <c r="I30">
         <v>151.4</v>
       </c>
       <c r="J30">
         <v>152.4</v>
       </c>
@@ -11946,57 +12240,60 @@
       </c>
       <c r="AD30">
         <v>110.2</v>
       </c>
       <c r="AE30">
         <v>108.6</v>
       </c>
       <c r="AF30">
         <v>108</v>
       </c>
       <c r="AG30">
         <v>107</v>
       </c>
       <c r="AH30">
         <v>100.5</v>
       </c>
       <c r="AI30">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>126.7</v>
       </c>
       <c r="AK30">
         <v>118.9</v>
       </c>
+      <c r="AL30">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:38">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31">
         <v>169.7</v>
       </c>
       <c r="D31">
         <v>108.8</v>
       </c>
       <c r="E31">
         <v>106.1</v>
       </c>
       <c r="F31">
         <v>109.6</v>
       </c>
       <c r="G31">
         <v>109.2</v>
       </c>
       <c r="H31">
         <v>108.2</v>
       </c>
       <c r="I31">
         <v>112.1</v>
       </c>
       <c r="J31">
         <v>115.2</v>
       </c>
@@ -12059,57 +12356,60 @@
       </c>
       <c r="AD31">
         <v>90.1</v>
       </c>
       <c r="AE31">
         <v>94.1</v>
       </c>
       <c r="AF31">
         <v>90.3</v>
       </c>
       <c r="AG31">
         <v>92.8</v>
       </c>
       <c r="AH31">
         <v>88</v>
       </c>
       <c r="AI31">
         <v>91.6</v>
       </c>
       <c r="AJ31">
         <v>92.8</v>
       </c>
       <c r="AK31">
         <v>100.4</v>
       </c>
+      <c r="AL31">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:38">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32">
         <v>677.9</v>
       </c>
       <c r="D32">
         <v>121.6</v>
       </c>
       <c r="E32">
         <v>125.5</v>
       </c>
       <c r="F32">
         <v>117.9</v>
       </c>
       <c r="G32">
         <v>123.2</v>
       </c>
       <c r="H32">
         <v>123.5</v>
       </c>
       <c r="I32">
         <v>131.1</v>
       </c>
       <c r="J32">
         <v>122.5</v>
       </c>
@@ -12172,57 +12472,60 @@
       </c>
       <c r="AD32">
         <v>105.5</v>
       </c>
       <c r="AE32">
         <v>107.6</v>
       </c>
       <c r="AF32">
         <v>110.5</v>
       </c>
       <c r="AG32">
         <v>110.1</v>
       </c>
       <c r="AH32">
         <v>105.4</v>
       </c>
       <c r="AI32">
         <v>105.8</v>
       </c>
       <c r="AJ32">
         <v>111.1</v>
       </c>
       <c r="AK32">
         <v>111.6</v>
       </c>
+      <c r="AL32">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:38">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C33">
         <v>35</v>
       </c>
       <c r="D33">
         <v>126.7</v>
       </c>
       <c r="E33">
         <v>124.6</v>
       </c>
       <c r="F33">
         <v>122.6</v>
       </c>
       <c r="G33">
         <v>122.2</v>
       </c>
       <c r="H33">
         <v>121.1</v>
       </c>
       <c r="I33">
         <v>124.6</v>
       </c>
       <c r="J33">
         <v>121.1</v>
       </c>
@@ -12285,57 +12588,60 @@
       </c>
       <c r="AD33">
         <v>89.9</v>
       </c>
       <c r="AE33">
         <v>88.4</v>
       </c>
       <c r="AF33">
         <v>91.8</v>
       </c>
       <c r="AG33">
         <v>94.7</v>
       </c>
       <c r="AH33">
         <v>95.1</v>
       </c>
       <c r="AI33">
         <v>95</v>
       </c>
       <c r="AJ33">
         <v>94.6</v>
       </c>
       <c r="AK33">
         <v>92.7</v>
       </c>
+      <c r="AL33">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:38">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34">
         <v>1745.7</v>
       </c>
       <c r="D34">
         <v>105.6</v>
       </c>
       <c r="E34">
         <v>106.3</v>
       </c>
       <c r="F34">
         <v>106.6</v>
       </c>
       <c r="G34">
         <v>104.9</v>
       </c>
       <c r="H34">
         <v>107.8</v>
       </c>
       <c r="I34">
         <v>105.4</v>
       </c>
       <c r="J34">
         <v>105</v>
       </c>
@@ -12398,57 +12704,60 @@
       </c>
       <c r="AD34">
         <v>99.3</v>
       </c>
       <c r="AE34">
         <v>99.7</v>
       </c>
       <c r="AF34">
         <v>99.6</v>
       </c>
       <c r="AG34">
         <v>98.1</v>
       </c>
       <c r="AH34">
         <v>98.6</v>
       </c>
       <c r="AI34">
         <v>98.5</v>
       </c>
       <c r="AJ34">
         <v>99.5</v>
       </c>
       <c r="AK34">
         <v>99.9</v>
       </c>
+      <c r="AL34">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:38">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C35">
         <v>6.5</v>
       </c>
       <c r="D35">
         <v>121.6</v>
       </c>
       <c r="E35">
         <v>124</v>
       </c>
       <c r="F35">
         <v>120.2</v>
       </c>
       <c r="G35">
         <v>123.4</v>
       </c>
       <c r="H35">
         <v>116.2</v>
       </c>
       <c r="I35">
         <v>116.3</v>
       </c>
       <c r="J35">
         <v>115.8</v>
       </c>
@@ -12511,57 +12820,60 @@
       </c>
       <c r="AD35">
         <v>87.3</v>
       </c>
       <c r="AE35">
         <v>86.8</v>
       </c>
       <c r="AF35">
         <v>90.2</v>
       </c>
       <c r="AG35">
         <v>91.9</v>
       </c>
       <c r="AH35">
         <v>88</v>
       </c>
       <c r="AI35">
         <v>85.4</v>
       </c>
       <c r="AJ35">
         <v>87.6</v>
       </c>
       <c r="AK35">
         <v>96.1</v>
       </c>
+      <c r="AL35">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:38">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36">
         <v>392.3</v>
       </c>
       <c r="D36">
         <v>100.6</v>
       </c>
       <c r="E36">
         <v>104.6</v>
       </c>
       <c r="F36">
         <v>106.7</v>
       </c>
       <c r="G36">
         <v>106.3</v>
       </c>
       <c r="H36">
         <v>110</v>
       </c>
       <c r="I36">
         <v>106.4</v>
       </c>
       <c r="J36">
         <v>106</v>
       </c>
@@ -12624,57 +12936,60 @@
       </c>
       <c r="AD36">
         <v>112.6</v>
       </c>
       <c r="AE36">
         <v>112</v>
       </c>
       <c r="AF36">
         <v>111.2</v>
       </c>
       <c r="AG36">
         <v>110.1</v>
       </c>
       <c r="AH36">
         <v>114.2</v>
       </c>
       <c r="AI36">
         <v>112.8</v>
       </c>
       <c r="AJ36">
         <v>115.2</v>
       </c>
       <c r="AK36">
         <v>117.6</v>
       </c>
+      <c r="AL36">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:38">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37">
         <v>156</v>
       </c>
       <c r="D37">
         <v>114.7</v>
       </c>
       <c r="E37">
         <v>113.3</v>
       </c>
       <c r="F37">
         <v>112</v>
       </c>
       <c r="G37">
         <v>107.4</v>
       </c>
       <c r="H37">
         <v>108.9</v>
       </c>
       <c r="I37">
         <v>109.8</v>
       </c>
       <c r="J37">
         <v>109.5</v>
       </c>
@@ -12737,57 +13052,60 @@
       </c>
       <c r="AD37">
         <v>93.3</v>
       </c>
       <c r="AE37">
         <v>91.8</v>
       </c>
       <c r="AF37">
         <v>90.1</v>
       </c>
       <c r="AG37">
         <v>91</v>
       </c>
       <c r="AH37">
         <v>92.1</v>
       </c>
       <c r="AI37">
         <v>92.9</v>
       </c>
       <c r="AJ37">
         <v>91.8</v>
       </c>
       <c r="AK37">
         <v>91.3</v>
       </c>
+      <c r="AL37">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:38">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38">
         <v>13.4</v>
       </c>
       <c r="D38">
         <v>104.2</v>
       </c>
       <c r="E38">
         <v>108.1</v>
       </c>
       <c r="F38">
         <v>106.3</v>
       </c>
       <c r="G38">
         <v>104.7</v>
       </c>
       <c r="H38">
         <v>102.4</v>
       </c>
       <c r="I38">
         <v>100.5</v>
       </c>
       <c r="J38">
         <v>99.7</v>
       </c>
@@ -12850,57 +13168,60 @@
       </c>
       <c r="AD38">
         <v>95.3</v>
       </c>
       <c r="AE38">
         <v>95.4</v>
       </c>
       <c r="AF38">
         <v>95</v>
       </c>
       <c r="AG38">
         <v>93.2</v>
       </c>
       <c r="AH38">
         <v>92.1</v>
       </c>
       <c r="AI38">
         <v>91.7</v>
       </c>
       <c r="AJ38">
         <v>94.6</v>
       </c>
       <c r="AK38">
         <v>94.5</v>
       </c>
+      <c r="AL38">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:38">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C39">
         <v>48.4</v>
       </c>
       <c r="D39">
         <v>102.6</v>
       </c>
       <c r="E39">
         <v>104.7</v>
       </c>
       <c r="F39">
         <v>102.8</v>
       </c>
       <c r="G39">
         <v>103.8</v>
       </c>
       <c r="H39">
         <v>101.3</v>
       </c>
       <c r="I39">
         <v>105</v>
       </c>
       <c r="J39">
         <v>112.9</v>
       </c>
@@ -12963,57 +13284,60 @@
       </c>
       <c r="AD39">
         <v>93.5</v>
       </c>
       <c r="AE39">
         <v>93.7</v>
       </c>
       <c r="AF39">
         <v>94.7</v>
       </c>
       <c r="AG39">
         <v>94.9</v>
       </c>
       <c r="AH39">
         <v>91</v>
       </c>
       <c r="AI39">
         <v>91.8</v>
       </c>
       <c r="AJ39">
         <v>94.2</v>
       </c>
       <c r="AK39">
         <v>95.8</v>
       </c>
+      <c r="AL39">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:38">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C40">
         <v>1091.8</v>
       </c>
       <c r="D40">
         <v>105.4</v>
       </c>
       <c r="E40">
         <v>105.3</v>
       </c>
       <c r="F40">
         <v>106.3</v>
       </c>
       <c r="G40">
         <v>104</v>
       </c>
       <c r="H40">
         <v>106.3</v>
       </c>
       <c r="I40">
         <v>104.7</v>
       </c>
       <c r="J40">
         <v>104.5</v>
       </c>
@@ -13076,57 +13400,60 @@
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>96.8</v>
       </c>
       <c r="AF40">
         <v>98</v>
       </c>
       <c r="AG40">
         <v>94.3</v>
       </c>
       <c r="AH40">
         <v>95</v>
       </c>
       <c r="AI40">
         <v>95</v>
       </c>
       <c r="AJ40">
         <v>95.9</v>
       </c>
       <c r="AK40">
         <v>94.5</v>
       </c>
+      <c r="AL40" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:38">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>37.299999999999997</v>
       </c>
       <c r="D41">
         <v>110.8</v>
       </c>
       <c r="E41">
         <v>110.1</v>
       </c>
       <c r="F41">
         <v>111.2</v>
       </c>
       <c r="G41">
         <v>112.3</v>
       </c>
       <c r="H41">
         <v>109.8</v>
       </c>
       <c r="I41">
         <v>106.1</v>
       </c>
       <c r="J41">
         <v>107.4</v>
       </c>
@@ -13189,57 +13516,60 @@
       </c>
       <c r="AD41">
         <v>96.7</v>
       </c>
       <c r="AE41">
         <v>93.5</v>
       </c>
       <c r="AF41">
         <v>91.3</v>
       </c>
       <c r="AG41">
         <v>94.8</v>
       </c>
       <c r="AH41">
         <v>94.3</v>
       </c>
       <c r="AI41">
         <v>91.4</v>
       </c>
       <c r="AJ41">
         <v>92</v>
       </c>
       <c r="AK41">
         <v>96.7</v>
       </c>
+      <c r="AL41">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:38">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C42">
         <v>5010.3999999999996</v>
       </c>
       <c r="D42">
         <v>115.5</v>
       </c>
       <c r="E42">
         <v>116.6</v>
       </c>
       <c r="F42">
         <v>114.2</v>
       </c>
       <c r="G42">
         <v>117.6</v>
       </c>
       <c r="H42">
         <v>114.2</v>
       </c>
       <c r="I42">
         <v>113.9</v>
       </c>
       <c r="J42">
         <v>112.5</v>
       </c>
@@ -13302,57 +13632,60 @@
       </c>
       <c r="AD42">
         <v>98.3</v>
       </c>
       <c r="AE42">
         <v>97.2</v>
       </c>
       <c r="AF42">
         <v>98.3</v>
       </c>
       <c r="AG42">
         <v>98.1</v>
       </c>
       <c r="AH42">
         <v>97.7</v>
       </c>
       <c r="AI42">
         <v>98.2</v>
       </c>
       <c r="AJ42">
         <v>99.9</v>
       </c>
       <c r="AK42">
         <v>99.3</v>
       </c>
+      <c r="AL42">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:38">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C43">
         <v>4471.1000000000004</v>
       </c>
       <c r="D43">
         <v>115.5</v>
       </c>
       <c r="E43">
         <v>116.9</v>
       </c>
       <c r="F43">
         <v>114.5</v>
       </c>
       <c r="G43">
         <v>117.4</v>
       </c>
       <c r="H43">
         <v>114.2</v>
       </c>
       <c r="I43">
         <v>114.1</v>
       </c>
       <c r="J43">
         <v>112.6</v>
       </c>
@@ -13415,57 +13748,60 @@
       </c>
       <c r="AD43">
         <v>98.6</v>
       </c>
       <c r="AE43">
         <v>97.6</v>
       </c>
       <c r="AF43">
         <v>98.8</v>
       </c>
       <c r="AG43">
         <v>98.8</v>
       </c>
       <c r="AH43">
         <v>98.1</v>
       </c>
       <c r="AI43">
         <v>98.7</v>
       </c>
       <c r="AJ43">
         <v>100.5</v>
       </c>
       <c r="AK43">
         <v>100.4</v>
       </c>
+      <c r="AL43">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:38">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44">
         <v>775.6</v>
       </c>
       <c r="D44">
         <v>122.9</v>
       </c>
       <c r="E44">
         <v>124.3</v>
       </c>
       <c r="F44">
         <v>119.9</v>
       </c>
       <c r="G44">
         <v>124.8</v>
       </c>
       <c r="H44">
         <v>118.6</v>
       </c>
       <c r="I44">
         <v>117.9</v>
       </c>
       <c r="J44">
         <v>116.4</v>
       </c>
@@ -13528,57 +13864,60 @@
       </c>
       <c r="AD44">
         <v>99.5</v>
       </c>
       <c r="AE44">
         <v>98.7</v>
       </c>
       <c r="AF44">
         <v>99.2</v>
       </c>
       <c r="AG44">
         <v>96.7</v>
       </c>
       <c r="AH44">
         <v>96.2</v>
       </c>
       <c r="AI44">
         <v>94.6</v>
       </c>
       <c r="AJ44">
         <v>97.7</v>
       </c>
       <c r="AK44">
         <v>96</v>
       </c>
+      <c r="AL44">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:38">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>217</v>
       </c>
       <c r="D45">
         <v>114.2</v>
       </c>
       <c r="E45">
         <v>116.4</v>
       </c>
       <c r="F45">
         <v>115.4</v>
       </c>
       <c r="G45">
         <v>119.6</v>
       </c>
       <c r="H45">
         <v>116.8</v>
       </c>
       <c r="I45">
         <v>116</v>
       </c>
       <c r="J45">
         <v>115.1</v>
       </c>
@@ -13641,57 +13980,60 @@
       </c>
       <c r="AD45">
         <v>97.4</v>
       </c>
       <c r="AE45">
         <v>97.7</v>
       </c>
       <c r="AF45">
         <v>99.7</v>
       </c>
       <c r="AG45">
         <v>95.5</v>
       </c>
       <c r="AH45">
         <v>96.6</v>
       </c>
       <c r="AI45">
         <v>96.2</v>
       </c>
       <c r="AJ45">
         <v>99.1</v>
       </c>
       <c r="AK45">
         <v>98.4</v>
       </c>
+      <c r="AL45">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:38">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
         <v>24.8</v>
       </c>
       <c r="D46">
         <v>119.3</v>
       </c>
       <c r="E46">
         <v>117.6</v>
       </c>
       <c r="F46">
         <v>119.4</v>
       </c>
       <c r="G46">
         <v>115.3</v>
       </c>
       <c r="H46">
         <v>107.4</v>
       </c>
       <c r="I46">
         <v>108.6</v>
       </c>
       <c r="J46">
         <v>106.9</v>
       </c>
@@ -13754,57 +14096,60 @@
       </c>
       <c r="AD46">
         <v>109.6</v>
       </c>
       <c r="AE46">
         <v>113</v>
       </c>
       <c r="AF46">
         <v>109.6</v>
       </c>
       <c r="AG46">
         <v>110.7</v>
       </c>
       <c r="AH46">
         <v>114.5</v>
       </c>
       <c r="AI46">
         <v>118.9</v>
       </c>
       <c r="AJ46">
         <v>132.1</v>
       </c>
       <c r="AK46">
         <v>125.5</v>
       </c>
+      <c r="AL46">
+        <v>133.19999999999999</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:38">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
         <v>334.9</v>
       </c>
       <c r="D47">
         <v>118.6</v>
       </c>
       <c r="E47">
         <v>122.8</v>
       </c>
       <c r="F47">
         <v>122.3</v>
       </c>
       <c r="G47">
         <v>123.9</v>
       </c>
       <c r="H47">
         <v>119.4</v>
       </c>
       <c r="I47">
         <v>118</v>
       </c>
       <c r="J47">
         <v>114.4</v>
       </c>
@@ -13867,57 +14212,60 @@
       </c>
       <c r="AD47">
         <v>105.2</v>
       </c>
       <c r="AE47">
         <v>105.6</v>
       </c>
       <c r="AF47">
         <v>107.2</v>
       </c>
       <c r="AG47">
         <v>107.5</v>
       </c>
       <c r="AH47">
         <v>107.1</v>
       </c>
       <c r="AI47">
         <v>107.3</v>
       </c>
       <c r="AJ47">
         <v>117.2</v>
       </c>
       <c r="AK47">
         <v>113.4</v>
       </c>
+      <c r="AL47">
+        <v>116.6</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:38">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C48">
         <v>506.8</v>
       </c>
       <c r="D48">
         <v>100.5</v>
       </c>
       <c r="E48">
         <v>104.3</v>
       </c>
       <c r="F48">
         <v>101</v>
       </c>
       <c r="G48">
         <v>106.2</v>
       </c>
       <c r="H48">
         <v>102.2</v>
       </c>
       <c r="I48">
         <v>98.3</v>
       </c>
       <c r="J48">
         <v>101</v>
       </c>
@@ -13980,57 +14328,60 @@
       </c>
       <c r="AD48">
         <v>102.6</v>
       </c>
       <c r="AE48">
         <v>98</v>
       </c>
       <c r="AF48">
         <v>99.6</v>
       </c>
       <c r="AG48">
         <v>105.3</v>
       </c>
       <c r="AH48">
         <v>105.3</v>
       </c>
       <c r="AI48">
         <v>105.6</v>
       </c>
       <c r="AJ48">
         <v>108.4</v>
       </c>
       <c r="AK48">
         <v>114.2</v>
       </c>
+      <c r="AL48">
+        <v>107.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:38">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>306.2</v>
       </c>
       <c r="D49">
         <v>121.2</v>
       </c>
       <c r="E49">
         <v>120.3</v>
       </c>
       <c r="F49">
         <v>117.3</v>
       </c>
       <c r="G49">
         <v>115.8</v>
       </c>
       <c r="H49">
         <v>112.1</v>
       </c>
       <c r="I49">
         <v>108.2</v>
       </c>
       <c r="J49">
         <v>112</v>
       </c>
@@ -14093,57 +14444,60 @@
       </c>
       <c r="AD49">
         <v>103.7</v>
       </c>
       <c r="AE49">
         <v>102.3</v>
       </c>
       <c r="AF49">
         <v>108.1</v>
       </c>
       <c r="AG49">
         <v>107.1</v>
       </c>
       <c r="AH49">
         <v>102</v>
       </c>
       <c r="AI49">
         <v>108.5</v>
       </c>
       <c r="AJ49">
         <v>117</v>
       </c>
       <c r="AK49">
         <v>108</v>
       </c>
+      <c r="AL49">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:38">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>540.5</v>
       </c>
       <c r="D50">
         <v>122.7</v>
       </c>
       <c r="E50">
         <v>128</v>
       </c>
       <c r="F50">
         <v>121.8</v>
       </c>
       <c r="G50">
         <v>124</v>
       </c>
       <c r="H50">
         <v>121.7</v>
       </c>
       <c r="I50">
         <v>126.4</v>
       </c>
       <c r="J50">
         <v>119.1</v>
       </c>
@@ -14206,57 +14560,60 @@
       </c>
       <c r="AD50">
         <v>102</v>
       </c>
       <c r="AE50">
         <v>102.4</v>
       </c>
       <c r="AF50">
         <v>103.6</v>
       </c>
       <c r="AG50">
         <v>104.3</v>
       </c>
       <c r="AH50">
         <v>101.3</v>
       </c>
       <c r="AI50">
         <v>102.3</v>
       </c>
       <c r="AJ50">
         <v>106.5</v>
       </c>
       <c r="AK50">
         <v>106.5</v>
       </c>
+      <c r="AL50">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:38">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>83.5</v>
       </c>
       <c r="D51">
         <v>115.5</v>
       </c>
       <c r="E51">
         <v>122.3</v>
       </c>
       <c r="F51">
         <v>125.5</v>
       </c>
       <c r="G51">
         <v>133.19999999999999</v>
       </c>
       <c r="H51">
         <v>135.9</v>
       </c>
       <c r="I51">
         <v>138.69999999999999</v>
       </c>
       <c r="J51">
         <v>133.6</v>
       </c>
@@ -14319,57 +14676,60 @@
       </c>
       <c r="AD51">
         <v>142</v>
       </c>
       <c r="AE51">
         <v>126.1</v>
       </c>
       <c r="AF51">
         <v>133</v>
       </c>
       <c r="AG51">
         <v>133</v>
       </c>
       <c r="AH51">
         <v>131.9</v>
       </c>
       <c r="AI51">
         <v>140.5</v>
       </c>
       <c r="AJ51">
         <v>145.4</v>
       </c>
       <c r="AK51">
         <v>162</v>
       </c>
+      <c r="AL51">
+        <v>161.19999999999999</v>
+      </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:38">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>106.1</v>
       </c>
       <c r="D52">
         <v>122.4</v>
       </c>
       <c r="E52">
         <v>121.9</v>
       </c>
       <c r="F52">
         <v>121.8</v>
       </c>
       <c r="G52">
         <v>121.8</v>
       </c>
       <c r="H52">
         <v>115.9</v>
       </c>
       <c r="I52">
         <v>115.8</v>
       </c>
       <c r="J52">
         <v>112.8</v>
       </c>
@@ -14432,57 +14792,60 @@
       </c>
       <c r="AD52">
         <v>95.6</v>
       </c>
       <c r="AE52">
         <v>94.8</v>
       </c>
       <c r="AF52">
         <v>94.5</v>
       </c>
       <c r="AG52">
         <v>93.1</v>
       </c>
       <c r="AH52">
         <v>93.6</v>
       </c>
       <c r="AI52">
         <v>92.9</v>
       </c>
       <c r="AJ52">
         <v>95.7</v>
       </c>
       <c r="AK52">
         <v>97.3</v>
       </c>
+      <c r="AL52">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:38">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C53">
         <v>537</v>
       </c>
       <c r="D53">
         <v>112.9</v>
       </c>
       <c r="E53">
         <v>113.1</v>
       </c>
       <c r="F53">
         <v>110.9</v>
       </c>
       <c r="G53">
         <v>112.2</v>
       </c>
       <c r="H53">
         <v>112.1</v>
       </c>
       <c r="I53">
         <v>113.3</v>
       </c>
       <c r="J53">
         <v>111.7</v>
       </c>
@@ -14545,57 +14908,60 @@
       </c>
       <c r="AD53">
         <v>84</v>
       </c>
       <c r="AE53">
         <v>84.6</v>
       </c>
       <c r="AF53">
         <v>84.9</v>
       </c>
       <c r="AG53">
         <v>83.9</v>
       </c>
       <c r="AH53">
         <v>81.8</v>
       </c>
       <c r="AI53">
         <v>81.900000000000006</v>
       </c>
       <c r="AJ53">
         <v>78.3</v>
       </c>
       <c r="AK53">
         <v>75.099999999999994</v>
       </c>
+      <c r="AL53">
+        <v>79.400000000000006</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:38">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C54">
         <v>66.400000000000006</v>
       </c>
       <c r="D54">
         <v>115.3</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
       <c r="F54">
         <v>115.2</v>
       </c>
       <c r="G54">
         <v>116.4</v>
       </c>
       <c r="H54">
         <v>112.3</v>
       </c>
       <c r="I54">
         <v>113.1</v>
       </c>
       <c r="J54">
         <v>109.9</v>
       </c>
@@ -14658,57 +15024,60 @@
       </c>
       <c r="AD54">
         <v>93.1</v>
       </c>
       <c r="AE54">
         <v>93</v>
       </c>
       <c r="AF54">
         <v>93.6</v>
       </c>
       <c r="AG54">
         <v>91.5</v>
       </c>
       <c r="AH54">
         <v>90.4</v>
       </c>
       <c r="AI54">
         <v>89.8</v>
       </c>
       <c r="AJ54">
         <v>92.8</v>
       </c>
       <c r="AK54">
         <v>94.8</v>
       </c>
+      <c r="AL54">
+        <v>85.7</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:38">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C55">
         <v>89.3</v>
       </c>
       <c r="D55">
         <v>115.9</v>
       </c>
       <c r="E55">
         <v>115.5</v>
       </c>
       <c r="F55">
         <v>112.5</v>
       </c>
       <c r="G55">
         <v>115.5</v>
       </c>
       <c r="H55">
         <v>115.1</v>
       </c>
       <c r="I55">
         <v>112.3</v>
       </c>
       <c r="J55">
         <v>113</v>
       </c>
@@ -14771,57 +15140,60 @@
       </c>
       <c r="AD55">
         <v>80.7</v>
       </c>
       <c r="AE55">
         <v>86.3</v>
       </c>
       <c r="AF55">
         <v>80.599999999999994</v>
       </c>
       <c r="AG55">
         <v>84.1</v>
       </c>
       <c r="AH55">
         <v>86.4</v>
       </c>
       <c r="AI55">
         <v>83.6</v>
       </c>
       <c r="AJ55">
         <v>77</v>
       </c>
       <c r="AK55">
         <v>65.900000000000006</v>
       </c>
+      <c r="AL55">
+        <v>76.5</v>
+      </c>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:38">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C56">
         <v>339.4</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>107.8</v>
       </c>
       <c r="F56">
         <v>107.1</v>
       </c>
       <c r="G56">
         <v>109.9</v>
       </c>
       <c r="H56">
         <v>108.3</v>
       </c>
       <c r="I56">
         <v>109.1</v>
       </c>
       <c r="J56">
         <v>107.3</v>
       </c>
@@ -14884,57 +15256,60 @@
       </c>
       <c r="AD56">
         <v>98.5</v>
       </c>
       <c r="AE56">
         <v>98.3</v>
       </c>
       <c r="AF56">
         <v>99.1</v>
       </c>
       <c r="AG56">
         <v>98.2</v>
       </c>
       <c r="AH56">
         <v>97</v>
       </c>
       <c r="AI56">
         <v>96.9</v>
       </c>
       <c r="AJ56">
         <v>99</v>
       </c>
       <c r="AK56">
         <v>102.8</v>
       </c>
+      <c r="AL56">
+        <v>99</v>
+      </c>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:38">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57">
         <v>174.1</v>
       </c>
       <c r="D57">
         <v>117.7</v>
       </c>
       <c r="E57">
         <v>118.2</v>
       </c>
       <c r="F57">
         <v>115.2</v>
       </c>
       <c r="G57">
         <v>116.1</v>
       </c>
       <c r="H57">
         <v>112.4</v>
       </c>
       <c r="I57">
         <v>111.7</v>
       </c>
       <c r="J57">
         <v>109.9</v>
       </c>
@@ -14997,57 +15372,60 @@
       </c>
       <c r="AD57">
         <v>93.7</v>
       </c>
       <c r="AE57">
         <v>93.3</v>
       </c>
       <c r="AF57">
         <v>91.3</v>
       </c>
       <c r="AG57">
         <v>90.2</v>
       </c>
       <c r="AH57">
         <v>88.8</v>
       </c>
       <c r="AI57">
         <v>88.8</v>
       </c>
       <c r="AJ57">
         <v>89.2</v>
       </c>
       <c r="AK57">
         <v>88.9</v>
       </c>
+      <c r="AL57">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:38">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58">
         <v>189.7</v>
       </c>
       <c r="D58">
         <v>100.4</v>
       </c>
       <c r="E58">
         <v>103</v>
       </c>
       <c r="F58">
         <v>100.3</v>
       </c>
       <c r="G58">
         <v>101.5</v>
       </c>
       <c r="H58">
         <v>101.8</v>
       </c>
       <c r="I58">
         <v>101.3</v>
       </c>
       <c r="J58">
         <v>100</v>
       </c>
@@ -15110,57 +15488,60 @@
       </c>
       <c r="AD58">
         <v>100.5</v>
       </c>
       <c r="AE58">
         <v>101.2</v>
       </c>
       <c r="AF58">
         <v>102.7</v>
       </c>
       <c r="AG58">
         <v>101.6</v>
       </c>
       <c r="AH58">
         <v>102.5</v>
       </c>
       <c r="AI58">
         <v>102.3</v>
       </c>
       <c r="AJ58">
         <v>103.2</v>
       </c>
       <c r="AK58">
         <v>100.7</v>
       </c>
+      <c r="AL58" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:38">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C59">
         <v>172.9</v>
       </c>
       <c r="D59">
         <v>120.1</v>
       </c>
       <c r="E59">
         <v>120.9</v>
       </c>
       <c r="F59">
         <v>119</v>
       </c>
       <c r="G59">
         <v>121.5</v>
       </c>
       <c r="H59">
         <v>118.7</v>
       </c>
       <c r="I59">
         <v>118.4</v>
       </c>
       <c r="J59">
         <v>117.6</v>
       </c>
@@ -15223,57 +15604,60 @@
       </c>
       <c r="AD59">
         <v>97.5</v>
       </c>
       <c r="AE59">
         <v>96.2</v>
       </c>
       <c r="AF59">
         <v>99.1</v>
       </c>
       <c r="AG59">
         <v>97.2</v>
       </c>
       <c r="AH59">
         <v>95.8</v>
       </c>
       <c r="AI59">
         <v>95.6</v>
       </c>
       <c r="AJ59">
         <v>94.5</v>
       </c>
       <c r="AK59">
         <v>95.1</v>
       </c>
+      <c r="AL59">
+        <v>93</v>
+      </c>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:38">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C60">
         <v>6.9</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106.6</v>
       </c>
       <c r="F60">
         <v>108.1</v>
       </c>
       <c r="G60">
         <v>107.3</v>
       </c>
       <c r="H60">
         <v>106.1</v>
       </c>
       <c r="I60">
         <v>109</v>
       </c>
       <c r="J60">
         <v>106.8</v>
       </c>
@@ -15336,57 +15720,60 @@
       </c>
       <c r="AD60">
         <v>89</v>
       </c>
       <c r="AE60">
         <v>91.2</v>
       </c>
       <c r="AF60">
         <v>88.2</v>
       </c>
       <c r="AG60">
         <v>90</v>
       </c>
       <c r="AH60">
         <v>91.7</v>
       </c>
       <c r="AI60">
         <v>86.7</v>
       </c>
       <c r="AJ60">
         <v>85.8</v>
       </c>
       <c r="AK60">
         <v>83.6</v>
       </c>
+      <c r="AL60">
+        <v>84.9</v>
+      </c>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:38">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C61">
         <v>539.29999999999995</v>
       </c>
       <c r="D61">
         <v>115.6</v>
       </c>
       <c r="E61">
         <v>115.4</v>
       </c>
       <c r="F61">
         <v>114.6</v>
       </c>
       <c r="G61">
         <v>113.6</v>
       </c>
       <c r="H61">
         <v>114.9</v>
       </c>
       <c r="I61">
         <v>115.1</v>
       </c>
       <c r="J61">
         <v>114.8</v>
       </c>
@@ -15449,57 +15836,60 @@
       </c>
       <c r="AD61">
         <v>94</v>
       </c>
       <c r="AE61">
         <v>95</v>
       </c>
       <c r="AF61">
         <v>92.7</v>
       </c>
       <c r="AG61">
         <v>94</v>
       </c>
       <c r="AH61">
         <v>94.2</v>
       </c>
       <c r="AI61">
         <v>94.3</v>
       </c>
       <c r="AJ61">
         <v>94.6</v>
       </c>
       <c r="AK61">
         <v>93.3</v>
       </c>
+      <c r="AL61">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:38">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>98.4</v>
       </c>
       <c r="E62">
         <v>111</v>
       </c>
       <c r="F62">
         <v>103.8</v>
       </c>
       <c r="G62">
         <v>111.5</v>
       </c>
       <c r="H62">
         <v>106.3</v>
       </c>
       <c r="I62">
         <v>102.1</v>
       </c>
       <c r="J62">
         <v>104.2</v>
       </c>
@@ -15562,57 +15952,60 @@
       </c>
       <c r="AD62">
         <v>90.6</v>
       </c>
       <c r="AE62">
         <v>89</v>
       </c>
       <c r="AF62">
         <v>93.2</v>
       </c>
       <c r="AG62">
         <v>95.9</v>
       </c>
       <c r="AH62">
         <v>98.6</v>
       </c>
       <c r="AI62">
         <v>92.1</v>
       </c>
       <c r="AJ62">
         <v>102.8</v>
       </c>
       <c r="AK62">
         <v>94.1</v>
       </c>
+      <c r="AL62">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:38">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C63">
         <v>2.7</v>
       </c>
       <c r="D63">
         <v>144</v>
       </c>
       <c r="E63">
         <v>138.1</v>
       </c>
       <c r="F63">
         <v>129.5</v>
       </c>
       <c r="G63">
         <v>134</v>
       </c>
       <c r="H63">
         <v>124.6</v>
       </c>
       <c r="I63">
         <v>119</v>
       </c>
       <c r="J63">
         <v>125.9</v>
       </c>
@@ -15675,57 +16068,60 @@
       </c>
       <c r="AD63">
         <v>50.6</v>
       </c>
       <c r="AE63">
         <v>50.7</v>
       </c>
       <c r="AF63">
         <v>54.9</v>
       </c>
       <c r="AG63">
         <v>50.1</v>
       </c>
       <c r="AH63">
         <v>43.3</v>
       </c>
       <c r="AI63">
         <v>40.700000000000003</v>
       </c>
       <c r="AJ63">
         <v>42.9</v>
       </c>
       <c r="AK63">
         <v>41.9</v>
       </c>
+      <c r="AL63">
+        <v>43.7</v>
+      </c>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:38">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C64">
         <v>6.2</v>
       </c>
       <c r="D64">
         <v>121.3</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>102.6</v>
       </c>
       <c r="G64">
         <v>116.3</v>
       </c>
       <c r="H64">
         <v>108.3</v>
       </c>
       <c r="I64">
         <v>101.3</v>
       </c>
       <c r="J64">
         <v>123.9</v>
       </c>
@@ -15788,57 +16184,60 @@
       </c>
       <c r="AD64">
         <v>70.8</v>
       </c>
       <c r="AE64">
         <v>75</v>
       </c>
       <c r="AF64">
         <v>76.5</v>
       </c>
       <c r="AG64">
         <v>80</v>
       </c>
       <c r="AH64">
         <v>72.5</v>
       </c>
       <c r="AI64">
         <v>77.2</v>
       </c>
       <c r="AJ64">
         <v>69.099999999999994</v>
       </c>
       <c r="AK64">
         <v>94</v>
       </c>
+      <c r="AL64">
+        <v>67.3</v>
+      </c>
     </row>
-    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:38">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C65">
         <v>247</v>
       </c>
       <c r="D65">
         <v>119.2</v>
       </c>
       <c r="E65">
         <v>119.6</v>
       </c>
       <c r="F65">
         <v>118</v>
       </c>
       <c r="G65">
         <v>115.1</v>
       </c>
       <c r="H65">
         <v>118.7</v>
       </c>
       <c r="I65">
         <v>119.3</v>
       </c>
       <c r="J65">
         <v>117.5</v>
       </c>
@@ -15901,57 +16300,60 @@
       </c>
       <c r="AD65">
         <v>96.5</v>
       </c>
       <c r="AE65">
         <v>99.6</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>97.4</v>
       </c>
       <c r="AH65">
         <v>98.3</v>
       </c>
       <c r="AI65">
         <v>99</v>
       </c>
       <c r="AJ65">
         <v>99.1</v>
       </c>
       <c r="AK65">
         <v>94.7</v>
       </c>
+      <c r="AL65">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:38">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C66">
         <v>16.5</v>
       </c>
       <c r="D66">
         <v>106</v>
       </c>
       <c r="E66">
         <v>107.6</v>
       </c>
       <c r="F66">
         <v>110.5</v>
       </c>
       <c r="G66">
         <v>112.9</v>
       </c>
       <c r="H66">
         <v>104.2</v>
       </c>
       <c r="I66">
         <v>108.7</v>
       </c>
       <c r="J66">
         <v>109.4</v>
       </c>
@@ -16014,57 +16416,60 @@
       </c>
       <c r="AD66">
         <v>97.9</v>
       </c>
       <c r="AE66">
         <v>95.3</v>
       </c>
       <c r="AF66">
         <v>99.5</v>
       </c>
       <c r="AG66">
         <v>104</v>
       </c>
       <c r="AH66">
         <v>103.1</v>
       </c>
       <c r="AI66">
         <v>104.7</v>
       </c>
       <c r="AJ66">
         <v>104</v>
       </c>
       <c r="AK66">
         <v>106.9</v>
       </c>
+      <c r="AL66">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:38">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67">
         <v>21.1</v>
       </c>
       <c r="D67">
         <v>114.5</v>
       </c>
       <c r="E67">
         <v>117.2</v>
       </c>
       <c r="F67">
         <v>116.9</v>
       </c>
       <c r="G67">
         <v>122.5</v>
       </c>
       <c r="H67">
         <v>116.6</v>
       </c>
       <c r="I67">
         <v>115.7</v>
       </c>
       <c r="J67">
         <v>118.1</v>
       </c>
@@ -16127,170 +16532,176 @@
       </c>
       <c r="AD67">
         <v>82.7</v>
       </c>
       <c r="AE67">
         <v>83.1</v>
       </c>
       <c r="AF67">
         <v>81</v>
       </c>
       <c r="AG67">
         <v>79.2</v>
       </c>
       <c r="AH67">
         <v>77.599999999999994</v>
       </c>
       <c r="AI67">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ67">
         <v>76.5</v>
       </c>
       <c r="AK67">
         <v>75.8</v>
       </c>
+      <c r="AL67">
+        <v>72.599999999999994</v>
+      </c>
     </row>
-    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:38">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C68">
         <v>51.3</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AK68" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:38">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69">
         <v>180.4</v>
       </c>
       <c r="D69">
         <v>116</v>
       </c>
       <c r="E69">
         <v>115.4</v>
       </c>
       <c r="F69">
         <v>115</v>
       </c>
       <c r="G69">
         <v>115.3</v>
       </c>
       <c r="H69">
         <v>115.5</v>
       </c>
       <c r="I69">
         <v>114.2</v>
       </c>
       <c r="J69">
         <v>114.5</v>
       </c>
@@ -16353,57 +16764,60 @@
       </c>
       <c r="AD69">
         <v>92.1</v>
       </c>
       <c r="AE69">
         <v>91.3</v>
       </c>
       <c r="AF69">
         <v>90.5</v>
       </c>
       <c r="AG69">
         <v>90.6</v>
       </c>
       <c r="AH69">
         <v>89.5</v>
       </c>
       <c r="AI69">
         <v>89.2</v>
       </c>
       <c r="AJ69">
         <v>89.1</v>
       </c>
       <c r="AK69">
         <v>90.7</v>
       </c>
+      <c r="AL69">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:38">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C70">
         <v>7.1</v>
       </c>
       <c r="D70">
         <v>110.8</v>
       </c>
       <c r="E70">
         <v>109.1</v>
       </c>
       <c r="F70">
         <v>113.6</v>
       </c>
       <c r="G70">
         <v>109</v>
       </c>
       <c r="H70">
         <v>106</v>
       </c>
       <c r="I70">
         <v>108.6</v>
       </c>
       <c r="J70">
         <v>107.6</v>
       </c>
@@ -16465,75 +16879,78 @@
         <v>95.4</v>
       </c>
       <c r="AD70">
         <v>97.8</v>
       </c>
       <c r="AE70">
         <v>96.1</v>
       </c>
       <c r="AF70">
         <v>97.5</v>
       </c>
       <c r="AG70">
         <v>96.8</v>
       </c>
       <c r="AH70">
         <v>93.6</v>
       </c>
       <c r="AI70">
         <v>96</v>
       </c>
       <c r="AJ70">
         <v>96.5</v>
       </c>
       <c r="AK70">
         <v>100.5</v>
+      </c>
+      <c r="AL70">
+        <v>95.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16DA0992-7945-4044-A3A9-9B1D48B2A247}">
-  <dimension ref="A1:AK70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32C0FC0C-CF3A-4116-BDAE-1E54E796FA1A}">
+  <dimension ref="A1:AL70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.69921875" customWidth="1"/>
+    <col min="1" max="38" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:38">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -16595,60 +17012,63 @@
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
+      <c r="AL2">
+        <v>2026000709</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -16708,57 +17128,60 @@
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
+      <c r="AL3" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:38">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.5</v>
       </c>
       <c r="E4">
         <v>102.2</v>
       </c>
       <c r="F4">
         <v>103.1</v>
       </c>
       <c r="G4">
         <v>103</v>
       </c>
       <c r="H4">
         <v>102</v>
       </c>
       <c r="I4">
         <v>104.1</v>
       </c>
       <c r="J4">
         <v>103</v>
       </c>
@@ -16821,57 +17244,60 @@
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.1</v>
       </c>
       <c r="AF4">
         <v>101.7</v>
       </c>
       <c r="AG4">
         <v>99.7</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.6</v>
       </c>
       <c r="AJ4">
         <v>96.3</v>
       </c>
       <c r="AK4">
         <v>97.6</v>
       </c>
+      <c r="AL4">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:38">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>107.7</v>
       </c>
       <c r="E5">
         <v>105.2</v>
       </c>
       <c r="F5">
         <v>103.3</v>
       </c>
       <c r="G5">
         <v>104.1</v>
       </c>
       <c r="H5">
         <v>103</v>
       </c>
       <c r="I5">
         <v>105.4</v>
       </c>
       <c r="J5">
         <v>104.3</v>
       </c>
@@ -16934,57 +17360,60 @@
       </c>
       <c r="AD5">
         <v>105.7</v>
       </c>
       <c r="AE5">
         <v>103.7</v>
       </c>
       <c r="AF5">
         <v>106.8</v>
       </c>
       <c r="AG5">
         <v>104.2</v>
       </c>
       <c r="AH5">
         <v>103.2</v>
       </c>
       <c r="AI5">
         <v>101</v>
       </c>
       <c r="AJ5">
         <v>101.1</v>
       </c>
       <c r="AK5">
         <v>102.8</v>
       </c>
+      <c r="AL5">
+        <v>108</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:38">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>101.5</v>
       </c>
       <c r="E6">
         <v>101.2</v>
       </c>
       <c r="F6">
         <v>104</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>102.7</v>
       </c>
       <c r="I6">
         <v>106.2</v>
       </c>
       <c r="J6">
         <v>103.1</v>
       </c>
@@ -17047,57 +17476,60 @@
       </c>
       <c r="AD6">
         <v>113.5</v>
       </c>
       <c r="AE6">
         <v>110.3</v>
       </c>
       <c r="AF6">
         <v>116</v>
       </c>
       <c r="AG6">
         <v>112.3</v>
       </c>
       <c r="AH6">
         <v>114.6</v>
       </c>
       <c r="AI6">
         <v>113.2</v>
       </c>
       <c r="AJ6">
         <v>113.7</v>
       </c>
       <c r="AK6">
         <v>116.1</v>
       </c>
+      <c r="AL6">
+        <v>120.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:38">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>102.1</v>
       </c>
       <c r="E7">
         <v>100.1</v>
       </c>
       <c r="F7">
         <v>103.2</v>
       </c>
       <c r="G7">
         <v>102.5</v>
       </c>
       <c r="H7">
         <v>102.2</v>
       </c>
       <c r="I7">
         <v>108.1</v>
       </c>
       <c r="J7">
         <v>105</v>
       </c>
@@ -17160,57 +17592,60 @@
       </c>
       <c r="AD7">
         <v>124.5</v>
       </c>
       <c r="AE7">
         <v>120.7</v>
       </c>
       <c r="AF7">
         <v>130.19999999999999</v>
       </c>
       <c r="AG7">
         <v>123.7</v>
       </c>
       <c r="AH7">
         <v>127</v>
       </c>
       <c r="AI7">
         <v>124.4</v>
       </c>
       <c r="AJ7">
         <v>127.5</v>
       </c>
       <c r="AK7">
         <v>132.1</v>
       </c>
+      <c r="AL7">
+        <v>136.69999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:38">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>97.3</v>
       </c>
       <c r="E8">
         <v>95.5</v>
       </c>
       <c r="F8">
         <v>99.1</v>
       </c>
       <c r="G8">
         <v>98.8</v>
       </c>
       <c r="H8">
         <v>99</v>
       </c>
       <c r="I8">
         <v>104.7</v>
       </c>
       <c r="J8">
         <v>101.6</v>
       </c>
@@ -17273,57 +17708,60 @@
       </c>
       <c r="AD8">
         <v>124</v>
       </c>
       <c r="AE8">
         <v>121.6</v>
       </c>
       <c r="AF8">
         <v>132.1</v>
       </c>
       <c r="AG8">
         <v>124.9</v>
       </c>
       <c r="AH8">
         <v>128.5</v>
       </c>
       <c r="AI8">
         <v>126.6</v>
       </c>
       <c r="AJ8">
         <v>124.9</v>
       </c>
       <c r="AK8">
         <v>124.1</v>
       </c>
+      <c r="AL8">
+        <v>130.80000000000001</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:38">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>94.4</v>
       </c>
       <c r="E9">
         <v>97.5</v>
       </c>
       <c r="F9">
         <v>98.9</v>
       </c>
       <c r="G9">
         <v>88.2</v>
       </c>
       <c r="H9">
         <v>85.2</v>
       </c>
       <c r="I9">
         <v>90.2</v>
       </c>
       <c r="J9">
         <v>97.5</v>
       </c>
@@ -17386,57 +17824,60 @@
       </c>
       <c r="AD9">
         <v>237.9</v>
       </c>
       <c r="AE9">
         <v>189.5</v>
       </c>
       <c r="AF9">
         <v>228.5</v>
       </c>
       <c r="AG9">
         <v>222.6</v>
       </c>
       <c r="AH9">
         <v>221.5</v>
       </c>
       <c r="AI9">
         <v>254.8</v>
       </c>
       <c r="AJ9">
         <v>285.2</v>
       </c>
       <c r="AK9">
         <v>288.3</v>
       </c>
+      <c r="AL9">
+        <v>340.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:38">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>100.1</v>
       </c>
       <c r="E10">
         <v>97.4</v>
       </c>
       <c r="F10">
         <v>103.4</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>101.9</v>
       </c>
       <c r="I10">
         <v>108.8</v>
       </c>
       <c r="J10">
         <v>105.1</v>
       </c>
@@ -17499,57 +17940,60 @@
       </c>
       <c r="AD10">
         <v>113.8</v>
       </c>
       <c r="AE10">
         <v>110.6</v>
       </c>
       <c r="AF10">
         <v>114.8</v>
       </c>
       <c r="AG10">
         <v>106</v>
       </c>
       <c r="AH10">
         <v>111.6</v>
       </c>
       <c r="AI10">
         <v>104.4</v>
       </c>
       <c r="AJ10">
         <v>102.1</v>
       </c>
       <c r="AK10">
         <v>103.1</v>
       </c>
+      <c r="AL10">
+        <v>110.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:38">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>83.8</v>
       </c>
       <c r="G11">
         <v>91.2</v>
       </c>
       <c r="H11">
         <v>94.1</v>
       </c>
       <c r="I11">
         <v>95.9</v>
       </c>
       <c r="J11">
         <v>92.8</v>
       </c>
@@ -17612,57 +18056,60 @@
       </c>
       <c r="AD11">
         <v>156.80000000000001</v>
       </c>
       <c r="AE11">
         <v>162.5</v>
       </c>
       <c r="AF11">
         <v>163</v>
       </c>
       <c r="AG11">
         <v>161.5</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169.9</v>
       </c>
       <c r="AJ11">
         <v>177.5</v>
       </c>
       <c r="AK11">
         <v>175.2</v>
       </c>
+      <c r="AL11">
+        <v>181.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:38">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>99</v>
       </c>
       <c r="E12">
         <v>98.6</v>
       </c>
       <c r="F12">
         <v>101.9</v>
       </c>
       <c r="G12">
         <v>100.7</v>
       </c>
       <c r="H12">
         <v>94.1</v>
       </c>
       <c r="I12">
         <v>108.7</v>
       </c>
       <c r="J12">
         <v>100</v>
       </c>
@@ -17725,57 +18172,60 @@
       </c>
       <c r="AD12">
         <v>95.3</v>
       </c>
       <c r="AE12">
         <v>99</v>
       </c>
       <c r="AF12">
         <v>212.2</v>
       </c>
       <c r="AG12">
         <v>225.1</v>
       </c>
       <c r="AH12">
         <v>239.1</v>
       </c>
       <c r="AI12">
         <v>238.5</v>
       </c>
       <c r="AJ12">
         <v>107.8</v>
       </c>
       <c r="AK12">
         <v>114.7</v>
       </c>
+      <c r="AL12">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:38">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>122.7</v>
       </c>
       <c r="E13">
         <v>117.2</v>
       </c>
       <c r="F13">
         <v>115.8</v>
       </c>
       <c r="G13">
         <v>115.7</v>
       </c>
       <c r="H13">
         <v>111</v>
       </c>
       <c r="I13">
         <v>111.4</v>
       </c>
       <c r="J13">
         <v>111.9</v>
       </c>
@@ -17838,57 +18288,60 @@
       </c>
       <c r="AD13">
         <v>126.2</v>
       </c>
       <c r="AE13">
         <v>116.6</v>
       </c>
       <c r="AF13">
         <v>124.7</v>
       </c>
       <c r="AG13">
         <v>117</v>
       </c>
       <c r="AH13">
         <v>121.1</v>
       </c>
       <c r="AI13">
         <v>115.1</v>
       </c>
       <c r="AJ13">
         <v>141.4</v>
       </c>
       <c r="AK13">
         <v>164.5</v>
       </c>
+      <c r="AL13">
+        <v>162.30000000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:38">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>131.30000000000001</v>
       </c>
       <c r="E14">
         <v>132</v>
       </c>
       <c r="F14">
         <v>174.5</v>
       </c>
       <c r="G14">
         <v>168.2</v>
       </c>
       <c r="H14">
         <v>205</v>
       </c>
       <c r="I14">
         <v>228.4</v>
       </c>
       <c r="J14">
         <v>201.8</v>
       </c>
@@ -17951,57 +18404,60 @@
       </c>
       <c r="AD14">
         <v>141.4</v>
       </c>
       <c r="AE14">
         <v>131.80000000000001</v>
       </c>
       <c r="AF14">
         <v>126.2</v>
       </c>
       <c r="AG14">
         <v>123.2</v>
       </c>
       <c r="AH14">
         <v>115.1</v>
       </c>
       <c r="AI14">
         <v>115.1</v>
       </c>
       <c r="AJ14">
         <v>116.7</v>
       </c>
       <c r="AK14">
         <v>133.9</v>
       </c>
+      <c r="AL14">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:38">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>102.5</v>
       </c>
       <c r="E15">
         <v>93.2</v>
       </c>
       <c r="F15">
         <v>90.2</v>
       </c>
       <c r="G15">
         <v>84</v>
       </c>
       <c r="H15">
         <v>81.599999999999994</v>
       </c>
       <c r="I15">
         <v>85.4</v>
       </c>
       <c r="J15">
         <v>86.6</v>
       </c>
@@ -18064,57 +18520,60 @@
       </c>
       <c r="AD15">
         <v>92.2</v>
       </c>
       <c r="AE15">
         <v>90.3</v>
       </c>
       <c r="AF15">
         <v>93</v>
       </c>
       <c r="AG15">
         <v>90.7</v>
       </c>
       <c r="AH15">
         <v>86.7</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.2</v>
       </c>
       <c r="AK15">
         <v>80.2</v>
       </c>
+      <c r="AL15">
+        <v>77.599999999999994</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:38">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>115.8</v>
       </c>
       <c r="E16">
         <v>114</v>
       </c>
       <c r="F16">
         <v>107.3</v>
       </c>
       <c r="G16">
         <v>109.2</v>
       </c>
       <c r="H16">
         <v>109</v>
       </c>
       <c r="I16">
         <v>105.9</v>
       </c>
       <c r="J16">
         <v>105.8</v>
       </c>
@@ -18177,57 +18636,60 @@
       </c>
       <c r="AD16">
         <v>66.900000000000006</v>
       </c>
       <c r="AE16">
         <v>67.900000000000006</v>
       </c>
       <c r="AF16">
         <v>74.8</v>
       </c>
       <c r="AG16">
         <v>67.599999999999994</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>71.2</v>
       </c>
       <c r="AJ16">
         <v>75.5</v>
       </c>
       <c r="AK16">
         <v>72.099999999999994</v>
       </c>
+      <c r="AL16">
+        <v>70.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:38">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>100.6</v>
       </c>
       <c r="E17">
         <v>102.5</v>
       </c>
       <c r="F17">
         <v>105.5</v>
       </c>
       <c r="G17">
         <v>103.9</v>
       </c>
       <c r="H17">
         <v>103.1</v>
       </c>
       <c r="I17">
         <v>103.3</v>
       </c>
       <c r="J17">
         <v>100.9</v>
       </c>
@@ -18290,57 +18752,60 @@
       </c>
       <c r="AD17">
         <v>97.8</v>
       </c>
       <c r="AE17">
         <v>95.7</v>
       </c>
       <c r="AF17">
         <v>96.3</v>
       </c>
       <c r="AG17">
         <v>96.1</v>
       </c>
       <c r="AH17">
         <v>96.9</v>
       </c>
       <c r="AI17">
         <v>97.2</v>
       </c>
       <c r="AJ17">
         <v>94.6</v>
       </c>
       <c r="AK17">
         <v>93.2</v>
       </c>
+      <c r="AL17">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:38">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>109.7</v>
       </c>
       <c r="E18">
         <v>106.5</v>
       </c>
       <c r="F18">
         <v>115.1</v>
       </c>
       <c r="G18">
         <v>107.2</v>
       </c>
       <c r="H18">
         <v>107.6</v>
       </c>
       <c r="I18">
         <v>110.3</v>
       </c>
       <c r="J18">
         <v>106</v>
       </c>
@@ -18403,57 +18868,60 @@
       </c>
       <c r="AD18">
         <v>102.5</v>
       </c>
       <c r="AE18">
         <v>94.4</v>
       </c>
       <c r="AF18">
         <v>98.3</v>
       </c>
       <c r="AG18">
         <v>99.4</v>
       </c>
       <c r="AH18">
         <v>98.6</v>
       </c>
       <c r="AI18">
         <v>104.2</v>
       </c>
       <c r="AJ18">
         <v>103.8</v>
       </c>
       <c r="AK18">
         <v>100.5</v>
       </c>
+      <c r="AL18">
+        <v>102</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:38">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>98.8</v>
       </c>
       <c r="E19">
         <v>105.1</v>
       </c>
       <c r="F19">
         <v>109.1</v>
       </c>
       <c r="G19">
         <v>109.7</v>
       </c>
       <c r="H19">
         <v>110.3</v>
       </c>
       <c r="I19">
         <v>108.6</v>
       </c>
       <c r="J19">
         <v>103.3</v>
       </c>
@@ -18516,170 +18984,176 @@
       </c>
       <c r="AD19">
         <v>93.2</v>
       </c>
       <c r="AE19">
         <v>91.7</v>
       </c>
       <c r="AF19">
         <v>86</v>
       </c>
       <c r="AG19">
         <v>87</v>
       </c>
       <c r="AH19">
         <v>91.7</v>
       </c>
       <c r="AI19">
         <v>90.5</v>
       </c>
       <c r="AJ19">
         <v>81.5</v>
       </c>
       <c r="AK19">
         <v>75.3</v>
       </c>
+      <c r="AL19">
+        <v>80.599999999999994</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:38">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK20" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:38">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.6</v>
       </c>
       <c r="E21">
         <v>101.8</v>
       </c>
       <c r="F21">
         <v>103</v>
       </c>
       <c r="G21">
         <v>103.9</v>
       </c>
       <c r="H21">
         <v>98.4</v>
       </c>
       <c r="I21">
         <v>92.6</v>
       </c>
       <c r="J21">
         <v>92.6</v>
       </c>
@@ -18742,57 +19216,60 @@
       </c>
       <c r="AD21">
         <v>95.9</v>
       </c>
       <c r="AE21">
         <v>93.4</v>
       </c>
       <c r="AF21">
         <v>100.3</v>
       </c>
       <c r="AG21">
         <v>100.4</v>
       </c>
       <c r="AH21">
         <v>100.4</v>
       </c>
       <c r="AI21">
         <v>97.7</v>
       </c>
       <c r="AJ21">
         <v>109.2</v>
       </c>
       <c r="AK21">
         <v>120.5</v>
       </c>
+      <c r="AL21">
+        <v>134.19999999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:38">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>98.1</v>
       </c>
       <c r="E22">
         <v>99</v>
       </c>
       <c r="F22">
         <v>100.3</v>
       </c>
       <c r="G22">
         <v>98.5</v>
       </c>
       <c r="H22">
         <v>99.5</v>
       </c>
       <c r="I22">
         <v>102</v>
       </c>
       <c r="J22">
         <v>100.2</v>
       </c>
@@ -18855,57 +19332,60 @@
       </c>
       <c r="AD22">
         <v>95.8</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.3</v>
       </c>
       <c r="AG22">
         <v>93.6</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>93.1</v>
       </c>
       <c r="AJ22">
         <v>91.1</v>
       </c>
       <c r="AK22">
         <v>88</v>
       </c>
+      <c r="AL22">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:38">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>100.9</v>
       </c>
       <c r="E23">
         <v>100.4</v>
       </c>
       <c r="F23">
         <v>102</v>
       </c>
       <c r="G23">
         <v>100.1</v>
       </c>
       <c r="H23">
         <v>101.1</v>
       </c>
       <c r="I23">
         <v>102.8</v>
       </c>
       <c r="J23">
         <v>99.7</v>
       </c>
@@ -18968,57 +19448,60 @@
       </c>
       <c r="AD23">
         <v>95.7</v>
       </c>
       <c r="AE23">
         <v>96</v>
       </c>
       <c r="AF23">
         <v>94</v>
       </c>
       <c r="AG23">
         <v>94.3</v>
       </c>
       <c r="AH23">
         <v>95</v>
       </c>
       <c r="AI23">
         <v>95.1</v>
       </c>
       <c r="AJ23">
         <v>85.8</v>
       </c>
       <c r="AK23">
         <v>87.5</v>
       </c>
+      <c r="AL23">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:38">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>125.4</v>
       </c>
       <c r="E24">
         <v>110.4</v>
       </c>
       <c r="F24">
         <v>109.2</v>
       </c>
       <c r="G24">
         <v>118.4</v>
       </c>
       <c r="H24">
         <v>94.9</v>
       </c>
       <c r="I24">
         <v>126.6</v>
       </c>
       <c r="J24">
         <v>113.8</v>
       </c>
@@ -19081,57 +19564,60 @@
       </c>
       <c r="AD24">
         <v>108.6</v>
       </c>
       <c r="AE24">
         <v>90.3</v>
       </c>
       <c r="AF24">
         <v>106.9</v>
       </c>
       <c r="AG24">
         <v>90.4</v>
       </c>
       <c r="AH24">
         <v>109.5</v>
       </c>
       <c r="AI24">
         <v>113.6</v>
       </c>
       <c r="AJ24">
         <v>101.6</v>
       </c>
       <c r="AK24">
         <v>98.8</v>
       </c>
+      <c r="AL24">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:38">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116.1</v>
       </c>
       <c r="E25">
         <v>115.2</v>
       </c>
       <c r="F25">
         <v>109.7</v>
       </c>
       <c r="G25">
         <v>108.3</v>
       </c>
       <c r="H25">
         <v>107.7</v>
       </c>
       <c r="I25">
         <v>106.9</v>
       </c>
       <c r="J25">
         <v>104.3</v>
       </c>
@@ -19194,57 +19680,60 @@
       </c>
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>93</v>
       </c>
       <c r="AF25">
         <v>95.1</v>
       </c>
       <c r="AG25">
         <v>93.5</v>
       </c>
       <c r="AH25">
         <v>93.4</v>
       </c>
       <c r="AI25">
         <v>90.2</v>
       </c>
       <c r="AJ25">
         <v>90.1</v>
       </c>
       <c r="AK25">
         <v>87.1</v>
       </c>
+      <c r="AL25">
+        <v>93</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:38">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.9</v>
       </c>
       <c r="E26">
         <v>98.4</v>
       </c>
       <c r="F26">
         <v>101.3</v>
       </c>
       <c r="G26">
         <v>102.4</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
         <v>98.6</v>
       </c>
       <c r="J26">
         <v>97.9</v>
       </c>
@@ -19307,57 +19796,60 @@
       </c>
       <c r="AD26">
         <v>106.4</v>
       </c>
       <c r="AE26">
         <v>105.5</v>
       </c>
       <c r="AF26">
         <v>107.2</v>
       </c>
       <c r="AG26">
         <v>106.4</v>
       </c>
       <c r="AH26">
         <v>106.3</v>
       </c>
       <c r="AI26">
         <v>106</v>
       </c>
       <c r="AJ26">
         <v>100.7</v>
       </c>
       <c r="AK26">
         <v>100.1</v>
       </c>
+      <c r="AL26">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:38">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>108.1</v>
       </c>
       <c r="F27">
         <v>101.7</v>
       </c>
       <c r="G27">
         <v>105.4</v>
       </c>
       <c r="H27">
         <v>103.2</v>
       </c>
       <c r="I27">
         <v>104.6</v>
       </c>
       <c r="J27">
         <v>104.7</v>
       </c>
@@ -19420,57 +19912,60 @@
       </c>
       <c r="AD27">
         <v>99.9</v>
       </c>
       <c r="AE27">
         <v>98.2</v>
       </c>
       <c r="AF27">
         <v>99.4</v>
       </c>
       <c r="AG27">
         <v>97.5</v>
       </c>
       <c r="AH27">
         <v>94.2</v>
       </c>
       <c r="AI27">
         <v>91.3</v>
       </c>
       <c r="AJ27">
         <v>91.1</v>
       </c>
       <c r="AK27">
         <v>92.2</v>
       </c>
+      <c r="AL27">
+        <v>98</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:38">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>109.2</v>
       </c>
       <c r="E28">
         <v>107.4</v>
       </c>
       <c r="F28">
         <v>107.4</v>
       </c>
       <c r="G28">
         <v>109.9</v>
       </c>
       <c r="H28">
         <v>107.9</v>
       </c>
       <c r="I28">
         <v>107.4</v>
       </c>
       <c r="J28">
         <v>103.5</v>
       </c>
@@ -19533,57 +20028,60 @@
       </c>
       <c r="AD28">
         <v>116</v>
       </c>
       <c r="AE28">
         <v>110.2</v>
       </c>
       <c r="AF28">
         <v>112.5</v>
       </c>
       <c r="AG28">
         <v>110.5</v>
       </c>
       <c r="AH28">
         <v>109.8</v>
       </c>
       <c r="AI28">
         <v>110.7</v>
       </c>
       <c r="AJ28">
         <v>113.6</v>
       </c>
       <c r="AK28">
         <v>113.9</v>
       </c>
+      <c r="AL28">
+        <v>123.8</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:38">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>78.2</v>
       </c>
       <c r="E29">
         <v>87.8</v>
       </c>
       <c r="F29">
         <v>92.2</v>
       </c>
       <c r="G29">
         <v>102.9</v>
       </c>
       <c r="H29">
         <v>103.3</v>
       </c>
       <c r="I29">
         <v>95.2</v>
       </c>
       <c r="J29">
         <v>90.5</v>
       </c>
@@ -19646,57 +20144,60 @@
       </c>
       <c r="AD29">
         <v>95.2</v>
       </c>
       <c r="AE29">
         <v>107.3</v>
       </c>
       <c r="AF29">
         <v>94</v>
       </c>
       <c r="AG29">
         <v>85</v>
       </c>
       <c r="AH29">
         <v>84.2</v>
       </c>
       <c r="AI29">
         <v>85.1</v>
       </c>
       <c r="AJ29">
         <v>70</v>
       </c>
       <c r="AK29">
         <v>65.400000000000006</v>
       </c>
+      <c r="AL29">
+        <v>64.900000000000006</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:38">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>73.900000000000006</v>
       </c>
       <c r="E30">
         <v>83.6</v>
       </c>
       <c r="F30">
         <v>84.5</v>
       </c>
       <c r="G30">
         <v>93.9</v>
       </c>
       <c r="H30">
         <v>93.1</v>
       </c>
       <c r="I30">
         <v>84.7</v>
       </c>
       <c r="J30">
         <v>85.7</v>
       </c>
@@ -19759,57 +20260,60 @@
       </c>
       <c r="AD30">
         <v>122.6</v>
       </c>
       <c r="AE30">
         <v>123.6</v>
       </c>
       <c r="AF30">
         <v>121.3</v>
       </c>
       <c r="AG30">
         <v>122.3</v>
       </c>
       <c r="AH30">
         <v>122.2</v>
       </c>
       <c r="AI30">
         <v>123.7</v>
       </c>
       <c r="AJ30">
         <v>131.80000000000001</v>
       </c>
       <c r="AK30">
         <v>135.80000000000001</v>
       </c>
+      <c r="AL30">
+        <v>138.4</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:38">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>112.1</v>
       </c>
       <c r="E31">
         <v>111.3</v>
       </c>
       <c r="F31">
         <v>113.6</v>
       </c>
       <c r="G31">
         <v>121.9</v>
       </c>
       <c r="H31">
         <v>125.2</v>
       </c>
       <c r="I31">
         <v>123.4</v>
       </c>
       <c r="J31">
         <v>104.5</v>
       </c>
@@ -19872,57 +20376,60 @@
       </c>
       <c r="AD31">
         <v>106</v>
       </c>
       <c r="AE31">
         <v>107.3</v>
       </c>
       <c r="AF31">
         <v>115.2</v>
       </c>
       <c r="AG31">
         <v>118.4</v>
       </c>
       <c r="AH31">
         <v>124.9</v>
       </c>
       <c r="AI31">
         <v>126.9</v>
       </c>
       <c r="AJ31">
         <v>122.9</v>
       </c>
       <c r="AK31">
         <v>106.6</v>
       </c>
+      <c r="AL31">
+        <v>125.1</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:38">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.4</v>
       </c>
       <c r="E32">
         <v>109.7</v>
       </c>
       <c r="F32">
         <v>106.2</v>
       </c>
       <c r="G32">
         <v>106.4</v>
       </c>
       <c r="H32">
         <v>100.3</v>
       </c>
       <c r="I32">
         <v>103.5</v>
       </c>
       <c r="J32">
         <v>107.4</v>
       </c>
@@ -19985,57 +20492,60 @@
       </c>
       <c r="AD32">
         <v>124.7</v>
       </c>
       <c r="AE32">
         <v>112.3</v>
       </c>
       <c r="AF32">
         <v>115.3</v>
       </c>
       <c r="AG32">
         <v>110.6</v>
       </c>
       <c r="AH32">
         <v>106.4</v>
       </c>
       <c r="AI32">
         <v>105.9</v>
       </c>
       <c r="AJ32">
         <v>115.9</v>
       </c>
       <c r="AK32">
         <v>128.19999999999999</v>
       </c>
+      <c r="AL32">
+        <v>136.80000000000001</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:38">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>152.1</v>
       </c>
       <c r="E33">
         <v>159.69999999999999</v>
       </c>
       <c r="F33">
         <v>157</v>
       </c>
       <c r="G33">
         <v>139.69999999999999</v>
       </c>
       <c r="H33">
         <v>126.9</v>
       </c>
       <c r="I33">
         <v>119.9</v>
       </c>
       <c r="J33">
         <v>116.1</v>
       </c>
@@ -20098,57 +20608,60 @@
       </c>
       <c r="AD33">
         <v>92.3</v>
       </c>
       <c r="AE33">
         <v>87</v>
       </c>
       <c r="AF33">
         <v>86.8</v>
       </c>
       <c r="AG33">
         <v>84.2</v>
       </c>
       <c r="AH33">
         <v>84.6</v>
       </c>
       <c r="AI33">
         <v>83</v>
       </c>
       <c r="AJ33">
         <v>84.4</v>
       </c>
       <c r="AK33">
         <v>83.9</v>
       </c>
+      <c r="AL33">
+        <v>80.400000000000006</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:38">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>113.6</v>
       </c>
       <c r="E34">
         <v>108.7</v>
       </c>
       <c r="F34">
         <v>98.5</v>
       </c>
       <c r="G34">
         <v>102.6</v>
       </c>
       <c r="H34">
         <v>101</v>
       </c>
       <c r="I34">
         <v>103.3</v>
       </c>
       <c r="J34">
         <v>104.9</v>
       </c>
@@ -20211,57 +20724,60 @@
       </c>
       <c r="AD34">
         <v>90.6</v>
       </c>
       <c r="AE34">
         <v>92.2</v>
       </c>
       <c r="AF34">
         <v>93.4</v>
       </c>
       <c r="AG34">
         <v>91</v>
       </c>
       <c r="AH34">
         <v>85.7</v>
       </c>
       <c r="AI34">
         <v>81</v>
       </c>
       <c r="AJ34">
         <v>80.5</v>
       </c>
       <c r="AK34">
         <v>81.3</v>
       </c>
+      <c r="AL34">
+        <v>84.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:38">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>115</v>
       </c>
       <c r="E35">
         <v>107.3</v>
       </c>
       <c r="F35">
         <v>105.6</v>
       </c>
       <c r="G35">
         <v>105</v>
       </c>
       <c r="H35">
         <v>106</v>
       </c>
       <c r="I35">
         <v>106.6</v>
       </c>
       <c r="J35">
         <v>111.5</v>
       </c>
@@ -20324,57 +20840,60 @@
       </c>
       <c r="AD35">
         <v>67.5</v>
       </c>
       <c r="AE35">
         <v>67.3</v>
       </c>
       <c r="AF35">
         <v>65.900000000000006</v>
       </c>
       <c r="AG35">
         <v>64.2</v>
       </c>
       <c r="AH35">
         <v>70.3</v>
       </c>
       <c r="AI35">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ35">
         <v>74.3</v>
       </c>
       <c r="AK35">
         <v>69.7</v>
       </c>
+      <c r="AL35">
+        <v>73.7</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:38">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>72.3</v>
       </c>
       <c r="E36">
         <v>78.2</v>
       </c>
       <c r="F36">
         <v>82.3</v>
       </c>
       <c r="G36">
         <v>94.7</v>
       </c>
       <c r="H36">
         <v>94</v>
       </c>
       <c r="I36">
         <v>97.1</v>
       </c>
       <c r="J36">
         <v>99.2</v>
       </c>
@@ -20437,57 +20956,60 @@
       </c>
       <c r="AD36">
         <v>82.8</v>
       </c>
       <c r="AE36">
         <v>81.3</v>
       </c>
       <c r="AF36">
         <v>81.099999999999994</v>
       </c>
       <c r="AG36">
         <v>81.3</v>
       </c>
       <c r="AH36">
         <v>80.7</v>
       </c>
       <c r="AI36">
         <v>78.400000000000006</v>
       </c>
       <c r="AJ36">
         <v>79.5</v>
       </c>
       <c r="AK36">
         <v>78</v>
       </c>
+      <c r="AL36">
+        <v>78.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:38">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>108</v>
       </c>
       <c r="E37">
         <v>94.5</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>102.6</v>
       </c>
       <c r="H37">
         <v>96.2</v>
       </c>
       <c r="I37">
         <v>93.3</v>
       </c>
       <c r="J37">
         <v>93.1</v>
       </c>
@@ -20550,57 +21072,60 @@
       </c>
       <c r="AD37">
         <v>96</v>
       </c>
       <c r="AE37">
         <v>98.1</v>
       </c>
       <c r="AF37">
         <v>97.6</v>
       </c>
       <c r="AG37">
         <v>96</v>
       </c>
       <c r="AH37">
         <v>96.1</v>
       </c>
       <c r="AI37">
         <v>92.5</v>
       </c>
       <c r="AJ37">
         <v>94.6</v>
       </c>
       <c r="AK37">
         <v>98.7</v>
       </c>
+      <c r="AL37">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:38">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.4</v>
       </c>
       <c r="E38">
         <v>91.2</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>94</v>
       </c>
       <c r="H38">
         <v>99.8</v>
       </c>
       <c r="I38">
         <v>102</v>
       </c>
       <c r="J38">
         <v>104.3</v>
       </c>
@@ -20663,57 +21188,60 @@
       </c>
       <c r="AD38">
         <v>102.9</v>
       </c>
       <c r="AE38">
         <v>105.1</v>
       </c>
       <c r="AF38">
         <v>105.9</v>
       </c>
       <c r="AG38">
         <v>106.2</v>
       </c>
       <c r="AH38">
         <v>109.6</v>
       </c>
       <c r="AI38">
         <v>111.2</v>
       </c>
       <c r="AJ38">
         <v>105.4</v>
       </c>
       <c r="AK38">
         <v>96.7</v>
       </c>
+      <c r="AL38">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:38">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>104.5</v>
       </c>
       <c r="E39">
         <v>105.5</v>
       </c>
       <c r="F39">
         <v>106</v>
       </c>
       <c r="G39">
         <v>106.9</v>
       </c>
       <c r="H39">
         <v>104.3</v>
       </c>
       <c r="I39">
         <v>99.6</v>
       </c>
       <c r="J39">
         <v>86.8</v>
       </c>
@@ -20776,57 +21304,60 @@
       </c>
       <c r="AD39">
         <v>113.4</v>
       </c>
       <c r="AE39">
         <v>116.8</v>
       </c>
       <c r="AF39">
         <v>113.3</v>
       </c>
       <c r="AG39">
         <v>107.2</v>
       </c>
       <c r="AH39">
         <v>115</v>
       </c>
       <c r="AI39">
         <v>120.6</v>
       </c>
       <c r="AJ39">
         <v>106.9</v>
       </c>
       <c r="AK39">
         <v>103.1</v>
       </c>
+      <c r="AL39">
+        <v>109.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:38">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>146.1</v>
       </c>
       <c r="E40">
         <v>134.1</v>
       </c>
       <c r="F40">
         <v>109.9</v>
       </c>
       <c r="G40">
         <v>110.8</v>
       </c>
       <c r="H40">
         <v>107</v>
       </c>
       <c r="I40">
         <v>111.5</v>
       </c>
       <c r="J40">
         <v>113</v>
       </c>
@@ -20889,57 +21420,60 @@
       </c>
       <c r="AD40">
         <v>95.2</v>
       </c>
       <c r="AE40">
         <v>99.2</v>
       </c>
       <c r="AF40">
         <v>101</v>
       </c>
       <c r="AG40">
         <v>97.5</v>
       </c>
       <c r="AH40">
         <v>86.4</v>
       </c>
       <c r="AI40">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ40">
         <v>77.2</v>
       </c>
       <c r="AK40">
         <v>81.7</v>
       </c>
+      <c r="AL40" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:38">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.1</v>
       </c>
       <c r="E41">
         <v>91</v>
       </c>
       <c r="F41">
         <v>89</v>
       </c>
       <c r="G41">
         <v>89.9</v>
       </c>
       <c r="H41">
         <v>90.2</v>
       </c>
       <c r="I41">
         <v>89.6</v>
       </c>
       <c r="J41">
         <v>92.2</v>
       </c>
@@ -21002,57 +21536,60 @@
       </c>
       <c r="AD41">
         <v>81.400000000000006</v>
       </c>
       <c r="AE41">
         <v>80.7</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79</v>
       </c>
       <c r="AH41">
         <v>77</v>
       </c>
       <c r="AI41">
         <v>75.400000000000006</v>
       </c>
       <c r="AJ41">
         <v>74.099999999999994</v>
       </c>
       <c r="AK41">
         <v>72.099999999999994</v>
       </c>
+      <c r="AL41">
+        <v>70.099999999999994</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:38">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>100.2</v>
       </c>
       <c r="E42">
         <v>99.7</v>
       </c>
       <c r="F42">
         <v>103.3</v>
       </c>
       <c r="G42">
         <v>101.9</v>
       </c>
       <c r="H42">
         <v>101.1</v>
       </c>
       <c r="I42">
         <v>103</v>
       </c>
       <c r="J42">
         <v>102.2</v>
       </c>
@@ -21115,57 +21652,60 @@
       </c>
       <c r="AD42">
         <v>99.3</v>
       </c>
       <c r="AE42">
         <v>99.1</v>
       </c>
       <c r="AF42">
         <v>98.7</v>
       </c>
       <c r="AG42">
         <v>96.3</v>
       </c>
       <c r="AH42">
         <v>96.9</v>
       </c>
       <c r="AI42">
         <v>96.2</v>
       </c>
       <c r="AJ42">
         <v>93.6</v>
       </c>
       <c r="AK42">
         <v>93.3</v>
       </c>
+      <c r="AL42">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:38">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>99.8</v>
       </c>
       <c r="E43">
         <v>99.6</v>
       </c>
       <c r="F43">
         <v>103.2</v>
       </c>
       <c r="G43">
         <v>101.6</v>
       </c>
       <c r="H43">
         <v>101</v>
       </c>
       <c r="I43">
         <v>103.2</v>
       </c>
       <c r="J43">
         <v>102.5</v>
       </c>
@@ -21228,57 +21768,60 @@
       </c>
       <c r="AD43">
         <v>99.3</v>
       </c>
       <c r="AE43">
         <v>99.6</v>
       </c>
       <c r="AF43">
         <v>99.5</v>
       </c>
       <c r="AG43">
         <v>96.6</v>
       </c>
       <c r="AH43">
         <v>97.3</v>
       </c>
       <c r="AI43">
         <v>96.7</v>
       </c>
       <c r="AJ43">
         <v>94.1</v>
       </c>
       <c r="AK43">
         <v>93.4</v>
       </c>
+      <c r="AL43">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:38">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>104.3</v>
       </c>
       <c r="E44">
         <v>103.7</v>
       </c>
       <c r="F44">
         <v>111</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>103.2</v>
       </c>
       <c r="I44">
         <v>109.1</v>
       </c>
       <c r="J44">
         <v>109.1</v>
       </c>
@@ -21341,57 +21884,60 @@
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>97.1</v>
       </c>
       <c r="AG44">
         <v>93.4</v>
       </c>
       <c r="AH44">
         <v>91.8</v>
       </c>
       <c r="AI44">
         <v>90.3</v>
       </c>
       <c r="AJ44">
         <v>89.1</v>
       </c>
       <c r="AK44">
         <v>91.2</v>
       </c>
+      <c r="AL44">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:38">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>97.6</v>
       </c>
       <c r="E45">
         <v>96.4</v>
       </c>
       <c r="F45">
         <v>95.3</v>
       </c>
       <c r="G45">
         <v>95.3</v>
       </c>
       <c r="H45">
         <v>99.4</v>
       </c>
       <c r="I45">
         <v>98.7</v>
       </c>
       <c r="J45">
         <v>97.6</v>
       </c>
@@ -21454,57 +22000,60 @@
       </c>
       <c r="AD45">
         <v>103.7</v>
       </c>
       <c r="AE45">
         <v>101.4</v>
       </c>
       <c r="AF45">
         <v>98.8</v>
       </c>
       <c r="AG45">
         <v>99.9</v>
       </c>
       <c r="AH45">
         <v>98.5</v>
       </c>
       <c r="AI45">
         <v>98.9</v>
       </c>
       <c r="AJ45">
         <v>97.2</v>
       </c>
       <c r="AK45">
         <v>96.7</v>
       </c>
+      <c r="AL45">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:38">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>108.3</v>
       </c>
       <c r="E46">
         <v>89.2</v>
       </c>
       <c r="F46">
         <v>89</v>
       </c>
       <c r="G46">
         <v>88.6</v>
       </c>
       <c r="H46">
         <v>94.4</v>
       </c>
       <c r="I46">
         <v>94.5</v>
       </c>
       <c r="J46">
         <v>97.2</v>
       </c>
@@ -21567,57 +22116,60 @@
       </c>
       <c r="AD46">
         <v>116.9</v>
       </c>
       <c r="AE46">
         <v>108.3</v>
       </c>
       <c r="AF46">
         <v>99.8</v>
       </c>
       <c r="AG46">
         <v>94.7</v>
       </c>
       <c r="AH46">
         <v>92.8</v>
       </c>
       <c r="AI46">
         <v>89.1</v>
       </c>
       <c r="AJ46">
         <v>91.8</v>
       </c>
       <c r="AK46">
         <v>83.8</v>
       </c>
+      <c r="AL46">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:38">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>92.7</v>
       </c>
       <c r="E47">
         <v>95.1</v>
       </c>
       <c r="F47">
         <v>105.9</v>
       </c>
       <c r="G47">
         <v>110.1</v>
       </c>
       <c r="H47">
         <v>106.6</v>
       </c>
       <c r="I47">
         <v>105.1</v>
       </c>
       <c r="J47">
         <v>105.7</v>
       </c>
@@ -21680,57 +22232,60 @@
       </c>
       <c r="AD47">
         <v>111.7</v>
       </c>
       <c r="AE47">
         <v>117.6</v>
       </c>
       <c r="AF47">
         <v>115.7</v>
       </c>
       <c r="AG47">
         <v>110.5</v>
       </c>
       <c r="AH47">
         <v>111.8</v>
       </c>
       <c r="AI47">
         <v>109.6</v>
       </c>
       <c r="AJ47">
         <v>105.6</v>
       </c>
       <c r="AK47">
         <v>117.5</v>
       </c>
+      <c r="AL47">
+        <v>115.4</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:38">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>109.4</v>
       </c>
       <c r="E48">
         <v>118.5</v>
       </c>
       <c r="F48">
         <v>126.9</v>
       </c>
       <c r="G48">
         <v>112.8</v>
       </c>
       <c r="H48">
         <v>109.2</v>
       </c>
       <c r="I48">
         <v>103.6</v>
       </c>
       <c r="J48">
         <v>102</v>
       </c>
@@ -21793,57 +22348,60 @@
       </c>
       <c r="AD48">
         <v>80.5</v>
       </c>
       <c r="AE48">
         <v>77.900000000000006</v>
       </c>
       <c r="AF48">
         <v>77.900000000000006</v>
       </c>
       <c r="AG48">
         <v>74.2</v>
       </c>
       <c r="AH48">
         <v>80</v>
       </c>
       <c r="AI48">
         <v>78.599999999999994</v>
       </c>
       <c r="AJ48">
         <v>77.7</v>
       </c>
       <c r="AK48">
         <v>75.5</v>
       </c>
+      <c r="AL48">
+        <v>75.2</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:38">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>110.6</v>
       </c>
       <c r="E49">
         <v>105.7</v>
       </c>
       <c r="F49">
         <v>106.2</v>
       </c>
       <c r="G49">
         <v>110.1</v>
       </c>
       <c r="H49">
         <v>93.4</v>
       </c>
       <c r="I49">
         <v>107.5</v>
       </c>
       <c r="J49">
         <v>96.2</v>
       </c>
@@ -21906,57 +22464,60 @@
       </c>
       <c r="AD49">
         <v>142.30000000000001</v>
       </c>
       <c r="AE49">
         <v>157.4</v>
       </c>
       <c r="AF49">
         <v>149.30000000000001</v>
       </c>
       <c r="AG49">
         <v>123.2</v>
       </c>
       <c r="AH49">
         <v>152.5</v>
       </c>
       <c r="AI49">
         <v>125.4</v>
       </c>
       <c r="AJ49">
         <v>112.8</v>
       </c>
       <c r="AK49">
         <v>118.8</v>
       </c>
+      <c r="AL49">
+        <v>118.4</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:38">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.6</v>
       </c>
       <c r="E50">
         <v>107.2</v>
       </c>
       <c r="F50">
         <v>121.3</v>
       </c>
       <c r="G50">
         <v>121.9</v>
       </c>
       <c r="H50">
         <v>105.9</v>
       </c>
       <c r="I50">
         <v>113.9</v>
       </c>
       <c r="J50">
         <v>100</v>
       </c>
@@ -22019,170 +22580,176 @@
       </c>
       <c r="AD50">
         <v>93</v>
       </c>
       <c r="AE50">
         <v>88</v>
       </c>
       <c r="AF50">
         <v>83.9</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>72.900000000000006</v>
       </c>
       <c r="AI50">
         <v>69.599999999999994</v>
       </c>
       <c r="AJ50">
         <v>63.5</v>
       </c>
       <c r="AK50">
         <v>55.9</v>
       </c>
+      <c r="AL50">
+        <v>56.5</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:38">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK51" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:38">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.4</v>
       </c>
       <c r="E52">
         <v>99.9</v>
       </c>
       <c r="F52">
         <v>101.8</v>
       </c>
       <c r="G52">
         <v>103</v>
       </c>
       <c r="H52">
         <v>104.2</v>
       </c>
       <c r="I52">
         <v>103.3</v>
       </c>
       <c r="J52">
         <v>103.4</v>
       </c>
@@ -22245,57 +22812,60 @@
       </c>
       <c r="AD52">
         <v>96.3</v>
       </c>
       <c r="AE52">
         <v>95.3</v>
       </c>
       <c r="AF52">
         <v>95.3</v>
       </c>
       <c r="AG52">
         <v>95.4</v>
       </c>
       <c r="AH52">
         <v>95.7</v>
       </c>
       <c r="AI52">
         <v>96.5</v>
       </c>
       <c r="AJ52">
         <v>95.3</v>
       </c>
       <c r="AK52">
         <v>92.7</v>
       </c>
+      <c r="AL52">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:38">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>92.9</v>
       </c>
       <c r="E53">
         <v>92.7</v>
       </c>
       <c r="F53">
         <v>94.1</v>
       </c>
       <c r="G53">
         <v>96.6</v>
       </c>
       <c r="H53">
         <v>99.7</v>
       </c>
       <c r="I53">
         <v>100.7</v>
       </c>
       <c r="J53">
         <v>99.6</v>
       </c>
@@ -22358,57 +22928,60 @@
       </c>
       <c r="AD53">
         <v>92.4</v>
       </c>
       <c r="AE53">
         <v>91.8</v>
       </c>
       <c r="AF53">
         <v>92.7</v>
       </c>
       <c r="AG53">
         <v>93</v>
       </c>
       <c r="AH53">
         <v>92.2</v>
       </c>
       <c r="AI53">
         <v>95.3</v>
       </c>
       <c r="AJ53">
         <v>89.5</v>
       </c>
       <c r="AK53">
         <v>86.3</v>
       </c>
+      <c r="AL53">
+        <v>88.6</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:38">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>92.3</v>
       </c>
       <c r="E54">
         <v>94</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>98.5</v>
       </c>
       <c r="H54">
         <v>96.3</v>
       </c>
       <c r="I54">
         <v>99.8</v>
       </c>
       <c r="J54">
         <v>96.7</v>
       </c>
@@ -22471,57 +23044,60 @@
       </c>
       <c r="AD54">
         <v>98</v>
       </c>
       <c r="AE54">
         <v>96.7</v>
       </c>
       <c r="AF54">
         <v>96.5</v>
       </c>
       <c r="AG54">
         <v>98.1</v>
       </c>
       <c r="AH54">
         <v>98.5</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>95.4</v>
       </c>
       <c r="AK54">
         <v>94.7</v>
       </c>
+      <c r="AL54">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:38">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>101.2</v>
       </c>
       <c r="E55">
         <v>93.8</v>
       </c>
       <c r="F55">
         <v>106.6</v>
       </c>
       <c r="G55">
         <v>108.2</v>
       </c>
       <c r="H55">
         <v>99.6</v>
       </c>
       <c r="I55">
         <v>107</v>
       </c>
       <c r="J55">
         <v>100.5</v>
       </c>
@@ -22584,57 +23160,60 @@
       </c>
       <c r="AD55">
         <v>108</v>
       </c>
       <c r="AE55">
         <v>111.3</v>
       </c>
       <c r="AF55">
         <v>109.9</v>
       </c>
       <c r="AG55">
         <v>106.3</v>
       </c>
       <c r="AH55">
         <v>105.9</v>
       </c>
       <c r="AI55">
         <v>110.8</v>
       </c>
       <c r="AJ55">
         <v>99.8</v>
       </c>
       <c r="AK55">
         <v>106.1</v>
       </c>
+      <c r="AL55">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:38">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>95.2</v>
       </c>
       <c r="E56">
         <v>97.1</v>
       </c>
       <c r="F56">
         <v>97.5</v>
       </c>
       <c r="G56">
         <v>97.9</v>
       </c>
       <c r="H56">
         <v>102</v>
       </c>
       <c r="I56">
         <v>103.1</v>
       </c>
       <c r="J56">
         <v>102.1</v>
       </c>
@@ -22697,57 +23276,60 @@
       </c>
       <c r="AD56">
         <v>114.6</v>
       </c>
       <c r="AE56">
         <v>116.9</v>
       </c>
       <c r="AF56">
         <v>119.8</v>
       </c>
       <c r="AG56">
         <v>122</v>
       </c>
       <c r="AH56">
         <v>124</v>
       </c>
       <c r="AI56">
         <v>122.7</v>
       </c>
       <c r="AJ56">
         <v>122.1</v>
       </c>
       <c r="AK56">
         <v>116.9</v>
       </c>
+      <c r="AL56">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:38">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>98.4</v>
       </c>
       <c r="E57">
         <v>96.1</v>
       </c>
       <c r="F57">
         <v>93.9</v>
       </c>
       <c r="G57">
         <v>90</v>
       </c>
       <c r="H57">
         <v>95.8</v>
       </c>
       <c r="I57">
         <v>97.7</v>
       </c>
       <c r="J57">
         <v>101.4</v>
       </c>
@@ -22810,57 +23392,60 @@
       </c>
       <c r="AD57">
         <v>88.5</v>
       </c>
       <c r="AE57">
         <v>89.6</v>
       </c>
       <c r="AF57">
         <v>92.5</v>
       </c>
       <c r="AG57">
         <v>93.2</v>
       </c>
       <c r="AH57">
         <v>93.7</v>
       </c>
       <c r="AI57">
         <v>93.3</v>
       </c>
       <c r="AJ57">
         <v>88.3</v>
       </c>
       <c r="AK57">
         <v>83.8</v>
       </c>
+      <c r="AL57">
+        <v>88</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:38">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>97.8</v>
       </c>
       <c r="F58">
         <v>97.6</v>
       </c>
       <c r="G58">
         <v>96.7</v>
       </c>
       <c r="H58">
         <v>94.7</v>
       </c>
       <c r="I58">
         <v>94.2</v>
       </c>
       <c r="J58">
         <v>99</v>
       </c>
@@ -22923,57 +23508,60 @@
       </c>
       <c r="AD58">
         <v>98.4</v>
       </c>
       <c r="AE58">
         <v>96.8</v>
       </c>
       <c r="AF58">
         <v>94.5</v>
       </c>
       <c r="AG58">
         <v>94</v>
       </c>
       <c r="AH58">
         <v>95.4</v>
       </c>
       <c r="AI58">
         <v>93.9</v>
       </c>
       <c r="AJ58">
         <v>94.7</v>
       </c>
       <c r="AK58">
         <v>97.1</v>
       </c>
+      <c r="AL58" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:38">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.9</v>
       </c>
       <c r="E59">
         <v>96.5</v>
       </c>
       <c r="F59">
         <v>98.7</v>
       </c>
       <c r="G59">
         <v>99.2</v>
       </c>
       <c r="H59">
         <v>100.2</v>
       </c>
       <c r="I59">
         <v>100.1</v>
       </c>
       <c r="J59">
         <v>100.3</v>
       </c>
@@ -23036,57 +23624,60 @@
       </c>
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>100.2</v>
       </c>
       <c r="AF59">
         <v>98.4</v>
       </c>
       <c r="AG59">
         <v>97.7</v>
       </c>
       <c r="AH59">
         <v>99.3</v>
       </c>
       <c r="AI59">
         <v>99</v>
       </c>
       <c r="AJ59">
         <v>95.8</v>
       </c>
       <c r="AK59">
         <v>92.7</v>
       </c>
+      <c r="AL59">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:38">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98.2</v>
       </c>
       <c r="E60">
         <v>100.6</v>
       </c>
       <c r="F60">
         <v>97.4</v>
       </c>
       <c r="G60">
         <v>97.8</v>
       </c>
       <c r="H60">
         <v>96.4</v>
       </c>
       <c r="I60">
         <v>89.5</v>
       </c>
       <c r="J60">
         <v>95.6</v>
       </c>
@@ -23149,57 +23740,60 @@
       </c>
       <c r="AD60">
         <v>103.5</v>
       </c>
       <c r="AE60">
         <v>101.7</v>
       </c>
       <c r="AF60">
         <v>100.1</v>
       </c>
       <c r="AG60">
         <v>97.3</v>
       </c>
       <c r="AH60">
         <v>94.8</v>
       </c>
       <c r="AI60">
         <v>93.5</v>
       </c>
       <c r="AJ60">
         <v>95.4</v>
       </c>
       <c r="AK60">
         <v>105.4</v>
       </c>
+      <c r="AL60">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:38">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>105.7</v>
       </c>
       <c r="E61">
         <v>103</v>
       </c>
       <c r="F61">
         <v>105.8</v>
       </c>
       <c r="G61">
         <v>105.2</v>
       </c>
       <c r="H61">
         <v>102</v>
       </c>
       <c r="I61">
         <v>101.8</v>
       </c>
       <c r="J61">
         <v>100.7</v>
       </c>
@@ -23262,170 +23856,176 @@
       </c>
       <c r="AD61">
         <v>91.7</v>
       </c>
       <c r="AE61">
         <v>89.3</v>
       </c>
       <c r="AF61">
         <v>89.1</v>
       </c>
       <c r="AG61">
         <v>91.2</v>
       </c>
       <c r="AH61">
         <v>89.9</v>
       </c>
       <c r="AI61">
         <v>89.6</v>
       </c>
       <c r="AJ61">
         <v>89.5</v>
       </c>
       <c r="AK61">
         <v>92.4</v>
       </c>
+      <c r="AL61">
+        <v>83.3</v>
+      </c>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:38">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK62" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:38">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>108.2</v>
       </c>
       <c r="E63">
         <v>103.2</v>
       </c>
       <c r="F63">
         <v>102.8</v>
       </c>
       <c r="G63">
         <v>102.4</v>
       </c>
       <c r="H63">
         <v>100.7</v>
       </c>
       <c r="I63">
         <v>109.4</v>
       </c>
       <c r="J63">
         <v>109.8</v>
       </c>
@@ -23488,57 +24088,60 @@
       </c>
       <c r="AD63">
         <v>55.4</v>
       </c>
       <c r="AE63">
         <v>53.1</v>
       </c>
       <c r="AF63">
         <v>49.8</v>
       </c>
       <c r="AG63">
         <v>47.6</v>
       </c>
       <c r="AH63">
         <v>51.9</v>
       </c>
       <c r="AI63">
         <v>54.7</v>
       </c>
       <c r="AJ63">
         <v>56.9</v>
       </c>
       <c r="AK63">
         <v>53</v>
       </c>
+      <c r="AL63">
+        <v>51.3</v>
+      </c>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:38">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>94.6</v>
       </c>
       <c r="E64">
         <v>89.6</v>
       </c>
       <c r="F64">
         <v>92.8</v>
       </c>
       <c r="G64">
         <v>91.2</v>
       </c>
       <c r="H64">
         <v>91.4</v>
       </c>
       <c r="I64">
         <v>99</v>
       </c>
       <c r="J64">
         <v>93.8</v>
       </c>
@@ -23601,57 +24204,60 @@
       </c>
       <c r="AD64">
         <v>93.8</v>
       </c>
       <c r="AE64">
         <v>94.9</v>
       </c>
       <c r="AF64">
         <v>91.9</v>
       </c>
       <c r="AG64">
         <v>91.7</v>
       </c>
       <c r="AH64">
         <v>90.2</v>
       </c>
       <c r="AI64">
         <v>86.9</v>
       </c>
       <c r="AJ64">
         <v>85.5</v>
       </c>
       <c r="AK64">
         <v>77.599999999999994</v>
       </c>
+      <c r="AL64">
+        <v>82.6</v>
+      </c>
     </row>
-    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:38">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>110.9</v>
       </c>
       <c r="E65">
         <v>107.4</v>
       </c>
       <c r="F65">
         <v>113.2</v>
       </c>
       <c r="G65">
         <v>113.6</v>
       </c>
       <c r="H65">
         <v>107</v>
       </c>
       <c r="I65">
         <v>103.8</v>
       </c>
       <c r="J65">
         <v>99.4</v>
       </c>
@@ -23714,57 +24320,60 @@
       </c>
       <c r="AD65">
         <v>97.5</v>
       </c>
       <c r="AE65">
         <v>93.5</v>
       </c>
       <c r="AF65">
         <v>94</v>
       </c>
       <c r="AG65">
         <v>98.8</v>
       </c>
       <c r="AH65">
         <v>94.9</v>
       </c>
       <c r="AI65">
         <v>96.3</v>
       </c>
       <c r="AJ65">
         <v>96.8</v>
       </c>
       <c r="AK65">
         <v>105.7</v>
       </c>
+      <c r="AL65">
+        <v>86.7</v>
+      </c>
     </row>
-    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:38">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>143.5</v>
       </c>
       <c r="E66">
         <v>130.5</v>
       </c>
       <c r="F66">
         <v>137.1</v>
       </c>
       <c r="G66">
         <v>123.5</v>
       </c>
       <c r="H66">
         <v>134</v>
       </c>
       <c r="I66">
         <v>126.6</v>
       </c>
       <c r="J66">
         <v>127.6</v>
       </c>
@@ -23827,57 +24436,60 @@
       </c>
       <c r="AD66">
         <v>101.8</v>
       </c>
       <c r="AE66">
         <v>92.7</v>
       </c>
       <c r="AF66">
         <v>93.6</v>
       </c>
       <c r="AG66">
         <v>95.2</v>
       </c>
       <c r="AH66">
         <v>99.2</v>
       </c>
       <c r="AI66">
         <v>93.2</v>
       </c>
       <c r="AJ66">
         <v>92.7</v>
       </c>
       <c r="AK66">
         <v>94.5</v>
       </c>
+      <c r="AL66">
+        <v>93.1</v>
+      </c>
     </row>
-    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:38">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.2</v>
       </c>
       <c r="E67">
         <v>100.2</v>
       </c>
       <c r="F67">
         <v>96.5</v>
       </c>
       <c r="G67">
         <v>90.5</v>
       </c>
       <c r="H67">
         <v>91.9</v>
       </c>
       <c r="I67">
         <v>94.8</v>
       </c>
       <c r="J67">
         <v>105.2</v>
       </c>
@@ -23940,170 +24552,176 @@
       </c>
       <c r="AD67">
         <v>70.400000000000006</v>
       </c>
       <c r="AE67">
         <v>71.7</v>
       </c>
       <c r="AF67">
         <v>71.8</v>
       </c>
       <c r="AG67">
         <v>71.7</v>
       </c>
       <c r="AH67">
         <v>76.8</v>
       </c>
       <c r="AI67">
         <v>75.3</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
       <c r="AK67">
         <v>70.2</v>
       </c>
+      <c r="AL67">
+        <v>68.7</v>
+      </c>
     </row>
-    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:38">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AK68" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:38">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>99.7</v>
       </c>
       <c r="E69">
         <v>106.9</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>104.3</v>
       </c>
       <c r="H69">
         <v>106</v>
       </c>
       <c r="I69">
         <v>107.8</v>
       </c>
       <c r="J69">
         <v>108.2</v>
       </c>
@@ -24166,57 +24784,60 @@
       </c>
       <c r="AD69">
         <v>105.8</v>
       </c>
       <c r="AE69">
         <v>105.7</v>
       </c>
       <c r="AF69">
         <v>103</v>
       </c>
       <c r="AG69">
         <v>99.1</v>
       </c>
       <c r="AH69">
         <v>98.9</v>
       </c>
       <c r="AI69">
         <v>97</v>
       </c>
       <c r="AJ69">
         <v>102.4</v>
       </c>
       <c r="AK69">
         <v>100.9</v>
       </c>
+      <c r="AL69">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:38">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>80.400000000000006</v>
       </c>
       <c r="E70">
         <v>52.8</v>
       </c>
       <c r="F70">
         <v>33.5</v>
       </c>
       <c r="G70">
         <v>32.200000000000003</v>
       </c>
       <c r="H70">
         <v>32</v>
       </c>
       <c r="I70">
         <v>27.7</v>
       </c>
       <c r="J70">
         <v>45.6</v>
       </c>
@@ -24278,75 +24899,78 @@
         <v>67.8</v>
       </c>
       <c r="AD70">
         <v>47.4</v>
       </c>
       <c r="AE70">
         <v>50.6</v>
       </c>
       <c r="AF70">
         <v>52.4</v>
       </c>
       <c r="AG70">
         <v>41.3</v>
       </c>
       <c r="AH70">
         <v>41.1</v>
       </c>
       <c r="AI70">
         <v>41.2</v>
       </c>
       <c r="AJ70">
         <v>38.9</v>
       </c>
       <c r="AK70">
         <v>24.4</v>
+      </c>
+      <c r="AL70">
+        <v>31.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BA33C0E-0D8D-4B0D-9790-CE7BB08FB9F9}">
-  <dimension ref="A1:AK70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13747B25-254E-46DC-A9D9-C75278ACAC11}">
+  <dimension ref="A1:AL70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.69921875" customWidth="1"/>
+    <col min="1" max="38" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:38">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -24408,60 +25032,63 @@
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
+      <c r="AL2">
+        <v>2026000709</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -24521,57 +25148,60 @@
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
+      <c r="AL3" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:38">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>102.2</v>
       </c>
       <c r="E4">
         <v>102.7</v>
       </c>
       <c r="F4">
         <v>103</v>
       </c>
       <c r="G4">
         <v>102.7</v>
       </c>
       <c r="H4">
         <v>102.3</v>
       </c>
       <c r="I4">
         <v>103.4</v>
       </c>
       <c r="J4">
         <v>104</v>
       </c>
@@ -24634,57 +25264,60 @@
       </c>
       <c r="AD4">
         <v>102.3</v>
       </c>
       <c r="AE4">
         <v>101.6</v>
       </c>
       <c r="AF4">
         <v>101.8</v>
       </c>
       <c r="AG4">
         <v>100.3</v>
       </c>
       <c r="AH4">
         <v>99.8</v>
       </c>
       <c r="AI4">
         <v>98.8</v>
       </c>
       <c r="AJ4">
         <v>97.4</v>
       </c>
       <c r="AK4">
         <v>96.2</v>
       </c>
+      <c r="AL4">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:38">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>4387.8</v>
       </c>
       <c r="D5">
         <v>106.5</v>
       </c>
       <c r="E5">
         <v>106</v>
       </c>
       <c r="F5">
         <v>104.8</v>
       </c>
       <c r="G5">
         <v>104</v>
       </c>
       <c r="H5">
         <v>104</v>
       </c>
       <c r="I5">
         <v>105.1</v>
       </c>
       <c r="J5">
         <v>105.4</v>
       </c>
@@ -24747,57 +25380,60 @@
       </c>
       <c r="AD5">
         <v>106.9</v>
       </c>
       <c r="AE5">
         <v>105</v>
       </c>
       <c r="AF5">
         <v>107.5</v>
       </c>
       <c r="AG5">
         <v>105</v>
       </c>
       <c r="AH5">
         <v>103.8</v>
       </c>
       <c r="AI5">
         <v>101.3</v>
       </c>
       <c r="AJ5">
         <v>102.4</v>
       </c>
       <c r="AK5">
         <v>100.7</v>
       </c>
+      <c r="AL5">
+        <v>106</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:38">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6">
         <v>1941.7</v>
       </c>
       <c r="D6">
         <v>100.8</v>
       </c>
       <c r="E6">
         <v>100.8</v>
       </c>
       <c r="F6">
         <v>102.8</v>
       </c>
       <c r="G6">
         <v>103</v>
       </c>
       <c r="H6">
         <v>103.6</v>
       </c>
       <c r="I6">
         <v>105.5</v>
       </c>
       <c r="J6">
         <v>104.9</v>
       </c>
@@ -24860,57 +25496,60 @@
       </c>
       <c r="AD6">
         <v>114.9</v>
       </c>
       <c r="AE6">
         <v>112.5</v>
       </c>
       <c r="AF6">
         <v>115.8</v>
       </c>
       <c r="AG6">
         <v>113.7</v>
       </c>
       <c r="AH6">
         <v>114.4</v>
       </c>
       <c r="AI6">
         <v>113.5</v>
       </c>
       <c r="AJ6">
         <v>115.1</v>
       </c>
       <c r="AK6">
         <v>113.6</v>
       </c>
+      <c r="AL6">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:38">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>1145.7</v>
       </c>
       <c r="D7">
         <v>101.5</v>
       </c>
       <c r="E7">
         <v>99.5</v>
       </c>
       <c r="F7">
         <v>102</v>
       </c>
       <c r="G7">
         <v>102.9</v>
       </c>
       <c r="H7">
         <v>103.9</v>
       </c>
       <c r="I7">
         <v>107.5</v>
       </c>
       <c r="J7">
         <v>107</v>
       </c>
@@ -24973,57 +25612,60 @@
       </c>
       <c r="AD7">
         <v>126.7</v>
       </c>
       <c r="AE7">
         <v>123.6</v>
       </c>
       <c r="AF7">
         <v>129.69999999999999</v>
       </c>
       <c r="AG7">
         <v>126.5</v>
       </c>
       <c r="AH7">
         <v>126.8</v>
       </c>
       <c r="AI7">
         <v>124.9</v>
       </c>
       <c r="AJ7">
         <v>129</v>
       </c>
       <c r="AK7">
         <v>128.69999999999999</v>
       </c>
+      <c r="AL7">
+        <v>132.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:38">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8">
         <v>920.5</v>
       </c>
       <c r="D8">
         <v>96.5</v>
       </c>
       <c r="E8">
         <v>94.8</v>
       </c>
       <c r="F8">
         <v>97.5</v>
       </c>
       <c r="G8">
         <v>98.7</v>
       </c>
       <c r="H8">
         <v>99.3</v>
       </c>
       <c r="I8">
         <v>103.4</v>
       </c>
       <c r="J8">
         <v>103.5</v>
       </c>
@@ -25086,57 +25728,60 @@
       </c>
       <c r="AD8">
         <v>124.8</v>
       </c>
       <c r="AE8">
         <v>123.7</v>
       </c>
       <c r="AF8">
         <v>128.9</v>
       </c>
       <c r="AG8">
         <v>126.7</v>
       </c>
       <c r="AH8">
         <v>127.6</v>
       </c>
       <c r="AI8">
         <v>126.9</v>
       </c>
       <c r="AJ8">
         <v>127.8</v>
       </c>
       <c r="AK8">
         <v>121.6</v>
       </c>
+      <c r="AL8">
+        <v>126.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:38">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>93.5</v>
       </c>
       <c r="E9">
         <v>96.9</v>
       </c>
       <c r="F9">
         <v>101.1</v>
       </c>
       <c r="G9">
         <v>92.1</v>
       </c>
       <c r="H9">
         <v>84.6</v>
       </c>
       <c r="I9">
         <v>85.4</v>
       </c>
       <c r="J9">
         <v>94.7</v>
       </c>
@@ -25199,57 +25844,60 @@
       </c>
       <c r="AD9">
         <v>220.6</v>
       </c>
       <c r="AE9">
         <v>209.3</v>
       </c>
       <c r="AF9">
         <v>221.7</v>
       </c>
       <c r="AG9">
         <v>219.7</v>
       </c>
       <c r="AH9">
         <v>221.6</v>
       </c>
       <c r="AI9">
         <v>248.6</v>
       </c>
       <c r="AJ9">
         <v>267</v>
       </c>
       <c r="AK9">
         <v>288.2</v>
       </c>
+      <c r="AL9">
+        <v>313</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:38">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10">
         <v>585.1</v>
       </c>
       <c r="D10">
         <v>99.5</v>
       </c>
       <c r="E10">
         <v>96.5</v>
       </c>
       <c r="F10">
         <v>100.7</v>
       </c>
       <c r="G10">
         <v>102.2</v>
       </c>
       <c r="H10">
         <v>102.1</v>
       </c>
       <c r="I10">
         <v>107.1</v>
       </c>
       <c r="J10">
         <v>107.8</v>
       </c>
@@ -25312,57 +25960,60 @@
       </c>
       <c r="AD10">
         <v>116</v>
       </c>
       <c r="AE10">
         <v>113.3</v>
       </c>
       <c r="AF10">
         <v>114.5</v>
       </c>
       <c r="AG10">
         <v>109.1</v>
       </c>
       <c r="AH10">
         <v>109.7</v>
       </c>
       <c r="AI10">
         <v>104.9</v>
       </c>
       <c r="AJ10">
         <v>103.8</v>
       </c>
       <c r="AK10">
         <v>101.5</v>
       </c>
+      <c r="AL10">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:38">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>83.9</v>
       </c>
       <c r="E11">
         <v>85.1</v>
       </c>
       <c r="F11">
         <v>85.6</v>
       </c>
       <c r="G11">
         <v>89.5</v>
       </c>
       <c r="H11">
         <v>93.4</v>
       </c>
       <c r="I11">
         <v>96</v>
       </c>
       <c r="J11">
         <v>94.7</v>
       </c>
@@ -25425,57 +26076,60 @@
       </c>
       <c r="AD11">
         <v>158.9</v>
       </c>
       <c r="AE11">
         <v>160.80000000000001</v>
       </c>
       <c r="AF11">
         <v>165</v>
       </c>
       <c r="AG11">
         <v>162.6</v>
       </c>
       <c r="AH11">
         <v>165.3</v>
       </c>
       <c r="AI11">
         <v>169</v>
       </c>
       <c r="AJ11">
         <v>176.3</v>
       </c>
       <c r="AK11">
         <v>169.5</v>
       </c>
+      <c r="AL11">
+        <v>177.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:38">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>95.7</v>
       </c>
       <c r="E12">
         <v>96.9</v>
       </c>
       <c r="F12">
         <v>97.9</v>
       </c>
       <c r="G12">
         <v>97.1</v>
       </c>
       <c r="H12">
         <v>96.9</v>
       </c>
       <c r="I12">
         <v>110.6</v>
       </c>
       <c r="J12">
         <v>101.9</v>
       </c>
@@ -25538,57 +26192,60 @@
       </c>
       <c r="AD12">
         <v>91</v>
       </c>
       <c r="AE12">
         <v>97.4</v>
       </c>
       <c r="AF12">
         <v>163.19999999999999</v>
       </c>
       <c r="AG12">
         <v>217.7</v>
       </c>
       <c r="AH12">
         <v>229</v>
       </c>
       <c r="AI12">
         <v>242.5</v>
       </c>
       <c r="AJ12">
         <v>201.3</v>
       </c>
       <c r="AK12">
         <v>109</v>
       </c>
+      <c r="AL12">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:38">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>120.3</v>
       </c>
       <c r="E13">
         <v>120.1</v>
       </c>
       <c r="F13">
         <v>116.2</v>
       </c>
       <c r="G13">
         <v>117.3</v>
       </c>
       <c r="H13">
         <v>117.7</v>
       </c>
       <c r="I13">
         <v>118</v>
       </c>
       <c r="J13">
         <v>113.1</v>
       </c>
@@ -25651,57 +26308,60 @@
       </c>
       <c r="AD13">
         <v>133.4</v>
       </c>
       <c r="AE13">
         <v>124.8</v>
       </c>
       <c r="AF13">
         <v>133.19999999999999</v>
       </c>
       <c r="AG13">
         <v>123.5</v>
       </c>
       <c r="AH13">
         <v>122.9</v>
       </c>
       <c r="AI13">
         <v>120.4</v>
       </c>
       <c r="AJ13">
         <v>134.5</v>
       </c>
       <c r="AK13">
         <v>157</v>
       </c>
+      <c r="AL13">
+        <v>158.69999999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:38">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>134.69999999999999</v>
       </c>
       <c r="E14">
         <v>121.2</v>
       </c>
       <c r="F14">
         <v>162.4</v>
       </c>
       <c r="G14">
         <v>166.4</v>
       </c>
       <c r="H14">
         <v>188.1</v>
       </c>
       <c r="I14">
         <v>232.6</v>
       </c>
       <c r="J14">
         <v>212.6</v>
       </c>
@@ -25764,57 +26424,60 @@
       </c>
       <c r="AD14">
         <v>143.69999999999999</v>
       </c>
       <c r="AE14">
         <v>144.4</v>
       </c>
       <c r="AF14">
         <v>128.1</v>
       </c>
       <c r="AG14">
         <v>122.8</v>
       </c>
       <c r="AH14">
         <v>122.3</v>
       </c>
       <c r="AI14">
         <v>109.7</v>
       </c>
       <c r="AJ14">
         <v>108.9</v>
       </c>
       <c r="AK14">
         <v>138.5</v>
       </c>
+      <c r="AL14">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:38">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>101.6</v>
       </c>
       <c r="E15">
         <v>92.8</v>
       </c>
       <c r="F15">
         <v>90.5</v>
       </c>
       <c r="G15">
         <v>87</v>
       </c>
       <c r="H15">
         <v>82.2</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
       <c r="J15">
         <v>85.8</v>
       </c>
@@ -25877,57 +26540,60 @@
       </c>
       <c r="AD15">
         <v>91.7</v>
       </c>
       <c r="AE15">
         <v>91.4</v>
       </c>
       <c r="AF15">
         <v>92.3</v>
       </c>
       <c r="AG15">
         <v>90.8</v>
       </c>
       <c r="AH15">
         <v>88.6</v>
       </c>
       <c r="AI15">
         <v>85.9</v>
       </c>
       <c r="AJ15">
         <v>84.7</v>
       </c>
       <c r="AK15">
         <v>81.5</v>
       </c>
+      <c r="AL15">
+        <v>78.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:38">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>110.4</v>
       </c>
       <c r="E16">
         <v>113.7</v>
       </c>
       <c r="F16">
         <v>108</v>
       </c>
       <c r="G16">
         <v>109.9</v>
       </c>
       <c r="H16">
         <v>113.2</v>
       </c>
       <c r="I16">
         <v>107.2</v>
       </c>
       <c r="J16">
         <v>108.2</v>
       </c>
@@ -25990,57 +26656,60 @@
       </c>
       <c r="AD16">
         <v>68.3</v>
       </c>
       <c r="AE16">
         <v>68.7</v>
       </c>
       <c r="AF16">
         <v>71.5</v>
       </c>
       <c r="AG16">
         <v>68.5</v>
       </c>
       <c r="AH16">
         <v>67.5</v>
       </c>
       <c r="AI16">
         <v>69.5</v>
       </c>
       <c r="AJ16">
         <v>73.2</v>
       </c>
       <c r="AK16">
         <v>73.400000000000006</v>
       </c>
+      <c r="AL16">
+        <v>69.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:38">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>796</v>
       </c>
       <c r="D17">
         <v>99.9</v>
       </c>
       <c r="E17">
         <v>102.2</v>
       </c>
       <c r="F17">
         <v>104.2</v>
       </c>
       <c r="G17">
         <v>103.4</v>
       </c>
       <c r="H17">
         <v>102.9</v>
       </c>
       <c r="I17">
         <v>102.4</v>
       </c>
       <c r="J17">
         <v>102.2</v>
       </c>
@@ -26103,57 +26772,60 @@
       </c>
       <c r="AD17">
         <v>97.7</v>
       </c>
       <c r="AE17">
         <v>96.4</v>
       </c>
       <c r="AF17">
         <v>95.9</v>
       </c>
       <c r="AG17">
         <v>95.6</v>
       </c>
       <c r="AH17">
         <v>96.5</v>
       </c>
       <c r="AI17">
         <v>97</v>
       </c>
       <c r="AJ17">
         <v>95.2</v>
       </c>
       <c r="AK17">
         <v>92.2</v>
       </c>
+      <c r="AL17">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:38">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>108.7</v>
       </c>
       <c r="E18">
         <v>108.3</v>
       </c>
       <c r="F18">
         <v>110.2</v>
       </c>
       <c r="G18">
         <v>105.2</v>
       </c>
       <c r="H18">
         <v>106</v>
       </c>
       <c r="I18">
         <v>107.3</v>
       </c>
       <c r="J18">
         <v>105.8</v>
       </c>
@@ -26216,57 +26888,60 @@
       </c>
       <c r="AD18">
         <v>100.5</v>
       </c>
       <c r="AE18">
         <v>95.7</v>
       </c>
       <c r="AF18">
         <v>95.1</v>
       </c>
       <c r="AG18">
         <v>97.3</v>
       </c>
       <c r="AH18">
         <v>98.1</v>
       </c>
       <c r="AI18">
         <v>102.9</v>
       </c>
       <c r="AJ18">
         <v>101.5</v>
       </c>
       <c r="AK18">
         <v>102.1</v>
       </c>
+      <c r="AL18">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:38">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>147.80000000000001</v>
       </c>
       <c r="D19">
         <v>95.9</v>
       </c>
       <c r="E19">
         <v>104.8</v>
       </c>
       <c r="F19">
         <v>106.7</v>
       </c>
       <c r="G19">
         <v>109.4</v>
       </c>
       <c r="H19">
         <v>109.6</v>
       </c>
       <c r="I19">
         <v>108.8</v>
       </c>
       <c r="J19">
         <v>107.5</v>
       </c>
@@ -26329,170 +27004,176 @@
       </c>
       <c r="AD19">
         <v>93.1</v>
       </c>
       <c r="AE19">
         <v>93.1</v>
       </c>
       <c r="AF19">
         <v>87.7</v>
       </c>
       <c r="AG19">
         <v>85</v>
       </c>
       <c r="AH19">
         <v>90.7</v>
       </c>
       <c r="AI19">
         <v>90.8</v>
       </c>
       <c r="AJ19">
         <v>86.5</v>
       </c>
       <c r="AK19">
         <v>73.3</v>
       </c>
+      <c r="AL19">
+        <v>78.900000000000006</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:38">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK20" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:38">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>96.8</v>
       </c>
       <c r="E21">
         <v>99.6</v>
       </c>
       <c r="F21">
         <v>102.6</v>
       </c>
       <c r="G21">
         <v>103.2</v>
       </c>
       <c r="H21">
         <v>102</v>
       </c>
       <c r="I21">
         <v>93.2</v>
       </c>
       <c r="J21">
         <v>93.6</v>
       </c>
@@ -26555,57 +27236,60 @@
       </c>
       <c r="AD21">
         <v>96.8</v>
       </c>
       <c r="AE21">
         <v>94.5</v>
       </c>
       <c r="AF21">
         <v>97.6</v>
       </c>
       <c r="AG21">
         <v>101.3</v>
       </c>
       <c r="AH21">
         <v>99.4</v>
       </c>
       <c r="AI21">
         <v>98.4</v>
       </c>
       <c r="AJ21">
         <v>105.2</v>
       </c>
       <c r="AK21">
         <v>114</v>
       </c>
+      <c r="AL21">
+        <v>131.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:38">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>97.5</v>
       </c>
       <c r="E22">
         <v>97.9</v>
       </c>
       <c r="F22">
         <v>99.8</v>
       </c>
       <c r="G22">
         <v>98.6</v>
       </c>
       <c r="H22">
         <v>98.6</v>
       </c>
       <c r="I22">
         <v>100.1</v>
       </c>
       <c r="J22">
         <v>100.5</v>
       </c>
@@ -26668,57 +27352,60 @@
       </c>
       <c r="AD22">
         <v>95.5</v>
       </c>
       <c r="AE22">
         <v>94.8</v>
       </c>
       <c r="AF22">
         <v>94.1</v>
       </c>
       <c r="AG22">
         <v>93.9</v>
       </c>
       <c r="AH22">
         <v>93</v>
       </c>
       <c r="AI22">
         <v>92.6</v>
       </c>
       <c r="AJ22">
         <v>91.7</v>
       </c>
       <c r="AK22">
         <v>87.5</v>
       </c>
+      <c r="AL22">
+        <v>88.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:38">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>101.3</v>
       </c>
       <c r="E23">
         <v>100.8</v>
       </c>
       <c r="F23">
         <v>101.2</v>
       </c>
       <c r="G23">
         <v>100.3</v>
       </c>
       <c r="H23">
         <v>100.1</v>
       </c>
       <c r="I23">
         <v>101.7</v>
       </c>
       <c r="J23">
         <v>101.9</v>
       </c>
@@ -26781,57 +27468,60 @@
       </c>
       <c r="AD23">
         <v>96.6</v>
       </c>
       <c r="AE23">
         <v>95.7</v>
       </c>
       <c r="AF23">
         <v>94.2</v>
       </c>
       <c r="AG23">
         <v>94.2</v>
       </c>
       <c r="AH23">
         <v>94.7</v>
       </c>
       <c r="AI23">
         <v>95</v>
       </c>
       <c r="AJ23">
         <v>91</v>
       </c>
       <c r="AK23">
         <v>82.8</v>
       </c>
+      <c r="AL23">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:38">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>113.9</v>
       </c>
       <c r="E24">
         <v>116.8</v>
       </c>
       <c r="F24">
         <v>108.4</v>
       </c>
       <c r="G24">
         <v>107.2</v>
       </c>
       <c r="H24">
         <v>99.8</v>
       </c>
       <c r="I24">
         <v>114.7</v>
       </c>
       <c r="J24">
         <v>120.8</v>
       </c>
@@ -26894,57 +27584,60 @@
       </c>
       <c r="AD24">
         <v>116.5</v>
       </c>
       <c r="AE24">
         <v>95.5</v>
       </c>
       <c r="AF24">
         <v>103.9</v>
       </c>
       <c r="AG24">
         <v>94.6</v>
       </c>
       <c r="AH24">
         <v>105.1</v>
       </c>
       <c r="AI24">
         <v>111.2</v>
       </c>
       <c r="AJ24">
         <v>104.9</v>
       </c>
       <c r="AK24">
         <v>99.2</v>
       </c>
+      <c r="AL24">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:38">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>116</v>
       </c>
       <c r="E25">
         <v>115.7</v>
       </c>
       <c r="F25">
         <v>112.9</v>
       </c>
       <c r="G25">
         <v>107.2</v>
       </c>
       <c r="H25">
         <v>107.3</v>
       </c>
       <c r="I25">
         <v>106.5</v>
       </c>
       <c r="J25">
         <v>105.5</v>
       </c>
@@ -27007,57 +27700,60 @@
       </c>
       <c r="AD25">
         <v>93.9</v>
       </c>
       <c r="AE25">
         <v>92.9</v>
       </c>
       <c r="AF25">
         <v>94.3</v>
       </c>
       <c r="AG25">
         <v>94.3</v>
       </c>
       <c r="AH25">
         <v>93.7</v>
       </c>
       <c r="AI25">
         <v>91.4</v>
       </c>
       <c r="AJ25">
         <v>90.6</v>
       </c>
       <c r="AK25">
         <v>86.3</v>
       </c>
+      <c r="AL25">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:38">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>94.7</v>
       </c>
       <c r="E26">
         <v>97.2</v>
       </c>
       <c r="F26">
         <v>100.3</v>
       </c>
       <c r="G26">
         <v>101.6</v>
       </c>
       <c r="H26">
         <v>100.5</v>
       </c>
       <c r="I26">
         <v>99.3</v>
       </c>
       <c r="J26">
         <v>98.6</v>
       </c>
@@ -27120,57 +27816,60 @@
       </c>
       <c r="AD26">
         <v>106.1</v>
       </c>
       <c r="AE26">
         <v>106.4</v>
       </c>
       <c r="AF26">
         <v>109.6</v>
       </c>
       <c r="AG26">
         <v>105.4</v>
       </c>
       <c r="AH26">
         <v>106.7</v>
       </c>
       <c r="AI26">
         <v>105.9</v>
       </c>
       <c r="AJ26">
         <v>101.8</v>
       </c>
       <c r="AK26">
         <v>101.1</v>
       </c>
+      <c r="AL26">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:38">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>2446.1</v>
       </c>
       <c r="D27">
         <v>111.2</v>
       </c>
       <c r="E27">
         <v>109.8</v>
       </c>
       <c r="F27">
         <v>106.1</v>
       </c>
       <c r="G27">
         <v>105.3</v>
       </c>
       <c r="H27">
         <v>104.6</v>
       </c>
       <c r="I27">
         <v>104.5</v>
       </c>
       <c r="J27">
         <v>105.4</v>
       </c>
@@ -27233,57 +27932,60 @@
       </c>
       <c r="AD27">
         <v>100.5</v>
       </c>
       <c r="AE27">
         <v>98.9</v>
       </c>
       <c r="AF27">
         <v>100.8</v>
       </c>
       <c r="AG27">
         <v>98</v>
       </c>
       <c r="AH27">
         <v>95.4</v>
       </c>
       <c r="AI27">
         <v>91.6</v>
       </c>
       <c r="AJ27">
         <v>92.2</v>
       </c>
       <c r="AK27">
         <v>90.6</v>
       </c>
+      <c r="AL27">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:38">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28">
         <v>818.3</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28">
         <v>108.3</v>
       </c>
       <c r="F28">
         <v>108.1</v>
       </c>
       <c r="G28">
         <v>110</v>
       </c>
       <c r="H28">
         <v>110.7</v>
       </c>
       <c r="I28">
         <v>110.2</v>
       </c>
       <c r="J28">
         <v>107.3</v>
       </c>
@@ -27346,57 +28048,60 @@
       </c>
       <c r="AD28">
         <v>118.5</v>
       </c>
       <c r="AE28">
         <v>113.9</v>
       </c>
       <c r="AF28">
         <v>114.9</v>
       </c>
       <c r="AG28">
         <v>110.9</v>
       </c>
       <c r="AH28">
         <v>110.2</v>
       </c>
       <c r="AI28">
         <v>109.7</v>
       </c>
       <c r="AJ28">
         <v>114.2</v>
       </c>
       <c r="AK28">
         <v>113.4</v>
       </c>
+      <c r="AL28">
+        <v>119.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:38">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>84.1</v>
       </c>
       <c r="D29">
         <v>79.099999999999994</v>
       </c>
       <c r="E29">
         <v>85.2</v>
       </c>
       <c r="F29">
         <v>92</v>
       </c>
       <c r="G29">
         <v>98.8</v>
       </c>
       <c r="H29">
         <v>102.7</v>
       </c>
       <c r="I29">
         <v>96.8</v>
       </c>
       <c r="J29">
         <v>93.3</v>
       </c>
@@ -27459,57 +28164,60 @@
       </c>
       <c r="AD29">
         <v>94</v>
       </c>
       <c r="AE29">
         <v>104.6</v>
       </c>
       <c r="AF29">
         <v>99.3</v>
       </c>
       <c r="AG29">
         <v>86.6</v>
       </c>
       <c r="AH29">
         <v>85.1</v>
       </c>
       <c r="AI29">
         <v>83.9</v>
       </c>
       <c r="AJ29">
         <v>76.8</v>
       </c>
       <c r="AK29">
         <v>65.3</v>
       </c>
+      <c r="AL29">
+        <v>64.400000000000006</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:38">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>70.5</v>
       </c>
       <c r="E30">
         <v>78.7</v>
       </c>
       <c r="F30">
         <v>89</v>
       </c>
       <c r="G30">
         <v>88.8</v>
       </c>
       <c r="H30">
         <v>96.9</v>
       </c>
       <c r="I30">
         <v>87.8</v>
       </c>
       <c r="J30">
         <v>86.1</v>
       </c>
@@ -27572,57 +28280,60 @@
       </c>
       <c r="AD30">
         <v>123.6</v>
       </c>
       <c r="AE30">
         <v>121.9</v>
       </c>
       <c r="AF30">
         <v>121.8</v>
       </c>
       <c r="AG30">
         <v>122.2</v>
       </c>
       <c r="AH30">
         <v>121.8</v>
       </c>
       <c r="AI30">
         <v>123.3</v>
       </c>
       <c r="AJ30">
         <v>129.30000000000001</v>
       </c>
       <c r="AK30">
         <v>136.30000000000001</v>
       </c>
+      <c r="AL30">
+        <v>137.69999999999999</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:38">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31">
         <v>229</v>
       </c>
       <c r="D31">
         <v>111.7</v>
       </c>
       <c r="E31">
         <v>111.6</v>
       </c>
       <c r="F31">
         <v>111.2</v>
       </c>
       <c r="G31">
         <v>120</v>
       </c>
       <c r="H31">
         <v>124</v>
       </c>
       <c r="I31">
         <v>124</v>
       </c>
       <c r="J31">
         <v>120.5</v>
       </c>
@@ -27685,57 +28396,60 @@
       </c>
       <c r="AD31">
         <v>106.8</v>
       </c>
       <c r="AE31">
         <v>107.2</v>
       </c>
       <c r="AF31">
         <v>114.3</v>
       </c>
       <c r="AG31">
         <v>116.4</v>
       </c>
       <c r="AH31">
         <v>123.6</v>
       </c>
       <c r="AI31">
         <v>127.3</v>
       </c>
       <c r="AJ31">
         <v>126.8</v>
       </c>
       <c r="AK31">
         <v>106.7</v>
       </c>
+      <c r="AL31">
+        <v>117.5</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:38">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>117.8</v>
       </c>
       <c r="E32">
         <v>114.2</v>
       </c>
       <c r="F32">
         <v>109</v>
       </c>
       <c r="G32">
         <v>109</v>
       </c>
       <c r="H32">
         <v>105.7</v>
       </c>
       <c r="I32">
         <v>108.2</v>
       </c>
       <c r="J32">
         <v>106.3</v>
       </c>
@@ -27798,57 +28512,60 @@
       </c>
       <c r="AD32">
         <v>131.5</v>
       </c>
       <c r="AE32">
         <v>120.3</v>
       </c>
       <c r="AF32">
         <v>120.3</v>
       </c>
       <c r="AG32">
         <v>113.1</v>
       </c>
       <c r="AH32">
         <v>107.6</v>
       </c>
       <c r="AI32">
         <v>106.2</v>
       </c>
       <c r="AJ32">
         <v>113.7</v>
       </c>
       <c r="AK32">
         <v>127.5</v>
       </c>
+      <c r="AL32">
+        <v>133.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:38">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>159.80000000000001</v>
       </c>
       <c r="E33">
         <v>156.4</v>
       </c>
       <c r="F33">
         <v>161.6</v>
       </c>
       <c r="G33">
         <v>144.19999999999999</v>
       </c>
       <c r="H33">
         <v>123.8</v>
       </c>
       <c r="I33">
         <v>121.8</v>
       </c>
       <c r="J33">
         <v>117.3</v>
       </c>
@@ -27911,57 +28628,60 @@
       </c>
       <c r="AD33">
         <v>90.6</v>
       </c>
       <c r="AE33">
         <v>89.4</v>
       </c>
       <c r="AF33">
         <v>85.9</v>
       </c>
       <c r="AG33">
         <v>84.5</v>
       </c>
       <c r="AH33">
         <v>86</v>
       </c>
       <c r="AI33">
         <v>82.6</v>
       </c>
       <c r="AJ33">
         <v>83.2</v>
       </c>
       <c r="AK33">
         <v>85.8</v>
       </c>
+      <c r="AL33">
+        <v>81.7</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:38">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>111.9</v>
       </c>
       <c r="E34">
         <v>110.7</v>
       </c>
       <c r="F34">
         <v>105.5</v>
       </c>
       <c r="G34">
         <v>102</v>
       </c>
       <c r="H34">
         <v>101.6</v>
       </c>
       <c r="I34">
         <v>102</v>
       </c>
       <c r="J34">
         <v>104.7</v>
       </c>
@@ -28024,57 +28744,60 @@
       </c>
       <c r="AD34">
         <v>91.1</v>
       </c>
       <c r="AE34">
         <v>91.5</v>
       </c>
       <c r="AF34">
         <v>94.1</v>
       </c>
       <c r="AG34">
         <v>91.7</v>
       </c>
       <c r="AH34">
         <v>87.6</v>
       </c>
       <c r="AI34">
         <v>82.2</v>
       </c>
       <c r="AJ34">
         <v>81.400000000000006</v>
       </c>
       <c r="AK34">
         <v>79.3</v>
       </c>
+      <c r="AL34">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:38">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>111.6</v>
       </c>
       <c r="E35">
         <v>112.9</v>
       </c>
       <c r="F35">
         <v>107.8</v>
       </c>
       <c r="G35">
         <v>106.2</v>
       </c>
       <c r="H35">
         <v>107.1</v>
       </c>
       <c r="I35">
         <v>105.8</v>
       </c>
       <c r="J35">
         <v>111.1</v>
       </c>
@@ -28137,57 +28860,60 @@
       </c>
       <c r="AD35">
         <v>67.099999999999994</v>
       </c>
       <c r="AE35">
         <v>68.900000000000006</v>
       </c>
       <c r="AF35">
         <v>64.5</v>
       </c>
       <c r="AG35">
         <v>64.5</v>
       </c>
       <c r="AH35">
         <v>68.599999999999994</v>
       </c>
       <c r="AI35">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ35">
         <v>76</v>
       </c>
       <c r="AK35">
         <v>70.3</v>
       </c>
+      <c r="AL35">
+        <v>72.2</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:38">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>70.099999999999994</v>
       </c>
       <c r="E36">
         <v>75.599999999999994</v>
       </c>
       <c r="F36">
         <v>81.7</v>
       </c>
       <c r="G36">
         <v>89.8</v>
       </c>
       <c r="H36">
         <v>93.8</v>
       </c>
       <c r="I36">
         <v>96.2</v>
       </c>
       <c r="J36">
         <v>100.5</v>
       </c>
@@ -28250,57 +28976,60 @@
       </c>
       <c r="AD36">
         <v>83</v>
       </c>
       <c r="AE36">
         <v>81.7</v>
       </c>
       <c r="AF36">
         <v>81.2</v>
       </c>
       <c r="AG36">
         <v>81.7</v>
       </c>
       <c r="AH36">
         <v>81.3</v>
       </c>
       <c r="AI36">
         <v>79.5</v>
       </c>
       <c r="AJ36">
         <v>78.599999999999994</v>
       </c>
       <c r="AK36">
         <v>78.2</v>
       </c>
+      <c r="AL36">
+        <v>78.900000000000006</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:38">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>99.5</v>
       </c>
       <c r="E37">
         <v>100.3</v>
       </c>
       <c r="F37">
         <v>98.4</v>
       </c>
       <c r="G37">
         <v>104.1</v>
       </c>
       <c r="H37">
         <v>95.4</v>
       </c>
       <c r="I37">
         <v>90.6</v>
       </c>
       <c r="J37">
         <v>96.3</v>
       </c>
@@ -28363,57 +29092,60 @@
       </c>
       <c r="AD37">
         <v>97.8</v>
       </c>
       <c r="AE37">
         <v>98.3</v>
       </c>
       <c r="AF37">
         <v>96.4</v>
       </c>
       <c r="AG37">
         <v>97.5</v>
       </c>
       <c r="AH37">
         <v>97.6</v>
       </c>
       <c r="AI37">
         <v>93.3</v>
       </c>
       <c r="AJ37">
         <v>96.7</v>
       </c>
       <c r="AK37">
         <v>94.5</v>
       </c>
+      <c r="AL37">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:38">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>94.8</v>
       </c>
       <c r="E38">
         <v>91.6</v>
       </c>
       <c r="F38">
         <v>92.2</v>
       </c>
       <c r="G38">
         <v>91.8</v>
       </c>
       <c r="H38">
         <v>97.5</v>
       </c>
       <c r="I38">
         <v>100.1</v>
       </c>
       <c r="J38">
         <v>103.7</v>
       </c>
@@ -28476,57 +29208,60 @@
       </c>
       <c r="AD38">
         <v>103.6</v>
       </c>
       <c r="AE38">
         <v>104.7</v>
       </c>
       <c r="AF38">
         <v>106.7</v>
       </c>
       <c r="AG38">
         <v>105.6</v>
       </c>
       <c r="AH38">
         <v>106.9</v>
       </c>
       <c r="AI38">
         <v>110.9</v>
       </c>
       <c r="AJ38">
         <v>107.6</v>
       </c>
       <c r="AK38">
         <v>98.9</v>
       </c>
+      <c r="AL38">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:38">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>101.9</v>
       </c>
       <c r="E39">
         <v>105.6</v>
       </c>
       <c r="F39">
         <v>103.4</v>
       </c>
       <c r="G39">
         <v>105.3</v>
       </c>
       <c r="H39">
         <v>103.9</v>
       </c>
       <c r="I39">
         <v>100.1</v>
       </c>
       <c r="J39">
         <v>95.5</v>
       </c>
@@ -28589,57 +29324,60 @@
       </c>
       <c r="AD39">
         <v>111.5</v>
       </c>
       <c r="AE39">
         <v>114.6</v>
       </c>
       <c r="AF39">
         <v>114.6</v>
       </c>
       <c r="AG39">
         <v>109.3</v>
       </c>
       <c r="AH39">
         <v>114</v>
       </c>
       <c r="AI39">
         <v>118.3</v>
       </c>
       <c r="AJ39">
         <v>115.3</v>
       </c>
       <c r="AK39">
         <v>103.3</v>
       </c>
+      <c r="AL39">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:38">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>145.6</v>
       </c>
       <c r="E40">
         <v>139.19999999999999</v>
       </c>
       <c r="F40">
         <v>126</v>
       </c>
       <c r="G40">
         <v>112.3</v>
       </c>
       <c r="H40">
         <v>108.1</v>
       </c>
       <c r="I40">
         <v>109.6</v>
       </c>
       <c r="J40">
         <v>111.6</v>
       </c>
@@ -28702,57 +29440,60 @@
       </c>
       <c r="AD40">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>97.7</v>
       </c>
       <c r="AF40">
         <v>102.9</v>
       </c>
       <c r="AG40">
         <v>98.2</v>
       </c>
       <c r="AH40">
         <v>90</v>
       </c>
       <c r="AI40">
         <v>80.5</v>
       </c>
       <c r="AJ40">
         <v>78.2</v>
       </c>
       <c r="AK40">
         <v>77.599999999999994</v>
       </c>
+      <c r="AL40" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:38">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>89.6</v>
       </c>
       <c r="E41">
         <v>90.4</v>
       </c>
       <c r="F41">
         <v>90.1</v>
       </c>
       <c r="G41">
         <v>90.6</v>
       </c>
       <c r="H41">
         <v>91</v>
       </c>
       <c r="I41">
         <v>89.6</v>
       </c>
       <c r="J41">
         <v>92.1</v>
       </c>
@@ -28815,57 +29556,60 @@
       </c>
       <c r="AD41">
         <v>81.7</v>
       </c>
       <c r="AE41">
         <v>80.5</v>
       </c>
       <c r="AF41">
         <v>81.3</v>
       </c>
       <c r="AG41">
         <v>79.900000000000006</v>
       </c>
       <c r="AH41">
         <v>77.900000000000006</v>
       </c>
       <c r="AI41">
         <v>76.3</v>
       </c>
       <c r="AJ41">
         <v>75.5</v>
       </c>
       <c r="AK41">
         <v>72.599999999999994</v>
       </c>
+      <c r="AL41">
+        <v>70.900000000000006</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:38">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C42">
         <v>5612.2</v>
       </c>
       <c r="D42">
         <v>99.1</v>
       </c>
       <c r="E42">
         <v>100.1</v>
       </c>
       <c r="F42">
         <v>101.5</v>
       </c>
       <c r="G42">
         <v>101.6</v>
       </c>
       <c r="H42">
         <v>100.8</v>
       </c>
       <c r="I42">
         <v>102.3</v>
       </c>
       <c r="J42">
         <v>102.8</v>
       </c>
@@ -28928,57 +29672,60 @@
       </c>
       <c r="AD42">
         <v>98.6</v>
       </c>
       <c r="AE42">
         <v>99</v>
       </c>
       <c r="AF42">
         <v>97.7</v>
       </c>
       <c r="AG42">
         <v>96.6</v>
       </c>
       <c r="AH42">
         <v>96.6</v>
       </c>
       <c r="AI42">
         <v>96.8</v>
       </c>
       <c r="AJ42">
         <v>93.8</v>
       </c>
       <c r="AK42">
         <v>92.5</v>
       </c>
+      <c r="AL42">
+        <v>92.5</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:38">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C43">
         <v>5262.9</v>
       </c>
       <c r="D43">
         <v>98.7</v>
       </c>
       <c r="E43">
         <v>99.9</v>
       </c>
       <c r="F43">
         <v>101.5</v>
       </c>
       <c r="G43">
         <v>101.2</v>
       </c>
       <c r="H43">
         <v>100.8</v>
       </c>
       <c r="I43">
         <v>102.5</v>
       </c>
       <c r="J43">
         <v>103.1</v>
       </c>
@@ -29041,57 +29788,60 @@
       </c>
       <c r="AD43">
         <v>99.2</v>
       </c>
       <c r="AE43">
         <v>99.4</v>
       </c>
       <c r="AF43">
         <v>98.3</v>
       </c>
       <c r="AG43">
         <v>96.9</v>
       </c>
       <c r="AH43">
         <v>97</v>
       </c>
       <c r="AI43">
         <v>97.1</v>
       </c>
       <c r="AJ43">
         <v>94.3</v>
       </c>
       <c r="AK43">
         <v>92.7</v>
       </c>
+      <c r="AL43">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:38">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44">
         <v>1380.6</v>
       </c>
       <c r="D44">
         <v>103.2</v>
       </c>
       <c r="E44">
         <v>104.1</v>
       </c>
       <c r="F44">
         <v>106.7</v>
       </c>
       <c r="G44">
         <v>105</v>
       </c>
       <c r="H44">
         <v>101.6</v>
       </c>
       <c r="I44">
         <v>107.8</v>
       </c>
       <c r="J44">
         <v>109.4</v>
       </c>
@@ -29154,57 +29904,60 @@
       </c>
       <c r="AD44">
         <v>98.6</v>
       </c>
       <c r="AE44">
         <v>97.8</v>
       </c>
       <c r="AF44">
         <v>96.3</v>
       </c>
       <c r="AG44">
         <v>94.1</v>
       </c>
       <c r="AH44">
         <v>92.7</v>
       </c>
       <c r="AI44">
         <v>91.4</v>
       </c>
       <c r="AJ44">
         <v>89.8</v>
       </c>
       <c r="AK44">
         <v>90.8</v>
       </c>
+      <c r="AL44">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:38">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>98.2</v>
       </c>
       <c r="E45">
         <v>97.2</v>
       </c>
       <c r="F45">
         <v>95.7</v>
       </c>
       <c r="G45">
         <v>95.1</v>
       </c>
       <c r="H45">
         <v>97.7</v>
       </c>
       <c r="I45">
         <v>98.2</v>
       </c>
       <c r="J45">
         <v>98.2</v>
       </c>
@@ -29267,57 +30020,60 @@
       </c>
       <c r="AD45">
         <v>104.2</v>
       </c>
       <c r="AE45">
         <v>102.3</v>
       </c>
       <c r="AF45">
         <v>99.5</v>
       </c>
       <c r="AG45">
         <v>99.6</v>
       </c>
       <c r="AH45">
         <v>99.1</v>
       </c>
       <c r="AI45">
         <v>98.5</v>
       </c>
       <c r="AJ45">
         <v>97.7</v>
       </c>
       <c r="AK45">
         <v>96.9</v>
       </c>
+      <c r="AL45">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:38">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>111.4</v>
       </c>
       <c r="E46">
         <v>100.2</v>
       </c>
       <c r="F46">
         <v>88.3</v>
       </c>
       <c r="G46">
         <v>90.2</v>
       </c>
       <c r="H46">
         <v>91.8</v>
       </c>
       <c r="I46">
         <v>94.9</v>
       </c>
       <c r="J46">
         <v>95.4</v>
       </c>
@@ -29380,57 +30136,60 @@
       </c>
       <c r="AD46">
         <v>105.9</v>
       </c>
       <c r="AE46">
         <v>104.1</v>
       </c>
       <c r="AF46">
         <v>101.8</v>
       </c>
       <c r="AG46">
         <v>98</v>
       </c>
       <c r="AH46">
         <v>92.7</v>
       </c>
       <c r="AI46">
         <v>90.5</v>
       </c>
       <c r="AJ46">
         <v>91.4</v>
       </c>
       <c r="AK46">
         <v>87.6</v>
       </c>
+      <c r="AL46">
+        <v>85.8</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:38">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>90.6</v>
       </c>
       <c r="E47">
         <v>95</v>
       </c>
       <c r="F47">
         <v>104</v>
       </c>
       <c r="G47">
         <v>109</v>
       </c>
       <c r="H47">
         <v>108.3</v>
       </c>
       <c r="I47">
         <v>105.7</v>
       </c>
       <c r="J47">
         <v>106.5</v>
       </c>
@@ -29493,57 +30252,60 @@
       </c>
       <c r="AD47">
         <v>111.2</v>
       </c>
       <c r="AE47">
         <v>115.5</v>
       </c>
       <c r="AF47">
         <v>116.2</v>
       </c>
       <c r="AG47">
         <v>110.6</v>
       </c>
       <c r="AH47">
         <v>112.6</v>
       </c>
       <c r="AI47">
         <v>109.8</v>
       </c>
       <c r="AJ47">
         <v>106.3</v>
       </c>
       <c r="AK47">
         <v>112.7</v>
       </c>
+      <c r="AL47">
+        <v>117</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:38">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>103.3</v>
       </c>
       <c r="E48">
         <v>113.3</v>
       </c>
       <c r="F48">
         <v>122.9</v>
       </c>
       <c r="G48">
         <v>117.2</v>
       </c>
       <c r="H48">
         <v>112.9</v>
       </c>
       <c r="I48">
         <v>108.6</v>
       </c>
       <c r="J48">
         <v>105.1</v>
       </c>
@@ -29606,57 +30368,60 @@
       </c>
       <c r="AD48">
         <v>80.2</v>
       </c>
       <c r="AE48">
         <v>78.099999999999994</v>
       </c>
       <c r="AF48">
         <v>76.400000000000006</v>
       </c>
       <c r="AG48">
         <v>73.400000000000006</v>
       </c>
       <c r="AH48">
         <v>75.099999999999994</v>
       </c>
       <c r="AI48">
         <v>76.099999999999994</v>
       </c>
       <c r="AJ48">
         <v>75.8</v>
       </c>
       <c r="AK48">
         <v>73.599999999999994</v>
       </c>
+      <c r="AL48">
+        <v>71.400000000000006</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:38">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>106.2</v>
       </c>
       <c r="E49">
         <v>106.1</v>
       </c>
       <c r="F49">
         <v>104.3</v>
       </c>
       <c r="G49">
         <v>102.2</v>
       </c>
       <c r="H49">
         <v>94.8</v>
       </c>
       <c r="I49">
         <v>99.5</v>
       </c>
       <c r="J49">
         <v>102.4</v>
       </c>
@@ -29719,57 +30484,60 @@
       </c>
       <c r="AD49">
         <v>140.6</v>
       </c>
       <c r="AE49">
         <v>152.4</v>
       </c>
       <c r="AF49">
         <v>148.5</v>
       </c>
       <c r="AG49">
         <v>122.7</v>
       </c>
       <c r="AH49">
         <v>142.19999999999999</v>
       </c>
       <c r="AI49">
         <v>138.4</v>
       </c>
       <c r="AJ49">
         <v>112.6</v>
       </c>
       <c r="AK49">
         <v>111.1</v>
       </c>
+      <c r="AL49">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:38">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>111.5</v>
       </c>
       <c r="E50">
         <v>107.1</v>
       </c>
       <c r="F50">
         <v>114.9</v>
       </c>
       <c r="G50">
         <v>120.2</v>
       </c>
       <c r="H50">
         <v>115.3</v>
       </c>
       <c r="I50">
         <v>112.9</v>
       </c>
       <c r="J50">
         <v>102.1</v>
       </c>
@@ -29832,170 +30600,176 @@
       </c>
       <c r="AD50">
         <v>87.5</v>
       </c>
       <c r="AE50">
         <v>90.1</v>
       </c>
       <c r="AF50">
         <v>82.2</v>
       </c>
       <c r="AG50">
         <v>79.900000000000006</v>
       </c>
       <c r="AH50">
         <v>73.900000000000006</v>
       </c>
       <c r="AI50">
         <v>71.5</v>
       </c>
       <c r="AJ50">
         <v>65.099999999999994</v>
       </c>
       <c r="AK50">
         <v>60</v>
       </c>
+      <c r="AL50">
+        <v>56.7</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:38">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK51" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:38">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>98.6</v>
       </c>
       <c r="E52">
         <v>99.4</v>
       </c>
       <c r="F52">
         <v>101.6</v>
       </c>
       <c r="G52">
         <v>101.9</v>
       </c>
       <c r="H52">
         <v>103.7</v>
       </c>
       <c r="I52">
         <v>103.4</v>
       </c>
       <c r="J52">
         <v>102.9</v>
       </c>
@@ -30058,57 +30832,60 @@
       </c>
       <c r="AD52">
         <v>96.4</v>
       </c>
       <c r="AE52">
         <v>95.6</v>
       </c>
       <c r="AF52">
         <v>95.4</v>
       </c>
       <c r="AG52">
         <v>95.2</v>
       </c>
       <c r="AH52">
         <v>95.2</v>
       </c>
       <c r="AI52">
         <v>96.1</v>
       </c>
       <c r="AJ52">
         <v>95.4</v>
       </c>
       <c r="AK52">
         <v>93</v>
       </c>
+      <c r="AL52">
+        <v>92.5</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:38">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>91.8</v>
       </c>
       <c r="E53">
         <v>93</v>
       </c>
       <c r="F53">
         <v>93.5</v>
       </c>
       <c r="G53">
         <v>95.1</v>
       </c>
       <c r="H53">
         <v>98</v>
       </c>
       <c r="I53">
         <v>99.4</v>
       </c>
       <c r="J53">
         <v>99</v>
       </c>
@@ -30171,57 +30948,60 @@
       </c>
       <c r="AD53">
         <v>92.2</v>
       </c>
       <c r="AE53">
         <v>92.3</v>
       </c>
       <c r="AF53">
         <v>91.4</v>
       </c>
       <c r="AG53">
         <v>93.7</v>
       </c>
       <c r="AH53">
         <v>92.4</v>
       </c>
       <c r="AI53">
         <v>94.6</v>
       </c>
       <c r="AJ53">
         <v>92.6</v>
       </c>
       <c r="AK53">
         <v>86.8</v>
       </c>
+      <c r="AL53">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:38">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>89.4</v>
       </c>
       <c r="E54">
         <v>94.5</v>
       </c>
       <c r="F54">
         <v>95.4</v>
       </c>
       <c r="G54">
         <v>97.5</v>
       </c>
       <c r="H54">
         <v>96.6</v>
       </c>
       <c r="I54">
         <v>98.2</v>
       </c>
       <c r="J54">
         <v>98.1</v>
       </c>
@@ -30284,57 +31064,60 @@
       </c>
       <c r="AD54">
         <v>97.8</v>
       </c>
       <c r="AE54">
         <v>96.9</v>
       </c>
       <c r="AF54">
         <v>96.2</v>
       </c>
       <c r="AG54">
         <v>97.6</v>
       </c>
       <c r="AH54">
         <v>98.9</v>
       </c>
       <c r="AI54">
         <v>99</v>
       </c>
       <c r="AJ54">
         <v>96.1</v>
       </c>
       <c r="AK54">
         <v>92.7</v>
       </c>
+      <c r="AL54">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:38">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>99.6</v>
       </c>
       <c r="E55">
         <v>95.8</v>
       </c>
       <c r="F55">
         <v>101.5</v>
       </c>
       <c r="G55">
         <v>106.8</v>
       </c>
       <c r="H55">
         <v>104.3</v>
       </c>
       <c r="I55">
         <v>105.3</v>
       </c>
       <c r="J55">
         <v>104.3</v>
       </c>
@@ -30397,57 +31180,60 @@
       </c>
       <c r="AD55">
         <v>105.1</v>
       </c>
       <c r="AE55">
         <v>109.9</v>
       </c>
       <c r="AF55">
         <v>112.2</v>
       </c>
       <c r="AG55">
         <v>104.4</v>
       </c>
       <c r="AH55">
         <v>107</v>
       </c>
       <c r="AI55">
         <v>109.2</v>
       </c>
       <c r="AJ55">
         <v>104</v>
       </c>
       <c r="AK55">
         <v>102.5</v>
       </c>
+      <c r="AL55">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:38">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>94.4</v>
       </c>
       <c r="E56">
         <v>96.9</v>
       </c>
       <c r="F56">
         <v>97</v>
       </c>
       <c r="G56">
         <v>97.5</v>
       </c>
       <c r="H56">
         <v>100</v>
       </c>
       <c r="I56">
         <v>101.4</v>
       </c>
       <c r="J56">
         <v>102.4</v>
       </c>
@@ -30510,57 +31296,60 @@
       </c>
       <c r="AD56">
         <v>113.7</v>
       </c>
       <c r="AE56">
         <v>116.1</v>
       </c>
       <c r="AF56">
         <v>117.7</v>
       </c>
       <c r="AG56">
         <v>121.5</v>
       </c>
       <c r="AH56">
         <v>123.3</v>
       </c>
       <c r="AI56">
         <v>123.1</v>
       </c>
       <c r="AJ56">
         <v>121.2</v>
       </c>
       <c r="AK56">
         <v>117.7</v>
       </c>
+      <c r="AL56">
+        <v>120.2</v>
+      </c>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:38">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57">
         <v>199.7</v>
       </c>
       <c r="D57">
         <v>99.5</v>
       </c>
       <c r="E57">
         <v>97.3</v>
       </c>
       <c r="F57">
         <v>94.1</v>
       </c>
       <c r="G57">
         <v>91.2</v>
       </c>
       <c r="H57">
         <v>92.6</v>
       </c>
       <c r="I57">
         <v>95.6</v>
       </c>
       <c r="J57">
         <v>100.3</v>
       </c>
@@ -30623,57 +31412,60 @@
       </c>
       <c r="AD57">
         <v>87.6</v>
       </c>
       <c r="AE57">
         <v>87.9</v>
       </c>
       <c r="AF57">
         <v>90.6</v>
       </c>
       <c r="AG57">
         <v>92.7</v>
       </c>
       <c r="AH57">
         <v>93</v>
       </c>
       <c r="AI57">
         <v>94.8</v>
       </c>
       <c r="AJ57">
         <v>89</v>
       </c>
       <c r="AK57">
         <v>85.2</v>
       </c>
+      <c r="AL57">
+        <v>85.8</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:38">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.1</v>
       </c>
       <c r="E58">
         <v>100.8</v>
       </c>
       <c r="F58">
         <v>98.8</v>
       </c>
       <c r="G58">
         <v>97.4</v>
       </c>
       <c r="H58">
         <v>95.8</v>
       </c>
       <c r="I58">
         <v>93.7</v>
       </c>
       <c r="J58">
         <v>96.9</v>
       </c>
@@ -30736,57 +31528,60 @@
       </c>
       <c r="AD58">
         <v>97.9</v>
       </c>
       <c r="AE58">
         <v>97.3</v>
       </c>
       <c r="AF58">
         <v>95.9</v>
       </c>
       <c r="AG58">
         <v>94.1</v>
       </c>
       <c r="AH58">
         <v>94.4</v>
       </c>
       <c r="AI58">
         <v>94.9</v>
       </c>
       <c r="AJ58">
         <v>93.7</v>
       </c>
       <c r="AK58">
         <v>95.1</v>
       </c>
+      <c r="AL58" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:38">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>93.5</v>
       </c>
       <c r="E59">
         <v>95.5</v>
       </c>
       <c r="F59">
         <v>97.7</v>
       </c>
       <c r="G59">
         <v>97.8</v>
       </c>
       <c r="H59">
         <v>99.7</v>
       </c>
       <c r="I59">
         <v>99.9</v>
       </c>
       <c r="J59">
         <v>99.2</v>
       </c>
@@ -30849,57 +31644,60 @@
       </c>
       <c r="AD59">
         <v>102.1</v>
       </c>
       <c r="AE59">
         <v>101.1</v>
       </c>
       <c r="AF59">
         <v>98.9</v>
       </c>
       <c r="AG59">
         <v>97.4</v>
       </c>
       <c r="AH59">
         <v>98.8</v>
       </c>
       <c r="AI59">
         <v>99.7</v>
       </c>
       <c r="AJ59">
         <v>96</v>
       </c>
       <c r="AK59">
         <v>91.9</v>
       </c>
+      <c r="AL59">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:38">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>98</v>
       </c>
       <c r="E60">
         <v>98.8</v>
       </c>
       <c r="F60">
         <v>97.9</v>
       </c>
       <c r="G60">
         <v>97.2</v>
       </c>
       <c r="H60">
         <v>97</v>
       </c>
       <c r="I60">
         <v>93.3</v>
       </c>
       <c r="J60">
         <v>95</v>
       </c>
@@ -30962,57 +31760,60 @@
       </c>
       <c r="AD60">
         <v>103.6</v>
       </c>
       <c r="AE60">
         <v>102.9</v>
       </c>
       <c r="AF60">
         <v>102.4</v>
       </c>
       <c r="AG60">
         <v>99</v>
       </c>
       <c r="AH60">
         <v>96.2</v>
       </c>
       <c r="AI60">
         <v>94.4</v>
       </c>
       <c r="AJ60">
         <v>95.3</v>
       </c>
       <c r="AK60">
         <v>102.3</v>
       </c>
+      <c r="AL60">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:38">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>102.7</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
       <c r="F61">
         <v>104.1</v>
       </c>
       <c r="G61">
         <v>104.1</v>
       </c>
       <c r="H61">
         <v>101.5</v>
       </c>
       <c r="I61">
         <v>99.9</v>
       </c>
       <c r="J61">
         <v>102</v>
       </c>
@@ -31075,170 +31876,176 @@
       </c>
       <c r="AD61">
         <v>90.5</v>
       </c>
       <c r="AE61">
         <v>91.3</v>
       </c>
       <c r="AF61">
         <v>89.4</v>
       </c>
       <c r="AG61">
         <v>92.2</v>
       </c>
       <c r="AH61">
         <v>89.4</v>
       </c>
       <c r="AI61">
         <v>90.2</v>
       </c>
       <c r="AJ61">
         <v>88.7</v>
       </c>
       <c r="AK61">
         <v>89.2</v>
       </c>
+      <c r="AL61">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:38">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK62" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:38">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>105.6</v>
       </c>
       <c r="E63">
         <v>107.2</v>
       </c>
       <c r="F63">
         <v>104.4</v>
       </c>
       <c r="G63">
         <v>102.2</v>
       </c>
       <c r="H63">
         <v>101.2</v>
       </c>
       <c r="I63">
         <v>103.5</v>
       </c>
       <c r="J63">
         <v>110.2</v>
       </c>
@@ -31301,57 +32108,60 @@
       </c>
       <c r="AD63">
         <v>54.9</v>
       </c>
       <c r="AE63">
         <v>53.6</v>
       </c>
       <c r="AF63">
         <v>48.8</v>
       </c>
       <c r="AG63">
         <v>47.9</v>
       </c>
       <c r="AH63">
         <v>50.2</v>
       </c>
       <c r="AI63">
         <v>53.8</v>
       </c>
       <c r="AJ63">
         <v>57.7</v>
       </c>
       <c r="AK63">
         <v>53.4</v>
       </c>
+      <c r="AL63">
+        <v>51.2</v>
+      </c>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:38">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>96.2</v>
       </c>
       <c r="E64">
         <v>90.9</v>
       </c>
       <c r="F64">
         <v>91.6</v>
       </c>
       <c r="G64">
         <v>89.8</v>
       </c>
       <c r="H64">
         <v>91.3</v>
       </c>
       <c r="I64">
         <v>95.6</v>
       </c>
       <c r="J64">
         <v>95.2</v>
       </c>
@@ -31414,57 +32224,60 @@
       </c>
       <c r="AD64">
         <v>92.3</v>
       </c>
       <c r="AE64">
         <v>95</v>
       </c>
       <c r="AF64">
         <v>93.5</v>
       </c>
       <c r="AG64">
         <v>92</v>
       </c>
       <c r="AH64">
         <v>90</v>
       </c>
       <c r="AI64">
         <v>87.8</v>
       </c>
       <c r="AJ64">
         <v>86.5</v>
       </c>
       <c r="AK64">
         <v>78.400000000000006</v>
       </c>
+      <c r="AL64">
+        <v>80.599999999999994</v>
+      </c>
     </row>
-    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:38">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>104.9</v>
       </c>
       <c r="E65">
         <v>110.7</v>
       </c>
       <c r="F65">
         <v>109.9</v>
       </c>
       <c r="G65">
         <v>112.3</v>
       </c>
       <c r="H65">
         <v>106.4</v>
       </c>
       <c r="I65">
         <v>101.9</v>
       </c>
       <c r="J65">
         <v>102.5</v>
       </c>
@@ -31527,57 +32340,60 @@
       </c>
       <c r="AD65">
         <v>95.9</v>
       </c>
       <c r="AE65">
         <v>97.1</v>
       </c>
       <c r="AF65">
         <v>94.2</v>
       </c>
       <c r="AG65">
         <v>100.3</v>
       </c>
       <c r="AH65">
         <v>95.7</v>
       </c>
       <c r="AI65">
         <v>96.1</v>
       </c>
       <c r="AJ65">
         <v>95.6</v>
       </c>
       <c r="AK65">
         <v>98.7</v>
       </c>
+      <c r="AL65">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:38">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>137.19999999999999</v>
       </c>
       <c r="E66">
         <v>128.6</v>
       </c>
       <c r="F66">
         <v>132.30000000000001</v>
       </c>
       <c r="G66">
         <v>124.3</v>
       </c>
       <c r="H66">
         <v>131.4</v>
       </c>
       <c r="I66">
         <v>127.4</v>
       </c>
       <c r="J66">
         <v>129.6</v>
       </c>
@@ -31640,57 +32456,60 @@
       </c>
       <c r="AD66">
         <v>99.8</v>
       </c>
       <c r="AE66">
         <v>94.7</v>
       </c>
       <c r="AF66">
         <v>93.1</v>
       </c>
       <c r="AG66">
         <v>95.7</v>
       </c>
       <c r="AH66">
         <v>96.5</v>
       </c>
       <c r="AI66">
         <v>94.1</v>
       </c>
       <c r="AJ66">
         <v>90.8</v>
       </c>
       <c r="AK66">
         <v>89.9</v>
       </c>
+      <c r="AL66">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:38">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>101.7</v>
       </c>
       <c r="E67">
         <v>100.6</v>
       </c>
       <c r="F67">
         <v>96.7</v>
       </c>
       <c r="G67">
         <v>91.9</v>
       </c>
       <c r="H67">
         <v>91.3</v>
       </c>
       <c r="I67">
         <v>94</v>
       </c>
       <c r="J67">
         <v>102.8</v>
       </c>
@@ -31753,170 +32572,176 @@
       </c>
       <c r="AD67">
         <v>70</v>
       </c>
       <c r="AE67">
         <v>71.400000000000006</v>
       </c>
       <c r="AF67">
         <v>71.3</v>
       </c>
       <c r="AG67">
         <v>72.599999999999994</v>
       </c>
       <c r="AH67">
         <v>73.099999999999994</v>
       </c>
       <c r="AI67">
         <v>77.8</v>
       </c>
       <c r="AJ67">
         <v>72.2</v>
       </c>
       <c r="AK67">
         <v>69.7</v>
       </c>
+      <c r="AL67">
+        <v>67.2</v>
+      </c>
     </row>
-    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:38">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AK68" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:38">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>96.6</v>
       </c>
       <c r="E69">
         <v>104.8</v>
       </c>
       <c r="F69">
         <v>107.7</v>
       </c>
       <c r="G69">
         <v>103.6</v>
       </c>
       <c r="H69">
         <v>105.3</v>
       </c>
       <c r="I69">
         <v>105.3</v>
       </c>
       <c r="J69">
         <v>105.5</v>
       </c>
@@ -31979,57 +32804,60 @@
       </c>
       <c r="AD69">
         <v>104.7</v>
       </c>
       <c r="AE69">
         <v>104.6</v>
       </c>
       <c r="AF69">
         <v>103.5</v>
       </c>
       <c r="AG69">
         <v>99.4</v>
       </c>
       <c r="AH69">
         <v>99.3</v>
       </c>
       <c r="AI69">
         <v>99.1</v>
       </c>
       <c r="AJ69">
         <v>98.7</v>
       </c>
       <c r="AK69">
         <v>102</v>
       </c>
+      <c r="AL69">
+        <v>99</v>
+      </c>
     </row>
-    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:38">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>87.2</v>
       </c>
       <c r="E70">
         <v>62.3</v>
       </c>
       <c r="F70">
         <v>39.4</v>
       </c>
       <c r="G70">
         <v>31.4</v>
       </c>
       <c r="H70">
         <v>30.8</v>
       </c>
       <c r="I70">
         <v>33.299999999999997</v>
       </c>
       <c r="J70">
         <v>42.8</v>
       </c>
@@ -32091,75 +32919,78 @@
         <v>70.3</v>
       </c>
       <c r="AD70">
         <v>56.7</v>
       </c>
       <c r="AE70">
         <v>49</v>
       </c>
       <c r="AF70">
         <v>51.2</v>
       </c>
       <c r="AG70">
         <v>44.2</v>
       </c>
       <c r="AH70">
         <v>40.1</v>
       </c>
       <c r="AI70">
         <v>42.1</v>
       </c>
       <c r="AJ70">
         <v>39.200000000000003</v>
       </c>
       <c r="AK70">
         <v>29</v>
+      </c>
+      <c r="AL70">
+        <v>29.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DECD473F-0CB1-42C2-A6CA-D9B245982E1D}">
-  <dimension ref="A1:AK70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E15174-E052-4C96-9E7E-635141EF715C}">
+  <dimension ref="A1:AL70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="37" width="12.69921875" customWidth="1"/>
+    <col min="1" max="38" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:38">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -32221,60 +33052,63 @@
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
       <c r="AK2">
         <v>2026000406</v>
       </c>
+      <c r="AL2">
+        <v>2026000709</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
@@ -32334,57 +33168,60 @@
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
       <c r="AK3" t="s">
         <v>38</v>
       </c>
+      <c r="AL3" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:38">
       <c r="A4">
         <v>3000000000</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>9704.2000000000007</v>
       </c>
       <c r="D4">
         <v>85.2</v>
       </c>
       <c r="E4">
         <v>85.2</v>
       </c>
       <c r="F4">
         <v>86.5</v>
       </c>
       <c r="G4">
         <v>86.1</v>
       </c>
       <c r="H4">
         <v>86.5</v>
       </c>
       <c r="I4">
         <v>87.8</v>
       </c>
       <c r="J4">
         <v>89.6</v>
       </c>
@@ -32447,57 +33284,60 @@
       </c>
       <c r="AD4">
         <v>107.3</v>
       </c>
       <c r="AE4">
         <v>107.1</v>
       </c>
       <c r="AF4">
         <v>106.1</v>
       </c>
       <c r="AG4">
         <v>106.4</v>
       </c>
       <c r="AH4">
         <v>107.3</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
         <v>102.3</v>
       </c>
       <c r="AK4">
         <v>103.5</v>
       </c>
+      <c r="AL4">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:38">
       <c r="A5">
         <v>3100000000</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>4143.3</v>
       </c>
       <c r="D5">
         <v>87.9</v>
       </c>
       <c r="E5">
         <v>86.8</v>
       </c>
       <c r="F5">
         <v>86.9</v>
       </c>
       <c r="G5">
         <v>86.9</v>
       </c>
       <c r="H5">
         <v>85.5</v>
       </c>
       <c r="I5">
         <v>87.9</v>
       </c>
       <c r="J5">
         <v>88.6</v>
       </c>
@@ -32560,57 +33400,60 @@
       </c>
       <c r="AD5">
         <v>108.8</v>
       </c>
       <c r="AE5">
         <v>106.8</v>
       </c>
       <c r="AF5">
         <v>109.8</v>
       </c>
       <c r="AG5">
         <v>108.3</v>
       </c>
       <c r="AH5">
         <v>107.7</v>
       </c>
       <c r="AI5">
         <v>105.6</v>
       </c>
       <c r="AJ5">
         <v>103.7</v>
       </c>
       <c r="AK5">
         <v>105.3</v>
       </c>
+      <c r="AL5">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:38">
       <c r="A6">
         <v>3100010000</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6">
         <v>1837.5</v>
       </c>
       <c r="D6">
         <v>84.7</v>
       </c>
       <c r="E6">
         <v>83.8</v>
       </c>
       <c r="F6">
         <v>87.8</v>
       </c>
       <c r="G6">
         <v>83.2</v>
       </c>
       <c r="H6">
         <v>84.8</v>
       </c>
       <c r="I6">
         <v>88.6</v>
       </c>
       <c r="J6">
         <v>87.4</v>
       </c>
@@ -32673,57 +33516,60 @@
       </c>
       <c r="AD6">
         <v>116.9</v>
       </c>
       <c r="AE6">
         <v>112.8</v>
       </c>
       <c r="AF6">
         <v>118.7</v>
       </c>
       <c r="AG6">
         <v>115.2</v>
       </c>
       <c r="AH6">
         <v>118</v>
       </c>
       <c r="AI6">
         <v>116.9</v>
       </c>
       <c r="AJ6">
         <v>116.6</v>
       </c>
       <c r="AK6">
         <v>115.9</v>
       </c>
+      <c r="AL6">
+        <v>120.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:38">
       <c r="A7">
         <v>3100010100</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>1098.9000000000001</v>
       </c>
       <c r="D7">
         <v>81</v>
       </c>
       <c r="E7">
         <v>79.7</v>
       </c>
       <c r="F7">
         <v>84.8</v>
       </c>
       <c r="G7">
         <v>79.2</v>
       </c>
       <c r="H7">
         <v>81.400000000000006</v>
       </c>
       <c r="I7">
         <v>86.2</v>
       </c>
       <c r="J7">
         <v>85.1</v>
       </c>
@@ -32786,57 +33632,60 @@
       </c>
       <c r="AD7">
         <v>119.6</v>
       </c>
       <c r="AE7">
         <v>114.3</v>
       </c>
       <c r="AF7">
         <v>124.6</v>
       </c>
       <c r="AG7">
         <v>117.3</v>
       </c>
       <c r="AH7">
         <v>120.5</v>
       </c>
       <c r="AI7">
         <v>117.7</v>
       </c>
       <c r="AJ7">
         <v>118.8</v>
       </c>
       <c r="AK7">
         <v>118.1</v>
       </c>
+      <c r="AL7">
+        <v>121.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:38">
       <c r="A8">
         <v>3100010200</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8">
         <v>873.7</v>
       </c>
       <c r="D8">
         <v>78.5</v>
       </c>
       <c r="E8">
         <v>76.8</v>
       </c>
       <c r="F8">
         <v>81.7</v>
       </c>
       <c r="G8">
         <v>77.099999999999994</v>
       </c>
       <c r="H8">
         <v>79</v>
       </c>
       <c r="I8">
         <v>83.4</v>
       </c>
       <c r="J8">
         <v>83</v>
       </c>
@@ -32899,57 +33748,60 @@
       </c>
       <c r="AD8">
         <v>120</v>
       </c>
       <c r="AE8">
         <v>116.7</v>
       </c>
       <c r="AF8">
         <v>129</v>
       </c>
       <c r="AG8">
         <v>121.6</v>
       </c>
       <c r="AH8">
         <v>124</v>
       </c>
       <c r="AI8">
         <v>122.5</v>
       </c>
       <c r="AJ8">
         <v>121.9</v>
       </c>
       <c r="AK8">
         <v>114.5</v>
       </c>
+      <c r="AL8">
+        <v>120</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:38">
       <c r="A9">
         <v>3100010201</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9">
         <v>37.200000000000003</v>
       </c>
       <c r="D9">
         <v>104.3</v>
       </c>
       <c r="E9">
         <v>106.5</v>
       </c>
       <c r="F9">
         <v>116.3</v>
       </c>
       <c r="G9">
         <v>93.5</v>
       </c>
       <c r="H9">
         <v>85.1</v>
       </c>
       <c r="I9">
         <v>87.1</v>
       </c>
       <c r="J9">
         <v>96.6</v>
       </c>
@@ -33012,57 +33864,60 @@
       </c>
       <c r="AD9">
         <v>187.4</v>
       </c>
       <c r="AE9">
         <v>142.5</v>
       </c>
       <c r="AF9">
         <v>161.5</v>
       </c>
       <c r="AG9">
         <v>140.4</v>
       </c>
       <c r="AH9">
         <v>132</v>
       </c>
       <c r="AI9">
         <v>153.4</v>
       </c>
       <c r="AJ9">
         <v>152.19999999999999</v>
       </c>
       <c r="AK9">
         <v>153.1</v>
       </c>
+      <c r="AL9">
+        <v>151.80000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:38">
       <c r="A10">
         <v>3100010202</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10">
         <v>538.29999999999995</v>
       </c>
       <c r="D10">
         <v>75.8</v>
       </c>
       <c r="E10">
         <v>72.2</v>
       </c>
       <c r="F10">
         <v>79.599999999999994</v>
       </c>
       <c r="G10">
         <v>73.900000000000006</v>
       </c>
       <c r="H10">
         <v>76</v>
       </c>
       <c r="I10">
         <v>78.599999999999994</v>
       </c>
       <c r="J10">
         <v>80.599999999999994</v>
       </c>
@@ -33125,57 +33980,60 @@
       </c>
       <c r="AD10">
         <v>109.6</v>
       </c>
       <c r="AE10">
         <v>107.1</v>
       </c>
       <c r="AF10">
         <v>113.8</v>
       </c>
       <c r="AG10">
         <v>103.3</v>
       </c>
       <c r="AH10">
         <v>107.6</v>
       </c>
       <c r="AI10">
         <v>100</v>
       </c>
       <c r="AJ10">
         <v>98.2</v>
       </c>
       <c r="AK10">
         <v>97.2</v>
       </c>
+      <c r="AL10">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:38">
       <c r="A11">
         <v>3100010203</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11">
         <v>188.3</v>
       </c>
       <c r="D11">
         <v>75</v>
       </c>
       <c r="E11">
         <v>71.599999999999994</v>
       </c>
       <c r="F11">
         <v>74.900000000000006</v>
       </c>
       <c r="G11">
         <v>79.7</v>
       </c>
       <c r="H11">
         <v>83.7</v>
       </c>
       <c r="I11">
         <v>86.9</v>
       </c>
       <c r="J11">
         <v>83.2</v>
       </c>
@@ -33238,57 +34096,60 @@
       </c>
       <c r="AD11">
         <v>152.30000000000001</v>
       </c>
       <c r="AE11">
         <v>151.4</v>
       </c>
       <c r="AF11">
         <v>161.1</v>
       </c>
       <c r="AG11">
         <v>155.19999999999999</v>
       </c>
       <c r="AH11">
         <v>160.9</v>
       </c>
       <c r="AI11">
         <v>163.5</v>
       </c>
       <c r="AJ11">
         <v>164.9</v>
       </c>
       <c r="AK11">
         <v>155.1</v>
       </c>
+      <c r="AL11">
+        <v>173.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:38">
       <c r="A12">
         <v>3100010204</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>37.799999999999997</v>
       </c>
       <c r="D12">
         <v>85</v>
       </c>
       <c r="E12">
         <v>92.8</v>
       </c>
       <c r="F12">
         <v>89.5</v>
       </c>
       <c r="G12">
         <v>84.4</v>
       </c>
       <c r="H12">
         <v>88.8</v>
       </c>
       <c r="I12">
         <v>93.6</v>
       </c>
       <c r="J12">
         <v>86.1</v>
       </c>
@@ -33351,57 +34212,60 @@
       </c>
       <c r="AD12">
         <v>122.1</v>
       </c>
       <c r="AE12">
         <v>123.4</v>
       </c>
       <c r="AF12">
         <v>211.7</v>
       </c>
       <c r="AG12">
         <v>247.7</v>
       </c>
       <c r="AH12">
         <v>247.1</v>
       </c>
       <c r="AI12">
         <v>274.7</v>
       </c>
       <c r="AJ12">
         <v>272.8</v>
       </c>
       <c r="AK12">
         <v>162</v>
       </c>
+      <c r="AL12">
+        <v>171.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:38">
       <c r="A13">
         <v>3100010205</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13">
         <v>210.7</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>88.8</v>
       </c>
       <c r="F13">
         <v>91.1</v>
       </c>
       <c r="G13">
         <v>90</v>
       </c>
       <c r="H13">
         <v>87</v>
       </c>
       <c r="I13">
         <v>85.9</v>
       </c>
       <c r="J13">
         <v>85.5</v>
       </c>
@@ -33464,57 +34328,60 @@
       </c>
       <c r="AD13">
         <v>113</v>
       </c>
       <c r="AE13">
         <v>108.6</v>
       </c>
       <c r="AF13">
         <v>108.9</v>
       </c>
       <c r="AG13">
         <v>99.6</v>
       </c>
       <c r="AH13">
         <v>103.6</v>
       </c>
       <c r="AI13">
         <v>101.1</v>
       </c>
       <c r="AJ13">
         <v>107</v>
       </c>
       <c r="AK13">
         <v>133.80000000000001</v>
       </c>
+      <c r="AL13">
+        <v>126.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:38">
       <c r="A14">
         <v>3100010206</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14">
         <v>14.5</v>
       </c>
       <c r="D14">
         <v>109.1</v>
       </c>
       <c r="E14">
         <v>95.9</v>
       </c>
       <c r="F14">
         <v>137</v>
       </c>
       <c r="G14">
         <v>116.3</v>
       </c>
       <c r="H14">
         <v>150.80000000000001</v>
       </c>
       <c r="I14">
         <v>200.8</v>
       </c>
       <c r="J14">
         <v>153.6</v>
       </c>
@@ -33577,57 +34444,60 @@
       </c>
       <c r="AD14">
         <v>121.7</v>
       </c>
       <c r="AE14">
         <v>130</v>
       </c>
       <c r="AF14">
         <v>112.5</v>
       </c>
       <c r="AG14">
         <v>116.9</v>
       </c>
       <c r="AH14">
         <v>111.6</v>
       </c>
       <c r="AI14">
         <v>104.3</v>
       </c>
       <c r="AJ14">
         <v>98.4</v>
       </c>
       <c r="AK14">
         <v>127.1</v>
       </c>
+      <c r="AL14">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:38">
       <c r="A15">
         <v>3100010207</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>31.3</v>
       </c>
       <c r="D15">
         <v>91.5</v>
       </c>
       <c r="E15">
         <v>85.4</v>
       </c>
       <c r="F15">
         <v>83.6</v>
       </c>
       <c r="G15">
         <v>78.7</v>
       </c>
       <c r="H15">
         <v>77.3</v>
       </c>
       <c r="I15">
         <v>81.900000000000006</v>
       </c>
       <c r="J15">
         <v>83</v>
       </c>
@@ -33690,57 +34560,60 @@
       </c>
       <c r="AD15">
         <v>110.6</v>
       </c>
       <c r="AE15">
         <v>109.4</v>
       </c>
       <c r="AF15">
         <v>117.6</v>
       </c>
       <c r="AG15">
         <v>114.7</v>
       </c>
       <c r="AH15">
         <v>110.5</v>
       </c>
       <c r="AI15">
         <v>108.9</v>
       </c>
       <c r="AJ15">
         <v>111.6</v>
       </c>
       <c r="AK15">
         <v>105.1</v>
       </c>
+      <c r="AL15">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:38">
       <c r="A16">
         <v>3100010208</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16">
         <v>40.799999999999997</v>
       </c>
       <c r="D16">
         <v>100.5</v>
       </c>
       <c r="E16">
         <v>98.1</v>
       </c>
       <c r="F16">
         <v>95.8</v>
       </c>
       <c r="G16">
         <v>97.2</v>
       </c>
       <c r="H16">
         <v>103.8</v>
       </c>
       <c r="I16">
         <v>93.8</v>
       </c>
       <c r="J16">
         <v>90.7</v>
       </c>
@@ -33803,57 +34676,60 @@
       </c>
       <c r="AD16">
         <v>65.8</v>
       </c>
       <c r="AE16">
         <v>65.099999999999994</v>
       </c>
       <c r="AF16">
         <v>72.7</v>
       </c>
       <c r="AG16">
         <v>65.900000000000006</v>
       </c>
       <c r="AH16">
         <v>67.900000000000006</v>
       </c>
       <c r="AI16">
         <v>69.7</v>
       </c>
       <c r="AJ16">
         <v>75.599999999999994</v>
       </c>
       <c r="AK16">
         <v>74</v>
       </c>
+      <c r="AL16">
+        <v>68.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:38">
       <c r="A17">
         <v>3100010300</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>738.6</v>
       </c>
       <c r="D17">
         <v>90.1</v>
       </c>
       <c r="E17">
         <v>90.3</v>
       </c>
       <c r="F17">
         <v>92.4</v>
       </c>
       <c r="G17">
         <v>89.7</v>
       </c>
       <c r="H17">
         <v>90</v>
       </c>
       <c r="I17">
         <v>90.3</v>
       </c>
       <c r="J17">
         <v>90.8</v>
       </c>
@@ -33916,57 +34792,60 @@
       </c>
       <c r="AD17">
         <v>113</v>
       </c>
       <c r="AE17">
         <v>110.6</v>
       </c>
       <c r="AF17">
         <v>110.3</v>
       </c>
       <c r="AG17">
         <v>111.3</v>
       </c>
       <c r="AH17">
         <v>114.6</v>
       </c>
       <c r="AI17">
         <v>115.4</v>
       </c>
       <c r="AJ17">
         <v>113.4</v>
       </c>
       <c r="AK17">
         <v>111.2</v>
       </c>
+      <c r="AL17">
+        <v>119</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:38">
       <c r="A18">
         <v>3100010301</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18">
         <v>120.8</v>
       </c>
       <c r="D18">
         <v>92.2</v>
       </c>
       <c r="E18">
         <v>89.2</v>
       </c>
       <c r="F18">
         <v>96.2</v>
       </c>
       <c r="G18">
         <v>87.5</v>
       </c>
       <c r="H18">
         <v>88.3</v>
       </c>
       <c r="I18">
         <v>92.4</v>
       </c>
       <c r="J18">
         <v>95.6</v>
       </c>
@@ -34029,57 +34908,60 @@
       </c>
       <c r="AD18">
         <v>114.4</v>
       </c>
       <c r="AE18">
         <v>109.8</v>
       </c>
       <c r="AF18">
         <v>110.1</v>
       </c>
       <c r="AG18">
         <v>116.5</v>
       </c>
       <c r="AH18">
         <v>117.3</v>
       </c>
       <c r="AI18">
         <v>125.3</v>
       </c>
       <c r="AJ18">
         <v>121.3</v>
       </c>
       <c r="AK18">
         <v>121</v>
       </c>
+      <c r="AL18">
+        <v>119.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:38">
       <c r="A19">
         <v>3100010302</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19">
         <v>90.4</v>
       </c>
       <c r="D19">
         <v>90.9</v>
       </c>
       <c r="E19">
         <v>92.8</v>
       </c>
       <c r="F19">
         <v>90.8</v>
       </c>
       <c r="G19">
         <v>86.1</v>
       </c>
       <c r="H19">
         <v>89.5</v>
       </c>
       <c r="I19">
         <v>93.5</v>
       </c>
       <c r="J19">
         <v>94.4</v>
       </c>
@@ -34142,170 +35024,176 @@
       </c>
       <c r="AD19">
         <v>98.4</v>
       </c>
       <c r="AE19">
         <v>99.4</v>
       </c>
       <c r="AF19">
         <v>95</v>
       </c>
       <c r="AG19">
         <v>96.1</v>
       </c>
       <c r="AH19">
         <v>101.9</v>
       </c>
       <c r="AI19">
         <v>105.3</v>
       </c>
       <c r="AJ19">
         <v>98.5</v>
       </c>
       <c r="AK19">
         <v>92.9</v>
       </c>
+      <c r="AL19">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:38">
       <c r="A20">
         <v>3100010303</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ20" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK20" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:38">
       <c r="A21">
         <v>3100010304</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21">
         <v>92.6</v>
       </c>
       <c r="D21">
         <v>89.5</v>
       </c>
       <c r="E21">
         <v>92.5</v>
       </c>
       <c r="F21">
         <v>95.9</v>
       </c>
       <c r="G21">
         <v>93.4</v>
       </c>
       <c r="H21">
         <v>95.2</v>
       </c>
       <c r="I21">
         <v>86.7</v>
       </c>
       <c r="J21">
         <v>83.9</v>
       </c>
@@ -34368,57 +35256,60 @@
       </c>
       <c r="AD21">
         <v>94.8</v>
       </c>
       <c r="AE21">
         <v>91.5</v>
       </c>
       <c r="AF21">
         <v>98.2</v>
       </c>
       <c r="AG21">
         <v>99.3</v>
       </c>
       <c r="AH21">
         <v>98.9</v>
       </c>
       <c r="AI21">
         <v>94.9</v>
       </c>
       <c r="AJ21">
         <v>106.3</v>
       </c>
       <c r="AK21">
         <v>110.7</v>
       </c>
+      <c r="AL21">
+        <v>127.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:38">
       <c r="A22">
         <v>3100010305</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22">
         <v>215.1</v>
       </c>
       <c r="D22">
         <v>87.1</v>
       </c>
       <c r="E22">
         <v>85.4</v>
       </c>
       <c r="F22">
         <v>88.5</v>
       </c>
       <c r="G22">
         <v>87.5</v>
       </c>
       <c r="H22">
         <v>88.4</v>
       </c>
       <c r="I22">
         <v>89.2</v>
       </c>
       <c r="J22">
         <v>90.5</v>
       </c>
@@ -34481,57 +35372,60 @@
       </c>
       <c r="AD22">
         <v>124.4</v>
       </c>
       <c r="AE22">
         <v>124.1</v>
       </c>
       <c r="AF22">
         <v>123.1</v>
       </c>
       <c r="AG22">
         <v>123.8</v>
       </c>
       <c r="AH22">
         <v>127.2</v>
       </c>
       <c r="AI22">
         <v>128.19999999999999</v>
       </c>
       <c r="AJ22">
         <v>126.6</v>
       </c>
       <c r="AK22">
         <v>123.3</v>
       </c>
+      <c r="AL22">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:38">
       <c r="A23">
         <v>3100010306</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23">
         <v>33.700000000000003</v>
       </c>
       <c r="D23">
         <v>91.3</v>
       </c>
       <c r="E23">
         <v>90</v>
       </c>
       <c r="F23">
         <v>90.6</v>
       </c>
       <c r="G23">
         <v>87.4</v>
       </c>
       <c r="H23">
         <v>90.6</v>
       </c>
       <c r="I23">
         <v>89.8</v>
       </c>
       <c r="J23">
         <v>90.9</v>
       </c>
@@ -34594,57 +35488,60 @@
       </c>
       <c r="AD23">
         <v>103.1</v>
       </c>
       <c r="AE23">
         <v>101.4</v>
       </c>
       <c r="AF23">
         <v>100.4</v>
       </c>
       <c r="AG23">
         <v>102</v>
       </c>
       <c r="AH23">
         <v>105.2</v>
       </c>
       <c r="AI23">
         <v>105.2</v>
       </c>
       <c r="AJ23">
         <v>98.5</v>
       </c>
       <c r="AK23">
         <v>85.5</v>
       </c>
+      <c r="AL23">
+        <v>121.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:38">
       <c r="A24">
         <v>3100010307</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24">
         <v>6.1</v>
       </c>
       <c r="D24">
         <v>118.9</v>
       </c>
       <c r="E24">
         <v>111.6</v>
       </c>
       <c r="F24">
         <v>111.9</v>
       </c>
       <c r="G24">
         <v>115.4</v>
       </c>
       <c r="H24">
         <v>96.4</v>
       </c>
       <c r="I24">
         <v>138.80000000000001</v>
       </c>
       <c r="J24">
         <v>134.80000000000001</v>
       </c>
@@ -34707,57 +35604,60 @@
       </c>
       <c r="AD24">
         <v>186</v>
       </c>
       <c r="AE24">
         <v>123.4</v>
       </c>
       <c r="AF24">
         <v>157.80000000000001</v>
       </c>
       <c r="AG24">
         <v>144.69999999999999</v>
       </c>
       <c r="AH24">
         <v>183</v>
       </c>
       <c r="AI24">
         <v>182.3</v>
       </c>
       <c r="AJ24">
         <v>154.5</v>
       </c>
       <c r="AK24">
         <v>165</v>
       </c>
+      <c r="AL24">
+        <v>174.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:38">
       <c r="A25">
         <v>3100010308</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25">
         <v>50.9</v>
       </c>
       <c r="D25">
         <v>106.1</v>
       </c>
       <c r="E25">
         <v>104.9</v>
       </c>
       <c r="F25">
         <v>103.2</v>
       </c>
       <c r="G25">
         <v>96.7</v>
       </c>
       <c r="H25">
         <v>97.8</v>
       </c>
       <c r="I25">
         <v>96.5</v>
       </c>
       <c r="J25">
         <v>95.7</v>
       </c>
@@ -34820,57 +35720,60 @@
       </c>
       <c r="AD25">
         <v>99.3</v>
       </c>
       <c r="AE25">
         <v>96.8</v>
       </c>
       <c r="AF25">
         <v>101</v>
       </c>
       <c r="AG25">
         <v>99.2</v>
       </c>
       <c r="AH25">
         <v>98.8</v>
       </c>
       <c r="AI25">
         <v>97.5</v>
       </c>
       <c r="AJ25">
         <v>94.6</v>
       </c>
       <c r="AK25">
         <v>87.4</v>
       </c>
+      <c r="AL25">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:38">
       <c r="A26">
         <v>3100010309</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26">
         <v>129</v>
       </c>
       <c r="D26">
         <v>86</v>
       </c>
       <c r="E26">
         <v>86.9</v>
       </c>
       <c r="F26">
         <v>90.8</v>
       </c>
       <c r="G26">
         <v>90.5</v>
       </c>
       <c r="H26">
         <v>88.5</v>
       </c>
       <c r="I26">
         <v>88</v>
       </c>
       <c r="J26">
         <v>86.6</v>
       </c>
@@ -34933,57 +35836,60 @@
       </c>
       <c r="AD26">
         <v>118.8</v>
       </c>
       <c r="AE26">
         <v>118.1</v>
       </c>
       <c r="AF26">
         <v>113.7</v>
       </c>
       <c r="AG26">
         <v>111.8</v>
       </c>
       <c r="AH26">
         <v>114.9</v>
       </c>
       <c r="AI26">
         <v>113.5</v>
       </c>
       <c r="AJ26">
         <v>111.1</v>
       </c>
       <c r="AK26">
         <v>110.3</v>
       </c>
+      <c r="AL26">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:38">
       <c r="A27">
         <v>3100020000</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>2305.8000000000002</v>
       </c>
       <c r="D27">
         <v>90.1</v>
       </c>
       <c r="E27">
         <v>89.1</v>
       </c>
       <c r="F27">
         <v>85.4</v>
       </c>
       <c r="G27">
         <v>90.7</v>
       </c>
       <c r="H27">
         <v>86.1</v>
       </c>
       <c r="I27">
         <v>87.2</v>
       </c>
       <c r="J27">
         <v>88.7</v>
       </c>
@@ -35046,57 +35952,60 @@
       </c>
       <c r="AD27">
         <v>102.4</v>
       </c>
       <c r="AE27">
         <v>101.7</v>
       </c>
       <c r="AF27">
         <v>103</v>
       </c>
       <c r="AG27">
         <v>103</v>
       </c>
       <c r="AH27">
         <v>99.7</v>
       </c>
       <c r="AI27">
         <v>95.6</v>
       </c>
       <c r="AJ27">
         <v>93.9</v>
       </c>
       <c r="AK27">
         <v>97</v>
       </c>
+      <c r="AL27">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:38">
       <c r="A28">
         <v>3100020100</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28">
         <v>678</v>
       </c>
       <c r="D28">
         <v>86.4</v>
       </c>
       <c r="E28">
         <v>83.4</v>
       </c>
       <c r="F28">
         <v>86</v>
       </c>
       <c r="G28">
         <v>84.8</v>
       </c>
       <c r="H28">
         <v>86.4</v>
       </c>
       <c r="I28">
         <v>84.6</v>
       </c>
       <c r="J28">
         <v>82.3</v>
       </c>
@@ -35159,57 +36068,60 @@
       </c>
       <c r="AD28">
         <v>119.5</v>
       </c>
       <c r="AE28">
         <v>116.5</v>
       </c>
       <c r="AF28">
         <v>112.3</v>
       </c>
       <c r="AG28">
         <v>110.7</v>
       </c>
       <c r="AH28">
         <v>114.3</v>
       </c>
       <c r="AI28">
         <v>114.7</v>
       </c>
       <c r="AJ28">
         <v>109.5</v>
       </c>
       <c r="AK28">
         <v>112.6</v>
       </c>
+      <c r="AL28">
+        <v>123.1</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:38">
       <c r="A29">
         <v>3100020101</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>38.1</v>
       </c>
       <c r="D29">
         <v>94.8</v>
       </c>
       <c r="E29">
         <v>95.8</v>
       </c>
       <c r="F29">
         <v>102.3</v>
       </c>
       <c r="G29">
         <v>107.5</v>
       </c>
       <c r="H29">
         <v>115.6</v>
       </c>
       <c r="I29">
         <v>105</v>
       </c>
       <c r="J29">
         <v>94.3</v>
       </c>
@@ -35272,57 +36184,60 @@
       </c>
       <c r="AD29">
         <v>136.9</v>
       </c>
       <c r="AE29">
         <v>148.19999999999999</v>
       </c>
       <c r="AF29">
         <v>141.19999999999999</v>
       </c>
       <c r="AG29">
         <v>135.19999999999999</v>
       </c>
       <c r="AH29">
         <v>134</v>
       </c>
       <c r="AI29">
         <v>130.9</v>
       </c>
       <c r="AJ29">
         <v>108.9</v>
       </c>
       <c r="AK29">
         <v>87.2</v>
       </c>
+      <c r="AL29">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:38">
       <c r="A30">
         <v>3100020102</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30">
         <v>87.7</v>
       </c>
       <c r="D30">
         <v>31.6</v>
       </c>
       <c r="E30">
         <v>32.1</v>
       </c>
       <c r="F30">
         <v>41.1</v>
       </c>
       <c r="G30">
         <v>51.2</v>
       </c>
       <c r="H30">
         <v>59.9</v>
       </c>
       <c r="I30">
         <v>51</v>
       </c>
       <c r="J30">
         <v>49.8</v>
       </c>
@@ -35385,57 +36300,60 @@
       </c>
       <c r="AD30">
         <v>99.8</v>
       </c>
       <c r="AE30">
         <v>101.4</v>
       </c>
       <c r="AF30">
         <v>102</v>
       </c>
       <c r="AG30">
         <v>102.9</v>
       </c>
       <c r="AH30">
         <v>108.3</v>
       </c>
       <c r="AI30">
         <v>93.9</v>
       </c>
       <c r="AJ30">
         <v>92.1</v>
       </c>
       <c r="AK30">
         <v>103.7</v>
       </c>
+      <c r="AL30">
+        <v>115</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:38">
       <c r="A31">
         <v>3100020103</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31">
         <v>134.69999999999999</v>
       </c>
       <c r="D31">
         <v>103.2</v>
       </c>
       <c r="E31">
         <v>99.7</v>
       </c>
       <c r="F31">
         <v>98.5</v>
       </c>
       <c r="G31">
         <v>107.4</v>
       </c>
       <c r="H31">
         <v>110.9</v>
       </c>
       <c r="I31">
         <v>110.7</v>
       </c>
       <c r="J31">
         <v>97.9</v>
       </c>
@@ -35498,57 +36416,60 @@
       </c>
       <c r="AD31">
         <v>141</v>
       </c>
       <c r="AE31">
         <v>140.1</v>
       </c>
       <c r="AF31">
         <v>152.6</v>
       </c>
       <c r="AG31">
         <v>164.2</v>
       </c>
       <c r="AH31">
         <v>180.1</v>
       </c>
       <c r="AI31">
         <v>185.9</v>
       </c>
       <c r="AJ31">
         <v>168.9</v>
       </c>
       <c r="AK31">
         <v>152.80000000000001</v>
       </c>
+      <c r="AL31">
+        <v>163.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:38">
       <c r="A32">
         <v>3100020104</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32">
         <v>378.4</v>
       </c>
       <c r="D32">
         <v>89.8</v>
       </c>
       <c r="E32">
         <v>84.3</v>
       </c>
       <c r="F32">
         <v>86.4</v>
       </c>
       <c r="G32">
         <v>80.900000000000006</v>
       </c>
       <c r="H32">
         <v>80.7</v>
       </c>
       <c r="I32">
         <v>78.3</v>
       </c>
       <c r="J32">
         <v>81.5</v>
       </c>
@@ -35611,57 +36532,60 @@
       </c>
       <c r="AD32">
         <v>117.3</v>
       </c>
       <c r="AE32">
         <v>107.5</v>
       </c>
       <c r="AF32">
         <v>98.6</v>
       </c>
       <c r="AG32">
         <v>94</v>
       </c>
       <c r="AH32">
         <v>94.1</v>
       </c>
       <c r="AI32">
         <v>94.7</v>
       </c>
       <c r="AJ32">
         <v>93.4</v>
       </c>
       <c r="AK32">
         <v>106.8</v>
       </c>
+      <c r="AL32">
+        <v>120</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:38">
       <c r="A33">
         <v>3100020105</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C33">
         <v>39.1</v>
       </c>
       <c r="D33">
         <v>118.5</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>117.9</v>
       </c>
       <c r="G33">
         <v>108.8</v>
       </c>
       <c r="H33">
         <v>98.8</v>
       </c>
       <c r="I33">
         <v>91.9</v>
       </c>
       <c r="J33">
         <v>90.8</v>
       </c>
@@ -35724,57 +36648,60 @@
       </c>
       <c r="AD33">
         <v>101.4</v>
       </c>
       <c r="AE33">
         <v>103.7</v>
       </c>
       <c r="AF33">
         <v>94.7</v>
       </c>
       <c r="AG33">
         <v>91</v>
       </c>
       <c r="AH33">
         <v>94.7</v>
       </c>
       <c r="AI33">
         <v>89.3</v>
       </c>
       <c r="AJ33">
         <v>89.6</v>
       </c>
       <c r="AK33">
         <v>93.7</v>
       </c>
+      <c r="AL33">
+        <v>86.4</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:38">
       <c r="A34">
         <v>3100020200</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34">
         <v>1627.8</v>
       </c>
       <c r="D34">
         <v>90.8</v>
       </c>
       <c r="E34">
         <v>90.3</v>
       </c>
       <c r="F34">
         <v>86</v>
       </c>
       <c r="G34">
         <v>94.1</v>
       </c>
       <c r="H34">
         <v>85.5</v>
       </c>
       <c r="I34">
         <v>86.7</v>
       </c>
       <c r="J34">
         <v>92.5</v>
       </c>
@@ -35837,57 +36764,60 @@
       </c>
       <c r="AD34">
         <v>94.9</v>
       </c>
       <c r="AE34">
         <v>96</v>
       </c>
       <c r="AF34">
         <v>99.5</v>
       </c>
       <c r="AG34">
         <v>99</v>
       </c>
       <c r="AH34">
         <v>93.7</v>
       </c>
       <c r="AI34">
         <v>87.4</v>
       </c>
       <c r="AJ34">
         <v>87.6</v>
       </c>
       <c r="AK34">
         <v>89.5</v>
       </c>
+      <c r="AL34">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:38">
       <c r="A35">
         <v>3100020201</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C35">
         <v>17.7</v>
       </c>
       <c r="D35">
         <v>86.1</v>
       </c>
       <c r="E35">
         <v>88.1</v>
       </c>
       <c r="F35">
         <v>86.5</v>
       </c>
       <c r="G35">
         <v>83.3</v>
       </c>
       <c r="H35">
         <v>89</v>
       </c>
       <c r="I35">
         <v>91.5</v>
       </c>
       <c r="J35">
         <v>91.5</v>
       </c>
@@ -35950,57 +36880,60 @@
       </c>
       <c r="AD35">
         <v>104.7</v>
       </c>
       <c r="AE35">
         <v>98.2</v>
       </c>
       <c r="AF35">
         <v>89.5</v>
       </c>
       <c r="AG35">
         <v>93.6</v>
       </c>
       <c r="AH35">
         <v>111.3</v>
       </c>
       <c r="AI35">
         <v>118.1</v>
       </c>
       <c r="AJ35">
         <v>122.7</v>
       </c>
       <c r="AK35">
         <v>114.9</v>
       </c>
+      <c r="AL35">
+        <v>113.8</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:38">
       <c r="A36">
         <v>3100020202</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36">
         <v>505.3</v>
       </c>
       <c r="D36">
         <v>64.900000000000006</v>
       </c>
       <c r="E36">
         <v>65.8</v>
       </c>
       <c r="F36">
         <v>70.400000000000006</v>
       </c>
       <c r="G36">
         <v>76.400000000000006</v>
       </c>
       <c r="H36">
         <v>80.8</v>
       </c>
       <c r="I36">
         <v>83.1</v>
       </c>
       <c r="J36">
         <v>85.2</v>
       </c>
@@ -36063,57 +36996,60 @@
       </c>
       <c r="AD36">
         <v>79.5</v>
       </c>
       <c r="AE36">
         <v>82.2</v>
       </c>
       <c r="AF36">
         <v>79.599999999999994</v>
       </c>
       <c r="AG36">
         <v>81.5</v>
       </c>
       <c r="AH36">
         <v>80.099999999999994</v>
       </c>
       <c r="AI36">
         <v>79.099999999999994</v>
       </c>
       <c r="AJ36">
         <v>78.5</v>
       </c>
       <c r="AK36">
         <v>81.2</v>
       </c>
+      <c r="AL36">
+        <v>82.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:38">
       <c r="A37">
         <v>3100020203</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37">
         <v>88.6</v>
       </c>
       <c r="D37">
         <v>87.5</v>
       </c>
       <c r="E37">
         <v>92.9</v>
       </c>
       <c r="F37">
         <v>87.1</v>
       </c>
       <c r="G37">
         <v>97.8</v>
       </c>
       <c r="H37">
         <v>87.4</v>
       </c>
       <c r="I37">
         <v>81.5</v>
       </c>
       <c r="J37">
         <v>89.7</v>
       </c>
@@ -36176,57 +37112,60 @@
       </c>
       <c r="AD37">
         <v>111.6</v>
       </c>
       <c r="AE37">
         <v>111.3</v>
       </c>
       <c r="AF37">
         <v>108.5</v>
       </c>
       <c r="AG37">
         <v>112.4</v>
       </c>
       <c r="AH37">
         <v>116.8</v>
       </c>
       <c r="AI37">
         <v>106.4</v>
       </c>
       <c r="AJ37">
         <v>108.7</v>
       </c>
       <c r="AK37">
         <v>108.4</v>
       </c>
+      <c r="AL37">
+        <v>112.4</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:38">
       <c r="A38">
         <v>3100020204</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38">
         <v>46.1</v>
       </c>
       <c r="D38">
         <v>91</v>
       </c>
       <c r="E38">
         <v>84.8</v>
       </c>
       <c r="F38">
         <v>87</v>
       </c>
       <c r="G38">
         <v>88.2</v>
       </c>
       <c r="H38">
         <v>95.2</v>
       </c>
       <c r="I38">
         <v>99.7</v>
       </c>
       <c r="J38">
         <v>104</v>
       </c>
@@ -36289,57 +37228,60 @@
       </c>
       <c r="AD38">
         <v>108.8</v>
       </c>
       <c r="AE38">
         <v>109.5</v>
       </c>
       <c r="AF38">
         <v>112.8</v>
       </c>
       <c r="AG38">
         <v>113.7</v>
       </c>
       <c r="AH38">
         <v>116.2</v>
       </c>
       <c r="AI38">
         <v>120.8</v>
       </c>
       <c r="AJ38">
         <v>114.3</v>
       </c>
       <c r="AK38">
         <v>105.3</v>
       </c>
+      <c r="AL38">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:38">
       <c r="A39">
         <v>3100020205</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C39">
         <v>46.1</v>
       </c>
       <c r="D39">
         <v>97.4</v>
       </c>
       <c r="E39">
         <v>99.1</v>
       </c>
       <c r="F39">
         <v>100.5</v>
       </c>
       <c r="G39">
         <v>99.7</v>
       </c>
       <c r="H39">
         <v>100.6</v>
       </c>
       <c r="I39">
         <v>93.4</v>
       </c>
       <c r="J39">
         <v>84.5</v>
       </c>
@@ -36402,57 +37344,60 @@
       </c>
       <c r="AD39">
         <v>120.8</v>
       </c>
       <c r="AE39">
         <v>124.5</v>
       </c>
       <c r="AF39">
         <v>124</v>
       </c>
       <c r="AG39">
         <v>115.2</v>
       </c>
       <c r="AH39">
         <v>125.9</v>
       </c>
       <c r="AI39">
         <v>130.4</v>
       </c>
       <c r="AJ39">
         <v>123.4</v>
       </c>
       <c r="AK39">
         <v>104</v>
       </c>
+      <c r="AL39">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:38">
       <c r="A40">
         <v>3100020206</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C40">
         <v>782.7</v>
       </c>
       <c r="D40">
         <v>108</v>
       </c>
       <c r="E40">
         <v>110.8</v>
       </c>
       <c r="F40">
         <v>95</v>
       </c>
       <c r="G40">
         <v>104.6</v>
       </c>
       <c r="H40">
         <v>87</v>
       </c>
       <c r="I40">
         <v>92.5</v>
       </c>
       <c r="J40">
         <v>96.6</v>
       </c>
@@ -36515,57 +37460,60 @@
       </c>
       <c r="AD40">
         <v>101.3</v>
       </c>
       <c r="AE40">
         <v>102.6</v>
       </c>
       <c r="AF40">
         <v>110.8</v>
       </c>
       <c r="AG40">
         <v>108.7</v>
       </c>
       <c r="AH40">
         <v>98.5</v>
       </c>
       <c r="AI40">
         <v>88.7</v>
       </c>
       <c r="AJ40">
         <v>87.5</v>
       </c>
       <c r="AK40">
         <v>92.2</v>
       </c>
+      <c r="AL40" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:38">
       <c r="A41">
         <v>3100020207</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>141.30000000000001</v>
       </c>
       <c r="D41">
         <v>82.2</v>
       </c>
       <c r="E41">
         <v>83.5</v>
       </c>
       <c r="F41">
         <v>86</v>
       </c>
       <c r="G41">
         <v>82.4</v>
       </c>
       <c r="H41">
         <v>85</v>
       </c>
       <c r="I41">
         <v>87.3</v>
       </c>
       <c r="J41">
         <v>89.2</v>
       </c>
@@ -36628,57 +37576,60 @@
       </c>
       <c r="AD41">
         <v>82.2</v>
       </c>
       <c r="AE41">
         <v>82.5</v>
       </c>
       <c r="AF41">
         <v>89.5</v>
       </c>
       <c r="AG41">
         <v>82.4</v>
       </c>
       <c r="AH41">
         <v>78.7</v>
       </c>
       <c r="AI41">
         <v>80.3</v>
       </c>
       <c r="AJ41">
         <v>83.7</v>
       </c>
       <c r="AK41">
         <v>74.599999999999994</v>
       </c>
+      <c r="AL41">
+        <v>73.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:38">
       <c r="A42">
         <v>3200000000</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C42">
         <v>5560.9</v>
       </c>
       <c r="D42">
         <v>83.4</v>
       </c>
       <c r="E42">
         <v>84.3</v>
       </c>
       <c r="F42">
         <v>86.4</v>
       </c>
       <c r="G42">
         <v>84.5</v>
       </c>
       <c r="H42">
         <v>87.2</v>
       </c>
       <c r="I42">
         <v>89.3</v>
       </c>
       <c r="J42">
         <v>91.1</v>
       </c>
@@ -36741,57 +37692,60 @@
       </c>
       <c r="AD42">
         <v>105.5</v>
       </c>
       <c r="AE42">
         <v>106.8</v>
       </c>
       <c r="AF42">
         <v>104.7</v>
       </c>
       <c r="AG42">
         <v>105</v>
       </c>
       <c r="AH42">
         <v>105.8</v>
       </c>
       <c r="AI42">
         <v>104.9</v>
       </c>
       <c r="AJ42">
         <v>102.6</v>
       </c>
       <c r="AK42">
         <v>102.4</v>
       </c>
+      <c r="AL42">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:38">
       <c r="A43">
         <v>3200000100</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C43">
         <v>5211.6000000000004</v>
       </c>
       <c r="D43">
         <v>83.3</v>
       </c>
       <c r="E43">
         <v>84.2</v>
       </c>
       <c r="F43">
         <v>86.1</v>
       </c>
       <c r="G43">
         <v>84.4</v>
       </c>
       <c r="H43">
         <v>87.3</v>
       </c>
       <c r="I43">
         <v>89.5</v>
       </c>
       <c r="J43">
         <v>91.3</v>
       </c>
@@ -36854,57 +37808,60 @@
       </c>
       <c r="AD43">
         <v>105.7</v>
       </c>
       <c r="AE43">
         <v>107.1</v>
       </c>
       <c r="AF43">
         <v>105.1</v>
       </c>
       <c r="AG43">
         <v>105.2</v>
       </c>
       <c r="AH43">
         <v>106.1</v>
       </c>
       <c r="AI43">
         <v>105.1</v>
       </c>
       <c r="AJ43">
         <v>102.6</v>
       </c>
       <c r="AK43">
         <v>102.6</v>
       </c>
+      <c r="AL43">
+        <v>103</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:38">
       <c r="A44">
         <v>3200000101</v>
       </c>
       <c r="B44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44">
         <v>1343.1</v>
       </c>
       <c r="D44">
         <v>81.400000000000006</v>
       </c>
       <c r="E44">
         <v>80.099999999999994</v>
       </c>
       <c r="F44">
         <v>85</v>
       </c>
       <c r="G44">
         <v>82.7</v>
       </c>
       <c r="H44">
         <v>83.1</v>
       </c>
       <c r="I44">
         <v>87.1</v>
       </c>
       <c r="J44">
         <v>90.7</v>
       </c>
@@ -36967,57 +37924,60 @@
       </c>
       <c r="AD44">
         <v>97.6</v>
       </c>
       <c r="AE44">
         <v>97.3</v>
       </c>
       <c r="AF44">
         <v>96.4</v>
       </c>
       <c r="AG44">
         <v>96.1</v>
       </c>
       <c r="AH44">
         <v>94.8</v>
       </c>
       <c r="AI44">
         <v>95</v>
       </c>
       <c r="AJ44">
         <v>91.9</v>
       </c>
       <c r="AK44">
         <v>93.1</v>
       </c>
+      <c r="AL44">
+        <v>93</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:38">
       <c r="A45">
         <v>3200000102</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>237.4</v>
       </c>
       <c r="D45">
         <v>88.6</v>
       </c>
       <c r="E45">
         <v>86</v>
       </c>
       <c r="F45">
         <v>84.8</v>
       </c>
       <c r="G45">
         <v>80.8</v>
       </c>
       <c r="H45">
         <v>85.8</v>
       </c>
       <c r="I45">
         <v>87</v>
       </c>
       <c r="J45">
         <v>87.2</v>
       </c>
@@ -37080,57 +38040,60 @@
       </c>
       <c r="AD45">
         <v>109.2</v>
       </c>
       <c r="AE45">
         <v>106.7</v>
       </c>
       <c r="AF45">
         <v>103.7</v>
       </c>
       <c r="AG45">
         <v>107.9</v>
       </c>
       <c r="AH45">
         <v>105.7</v>
       </c>
       <c r="AI45">
         <v>107</v>
       </c>
       <c r="AJ45">
         <v>105</v>
       </c>
       <c r="AK45">
         <v>102.3</v>
       </c>
+      <c r="AL45">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:38">
       <c r="A46">
         <v>3200000103</v>
       </c>
       <c r="B46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
         <v>172.4</v>
       </c>
       <c r="D46">
         <v>112.3</v>
       </c>
       <c r="E46">
         <v>96.6</v>
       </c>
       <c r="F46">
         <v>80.8</v>
       </c>
       <c r="G46">
         <v>84.6</v>
       </c>
       <c r="H46">
         <v>93.5</v>
       </c>
       <c r="I46">
         <v>93.1</v>
       </c>
       <c r="J46">
         <v>94.8</v>
       </c>
@@ -37193,57 +38156,60 @@
       </c>
       <c r="AD46">
         <v>103</v>
       </c>
       <c r="AE46">
         <v>90</v>
       </c>
       <c r="AF46">
         <v>91.6</v>
       </c>
       <c r="AG46">
         <v>88</v>
       </c>
       <c r="AH46">
         <v>84.9</v>
       </c>
       <c r="AI46">
         <v>74.400000000000006</v>
       </c>
       <c r="AJ46">
         <v>70.2</v>
       </c>
       <c r="AK46">
         <v>69.5</v>
       </c>
+      <c r="AL46">
+        <v>67.900000000000006</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:38">
       <c r="A47">
         <v>3200000104</v>
       </c>
       <c r="B47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
         <v>236.8</v>
       </c>
       <c r="D47">
         <v>70.2</v>
       </c>
       <c r="E47">
         <v>70.7</v>
       </c>
       <c r="F47">
         <v>78</v>
       </c>
       <c r="G47">
         <v>81.8</v>
       </c>
       <c r="H47">
         <v>85.9</v>
       </c>
       <c r="I47">
         <v>84.3</v>
       </c>
       <c r="J47">
         <v>87.6</v>
       </c>
@@ -37306,57 +38272,60 @@
       </c>
       <c r="AD47">
         <v>103.7</v>
       </c>
       <c r="AE47">
         <v>109.1</v>
       </c>
       <c r="AF47">
         <v>108.5</v>
       </c>
       <c r="AG47">
         <v>101.2</v>
       </c>
       <c r="AH47">
         <v>103</v>
       </c>
       <c r="AI47">
         <v>101.1</v>
       </c>
       <c r="AJ47">
         <v>95.6</v>
       </c>
       <c r="AK47">
         <v>101.8</v>
       </c>
+      <c r="AL47">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:38">
       <c r="A48">
         <v>3200000105</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C48">
         <v>479</v>
       </c>
       <c r="D48">
         <v>89.6</v>
       </c>
       <c r="E48">
         <v>97.9</v>
       </c>
       <c r="F48">
         <v>104.6</v>
       </c>
       <c r="G48">
         <v>100.9</v>
       </c>
       <c r="H48">
         <v>106.1</v>
       </c>
       <c r="I48">
         <v>103.3</v>
       </c>
       <c r="J48">
         <v>102.1</v>
       </c>
@@ -37419,57 +38388,60 @@
       </c>
       <c r="AD48">
         <v>116</v>
       </c>
       <c r="AE48">
         <v>118.1</v>
       </c>
       <c r="AF48">
         <v>118.1</v>
       </c>
       <c r="AG48">
         <v>112.2</v>
       </c>
       <c r="AH48">
         <v>119</v>
       </c>
       <c r="AI48">
         <v>115.4</v>
       </c>
       <c r="AJ48">
         <v>114.9</v>
       </c>
       <c r="AK48">
         <v>112.9</v>
       </c>
+      <c r="AL48">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:38">
       <c r="A49">
         <v>3200000106</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>230.1</v>
       </c>
       <c r="D49">
         <v>83.4</v>
       </c>
       <c r="E49">
         <v>82</v>
       </c>
       <c r="F49">
         <v>85.9</v>
       </c>
       <c r="G49">
         <v>81.2</v>
       </c>
       <c r="H49">
         <v>80.400000000000006</v>
       </c>
       <c r="I49">
         <v>90.7</v>
       </c>
       <c r="J49">
         <v>87.7</v>
       </c>
@@ -37532,57 +38504,60 @@
       </c>
       <c r="AD49">
         <v>122.5</v>
       </c>
       <c r="AE49">
         <v>130.1</v>
       </c>
       <c r="AF49">
         <v>120.9</v>
       </c>
       <c r="AG49">
         <v>103.1</v>
       </c>
       <c r="AH49">
         <v>131.1</v>
       </c>
       <c r="AI49">
         <v>105.7</v>
       </c>
       <c r="AJ49">
         <v>88.6</v>
       </c>
       <c r="AK49">
         <v>90.9</v>
       </c>
+      <c r="AL49">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:38">
       <c r="A50">
         <v>3200000107</v>
       </c>
       <c r="B50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>2.6</v>
       </c>
       <c r="D50">
         <v>85.2</v>
       </c>
       <c r="E50">
         <v>76.2</v>
       </c>
       <c r="F50">
         <v>93.6</v>
       </c>
       <c r="G50">
         <v>89.9</v>
       </c>
       <c r="H50">
         <v>85.8</v>
       </c>
       <c r="I50">
         <v>77.5</v>
       </c>
       <c r="J50">
         <v>78.8</v>
       </c>
@@ -37645,170 +38620,176 @@
       </c>
       <c r="AD50">
         <v>106</v>
       </c>
       <c r="AE50">
         <v>105.4</v>
       </c>
       <c r="AF50">
         <v>90.2</v>
       </c>
       <c r="AG50">
         <v>86.7</v>
       </c>
       <c r="AH50">
         <v>83.7</v>
       </c>
       <c r="AI50">
         <v>81.5</v>
       </c>
       <c r="AJ50">
         <v>76.8</v>
       </c>
       <c r="AK50">
         <v>66.599999999999994</v>
       </c>
+      <c r="AL50">
+        <v>64.7</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:38">
       <c r="A51">
         <v>3200000108</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ51" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK51" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:38">
       <c r="A52">
         <v>3200000109</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>193.8</v>
       </c>
       <c r="D52">
         <v>75.8</v>
       </c>
       <c r="E52">
         <v>77.5</v>
       </c>
       <c r="F52">
         <v>78.599999999999994</v>
       </c>
       <c r="G52">
         <v>78.099999999999994</v>
       </c>
       <c r="H52">
         <v>89.3</v>
       </c>
       <c r="I52">
         <v>85.4</v>
       </c>
       <c r="J52">
         <v>86.9</v>
       </c>
@@ -37871,57 +38852,60 @@
       </c>
       <c r="AD52">
         <v>105.2</v>
       </c>
       <c r="AE52">
         <v>145.6</v>
       </c>
       <c r="AF52">
         <v>113.7</v>
       </c>
       <c r="AG52">
         <v>118.3</v>
       </c>
       <c r="AH52">
         <v>113.7</v>
       </c>
       <c r="AI52">
         <v>109.7</v>
       </c>
       <c r="AJ52">
         <v>114.3</v>
       </c>
       <c r="AK52">
         <v>104.3</v>
       </c>
+      <c r="AL52">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:38">
       <c r="A53">
         <v>3200000110</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C53">
         <v>1176.7</v>
       </c>
       <c r="D53">
         <v>78.7</v>
       </c>
       <c r="E53">
         <v>80.8</v>
       </c>
       <c r="F53">
         <v>81.599999999999994</v>
       </c>
       <c r="G53">
         <v>82.1</v>
       </c>
       <c r="H53">
         <v>84.7</v>
       </c>
       <c r="I53">
         <v>85.4</v>
       </c>
       <c r="J53">
         <v>88.1</v>
       </c>
@@ -37984,57 +38968,60 @@
       </c>
       <c r="AD53">
         <v>102.6</v>
       </c>
       <c r="AE53">
         <v>103.2</v>
       </c>
       <c r="AF53">
         <v>103</v>
       </c>
       <c r="AG53">
         <v>106.1</v>
       </c>
       <c r="AH53">
         <v>107.9</v>
       </c>
       <c r="AI53">
         <v>109.2</v>
       </c>
       <c r="AJ53">
         <v>109.4</v>
       </c>
       <c r="AK53">
         <v>108.8</v>
       </c>
+      <c r="AL53">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:38">
       <c r="A54">
         <v>3200000111</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C54">
         <v>125.7</v>
       </c>
       <c r="D54">
         <v>82</v>
       </c>
       <c r="E54">
         <v>82.4</v>
       </c>
       <c r="F54">
         <v>84.3</v>
       </c>
       <c r="G54">
         <v>83.9</v>
       </c>
       <c r="H54">
         <v>89.4</v>
       </c>
       <c r="I54">
         <v>90.3</v>
       </c>
       <c r="J54">
         <v>95.8</v>
       </c>
@@ -38097,57 +39084,60 @@
       </c>
       <c r="AD54">
         <v>103.2</v>
       </c>
       <c r="AE54">
         <v>103.3</v>
       </c>
       <c r="AF54">
         <v>102</v>
       </c>
       <c r="AG54">
         <v>104.3</v>
       </c>
       <c r="AH54">
         <v>107.7</v>
       </c>
       <c r="AI54">
         <v>108.3</v>
       </c>
       <c r="AJ54">
         <v>103</v>
       </c>
       <c r="AK54">
         <v>98</v>
       </c>
+      <c r="AL54">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:38">
       <c r="A55">
         <v>3200000112</v>
       </c>
       <c r="B55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C55">
         <v>106.8</v>
       </c>
       <c r="D55">
         <v>87.2</v>
       </c>
       <c r="E55">
         <v>84.2</v>
       </c>
       <c r="F55">
         <v>90.2</v>
       </c>
       <c r="G55">
         <v>93.8</v>
       </c>
       <c r="H55">
         <v>92.3</v>
       </c>
       <c r="I55">
         <v>94.2</v>
       </c>
       <c r="J55">
         <v>92.5</v>
       </c>
@@ -38210,57 +39200,60 @@
       </c>
       <c r="AD55">
         <v>125.4</v>
       </c>
       <c r="AE55">
         <v>125.5</v>
       </c>
       <c r="AF55">
         <v>135.9</v>
       </c>
       <c r="AG55">
         <v>124.4</v>
       </c>
       <c r="AH55">
         <v>124.8</v>
       </c>
       <c r="AI55">
         <v>129</v>
       </c>
       <c r="AJ55">
         <v>133.4</v>
       </c>
       <c r="AK55">
         <v>142.19999999999999</v>
       </c>
+      <c r="AL55">
+        <v>124.8</v>
+      </c>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:38">
       <c r="A56">
         <v>3200000113</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C56">
         <v>332.5</v>
       </c>
       <c r="D56">
         <v>88.3</v>
       </c>
       <c r="E56">
         <v>90.3</v>
       </c>
       <c r="F56">
         <v>90.3</v>
       </c>
       <c r="G56">
         <v>89.2</v>
       </c>
       <c r="H56">
         <v>94.3</v>
       </c>
       <c r="I56">
         <v>96.1</v>
       </c>
       <c r="J56">
         <v>97.3</v>
       </c>
@@ -38323,57 +39316,60 @@
       </c>
       <c r="AD56">
         <v>118</v>
       </c>
       <c r="AE56">
         <v>120.7</v>
       </c>
       <c r="AF56">
         <v>122.1</v>
       </c>
       <c r="AG56">
         <v>126.3</v>
       </c>
       <c r="AH56">
         <v>130.19999999999999</v>
       </c>
       <c r="AI56">
         <v>129.6</v>
       </c>
       <c r="AJ56">
         <v>124.8</v>
       </c>
       <c r="AK56">
         <v>116.9</v>
       </c>
+      <c r="AL56">
+        <v>126.4</v>
+      </c>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:38">
       <c r="A57">
         <v>3200000114</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57">
         <v>185.9</v>
       </c>
       <c r="D57">
         <v>80.900000000000006</v>
       </c>
       <c r="E57">
         <v>78.7</v>
       </c>
       <c r="F57">
         <v>78.2</v>
       </c>
       <c r="G57">
         <v>75.400000000000006</v>
       </c>
       <c r="H57">
         <v>80.3</v>
       </c>
       <c r="I57">
         <v>83.1</v>
       </c>
       <c r="J57">
         <v>88.8</v>
       </c>
@@ -38436,57 +39432,60 @@
       </c>
       <c r="AD57">
         <v>94.5</v>
       </c>
       <c r="AE57">
         <v>96.1</v>
       </c>
       <c r="AF57">
         <v>100.9</v>
       </c>
       <c r="AG57">
         <v>105</v>
       </c>
       <c r="AH57">
         <v>106.5</v>
       </c>
       <c r="AI57">
         <v>109.6</v>
       </c>
       <c r="AJ57">
         <v>100.6</v>
       </c>
       <c r="AK57">
         <v>98.7</v>
       </c>
+      <c r="AL57">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:38">
       <c r="A58">
         <v>3200000115</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58">
         <v>189.2</v>
       </c>
       <c r="D58">
         <v>104.9</v>
       </c>
       <c r="E58">
         <v>98.3</v>
       </c>
       <c r="F58">
         <v>99.7</v>
       </c>
       <c r="G58">
         <v>96.5</v>
       </c>
       <c r="H58">
         <v>94.1</v>
       </c>
       <c r="I58">
         <v>93.2</v>
       </c>
       <c r="J58">
         <v>97.7</v>
       </c>
@@ -38549,57 +39548,60 @@
       </c>
       <c r="AD58">
         <v>97.5</v>
       </c>
       <c r="AE58">
         <v>96.1</v>
       </c>
       <c r="AF58">
         <v>93.3</v>
       </c>
       <c r="AG58">
         <v>92.6</v>
       </c>
       <c r="AH58">
         <v>92.1</v>
       </c>
       <c r="AI58">
         <v>92.2</v>
       </c>
       <c r="AJ58">
         <v>91.1</v>
       </c>
       <c r="AK58">
         <v>95</v>
       </c>
+      <c r="AL58" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:38">
       <c r="A59">
         <v>3200000116</v>
       </c>
       <c r="B59" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C59">
         <v>186.5</v>
       </c>
       <c r="D59">
         <v>77.3</v>
       </c>
       <c r="E59">
         <v>77.5</v>
       </c>
       <c r="F59">
         <v>80.3</v>
       </c>
       <c r="G59">
         <v>79.2</v>
       </c>
       <c r="H59">
         <v>83.1</v>
       </c>
       <c r="I59">
         <v>83.7</v>
       </c>
       <c r="J59">
         <v>82.5</v>
       </c>
@@ -38662,57 +39664,60 @@
       </c>
       <c r="AD59">
         <v>103.4</v>
       </c>
       <c r="AE59">
         <v>103.6</v>
       </c>
       <c r="AF59">
         <v>99.9</v>
       </c>
       <c r="AG59">
         <v>101.4</v>
       </c>
       <c r="AH59">
         <v>103</v>
       </c>
       <c r="AI59">
         <v>103.7</v>
       </c>
       <c r="AJ59">
         <v>102.5</v>
       </c>
       <c r="AK59">
         <v>98.3</v>
       </c>
+      <c r="AL59">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:38">
       <c r="A60">
         <v>3200000117</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C60">
         <v>13.1</v>
       </c>
       <c r="D60">
         <v>91.4</v>
       </c>
       <c r="E60">
         <v>91.6</v>
       </c>
       <c r="F60">
         <v>90.4</v>
       </c>
       <c r="G60">
         <v>90.5</v>
       </c>
       <c r="H60">
         <v>90.5</v>
       </c>
       <c r="I60">
         <v>85.2</v>
       </c>
       <c r="J60">
         <v>89.1</v>
       </c>
@@ -38775,57 +39780,60 @@
       </c>
       <c r="AD60">
         <v>116.9</v>
       </c>
       <c r="AE60">
         <v>113.2</v>
       </c>
       <c r="AF60">
         <v>115.2</v>
       </c>
       <c r="AG60">
         <v>109.7</v>
       </c>
       <c r="AH60">
         <v>101.7</v>
       </c>
       <c r="AI60">
         <v>112.7</v>
       </c>
       <c r="AJ60">
         <v>109.9</v>
       </c>
       <c r="AK60">
         <v>122.5</v>
       </c>
+      <c r="AL60">
+        <v>126.5</v>
+      </c>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:38">
       <c r="A61">
         <v>3200000200</v>
       </c>
       <c r="B61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C61">
         <v>349.3</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
       <c r="E61">
         <v>86.2</v>
       </c>
       <c r="F61">
         <v>87.3</v>
       </c>
       <c r="G61">
         <v>87.5</v>
       </c>
       <c r="H61">
         <v>86</v>
       </c>
       <c r="I61">
         <v>85.7</v>
       </c>
       <c r="J61">
         <v>84.5</v>
       </c>
@@ -38888,170 +39896,176 @@
       </c>
       <c r="AD61">
         <v>103.9</v>
       </c>
       <c r="AE61">
         <v>99.7</v>
       </c>
       <c r="AF61">
         <v>100.1</v>
       </c>
       <c r="AG61">
         <v>101.3</v>
       </c>
       <c r="AH61">
         <v>102.4</v>
       </c>
       <c r="AI61">
         <v>102.4</v>
       </c>
       <c r="AJ61">
         <v>101.8</v>
       </c>
       <c r="AK61">
         <v>99.6</v>
       </c>
+      <c r="AL61">
+        <v>99</v>
+      </c>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:38">
       <c r="A62">
         <v>3200000201</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="L62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="P62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Q62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="R62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="S62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="T62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="U62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="V62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="W62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="X62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Y62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="Z62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AA62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AB62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AC62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AD62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AE62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AF62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AG62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AH62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AI62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AJ62" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="AK62" t="s">
-        <v>73</v>
+        <v>63</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:38">
       <c r="A63">
         <v>3200000202</v>
       </c>
       <c r="B63" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C63">
         <v>14.4</v>
       </c>
       <c r="D63">
         <v>73.5</v>
       </c>
       <c r="E63">
         <v>78.099999999999994</v>
       </c>
       <c r="F63">
         <v>80.900000000000006</v>
       </c>
       <c r="G63">
         <v>75.3</v>
       </c>
       <c r="H63">
         <v>81.8</v>
       </c>
       <c r="I63">
         <v>88.1</v>
       </c>
       <c r="J63">
         <v>87.3</v>
       </c>
@@ -39114,57 +40128,60 @@
       </c>
       <c r="AD63">
         <v>108.6</v>
       </c>
       <c r="AE63">
         <v>104.2</v>
       </c>
       <c r="AF63">
         <v>93</v>
       </c>
       <c r="AG63">
         <v>97.6</v>
       </c>
       <c r="AH63">
         <v>116</v>
       </c>
       <c r="AI63">
         <v>127.3</v>
       </c>
       <c r="AJ63">
         <v>140</v>
       </c>
       <c r="AK63">
         <v>130.80000000000001</v>
       </c>
+      <c r="AL63">
+        <v>118.4</v>
+      </c>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:38">
       <c r="A64">
         <v>3200000203</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C64">
         <v>52.8</v>
       </c>
       <c r="D64">
         <v>82.4</v>
       </c>
       <c r="E64">
         <v>74.599999999999994</v>
       </c>
       <c r="F64">
         <v>91.9</v>
       </c>
       <c r="G64">
         <v>76</v>
       </c>
       <c r="H64">
         <v>88.2</v>
       </c>
       <c r="I64">
         <v>90.7</v>
       </c>
       <c r="J64">
         <v>81.599999999999994</v>
       </c>
@@ -39227,57 +40244,60 @@
       </c>
       <c r="AD64">
         <v>139.6</v>
       </c>
       <c r="AE64">
         <v>128</v>
       </c>
       <c r="AF64">
         <v>125.4</v>
       </c>
       <c r="AG64">
         <v>116.6</v>
       </c>
       <c r="AH64">
         <v>126</v>
       </c>
       <c r="AI64">
         <v>117.2</v>
       </c>
       <c r="AJ64">
         <v>128.4</v>
       </c>
       <c r="AK64">
         <v>91.9</v>
       </c>
+      <c r="AL64">
+        <v>122.9</v>
+      </c>
     </row>
-    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:38">
       <c r="A65">
         <v>3200000204</v>
       </c>
       <c r="B65" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C65">
         <v>175.1</v>
       </c>
       <c r="D65">
         <v>86.5</v>
       </c>
       <c r="E65">
         <v>88.9</v>
       </c>
       <c r="F65">
         <v>88.3</v>
       </c>
       <c r="G65">
         <v>96</v>
       </c>
       <c r="H65">
         <v>89</v>
       </c>
       <c r="I65">
         <v>82.8</v>
       </c>
       <c r="J65">
         <v>85.3</v>
       </c>
@@ -39340,57 +40360,60 @@
       </c>
       <c r="AD65">
         <v>101.9</v>
       </c>
       <c r="AE65">
         <v>97.2</v>
       </c>
       <c r="AF65">
         <v>98.1</v>
       </c>
       <c r="AG65">
         <v>103</v>
       </c>
       <c r="AH65">
         <v>99.9</v>
       </c>
       <c r="AI65">
         <v>98.5</v>
       </c>
       <c r="AJ65">
         <v>95.3</v>
       </c>
       <c r="AK65">
         <v>103.8</v>
       </c>
+      <c r="AL65">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:38">
       <c r="A66">
         <v>3200000205</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C66">
         <v>3.3</v>
       </c>
       <c r="D66">
         <v>133.1</v>
       </c>
       <c r="E66">
         <v>119.5</v>
       </c>
       <c r="F66">
         <v>119.1</v>
       </c>
       <c r="G66">
         <v>108.4</v>
       </c>
       <c r="H66">
         <v>130.4</v>
       </c>
       <c r="I66">
         <v>116.6</v>
       </c>
       <c r="J66">
         <v>117.9</v>
       </c>
@@ -39453,57 +40476,60 @@
       </c>
       <c r="AD66">
         <v>103</v>
       </c>
       <c r="AE66">
         <v>98.3</v>
       </c>
       <c r="AF66">
         <v>95.7</v>
       </c>
       <c r="AG66">
         <v>92.2</v>
       </c>
       <c r="AH66">
         <v>94.1</v>
       </c>
       <c r="AI66">
         <v>89.6</v>
       </c>
       <c r="AJ66">
         <v>89.2</v>
       </c>
       <c r="AK66">
         <v>85</v>
       </c>
+      <c r="AL66">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:38">
       <c r="A67">
         <v>3200000206</v>
       </c>
       <c r="B67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67">
         <v>55</v>
       </c>
       <c r="D67">
         <v>89.8</v>
       </c>
       <c r="E67">
         <v>86.2</v>
       </c>
       <c r="F67">
         <v>83.5</v>
       </c>
       <c r="G67">
         <v>75.2</v>
       </c>
       <c r="H67">
         <v>78.599999999999994</v>
       </c>
       <c r="I67">
         <v>80.5</v>
       </c>
       <c r="J67">
         <v>87</v>
       </c>
@@ -39566,170 +40592,176 @@
       </c>
       <c r="AD67">
         <v>84.4</v>
       </c>
       <c r="AE67">
         <v>86.3</v>
       </c>
       <c r="AF67">
         <v>89.3</v>
       </c>
       <c r="AG67">
         <v>91</v>
       </c>
       <c r="AH67">
         <v>93.8</v>
       </c>
       <c r="AI67">
         <v>100.4</v>
       </c>
       <c r="AJ67">
         <v>96</v>
       </c>
       <c r="AK67">
         <v>90.9</v>
       </c>
+      <c r="AL67">
+        <v>92.5</v>
+      </c>
     </row>
-    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:38">
       <c r="A68">
         <v>3200000207</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C68">
         <v>6.5</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AG68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AJ68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AK68" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:38">
       <c r="A69">
         <v>3200000208</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69">
         <v>40.299999999999997</v>
       </c>
       <c r="D69">
         <v>79</v>
       </c>
       <c r="E69">
         <v>83.5</v>
       </c>
       <c r="F69">
         <v>86</v>
       </c>
       <c r="G69">
         <v>80.7</v>
       </c>
       <c r="H69">
         <v>84.2</v>
       </c>
       <c r="I69">
         <v>83.9</v>
       </c>
       <c r="J69">
         <v>83.1</v>
       </c>
@@ -39792,57 +40824,60 @@
       </c>
       <c r="AD69">
         <v>96.4</v>
       </c>
       <c r="AE69">
         <v>98.9</v>
       </c>
       <c r="AF69">
         <v>96.7</v>
       </c>
       <c r="AG69">
         <v>92.5</v>
       </c>
       <c r="AH69">
         <v>93.6</v>
       </c>
       <c r="AI69">
         <v>96.5</v>
       </c>
       <c r="AJ69">
         <v>94.9</v>
       </c>
       <c r="AK69">
         <v>96.4</v>
       </c>
+      <c r="AL69">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:38">
       <c r="A70">
         <v>3200000209</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C70">
         <v>1.9</v>
       </c>
       <c r="D70">
         <v>43.5</v>
       </c>
       <c r="E70">
         <v>26</v>
       </c>
       <c r="F70">
         <v>19.899999999999999</v>
       </c>
       <c r="G70">
         <v>20.3</v>
       </c>
       <c r="H70">
         <v>28.9</v>
       </c>
       <c r="I70">
         <v>21.9</v>
       </c>
       <c r="J70">
         <v>40.200000000000003</v>
       </c>
@@ -39904,50 +40939,53 @@
         <v>83.1</v>
       </c>
       <c r="AD70">
         <v>54.3</v>
       </c>
       <c r="AE70">
         <v>61.8</v>
       </c>
       <c r="AF70">
         <v>62.4</v>
       </c>
       <c r="AG70">
         <v>47.7</v>
       </c>
       <c r="AH70">
         <v>49.3</v>
       </c>
       <c r="AI70">
         <v>47.3</v>
       </c>
       <c r="AJ70">
         <v>50.3</v>
       </c>
       <c r="AK70">
         <v>30.6</v>
+      </c>
+      <c r="AL70">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">