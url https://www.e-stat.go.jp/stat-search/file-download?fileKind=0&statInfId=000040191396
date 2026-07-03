--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -1,82 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\03国際報告内容確認\03調査票再提出\08_e-stat掲載用\年報（2023)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2023\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F881F103-9BBB-4498-B670-D471B7C63815}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{028B374F-3498-45D4-B4EE-B134CAF0C3A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{F8DCDB35-DC25-4402-96CE-F4FF1543B89A}"/>
   </bookViews>
   <sheets>
-    <sheet name="第1表総括表_暦年" sheetId="2" r:id="rId1"/>
-    <sheet name="第1表総括表_年度" sheetId="3" r:id="rId2"/>
+    <sheet name="第1表総括表_暦年" sheetId="3" r:id="rId1"/>
+    <sheet name="第1表総括表_年度" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第1表総括表_年度!$A$1:$O$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第1表総括表_暦年!$A$1:$O$26</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="54">
-[...1 lines deleted...]
-    <t>暦  年</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="53">
+  <si>
+    <t>第１表　総　　括　　表</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年  度</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>1. 輸送実績</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2. 燃料消費量</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位：キロリットル)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">                    運航区分
                     運航形態
 区分</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>国                           内</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -157,50 +172,78 @@
     <t>運        航        回       数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>航空ガソリン</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運  航  キ  ロ  メ  ー  ト  ル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運    航    時    間 (時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅
 客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>輸  送  人  数    (人)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <r>
+      <t>３.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>航空機使用事業等の航空稼動実績</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>人キロ　　　　　    (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位   時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座席キロ　　　　   (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">         　　 　　　　種別
 使用機</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>航空機使用事業</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座 席 利 用 率   (％)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -239,70 +282,59 @@
   <si>
     <t>旅                     客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨                     物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>超   過   手   荷   物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>郵         便         物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　利用可能千トンキロメートル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重  量  利  用  率    (％)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>第１表　総　　括　　表</t>
-[...17 lines deleted...]
-  <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>３. 航空機使用事業等の航空稼動実績</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>暦  年</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[h]:mm"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -676,337 +708,325 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{351636DE-FFE4-4205-B9B3-6CF82457C517}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000111C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C59F10E-19A2-4C11-97E6-C6EE13F8C249}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19050" y="1085850"/>
-          <a:ext cx="2171700" cy="314325"/>
+          <a:off x="19050" y="1143000"/>
+          <a:ext cx="1219200" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000021C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FEC53C-EF60-4067-AF90-E1DE1D5E580E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="4857750"/>
-          <a:ext cx="228600" cy="2705100"/>
+          <a:off x="44450" y="3759200"/>
+          <a:ext cx="228600" cy="1790700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1017,62 +1037,62 @@
             <a:t>貨　　　　物</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000031C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE962D5-CC29-4C6A-BB94-1C69C2D89A21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="295275" y="4457700"/>
-          <a:ext cx="228600" cy="1228725"/>
+          <a:off x="292100" y="3473450"/>
+          <a:ext cx="228600" cy="869950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1083,278 +1103,278 @@
             <a:t>輸送重量</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000141C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A744E4C-5E2F-4EA4-A184-0164AE919539}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="4410075"/>
-          <a:ext cx="0" cy="3743325"/>
+          <a:off x="273050" y="3429000"/>
+          <a:ext cx="0" cy="2511425"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000151C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB57D60-712A-4AF3-B1ED-639BE08FCB59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="285750" y="5781675"/>
-          <a:ext cx="295275" cy="0"/>
+          <a:off x="285750" y="4343400"/>
+          <a:ext cx="333375" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000161C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A94EEF9-7639-49B3-8F60-D66C44F4E7D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="7496175"/>
-          <a:ext cx="1914525" cy="0"/>
+          <a:off x="273050" y="5486400"/>
+          <a:ext cx="965200" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000171C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D652C1C-4EFA-49BC-9FBC-8E09C4054FBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipH="1">
-          <a:off x="285750" y="7839075"/>
-          <a:ext cx="1905000" cy="0"/>
+          <a:off x="285750" y="5715000"/>
+          <a:ext cx="952500" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000081C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A5B715-D2A5-4B14-997B-60C01C5C543B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="314325" y="5829300"/>
-          <a:ext cx="228600" cy="1619250"/>
+          <a:off x="311150" y="4387850"/>
+          <a:ext cx="228600" cy="1095375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1370,116 +1390,116 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000011200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F64126F-ADFC-4860-B2C3-4ABFFFB1CF90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19050" y="1190625"/>
-          <a:ext cx="1352550" cy="238125"/>
+          <a:off x="19050" y="1059180"/>
+          <a:ext cx="1954530" cy="312420"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{706CA217-96CE-4592-BC1E-AE8BBC7A3506}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="3914775"/>
-          <a:ext cx="228600" cy="1847850"/>
+          <a:off x="47625" y="4829175"/>
+          <a:ext cx="228600" cy="2686050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1490,62 +1510,62 @@
             <a:t>貨　　　　物</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B7667D8-2352-4EF7-9D2C-3F7BE1A661FE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="295275" y="3619500"/>
-          <a:ext cx="228600" cy="904875"/>
+          <a:off x="295275" y="4429125"/>
+          <a:ext cx="228600" cy="1228725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1556,62 +1576,62 @@
             <a:t>輸送重量</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C7CEB9-86E3-412F-8AFA-122FDE847703}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="314325" y="4572000"/>
-          <a:ext cx="228600" cy="1143000"/>
+          <a:off x="314325" y="5800725"/>
+          <a:ext cx="213360" cy="1619250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1622,365 +1642,399 @@
             <a:t>千トンキロメートル</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D801F3E-C2AC-43DD-B155-B7533E09AF49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="3571875"/>
-          <a:ext cx="0" cy="2619375"/>
+          <a:off x="276225" y="4381500"/>
+          <a:ext cx="0" cy="3743325"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B9A854-8469-439C-97BB-2B8B72EE7CC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="285750" y="4524375"/>
-          <a:ext cx="400050" cy="0"/>
+          <a:off x="285750" y="5753100"/>
+          <a:ext cx="240030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A95279-963D-418C-A3E4-A3E482B65EB2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="5715000"/>
-          <a:ext cx="1095375" cy="0"/>
+          <a:off x="276225" y="7467600"/>
+          <a:ext cx="1697355" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018200000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00C0AA81-6AB8-48FD-9F52-E07A4F89BE85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipH="1">
-          <a:off x="285750" y="5953125"/>
-          <a:ext cx="1085850" cy="0"/>
+          <a:off x="285750" y="7810500"/>
+          <a:ext cx="1687830" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2078,1609 +2132,1607 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7803B5BA-F960-4582-B852-035EA0956E7E}">
   <dimension ref="A1:O26"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.58203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="6.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="1" customWidth="1"/>
+    <col min="3" max="7" width="13.1640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.08203125" style="1"/>
+    <col min="9" max="9" width="16.83203125" style="1" customWidth="1"/>
+    <col min="10" max="15" width="13.1640625" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.08203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="46" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="46"/>
+      <c r="A1" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="47"/>
+      <c r="A3" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" s="45"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="48"/>
+      <c r="A5" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="46"/>
       <c r="I5" s="4" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="N5" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="49"/>
+      <c r="N5" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="47"/>
     </row>
     <row r="6" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="44" t="s">
+      <c r="A6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="44"/>
-[...2 lines deleted...]
-      <c r="G6" s="45" t="s">
+      <c r="B6" s="49"/>
+      <c r="C6" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="57" t="s">
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="44" t="s">
+      <c r="I6" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="44"/>
-      <c r="L6" s="44" t="s">
+      <c r="J6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="44"/>
-      <c r="N6" s="44" t="s">
+      <c r="K6" s="41"/>
+      <c r="L6" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="45" t="s">
+      <c r="M6" s="41"/>
+      <c r="N6" s="41" t="s">
         <v>11</v>
       </c>
+      <c r="O6" s="42" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="52"/>
-[...6 lines deleted...]
-      <c r="F7" s="41" t="s">
+      <c r="A7" s="50"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="56"/>
-[...1 lines deleted...]
-      <c r="J7" s="26" t="s">
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="G7" s="43"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="26" t="s">
+      <c r="K7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="26" t="s">
+      <c r="L7" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="41"/>
-      <c r="O7" s="56"/>
+      <c r="M7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="38"/>
+      <c r="O7" s="43"/>
     </row>
     <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="54"/>
-      <c r="B8" s="55"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="53"/>
       <c r="C8" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      <c r="I8" s="25" t="s">
         <v>21</v>
+      </c>
+      <c r="F8" s="38"/>
+      <c r="G8" s="43"/>
+      <c r="I8" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="J8" s="7">
         <v>4007600</v>
       </c>
       <c r="K8" s="7">
         <v>22923</v>
       </c>
       <c r="L8" s="7">
         <v>2569087</v>
       </c>
       <c r="M8" s="7">
         <v>2673609</v>
       </c>
       <c r="N8" s="7">
         <v>24933</v>
       </c>
       <c r="O8" s="8">
         <v>9298152</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="34" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="9">
+      <c r="A9" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="38"/>
+      <c r="C9" s="10">
         <v>862699</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="10">
         <v>234442</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="10">
         <v>628257</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="10">
         <v>1313</v>
       </c>
-      <c r="G9" s="10">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G9" s="11">
+        <v>111564</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="K9" s="7">
         <v>2326</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M9" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N9" s="7">
         <v>125</v>
       </c>
       <c r="O9" s="8">
         <v>2451</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="34" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="9">
+      <c r="A10" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="10">
         <v>713917744</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="10">
         <v>245163802</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="10">
         <v>468753942</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="10">
         <v>1321263</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="11">
         <v>556296584</v>
       </c>
-      <c r="I10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="12">
+      <c r="I10" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="13">
         <v>4007600</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="13">
         <v>25249</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="13">
         <v>2569087</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="13">
         <v>2673609</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="13">
         <v>25058</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="14">
         <v>9300603</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="34" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="14">
+      <c r="A11" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="15">
         <v>52577.979166666701</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="15">
         <v>17692.436111111099</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="15">
         <v>34885.543055555601</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="15">
         <v>93.163888888888906</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="16">
         <v>31532.967361111099</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="33" t="s">
-        <v>26</v>
+      <c r="A12" s="30" t="s">
+        <v>27</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C12" s="9">
+        <v>28</v>
+      </c>
+      <c r="C12" s="10">
         <v>103971677</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="10">
         <v>44462688</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="10">
         <v>59508989</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="10">
         <v>86634</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="11">
         <v>16247665</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="34"/>
+      <c r="A13" s="31"/>
       <c r="B13" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="10">
+        <v>98518207</v>
+      </c>
+      <c r="D13" s="10">
+        <v>47232238</v>
+      </c>
+      <c r="E13" s="10">
+        <v>51285969</v>
+      </c>
+      <c r="F13" s="10">
+        <v>92146</v>
+      </c>
+      <c r="G13" s="11">
+        <v>84965726</v>
+      </c>
+      <c r="I13" s="17"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="40"/>
+    </row>
+    <row r="14" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31"/>
+      <c r="B14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="10">
+        <v>132728421</v>
+      </c>
+      <c r="D14" s="10">
+        <v>60077572</v>
+      </c>
+      <c r="E14" s="10">
+        <v>72650849</v>
+      </c>
+      <c r="F14" s="10">
+        <v>135682</v>
+      </c>
+      <c r="G14" s="11">
+        <v>109120364</v>
+      </c>
+      <c r="I14" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="O14" s="42"/>
+    </row>
+    <row r="15" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31"/>
+      <c r="B15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="19">
+        <v>74.2</v>
+      </c>
+      <c r="D15" s="19">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E15" s="19">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="F15" s="19">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="G15" s="20">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="28">
+        <v>1885.53263888889</v>
+      </c>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28">
+        <v>161.54305555555601</v>
+      </c>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28">
+        <v>2047.0756944444399</v>
+      </c>
+      <c r="O15" s="29"/>
+    </row>
+    <row r="16" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30"/>
+      <c r="B16" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="10">
+        <v>557233404</v>
+      </c>
+      <c r="D16" s="10">
+        <v>431370186</v>
+      </c>
+      <c r="E16" s="10">
+        <v>125863218</v>
+      </c>
+      <c r="F16" s="10">
+        <v>2165270</v>
+      </c>
+      <c r="G16" s="11">
+        <v>1362193246</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="28">
+        <v>1388.47013888889</v>
+      </c>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28">
+        <v>1152.6868055555601</v>
+      </c>
+      <c r="M16" s="28"/>
+      <c r="N16" s="28">
+        <v>2541.1569444444399</v>
+      </c>
+      <c r="O16" s="29"/>
+    </row>
+    <row r="17" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31"/>
+      <c r="B17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="10">
+        <v>54153249</v>
+      </c>
+      <c r="D17" s="10">
+        <v>34206023</v>
+      </c>
+      <c r="E17" s="10">
+        <v>19947226</v>
+      </c>
+      <c r="F17" s="10">
+        <v>2504</v>
+      </c>
+      <c r="G17" s="11">
+        <v>22482132</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="33">
+        <v>3274.00277777778</v>
+      </c>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33">
+        <v>1314.22986111111</v>
+      </c>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33">
+        <v>4588.2326388888896</v>
+      </c>
+      <c r="O17" s="34"/>
+    </row>
+    <row r="18" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31"/>
+      <c r="B18" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="10">
+        <v>48843347</v>
+      </c>
+      <c r="D18" s="10">
+        <v>30514652</v>
+      </c>
+      <c r="E18" s="10">
+        <v>18328695</v>
+      </c>
+      <c r="F18" s="10">
+        <v>16412</v>
+      </c>
+      <c r="G18" s="11">
+        <v>30637091</v>
+      </c>
+      <c r="I18" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+    </row>
+    <row r="19" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="32"/>
+      <c r="B19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="10">
+        <v>660230000</v>
+      </c>
+      <c r="D19" s="10">
+        <v>496090861</v>
+      </c>
+      <c r="E19" s="10">
+        <v>164139139</v>
+      </c>
+      <c r="F19" s="10">
+        <v>2184186</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1415312469</v>
+      </c>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="35"/>
+      <c r="O19" s="35"/>
+    </row>
+    <row r="20" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="36"/>
+      <c r="B20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="10">
+        <v>7388866</v>
+      </c>
+      <c r="D20" s="10">
+        <v>3542418</v>
+      </c>
+      <c r="E20" s="10">
+        <v>3846448</v>
+      </c>
+      <c r="F20" s="10">
+        <v>6911</v>
+      </c>
+      <c r="G20" s="11">
+        <v>7939953</v>
+      </c>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
+      <c r="N20" s="35"/>
+      <c r="O20" s="35"/>
+    </row>
+    <row r="21" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30"/>
+      <c r="B21" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="10">
+        <v>603551</v>
+      </c>
+      <c r="D21" s="10">
+        <v>487276</v>
+      </c>
+      <c r="E21" s="10">
+        <v>116275</v>
+      </c>
+      <c r="F21" s="10">
+        <v>2275</v>
+      </c>
+      <c r="G21" s="11">
+        <v>7869137</v>
+      </c>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+    </row>
+    <row r="22" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30"/>
+      <c r="B22" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="10">
+        <v>62390</v>
+      </c>
+      <c r="D22" s="10">
+        <v>40234</v>
+      </c>
+      <c r="E22" s="10">
+        <v>22156</v>
+      </c>
+      <c r="F22" s="10">
+        <v>1</v>
+      </c>
+      <c r="G22" s="11">
+        <v>50723</v>
+      </c>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="35"/>
+    </row>
+    <row r="23" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30"/>
+      <c r="B23" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="10">
+        <v>47910</v>
+      </c>
+      <c r="D23" s="10">
+        <v>31949</v>
+      </c>
+      <c r="E23" s="10">
+        <v>15960</v>
+      </c>
+      <c r="F23" s="10">
+        <v>19</v>
+      </c>
+      <c r="G23" s="11">
+        <v>184135</v>
+      </c>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="35"/>
+    </row>
+    <row r="24" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37"/>
+      <c r="B24" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="10">
+        <v>8102716</v>
+      </c>
+      <c r="D24" s="10">
+        <v>4101877</v>
+      </c>
+      <c r="E24" s="10">
+        <v>4000839</v>
+      </c>
+      <c r="F24" s="10">
+        <v>9206</v>
+      </c>
+      <c r="G24" s="11">
+        <v>16043948</v>
+      </c>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="35"/>
+      <c r="O24" s="35"/>
+    </row>
+    <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="10">
+        <v>15553128</v>
+      </c>
+      <c r="D25" s="10">
+        <v>7372351</v>
+      </c>
+      <c r="E25" s="10">
+        <v>8180777</v>
+      </c>
+      <c r="F25" s="10">
+        <v>16394</v>
+      </c>
+      <c r="G25" s="11">
+        <v>23715663</v>
+      </c>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="35"/>
+    </row>
+    <row r="26" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="27"/>
+      <c r="C26" s="22">
+        <v>52.1</v>
+      </c>
+      <c r="D26" s="22">
+        <v>55.6</v>
+      </c>
+      <c r="E26" s="22">
+        <v>48.9</v>
+      </c>
+      <c r="F26" s="22">
+        <v>56.2</v>
+      </c>
+      <c r="G26" s="23">
+        <v>67.7</v>
+      </c>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
+    </row>
+  </sheetData>
+  <mergeCells count="38">
+    <mergeCell ref="I18:O26"/>
+    <mergeCell ref="A20:A24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="A6:B8"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="G6:G8"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:K6"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="8" scale="89" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D399D1A7-CD85-4526-BDEC-706A8DAAA5F5}">
+  <dimension ref="A1:O26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="6.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="1" customWidth="1"/>
+    <col min="3" max="7" width="13.1640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.08203125" style="1"/>
+    <col min="9" max="9" width="16.83203125" style="1" customWidth="1"/>
+    <col min="10" max="15" width="13.1640625" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.08203125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="45"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+    </row>
+    <row r="5" spans="1:15" s="3" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="I5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="47"/>
+    </row>
+    <row r="6" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="50"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="43"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="38"/>
+      <c r="O7" s="43"/>
+    </row>
+    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="38"/>
+      <c r="G8" s="43"/>
+      <c r="I8" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="7">
+        <v>4047821</v>
+      </c>
+      <c r="K8" s="7">
+        <v>23379</v>
+      </c>
+      <c r="L8" s="7">
+        <v>2662927</v>
+      </c>
+      <c r="M8" s="7">
+        <v>2719422</v>
+      </c>
+      <c r="N8" s="7">
+        <v>27144</v>
+      </c>
+      <c r="O8" s="8">
+        <v>9480693</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="38"/>
+      <c r="C9" s="10">
+        <v>858458</v>
+      </c>
+      <c r="D9" s="10">
+        <v>232605</v>
+      </c>
+      <c r="E9" s="10">
+        <v>625853</v>
+      </c>
+      <c r="F9" s="10">
+        <v>1365</v>
+      </c>
+      <c r="G9" s="11">
+        <v>117704</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="7">
+        <v>2339</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N9" s="7">
+        <v>118</v>
+      </c>
+      <c r="O9" s="8">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="10">
+        <v>709771750</v>
+      </c>
+      <c r="D10" s="10">
+        <v>243652836</v>
+      </c>
+      <c r="E10" s="10">
+        <v>466118914</v>
+      </c>
+      <c r="F10" s="10">
+        <v>1373260</v>
+      </c>
+      <c r="G10" s="11">
+        <v>573523864</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="13">
+        <v>4047821</v>
+      </c>
+      <c r="K10" s="13">
+        <v>25718</v>
+      </c>
+      <c r="L10" s="13">
+        <v>2662927</v>
+      </c>
+      <c r="M10" s="13">
+        <v>2719422</v>
+      </c>
+      <c r="N10" s="13">
+        <v>27262</v>
+      </c>
+      <c r="O10" s="14">
+        <v>9483150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="15">
+        <v>52328.390972222202</v>
+      </c>
+      <c r="D11" s="15">
+        <v>17613.2076388889</v>
+      </c>
+      <c r="E11" s="15">
+        <v>34715.183333333298</v>
+      </c>
+      <c r="F11" s="15">
+        <v>97.948611111111106</v>
+      </c>
+      <c r="G11" s="16">
+        <v>32624.779861111099</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="9">
-[...19 lines deleted...]
-      <c r="N13" s="43" t="s">
+      <c r="C12" s="10">
+        <v>104805478</v>
+      </c>
+      <c r="D12" s="10">
+        <v>44852290</v>
+      </c>
+      <c r="E12" s="10">
+        <v>59953188</v>
+      </c>
+      <c r="F12" s="10">
+        <v>94176</v>
+      </c>
+      <c r="G12" s="11">
+        <v>17664752</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="O13" s="43"/>
+    </row>
+    <row r="13" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="31"/>
+      <c r="B13" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="10">
+        <v>99354236</v>
+      </c>
+      <c r="D13" s="10">
+        <v>47702092</v>
+      </c>
+      <c r="E13" s="10">
+        <v>51652143</v>
+      </c>
+      <c r="F13" s="10">
+        <v>100530</v>
+      </c>
+      <c r="G13" s="11">
+        <v>89582183</v>
+      </c>
+      <c r="I13" s="17"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="40"/>
     </row>
     <row r="14" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="34"/>
+      <c r="A14" s="31"/>
       <c r="B14" s="5" t="s">
-        <v>30</v>
-[...19 lines deleted...]
-      <c r="J14" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="K14" s="44"/>
-[...7 lines deleted...]
-      <c r="O14" s="45"/>
+      <c r="C14" s="10">
+        <v>132196183</v>
+      </c>
+      <c r="D14" s="10">
+        <v>59886438</v>
+      </c>
+      <c r="E14" s="10">
+        <v>72309745</v>
+      </c>
+      <c r="F14" s="10">
+        <v>147353</v>
+      </c>
+      <c r="G14" s="11">
+        <v>114633246</v>
+      </c>
+      <c r="I14" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="O14" s="42"/>
     </row>
     <row r="15" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="34"/>
+      <c r="A15" s="31"/>
       <c r="B15" s="5" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>77.900000000000006</v>
+        <v>35</v>
+      </c>
+      <c r="C15" s="19">
+        <v>75.2</v>
+      </c>
+      <c r="D15" s="19">
+        <v>79.7</v>
+      </c>
+      <c r="E15" s="19">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F15" s="19">
+        <v>68.2</v>
+      </c>
+      <c r="G15" s="20">
+        <v>78.099999999999994</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="O15" s="32"/>
+        <v>36</v>
+      </c>
+      <c r="J15" s="28">
+        <v>1851.5465277777801</v>
+      </c>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28">
+        <v>161.37361111111099</v>
+      </c>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28">
+        <v>2012.9201388888901</v>
+      </c>
+      <c r="O15" s="29"/>
     </row>
     <row r="16" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="33"/>
+      <c r="A16" s="30"/>
       <c r="B16" s="5" t="s">
-        <v>35</v>
-[...14 lines deleted...]
-        <v>1362193246</v>
+        <v>37</v>
+      </c>
+      <c r="C16" s="10">
+        <v>555034590</v>
+      </c>
+      <c r="D16" s="10">
+        <v>428934214</v>
+      </c>
+      <c r="E16" s="10">
+        <v>126100376</v>
+      </c>
+      <c r="F16" s="10">
+        <v>2228853</v>
+      </c>
+      <c r="G16" s="11">
+        <v>1373022459</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>36</v>
-[...12 lines deleted...]
-      <c r="O16" s="32"/>
+        <v>38</v>
+      </c>
+      <c r="J16" s="28">
+        <v>1393.1041666666699</v>
+      </c>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28">
+        <v>1175.16041666667</v>
+      </c>
+      <c r="M16" s="28"/>
+      <c r="N16" s="28">
+        <v>2568.2645833333299</v>
+      </c>
+      <c r="O16" s="29"/>
     </row>
     <row r="17" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="34"/>
+      <c r="A17" s="31"/>
       <c r="B17" s="5" t="s">
-        <v>37</v>
-[...30 lines deleted...]
-      <c r="O17" s="37"/>
+        <v>39</v>
+      </c>
+      <c r="C17" s="10">
+        <v>54368160</v>
+      </c>
+      <c r="D17" s="10">
+        <v>35058801</v>
+      </c>
+      <c r="E17" s="10">
+        <v>19309359</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1372</v>
+      </c>
+      <c r="G17" s="11">
+        <v>26712930</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="33">
+        <v>3244.65069444444</v>
+      </c>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33">
+        <v>1336.53402777778</v>
+      </c>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33">
+        <v>4581.1847222222204</v>
+      </c>
+      <c r="O17" s="34"/>
     </row>
     <row r="18" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="34"/>
+      <c r="A18" s="31"/>
       <c r="B18" s="5" t="s">
-        <v>39</v>
-[...24 lines deleted...]
-      <c r="O18" s="38"/>
+        <v>41</v>
+      </c>
+      <c r="C18" s="10">
+        <v>49124484</v>
+      </c>
+      <c r="D18" s="10">
+        <v>30907507</v>
+      </c>
+      <c r="E18" s="10">
+        <v>18216977</v>
+      </c>
+      <c r="F18" s="10">
+        <v>17131</v>
+      </c>
+      <c r="G18" s="11">
+        <v>28605760</v>
+      </c>
+      <c r="I18" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
     </row>
     <row r="19" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="35"/>
+      <c r="A19" s="32"/>
       <c r="B19" s="5" t="s">
-        <v>41</v>
-[...22 lines deleted...]
-      <c r="O19" s="38"/>
+        <v>43</v>
+      </c>
+      <c r="C19" s="10">
+        <v>658527234</v>
+      </c>
+      <c r="D19" s="10">
+        <v>494900522</v>
+      </c>
+      <c r="E19" s="10">
+        <v>163626712</v>
+      </c>
+      <c r="F19" s="10">
+        <v>2247356</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1428341149</v>
+      </c>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="35"/>
+      <c r="O19" s="35"/>
     </row>
     <row r="20" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="39"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
-        <v>42</v>
-[...22 lines deleted...]
-      <c r="O20" s="38"/>
+        <v>44</v>
+      </c>
+      <c r="C20" s="10">
+        <v>7451568</v>
+      </c>
+      <c r="D20" s="10">
+        <v>3577657</v>
+      </c>
+      <c r="E20" s="10">
+        <v>3873911</v>
+      </c>
+      <c r="F20" s="10">
+        <v>7539</v>
+      </c>
+      <c r="G20" s="11">
+        <v>8371265</v>
+      </c>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
+      <c r="N20" s="35"/>
+      <c r="O20" s="35"/>
     </row>
     <row r="21" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="33"/>
+      <c r="A21" s="30"/>
       <c r="B21" s="5" t="s">
-        <v>43</v>
-[...22 lines deleted...]
-      <c r="O21" s="38"/>
+        <v>45</v>
+      </c>
+      <c r="C21" s="10">
+        <v>601249</v>
+      </c>
+      <c r="D21" s="10">
+        <v>484173</v>
+      </c>
+      <c r="E21" s="10">
+        <v>117076</v>
+      </c>
+      <c r="F21" s="10">
+        <v>2389</v>
+      </c>
+      <c r="G21" s="11">
+        <v>7935446</v>
+      </c>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
     </row>
     <row r="22" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="33"/>
+      <c r="A22" s="30"/>
       <c r="B22" s="5" t="s">
-        <v>44</v>
-[...22 lines deleted...]
-      <c r="O22" s="38"/>
+        <v>46</v>
+      </c>
+      <c r="C22" s="10">
+        <v>62276</v>
+      </c>
+      <c r="D22" s="10">
+        <v>41066</v>
+      </c>
+      <c r="E22" s="10">
+        <v>21210</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>57530</v>
+      </c>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="35"/>
     </row>
     <row r="23" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="33"/>
+      <c r="A23" s="30"/>
       <c r="B23" s="5" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-      <c r="F23" s="9">
+        <v>47</v>
+      </c>
+      <c r="C23" s="10">
+        <v>48000</v>
+      </c>
+      <c r="D23" s="10">
+        <v>32194</v>
+      </c>
+      <c r="E23" s="10">
+        <v>15806</v>
+      </c>
+      <c r="F23" s="10">
+        <v>20</v>
+      </c>
+      <c r="G23" s="11">
+        <v>175179</v>
+      </c>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="35"/>
+    </row>
+    <row r="24" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37"/>
+      <c r="B24" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="G23" s="10">
-[...36 lines deleted...]
-      <c r="O24" s="38"/>
+      <c r="C24" s="10">
+        <v>8163093</v>
+      </c>
+      <c r="D24" s="10">
+        <v>4135091</v>
+      </c>
+      <c r="E24" s="10">
+        <v>4028001</v>
+      </c>
+      <c r="F24" s="10">
+        <v>9948</v>
+      </c>
+      <c r="G24" s="11">
+        <v>16539420</v>
+      </c>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="35"/>
+      <c r="O24" s="35"/>
     </row>
     <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
-[...24 lines deleted...]
-      <c r="O25" s="38"/>
+      <c r="A25" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="10">
+        <v>15565380</v>
+      </c>
+      <c r="D25" s="10">
+        <v>7387340</v>
+      </c>
+      <c r="E25" s="10">
+        <v>8178040</v>
+      </c>
+      <c r="F25" s="10">
+        <v>18528</v>
+      </c>
+      <c r="G25" s="11">
+        <v>24403731</v>
+      </c>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="35"/>
     </row>
     <row r="26" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="29" t="s">
-[...24 lines deleted...]
-      <c r="O26" s="38"/>
+      <c r="A26" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="27"/>
+      <c r="C26" s="22">
+        <v>52.4</v>
+      </c>
+      <c r="D26" s="22">
+        <v>56</v>
+      </c>
+      <c r="E26" s="22">
+        <v>49.3</v>
+      </c>
+      <c r="F26" s="22">
+        <v>53.7</v>
+      </c>
+      <c r="G26" s="23">
+        <v>67.8</v>
+      </c>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="I18:O26"/>
     <mergeCell ref="A20:A24"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...763 lines deleted...]
-  <pageSetup paperSize="8" scale="85" fitToWidth="2" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="8" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>第1表総括表_暦年</vt:lpstr>
       <vt:lpstr>第1表総括表_年度</vt:lpstr>
       <vt:lpstr>第1表総括表_年度!Print_Area</vt:lpstr>
       <vt:lpstr>第1表総括表_暦年!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>