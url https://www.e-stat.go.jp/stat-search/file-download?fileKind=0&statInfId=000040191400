--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -1,834 +1,849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\03国際報告内容確認\03調査票再提出\08_e-stat掲載用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2023\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF0DF3BB-FB90-4C76-897F-CFF503AE7EB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C58359AE-43AF-48A6-B1F6-EC8BBDECC06E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{36C01044-8F33-464D-AB44-89C3712E78DF}"/>
   </bookViews>
   <sheets>
-    <sheet name="第5表" sheetId="2" r:id="rId1"/>
+    <sheet name="第５表" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="24">
-[...10 lines deleted...]
-    <t>度</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="24">
+  <si>
+    <t>暦年計</t>
+  </si>
+  <si>
+    <t>年度計</t>
   </si>
   <si>
     <t xml:space="preserve">      区
       分
 月
 別</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運航
 回数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運         航
 キロメートル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運航時間
  (時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅              客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重量(kg)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>重量利用率(%)</t>
+    <t>トンキロメートル</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>利用可能
+トンキロメートル</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>重量利
+用率(%)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旅客数(人)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>人キロメートル(千)</t>
+    <rPh sb="8" eb="9">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>座席キロメートル(千)</t>
+    <rPh sb="9" eb="10">
+      <t>セン</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座席利用率(%)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨物</t>
   </si>
   <si>
     <t>超   過
 手荷物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>郵便物</t>
-  </si>
-[...24 lines deleted...]
-      <t>ヒト</t>
+    <rPh sb="2" eb="3">
+      <t>ブツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>第５表  国際航空月別運航及び輸送実績　　　　</t>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（令和5年）</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>旅客</t>
+  </si>
+  <si>
+    <t>郵便物</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>(令和5年)</t>
+  </si>
+  <si>
+    <t>第５表  国際航空月別運航及び輸送実績</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[h]:mm"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="29">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border diagonalDown="1">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalDown="1">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border diagonalDown="1">
-[...312 lines deleted...]
-    </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...90 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{7BDDBB6F-4B09-4926-B06C-7DBD2ABA28DB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -926,1333 +941,1257 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54BF99BF-28A2-45FB-B48E-CB0ACADD2FF6}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:S22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="6" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.4140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.1640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.1640625" style="34" customWidth="1"/>
+    <col min="5" max="5" width="13.1640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.9140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.9140625" style="1" customWidth="1"/>
+    <col min="9" max="17" width="14.08203125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.1640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.1640625" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="8.08203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="40" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="40"/>
+      <c r="A1" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="L2" s="3"/>
+        <v>22</v>
+      </c>
     </row>
-    <row r="3" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+    <row r="3" spans="1:19" ht="27.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="D3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="43" t="s">
+      <c r="E3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="50" t="s">
+      <c r="J3" s="43"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="51"/>
-[...2 lines deleted...]
-      <c r="I3" s="50" t="s">
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="51"/>
-[...2 lines deleted...]
-      <c r="M3" s="50" t="s">
+      <c r="S3" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" ht="27.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="N3" s="51"/>
-[...3 lines deleted...]
-      <c r="R3" s="41" t="s">
+      <c r="L4" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="43" t="s">
+      <c r="M4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="R4" s="47"/>
+      <c r="S4" s="48"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9">
+        <v>1</v>
+      </c>
+      <c r="B5" s="10">
+        <v>8107</v>
+      </c>
+      <c r="C5" s="10">
+        <v>42873125</v>
+      </c>
+      <c r="D5" s="11">
+        <v>2414.8756944444399</v>
+      </c>
+      <c r="E5" s="10">
+        <v>1061722</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5926577</v>
+      </c>
+      <c r="G5" s="10">
+        <v>8203684</v>
+      </c>
+      <c r="H5" s="12">
+        <v>72.2</v>
+      </c>
+      <c r="I5" s="10">
+        <v>101245552</v>
+      </c>
+      <c r="J5" s="10">
+        <v>1176000</v>
+      </c>
+      <c r="K5" s="10">
+        <v>2983862</v>
+      </c>
+      <c r="L5" s="10">
+        <v>105405414</v>
+      </c>
+      <c r="M5" s="10">
+        <v>553614</v>
+      </c>
+      <c r="N5" s="10">
+        <v>587070</v>
+      </c>
+      <c r="O5" s="10">
+        <v>3306</v>
+      </c>
+      <c r="P5" s="10">
+        <v>17118</v>
+      </c>
+      <c r="Q5" s="10">
+        <v>1161108</v>
+      </c>
+      <c r="R5" s="10">
+        <v>1802970</v>
+      </c>
+      <c r="S5" s="13">
+        <v>64.400000000000006</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14">
+        <v>2</v>
+      </c>
+      <c r="B6" s="15">
+        <v>7741</v>
+      </c>
+      <c r="C6" s="15">
+        <v>40223320</v>
+      </c>
+      <c r="D6" s="16">
+        <v>2274.3756944444399</v>
+      </c>
+      <c r="E6" s="15">
+        <v>996225</v>
+      </c>
+      <c r="F6" s="15">
+        <v>5346624</v>
+      </c>
+      <c r="G6" s="15">
+        <v>7462940</v>
+      </c>
+      <c r="H6" s="17">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I6" s="15">
+        <v>106229270</v>
+      </c>
+      <c r="J6" s="15">
+        <v>1444887</v>
+      </c>
+      <c r="K6" s="15">
+        <v>2662472</v>
+      </c>
+      <c r="L6" s="15">
+        <v>110336629</v>
+      </c>
+      <c r="M6" s="15">
+        <v>499623</v>
+      </c>
+      <c r="N6" s="15">
+        <v>609883</v>
+      </c>
+      <c r="O6" s="15">
+        <v>3454</v>
+      </c>
+      <c r="P6" s="15">
+        <v>15568</v>
+      </c>
+      <c r="Q6" s="15">
+        <v>1128528</v>
+      </c>
+      <c r="R6" s="15">
+        <v>1728580</v>
+      </c>
+      <c r="S6" s="18">
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="14">
+        <v>3</v>
+      </c>
+      <c r="B7" s="15">
+        <v>8869</v>
+      </c>
+      <c r="C7" s="15">
+        <v>45970288</v>
+      </c>
+      <c r="D7" s="16">
+        <v>2598.6805555555602</v>
+      </c>
+      <c r="E7" s="15">
+        <v>1254783</v>
+      </c>
+      <c r="F7" s="15">
+        <v>6922374</v>
+      </c>
+      <c r="G7" s="15">
+        <v>8544868</v>
+      </c>
+      <c r="H7" s="17">
+        <v>81</v>
+      </c>
+      <c r="I7" s="15">
+        <v>125371495</v>
+      </c>
+      <c r="J7" s="15">
+        <v>1555196</v>
+      </c>
+      <c r="K7" s="15">
+        <v>3093852</v>
+      </c>
+      <c r="L7" s="15">
+        <v>130020543</v>
+      </c>
+      <c r="M7" s="15">
+        <v>646894</v>
+      </c>
+      <c r="N7" s="15">
+        <v>717208</v>
+      </c>
+      <c r="O7" s="15">
+        <v>3812</v>
+      </c>
+      <c r="P7" s="15">
+        <v>17922</v>
+      </c>
+      <c r="Q7" s="15">
+        <v>1385836</v>
+      </c>
+      <c r="R7" s="15">
+        <v>1983657</v>
+      </c>
+      <c r="S7" s="18">
+        <v>69.900000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="14">
+        <v>4</v>
+      </c>
+      <c r="B8" s="15">
+        <v>8977</v>
+      </c>
+      <c r="C8" s="15">
+        <v>45272797</v>
+      </c>
+      <c r="D8" s="16">
+        <v>2571.79236111111</v>
+      </c>
+      <c r="E8" s="15">
+        <v>1252988</v>
+      </c>
+      <c r="F8" s="15">
+        <v>6700304</v>
+      </c>
+      <c r="G8" s="15">
+        <v>8833802</v>
+      </c>
+      <c r="H8" s="17">
+        <v>75.8</v>
+      </c>
+      <c r="I8" s="15">
+        <v>111102625</v>
+      </c>
+      <c r="J8" s="15">
+        <v>1636383</v>
+      </c>
+      <c r="K8" s="15">
+        <v>2683250</v>
+      </c>
+      <c r="L8" s="15">
+        <v>115422258</v>
+      </c>
+      <c r="M8" s="15">
+        <v>626251</v>
+      </c>
+      <c r="N8" s="15">
+        <v>642933</v>
+      </c>
+      <c r="O8" s="15">
+        <v>3816</v>
+      </c>
+      <c r="P8" s="15">
+        <v>15819</v>
+      </c>
+      <c r="Q8" s="15">
+        <v>1288819</v>
+      </c>
+      <c r="R8" s="15">
+        <v>1948902</v>
+      </c>
+      <c r="S8" s="18">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14">
+        <v>5</v>
+      </c>
+      <c r="B9" s="15">
+        <v>9202</v>
+      </c>
+      <c r="C9" s="15">
+        <v>46014911</v>
+      </c>
+      <c r="D9" s="16">
+        <v>2610.3965277777802</v>
+      </c>
+      <c r="E9" s="15">
+        <v>1276340</v>
+      </c>
+      <c r="F9" s="15">
+        <v>6806458</v>
+      </c>
+      <c r="G9" s="15">
+        <v>8988738</v>
+      </c>
+      <c r="H9" s="17">
+        <v>75.7</v>
+      </c>
+      <c r="I9" s="15">
+        <v>113363511</v>
+      </c>
+      <c r="J9" s="15">
+        <v>1613841</v>
+      </c>
+      <c r="K9" s="15">
+        <v>2669376</v>
+      </c>
+      <c r="L9" s="15">
+        <v>117646728</v>
+      </c>
+      <c r="M9" s="15">
+        <v>636084</v>
+      </c>
+      <c r="N9" s="15">
+        <v>652960</v>
+      </c>
+      <c r="O9" s="15">
+        <v>3755</v>
+      </c>
+      <c r="P9" s="15">
+        <v>15575</v>
+      </c>
+      <c r="Q9" s="15">
+        <v>1308374</v>
+      </c>
+      <c r="R9" s="15">
+        <v>1975602</v>
+      </c>
+      <c r="S9" s="18">
+        <v>66.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="14">
+        <v>6</v>
+      </c>
+      <c r="B10" s="15">
+        <v>9268</v>
+      </c>
+      <c r="C10" s="15">
+        <v>46033931</v>
+      </c>
+      <c r="D10" s="16">
+        <v>2604.8923611111099</v>
+      </c>
+      <c r="E10" s="15">
+        <v>1366836</v>
+      </c>
+      <c r="F10" s="15">
+        <v>7287944</v>
+      </c>
+      <c r="G10" s="15">
+        <v>9114851</v>
+      </c>
+      <c r="H10" s="17">
+        <v>80</v>
+      </c>
+      <c r="I10" s="15">
+        <v>111620182</v>
+      </c>
+      <c r="J10" s="15">
+        <v>1848932</v>
+      </c>
+      <c r="K10" s="15">
+        <v>2322329</v>
+      </c>
+      <c r="L10" s="15">
+        <v>115791443</v>
+      </c>
+      <c r="M10" s="15">
+        <v>681118</v>
+      </c>
+      <c r="N10" s="15">
+        <v>648514</v>
+      </c>
+      <c r="O10" s="15">
+        <v>4241</v>
+      </c>
+      <c r="P10" s="15">
+        <v>13510</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>1347383</v>
+      </c>
+      <c r="R10" s="15">
+        <v>1964945</v>
+      </c>
+      <c r="S10" s="18">
+        <v>68.599999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="14">
+        <v>7</v>
+      </c>
+      <c r="B11" s="15">
+        <v>9693</v>
+      </c>
+      <c r="C11" s="15">
+        <v>48098414</v>
+      </c>
+      <c r="D11" s="16">
+        <v>2714.21597222222</v>
+      </c>
+      <c r="E11" s="15">
+        <v>1518206</v>
+      </c>
+      <c r="F11" s="15">
+        <v>7873609</v>
+      </c>
+      <c r="G11" s="15">
+        <v>9604841</v>
+      </c>
+      <c r="H11" s="17">
+        <v>82</v>
+      </c>
+      <c r="I11" s="15">
+        <v>117202814</v>
+      </c>
+      <c r="J11" s="15">
+        <v>2035491</v>
+      </c>
+      <c r="K11" s="15">
+        <v>2315737</v>
+      </c>
+      <c r="L11" s="15">
+        <v>121554042</v>
+      </c>
+      <c r="M11" s="15">
+        <v>735485</v>
+      </c>
+      <c r="N11" s="15">
+        <v>685986</v>
+      </c>
+      <c r="O11" s="15">
+        <v>4459</v>
+      </c>
+      <c r="P11" s="15">
+        <v>13859</v>
+      </c>
+      <c r="Q11" s="15">
+        <v>1439789</v>
+      </c>
+      <c r="R11" s="15">
+        <v>2036765</v>
+      </c>
+      <c r="S11" s="18">
+        <v>70.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="14">
+        <v>8</v>
+      </c>
+      <c r="B12" s="15">
+        <v>9693</v>
+      </c>
+      <c r="C12" s="15">
+        <v>48333152</v>
+      </c>
+      <c r="D12" s="16">
+        <v>2723.4312500000001</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1563611</v>
+      </c>
+      <c r="F12" s="15">
+        <v>7979973</v>
+      </c>
+      <c r="G12" s="15">
+        <v>9785561</v>
+      </c>
+      <c r="H12" s="17">
+        <v>81.5</v>
+      </c>
+      <c r="I12" s="15">
+        <v>107187439</v>
+      </c>
+      <c r="J12" s="15">
+        <v>2007835</v>
+      </c>
+      <c r="K12" s="15">
+        <v>2194993</v>
+      </c>
+      <c r="L12" s="15">
+        <v>111390267</v>
+      </c>
+      <c r="M12" s="15">
+        <v>745349</v>
+      </c>
+      <c r="N12" s="15">
+        <v>626003</v>
+      </c>
+      <c r="O12" s="15">
+        <v>4508</v>
+      </c>
+      <c r="P12" s="15">
+        <v>13298</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>1389158</v>
+      </c>
+      <c r="R12" s="15">
+        <v>2029001</v>
+      </c>
+      <c r="S12" s="18">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14">
+        <v>9</v>
+      </c>
+      <c r="B13" s="15">
+        <v>9516</v>
+      </c>
+      <c r="C13" s="15">
+        <v>47040426</v>
+      </c>
+      <c r="D13" s="16">
+        <v>2654.7986111111099</v>
+      </c>
+      <c r="E13" s="15">
+        <v>1412346</v>
+      </c>
+      <c r="F13" s="15">
+        <v>7354717</v>
+      </c>
+      <c r="G13" s="15">
+        <v>9343898</v>
+      </c>
+      <c r="H13" s="17">
+        <v>78.7</v>
+      </c>
+      <c r="I13" s="15">
+        <v>114295295</v>
+      </c>
+      <c r="J13" s="15">
+        <v>1833949</v>
+      </c>
+      <c r="K13" s="15">
+        <v>2175193</v>
+      </c>
+      <c r="L13" s="15">
+        <v>118304437</v>
+      </c>
+      <c r="M13" s="15">
+        <v>687485</v>
+      </c>
+      <c r="N13" s="15">
+        <v>662874</v>
+      </c>
+      <c r="O13" s="15">
+        <v>4102</v>
+      </c>
+      <c r="P13" s="15">
+        <v>13400</v>
+      </c>
+      <c r="Q13" s="15">
+        <v>1367861</v>
+      </c>
+      <c r="R13" s="15">
+        <v>2006465</v>
+      </c>
+      <c r="S13" s="18">
+        <v>68.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14">
         <v>10</v>
       </c>
+      <c r="B14" s="15">
+        <v>10034</v>
+      </c>
+      <c r="C14" s="15">
+        <v>48847165</v>
+      </c>
+      <c r="D14" s="16">
+        <v>2770.7534722222199</v>
+      </c>
+      <c r="E14" s="15">
+        <v>1502243</v>
+      </c>
+      <c r="F14" s="15">
+        <v>7716307</v>
+      </c>
+      <c r="G14" s="15">
+        <v>9760788</v>
+      </c>
+      <c r="H14" s="17">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="I14" s="15">
+        <v>117714232</v>
+      </c>
+      <c r="J14" s="15">
+        <v>2430176</v>
+      </c>
+      <c r="K14" s="15">
+        <v>2259956</v>
+      </c>
+      <c r="L14" s="15">
+        <v>122404364</v>
+      </c>
+      <c r="M14" s="15">
+        <v>721449</v>
+      </c>
+      <c r="N14" s="15">
+        <v>695325</v>
+      </c>
+      <c r="O14" s="15">
+        <v>5094</v>
+      </c>
+      <c r="P14" s="15">
+        <v>14098</v>
+      </c>
+      <c r="Q14" s="15">
+        <v>1435966</v>
+      </c>
+      <c r="R14" s="15">
+        <v>2081615</v>
+      </c>
+      <c r="S14" s="18">
+        <v>69</v>
+      </c>
     </row>
-    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H4" s="8" t="s">
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14">
         <v>11</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B15" s="15">
+        <v>10021</v>
+      </c>
+      <c r="C15" s="15">
+        <v>47781191</v>
+      </c>
+      <c r="D15" s="16">
+        <v>2742.2402777777802</v>
+      </c>
+      <c r="E15" s="15">
+        <v>1485393</v>
+      </c>
+      <c r="F15" s="15">
+        <v>7443842</v>
+      </c>
+      <c r="G15" s="15">
+        <v>9490698</v>
+      </c>
+      <c r="H15" s="17">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="I15" s="15">
+        <v>119030110</v>
+      </c>
+      <c r="J15" s="15">
+        <v>2245354</v>
+      </c>
+      <c r="K15" s="15">
+        <v>2428456</v>
+      </c>
+      <c r="L15" s="15">
+        <v>123703920</v>
+      </c>
+      <c r="M15" s="15">
+        <v>695871</v>
+      </c>
+      <c r="N15" s="15">
+        <v>669726</v>
+      </c>
+      <c r="O15" s="15">
+        <v>4702</v>
+      </c>
+      <c r="P15" s="15">
+        <v>15594</v>
+      </c>
+      <c r="Q15" s="15">
+        <v>1385893</v>
+      </c>
+      <c r="R15" s="15">
+        <v>2038266</v>
+      </c>
+      <c r="S15" s="18">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14">
         <v>12</v>
       </c>
-      <c r="J4" s="9" t="s">
-[...20 lines deleted...]
-      <c r="Q4" s="6" t="s">
+      <c r="B16" s="15">
+        <v>10443</v>
+      </c>
+      <c r="C16" s="15">
+        <v>49807864</v>
+      </c>
+      <c r="D16" s="16">
+        <v>2852.5145833333299</v>
+      </c>
+      <c r="E16" s="15">
+        <v>1556972</v>
+      </c>
+      <c r="F16" s="15">
+        <v>7606997</v>
+      </c>
+      <c r="G16" s="15">
+        <v>9985695</v>
+      </c>
+      <c r="H16" s="17">
+        <v>76.2</v>
+      </c>
+      <c r="I16" s="15">
+        <v>117830721</v>
+      </c>
+      <c r="J16" s="15">
+        <v>2654088</v>
+      </c>
+      <c r="K16" s="15">
+        <v>2847615</v>
+      </c>
+      <c r="L16" s="15">
+        <v>123332424</v>
+      </c>
+      <c r="M16" s="15">
+        <v>710730</v>
+      </c>
+      <c r="N16" s="15">
+        <v>670655</v>
+      </c>
+      <c r="O16" s="15">
+        <v>5474</v>
+      </c>
+      <c r="P16" s="15">
+        <v>18374</v>
+      </c>
+      <c r="Q16" s="15">
+        <v>1405233</v>
+      </c>
+      <c r="R16" s="15">
+        <v>2118895</v>
+      </c>
+      <c r="S16" s="18">
+        <v>66.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="20">
+        <v>111564</v>
+      </c>
+      <c r="C17" s="20">
+        <v>556296584</v>
+      </c>
+      <c r="D17" s="21">
+        <v>31532.967361111099</v>
+      </c>
+      <c r="E17" s="20">
+        <v>16247665</v>
+      </c>
+      <c r="F17" s="20">
+        <v>84965726</v>
+      </c>
+      <c r="G17" s="20">
+        <v>109120364</v>
+      </c>
+      <c r="H17" s="22">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="I17" s="20">
+        <v>1362193246</v>
+      </c>
+      <c r="J17" s="20">
+        <v>22482132</v>
+      </c>
+      <c r="K17" s="20">
+        <v>30637091</v>
+      </c>
+      <c r="L17" s="20">
+        <v>1415312469</v>
+      </c>
+      <c r="M17" s="20">
+        <v>7939953</v>
+      </c>
+      <c r="N17" s="20">
+        <v>7869137</v>
+      </c>
+      <c r="O17" s="20">
+        <v>50723</v>
+      </c>
+      <c r="P17" s="20">
+        <v>184135</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>16043948</v>
+      </c>
+      <c r="R17" s="20">
+        <v>23715663</v>
+      </c>
+      <c r="S17" s="23">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="24">
+        <v>1</v>
+      </c>
+      <c r="B18" s="25">
+        <v>10393</v>
+      </c>
+      <c r="C18" s="25">
+        <v>49297855</v>
+      </c>
+      <c r="D18" s="26">
+        <v>2826.8645833333298</v>
+      </c>
+      <c r="E18" s="25">
+        <v>1510605</v>
+      </c>
+      <c r="F18" s="25">
+        <v>7260666</v>
+      </c>
+      <c r="G18" s="25">
+        <v>9995166</v>
+      </c>
+      <c r="H18" s="27">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="I18" s="25">
+        <v>107742334</v>
+      </c>
+      <c r="J18" s="25">
+        <v>2715174</v>
+      </c>
+      <c r="K18" s="25">
+        <v>2209685</v>
+      </c>
+      <c r="L18" s="25">
+        <v>112667193</v>
+      </c>
+      <c r="M18" s="25">
+        <v>678513</v>
+      </c>
+      <c r="N18" s="25">
+        <v>614376</v>
+      </c>
+      <c r="O18" s="25">
+        <v>5766</v>
+      </c>
+      <c r="P18" s="25">
+        <v>13489</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>1312144</v>
+      </c>
+      <c r="R18" s="25">
+        <v>2054441</v>
+      </c>
+      <c r="S18" s="28">
+        <v>63.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14">
         <v>2</v>
       </c>
-      <c r="R4" s="42"/>
-      <c r="S4" s="44"/>
+      <c r="B19" s="15">
+        <v>9694</v>
+      </c>
+      <c r="C19" s="15">
+        <v>46075917</v>
+      </c>
+      <c r="D19" s="16">
+        <v>2636.1395833333299</v>
+      </c>
+      <c r="E19" s="15">
+        <v>1520180</v>
+      </c>
+      <c r="F19" s="15">
+        <v>7192113</v>
+      </c>
+      <c r="G19" s="15">
+        <v>9460820</v>
+      </c>
+      <c r="H19" s="17">
+        <v>76</v>
+      </c>
+      <c r="I19" s="15">
+        <v>101150828</v>
+      </c>
+      <c r="J19" s="15">
+        <v>2950938</v>
+      </c>
+      <c r="K19" s="15">
+        <v>2069562</v>
+      </c>
+      <c r="L19" s="15">
+        <v>106171328</v>
+      </c>
+      <c r="M19" s="15">
+        <v>671938</v>
+      </c>
+      <c r="N19" s="15">
+        <v>601522</v>
+      </c>
+      <c r="O19" s="15">
+        <v>5935</v>
+      </c>
+      <c r="P19" s="15">
+        <v>13428</v>
+      </c>
+      <c r="Q19" s="15">
+        <v>1292823</v>
+      </c>
+      <c r="R19" s="15">
+        <v>1943312</v>
+      </c>
+      <c r="S19" s="18">
+        <v>66.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A5" s="10">
+    <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="14">
+        <v>3</v>
+      </c>
+      <c r="B20" s="15">
+        <v>10770</v>
+      </c>
+      <c r="C20" s="15">
+        <v>50920241</v>
+      </c>
+      <c r="D20" s="16">
+        <v>2916.7402777777802</v>
+      </c>
+      <c r="E20" s="15">
+        <v>1699032</v>
+      </c>
+      <c r="F20" s="15">
+        <v>8359253</v>
+      </c>
+      <c r="G20" s="15">
+        <v>10268388</v>
+      </c>
+      <c r="H20" s="17">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="I20" s="15">
+        <v>134782368</v>
+      </c>
+      <c r="J20" s="15">
+        <v>2740769</v>
+      </c>
+      <c r="K20" s="15">
+        <v>2429608</v>
+      </c>
+      <c r="L20" s="15">
+        <v>139952745</v>
+      </c>
+      <c r="M20" s="15">
+        <v>780992</v>
+      </c>
+      <c r="N20" s="15">
+        <v>764572</v>
+      </c>
+      <c r="O20" s="15">
+        <v>5678</v>
+      </c>
+      <c r="P20" s="15">
+        <v>14735</v>
+      </c>
+      <c r="Q20" s="15">
+        <v>1565977</v>
+      </c>
+      <c r="R20" s="15">
+        <v>2205522</v>
+      </c>
+      <c r="S20" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="11">
-[...51 lines deleted...]
-        <v>64.400000000000006</v>
+      <c r="B21" s="20">
+        <v>117704</v>
+      </c>
+      <c r="C21" s="20">
+        <v>573523864</v>
+      </c>
+      <c r="D21" s="21">
+        <v>32624.779861111099</v>
+      </c>
+      <c r="E21" s="20">
+        <v>17664752</v>
+      </c>
+      <c r="F21" s="20">
+        <v>89582183</v>
+      </c>
+      <c r="G21" s="20">
+        <v>114633246</v>
+      </c>
+      <c r="H21" s="22">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="I21" s="20">
+        <v>1373022459</v>
+      </c>
+      <c r="J21" s="20">
+        <v>26712930</v>
+      </c>
+      <c r="K21" s="20">
+        <v>28605760</v>
+      </c>
+      <c r="L21" s="20">
+        <v>1428341149</v>
+      </c>
+      <c r="M21" s="20">
+        <v>8371265</v>
+      </c>
+      <c r="N21" s="20">
+        <v>7935446</v>
+      </c>
+      <c r="O21" s="20">
+        <v>57530</v>
+      </c>
+      <c r="P21" s="20">
+        <v>175179</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>16539420</v>
+      </c>
+      <c r="R21" s="20">
+        <v>24403731</v>
+      </c>
+      <c r="S21" s="23">
+        <v>67.8</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
-[...1033 lines deleted...]
-      </c>
+    <row r="22" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:S1"/>
-    <mergeCell ref="R3:R4"/>
-    <mergeCell ref="S3:S4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="M3:Q3"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:S4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="66" fitToWidth="2" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>第5表</vt:lpstr>
+      <vt:lpstr>第５表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>