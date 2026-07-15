--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{BD50F8E0-AAF9-486C-B24D-6A37C9D2E510}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C13096FF-031C-46CF-8B42-6FC29EB6BC86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6240" yWindow="4155" windowWidth="21600" windowHeight="11835" tabRatio="892" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g011-r05-052" sheetId="316" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="45">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>調製粉乳</t>
     <rPh sb="0" eb="2">
       <t>チョウセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>９</t>
   </si>
   <si>
     <t>８</t>
   </si>
   <si>
     <t>７</t>
   </si>
   <si>
     <t>６</t>
   </si>
   <si>
     <t>５</t>
   </si>
@@ -211,50 +211,82 @@
   <si>
     <t>nc</t>
   </si>
   <si>
     <t>年計</t>
   </si>
   <si>
     <t>種類</t>
   </si>
   <si>
     <t>１月</t>
   </si>
   <si>
     <t>実数</t>
   </si>
   <si>
     <t>乳脂肪分８％以上のアイスクリーム</t>
   </si>
   <si>
     <t>乳脂肪分８％以上のアイスクリーム</t>
     <rPh sb="0" eb="4">
       <t>ニュウシボウブン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>‥</t>
+  </si>
+  <si>
+    <t>‥</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　「全国」、「都府県」の「調製粉乳」の「対前年比」の値については、一部調査客体においてデータ確認中のため一時的に掲載を取りやめており、精査後の数値は後日掲載予定。</t>
+    <rPh sb="2" eb="4">
+      <t>ゼンコク</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>トフケン</t>
+    </rPh>
+    <rPh sb="13" eb="17">
+      <t>チョウセイフンニュウ</t>
+    </rPh>
+    <rPh sb="20" eb="24">
+      <t>タイゼンネンヒ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>イチブ</t>
+    </rPh>
+    <rPh sb="35" eb="39">
+      <t>チョウサキャクタイ</t>
+    </rPh>
+    <rPh sb="46" eb="49">
+      <t>カクニンチュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="\(0\)"/>
     <numFmt numFmtId="178" formatCode="_ * ###,###,##0;_ * \-###,###,##0;_ * &quot;-&quot;_ ;_ @"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -477,209 +509,192 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="桁区切り 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -956,3047 +971,2952 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T64"/>
+  <dimension ref="A1:T65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="5" ySplit="10" topLeftCell="F11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="0.375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="4.625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="4.625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.125" style="1" customWidth="1"/>
-    <col min="7" max="7" width="10.125" style="42" customWidth="1"/>
+    <col min="7" max="7" width="10.125" style="36" customWidth="1"/>
     <col min="8" max="11" width="11.125" style="1" customWidth="1"/>
     <col min="12" max="19" width="11.625" style="1" customWidth="1"/>
     <col min="20" max="20" width="4.625" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="4"/>
-[...17 lines deleted...]
-      <c r="T1" s="4"/>
+      <c r="E1" s="34"/>
+      <c r="G1" s="35"/>
+      <c r="K1" s="4"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="I2" s="6"/>
-[...4 lines deleted...]
-      <c r="N2" s="11"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="I3" s="6"/>
-[...4 lines deleted...]
-      <c r="N3" s="11"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="I4" s="6"/>
-[...4 lines deleted...]
-      <c r="N4" s="11"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:20" ht="12" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="38"/>
-[...11 lines deleted...]
-      <c r="T5" s="6"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="5"/>
     </row>
     <row r="6" spans="1:20" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="12"/>
-[...4 lines deleted...]
-      <c r="F6" s="59" t="s">
+      <c r="B6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="60"/>
-[...12 lines deleted...]
-      <c r="T6" s="31"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="26"/>
     </row>
     <row r="7" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="61" t="s">
+      <c r="A7" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="62"/>
-[...2 lines deleted...]
-      <c r="E7" s="63" t="s">
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="12"/>
-[...1 lines deleted...]
-      <c r="H7" s="64" t="s">
+      <c r="G7" s="37"/>
+      <c r="H7" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="66" t="s">
+      <c r="I7" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="66" t="s">
+      <c r="J7" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="66" t="s">
+      <c r="K7" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="70" t="s">
+      <c r="L7" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="66" t="s">
+      <c r="M7" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="66" t="s">
+      <c r="N7" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="66" t="s">
+      <c r="O7" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="66" t="s">
+      <c r="P7" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="64">
+      <c r="Q7" s="55">
         <v>10</v>
       </c>
-      <c r="R7" s="64">
+      <c r="R7" s="55">
         <v>11</v>
       </c>
-      <c r="S7" s="64">
+      <c r="S7" s="55">
         <v>12</v>
       </c>
-      <c r="T7" s="68"/>
+      <c r="T7" s="59"/>
     </row>
     <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="61"/>
-[...4 lines deleted...]
-      <c r="F8" s="30" t="s">
+      <c r="A8" s="53"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="44" t="s">
+      <c r="G8" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="65"/>
-[...11 lines deleted...]
-      <c r="T8" s="68"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="55"/>
+      <c r="T8" s="59"/>
     </row>
     <row r="9" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="14"/>
-[...18 lines deleted...]
-      <c r="T9" s="26"/>
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="22"/>
+      <c r="P9" s="22"/>
+      <c r="Q9" s="22"/>
+      <c r="R9" s="22"/>
+      <c r="S9" s="22"/>
+      <c r="T9" s="21"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="A10" s="12"/>
-[...5 lines deleted...]
-      <c r="G10" s="46" t="s">
+      <c r="E10" s="15"/>
+      <c r="G10" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="12"/>
-[...11 lines deleted...]
-      <c r="T10" s="13"/>
+      <c r="T10" s="10"/>
     </row>
     <row r="11" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="69" t="s">
+      <c r="A11" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="69"/>
-[...17 lines deleted...]
-      <c r="T11" s="25"/>
+      <c r="B11" s="60"/>
+      <c r="E11" s="19"/>
+      <c r="G11" s="41"/>
+      <c r="T11" s="20"/>
     </row>
     <row r="12" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="55"/>
-      <c r="B12" s="55" t="s">
+      <c r="A12" s="47"/>
+      <c r="B12" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="44">
         <v>1</v>
       </c>
-      <c r="D12" s="24"/>
-      <c r="E12" s="23" t="s">
+      <c r="E12" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="18">
         <v>10515</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="42">
         <v>104.9</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="18">
         <v>940</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="18">
         <v>740</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="18">
         <v>1113</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="18">
         <v>1022</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="18">
         <v>913</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="18">
         <v>799</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="18">
         <v>878</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="18">
         <v>872</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="18">
         <v>732</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="18">
         <v>884</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="18">
         <v>642</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="18">
         <v>980</v>
       </c>
-      <c r="T12" s="21">
+      <c r="T12" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="55"/>
-      <c r="B13" s="55" t="s">
+      <c r="A13" s="47"/>
+      <c r="B13" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="44">
         <v>2</v>
       </c>
-      <c r="D13" s="24"/>
-      <c r="E13" s="23" t="s">
+      <c r="E13" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="18">
         <v>144284</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="42">
         <v>91.3</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="18">
         <v>13910</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="18">
         <v>12198</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="18">
         <v>14547</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="18">
         <v>13616</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="18">
         <v>13871</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="18">
         <v>12198</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="18">
         <v>11108</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="18">
         <v>10185</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="18">
         <v>7942</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="18">
         <v>9624</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="18">
         <v>10605</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="18">
         <v>14480</v>
       </c>
-      <c r="T13" s="21">
+      <c r="T13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="55"/>
-      <c r="B14" s="55" t="s">
+      <c r="A14" s="47"/>
+      <c r="B14" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="44">
         <v>3</v>
       </c>
-      <c r="D14" s="24"/>
-      <c r="E14" s="23" t="s">
+      <c r="E14" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="22">
-[...41 lines deleted...]
-      <c r="T14" s="21">
+      <c r="F14" s="18">
+        <v>31809</v>
+      </c>
+      <c r="G14" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="18">
+        <v>2570</v>
+      </c>
+      <c r="I14" s="18">
+        <v>2465</v>
+      </c>
+      <c r="J14" s="18">
+        <v>3016</v>
+      </c>
+      <c r="K14" s="18">
+        <v>2702</v>
+      </c>
+      <c r="L14" s="18">
+        <v>2416</v>
+      </c>
+      <c r="M14" s="18">
+        <v>2765</v>
+      </c>
+      <c r="N14" s="18">
+        <v>3035</v>
+      </c>
+      <c r="O14" s="18">
+        <v>2136</v>
+      </c>
+      <c r="P14" s="18">
+        <v>2294</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>3149</v>
+      </c>
+      <c r="R14" s="18">
+        <v>2670</v>
+      </c>
+      <c r="S14" s="18">
+        <v>2592</v>
+      </c>
+      <c r="T14" s="17">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="55"/>
-      <c r="B15" s="55" t="s">
+      <c r="A15" s="47"/>
+      <c r="B15" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="44">
         <v>4</v>
       </c>
-      <c r="D15" s="24"/>
-      <c r="E15" s="23" t="s">
+      <c r="E15" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="18">
         <v>17807</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="42">
         <v>93.8</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="18">
         <v>1814</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="18">
         <v>1550</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="18">
         <v>1674</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="18">
         <v>1569</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="18">
         <v>1613</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="18">
         <v>1472</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="18">
         <v>1502</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="18">
         <v>1405</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="18">
         <v>1243</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="18">
         <v>1295</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="18">
         <v>1285</v>
       </c>
-      <c r="S15" s="22">
+      <c r="S15" s="18">
         <v>1383</v>
       </c>
-      <c r="T15" s="21">
+      <c r="T15" s="17">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="55"/>
-      <c r="B16" s="55" t="s">
+      <c r="A16" s="47"/>
+      <c r="B16" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="44">
         <v>5</v>
       </c>
-      <c r="D16" s="24"/>
-      <c r="E16" s="23" t="s">
+      <c r="E16" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="18">
         <v>17773</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G16" s="42">
         <v>93.8</v>
       </c>
-      <c r="H16" s="22">
+      <c r="H16" s="18">
         <v>1810</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I16" s="18">
         <v>1548</v>
       </c>
-      <c r="J16" s="22">
+      <c r="J16" s="18">
         <v>1672</v>
       </c>
-      <c r="K16" s="22">
+      <c r="K16" s="18">
         <v>1567</v>
       </c>
-      <c r="L16" s="22">
+      <c r="L16" s="18">
         <v>1610</v>
       </c>
-      <c r="M16" s="22">
+      <c r="M16" s="18">
         <v>1469</v>
       </c>
-      <c r="N16" s="22">
+      <c r="N16" s="18">
         <v>1500</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="18">
         <v>1402</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="18">
         <v>1239</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="18">
         <v>1293</v>
       </c>
-      <c r="R16" s="22">
+      <c r="R16" s="18">
         <v>1283</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="18">
         <v>1380</v>
       </c>
-      <c r="T16" s="21">
+      <c r="T16" s="17">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="55"/>
-      <c r="B17" s="55" t="s">
+      <c r="A17" s="47"/>
+      <c r="B17" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="44">
         <v>6</v>
       </c>
-      <c r="D17" s="24"/>
-      <c r="E17" s="23" t="s">
+      <c r="E17" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F17" s="18">
         <v>34</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="42">
         <v>94.4</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="18">
         <v>4</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I17" s="18">
         <v>3</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="18">
         <v>2</v>
       </c>
-      <c r="K17" s="22">
+      <c r="K17" s="18">
         <v>3</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L17" s="18">
         <v>3</v>
       </c>
-      <c r="M17" s="22">
+      <c r="M17" s="18">
         <v>2</v>
       </c>
-      <c r="N17" s="22">
+      <c r="N17" s="18">
         <v>2</v>
       </c>
-      <c r="O17" s="22">
+      <c r="O17" s="18">
         <v>3</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="18">
         <v>4</v>
       </c>
-      <c r="Q17" s="22">
+      <c r="Q17" s="18">
         <v>2</v>
       </c>
-      <c r="R17" s="22">
+      <c r="R17" s="18">
         <v>3</v>
       </c>
-      <c r="S17" s="22">
+      <c r="S17" s="18">
         <v>2</v>
       </c>
-      <c r="T17" s="21">
+      <c r="T17" s="17">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="55"/>
-      <c r="B18" s="55" t="s">
+      <c r="A18" s="47"/>
+      <c r="B18" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="44">
         <v>7</v>
       </c>
-      <c r="D18" s="24"/>
-      <c r="E18" s="23" t="s">
+      <c r="E18" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F18" s="18">
         <v>67337</v>
       </c>
-      <c r="G18" s="48">
+      <c r="G18" s="42">
         <v>89.7</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H18" s="18">
         <v>7054</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I18" s="18">
         <v>5900</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J18" s="18">
         <v>6930</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K18" s="18">
         <v>6578</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="18">
         <v>6752</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="18">
         <v>5680</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="18">
         <v>5151</v>
       </c>
-      <c r="O18" s="22">
+      <c r="O18" s="18">
         <v>5097</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="18">
         <v>3295</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="18">
         <v>4304</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="18">
         <v>4408</v>
       </c>
-      <c r="S18" s="22">
+      <c r="S18" s="18">
         <v>6188</v>
       </c>
-      <c r="T18" s="21">
+      <c r="T18" s="17">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="55"/>
-      <c r="B19" s="55" t="s">
+      <c r="A19" s="47"/>
+      <c r="B19" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="44">
         <v>8</v>
       </c>
-      <c r="D19" s="24"/>
-      <c r="E19" s="23" t="s">
+      <c r="E19" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="18">
         <v>117379</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="42">
         <v>97.7</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="18">
         <v>9631</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="18">
         <v>9184</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="18">
         <v>10483</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="18">
         <v>9686</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="18">
         <v>9466</v>
       </c>
-      <c r="M19" s="22">
+      <c r="M19" s="18">
         <v>9273</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="18">
         <v>9309</v>
       </c>
-      <c r="O19" s="22">
+      <c r="O19" s="18">
         <v>9093</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="18">
         <v>9661</v>
       </c>
-      <c r="Q19" s="22">
+      <c r="Q19" s="18">
         <v>10105</v>
       </c>
-      <c r="R19" s="22">
+      <c r="R19" s="18">
         <v>10627</v>
       </c>
-      <c r="S19" s="22">
+      <c r="S19" s="18">
         <v>10861</v>
       </c>
-      <c r="T19" s="21">
+      <c r="T19" s="17">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="55"/>
-      <c r="B20" s="55" t="s">
+      <c r="A20" s="47"/>
+      <c r="B20" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="44">
         <v>9</v>
       </c>
-      <c r="D20" s="24"/>
-      <c r="E20" s="23" t="s">
+      <c r="E20" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="22">
+      <c r="F20" s="18">
         <v>148808</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="42">
         <v>92.9</v>
       </c>
-      <c r="H20" s="22">
+      <c r="H20" s="18">
         <v>11718</v>
       </c>
-      <c r="I20" s="22">
+      <c r="I20" s="18">
         <v>12284</v>
       </c>
-      <c r="J20" s="22">
+      <c r="J20" s="18">
         <v>13546</v>
       </c>
-      <c r="K20" s="22">
+      <c r="K20" s="18">
         <v>12995</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="18">
         <v>12558</v>
       </c>
-      <c r="M20" s="22">
+      <c r="M20" s="18">
         <v>12271</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="18">
         <v>12453</v>
       </c>
-      <c r="O20" s="22">
+      <c r="O20" s="18">
         <v>11407</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="18">
         <v>11970</v>
       </c>
-      <c r="Q20" s="22">
+      <c r="Q20" s="18">
         <v>12662</v>
       </c>
-      <c r="R20" s="22">
+      <c r="R20" s="18">
         <v>12691</v>
       </c>
-      <c r="S20" s="22">
+      <c r="S20" s="18">
         <v>12255</v>
       </c>
-      <c r="T20" s="21">
+      <c r="T20" s="17">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="55"/>
-      <c r="B21" s="56" t="s">
+      <c r="A21" s="47"/>
+      <c r="B21" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="44">
         <v>10</v>
       </c>
-      <c r="D21" s="24"/>
-      <c r="E21" s="23" t="s">
+      <c r="E21" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="18">
         <v>33785</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="42">
         <v>96.3</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="18">
         <v>2957</v>
       </c>
-      <c r="I21" s="22">
+      <c r="I21" s="18">
         <v>2627</v>
       </c>
-      <c r="J21" s="22">
+      <c r="J21" s="18">
         <v>2906</v>
       </c>
-      <c r="K21" s="22">
+      <c r="K21" s="18">
         <v>2892</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="18">
         <v>2898</v>
       </c>
-      <c r="M21" s="22">
+      <c r="M21" s="18">
         <v>2844</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="18">
         <v>2896</v>
       </c>
-      <c r="O21" s="22">
+      <c r="O21" s="18">
         <v>2528</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="18">
         <v>2664</v>
       </c>
-      <c r="Q21" s="22">
+      <c r="Q21" s="18">
         <v>3001</v>
       </c>
-      <c r="R21" s="22">
+      <c r="R21" s="18">
         <v>2829</v>
       </c>
-      <c r="S21" s="22">
+      <c r="S21" s="18">
         <v>2743</v>
       </c>
-      <c r="T21" s="21">
+      <c r="T21" s="17">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="56" t="s">
+      <c r="B22" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="44">
         <v>11</v>
       </c>
-      <c r="D22" s="24"/>
-      <c r="E22" s="23" t="s">
+      <c r="E22" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="18">
         <v>115023</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="42">
         <v>92</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="18">
         <v>8761</v>
       </c>
-      <c r="I22" s="22">
+      <c r="I22" s="18">
         <v>9657</v>
       </c>
-      <c r="J22" s="22">
+      <c r="J22" s="18">
         <v>10640</v>
       </c>
-      <c r="K22" s="22">
+      <c r="K22" s="18">
         <v>10102</v>
       </c>
-      <c r="L22" s="22">
+      <c r="L22" s="18">
         <v>9660</v>
       </c>
-      <c r="M22" s="22">
+      <c r="M22" s="18">
         <v>9427</v>
       </c>
-      <c r="N22" s="22">
+      <c r="N22" s="18">
         <v>9557</v>
       </c>
-      <c r="O22" s="22">
+      <c r="O22" s="18">
         <v>8878</v>
       </c>
-      <c r="P22" s="22">
+      <c r="P22" s="18">
         <v>9305</v>
       </c>
-      <c r="Q22" s="22">
+      <c r="Q22" s="18">
         <v>9661</v>
       </c>
-      <c r="R22" s="22">
+      <c r="R22" s="18">
         <v>9862</v>
       </c>
-      <c r="S22" s="22">
+      <c r="S22" s="18">
         <v>9512</v>
       </c>
-      <c r="T22" s="21">
+      <c r="T22" s="17">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="55" t="s">
+      <c r="B23" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="44">
         <v>12</v>
       </c>
-      <c r="D23" s="24"/>
-      <c r="E23" s="23" t="s">
+      <c r="E23" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="18">
         <v>30186</v>
       </c>
-      <c r="G23" s="48">
+      <c r="G23" s="42">
         <v>97</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="18">
         <v>2882</v>
       </c>
-      <c r="I23" s="22">
+      <c r="I23" s="18">
         <v>2419</v>
       </c>
-      <c r="J23" s="22">
+      <c r="J23" s="18">
         <v>2632</v>
       </c>
-      <c r="K23" s="22">
+      <c r="K23" s="18">
         <v>3044</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="18">
         <v>3209</v>
       </c>
-      <c r="M23" s="22">
+      <c r="M23" s="18">
         <v>2569</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="18">
         <v>2234</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="18">
         <v>2101</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="18">
         <v>1603</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="18">
         <v>2272</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="18">
         <v>2238</v>
       </c>
-      <c r="S23" s="22">
+      <c r="S23" s="18">
         <v>2984</v>
       </c>
-      <c r="T23" s="21">
+      <c r="T23" s="17">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="51">
+      <c r="C24" s="44">
         <v>13</v>
       </c>
-      <c r="D24" s="24"/>
-      <c r="E24" s="23" t="s">
+      <c r="E24" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="18">
         <v>420</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="42">
         <v>130.80000000000001</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="18">
         <v>37</v>
       </c>
-      <c r="I24" s="22">
+      <c r="I24" s="18">
         <v>30</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J24" s="18">
         <v>37</v>
       </c>
-      <c r="K24" s="22">
+      <c r="K24" s="18">
         <v>26</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="18">
         <v>19</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M24" s="18">
         <v>30</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="18">
         <v>51</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="18">
         <v>30</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="18">
         <v>39</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="18">
         <v>47</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="18">
         <v>36</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="18">
         <v>37</v>
       </c>
-      <c r="T24" s="21">
+      <c r="T24" s="17">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="55" t="s">
+      <c r="B25" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="44">
         <v>14</v>
       </c>
-      <c r="D25" s="24"/>
-      <c r="E25" s="23" t="s">
+      <c r="E25" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="18">
         <v>3235</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="42">
         <v>100.4</v>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="18">
         <v>335</v>
       </c>
-      <c r="I25" s="22">
+      <c r="I25" s="18">
         <v>169</v>
       </c>
-      <c r="J25" s="22">
+      <c r="J25" s="18">
         <v>262</v>
       </c>
-      <c r="K25" s="22">
+      <c r="K25" s="18">
         <v>278</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="18">
         <v>360</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="18">
         <v>377</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="18">
         <v>357</v>
       </c>
-      <c r="O25" s="22">
+      <c r="O25" s="18">
         <v>281</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="18">
         <v>199</v>
       </c>
-      <c r="Q25" s="22">
+      <c r="Q25" s="18">
         <v>175</v>
       </c>
-      <c r="R25" s="22">
+      <c r="R25" s="18">
         <v>248</v>
       </c>
-      <c r="S25" s="22">
+      <c r="S25" s="18">
         <v>194</v>
       </c>
-      <c r="T25" s="21">
+      <c r="T25" s="17">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="51">
+      <c r="C26" s="44">
         <v>15</v>
       </c>
-      <c r="D26" s="24"/>
-      <c r="E26" s="23" t="s">
+      <c r="E26" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="18">
         <v>134517</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="42">
         <v>95</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H26" s="18">
         <v>8372</v>
       </c>
-      <c r="I26" s="22">
+      <c r="I26" s="18">
         <v>10115</v>
       </c>
-      <c r="J26" s="22">
+      <c r="J26" s="18">
         <v>11602</v>
       </c>
-      <c r="K26" s="22">
+      <c r="K26" s="18">
         <v>10895</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="18">
         <v>11501</v>
       </c>
-      <c r="M26" s="22">
+      <c r="M26" s="18">
         <v>11930</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="18">
         <v>11995</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="18">
         <v>12701</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="18">
         <v>13219</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="18">
         <v>12086</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="18">
         <v>11738</v>
       </c>
-      <c r="S26" s="22">
+      <c r="S26" s="18">
         <v>8363</v>
       </c>
-      <c r="T26" s="21">
+      <c r="T26" s="17">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="20"/>
-[...17 lines deleted...]
-      <c r="T27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="45"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="14"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="14"/>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="14"/>
+      <c r="S27" s="14"/>
+      <c r="T27" s="13"/>
     </row>
     <row r="28" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="12"/>
-[...18 lines deleted...]
-      <c r="T28" s="16"/>
+      <c r="C28" s="45"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="14"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="14"/>
+      <c r="S28" s="14"/>
+      <c r="T28" s="13"/>
     </row>
     <row r="29" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="67" t="s">
+      <c r="A29" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="67"/>
-[...17 lines deleted...]
-      <c r="T29" s="16"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="45"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="13"/>
     </row>
     <row r="30" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="52">
+      <c r="C30" s="45">
         <v>16</v>
       </c>
-      <c r="D30" s="12"/>
-      <c r="E30" s="23" t="s">
+      <c r="E30" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="F30" s="17">
+      <c r="F30" s="14">
         <v>9354</v>
       </c>
-      <c r="G30" s="49">
+      <c r="G30" s="40">
         <v>104.2</v>
       </c>
-      <c r="H30" s="17">
+      <c r="H30" s="14">
         <v>827</v>
       </c>
-      <c r="I30" s="17">
+      <c r="I30" s="14">
         <v>640</v>
       </c>
-      <c r="J30" s="17">
+      <c r="J30" s="14">
         <v>919</v>
       </c>
-      <c r="K30" s="17">
+      <c r="K30" s="14">
         <v>880</v>
       </c>
-      <c r="L30" s="17">
+      <c r="L30" s="14">
         <v>814</v>
       </c>
-      <c r="M30" s="17">
+      <c r="M30" s="14">
         <v>744</v>
       </c>
-      <c r="N30" s="17">
+      <c r="N30" s="14">
         <v>806</v>
       </c>
-      <c r="O30" s="17">
+      <c r="O30" s="14">
         <v>744</v>
       </c>
-      <c r="P30" s="17">
+      <c r="P30" s="14">
         <v>728</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q30" s="14">
         <v>838</v>
       </c>
-      <c r="R30" s="17">
+      <c r="R30" s="14">
         <v>595</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S30" s="14">
         <v>820</v>
       </c>
-      <c r="T30" s="16">
+      <c r="T30" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="57" t="s">
+      <c r="B31" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="52">
+      <c r="C31" s="45">
         <v>17</v>
       </c>
-      <c r="D31" s="12"/>
-      <c r="E31" s="18" t="s">
+      <c r="E31" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="14">
         <v>129380</v>
       </c>
-      <c r="G31" s="49">
+      <c r="G31" s="40">
         <v>92.6</v>
       </c>
-      <c r="H31" s="17">
+      <c r="H31" s="14">
         <v>12035</v>
       </c>
-      <c r="I31" s="17">
+      <c r="I31" s="14">
         <v>10847</v>
       </c>
-      <c r="J31" s="17">
+      <c r="J31" s="14">
         <v>12066</v>
       </c>
-      <c r="K31" s="17">
+      <c r="K31" s="14">
         <v>11649</v>
       </c>
-      <c r="L31" s="17">
+      <c r="L31" s="14">
         <v>12461</v>
       </c>
-      <c r="M31" s="17">
+      <c r="M31" s="14">
         <v>11404</v>
       </c>
-      <c r="N31" s="17">
+      <c r="N31" s="14">
         <v>10278</v>
       </c>
-      <c r="O31" s="17">
+      <c r="O31" s="14">
         <v>9217</v>
       </c>
-      <c r="P31" s="17">
+      <c r="P31" s="14">
         <v>7701</v>
       </c>
-      <c r="Q31" s="17">
+      <c r="Q31" s="14">
         <v>9151</v>
       </c>
-      <c r="R31" s="17">
+      <c r="R31" s="14">
         <v>10029</v>
       </c>
-      <c r="S31" s="17">
+      <c r="S31" s="14">
         <v>12542</v>
       </c>
-      <c r="T31" s="16">
+      <c r="T31" s="13">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B32" s="57" t="s">
+      <c r="B32" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="52">
+      <c r="C32" s="45">
         <v>18</v>
       </c>
-      <c r="D32" s="12"/>
-      <c r="E32" s="18" t="s">
+      <c r="E32" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F32" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="49" t="s">
+      <c r="F32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="H32" s="17" t="s">
-[...35 lines deleted...]
-      <c r="T32" s="16">
+      <c r="H32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="1"/>
-      <c r="B33" s="57" t="s">
+      <c r="B33" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="52">
+      <c r="C33" s="45">
         <v>19</v>
       </c>
-      <c r="D33" s="24"/>
-      <c r="E33" s="18" t="s">
+      <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="F33" s="17">
+      <c r="F33" s="14">
         <v>17807</v>
       </c>
-      <c r="G33" s="49">
+      <c r="G33" s="40">
         <v>93.8</v>
       </c>
-      <c r="H33" s="17">
+      <c r="H33" s="14">
         <v>1814</v>
       </c>
-      <c r="I33" s="17">
+      <c r="I33" s="14">
         <v>1550</v>
       </c>
-      <c r="J33" s="17">
+      <c r="J33" s="14">
         <v>1674</v>
       </c>
-      <c r="K33" s="17">
+      <c r="K33" s="14">
         <v>1569</v>
       </c>
-      <c r="L33" s="17">
+      <c r="L33" s="14">
         <v>1613</v>
       </c>
-      <c r="M33" s="17">
+      <c r="M33" s="14">
         <v>1472</v>
       </c>
-      <c r="N33" s="17">
+      <c r="N33" s="14">
         <v>1502</v>
       </c>
-      <c r="O33" s="17">
+      <c r="O33" s="14">
         <v>1405</v>
       </c>
-      <c r="P33" s="17">
+      <c r="P33" s="14">
         <v>1243</v>
       </c>
-      <c r="Q33" s="17">
+      <c r="Q33" s="14">
         <v>1295</v>
       </c>
-      <c r="R33" s="17">
+      <c r="R33" s="14">
         <v>1285</v>
       </c>
-      <c r="S33" s="17">
+      <c r="S33" s="14">
         <v>1383</v>
       </c>
-      <c r="T33" s="21">
+      <c r="T33" s="17">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="1"/>
-      <c r="B34" s="57" t="s">
+      <c r="B34" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="C34" s="52">
+      <c r="C34" s="45">
         <v>20</v>
       </c>
-      <c r="D34" s="24"/>
-      <c r="E34" s="18" t="s">
+      <c r="E34" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="F34" s="17">
+      <c r="F34" s="14">
         <v>17773</v>
       </c>
-      <c r="G34" s="49">
+      <c r="G34" s="40">
         <v>93.8</v>
       </c>
-      <c r="H34" s="17">
+      <c r="H34" s="14">
         <v>1810</v>
       </c>
-      <c r="I34" s="17">
+      <c r="I34" s="14">
         <v>1548</v>
       </c>
-      <c r="J34" s="17">
+      <c r="J34" s="14">
         <v>1672</v>
       </c>
-      <c r="K34" s="17">
+      <c r="K34" s="14">
         <v>1567</v>
       </c>
-      <c r="L34" s="17">
+      <c r="L34" s="14">
         <v>1610</v>
       </c>
-      <c r="M34" s="17">
+      <c r="M34" s="14">
         <v>1469</v>
       </c>
-      <c r="N34" s="17">
+      <c r="N34" s="14">
         <v>1500</v>
       </c>
-      <c r="O34" s="17">
+      <c r="O34" s="14">
         <v>1402</v>
       </c>
-      <c r="P34" s="17">
+      <c r="P34" s="14">
         <v>1239</v>
       </c>
-      <c r="Q34" s="17">
+      <c r="Q34" s="14">
         <v>1293</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R34" s="14">
         <v>1283</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S34" s="14">
         <v>1380</v>
       </c>
-      <c r="T34" s="21">
+      <c r="T34" s="17">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="1"/>
-      <c r="B35" s="57" t="s">
+      <c r="B35" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="52">
+      <c r="C35" s="45">
         <v>21</v>
       </c>
-      <c r="D35" s="24"/>
-      <c r="E35" s="18" t="s">
+      <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="F35" s="17">
+      <c r="F35" s="14">
         <v>34</v>
       </c>
-      <c r="G35" s="49">
+      <c r="G35" s="40">
         <v>94.4</v>
       </c>
-      <c r="H35" s="17">
+      <c r="H35" s="14">
         <v>4</v>
       </c>
-      <c r="I35" s="17">
+      <c r="I35" s="14">
         <v>3</v>
       </c>
-      <c r="J35" s="17">
+      <c r="J35" s="14">
         <v>2</v>
       </c>
-      <c r="K35" s="17">
+      <c r="K35" s="14">
         <v>3</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L35" s="14">
         <v>3</v>
       </c>
-      <c r="M35" s="17">
+      <c r="M35" s="14">
         <v>2</v>
       </c>
-      <c r="N35" s="17">
+      <c r="N35" s="14">
         <v>2</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="14">
         <v>3</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P35" s="14">
         <v>4</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q35" s="14">
         <v>2</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="14">
         <v>3</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="14">
         <v>2</v>
       </c>
-      <c r="T35" s="21">
+      <c r="T35" s="17">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="57" t="s">
+      <c r="B36" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C36" s="52">
+      <c r="C36" s="45">
         <v>22</v>
       </c>
-      <c r="D36" s="12"/>
-      <c r="E36" s="18" t="s">
+      <c r="E36" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F36" s="17">
+      <c r="F36" s="14">
         <v>58464</v>
       </c>
-      <c r="G36" s="49">
+      <c r="G36" s="40">
         <v>90.6</v>
       </c>
-      <c r="H36" s="17">
+      <c r="H36" s="14">
         <v>5949</v>
       </c>
-      <c r="I36" s="17">
+      <c r="I36" s="14">
         <v>5106</v>
       </c>
-      <c r="J36" s="17">
+      <c r="J36" s="14">
         <v>5515</v>
       </c>
-      <c r="K36" s="17">
+      <c r="K36" s="14">
         <v>5452</v>
       </c>
-      <c r="L36" s="17">
+      <c r="L36" s="14">
         <v>5894</v>
       </c>
-      <c r="M36" s="17">
+      <c r="M36" s="14">
         <v>5134</v>
       </c>
-      <c r="N36" s="17">
+      <c r="N36" s="14">
         <v>4608</v>
       </c>
-      <c r="O36" s="17">
+      <c r="O36" s="14">
         <v>4456</v>
       </c>
-      <c r="P36" s="17">
+      <c r="P36" s="14">
         <v>3128</v>
       </c>
-      <c r="Q36" s="17">
+      <c r="Q36" s="14">
         <v>4014</v>
       </c>
-      <c r="R36" s="17">
+      <c r="R36" s="14">
         <v>4042</v>
       </c>
-      <c r="S36" s="17">
+      <c r="S36" s="14">
         <v>5167</v>
       </c>
-      <c r="T36" s="16">
+      <c r="T36" s="13">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="57" t="s">
+      <c r="B37" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C37" s="52">
+      <c r="C37" s="45">
         <v>23</v>
       </c>
-      <c r="D37" s="12"/>
-      <c r="E37" s="18" t="s">
+      <c r="E37" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F37" s="17">
+      <c r="F37" s="14">
         <v>107112</v>
       </c>
-      <c r="G37" s="49">
+      <c r="G37" s="40">
         <v>97.5</v>
       </c>
-      <c r="H37" s="17">
+      <c r="H37" s="14">
         <v>8793</v>
       </c>
-      <c r="I37" s="17">
+      <c r="I37" s="14">
         <v>8443</v>
       </c>
-      <c r="J37" s="17">
+      <c r="J37" s="14">
         <v>9600</v>
       </c>
-      <c r="K37" s="17">
+      <c r="K37" s="14">
         <v>8787</v>
       </c>
-      <c r="L37" s="17">
+      <c r="L37" s="14">
         <v>8600</v>
       </c>
-      <c r="M37" s="17">
+      <c r="M37" s="14">
         <v>8466</v>
       </c>
-      <c r="N37" s="17">
+      <c r="N37" s="14">
         <v>8495</v>
       </c>
-      <c r="O37" s="17">
+      <c r="O37" s="14">
         <v>8284</v>
       </c>
-      <c r="P37" s="17">
+      <c r="P37" s="14">
         <v>8876</v>
       </c>
-      <c r="Q37" s="17">
+      <c r="Q37" s="14">
         <v>9239</v>
       </c>
-      <c r="R37" s="17">
+      <c r="R37" s="14">
         <v>9717</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S37" s="14">
         <v>9813</v>
       </c>
-      <c r="T37" s="16">
+      <c r="T37" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="57" t="s">
+      <c r="B38" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="52">
+      <c r="C38" s="45">
         <v>24</v>
       </c>
-      <c r="D38" s="12"/>
-      <c r="E38" s="18" t="s">
+      <c r="E38" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F38" s="17">
+      <c r="F38" s="14">
         <v>32754</v>
       </c>
-      <c r="G38" s="49">
+      <c r="G38" s="40">
         <v>97.1</v>
       </c>
-      <c r="H38" s="17">
+      <c r="H38" s="14">
         <v>2832</v>
       </c>
-      <c r="I38" s="17">
+      <c r="I38" s="14">
         <v>2570</v>
       </c>
-      <c r="J38" s="17">
+      <c r="J38" s="14">
         <v>2824</v>
       </c>
-      <c r="K38" s="17">
+      <c r="K38" s="14">
         <v>2830</v>
       </c>
-      <c r="L38" s="17">
+      <c r="L38" s="14">
         <v>2753</v>
       </c>
-      <c r="M38" s="17">
+      <c r="M38" s="14">
         <v>2754</v>
       </c>
-      <c r="N38" s="17">
+      <c r="N38" s="14">
         <v>2788</v>
       </c>
-      <c r="O38" s="17">
+      <c r="O38" s="14">
         <v>2496</v>
       </c>
-      <c r="P38" s="17">
+      <c r="P38" s="14">
         <v>2598</v>
       </c>
-      <c r="Q38" s="17">
+      <c r="Q38" s="14">
         <v>2894</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R38" s="14">
         <v>2702</v>
       </c>
-      <c r="S38" s="17">
+      <c r="S38" s="14">
         <v>2712</v>
       </c>
-      <c r="T38" s="16">
+      <c r="T38" s="13">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="58" t="s">
+      <c r="B39" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="52">
+      <c r="C39" s="45">
         <v>25</v>
       </c>
-      <c r="D39" s="12"/>
-      <c r="E39" s="18" t="s">
+      <c r="E39" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F39" s="17">
+      <c r="F39" s="14">
         <v>30893</v>
       </c>
-      <c r="G39" s="49">
+      <c r="G39" s="40">
         <v>96.4</v>
       </c>
-      <c r="H39" s="17">
+      <c r="H39" s="14">
         <v>2672</v>
       </c>
-      <c r="I39" s="17">
+      <c r="I39" s="14">
         <v>2428</v>
       </c>
-      <c r="J39" s="17">
+      <c r="J39" s="14">
         <v>2655</v>
       </c>
-      <c r="K39" s="17">
+      <c r="K39" s="14">
         <v>2663</v>
       </c>
-      <c r="L39" s="17">
+      <c r="L39" s="14">
         <v>2583</v>
       </c>
-      <c r="M39" s="17">
+      <c r="M39" s="14">
         <v>2606</v>
       </c>
-      <c r="N39" s="17">
+      <c r="N39" s="14">
         <v>2634</v>
       </c>
-      <c r="O39" s="17">
+      <c r="O39" s="14">
         <v>2336</v>
       </c>
-      <c r="P39" s="17">
+      <c r="P39" s="14">
         <v>2476</v>
       </c>
-      <c r="Q39" s="17">
+      <c r="Q39" s="14">
         <v>2736</v>
       </c>
-      <c r="R39" s="17">
+      <c r="R39" s="14">
         <v>2565</v>
       </c>
-      <c r="S39" s="17">
+      <c r="S39" s="14">
         <v>2540</v>
       </c>
-      <c r="T39" s="16">
+      <c r="T39" s="13">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="58" t="s">
+      <c r="B40" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="C40" s="52">
+      <c r="C40" s="45">
         <v>26</v>
       </c>
-      <c r="D40" s="12"/>
-      <c r="E40" s="18" t="s">
+      <c r="E40" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F40" s="17">
+      <c r="F40" s="14">
         <v>1861</v>
       </c>
-      <c r="G40" s="49">
+      <c r="G40" s="40">
         <v>109.8</v>
       </c>
-      <c r="H40" s="17">
+      <c r="H40" s="14">
         <v>160</v>
       </c>
-      <c r="I40" s="17">
+      <c r="I40" s="14">
         <v>142</v>
       </c>
-      <c r="J40" s="17">
+      <c r="J40" s="14">
         <v>169</v>
       </c>
-      <c r="K40" s="17">
+      <c r="K40" s="14">
         <v>167</v>
       </c>
-      <c r="L40" s="17">
+      <c r="L40" s="14">
         <v>170</v>
       </c>
-      <c r="M40" s="17">
+      <c r="M40" s="14">
         <v>149</v>
       </c>
-      <c r="N40" s="17">
+      <c r="N40" s="14">
         <v>155</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="14">
         <v>161</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P40" s="14">
         <v>123</v>
       </c>
-      <c r="Q40" s="17">
+      <c r="Q40" s="14">
         <v>158</v>
       </c>
-      <c r="R40" s="17">
+      <c r="R40" s="14">
         <v>137</v>
       </c>
-      <c r="S40" s="17">
+      <c r="S40" s="14">
         <v>172</v>
       </c>
-      <c r="T40" s="16">
+      <c r="T40" s="13">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="57" t="s">
+      <c r="B41" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="C41" s="52">
+      <c r="C41" s="45">
         <v>27</v>
       </c>
-      <c r="D41" s="12"/>
-      <c r="E41" s="18" t="s">
+      <c r="E41" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F41" s="17">
+      <c r="F41" s="14">
         <v>14661</v>
       </c>
-      <c r="G41" s="49">
+      <c r="G41" s="40">
         <v>105.5</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="14">
         <v>1248</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="14">
         <v>1214</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="14">
         <v>1099</v>
       </c>
-      <c r="K41" s="17">
+      <c r="K41" s="14">
         <v>1472</v>
       </c>
-      <c r="L41" s="17">
+      <c r="L41" s="14">
         <v>1559</v>
       </c>
-      <c r="M41" s="17">
+      <c r="M41" s="14">
         <v>1317</v>
       </c>
-      <c r="N41" s="17">
+      <c r="N41" s="14">
         <v>1072</v>
       </c>
-      <c r="O41" s="17">
+      <c r="O41" s="14">
         <v>1064</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="14">
         <v>911</v>
       </c>
-      <c r="Q41" s="17">
+      <c r="Q41" s="14">
         <v>982</v>
       </c>
-      <c r="R41" s="17">
+      <c r="R41" s="14">
         <v>1250</v>
       </c>
-      <c r="S41" s="17">
+      <c r="S41" s="14">
         <v>1474</v>
       </c>
-      <c r="T41" s="16">
+      <c r="T41" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="57" t="s">
+      <c r="B42" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="C42" s="52">
+      <c r="C42" s="45">
         <v>28</v>
       </c>
-      <c r="D42" s="12"/>
-      <c r="E42" s="18" t="s">
+      <c r="E42" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F42" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="49" t="s">
+      <c r="F42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="H42" s="17" t="s">
-[...35 lines deleted...]
-      <c r="T42" s="16">
+      <c r="H42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="13">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B43" s="57" t="s">
+      <c r="B43" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="C43" s="52">
+      <c r="C43" s="45">
         <v>29</v>
       </c>
-      <c r="D43" s="12"/>
-      <c r="E43" s="18" t="s">
+      <c r="E43" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F43" s="17">
+      <c r="F43" s="14">
         <v>1598</v>
       </c>
-      <c r="G43" s="49">
+      <c r="G43" s="40">
         <v>100.6</v>
       </c>
-      <c r="H43" s="17">
+      <c r="H43" s="14">
         <v>121</v>
       </c>
-      <c r="I43" s="17">
+      <c r="I43" s="14">
         <v>86</v>
       </c>
-      <c r="J43" s="17">
+      <c r="J43" s="14">
         <v>157</v>
       </c>
-      <c r="K43" s="17">
+      <c r="K43" s="14">
         <v>140</v>
       </c>
-      <c r="L43" s="17">
+      <c r="L43" s="14">
         <v>137</v>
       </c>
-      <c r="M43" s="17">
+      <c r="M43" s="14">
         <v>157</v>
       </c>
-      <c r="N43" s="17">
+      <c r="N43" s="14">
         <v>162</v>
       </c>
-      <c r="O43" s="17">
+      <c r="O43" s="14">
         <v>144</v>
       </c>
-      <c r="P43" s="17">
+      <c r="P43" s="14">
         <v>156</v>
       </c>
-      <c r="Q43" s="17">
+      <c r="Q43" s="14">
         <v>143</v>
       </c>
-      <c r="R43" s="17">
+      <c r="R43" s="14">
         <v>68</v>
       </c>
-      <c r="S43" s="17">
+      <c r="S43" s="14">
         <v>128</v>
       </c>
-      <c r="T43" s="16">
+      <c r="T43" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B44" s="57" t="s">
+      <c r="B44" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="52">
+      <c r="C44" s="45">
         <v>30</v>
       </c>
-      <c r="D44" s="12"/>
-      <c r="E44" s="18" t="s">
+      <c r="E44" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="F44" s="17">
+      <c r="F44" s="14">
         <v>356</v>
       </c>
-      <c r="G44" s="49">
+      <c r="G44" s="40">
         <v>56.3</v>
       </c>
-      <c r="H44" s="17">
+      <c r="H44" s="14">
         <v>46</v>
       </c>
-      <c r="I44" s="17">
+      <c r="I44" s="14">
         <v>43</v>
       </c>
-      <c r="J44" s="17">
+      <c r="J44" s="14">
         <v>49</v>
       </c>
-      <c r="K44" s="17">
+      <c r="K44" s="14">
         <v>24</v>
       </c>
-      <c r="L44" s="17">
+      <c r="L44" s="14">
         <v>30</v>
       </c>
-      <c r="M44" s="17">
+      <c r="M44" s="14">
         <v>23</v>
       </c>
-      <c r="N44" s="17">
+      <c r="N44" s="14">
         <v>29</v>
       </c>
-      <c r="O44" s="17">
+      <c r="O44" s="14">
         <v>18</v>
       </c>
-      <c r="P44" s="17">
+      <c r="P44" s="14">
         <v>17</v>
       </c>
-      <c r="Q44" s="17">
+      <c r="Q44" s="14">
         <v>24</v>
       </c>
-      <c r="R44" s="17">
+      <c r="R44" s="14">
         <v>29</v>
       </c>
-      <c r="S44" s="17">
+      <c r="S44" s="14">
         <v>24</v>
       </c>
-      <c r="T44" s="16">
+      <c r="T44" s="13">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B45" s="20"/>
-[...17 lines deleted...]
-      <c r="T45" s="16"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="45"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="40"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="14"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="14"/>
+      <c r="S45" s="14"/>
+      <c r="T45" s="13"/>
     </row>
     <row r="46" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="12"/>
-[...18 lines deleted...]
-      <c r="T46" s="16"/>
+      <c r="C46" s="45"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="14"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="14"/>
+      <c r="S46" s="14"/>
+      <c r="T46" s="13"/>
     </row>
     <row r="47" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="67" t="s">
+      <c r="A47" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="67"/>
-[...17 lines deleted...]
-      <c r="T47" s="16"/>
+      <c r="B47" s="58"/>
+      <c r="C47" s="45"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="40"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+      <c r="S47" s="14"/>
+      <c r="T47" s="13"/>
     </row>
     <row r="48" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B48" s="57" t="s">
+      <c r="B48" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="C48" s="53">
+      <c r="C48" s="46">
         <v>31</v>
       </c>
-      <c r="D48" s="19"/>
-      <c r="E48" s="23" t="s">
+      <c r="D48" s="5"/>
+      <c r="E48" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="F48" s="17">
+      <c r="F48" s="14">
         <v>1161</v>
       </c>
-      <c r="G48" s="49">
+      <c r="G48" s="40">
         <v>111.5</v>
       </c>
-      <c r="H48" s="17">
+      <c r="H48" s="14">
         <v>113</v>
       </c>
-      <c r="I48" s="17">
+      <c r="I48" s="14">
         <v>100</v>
       </c>
-      <c r="J48" s="17">
+      <c r="J48" s="14">
         <v>193</v>
       </c>
-      <c r="K48" s="17">
+      <c r="K48" s="14">
         <v>143</v>
       </c>
-      <c r="L48" s="17">
+      <c r="L48" s="14">
         <v>99</v>
       </c>
-      <c r="M48" s="17">
+      <c r="M48" s="14">
         <v>55</v>
       </c>
-      <c r="N48" s="17">
+      <c r="N48" s="14">
         <v>72</v>
       </c>
-      <c r="O48" s="17">
+      <c r="O48" s="14">
         <v>128</v>
       </c>
-      <c r="P48" s="17">
+      <c r="P48" s="14">
         <v>4</v>
       </c>
-      <c r="Q48" s="17">
+      <c r="Q48" s="14">
         <v>46</v>
       </c>
-      <c r="R48" s="17">
+      <c r="R48" s="14">
         <v>47</v>
       </c>
-      <c r="S48" s="17">
+      <c r="S48" s="14">
         <v>160</v>
       </c>
-      <c r="T48" s="16">
+      <c r="T48" s="13">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B49" s="57" t="s">
+      <c r="B49" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="C49" s="53">
+      <c r="C49" s="46">
         <v>32</v>
       </c>
-      <c r="D49" s="19"/>
-      <c r="E49" s="18" t="s">
+      <c r="D49" s="5"/>
+      <c r="E49" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="14">
         <v>14904</v>
       </c>
-      <c r="G49" s="49">
+      <c r="G49" s="40">
         <v>81.400000000000006</v>
       </c>
-      <c r="H49" s="17">
+      <c r="H49" s="14">
         <v>1875</v>
       </c>
-      <c r="I49" s="17">
+      <c r="I49" s="14">
         <v>1351</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J49" s="14">
         <v>2481</v>
       </c>
-      <c r="K49" s="17">
+      <c r="K49" s="14">
         <v>1967</v>
       </c>
-      <c r="L49" s="17">
+      <c r="L49" s="14">
         <v>1410</v>
       </c>
-      <c r="M49" s="17">
+      <c r="M49" s="14">
         <v>794</v>
       </c>
-      <c r="N49" s="17">
+      <c r="N49" s="14">
         <v>830</v>
       </c>
-      <c r="O49" s="17">
+      <c r="O49" s="14">
         <v>968</v>
       </c>
-      <c r="P49" s="17">
+      <c r="P49" s="14">
         <v>242</v>
       </c>
-      <c r="Q49" s="17">
+      <c r="Q49" s="14">
         <v>473</v>
       </c>
-      <c r="R49" s="17">
+      <c r="R49" s="14">
         <v>576</v>
       </c>
-      <c r="S49" s="17">
+      <c r="S49" s="14">
         <v>1938</v>
       </c>
-      <c r="T49" s="16">
+      <c r="T49" s="13">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B50" s="57" t="s">
+      <c r="B50" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C50" s="53">
+      <c r="C50" s="46">
         <v>33</v>
       </c>
-      <c r="D50" s="19"/>
-      <c r="E50" s="18" t="s">
+      <c r="D50" s="5"/>
+      <c r="E50" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F50" s="17">
-[...41 lines deleted...]
-      <c r="T50" s="16">
+      <c r="F50" s="14">
+        <v>31809</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="H50" s="14">
+        <v>2570</v>
+      </c>
+      <c r="I50" s="14">
+        <v>2465</v>
+      </c>
+      <c r="J50" s="14">
+        <v>3016</v>
+      </c>
+      <c r="K50" s="14">
+        <v>2702</v>
+      </c>
+      <c r="L50" s="14">
+        <v>2416</v>
+      </c>
+      <c r="M50" s="14">
+        <v>2765</v>
+      </c>
+      <c r="N50" s="14">
+        <v>3035</v>
+      </c>
+      <c r="O50" s="14">
+        <v>2136</v>
+      </c>
+      <c r="P50" s="14">
+        <v>2294</v>
+      </c>
+      <c r="Q50" s="14">
+        <v>3149</v>
+      </c>
+      <c r="R50" s="14">
+        <v>2670</v>
+      </c>
+      <c r="S50" s="14">
+        <v>2592</v>
+      </c>
+      <c r="T50" s="13">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="1"/>
-      <c r="B51" s="57" t="s">
+      <c r="B51" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="C51" s="53">
+      <c r="C51" s="46">
         <v>34</v>
       </c>
-      <c r="D51" s="24"/>
-      <c r="E51" s="23" t="s">
+      <c r="E51" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F51" s="22" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="48" t="s">
+      <c r="F51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="H51" s="22" t="s">
-[...35 lines deleted...]
-      <c r="T51" s="21">
+      <c r="H51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="17">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="1"/>
-      <c r="B52" s="57" t="s">
+      <c r="B52" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="C52" s="53">
+      <c r="C52" s="46">
         <v>35</v>
       </c>
-      <c r="D52" s="24"/>
-      <c r="E52" s="23" t="s">
+      <c r="E52" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F52" s="22" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="48" t="s">
+      <c r="F52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="H52" s="22" t="s">
-[...35 lines deleted...]
-      <c r="T52" s="21">
+      <c r="H52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="17">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="1"/>
-      <c r="B53" s="57" t="s">
+      <c r="B53" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="C53" s="53">
+      <c r="C53" s="46">
         <v>36</v>
       </c>
-      <c r="D53" s="24"/>
-      <c r="E53" s="23" t="s">
+      <c r="E53" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F53" s="22" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="48" t="s">
+      <c r="F53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="H53" s="22" t="s">
-[...35 lines deleted...]
-      <c r="T53" s="21">
+      <c r="H53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="17">
         <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B54" s="57" t="s">
+      <c r="B54" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C54" s="53">
+      <c r="C54" s="46">
         <v>37</v>
       </c>
-      <c r="D54" s="19"/>
-      <c r="E54" s="18" t="s">
+      <c r="D54" s="5"/>
+      <c r="E54" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F54" s="17">
+      <c r="F54" s="14">
         <v>8873</v>
       </c>
-      <c r="G54" s="49">
+      <c r="G54" s="40">
         <v>84.3</v>
       </c>
-      <c r="H54" s="17">
+      <c r="H54" s="14">
         <v>1105</v>
       </c>
-      <c r="I54" s="17">
+      <c r="I54" s="14">
         <v>794</v>
       </c>
-      <c r="J54" s="17">
+      <c r="J54" s="14">
         <v>1414</v>
       </c>
-      <c r="K54" s="17">
+      <c r="K54" s="14">
         <v>1127</v>
       </c>
-      <c r="L54" s="17">
+      <c r="L54" s="14">
         <v>858</v>
       </c>
-      <c r="M54" s="17">
+      <c r="M54" s="14">
         <v>546</v>
       </c>
-      <c r="N54" s="17">
+      <c r="N54" s="14">
         <v>543</v>
       </c>
-      <c r="O54" s="17">
+      <c r="O54" s="14">
         <v>640</v>
       </c>
-      <c r="P54" s="17">
+      <c r="P54" s="14">
         <v>168</v>
       </c>
-      <c r="Q54" s="17">
+      <c r="Q54" s="14">
         <v>290</v>
       </c>
-      <c r="R54" s="17">
+      <c r="R54" s="14">
         <v>366</v>
       </c>
-      <c r="S54" s="17">
+      <c r="S54" s="14">
         <v>1021</v>
       </c>
-      <c r="T54" s="16">
+      <c r="T54" s="13">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="57" t="s">
+      <c r="B55" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C55" s="53">
+      <c r="C55" s="46">
         <v>38</v>
       </c>
-      <c r="D55" s="19"/>
-      <c r="E55" s="18" t="s">
+      <c r="D55" s="5"/>
+      <c r="E55" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F55" s="17">
+      <c r="F55" s="14">
         <v>10267</v>
       </c>
-      <c r="G55" s="49">
+      <c r="G55" s="40">
         <v>100.1</v>
       </c>
-      <c r="H55" s="17">
+      <c r="H55" s="14">
         <v>837</v>
       </c>
-      <c r="I55" s="17">
+      <c r="I55" s="14">
         <v>741</v>
       </c>
-      <c r="J55" s="17">
+      <c r="J55" s="14">
         <v>883</v>
       </c>
-      <c r="K55" s="17">
+      <c r="K55" s="14">
         <v>899</v>
       </c>
-      <c r="L55" s="17">
+      <c r="L55" s="14">
         <v>867</v>
       </c>
-      <c r="M55" s="17">
+      <c r="M55" s="14">
         <v>807</v>
       </c>
-      <c r="N55" s="17">
+      <c r="N55" s="14">
         <v>814</v>
       </c>
-      <c r="O55" s="17">
+      <c r="O55" s="14">
         <v>809</v>
       </c>
-      <c r="P55" s="17">
+      <c r="P55" s="14">
         <v>785</v>
       </c>
-      <c r="Q55" s="17">
+      <c r="Q55" s="14">
         <v>866</v>
       </c>
-      <c r="R55" s="17">
+      <c r="R55" s="14">
         <v>910</v>
       </c>
-      <c r="S55" s="17">
+      <c r="S55" s="14">
         <v>1049</v>
       </c>
-      <c r="T55" s="16">
+      <c r="T55" s="13">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B56" s="57" t="s">
+      <c r="B56" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C56" s="53">
+      <c r="C56" s="46">
         <v>39</v>
       </c>
-      <c r="D56" s="19"/>
-      <c r="E56" s="18" t="s">
+      <c r="D56" s="5"/>
+      <c r="E56" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F56" s="17">
+      <c r="F56" s="14">
         <v>116055</v>
       </c>
-      <c r="G56" s="49">
+      <c r="G56" s="40">
         <v>91.8</v>
       </c>
-      <c r="H56" s="17">
+      <c r="H56" s="14">
         <v>8886</v>
       </c>
-      <c r="I56" s="17">
+      <c r="I56" s="14">
         <v>9714</v>
       </c>
-      <c r="J56" s="17">
+      <c r="J56" s="14">
         <v>10722</v>
       </c>
-      <c r="K56" s="17">
+      <c r="K56" s="14">
         <v>10165</v>
       </c>
-      <c r="L56" s="17">
+      <c r="L56" s="14">
         <v>9805</v>
       </c>
-      <c r="M56" s="17">
+      <c r="M56" s="14">
         <v>9517</v>
       </c>
-      <c r="N56" s="17">
+      <c r="N56" s="14">
         <v>9664</v>
       </c>
-      <c r="O56" s="17">
+      <c r="O56" s="14">
         <v>8911</v>
       </c>
-      <c r="P56" s="17">
+      <c r="P56" s="14">
         <v>9371</v>
       </c>
-      <c r="Q56" s="17">
+      <c r="Q56" s="14">
         <v>9768</v>
       </c>
-      <c r="R56" s="17">
+      <c r="R56" s="14">
         <v>9989</v>
       </c>
-      <c r="S56" s="17">
+      <c r="S56" s="14">
         <v>9543</v>
       </c>
-      <c r="T56" s="16">
+      <c r="T56" s="13">
         <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B57" s="58" t="s">
+      <c r="B57" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="C57" s="53">
+      <c r="C57" s="46">
         <v>40</v>
       </c>
-      <c r="D57" s="19"/>
-      <c r="E57" s="18" t="s">
+      <c r="D57" s="5"/>
+      <c r="E57" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F57" s="17">
+      <c r="F57" s="14">
         <v>2893</v>
       </c>
-      <c r="G57" s="49">
+      <c r="G57" s="40">
         <v>95</v>
       </c>
-      <c r="H57" s="17">
+      <c r="H57" s="14">
         <v>285</v>
       </c>
-      <c r="I57" s="17">
+      <c r="I57" s="14">
         <v>199</v>
       </c>
-      <c r="J57" s="17">
+      <c r="J57" s="14">
         <v>251</v>
       </c>
-      <c r="K57" s="17">
+      <c r="K57" s="14">
         <v>229</v>
       </c>
-      <c r="L57" s="17">
+      <c r="L57" s="14">
         <v>315</v>
       </c>
-      <c r="M57" s="17">
+      <c r="M57" s="14">
         <v>239</v>
       </c>
-      <c r="N57" s="17">
+      <c r="N57" s="14">
         <v>262</v>
       </c>
-      <c r="O57" s="17">
+      <c r="O57" s="14">
         <v>193</v>
       </c>
-      <c r="P57" s="17">
+      <c r="P57" s="14">
         <v>188</v>
       </c>
-      <c r="Q57" s="17">
+      <c r="Q57" s="14">
         <v>265</v>
       </c>
-      <c r="R57" s="17">
+      <c r="R57" s="14">
         <v>264</v>
       </c>
-      <c r="S57" s="17">
+      <c r="S57" s="14">
         <v>202</v>
       </c>
-      <c r="T57" s="16">
+      <c r="T57" s="13">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B58" s="58" t="s">
+      <c r="B58" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="C58" s="53">
+      <c r="C58" s="46">
         <v>41</v>
       </c>
-      <c r="D58" s="12"/>
-      <c r="E58" s="18" t="s">
+      <c r="E58" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F58" s="17">
+      <c r="F58" s="14">
         <v>113162</v>
       </c>
-      <c r="G58" s="49">
+      <c r="G58" s="40">
         <v>91.8</v>
       </c>
-      <c r="H58" s="17">
+      <c r="H58" s="14">
         <v>8601</v>
       </c>
-      <c r="I58" s="17">
+      <c r="I58" s="14">
         <v>9515</v>
       </c>
-      <c r="J58" s="17">
+      <c r="J58" s="14">
         <v>10471</v>
       </c>
-      <c r="K58" s="17">
+      <c r="K58" s="14">
         <v>9935</v>
       </c>
-      <c r="L58" s="17">
+      <c r="L58" s="14">
         <v>9490</v>
       </c>
-      <c r="M58" s="17">
+      <c r="M58" s="14">
         <v>9278</v>
       </c>
-      <c r="N58" s="17">
+      <c r="N58" s="14">
         <v>9402</v>
       </c>
-      <c r="O58" s="17">
+      <c r="O58" s="14">
         <v>8718</v>
       </c>
-      <c r="P58" s="17">
+      <c r="P58" s="14">
         <v>9183</v>
       </c>
-      <c r="Q58" s="17">
+      <c r="Q58" s="14">
         <v>9503</v>
       </c>
-      <c r="R58" s="17">
+      <c r="R58" s="14">
         <v>9725</v>
       </c>
-      <c r="S58" s="17">
+      <c r="S58" s="14">
         <v>9341</v>
       </c>
-      <c r="T58" s="16">
+      <c r="T58" s="13">
         <v>41</v>
       </c>
     </row>
     <row r="59" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B59" s="57" t="s">
+      <c r="B59" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="C59" s="53">
+      <c r="C59" s="46">
         <v>42</v>
       </c>
-      <c r="D59" s="19"/>
-      <c r="E59" s="18" t="s">
+      <c r="D59" s="5"/>
+      <c r="E59" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F59" s="17">
+      <c r="F59" s="14">
         <v>15525</v>
       </c>
-      <c r="G59" s="49">
+      <c r="G59" s="40">
         <v>90.2</v>
       </c>
-      <c r="H59" s="17">
+      <c r="H59" s="14">
         <v>1634</v>
       </c>
-      <c r="I59" s="17">
+      <c r="I59" s="14">
         <v>1205</v>
       </c>
-      <c r="J59" s="17">
+      <c r="J59" s="14">
         <v>1533</v>
       </c>
-      <c r="K59" s="17">
+      <c r="K59" s="14">
         <v>1572</v>
       </c>
-      <c r="L59" s="17">
+      <c r="L59" s="14">
         <v>1651</v>
       </c>
-      <c r="M59" s="17">
+      <c r="M59" s="14">
         <v>1253</v>
       </c>
-      <c r="N59" s="17">
+      <c r="N59" s="14">
         <v>1162</v>
       </c>
-      <c r="O59" s="17">
+      <c r="O59" s="14">
         <v>1037</v>
       </c>
-      <c r="P59" s="17">
+      <c r="P59" s="14">
         <v>692</v>
       </c>
-      <c r="Q59" s="17">
+      <c r="Q59" s="14">
         <v>1289</v>
       </c>
-      <c r="R59" s="17">
+      <c r="R59" s="14">
         <v>988</v>
       </c>
-      <c r="S59" s="17">
+      <c r="S59" s="14">
         <v>1509</v>
       </c>
-      <c r="T59" s="16">
+      <c r="T59" s="13">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B60" s="57" t="s">
+      <c r="B60" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="C60" s="53">
+      <c r="C60" s="46">
         <v>43</v>
       </c>
-      <c r="D60" s="19"/>
-      <c r="E60" s="18" t="s">
+      <c r="D60" s="5"/>
+      <c r="E60" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F60" s="17">
+      <c r="F60" s="14">
         <v>420</v>
       </c>
-      <c r="G60" s="49">
+      <c r="G60" s="40">
         <v>130.80000000000001</v>
       </c>
-      <c r="H60" s="17">
+      <c r="H60" s="14">
         <v>37</v>
       </c>
-      <c r="I60" s="17">
+      <c r="I60" s="14">
         <v>30</v>
       </c>
-      <c r="J60" s="17">
+      <c r="J60" s="14">
         <v>37</v>
       </c>
-      <c r="K60" s="17">
+      <c r="K60" s="14">
         <v>26</v>
       </c>
-      <c r="L60" s="17">
+      <c r="L60" s="14">
         <v>19</v>
       </c>
-      <c r="M60" s="17">
+      <c r="M60" s="14">
         <v>30</v>
       </c>
-      <c r="N60" s="17">
+      <c r="N60" s="14">
         <v>51</v>
       </c>
-      <c r="O60" s="17">
+      <c r="O60" s="14">
         <v>30</v>
       </c>
-      <c r="P60" s="17">
+      <c r="P60" s="14">
         <v>39</v>
       </c>
-      <c r="Q60" s="17">
+      <c r="Q60" s="14">
         <v>47</v>
       </c>
-      <c r="R60" s="17">
+      <c r="R60" s="14">
         <v>36</v>
       </c>
-      <c r="S60" s="17">
+      <c r="S60" s="14">
         <v>37</v>
       </c>
-      <c r="T60" s="16">
+      <c r="T60" s="13">
         <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B61" s="57" t="s">
+      <c r="B61" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="C61" s="53">
+      <c r="C61" s="46">
         <v>44</v>
       </c>
-      <c r="D61" s="19"/>
-      <c r="E61" s="18" t="s">
+      <c r="D61" s="5"/>
+      <c r="E61" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F61" s="17">
+      <c r="F61" s="14">
         <v>1637</v>
       </c>
-      <c r="G61" s="49">
+      <c r="G61" s="40">
         <v>100.2</v>
       </c>
-      <c r="H61" s="17">
+      <c r="H61" s="14">
         <v>214</v>
       </c>
-      <c r="I61" s="17">
+      <c r="I61" s="14">
         <v>83</v>
       </c>
-      <c r="J61" s="17">
+      <c r="J61" s="14">
         <v>104</v>
       </c>
-      <c r="K61" s="17">
+      <c r="K61" s="14">
         <v>138</v>
       </c>
-      <c r="L61" s="17">
+      <c r="L61" s="14">
         <v>223</v>
       </c>
-      <c r="M61" s="17">
+      <c r="M61" s="14">
         <v>221</v>
       </c>
-      <c r="N61" s="17">
+      <c r="N61" s="14">
         <v>196</v>
       </c>
-      <c r="O61" s="17">
+      <c r="O61" s="14">
         <v>138</v>
       </c>
-      <c r="P61" s="17">
+      <c r="P61" s="14">
         <v>43</v>
       </c>
-      <c r="Q61" s="17">
+      <c r="Q61" s="14">
         <v>32</v>
       </c>
-      <c r="R61" s="17">
+      <c r="R61" s="14">
         <v>180</v>
       </c>
-      <c r="S61" s="17">
+      <c r="S61" s="14">
         <v>67</v>
       </c>
-      <c r="T61" s="16">
+      <c r="T61" s="13">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B62" s="57" t="s">
+      <c r="B62" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="46">
         <v>45</v>
       </c>
-      <c r="D62" s="19"/>
-      <c r="E62" s="18" t="s">
+      <c r="D62" s="5"/>
+      <c r="E62" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="F62" s="17">
+      <c r="F62" s="14">
         <v>134161</v>
       </c>
-      <c r="G62" s="49">
+      <c r="G62" s="40">
         <v>95.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="14">
         <v>8326</v>
       </c>
-      <c r="I62" s="17">
+      <c r="I62" s="14">
         <v>10072</v>
       </c>
-      <c r="J62" s="17">
+      <c r="J62" s="14">
         <v>11553</v>
       </c>
-      <c r="K62" s="17">
+      <c r="K62" s="14">
         <v>10871</v>
       </c>
-      <c r="L62" s="17">
+      <c r="L62" s="14">
         <v>11471</v>
       </c>
-      <c r="M62" s="17">
+      <c r="M62" s="14">
         <v>11907</v>
       </c>
-      <c r="N62" s="17">
+      <c r="N62" s="14">
         <v>11966</v>
       </c>
-      <c r="O62" s="17">
+      <c r="O62" s="14">
         <v>12683</v>
       </c>
-      <c r="P62" s="17">
+      <c r="P62" s="14">
         <v>13202</v>
       </c>
-      <c r="Q62" s="17">
+      <c r="Q62" s="14">
         <v>12062</v>
       </c>
-      <c r="R62" s="17">
+      <c r="R62" s="14">
         <v>11709</v>
       </c>
-      <c r="S62" s="17">
+      <c r="S62" s="14">
         <v>8339</v>
       </c>
-      <c r="T62" s="16">
+      <c r="T62" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="14"/>
-[...18 lines deleted...]
-      <c r="T63" s="13"/>
+      <c r="A63" s="11"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="43"/>
+      <c r="H63" s="11"/>
+      <c r="I63" s="11"/>
+      <c r="J63" s="11"/>
+      <c r="K63" s="11"/>
+      <c r="L63" s="11"/>
+      <c r="M63" s="11"/>
+      <c r="N63" s="11"/>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+      <c r="T63" s="10"/>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="B64" s="54" t="s">
+      <c r="B64" s="1" t="s">
         <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B65" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>