--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C13096FF-031C-46CF-8B42-6FC29EB6BC86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D88E48AD-B043-41C8-87F5-3C79A874FF03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g011-r05-052" sheetId="316" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="42">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>調製粉乳</t>
     <rPh sb="0" eb="2">
       <t>チョウセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>９</t>
   </si>
   <si>
     <t>８</t>
   </si>
   <si>
     <t>７</t>
   </si>
   <si>
     <t>６</t>
   </si>
   <si>
     <t>５</t>
   </si>
@@ -211,82 +211,50 @@
   <si>
     <t>nc</t>
   </si>
   <si>
     <t>年計</t>
   </si>
   <si>
     <t>種類</t>
   </si>
   <si>
     <t>１月</t>
   </si>
   <si>
     <t>実数</t>
   </si>
   <si>
     <t>乳脂肪分８％以上のアイスクリーム</t>
   </si>
   <si>
     <t>乳脂肪分８％以上のアイスクリーム</t>
     <rPh sb="0" eb="4">
       <t>ニュウシボウブン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
-    </rPh>
-[...30 lines deleted...]
-      <t>カクニンチュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="\(0\)"/>
     <numFmt numFmtId="178" formatCode="_ * ###,###,##0;_ * \-###,###,##0;_ * &quot;-&quot;_ ;_ @"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -619,82 +587,82 @@
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="桁区切り 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -971,51 +939,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T65"/>
+  <dimension ref="A1:T64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="5" ySplit="10" topLeftCell="F11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="0.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.125" style="36" customWidth="1"/>
     <col min="8" max="11" width="11.125" style="1" customWidth="1"/>
     <col min="12" max="19" width="11.625" style="1" customWidth="1"/>
     <col min="20" max="20" width="4.625" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
@@ -1041,177 +1009,177 @@
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="I4" s="5"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:20" ht="12" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="5"/>
     </row>
     <row r="6" spans="1:20" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="B6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="31"/>
-      <c r="F6" s="51" t="s">
+      <c r="F6" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="52"/>
+      <c r="G6" s="60"/>
       <c r="H6" s="30"/>
       <c r="I6" s="28"/>
       <c r="J6" s="27"/>
       <c r="K6" s="28"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
       <c r="N6" s="28"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="28"/>
       <c r="S6" s="27"/>
       <c r="T6" s="26"/>
     </row>
     <row r="7" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="54"/>
-      <c r="C7" s="54"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
       <c r="D7" s="7"/>
-      <c r="E7" s="55" t="s">
+      <c r="E7" s="52" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="37"/>
-      <c r="H7" s="55" t="s">
+      <c r="H7" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="57" t="s">
+      <c r="I7" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="57" t="s">
+      <c r="J7" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="57" t="s">
+      <c r="K7" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="61" t="s">
+      <c r="L7" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="57" t="s">
+      <c r="M7" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="57" t="s">
+      <c r="N7" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="57" t="s">
+      <c r="O7" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="57" t="s">
+      <c r="P7" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="55">
+      <c r="Q7" s="52">
         <v>10</v>
       </c>
-      <c r="R7" s="55">
+      <c r="R7" s="52">
         <v>11</v>
       </c>
-      <c r="S7" s="55">
+      <c r="S7" s="52">
         <v>12</v>
       </c>
-      <c r="T7" s="59"/>
+      <c r="T7" s="53"/>
     </row>
     <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="53"/>
-[...1 lines deleted...]
-      <c r="C8" s="54"/>
+      <c r="A8" s="61"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
       <c r="D8" s="7"/>
-      <c r="E8" s="55"/>
+      <c r="E8" s="52"/>
       <c r="F8" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="38" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="56"/>
       <c r="I8" s="56"/>
       <c r="J8" s="56"/>
       <c r="K8" s="56"/>
-      <c r="L8" s="62"/>
+      <c r="L8" s="58"/>
       <c r="M8" s="56"/>
       <c r="N8" s="56"/>
       <c r="O8" s="56"/>
       <c r="P8" s="56"/>
-      <c r="Q8" s="55"/>
-[...2 lines deleted...]
-      <c r="T8" s="59"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="53"/>
     </row>
     <row r="9" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="11"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="23"/>
       <c r="G9" s="39"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="24"/>
       <c r="L9" s="23"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="21"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.15">
       <c r="E10" s="15"/>
       <c r="G10" s="40" t="s">
         <v>12</v>
       </c>
       <c r="T10" s="10"/>
     </row>
     <row r="11" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="60"/>
+      <c r="B11" s="54"/>
       <c r="E11" s="19"/>
       <c r="G11" s="41"/>
       <c r="T11" s="20"/>
     </row>
     <row r="12" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="47"/>
       <c r="B12" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="44">
         <v>1</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="18">
         <v>10515</v>
       </c>
       <c r="G12" s="42">
         <v>104.9</v>
       </c>
       <c r="H12" s="18">
         <v>940</v>
       </c>
       <c r="I12" s="18">
@@ -1300,52 +1268,52 @@
       </c>
       <c r="R13" s="18">
         <v>10605</v>
       </c>
       <c r="S13" s="18">
         <v>14480</v>
       </c>
       <c r="T13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="47"/>
       <c r="B14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="44">
         <v>3</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="18">
         <v>31809</v>
       </c>
-      <c r="G14" s="42" t="s">
-        <v>43</v>
+      <c r="G14" s="42">
+        <v>103.9</v>
       </c>
       <c r="H14" s="18">
         <v>2570</v>
       </c>
       <c r="I14" s="18">
         <v>2465</v>
       </c>
       <c r="J14" s="18">
         <v>3016</v>
       </c>
       <c r="K14" s="18">
         <v>2702</v>
       </c>
       <c r="L14" s="18">
         <v>2416</v>
       </c>
       <c r="M14" s="18">
         <v>2765</v>
       </c>
       <c r="N14" s="18">
         <v>3035</v>
       </c>
       <c r="O14" s="18">
         <v>2136</v>
       </c>
@@ -2062,54 +2030,54 @@
       <c r="Q27" s="14"/>
       <c r="R27" s="14"/>
       <c r="S27" s="14"/>
       <c r="T27" s="13"/>
     </row>
     <row r="28" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C28" s="45"/>
       <c r="E28" s="15"/>
       <c r="F28" s="14"/>
       <c r="G28" s="40"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
       <c r="S28" s="14"/>
       <c r="T28" s="13"/>
     </row>
     <row r="29" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="58"/>
+      <c r="B29" s="51"/>
       <c r="C29" s="45"/>
       <c r="E29" s="15"/>
       <c r="F29" s="14"/>
       <c r="G29" s="40"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
       <c r="T29" s="13"/>
     </row>
     <row r="30" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="45">
         <v>16</v>
       </c>
@@ -2967,54 +2935,54 @@
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="13"/>
     </row>
     <row r="46" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C46" s="45"/>
       <c r="E46" s="15"/>
       <c r="F46" s="14"/>
       <c r="G46" s="40"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="14"/>
       <c r="R46" s="14"/>
       <c r="S46" s="14"/>
       <c r="T46" s="13"/>
     </row>
     <row r="47" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="58" t="s">
+      <c r="A47" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="58"/>
+      <c r="B47" s="51"/>
       <c r="C47" s="45"/>
       <c r="E47" s="15"/>
       <c r="F47" s="14"/>
       <c r="G47" s="40"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
       <c r="T47" s="13"/>
     </row>
     <row r="48" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="46">
         <v>31</v>
       </c>
@@ -3117,52 +3085,52 @@
       </c>
       <c r="R49" s="14">
         <v>576</v>
       </c>
       <c r="S49" s="14">
         <v>1938</v>
       </c>
       <c r="T49" s="13">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="46">
         <v>33</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="14">
         <v>31809</v>
       </c>
-      <c r="G50" s="40" t="s">
-        <v>42</v>
+      <c r="G50" s="40">
+        <v>103.9</v>
       </c>
       <c r="H50" s="14">
         <v>2570</v>
       </c>
       <c r="I50" s="14">
         <v>2465</v>
       </c>
       <c r="J50" s="14">
         <v>3016</v>
       </c>
       <c r="K50" s="14">
         <v>2702</v>
       </c>
       <c r="L50" s="14">
         <v>2416</v>
       </c>
       <c r="M50" s="14">
         <v>2765</v>
       </c>
       <c r="N50" s="14">
         <v>3035</v>
       </c>
       <c r="O50" s="14">
         <v>2136</v>
       </c>
@@ -3870,76 +3838,71 @@
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="12"/>
       <c r="F63" s="11"/>
       <c r="G63" s="43"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="11"/>
       <c r="O63" s="11"/>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
       <c r="R63" s="11"/>
       <c r="S63" s="11"/>
       <c r="T63" s="10"/>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.15">
       <c r="B64" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="65" spans="2:2" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="A7:C8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="J7:J8"/>
-    <mergeCell ref="F6:G6"/>
-[...3 lines deleted...]
-    <mergeCell ref="I7:I8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="I7:R8" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>