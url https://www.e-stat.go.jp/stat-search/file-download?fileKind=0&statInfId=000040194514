--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{9D42C7AD-DAF2-4D08-A090-2814AD9BEF45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5CE2A301-82EA-42E7-B72E-9F4BE4FFD57E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CA9B81E-9A51-427D-BA8F-2CD60202E8DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g011-r05-068" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="121">
   <si>
     <t>全粉乳</t>
@@ -3749,218 +3749,197 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -4248,5741 +4227,5726 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R112"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="10" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.125" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="14.125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="5.125" style="3" customWidth="1"/>
+    <col min="3" max="15" width="15.625" style="3" customWidth="1"/>
+    <col min="16" max="17" width="16.25" style="3" customWidth="1"/>
+    <col min="18" max="18" width="6.25" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="1"/>
-[...6 lines deleted...]
-      <c r="I1" s="1"/>
+      <c r="D1" s="31"/>
       <c r="J1" s="2"/>
-      <c r="K1" s="1"/>
-[...5 lines deleted...]
-      <c r="Q1" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.15">
-      <c r="D4" s="5"/>
-[...2 lines deleted...]
-      <c r="P4" s="5"/>
+      <c r="D4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
     </row>
     <row r="5" spans="1:18" ht="12" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="D5" s="7"/>
-[...5 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="D5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+    </row>
+    <row r="6" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="49"/>
-[...13 lines deleted...]
-      <c r="P6" s="65" t="s">
+      <c r="B6" s="54"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="51" t="s">
         <v>117</v>
       </c>
-      <c r="Q6" s="56" t="s">
+      <c r="Q6" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="R6" s="36"/>
-[...4 lines deleted...]
-      <c r="C7" s="54" t="s">
+      <c r="R6" s="6"/>
+    </row>
+    <row r="7" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="55"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="54" t="s">
+      <c r="D7" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="54" t="s">
+      <c r="E7" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="54" t="s">
+      <c r="F7" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="62" t="s">
+      <c r="G7" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="64" t="s">
+      <c r="H7" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="54" t="s">
+      <c r="I7" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="54" t="s">
+      <c r="J7" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="55" t="s">
+      <c r="K7" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="64" t="s">
+      <c r="L7" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="M7" s="59" t="s">
+      <c r="M7" s="45" t="s">
         <v>120</v>
       </c>
-      <c r="N7" s="61" t="s">
+      <c r="N7" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="O7" s="61" t="s">
+      <c r="O7" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="61"/>
-[...46 lines deleted...]
-      <c r="C10" s="18" t="s">
+      <c r="P7" s="47"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="10"/>
+    </row>
+    <row r="8" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="10"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="57"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="46"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="32"/>
+    </row>
+    <row r="10" spans="1:18" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="15"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="19" t="s">
+      <c r="D10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="19" t="s">
+      <c r="E10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="19" t="s">
+      <c r="F10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="19" t="s">
+      <c r="G10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="19" t="s">
+      <c r="H10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I10" s="19" t="s">
+      <c r="I10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="J10" s="19" t="s">
+      <c r="J10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K10" s="19" t="s">
+      <c r="K10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="L10" s="19" t="s">
+      <c r="L10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="M10" s="19" t="s">
+      <c r="M10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="19" t="s">
+      <c r="N10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="19" t="s">
+      <c r="O10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="P10" s="19" t="s">
+      <c r="P10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Q10" s="20" t="s">
+      <c r="Q10" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="R10" s="21"/>
-[...2 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="R10" s="19"/>
+    </row>
+    <row r="11" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="24">
         <v>1</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="29">
         <v>17833</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="30">
         <v>191119</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="30">
         <v>35864</v>
       </c>
-      <c r="F11" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I11" s="33">
+      <c r="F11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="30">
         <v>85349</v>
       </c>
-      <c r="J11" s="31">
+      <c r="J11" s="28">
         <v>74723</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="30">
         <v>123538</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="30">
         <v>15562</v>
       </c>
-      <c r="M11" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="33">
+      <c r="M11" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="30">
         <v>34961</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="30">
         <v>1597</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="30">
         <v>6448</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q11" s="30">
         <v>109801</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="24">
         <v>2</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="29">
         <v>18331</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="30">
         <v>193758</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="30">
         <v>33584</v>
       </c>
-      <c r="F12" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="33">
+      <c r="F12" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="30">
         <v>87579</v>
       </c>
-      <c r="J12" s="31">
+      <c r="J12" s="28">
         <v>73370</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="30">
         <v>121936</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="30">
         <v>15228</v>
       </c>
-      <c r="M12" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="33">
+      <c r="M12" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="30">
         <v>34452</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="30">
         <v>1641</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="30">
         <v>5353</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q12" s="30">
         <v>107539</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="24">
         <v>3</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="29">
         <v>17803</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="30">
         <v>175071</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="30">
         <v>33465</v>
       </c>
-      <c r="F13" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="33">
+      <c r="F13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" s="30">
         <v>79537</v>
       </c>
-      <c r="J13" s="31">
+      <c r="J13" s="28">
         <v>86663</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="30">
         <v>118723</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="30">
         <v>14386</v>
       </c>
-      <c r="M13" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="33">
+      <c r="M13" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="30">
         <v>32117</v>
       </c>
-      <c r="O13" s="33">
+      <c r="O13" s="30">
         <v>1855</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P13" s="30">
         <v>5644</v>
       </c>
-      <c r="Q13" s="33">
+      <c r="Q13" s="30">
         <v>108710</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="13">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="43" t="s">
+    <row r="14" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="24">
         <v>4</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="29">
         <v>16580</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>182518</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="30">
         <v>37318</v>
       </c>
-      <c r="F14" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="33">
+      <c r="F14" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" s="30">
         <v>82744</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="28">
         <v>91308</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="30">
         <v>116564</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="30">
         <v>13692</v>
       </c>
-      <c r="M14" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="33">
+      <c r="M14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="30">
         <v>30453</v>
       </c>
-      <c r="O14" s="33">
+      <c r="O14" s="30">
         <v>2452</v>
       </c>
-      <c r="P14" s="33">
+      <c r="P14" s="30">
         <v>5068</v>
       </c>
-      <c r="Q14" s="33">
+      <c r="Q14" s="30">
         <v>99765</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="13">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="43" t="s">
+    <row r="15" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="24">
         <v>5</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="29">
         <v>16136</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="30">
         <v>182618</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="30">
         <v>36957</v>
       </c>
-      <c r="F15" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I15" s="33">
+      <c r="F15" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="30">
         <v>80079</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="28">
         <v>93228</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="30">
         <v>118778</v>
       </c>
-      <c r="L15" s="33">
+      <c r="L15" s="30">
         <v>13635</v>
       </c>
-      <c r="M15" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="33">
+      <c r="M15" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="30">
         <v>33921</v>
       </c>
-      <c r="O15" s="33">
+      <c r="O15" s="30">
         <v>1738</v>
       </c>
-      <c r="P15" s="33">
+      <c r="P15" s="30">
         <v>6453</v>
       </c>
-      <c r="Q15" s="33">
+      <c r="Q15" s="30">
         <v>103433</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="43" t="s">
+    <row r="16" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="24">
         <v>6</v>
       </c>
-      <c r="C16" s="32">
+      <c r="C16" s="29">
         <v>14942</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="30">
         <v>182657</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="30">
         <v>34758</v>
       </c>
-      <c r="F16" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="33">
+      <c r="F16" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" s="30">
         <v>80097</v>
       </c>
-      <c r="J16" s="31">
+      <c r="J16" s="28">
         <v>91496</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K16" s="30">
         <v>119572</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L16" s="30">
         <v>12323</v>
       </c>
-      <c r="M16" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="33">
+      <c r="M16" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="30">
         <v>34599</v>
       </c>
-      <c r="O16" s="33">
+      <c r="O16" s="30">
         <v>1649</v>
       </c>
-      <c r="P16" s="33">
+      <c r="P16" s="30">
         <v>5658</v>
       </c>
-      <c r="Q16" s="33">
+      <c r="Q16" s="30">
         <v>112622</v>
       </c>
-      <c r="R16" s="15">
+      <c r="R16" s="13">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="43" t="s">
+    <row r="17" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="24">
         <v>7</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="29">
         <v>14366</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="30">
         <v>186766</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="30">
         <v>32037</v>
       </c>
-      <c r="F17" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="33">
+      <c r="F17" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="30">
         <v>84070</v>
       </c>
-      <c r="J17" s="31">
+      <c r="J17" s="28">
         <v>90985</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="30">
         <v>122549</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="30">
         <v>13471</v>
       </c>
-      <c r="M17" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="33">
+      <c r="M17" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="30">
         <v>34366</v>
       </c>
-      <c r="O17" s="33">
+      <c r="O17" s="30">
         <v>1256</v>
       </c>
-      <c r="P17" s="33">
+      <c r="P17" s="30">
         <v>6737</v>
       </c>
-      <c r="Q17" s="33">
+      <c r="Q17" s="30">
         <v>116320</v>
       </c>
-      <c r="R17" s="15">
+      <c r="R17" s="13">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="43" t="s">
+    <row r="18" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="24">
         <v>8</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="29">
         <v>13794</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="30">
         <v>180750</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="30">
         <v>31189</v>
       </c>
-      <c r="F18" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I18" s="33">
+      <c r="F18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" s="30">
         <v>80476</v>
       </c>
-      <c r="J18" s="31">
+      <c r="J18" s="28">
         <v>95567</v>
       </c>
-      <c r="K18" s="33">
+      <c r="K18" s="30">
         <v>124886</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="30">
         <v>15770</v>
       </c>
-      <c r="M18" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="33">
+      <c r="M18" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="30">
         <v>34384</v>
       </c>
-      <c r="O18" s="33">
+      <c r="O18" s="30">
         <v>1137</v>
       </c>
-      <c r="P18" s="33">
+      <c r="P18" s="30">
         <v>5961</v>
       </c>
-      <c r="Q18" s="33">
+      <c r="Q18" s="30">
         <v>128585</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R18" s="13">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="43" t="s">
+    <row r="19" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="24">
         <v>9</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="29">
         <v>14027</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="30">
         <v>172545</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="30">
         <v>30039</v>
       </c>
-      <c r="F19" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I19" s="33">
+      <c r="F19" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="30">
         <v>75058</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="28">
         <v>103109</v>
       </c>
-      <c r="K19" s="33">
+      <c r="K19" s="30">
         <v>125392</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="30">
         <v>17486</v>
       </c>
-      <c r="M19" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="33">
+      <c r="M19" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="30">
         <v>37458</v>
       </c>
-      <c r="O19" s="33">
+      <c r="O19" s="30">
         <v>1041</v>
       </c>
-      <c r="P19" s="33">
+      <c r="P19" s="30">
         <v>6349</v>
       </c>
-      <c r="Q19" s="33">
+      <c r="Q19" s="30">
         <v>134035</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="13">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="43" t="s">
+    <row r="20" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B20" s="24">
         <v>10</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="29">
         <v>13543</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="30">
         <v>158179</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="30">
         <v>30197</v>
       </c>
-      <c r="F20" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I20" s="33">
+      <c r="F20" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" s="30">
         <v>71698</v>
       </c>
-      <c r="J20" s="31">
+      <c r="J20" s="28">
         <v>107535</v>
       </c>
-      <c r="K20" s="33">
+      <c r="K20" s="30">
         <v>118347</v>
       </c>
-      <c r="L20" s="33">
+      <c r="L20" s="30">
         <v>20649</v>
       </c>
-      <c r="M20" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="33">
+      <c r="M20" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="30">
         <v>36956</v>
       </c>
-      <c r="O20" s="33">
+      <c r="O20" s="30">
         <v>1016</v>
       </c>
-      <c r="P20" s="33">
+      <c r="P20" s="30">
         <v>6094</v>
       </c>
-      <c r="Q20" s="33">
+      <c r="Q20" s="30">
         <v>126179</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="13">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="43" t="s">
+    <row r="21" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="24">
         <v>11</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="29">
         <v>12565</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="30">
         <v>167256</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="30">
         <v>34914</v>
       </c>
-      <c r="F21" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I21" s="33">
+      <c r="F21" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="30">
         <v>80998</v>
       </c>
-      <c r="J21" s="31">
+      <c r="J21" s="28">
         <v>104898</v>
       </c>
-      <c r="K21" s="33">
+      <c r="K21" s="30">
         <v>122129</v>
       </c>
-      <c r="L21" s="33">
+      <c r="L21" s="30">
         <v>19506</v>
       </c>
-      <c r="M21" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="33">
+      <c r="M21" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21" s="30">
         <v>39203</v>
       </c>
-      <c r="O21" s="33">
+      <c r="O21" s="30">
         <v>943</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="30">
         <v>5307</v>
       </c>
-      <c r="Q21" s="33">
+      <c r="Q21" s="30">
         <v>128614</v>
       </c>
-      <c r="R21" s="15">
+      <c r="R21" s="13">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="43" t="s">
+    <row r="22" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="24">
         <v>12</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="29">
         <v>13250</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="30">
         <v>155625</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="30">
         <v>32942</v>
       </c>
-      <c r="F22" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I22" s="33">
+      <c r="F22" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="30">
         <v>73621</v>
       </c>
-      <c r="J22" s="31">
+      <c r="J22" s="28">
         <v>107441</v>
       </c>
-      <c r="K22" s="33">
+      <c r="K22" s="30">
         <v>124964</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="30">
         <v>19176</v>
       </c>
-      <c r="M22" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="33">
+      <c r="M22" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22" s="30">
         <v>36314</v>
       </c>
-      <c r="O22" s="33">
+      <c r="O22" s="30">
         <v>921</v>
       </c>
-      <c r="P22" s="33">
+      <c r="P22" s="30">
         <v>4498</v>
       </c>
-      <c r="Q22" s="33">
+      <c r="Q22" s="30">
         <v>130589</v>
       </c>
-      <c r="R22" s="15">
+      <c r="R22" s="13">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="43" t="s">
+    <row r="23" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="24">
         <v>13</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="29">
         <v>14302</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="30">
         <v>137141</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="30">
         <v>27559</v>
       </c>
-      <c r="F23" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I23" s="33">
+      <c r="F23" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="30">
         <v>62845</v>
       </c>
-      <c r="J23" s="31">
+      <c r="J23" s="28">
         <v>111681</v>
       </c>
-      <c r="K23" s="33">
+      <c r="K23" s="30">
         <v>136249</v>
       </c>
-      <c r="L23" s="33">
+      <c r="L23" s="30">
         <v>25342</v>
       </c>
-      <c r="M23" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="33">
+      <c r="M23" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="30">
         <v>36463</v>
       </c>
-      <c r="O23" s="33">
+      <c r="O23" s="30">
         <v>820</v>
       </c>
-      <c r="P23" s="33">
+      <c r="P23" s="30">
         <v>4791</v>
       </c>
-      <c r="Q23" s="33">
+      <c r="Q23" s="30">
         <v>137072</v>
       </c>
-      <c r="R23" s="15">
+      <c r="R23" s="13">
         <v>13</v>
       </c>
     </row>
-    <row r="24" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="43" t="s">
+    <row r="24" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="24">
         <v>14</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="29">
         <v>12451</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="30">
         <v>138598</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="30">
         <v>23914</v>
       </c>
-      <c r="F24" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I24" s="33">
+      <c r="F24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="30">
         <v>68984</v>
       </c>
-      <c r="J24" s="31">
+      <c r="J24" s="28">
         <v>112995</v>
       </c>
-      <c r="K24" s="33">
+      <c r="K24" s="30">
         <v>140979</v>
       </c>
-      <c r="L24" s="33">
+      <c r="L24" s="30">
         <v>27120</v>
       </c>
-      <c r="M24" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="33">
+      <c r="M24" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="30">
         <v>37800</v>
       </c>
-      <c r="O24" s="33">
+      <c r="O24" s="30">
         <v>723</v>
       </c>
-      <c r="P24" s="33">
+      <c r="P24" s="30">
         <v>4836</v>
       </c>
-      <c r="Q24" s="33">
+      <c r="Q24" s="30">
         <v>138046</v>
       </c>
-      <c r="R24" s="15">
+      <c r="R24" s="13">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="43" t="s">
+    <row r="25" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="26">
+      <c r="B25" s="24">
         <v>15</v>
       </c>
-      <c r="C25" s="32">
+      <c r="C25" s="29">
         <v>10765</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="30">
         <v>136354</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="30">
         <v>22915</v>
       </c>
-      <c r="F25" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="33">
+      <c r="F25" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="30">
         <v>68303</v>
       </c>
-      <c r="J25" s="31">
+      <c r="J25" s="28">
         <v>113502</v>
       </c>
-      <c r="K25" s="33">
+      <c r="K25" s="30">
         <v>140078</v>
       </c>
-      <c r="L25" s="33">
+      <c r="L25" s="30">
         <v>27342</v>
       </c>
-      <c r="M25" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="33">
+      <c r="M25" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25" s="30">
         <v>34553</v>
       </c>
-      <c r="O25" s="33">
+      <c r="O25" s="30">
         <v>679</v>
       </c>
-      <c r="P25" s="33">
+      <c r="P25" s="30">
         <v>3981</v>
       </c>
-      <c r="Q25" s="33">
+      <c r="Q25" s="30">
         <v>143433</v>
       </c>
-      <c r="R25" s="15">
+      <c r="R25" s="13">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="43" t="s">
+    <row r="26" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="26">
+      <c r="B26" s="24">
         <v>16</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="29">
         <v>12077</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="30">
         <v>119844</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="30">
         <v>26659</v>
       </c>
-      <c r="F26" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I26" s="33">
+      <c r="F26" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="30">
         <v>60762</v>
       </c>
-      <c r="J26" s="31">
+      <c r="J26" s="28">
         <v>116911</v>
       </c>
-      <c r="K26" s="33">
+      <c r="K26" s="30">
         <v>139519</v>
       </c>
-      <c r="L26" s="33">
+      <c r="L26" s="30">
         <v>27653</v>
       </c>
-      <c r="M26" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="33">
+      <c r="M26" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="30">
         <v>33829</v>
       </c>
-      <c r="O26" s="33">
+      <c r="O26" s="30">
         <v>677</v>
       </c>
-      <c r="P26" s="33">
+      <c r="P26" s="30">
         <v>4661</v>
       </c>
-      <c r="Q26" s="33">
+      <c r="Q26" s="30">
         <v>144724</v>
       </c>
-      <c r="R26" s="15">
+      <c r="R26" s="13">
         <v>16</v>
       </c>
     </row>
-    <row r="27" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="43" t="s">
+    <row r="27" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="26">
+      <c r="B27" s="24">
         <v>17</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="29">
         <v>11862</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="30">
         <v>128610</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="30">
         <v>26309</v>
       </c>
-      <c r="F27" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="33">
+      <c r="F27" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="30">
         <v>64810</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J27" s="28">
         <v>113796</v>
       </c>
-      <c r="K27" s="33">
+      <c r="K27" s="30">
         <v>150247</v>
       </c>
-      <c r="L27" s="33">
+      <c r="L27" s="30">
         <v>26851</v>
       </c>
-      <c r="M27" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="33">
+      <c r="M27" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N27" s="30">
         <v>34722</v>
       </c>
-      <c r="O27" s="33">
+      <c r="O27" s="30">
         <v>635</v>
       </c>
-      <c r="P27" s="33">
+      <c r="P27" s="30">
         <v>4402</v>
       </c>
-      <c r="Q27" s="33">
+      <c r="Q27" s="30">
         <v>134093</v>
       </c>
-      <c r="R27" s="15">
+      <c r="R27" s="13">
         <v>17</v>
       </c>
     </row>
-    <row r="28" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="43" t="s">
+    <row r="28" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="B28" s="26">
+      <c r="B28" s="24">
         <v>18</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="29">
         <v>11505</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="30">
         <v>127598</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="30">
         <v>27657</v>
       </c>
-      <c r="F28" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I28" s="33">
+      <c r="F28" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="30">
         <v>66210</v>
       </c>
-      <c r="J28" s="31">
+      <c r="J28" s="28">
         <v>111029</v>
       </c>
-      <c r="K28" s="33">
+      <c r="K28" s="30">
         <v>153436</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L28" s="30">
         <v>27944</v>
       </c>
-      <c r="M28" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="33">
+      <c r="M28" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N28" s="30">
         <v>35323</v>
       </c>
-      <c r="O28" s="33">
+      <c r="O28" s="30">
         <v>601</v>
       </c>
-      <c r="P28" s="33">
+      <c r="P28" s="30">
         <v>4117</v>
       </c>
-      <c r="Q28" s="33">
+      <c r="Q28" s="30">
         <v>141767</v>
       </c>
-      <c r="R28" s="15">
+      <c r="R28" s="13">
         <v>18</v>
       </c>
     </row>
-    <row r="29" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="43" t="s">
+    <row r="29" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="26">
-[...2 lines deleted...]
-      <c r="C29" s="32">
+      <c r="B29" s="24">
+        <v>19</v>
+      </c>
+      <c r="C29" s="29">
         <v>9415</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="30">
         <v>121063</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="30">
         <v>26728</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="30">
         <v>19008</v>
       </c>
-      <c r="G29" s="33">
+      <c r="G29" s="30">
         <v>18956</v>
       </c>
-      <c r="H29" s="33">
+      <c r="H29" s="30">
         <v>53</v>
       </c>
-      <c r="I29" s="33">
+      <c r="I29" s="30">
         <v>59808</v>
       </c>
-      <c r="J29" s="31">
+      <c r="J29" s="28">
         <v>115848</v>
       </c>
-      <c r="K29" s="33">
+      <c r="K29" s="30">
         <v>154923</v>
       </c>
-      <c r="L29" s="33">
+      <c r="L29" s="30">
         <v>29384</v>
       </c>
-      <c r="M29" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="33">
+      <c r="M29" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N29" s="30">
         <v>34635</v>
       </c>
-      <c r="O29" s="33">
+      <c r="O29" s="30">
         <v>470</v>
       </c>
-      <c r="P29" s="33">
+      <c r="P29" s="30">
         <v>3985</v>
       </c>
-      <c r="Q29" s="33">
+      <c r="Q29" s="30">
         <v>147708</v>
       </c>
-      <c r="R29" s="15">
-[...4 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="R29" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="26">
+      <c r="B30" s="24">
         <v>20</v>
       </c>
-      <c r="C30" s="32">
+      <c r="C30" s="29">
         <v>9795</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="30">
         <v>120004</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="30">
         <v>27771</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="30">
         <v>19367</v>
       </c>
-      <c r="G30" s="33">
+      <c r="G30" s="30">
         <v>19311</v>
       </c>
-      <c r="H30" s="33">
+      <c r="H30" s="30">
         <v>56</v>
       </c>
-      <c r="I30" s="33">
+      <c r="I30" s="30">
         <v>59499</v>
       </c>
-      <c r="J30" s="33">
+      <c r="J30" s="30">
         <v>116190</v>
       </c>
-      <c r="K30" s="33">
+      <c r="K30" s="30">
         <v>162360</v>
       </c>
-      <c r="L30" s="33">
+      <c r="L30" s="30">
         <v>29535</v>
       </c>
-      <c r="M30" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="33">
+      <c r="M30" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N30" s="30">
         <v>32412</v>
       </c>
-      <c r="O30" s="33">
+      <c r="O30" s="30">
         <v>461</v>
       </c>
-      <c r="P30" s="33">
+      <c r="P30" s="30">
         <v>3845</v>
       </c>
-      <c r="Q30" s="33">
+      <c r="Q30" s="30">
         <v>148253</v>
       </c>
-      <c r="R30" s="15">
+      <c r="R30" s="13">
         <v>20</v>
       </c>
     </row>
-    <row r="31" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="43" t="s">
+    <row r="31" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B31" s="26">
+      <c r="B31" s="24">
         <v>21</v>
       </c>
-      <c r="C31" s="32">
+      <c r="C31" s="29">
         <v>9994</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="30">
         <v>124900</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="30">
         <v>27336</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="30">
         <v>19371</v>
       </c>
-      <c r="G31" s="33">
+      <c r="G31" s="30">
         <v>19332</v>
       </c>
-      <c r="H31" s="33">
+      <c r="H31" s="30">
         <v>39</v>
       </c>
-      <c r="I31" s="33">
+      <c r="I31" s="30">
         <v>62441</v>
       </c>
-      <c r="J31" s="33">
+      <c r="J31" s="30">
         <v>116297</v>
       </c>
-      <c r="K31" s="33">
+      <c r="K31" s="30">
         <v>160880</v>
       </c>
-      <c r="L31" s="33">
+      <c r="L31" s="30">
         <v>29955</v>
       </c>
-      <c r="M31" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="33">
+      <c r="M31" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="30">
         <v>34203</v>
       </c>
-      <c r="O31" s="33">
+      <c r="O31" s="30">
         <v>419</v>
       </c>
-      <c r="P31" s="33">
+      <c r="P31" s="30">
         <v>3831</v>
       </c>
-      <c r="Q31" s="42">
+      <c r="Q31" s="36">
         <v>146909</v>
       </c>
-      <c r="R31" s="15">
+      <c r="R31" s="13">
         <v>21</v>
       </c>
     </row>
-    <row r="32" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="43" t="s">
+    <row r="32" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="26">
+      <c r="B32" s="24">
         <v>22</v>
       </c>
-      <c r="C32" s="32">
+      <c r="C32" s="29">
         <v>9067</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="30">
         <v>139953</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="30">
         <v>28232</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="30">
         <v>18859</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="30">
         <v>18818</v>
       </c>
-      <c r="H32" s="33">
+      <c r="H32" s="30">
         <v>41</v>
       </c>
-      <c r="I32" s="33">
+      <c r="I32" s="30">
         <v>71520</v>
       </c>
-      <c r="J32" s="33">
+      <c r="J32" s="30">
         <v>110125</v>
       </c>
-      <c r="K32" s="33">
+      <c r="K32" s="30">
         <v>164667</v>
       </c>
-      <c r="L32" s="33">
+      <c r="L32" s="30">
         <v>31082</v>
       </c>
-      <c r="M32" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="33">
+      <c r="M32" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N32" s="30">
         <v>30329</v>
       </c>
-      <c r="O32" s="33">
+      <c r="O32" s="30">
         <v>388</v>
       </c>
-      <c r="P32" s="33">
+      <c r="P32" s="30">
         <v>3321</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="36">
         <v>131543</v>
       </c>
-      <c r="R32" s="15">
+      <c r="R32" s="13">
         <v>22</v>
       </c>
     </row>
-    <row r="33" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="43" t="s">
+    <row r="33" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="26">
+      <c r="B33" s="24">
         <v>23</v>
       </c>
-      <c r="C33" s="32">
+      <c r="C33" s="29">
         <v>8959</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="30">
         <v>154890</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="30">
         <v>26157</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="30">
         <v>19238</v>
       </c>
-      <c r="G33" s="33">
+      <c r="G33" s="30">
         <v>19213</v>
       </c>
-      <c r="H33" s="33">
+      <c r="H33" s="30">
         <v>26</v>
       </c>
-      <c r="I33" s="33">
+      <c r="I33" s="30">
         <v>73317</v>
       </c>
-      <c r="J33" s="33">
+      <c r="J33" s="30">
         <v>119710</v>
       </c>
-      <c r="K33" s="33">
+      <c r="K33" s="30">
         <v>167910</v>
       </c>
-      <c r="L33" s="33">
+      <c r="L33" s="30">
         <v>33752</v>
       </c>
-      <c r="M33" s="40" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="33">
+      <c r="M33" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="N33" s="30">
         <v>30652</v>
       </c>
-      <c r="O33" s="33">
+      <c r="O33" s="30">
         <v>375</v>
       </c>
-      <c r="P33" s="33">
+      <c r="P33" s="30">
         <v>3243</v>
       </c>
-      <c r="Q33" s="42">
+      <c r="Q33" s="36">
         <v>137382</v>
       </c>
-      <c r="R33" s="15">
+      <c r="R33" s="13">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="43" t="s">
+    <row r="34" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="26">
+      <c r="B34" s="24">
         <v>24</v>
       </c>
-      <c r="C34" s="32">
+      <c r="C34" s="29">
         <v>10022</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="30">
         <v>158100</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="30">
         <v>28271</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="30">
         <v>18978</v>
       </c>
-      <c r="G34" s="33">
+      <c r="G34" s="30">
         <v>18942</v>
       </c>
-      <c r="H34" s="33">
+      <c r="H34" s="30">
         <v>36</v>
       </c>
-      <c r="I34" s="33">
+      <c r="I34" s="30">
         <v>75046</v>
       </c>
-      <c r="J34" s="33">
+      <c r="J34" s="30">
         <v>120104</v>
       </c>
-      <c r="K34" s="33">
+      <c r="K34" s="30">
         <v>160118</v>
       </c>
-      <c r="L34" s="33">
+      <c r="L34" s="30">
         <v>35091</v>
       </c>
-      <c r="M34" s="44">
+      <c r="M34" s="38">
         <v>125027</v>
       </c>
-      <c r="N34" s="33">
+      <c r="N34" s="30">
         <v>31113</v>
       </c>
-      <c r="O34" s="33">
+      <c r="O34" s="30">
         <v>321</v>
       </c>
-      <c r="P34" s="33">
+      <c r="P34" s="30">
         <v>3221</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="36">
         <v>141634</v>
       </c>
-      <c r="R34" s="15">
+      <c r="R34" s="13">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="43" t="s">
+    <row r="35" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="26">
+      <c r="B35" s="24">
         <v>25</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="35">
         <v>10515</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D35" s="33">
         <v>144284</v>
       </c>
-      <c r="E35" s="39">
-[...2 lines deleted...]
-      <c r="F35" s="39">
+      <c r="E35" s="33">
+        <v>31809</v>
+      </c>
+      <c r="F35" s="33">
         <v>17807</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="33">
         <v>17773</v>
       </c>
-      <c r="H35" s="39">
+      <c r="H35" s="33">
         <v>34</v>
       </c>
-      <c r="I35" s="39">
+      <c r="I35" s="33">
         <v>67337</v>
       </c>
-      <c r="J35" s="39">
+      <c r="J35" s="33">
         <v>117379</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="33">
         <v>148808</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L35" s="33">
         <v>33785</v>
       </c>
-      <c r="M35" s="39">
+      <c r="M35" s="33">
         <v>115023</v>
       </c>
-      <c r="N35" s="39">
+      <c r="N35" s="33">
         <v>30186</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="33">
         <v>420</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="33">
         <v>3235</v>
       </c>
-      <c r="Q35" s="46">
+      <c r="Q35" s="40">
         <v>134517</v>
       </c>
-      <c r="R35" s="15">
+      <c r="R35" s="13">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="43" t="s">
+    <row r="36" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="26">
+      <c r="B36" s="24">
         <v>26</v>
       </c>
-      <c r="C36" s="32">
+      <c r="C36" s="29">
         <v>18215</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="30">
         <v>196556</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="30">
         <v>34859</v>
       </c>
-      <c r="F36" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I36" s="33">
+      <c r="F36" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="30">
         <v>89562</v>
       </c>
-      <c r="J36" s="31">
+      <c r="J36" s="28">
         <v>72396</v>
       </c>
-      <c r="K36" s="33">
+      <c r="K36" s="30">
         <v>124941</v>
       </c>
-      <c r="L36" s="33">
+      <c r="L36" s="30">
         <v>15978</v>
       </c>
-      <c r="M36" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="33">
+      <c r="M36" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N36" s="30">
         <v>34756</v>
       </c>
-      <c r="O36" s="33">
+      <c r="O36" s="30">
         <v>1627</v>
       </c>
-      <c r="P36" s="33">
+      <c r="P36" s="30">
         <v>6073</v>
       </c>
-      <c r="Q36" s="42">
+      <c r="Q36" s="36">
         <v>116204</v>
       </c>
-      <c r="R36" s="15">
+      <c r="R36" s="13">
         <v>26</v>
       </c>
     </row>
-    <row r="37" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="43" t="s">
+    <row r="37" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="26">
+      <c r="B37" s="24">
         <v>27</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="29">
         <v>17989</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="30">
         <v>184650</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="30">
         <v>34625</v>
       </c>
-      <c r="F37" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I37" s="33">
+      <c r="F37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="30">
         <v>79929</v>
       </c>
-      <c r="J37" s="31">
+      <c r="J37" s="28">
         <v>79961</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="30">
         <v>120557</v>
       </c>
-      <c r="L37" s="33">
+      <c r="L37" s="30">
         <v>14628</v>
       </c>
-      <c r="M37" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="33">
+      <c r="M37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N37" s="30">
         <v>34293</v>
       </c>
-      <c r="O37" s="33">
+      <c r="O37" s="30">
         <v>1674</v>
       </c>
-      <c r="P37" s="33">
+      <c r="P37" s="30">
         <v>4901</v>
       </c>
-      <c r="Q37" s="42">
+      <c r="Q37" s="36">
         <v>98366</v>
       </c>
-      <c r="R37" s="15">
+      <c r="R37" s="13">
         <v>27</v>
       </c>
     </row>
-    <row r="38" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="43" t="s">
+    <row r="38" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="24">
         <v>28</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="29">
         <v>17456</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="30">
         <v>177855</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="30">
         <v>34006</v>
       </c>
-      <c r="F38" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I38" s="33">
+      <c r="F38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" s="30">
         <v>83172</v>
       </c>
-      <c r="J38" s="31">
+      <c r="J38" s="28">
         <v>85695</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="30">
         <v>116362</v>
       </c>
-      <c r="L38" s="33">
+      <c r="L38" s="30">
         <v>14159</v>
       </c>
-      <c r="M38" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="33">
+      <c r="M38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38" s="30">
         <v>31899</v>
       </c>
-      <c r="O38" s="33">
+      <c r="O38" s="30">
         <v>1778</v>
       </c>
-      <c r="P38" s="33">
+      <c r="P38" s="30">
         <v>5806</v>
       </c>
-      <c r="Q38" s="42">
+      <c r="Q38" s="36">
         <v>105875</v>
       </c>
-      <c r="R38" s="15">
+      <c r="R38" s="13">
         <v>28</v>
       </c>
     </row>
-    <row r="39" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="43" t="s">
+    <row r="39" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="26">
+      <c r="B39" s="24">
         <v>29</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="29">
         <v>17021</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="30">
         <v>178905</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="30">
         <v>36876</v>
       </c>
-      <c r="F39" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I39" s="33">
+      <c r="F39" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="30">
         <v>79598</v>
       </c>
-      <c r="J39" s="31">
+      <c r="J39" s="28">
         <v>92100</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="30">
         <v>118779</v>
       </c>
-      <c r="L39" s="33">
+      <c r="L39" s="30">
         <v>13448</v>
       </c>
-      <c r="M39" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="33">
+      <c r="M39" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39" s="30">
         <v>31911</v>
       </c>
-      <c r="O39" s="33">
+      <c r="O39" s="30">
         <v>2573</v>
       </c>
-      <c r="P39" s="33">
+      <c r="P39" s="30">
         <v>5395</v>
       </c>
-      <c r="Q39" s="42">
+      <c r="Q39" s="36">
         <v>102427</v>
       </c>
-      <c r="R39" s="15">
+      <c r="R39" s="13">
         <v>29</v>
       </c>
     </row>
-    <row r="40" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="43" t="s">
+    <row r="40" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="26">
+      <c r="B40" s="24">
         <v>30</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="29">
         <v>15010</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="30">
         <v>184372</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="30">
         <v>36427</v>
       </c>
-      <c r="F40" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I40" s="33">
+      <c r="F40" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="30">
         <v>81566</v>
       </c>
-      <c r="J40" s="31">
+      <c r="J40" s="28">
         <v>91915</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="30">
         <v>119342</v>
       </c>
-      <c r="L40" s="33">
+      <c r="L40" s="30">
         <v>13773</v>
       </c>
-      <c r="M40" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="33">
+      <c r="M40" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N40" s="30">
         <v>33106</v>
       </c>
-      <c r="O40" s="33">
+      <c r="O40" s="30">
         <v>1645</v>
       </c>
-      <c r="P40" s="33">
+      <c r="P40" s="30">
         <v>6047</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="36">
         <v>103921</v>
       </c>
-      <c r="R40" s="15">
+      <c r="R40" s="13">
         <v>30</v>
       </c>
     </row>
-    <row r="41" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="43" t="s">
+    <row r="41" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="26">
+      <c r="B41" s="24">
         <v>31</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="29">
         <v>14659</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="30">
         <v>182656</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="30">
         <v>35269</v>
       </c>
-      <c r="F41" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I41" s="33">
+      <c r="F41" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" s="30">
         <v>80555</v>
       </c>
-      <c r="J41" s="31">
+      <c r="J41" s="28">
         <v>91273</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="30">
         <v>119496</v>
       </c>
-      <c r="L41" s="33">
+      <c r="L41" s="30">
         <v>12104</v>
       </c>
-      <c r="M41" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="33">
+      <c r="M41" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N41" s="30">
         <v>35253</v>
       </c>
-      <c r="O41" s="33">
+      <c r="O41" s="30">
         <v>1528</v>
       </c>
-      <c r="P41" s="33">
+      <c r="P41" s="30">
         <v>5933</v>
       </c>
-      <c r="Q41" s="33">
+      <c r="Q41" s="30">
         <v>112622</v>
       </c>
-      <c r="R41" s="15">
+      <c r="R41" s="13">
         <v>31</v>
       </c>
     </row>
-    <row r="42" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="43" t="s">
+    <row r="42" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="26">
+      <c r="B42" s="24">
         <v>32</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="29">
         <v>14523</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="30">
         <v>189737</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="30">
         <v>31225</v>
       </c>
-      <c r="F42" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="33">
+      <c r="F42" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" s="30">
         <v>85467</v>
       </c>
-      <c r="J42" s="31">
+      <c r="J42" s="28">
         <v>92053</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="30">
         <v>123170</v>
       </c>
-      <c r="L42" s="33">
+      <c r="L42" s="30">
         <v>13941</v>
       </c>
-      <c r="M42" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="33">
+      <c r="M42" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N42" s="30">
         <v>32282</v>
       </c>
-      <c r="O42" s="33">
+      <c r="O42" s="30">
         <v>1269</v>
       </c>
-      <c r="P42" s="33">
+      <c r="P42" s="30">
         <v>6723</v>
       </c>
-      <c r="Q42" s="33">
+      <c r="Q42" s="30">
         <v>119793</v>
       </c>
-      <c r="R42" s="15">
+      <c r="R42" s="13">
         <v>32</v>
       </c>
     </row>
-    <row r="43" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="43" t="s">
+    <row r="43" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="26">
+      <c r="B43" s="24">
         <v>33</v>
       </c>
-      <c r="C43" s="32">
+      <c r="C43" s="29">
         <v>13882</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="30">
         <v>177036</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="30">
         <v>29740</v>
       </c>
-      <c r="F43" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I43" s="33">
+      <c r="F43" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="30">
         <v>78001</v>
       </c>
-      <c r="J43" s="31">
+      <c r="J43" s="28">
         <v>97928</v>
       </c>
-      <c r="K43" s="33">
+      <c r="K43" s="30">
         <v>124186</v>
       </c>
-      <c r="L43" s="33">
+      <c r="L43" s="30">
         <v>16267</v>
       </c>
-      <c r="M43" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="33">
+      <c r="M43" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N43" s="30">
         <v>36112</v>
       </c>
-      <c r="O43" s="33">
+      <c r="O43" s="30">
         <v>1106</v>
       </c>
-      <c r="P43" s="33">
+      <c r="P43" s="30">
         <v>6053</v>
       </c>
-      <c r="Q43" s="33">
+      <c r="Q43" s="30">
         <v>132290</v>
       </c>
-      <c r="R43" s="15">
+      <c r="R43" s="13">
         <v>33</v>
       </c>
     </row>
-    <row r="44" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="43" t="s">
+    <row r="44" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="26">
+      <c r="B44" s="24">
         <v>34</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="29">
         <v>13825</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="30">
         <v>171441</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="30">
         <v>30561</v>
       </c>
-      <c r="F44" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I44" s="33">
+      <c r="F44" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" s="30">
         <v>75058</v>
       </c>
-      <c r="J44" s="31">
+      <c r="J44" s="28">
         <v>104156</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="30">
         <v>125763</v>
       </c>
-      <c r="L44" s="33">
+      <c r="L44" s="30">
         <v>18276</v>
       </c>
-      <c r="M44" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="33">
+      <c r="M44" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N44" s="30">
         <v>36453</v>
       </c>
-      <c r="O44" s="33">
+      <c r="O44" s="30">
         <v>1006</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="30">
         <v>6140</v>
       </c>
-      <c r="Q44" s="33">
+      <c r="Q44" s="30">
         <v>132092</v>
       </c>
-      <c r="R44" s="15">
+      <c r="R44" s="13">
         <v>34</v>
       </c>
     </row>
-    <row r="45" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="43" t="s">
+    <row r="45" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B45" s="26">
+      <c r="B45" s="24">
         <v>35</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="29">
         <v>13573</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="30">
         <v>155282</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="30">
         <v>30591</v>
       </c>
-      <c r="F45" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I45" s="33">
+      <c r="F45" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="30">
         <v>71898</v>
       </c>
-      <c r="J45" s="31">
+      <c r="J45" s="28">
         <v>107521</v>
       </c>
-      <c r="K45" s="33">
+      <c r="K45" s="30">
         <v>116877</v>
       </c>
-      <c r="L45" s="33">
+      <c r="L45" s="30">
         <v>20204</v>
       </c>
-      <c r="M45" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="33">
+      <c r="M45" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N45" s="30">
         <v>38340</v>
       </c>
-      <c r="O45" s="33">
+      <c r="O45" s="30">
         <v>1016</v>
       </c>
-      <c r="P45" s="33">
+      <c r="P45" s="30">
         <v>6119</v>
       </c>
-      <c r="Q45" s="33">
+      <c r="Q45" s="30">
         <v>123569</v>
       </c>
-      <c r="R45" s="15">
+      <c r="R45" s="13">
         <v>35</v>
       </c>
     </row>
-    <row r="46" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="43" t="s">
+    <row r="46" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="26">
+      <c r="B46" s="24">
         <v>36</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="29">
         <v>12010</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="30">
         <v>170179</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="30">
         <v>35829</v>
       </c>
-      <c r="F46" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I46" s="33">
+      <c r="F46" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" s="30">
         <v>81972</v>
       </c>
-      <c r="J46" s="31">
+      <c r="J46" s="28">
         <v>103663</v>
       </c>
-      <c r="K46" s="33">
+      <c r="K46" s="30">
         <v>122997</v>
       </c>
-      <c r="L46" s="33">
+      <c r="L46" s="30">
         <v>19729</v>
       </c>
-      <c r="M46" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="33">
+      <c r="M46" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N46" s="30">
         <v>37730</v>
       </c>
-      <c r="O46" s="33">
+      <c r="O46" s="30">
         <v>944</v>
       </c>
-      <c r="P46" s="33">
+      <c r="P46" s="30">
         <v>4913</v>
       </c>
-      <c r="Q46" s="33">
+      <c r="Q46" s="30">
         <v>127632</v>
       </c>
-      <c r="R46" s="15">
+      <c r="R46" s="13">
         <v>36</v>
       </c>
     </row>
-    <row r="47" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="43" t="s">
+    <row r="47" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B47" s="26">
+      <c r="B47" s="24">
         <v>37</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="29">
         <v>14242</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="30">
         <v>148786</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="30">
         <v>32015</v>
       </c>
-      <c r="F47" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I47" s="33">
+      <c r="F47" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" s="30">
         <v>70119</v>
       </c>
-      <c r="J47" s="31">
+      <c r="J47" s="28">
         <v>107984</v>
       </c>
-      <c r="K47" s="33">
+      <c r="K47" s="30">
         <v>128286</v>
       </c>
-      <c r="L47" s="33">
+      <c r="L47" s="30">
         <v>21114</v>
       </c>
-      <c r="M47" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="33">
+      <c r="M47" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N47" s="30">
         <v>36254</v>
       </c>
-      <c r="O47" s="33">
+      <c r="O47" s="30">
         <v>882</v>
       </c>
-      <c r="P47" s="33">
+      <c r="P47" s="30">
         <v>4614</v>
       </c>
-      <c r="Q47" s="33">
+      <c r="Q47" s="30">
         <v>131875</v>
       </c>
-      <c r="R47" s="15">
+      <c r="R47" s="13">
         <v>37</v>
       </c>
     </row>
-    <row r="48" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="43" t="s">
+    <row r="48" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="24">
         <v>38</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="29">
         <v>13166</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="30">
         <v>134912</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="30">
         <v>24830</v>
       </c>
-      <c r="F48" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I48" s="33">
+      <c r="F48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="30">
         <v>63071</v>
       </c>
-      <c r="J48" s="31">
+      <c r="J48" s="28">
         <v>114211</v>
       </c>
-      <c r="K48" s="33">
+      <c r="K48" s="30">
         <v>139422</v>
       </c>
-      <c r="L48" s="33">
+      <c r="L48" s="30">
         <v>25797</v>
       </c>
-      <c r="M48" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="33">
+      <c r="M48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N48" s="30">
         <v>38081</v>
       </c>
-      <c r="O48" s="33">
+      <c r="O48" s="30">
         <v>795</v>
       </c>
-      <c r="P48" s="33">
+      <c r="P48" s="30">
         <v>4941</v>
       </c>
-      <c r="Q48" s="33">
+      <c r="Q48" s="30">
         <v>139426</v>
       </c>
-      <c r="R48" s="15">
+      <c r="R48" s="13">
         <v>38</v>
       </c>
     </row>
-    <row r="49" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="43" t="s">
+    <row r="49" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="26">
+      <c r="B49" s="24">
         <v>39</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="29">
         <v>12307</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="30">
         <v>141431</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="30">
         <v>24742</v>
       </c>
-      <c r="F49" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I49" s="33">
+      <c r="F49" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="30">
         <v>70118</v>
       </c>
-      <c r="J49" s="31">
+      <c r="J49" s="28">
         <v>112897</v>
       </c>
-      <c r="K49" s="33">
+      <c r="K49" s="30">
         <v>138510</v>
       </c>
-      <c r="L49" s="33">
+      <c r="L49" s="30">
         <v>26638</v>
       </c>
-      <c r="M49" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="33">
+      <c r="M49" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N49" s="30">
         <v>36110</v>
       </c>
-      <c r="O49" s="33">
+      <c r="O49" s="30">
         <v>695</v>
       </c>
-      <c r="P49" s="33">
+      <c r="P49" s="30">
         <v>4561</v>
       </c>
-      <c r="Q49" s="33">
+      <c r="Q49" s="30">
         <v>138737</v>
       </c>
-      <c r="R49" s="15">
+      <c r="R49" s="13">
         <v>39</v>
       </c>
     </row>
-    <row r="50" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="43" t="s">
+    <row r="50" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="26">
+      <c r="B50" s="24">
         <v>40</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="29">
         <v>11016</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="30">
         <v>128818</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="30">
         <v>24344</v>
       </c>
-      <c r="F50" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I50" s="33">
+      <c r="F50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" s="30">
         <v>64302</v>
       </c>
-      <c r="J50" s="31">
+      <c r="J50" s="28">
         <v>114508</v>
       </c>
-      <c r="K50" s="33">
+      <c r="K50" s="30">
         <v>141306</v>
       </c>
-      <c r="L50" s="33">
+      <c r="L50" s="30">
         <v>27845</v>
       </c>
-      <c r="M50" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="33">
+      <c r="M50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N50" s="30">
         <v>35697</v>
       </c>
-      <c r="O50" s="33">
+      <c r="O50" s="30">
         <v>700</v>
       </c>
-      <c r="P50" s="33">
+      <c r="P50" s="30">
         <v>4108</v>
       </c>
-      <c r="Q50" s="33">
+      <c r="Q50" s="30">
         <v>144898</v>
       </c>
-      <c r="R50" s="15">
+      <c r="R50" s="13">
         <v>40</v>
       </c>
     </row>
-    <row r="51" spans="1:18" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="43" t="s">
+    <row r="51" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="26">
+      <c r="B51" s="24">
         <v>41</v>
       </c>
-      <c r="C51" s="32">
+      <c r="C51" s="29">
         <v>11604</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="30">
         <v>120922</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="30">
         <v>25609</v>
       </c>
-      <c r="F51" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I51" s="33">
+      <c r="F51" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="30">
         <v>61652</v>
       </c>
-      <c r="J51" s="31">
+      <c r="J51" s="28">
         <v>116176</v>
       </c>
-      <c r="K51" s="33">
+      <c r="K51" s="30">
         <v>141160</v>
       </c>
-      <c r="L51" s="33">
+      <c r="L51" s="30">
         <v>27459</v>
       </c>
-      <c r="M51" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="33">
+      <c r="M51" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N51" s="30">
         <v>33653</v>
       </c>
-      <c r="O51" s="33">
+      <c r="O51" s="30">
         <v>689</v>
       </c>
-      <c r="P51" s="33">
+      <c r="P51" s="30">
         <v>4603</v>
       </c>
-      <c r="Q51" s="33">
+      <c r="Q51" s="30">
         <v>143075</v>
       </c>
-      <c r="R51" s="15">
+      <c r="R51" s="13">
         <v>41</v>
       </c>
     </row>
-    <row r="52" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="43" t="s">
+    <row r="52" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="26">
+      <c r="B52" s="24">
         <v>42</v>
       </c>
-      <c r="C52" s="32">
+      <c r="C52" s="29">
         <v>12526</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="30">
         <v>130184</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="30">
         <v>27101</v>
       </c>
-      <c r="F52" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I52" s="33">
+      <c r="F52" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="30">
         <v>66295</v>
       </c>
-      <c r="J52" s="31">
+      <c r="J52" s="28">
         <v>113142</v>
       </c>
-      <c r="K52" s="33">
+      <c r="K52" s="30">
         <v>150107</v>
       </c>
-      <c r="L52" s="33">
+      <c r="L52" s="30">
         <v>26719</v>
       </c>
-      <c r="M52" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="33">
+      <c r="M52" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N52" s="30">
         <v>34560</v>
       </c>
-      <c r="O52" s="33">
+      <c r="O52" s="30">
         <v>647</v>
       </c>
-      <c r="P52" s="33">
+      <c r="P52" s="30">
         <v>4468</v>
       </c>
-      <c r="Q52" s="33">
+      <c r="Q52" s="30">
         <v>135660</v>
       </c>
-      <c r="R52" s="15">
+      <c r="R52" s="13">
         <v>42</v>
       </c>
     </row>
-    <row r="53" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="43" t="s">
+    <row r="53" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="26">
+      <c r="B53" s="24">
         <v>43</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="29">
         <v>10382</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D53" s="30">
         <v>123500</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="30">
         <v>27739</v>
       </c>
-      <c r="F53" s="33" t="s">
-[...8 lines deleted...]
-      <c r="I53" s="33">
+      <c r="F53" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="30">
         <v>63583</v>
       </c>
-      <c r="J53" s="31">
+      <c r="J53" s="28">
         <v>111884</v>
       </c>
-      <c r="K53" s="33">
+      <c r="K53" s="30">
         <v>155213</v>
       </c>
-      <c r="L53" s="33">
+      <c r="L53" s="30">
         <v>28760</v>
       </c>
-      <c r="M53" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="33">
+      <c r="M53" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N53" s="30">
         <v>34851</v>
       </c>
-      <c r="O53" s="33">
+      <c r="O53" s="30">
         <v>586</v>
       </c>
-      <c r="P53" s="33">
+      <c r="P53" s="30">
         <v>4131</v>
       </c>
-      <c r="Q53" s="33">
+      <c r="Q53" s="30">
         <v>144186</v>
       </c>
-      <c r="R53" s="15">
+      <c r="R53" s="13">
         <v>43</v>
       </c>
     </row>
-    <row r="54" spans="1:18" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="43" t="s">
+    <row r="54" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B54" s="26">
+      <c r="B54" s="24">
         <v>44</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="29">
         <v>9866</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="30">
         <v>121581</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="30">
         <v>26963</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="30">
         <v>19615</v>
       </c>
-      <c r="G54" s="33">
+      <c r="G54" s="30">
         <v>19565</v>
       </c>
-      <c r="H54" s="33">
+      <c r="H54" s="30">
         <v>50</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="30">
         <v>59996</v>
       </c>
-      <c r="J54" s="31">
+      <c r="J54" s="28">
         <v>116179</v>
       </c>
-      <c r="K54" s="33">
+      <c r="K54" s="30">
         <v>156352</v>
       </c>
-      <c r="L54" s="33">
+      <c r="L54" s="30">
         <v>29073</v>
       </c>
-      <c r="M54" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="33">
+      <c r="M54" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N54" s="30">
         <v>35339</v>
       </c>
-      <c r="O54" s="33">
+      <c r="O54" s="30">
         <v>415</v>
       </c>
-      <c r="P54" s="33">
+      <c r="P54" s="30">
         <v>3962</v>
       </c>
-      <c r="Q54" s="33">
+      <c r="Q54" s="30">
         <v>148960</v>
       </c>
-      <c r="R54" s="15">
+      <c r="R54" s="13">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="43" t="s">
+      <c r="A55" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="26">
+      <c r="B55" s="24">
         <v>45</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="29">
         <v>9623</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="30">
         <v>120065</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="30">
         <v>27445</v>
       </c>
-      <c r="F55" s="33">
+      <c r="F55" s="30">
         <v>18965</v>
       </c>
-      <c r="G55" s="33">
+      <c r="G55" s="30">
         <v>18911</v>
       </c>
-      <c r="H55" s="33">
+      <c r="H55" s="30">
         <v>53</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="30">
         <v>59828</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="30">
         <v>116109</v>
       </c>
-      <c r="K55" s="33">
+      <c r="K55" s="30">
         <v>162776</v>
       </c>
-      <c r="L55" s="33">
+      <c r="L55" s="30">
         <v>29796</v>
       </c>
-      <c r="M55" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="33">
+      <c r="M55" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N55" s="30">
         <v>32217</v>
       </c>
-      <c r="O55" s="33">
+      <c r="O55" s="30">
         <v>441</v>
       </c>
-      <c r="P55" s="33">
+      <c r="P55" s="30">
         <v>3721</v>
       </c>
-      <c r="Q55" s="33">
+      <c r="Q55" s="30">
         <v>147301</v>
       </c>
-      <c r="R55" s="15">
+      <c r="R55" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="43" t="s">
+      <c r="A56" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B56" s="26">
+      <c r="B56" s="24">
         <v>46</v>
       </c>
-      <c r="C56" s="32">
+      <c r="C56" s="29">
         <v>10297</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="30">
         <v>130497</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="30">
         <v>27541</v>
       </c>
-      <c r="F56" s="33">
+      <c r="F56" s="30">
         <v>19190</v>
       </c>
-      <c r="G56" s="33">
+      <c r="G56" s="30">
         <v>19147</v>
       </c>
-      <c r="H56" s="33">
+      <c r="H56" s="30">
         <v>43</v>
       </c>
-      <c r="I56" s="33">
+      <c r="I56" s="30">
         <v>65495</v>
       </c>
-      <c r="J56" s="33">
+      <c r="J56" s="30">
         <v>115838</v>
       </c>
-      <c r="K56" s="33">
+      <c r="K56" s="30">
         <v>161749</v>
       </c>
-      <c r="L56" s="33">
+      <c r="L56" s="30">
         <v>30088</v>
       </c>
-      <c r="M56" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N56" s="33">
+      <c r="M56" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N56" s="30">
         <v>33265</v>
       </c>
-      <c r="O56" s="33">
+      <c r="O56" s="30">
         <v>460</v>
       </c>
-      <c r="P56" s="33">
+      <c r="P56" s="30">
         <v>3672</v>
       </c>
-      <c r="Q56" s="33">
+      <c r="Q56" s="30">
         <v>145258</v>
       </c>
-      <c r="R56" s="15">
+      <c r="R56" s="13">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="43" t="s">
+      <c r="A57" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B57" s="26">
+      <c r="B57" s="24">
         <v>47</v>
       </c>
-      <c r="C57" s="32">
+      <c r="C57" s="29">
         <v>7893</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="30">
         <v>140440</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="30">
         <v>28402</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="30">
         <v>18720</v>
       </c>
-      <c r="G57" s="33">
+      <c r="G57" s="30">
         <v>18685</v>
       </c>
-      <c r="H57" s="33">
+      <c r="H57" s="30">
         <v>34</v>
       </c>
-      <c r="I57" s="33">
+      <c r="I57" s="30">
         <v>70959</v>
       </c>
-      <c r="J57" s="33">
+      <c r="J57" s="30">
         <v>110388</v>
       </c>
-      <c r="K57" s="33">
+      <c r="K57" s="30">
         <v>165200</v>
       </c>
-      <c r="L57" s="33">
+      <c r="L57" s="30">
         <v>31391</v>
       </c>
-      <c r="M57" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N57" s="33">
+      <c r="M57" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N57" s="30">
         <v>29848</v>
       </c>
-      <c r="O57" s="33">
+      <c r="O57" s="30">
         <v>317</v>
       </c>
-      <c r="P57" s="33">
+      <c r="P57" s="30">
         <v>3328</v>
       </c>
-      <c r="Q57" s="33">
+      <c r="Q57" s="30">
         <v>129819</v>
       </c>
-      <c r="R57" s="15">
+      <c r="R57" s="13">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="43" t="s">
+      <c r="A58" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B58" s="26">
+      <c r="B58" s="24">
         <v>48</v>
       </c>
-      <c r="C58" s="32">
+      <c r="C58" s="29">
         <v>9655</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="30">
         <v>159723</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="30">
         <v>26325</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="30">
         <v>19120</v>
       </c>
-      <c r="G58" s="33">
+      <c r="G58" s="30">
         <v>19090</v>
       </c>
-      <c r="H58" s="33">
+      <c r="H58" s="30">
         <v>30</v>
       </c>
-      <c r="I58" s="33">
+      <c r="I58" s="30">
         <v>75085</v>
       </c>
-      <c r="J58" s="33">
+      <c r="J58" s="30">
         <v>120927</v>
       </c>
-      <c r="K58" s="33">
+      <c r="K58" s="30">
         <v>167376</v>
       </c>
-      <c r="L58" s="33">
+      <c r="L58" s="30">
         <v>34420</v>
       </c>
-      <c r="M58" s="33">
+      <c r="M58" s="30">
         <v>31322</v>
       </c>
-      <c r="N58" s="33">
+      <c r="N58" s="30">
         <v>29882</v>
       </c>
-      <c r="O58" s="33">
+      <c r="O58" s="30">
         <v>387</v>
       </c>
-      <c r="P58" s="33">
+      <c r="P58" s="30">
         <v>3086</v>
       </c>
-      <c r="Q58" s="33">
+      <c r="Q58" s="30">
         <v>140470</v>
       </c>
-      <c r="R58" s="15">
+      <c r="R58" s="13">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="43" t="s">
+      <c r="A59" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B59" s="26">
+      <c r="B59" s="24">
         <v>49</v>
       </c>
-      <c r="C59" s="32">
+      <c r="C59" s="29">
         <v>9841</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="30">
         <v>154373</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="30">
         <v>28656</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="30">
         <v>19167</v>
       </c>
-      <c r="G59" s="33">
+      <c r="G59" s="30">
         <v>19131</v>
       </c>
-      <c r="H59" s="33">
+      <c r="H59" s="30">
         <v>36</v>
       </c>
-      <c r="I59" s="33">
+      <c r="I59" s="30">
         <v>73157</v>
       </c>
-      <c r="J59" s="33">
+      <c r="J59" s="30">
         <v>119726</v>
       </c>
-      <c r="K59" s="33">
+      <c r="K59" s="30">
         <v>157828</v>
       </c>
-      <c r="L59" s="33">
+      <c r="L59" s="30">
         <v>35065</v>
       </c>
-      <c r="M59" s="39">
+      <c r="M59" s="33">
         <v>122763</v>
       </c>
-      <c r="N59" s="33">
+      <c r="N59" s="30">
         <v>30650</v>
       </c>
-      <c r="O59" s="33">
+      <c r="O59" s="30">
         <v>352</v>
       </c>
-      <c r="P59" s="33">
+      <c r="P59" s="30">
         <v>3320</v>
       </c>
-      <c r="Q59" s="47">
+      <c r="Q59" s="30">
         <v>140139</v>
       </c>
-      <c r="R59" s="15">
+      <c r="R59" s="13">
         <v>49</v>
       </c>
     </row>
-    <row r="60" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="43" t="s">
+    <row r="60" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B60" s="28">
+      <c r="B60" s="24">
         <v>50</v>
       </c>
-      <c r="C60" s="32">
+      <c r="C60" s="29">
         <v>1113</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="30">
         <v>12525</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="30">
         <v>1976</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="30">
         <v>1690</v>
       </c>
-      <c r="G60" s="33">
+      <c r="G60" s="30">
         <v>1686</v>
       </c>
-      <c r="H60" s="33">
+      <c r="H60" s="30">
         <v>4</v>
       </c>
-      <c r="I60" s="33">
+      <c r="I60" s="30">
         <v>6526</v>
       </c>
-      <c r="J60" s="33">
+      <c r="J60" s="30">
         <v>9542</v>
       </c>
-      <c r="K60" s="33">
+      <c r="K60" s="30">
         <v>12466</v>
       </c>
-      <c r="L60" s="33">
+      <c r="L60" s="30">
         <v>2418</v>
       </c>
-      <c r="M60" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="33">
+      <c r="M60" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N60" s="30">
         <v>3588</v>
       </c>
-      <c r="O60" s="33">
+      <c r="O60" s="30">
         <v>41</v>
       </c>
-      <c r="P60" s="33">
+      <c r="P60" s="30">
         <v>338</v>
       </c>
-      <c r="Q60" s="33">
+      <c r="Q60" s="30">
         <v>8858</v>
       </c>
-      <c r="R60" s="15">
+      <c r="R60" s="13">
         <v>50</v>
       </c>
     </row>
-    <row r="61" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="43" t="s">
+    <row r="61" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B61" s="28">
+      <c r="B61" s="24">
         <v>51</v>
       </c>
-      <c r="C61" s="32">
+      <c r="C61" s="29">
         <v>1036</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="30">
         <v>11950</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="30">
         <v>2428</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="30">
         <v>1482</v>
       </c>
-      <c r="G61" s="33">
+      <c r="G61" s="30">
         <v>1477</v>
       </c>
-      <c r="H61" s="33">
+      <c r="H61" s="30">
         <v>4</v>
       </c>
-      <c r="I61" s="33">
+      <c r="I61" s="30">
         <v>6040</v>
       </c>
-      <c r="J61" s="33">
+      <c r="J61" s="30">
         <v>9286</v>
       </c>
-      <c r="K61" s="33">
+      <c r="K61" s="30">
         <v>12916</v>
       </c>
-      <c r="L61" s="33">
+      <c r="L61" s="30">
         <v>2417</v>
       </c>
-      <c r="M61" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="33">
+      <c r="M61" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N61" s="30">
         <v>2940</v>
       </c>
-      <c r="O61" s="33">
+      <c r="O61" s="30">
         <v>40</v>
       </c>
-      <c r="P61" s="33">
+      <c r="P61" s="30">
         <v>268</v>
       </c>
-      <c r="Q61" s="33">
+      <c r="Q61" s="30">
         <v>10473</v>
       </c>
-      <c r="R61" s="15">
+      <c r="R61" s="13">
         <v>51</v>
       </c>
     </row>
-    <row r="62" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="43" t="s">
+    <row r="62" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B62" s="28">
+      <c r="B62" s="24">
         <v>52</v>
       </c>
-      <c r="C62" s="32">
+      <c r="C62" s="29">
         <v>1303</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="30">
         <v>14588</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="30">
         <v>2541</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="30">
         <v>1936</v>
       </c>
-      <c r="G62" s="33">
+      <c r="G62" s="30">
         <v>1932</v>
       </c>
-      <c r="H62" s="33">
+      <c r="H62" s="30">
         <v>3</v>
       </c>
-      <c r="I62" s="33">
+      <c r="I62" s="30">
         <v>8000</v>
       </c>
-      <c r="J62" s="33">
+      <c r="J62" s="30">
         <v>9368</v>
       </c>
-      <c r="K62" s="33">
+      <c r="K62" s="30">
         <v>14458</v>
       </c>
-      <c r="L62" s="33">
+      <c r="L62" s="30">
         <v>2705</v>
       </c>
-      <c r="M62" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N62" s="33">
+      <c r="M62" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N62" s="30">
         <v>3119</v>
       </c>
-      <c r="O62" s="33">
+      <c r="O62" s="30">
         <v>53</v>
       </c>
-      <c r="P62" s="33">
+      <c r="P62" s="30">
         <v>212</v>
       </c>
-      <c r="Q62" s="33">
+      <c r="Q62" s="30">
         <v>10889</v>
       </c>
-      <c r="R62" s="15">
+      <c r="R62" s="13">
         <v>52</v>
       </c>
     </row>
-    <row r="63" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="43" t="s">
+    <row r="63" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B63" s="28">
+      <c r="B63" s="24">
         <v>53</v>
       </c>
-      <c r="C63" s="32">
+      <c r="C63" s="29">
         <v>1071</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="30">
         <v>14118</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="30">
         <v>2262</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="30">
         <v>1670</v>
       </c>
-      <c r="G63" s="33">
+      <c r="G63" s="30">
         <v>1668</v>
       </c>
-      <c r="H63" s="33">
+      <c r="H63" s="30">
         <v>3</v>
       </c>
-      <c r="I63" s="33">
+      <c r="I63" s="30">
         <v>8472</v>
       </c>
-      <c r="J63" s="33">
+      <c r="J63" s="30">
         <v>7541</v>
       </c>
-      <c r="K63" s="33">
+      <c r="K63" s="30">
         <v>14851</v>
       </c>
-      <c r="L63" s="33">
+      <c r="L63" s="30">
         <v>2488</v>
       </c>
-      <c r="M63" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N63" s="33">
+      <c r="M63" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N63" s="30">
         <v>3014</v>
       </c>
-      <c r="O63" s="33">
+      <c r="O63" s="30">
         <v>26</v>
       </c>
-      <c r="P63" s="33">
+      <c r="P63" s="30">
         <v>232</v>
       </c>
-      <c r="Q63" s="33">
+      <c r="Q63" s="30">
         <v>12272</v>
       </c>
-      <c r="R63" s="15">
+      <c r="R63" s="13">
         <v>53</v>
       </c>
     </row>
-    <row r="64" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="43" t="s">
+    <row r="64" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B64" s="28">
+      <c r="B64" s="24">
         <v>54</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="29">
         <v>819</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="30">
         <v>13680</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="30">
         <v>2349</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="30">
         <v>1994</v>
       </c>
-      <c r="G64" s="33">
+      <c r="G64" s="30">
         <v>1993</v>
       </c>
-      <c r="H64" s="33">
+      <c r="H64" s="30">
         <v>1</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="30">
         <v>7555</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="30">
         <v>8566</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="30">
         <v>13039</v>
       </c>
-      <c r="L64" s="33">
+      <c r="L64" s="30">
         <v>2822</v>
       </c>
-      <c r="M64" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N64" s="33">
+      <c r="M64" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N64" s="30">
         <v>2484</v>
       </c>
-      <c r="O64" s="33">
+      <c r="O64" s="30">
         <v>9</v>
       </c>
-      <c r="P64" s="33">
+      <c r="P64" s="30">
         <v>414</v>
       </c>
-      <c r="Q64" s="33">
+      <c r="Q64" s="30">
         <v>8891</v>
       </c>
-      <c r="R64" s="15">
+      <c r="R64" s="13">
         <v>54</v>
       </c>
     </row>
-    <row r="65" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="43" t="s">
+    <row r="65" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B65" s="28">
+      <c r="B65" s="24">
         <v>55</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="29">
         <v>513</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="30">
         <v>10197</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="30">
         <v>2787</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="30">
         <v>1642</v>
       </c>
-      <c r="G65" s="33">
+      <c r="G65" s="30">
         <v>1639</v>
       </c>
-      <c r="H65" s="33">
+      <c r="H65" s="30">
         <v>3</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="30">
         <v>5478</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="30">
         <v>8524</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="30">
         <v>14300</v>
       </c>
-      <c r="L65" s="33">
+      <c r="L65" s="30">
         <v>2594</v>
       </c>
-      <c r="M65" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N65" s="33">
+      <c r="M65" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="30">
         <v>2415</v>
       </c>
-      <c r="O65" s="33">
+      <c r="O65" s="30">
         <v>9</v>
       </c>
-      <c r="P65" s="33">
+      <c r="P65" s="30">
         <v>359</v>
       </c>
-      <c r="Q65" s="33">
+      <c r="Q65" s="30">
         <v>12094</v>
       </c>
-      <c r="R65" s="15">
+      <c r="R65" s="13">
         <v>55</v>
       </c>
     </row>
-    <row r="66" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="43" t="s">
+    <row r="66" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B66" s="28">
+      <c r="B66" s="24">
         <v>56</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="29">
         <v>621</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="30">
         <v>9895</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="30">
         <v>2799</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="30">
         <v>1462</v>
       </c>
-      <c r="G66" s="33">
+      <c r="G66" s="30">
         <v>1458</v>
       </c>
-      <c r="H66" s="33">
+      <c r="H66" s="30">
         <v>4</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="30">
         <v>5029</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="30">
         <v>9180</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="30">
         <v>14179</v>
       </c>
-      <c r="L66" s="33">
+      <c r="L66" s="30">
         <v>2574</v>
       </c>
-      <c r="M66" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N66" s="33">
+      <c r="M66" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N66" s="30">
         <v>2173</v>
       </c>
-      <c r="O66" s="33">
-[...2 lines deleted...]
-      <c r="P66" s="33">
+      <c r="O66" s="30">
+        <v>19</v>
+      </c>
+      <c r="P66" s="30">
         <v>335</v>
       </c>
-      <c r="Q66" s="33">
+      <c r="Q66" s="30">
         <v>13700</v>
       </c>
-      <c r="R66" s="15">
+      <c r="R66" s="13">
         <v>56</v>
       </c>
     </row>
-    <row r="67" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="43" t="s">
+    <row r="67" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B67" s="28">
+      <c r="B67" s="24">
         <v>57</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="29">
         <v>687</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="30">
         <v>9804</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="30">
         <v>2074</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F67" s="30">
         <v>1427</v>
       </c>
-      <c r="G67" s="33">
+      <c r="G67" s="30">
         <v>1422</v>
       </c>
-      <c r="H67" s="33">
+      <c r="H67" s="30">
         <v>6</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="30">
         <v>5127</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="30">
         <v>8604</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="30">
         <v>12671</v>
       </c>
-      <c r="L67" s="33">
+      <c r="L67" s="30">
         <v>2589</v>
       </c>
-      <c r="M67" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N67" s="33">
+      <c r="M67" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N67" s="30">
         <v>1865</v>
       </c>
-      <c r="O67" s="33">
+      <c r="O67" s="30">
         <v>48</v>
       </c>
-      <c r="P67" s="33">
+      <c r="P67" s="30">
         <v>241</v>
       </c>
-      <c r="Q67" s="33">
+      <c r="Q67" s="30">
         <v>11298</v>
       </c>
-      <c r="R67" s="15">
+      <c r="R67" s="13">
         <v>57</v>
       </c>
     </row>
-    <row r="68" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="43" t="s">
+    <row r="68" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B68" s="28">
+      <c r="B68" s="24">
         <v>58</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="29">
         <v>286</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="30">
         <v>8267</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="30">
         <v>2012</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="30">
         <v>1387</v>
       </c>
-      <c r="G68" s="33">
+      <c r="G68" s="30">
         <v>1383</v>
       </c>
-      <c r="H68" s="33">
+      <c r="H68" s="30">
         <v>4</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="30">
         <v>3970</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="30">
         <v>8592</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="30">
         <v>13702</v>
       </c>
-      <c r="L68" s="33">
+      <c r="L68" s="30">
         <v>2506</v>
       </c>
-      <c r="M68" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N68" s="33">
+      <c r="M68" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N68" s="30">
         <v>1193</v>
       </c>
-      <c r="O68" s="33">
+      <c r="O68" s="30">
         <v>37</v>
       </c>
-      <c r="P68" s="33">
+      <c r="P68" s="30">
         <v>235</v>
       </c>
-      <c r="Q68" s="33">
+      <c r="Q68" s="30">
         <v>11012</v>
       </c>
-      <c r="R68" s="15">
+      <c r="R68" s="13">
         <v>58</v>
       </c>
     </row>
-    <row r="69" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="43" t="s">
+    <row r="69" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B69" s="28">
+      <c r="B69" s="24">
         <v>59</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="29">
         <v>380</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="30">
         <v>10212</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="30">
         <v>2538</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="30">
         <v>1372</v>
       </c>
-      <c r="G69" s="33">
+      <c r="G69" s="30">
         <v>1366</v>
       </c>
-      <c r="H69" s="33">
+      <c r="H69" s="30">
         <v>6</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="30">
         <v>4652</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="30">
         <v>9873</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="30">
         <v>14860</v>
       </c>
-      <c r="L69" s="33">
+      <c r="L69" s="30">
         <v>2726</v>
       </c>
-      <c r="M69" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N69" s="33">
+      <c r="M69" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N69" s="30">
         <v>2016</v>
       </c>
-      <c r="O69" s="33">
+      <c r="O69" s="30">
         <v>37</v>
       </c>
-      <c r="P69" s="33">
+      <c r="P69" s="30">
         <v>225</v>
       </c>
-      <c r="Q69" s="33">
+      <c r="Q69" s="30">
         <v>13095</v>
       </c>
-      <c r="R69" s="15">
+      <c r="R69" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="70" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="43" t="s">
+    <row r="70" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B70" s="28">
+      <c r="B70" s="24">
         <v>60</v>
       </c>
-      <c r="C70" s="32">
+      <c r="C70" s="29">
         <v>474</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="30">
         <v>11001</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="30">
         <v>2518</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="30">
         <v>1277</v>
       </c>
-      <c r="G70" s="33">
+      <c r="G70" s="30">
         <v>1277</v>
       </c>
-      <c r="H70" s="33" t="s">
+      <c r="H70" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="I70" s="33">
+      <c r="I70" s="30">
         <v>4679</v>
       </c>
-      <c r="J70" s="33">
+      <c r="J70" s="30">
         <v>10388</v>
       </c>
-      <c r="K70" s="33">
+      <c r="K70" s="30">
         <v>13680</v>
       </c>
-      <c r="L70" s="33">
+      <c r="L70" s="30">
         <v>2596</v>
       </c>
-      <c r="M70" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N70" s="33">
+      <c r="M70" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N70" s="30">
         <v>2533</v>
       </c>
-      <c r="O70" s="33">
+      <c r="O70" s="30">
         <v>48</v>
       </c>
-      <c r="P70" s="33">
+      <c r="P70" s="30">
         <v>186</v>
       </c>
-      <c r="Q70" s="33">
+      <c r="Q70" s="30">
         <v>11045</v>
       </c>
-      <c r="R70" s="15">
+      <c r="R70" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="71" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="43" t="s">
+    <row r="71" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B71" s="28">
+      <c r="B71" s="24">
         <v>61</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="29">
         <v>764</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="30">
         <v>13715</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="30">
         <v>1948</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="30">
         <v>1519</v>
       </c>
-      <c r="G71" s="33">
+      <c r="G71" s="30">
         <v>1517</v>
       </c>
-      <c r="H71" s="33">
+      <c r="H71" s="30">
         <v>2</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="30">
         <v>5992</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="30">
         <v>10660</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="30">
         <v>13545</v>
       </c>
-      <c r="L71" s="33">
+      <c r="L71" s="30">
         <v>2647</v>
       </c>
-      <c r="M71" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N71" s="33">
+      <c r="M71" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N71" s="30">
         <v>2988</v>
       </c>
-      <c r="O71" s="33">
+      <c r="O71" s="30">
         <v>22</v>
       </c>
-      <c r="P71" s="33">
+      <c r="P71" s="30">
         <v>276</v>
       </c>
-      <c r="Q71" s="33">
+      <c r="Q71" s="30">
         <v>7916</v>
       </c>
-      <c r="R71" s="15">
+      <c r="R71" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="72" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="43" t="s">
+    <row r="72" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B72" s="28">
+      <c r="B72" s="24">
         <v>62</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="29">
         <v>696</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="30">
         <v>13414</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="30">
         <v>2107</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="30">
         <v>1578</v>
       </c>
-      <c r="G72" s="33">
+      <c r="G72" s="30">
         <v>1577</v>
       </c>
-      <c r="H72" s="33">
+      <c r="H72" s="30">
         <v>1</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="30">
         <v>7077</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="30">
         <v>8728</v>
       </c>
-      <c r="K72" s="33">
+      <c r="K72" s="30">
         <v>12497</v>
       </c>
-      <c r="L72" s="33">
+      <c r="L72" s="30">
         <v>2464</v>
       </c>
-      <c r="M72" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N72" s="33">
+      <c r="M72" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N72" s="30">
         <v>3234</v>
       </c>
-      <c r="O72" s="33">
+      <c r="O72" s="30">
         <v>29</v>
       </c>
-      <c r="P72" s="33">
+      <c r="P72" s="30">
         <v>319</v>
       </c>
-      <c r="Q72" s="33">
+      <c r="Q72" s="30">
         <v>7914</v>
       </c>
-      <c r="R72" s="15">
+      <c r="R72" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="73" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="43" t="s">
+    <row r="73" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B73" s="28">
+      <c r="B73" s="24">
         <v>63</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="29">
         <v>736</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="30">
         <v>11609</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="30">
         <v>2075</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="30">
         <v>1615</v>
       </c>
-      <c r="G73" s="33">
+      <c r="G73" s="30">
         <v>1612</v>
       </c>
-      <c r="H73" s="33">
+      <c r="H73" s="30">
         <v>3</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="30">
         <v>6001</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="30">
         <v>8798</v>
       </c>
-      <c r="K73" s="33">
+      <c r="K73" s="30">
         <v>12822</v>
       </c>
-      <c r="L73" s="33">
+      <c r="L73" s="30">
         <v>2523</v>
       </c>
-      <c r="M73" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N73" s="33">
+      <c r="M73" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N73" s="30">
         <v>2753</v>
       </c>
-      <c r="O73" s="33">
+      <c r="O73" s="30">
         <v>22</v>
       </c>
-      <c r="P73" s="33">
+      <c r="P73" s="30">
         <v>248</v>
       </c>
-      <c r="Q73" s="33">
+      <c r="Q73" s="30">
         <v>8965</v>
       </c>
-      <c r="R73" s="15">
+      <c r="R73" s="13">
         <v>63</v>
       </c>
     </row>
-    <row r="74" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="43" t="s">
+    <row r="74" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B74" s="28">
+      <c r="B74" s="24">
         <v>64</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="29">
         <v>846</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="30">
         <v>14527</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="30">
         <v>2933</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="30">
         <v>1775</v>
       </c>
-      <c r="G74" s="33">
+      <c r="G74" s="30">
         <v>1774</v>
       </c>
-      <c r="H74" s="33">
+      <c r="H74" s="30">
         <v>1</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="30">
         <v>6927</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="30">
         <v>10933</v>
       </c>
-      <c r="K74" s="33">
+      <c r="K74" s="30">
         <v>15054</v>
       </c>
-      <c r="L74" s="33">
+      <c r="L74" s="30">
         <v>2862</v>
       </c>
-      <c r="M74" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N74" s="33">
+      <c r="M74" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N74" s="30">
         <v>3180</v>
       </c>
-      <c r="O74" s="33">
+      <c r="O74" s="30">
         <v>11</v>
       </c>
-      <c r="P74" s="33">
+      <c r="P74" s="30">
         <v>257</v>
       </c>
-      <c r="Q74" s="33">
+      <c r="Q74" s="30">
         <v>11617</v>
       </c>
-      <c r="R74" s="15">
+      <c r="R74" s="13">
         <v>64</v>
       </c>
     </row>
-    <row r="75" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="43" t="s">
+    <row r="75" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B75" s="28">
+      <c r="B75" s="24">
         <v>65</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="29">
         <v>854</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="30">
         <v>14125</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="30">
         <v>2386</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="30">
         <v>1693</v>
       </c>
-      <c r="G75" s="33">
+      <c r="G75" s="30">
         <v>1693</v>
       </c>
-      <c r="H75" s="33" t="s">
+      <c r="H75" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="I75" s="33">
+      <c r="I75" s="30">
         <v>7057</v>
       </c>
-      <c r="J75" s="33">
+      <c r="J75" s="30">
         <v>9300</v>
       </c>
-      <c r="K75" s="33">
+      <c r="K75" s="30">
         <v>15230</v>
       </c>
-      <c r="L75" s="33">
+      <c r="L75" s="30">
         <v>2902</v>
       </c>
-      <c r="M75" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N75" s="33">
+      <c r="M75" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N75" s="30">
         <v>2811</v>
       </c>
-      <c r="O75" s="33">
-[...2 lines deleted...]
-      <c r="P75" s="33">
+      <c r="O75" s="30">
+        <v>19</v>
+      </c>
+      <c r="P75" s="30">
         <v>151</v>
       </c>
-      <c r="Q75" s="33">
+      <c r="Q75" s="30">
         <v>12151</v>
       </c>
-      <c r="R75" s="15">
+      <c r="R75" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="76" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="43" t="s">
+    <row r="76" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B76" s="28">
+      <c r="B76" s="24">
         <v>66</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="29">
         <v>1105</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="30">
         <v>14018</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="30">
         <v>2019</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="30">
         <v>1713</v>
       </c>
-      <c r="G76" s="33">
+      <c r="G76" s="30">
         <v>1710</v>
       </c>
-      <c r="H76" s="33">
+      <c r="H76" s="30">
         <v>3</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="30">
         <v>7095</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="30">
         <v>9716</v>
       </c>
-      <c r="K76" s="33">
+      <c r="K76" s="30">
         <v>13139</v>
       </c>
-      <c r="L76" s="33">
+      <c r="L76" s="30">
         <v>2762</v>
       </c>
-      <c r="M76" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N76" s="33">
+      <c r="M76" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N76" s="30">
         <v>2081</v>
       </c>
-      <c r="O76" s="33">
+      <c r="O76" s="30">
         <v>34</v>
       </c>
-      <c r="P76" s="33">
+      <c r="P76" s="30">
         <v>285</v>
       </c>
-      <c r="Q76" s="33">
+      <c r="Q76" s="30">
         <v>11201</v>
       </c>
-      <c r="R76" s="15">
+      <c r="R76" s="13">
         <v>66</v>
       </c>
     </row>
-    <row r="77" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="43" t="s">
+    <row r="77" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B77" s="28">
+      <c r="B77" s="24">
         <v>67</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="29">
         <v>567</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="30">
         <v>12068</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="30">
         <v>2143</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="30">
         <v>1623</v>
       </c>
-      <c r="G77" s="33">
+      <c r="G77" s="30">
         <v>1621</v>
       </c>
-      <c r="H77" s="33">
+      <c r="H77" s="30">
         <v>1</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="30">
         <v>5721</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="30">
         <v>9631</v>
       </c>
-      <c r="K77" s="33">
+      <c r="K77" s="30">
         <v>14236</v>
       </c>
-      <c r="L77" s="33">
+      <c r="L77" s="30">
         <v>2692</v>
       </c>
-      <c r="M77" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N77" s="33">
+      <c r="M77" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N77" s="30">
         <v>2518</v>
       </c>
-      <c r="O77" s="33">
+      <c r="O77" s="30">
         <v>48</v>
       </c>
-      <c r="P77" s="33">
+      <c r="P77" s="30">
         <v>444</v>
       </c>
-      <c r="Q77" s="33">
+      <c r="Q77" s="30">
         <v>13164</v>
       </c>
-      <c r="R77" s="15">
+      <c r="R77" s="13">
         <v>67</v>
       </c>
     </row>
-    <row r="78" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="43" t="s">
+    <row r="78" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B78" s="28">
+      <c r="B78" s="24">
         <v>68</v>
       </c>
-      <c r="C78" s="32">
+      <c r="C78" s="29">
         <v>851</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="30">
         <v>12305</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="30">
         <v>2184</v>
       </c>
-      <c r="F78" s="33">
+      <c r="F78" s="30">
         <v>1601</v>
       </c>
-      <c r="G78" s="33">
+      <c r="G78" s="30">
         <v>1599</v>
       </c>
-      <c r="H78" s="33">
+      <c r="H78" s="30">
         <v>2</v>
       </c>
-      <c r="I78" s="33">
+      <c r="I78" s="30">
         <v>5562</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="30">
         <v>10440</v>
       </c>
-      <c r="K78" s="33">
+      <c r="K78" s="30">
         <v>14126</v>
       </c>
-      <c r="L78" s="33">
+      <c r="L78" s="30">
         <v>2994</v>
       </c>
-      <c r="M78" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N78" s="33">
+      <c r="M78" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N78" s="30">
         <v>2423</v>
       </c>
-      <c r="O78" s="33">
+      <c r="O78" s="30">
         <v>28</v>
       </c>
-      <c r="P78" s="33">
+      <c r="P78" s="30">
         <v>209</v>
       </c>
-      <c r="Q78" s="33">
+      <c r="Q78" s="30">
         <v>13750</v>
       </c>
-      <c r="R78" s="15">
+      <c r="R78" s="13">
         <v>68</v>
       </c>
     </row>
-    <row r="79" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="43" t="s">
+    <row r="79" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B79" s="28">
+      <c r="B79" s="24">
         <v>69</v>
       </c>
-      <c r="C79" s="32">
+      <c r="C79" s="29">
         <v>778</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="30">
         <v>12269</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="30">
         <v>1350</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="30">
         <v>1500</v>
       </c>
-      <c r="G79" s="33">
+      <c r="G79" s="30">
         <v>1496</v>
       </c>
-      <c r="H79" s="33">
+      <c r="H79" s="30">
         <v>4</v>
       </c>
-      <c r="I79" s="33">
+      <c r="I79" s="30">
         <v>6037</v>
       </c>
-      <c r="J79" s="33">
+      <c r="J79" s="30">
         <v>9109</v>
       </c>
-      <c r="K79" s="33">
+      <c r="K79" s="30">
         <v>13300</v>
       </c>
-      <c r="L79" s="33">
+      <c r="L79" s="30">
         <v>2886</v>
       </c>
-      <c r="M79" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N79" s="33">
+      <c r="M79" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N79" s="30">
         <v>2268</v>
       </c>
-      <c r="O79" s="33">
+      <c r="O79" s="30">
         <v>33</v>
       </c>
-      <c r="P79" s="33">
+      <c r="P79" s="30">
         <v>294</v>
       </c>
-      <c r="Q79" s="33">
+      <c r="Q79" s="30">
         <v>13028</v>
       </c>
-      <c r="R79" s="15">
+      <c r="R79" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="80" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="43" t="s">
+    <row r="80" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="B80" s="28">
+      <c r="B80" s="24">
         <v>70</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="29">
         <v>655</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="30">
         <v>10571</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="30">
         <v>2137</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="30">
         <v>1528</v>
       </c>
-      <c r="G80" s="33">
+      <c r="G80" s="30">
         <v>1524</v>
       </c>
-      <c r="H80" s="33">
+      <c r="H80" s="30">
         <v>4</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="30">
         <v>4910</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="30">
         <v>9583</v>
       </c>
-      <c r="K80" s="33">
+      <c r="K80" s="30">
         <v>13705</v>
       </c>
-      <c r="L80" s="33">
+      <c r="L80" s="30">
         <v>2981</v>
       </c>
-      <c r="M80" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N80" s="33">
+      <c r="M80" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N80" s="30">
         <v>1882</v>
       </c>
-      <c r="O80" s="33">
+      <c r="O80" s="30">
         <v>18</v>
       </c>
-      <c r="P80" s="33">
+      <c r="P80" s="30">
         <v>330</v>
       </c>
-      <c r="Q80" s="33">
+      <c r="Q80" s="30">
         <v>12428</v>
       </c>
-      <c r="R80" s="15">
+      <c r="R80" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="81" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="43" t="s">
+    <row r="81" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="B81" s="28">
+      <c r="B81" s="24">
         <v>71</v>
       </c>
-      <c r="C81" s="32">
+      <c r="C81" s="29">
         <v>544</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="30">
         <v>11482</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="30">
         <v>2031</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="30">
         <v>1575</v>
       </c>
-      <c r="G81" s="33">
+      <c r="G81" s="30">
         <v>1574</v>
       </c>
-      <c r="H81" s="33">
+      <c r="H81" s="30">
         <v>1</v>
       </c>
-      <c r="I81" s="33">
+      <c r="I81" s="30">
         <v>5135</v>
       </c>
-      <c r="J81" s="33">
+      <c r="J81" s="30">
         <v>10326</v>
       </c>
-      <c r="K81" s="33">
+      <c r="K81" s="30">
         <v>14793</v>
       </c>
-      <c r="L81" s="33">
+      <c r="L81" s="30">
         <v>2938</v>
       </c>
-      <c r="M81" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N81" s="33">
+      <c r="M81" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N81" s="30">
         <v>2494</v>
       </c>
-      <c r="O81" s="33">
+      <c r="O81" s="30">
         <v>30</v>
       </c>
-      <c r="P81" s="33">
+      <c r="P81" s="30">
         <v>177</v>
       </c>
-      <c r="Q81" s="33">
+      <c r="Q81" s="30">
         <v>10939</v>
       </c>
-      <c r="R81" s="15">
+      <c r="R81" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="82" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="43" t="s">
+    <row r="82" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="37" t="s">
         <v>91</v>
       </c>
-      <c r="B82" s="28">
+      <c r="B82" s="24">
         <v>72</v>
       </c>
-      <c r="C82" s="32">
+      <c r="C82" s="29">
         <v>519</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="30">
         <v>12778</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="30">
         <v>2557</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="30">
         <v>1451</v>
       </c>
-      <c r="G82" s="33">
+      <c r="G82" s="30">
         <v>1450</v>
       </c>
-      <c r="H82" s="33">
+      <c r="H82" s="30">
         <v>2</v>
       </c>
-      <c r="I82" s="33">
+      <c r="I82" s="30">
         <v>5156</v>
       </c>
-      <c r="J82" s="33">
+      <c r="J82" s="30">
         <v>11431</v>
       </c>
-      <c r="K82" s="33">
+      <c r="K82" s="30">
         <v>14990</v>
       </c>
-      <c r="L82" s="33">
+      <c r="L82" s="30">
         <v>2852</v>
       </c>
-      <c r="M82" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N82" s="33">
+      <c r="M82" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N82" s="30">
         <v>2421</v>
       </c>
-      <c r="O82" s="33">
+      <c r="O82" s="30">
         <v>61</v>
       </c>
-      <c r="P82" s="33">
+      <c r="P82" s="30">
         <v>225</v>
       </c>
-      <c r="Q82" s="33">
+      <c r="Q82" s="30">
         <v>12810</v>
       </c>
-      <c r="R82" s="15">
+      <c r="R82" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="83" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="43" t="s">
+    <row r="83" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="B83" s="28">
+      <c r="B83" s="24">
         <v>73</v>
       </c>
-      <c r="C83" s="32">
+      <c r="C83" s="29">
         <v>806</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="30">
         <v>15724</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="30">
         <v>2235</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F83" s="30">
         <v>1587</v>
       </c>
-      <c r="G83" s="33">
+      <c r="G83" s="30">
         <v>1584</v>
       </c>
-      <c r="H83" s="33">
+      <c r="H83" s="30">
         <v>3</v>
       </c>
-      <c r="I83" s="33">
+      <c r="I83" s="30">
         <v>6639</v>
       </c>
-      <c r="J83" s="33">
+      <c r="J83" s="30">
         <v>11716</v>
       </c>
-      <c r="K83" s="33">
+      <c r="K83" s="30">
         <v>14020</v>
       </c>
-      <c r="L83" s="33">
+      <c r="L83" s="30">
         <v>2897</v>
       </c>
-      <c r="M83" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N83" s="33">
+      <c r="M83" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="N83" s="30">
         <v>2587</v>
       </c>
-      <c r="O83" s="33">
+      <c r="O83" s="30">
         <v>43</v>
       </c>
-      <c r="P83" s="33">
+      <c r="P83" s="30">
         <v>302</v>
       </c>
-      <c r="Q83" s="33">
+      <c r="Q83" s="30">
         <v>9415</v>
       </c>
-      <c r="R83" s="15">
+      <c r="R83" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="84" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A84" s="43" t="s">
+    <row r="84" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="B84" s="28">
+      <c r="B84" s="24">
         <v>74</v>
       </c>
-      <c r="C84" s="32">
+      <c r="C84" s="29">
         <v>956</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="30">
         <v>14962</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="30">
         <v>2070</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F84" s="30">
         <v>1588</v>
       </c>
-      <c r="G84" s="33">
+      <c r="G84" s="30">
         <v>1585</v>
       </c>
-      <c r="H84" s="33">
+      <c r="H84" s="30">
         <v>3</v>
       </c>
-      <c r="I84" s="33">
+      <c r="I84" s="30">
         <v>7238</v>
       </c>
-      <c r="J84" s="33">
+      <c r="J84" s="30">
         <v>10149</v>
       </c>
-      <c r="K84" s="33">
+      <c r="K84" s="30">
         <v>12620</v>
       </c>
-      <c r="L84" s="33">
+      <c r="L84" s="30">
         <v>2940</v>
       </c>
-      <c r="M84" s="39">
+      <c r="M84" s="33">
         <v>9680</v>
       </c>
-      <c r="N84" s="33">
+      <c r="N84" s="30">
         <v>3085</v>
       </c>
-      <c r="O84" s="33">
+      <c r="O84" s="30">
         <v>29</v>
       </c>
-      <c r="P84" s="33">
+      <c r="P84" s="30">
         <v>308</v>
       </c>
-      <c r="Q84" s="33">
+      <c r="Q84" s="30">
         <v>9413</v>
       </c>
-      <c r="R84" s="15">
+      <c r="R84" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="85" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A85" s="43" t="s">
+    <row r="85" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="B85" s="28">
+      <c r="B85" s="24">
         <v>75</v>
       </c>
-      <c r="C85" s="32">
+      <c r="C85" s="29">
         <v>915</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="30">
         <v>13289</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="30">
         <v>2303</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F85" s="30">
         <v>1516</v>
       </c>
-      <c r="G85" s="33">
+      <c r="G85" s="30">
         <v>1512</v>
       </c>
-      <c r="H85" s="33">
+      <c r="H85" s="30">
         <v>4</v>
       </c>
-      <c r="I85" s="33">
+      <c r="I85" s="30">
         <v>6618</v>
       </c>
-      <c r="J85" s="33">
+      <c r="J85" s="30">
         <v>9027</v>
       </c>
-      <c r="K85" s="33">
+      <c r="K85" s="30">
         <v>12641</v>
       </c>
-      <c r="L85" s="33">
+      <c r="L85" s="30">
         <v>2533</v>
       </c>
-      <c r="M85" s="39">
+      <c r="M85" s="33">
         <v>10108</v>
       </c>
-      <c r="N85" s="33">
+      <c r="N85" s="30">
         <v>2326</v>
       </c>
-      <c r="O85" s="33">
+      <c r="O85" s="30">
         <v>15</v>
       </c>
-      <c r="P85" s="33">
+      <c r="P85" s="30">
         <v>178</v>
       </c>
-      <c r="Q85" s="33">
+      <c r="Q85" s="30">
         <v>9767</v>
       </c>
-      <c r="R85" s="15">
+      <c r="R85" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="86" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A86" s="43" t="s">
+    <row r="86" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="B86" s="28">
+      <c r="B86" s="24">
         <v>76</v>
       </c>
-      <c r="C86" s="32">
+      <c r="C86" s="29">
         <v>1104</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="30">
         <v>16131</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="30">
         <v>2911</v>
       </c>
-      <c r="F86" s="33">
+      <c r="F86" s="30">
         <v>1746</v>
       </c>
-      <c r="G86" s="33">
+      <c r="G86" s="30">
         <v>1743</v>
       </c>
-      <c r="H86" s="33">
+      <c r="H86" s="30">
         <v>3</v>
       </c>
-      <c r="I86" s="33">
+      <c r="I86" s="30">
         <v>7916</v>
       </c>
-      <c r="J86" s="33">
+      <c r="J86" s="30">
         <v>10500</v>
       </c>
-      <c r="K86" s="33">
+      <c r="K86" s="30">
         <v>14578</v>
       </c>
-      <c r="L86" s="33">
+      <c r="L86" s="30">
         <v>3043</v>
       </c>
-      <c r="M86" s="39">
+      <c r="M86" s="33">
         <v>11535</v>
       </c>
-      <c r="N86" s="33">
+      <c r="N86" s="30">
         <v>2985</v>
       </c>
-      <c r="O86" s="33">
+      <c r="O86" s="30">
         <v>29</v>
       </c>
-      <c r="P86" s="33">
+      <c r="P86" s="30">
         <v>181</v>
       </c>
-      <c r="Q86" s="33">
+      <c r="Q86" s="30">
         <v>12404</v>
       </c>
-      <c r="R86" s="15">
+      <c r="R86" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="87" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A87" s="43" t="s">
+    <row r="87" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="B87" s="28">
+      <c r="B87" s="24">
         <v>77</v>
       </c>
-      <c r="C87" s="32">
+      <c r="C87" s="29">
         <v>1020</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="30">
         <v>15245</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="30">
         <v>2155</v>
       </c>
-      <c r="F87" s="33">
+      <c r="F87" s="30">
         <v>1580</v>
       </c>
-      <c r="G87" s="33">
+      <c r="G87" s="30">
         <v>1577</v>
       </c>
-      <c r="H87" s="33">
+      <c r="H87" s="30">
         <v>3</v>
       </c>
-      <c r="I87" s="33">
+      <c r="I87" s="30">
         <v>7411</v>
       </c>
-      <c r="J87" s="33">
+      <c r="J87" s="30">
         <v>10225</v>
       </c>
-      <c r="K87" s="33">
+      <c r="K87" s="30">
         <v>13731</v>
       </c>
-      <c r="L87" s="33">
+      <c r="L87" s="30">
         <v>2801</v>
       </c>
-      <c r="M87" s="39">
+      <c r="M87" s="33">
         <v>10931</v>
       </c>
-      <c r="N87" s="33">
+      <c r="N87" s="30">
         <v>2734</v>
       </c>
-      <c r="O87" s="33">
-[...2 lines deleted...]
-      <c r="P87" s="33">
+      <c r="O87" s="30">
+        <v>19</v>
+      </c>
+      <c r="P87" s="30">
         <v>213</v>
       </c>
-      <c r="Q87" s="33">
+      <c r="Q87" s="30">
         <v>11460</v>
       </c>
-      <c r="R87" s="15">
+      <c r="R87" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="88" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="43" t="s">
+    <row r="88" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="B88" s="28">
+      <c r="B88" s="24">
         <v>78</v>
       </c>
-      <c r="C88" s="32">
+      <c r="C88" s="29">
         <v>1021</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="30">
         <v>15080</v>
       </c>
-      <c r="E88" s="33">
+      <c r="E88" s="30">
         <v>2174</v>
       </c>
-      <c r="F88" s="33">
+      <c r="F88" s="30">
         <v>1740</v>
       </c>
-      <c r="G88" s="33">
+      <c r="G88" s="30">
         <v>1737</v>
       </c>
-      <c r="H88" s="33">
+      <c r="H88" s="30">
         <v>3</v>
       </c>
-      <c r="I88" s="33">
+      <c r="I88" s="30">
         <v>7318</v>
       </c>
-      <c r="J88" s="33">
+      <c r="J88" s="30">
         <v>9979</v>
       </c>
-      <c r="K88" s="33">
+      <c r="K88" s="30">
         <v>12794</v>
       </c>
-      <c r="L88" s="33">
+      <c r="L88" s="30">
         <v>2900</v>
       </c>
-      <c r="M88" s="39">
+      <c r="M88" s="33">
         <v>9894</v>
       </c>
-      <c r="N88" s="33">
+      <c r="N88" s="30">
         <v>2784</v>
       </c>
-      <c r="O88" s="33">
+      <c r="O88" s="30">
         <v>30</v>
       </c>
-      <c r="P88" s="33">
+      <c r="P88" s="30">
         <v>454</v>
       </c>
-      <c r="Q88" s="33">
+      <c r="Q88" s="30">
         <v>11954</v>
       </c>
-      <c r="R88" s="15">
+      <c r="R88" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="89" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A89" s="43" t="s">
+    <row r="89" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="B89" s="28">
+      <c r="B89" s="24">
         <v>79</v>
       </c>
-      <c r="C89" s="32">
+      <c r="C89" s="29">
         <v>711</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="30">
         <v>12732</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="30">
         <v>2699</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="30">
         <v>1612</v>
       </c>
-      <c r="G89" s="33">
+      <c r="G89" s="30">
         <v>1609</v>
       </c>
-      <c r="H89" s="33">
+      <c r="H89" s="30">
         <v>3</v>
       </c>
-      <c r="I89" s="33">
+      <c r="I89" s="30">
         <v>6234</v>
       </c>
-      <c r="J89" s="33">
+      <c r="J89" s="30">
         <v>9515</v>
       </c>
-      <c r="K89" s="33">
+      <c r="K89" s="30">
         <v>13428</v>
       </c>
-      <c r="L89" s="33">
+      <c r="L89" s="30">
         <v>2878</v>
       </c>
-      <c r="M89" s="39">
+      <c r="M89" s="33">
         <v>10551</v>
       </c>
-      <c r="N89" s="33">
+      <c r="N89" s="30">
         <v>2676</v>
       </c>
-      <c r="O89" s="33">
+      <c r="O89" s="30">
         <v>26</v>
       </c>
-      <c r="P89" s="33">
+      <c r="P89" s="30">
         <v>309</v>
       </c>
-      <c r="Q89" s="33">
+      <c r="Q89" s="30">
         <v>13142</v>
       </c>
-      <c r="R89" s="15">
+      <c r="R89" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="90" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A90" s="43" t="s">
+    <row r="90" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="37" t="s">
         <v>99</v>
       </c>
-      <c r="B90" s="28">
+      <c r="B90" s="24">
         <v>80</v>
       </c>
-      <c r="C90" s="32">
+      <c r="C90" s="29">
         <v>790</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="30">
         <v>11875</v>
       </c>
-      <c r="E90" s="33">
+      <c r="E90" s="30">
         <v>2454</v>
       </c>
-      <c r="F90" s="33">
+      <c r="F90" s="30">
         <v>1702</v>
       </c>
-      <c r="G90" s="33">
+      <c r="G90" s="30">
         <v>1698</v>
       </c>
-      <c r="H90" s="33">
+      <c r="H90" s="30">
         <v>4</v>
       </c>
-      <c r="I90" s="33">
+      <c r="I90" s="30">
         <v>5718</v>
       </c>
-      <c r="J90" s="33">
+      <c r="J90" s="30">
         <v>9550</v>
       </c>
-      <c r="K90" s="33">
+      <c r="K90" s="30">
         <v>13004</v>
       </c>
-      <c r="L90" s="33">
+      <c r="L90" s="30">
         <v>3049</v>
       </c>
-      <c r="M90" s="39">
+      <c r="M90" s="33">
         <v>9955</v>
       </c>
-      <c r="N90" s="33">
+      <c r="N90" s="30">
         <v>2396</v>
       </c>
-      <c r="O90" s="33">
+      <c r="O90" s="30">
         <v>24</v>
       </c>
-      <c r="P90" s="33">
+      <c r="P90" s="30">
         <v>385</v>
       </c>
-      <c r="Q90" s="33">
+      <c r="Q90" s="30">
         <v>14626</v>
       </c>
-      <c r="R90" s="15">
+      <c r="R90" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="91" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="43" t="s">
+    <row r="91" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="B91" s="28">
+      <c r="B91" s="24">
         <v>81</v>
       </c>
-      <c r="C91" s="32">
+      <c r="C91" s="29">
         <v>823</v>
       </c>
-      <c r="D91" s="33">
+      <c r="D91" s="30">
         <v>12088</v>
       </c>
-      <c r="E91" s="33">
+      <c r="E91" s="30">
         <v>2047</v>
       </c>
-      <c r="F91" s="33">
+      <c r="F91" s="30">
         <v>1516</v>
       </c>
-      <c r="G91" s="33">
+      <c r="G91" s="30">
         <v>1512</v>
       </c>
-      <c r="H91" s="33">
+      <c r="H91" s="30">
         <v>4</v>
       </c>
-      <c r="I91" s="33">
+      <c r="I91" s="30">
         <v>6118</v>
       </c>
-      <c r="J91" s="33">
+      <c r="J91" s="30">
         <v>9213</v>
       </c>
-      <c r="K91" s="33">
+      <c r="K91" s="30">
         <v>13209</v>
       </c>
-      <c r="L91" s="33">
+      <c r="L91" s="30">
         <v>2963</v>
       </c>
-      <c r="M91" s="39">
+      <c r="M91" s="33">
         <v>10246</v>
       </c>
-      <c r="N91" s="33">
+      <c r="N91" s="30">
         <v>2279</v>
       </c>
-      <c r="O91" s="33">
+      <c r="O91" s="30">
         <v>25</v>
       </c>
-      <c r="P91" s="33">
+      <c r="P91" s="30">
         <v>354</v>
       </c>
-      <c r="Q91" s="33">
+      <c r="Q91" s="30">
         <v>13306</v>
       </c>
-      <c r="R91" s="15">
+      <c r="R91" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="92" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A92" s="43" t="s">
+    <row r="92" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="B92" s="28">
+      <c r="B92" s="24">
         <v>82</v>
       </c>
-      <c r="C92" s="32">
+      <c r="C92" s="29">
         <v>461</v>
       </c>
-      <c r="D92" s="33">
+      <c r="D92" s="30">
         <v>10149</v>
       </c>
-      <c r="E92" s="33">
+      <c r="E92" s="30">
         <v>2098</v>
       </c>
-      <c r="F92" s="33">
+      <c r="F92" s="30">
         <v>1480</v>
       </c>
-      <c r="G92" s="33">
+      <c r="G92" s="30">
         <v>1478</v>
       </c>
-      <c r="H92" s="33">
+      <c r="H92" s="30">
         <v>3</v>
       </c>
-      <c r="I92" s="33">
+      <c r="I92" s="30">
         <v>4671</v>
       </c>
-      <c r="J92" s="33">
+      <c r="J92" s="30">
         <v>9488</v>
       </c>
-      <c r="K92" s="33">
+      <c r="K92" s="30">
         <v>12829</v>
       </c>
-      <c r="L92" s="33">
+      <c r="L92" s="30">
         <v>2912</v>
       </c>
-      <c r="M92" s="39">
+      <c r="M92" s="33">
         <v>9917</v>
       </c>
-      <c r="N92" s="33">
+      <c r="N92" s="30">
         <v>2012</v>
       </c>
-      <c r="O92" s="33">
+      <c r="O92" s="30">
         <v>23</v>
       </c>
-      <c r="P92" s="33">
+      <c r="P92" s="30">
         <v>230</v>
       </c>
-      <c r="Q92" s="33">
+      <c r="Q92" s="30">
         <v>13030</v>
       </c>
-      <c r="R92" s="15">
+      <c r="R92" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="93" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A93" s="43" t="s">
+    <row r="93" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="B93" s="28">
+      <c r="B93" s="24">
         <v>83</v>
       </c>
-      <c r="C93" s="32">
+      <c r="C93" s="29">
         <v>576</v>
       </c>
-      <c r="D93" s="33">
+      <c r="D93" s="30">
         <v>10963</v>
       </c>
-      <c r="E93" s="33">
+      <c r="E93" s="30">
         <v>2742</v>
       </c>
-      <c r="F93" s="33">
+      <c r="F93" s="30">
         <v>1467</v>
       </c>
-      <c r="G93" s="33">
+      <c r="G93" s="30">
         <v>1464</v>
       </c>
-      <c r="H93" s="33">
+      <c r="H93" s="30">
         <v>3</v>
       </c>
-      <c r="I93" s="33">
+      <c r="I93" s="30">
         <v>4770</v>
       </c>
-      <c r="J93" s="33">
+      <c r="J93" s="30">
         <v>10541</v>
       </c>
-      <c r="K93" s="33">
+      <c r="K93" s="30">
         <v>13554</v>
       </c>
-      <c r="L93" s="33">
+      <c r="L93" s="30">
         <v>2952</v>
       </c>
-      <c r="M93" s="39">
+      <c r="M93" s="33">
         <v>10602</v>
       </c>
-      <c r="N93" s="33">
+      <c r="N93" s="30">
         <v>2517</v>
       </c>
-      <c r="O93" s="33">
+      <c r="O93" s="30">
         <v>41</v>
       </c>
-      <c r="P93" s="33">
+      <c r="P93" s="30">
         <v>159</v>
       </c>
-      <c r="Q93" s="33">
+      <c r="Q93" s="30">
         <v>11464</v>
       </c>
-      <c r="R93" s="15">
+      <c r="R93" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="94" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A94" s="43" t="s">
+    <row r="94" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="B94" s="28">
+      <c r="B94" s="24">
         <v>84</v>
       </c>
-      <c r="C94" s="32">
+      <c r="C94" s="29">
         <v>764</v>
       </c>
-      <c r="D94" s="33">
+      <c r="D94" s="30">
         <v>11237</v>
       </c>
-      <c r="E94" s="33">
+      <c r="E94" s="30">
         <v>2220</v>
       </c>
-      <c r="F94" s="33">
+      <c r="F94" s="30">
         <v>1501</v>
       </c>
-      <c r="G94" s="33">
+      <c r="G94" s="30">
         <v>1499</v>
       </c>
-      <c r="H94" s="33">
+      <c r="H94" s="30">
         <v>3</v>
       </c>
-      <c r="I94" s="33">
+      <c r="I94" s="30">
         <v>4741</v>
       </c>
-      <c r="J94" s="33">
+      <c r="J94" s="30">
         <v>10877</v>
       </c>
-      <c r="K94" s="33">
+      <c r="K94" s="30">
         <v>14242</v>
       </c>
-      <c r="L94" s="33">
+      <c r="L94" s="30">
         <v>2981</v>
       </c>
-      <c r="M94" s="39">
+      <c r="M94" s="33">
         <v>11261</v>
       </c>
-      <c r="N94" s="33">
+      <c r="N94" s="30">
         <v>2518</v>
       </c>
-      <c r="O94" s="33">
+      <c r="O94" s="30">
         <v>41</v>
       </c>
-      <c r="P94" s="33">
+      <c r="P94" s="30">
         <v>166</v>
       </c>
-      <c r="Q94" s="33">
+      <c r="Q94" s="30">
         <v>12692</v>
       </c>
-      <c r="R94" s="15">
+      <c r="R94" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="95" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A95" s="43" t="s">
+    <row r="95" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="B95" s="28">
+      <c r="B95" s="24">
         <v>85</v>
       </c>
-      <c r="C95" s="32">
+      <c r="C95" s="29">
         <v>882</v>
       </c>
-      <c r="D95" s="33">
+      <c r="D95" s="30">
         <v>14348</v>
       </c>
-      <c r="E95" s="33">
+      <c r="E95" s="30">
         <v>2399</v>
       </c>
-      <c r="F95" s="33">
+      <c r="F95" s="30">
         <v>1531</v>
       </c>
-      <c r="G95" s="33">
+      <c r="G95" s="30">
         <v>1529</v>
       </c>
-      <c r="H95" s="33">
+      <c r="H95" s="30">
         <v>1</v>
       </c>
-      <c r="I95" s="33">
+      <c r="I95" s="30">
         <v>6292</v>
       </c>
-      <c r="J95" s="33">
+      <c r="J95" s="30">
         <v>11040</v>
       </c>
-      <c r="K95" s="33">
+      <c r="K95" s="30">
         <v>13490</v>
       </c>
-      <c r="L95" s="33">
+      <c r="L95" s="30">
         <v>3141</v>
       </c>
-      <c r="M95" s="39">
+      <c r="M95" s="33">
         <v>10349</v>
       </c>
-      <c r="N95" s="33">
+      <c r="N95" s="30">
         <v>2799</v>
       </c>
-      <c r="O95" s="33">
+      <c r="O95" s="30">
         <v>18</v>
       </c>
-      <c r="P95" s="33">
+      <c r="P95" s="30">
         <v>285</v>
       </c>
-      <c r="Q95" s="33">
+      <c r="Q95" s="30">
         <v>8376</v>
       </c>
-      <c r="R95" s="15">
+      <c r="R95" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="96" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A96" s="43" t="s">
+    <row r="96" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="B96" s="28">
+      <c r="B96" s="24">
         <v>86</v>
       </c>
-      <c r="C96" s="32">
+      <c r="C96" s="29">
         <v>940</v>
       </c>
-      <c r="D96" s="33">
+      <c r="D96" s="30">
         <v>13910</v>
       </c>
-      <c r="E96" s="33">
-[...2 lines deleted...]
-      <c r="F96" s="33">
+      <c r="E96" s="30">
+        <v>2570</v>
+      </c>
+      <c r="F96" s="30">
         <v>1814</v>
       </c>
-      <c r="G96" s="33">
+      <c r="G96" s="30">
         <v>1810</v>
       </c>
-      <c r="H96" s="33">
+      <c r="H96" s="30">
         <v>4</v>
       </c>
-      <c r="I96" s="33">
+      <c r="I96" s="30">
         <v>7054</v>
       </c>
-      <c r="J96" s="33">
+      <c r="J96" s="30">
         <v>9631</v>
       </c>
-      <c r="K96" s="33">
+      <c r="K96" s="30">
         <v>11718</v>
       </c>
-      <c r="L96" s="33">
+      <c r="L96" s="30">
         <v>2957</v>
       </c>
-      <c r="M96" s="39">
+      <c r="M96" s="33">
         <v>8761</v>
       </c>
-      <c r="N96" s="33">
+      <c r="N96" s="30">
         <v>2882</v>
       </c>
-      <c r="O96" s="33">
+      <c r="O96" s="30">
         <v>37</v>
       </c>
-      <c r="P96" s="33">
+      <c r="P96" s="30">
         <v>335</v>
       </c>
-      <c r="Q96" s="33">
+      <c r="Q96" s="30">
         <v>8372</v>
       </c>
-      <c r="R96" s="15">
+      <c r="R96" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="97" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A97" s="43" t="s">
+    <row r="97" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="B97" s="28">
+      <c r="B97" s="24">
         <v>87</v>
       </c>
-      <c r="C97" s="32">
+      <c r="C97" s="29">
         <v>740</v>
       </c>
-      <c r="D97" s="33">
+      <c r="D97" s="30">
         <v>12198</v>
       </c>
-      <c r="E97" s="33">
-[...2 lines deleted...]
-      <c r="F97" s="33">
+      <c r="E97" s="30">
+        <v>2465</v>
+      </c>
+      <c r="F97" s="30">
         <v>1550</v>
       </c>
-      <c r="G97" s="33">
+      <c r="G97" s="30">
         <v>1548</v>
       </c>
-      <c r="H97" s="33">
+      <c r="H97" s="30">
         <v>3</v>
       </c>
-      <c r="I97" s="33">
+      <c r="I97" s="30">
         <v>5900</v>
       </c>
-      <c r="J97" s="33">
+      <c r="J97" s="30">
         <v>9184</v>
       </c>
-      <c r="K97" s="33">
+      <c r="K97" s="30">
         <v>12284</v>
       </c>
-      <c r="L97" s="33">
+      <c r="L97" s="30">
         <v>2627</v>
       </c>
-      <c r="M97" s="39">
+      <c r="M97" s="33">
         <v>9657</v>
       </c>
-      <c r="N97" s="33">
+      <c r="N97" s="30">
         <v>2419</v>
       </c>
-      <c r="O97" s="33">
+      <c r="O97" s="30">
         <v>30</v>
       </c>
-      <c r="P97" s="33">
+      <c r="P97" s="30">
         <v>169</v>
       </c>
-      <c r="Q97" s="33">
+      <c r="Q97" s="30">
         <v>10115</v>
       </c>
-      <c r="R97" s="15">
+      <c r="R97" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="98" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A98" s="43" t="s">
+    <row r="98" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="B98" s="28">
+      <c r="B98" s="24">
         <v>88</v>
       </c>
-      <c r="C98" s="32">
+      <c r="C98" s="29">
         <v>1113</v>
       </c>
-      <c r="D98" s="33">
+      <c r="D98" s="30">
         <v>14547</v>
       </c>
-      <c r="E98" s="33">
-[...2 lines deleted...]
-      <c r="F98" s="33">
+      <c r="E98" s="30">
+        <v>3016</v>
+      </c>
+      <c r="F98" s="30">
         <v>1674</v>
       </c>
-      <c r="G98" s="33">
+      <c r="G98" s="30">
         <v>1672</v>
       </c>
-      <c r="H98" s="33">
+      <c r="H98" s="30">
         <v>2</v>
       </c>
-      <c r="I98" s="33">
+      <c r="I98" s="30">
         <v>6930</v>
       </c>
-      <c r="J98" s="33">
+      <c r="J98" s="30">
         <v>10483</v>
       </c>
-      <c r="K98" s="33">
+      <c r="K98" s="30">
         <v>13546</v>
       </c>
-      <c r="L98" s="33">
+      <c r="L98" s="30">
         <v>2906</v>
       </c>
-      <c r="M98" s="39">
+      <c r="M98" s="33">
         <v>10640</v>
       </c>
-      <c r="N98" s="33">
+      <c r="N98" s="30">
         <v>2632</v>
       </c>
-      <c r="O98" s="33">
+      <c r="O98" s="30">
         <v>37</v>
       </c>
-      <c r="P98" s="33">
+      <c r="P98" s="30">
         <v>262</v>
       </c>
-      <c r="Q98" s="33">
+      <c r="Q98" s="30">
         <v>11602</v>
       </c>
-      <c r="R98" s="15">
+      <c r="R98" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="99" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="43" t="s">
+    <row r="99" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="B99" s="28">
+      <c r="B99" s="24">
         <v>89</v>
       </c>
-      <c r="C99" s="32">
+      <c r="C99" s="29">
         <v>1022</v>
       </c>
-      <c r="D99" s="33">
+      <c r="D99" s="30">
         <v>13616</v>
       </c>
-      <c r="E99" s="33">
-[...2 lines deleted...]
-      <c r="F99" s="33">
+      <c r="E99" s="30">
+        <v>2702</v>
+      </c>
+      <c r="F99" s="30">
         <v>1569</v>
       </c>
-      <c r="G99" s="33">
+      <c r="G99" s="30">
         <v>1567</v>
       </c>
-      <c r="H99" s="33">
+      <c r="H99" s="30">
         <v>3</v>
       </c>
-      <c r="I99" s="33">
+      <c r="I99" s="30">
         <v>6578</v>
       </c>
-      <c r="J99" s="33">
+      <c r="J99" s="30">
         <v>9686</v>
       </c>
-      <c r="K99" s="33">
+      <c r="K99" s="30">
         <v>12995</v>
       </c>
-      <c r="L99" s="33">
+      <c r="L99" s="30">
         <v>2892</v>
       </c>
-      <c r="M99" s="39">
+      <c r="M99" s="33">
         <v>10102</v>
       </c>
-      <c r="N99" s="33">
+      <c r="N99" s="30">
         <v>3044</v>
       </c>
-      <c r="O99" s="33">
+      <c r="O99" s="30">
         <v>26</v>
       </c>
-      <c r="P99" s="33">
+      <c r="P99" s="30">
         <v>278</v>
       </c>
-      <c r="Q99" s="33">
+      <c r="Q99" s="30">
         <v>10895</v>
       </c>
-      <c r="R99" s="15">
+      <c r="R99" s="13">
         <v>89</v>
       </c>
     </row>
-    <row r="100" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A100" s="43" t="s">
+    <row r="100" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="B100" s="28">
+      <c r="B100" s="24">
         <v>90</v>
       </c>
-      <c r="C100" s="32">
+      <c r="C100" s="29">
         <v>913</v>
       </c>
-      <c r="D100" s="33">
+      <c r="D100" s="30">
         <v>13871</v>
       </c>
-      <c r="E100" s="33">
-[...2 lines deleted...]
-      <c r="F100" s="33">
+      <c r="E100" s="30">
+        <v>2416</v>
+      </c>
+      <c r="F100" s="30">
         <v>1613</v>
       </c>
-      <c r="G100" s="33">
+      <c r="G100" s="30">
         <v>1610</v>
       </c>
-      <c r="H100" s="33">
+      <c r="H100" s="30">
         <v>3</v>
       </c>
-      <c r="I100" s="33">
+      <c r="I100" s="30">
         <v>6752</v>
       </c>
-      <c r="J100" s="33">
+      <c r="J100" s="30">
         <v>9466</v>
       </c>
-      <c r="K100" s="33">
+      <c r="K100" s="30">
         <v>12558</v>
       </c>
-      <c r="L100" s="33">
+      <c r="L100" s="30">
         <v>2898</v>
       </c>
-      <c r="M100" s="39">
+      <c r="M100" s="33">
         <v>9660</v>
       </c>
-      <c r="N100" s="33">
+      <c r="N100" s="30">
         <v>3209</v>
       </c>
-      <c r="O100" s="33">
-[...2 lines deleted...]
-      <c r="P100" s="33">
+      <c r="O100" s="30">
+        <v>19</v>
+      </c>
+      <c r="P100" s="30">
         <v>360</v>
       </c>
-      <c r="Q100" s="33">
+      <c r="Q100" s="30">
         <v>11501</v>
       </c>
-      <c r="R100" s="15">
+      <c r="R100" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="101" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A101" s="43" t="s">
+    <row r="101" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="B101" s="28">
+      <c r="B101" s="24">
         <v>91</v>
       </c>
-      <c r="C101" s="32">
+      <c r="C101" s="29">
         <v>799</v>
       </c>
-      <c r="D101" s="33">
+      <c r="D101" s="30">
         <v>12198</v>
       </c>
-      <c r="E101" s="33">
-[...2 lines deleted...]
-      <c r="F101" s="33">
+      <c r="E101" s="30">
+        <v>2765</v>
+      </c>
+      <c r="F101" s="30">
         <v>1472</v>
       </c>
-      <c r="G101" s="33">
+      <c r="G101" s="30">
         <v>1469</v>
       </c>
-      <c r="H101" s="33">
+      <c r="H101" s="30">
         <v>2</v>
       </c>
-      <c r="I101" s="33">
+      <c r="I101" s="30">
         <v>5680</v>
       </c>
-      <c r="J101" s="33">
+      <c r="J101" s="30">
         <v>9273</v>
       </c>
-      <c r="K101" s="33">
+      <c r="K101" s="30">
         <v>12271</v>
       </c>
-      <c r="L101" s="33">
+      <c r="L101" s="30">
         <v>2844</v>
       </c>
-      <c r="M101" s="39">
+      <c r="M101" s="33">
         <v>9427</v>
       </c>
-      <c r="N101" s="33">
+      <c r="N101" s="30">
         <v>2569</v>
       </c>
-      <c r="O101" s="33">
+      <c r="O101" s="30">
         <v>30</v>
       </c>
-      <c r="P101" s="33">
+      <c r="P101" s="30">
         <v>377</v>
       </c>
-      <c r="Q101" s="33">
+      <c r="Q101" s="30">
         <v>11930</v>
       </c>
-      <c r="R101" s="15">
+      <c r="R101" s="13">
         <v>91</v>
       </c>
     </row>
-    <row r="102" spans="1:18" s="16" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A102" s="43" t="s">
+    <row r="102" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="37" t="s">
         <v>111</v>
       </c>
-      <c r="B102" s="28">
+      <c r="B102" s="24">
         <v>92</v>
       </c>
-      <c r="C102" s="32">
+      <c r="C102" s="29">
         <v>878</v>
       </c>
-      <c r="D102" s="33">
+      <c r="D102" s="30">
         <v>11108</v>
       </c>
-      <c r="E102" s="33">
-[...2 lines deleted...]
-      <c r="F102" s="33">
+      <c r="E102" s="30">
+        <v>3035</v>
+      </c>
+      <c r="F102" s="30">
         <v>1502</v>
       </c>
-      <c r="G102" s="33">
+      <c r="G102" s="30">
         <v>1500</v>
       </c>
-      <c r="H102" s="33">
+      <c r="H102" s="30">
         <v>2</v>
       </c>
-      <c r="I102" s="33">
+      <c r="I102" s="30">
         <v>5151</v>
       </c>
-      <c r="J102" s="33">
+      <c r="J102" s="30">
         <v>9309</v>
       </c>
-      <c r="K102" s="33">
+      <c r="K102" s="30">
         <v>12453</v>
       </c>
-      <c r="L102" s="33">
+      <c r="L102" s="30">
         <v>2896</v>
       </c>
-      <c r="M102" s="39">
+      <c r="M102" s="33">
         <v>9557</v>
       </c>
-      <c r="N102" s="33">
+      <c r="N102" s="30">
         <v>2234</v>
       </c>
-      <c r="O102" s="33">
+      <c r="O102" s="30">
         <v>51</v>
       </c>
-      <c r="P102" s="33">
+      <c r="P102" s="30">
         <v>357</v>
       </c>
-      <c r="Q102" s="33">
+      <c r="Q102" s="30">
         <v>11995</v>
       </c>
-      <c r="R102" s="15">
+      <c r="R102" s="13">
         <v>92</v>
       </c>
     </row>
-    <row r="103" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A103" s="43" t="s">
+    <row r="103" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A103" s="37" t="s">
         <v>112</v>
       </c>
-      <c r="B103" s="28">
+      <c r="B103" s="24">
         <v>93</v>
       </c>
-      <c r="C103" s="32">
+      <c r="C103" s="29">
         <v>872</v>
       </c>
-      <c r="D103" s="33">
+      <c r="D103" s="30">
         <v>10185</v>
       </c>
-      <c r="E103" s="33">
-[...2 lines deleted...]
-      <c r="F103" s="33">
+      <c r="E103" s="30">
+        <v>2136</v>
+      </c>
+      <c r="F103" s="30">
         <v>1405</v>
       </c>
-      <c r="G103" s="33">
+      <c r="G103" s="30">
         <v>1402</v>
       </c>
-      <c r="H103" s="33">
+      <c r="H103" s="30">
         <v>3</v>
       </c>
-      <c r="I103" s="33">
+      <c r="I103" s="30">
         <v>5097</v>
       </c>
-      <c r="J103" s="33">
+      <c r="J103" s="30">
         <v>9093</v>
       </c>
-      <c r="K103" s="33">
+      <c r="K103" s="30">
         <v>11407</v>
       </c>
-      <c r="L103" s="33">
+      <c r="L103" s="30">
         <v>2528</v>
       </c>
-      <c r="M103" s="39">
+      <c r="M103" s="33">
         <v>8878</v>
       </c>
-      <c r="N103" s="33">
+      <c r="N103" s="30">
         <v>2101</v>
       </c>
-      <c r="O103" s="33">
+      <c r="O103" s="30">
         <v>30</v>
       </c>
-      <c r="P103" s="33">
+      <c r="P103" s="30">
         <v>281</v>
       </c>
-      <c r="Q103" s="33">
+      <c r="Q103" s="30">
         <v>12701</v>
       </c>
-      <c r="R103" s="15">
+      <c r="R103" s="13">
         <v>93</v>
       </c>
     </row>
-    <row r="104" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A104" s="43" t="s">
+    <row r="104" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="37" t="s">
         <v>113</v>
       </c>
-      <c r="B104" s="28">
+      <c r="B104" s="24">
         <v>94</v>
       </c>
-      <c r="C104" s="32">
+      <c r="C104" s="29">
         <v>732</v>
       </c>
-      <c r="D104" s="33">
+      <c r="D104" s="30">
         <v>7942</v>
       </c>
-      <c r="E104" s="33">
-[...2 lines deleted...]
-      <c r="F104" s="33">
+      <c r="E104" s="30">
+        <v>2294</v>
+      </c>
+      <c r="F104" s="30">
         <v>1243</v>
       </c>
-      <c r="G104" s="33">
+      <c r="G104" s="30">
         <v>1239</v>
       </c>
-      <c r="H104" s="33">
+      <c r="H104" s="30">
         <v>4</v>
       </c>
-      <c r="I104" s="33">
+      <c r="I104" s="30">
         <v>3295</v>
       </c>
-      <c r="J104" s="33">
+      <c r="J104" s="30">
         <v>9661</v>
       </c>
-      <c r="K104" s="33">
+      <c r="K104" s="30">
         <v>11970</v>
       </c>
-      <c r="L104" s="33">
+      <c r="L104" s="30">
         <v>2664</v>
       </c>
-      <c r="M104" s="39">
+      <c r="M104" s="33">
         <v>9305</v>
       </c>
-      <c r="N104" s="33">
+      <c r="N104" s="30">
         <v>1603</v>
       </c>
-      <c r="O104" s="33">
+      <c r="O104" s="30">
         <v>39</v>
       </c>
-      <c r="P104" s="33">
+      <c r="P104" s="30">
         <v>199</v>
       </c>
-      <c r="Q104" s="33">
+      <c r="Q104" s="30">
         <v>13219</v>
       </c>
-      <c r="R104" s="15">
+      <c r="R104" s="13">
         <v>94</v>
       </c>
     </row>
-    <row r="105" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A105" s="43" t="s">
+    <row r="105" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="B105" s="28">
+      <c r="B105" s="24">
         <v>95</v>
       </c>
-      <c r="C105" s="32">
+      <c r="C105" s="29">
         <v>884</v>
       </c>
-      <c r="D105" s="33">
+      <c r="D105" s="30">
         <v>9624</v>
       </c>
-      <c r="E105" s="33">
-[...2 lines deleted...]
-      <c r="F105" s="33">
+      <c r="E105" s="30">
+        <v>3149</v>
+      </c>
+      <c r="F105" s="30">
         <v>1295</v>
       </c>
-      <c r="G105" s="33">
+      <c r="G105" s="30">
         <v>1293</v>
       </c>
-      <c r="H105" s="33">
+      <c r="H105" s="30">
         <v>2</v>
       </c>
-      <c r="I105" s="33">
+      <c r="I105" s="30">
         <v>4304</v>
       </c>
-      <c r="J105" s="33">
+      <c r="J105" s="30">
         <v>10105</v>
       </c>
-      <c r="K105" s="33">
+      <c r="K105" s="30">
         <v>12662</v>
       </c>
-      <c r="L105" s="33">
+      <c r="L105" s="30">
         <v>3001</v>
       </c>
-      <c r="M105" s="39">
+      <c r="M105" s="33">
         <v>9661</v>
       </c>
-      <c r="N105" s="33">
+      <c r="N105" s="30">
         <v>2272</v>
       </c>
-      <c r="O105" s="33">
+      <c r="O105" s="30">
         <v>47</v>
       </c>
-      <c r="P105" s="33">
+      <c r="P105" s="30">
         <v>175</v>
       </c>
-      <c r="Q105" s="33">
+      <c r="Q105" s="30">
         <v>12086</v>
       </c>
-      <c r="R105" s="15">
+      <c r="R105" s="13">
         <v>95</v>
       </c>
     </row>
-    <row r="106" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A106" s="43" t="s">
+    <row r="106" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="37" t="s">
         <v>115</v>
       </c>
-      <c r="B106" s="28">
+      <c r="B106" s="24">
         <v>96</v>
       </c>
-      <c r="C106" s="32">
+      <c r="C106" s="29">
         <v>642</v>
       </c>
-      <c r="D106" s="33">
+      <c r="D106" s="30">
         <v>10605</v>
       </c>
-      <c r="E106" s="33">
-[...2 lines deleted...]
-      <c r="F106" s="33">
+      <c r="E106" s="30">
+        <v>2670</v>
+      </c>
+      <c r="F106" s="30">
         <v>1285</v>
       </c>
-      <c r="G106" s="33">
+      <c r="G106" s="30">
         <v>1283</v>
       </c>
-      <c r="H106" s="33">
+      <c r="H106" s="30">
         <v>3</v>
       </c>
-      <c r="I106" s="33">
+      <c r="I106" s="30">
         <v>4408</v>
       </c>
-      <c r="J106" s="33">
+      <c r="J106" s="30">
         <v>10627</v>
       </c>
-      <c r="K106" s="33">
+      <c r="K106" s="30">
         <v>12691</v>
       </c>
-      <c r="L106" s="33">
+      <c r="L106" s="30">
         <v>2829</v>
       </c>
-      <c r="M106" s="39">
+      <c r="M106" s="33">
         <v>9862</v>
       </c>
-      <c r="N106" s="33">
+      <c r="N106" s="30">
         <v>2238</v>
       </c>
-      <c r="O106" s="33">
+      <c r="O106" s="30">
         <v>36</v>
       </c>
-      <c r="P106" s="33">
+      <c r="P106" s="30">
         <v>248</v>
       </c>
-      <c r="Q106" s="33">
+      <c r="Q106" s="30">
         <v>11738</v>
       </c>
-      <c r="R106" s="15">
+      <c r="R106" s="13">
         <v>96</v>
       </c>
     </row>
-    <row r="107" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A107" s="43" t="s">
+    <row r="107" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="37" t="s">
         <v>116</v>
       </c>
-      <c r="B107" s="28">
+      <c r="B107" s="24">
         <v>97</v>
       </c>
-      <c r="C107" s="32">
+      <c r="C107" s="29">
         <v>980</v>
       </c>
-      <c r="D107" s="33">
+      <c r="D107" s="30">
         <v>14480</v>
       </c>
-      <c r="E107" s="33">
-[...2 lines deleted...]
-      <c r="F107" s="33">
+      <c r="E107" s="30">
+        <v>2592</v>
+      </c>
+      <c r="F107" s="30">
         <v>1383</v>
       </c>
-      <c r="G107" s="33">
+      <c r="G107" s="30">
         <v>1380</v>
       </c>
-      <c r="H107" s="33">
+      <c r="H107" s="30">
         <v>2</v>
       </c>
-      <c r="I107" s="33">
+      <c r="I107" s="30">
         <v>6188</v>
       </c>
-      <c r="J107" s="33">
+      <c r="J107" s="30">
         <v>10861</v>
       </c>
-      <c r="K107" s="33">
+      <c r="K107" s="30">
         <v>12255</v>
       </c>
-      <c r="L107" s="33">
+      <c r="L107" s="30">
         <v>2743</v>
       </c>
-      <c r="M107" s="39">
+      <c r="M107" s="33">
         <v>9512</v>
       </c>
-      <c r="N107" s="33">
+      <c r="N107" s="30">
         <v>2984</v>
       </c>
-      <c r="O107" s="33">
+      <c r="O107" s="30">
         <v>37</v>
       </c>
-      <c r="P107" s="33">
+      <c r="P107" s="30">
         <v>194</v>
       </c>
-      <c r="Q107" s="33">
+      <c r="Q107" s="30">
         <v>8363</v>
       </c>
-      <c r="R107" s="15">
+      <c r="R107" s="13">
         <v>97</v>
       </c>
     </row>
-    <row r="108" spans="1:18" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="A109" s="16" t="s">
+    <row r="108" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="25"/>
+      <c r="B108" s="26"/>
+      <c r="C108" s="27"/>
+      <c r="D108" s="27"/>
+      <c r="E108" s="27"/>
+      <c r="F108" s="27"/>
+      <c r="G108" s="27"/>
+      <c r="H108" s="27"/>
+      <c r="I108" s="27"/>
+      <c r="J108" s="27"/>
+      <c r="K108" s="27"/>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
+      <c r="N108" s="27"/>
+      <c r="O108" s="27"/>
+      <c r="P108" s="27"/>
+      <c r="Q108" s="39"/>
+    </row>
+    <row r="109" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="E109" s="24"/>
-[...2 lines deleted...]
-      <c r="A110" s="16" t="s">
+      <c r="E109" s="22"/>
+    </row>
+    <row r="110" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A110" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="E110" s="24"/>
-[...5 lines deleted...]
-      <c r="E112" s="24"/>
+      <c r="E110" s="22"/>
+    </row>
+    <row r="111" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E111" s="22"/>
+    </row>
+    <row r="112" spans="1:18" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E112" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A6:B9"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="I7:I8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q6:Q9"/>
     <mergeCell ref="M7:M9"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="L7:L9"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="J7:J8"/>
-    <mergeCell ref="A6:B9"/>
-[...3 lines deleted...]
-    <mergeCell ref="I7:I8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="49" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="59" max="17" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>