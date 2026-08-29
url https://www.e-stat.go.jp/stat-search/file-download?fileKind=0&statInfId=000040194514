--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CA9B81E-9A51-427D-BA8F-2CD60202E8DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0B614C8-7DBC-4D2B-9CB1-154B4313C7D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g011-r05-068" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="122">
   <si>
     <t>全粉乳</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>脱脂粉乳</t>
   </si>
   <si>
     <t>調製粉乳</t>
   </si>
   <si>
     <t>バター</t>
   </si>
   <si>
     <t>クリーム</t>
   </si>
   <si>
     <t>チーズ</t>
   </si>
   <si>
     <t>加糖れん乳</t>
   </si>
   <si>
     <t>無糖れん乳</t>
   </si>
@@ -103,97 +103,50 @@
       <t>ガンユウリョウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ミマン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>タンパク質含有量
 25％以上45％未満</t>
     <rPh sb="4" eb="5">
       <t>シツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ガンユウリョウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ミマン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　　　なお、調査定義変更前の数値は、（　）書きで表示した。</t>
-[...45 lines deleted...]
-  <si>
     <t>年次
 ・
 年度
 ・
 月別</t>
     <rPh sb="10" eb="12">
       <t>ツキベツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="ＭＳ 明朝"/>
@@ -3419,50 +3372,104 @@
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>月</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>脱脂加糖
 れん乳</t>
   </si>
   <si>
     <t>乳脂肪分８％
 以上のアイス
 クリーム</t>
   </si>
   <si>
     <t>直接消費用
 ナチュラル
 チーズ</t>
   </si>
   <si>
     <t>プロセス
 チーズ</t>
+  </si>
+  <si>
+    <t>注：１　平成29年１月分から、「ホエイパウダー」の調査項目を追加し、また、「クリーム」の調査定義を変更した。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ツキブン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>コウモク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ツイカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　　なお、調査定義変更前の数値は、（　）書きで表示した。</t>
+    <rPh sb="7" eb="9">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイギ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ヘンコウマエ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ヒョウジ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　２　「調製粉乳」の平成19年３月から平成29年２月までの値については、一部調査客体においてデータが確認できておらず、過少となっている可能性があるため、利用に当たってはご留意願いたい。</t>
+    <rPh sb="80" eb="81">
+      <t>ア</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;###,###,##0&quot;)&quot;;&quot;(&quot;\-###,###,##0&quot;)&quot;;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -4256,109 +4263,109 @@
     <col min="18" max="18" width="6.25" style="3" customWidth="1"/>
     <col min="19" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="31"/>
       <c r="J1" s="2"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.15">
       <c r="D4" s="4"/>
       <c r="L4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
     </row>
     <row r="5" spans="1:18" ht="12" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D5" s="5"/>
       <c r="L5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A6" s="53" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B6" s="54"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="23"/>
       <c r="H6" s="21"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="51" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="Q6" s="42" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="R6" s="6"/>
     </row>
     <row r="7" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="55"/>
       <c r="B7" s="56"/>
       <c r="C7" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="47" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="47" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="48" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="47" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="47" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="41" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="50" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="M7" s="45" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="N7" s="47" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="47" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="47"/>
       <c r="Q7" s="43"/>
       <c r="R7" s="10"/>
     </row>
     <row r="8" spans="1:18" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="55"/>
       <c r="B8" s="56"/>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="41"/>
       <c r="L8" s="47"/>
       <c r="M8" s="46"/>
@@ -4418,1395 +4425,1395 @@
       <c r="K10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M10" s="17" t="s">
         <v>9</v>
       </c>
       <c r="N10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="O10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="P10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="Q10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="R10" s="19"/>
     </row>
     <row r="11" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="37" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="24">
         <v>1</v>
       </c>
       <c r="C11" s="29">
         <v>17833</v>
       </c>
       <c r="D11" s="30">
         <v>191119</v>
       </c>
       <c r="E11" s="30">
         <v>35864</v>
       </c>
       <c r="F11" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G11" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H11" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I11" s="30">
         <v>85349</v>
       </c>
       <c r="J11" s="28">
         <v>74723</v>
       </c>
       <c r="K11" s="30">
         <v>123538</v>
       </c>
       <c r="L11" s="30">
         <v>15562</v>
       </c>
       <c r="M11" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N11" s="30">
         <v>34961</v>
       </c>
       <c r="O11" s="30">
         <v>1597</v>
       </c>
       <c r="P11" s="30">
         <v>6448</v>
       </c>
       <c r="Q11" s="30">
         <v>109801</v>
       </c>
       <c r="R11" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="37" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B12" s="24">
         <v>2</v>
       </c>
       <c r="C12" s="29">
         <v>18331</v>
       </c>
       <c r="D12" s="30">
         <v>193758</v>
       </c>
       <c r="E12" s="30">
         <v>33584</v>
       </c>
       <c r="F12" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G12" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H12" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I12" s="30">
         <v>87579</v>
       </c>
       <c r="J12" s="28">
         <v>73370</v>
       </c>
       <c r="K12" s="30">
         <v>121936</v>
       </c>
       <c r="L12" s="30">
         <v>15228</v>
       </c>
       <c r="M12" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N12" s="30">
         <v>34452</v>
       </c>
       <c r="O12" s="30">
         <v>1641</v>
       </c>
       <c r="P12" s="30">
         <v>5353</v>
       </c>
       <c r="Q12" s="30">
         <v>107539</v>
       </c>
       <c r="R12" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="37" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B13" s="24">
         <v>3</v>
       </c>
       <c r="C13" s="29">
         <v>17803</v>
       </c>
       <c r="D13" s="30">
         <v>175071</v>
       </c>
       <c r="E13" s="30">
         <v>33465</v>
       </c>
       <c r="F13" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H13" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I13" s="30">
         <v>79537</v>
       </c>
       <c r="J13" s="28">
         <v>86663</v>
       </c>
       <c r="K13" s="30">
         <v>118723</v>
       </c>
       <c r="L13" s="30">
         <v>14386</v>
       </c>
       <c r="M13" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N13" s="30">
         <v>32117</v>
       </c>
       <c r="O13" s="30">
         <v>1855</v>
       </c>
       <c r="P13" s="30">
         <v>5644</v>
       </c>
       <c r="Q13" s="30">
         <v>108710</v>
       </c>
       <c r="R13" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B14" s="24">
         <v>4</v>
       </c>
       <c r="C14" s="29">
         <v>16580</v>
       </c>
       <c r="D14" s="30">
         <v>182518</v>
       </c>
       <c r="E14" s="30">
         <v>37318</v>
       </c>
       <c r="F14" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H14" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I14" s="30">
         <v>82744</v>
       </c>
       <c r="J14" s="28">
         <v>91308</v>
       </c>
       <c r="K14" s="30">
         <v>116564</v>
       </c>
       <c r="L14" s="30">
         <v>13692</v>
       </c>
       <c r="M14" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N14" s="30">
         <v>30453</v>
       </c>
       <c r="O14" s="30">
         <v>2452</v>
       </c>
       <c r="P14" s="30">
         <v>5068</v>
       </c>
       <c r="Q14" s="30">
         <v>99765</v>
       </c>
       <c r="R14" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="37" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B15" s="24">
         <v>5</v>
       </c>
       <c r="C15" s="29">
         <v>16136</v>
       </c>
       <c r="D15" s="30">
         <v>182618</v>
       </c>
       <c r="E15" s="30">
         <v>36957</v>
       </c>
       <c r="F15" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G15" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H15" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I15" s="30">
         <v>80079</v>
       </c>
       <c r="J15" s="28">
         <v>93228</v>
       </c>
       <c r="K15" s="30">
         <v>118778</v>
       </c>
       <c r="L15" s="30">
         <v>13635</v>
       </c>
       <c r="M15" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N15" s="30">
         <v>33921</v>
       </c>
       <c r="O15" s="30">
         <v>1738</v>
       </c>
       <c r="P15" s="30">
         <v>6453</v>
       </c>
       <c r="Q15" s="30">
         <v>103433</v>
       </c>
       <c r="R15" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="37" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B16" s="24">
         <v>6</v>
       </c>
       <c r="C16" s="29">
         <v>14942</v>
       </c>
       <c r="D16" s="30">
         <v>182657</v>
       </c>
       <c r="E16" s="30">
         <v>34758</v>
       </c>
       <c r="F16" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G16" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H16" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I16" s="30">
         <v>80097</v>
       </c>
       <c r="J16" s="28">
         <v>91496</v>
       </c>
       <c r="K16" s="30">
         <v>119572</v>
       </c>
       <c r="L16" s="30">
         <v>12323</v>
       </c>
       <c r="M16" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N16" s="30">
         <v>34599</v>
       </c>
       <c r="O16" s="30">
         <v>1649</v>
       </c>
       <c r="P16" s="30">
         <v>5658</v>
       </c>
       <c r="Q16" s="30">
         <v>112622</v>
       </c>
       <c r="R16" s="13">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="37" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B17" s="24">
         <v>7</v>
       </c>
       <c r="C17" s="29">
         <v>14366</v>
       </c>
       <c r="D17" s="30">
         <v>186766</v>
       </c>
       <c r="E17" s="30">
         <v>32037</v>
       </c>
       <c r="F17" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G17" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H17" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I17" s="30">
         <v>84070</v>
       </c>
       <c r="J17" s="28">
         <v>90985</v>
       </c>
       <c r="K17" s="30">
         <v>122549</v>
       </c>
       <c r="L17" s="30">
         <v>13471</v>
       </c>
       <c r="M17" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N17" s="30">
         <v>34366</v>
       </c>
       <c r="O17" s="30">
         <v>1256</v>
       </c>
       <c r="P17" s="30">
         <v>6737</v>
       </c>
       <c r="Q17" s="30">
         <v>116320</v>
       </c>
       <c r="R17" s="13">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="37" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B18" s="24">
         <v>8</v>
       </c>
       <c r="C18" s="29">
         <v>13794</v>
       </c>
       <c r="D18" s="30">
         <v>180750</v>
       </c>
       <c r="E18" s="30">
         <v>31189</v>
       </c>
       <c r="F18" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G18" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H18" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I18" s="30">
         <v>80476</v>
       </c>
       <c r="J18" s="28">
         <v>95567</v>
       </c>
       <c r="K18" s="30">
         <v>124886</v>
       </c>
       <c r="L18" s="30">
         <v>15770</v>
       </c>
       <c r="M18" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N18" s="30">
         <v>34384</v>
       </c>
       <c r="O18" s="30">
         <v>1137</v>
       </c>
       <c r="P18" s="30">
         <v>5961</v>
       </c>
       <c r="Q18" s="30">
         <v>128585</v>
       </c>
       <c r="R18" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="37" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B19" s="24">
         <v>9</v>
       </c>
       <c r="C19" s="29">
         <v>14027</v>
       </c>
       <c r="D19" s="30">
         <v>172545</v>
       </c>
       <c r="E19" s="30">
         <v>30039</v>
       </c>
       <c r="F19" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G19" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H19" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I19" s="30">
         <v>75058</v>
       </c>
       <c r="J19" s="28">
         <v>103109</v>
       </c>
       <c r="K19" s="30">
         <v>125392</v>
       </c>
       <c r="L19" s="30">
         <v>17486</v>
       </c>
       <c r="M19" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N19" s="30">
         <v>37458</v>
       </c>
       <c r="O19" s="30">
         <v>1041</v>
       </c>
       <c r="P19" s="30">
         <v>6349</v>
       </c>
       <c r="Q19" s="30">
         <v>134035</v>
       </c>
       <c r="R19" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="37" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B20" s="24">
         <v>10</v>
       </c>
       <c r="C20" s="29">
         <v>13543</v>
       </c>
       <c r="D20" s="30">
         <v>158179</v>
       </c>
       <c r="E20" s="30">
         <v>30197</v>
       </c>
       <c r="F20" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G20" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H20" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I20" s="30">
         <v>71698</v>
       </c>
       <c r="J20" s="28">
         <v>107535</v>
       </c>
       <c r="K20" s="30">
         <v>118347</v>
       </c>
       <c r="L20" s="30">
         <v>20649</v>
       </c>
       <c r="M20" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N20" s="30">
         <v>36956</v>
       </c>
       <c r="O20" s="30">
         <v>1016</v>
       </c>
       <c r="P20" s="30">
         <v>6094</v>
       </c>
       <c r="Q20" s="30">
         <v>126179</v>
       </c>
       <c r="R20" s="13">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="37" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B21" s="24">
         <v>11</v>
       </c>
       <c r="C21" s="29">
         <v>12565</v>
       </c>
       <c r="D21" s="30">
         <v>167256</v>
       </c>
       <c r="E21" s="30">
         <v>34914</v>
       </c>
       <c r="F21" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G21" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H21" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I21" s="30">
         <v>80998</v>
       </c>
       <c r="J21" s="28">
         <v>104898</v>
       </c>
       <c r="K21" s="30">
         <v>122129</v>
       </c>
       <c r="L21" s="30">
         <v>19506</v>
       </c>
       <c r="M21" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N21" s="30">
         <v>39203</v>
       </c>
       <c r="O21" s="30">
         <v>943</v>
       </c>
       <c r="P21" s="30">
         <v>5307</v>
       </c>
       <c r="Q21" s="30">
         <v>128614</v>
       </c>
       <c r="R21" s="13">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="37" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B22" s="24">
         <v>12</v>
       </c>
       <c r="C22" s="29">
         <v>13250</v>
       </c>
       <c r="D22" s="30">
         <v>155625</v>
       </c>
       <c r="E22" s="30">
         <v>32942</v>
       </c>
       <c r="F22" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G22" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H22" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I22" s="30">
         <v>73621</v>
       </c>
       <c r="J22" s="28">
         <v>107441</v>
       </c>
       <c r="K22" s="30">
         <v>124964</v>
       </c>
       <c r="L22" s="30">
         <v>19176</v>
       </c>
       <c r="M22" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N22" s="30">
         <v>36314</v>
       </c>
       <c r="O22" s="30">
         <v>921</v>
       </c>
       <c r="P22" s="30">
         <v>4498</v>
       </c>
       <c r="Q22" s="30">
         <v>130589</v>
       </c>
       <c r="R22" s="13">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="37" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B23" s="24">
         <v>13</v>
       </c>
       <c r="C23" s="29">
         <v>14302</v>
       </c>
       <c r="D23" s="30">
         <v>137141</v>
       </c>
       <c r="E23" s="30">
         <v>27559</v>
       </c>
       <c r="F23" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G23" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H23" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I23" s="30">
         <v>62845</v>
       </c>
       <c r="J23" s="28">
         <v>111681</v>
       </c>
       <c r="K23" s="30">
         <v>136249</v>
       </c>
       <c r="L23" s="30">
         <v>25342</v>
       </c>
       <c r="M23" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N23" s="30">
         <v>36463</v>
       </c>
       <c r="O23" s="30">
         <v>820</v>
       </c>
       <c r="P23" s="30">
         <v>4791</v>
       </c>
       <c r="Q23" s="30">
         <v>137072</v>
       </c>
       <c r="R23" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="37" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B24" s="24">
         <v>14</v>
       </c>
       <c r="C24" s="29">
         <v>12451</v>
       </c>
       <c r="D24" s="30">
         <v>138598</v>
       </c>
       <c r="E24" s="30">
         <v>23914</v>
       </c>
       <c r="F24" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G24" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H24" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I24" s="30">
         <v>68984</v>
       </c>
       <c r="J24" s="28">
         <v>112995</v>
       </c>
       <c r="K24" s="30">
         <v>140979</v>
       </c>
       <c r="L24" s="30">
         <v>27120</v>
       </c>
       <c r="M24" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N24" s="30">
         <v>37800</v>
       </c>
       <c r="O24" s="30">
         <v>723</v>
       </c>
       <c r="P24" s="30">
         <v>4836</v>
       </c>
       <c r="Q24" s="30">
         <v>138046</v>
       </c>
       <c r="R24" s="13">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="37" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B25" s="24">
         <v>15</v>
       </c>
       <c r="C25" s="29">
         <v>10765</v>
       </c>
       <c r="D25" s="30">
         <v>136354</v>
       </c>
       <c r="E25" s="30">
         <v>22915</v>
       </c>
       <c r="F25" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G25" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H25" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I25" s="30">
         <v>68303</v>
       </c>
       <c r="J25" s="28">
         <v>113502</v>
       </c>
       <c r="K25" s="30">
         <v>140078</v>
       </c>
       <c r="L25" s="30">
         <v>27342</v>
       </c>
       <c r="M25" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N25" s="30">
         <v>34553</v>
       </c>
       <c r="O25" s="30">
         <v>679</v>
       </c>
       <c r="P25" s="30">
         <v>3981</v>
       </c>
       <c r="Q25" s="30">
         <v>143433</v>
       </c>
       <c r="R25" s="13">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="37" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B26" s="24">
         <v>16</v>
       </c>
       <c r="C26" s="29">
         <v>12077</v>
       </c>
       <c r="D26" s="30">
         <v>119844</v>
       </c>
       <c r="E26" s="30">
         <v>26659</v>
       </c>
       <c r="F26" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G26" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H26" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I26" s="30">
         <v>60762</v>
       </c>
       <c r="J26" s="28">
         <v>116911</v>
       </c>
       <c r="K26" s="30">
         <v>139519</v>
       </c>
       <c r="L26" s="30">
         <v>27653</v>
       </c>
       <c r="M26" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N26" s="30">
         <v>33829</v>
       </c>
       <c r="O26" s="30">
         <v>677</v>
       </c>
       <c r="P26" s="30">
         <v>4661</v>
       </c>
       <c r="Q26" s="30">
         <v>144724</v>
       </c>
       <c r="R26" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B27" s="24">
         <v>17</v>
       </c>
       <c r="C27" s="29">
         <v>11862</v>
       </c>
       <c r="D27" s="30">
         <v>128610</v>
       </c>
       <c r="E27" s="30">
         <v>26309</v>
       </c>
       <c r="F27" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G27" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H27" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I27" s="30">
         <v>64810</v>
       </c>
       <c r="J27" s="28">
         <v>113796</v>
       </c>
       <c r="K27" s="30">
         <v>150247</v>
       </c>
       <c r="L27" s="30">
         <v>26851</v>
       </c>
       <c r="M27" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N27" s="30">
         <v>34722</v>
       </c>
       <c r="O27" s="30">
         <v>635</v>
       </c>
       <c r="P27" s="30">
         <v>4402</v>
       </c>
       <c r="Q27" s="30">
         <v>134093</v>
       </c>
       <c r="R27" s="13">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="37" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B28" s="24">
         <v>18</v>
       </c>
       <c r="C28" s="29">
         <v>11505</v>
       </c>
       <c r="D28" s="30">
         <v>127598</v>
       </c>
       <c r="E28" s="30">
         <v>27657</v>
       </c>
       <c r="F28" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G28" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H28" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I28" s="30">
         <v>66210</v>
       </c>
       <c r="J28" s="28">
         <v>111029</v>
       </c>
       <c r="K28" s="30">
         <v>153436</v>
       </c>
       <c r="L28" s="30">
         <v>27944</v>
       </c>
       <c r="M28" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N28" s="30">
         <v>35323</v>
       </c>
       <c r="O28" s="30">
         <v>601</v>
       </c>
       <c r="P28" s="30">
         <v>4117</v>
       </c>
       <c r="Q28" s="30">
         <v>141767</v>
       </c>
       <c r="R28" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="37" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B29" s="24">
         <v>19</v>
       </c>
       <c r="C29" s="29">
         <v>9415</v>
       </c>
       <c r="D29" s="30">
         <v>121063</v>
       </c>
       <c r="E29" s="30">
-        <v>26728</v>
+        <v>28415</v>
       </c>
       <c r="F29" s="30">
         <v>19008</v>
       </c>
       <c r="G29" s="30">
         <v>18956</v>
       </c>
       <c r="H29" s="30">
         <v>53</v>
       </c>
       <c r="I29" s="30">
         <v>59808</v>
       </c>
       <c r="J29" s="28">
         <v>115848</v>
       </c>
       <c r="K29" s="30">
         <v>154923</v>
       </c>
       <c r="L29" s="30">
         <v>29384</v>
       </c>
       <c r="M29" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N29" s="30">
         <v>34635</v>
       </c>
       <c r="O29" s="30">
         <v>470</v>
       </c>
       <c r="P29" s="30">
         <v>3985</v>
       </c>
       <c r="Q29" s="30">
         <v>147708</v>
       </c>
       <c r="R29" s="13">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="37" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B30" s="24">
         <v>20</v>
       </c>
       <c r="C30" s="29">
         <v>9795</v>
       </c>
       <c r="D30" s="30">
         <v>120004</v>
       </c>
       <c r="E30" s="30">
-        <v>27771</v>
+        <v>29840</v>
       </c>
       <c r="F30" s="30">
         <v>19367</v>
       </c>
       <c r="G30" s="30">
         <v>19311</v>
       </c>
       <c r="H30" s="30">
         <v>56</v>
       </c>
       <c r="I30" s="30">
         <v>59499</v>
       </c>
       <c r="J30" s="30">
         <v>116190</v>
       </c>
       <c r="K30" s="30">
         <v>162360</v>
       </c>
       <c r="L30" s="30">
         <v>29535</v>
       </c>
       <c r="M30" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N30" s="30">
         <v>32412</v>
       </c>
       <c r="O30" s="30">
         <v>461</v>
       </c>
       <c r="P30" s="30">
         <v>3845</v>
       </c>
       <c r="Q30" s="30">
         <v>148253</v>
       </c>
       <c r="R30" s="13">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="37" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B31" s="24">
         <v>21</v>
       </c>
       <c r="C31" s="29">
         <v>9994</v>
       </c>
       <c r="D31" s="30">
         <v>124900</v>
       </c>
       <c r="E31" s="30">
-        <v>27336</v>
+        <v>29282</v>
       </c>
       <c r="F31" s="30">
         <v>19371</v>
       </c>
       <c r="G31" s="30">
         <v>19332</v>
       </c>
       <c r="H31" s="30">
         <v>39</v>
       </c>
       <c r="I31" s="30">
         <v>62441</v>
       </c>
       <c r="J31" s="30">
         <v>116297</v>
       </c>
       <c r="K31" s="30">
         <v>160880</v>
       </c>
       <c r="L31" s="30">
         <v>29955</v>
       </c>
       <c r="M31" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N31" s="30">
         <v>34203</v>
       </c>
       <c r="O31" s="30">
         <v>419</v>
       </c>
       <c r="P31" s="30">
         <v>3831</v>
       </c>
       <c r="Q31" s="36">
         <v>146909</v>
       </c>
       <c r="R31" s="13">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="37" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B32" s="24">
         <v>22</v>
       </c>
       <c r="C32" s="29">
         <v>9067</v>
       </c>
       <c r="D32" s="30">
         <v>139953</v>
       </c>
       <c r="E32" s="30">
-        <v>28232</v>
+        <v>30837</v>
       </c>
       <c r="F32" s="30">
         <v>18859</v>
       </c>
       <c r="G32" s="30">
         <v>18818</v>
       </c>
       <c r="H32" s="30">
         <v>41</v>
       </c>
       <c r="I32" s="30">
         <v>71520</v>
       </c>
       <c r="J32" s="30">
         <v>110125</v>
       </c>
       <c r="K32" s="30">
         <v>164667</v>
       </c>
       <c r="L32" s="30">
         <v>31082</v>
       </c>
       <c r="M32" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N32" s="30">
         <v>30329</v>
       </c>
       <c r="O32" s="30">
         <v>388</v>
       </c>
       <c r="P32" s="30">
         <v>3321</v>
       </c>
       <c r="Q32" s="36">
         <v>131543</v>
       </c>
       <c r="R32" s="13">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="37" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B33" s="24">
         <v>23</v>
       </c>
       <c r="C33" s="29">
         <v>8959</v>
       </c>
       <c r="D33" s="30">
         <v>154890</v>
       </c>
       <c r="E33" s="30">
-        <v>26157</v>
+        <v>28782</v>
       </c>
       <c r="F33" s="30">
         <v>19238</v>
       </c>
       <c r="G33" s="30">
         <v>19213</v>
       </c>
       <c r="H33" s="30">
         <v>26</v>
       </c>
       <c r="I33" s="30">
         <v>73317</v>
       </c>
       <c r="J33" s="30">
         <v>119710</v>
       </c>
       <c r="K33" s="30">
         <v>167910</v>
       </c>
       <c r="L33" s="30">
         <v>33752</v>
       </c>
       <c r="M33" s="34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N33" s="30">
         <v>30652</v>
       </c>
       <c r="O33" s="30">
         <v>375</v>
       </c>
       <c r="P33" s="30">
         <v>3243</v>
       </c>
       <c r="Q33" s="36">
         <v>137382</v>
       </c>
       <c r="R33" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="37" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B34" s="24">
         <v>24</v>
       </c>
       <c r="C34" s="29">
         <v>10022</v>
       </c>
       <c r="D34" s="30">
         <v>158100</v>
       </c>
       <c r="E34" s="30">
-        <v>28271</v>
+        <v>30603</v>
       </c>
       <c r="F34" s="30">
         <v>18978</v>
       </c>
       <c r="G34" s="30">
         <v>18942</v>
       </c>
       <c r="H34" s="30">
         <v>36</v>
       </c>
       <c r="I34" s="30">
         <v>75046</v>
       </c>
       <c r="J34" s="30">
         <v>120104</v>
       </c>
       <c r="K34" s="30">
         <v>160118</v>
       </c>
       <c r="L34" s="30">
         <v>35091</v>
       </c>
       <c r="M34" s="38">
         <v>125027</v>
       </c>
       <c r="N34" s="30">
         <v>31113</v>
       </c>
       <c r="O34" s="30">
         <v>321</v>
       </c>
       <c r="P34" s="30">
         <v>3221</v>
       </c>
       <c r="Q34" s="36">
         <v>141634</v>
       </c>
       <c r="R34" s="13">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="37" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B35" s="24">
         <v>25</v>
       </c>
       <c r="C35" s="35">
         <v>10515</v>
       </c>
       <c r="D35" s="33">
         <v>144284</v>
       </c>
       <c r="E35" s="33">
         <v>31809</v>
       </c>
       <c r="F35" s="33">
         <v>17807</v>
       </c>
       <c r="G35" s="33">
         <v>17773</v>
       </c>
       <c r="H35" s="33">
         <v>34</v>
       </c>
       <c r="I35" s="33">
         <v>67337</v>
       </c>
@@ -5818,3411 +5825,3411 @@
       </c>
       <c r="L35" s="33">
         <v>33785</v>
       </c>
       <c r="M35" s="33">
         <v>115023</v>
       </c>
       <c r="N35" s="33">
         <v>30186</v>
       </c>
       <c r="O35" s="33">
         <v>420</v>
       </c>
       <c r="P35" s="33">
         <v>3235</v>
       </c>
       <c r="Q35" s="40">
         <v>134517</v>
       </c>
       <c r="R35" s="13">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="37" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B36" s="24">
         <v>26</v>
       </c>
       <c r="C36" s="29">
         <v>18215</v>
       </c>
       <c r="D36" s="30">
         <v>196556</v>
       </c>
       <c r="E36" s="30">
         <v>34859</v>
       </c>
       <c r="F36" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G36" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H36" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I36" s="30">
         <v>89562</v>
       </c>
       <c r="J36" s="28">
         <v>72396</v>
       </c>
       <c r="K36" s="30">
         <v>124941</v>
       </c>
       <c r="L36" s="30">
         <v>15978</v>
       </c>
       <c r="M36" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N36" s="30">
         <v>34756</v>
       </c>
       <c r="O36" s="30">
         <v>1627</v>
       </c>
       <c r="P36" s="30">
         <v>6073</v>
       </c>
       <c r="Q36" s="36">
         <v>116204</v>
       </c>
       <c r="R36" s="13">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B37" s="24">
         <v>27</v>
       </c>
       <c r="C37" s="29">
         <v>17989</v>
       </c>
       <c r="D37" s="30">
         <v>184650</v>
       </c>
       <c r="E37" s="30">
         <v>34625</v>
       </c>
       <c r="F37" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G37" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H37" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I37" s="30">
         <v>79929</v>
       </c>
       <c r="J37" s="28">
         <v>79961</v>
       </c>
       <c r="K37" s="30">
         <v>120557</v>
       </c>
       <c r="L37" s="30">
         <v>14628</v>
       </c>
       <c r="M37" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N37" s="30">
         <v>34293</v>
       </c>
       <c r="O37" s="30">
         <v>1674</v>
       </c>
       <c r="P37" s="30">
         <v>4901</v>
       </c>
       <c r="Q37" s="36">
         <v>98366</v>
       </c>
       <c r="R37" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="37" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B38" s="24">
         <v>28</v>
       </c>
       <c r="C38" s="29">
         <v>17456</v>
       </c>
       <c r="D38" s="30">
         <v>177855</v>
       </c>
       <c r="E38" s="30">
         <v>34006</v>
       </c>
       <c r="F38" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G38" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H38" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I38" s="30">
         <v>83172</v>
       </c>
       <c r="J38" s="28">
         <v>85695</v>
       </c>
       <c r="K38" s="30">
         <v>116362</v>
       </c>
       <c r="L38" s="30">
         <v>14159</v>
       </c>
       <c r="M38" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N38" s="30">
         <v>31899</v>
       </c>
       <c r="O38" s="30">
         <v>1778</v>
       </c>
       <c r="P38" s="30">
         <v>5806</v>
       </c>
       <c r="Q38" s="36">
         <v>105875</v>
       </c>
       <c r="R38" s="13">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B39" s="24">
         <v>29</v>
       </c>
       <c r="C39" s="29">
         <v>17021</v>
       </c>
       <c r="D39" s="30">
         <v>178905</v>
       </c>
       <c r="E39" s="30">
         <v>36876</v>
       </c>
       <c r="F39" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G39" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H39" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I39" s="30">
         <v>79598</v>
       </c>
       <c r="J39" s="28">
         <v>92100</v>
       </c>
       <c r="K39" s="30">
         <v>118779</v>
       </c>
       <c r="L39" s="30">
         <v>13448</v>
       </c>
       <c r="M39" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N39" s="30">
         <v>31911</v>
       </c>
       <c r="O39" s="30">
         <v>2573</v>
       </c>
       <c r="P39" s="30">
         <v>5395</v>
       </c>
       <c r="Q39" s="36">
         <v>102427</v>
       </c>
       <c r="R39" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="37" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B40" s="24">
         <v>30</v>
       </c>
       <c r="C40" s="29">
         <v>15010</v>
       </c>
       <c r="D40" s="30">
         <v>184372</v>
       </c>
       <c r="E40" s="30">
         <v>36427</v>
       </c>
       <c r="F40" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H40" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I40" s="30">
         <v>81566</v>
       </c>
       <c r="J40" s="28">
         <v>91915</v>
       </c>
       <c r="K40" s="30">
         <v>119342</v>
       </c>
       <c r="L40" s="30">
         <v>13773</v>
       </c>
       <c r="M40" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N40" s="30">
         <v>33106</v>
       </c>
       <c r="O40" s="30">
         <v>1645</v>
       </c>
       <c r="P40" s="30">
         <v>6047</v>
       </c>
       <c r="Q40" s="36">
         <v>103921</v>
       </c>
       <c r="R40" s="13">
         <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B41" s="24">
         <v>31</v>
       </c>
       <c r="C41" s="29">
         <v>14659</v>
       </c>
       <c r="D41" s="30">
         <v>182656</v>
       </c>
       <c r="E41" s="30">
         <v>35269</v>
       </c>
       <c r="F41" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G41" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H41" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I41" s="30">
         <v>80555</v>
       </c>
       <c r="J41" s="28">
         <v>91273</v>
       </c>
       <c r="K41" s="30">
         <v>119496</v>
       </c>
       <c r="L41" s="30">
         <v>12104</v>
       </c>
       <c r="M41" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N41" s="30">
         <v>35253</v>
       </c>
       <c r="O41" s="30">
         <v>1528</v>
       </c>
       <c r="P41" s="30">
         <v>5933</v>
       </c>
       <c r="Q41" s="30">
         <v>112622</v>
       </c>
       <c r="R41" s="13">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="37" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B42" s="24">
         <v>32</v>
       </c>
       <c r="C42" s="29">
         <v>14523</v>
       </c>
       <c r="D42" s="30">
         <v>189737</v>
       </c>
       <c r="E42" s="30">
         <v>31225</v>
       </c>
       <c r="F42" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G42" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H42" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I42" s="30">
         <v>85467</v>
       </c>
       <c r="J42" s="28">
         <v>92053</v>
       </c>
       <c r="K42" s="30">
         <v>123170</v>
       </c>
       <c r="L42" s="30">
         <v>13941</v>
       </c>
       <c r="M42" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N42" s="30">
         <v>32282</v>
       </c>
       <c r="O42" s="30">
         <v>1269</v>
       </c>
       <c r="P42" s="30">
         <v>6723</v>
       </c>
       <c r="Q42" s="30">
         <v>119793</v>
       </c>
       <c r="R42" s="13">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="37" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B43" s="24">
         <v>33</v>
       </c>
       <c r="C43" s="29">
         <v>13882</v>
       </c>
       <c r="D43" s="30">
         <v>177036</v>
       </c>
       <c r="E43" s="30">
         <v>29740</v>
       </c>
       <c r="F43" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G43" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H43" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I43" s="30">
         <v>78001</v>
       </c>
       <c r="J43" s="28">
         <v>97928</v>
       </c>
       <c r="K43" s="30">
         <v>124186</v>
       </c>
       <c r="L43" s="30">
         <v>16267</v>
       </c>
       <c r="M43" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N43" s="30">
         <v>36112</v>
       </c>
       <c r="O43" s="30">
         <v>1106</v>
       </c>
       <c r="P43" s="30">
         <v>6053</v>
       </c>
       <c r="Q43" s="30">
         <v>132290</v>
       </c>
       <c r="R43" s="13">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="37" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B44" s="24">
         <v>34</v>
       </c>
       <c r="C44" s="29">
         <v>13825</v>
       </c>
       <c r="D44" s="30">
         <v>171441</v>
       </c>
       <c r="E44" s="30">
         <v>30561</v>
       </c>
       <c r="F44" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G44" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H44" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I44" s="30">
         <v>75058</v>
       </c>
       <c r="J44" s="28">
         <v>104156</v>
       </c>
       <c r="K44" s="30">
         <v>125763</v>
       </c>
       <c r="L44" s="30">
         <v>18276</v>
       </c>
       <c r="M44" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N44" s="30">
         <v>36453</v>
       </c>
       <c r="O44" s="30">
         <v>1006</v>
       </c>
       <c r="P44" s="30">
         <v>6140</v>
       </c>
       <c r="Q44" s="30">
         <v>132092</v>
       </c>
       <c r="R44" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="37" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B45" s="24">
         <v>35</v>
       </c>
       <c r="C45" s="29">
         <v>13573</v>
       </c>
       <c r="D45" s="30">
         <v>155282</v>
       </c>
       <c r="E45" s="30">
         <v>30591</v>
       </c>
       <c r="F45" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G45" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H45" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I45" s="30">
         <v>71898</v>
       </c>
       <c r="J45" s="28">
         <v>107521</v>
       </c>
       <c r="K45" s="30">
         <v>116877</v>
       </c>
       <c r="L45" s="30">
         <v>20204</v>
       </c>
       <c r="M45" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N45" s="30">
         <v>38340</v>
       </c>
       <c r="O45" s="30">
         <v>1016</v>
       </c>
       <c r="P45" s="30">
         <v>6119</v>
       </c>
       <c r="Q45" s="30">
         <v>123569</v>
       </c>
       <c r="R45" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="37" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B46" s="24">
         <v>36</v>
       </c>
       <c r="C46" s="29">
         <v>12010</v>
       </c>
       <c r="D46" s="30">
         <v>170179</v>
       </c>
       <c r="E46" s="30">
         <v>35829</v>
       </c>
       <c r="F46" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G46" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H46" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I46" s="30">
         <v>81972</v>
       </c>
       <c r="J46" s="28">
         <v>103663</v>
       </c>
       <c r="K46" s="30">
         <v>122997</v>
       </c>
       <c r="L46" s="30">
         <v>19729</v>
       </c>
       <c r="M46" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N46" s="30">
         <v>37730</v>
       </c>
       <c r="O46" s="30">
         <v>944</v>
       </c>
       <c r="P46" s="30">
         <v>4913</v>
       </c>
       <c r="Q46" s="30">
         <v>127632</v>
       </c>
       <c r="R46" s="13">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="37" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B47" s="24">
         <v>37</v>
       </c>
       <c r="C47" s="29">
         <v>14242</v>
       </c>
       <c r="D47" s="30">
         <v>148786</v>
       </c>
       <c r="E47" s="30">
         <v>32015</v>
       </c>
       <c r="F47" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G47" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H47" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I47" s="30">
         <v>70119</v>
       </c>
       <c r="J47" s="28">
         <v>107984</v>
       </c>
       <c r="K47" s="30">
         <v>128286</v>
       </c>
       <c r="L47" s="30">
         <v>21114</v>
       </c>
       <c r="M47" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N47" s="30">
         <v>36254</v>
       </c>
       <c r="O47" s="30">
         <v>882</v>
       </c>
       <c r="P47" s="30">
         <v>4614</v>
       </c>
       <c r="Q47" s="30">
         <v>131875</v>
       </c>
       <c r="R47" s="13">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B48" s="24">
         <v>38</v>
       </c>
       <c r="C48" s="29">
         <v>13166</v>
       </c>
       <c r="D48" s="30">
         <v>134912</v>
       </c>
       <c r="E48" s="30">
         <v>24830</v>
       </c>
       <c r="F48" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G48" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H48" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I48" s="30">
         <v>63071</v>
       </c>
       <c r="J48" s="28">
         <v>114211</v>
       </c>
       <c r="K48" s="30">
         <v>139422</v>
       </c>
       <c r="L48" s="30">
         <v>25797</v>
       </c>
       <c r="M48" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N48" s="30">
         <v>38081</v>
       </c>
       <c r="O48" s="30">
         <v>795</v>
       </c>
       <c r="P48" s="30">
         <v>4941</v>
       </c>
       <c r="Q48" s="30">
         <v>139426</v>
       </c>
       <c r="R48" s="13">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="37" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B49" s="24">
         <v>39</v>
       </c>
       <c r="C49" s="29">
         <v>12307</v>
       </c>
       <c r="D49" s="30">
         <v>141431</v>
       </c>
       <c r="E49" s="30">
         <v>24742</v>
       </c>
       <c r="F49" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G49" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H49" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I49" s="30">
         <v>70118</v>
       </c>
       <c r="J49" s="28">
         <v>112897</v>
       </c>
       <c r="K49" s="30">
         <v>138510</v>
       </c>
       <c r="L49" s="30">
         <v>26638</v>
       </c>
       <c r="M49" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N49" s="30">
         <v>36110</v>
       </c>
       <c r="O49" s="30">
         <v>695</v>
       </c>
       <c r="P49" s="30">
         <v>4561</v>
       </c>
       <c r="Q49" s="30">
         <v>138737</v>
       </c>
       <c r="R49" s="13">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="37" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B50" s="24">
         <v>40</v>
       </c>
       <c r="C50" s="29">
         <v>11016</v>
       </c>
       <c r="D50" s="30">
         <v>128818</v>
       </c>
       <c r="E50" s="30">
         <v>24344</v>
       </c>
       <c r="F50" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G50" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H50" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I50" s="30">
         <v>64302</v>
       </c>
       <c r="J50" s="28">
         <v>114508</v>
       </c>
       <c r="K50" s="30">
         <v>141306</v>
       </c>
       <c r="L50" s="30">
         <v>27845</v>
       </c>
       <c r="M50" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N50" s="30">
         <v>35697</v>
       </c>
       <c r="O50" s="30">
         <v>700</v>
       </c>
       <c r="P50" s="30">
         <v>4108</v>
       </c>
       <c r="Q50" s="30">
         <v>144898</v>
       </c>
       <c r="R50" s="13">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:18" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="37" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B51" s="24">
         <v>41</v>
       </c>
       <c r="C51" s="29">
         <v>11604</v>
       </c>
       <c r="D51" s="30">
         <v>120922</v>
       </c>
       <c r="E51" s="30">
         <v>25609</v>
       </c>
       <c r="F51" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G51" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H51" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I51" s="30">
         <v>61652</v>
       </c>
       <c r="J51" s="28">
         <v>116176</v>
       </c>
       <c r="K51" s="30">
         <v>141160</v>
       </c>
       <c r="L51" s="30">
         <v>27459</v>
       </c>
       <c r="M51" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N51" s="30">
         <v>33653</v>
       </c>
       <c r="O51" s="30">
         <v>689</v>
       </c>
       <c r="P51" s="30">
         <v>4603</v>
       </c>
       <c r="Q51" s="30">
         <v>143075</v>
       </c>
       <c r="R51" s="13">
         <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="37" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B52" s="24">
         <v>42</v>
       </c>
       <c r="C52" s="29">
         <v>12526</v>
       </c>
       <c r="D52" s="30">
         <v>130184</v>
       </c>
       <c r="E52" s="30">
         <v>27101</v>
       </c>
       <c r="F52" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G52" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H52" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I52" s="30">
         <v>66295</v>
       </c>
       <c r="J52" s="28">
         <v>113142</v>
       </c>
       <c r="K52" s="30">
         <v>150107</v>
       </c>
       <c r="L52" s="30">
         <v>26719</v>
       </c>
       <c r="M52" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N52" s="30">
         <v>34560</v>
       </c>
       <c r="O52" s="30">
         <v>647</v>
       </c>
       <c r="P52" s="30">
         <v>4468</v>
       </c>
       <c r="Q52" s="30">
         <v>135660</v>
       </c>
       <c r="R52" s="13">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="37" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B53" s="24">
         <v>43</v>
       </c>
       <c r="C53" s="29">
         <v>10382</v>
       </c>
       <c r="D53" s="30">
         <v>123500</v>
       </c>
       <c r="E53" s="30">
-        <v>27739</v>
+        <v>27933</v>
       </c>
       <c r="F53" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G53" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H53" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I53" s="30">
         <v>63583</v>
       </c>
       <c r="J53" s="28">
         <v>111884</v>
       </c>
       <c r="K53" s="30">
         <v>155213</v>
       </c>
       <c r="L53" s="30">
         <v>28760</v>
       </c>
       <c r="M53" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N53" s="30">
         <v>34851</v>
       </c>
       <c r="O53" s="30">
         <v>586</v>
       </c>
       <c r="P53" s="30">
         <v>4131</v>
       </c>
       <c r="Q53" s="30">
         <v>144186</v>
       </c>
       <c r="R53" s="13">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:18" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="37" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B54" s="24">
         <v>44</v>
       </c>
       <c r="C54" s="29">
         <v>9866</v>
       </c>
       <c r="D54" s="30">
         <v>121581</v>
       </c>
       <c r="E54" s="30">
-        <v>26963</v>
+        <v>28734</v>
       </c>
       <c r="F54" s="30">
         <v>19615</v>
       </c>
       <c r="G54" s="30">
         <v>19565</v>
       </c>
       <c r="H54" s="30">
         <v>50</v>
       </c>
       <c r="I54" s="30">
         <v>59996</v>
       </c>
       <c r="J54" s="28">
         <v>116179</v>
       </c>
       <c r="K54" s="30">
         <v>156352</v>
       </c>
       <c r="L54" s="30">
         <v>29073</v>
       </c>
       <c r="M54" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N54" s="30">
         <v>35339</v>
       </c>
       <c r="O54" s="30">
         <v>415</v>
       </c>
       <c r="P54" s="30">
         <v>3962</v>
       </c>
       <c r="Q54" s="30">
         <v>148960</v>
       </c>
       <c r="R54" s="13">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="37" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B55" s="24">
         <v>45</v>
       </c>
       <c r="C55" s="29">
         <v>9623</v>
       </c>
       <c r="D55" s="30">
         <v>120065</v>
       </c>
       <c r="E55" s="30">
-        <v>27445</v>
+        <v>29722</v>
       </c>
       <c r="F55" s="30">
         <v>18965</v>
       </c>
       <c r="G55" s="30">
         <v>18911</v>
       </c>
       <c r="H55" s="30">
         <v>53</v>
       </c>
       <c r="I55" s="30">
         <v>59828</v>
       </c>
       <c r="J55" s="30">
         <v>116109</v>
       </c>
       <c r="K55" s="30">
         <v>162776</v>
       </c>
       <c r="L55" s="30">
         <v>29796</v>
       </c>
       <c r="M55" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N55" s="30">
         <v>32217</v>
       </c>
       <c r="O55" s="30">
         <v>441</v>
       </c>
       <c r="P55" s="30">
         <v>3721</v>
       </c>
       <c r="Q55" s="30">
         <v>147301</v>
       </c>
       <c r="R55" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="37" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B56" s="24">
         <v>46</v>
       </c>
       <c r="C56" s="29">
         <v>10297</v>
       </c>
       <c r="D56" s="30">
         <v>130497</v>
       </c>
       <c r="E56" s="30">
-        <v>27541</v>
+        <v>29516</v>
       </c>
       <c r="F56" s="30">
         <v>19190</v>
       </c>
       <c r="G56" s="30">
         <v>19147</v>
       </c>
       <c r="H56" s="30">
         <v>43</v>
       </c>
       <c r="I56" s="30">
         <v>65495</v>
       </c>
       <c r="J56" s="30">
         <v>115838</v>
       </c>
       <c r="K56" s="30">
         <v>161749</v>
       </c>
       <c r="L56" s="30">
         <v>30088</v>
       </c>
       <c r="M56" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N56" s="30">
         <v>33265</v>
       </c>
       <c r="O56" s="30">
         <v>460</v>
       </c>
       <c r="P56" s="30">
         <v>3672</v>
       </c>
       <c r="Q56" s="30">
         <v>145258</v>
       </c>
       <c r="R56" s="13">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="37" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B57" s="24">
         <v>47</v>
       </c>
       <c r="C57" s="29">
         <v>7893</v>
       </c>
       <c r="D57" s="30">
         <v>140440</v>
       </c>
       <c r="E57" s="30">
-        <v>28402</v>
+        <v>31073</v>
       </c>
       <c r="F57" s="30">
         <v>18720</v>
       </c>
       <c r="G57" s="30">
         <v>18685</v>
       </c>
       <c r="H57" s="30">
         <v>34</v>
       </c>
       <c r="I57" s="30">
         <v>70959</v>
       </c>
       <c r="J57" s="30">
         <v>110388</v>
       </c>
       <c r="K57" s="30">
         <v>165200</v>
       </c>
       <c r="L57" s="30">
         <v>31391</v>
       </c>
       <c r="M57" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N57" s="30">
         <v>29848</v>
       </c>
       <c r="O57" s="30">
         <v>317</v>
       </c>
       <c r="P57" s="30">
         <v>3328</v>
       </c>
       <c r="Q57" s="30">
         <v>129819</v>
       </c>
       <c r="R57" s="13">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="37" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B58" s="24">
         <v>48</v>
       </c>
       <c r="C58" s="29">
         <v>9655</v>
       </c>
       <c r="D58" s="30">
         <v>159723</v>
       </c>
       <c r="E58" s="30">
-        <v>26325</v>
+        <v>28902</v>
       </c>
       <c r="F58" s="30">
         <v>19120</v>
       </c>
       <c r="G58" s="30">
         <v>19090</v>
       </c>
       <c r="H58" s="30">
         <v>30</v>
       </c>
       <c r="I58" s="30">
         <v>75085</v>
       </c>
       <c r="J58" s="30">
         <v>120927</v>
       </c>
       <c r="K58" s="30">
         <v>167376</v>
       </c>
       <c r="L58" s="30">
         <v>34420</v>
       </c>
       <c r="M58" s="30">
         <v>31322</v>
       </c>
       <c r="N58" s="30">
         <v>29882</v>
       </c>
       <c r="O58" s="30">
         <v>387</v>
       </c>
       <c r="P58" s="30">
         <v>3086</v>
       </c>
       <c r="Q58" s="30">
         <v>140470</v>
       </c>
       <c r="R58" s="13">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="37" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B59" s="24">
         <v>49</v>
       </c>
       <c r="C59" s="29">
         <v>9841</v>
       </c>
       <c r="D59" s="30">
         <v>154373</v>
       </c>
       <c r="E59" s="30">
-        <v>28656</v>
+        <v>30837</v>
       </c>
       <c r="F59" s="30">
         <v>19167</v>
       </c>
       <c r="G59" s="30">
         <v>19131</v>
       </c>
       <c r="H59" s="30">
         <v>36</v>
       </c>
       <c r="I59" s="30">
         <v>73157</v>
       </c>
       <c r="J59" s="30">
         <v>119726</v>
       </c>
       <c r="K59" s="30">
         <v>157828</v>
       </c>
       <c r="L59" s="30">
         <v>35065</v>
       </c>
       <c r="M59" s="33">
         <v>122763</v>
       </c>
       <c r="N59" s="30">
         <v>30650</v>
       </c>
       <c r="O59" s="30">
         <v>352</v>
       </c>
       <c r="P59" s="30">
         <v>3320</v>
       </c>
       <c r="Q59" s="30">
         <v>140139</v>
       </c>
       <c r="R59" s="13">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="37" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B60" s="24">
         <v>50</v>
       </c>
       <c r="C60" s="29">
         <v>1113</v>
       </c>
       <c r="D60" s="30">
         <v>12525</v>
       </c>
       <c r="E60" s="30">
-        <v>1976</v>
+        <v>2204</v>
       </c>
       <c r="F60" s="30">
         <v>1690</v>
       </c>
       <c r="G60" s="30">
         <v>1686</v>
       </c>
       <c r="H60" s="30">
         <v>4</v>
       </c>
       <c r="I60" s="30">
         <v>6526</v>
       </c>
       <c r="J60" s="30">
         <v>9542</v>
       </c>
       <c r="K60" s="30">
         <v>12466</v>
       </c>
       <c r="L60" s="30">
         <v>2418</v>
       </c>
       <c r="M60" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N60" s="30">
         <v>3588</v>
       </c>
       <c r="O60" s="30">
         <v>41</v>
       </c>
       <c r="P60" s="30">
         <v>338</v>
       </c>
       <c r="Q60" s="30">
         <v>8858</v>
       </c>
       <c r="R60" s="13">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="37" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B61" s="24">
         <v>51</v>
       </c>
       <c r="C61" s="29">
         <v>1036</v>
       </c>
       <c r="D61" s="30">
         <v>11950</v>
       </c>
       <c r="E61" s="30">
-        <v>2428</v>
+        <v>2544</v>
       </c>
       <c r="F61" s="30">
         <v>1482</v>
       </c>
       <c r="G61" s="30">
         <v>1477</v>
       </c>
       <c r="H61" s="30">
         <v>4</v>
       </c>
       <c r="I61" s="30">
         <v>6040</v>
       </c>
       <c r="J61" s="30">
         <v>9286</v>
       </c>
       <c r="K61" s="30">
         <v>12916</v>
       </c>
       <c r="L61" s="30">
         <v>2417</v>
       </c>
       <c r="M61" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N61" s="30">
         <v>2940</v>
       </c>
       <c r="O61" s="30">
         <v>40</v>
       </c>
       <c r="P61" s="30">
         <v>268</v>
       </c>
       <c r="Q61" s="30">
         <v>10473</v>
       </c>
       <c r="R61" s="13">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="37" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B62" s="24">
         <v>52</v>
       </c>
       <c r="C62" s="29">
         <v>1303</v>
       </c>
       <c r="D62" s="30">
         <v>14588</v>
       </c>
       <c r="E62" s="30">
-        <v>2541</v>
+        <v>2713</v>
       </c>
       <c r="F62" s="30">
         <v>1936</v>
       </c>
       <c r="G62" s="30">
         <v>1932</v>
       </c>
       <c r="H62" s="30">
         <v>3</v>
       </c>
       <c r="I62" s="30">
         <v>8000</v>
       </c>
       <c r="J62" s="30">
         <v>9368</v>
       </c>
       <c r="K62" s="30">
         <v>14458</v>
       </c>
       <c r="L62" s="30">
         <v>2705</v>
       </c>
       <c r="M62" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N62" s="30">
         <v>3119</v>
       </c>
       <c r="O62" s="30">
         <v>53</v>
       </c>
       <c r="P62" s="30">
         <v>212</v>
       </c>
       <c r="Q62" s="30">
         <v>10889</v>
       </c>
       <c r="R62" s="13">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="37" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B63" s="24">
         <v>53</v>
       </c>
       <c r="C63" s="29">
         <v>1071</v>
       </c>
       <c r="D63" s="30">
         <v>14118</v>
       </c>
       <c r="E63" s="30">
-        <v>2262</v>
+        <v>2579</v>
       </c>
       <c r="F63" s="30">
         <v>1670</v>
       </c>
       <c r="G63" s="30">
         <v>1668</v>
       </c>
       <c r="H63" s="30">
         <v>3</v>
       </c>
       <c r="I63" s="30">
         <v>8472</v>
       </c>
       <c r="J63" s="30">
         <v>7541</v>
       </c>
       <c r="K63" s="30">
         <v>14851</v>
       </c>
       <c r="L63" s="30">
         <v>2488</v>
       </c>
       <c r="M63" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N63" s="30">
         <v>3014</v>
       </c>
       <c r="O63" s="30">
         <v>26</v>
       </c>
       <c r="P63" s="30">
         <v>232</v>
       </c>
       <c r="Q63" s="30">
         <v>12272</v>
       </c>
       <c r="R63" s="13">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="37" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B64" s="24">
         <v>54</v>
       </c>
       <c r="C64" s="29">
         <v>819</v>
       </c>
       <c r="D64" s="30">
         <v>13680</v>
       </c>
       <c r="E64" s="30">
-        <v>2349</v>
+        <v>2541</v>
       </c>
       <c r="F64" s="30">
         <v>1994</v>
       </c>
       <c r="G64" s="30">
         <v>1993</v>
       </c>
       <c r="H64" s="30">
         <v>1</v>
       </c>
       <c r="I64" s="30">
         <v>7555</v>
       </c>
       <c r="J64" s="30">
         <v>8566</v>
       </c>
       <c r="K64" s="30">
         <v>13039</v>
       </c>
       <c r="L64" s="30">
         <v>2822</v>
       </c>
       <c r="M64" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N64" s="30">
         <v>2484</v>
       </c>
       <c r="O64" s="30">
         <v>9</v>
       </c>
       <c r="P64" s="30">
         <v>414</v>
       </c>
       <c r="Q64" s="30">
         <v>8891</v>
       </c>
       <c r="R64" s="13">
         <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="37" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B65" s="24">
         <v>55</v>
       </c>
       <c r="C65" s="29">
         <v>513</v>
       </c>
       <c r="D65" s="30">
         <v>10197</v>
       </c>
       <c r="E65" s="30">
-        <v>2787</v>
+        <v>3134</v>
       </c>
       <c r="F65" s="30">
         <v>1642</v>
       </c>
       <c r="G65" s="30">
         <v>1639</v>
       </c>
       <c r="H65" s="30">
         <v>3</v>
       </c>
       <c r="I65" s="30">
         <v>5478</v>
       </c>
       <c r="J65" s="30">
         <v>8524</v>
       </c>
       <c r="K65" s="30">
         <v>14300</v>
       </c>
       <c r="L65" s="30">
         <v>2594</v>
       </c>
       <c r="M65" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N65" s="30">
         <v>2415</v>
       </c>
       <c r="O65" s="30">
         <v>9</v>
       </c>
       <c r="P65" s="30">
         <v>359</v>
       </c>
       <c r="Q65" s="30">
         <v>12094</v>
       </c>
       <c r="R65" s="13">
         <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="37" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B66" s="24">
         <v>56</v>
       </c>
       <c r="C66" s="29">
         <v>621</v>
       </c>
       <c r="D66" s="30">
         <v>9895</v>
       </c>
       <c r="E66" s="30">
-        <v>2799</v>
+        <v>2993</v>
       </c>
       <c r="F66" s="30">
         <v>1462</v>
       </c>
       <c r="G66" s="30">
         <v>1458</v>
       </c>
       <c r="H66" s="30">
         <v>4</v>
       </c>
       <c r="I66" s="30">
         <v>5029</v>
       </c>
       <c r="J66" s="30">
         <v>9180</v>
       </c>
       <c r="K66" s="30">
         <v>14179</v>
       </c>
       <c r="L66" s="30">
         <v>2574</v>
       </c>
       <c r="M66" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N66" s="30">
         <v>2173</v>
       </c>
       <c r="O66" s="30">
         <v>19</v>
       </c>
       <c r="P66" s="30">
         <v>335</v>
       </c>
       <c r="Q66" s="30">
         <v>13700</v>
       </c>
       <c r="R66" s="13">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="37" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B67" s="24">
         <v>57</v>
       </c>
       <c r="C67" s="29">
         <v>687</v>
       </c>
       <c r="D67" s="30">
         <v>9804</v>
       </c>
       <c r="E67" s="30">
-        <v>2074</v>
+        <v>2303</v>
       </c>
       <c r="F67" s="30">
         <v>1427</v>
       </c>
       <c r="G67" s="30">
         <v>1422</v>
       </c>
       <c r="H67" s="30">
         <v>6</v>
       </c>
       <c r="I67" s="30">
         <v>5127</v>
       </c>
       <c r="J67" s="30">
         <v>8604</v>
       </c>
       <c r="K67" s="30">
         <v>12671</v>
       </c>
       <c r="L67" s="30">
         <v>2589</v>
       </c>
       <c r="M67" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N67" s="30">
         <v>1865</v>
       </c>
       <c r="O67" s="30">
         <v>48</v>
       </c>
       <c r="P67" s="30">
         <v>241</v>
       </c>
       <c r="Q67" s="30">
         <v>11298</v>
       </c>
       <c r="R67" s="13">
         <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="37" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B68" s="24">
         <v>58</v>
       </c>
       <c r="C68" s="29">
         <v>286</v>
       </c>
       <c r="D68" s="30">
         <v>8267</v>
       </c>
       <c r="E68" s="30">
-        <v>2012</v>
+        <v>2190</v>
       </c>
       <c r="F68" s="30">
         <v>1387</v>
       </c>
       <c r="G68" s="30">
         <v>1383</v>
       </c>
       <c r="H68" s="30">
         <v>4</v>
       </c>
       <c r="I68" s="30">
         <v>3970</v>
       </c>
       <c r="J68" s="30">
         <v>8592</v>
       </c>
       <c r="K68" s="30">
         <v>13702</v>
       </c>
       <c r="L68" s="30">
         <v>2506</v>
       </c>
       <c r="M68" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N68" s="30">
         <v>1193</v>
       </c>
       <c r="O68" s="30">
         <v>37</v>
       </c>
       <c r="P68" s="30">
         <v>235</v>
       </c>
       <c r="Q68" s="30">
         <v>11012</v>
       </c>
       <c r="R68" s="13">
         <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="37" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B69" s="24">
         <v>59</v>
       </c>
       <c r="C69" s="29">
         <v>380</v>
       </c>
       <c r="D69" s="30">
         <v>10212</v>
       </c>
       <c r="E69" s="30">
-        <v>2538</v>
+        <v>2754</v>
       </c>
       <c r="F69" s="30">
         <v>1372</v>
       </c>
       <c r="G69" s="30">
         <v>1366</v>
       </c>
       <c r="H69" s="30">
         <v>6</v>
       </c>
       <c r="I69" s="30">
         <v>4652</v>
       </c>
       <c r="J69" s="30">
         <v>9873</v>
       </c>
       <c r="K69" s="30">
         <v>14860</v>
       </c>
       <c r="L69" s="30">
         <v>2726</v>
       </c>
       <c r="M69" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N69" s="30">
         <v>2016</v>
       </c>
       <c r="O69" s="30">
         <v>37</v>
       </c>
       <c r="P69" s="30">
         <v>225</v>
       </c>
       <c r="Q69" s="30">
         <v>13095</v>
       </c>
       <c r="R69" s="13">
         <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="37" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B70" s="24">
         <v>60</v>
       </c>
       <c r="C70" s="29">
         <v>474</v>
       </c>
       <c r="D70" s="30">
         <v>11001</v>
       </c>
       <c r="E70" s="30">
-        <v>2518</v>
+        <v>2679</v>
       </c>
       <c r="F70" s="30">
         <v>1277</v>
       </c>
       <c r="G70" s="30">
         <v>1277</v>
       </c>
       <c r="H70" s="30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I70" s="30">
         <v>4679</v>
       </c>
       <c r="J70" s="30">
         <v>10388</v>
       </c>
       <c r="K70" s="30">
         <v>13680</v>
       </c>
       <c r="L70" s="30">
         <v>2596</v>
       </c>
       <c r="M70" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N70" s="30">
         <v>2533</v>
       </c>
       <c r="O70" s="30">
         <v>48</v>
       </c>
       <c r="P70" s="30">
         <v>186</v>
       </c>
       <c r="Q70" s="30">
         <v>11045</v>
       </c>
       <c r="R70" s="13">
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="37" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B71" s="24">
         <v>61</v>
       </c>
       <c r="C71" s="29">
         <v>764</v>
       </c>
       <c r="D71" s="30">
         <v>13715</v>
       </c>
       <c r="E71" s="30">
-        <v>1948</v>
+        <v>2204</v>
       </c>
       <c r="F71" s="30">
         <v>1519</v>
       </c>
       <c r="G71" s="30">
         <v>1517</v>
       </c>
       <c r="H71" s="30">
         <v>2</v>
       </c>
       <c r="I71" s="30">
         <v>5992</v>
       </c>
       <c r="J71" s="30">
         <v>10660</v>
       </c>
       <c r="K71" s="30">
         <v>13545</v>
       </c>
       <c r="L71" s="30">
         <v>2647</v>
       </c>
       <c r="M71" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N71" s="30">
         <v>2988</v>
       </c>
       <c r="O71" s="30">
         <v>22</v>
       </c>
       <c r="P71" s="30">
         <v>276</v>
       </c>
       <c r="Q71" s="30">
         <v>7916</v>
       </c>
       <c r="R71" s="13">
         <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B72" s="24">
         <v>62</v>
       </c>
       <c r="C72" s="29">
         <v>696</v>
       </c>
       <c r="D72" s="30">
         <v>13414</v>
       </c>
       <c r="E72" s="30">
-        <v>2107</v>
+        <v>2332</v>
       </c>
       <c r="F72" s="30">
         <v>1578</v>
       </c>
       <c r="G72" s="30">
         <v>1577</v>
       </c>
       <c r="H72" s="30">
         <v>1</v>
       </c>
       <c r="I72" s="30">
         <v>7077</v>
       </c>
       <c r="J72" s="30">
         <v>8728</v>
       </c>
       <c r="K72" s="30">
         <v>12497</v>
       </c>
       <c r="L72" s="30">
         <v>2464</v>
       </c>
       <c r="M72" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N72" s="30">
         <v>3234</v>
       </c>
       <c r="O72" s="30">
         <v>29</v>
       </c>
       <c r="P72" s="30">
         <v>319</v>
       </c>
       <c r="Q72" s="30">
         <v>7914</v>
       </c>
       <c r="R72" s="13">
         <v>62</v>
       </c>
     </row>
     <row r="73" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B73" s="24">
         <v>63</v>
       </c>
       <c r="C73" s="29">
         <v>736</v>
       </c>
       <c r="D73" s="30">
         <v>11609</v>
       </c>
       <c r="E73" s="30">
-        <v>2075</v>
+        <v>2318</v>
       </c>
       <c r="F73" s="30">
         <v>1615</v>
       </c>
       <c r="G73" s="30">
         <v>1612</v>
       </c>
       <c r="H73" s="30">
         <v>3</v>
       </c>
       <c r="I73" s="30">
         <v>6001</v>
       </c>
       <c r="J73" s="30">
         <v>8798</v>
       </c>
       <c r="K73" s="30">
         <v>12822</v>
       </c>
       <c r="L73" s="30">
         <v>2523</v>
       </c>
       <c r="M73" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N73" s="30">
         <v>2753</v>
       </c>
       <c r="O73" s="30">
         <v>22</v>
       </c>
       <c r="P73" s="30">
         <v>248</v>
       </c>
       <c r="Q73" s="30">
         <v>8965</v>
       </c>
       <c r="R73" s="13">
         <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="37" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B74" s="24">
         <v>64</v>
       </c>
       <c r="C74" s="29">
         <v>846</v>
       </c>
       <c r="D74" s="30">
         <v>14527</v>
       </c>
       <c r="E74" s="30">
-        <v>2933</v>
+        <v>3047</v>
       </c>
       <c r="F74" s="30">
         <v>1775</v>
       </c>
       <c r="G74" s="30">
         <v>1774</v>
       </c>
       <c r="H74" s="30">
         <v>1</v>
       </c>
       <c r="I74" s="30">
         <v>6927</v>
       </c>
       <c r="J74" s="30">
         <v>10933</v>
       </c>
       <c r="K74" s="30">
         <v>15054</v>
       </c>
       <c r="L74" s="30">
         <v>2862</v>
       </c>
       <c r="M74" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N74" s="30">
         <v>3180</v>
       </c>
       <c r="O74" s="30">
         <v>11</v>
       </c>
       <c r="P74" s="30">
         <v>257</v>
       </c>
       <c r="Q74" s="30">
         <v>11617</v>
       </c>
       <c r="R74" s="13">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="37" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B75" s="24">
         <v>65</v>
       </c>
       <c r="C75" s="29">
         <v>854</v>
       </c>
       <c r="D75" s="30">
         <v>14125</v>
       </c>
       <c r="E75" s="30">
-        <v>2386</v>
+        <v>2668</v>
       </c>
       <c r="F75" s="30">
         <v>1693</v>
       </c>
       <c r="G75" s="30">
         <v>1693</v>
       </c>
       <c r="H75" s="30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I75" s="30">
         <v>7057</v>
       </c>
       <c r="J75" s="30">
         <v>9300</v>
       </c>
       <c r="K75" s="30">
         <v>15230</v>
       </c>
       <c r="L75" s="30">
         <v>2902</v>
       </c>
       <c r="M75" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N75" s="30">
         <v>2811</v>
       </c>
       <c r="O75" s="30">
         <v>19</v>
       </c>
       <c r="P75" s="30">
         <v>151</v>
       </c>
       <c r="Q75" s="30">
         <v>12151</v>
       </c>
       <c r="R75" s="13">
         <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="37" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B76" s="24">
         <v>66</v>
       </c>
       <c r="C76" s="29">
         <v>1105</v>
       </c>
       <c r="D76" s="30">
         <v>14018</v>
       </c>
       <c r="E76" s="30">
-        <v>2019</v>
+        <v>2189</v>
       </c>
       <c r="F76" s="30">
         <v>1713</v>
       </c>
       <c r="G76" s="30">
         <v>1710</v>
       </c>
       <c r="H76" s="30">
         <v>3</v>
       </c>
       <c r="I76" s="30">
         <v>7095</v>
       </c>
       <c r="J76" s="30">
         <v>9716</v>
       </c>
       <c r="K76" s="30">
         <v>13139</v>
       </c>
       <c r="L76" s="30">
         <v>2762</v>
       </c>
       <c r="M76" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N76" s="30">
         <v>2081</v>
       </c>
       <c r="O76" s="30">
         <v>34</v>
       </c>
       <c r="P76" s="30">
         <v>285</v>
       </c>
       <c r="Q76" s="30">
         <v>11201</v>
       </c>
       <c r="R76" s="13">
         <v>66</v>
       </c>
     </row>
     <row r="77" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="37" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B77" s="24">
         <v>67</v>
       </c>
       <c r="C77" s="29">
         <v>567</v>
       </c>
       <c r="D77" s="30">
         <v>12068</v>
       </c>
       <c r="E77" s="30">
-        <v>2143</v>
+        <v>2685</v>
       </c>
       <c r="F77" s="30">
         <v>1623</v>
       </c>
       <c r="G77" s="30">
         <v>1621</v>
       </c>
       <c r="H77" s="30">
         <v>1</v>
       </c>
       <c r="I77" s="30">
         <v>5721</v>
       </c>
       <c r="J77" s="30">
         <v>9631</v>
       </c>
       <c r="K77" s="30">
         <v>14236</v>
       </c>
       <c r="L77" s="30">
         <v>2692</v>
       </c>
       <c r="M77" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N77" s="30">
         <v>2518</v>
       </c>
       <c r="O77" s="30">
         <v>48</v>
       </c>
       <c r="P77" s="30">
         <v>444</v>
       </c>
       <c r="Q77" s="30">
         <v>13164</v>
       </c>
       <c r="R77" s="13">
         <v>67</v>
       </c>
     </row>
     <row r="78" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="37" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B78" s="24">
         <v>68</v>
       </c>
       <c r="C78" s="29">
         <v>851</v>
       </c>
       <c r="D78" s="30">
         <v>12305</v>
       </c>
       <c r="E78" s="30">
-        <v>2184</v>
+        <v>2367</v>
       </c>
       <c r="F78" s="30">
         <v>1601</v>
       </c>
       <c r="G78" s="30">
         <v>1599</v>
       </c>
       <c r="H78" s="30">
         <v>2</v>
       </c>
       <c r="I78" s="30">
         <v>5562</v>
       </c>
       <c r="J78" s="30">
         <v>10440</v>
       </c>
       <c r="K78" s="30">
         <v>14126</v>
       </c>
       <c r="L78" s="30">
         <v>2994</v>
       </c>
       <c r="M78" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N78" s="30">
         <v>2423</v>
       </c>
       <c r="O78" s="30">
         <v>28</v>
       </c>
       <c r="P78" s="30">
         <v>209</v>
       </c>
       <c r="Q78" s="30">
         <v>13750</v>
       </c>
       <c r="R78" s="13">
         <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="37" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B79" s="24">
         <v>69</v>
       </c>
       <c r="C79" s="29">
         <v>778</v>
       </c>
       <c r="D79" s="30">
         <v>12269</v>
       </c>
       <c r="E79" s="30">
-        <v>1350</v>
+        <v>1677</v>
       </c>
       <c r="F79" s="30">
         <v>1500</v>
       </c>
       <c r="G79" s="30">
         <v>1496</v>
       </c>
       <c r="H79" s="30">
         <v>4</v>
       </c>
       <c r="I79" s="30">
         <v>6037</v>
       </c>
       <c r="J79" s="30">
         <v>9109</v>
       </c>
       <c r="K79" s="30">
         <v>13300</v>
       </c>
       <c r="L79" s="30">
         <v>2886</v>
       </c>
       <c r="M79" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N79" s="30">
         <v>2268</v>
       </c>
       <c r="O79" s="30">
         <v>33</v>
       </c>
       <c r="P79" s="30">
         <v>294</v>
       </c>
       <c r="Q79" s="30">
         <v>13028</v>
       </c>
       <c r="R79" s="13">
         <v>69</v>
       </c>
     </row>
     <row r="80" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="37" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B80" s="24">
         <v>70</v>
       </c>
       <c r="C80" s="29">
         <v>655</v>
       </c>
       <c r="D80" s="30">
         <v>10571</v>
       </c>
       <c r="E80" s="30">
-        <v>2137</v>
+        <v>2148</v>
       </c>
       <c r="F80" s="30">
         <v>1528</v>
       </c>
       <c r="G80" s="30">
         <v>1524</v>
       </c>
       <c r="H80" s="30">
         <v>4</v>
       </c>
       <c r="I80" s="30">
         <v>4910</v>
       </c>
       <c r="J80" s="30">
         <v>9583</v>
       </c>
       <c r="K80" s="30">
         <v>13705</v>
       </c>
       <c r="L80" s="30">
         <v>2981</v>
       </c>
       <c r="M80" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N80" s="30">
         <v>1882</v>
       </c>
       <c r="O80" s="30">
         <v>18</v>
       </c>
       <c r="P80" s="30">
         <v>330</v>
       </c>
       <c r="Q80" s="30">
         <v>12428</v>
       </c>
       <c r="R80" s="13">
         <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="37" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B81" s="24">
         <v>71</v>
       </c>
       <c r="C81" s="29">
         <v>544</v>
       </c>
       <c r="D81" s="30">
         <v>11482</v>
       </c>
       <c r="E81" s="30">
-        <v>2031</v>
+        <v>2370</v>
       </c>
       <c r="F81" s="30">
         <v>1575</v>
       </c>
       <c r="G81" s="30">
         <v>1574</v>
       </c>
       <c r="H81" s="30">
         <v>1</v>
       </c>
       <c r="I81" s="30">
         <v>5135</v>
       </c>
       <c r="J81" s="30">
         <v>10326</v>
       </c>
       <c r="K81" s="30">
         <v>14793</v>
       </c>
       <c r="L81" s="30">
         <v>2938</v>
       </c>
       <c r="M81" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N81" s="30">
         <v>2494</v>
       </c>
       <c r="O81" s="30">
         <v>30</v>
       </c>
       <c r="P81" s="30">
         <v>177</v>
       </c>
       <c r="Q81" s="30">
         <v>10939</v>
       </c>
       <c r="R81" s="13">
         <v>71</v>
       </c>
     </row>
     <row r="82" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="37" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B82" s="24">
         <v>72</v>
       </c>
       <c r="C82" s="29">
         <v>519</v>
       </c>
       <c r="D82" s="30">
         <v>12778</v>
       </c>
       <c r="E82" s="30">
         <v>2557</v>
       </c>
       <c r="F82" s="30">
         <v>1451</v>
       </c>
       <c r="G82" s="30">
         <v>1450</v>
       </c>
       <c r="H82" s="30">
         <v>2</v>
       </c>
       <c r="I82" s="30">
         <v>5156</v>
       </c>
       <c r="J82" s="30">
         <v>11431</v>
       </c>
       <c r="K82" s="30">
         <v>14990</v>
       </c>
       <c r="L82" s="30">
         <v>2852</v>
       </c>
       <c r="M82" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N82" s="30">
         <v>2421</v>
       </c>
       <c r="O82" s="30">
         <v>61</v>
       </c>
       <c r="P82" s="30">
         <v>225</v>
       </c>
       <c r="Q82" s="30">
         <v>12810</v>
       </c>
       <c r="R82" s="13">
         <v>72</v>
       </c>
     </row>
     <row r="83" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="37" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B83" s="24">
         <v>73</v>
       </c>
       <c r="C83" s="29">
         <v>806</v>
       </c>
       <c r="D83" s="30">
         <v>15724</v>
       </c>
       <c r="E83" s="30">
-        <v>2235</v>
+        <v>2425</v>
       </c>
       <c r="F83" s="30">
         <v>1587</v>
       </c>
       <c r="G83" s="30">
         <v>1584</v>
       </c>
       <c r="H83" s="30">
         <v>3</v>
       </c>
       <c r="I83" s="30">
         <v>6639</v>
       </c>
       <c r="J83" s="30">
         <v>11716</v>
       </c>
       <c r="K83" s="30">
         <v>14020</v>
       </c>
       <c r="L83" s="30">
         <v>2897</v>
       </c>
       <c r="M83" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N83" s="30">
         <v>2587</v>
       </c>
       <c r="O83" s="30">
         <v>43</v>
       </c>
       <c r="P83" s="30">
         <v>302</v>
       </c>
       <c r="Q83" s="30">
         <v>9415</v>
       </c>
       <c r="R83" s="13">
         <v>73</v>
       </c>
     </row>
     <row r="84" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="37" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B84" s="24">
         <v>74</v>
       </c>
       <c r="C84" s="29">
         <v>956</v>
       </c>
       <c r="D84" s="30">
         <v>14962</v>
       </c>
       <c r="E84" s="30">
-        <v>2070</v>
+        <v>2190</v>
       </c>
       <c r="F84" s="30">
         <v>1588</v>
       </c>
       <c r="G84" s="30">
         <v>1585</v>
       </c>
       <c r="H84" s="30">
         <v>3</v>
       </c>
       <c r="I84" s="30">
         <v>7238</v>
       </c>
       <c r="J84" s="30">
         <v>10149</v>
       </c>
       <c r="K84" s="30">
         <v>12620</v>
       </c>
       <c r="L84" s="30">
         <v>2940</v>
       </c>
       <c r="M84" s="33">
         <v>9680</v>
       </c>
       <c r="N84" s="30">
         <v>3085</v>
       </c>
       <c r="O84" s="30">
         <v>29</v>
       </c>
       <c r="P84" s="30">
         <v>308</v>
       </c>
       <c r="Q84" s="30">
         <v>9413</v>
       </c>
       <c r="R84" s="13">
         <v>74</v>
       </c>
     </row>
     <row r="85" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B85" s="24">
         <v>75</v>
       </c>
       <c r="C85" s="29">
         <v>915</v>
       </c>
       <c r="D85" s="30">
         <v>13289</v>
       </c>
       <c r="E85" s="30">
-        <v>2303</v>
+        <v>2495</v>
       </c>
       <c r="F85" s="30">
         <v>1516</v>
       </c>
       <c r="G85" s="30">
         <v>1512</v>
       </c>
       <c r="H85" s="30">
         <v>4</v>
       </c>
       <c r="I85" s="30">
         <v>6618</v>
       </c>
       <c r="J85" s="30">
         <v>9027</v>
       </c>
       <c r="K85" s="30">
         <v>12641</v>
       </c>
       <c r="L85" s="30">
         <v>2533</v>
       </c>
       <c r="M85" s="33">
         <v>10108</v>
       </c>
       <c r="N85" s="30">
         <v>2326</v>
       </c>
       <c r="O85" s="30">
         <v>15</v>
       </c>
       <c r="P85" s="30">
         <v>178</v>
       </c>
       <c r="Q85" s="30">
         <v>9767</v>
       </c>
       <c r="R85" s="13">
         <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="37" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B86" s="24">
         <v>76</v>
       </c>
       <c r="C86" s="29">
         <v>1104</v>
       </c>
       <c r="D86" s="30">
         <v>16131</v>
       </c>
       <c r="E86" s="30">
-        <v>2911</v>
+        <v>3131</v>
       </c>
       <c r="F86" s="30">
         <v>1746</v>
       </c>
       <c r="G86" s="30">
         <v>1743</v>
       </c>
       <c r="H86" s="30">
         <v>3</v>
       </c>
       <c r="I86" s="30">
         <v>7916</v>
       </c>
       <c r="J86" s="30">
         <v>10500</v>
       </c>
       <c r="K86" s="30">
         <v>14578</v>
       </c>
       <c r="L86" s="30">
         <v>3043</v>
       </c>
       <c r="M86" s="33">
         <v>11535</v>
       </c>
       <c r="N86" s="30">
         <v>2985</v>
       </c>
       <c r="O86" s="30">
         <v>29</v>
       </c>
       <c r="P86" s="30">
         <v>181</v>
       </c>
       <c r="Q86" s="30">
         <v>12404</v>
       </c>
       <c r="R86" s="13">
         <v>76</v>
       </c>
     </row>
     <row r="87" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="37" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B87" s="24">
         <v>77</v>
       </c>
       <c r="C87" s="29">
         <v>1020</v>
       </c>
       <c r="D87" s="30">
         <v>15245</v>
       </c>
       <c r="E87" s="30">
-        <v>2155</v>
+        <v>2566</v>
       </c>
       <c r="F87" s="30">
         <v>1580</v>
       </c>
       <c r="G87" s="30">
         <v>1577</v>
       </c>
       <c r="H87" s="30">
         <v>3</v>
       </c>
       <c r="I87" s="30">
         <v>7411</v>
       </c>
       <c r="J87" s="30">
         <v>10225</v>
       </c>
       <c r="K87" s="30">
         <v>13731</v>
       </c>
       <c r="L87" s="30">
         <v>2801</v>
       </c>
       <c r="M87" s="33">
         <v>10931</v>
       </c>
       <c r="N87" s="30">
         <v>2734</v>
       </c>
       <c r="O87" s="30">
         <v>19</v>
       </c>
       <c r="P87" s="30">
         <v>213</v>
       </c>
       <c r="Q87" s="30">
         <v>11460</v>
       </c>
       <c r="R87" s="13">
         <v>77</v>
       </c>
     </row>
     <row r="88" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="37" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B88" s="24">
         <v>78</v>
       </c>
       <c r="C88" s="29">
         <v>1021</v>
       </c>
       <c r="D88" s="30">
         <v>15080</v>
       </c>
       <c r="E88" s="30">
-        <v>2174</v>
+        <v>2207</v>
       </c>
       <c r="F88" s="30">
         <v>1740</v>
       </c>
       <c r="G88" s="30">
         <v>1737</v>
       </c>
       <c r="H88" s="30">
         <v>3</v>
       </c>
       <c r="I88" s="30">
         <v>7318</v>
       </c>
       <c r="J88" s="30">
         <v>9979</v>
       </c>
       <c r="K88" s="30">
         <v>12794</v>
       </c>
       <c r="L88" s="30">
         <v>2900</v>
       </c>
       <c r="M88" s="33">
         <v>9894</v>
       </c>
       <c r="N88" s="30">
         <v>2784</v>
       </c>
       <c r="O88" s="30">
         <v>30</v>
       </c>
       <c r="P88" s="30">
         <v>454</v>
       </c>
       <c r="Q88" s="30">
         <v>11954</v>
       </c>
       <c r="R88" s="13">
         <v>78</v>
       </c>
     </row>
     <row r="89" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="37" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B89" s="24">
         <v>79</v>
       </c>
       <c r="C89" s="29">
         <v>711</v>
       </c>
       <c r="D89" s="30">
         <v>12732</v>
       </c>
       <c r="E89" s="30">
-        <v>2699</v>
+        <v>2890</v>
       </c>
       <c r="F89" s="30">
         <v>1612</v>
       </c>
       <c r="G89" s="30">
         <v>1609</v>
       </c>
       <c r="H89" s="30">
         <v>3</v>
       </c>
       <c r="I89" s="30">
         <v>6234</v>
       </c>
       <c r="J89" s="30">
         <v>9515</v>
       </c>
       <c r="K89" s="30">
         <v>13428</v>
       </c>
       <c r="L89" s="30">
         <v>2878</v>
       </c>
       <c r="M89" s="33">
         <v>10551</v>
       </c>
       <c r="N89" s="30">
         <v>2676</v>
       </c>
       <c r="O89" s="30">
         <v>26</v>
       </c>
       <c r="P89" s="30">
         <v>309</v>
       </c>
       <c r="Q89" s="30">
         <v>13142</v>
       </c>
       <c r="R89" s="13">
         <v>79</v>
       </c>
     </row>
     <row r="90" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="37" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B90" s="24">
         <v>80</v>
       </c>
       <c r="C90" s="29">
         <v>790</v>
       </c>
       <c r="D90" s="30">
         <v>11875</v>
       </c>
       <c r="E90" s="30">
-        <v>2454</v>
+        <v>2601</v>
       </c>
       <c r="F90" s="30">
         <v>1702</v>
       </c>
       <c r="G90" s="30">
         <v>1698</v>
       </c>
       <c r="H90" s="30">
         <v>4</v>
       </c>
       <c r="I90" s="30">
         <v>5718</v>
       </c>
       <c r="J90" s="30">
         <v>9550</v>
       </c>
       <c r="K90" s="30">
         <v>13004</v>
       </c>
       <c r="L90" s="30">
         <v>3049</v>
       </c>
       <c r="M90" s="33">
         <v>9955</v>
       </c>
       <c r="N90" s="30">
         <v>2396</v>
       </c>
       <c r="O90" s="30">
         <v>24</v>
       </c>
       <c r="P90" s="30">
         <v>385</v>
       </c>
       <c r="Q90" s="30">
         <v>14626</v>
       </c>
       <c r="R90" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="37" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B91" s="24">
         <v>81</v>
       </c>
       <c r="C91" s="29">
         <v>823</v>
       </c>
       <c r="D91" s="30">
         <v>12088</v>
       </c>
       <c r="E91" s="30">
-        <v>2047</v>
+        <v>2199</v>
       </c>
       <c r="F91" s="30">
         <v>1516</v>
       </c>
       <c r="G91" s="30">
         <v>1512</v>
       </c>
       <c r="H91" s="30">
         <v>4</v>
       </c>
       <c r="I91" s="30">
         <v>6118</v>
       </c>
       <c r="J91" s="30">
         <v>9213</v>
       </c>
       <c r="K91" s="30">
         <v>13209</v>
       </c>
       <c r="L91" s="30">
         <v>2963</v>
       </c>
       <c r="M91" s="33">
         <v>10246</v>
       </c>
       <c r="N91" s="30">
         <v>2279</v>
       </c>
       <c r="O91" s="30">
         <v>25</v>
       </c>
       <c r="P91" s="30">
         <v>354</v>
       </c>
       <c r="Q91" s="30">
         <v>13306</v>
       </c>
       <c r="R91" s="13">
         <v>81</v>
       </c>
     </row>
     <row r="92" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="37" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B92" s="24">
         <v>82</v>
       </c>
       <c r="C92" s="29">
         <v>461</v>
       </c>
       <c r="D92" s="30">
         <v>10149</v>
       </c>
       <c r="E92" s="30">
-        <v>2098</v>
+        <v>2326</v>
       </c>
       <c r="F92" s="30">
         <v>1480</v>
       </c>
       <c r="G92" s="30">
         <v>1478</v>
       </c>
       <c r="H92" s="30">
         <v>3</v>
       </c>
       <c r="I92" s="30">
         <v>4671</v>
       </c>
       <c r="J92" s="30">
         <v>9488</v>
       </c>
       <c r="K92" s="30">
         <v>12829</v>
       </c>
       <c r="L92" s="30">
         <v>2912</v>
       </c>
       <c r="M92" s="33">
         <v>9917</v>
       </c>
       <c r="N92" s="30">
         <v>2012</v>
       </c>
       <c r="O92" s="30">
         <v>23</v>
       </c>
       <c r="P92" s="30">
         <v>230</v>
       </c>
       <c r="Q92" s="30">
         <v>13030</v>
       </c>
       <c r="R92" s="13">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="37" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B93" s="24">
         <v>83</v>
       </c>
       <c r="C93" s="29">
         <v>576</v>
       </c>
       <c r="D93" s="30">
         <v>10963</v>
       </c>
       <c r="E93" s="30">
-        <v>2742</v>
+        <v>2955</v>
       </c>
       <c r="F93" s="30">
         <v>1467</v>
       </c>
       <c r="G93" s="30">
         <v>1464</v>
       </c>
       <c r="H93" s="30">
         <v>3</v>
       </c>
       <c r="I93" s="30">
         <v>4770</v>
       </c>
       <c r="J93" s="30">
         <v>10541</v>
       </c>
       <c r="K93" s="30">
         <v>13554</v>
       </c>
       <c r="L93" s="30">
         <v>2952</v>
       </c>
       <c r="M93" s="33">
         <v>10602</v>
       </c>
       <c r="N93" s="30">
         <v>2517</v>
       </c>
       <c r="O93" s="30">
         <v>41</v>
       </c>
       <c r="P93" s="30">
         <v>159</v>
       </c>
       <c r="Q93" s="30">
         <v>11464</v>
       </c>
       <c r="R93" s="13">
         <v>83</v>
       </c>
     </row>
     <row r="94" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="37" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B94" s="24">
         <v>84</v>
       </c>
       <c r="C94" s="29">
         <v>764</v>
       </c>
       <c r="D94" s="30">
         <v>11237</v>
       </c>
       <c r="E94" s="30">
-        <v>2220</v>
+        <v>2439</v>
       </c>
       <c r="F94" s="30">
         <v>1501</v>
       </c>
       <c r="G94" s="30">
         <v>1499</v>
       </c>
       <c r="H94" s="30">
         <v>3</v>
       </c>
       <c r="I94" s="30">
         <v>4741</v>
       </c>
       <c r="J94" s="30">
         <v>10877</v>
       </c>
       <c r="K94" s="30">
         <v>14242</v>
       </c>
       <c r="L94" s="30">
         <v>2981</v>
       </c>
       <c r="M94" s="33">
         <v>11261</v>
       </c>
       <c r="N94" s="30">
         <v>2518</v>
       </c>
       <c r="O94" s="30">
         <v>41</v>
       </c>
       <c r="P94" s="30">
         <v>166</v>
       </c>
       <c r="Q94" s="30">
         <v>12692</v>
       </c>
       <c r="R94" s="13">
         <v>84</v>
       </c>
     </row>
     <row r="95" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="37" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B95" s="24">
         <v>85</v>
       </c>
       <c r="C95" s="29">
         <v>882</v>
       </c>
       <c r="D95" s="30">
         <v>14348</v>
       </c>
       <c r="E95" s="30">
-        <v>2399</v>
+        <v>2605</v>
       </c>
       <c r="F95" s="30">
         <v>1531</v>
       </c>
       <c r="G95" s="30">
         <v>1529</v>
       </c>
       <c r="H95" s="30">
         <v>1</v>
       </c>
       <c r="I95" s="30">
         <v>6292</v>
       </c>
       <c r="J95" s="30">
         <v>11040</v>
       </c>
       <c r="K95" s="30">
         <v>13490</v>
       </c>
       <c r="L95" s="30">
         <v>3141</v>
       </c>
       <c r="M95" s="33">
         <v>10349</v>
       </c>
       <c r="N95" s="30">
         <v>2799</v>
       </c>
       <c r="O95" s="30">
         <v>18</v>
       </c>
       <c r="P95" s="30">
         <v>285</v>
       </c>
       <c r="Q95" s="30">
         <v>8376</v>
       </c>
       <c r="R95" s="13">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="37" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B96" s="24">
         <v>86</v>
       </c>
       <c r="C96" s="29">
         <v>940</v>
       </c>
       <c r="D96" s="30">
         <v>13910</v>
       </c>
       <c r="E96" s="30">
         <v>2570</v>
       </c>
       <c r="F96" s="30">
         <v>1814</v>
       </c>
       <c r="G96" s="30">
         <v>1810</v>
       </c>
       <c r="H96" s="30">
         <v>4</v>
       </c>
       <c r="I96" s="30">
         <v>7054</v>
       </c>
@@ -9234,51 +9241,51 @@
       </c>
       <c r="L96" s="30">
         <v>2957</v>
       </c>
       <c r="M96" s="33">
         <v>8761</v>
       </c>
       <c r="N96" s="30">
         <v>2882</v>
       </c>
       <c r="O96" s="30">
         <v>37</v>
       </c>
       <c r="P96" s="30">
         <v>335</v>
       </c>
       <c r="Q96" s="30">
         <v>8372</v>
       </c>
       <c r="R96" s="13">
         <v>86</v>
       </c>
     </row>
     <row r="97" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="37" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B97" s="24">
         <v>87</v>
       </c>
       <c r="C97" s="29">
         <v>740</v>
       </c>
       <c r="D97" s="30">
         <v>12198</v>
       </c>
       <c r="E97" s="30">
         <v>2465</v>
       </c>
       <c r="F97" s="30">
         <v>1550</v>
       </c>
       <c r="G97" s="30">
         <v>1548</v>
       </c>
       <c r="H97" s="30">
         <v>3</v>
       </c>
       <c r="I97" s="30">
         <v>5900</v>
       </c>
@@ -9290,51 +9297,51 @@
       </c>
       <c r="L97" s="30">
         <v>2627</v>
       </c>
       <c r="M97" s="33">
         <v>9657</v>
       </c>
       <c r="N97" s="30">
         <v>2419</v>
       </c>
       <c r="O97" s="30">
         <v>30</v>
       </c>
       <c r="P97" s="30">
         <v>169</v>
       </c>
       <c r="Q97" s="30">
         <v>10115</v>
       </c>
       <c r="R97" s="13">
         <v>87</v>
       </c>
     </row>
     <row r="98" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B98" s="24">
         <v>88</v>
       </c>
       <c r="C98" s="29">
         <v>1113</v>
       </c>
       <c r="D98" s="30">
         <v>14547</v>
       </c>
       <c r="E98" s="30">
         <v>3016</v>
       </c>
       <c r="F98" s="30">
         <v>1674</v>
       </c>
       <c r="G98" s="30">
         <v>1672</v>
       </c>
       <c r="H98" s="30">
         <v>2</v>
       </c>
       <c r="I98" s="30">
         <v>6930</v>
       </c>
@@ -9346,51 +9353,51 @@
       </c>
       <c r="L98" s="30">
         <v>2906</v>
       </c>
       <c r="M98" s="33">
         <v>10640</v>
       </c>
       <c r="N98" s="30">
         <v>2632</v>
       </c>
       <c r="O98" s="30">
         <v>37</v>
       </c>
       <c r="P98" s="30">
         <v>262</v>
       </c>
       <c r="Q98" s="30">
         <v>11602</v>
       </c>
       <c r="R98" s="13">
         <v>88</v>
       </c>
     </row>
     <row r="99" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B99" s="24">
         <v>89</v>
       </c>
       <c r="C99" s="29">
         <v>1022</v>
       </c>
       <c r="D99" s="30">
         <v>13616</v>
       </c>
       <c r="E99" s="30">
         <v>2702</v>
       </c>
       <c r="F99" s="30">
         <v>1569</v>
       </c>
       <c r="G99" s="30">
         <v>1567</v>
       </c>
       <c r="H99" s="30">
         <v>3</v>
       </c>
       <c r="I99" s="30">
         <v>6578</v>
       </c>
@@ -9402,51 +9409,51 @@
       </c>
       <c r="L99" s="30">
         <v>2892</v>
       </c>
       <c r="M99" s="33">
         <v>10102</v>
       </c>
       <c r="N99" s="30">
         <v>3044</v>
       </c>
       <c r="O99" s="30">
         <v>26</v>
       </c>
       <c r="P99" s="30">
         <v>278</v>
       </c>
       <c r="Q99" s="30">
         <v>10895</v>
       </c>
       <c r="R99" s="13">
         <v>89</v>
       </c>
     </row>
     <row r="100" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B100" s="24">
         <v>90</v>
       </c>
       <c r="C100" s="29">
         <v>913</v>
       </c>
       <c r="D100" s="30">
         <v>13871</v>
       </c>
       <c r="E100" s="30">
         <v>2416</v>
       </c>
       <c r="F100" s="30">
         <v>1613</v>
       </c>
       <c r="G100" s="30">
         <v>1610</v>
       </c>
       <c r="H100" s="30">
         <v>3</v>
       </c>
       <c r="I100" s="30">
         <v>6752</v>
       </c>
@@ -9458,51 +9465,51 @@
       </c>
       <c r="L100" s="30">
         <v>2898</v>
       </c>
       <c r="M100" s="33">
         <v>9660</v>
       </c>
       <c r="N100" s="30">
         <v>3209</v>
       </c>
       <c r="O100" s="30">
         <v>19</v>
       </c>
       <c r="P100" s="30">
         <v>360</v>
       </c>
       <c r="Q100" s="30">
         <v>11501</v>
       </c>
       <c r="R100" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B101" s="24">
         <v>91</v>
       </c>
       <c r="C101" s="29">
         <v>799</v>
       </c>
       <c r="D101" s="30">
         <v>12198</v>
       </c>
       <c r="E101" s="30">
         <v>2765</v>
       </c>
       <c r="F101" s="30">
         <v>1472</v>
       </c>
       <c r="G101" s="30">
         <v>1469</v>
       </c>
       <c r="H101" s="30">
         <v>2</v>
       </c>
       <c r="I101" s="30">
         <v>5680</v>
       </c>
@@ -9514,51 +9521,51 @@
       </c>
       <c r="L101" s="30">
         <v>2844</v>
       </c>
       <c r="M101" s="33">
         <v>9427</v>
       </c>
       <c r="N101" s="30">
         <v>2569</v>
       </c>
       <c r="O101" s="30">
         <v>30</v>
       </c>
       <c r="P101" s="30">
         <v>377</v>
       </c>
       <c r="Q101" s="30">
         <v>11930</v>
       </c>
       <c r="R101" s="13">
         <v>91</v>
       </c>
     </row>
     <row r="102" spans="1:18" s="14" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B102" s="24">
         <v>92</v>
       </c>
       <c r="C102" s="29">
         <v>878</v>
       </c>
       <c r="D102" s="30">
         <v>11108</v>
       </c>
       <c r="E102" s="30">
         <v>3035</v>
       </c>
       <c r="F102" s="30">
         <v>1502</v>
       </c>
       <c r="G102" s="30">
         <v>1500</v>
       </c>
       <c r="H102" s="30">
         <v>2</v>
       </c>
       <c r="I102" s="30">
         <v>5151</v>
       </c>
@@ -9570,51 +9577,51 @@
       </c>
       <c r="L102" s="30">
         <v>2896</v>
       </c>
       <c r="M102" s="33">
         <v>9557</v>
       </c>
       <c r="N102" s="30">
         <v>2234</v>
       </c>
       <c r="O102" s="30">
         <v>51</v>
       </c>
       <c r="P102" s="30">
         <v>357</v>
       </c>
       <c r="Q102" s="30">
         <v>11995</v>
       </c>
       <c r="R102" s="13">
         <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="37" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B103" s="24">
         <v>93</v>
       </c>
       <c r="C103" s="29">
         <v>872</v>
       </c>
       <c r="D103" s="30">
         <v>10185</v>
       </c>
       <c r="E103" s="30">
         <v>2136</v>
       </c>
       <c r="F103" s="30">
         <v>1405</v>
       </c>
       <c r="G103" s="30">
         <v>1402</v>
       </c>
       <c r="H103" s="30">
         <v>3</v>
       </c>
       <c r="I103" s="30">
         <v>5097</v>
       </c>
@@ -9626,51 +9633,51 @@
       </c>
       <c r="L103" s="30">
         <v>2528</v>
       </c>
       <c r="M103" s="33">
         <v>8878</v>
       </c>
       <c r="N103" s="30">
         <v>2101</v>
       </c>
       <c r="O103" s="30">
         <v>30</v>
       </c>
       <c r="P103" s="30">
         <v>281</v>
       </c>
       <c r="Q103" s="30">
         <v>12701</v>
       </c>
       <c r="R103" s="13">
         <v>93</v>
       </c>
     </row>
     <row r="104" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="37" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B104" s="24">
         <v>94</v>
       </c>
       <c r="C104" s="29">
         <v>732</v>
       </c>
       <c r="D104" s="30">
         <v>7942</v>
       </c>
       <c r="E104" s="30">
         <v>2294</v>
       </c>
       <c r="F104" s="30">
         <v>1243</v>
       </c>
       <c r="G104" s="30">
         <v>1239</v>
       </c>
       <c r="H104" s="30">
         <v>4</v>
       </c>
       <c r="I104" s="30">
         <v>3295</v>
       </c>
@@ -9682,51 +9689,51 @@
       </c>
       <c r="L104" s="30">
         <v>2664</v>
       </c>
       <c r="M104" s="33">
         <v>9305</v>
       </c>
       <c r="N104" s="30">
         <v>1603</v>
       </c>
       <c r="O104" s="30">
         <v>39</v>
       </c>
       <c r="P104" s="30">
         <v>199</v>
       </c>
       <c r="Q104" s="30">
         <v>13219</v>
       </c>
       <c r="R104" s="13">
         <v>94</v>
       </c>
     </row>
     <row r="105" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="37" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B105" s="24">
         <v>95</v>
       </c>
       <c r="C105" s="29">
         <v>884</v>
       </c>
       <c r="D105" s="30">
         <v>9624</v>
       </c>
       <c r="E105" s="30">
         <v>3149</v>
       </c>
       <c r="F105" s="30">
         <v>1295</v>
       </c>
       <c r="G105" s="30">
         <v>1293</v>
       </c>
       <c r="H105" s="30">
         <v>2</v>
       </c>
       <c r="I105" s="30">
         <v>4304</v>
       </c>
@@ -9738,51 +9745,51 @@
       </c>
       <c r="L105" s="30">
         <v>3001</v>
       </c>
       <c r="M105" s="33">
         <v>9661</v>
       </c>
       <c r="N105" s="30">
         <v>2272</v>
       </c>
       <c r="O105" s="30">
         <v>47</v>
       </c>
       <c r="P105" s="30">
         <v>175</v>
       </c>
       <c r="Q105" s="30">
         <v>12086</v>
       </c>
       <c r="R105" s="13">
         <v>95</v>
       </c>
     </row>
     <row r="106" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="37" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B106" s="24">
         <v>96</v>
       </c>
       <c r="C106" s="29">
         <v>642</v>
       </c>
       <c r="D106" s="30">
         <v>10605</v>
       </c>
       <c r="E106" s="30">
         <v>2670</v>
       </c>
       <c r="F106" s="30">
         <v>1285</v>
       </c>
       <c r="G106" s="30">
         <v>1283</v>
       </c>
       <c r="H106" s="30">
         <v>3</v>
       </c>
       <c r="I106" s="30">
         <v>4408</v>
       </c>
@@ -9794,51 +9801,51 @@
       </c>
       <c r="L106" s="30">
         <v>2829</v>
       </c>
       <c r="M106" s="33">
         <v>9862</v>
       </c>
       <c r="N106" s="30">
         <v>2238</v>
       </c>
       <c r="O106" s="30">
         <v>36</v>
       </c>
       <c r="P106" s="30">
         <v>248</v>
       </c>
       <c r="Q106" s="30">
         <v>11738</v>
       </c>
       <c r="R106" s="13">
         <v>96</v>
       </c>
     </row>
     <row r="107" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="37" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B107" s="24">
         <v>97</v>
       </c>
       <c r="C107" s="29">
         <v>980</v>
       </c>
       <c r="D107" s="30">
         <v>14480</v>
       </c>
       <c r="E107" s="30">
         <v>2592</v>
       </c>
       <c r="F107" s="30">
         <v>1383</v>
       </c>
       <c r="G107" s="30">
         <v>1380</v>
       </c>
       <c r="H107" s="30">
         <v>2</v>
       </c>
       <c r="I107" s="30">
         <v>6188</v>
       </c>
@@ -9869,61 +9876,64 @@
       <c r="R107" s="13">
         <v>97</v>
       </c>
     </row>
     <row r="108" spans="1:18" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="25"/>
       <c r="B108" s="26"/>
       <c r="C108" s="27"/>
       <c r="D108" s="27"/>
       <c r="E108" s="27"/>
       <c r="F108" s="27"/>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
       <c r="I108" s="27"/>
       <c r="J108" s="27"/>
       <c r="K108" s="27"/>
       <c r="L108" s="27"/>
       <c r="M108" s="27"/>
       <c r="N108" s="27"/>
       <c r="O108" s="27"/>
       <c r="P108" s="27"/>
       <c r="Q108" s="39"/>
     </row>
     <row r="109" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="14" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="E109" s="22"/>
     </row>
     <row r="110" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="14" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="E110" s="22"/>
     </row>
     <row r="111" spans="1:18" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A111" s="14" t="s">
+        <v>121</v>
+      </c>
       <c r="E111" s="22"/>
     </row>
     <row r="112" spans="1:18" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E112" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A6:B9"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q6:Q9"/>
     <mergeCell ref="M7:M9"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="L7:L9"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>