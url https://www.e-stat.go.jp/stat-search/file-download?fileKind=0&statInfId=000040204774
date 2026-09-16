--- v0 (2026-06-23)
+++ v1 (2026-09-16)
@@ -1,382 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Downloads\★e-Stat掲載（国教課業務統計２件）※８月末まで\（01）国教課から掲載依頼\240827 調査企画課へ提出（e-stat掲載データ）\☆提出（R5日本語指導が必要な児童生徒の受入状況等に関する調査）\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\260722_e-Stat・公表予定（国教課・R7就学状況等調査・受入状況等調査）\①国際教育課から掲載依頼\R7　e-Stat掲載　【就学状況等調査、受入状況等調査、過年度訂正】\03　訂正対応\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6FBBB97-C141-4CA1-9B85-936EC19DDC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{48B87C28-3AFB-439C-9964-23EC563D02B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="18525" windowHeight="14325" xr2:uid="{929053F1-3BF3-4E22-95D3-F6BC6D33AAEA}"/>
+    <workbookView xWindow="3120" yWindow="2145" windowWidth="18165" windowHeight="14055" xr2:uid="{929053F1-3BF3-4E22-95D3-F6BC6D33AAEA}"/>
   </bookViews>
   <sheets>
-    <sheet name="1-1-8" sheetId="1" r:id="rId1"/>
+    <sheet name="1-1-8" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>1-1</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日本語指導が必要な児童生徒の国籍別在籍人数</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>●</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日本語指導が必要な児童生徒の在籍人数別市町村数（特別区を含む。）</t>
     <rPh sb="19" eb="22">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>スウ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>トクベツク</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>外国籍</t>
     <rPh sb="0" eb="3">
       <t>ガイコクセキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>日本国籍</t>
     <rPh sb="0" eb="4">
       <t>ニホンコクセキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>外国籍又は日本国籍いずれかの児童生徒が在籍している市町村数</t>
     <rPh sb="0" eb="4">
       <t>ガイコクセキマタ</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>ニホンコクセキ</t>
     </rPh>
     <rPh sb="14" eb="18">
       <t>ジドウセイト</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="25" eb="29">
       <t>シチョウソンスウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和５年度</t>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和３年度</t>
   </si>
   <si>
     <t>令和５年度</t>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>市町村数</t>
     <rPh sb="0" eb="4">
       <t>シチョウソンスウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="3">
       <t>コウセイヒ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5人未満</t>
     <rPh sb="1" eb="4">
       <t>ニンミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>5人以上10人未満</t>
     <rPh sb="1" eb="4">
       <t>ニンイジョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ニン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>10人以上15人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>15人以上20人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>20人以上25人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>25人以上30人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>30人以上50人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>50人以上100人未満</t>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>100人以上200人未満</t>
     <rPh sb="3" eb="4">
       <t>ニン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>200人以上</t>
     <rPh sb="3" eb="4">
       <t>ニン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -545,119 +537,113 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -961,620 +947,648 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88D6961C-1E5C-45B2-B747-B3E8A1A09AD7}">
-  <sheetPr codeName="Sheet8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE62279F-B5BC-4415-90C7-5D2810EAFBAB}">
   <dimension ref="B2:I29"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="5.25" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.75" style="3"/>
+    <col min="1" max="1" width="5.125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="5.125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="16.875" style="5" customWidth="1"/>
+    <col min="4" max="8" width="9.625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="18.625" style="5" customWidth="1"/>
+    <col min="10" max="16384" width="9.625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="4"/>
+      <c r="B3" s="6"/>
     </row>
     <row r="4" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="2:9" ht="55.15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="E6" s="8" t="s">
+    <row r="6" spans="2:9" ht="55.35" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="8"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="9"/>
-      <c r="G6" s="8" t="s">
+      <c r="F6" s="11"/>
+      <c r="G6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="9"/>
-      <c r="I6" s="10" t="s">
+      <c r="H6" s="11"/>
+      <c r="I6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C7" s="11"/>
-[...1 lines deleted...]
-      <c r="E7" s="13" t="s">
+      <c r="C7" s="13"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="14" t="s">
+      <c r="F7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="13" t="s">
+      <c r="G7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="14" t="s">
+      <c r="H7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="I7" s="14" t="s">
+      <c r="I7" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="15" t="s">
+      <c r="D8" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="16">
-[...2 lines deleted...]
-      <c r="F8" s="17">
+      <c r="E8" s="1">
+        <v>967</v>
+      </c>
+      <c r="F8" s="18">
         <v>878</v>
       </c>
-      <c r="G8" s="18">
-[...2 lines deleted...]
-      <c r="H8" s="17">
+      <c r="G8" s="1">
+        <v>675</v>
+      </c>
+      <c r="H8" s="18">
         <v>666</v>
       </c>
-      <c r="I8" s="19">
-        <v>1080</v>
+      <c r="I8" s="2">
+        <v>1034</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C9" s="11"/>
-      <c r="D9" s="20" t="s">
+      <c r="C9" s="13"/>
+      <c r="D9" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>1</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="21">
         <v>1</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="20">
         <v>1</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="21">
         <v>1</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="22">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="15" t="s">
+      <c r="D10" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="16">
-[...2 lines deleted...]
-      <c r="F10" s="17">
+      <c r="E10" s="1">
+        <v>384</v>
+      </c>
+      <c r="F10" s="18">
         <v>349</v>
       </c>
-      <c r="G10" s="18">
-[...2 lines deleted...]
-      <c r="H10" s="17">
+      <c r="G10" s="1">
+        <v>365</v>
+      </c>
+      <c r="H10" s="18">
         <v>360</v>
       </c>
-      <c r="I10" s="19">
-        <v>409</v>
+      <c r="I10" s="2">
+        <v>401</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C11" s="11"/>
-      <c r="D11" s="20" t="s">
+      <c r="C11" s="13"/>
+      <c r="D11" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="21">
-[...2 lines deleted...]
-      <c r="F11" s="22">
+      <c r="E11" s="20">
+        <v>0.39710444674250256</v>
+      </c>
+      <c r="F11" s="21">
         <v>0.39749430523917995</v>
       </c>
-      <c r="G11" s="23">
-[...2 lines deleted...]
-      <c r="H11" s="22">
+      <c r="G11" s="20">
+        <v>0.54074074074074074</v>
+      </c>
+      <c r="H11" s="21">
         <v>0.54054054054054057</v>
       </c>
-      <c r="I11" s="24">
-        <v>0.37870370370370371</v>
+      <c r="I11" s="22">
+        <v>0.38781431334622823</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="15" t="s">
+      <c r="D12" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="16">
-[...2 lines deleted...]
-      <c r="F12" s="17">
+      <c r="E12" s="1">
+        <v>134</v>
+      </c>
+      <c r="F12" s="18">
         <v>137</v>
       </c>
-      <c r="G12" s="18">
-[...2 lines deleted...]
-      <c r="H12" s="17">
+      <c r="G12" s="1">
+        <v>111</v>
+      </c>
+      <c r="H12" s="18">
         <v>109</v>
       </c>
-      <c r="I12" s="19">
-        <v>150</v>
+      <c r="I12" s="2">
+        <v>144</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C13" s="11"/>
-      <c r="D13" s="20" t="s">
+      <c r="C13" s="13"/>
+      <c r="D13" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="21">
-[...2 lines deleted...]
-      <c r="F13" s="22">
+      <c r="E13" s="20">
+        <v>0.13857290589451912</v>
+      </c>
+      <c r="F13" s="21">
         <v>0.1560364464692483</v>
       </c>
-      <c r="G13" s="23">
-[...2 lines deleted...]
-      <c r="H13" s="22">
+      <c r="G13" s="20">
+        <v>0.16444444444444445</v>
+      </c>
+      <c r="H13" s="21">
         <v>0.16366366366366367</v>
       </c>
-      <c r="I13" s="24">
-        <v>0.1388888888888889</v>
+      <c r="I13" s="22">
+        <v>0.13926499032882012</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="15" t="s">
+      <c r="D14" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="1">
+        <v>67</v>
+      </c>
+      <c r="F14" s="18">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1">
+        <v>48</v>
+      </c>
+      <c r="H14" s="18">
+        <v>53</v>
+      </c>
+      <c r="I14" s="2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="13"/>
+      <c r="D15" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="20">
+        <v>6.9286452947259561E-2</v>
+      </c>
+      <c r="F15" s="21">
+        <v>6.8337129840546698E-2</v>
+      </c>
+      <c r="G15" s="20">
+        <v>7.1111111111111111E-2</v>
+      </c>
+      <c r="H15" s="21">
+        <v>7.9579579579579576E-2</v>
+      </c>
+      <c r="I15" s="22">
+        <v>6.866537717601548E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
+        <v>50</v>
+      </c>
+      <c r="F16" s="18">
+        <v>35</v>
+      </c>
+      <c r="G16" s="1">
+        <v>39</v>
+      </c>
+      <c r="H16" s="18">
+        <v>41</v>
+      </c>
+      <c r="I16" s="2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="13"/>
+      <c r="D17" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="20">
+        <v>5.170630816959669E-2</v>
+      </c>
+      <c r="F17" s="21">
+        <v>3.9863325740318908E-2</v>
+      </c>
+      <c r="G17" s="20">
+        <v>5.7777777777777775E-2</v>
+      </c>
+      <c r="H17" s="21">
+        <v>6.1561561561561562E-2</v>
+      </c>
+      <c r="I17" s="22">
+        <v>5.5125725338491298E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
+        <v>32</v>
+      </c>
+      <c r="F18" s="18">
+        <v>32</v>
+      </c>
+      <c r="G18" s="1">
+        <v>22</v>
+      </c>
+      <c r="H18" s="18">
+        <v>20</v>
+      </c>
+      <c r="I18" s="2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="13"/>
+      <c r="D19" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="20">
+        <v>3.3092037228541885E-2</v>
+      </c>
+      <c r="F19" s="21">
+        <v>3.644646924829157E-2</v>
+      </c>
+      <c r="G19" s="20">
+        <v>3.259259259259259E-2</v>
+      </c>
+      <c r="H19" s="21">
+        <v>3.003003003003003E-2</v>
+      </c>
+      <c r="I19" s="22">
+        <v>2.8046421663442941E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
+        <v>27</v>
+      </c>
+      <c r="F20" s="18">
+        <v>23</v>
+      </c>
+      <c r="G20" s="1">
+        <v>14</v>
+      </c>
+      <c r="H20" s="18">
+        <v>11</v>
+      </c>
+      <c r="I20" s="2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="13"/>
+      <c r="D21" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="20">
+        <v>2.7921406411582212E-2</v>
+      </c>
+      <c r="F21" s="21">
+        <v>2.6195899772209569E-2</v>
+      </c>
+      <c r="G21" s="20">
+        <v>2.074074074074074E-2</v>
+      </c>
+      <c r="H21" s="21">
+        <v>1.6516516516516516E-2</v>
+      </c>
+      <c r="I21" s="22">
+        <v>2.5145067698259187E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C22" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="1">
+        <v>69</v>
+      </c>
+      <c r="F22" s="18">
+        <v>61</v>
+      </c>
+      <c r="G22" s="1">
+        <v>33</v>
+      </c>
+      <c r="H22" s="18">
+        <v>36</v>
+      </c>
+      <c r="I22" s="2">
         <v>73</v>
       </c>
-      <c r="F14" s="17">
-[...14 lines deleted...]
-      <c r="D15" s="20" t="s">
+    </row>
+    <row r="23" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C23" s="13"/>
+      <c r="D23" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="21">
-[...19 lines deleted...]
-      <c r="D16" s="15" t="s">
+      <c r="E23" s="20">
+        <v>7.1354705274043431E-2</v>
+      </c>
+      <c r="F23" s="21">
+        <v>6.9476082004555809E-2</v>
+      </c>
+      <c r="G23" s="20">
+        <v>4.8888888888888891E-2</v>
+      </c>
+      <c r="H23" s="21">
+        <v>5.4054054054054057E-2</v>
+      </c>
+      <c r="I23" s="22">
+        <v>7.0599613152804636E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E24" s="1">
+        <v>75</v>
+      </c>
+      <c r="F24" s="18">
+        <v>75</v>
+      </c>
+      <c r="G24" s="1">
+        <v>33</v>
+      </c>
+      <c r="H24" s="18">
+        <v>22</v>
+      </c>
+      <c r="I24" s="2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C25" s="13"/>
+      <c r="D25" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="20">
+        <v>7.7559462254395042E-2</v>
+      </c>
+      <c r="F25" s="21">
+        <v>8.5421412300683369E-2</v>
+      </c>
+      <c r="G25" s="20">
+        <v>4.8888888888888891E-2</v>
+      </c>
+      <c r="H25" s="21">
+        <v>3.3033033033033031E-2</v>
+      </c>
+      <c r="I25" s="22">
+        <v>8.4139264990328824E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C26" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1">
+        <v>65</v>
+      </c>
+      <c r="F26" s="18">
+        <v>54</v>
+      </c>
+      <c r="G26" s="1">
+        <v>4</v>
+      </c>
+      <c r="H26" s="18">
+        <v>8</v>
+      </c>
+      <c r="I26" s="2">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C27" s="13"/>
+      <c r="D27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="20">
+        <v>6.7218200620475704E-2</v>
+      </c>
+      <c r="F27" s="21">
+        <v>6.1503416856492028E-2</v>
+      </c>
+      <c r="G27" s="20">
+        <v>5.9259259259259256E-3</v>
+      </c>
+      <c r="H27" s="21">
+        <v>1.2012012012012012E-2</v>
+      </c>
+      <c r="I27" s="22">
+        <v>6.5764023210831718E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C28" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1">
+        <v>64</v>
+      </c>
+      <c r="F28" s="18">
         <v>52</v>
       </c>
-      <c r="F16" s="17">
-[...14 lines deleted...]
-      <c r="D17" s="20" t="s">
+      <c r="G28" s="1">
+        <v>6</v>
+      </c>
+      <c r="H28" s="18">
+        <v>6</v>
+      </c>
+      <c r="I28" s="2">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="13"/>
+      <c r="D29" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="21">
-[...266 lines deleted...]
-      <c r="F29" s="22">
+      <c r="E29" s="20">
+        <v>6.6184074457083769E-2</v>
+      </c>
+      <c r="F29" s="21">
         <v>5.9225512528473807E-2</v>
       </c>
-      <c r="G29" s="23">
-[...2 lines deleted...]
-      <c r="H29" s="22">
+      <c r="G29" s="20">
+        <v>8.8888888888888889E-3</v>
+      </c>
+      <c r="H29" s="21">
         <v>9.0090090090090089E-3</v>
       </c>
-      <c r="I29" s="24">
-        <v>8.1481481481481488E-2</v>
+      <c r="I29" s="22">
+        <v>7.5435203094777567E-2</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1-1-8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
+    <vt:lpwstr>2026-05-27T03:30:43Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
+    <vt:lpwstr>機密性2情報</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
+    <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
+    <vt:lpwstr>93531f99-f4cb-492d-943e-1ab232e2ae2e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>