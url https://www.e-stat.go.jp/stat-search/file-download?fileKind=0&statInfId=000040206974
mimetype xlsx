--- v0 (2026-05-14)
+++ v1 (2026-10-26)
@@ -1,110 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE0486B6-9A04-4D87-999E-B6A7D4F4695A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{AE52E316-C313-4786-A250-35EE1774C603}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2513C50D-3094-472D-92B2-189B084DC6FC}"/>
   <bookViews>
-    <workbookView xWindow="3720" yWindow="750" windowWidth="15600" windowHeight="14850" activeTab="4" xr2:uid="{E26F635B-A870-488A-9EC8-B5789FA4B11E}"/>
+    <workbookView xWindow="2460" yWindow="450" windowWidth="21855" windowHeight="14580" xr2:uid="{E26F635B-A870-488A-9EC8-B5789FA4B11E}"/>
   </bookViews>
   <sheets>
     <sheet name="第１・２表" sheetId="1" r:id="rId1"/>
     <sheet name="第３表" sheetId="2" r:id="rId2"/>
     <sheet name="第４・５表" sheetId="3" r:id="rId3"/>
     <sheet name="第６表" sheetId="4" r:id="rId4"/>
     <sheet name="第６表 (2)" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第１・２表!$B$1:$M$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第３表!$A$1:$J$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">第４・５表!$A$1:$G$63</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">第６表!$A$1:$J$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'第６表 (2)'!$A$1:$J$97</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="242">
   <si>
     <t>第１表 令和７年３月高校新卒者のハローワーク求人に係る地域別求人・求職状況</t>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>カカ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>（令和６年７月末現在）</t>
   </si>
   <si>
     <t>　求人数</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　求職者数</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　求人倍率</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>前年7月比</t>
     <rPh sb="3" eb="4">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>男女計</t>
   </si>
   <si>
     <t>前年7月比</t>
@@ -197,90 +204,98 @@
 甲信越（新潟、山梨、長野）、北陸（富山、石川、福井）、東海（岐阜、静岡、愛知、三重）、
 近畿（滋賀、奈良、和歌山）、京阪神（京都、大阪、兵庫）、山陰（鳥取、島根）、山陽（岡山、広島、山口）、
 四国（徳島、香川、愛媛、高知）、北九州（福岡、佐賀、長崎）、南九州（熊本、大分、宮崎、鹿児島、沖縄）</t>
     <rPh sb="150" eb="151">
       <t>コク</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>注３ （）内は、前年同期における状況である。</t>
     <rPh sb="5" eb="6">
       <t>ナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ドウキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
+    <t>注４ 比率については小数第２位を四捨五入している。ただし、求人倍率は小数第３位を四捨五入している。</t>
+    <rPh sb="10" eb="11">
+      <t>チイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
     <t>第２表 令和７年３月中学新卒者のハローワーク求人に係る求人・求職状況</t>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>カカ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>前年10月比</t>
-[...2 lines deleted...]
-  <si>
     <t>前年7月差</t>
     <rPh sb="4" eb="5">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>注２ （）内は、前年同期における状況である。</t>
     <rPh sb="5" eb="6">
       <t>ナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ドウキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジョウキョウ</t>
     </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve">注３ 比率については小数第２位を四捨五入している。ただし、求人倍率は小数第３位を四捨五入している。
+</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>第３表　令和７年３月高校新卒者のハローワーク求人に係る都道府県別求人・求職状況</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コウコウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>シンソツシャ</t>
     </rPh>
@@ -585,50 +600,54 @@
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>大分</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>宮崎</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>鹿児島</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>沖縄</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>合  計</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>注１ 「求職者数」とは、学校又はハローワークの紹介を希望する者のみの数であり、「就職内定者数」とは、学校又はハローワークの紹介によって内定した者のみの数である。</t>
     <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>注２　比率については小数第２位を四捨五入している。ただし、求人倍率は小数第３位を四捨五入している。</t>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>第４表　高校新卒者のハローワーク求人に係る産業別求人状況</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウコウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>シンソツシャ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>カカ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="23" eb="24">
@@ -855,50 +874,72 @@
   <si>
     <t>O 教育，学習支援業</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>P 医療，福祉</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>Q 複合サービス事業</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>R サービス業(他に分類されないもの)</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>S,T 公務，その他</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>合　　　 　　計</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
+    <t>注１　比率については小数第２位を四捨五入している。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウスウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="16" eb="20">
+      <t>シシャゴニュウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
     <t>注２　「令和５年７月」については、令和６年３月高校新卒者の令和５年７月末現在の数値である。</t>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>注３　「令和６年７月」については、令和７年３月高校新卒者の令和６年７月末現在の数値である。</t>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>第５表　高校新卒者のハローワーク求人に係る規模別求人状況</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウコウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>シンソツシャ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="19" eb="20">
@@ -1647,69 +1688,50 @@
     <rPh sb="7" eb="8">
       <t>ソツ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>令和２年３月卒</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヘイネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ソツ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
-    <t>　　　　令和３年３月卒</t>
-[...17 lines deleted...]
-  <si>
     <t>令和４年３月卒</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヘイネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ソツ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>令和５年３月卒</t>
   </si>
   <si>
     <t>令和６年３月卒</t>
   </si>
   <si>
@@ -1726,50 +1748,90 @@
     <t xml:space="preserve"> 注１　（　）内は、対前年同期比（差）である。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ナイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>タイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ドウキ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
+    <t xml:space="preserve"> 注２　比率については小数第２位を四捨五入している。ただし、求人倍率は小数第３位を四捨五入している。</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショウスウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="17" eb="21">
+      <t>シシャゴニュウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キュウジン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>バイリツ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ショウスウ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="41" eb="45">
+      <t>シシャゴニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t xml:space="preserve"> 注３　求人数については、７月末現在の数字であり、求職者数については、昭和60年３月卒～昭和63年３月卒は６月15日現在、</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>キュウジンスウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ガツマツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>スウジ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>キュウショクシャ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>スウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ショウワ</t>
     </rPh>
@@ -1966,129 +2028,67 @@
   </si>
   <si>
     <t>就職率</t>
     <rPh sb="0" eb="3">
       <t>シュウショクリツ</t>
     </rPh>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>令和３年３月卒</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ソツ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
-    <t>（令和６年７月末現在）</t>
-[...77 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <t>令和３年３月卒</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヘイネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ソツ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="32">
     <numFmt numFmtId="176" formatCode="\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="\(0.00\)"/>
     <numFmt numFmtId="178" formatCode="0.0;&quot;△&quot;0.0"/>
     <numFmt numFmtId="179" formatCode="0.00;&quot;△&quot;0.00"/>
     <numFmt numFmtId="180" formatCode="0.0"/>
     <numFmt numFmtId="181" formatCode="\ﾎ\ﾟ\ｲ\ﾝ\ﾄ"/>
     <numFmt numFmtId="182" formatCode="0.0;\△0.0"/>
     <numFmt numFmtId="183" formatCode="0.00;\△0.00"/>
     <numFmt numFmtId="184" formatCode="&quot;（報告月&quot;m&quot;月）&quot;"/>
     <numFmt numFmtId="185" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="186" formatCode="0.0%;&quot;△&quot;0.0%"/>
     <numFmt numFmtId="187" formatCode="#,##0_ "/>
     <numFmt numFmtId="188" formatCode="\(@\)"/>
     <numFmt numFmtId="189" formatCode="\(0.0\);&quot;△ &quot;0.0"/>
     <numFmt numFmtId="190" formatCode="0.0;\(&quot;△ &quot;0.0\)"/>
     <numFmt numFmtId="191" formatCode="\(0.00\);&quot;△ &quot;0.00"/>
     <numFmt numFmtId="192" formatCode="0.00_ "/>
     <numFmt numFmtId="193" formatCode="0.0_ "/>
@@ -4092,51 +4092,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="473">
+  <cellXfs count="459">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -4988,355 +4988,315 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="192" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="193" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="207" fontId="26" fillId="0" borderId="129" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="207" fontId="26" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="107" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="113" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="114" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="82" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="86" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="111" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="111" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="127" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="117" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="123" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="119" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="117" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="120" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="127" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="132" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="120" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="121" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="131" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="26" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="26" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...134 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="123" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="121" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="204" fontId="26" fillId="0" borderId="137" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="204" fontId="26" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="26" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="205" fontId="26" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="204" fontId="26" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="132" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="127" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="124" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="120" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="140" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="131" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="122" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="128" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="26" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="127" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="120" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="128" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="138" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="122" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="124" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="119" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="118" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="119" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="138" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="122" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="ハイパーリンク" xfId="5" builtinId="8"/>
     <cellStyle name="桁区切り 2" xfId="6" xr:uid="{C71786B0-1484-4920-B19E-5FBE576CBD6E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{40AED2E6-7805-4514-9193-9EBBC79DAD57}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{FAEE4EF1-FEE9-4B76-9601-F56863FFE37B}"/>
     <cellStyle name="標準_《作業用》★0709記者発表資料②高校等（第１～３表）個票データ" xfId="1" xr:uid="{33B6FE1C-9692-4369-94F9-3D4DB4ECC535}"/>
     <cellStyle name="標準_高校9603" xfId="2" xr:uid="{05269572-B6EB-42C8-85EB-F5A05D879EED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E005B408-524A-443F-A15A-DC4A1D612DDE}"/>
             </a:ext>
           </a:extLst>
@@ -5550,91 +5510,91 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5696,51 +5656,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5838,235 +5798,235 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F9993A7-3C93-475B-B181-B57E694A8933}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA52"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:Y52"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="1.375" style="7" customWidth="1"/>
     <col min="2" max="2" width="3.25" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.375" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="7" customWidth="1"/>
     <col min="5" max="5" width="6.625" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="7" customWidth="1"/>
     <col min="7" max="7" width="6.625" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.625" style="7" customWidth="1"/>
     <col min="9" max="9" width="6.625" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.625" style="7" customWidth="1"/>
     <col min="11" max="13" width="6.625" style="7" customWidth="1"/>
     <col min="14" max="14" width="6" style="7" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="7" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.875" style="7" customWidth="1"/>
     <col min="18" max="18" width="9" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.875" style="7" customWidth="1"/>
     <col min="20" max="20" width="9.125" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.875" style="7" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="7" customWidth="1"/>
     <col min="23" max="23" width="8.875" style="7" customWidth="1"/>
     <col min="24" max="24" width="9.125" style="7" customWidth="1"/>
     <col min="25" max="25" width="8.875" style="7" customWidth="1"/>
     <col min="26" max="28" width="6.875" style="7" customWidth="1"/>
     <col min="29" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="3" t="s">
-        <v>237</v>
+        <v>1</v>
       </c>
       <c r="L1" s="4"/>
       <c r="N1" s="5"/>
       <c r="Y1" s="6"/>
     </row>
     <row r="2" spans="1:27" ht="13.5" customHeight="1">
       <c r="C2" s="8"/>
       <c r="D2" s="9" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2" s="10"/>
       <c r="F2" s="11" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="12"/>
       <c r="L2" s="10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:27" ht="13.5" customHeight="1" thickBot="1">
       <c r="C3" s="14"/>
       <c r="D3" s="15"/>
       <c r="E3" s="16" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F3" s="17" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G3" s="16" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H3" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K3" s="16" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L3" s="18"/>
       <c r="M3" s="19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:27" s="20" customFormat="1" ht="13.5" customHeight="1" thickTop="1">
       <c r="C4" s="21"/>
       <c r="D4" s="22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="H4" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" s="23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L4" s="23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M4" s="24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="13.5" customHeight="1">
       <c r="C5" s="25"/>
       <c r="D5" s="26">
         <v>444182</v>
       </c>
       <c r="E5" s="27"/>
       <c r="F5" s="27">
         <v>126069</v>
       </c>
       <c r="G5" s="27"/>
       <c r="H5" s="27">
         <v>77164</v>
       </c>
       <c r="I5" s="27"/>
       <c r="J5" s="27">
         <v>48905</v>
       </c>
       <c r="K5" s="27"/>
       <c r="L5" s="28">
         <v>3.52</v>
       </c>
       <c r="M5" s="29"/>
     </row>
     <row r="6" spans="1:27" ht="13.5" customHeight="1">
       <c r="C6" s="30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" s="31">
         <v>465418</v>
       </c>
       <c r="E6" s="32">
         <v>4.8</v>
       </c>
       <c r="F6" s="33">
         <v>125889</v>
       </c>
       <c r="G6" s="32">
         <v>-0.1</v>
       </c>
       <c r="H6" s="33">
         <v>77510</v>
       </c>
       <c r="I6" s="32">
         <v>0.4</v>
       </c>
       <c r="J6" s="33">
         <v>48379</v>
       </c>
       <c r="K6" s="32">
         <v>-1.1000000000000001</v>
       </c>
@@ -6082,51 +6042,51 @@
       <c r="D7" s="26">
         <v>15630</v>
       </c>
       <c r="E7" s="36"/>
       <c r="F7" s="27">
         <v>5346</v>
       </c>
       <c r="G7" s="36"/>
       <c r="H7" s="27">
         <v>3008</v>
       </c>
       <c r="I7" s="36"/>
       <c r="J7" s="27">
         <v>2338</v>
       </c>
       <c r="K7" s="36"/>
       <c r="L7" s="28">
         <v>2.92</v>
       </c>
       <c r="M7" s="37"/>
     </row>
     <row r="8" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" s="39">
         <v>15751</v>
       </c>
       <c r="E8" s="40">
         <v>0.8</v>
       </c>
       <c r="F8" s="41">
         <v>5587</v>
       </c>
       <c r="G8" s="40">
         <v>4.5</v>
       </c>
       <c r="H8" s="41">
         <v>3252</v>
       </c>
       <c r="I8" s="40">
         <v>8.1</v>
       </c>
       <c r="J8" s="41">
         <v>2335</v>
       </c>
       <c r="K8" s="40">
         <v>-0.1</v>
       </c>
@@ -6156,51 +6116,51 @@
       <c r="D9" s="45">
         <v>38841</v>
       </c>
       <c r="E9" s="36"/>
       <c r="F9" s="27">
         <v>13639</v>
       </c>
       <c r="G9" s="36"/>
       <c r="H9" s="27">
         <v>8153</v>
       </c>
       <c r="I9" s="36"/>
       <c r="J9" s="27">
         <v>5486</v>
       </c>
       <c r="K9" s="36"/>
       <c r="L9" s="28">
         <v>2.85</v>
       </c>
       <c r="M9" s="37"/>
     </row>
     <row r="10" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="46" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="39">
         <v>38458</v>
       </c>
       <c r="E10" s="40">
         <v>-1</v>
       </c>
       <c r="F10" s="41">
         <v>13588</v>
       </c>
       <c r="G10" s="40">
         <v>-0.4</v>
       </c>
       <c r="H10" s="41">
         <v>8172</v>
       </c>
       <c r="I10" s="40">
         <v>0.2</v>
       </c>
       <c r="J10" s="41">
         <v>5416</v>
       </c>
       <c r="K10" s="40">
         <v>-1.3</v>
       </c>
@@ -6230,51 +6190,51 @@
       <c r="D11" s="45">
         <v>56701</v>
       </c>
       <c r="E11" s="36"/>
       <c r="F11" s="27">
         <v>17939</v>
       </c>
       <c r="G11" s="36"/>
       <c r="H11" s="27">
         <v>10837</v>
       </c>
       <c r="I11" s="36"/>
       <c r="J11" s="27">
         <v>7102</v>
       </c>
       <c r="K11" s="36"/>
       <c r="L11" s="28">
         <v>3.16</v>
       </c>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="39">
         <v>59030</v>
       </c>
       <c r="E12" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="F12" s="41">
         <v>18150</v>
       </c>
       <c r="G12" s="40">
         <v>1.2</v>
       </c>
       <c r="H12" s="41">
         <v>10907</v>
       </c>
       <c r="I12" s="40">
         <v>0.6</v>
       </c>
       <c r="J12" s="41">
         <v>7243</v>
       </c>
       <c r="K12" s="40">
         <v>2</v>
       </c>
@@ -6304,51 +6264,51 @@
       <c r="D13" s="45">
         <v>62947</v>
       </c>
       <c r="E13" s="36"/>
       <c r="F13" s="27">
         <v>8438</v>
       </c>
       <c r="G13" s="36"/>
       <c r="H13" s="27">
         <v>5376</v>
       </c>
       <c r="I13" s="36"/>
       <c r="J13" s="27">
         <v>3062</v>
       </c>
       <c r="K13" s="36"/>
       <c r="L13" s="28">
         <v>7.46</v>
       </c>
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="39">
         <v>70040</v>
       </c>
       <c r="E14" s="40">
         <v>11.3</v>
       </c>
       <c r="F14" s="41">
         <v>8074</v>
       </c>
       <c r="G14" s="40">
         <v>-4.3</v>
       </c>
       <c r="H14" s="41">
         <v>5263</v>
       </c>
       <c r="I14" s="40">
         <v>-2.1</v>
       </c>
       <c r="J14" s="41">
         <v>2811</v>
       </c>
       <c r="K14" s="40">
         <v>-8.1999999999999993</v>
       </c>
@@ -6378,51 +6338,51 @@
       <c r="D15" s="45">
         <v>19747</v>
       </c>
       <c r="E15" s="36"/>
       <c r="F15" s="27">
         <v>5651</v>
       </c>
       <c r="G15" s="36"/>
       <c r="H15" s="27">
         <v>3540</v>
       </c>
       <c r="I15" s="36"/>
       <c r="J15" s="27">
         <v>2111</v>
       </c>
       <c r="K15" s="36"/>
       <c r="L15" s="28">
         <v>3.49</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D16" s="39">
         <v>19881</v>
       </c>
       <c r="E16" s="40">
         <v>0.7</v>
       </c>
       <c r="F16" s="41">
         <v>5823</v>
       </c>
       <c r="G16" s="40">
         <v>3</v>
       </c>
       <c r="H16" s="41">
         <v>3687</v>
       </c>
       <c r="I16" s="40">
         <v>4.2</v>
       </c>
       <c r="J16" s="41">
         <v>2136</v>
       </c>
       <c r="K16" s="40">
         <v>1.2</v>
       </c>
@@ -6452,51 +6412,51 @@
       <c r="D17" s="45">
         <v>15399</v>
       </c>
       <c r="E17" s="36"/>
       <c r="F17" s="27">
         <v>4233</v>
       </c>
       <c r="G17" s="36"/>
       <c r="H17" s="27">
         <v>2719</v>
       </c>
       <c r="I17" s="36"/>
       <c r="J17" s="27">
         <v>1514</v>
       </c>
       <c r="K17" s="36"/>
       <c r="L17" s="28">
         <v>3.64</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="46" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D18" s="39">
         <v>15916</v>
       </c>
       <c r="E18" s="40">
         <v>3.4</v>
       </c>
       <c r="F18" s="41">
         <v>4136</v>
       </c>
       <c r="G18" s="40">
         <v>-2.2999999999999998</v>
       </c>
       <c r="H18" s="41">
         <v>2615</v>
       </c>
       <c r="I18" s="40">
         <v>-3.8</v>
       </c>
       <c r="J18" s="41">
         <v>1521</v>
       </c>
       <c r="K18" s="40">
         <v>0.5</v>
       </c>
@@ -6526,51 +6486,51 @@
       <c r="D19" s="45">
         <v>74263</v>
       </c>
       <c r="E19" s="36"/>
       <c r="F19" s="27">
         <v>20120</v>
       </c>
       <c r="G19" s="36"/>
       <c r="H19" s="27">
         <v>12198</v>
       </c>
       <c r="I19" s="36"/>
       <c r="J19" s="27">
         <v>7922</v>
       </c>
       <c r="K19" s="36"/>
       <c r="L19" s="28">
         <v>3.69</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="46" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D20" s="39">
         <v>76587</v>
       </c>
       <c r="E20" s="40">
         <v>3.1</v>
       </c>
       <c r="F20" s="41">
         <v>19743</v>
       </c>
       <c r="G20" s="40">
         <v>-1.9</v>
       </c>
       <c r="H20" s="41">
         <v>12060</v>
       </c>
       <c r="I20" s="40">
         <v>-1.1000000000000001</v>
       </c>
       <c r="J20" s="41">
         <v>7683</v>
       </c>
       <c r="K20" s="40">
         <v>-3</v>
       </c>
@@ -6600,51 +6560,51 @@
       <c r="D21" s="45">
         <v>10177</v>
       </c>
       <c r="E21" s="36"/>
       <c r="F21" s="27">
         <v>3934</v>
       </c>
       <c r="G21" s="36"/>
       <c r="H21" s="27">
         <v>2330</v>
       </c>
       <c r="I21" s="36"/>
       <c r="J21" s="27">
         <v>1604</v>
       </c>
       <c r="K21" s="36"/>
       <c r="L21" s="28">
         <v>2.59</v>
       </c>
       <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="46" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D22" s="39">
         <v>10647</v>
       </c>
       <c r="E22" s="40">
         <v>4.5999999999999996</v>
       </c>
       <c r="F22" s="41">
         <v>4110</v>
       </c>
       <c r="G22" s="40">
         <v>4.5</v>
       </c>
       <c r="H22" s="41">
         <v>2454</v>
       </c>
       <c r="I22" s="40">
         <v>5.3</v>
       </c>
       <c r="J22" s="41">
         <v>1656</v>
       </c>
       <c r="K22" s="40">
         <v>3.2</v>
       </c>
@@ -6674,51 +6634,51 @@
       <c r="D23" s="26">
         <v>55332</v>
       </c>
       <c r="E23" s="36"/>
       <c r="F23" s="27">
         <v>10175</v>
       </c>
       <c r="G23" s="36"/>
       <c r="H23" s="27">
         <v>6486</v>
       </c>
       <c r="I23" s="36"/>
       <c r="J23" s="27">
         <v>3689</v>
       </c>
       <c r="K23" s="36"/>
       <c r="L23" s="28">
         <v>5.44</v>
       </c>
       <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D24" s="47">
         <v>59673</v>
       </c>
       <c r="E24" s="40">
         <v>7.8</v>
       </c>
       <c r="F24" s="41">
         <v>10515</v>
       </c>
       <c r="G24" s="40">
         <v>3.3</v>
       </c>
       <c r="H24" s="41">
         <v>6629</v>
       </c>
       <c r="I24" s="40">
         <v>2.2000000000000002</v>
       </c>
       <c r="J24" s="41">
         <v>3886</v>
       </c>
       <c r="K24" s="40">
         <v>5.3</v>
       </c>
@@ -6748,51 +6708,51 @@
       <c r="D25" s="26">
         <v>5264</v>
       </c>
       <c r="E25" s="36"/>
       <c r="F25" s="27">
         <v>1899</v>
       </c>
       <c r="G25" s="36"/>
       <c r="H25" s="27">
         <v>1183</v>
       </c>
       <c r="I25" s="36"/>
       <c r="J25" s="27">
         <v>716</v>
       </c>
       <c r="K25" s="36"/>
       <c r="L25" s="28">
         <v>2.77</v>
       </c>
       <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D26" s="47">
         <v>5226</v>
       </c>
       <c r="E26" s="40">
         <v>-0.7</v>
       </c>
       <c r="F26" s="41">
         <v>1867</v>
       </c>
       <c r="G26" s="40">
         <v>-1.7</v>
       </c>
       <c r="H26" s="41">
         <v>1208</v>
       </c>
       <c r="I26" s="40">
         <v>2.1</v>
       </c>
       <c r="J26" s="41">
         <v>659</v>
       </c>
       <c r="K26" s="40">
         <v>-8</v>
       </c>
@@ -6822,51 +6782,51 @@
       <c r="D27" s="26">
         <v>23534</v>
       </c>
       <c r="E27" s="36"/>
       <c r="F27" s="27">
         <v>8036</v>
       </c>
       <c r="G27" s="36"/>
       <c r="H27" s="27">
         <v>5084</v>
       </c>
       <c r="I27" s="36"/>
       <c r="J27" s="27">
         <v>2952</v>
       </c>
       <c r="K27" s="36"/>
       <c r="L27" s="28">
         <v>2.93</v>
       </c>
       <c r="M27" s="37"/>
     </row>
     <row r="28" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="46" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D28" s="47">
         <v>24766</v>
       </c>
       <c r="E28" s="40">
         <v>5.2</v>
       </c>
       <c r="F28" s="41">
         <v>7719</v>
       </c>
       <c r="G28" s="40">
         <v>-3.9</v>
       </c>
       <c r="H28" s="41">
         <v>4996</v>
       </c>
       <c r="I28" s="40">
         <v>-1.7</v>
       </c>
       <c r="J28" s="41">
         <v>2723</v>
       </c>
       <c r="K28" s="40">
         <v>-7.8</v>
       </c>
@@ -6896,51 +6856,51 @@
       <c r="D29" s="26">
         <v>14134</v>
       </c>
       <c r="E29" s="36"/>
       <c r="F29" s="27">
         <v>4681</v>
       </c>
       <c r="G29" s="36"/>
       <c r="H29" s="27">
         <v>2941</v>
       </c>
       <c r="I29" s="36"/>
       <c r="J29" s="27">
         <v>1740</v>
       </c>
       <c r="K29" s="36"/>
       <c r="L29" s="28">
         <v>3.02</v>
       </c>
       <c r="M29" s="37"/>
     </row>
     <row r="30" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="46" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D30" s="47">
         <v>14775</v>
       </c>
       <c r="E30" s="40">
         <v>4.5</v>
       </c>
       <c r="F30" s="41">
         <v>4700</v>
       </c>
       <c r="G30" s="40">
         <v>0.4</v>
       </c>
       <c r="H30" s="41">
         <v>2942</v>
       </c>
       <c r="I30" s="40">
         <v>0</v>
       </c>
       <c r="J30" s="41">
         <v>1758</v>
       </c>
       <c r="K30" s="40">
         <v>1</v>
       </c>
@@ -6970,51 +6930,51 @@
       <c r="D31" s="26">
         <v>27724</v>
       </c>
       <c r="E31" s="36"/>
       <c r="F31" s="27">
         <v>9934</v>
       </c>
       <c r="G31" s="36"/>
       <c r="H31" s="27">
         <v>6026</v>
       </c>
       <c r="I31" s="36"/>
       <c r="J31" s="27">
         <v>3908</v>
       </c>
       <c r="K31" s="36"/>
       <c r="L31" s="28">
         <v>2.79</v>
       </c>
       <c r="M31" s="37"/>
     </row>
     <row r="32" spans="1:27" s="44" customFormat="1" ht="13.5" customHeight="1">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="38" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D32" s="47">
         <v>29466</v>
       </c>
       <c r="E32" s="40">
         <v>6.3</v>
       </c>
       <c r="F32" s="41">
         <v>9951</v>
       </c>
       <c r="G32" s="40">
         <v>0.2</v>
       </c>
       <c r="H32" s="41">
         <v>6146</v>
       </c>
       <c r="I32" s="40">
         <v>2</v>
       </c>
       <c r="J32" s="41">
         <v>3805</v>
       </c>
       <c r="K32" s="40">
         <v>-2.6</v>
       </c>
@@ -7042,204 +7002,204 @@
     <row r="33" spans="3:25" ht="13.5" customHeight="1">
       <c r="C33" s="25"/>
       <c r="D33" s="26">
         <v>24489</v>
       </c>
       <c r="E33" s="36"/>
       <c r="F33" s="27">
         <v>12044</v>
       </c>
       <c r="G33" s="36"/>
       <c r="H33" s="27">
         <v>7283</v>
       </c>
       <c r="I33" s="36"/>
       <c r="J33" s="27">
         <v>4761</v>
       </c>
       <c r="K33" s="36"/>
       <c r="L33" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="M33" s="37"/>
     </row>
     <row r="34" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C34" s="48" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D34" s="49">
         <v>25202</v>
       </c>
       <c r="E34" s="50">
         <v>2.9</v>
       </c>
       <c r="F34" s="51">
         <v>11926</v>
       </c>
       <c r="G34" s="50">
         <v>-1</v>
       </c>
       <c r="H34" s="51">
         <v>7179</v>
       </c>
       <c r="I34" s="50">
         <v>-1.4</v>
       </c>
       <c r="J34" s="51">
         <v>4747</v>
       </c>
       <c r="K34" s="50">
         <v>-0.3</v>
       </c>
       <c r="L34" s="52">
         <v>2.11</v>
       </c>
       <c r="M34" s="53">
         <v>8.0000000000000071E-2</v>
       </c>
       <c r="N34" s="54"/>
     </row>
     <row r="35" spans="3:25" ht="13.5" customHeight="1">
-      <c r="C35" s="392" t="s">
-[...23 lines deleted...]
-      <c r="Y35" s="393"/>
+      <c r="C35" s="381" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="381"/>
+      <c r="E35" s="381"/>
+      <c r="F35" s="381"/>
+      <c r="G35" s="381"/>
+      <c r="H35" s="381"/>
+      <c r="I35" s="381"/>
+      <c r="J35" s="381"/>
+      <c r="K35" s="381"/>
+      <c r="L35" s="381"/>
+      <c r="M35" s="381"/>
+      <c r="N35" s="382"/>
+      <c r="O35" s="382"/>
+      <c r="P35" s="382"/>
+      <c r="Q35" s="382"/>
+      <c r="R35" s="382"/>
+      <c r="S35" s="382"/>
+      <c r="T35" s="382"/>
+      <c r="U35" s="382"/>
+      <c r="V35" s="382"/>
+      <c r="W35" s="382"/>
+      <c r="X35" s="382"/>
+      <c r="Y35" s="382"/>
     </row>
     <row r="36" spans="3:25" ht="13.5" customHeight="1">
       <c r="C36" s="55" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D36" s="56"/>
       <c r="E36" s="57"/>
       <c r="F36" s="56"/>
       <c r="G36" s="57"/>
       <c r="H36" s="56"/>
       <c r="I36" s="57"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="56"/>
       <c r="M36" s="57"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="56"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="58"/>
       <c r="S36" s="59"/>
       <c r="T36" s="60"/>
       <c r="U36" s="57"/>
       <c r="V36" s="60"/>
       <c r="W36" s="57"/>
       <c r="X36" s="60"/>
       <c r="Y36" s="57"/>
     </row>
     <row r="37" spans="3:25" ht="42" customHeight="1">
-      <c r="C37" s="394" t="s">
-[...23 lines deleted...]
-      <c r="Y37" s="394"/>
+      <c r="C37" s="383" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="383"/>
+      <c r="E37" s="383"/>
+      <c r="F37" s="383"/>
+      <c r="G37" s="383"/>
+      <c r="H37" s="383"/>
+      <c r="I37" s="383"/>
+      <c r="J37" s="383"/>
+      <c r="K37" s="383"/>
+      <c r="L37" s="383"/>
+      <c r="M37" s="383"/>
+      <c r="N37" s="383"/>
+      <c r="O37" s="383"/>
+      <c r="P37" s="383"/>
+      <c r="Q37" s="383"/>
+      <c r="R37" s="383"/>
+      <c r="S37" s="383"/>
+      <c r="T37" s="383"/>
+      <c r="U37" s="383"/>
+      <c r="V37" s="383"/>
+      <c r="W37" s="383"/>
+      <c r="X37" s="383"/>
+      <c r="Y37" s="383"/>
     </row>
     <row r="38" spans="3:25" ht="13.5" customHeight="1">
       <c r="C38" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
       <c r="F38" s="61"/>
       <c r="G38" s="61"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="61"/>
       <c r="N38" s="61"/>
       <c r="O38" s="61"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="61"/>
       <c r="R38" s="61"/>
       <c r="S38" s="61"/>
       <c r="T38" s="61"/>
       <c r="U38" s="61"/>
       <c r="V38" s="61"/>
       <c r="W38" s="61"/>
       <c r="X38" s="61"/>
       <c r="Y38" s="61"/>
     </row>
     <row r="39" spans="3:25" ht="13.5" customHeight="1">
-      <c r="C39" s="380" t="s">
-[...9 lines deleted...]
-      <c r="K39" s="381"/>
+      <c r="C39" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="61"/>
+      <c r="E39" s="61"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="61"/>
       <c r="L39" s="61"/>
       <c r="M39" s="61"/>
       <c r="N39" s="61"/>
       <c r="O39" s="61"/>
       <c r="P39" s="61"/>
       <c r="Q39" s="61"/>
       <c r="R39" s="61"/>
       <c r="S39" s="61"/>
       <c r="T39" s="61"/>
       <c r="U39" s="61"/>
       <c r="V39" s="61"/>
       <c r="W39" s="61"/>
       <c r="X39" s="61"/>
       <c r="Y39" s="61"/>
     </row>
     <row r="40" spans="3:25" ht="13.5" customHeight="1">
       <c r="C40" s="20"/>
       <c r="D40" s="56"/>
       <c r="E40" s="57"/>
       <c r="F40" s="56"/>
       <c r="G40" s="57"/>
       <c r="I40" s="57"/>
       <c r="K40" s="57"/>
       <c r="M40" s="57"/>
       <c r="N40" s="62"/>
@@ -7255,148 +7215,148 @@
       <c r="Y40" s="57"/>
     </row>
     <row r="41" spans="3:25" ht="13.5" customHeight="1">
       <c r="C41" s="20"/>
       <c r="D41" s="56"/>
       <c r="E41" s="57"/>
       <c r="F41" s="56"/>
       <c r="G41" s="57"/>
       <c r="I41" s="57"/>
       <c r="K41" s="57"/>
       <c r="M41" s="57"/>
       <c r="N41" s="62"/>
       <c r="P41" s="56"/>
       <c r="Q41" s="57"/>
       <c r="R41" s="58"/>
       <c r="S41" s="59"/>
       <c r="T41" s="60"/>
       <c r="U41" s="57"/>
       <c r="V41" s="60"/>
       <c r="W41" s="57"/>
       <c r="X41" s="60"/>
       <c r="Y41" s="57"/>
     </row>
     <row r="42" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C42" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42" s="63"/>
       <c r="E42" s="63"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
       <c r="H42" s="63"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="L42" s="5" t="s">
-        <v>237</v>
+        <v>1</v>
       </c>
       <c r="N42" s="64"/>
     </row>
     <row r="43" spans="3:25" ht="13.5" customHeight="1">
       <c r="C43" s="65"/>
       <c r="D43" s="10" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E43" s="12"/>
       <c r="F43" s="66" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="12"/>
       <c r="L43" s="10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M43" s="67"/>
     </row>
     <row r="44" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C44" s="68"/>
       <c r="D44" s="15"/>
       <c r="E44" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="F44" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="69" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H44" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="I44" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="I44" s="69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J44" s="17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K44" s="69" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="L44" s="20"/>
       <c r="M44" s="70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="3:25" ht="13.5" customHeight="1" thickTop="1">
       <c r="C45" s="71"/>
       <c r="D45" s="72" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E45" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="F45" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="H45" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I45" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J45" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="J45" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K45" s="24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L45" s="72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M45" s="73" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="3:25" ht="13.5" customHeight="1">
       <c r="C46" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D46" s="74">
         <v>706</v>
       </c>
       <c r="E46" s="75"/>
       <c r="F46" s="27">
         <v>677</v>
       </c>
       <c r="G46" s="27"/>
       <c r="H46" s="27">
         <v>503</v>
       </c>
       <c r="I46" s="27"/>
       <c r="J46" s="27">
         <v>174</v>
       </c>
       <c r="K46" s="75"/>
       <c r="L46" s="76">
         <v>1.04</v>
       </c>
       <c r="M46" s="77"/>
     </row>
     <row r="47" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C47" s="78"/>
       <c r="D47" s="79">
@@ -7409,5155 +7369,5143 @@
         <v>751</v>
       </c>
       <c r="G47" s="50">
         <v>10.9</v>
       </c>
       <c r="H47" s="51">
         <v>546</v>
       </c>
       <c r="I47" s="50">
         <v>8.5</v>
       </c>
       <c r="J47" s="51">
         <v>205</v>
       </c>
       <c r="K47" s="80">
         <v>17.8</v>
       </c>
       <c r="L47" s="81">
         <v>0.82</v>
       </c>
       <c r="M47" s="82">
         <v>-0.22000000000000008</v>
       </c>
     </row>
     <row r="48" spans="3:25" ht="13.5" customHeight="1">
-      <c r="C48" s="395" t="s">
-[...23 lines deleted...]
-      <c r="Y48" s="395"/>
+      <c r="C48" s="384" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48" s="384"/>
+      <c r="E48" s="384"/>
+      <c r="F48" s="384"/>
+      <c r="G48" s="384"/>
+      <c r="H48" s="384"/>
+      <c r="I48" s="384"/>
+      <c r="J48" s="384"/>
+      <c r="K48" s="384"/>
+      <c r="L48" s="384"/>
+      <c r="M48" s="384"/>
+      <c r="N48" s="384"/>
+      <c r="O48" s="384"/>
+      <c r="P48" s="384"/>
+      <c r="Q48" s="384"/>
+      <c r="R48" s="384"/>
+      <c r="S48" s="384"/>
+      <c r="T48" s="384"/>
+      <c r="U48" s="384"/>
+      <c r="V48" s="384"/>
+      <c r="W48" s="384"/>
+      <c r="X48" s="384"/>
+      <c r="Y48" s="384"/>
     </row>
     <row r="49" spans="3:25" ht="13.5" customHeight="1">
       <c r="C49" s="83" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49" s="61"/>
       <c r="E49" s="61"/>
       <c r="F49" s="61"/>
       <c r="G49" s="61"/>
       <c r="H49" s="61"/>
       <c r="I49" s="61"/>
       <c r="J49" s="61"/>
       <c r="K49" s="61"/>
       <c r="L49" s="61"/>
       <c r="M49" s="61"/>
       <c r="N49" s="61"/>
       <c r="O49" s="61"/>
       <c r="P49" s="61"/>
       <c r="Q49" s="61"/>
       <c r="R49" s="61"/>
       <c r="S49" s="61"/>
       <c r="T49" s="61"/>
       <c r="U49" s="61"/>
       <c r="V49" s="61"/>
       <c r="W49" s="61"/>
       <c r="X49" s="61"/>
       <c r="Y49" s="61"/>
     </row>
     <row r="50" spans="3:25" ht="13.5" customHeight="1">
-      <c r="C50" s="396" t="s">
-[...13 lines deleted...]
-      <c r="O50" s="396"/>
+      <c r="C50" s="383" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="383"/>
+      <c r="E50" s="383"/>
+      <c r="F50" s="383"/>
+      <c r="G50" s="383"/>
+      <c r="H50" s="383"/>
+      <c r="I50" s="383"/>
+      <c r="J50" s="383"/>
+      <c r="K50" s="383"/>
+      <c r="L50" s="383"/>
+      <c r="M50" s="383"/>
+      <c r="N50" s="383"/>
+      <c r="O50" s="383"/>
     </row>
     <row r="51" spans="3:25" ht="13.5" customHeight="1">
       <c r="C51" s="20"/>
       <c r="L51" s="84"/>
     </row>
     <row r="52" spans="3:25" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C35:Y35"/>
     <mergeCell ref="C37:Y37"/>
     <mergeCell ref="C48:Y48"/>
     <mergeCell ref="C50:O50"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97A8C1AB-3397-4560-BFB2-7970963EAA07}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V63"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:J56"/>
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="10" width="12.625" style="90" customWidth="1"/>
     <col min="11" max="16384" width="9" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15">
       <c r="A1" s="85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="89" t="s">
-        <v>237</v>
+        <v>1</v>
       </c>
       <c r="J1" s="88"/>
       <c r="V1" s="91"/>
     </row>
     <row r="2" spans="1:22" ht="6" customHeight="1" thickBot="1">
       <c r="A2" s="92"/>
       <c r="B2" s="93"/>
       <c r="C2" s="94"/>
       <c r="D2" s="94"/>
       <c r="E2" s="95"/>
       <c r="F2" s="95"/>
       <c r="G2" s="95"/>
       <c r="H2" s="95"/>
       <c r="I2" s="95"/>
       <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:22" s="98" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="397" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="401" t="s">
+      <c r="A3" s="385" t="s">
         <v>40</v>
       </c>
+      <c r="B3" s="387" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="389" t="s">
+        <v>42</v>
+      </c>
       <c r="D3" s="96"/>
-      <c r="E3" s="403" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E3" s="391" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="392"/>
+      <c r="G3" s="392"/>
+      <c r="H3" s="393"/>
+      <c r="I3" s="394" t="s">
+        <v>44</v>
       </c>
       <c r="J3" s="97"/>
     </row>
     <row r="4" spans="1:22" s="98" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A4" s="398"/>
-[...1 lines deleted...]
-      <c r="C4" s="402"/>
+      <c r="A4" s="386"/>
+      <c r="B4" s="388"/>
+      <c r="C4" s="390"/>
       <c r="D4" s="99" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E4" s="100" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F4" s="99" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G4" s="101" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H4" s="102" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I4" s="407"/>
+        <v>47</v>
+      </c>
+      <c r="I4" s="395"/>
       <c r="J4" s="103" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1" thickTop="1">
       <c r="A5" s="104" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B5" s="105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="106">
         <v>15751</v>
       </c>
       <c r="D5" s="107">
         <v>0.8</v>
       </c>
       <c r="E5" s="106">
         <v>5587</v>
       </c>
       <c r="F5" s="108">
         <v>4.5</v>
       </c>
       <c r="G5" s="109">
         <v>3252</v>
       </c>
       <c r="H5" s="110">
         <v>2335</v>
       </c>
       <c r="I5" s="111">
         <v>2.8192231967066403</v>
       </c>
       <c r="J5" s="112">
         <v>-0.10000000000000009</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A6" s="114" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B6" s="115" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C6" s="116">
         <v>4150</v>
       </c>
       <c r="D6" s="117">
         <v>-1.4</v>
       </c>
       <c r="E6" s="116">
         <v>1964</v>
       </c>
       <c r="F6" s="118">
         <v>-1.2</v>
       </c>
       <c r="G6" s="119">
         <v>1170</v>
       </c>
       <c r="H6" s="120">
         <v>794</v>
       </c>
       <c r="I6" s="121">
         <v>2.1130346232179225</v>
       </c>
       <c r="J6" s="122">
         <v>-1.0000000000000231E-2</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="123" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B7" s="124" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="125">
         <v>5497</v>
       </c>
       <c r="D7" s="126">
         <v>0.9</v>
       </c>
       <c r="E7" s="125">
         <v>2164</v>
       </c>
       <c r="F7" s="127">
         <v>2.5</v>
       </c>
       <c r="G7" s="128">
         <v>1336</v>
       </c>
       <c r="H7" s="129">
         <v>828</v>
       </c>
       <c r="I7" s="130">
         <v>2.5402033271719038</v>
       </c>
       <c r="J7" s="131">
         <v>-4.0000000000000036E-2</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="123" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="124" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C8" s="125">
         <v>10282</v>
       </c>
       <c r="D8" s="126">
         <v>2.1</v>
       </c>
       <c r="E8" s="125">
         <v>2663</v>
       </c>
       <c r="F8" s="127">
         <v>-4.8</v>
       </c>
       <c r="G8" s="128">
         <v>1604</v>
       </c>
       <c r="H8" s="129">
         <v>1059</v>
       </c>
       <c r="I8" s="130">
         <v>3.8610589560645887</v>
       </c>
       <c r="J8" s="131">
         <v>0.25999999999999979</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="123" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" s="124" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" s="125">
         <v>4442</v>
       </c>
       <c r="D9" s="126">
         <v>-4.7</v>
       </c>
       <c r="E9" s="125">
         <v>1598</v>
       </c>
       <c r="F9" s="127">
         <v>4.8</v>
       </c>
       <c r="G9" s="128">
         <v>1008</v>
       </c>
       <c r="H9" s="129">
         <v>590</v>
       </c>
       <c r="I9" s="130">
         <v>2.7797246558197748</v>
       </c>
       <c r="J9" s="131">
         <v>-0.28000000000000025</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="123" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" s="124" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C10" s="125">
         <v>5426</v>
       </c>
       <c r="D10" s="126">
         <v>-6</v>
       </c>
       <c r="E10" s="125">
         <v>1843</v>
       </c>
       <c r="F10" s="127">
         <v>3.8</v>
       </c>
       <c r="G10" s="128">
         <v>1047</v>
       </c>
       <c r="H10" s="129">
         <v>796</v>
       </c>
       <c r="I10" s="130">
         <v>2.9441128594682584</v>
       </c>
       <c r="J10" s="131">
         <v>-0.31000000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="132" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" s="133" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" s="134">
         <v>8661</v>
       </c>
       <c r="D11" s="135">
         <v>-0.2</v>
       </c>
       <c r="E11" s="134">
         <v>3356</v>
       </c>
       <c r="F11" s="136">
         <v>-2.5</v>
       </c>
       <c r="G11" s="137">
         <v>2007</v>
       </c>
       <c r="H11" s="138">
         <v>1349</v>
       </c>
       <c r="I11" s="139">
         <v>2.5807508939213348</v>
       </c>
       <c r="J11" s="140">
         <v>6.0000000000000053E-2</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="141" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B12" s="142" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" s="143">
         <v>11100</v>
       </c>
       <c r="D12" s="144">
         <v>4.3</v>
       </c>
       <c r="E12" s="143">
         <v>4129</v>
       </c>
       <c r="F12" s="145">
         <v>2.8</v>
       </c>
       <c r="G12" s="146">
         <v>2519</v>
       </c>
       <c r="H12" s="147">
         <v>1610</v>
       </c>
       <c r="I12" s="148">
         <v>2.6883022523613467</v>
       </c>
       <c r="J12" s="149">
         <v>4.0000000000000036E-2</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="123" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B13" s="124" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" s="125">
         <v>8004</v>
       </c>
       <c r="D13" s="126">
         <v>0.1</v>
       </c>
       <c r="E13" s="125">
         <v>2872</v>
       </c>
       <c r="F13" s="127">
         <v>-2.6</v>
       </c>
       <c r="G13" s="128">
         <v>1879</v>
       </c>
       <c r="H13" s="129">
         <v>993</v>
       </c>
       <c r="I13" s="130">
         <v>2.7869080779944291</v>
       </c>
       <c r="J13" s="131">
         <v>8.0000000000000071E-2</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="123" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="124" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C14" s="125">
         <v>8699</v>
       </c>
       <c r="D14" s="126">
         <v>0.2</v>
       </c>
       <c r="E14" s="125">
         <v>2287</v>
       </c>
       <c r="F14" s="127">
         <v>-4.2</v>
       </c>
       <c r="G14" s="128">
         <v>1431</v>
       </c>
       <c r="H14" s="129">
         <v>856</v>
       </c>
       <c r="I14" s="130">
         <v>3.8036729339746391</v>
       </c>
       <c r="J14" s="131">
         <v>0.1599999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="123" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B15" s="124" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" s="125">
         <v>17710</v>
       </c>
       <c r="D15" s="126">
         <v>6.5</v>
       </c>
       <c r="E15" s="125">
         <v>4593</v>
       </c>
       <c r="F15" s="127">
         <v>1.2</v>
       </c>
       <c r="G15" s="128">
         <v>2638</v>
       </c>
       <c r="H15" s="129">
         <v>1955</v>
       </c>
       <c r="I15" s="130">
         <v>3.8558676246462009</v>
       </c>
       <c r="J15" s="131">
         <v>0.19999999999999973</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="132" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B16" s="150" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C16" s="134">
         <v>13517</v>
       </c>
       <c r="D16" s="135">
         <v>5.9</v>
       </c>
       <c r="E16" s="134">
         <v>4269</v>
       </c>
       <c r="F16" s="136">
         <v>5.5</v>
       </c>
       <c r="G16" s="137">
         <v>2440</v>
       </c>
       <c r="H16" s="138">
         <v>1829</v>
       </c>
       <c r="I16" s="139">
         <v>3.1663152963223236</v>
       </c>
       <c r="J16" s="140">
         <v>2.0000000000000018E-2</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="141" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" s="142" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" s="143">
         <v>54876</v>
       </c>
       <c r="D17" s="144">
         <v>11.9</v>
       </c>
       <c r="E17" s="143">
         <v>4270</v>
       </c>
       <c r="F17" s="145">
         <v>-4.3</v>
       </c>
       <c r="G17" s="146">
         <v>2881</v>
       </c>
       <c r="H17" s="147">
         <v>1389</v>
       </c>
       <c r="I17" s="148">
         <v>12.85152224824356</v>
       </c>
       <c r="J17" s="149">
         <v>1.8599999999999994</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="132" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" s="151" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C18" s="134">
         <v>15164</v>
       </c>
       <c r="D18" s="135">
         <v>9</v>
       </c>
       <c r="E18" s="134">
         <v>3804</v>
       </c>
       <c r="F18" s="136">
         <v>-4.4000000000000004</v>
       </c>
       <c r="G18" s="137">
         <v>2382</v>
       </c>
       <c r="H18" s="138">
         <v>1422</v>
       </c>
       <c r="I18" s="139">
         <v>3.9863301787592009</v>
       </c>
       <c r="J18" s="140">
         <v>0.49000000000000021</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="114" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B19" s="142" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C19" s="152">
         <v>9687</v>
       </c>
       <c r="D19" s="153">
         <v>2.2000000000000002</v>
       </c>
       <c r="E19" s="152">
         <v>2367</v>
       </c>
       <c r="F19" s="154">
         <v>4.4000000000000004</v>
       </c>
       <c r="G19" s="155">
         <v>1504</v>
       </c>
       <c r="H19" s="156">
         <v>863</v>
       </c>
       <c r="I19" s="157">
         <v>4.0925221799746518</v>
       </c>
       <c r="J19" s="158">
         <v>-8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="159" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" s="142" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C20" s="143">
         <v>5356</v>
       </c>
       <c r="D20" s="144">
         <v>2</v>
       </c>
       <c r="E20" s="143">
         <v>1456</v>
       </c>
       <c r="F20" s="145">
         <v>-5.9</v>
       </c>
       <c r="G20" s="146">
         <v>989</v>
       </c>
       <c r="H20" s="147">
         <v>467</v>
       </c>
       <c r="I20" s="148">
         <v>3.6785714285714284</v>
       </c>
       <c r="J20" s="149">
         <v>0.29000000000000004</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="123" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" s="124" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C21" s="125">
         <v>6057</v>
       </c>
       <c r="D21" s="126">
         <v>2.8</v>
       </c>
       <c r="E21" s="125">
         <v>1552</v>
       </c>
       <c r="F21" s="127">
         <v>-0.1</v>
       </c>
       <c r="G21" s="128">
         <v>961</v>
       </c>
       <c r="H21" s="129">
         <v>591</v>
       </c>
       <c r="I21" s="130">
         <v>3.9027061855670104</v>
       </c>
       <c r="J21" s="131">
         <v>0.10999999999999988</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="132" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="150" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C22" s="134">
         <v>4503</v>
       </c>
       <c r="D22" s="135">
         <v>5.9</v>
       </c>
       <c r="E22" s="134">
         <v>1128</v>
       </c>
       <c r="F22" s="136">
         <v>-0.3</v>
       </c>
       <c r="G22" s="137">
         <v>665</v>
       </c>
       <c r="H22" s="138">
         <v>463</v>
       </c>
       <c r="I22" s="139">
         <v>3.9920212765957448</v>
       </c>
       <c r="J22" s="140">
         <v>0.23000000000000043</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="141" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B23" s="142" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C23" s="143">
         <v>2978</v>
       </c>
       <c r="D23" s="144">
         <v>-0.6</v>
       </c>
       <c r="E23" s="143">
         <v>808</v>
       </c>
       <c r="F23" s="145">
         <v>-7.6</v>
       </c>
       <c r="G23" s="146">
         <v>509</v>
       </c>
       <c r="H23" s="147">
         <v>299</v>
       </c>
       <c r="I23" s="148">
         <v>3.6856435643564356</v>
       </c>
       <c r="J23" s="149">
         <v>0.25999999999999979</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="132" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B24" s="151" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C24" s="134">
         <v>7216</v>
       </c>
       <c r="D24" s="135">
         <v>-0.8</v>
       </c>
       <c r="E24" s="134">
         <v>2648</v>
       </c>
       <c r="F24" s="136">
         <v>5.5</v>
       </c>
       <c r="G24" s="137">
         <v>1674</v>
       </c>
       <c r="H24" s="138">
         <v>974</v>
       </c>
       <c r="I24" s="139">
         <v>2.7250755287009065</v>
       </c>
       <c r="J24" s="140">
         <v>-0.16999999999999993</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="141" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B25" s="142" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C25" s="143">
         <v>11822</v>
       </c>
       <c r="D25" s="144">
         <v>4</v>
       </c>
       <c r="E25" s="143">
         <v>3193</v>
       </c>
       <c r="F25" s="145">
         <v>4.2</v>
       </c>
       <c r="G25" s="146">
         <v>1987</v>
       </c>
       <c r="H25" s="147">
         <v>1206</v>
       </c>
       <c r="I25" s="148">
         <v>3.702474162229878</v>
       </c>
       <c r="J25" s="149">
         <v>-9.9999999999997868E-3</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="123" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B26" s="124" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C26" s="125">
         <v>16916</v>
       </c>
       <c r="D26" s="126">
         <v>1.5</v>
       </c>
       <c r="E26" s="125">
         <v>5064</v>
       </c>
       <c r="F26" s="127">
         <v>-0.1</v>
       </c>
       <c r="G26" s="128">
         <v>3022</v>
       </c>
       <c r="H26" s="129">
         <v>2042</v>
       </c>
       <c r="I26" s="130">
         <v>3.3404423380726698</v>
       </c>
       <c r="J26" s="131">
         <v>4.9999999999999822E-2</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="123" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="124" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C27" s="125">
         <v>38700</v>
       </c>
       <c r="D27" s="126">
         <v>3.6</v>
       </c>
       <c r="E27" s="125">
         <v>8293</v>
       </c>
       <c r="F27" s="127">
         <v>-5.9</v>
       </c>
       <c r="G27" s="128">
         <v>5075</v>
       </c>
       <c r="H27" s="129">
         <v>3218</v>
       </c>
       <c r="I27" s="130">
         <v>4.6665862775835043</v>
       </c>
       <c r="J27" s="131">
         <v>0.42999999999999972</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="132" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B28" s="150" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C28" s="134">
         <v>9149</v>
       </c>
       <c r="D28" s="135">
         <v>3.4</v>
       </c>
       <c r="E28" s="134">
         <v>3193</v>
       </c>
       <c r="F28" s="136">
         <v>0.5</v>
       </c>
       <c r="G28" s="137">
         <v>1976</v>
       </c>
       <c r="H28" s="138">
         <v>1217</v>
       </c>
       <c r="I28" s="139">
         <v>2.8653304102724708</v>
       </c>
       <c r="J28" s="140">
         <v>8.0000000000000071E-2</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="160" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B29" s="161" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C29" s="162">
         <v>5402</v>
       </c>
       <c r="D29" s="163">
         <v>5.8</v>
       </c>
       <c r="E29" s="162">
         <v>1984</v>
       </c>
       <c r="F29" s="164">
         <v>9.8000000000000007</v>
       </c>
       <c r="G29" s="165">
         <v>1198</v>
       </c>
       <c r="H29" s="166">
         <v>786</v>
       </c>
       <c r="I29" s="167">
         <v>2.722782258064516</v>
       </c>
       <c r="J29" s="168">
         <v>-0.10999999999999988</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A30" s="141" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B30" s="150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C30" s="143">
         <v>6191</v>
       </c>
       <c r="D30" s="144">
         <v>10.3</v>
       </c>
       <c r="E30" s="143">
         <v>1395</v>
       </c>
       <c r="F30" s="145">
         <v>1.8</v>
       </c>
       <c r="G30" s="146">
         <v>838</v>
       </c>
       <c r="H30" s="147">
         <v>557</v>
       </c>
       <c r="I30" s="148">
         <v>4.4379928315412185</v>
       </c>
       <c r="J30" s="149">
         <v>0.35000000000000053</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A31" s="123" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B31" s="124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C31" s="125">
         <v>36704</v>
       </c>
       <c r="D31" s="126">
         <v>8.1999999999999993</v>
       </c>
       <c r="E31" s="125">
         <v>5048</v>
       </c>
       <c r="F31" s="127">
         <v>3.2</v>
       </c>
       <c r="G31" s="128">
         <v>3069</v>
       </c>
       <c r="H31" s="129">
         <v>1979</v>
       </c>
       <c r="I31" s="130">
         <v>7.2709984152139464</v>
       </c>
       <c r="J31" s="131">
         <v>0.32999999999999918</v>
       </c>
     </row>
     <row r="32" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A32" s="132" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B32" s="169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C32" s="134">
         <v>16778</v>
       </c>
       <c r="D32" s="135">
         <v>6.3</v>
       </c>
       <c r="E32" s="134">
         <v>4072</v>
       </c>
       <c r="F32" s="136">
         <v>4.0999999999999996</v>
       </c>
       <c r="G32" s="137">
         <v>2722</v>
       </c>
       <c r="H32" s="138">
         <v>1350</v>
       </c>
       <c r="I32" s="139">
         <v>4.120333988212181</v>
       </c>
       <c r="J32" s="140">
         <v>8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="141" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B33" s="170" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C33" s="143">
         <v>2383</v>
       </c>
       <c r="D33" s="144">
         <v>10.199999999999999</v>
       </c>
       <c r="E33" s="143">
         <v>930</v>
       </c>
       <c r="F33" s="145">
         <v>-6</v>
       </c>
       <c r="G33" s="146">
         <v>537</v>
       </c>
       <c r="H33" s="147">
         <v>393</v>
       </c>
       <c r="I33" s="148">
         <v>2.5623655913978496</v>
       </c>
       <c r="J33" s="149">
         <v>0.37000000000000011</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A34" s="132" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B34" s="171" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C34" s="134">
         <v>2862</v>
       </c>
       <c r="D34" s="135">
         <v>-1.6</v>
       </c>
       <c r="E34" s="134">
         <v>1196</v>
       </c>
       <c r="F34" s="136">
         <v>5.0999999999999996</v>
       </c>
       <c r="G34" s="137">
         <v>719</v>
       </c>
       <c r="H34" s="138">
         <v>477</v>
       </c>
       <c r="I34" s="139">
         <v>2.3929765886287626</v>
       </c>
       <c r="J34" s="140">
         <v>-0.16999999999999993</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A35" s="141" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B35" s="170" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C35" s="143">
         <v>2170</v>
       </c>
       <c r="D35" s="144">
         <v>-1.2</v>
       </c>
       <c r="E35" s="143">
         <v>830</v>
       </c>
       <c r="F35" s="145">
         <v>-3.9</v>
       </c>
       <c r="G35" s="146">
         <v>525</v>
       </c>
       <c r="H35" s="147">
         <v>305</v>
       </c>
       <c r="I35" s="148">
         <v>2.6144578313253013</v>
       </c>
       <c r="J35" s="149">
         <v>6.999999999999984E-2</v>
       </c>
     </row>
     <row r="36" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A36" s="132" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B36" s="171" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C36" s="134">
         <v>3056</v>
       </c>
       <c r="D36" s="135">
         <v>-0.4</v>
       </c>
       <c r="E36" s="134">
         <v>1037</v>
       </c>
       <c r="F36" s="136">
         <v>0.2</v>
       </c>
       <c r="G36" s="137">
         <v>683</v>
       </c>
       <c r="H36" s="138">
         <v>354</v>
       </c>
       <c r="I36" s="139">
         <v>2.9469623915139826</v>
       </c>
       <c r="J36" s="140">
         <v>-9.9999999999997868E-3</v>
       </c>
     </row>
     <row r="37" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A37" s="141" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B37" s="170" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C37" s="143">
         <v>7966</v>
       </c>
       <c r="D37" s="144">
         <v>7.5</v>
       </c>
       <c r="E37" s="143">
         <v>3025</v>
       </c>
       <c r="F37" s="145">
         <v>-7.3</v>
       </c>
       <c r="G37" s="146">
         <v>1945</v>
       </c>
       <c r="H37" s="147">
         <v>1080</v>
       </c>
       <c r="I37" s="148">
         <v>2.633388429752066</v>
       </c>
       <c r="J37" s="149">
         <v>0.35999999999999988</v>
       </c>
     </row>
     <row r="38" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A38" s="123" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B38" s="124" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C38" s="125">
         <v>10650</v>
       </c>
       <c r="D38" s="126">
         <v>4.9000000000000004</v>
       </c>
       <c r="E38" s="125">
         <v>2292</v>
       </c>
       <c r="F38" s="127">
         <v>-2.7</v>
       </c>
       <c r="G38" s="128">
         <v>1487</v>
       </c>
       <c r="H38" s="129">
         <v>805</v>
       </c>
       <c r="I38" s="130">
         <v>4.6465968586387438</v>
       </c>
       <c r="J38" s="131">
         <v>0.34000000000000075</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A39" s="132" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="171" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C39" s="134">
         <v>6150</v>
       </c>
       <c r="D39" s="135">
         <v>3</v>
       </c>
       <c r="E39" s="134">
         <v>2402</v>
       </c>
       <c r="F39" s="136">
         <v>-0.6</v>
       </c>
       <c r="G39" s="137">
         <v>1564</v>
       </c>
       <c r="H39" s="138">
         <v>838</v>
       </c>
       <c r="I39" s="139">
         <v>2.5603663613655288</v>
       </c>
       <c r="J39" s="140">
         <v>8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A40" s="141" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B40" s="170" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C40" s="143">
         <v>2683</v>
       </c>
       <c r="D40" s="144">
         <v>0.7</v>
       </c>
       <c r="E40" s="143">
         <v>1034</v>
       </c>
       <c r="F40" s="145">
         <v>3.3</v>
       </c>
       <c r="G40" s="146">
         <v>677</v>
       </c>
       <c r="H40" s="147">
         <v>357</v>
       </c>
       <c r="I40" s="148">
         <v>2.594777562862669</v>
       </c>
       <c r="J40" s="149">
         <v>-7.0000000000000284E-2</v>
       </c>
     </row>
     <row r="41" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A41" s="123" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B41" s="124" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C41" s="125">
         <v>4379</v>
       </c>
       <c r="D41" s="126">
         <v>1.8</v>
       </c>
       <c r="E41" s="125">
         <v>1082</v>
       </c>
       <c r="F41" s="127">
         <v>0.5</v>
       </c>
       <c r="G41" s="128">
         <v>659</v>
       </c>
       <c r="H41" s="129">
         <v>423</v>
       </c>
       <c r="I41" s="130">
         <v>4.0471349353049906</v>
       </c>
       <c r="J41" s="131">
         <v>5.9999999999999609E-2</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A42" s="123" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="124" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C42" s="125">
         <v>5916</v>
       </c>
       <c r="D42" s="126">
         <v>8.4</v>
       </c>
       <c r="E42" s="125">
         <v>1791</v>
       </c>
       <c r="F42" s="127">
         <v>-1.9</v>
       </c>
       <c r="G42" s="128">
         <v>1112</v>
       </c>
       <c r="H42" s="129">
         <v>679</v>
       </c>
       <c r="I42" s="130">
         <v>3.3031825795644889</v>
       </c>
       <c r="J42" s="131">
         <v>0.30999999999999961</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A43" s="132" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B43" s="171" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C43" s="134">
         <v>1797</v>
       </c>
       <c r="D43" s="135">
         <v>5.2</v>
       </c>
       <c r="E43" s="134">
         <v>793</v>
       </c>
       <c r="F43" s="136">
         <v>2.1</v>
       </c>
       <c r="G43" s="137">
         <v>494</v>
       </c>
       <c r="H43" s="138">
         <v>299</v>
       </c>
       <c r="I43" s="139">
         <v>2.2660781841109712</v>
       </c>
       <c r="J43" s="140">
         <v>6.999999999999984E-2</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A44" s="141" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B44" s="170" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C44" s="143">
         <v>20068</v>
       </c>
       <c r="D44" s="144">
         <v>9.1</v>
       </c>
       <c r="E44" s="143">
         <v>5672</v>
       </c>
       <c r="F44" s="145">
         <v>0</v>
       </c>
       <c r="G44" s="146">
         <v>3583</v>
       </c>
       <c r="H44" s="147">
         <v>2089</v>
       </c>
       <c r="I44" s="148">
         <v>3.5380818053596617</v>
       </c>
       <c r="J44" s="149">
         <v>0.29999999999999982</v>
       </c>
     </row>
     <row r="45" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A45" s="123" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B45" s="124" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C45" s="125">
         <v>4317</v>
       </c>
       <c r="D45" s="126">
         <v>0.1</v>
       </c>
       <c r="E45" s="125">
         <v>1887</v>
       </c>
       <c r="F45" s="127">
         <v>3.2</v>
       </c>
       <c r="G45" s="128">
         <v>1177</v>
       </c>
       <c r="H45" s="129">
         <v>710</v>
       </c>
       <c r="I45" s="130">
         <v>2.2877583465818758</v>
       </c>
       <c r="J45" s="131">
         <v>-6.999999999999984E-2</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A46" s="132" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B46" s="171" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C46" s="134">
         <v>5081</v>
       </c>
       <c r="D46" s="135">
         <v>1.4</v>
       </c>
       <c r="E46" s="134">
         <v>2392</v>
       </c>
       <c r="F46" s="136">
         <v>-1.6</v>
       </c>
       <c r="G46" s="137">
         <v>1386</v>
       </c>
       <c r="H46" s="138">
         <v>1006</v>
       </c>
       <c r="I46" s="139">
         <v>2.1241638795986622</v>
       </c>
       <c r="J46" s="140">
         <v>6.0000000000000053E-2</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A47" s="141" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B47" s="150" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C47" s="143">
         <v>6960</v>
       </c>
       <c r="D47" s="144">
         <v>7.4</v>
       </c>
       <c r="E47" s="143">
         <v>3038</v>
       </c>
       <c r="F47" s="145">
         <v>-1.7</v>
       </c>
       <c r="G47" s="146">
         <v>1875</v>
       </c>
       <c r="H47" s="147">
         <v>1163</v>
       </c>
       <c r="I47" s="148">
         <v>2.2909809084924291</v>
       </c>
       <c r="J47" s="149">
         <v>0.18999999999999995</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A48" s="123" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B48" s="124" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C48" s="125">
         <v>4929</v>
       </c>
       <c r="D48" s="126">
         <v>5.4</v>
       </c>
       <c r="E48" s="125">
         <v>1946</v>
       </c>
       <c r="F48" s="127">
         <v>1.7</v>
       </c>
       <c r="G48" s="128">
         <v>1156</v>
       </c>
       <c r="H48" s="129">
         <v>790</v>
       </c>
       <c r="I48" s="130">
         <v>2.5328879753340185</v>
       </c>
       <c r="J48" s="131">
         <v>8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="49" spans="1:15" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A49" s="123" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B49" s="124" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C49" s="125">
         <v>3956</v>
       </c>
       <c r="D49" s="126">
         <v>-4.0999999999999996</v>
       </c>
       <c r="E49" s="125">
         <v>1954</v>
       </c>
       <c r="F49" s="127">
         <v>0.6</v>
       </c>
       <c r="G49" s="128">
         <v>1244</v>
       </c>
       <c r="H49" s="129">
         <v>710</v>
       </c>
       <c r="I49" s="130">
         <v>2.0245649948822928</v>
       </c>
       <c r="J49" s="131">
         <v>-0.10000000000000009</v>
       </c>
     </row>
     <row r="50" spans="1:15" s="113" customFormat="1" ht="21" customHeight="1">
       <c r="A50" s="123" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B50" s="124" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C50" s="125">
         <v>6171</v>
       </c>
       <c r="D50" s="126">
         <v>-2.5</v>
       </c>
       <c r="E50" s="125">
         <v>3162</v>
       </c>
       <c r="F50" s="127">
         <v>-2.9</v>
       </c>
       <c r="G50" s="128">
         <v>1762</v>
       </c>
       <c r="H50" s="129">
         <v>1400</v>
       </c>
       <c r="I50" s="130">
         <v>1.9516129032258065</v>
       </c>
       <c r="J50" s="131">
         <v>1.0000000000000009E-2</v>
       </c>
     </row>
     <row r="51" spans="1:15" s="113" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A51" s="114" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B51" s="172" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C51" s="173">
         <v>3186</v>
       </c>
       <c r="D51" s="174">
         <v>10.7</v>
       </c>
       <c r="E51" s="173">
         <v>1826</v>
       </c>
       <c r="F51" s="175">
         <v>-0.8</v>
       </c>
       <c r="G51" s="176">
         <v>1142</v>
       </c>
       <c r="H51" s="177">
         <v>684</v>
       </c>
       <c r="I51" s="178">
         <v>1.7447973713033953</v>
       </c>
       <c r="J51" s="179">
         <v>0.17999999999999994</v>
       </c>
     </row>
     <row r="52" spans="1:15" s="113" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A52" s="180" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B52" s="181"/>
       <c r="C52" s="173">
         <v>465418</v>
       </c>
       <c r="D52" s="182">
         <v>4.8</v>
       </c>
       <c r="E52" s="183">
         <v>125889</v>
       </c>
       <c r="F52" s="184">
         <v>-0.1</v>
       </c>
       <c r="G52" s="185">
         <v>77510</v>
       </c>
       <c r="H52" s="186">
         <v>48379</v>
       </c>
       <c r="I52" s="187">
         <v>3.7</v>
       </c>
       <c r="J52" s="188">
         <v>0.18000000000000016</v>
       </c>
     </row>
     <row r="53" spans="1:15" s="113" customFormat="1" ht="6" customHeight="1"/>
     <row r="54" spans="1:15" s="113" customFormat="1" ht="11.25" customHeight="1">
       <c r="A54" s="20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B54" s="20"/>
       <c r="C54" s="20"/>
       <c r="D54" s="20"/>
       <c r="E54" s="20"/>
       <c r="F54" s="20"/>
       <c r="G54" s="20"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
     </row>
     <row r="55" spans="1:15" s="113" customFormat="1" ht="11.25">
-      <c r="A55" s="382" t="s">
-[...6 lines deleted...]
-      <c r="F55" s="383"/>
+      <c r="A55" s="83" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="56" spans="1:15" s="113" customFormat="1" ht="11.25">
       <c r="A56" s="83"/>
     </row>
     <row r="57" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="58" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="59" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="60" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="61" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="62" spans="1:15" s="113" customFormat="1" ht="11.25"/>
     <row r="63" spans="1:15" s="113" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="71" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53ECC4F6-3708-4D22-B995-5FA3C820702B}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O64"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C1" sqref="B1:G63"/>
+      <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="19.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="194" customWidth="1"/>
     <col min="2" max="2" width="4.25" style="194" customWidth="1"/>
     <col min="3" max="3" width="37.75" style="194" customWidth="1"/>
     <col min="4" max="5" width="14.125" style="194" customWidth="1"/>
     <col min="6" max="6" width="11.375" style="217" customWidth="1"/>
     <col min="7" max="7" width="11.375" style="218" customWidth="1"/>
     <col min="8" max="9" width="8.125" style="194"/>
     <col min="10" max="10" width="9" style="194" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8.125" style="194"/>
     <col min="13" max="13" width="11.625" style="194" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.125" style="194"/>
     <col min="15" max="15" width="8.375" style="195" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.125" style="194"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="30" customHeight="1">
       <c r="B1" s="189" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="191"/>
       <c r="E1" s="191"/>
       <c r="F1" s="192"/>
       <c r="G1" s="193"/>
     </row>
     <row r="2" spans="2:15" ht="21" customHeight="1">
-      <c r="B2" s="410" t="s">
-[...7 lines deleted...]
-        <v>108</v>
+      <c r="B2" s="396" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="397"/>
+      <c r="D2" s="404" t="s">
+        <v>110</v>
+      </c>
+      <c r="E2" s="406" t="s">
+        <v>111</v>
       </c>
       <c r="F2" s="196"/>
       <c r="G2" s="197"/>
       <c r="N2" s="198"/>
     </row>
     <row r="3" spans="2:15" ht="21" customHeight="1">
-      <c r="B3" s="413"/>
-[...2 lines deleted...]
-      <c r="E3" s="422"/>
+      <c r="B3" s="398"/>
+      <c r="C3" s="399"/>
+      <c r="D3" s="405"/>
+      <c r="E3" s="407"/>
       <c r="F3" s="199" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G3" s="200" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I3" s="201"/>
     </row>
     <row r="4" spans="2:15" ht="21" customHeight="1">
       <c r="B4" s="202" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C4" s="202"/>
       <c r="D4" s="203">
         <v>2663</v>
       </c>
       <c r="E4" s="203">
         <v>2760</v>
       </c>
       <c r="F4" s="204">
         <v>97</v>
       </c>
       <c r="G4" s="205">
         <v>3.6</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="21" customHeight="1">
       <c r="B5" s="202" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C5" s="202"/>
       <c r="D5" s="203">
         <v>428</v>
       </c>
       <c r="E5" s="203">
         <v>468</v>
       </c>
       <c r="F5" s="204">
         <v>40</v>
       </c>
       <c r="G5" s="205">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="6" spans="2:15" ht="21" customHeight="1">
       <c r="B6" s="202" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C6" s="202"/>
       <c r="D6" s="203">
         <v>79735</v>
       </c>
       <c r="E6" s="203">
         <v>83906</v>
       </c>
       <c r="F6" s="204">
         <v>4171</v>
       </c>
       <c r="G6" s="205">
         <v>5.2</v>
       </c>
       <c r="N6" s="206"/>
     </row>
     <row r="7" spans="2:15" ht="21" customHeight="1">
       <c r="B7" s="207" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C7" s="202"/>
       <c r="D7" s="203">
         <v>144874</v>
       </c>
       <c r="E7" s="203">
         <v>147955</v>
       </c>
       <c r="F7" s="204">
         <v>3081</v>
       </c>
       <c r="G7" s="205">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B8" s="208"/>
       <c r="C8" s="209" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D8" s="203">
         <v>19075</v>
       </c>
       <c r="E8" s="203">
         <v>19364</v>
       </c>
       <c r="F8" s="204">
         <v>289</v>
       </c>
       <c r="G8" s="205">
         <v>1.5</v>
       </c>
       <c r="O8" s="211"/>
     </row>
     <row r="9" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B9" s="208"/>
       <c r="C9" s="209" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D9" s="203">
         <v>1358</v>
       </c>
       <c r="E9" s="203">
         <v>1405</v>
       </c>
       <c r="F9" s="204">
         <v>47</v>
       </c>
       <c r="G9" s="205">
         <v>3.5</v>
       </c>
       <c r="O9" s="211"/>
     </row>
     <row r="10" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B10" s="208"/>
       <c r="C10" s="209" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D10" s="203">
         <v>3764</v>
       </c>
       <c r="E10" s="203">
         <v>3459</v>
       </c>
       <c r="F10" s="204">
         <v>-305</v>
       </c>
       <c r="G10" s="205">
         <v>-8.1</v>
       </c>
       <c r="O10" s="211"/>
     </row>
     <row r="11" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B11" s="208"/>
       <c r="C11" s="209" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D11" s="203">
         <v>2026</v>
       </c>
       <c r="E11" s="203">
         <v>1908</v>
       </c>
       <c r="F11" s="204">
         <v>-118</v>
       </c>
       <c r="G11" s="205">
         <v>-5.8</v>
       </c>
       <c r="O11" s="211"/>
     </row>
     <row r="12" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B12" s="208"/>
       <c r="C12" s="209" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D12" s="203">
         <v>1342</v>
       </c>
       <c r="E12" s="203">
         <v>1308</v>
       </c>
       <c r="F12" s="204">
         <v>-34</v>
       </c>
       <c r="G12" s="205">
         <v>-2.5</v>
       </c>
       <c r="O12" s="211"/>
     </row>
     <row r="13" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B13" s="208"/>
       <c r="C13" s="209" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D13" s="203">
         <v>3893</v>
       </c>
       <c r="E13" s="203">
         <v>4187</v>
       </c>
       <c r="F13" s="204">
         <v>294</v>
       </c>
       <c r="G13" s="205">
         <v>7.6</v>
       </c>
       <c r="O13" s="211"/>
     </row>
     <row r="14" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B14" s="208"/>
       <c r="C14" s="209" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D14" s="203">
         <v>2795</v>
       </c>
       <c r="E14" s="203">
         <v>2720</v>
       </c>
       <c r="F14" s="204">
         <v>-75</v>
       </c>
       <c r="G14" s="205">
         <v>-2.7</v>
       </c>
       <c r="O14" s="211"/>
     </row>
     <row r="15" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B15" s="208"/>
       <c r="C15" s="209" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D15" s="203">
         <v>7454</v>
       </c>
       <c r="E15" s="203">
         <v>7624</v>
       </c>
       <c r="F15" s="204">
         <v>170</v>
       </c>
       <c r="G15" s="205">
         <v>2.2999999999999998</v>
       </c>
       <c r="O15" s="211"/>
     </row>
     <row r="16" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B16" s="208"/>
       <c r="C16" s="209" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D16" s="203">
         <v>514</v>
       </c>
       <c r="E16" s="203">
         <v>612</v>
       </c>
       <c r="F16" s="204">
         <v>98</v>
       </c>
       <c r="G16" s="205">
         <v>19.100000000000001</v>
       </c>
       <c r="O16" s="211"/>
     </row>
     <row r="17" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B17" s="208"/>
       <c r="C17" s="209" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D17" s="203">
         <v>7797</v>
       </c>
       <c r="E17" s="203">
         <v>8249</v>
       </c>
       <c r="F17" s="204">
         <v>452</v>
       </c>
       <c r="G17" s="205">
         <v>5.8</v>
       </c>
       <c r="O17" s="211"/>
     </row>
     <row r="18" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B18" s="208"/>
       <c r="C18" s="209" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D18" s="203">
         <v>2073</v>
       </c>
       <c r="E18" s="203">
         <v>2078</v>
       </c>
       <c r="F18" s="204">
         <v>5</v>
       </c>
       <c r="G18" s="205">
         <v>0.2</v>
       </c>
       <c r="O18" s="211"/>
     </row>
     <row r="19" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B19" s="208"/>
       <c r="C19" s="209" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D19" s="203">
         <v>4625</v>
       </c>
       <c r="E19" s="203">
         <v>4612</v>
       </c>
       <c r="F19" s="204">
         <v>-13</v>
       </c>
       <c r="G19" s="205">
         <v>-0.3</v>
       </c>
       <c r="O19" s="211"/>
     </row>
     <row r="20" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B20" s="208"/>
       <c r="C20" s="209" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D20" s="203">
         <v>5687</v>
       </c>
       <c r="E20" s="203">
         <v>5902</v>
       </c>
       <c r="F20" s="204">
         <v>215</v>
       </c>
       <c r="G20" s="205">
         <v>3.8</v>
       </c>
       <c r="O20" s="211"/>
     </row>
     <row r="21" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B21" s="208"/>
       <c r="C21" s="209" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D21" s="203">
         <v>2818</v>
       </c>
       <c r="E21" s="203">
         <v>2935</v>
       </c>
       <c r="F21" s="204">
         <v>117</v>
       </c>
       <c r="G21" s="205">
         <v>4.2</v>
       </c>
       <c r="O21" s="211"/>
     </row>
     <row r="22" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B22" s="208"/>
       <c r="C22" s="209" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D22" s="203">
         <v>13117</v>
       </c>
       <c r="E22" s="203">
         <v>13369</v>
       </c>
       <c r="F22" s="204">
         <v>252</v>
       </c>
       <c r="G22" s="205">
         <v>1.9</v>
       </c>
       <c r="O22" s="211"/>
     </row>
     <row r="23" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B23" s="208"/>
       <c r="C23" s="209" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D23" s="203">
         <v>9848</v>
       </c>
       <c r="E23" s="203">
         <v>10123</v>
       </c>
       <c r="F23" s="204">
         <v>275</v>
       </c>
       <c r="G23" s="205">
         <v>2.8</v>
       </c>
       <c r="O23" s="211"/>
     </row>
     <row r="24" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B24" s="208"/>
       <c r="C24" s="209" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D24" s="203">
         <v>7870</v>
       </c>
       <c r="E24" s="203">
         <v>7727</v>
       </c>
       <c r="F24" s="204">
         <v>-143</v>
       </c>
       <c r="G24" s="205">
         <v>-1.8</v>
       </c>
       <c r="O24" s="211"/>
     </row>
     <row r="25" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B25" s="208"/>
       <c r="C25" s="209" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D25" s="203">
         <v>3387</v>
       </c>
       <c r="E25" s="203">
         <v>3454</v>
       </c>
       <c r="F25" s="204">
         <v>67</v>
       </c>
       <c r="G25" s="205">
         <v>2</v>
       </c>
       <c r="O25" s="211"/>
     </row>
     <row r="26" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B26" s="208"/>
       <c r="C26" s="209" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D26" s="203">
         <v>6293</v>
       </c>
       <c r="E26" s="203">
         <v>6451</v>
       </c>
       <c r="F26" s="204">
         <v>158</v>
       </c>
       <c r="G26" s="205">
         <v>2.5</v>
       </c>
       <c r="O26" s="211"/>
     </row>
     <row r="27" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B27" s="208"/>
       <c r="C27" s="209" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D27" s="203">
         <v>10766</v>
       </c>
       <c r="E27" s="203">
         <v>10732</v>
       </c>
       <c r="F27" s="204">
         <v>-34</v>
       </c>
       <c r="G27" s="205">
         <v>-0.3</v>
       </c>
       <c r="O27" s="211"/>
     </row>
     <row r="28" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B28" s="208"/>
       <c r="C28" s="209" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D28" s="203">
         <v>1712</v>
       </c>
       <c r="E28" s="203">
         <v>1729</v>
       </c>
       <c r="F28" s="204">
         <v>17</v>
       </c>
       <c r="G28" s="205">
         <v>1</v>
       </c>
       <c r="O28" s="211"/>
     </row>
     <row r="29" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B29" s="208"/>
       <c r="C29" s="209" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D29" s="203">
         <v>23848</v>
       </c>
       <c r="E29" s="203">
         <v>25127</v>
       </c>
       <c r="F29" s="204">
         <v>1279</v>
       </c>
       <c r="G29" s="205">
         <v>5.4</v>
       </c>
       <c r="O29" s="211"/>
     </row>
     <row r="30" spans="2:15" s="210" customFormat="1" ht="21" customHeight="1">
       <c r="B30" s="212"/>
       <c r="C30" s="209" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D30" s="203">
         <v>2812</v>
       </c>
       <c r="E30" s="203">
         <v>2880</v>
       </c>
       <c r="F30" s="204">
         <v>68</v>
       </c>
       <c r="G30" s="205">
         <v>2.4</v>
       </c>
       <c r="O30" s="211"/>
     </row>
     <row r="31" spans="2:15" ht="21" customHeight="1">
       <c r="B31" s="202" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C31" s="202"/>
       <c r="D31" s="203">
         <v>2208</v>
       </c>
       <c r="E31" s="203">
         <v>2514</v>
       </c>
       <c r="F31" s="204">
         <v>306</v>
       </c>
       <c r="G31" s="205">
         <v>13.9</v>
       </c>
     </row>
     <row r="32" spans="2:15" ht="21" customHeight="1">
       <c r="B32" s="202" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C32" s="202"/>
       <c r="D32" s="203">
         <v>2929</v>
       </c>
       <c r="E32" s="203">
         <v>3169</v>
       </c>
       <c r="F32" s="204">
         <v>240</v>
       </c>
       <c r="G32" s="205">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="21" customHeight="1">
       <c r="B33" s="202" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C33" s="202"/>
       <c r="D33" s="203">
         <v>31585</v>
       </c>
       <c r="E33" s="203">
         <v>34307</v>
       </c>
       <c r="F33" s="204">
         <v>2722</v>
       </c>
       <c r="G33" s="205">
         <v>8.6</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="21" customHeight="1">
       <c r="B34" s="207" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C34" s="202"/>
       <c r="D34" s="203">
         <v>52311</v>
       </c>
       <c r="E34" s="203">
         <v>56254</v>
       </c>
       <c r="F34" s="204">
         <v>3943</v>
       </c>
       <c r="G34" s="205">
         <v>7.5</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="21" customHeight="1">
       <c r="B35" s="202" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C35" s="202"/>
       <c r="D35" s="203">
         <v>2647</v>
       </c>
       <c r="E35" s="203">
         <v>3252</v>
       </c>
       <c r="F35" s="204">
         <v>605</v>
       </c>
       <c r="G35" s="205">
         <v>22.9</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="21" customHeight="1">
       <c r="B36" s="202" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C36" s="202"/>
       <c r="D36" s="203">
         <v>5339</v>
       </c>
       <c r="E36" s="203">
         <v>6085</v>
       </c>
       <c r="F36" s="204">
         <v>746</v>
       </c>
       <c r="G36" s="205">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1">
       <c r="B37" s="202" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C37" s="202"/>
       <c r="D37" s="203">
         <v>8242</v>
       </c>
       <c r="E37" s="203">
         <v>9142</v>
       </c>
       <c r="F37" s="204">
         <v>900</v>
       </c>
       <c r="G37" s="205">
         <v>10.9</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1">
       <c r="B38" s="207" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C38" s="202"/>
       <c r="D38" s="203">
         <v>22959</v>
       </c>
       <c r="E38" s="203">
         <v>24210</v>
       </c>
       <c r="F38" s="204">
         <v>1251</v>
       </c>
       <c r="G38" s="205">
         <v>5.4</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="21" customHeight="1">
       <c r="B39" s="202" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C39" s="202"/>
       <c r="D39" s="203">
         <v>15485</v>
       </c>
       <c r="E39" s="203">
         <v>16670</v>
       </c>
       <c r="F39" s="204">
         <v>1185</v>
       </c>
       <c r="G39" s="205">
         <v>7.7</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="21" customHeight="1">
       <c r="B40" s="202" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C40" s="202"/>
       <c r="D40" s="203">
         <v>636</v>
       </c>
       <c r="E40" s="203">
         <v>683</v>
       </c>
       <c r="F40" s="204">
         <v>47</v>
       </c>
       <c r="G40" s="205">
         <v>7.4</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="21" customHeight="1">
       <c r="B41" s="202" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C41" s="202"/>
       <c r="D41" s="203">
         <v>40357</v>
       </c>
       <c r="E41" s="203">
         <v>40047</v>
       </c>
       <c r="F41" s="204">
         <v>-310</v>
       </c>
       <c r="G41" s="205">
         <v>-0.8</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="21" customHeight="1">
       <c r="B42" s="202" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C42" s="202"/>
       <c r="D42" s="203">
         <v>4510</v>
       </c>
       <c r="E42" s="203">
         <v>5197</v>
       </c>
       <c r="F42" s="204">
         <v>687</v>
       </c>
       <c r="G42" s="205">
         <v>15.2</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="21" customHeight="1">
       <c r="B43" s="202" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C43" s="202"/>
       <c r="D43" s="203">
         <v>27136</v>
       </c>
       <c r="E43" s="203">
         <v>28702</v>
       </c>
       <c r="F43" s="204">
         <v>1566</v>
       </c>
       <c r="G43" s="205">
         <v>5.8</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="21" customHeight="1">
       <c r="B44" s="202" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C44" s="202"/>
       <c r="D44" s="203">
         <v>138</v>
       </c>
       <c r="E44" s="203">
         <v>97</v>
       </c>
       <c r="F44" s="204">
         <v>-41</v>
       </c>
       <c r="G44" s="205">
         <v>-29.7</v>
       </c>
     </row>
     <row r="45" spans="2:7" ht="21" customHeight="1">
-      <c r="B45" s="423" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="424"/>
+      <c r="B45" s="408" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" s="409"/>
       <c r="D45" s="203">
         <v>444182</v>
       </c>
       <c r="E45" s="203">
         <v>465418</v>
       </c>
       <c r="F45" s="204">
         <v>21236</v>
       </c>
       <c r="G45" s="205">
         <v>4.8</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="15" customHeight="1">
-      <c r="B46" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D46" s="385"/>
+      <c r="B46" s="213" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46" s="214"/>
+      <c r="D46" s="214"/>
       <c r="E46" s="214"/>
       <c r="F46" s="215"/>
       <c r="G46" s="216"/>
     </row>
     <row r="47" spans="2:7" ht="15" customHeight="1">
       <c r="B47" s="213" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C47" s="214"/>
       <c r="D47" s="214"/>
       <c r="E47" s="214"/>
       <c r="F47" s="215"/>
       <c r="G47" s="216"/>
     </row>
     <row r="48" spans="2:7" ht="15" customHeight="1">
       <c r="B48" s="213" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C48" s="214"/>
       <c r="D48" s="214"/>
       <c r="E48" s="214"/>
       <c r="F48" s="215"/>
       <c r="G48" s="216"/>
     </row>
     <row r="49" spans="2:7" ht="35.25" customHeight="1">
-      <c r="B49" s="409"/>
-[...4 lines deleted...]
-      <c r="G49" s="409"/>
+      <c r="B49" s="410"/>
+      <c r="C49" s="410"/>
+      <c r="D49" s="410"/>
+      <c r="E49" s="410"/>
+      <c r="F49" s="410"/>
+      <c r="G49" s="410"/>
     </row>
     <row r="50" spans="2:7" ht="15" customHeight="1"/>
     <row r="51" spans="2:7" ht="15" customHeight="1">
       <c r="B51" s="189" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="15" customHeight="1">
-      <c r="B52" s="410" t="s">
-[...7 lines deleted...]
-        <v>108</v>
+      <c r="B52" s="396" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="397"/>
+      <c r="D52" s="400" t="s">
+        <v>110</v>
+      </c>
+      <c r="E52" s="402" t="s">
+        <v>111</v>
       </c>
       <c r="F52" s="219"/>
       <c r="G52" s="220"/>
     </row>
     <row r="53" spans="2:7" ht="15" customHeight="1">
-      <c r="B53" s="413"/>
-[...2 lines deleted...]
-      <c r="E53" s="418"/>
+      <c r="B53" s="398"/>
+      <c r="C53" s="399"/>
+      <c r="D53" s="401"/>
+      <c r="E53" s="403"/>
       <c r="F53" s="221" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G53" s="222" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="15" customHeight="1">
-      <c r="B54" s="410" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="411"/>
+      <c r="B54" s="396" t="s">
+        <v>162</v>
+      </c>
+      <c r="C54" s="397"/>
       <c r="D54" s="223">
         <v>142660</v>
       </c>
       <c r="E54" s="223">
         <v>150170</v>
       </c>
       <c r="F54" s="204">
         <v>7510</v>
       </c>
       <c r="G54" s="205">
         <v>5.3</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="15" customHeight="1">
-      <c r="B55" s="408" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="408"/>
+      <c r="B55" s="411" t="s">
+        <v>163</v>
+      </c>
+      <c r="C55" s="411"/>
       <c r="D55" s="223">
         <v>135296</v>
       </c>
       <c r="E55" s="223">
         <v>141426</v>
       </c>
       <c r="F55" s="204">
         <v>6130</v>
       </c>
       <c r="G55" s="205">
         <v>4.5</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="15" customHeight="1">
-      <c r="B56" s="408" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="408"/>
+      <c r="B56" s="411" t="s">
+        <v>164</v>
+      </c>
+      <c r="C56" s="411"/>
       <c r="D56" s="223">
         <v>85261</v>
       </c>
       <c r="E56" s="223">
         <v>89782</v>
       </c>
       <c r="F56" s="204">
         <v>4521</v>
       </c>
       <c r="G56" s="205">
         <v>5.3</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="15" customHeight="1">
-      <c r="B57" s="408" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="408"/>
+      <c r="B57" s="411" t="s">
+        <v>165</v>
+      </c>
+      <c r="C57" s="411"/>
       <c r="D57" s="223">
         <v>24882</v>
       </c>
       <c r="E57" s="223">
         <v>25821</v>
       </c>
       <c r="F57" s="204">
         <v>939</v>
       </c>
       <c r="G57" s="205">
         <v>3.8</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="15" customHeight="1">
-      <c r="B58" s="408" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="408"/>
+      <c r="B58" s="411" t="s">
+        <v>166</v>
+      </c>
+      <c r="C58" s="411"/>
       <c r="D58" s="223">
         <v>21880</v>
       </c>
       <c r="E58" s="223">
         <v>21844</v>
       </c>
       <c r="F58" s="204">
         <v>-36</v>
       </c>
       <c r="G58" s="205">
         <v>-0.2</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="15" customHeight="1">
       <c r="B59" s="412" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C59" s="412"/>
       <c r="D59" s="223">
         <v>34203</v>
       </c>
       <c r="E59" s="223">
         <v>36375</v>
       </c>
       <c r="F59" s="204">
         <v>2172</v>
       </c>
       <c r="G59" s="205">
         <v>6.4</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="15" customHeight="1">
-      <c r="B60" s="408" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="408"/>
+      <c r="B60" s="411" t="s">
+        <v>168</v>
+      </c>
+      <c r="C60" s="411"/>
       <c r="D60" s="223">
         <v>444182</v>
       </c>
       <c r="E60" s="223">
         <v>465418</v>
       </c>
       <c r="F60" s="204">
         <v>21236</v>
       </c>
       <c r="G60" s="205">
         <v>4.8</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="15" customHeight="1">
-      <c r="B61" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D61" s="387"/>
+      <c r="B61" s="213" t="s">
+        <v>156</v>
+      </c>
+      <c r="D61" s="224"/>
       <c r="E61" s="224"/>
     </row>
     <row r="62" spans="2:7">
       <c r="B62" s="213" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="63" spans="2:7">
       <c r="B63" s="213" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="44.25" customHeight="1">
-      <c r="B64" s="409"/>
-[...4 lines deleted...]
-      <c r="G64" s="409"/>
+      <c r="B64" s="410"/>
+      <c r="C64" s="410"/>
+      <c r="D64" s="410"/>
+      <c r="E64" s="410"/>
+      <c r="F64" s="410"/>
+      <c r="G64" s="410"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
     <mergeCell ref="B52:C53"/>
     <mergeCell ref="D52:D53"/>
     <mergeCell ref="E52:E53"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B49:G49"/>
-    <mergeCell ref="B60:C60"/>
-[...6 lines deleted...]
-    <mergeCell ref="B59:C59"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="63" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E89204D-487A-4BAD-8812-9F191CFAC082}">
   <sheetPr codeName="Sheet9">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I103"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.125" style="226" customWidth="1"/>
     <col min="2" max="2" width="27.375" style="226" customWidth="1"/>
     <col min="3" max="9" width="11.875" style="226" customWidth="1"/>
     <col min="10" max="16384" width="9" style="226"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="15">
       <c r="B1" s="225" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C1" s="225"/>
       <c r="D1" s="225"/>
       <c r="E1" s="225"/>
       <c r="F1" s="225"/>
       <c r="G1" s="225"/>
       <c r="H1" s="225"/>
     </row>
     <row r="2" spans="2:9" ht="8.25" customHeight="1">
       <c r="B2" s="227"/>
       <c r="C2" s="213"/>
       <c r="D2" s="213"/>
       <c r="E2" s="213"/>
       <c r="F2" s="213"/>
       <c r="G2" s="213"/>
       <c r="H2" s="213"/>
     </row>
     <row r="3" spans="2:9" ht="14.25">
       <c r="B3" s="228" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="228"/>
       <c r="F3" s="228"/>
       <c r="G3" s="228"/>
       <c r="H3" s="228"/>
     </row>
     <row r="4" spans="2:9" ht="7.5" customHeight="1" thickBot="1">
       <c r="B4" s="227"/>
       <c r="C4" s="213"/>
       <c r="D4" s="213"/>
       <c r="E4" s="213"/>
       <c r="F4" s="213"/>
       <c r="G4" s="213"/>
       <c r="H4" s="213"/>
     </row>
     <row r="5" spans="2:9" ht="12" customHeight="1">
-      <c r="B5" s="447" t="s">
-[...12 lines deleted...]
-      <c r="I5" s="454"/>
+      <c r="B5" s="415" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" s="418" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="419"/>
+      <c r="E5" s="419"/>
+      <c r="F5" s="420" t="s">
+        <v>173</v>
+      </c>
+      <c r="G5" s="421"/>
+      <c r="H5" s="421"/>
+      <c r="I5" s="422"/>
     </row>
     <row r="6" spans="2:9" ht="12" customHeight="1">
-      <c r="B6" s="448"/>
+      <c r="B6" s="416"/>
       <c r="C6" s="229" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D6" s="230" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E6" s="231" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F6" s="229" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G6" s="230" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H6" s="231" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I6" s="232" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="12" customHeight="1">
-      <c r="B7" s="448"/>
+      <c r="B7" s="416"/>
       <c r="C7" s="233" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D7" s="234" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E7" s="235" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F7" s="233" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G7" s="234" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H7" s="235" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I7" s="236" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B8" s="449"/>
+      <c r="B8" s="417"/>
       <c r="C8" s="237" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D8" s="238" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E8" s="239" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F8" s="237" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G8" s="238" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H8" s="239" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="I8" s="240" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="12" customHeight="1">
-      <c r="B9" s="455" t="s">
-        <v>181</v>
+      <c r="B9" s="423" t="s">
+        <v>185</v>
       </c>
       <c r="C9" s="241" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D9" s="242" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E9" s="243" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F9" s="244">
         <v>5.2</v>
       </c>
       <c r="G9" s="245">
         <v>-5.9</v>
       </c>
       <c r="H9" s="246">
         <v>0.18</v>
       </c>
       <c r="I9" s="247">
         <v>0.1</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="12" customHeight="1">
-      <c r="B10" s="446"/>
+      <c r="B10" s="414"/>
       <c r="C10" s="248">
         <v>570695</v>
       </c>
       <c r="D10" s="249">
         <v>534913</v>
       </c>
       <c r="E10" s="250">
         <v>1.07</v>
       </c>
       <c r="F10" s="251">
         <v>841443</v>
       </c>
       <c r="G10" s="252">
         <v>476757</v>
       </c>
       <c r="H10" s="253">
         <v>1.76</v>
       </c>
       <c r="I10" s="254">
         <v>99.2</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="12" customHeight="1">
-      <c r="B11" s="456" t="s">
-        <v>183</v>
+      <c r="B11" s="424" t="s">
+        <v>187</v>
       </c>
       <c r="C11" s="255">
         <v>6.2</v>
       </c>
       <c r="D11" s="256">
         <v>15.5</v>
       </c>
       <c r="E11" s="257">
         <v>-0.09</v>
       </c>
       <c r="F11" s="258">
         <v>2.5</v>
       </c>
       <c r="G11" s="259">
         <v>12.8</v>
       </c>
       <c r="H11" s="260">
         <v>-0.16</v>
       </c>
       <c r="I11" s="261">
         <v>-0.1</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="12" customHeight="1">
-      <c r="B12" s="446"/>
+      <c r="B12" s="414"/>
       <c r="C12" s="248">
         <v>606137</v>
       </c>
       <c r="D12" s="249">
         <v>617761</v>
       </c>
       <c r="E12" s="250">
         <v>0.98</v>
       </c>
       <c r="F12" s="262">
         <v>862806</v>
       </c>
       <c r="G12" s="263">
         <v>537645</v>
       </c>
       <c r="H12" s="264">
         <v>1.6</v>
       </c>
       <c r="I12" s="265">
         <v>99.1</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="12" customHeight="1">
-      <c r="B13" s="445" t="s">
-        <v>184</v>
+      <c r="B13" s="413" t="s">
+        <v>188</v>
       </c>
       <c r="C13" s="255">
         <v>-13.9</v>
       </c>
       <c r="D13" s="256">
         <v>-2.4</v>
       </c>
       <c r="E13" s="257">
         <v>-0.11</v>
       </c>
       <c r="F13" s="258">
         <v>-11.3</v>
       </c>
       <c r="G13" s="259">
         <v>-6.8</v>
       </c>
       <c r="H13" s="260">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="I13" s="261">
         <v>-0.2</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="12" customHeight="1">
-      <c r="B14" s="446"/>
+      <c r="B14" s="414"/>
       <c r="C14" s="248">
         <v>521640</v>
       </c>
       <c r="D14" s="249">
         <v>602721</v>
       </c>
       <c r="E14" s="250">
         <v>0.87</v>
       </c>
       <c r="F14" s="251">
         <v>765648</v>
       </c>
       <c r="G14" s="252">
         <v>501257</v>
       </c>
       <c r="H14" s="264">
         <v>1.53</v>
       </c>
       <c r="I14" s="266">
         <v>98.9</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="12" customHeight="1">
-      <c r="B15" s="456" t="s">
-        <v>185</v>
+      <c r="B15" s="424" t="s">
+        <v>189</v>
       </c>
       <c r="C15" s="267">
         <v>0.2</v>
       </c>
       <c r="D15" s="256">
         <v>-3.5</v>
       </c>
       <c r="E15" s="257">
         <v>0.03</v>
       </c>
       <c r="F15" s="268" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="G15" s="269" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H15" s="269" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="I15" s="270" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="12" customHeight="1">
-      <c r="B16" s="446"/>
+      <c r="B16" s="414"/>
       <c r="C16" s="248">
         <v>522694</v>
       </c>
       <c r="D16" s="249">
         <v>581358</v>
       </c>
       <c r="E16" s="250">
         <v>0.9</v>
       </c>
       <c r="F16" s="262">
         <v>790324</v>
       </c>
       <c r="G16" s="263">
         <v>491910</v>
       </c>
       <c r="H16" s="264">
         <v>1.61</v>
       </c>
       <c r="I16" s="271">
         <v>99.3</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="12" customHeight="1">
-      <c r="B17" s="445" t="s">
-        <v>188</v>
+      <c r="B17" s="413" t="s">
+        <v>192</v>
       </c>
       <c r="C17" s="272">
         <v>47.8</v>
       </c>
       <c r="D17" s="273" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E17" s="274" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F17" s="275">
         <v>32.299999999999997</v>
       </c>
       <c r="G17" s="276">
         <v>2.7</v>
       </c>
       <c r="H17" s="277">
         <v>0.46</v>
       </c>
       <c r="I17" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="2:9" ht="12" customHeight="1">
-      <c r="B18" s="446"/>
+      <c r="B18" s="414"/>
       <c r="C18" s="279">
         <v>772650</v>
       </c>
       <c r="D18" s="280">
         <v>526397</v>
       </c>
       <c r="E18" s="281">
         <v>1.47</v>
       </c>
       <c r="F18" s="282">
         <v>1045323</v>
       </c>
       <c r="G18" s="283">
         <v>505304</v>
       </c>
       <c r="H18" s="284">
         <v>2.0699999999999998</v>
       </c>
       <c r="I18" s="285">
         <v>99.6</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="12" customHeight="1">
-      <c r="B19" s="445" t="s">
-        <v>189</v>
+      <c r="B19" s="413" t="s">
+        <v>193</v>
       </c>
       <c r="C19" s="286">
         <v>44.4</v>
       </c>
       <c r="D19" s="287">
         <v>-0.6</v>
       </c>
       <c r="E19" s="288">
         <v>0.66</v>
       </c>
       <c r="F19" s="275">
         <v>28.5</v>
       </c>
       <c r="G19" s="276">
         <v>3.4</v>
       </c>
       <c r="H19" s="277">
         <v>0.5</v>
       </c>
       <c r="I19" s="278">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="12" customHeight="1">
-      <c r="B20" s="446"/>
+      <c r="B20" s="414"/>
       <c r="C20" s="248">
         <v>1116004</v>
       </c>
       <c r="D20" s="249">
         <v>522983</v>
       </c>
       <c r="E20" s="250">
         <v>2.13</v>
       </c>
       <c r="F20" s="289">
         <v>1342898</v>
       </c>
       <c r="G20" s="290">
         <v>522527</v>
       </c>
       <c r="H20" s="284">
         <v>2.57</v>
       </c>
       <c r="I20" s="291">
         <v>99.6</v>
       </c>
     </row>
     <row r="21" spans="2:9" ht="12" customHeight="1">
-      <c r="B21" s="445" t="s">
-        <v>190</v>
+      <c r="B21" s="413" t="s">
+        <v>194</v>
       </c>
       <c r="C21" s="272">
         <v>26.3</v>
       </c>
       <c r="D21" s="292">
         <v>-3.4</v>
       </c>
       <c r="E21" s="288">
         <v>0.66</v>
       </c>
       <c r="F21" s="275">
         <v>19.600000000000001</v>
       </c>
       <c r="G21" s="276">
         <v>-0.5</v>
       </c>
       <c r="H21" s="277">
         <v>0.52</v>
       </c>
       <c r="I21" s="278">
         <v>0.1</v>
       </c>
     </row>
     <row r="22" spans="2:9" ht="12" customHeight="1">
-      <c r="B22" s="446"/>
+      <c r="B22" s="414"/>
       <c r="C22" s="279">
         <v>1409718</v>
       </c>
       <c r="D22" s="280">
         <v>505336</v>
       </c>
       <c r="E22" s="281">
         <v>2.79</v>
       </c>
       <c r="F22" s="282">
         <v>1606159</v>
       </c>
       <c r="G22" s="283">
         <v>519790</v>
       </c>
       <c r="H22" s="284">
         <v>3.09</v>
       </c>
       <c r="I22" s="285">
         <v>99.7</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="12" customHeight="1">
-      <c r="B23" s="445" t="s">
-        <v>191</v>
+      <c r="B23" s="413" t="s">
+        <v>195</v>
       </c>
       <c r="C23" s="293">
         <v>8.1</v>
       </c>
       <c r="D23" s="294">
         <v>-2</v>
       </c>
       <c r="E23" s="288">
         <v>0.28999999999999998</v>
       </c>
       <c r="F23" s="275">
         <v>4.2</v>
       </c>
       <c r="G23" s="276">
         <v>-3.7</v>
       </c>
       <c r="H23" s="277">
         <v>0.25</v>
       </c>
       <c r="I23" s="278">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:9" ht="12" customHeight="1">
-      <c r="B24" s="446"/>
+      <c r="B24" s="414"/>
       <c r="C24" s="248">
         <v>1523574</v>
       </c>
       <c r="D24" s="249">
         <v>495389</v>
       </c>
       <c r="E24" s="250">
         <v>3.08</v>
       </c>
       <c r="F24" s="289">
         <v>1673381</v>
       </c>
       <c r="G24" s="290">
         <v>500568</v>
       </c>
       <c r="H24" s="284">
         <v>3.34</v>
       </c>
       <c r="I24" s="295">
         <v>99.7</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="12" customHeight="1">
-      <c r="B25" s="445" t="s">
-        <v>192</v>
+      <c r="B25" s="413" t="s">
+        <v>196</v>
       </c>
       <c r="C25" s="296">
         <v>-17.7</v>
       </c>
       <c r="D25" s="292">
         <v>-7</v>
       </c>
       <c r="E25" s="297">
         <v>-0.36</v>
       </c>
       <c r="F25" s="275">
         <v>-17.7</v>
       </c>
       <c r="G25" s="276">
         <v>-11.5</v>
       </c>
       <c r="H25" s="277">
         <v>-0.23</v>
       </c>
       <c r="I25" s="278">
         <v>-0.2</v>
       </c>
     </row>
     <row r="26" spans="2:9" ht="12" customHeight="1">
-      <c r="B26" s="446"/>
+      <c r="B26" s="414"/>
       <c r="C26" s="298">
         <v>1254351</v>
       </c>
       <c r="D26" s="280">
         <v>460620</v>
       </c>
       <c r="E26" s="281">
         <v>2.72</v>
       </c>
       <c r="F26" s="282">
         <v>1377057</v>
       </c>
       <c r="G26" s="283">
         <v>442786</v>
       </c>
       <c r="H26" s="284">
         <v>3.11</v>
       </c>
       <c r="I26" s="285">
         <v>99.5</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="12" customHeight="1">
-      <c r="B27" s="445" t="s">
-        <v>193</v>
+      <c r="B27" s="413" t="s">
+        <v>197</v>
       </c>
       <c r="C27" s="296">
         <v>-35.9</v>
       </c>
       <c r="D27" s="294">
         <v>-12</v>
       </c>
       <c r="E27" s="299">
         <v>-0.74</v>
       </c>
       <c r="F27" s="275">
         <v>-32.200000000000003</v>
       </c>
       <c r="G27" s="276">
         <v>-14.9</v>
       </c>
       <c r="H27" s="277">
         <v>-0.63</v>
       </c>
       <c r="I27" s="278">
         <v>-0.6</v>
       </c>
     </row>
     <row r="28" spans="2:9" ht="12" customHeight="1">
-      <c r="B28" s="446"/>
+      <c r="B28" s="414"/>
       <c r="C28" s="248">
         <v>804380</v>
       </c>
       <c r="D28" s="249">
         <v>405267</v>
       </c>
       <c r="E28" s="250">
         <v>1.98</v>
       </c>
       <c r="F28" s="289">
         <v>934075</v>
       </c>
       <c r="G28" s="290">
         <v>376648</v>
       </c>
       <c r="H28" s="284">
         <v>2.48</v>
       </c>
       <c r="I28" s="291">
         <v>98.9</v>
       </c>
     </row>
     <row r="29" spans="2:9" ht="12" customHeight="1">
-      <c r="B29" s="445" t="s">
-        <v>194</v>
+      <c r="B29" s="413" t="s">
+        <v>198</v>
       </c>
       <c r="C29" s="296">
         <v>-37.4</v>
       </c>
       <c r="D29" s="292">
         <v>-8.1999999999999993</v>
       </c>
       <c r="E29" s="297">
         <v>-0.63</v>
       </c>
       <c r="F29" s="275">
         <v>-31.2</v>
       </c>
       <c r="G29" s="276">
         <v>-12</v>
       </c>
       <c r="H29" s="277">
         <v>-0.54</v>
       </c>
       <c r="I29" s="278">
         <v>-0.2</v>
       </c>
     </row>
     <row r="30" spans="2:9" ht="12" customHeight="1">
-      <c r="B30" s="446"/>
+      <c r="B30" s="414"/>
       <c r="C30" s="279">
         <v>503645</v>
       </c>
       <c r="D30" s="280">
         <v>371872</v>
       </c>
       <c r="E30" s="250">
         <v>1.35</v>
       </c>
       <c r="F30" s="282">
         <v>642613</v>
       </c>
       <c r="G30" s="283">
         <v>331516</v>
       </c>
       <c r="H30" s="284">
         <v>1.94</v>
       </c>
       <c r="I30" s="285">
         <v>98.7</v>
       </c>
     </row>
     <row r="31" spans="2:9" ht="12" customHeight="1">
-      <c r="B31" s="445" t="s">
-        <v>195</v>
+      <c r="B31" s="413" t="s">
+        <v>199</v>
       </c>
       <c r="C31" s="300">
         <v>-21.9</v>
       </c>
       <c r="D31" s="294">
         <v>-4.7</v>
       </c>
       <c r="E31" s="297">
         <v>-0.24</v>
       </c>
       <c r="F31" s="275">
         <v>-16.600000000000001</v>
       </c>
       <c r="G31" s="276">
         <v>-8.3000000000000007</v>
       </c>
       <c r="H31" s="277">
         <v>-0.18</v>
       </c>
       <c r="I31" s="278">
         <v>-0.3</v>
       </c>
     </row>
     <row r="32" spans="2:9" ht="12" customHeight="1">
-      <c r="B32" s="446"/>
+      <c r="B32" s="414"/>
       <c r="C32" s="248">
         <v>393278</v>
       </c>
       <c r="D32" s="249">
         <v>354246</v>
       </c>
       <c r="E32" s="250">
         <v>1.1100000000000001</v>
       </c>
       <c r="F32" s="289">
         <v>536175</v>
       </c>
       <c r="G32" s="290">
         <v>304091</v>
       </c>
       <c r="H32" s="284">
         <v>1.76</v>
       </c>
       <c r="I32" s="291">
         <v>98.4</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="12" customHeight="1">
-      <c r="B33" s="445" t="s">
-        <v>196</v>
+      <c r="B33" s="413" t="s">
+        <v>200</v>
       </c>
       <c r="C33" s="296">
         <v>-3.7</v>
       </c>
       <c r="D33" s="292">
         <v>-7.9</v>
       </c>
       <c r="E33" s="274">
         <v>0.05</v>
       </c>
       <c r="F33" s="275">
         <v>-3.4</v>
       </c>
       <c r="G33" s="276">
         <v>-5.3</v>
       </c>
       <c r="H33" s="277">
         <v>0.04</v>
       </c>
       <c r="I33" s="278">
         <v>0.1</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="12" customHeight="1">
-      <c r="B34" s="446"/>
+      <c r="B34" s="414"/>
       <c r="C34" s="279">
         <v>378645</v>
       </c>
       <c r="D34" s="280">
         <v>326372</v>
       </c>
       <c r="E34" s="281">
         <v>1.1599999999999999</v>
       </c>
       <c r="F34" s="282">
         <v>517763</v>
       </c>
       <c r="G34" s="283">
         <v>288090</v>
       </c>
       <c r="H34" s="284">
         <v>1.8</v>
       </c>
       <c r="I34" s="285">
         <v>98.5</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="12" customHeight="1">
-      <c r="B35" s="445" t="s">
-        <v>197</v>
+      <c r="B35" s="413" t="s">
+        <v>201</v>
       </c>
       <c r="C35" s="301">
         <v>9.6999999999999993</v>
       </c>
       <c r="D35" s="294">
         <v>-6</v>
       </c>
       <c r="E35" s="288">
         <v>0.19</v>
       </c>
       <c r="F35" s="275">
         <v>0</v>
       </c>
       <c r="G35" s="276">
         <v>-5.5</v>
       </c>
       <c r="H35" s="277">
         <v>0.1</v>
       </c>
       <c r="I35" s="278">
         <v>-0.3</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="12" customHeight="1">
-      <c r="B36" s="446"/>
+      <c r="B36" s="414"/>
       <c r="C36" s="248">
         <v>415233</v>
       </c>
       <c r="D36" s="249">
         <v>306749</v>
       </c>
       <c r="E36" s="250">
         <v>1.35</v>
       </c>
       <c r="F36" s="289">
         <v>517822</v>
       </c>
       <c r="G36" s="290">
         <v>272296</v>
       </c>
       <c r="H36" s="284">
         <v>1.9</v>
       </c>
       <c r="I36" s="291">
         <v>98.2</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="12" customHeight="1">
-      <c r="B37" s="445" t="s">
-        <v>198</v>
+      <c r="B37" s="413" t="s">
+        <v>202</v>
       </c>
       <c r="C37" s="296">
         <v>-33</v>
       </c>
       <c r="D37" s="292">
         <v>-7.6</v>
       </c>
       <c r="E37" s="299">
         <v>-0.37</v>
       </c>
       <c r="F37" s="275">
         <v>-30.5</v>
       </c>
       <c r="G37" s="276">
         <v>-15.9</v>
       </c>
       <c r="H37" s="277">
         <v>-0.33</v>
       </c>
       <c r="I37" s="278">
         <v>-1.4</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="12" customHeight="1">
-      <c r="B38" s="446"/>
+      <c r="B38" s="414"/>
       <c r="C38" s="279">
         <v>278103</v>
       </c>
       <c r="D38" s="280">
         <v>283287</v>
       </c>
       <c r="E38" s="250">
         <v>0.98</v>
       </c>
       <c r="F38" s="289">
         <v>359938</v>
       </c>
       <c r="G38" s="290">
         <v>228991</v>
       </c>
       <c r="H38" s="284">
         <v>1.57</v>
       </c>
       <c r="I38" s="291">
         <v>96.8</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="12" customHeight="1">
-      <c r="B39" s="445" t="s">
-        <v>199</v>
+      <c r="B39" s="413" t="s">
+        <v>203</v>
       </c>
       <c r="C39" s="300">
         <v>-40.4</v>
       </c>
       <c r="D39" s="294">
         <v>-6.1</v>
       </c>
       <c r="E39" s="297">
         <v>-0.36</v>
       </c>
       <c r="F39" s="275">
         <v>-24.5</v>
       </c>
       <c r="G39" s="276">
         <v>-12.1</v>
       </c>
       <c r="H39" s="277">
         <v>-0.22</v>
       </c>
       <c r="I39" s="278">
         <v>-1.2</v>
       </c>
     </row>
     <row r="40" spans="2:9" ht="12" customHeight="1">
-      <c r="B40" s="446"/>
+      <c r="B40" s="414"/>
       <c r="C40" s="248">
         <v>165628</v>
       </c>
       <c r="D40" s="249">
         <v>266042</v>
       </c>
       <c r="E40" s="250">
         <v>0.62</v>
       </c>
       <c r="F40" s="289">
         <v>271667</v>
       </c>
       <c r="G40" s="290">
         <v>201346</v>
       </c>
       <c r="H40" s="284">
         <v>1.35</v>
       </c>
       <c r="I40" s="291">
         <v>95.6</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="12" customHeight="1">
-      <c r="B41" s="445" t="s">
-        <v>200</v>
+      <c r="B41" s="413" t="s">
+        <v>204</v>
       </c>
       <c r="C41" s="302">
         <v>-1.4</v>
       </c>
       <c r="D41" s="294">
         <v>-3.6</v>
       </c>
       <c r="E41" s="288">
         <v>0.02</v>
       </c>
       <c r="F41" s="275">
         <v>0.5</v>
       </c>
       <c r="G41" s="276">
         <v>1.2</v>
       </c>
       <c r="H41" s="277">
         <v>-0.01</v>
       </c>
       <c r="I41" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="12" customHeight="1">
-      <c r="B42" s="446"/>
+      <c r="B42" s="414"/>
       <c r="C42" s="248">
         <v>163235</v>
       </c>
       <c r="D42" s="249">
         <v>256466</v>
       </c>
       <c r="E42" s="250">
         <v>0.64</v>
       </c>
       <c r="F42" s="289">
         <v>273118</v>
       </c>
       <c r="G42" s="290">
         <v>203692</v>
       </c>
       <c r="H42" s="284">
         <v>1.34</v>
       </c>
       <c r="I42" s="291">
         <v>95.9</v>
       </c>
     </row>
     <row r="43" spans="2:9" ht="12" customHeight="1">
-      <c r="B43" s="445" t="s">
-        <v>201</v>
+      <c r="B43" s="413" t="s">
+        <v>205</v>
       </c>
       <c r="C43" s="296">
         <v>-7.1</v>
       </c>
       <c r="D43" s="292">
         <v>-3.2</v>
       </c>
       <c r="E43" s="297">
         <v>-0.03</v>
       </c>
       <c r="F43" s="275">
         <v>-11.1</v>
       </c>
       <c r="G43" s="276">
         <v>-9.6</v>
       </c>
       <c r="H43" s="277">
         <v>-0.02</v>
       </c>
       <c r="I43" s="278">
         <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="12" customHeight="1">
-      <c r="B44" s="446"/>
+      <c r="B44" s="414"/>
       <c r="C44" s="279">
         <v>151667</v>
       </c>
       <c r="D44" s="280">
         <v>248179</v>
       </c>
       <c r="E44" s="281">
         <v>0.61</v>
       </c>
       <c r="F44" s="282">
         <v>242926</v>
       </c>
       <c r="G44" s="283">
         <v>184135</v>
       </c>
       <c r="H44" s="284">
         <v>1.32</v>
       </c>
       <c r="I44" s="285">
         <v>94.8</v>
       </c>
     </row>
     <row r="45" spans="2:9" ht="12" customHeight="1">
-      <c r="B45" s="445" t="s">
-        <v>202</v>
+      <c r="B45" s="413" t="s">
+        <v>206</v>
       </c>
       <c r="C45" s="300">
         <v>-24</v>
       </c>
       <c r="D45" s="294">
         <v>-6.8</v>
       </c>
       <c r="E45" s="299">
         <v>-0.11</v>
       </c>
       <c r="F45" s="275">
         <v>-10</v>
       </c>
       <c r="G45" s="276">
         <v>-6.2</v>
       </c>
       <c r="H45" s="277">
         <v>-0.05</v>
       </c>
       <c r="I45" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="46" spans="2:9" ht="12" customHeight="1">
-      <c r="B46" s="446"/>
+      <c r="B46" s="414"/>
       <c r="C46" s="279">
         <v>115320</v>
       </c>
       <c r="D46" s="280">
         <v>231204</v>
       </c>
       <c r="E46" s="281">
         <v>0.5</v>
       </c>
       <c r="F46" s="289">
         <v>218604</v>
       </c>
       <c r="G46" s="290">
         <v>172731</v>
       </c>
       <c r="H46" s="284">
         <v>1.27</v>
       </c>
       <c r="I46" s="291">
         <v>95.1</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="12" customHeight="1">
-      <c r="B47" s="445" t="s">
-        <v>203</v>
+      <c r="B47" s="413" t="s">
+        <v>207</v>
       </c>
       <c r="C47" s="286">
         <v>0.5</v>
       </c>
       <c r="D47" s="294">
         <v>-5.0999999999999996</v>
       </c>
       <c r="E47" s="288">
         <v>0.03</v>
       </c>
       <c r="F47" s="275">
         <v>2.9</v>
       </c>
       <c r="G47" s="276">
         <v>0.3</v>
       </c>
       <c r="H47" s="277">
         <v>0.03</v>
       </c>
       <c r="I47" s="278">
         <v>0.8</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="12" customHeight="1">
-      <c r="B48" s="446"/>
+      <c r="B48" s="414"/>
       <c r="C48" s="279">
         <v>115950</v>
       </c>
       <c r="D48" s="280">
         <v>219410</v>
       </c>
       <c r="E48" s="281">
         <v>0.53</v>
       </c>
       <c r="F48" s="289">
         <v>224984</v>
       </c>
       <c r="G48" s="290">
         <v>173171</v>
       </c>
       <c r="H48" s="284">
         <v>1.3</v>
       </c>
       <c r="I48" s="291">
         <v>95.9</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="12" customHeight="1">
-      <c r="B49" s="427" t="s">
-        <v>204</v>
+      <c r="B49" s="425" t="s">
+        <v>208</v>
       </c>
       <c r="C49" s="286">
         <v>26.1</v>
       </c>
       <c r="D49" s="294">
         <v>-3.5</v>
       </c>
       <c r="E49" s="288">
         <v>0.16</v>
       </c>
       <c r="F49" s="275">
         <v>14.7</v>
       </c>
       <c r="G49" s="276">
         <v>1.9</v>
       </c>
       <c r="H49" s="277">
         <v>0.16</v>
       </c>
       <c r="I49" s="278">
         <v>1.3</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="12" customHeight="1">
-      <c r="B50" s="438"/>
+      <c r="B50" s="426"/>
       <c r="C50" s="248">
         <v>146204</v>
       </c>
       <c r="D50" s="249">
         <v>211640</v>
       </c>
       <c r="E50" s="250">
         <v>0.69</v>
       </c>
       <c r="F50" s="289">
         <v>258050</v>
       </c>
       <c r="G50" s="290">
         <v>176403</v>
       </c>
       <c r="H50" s="284">
         <v>1.46</v>
       </c>
       <c r="I50" s="291">
         <v>97.2</v>
       </c>
     </row>
     <row r="51" spans="2:9" ht="12" customHeight="1">
-      <c r="B51" s="427" t="s">
-        <v>205</v>
+      <c r="B51" s="425" t="s">
+        <v>209</v>
       </c>
       <c r="C51" s="293">
         <v>28.4</v>
       </c>
       <c r="D51" s="303">
         <v>-1.8</v>
       </c>
       <c r="E51" s="288">
         <v>0.21</v>
       </c>
       <c r="F51" s="275">
         <v>13.7</v>
       </c>
       <c r="G51" s="276">
         <v>1.9</v>
       </c>
       <c r="H51" s="277">
         <v>0.17</v>
       </c>
       <c r="I51" s="278">
         <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="12" customHeight="1">
-      <c r="B52" s="438"/>
+      <c r="B52" s="426"/>
       <c r="C52" s="248">
         <v>187660</v>
       </c>
       <c r="D52" s="249">
         <v>207737</v>
       </c>
       <c r="E52" s="250">
         <v>0.9</v>
       </c>
       <c r="F52" s="289">
         <v>293520</v>
       </c>
       <c r="G52" s="290">
         <v>179683</v>
       </c>
       <c r="H52" s="284">
         <v>1.63</v>
       </c>
       <c r="I52" s="291">
         <v>98.1</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="12" customHeight="1">
-      <c r="B53" s="427" t="s">
-        <v>206</v>
+      <c r="B53" s="425" t="s">
+        <v>210</v>
       </c>
       <c r="C53" s="293">
         <v>26.6</v>
       </c>
       <c r="D53" s="304">
         <v>0.4</v>
       </c>
       <c r="E53" s="288">
         <v>0.24</v>
       </c>
       <c r="F53" s="275">
         <v>13.4</v>
       </c>
       <c r="G53" s="276">
         <v>2.4</v>
       </c>
       <c r="H53" s="277">
         <v>0.18</v>
       </c>
       <c r="I53" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="12" customHeight="1">
-      <c r="B54" s="438"/>
+      <c r="B54" s="426"/>
       <c r="C54" s="248">
         <v>237569</v>
       </c>
       <c r="D54" s="249">
         <v>208530</v>
       </c>
       <c r="E54" s="250">
         <v>1.1399999999999999</v>
       </c>
       <c r="F54" s="289">
         <v>332796</v>
       </c>
       <c r="G54" s="290">
         <v>184026</v>
       </c>
       <c r="H54" s="284">
         <v>1.81</v>
       </c>
       <c r="I54" s="291">
         <v>98.4</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="12" customHeight="1">
-      <c r="B55" s="427" t="s">
-        <v>207</v>
+      <c r="B55" s="425" t="s">
+        <v>211</v>
       </c>
       <c r="C55" s="305">
         <v>11.3</v>
       </c>
       <c r="D55" s="294">
         <v>-1.9</v>
       </c>
       <c r="E55" s="274">
         <v>0.15</v>
       </c>
       <c r="F55" s="275">
         <v>4</v>
       </c>
       <c r="G55" s="276">
         <v>-0.3</v>
       </c>
       <c r="H55" s="277">
         <v>0.08</v>
       </c>
       <c r="I55" s="278">
         <v>-0.1</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="12" customHeight="1">
-      <c r="B56" s="438"/>
+      <c r="B56" s="426"/>
       <c r="C56" s="279">
         <v>264475</v>
       </c>
       <c r="D56" s="280">
         <v>204483</v>
       </c>
       <c r="E56" s="281">
         <v>1.29</v>
       </c>
       <c r="F56" s="282">
         <v>346112</v>
       </c>
       <c r="G56" s="283">
         <v>183389</v>
       </c>
       <c r="H56" s="306">
         <v>1.89</v>
       </c>
       <c r="I56" s="285">
         <v>98.3</v>
       </c>
     </row>
     <row r="57" spans="2:9" ht="12" customHeight="1">
-      <c r="B57" s="427" t="s">
-        <v>208</v>
+      <c r="B57" s="425" t="s">
+        <v>212</v>
       </c>
       <c r="C57" s="307">
         <v>-0.2</v>
       </c>
       <c r="D57" s="294">
         <v>-1.2</v>
       </c>
       <c r="E57" s="308">
         <v>0.02</v>
       </c>
       <c r="F57" s="275">
         <v>-6.7</v>
       </c>
       <c r="G57" s="276">
         <v>-4.2</v>
       </c>
       <c r="H57" s="277">
         <v>-0.05</v>
       </c>
       <c r="I57" s="278">
         <v>-0.5</v>
       </c>
     </row>
     <row r="58" spans="2:9" ht="12" customHeight="1">
-      <c r="B58" s="438"/>
+      <c r="B58" s="426"/>
       <c r="C58" s="279">
         <v>263901</v>
       </c>
       <c r="D58" s="280">
         <v>202111</v>
       </c>
       <c r="E58" s="281">
         <v>1.31</v>
       </c>
       <c r="F58" s="289">
         <v>323000</v>
       </c>
       <c r="G58" s="309">
         <v>175684</v>
       </c>
       <c r="H58" s="306">
         <v>1.84</v>
       </c>
       <c r="I58" s="285">
         <v>97.8</v>
       </c>
     </row>
     <row r="59" spans="2:9" ht="12" customHeight="1">
-      <c r="B59" s="427" t="s">
-        <v>209</v>
+      <c r="B59" s="425" t="s">
+        <v>213</v>
       </c>
       <c r="C59" s="307">
         <v>-48.8</v>
       </c>
       <c r="D59" s="294">
         <v>-5.5</v>
       </c>
       <c r="E59" s="308">
         <v>-0.6</v>
       </c>
       <c r="F59" s="275">
         <v>-38.299999999999997</v>
       </c>
       <c r="G59" s="276">
         <v>-14.3</v>
       </c>
       <c r="H59" s="277">
         <v>-0.52</v>
       </c>
       <c r="I59" s="278">
         <v>-0.6</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="12" customHeight="1">
-      <c r="B60" s="438"/>
+      <c r="B60" s="426"/>
       <c r="C60" s="279">
         <v>135064</v>
       </c>
       <c r="D60" s="280">
         <v>190986</v>
       </c>
       <c r="E60" s="281">
         <v>0.71</v>
       </c>
       <c r="F60" s="289">
         <v>199201</v>
       </c>
       <c r="G60" s="309">
         <v>150495</v>
       </c>
       <c r="H60" s="306">
         <v>1.32</v>
       </c>
       <c r="I60" s="285">
         <v>97.2</v>
       </c>
     </row>
     <row r="61" spans="2:9" ht="12" customHeight="1">
-      <c r="B61" s="427" t="s">
-        <v>210</v>
+      <c r="B61" s="425" t="s">
+        <v>214</v>
       </c>
       <c r="C61" s="307">
         <v>-7.6</v>
       </c>
       <c r="D61" s="310">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E61" s="311">
         <v>-0.04</v>
       </c>
       <c r="F61" s="275">
         <v>-1.3</v>
       </c>
       <c r="G61" s="276">
         <v>3.2</v>
       </c>
       <c r="H61" s="277">
         <v>-0.05</v>
       </c>
       <c r="I61" s="278">
         <v>0.6</v>
       </c>
     </row>
     <row r="62" spans="2:9" ht="12" customHeight="1">
-      <c r="B62" s="438"/>
+      <c r="B62" s="426"/>
       <c r="C62" s="279">
         <v>124829</v>
       </c>
       <c r="D62" s="280">
         <v>186520</v>
       </c>
       <c r="E62" s="281">
         <v>0.67</v>
       </c>
       <c r="F62" s="289">
         <v>196689</v>
       </c>
       <c r="G62" s="309">
         <v>155310</v>
       </c>
       <c r="H62" s="306">
         <v>1.27</v>
       </c>
       <c r="I62" s="285">
         <v>97.8</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="12" customHeight="1">
-      <c r="B63" s="427" t="s">
-        <v>211</v>
+      <c r="B63" s="425" t="s">
+        <v>215</v>
       </c>
       <c r="C63" s="301">
         <v>2</v>
       </c>
       <c r="D63" s="310">
         <v>0.2</v>
       </c>
       <c r="E63" s="311">
         <v>0.01</v>
       </c>
       <c r="F63" s="275">
         <v>6.7</v>
       </c>
       <c r="G63" s="276">
         <v>2.4</v>
       </c>
       <c r="H63" s="277">
         <v>0.05</v>
       </c>
       <c r="I63" s="278">
         <v>0.7</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="12" customHeight="1">
-      <c r="B64" s="438"/>
+      <c r="B64" s="426"/>
       <c r="C64" s="279">
         <v>127380</v>
       </c>
       <c r="D64" s="280">
         <v>186820</v>
       </c>
       <c r="E64" s="281">
         <v>0.68</v>
       </c>
       <c r="F64" s="289">
         <v>209925</v>
       </c>
       <c r="G64" s="309">
         <v>159032</v>
       </c>
       <c r="H64" s="306">
         <v>1.32</v>
       </c>
       <c r="I64" s="285">
         <v>98.5</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="12" customHeight="1">
-      <c r="B65" s="427" t="s">
-        <v>212</v>
+      <c r="B65" s="425" t="s">
+        <v>216</v>
       </c>
       <c r="C65" s="301">
         <v>14.5</v>
       </c>
       <c r="D65" s="310">
         <v>3.4</v>
       </c>
       <c r="E65" s="311">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F65" s="275">
         <v>8.6999999999999993</v>
       </c>
       <c r="G65" s="276">
         <v>3.6</v>
       </c>
       <c r="H65" s="277">
         <v>0.06</v>
       </c>
       <c r="I65" s="278">
         <v>0.5</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="12" customHeight="1">
-      <c r="B66" s="438"/>
+      <c r="B66" s="426"/>
       <c r="C66" s="279">
         <v>145893</v>
       </c>
       <c r="D66" s="280">
         <v>193242</v>
       </c>
       <c r="E66" s="281">
         <v>0.75</v>
       </c>
       <c r="F66" s="282">
         <v>228277</v>
       </c>
       <c r="G66" s="312">
         <v>164831</v>
       </c>
       <c r="H66" s="306">
         <v>1.38</v>
       </c>
       <c r="I66" s="285">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="2:9" ht="12" customHeight="1">
-      <c r="B67" s="427" t="s">
-        <v>213</v>
+      <c r="B67" s="425" t="s">
+        <v>217</v>
       </c>
       <c r="C67" s="301">
         <v>18.100000000000001</v>
       </c>
       <c r="D67" s="310">
         <v>-3.6</v>
       </c>
       <c r="E67" s="311">
         <v>0.18</v>
       </c>
       <c r="F67" s="275">
         <v>12.1</v>
       </c>
       <c r="G67" s="276">
         <v>-0.8</v>
       </c>
       <c r="H67" s="277">
         <v>0.19</v>
       </c>
       <c r="I67" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="68" spans="2:9" ht="12" customHeight="1">
-      <c r="B68" s="438"/>
+      <c r="B68" s="426"/>
       <c r="C68" s="279">
         <v>172297</v>
       </c>
       <c r="D68" s="280">
         <v>186222</v>
       </c>
       <c r="E68" s="281">
         <v>0.93</v>
       </c>
       <c r="F68" s="282">
         <v>255841</v>
       </c>
       <c r="G68" s="312">
         <v>163450</v>
       </c>
       <c r="H68" s="306">
         <v>1.57</v>
       </c>
       <c r="I68" s="285">
         <v>99.3</v>
       </c>
     </row>
     <row r="69" spans="2:9" ht="12" customHeight="1">
-      <c r="B69" s="427" t="s">
-        <v>214</v>
+      <c r="B69" s="425" t="s">
+        <v>218</v>
       </c>
       <c r="C69" s="293">
         <v>38.4</v>
       </c>
       <c r="D69" s="304">
         <v>0.1</v>
       </c>
       <c r="E69" s="313">
         <v>0.35</v>
       </c>
       <c r="F69" s="275">
         <v>23.5</v>
       </c>
       <c r="G69" s="276">
         <v>4.3</v>
       </c>
       <c r="H69" s="277">
         <v>0.28000000000000003</v>
       </c>
       <c r="I69" s="278">
         <v>0.3</v>
       </c>
     </row>
     <row r="70" spans="2:9" ht="12" customHeight="1">
-      <c r="B70" s="438"/>
+      <c r="B70" s="426"/>
       <c r="C70" s="248">
         <v>238462</v>
       </c>
       <c r="D70" s="249">
         <v>186462</v>
       </c>
       <c r="E70" s="250">
         <v>1.28</v>
       </c>
       <c r="F70" s="289">
         <v>315853</v>
       </c>
       <c r="G70" s="312">
         <v>170500</v>
       </c>
       <c r="H70" s="306">
         <v>1.85</v>
       </c>
       <c r="I70" s="285">
         <v>99.6</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="12" customHeight="1">
-      <c r="B71" s="427" t="s">
-        <v>215</v>
+      <c r="B71" s="425" t="s">
+        <v>219</v>
       </c>
       <c r="C71" s="305">
         <v>19.899999999999999</v>
       </c>
       <c r="D71" s="314">
         <v>-0.2</v>
       </c>
       <c r="E71" s="315">
         <v>0.26</v>
       </c>
       <c r="F71" s="275">
         <v>11.7</v>
       </c>
       <c r="G71" s="276">
         <v>1</v>
       </c>
       <c r="H71" s="277">
         <v>0.2</v>
       </c>
       <c r="I71" s="278">
         <v>0.1</v>
       </c>
     </row>
     <row r="72" spans="2:9" ht="12" customHeight="1">
-      <c r="B72" s="438"/>
+      <c r="B72" s="426"/>
       <c r="C72" s="298">
         <v>285961</v>
       </c>
       <c r="D72" s="280">
         <v>186055</v>
       </c>
       <c r="E72" s="250">
         <v>1.54</v>
       </c>
       <c r="F72" s="289">
         <v>352919</v>
       </c>
       <c r="G72" s="309">
         <v>172280</v>
       </c>
       <c r="H72" s="284">
         <v>2.0499999999999998</v>
       </c>
       <c r="I72" s="291">
         <v>99.7</v>
       </c>
     </row>
     <row r="73" spans="2:9" ht="12" customHeight="1">
-      <c r="B73" s="427" t="s">
-        <v>216</v>
+      <c r="B73" s="425" t="s">
+        <v>220</v>
       </c>
       <c r="C73" s="293">
         <v>13.3</v>
       </c>
       <c r="D73" s="310">
         <v>-0.6</v>
       </c>
       <c r="E73" s="315">
         <v>0.21</v>
       </c>
       <c r="F73" s="275">
         <v>9.6999999999999993</v>
       </c>
       <c r="G73" s="276">
         <v>0.8</v>
       </c>
       <c r="H73" s="277">
         <v>0.18</v>
       </c>
       <c r="I73" s="278">
         <v>-0.2</v>
       </c>
     </row>
     <row r="74" spans="2:9" ht="12" customHeight="1">
-      <c r="B74" s="438"/>
+      <c r="B74" s="426"/>
       <c r="C74" s="248">
         <v>323873</v>
       </c>
       <c r="D74" s="249">
         <v>184957</v>
       </c>
       <c r="E74" s="250">
         <v>1.75</v>
       </c>
       <c r="F74" s="289">
         <v>387088</v>
       </c>
       <c r="G74" s="309">
         <v>173683</v>
       </c>
       <c r="H74" s="284">
         <v>2.23</v>
       </c>
       <c r="I74" s="291">
         <v>99.5</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="12" customHeight="1">
-      <c r="B75" s="427" t="s">
-        <v>217</v>
+      <c r="B75" s="425" t="s">
+        <v>221</v>
       </c>
       <c r="C75" s="293">
         <v>15.7</v>
       </c>
       <c r="D75" s="316">
         <v>-2.6</v>
       </c>
       <c r="E75" s="313">
         <v>0.33</v>
       </c>
       <c r="F75" s="275">
         <v>11.8</v>
       </c>
       <c r="G75" s="276">
         <v>-1.4</v>
       </c>
       <c r="H75" s="277">
         <v>0.3</v>
       </c>
       <c r="I75" s="278">
         <v>0.2</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="12" customHeight="1">
-      <c r="B76" s="438"/>
+      <c r="B76" s="426"/>
       <c r="C76" s="279">
         <v>374838</v>
       </c>
       <c r="D76" s="280">
         <v>180128</v>
       </c>
       <c r="E76" s="281">
         <v>2.08</v>
       </c>
       <c r="F76" s="289">
         <v>432645</v>
       </c>
       <c r="G76" s="309">
         <v>171209</v>
       </c>
       <c r="H76" s="284">
         <v>2.5299999999999998</v>
       </c>
       <c r="I76" s="291">
         <v>99.7</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="12" customHeight="1">
-      <c r="B77" s="427" t="s">
-        <v>218</v>
+      <c r="B77" s="425" t="s">
+        <v>222</v>
       </c>
       <c r="C77" s="293">
         <v>13.7</v>
       </c>
       <c r="D77" s="317">
         <v>-0.1</v>
       </c>
       <c r="E77" s="313">
         <v>0.28999999999999998</v>
       </c>
       <c r="F77" s="275">
         <v>10.199999999999999</v>
       </c>
       <c r="G77" s="276">
         <v>-0.1</v>
       </c>
       <c r="H77" s="277">
         <v>0.26</v>
       </c>
       <c r="I77" s="278">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:9" ht="12" customHeight="1">
-      <c r="B78" s="438"/>
+      <c r="B78" s="426"/>
       <c r="C78" s="248">
         <v>426119</v>
       </c>
       <c r="D78" s="249">
         <v>179973</v>
       </c>
       <c r="E78" s="250">
         <v>2.37</v>
       </c>
       <c r="F78" s="289">
         <v>476699</v>
       </c>
       <c r="G78" s="309">
         <v>171114</v>
       </c>
       <c r="H78" s="284">
         <v>2.79</v>
       </c>
       <c r="I78" s="291">
         <v>99.7</v>
       </c>
     </row>
     <row r="79" spans="2:9" ht="12" customHeight="1">
-      <c r="B79" s="427" t="s">
-        <v>219</v>
+      <c r="B79" s="425" t="s">
+        <v>223</v>
       </c>
       <c r="C79" s="305">
         <v>4</v>
       </c>
       <c r="D79" s="310">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E79" s="315">
         <v>0.15</v>
       </c>
       <c r="F79" s="275">
         <v>1.6</v>
       </c>
       <c r="G79" s="276">
         <v>-2.2999999999999998</v>
       </c>
       <c r="H79" s="277">
         <v>0.11</v>
       </c>
       <c r="I79" s="278">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="2:9" ht="12" customHeight="1">
-      <c r="B80" s="438"/>
+      <c r="B80" s="426"/>
       <c r="C80" s="298">
         <v>443346</v>
       </c>
       <c r="D80" s="249">
         <v>175746</v>
       </c>
       <c r="E80" s="250">
         <v>2.52</v>
       </c>
       <c r="F80" s="289">
         <v>484431</v>
       </c>
       <c r="G80" s="309">
         <v>167251</v>
       </c>
       <c r="H80" s="284">
         <v>2.9</v>
       </c>
       <c r="I80" s="291">
         <v>99.7</v>
       </c>
     </row>
     <row r="81" spans="2:9" ht="12" customHeight="1">
-      <c r="B81" s="439" t="s">
-        <v>220</v>
+      <c r="B81" s="425" t="s">
+        <v>241</v>
       </c>
       <c r="C81" s="301">
         <v>-24.3</v>
       </c>
       <c r="D81" s="310">
         <v>-8</v>
       </c>
       <c r="E81" s="311">
         <v>-0.44</v>
       </c>
       <c r="F81" s="318">
         <v>-20.3</v>
       </c>
       <c r="G81" s="319">
         <v>-12.5</v>
       </c>
       <c r="H81" s="320">
         <v>-0.26</v>
       </c>
       <c r="I81" s="321">
         <v>-0.1</v>
       </c>
     </row>
     <row r="82" spans="2:9" ht="12" customHeight="1">
-      <c r="B82" s="440"/>
+      <c r="B82" s="426"/>
       <c r="C82" s="248">
         <v>335752</v>
       </c>
       <c r="D82" s="249">
         <v>161666</v>
       </c>
       <c r="E82" s="250">
         <v>2.08</v>
       </c>
       <c r="F82" s="298">
         <v>386316</v>
       </c>
       <c r="G82" s="249">
         <v>146314</v>
       </c>
       <c r="H82" s="284">
         <v>2.64</v>
       </c>
       <c r="I82" s="295">
         <v>99.6</v>
       </c>
     </row>
     <row r="83" spans="2:9" ht="12" customHeight="1">
-      <c r="B83" s="427" t="s">
-        <v>221</v>
+      <c r="B83" s="425" t="s">
+        <v>224</v>
       </c>
       <c r="C83" s="301">
         <v>2.9</v>
       </c>
       <c r="D83" s="310">
         <v>-10.3</v>
       </c>
       <c r="E83" s="322">
         <v>0.3</v>
       </c>
       <c r="F83" s="318">
         <v>0.6</v>
       </c>
       <c r="G83" s="319">
         <v>-8</v>
       </c>
       <c r="H83" s="320">
         <v>0.25</v>
       </c>
       <c r="I83" s="321">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="2:9" ht="12" customHeight="1">
-      <c r="B84" s="441"/>
+      <c r="B84" s="429"/>
       <c r="C84" s="279">
         <v>345562</v>
       </c>
       <c r="D84" s="280">
         <v>144946</v>
       </c>
       <c r="E84" s="323">
         <v>2.38</v>
       </c>
       <c r="F84" s="298">
         <v>388588</v>
       </c>
       <c r="G84" s="249">
         <v>134584</v>
       </c>
       <c r="H84" s="284">
         <v>2.89</v>
       </c>
       <c r="I84" s="295">
         <v>99.6</v>
       </c>
     </row>
     <row r="85" spans="2:9" ht="12" customHeight="1">
-      <c r="B85" s="427" t="s">
-        <v>222</v>
+      <c r="B85" s="425" t="s">
+        <v>225</v>
       </c>
       <c r="C85" s="318">
         <v>16.2</v>
       </c>
       <c r="D85" s="319">
         <v>-8</v>
       </c>
       <c r="E85" s="324">
         <v>0.63</v>
       </c>
       <c r="F85" s="318">
         <v>14.3</v>
       </c>
       <c r="G85" s="319">
         <v>-5.6</v>
       </c>
       <c r="H85" s="320">
         <v>0.6</v>
       </c>
       <c r="I85" s="321">
         <v>0.1</v>
       </c>
     </row>
     <row r="86" spans="2:9" ht="12" customHeight="1">
-      <c r="B86" s="441"/>
+      <c r="B86" s="429"/>
       <c r="C86" s="325">
         <v>401392</v>
       </c>
       <c r="D86" s="280">
         <v>133416</v>
       </c>
       <c r="E86" s="323">
         <v>3.01</v>
       </c>
       <c r="F86" s="298">
         <v>443980</v>
       </c>
       <c r="G86" s="249">
         <v>127074</v>
       </c>
       <c r="H86" s="284">
         <v>3.49</v>
       </c>
       <c r="I86" s="295">
         <v>99.7</v>
       </c>
     </row>
     <row r="87" spans="2:9" ht="12" customHeight="1">
-      <c r="B87" s="427" t="s">
-        <v>223</v>
+      <c r="B87" s="425" t="s">
+        <v>226</v>
       </c>
       <c r="C87" s="318">
         <v>10.7</v>
       </c>
       <c r="D87" s="319">
         <v>-5.5</v>
       </c>
       <c r="E87" s="324">
         <v>0.51000000000000023</v>
       </c>
-      <c r="F87" s="429" t="s">
-[...9 lines deleted...]
-        <v>224</v>
+      <c r="F87" s="430" t="s">
+        <v>227</v>
+      </c>
+      <c r="G87" s="432" t="s">
+        <v>227</v>
+      </c>
+      <c r="H87" s="434" t="s">
+        <v>227</v>
+      </c>
+      <c r="I87" s="427" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="88" spans="2:9" ht="12" customHeight="1">
-      <c r="B88" s="441"/>
+      <c r="B88" s="429"/>
       <c r="C88" s="325">
         <v>444182</v>
       </c>
       <c r="D88" s="280">
         <v>126069</v>
       </c>
       <c r="E88" s="323">
         <v>3.52</v>
       </c>
-      <c r="F88" s="442"/>
-[...2 lines deleted...]
-      <c r="I88" s="437"/>
+      <c r="F88" s="431"/>
+      <c r="G88" s="433"/>
+      <c r="H88" s="435"/>
+      <c r="I88" s="428"/>
     </row>
     <row r="89" spans="2:9" ht="12" customHeight="1">
-      <c r="B89" s="427" t="s">
-        <v>225</v>
+      <c r="B89" s="425" t="s">
+        <v>228</v>
       </c>
       <c r="C89" s="318">
         <v>3.8</v>
       </c>
       <c r="D89" s="319">
         <v>-0.3</v>
       </c>
       <c r="E89" s="324">
         <v>0.14999999999999991</v>
       </c>
-      <c r="F89" s="429" t="s">
-[...9 lines deleted...]
-        <v>226</v>
+      <c r="F89" s="430" t="s">
+        <v>229</v>
+      </c>
+      <c r="G89" s="432" t="s">
+        <v>229</v>
+      </c>
+      <c r="H89" s="434" t="s">
+        <v>229</v>
+      </c>
+      <c r="I89" s="427" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="2:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B90" s="428"/>
+      <c r="B90" s="438"/>
       <c r="C90" s="326">
         <v>465418</v>
       </c>
       <c r="D90" s="327">
         <v>125889</v>
       </c>
       <c r="E90" s="328">
         <v>3.7</v>
       </c>
-      <c r="F90" s="430"/>
-[...2 lines deleted...]
-      <c r="I90" s="436"/>
+      <c r="F90" s="439"/>
+      <c r="G90" s="440"/>
+      <c r="H90" s="441"/>
+      <c r="I90" s="442"/>
     </row>
     <row r="91" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
       <c r="B91" s="329" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
-      <c r="B92" s="388" t="s">
-[...5 lines deleted...]
-      <c r="F92" s="389"/>
+      <c r="B92" s="329" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="93" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
-      <c r="B93" s="425" t="s">
-[...8 lines deleted...]
-      <c r="I93" s="425"/>
+      <c r="B93" s="436" t="s">
+        <v>232</v>
+      </c>
+      <c r="C93" s="436"/>
+      <c r="D93" s="436"/>
+      <c r="E93" s="436"/>
+      <c r="F93" s="436"/>
+      <c r="G93" s="436"/>
+      <c r="H93" s="436"/>
+      <c r="I93" s="436"/>
     </row>
     <row r="94" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
       <c r="B94" s="331" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C94" s="332"/>
       <c r="D94" s="332"/>
       <c r="E94" s="332"/>
       <c r="F94" s="332"/>
       <c r="G94" s="332"/>
       <c r="H94" s="332"/>
       <c r="I94" s="332"/>
     </row>
     <row r="95" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
       <c r="B95" s="329" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="96" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
       <c r="B96" s="329" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="97" spans="2:9" s="330" customFormat="1" ht="14.1" customHeight="1">
       <c r="B97" s="329" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="98" spans="2:9" ht="14.25" customHeight="1">
       <c r="B98" s="371"/>
       <c r="C98" s="371"/>
       <c r="D98" s="371"/>
       <c r="E98" s="371"/>
       <c r="F98" s="371"/>
       <c r="G98" s="371"/>
       <c r="H98" s="371"/>
       <c r="I98" s="371"/>
     </row>
     <row r="99" spans="2:9" ht="14.25" customHeight="1">
       <c r="B99" s="372"/>
       <c r="C99" s="372"/>
       <c r="D99" s="372"/>
       <c r="E99" s="372"/>
       <c r="F99" s="372"/>
       <c r="G99" s="372"/>
       <c r="H99" s="372"/>
       <c r="I99" s="372"/>
     </row>
     <row r="100" spans="2:9">
       <c r="B100" s="373"/>
       <c r="C100" s="373"/>
@@ -12565,2379 +12513,2377 @@
       <c r="E100" s="373"/>
       <c r="F100" s="373"/>
       <c r="G100" s="373"/>
       <c r="H100" s="373"/>
       <c r="I100" s="373"/>
     </row>
     <row r="101" spans="2:9" ht="13.5" customHeight="1">
       <c r="B101" s="371"/>
       <c r="C101" s="371"/>
       <c r="D101" s="371"/>
       <c r="E101" s="371"/>
       <c r="F101" s="371"/>
       <c r="G101" s="371"/>
       <c r="H101" s="371"/>
     </row>
     <row r="102" spans="2:9">
       <c r="B102" s="374"/>
       <c r="C102" s="375"/>
       <c r="D102" s="375"/>
       <c r="E102" s="375"/>
       <c r="F102" s="376"/>
       <c r="G102" s="377"/>
       <c r="H102" s="378"/>
     </row>
     <row r="103" spans="2:9">
-      <c r="B103" s="426"/>
-[...5 lines deleted...]
-      <c r="H103" s="426"/>
+      <c r="B103" s="437"/>
+      <c r="C103" s="437"/>
+      <c r="D103" s="437"/>
+      <c r="E103" s="437"/>
+      <c r="F103" s="437"/>
+      <c r="G103" s="437"/>
+      <c r="H103" s="437"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="B23:B24"/>
-[...9 lines deleted...]
-    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B93:I93"/>
+    <mergeCell ref="B103:H103"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G89:G90"/>
+    <mergeCell ref="H89:H90"/>
+    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="G87:G88"/>
+    <mergeCell ref="H87:H88"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="B69:B70"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B43:B44"/>
     <mergeCell ref="B45:B46"/>
-    <mergeCell ref="B71:B72"/>
-[...29 lines deleted...]
-    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B21:B22"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="67" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3D3E7DF-C77F-439C-9C60-E3784044B633}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I103"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.125" style="226" customWidth="1"/>
     <col min="2" max="2" width="27.375" style="226" customWidth="1"/>
     <col min="3" max="9" width="11.875" style="226" customWidth="1"/>
     <col min="10" max="16384" width="9" style="226"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="15">
       <c r="B1" s="225"/>
       <c r="C1" s="225"/>
       <c r="D1" s="225"/>
       <c r="E1" s="225"/>
       <c r="F1" s="225"/>
       <c r="G1" s="225"/>
       <c r="H1" s="225"/>
     </row>
     <row r="2" spans="2:9" ht="8.25" customHeight="1">
       <c r="B2" s="227"/>
       <c r="C2" s="213"/>
       <c r="D2" s="213"/>
       <c r="E2" s="213"/>
       <c r="F2" s="213"/>
       <c r="G2" s="213"/>
       <c r="H2" s="213"/>
     </row>
     <row r="3" spans="2:9" ht="14.25">
       <c r="B3" s="228" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="228"/>
       <c r="F3" s="228"/>
       <c r="G3" s="228"/>
       <c r="H3" s="228"/>
     </row>
     <row r="4" spans="2:9" ht="7.5" customHeight="1" thickBot="1">
       <c r="B4" s="227"/>
       <c r="C4" s="213"/>
       <c r="D4" s="213"/>
       <c r="E4" s="213"/>
       <c r="F4" s="213"/>
       <c r="G4" s="213"/>
       <c r="H4" s="213"/>
     </row>
     <row r="5" spans="2:9" ht="12" customHeight="1">
-      <c r="B5" s="457" t="s">
-[...12 lines deleted...]
-      <c r="I5" s="463"/>
+      <c r="B5" s="450" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" s="418" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="419"/>
+      <c r="E5" s="453"/>
+      <c r="F5" s="454" t="s">
+        <v>238</v>
+      </c>
+      <c r="G5" s="455"/>
+      <c r="H5" s="455"/>
+      <c r="I5" s="456"/>
     </row>
     <row r="6" spans="2:9" ht="12" customHeight="1">
-      <c r="B6" s="458"/>
+      <c r="B6" s="451"/>
       <c r="C6" s="229" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D6" s="230" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E6" s="232" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F6" s="229" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G6" s="230" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H6" s="230" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I6" s="333" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="12" customHeight="1">
-      <c r="B7" s="458"/>
+      <c r="B7" s="451"/>
       <c r="C7" s="233" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D7" s="234" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E7" s="236" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F7" s="233" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G7" s="234" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H7" s="234" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I7" s="334" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B8" s="459"/>
+      <c r="B8" s="452"/>
       <c r="C8" s="237" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D8" s="238" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E8" s="240" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F8" s="237" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G8" s="238" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H8" s="238" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="I8" s="335" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="12" customHeight="1">
-      <c r="B9" s="466" t="s">
-        <v>181</v>
+      <c r="B9" s="457" t="s">
+        <v>185</v>
       </c>
       <c r="C9" s="336" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D9" s="337" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E9" s="338" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="F9" s="339">
         <v>-1.3</v>
       </c>
       <c r="G9" s="340">
         <v>-0.2</v>
       </c>
       <c r="H9" s="341">
         <v>-0.02</v>
       </c>
       <c r="I9" s="342">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="12" customHeight="1">
-      <c r="B10" s="465"/>
+      <c r="B10" s="449"/>
       <c r="C10" s="343">
         <v>37736</v>
       </c>
       <c r="D10" s="252">
         <v>40164</v>
       </c>
       <c r="E10" s="344">
         <v>0.94</v>
       </c>
       <c r="F10" s="251">
         <v>82716</v>
       </c>
       <c r="G10" s="252">
         <v>45614</v>
       </c>
       <c r="H10" s="253">
         <v>1.81</v>
       </c>
       <c r="I10" s="266">
         <v>99.3</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="12" customHeight="1">
-      <c r="B11" s="464" t="s">
-        <v>183</v>
+      <c r="B11" s="448" t="s">
+        <v>187</v>
       </c>
       <c r="C11" s="345">
         <v>-2.9</v>
       </c>
       <c r="D11" s="259">
         <v>-4.2</v>
       </c>
       <c r="E11" s="346">
         <v>0.01</v>
       </c>
       <c r="F11" s="345">
         <v>-4.9000000000000004</v>
       </c>
       <c r="G11" s="259">
         <v>-5.7</v>
       </c>
       <c r="H11" s="260">
         <v>0.02</v>
       </c>
       <c r="I11" s="347">
         <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="12" customHeight="1">
-      <c r="B12" s="465"/>
+      <c r="B12" s="449"/>
       <c r="C12" s="348">
         <v>36657</v>
       </c>
       <c r="D12" s="263">
         <v>38477</v>
       </c>
       <c r="E12" s="344">
         <v>0.95</v>
       </c>
       <c r="F12" s="262">
         <v>78686</v>
       </c>
       <c r="G12" s="263">
         <v>43021</v>
       </c>
       <c r="H12" s="253">
         <v>1.83</v>
       </c>
       <c r="I12" s="271">
         <v>99.4</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="12" customHeight="1">
-      <c r="B13" s="464" t="s">
-        <v>184</v>
+      <c r="B13" s="448" t="s">
+        <v>188</v>
       </c>
       <c r="C13" s="345">
         <v>-23.4</v>
       </c>
       <c r="D13" s="259">
         <v>-7.8</v>
       </c>
       <c r="E13" s="346">
         <v>-0.16</v>
       </c>
       <c r="F13" s="345">
         <v>-18.7</v>
       </c>
       <c r="G13" s="259">
         <v>-13.7</v>
       </c>
       <c r="H13" s="260">
         <v>-0.11</v>
       </c>
       <c r="I13" s="347">
         <v>-0.1</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="12" customHeight="1">
-      <c r="B14" s="467"/>
+      <c r="B14" s="458"/>
       <c r="C14" s="343">
         <v>28097</v>
       </c>
       <c r="D14" s="252">
         <v>35477</v>
       </c>
       <c r="E14" s="344">
         <v>0.79</v>
       </c>
       <c r="F14" s="251">
         <v>63940</v>
       </c>
       <c r="G14" s="252">
         <v>37147</v>
       </c>
       <c r="H14" s="253">
         <v>1.72</v>
       </c>
       <c r="I14" s="266">
         <v>99.3</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="12" customHeight="1">
-      <c r="B15" s="464" t="s">
-        <v>185</v>
+      <c r="B15" s="448" t="s">
+        <v>189</v>
       </c>
       <c r="C15" s="345">
         <v>-13.8</v>
       </c>
       <c r="D15" s="259">
         <v>-8.4</v>
       </c>
       <c r="E15" s="346">
         <v>-0.05</v>
       </c>
       <c r="F15" s="349" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="G15" s="269" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H15" s="269" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="I15" s="350" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="12" customHeight="1">
-      <c r="B16" s="465"/>
+      <c r="B16" s="449"/>
       <c r="C16" s="348">
         <v>24218</v>
       </c>
       <c r="D16" s="252">
         <v>32510</v>
       </c>
       <c r="E16" s="344">
         <v>0.74</v>
       </c>
       <c r="F16" s="262">
         <v>66198</v>
       </c>
       <c r="G16" s="263">
         <v>35643</v>
       </c>
       <c r="H16" s="253">
         <v>1.86</v>
       </c>
       <c r="I16" s="271">
         <v>99.5</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="12" customHeight="1">
-      <c r="B17" s="464" t="s">
-        <v>188</v>
+      <c r="B17" s="448" t="s">
+        <v>192</v>
       </c>
       <c r="C17" s="345">
         <v>32.1</v>
       </c>
       <c r="D17" s="269" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E17" s="350" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F17" s="345">
         <v>18.100000000000001</v>
       </c>
       <c r="G17" s="259">
         <v>-4.3</v>
       </c>
       <c r="H17" s="260">
         <v>0.43</v>
       </c>
       <c r="I17" s="342">
         <v>-0.1</v>
       </c>
     </row>
     <row r="18" spans="2:9" ht="12" customHeight="1">
-      <c r="B18" s="465"/>
+      <c r="B18" s="449"/>
       <c r="C18" s="343">
         <v>31986</v>
       </c>
       <c r="D18" s="252">
         <v>24693</v>
       </c>
       <c r="E18" s="344">
         <v>1.3</v>
       </c>
       <c r="F18" s="251">
         <v>78186</v>
       </c>
       <c r="G18" s="252">
         <v>34124</v>
       </c>
       <c r="H18" s="253">
         <v>2.29</v>
       </c>
       <c r="I18" s="266">
         <v>99.4</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="12" customHeight="1">
-      <c r="B19" s="464" t="s">
-        <v>189</v>
+      <c r="B19" s="448" t="s">
+        <v>193</v>
       </c>
       <c r="C19" s="345">
         <v>43.8</v>
       </c>
       <c r="D19" s="259">
         <v>-12.7</v>
       </c>
       <c r="E19" s="346">
         <v>0.83</v>
       </c>
       <c r="F19" s="345">
         <v>17.2</v>
       </c>
       <c r="G19" s="259">
         <v>-9.9</v>
       </c>
       <c r="H19" s="260">
         <v>0.69</v>
       </c>
       <c r="I19" s="347">
         <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="12" customHeight="1">
-      <c r="B20" s="465"/>
+      <c r="B20" s="449"/>
       <c r="C20" s="348">
         <v>46011</v>
       </c>
       <c r="D20" s="263">
         <v>21553</v>
       </c>
       <c r="E20" s="344">
         <v>2.13</v>
       </c>
       <c r="F20" s="262">
         <v>91621</v>
       </c>
       <c r="G20" s="263">
         <v>30752</v>
       </c>
       <c r="H20" s="253">
         <v>2.98</v>
       </c>
       <c r="I20" s="271">
         <v>99.5</v>
       </c>
     </row>
     <row r="21" spans="2:9" ht="12" customHeight="1">
-      <c r="B21" s="464" t="s">
-        <v>190</v>
+      <c r="B21" s="448" t="s">
+        <v>194</v>
       </c>
       <c r="C21" s="345">
         <v>24.5</v>
       </c>
       <c r="D21" s="259">
         <v>-15</v>
       </c>
       <c r="E21" s="346">
         <v>1</v>
       </c>
       <c r="F21" s="345">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="259">
         <v>-13.6</v>
       </c>
       <c r="H21" s="260">
         <v>0.79</v>
       </c>
       <c r="I21" s="342">
         <v>0.1</v>
       </c>
     </row>
     <row r="22" spans="2:9" ht="12" customHeight="1">
-      <c r="B22" s="465"/>
+      <c r="B22" s="449"/>
       <c r="C22" s="343">
         <v>57284</v>
       </c>
       <c r="D22" s="252">
         <v>18313</v>
       </c>
       <c r="E22" s="344">
         <v>3.13</v>
       </c>
       <c r="F22" s="251">
         <v>100179</v>
       </c>
       <c r="G22" s="252">
         <v>26569</v>
       </c>
       <c r="H22" s="253">
         <v>3.77</v>
       </c>
       <c r="I22" s="266">
         <v>99.6</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="12" customHeight="1">
-      <c r="B23" s="464" t="s">
-        <v>191</v>
+      <c r="B23" s="448" t="s">
+        <v>195</v>
       </c>
       <c r="C23" s="345">
         <v>5</v>
       </c>
       <c r="D23" s="259">
         <v>-14.5</v>
       </c>
       <c r="E23" s="346">
         <v>0.71</v>
       </c>
       <c r="F23" s="345">
         <v>-6.9</v>
       </c>
       <c r="G23" s="259">
         <v>-13.3</v>
       </c>
       <c r="H23" s="260">
         <v>0.28000000000000003</v>
       </c>
       <c r="I23" s="347">
         <v>-0.3</v>
       </c>
     </row>
     <row r="24" spans="2:9" ht="12" customHeight="1">
-      <c r="B24" s="465"/>
+      <c r="B24" s="449"/>
       <c r="C24" s="348">
         <v>60124</v>
       </c>
       <c r="D24" s="263">
         <v>15666</v>
       </c>
       <c r="E24" s="344">
         <v>3.84</v>
       </c>
       <c r="F24" s="262">
         <v>93236</v>
       </c>
       <c r="G24" s="263">
         <v>23024</v>
       </c>
       <c r="H24" s="253">
         <v>4.05</v>
       </c>
       <c r="I24" s="271">
         <v>99.3</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="12" customHeight="1">
-      <c r="B25" s="464" t="s">
-        <v>192</v>
+      <c r="B25" s="448" t="s">
+        <v>196</v>
       </c>
       <c r="C25" s="345">
         <v>-21</v>
       </c>
       <c r="D25" s="259">
         <v>-14.6</v>
       </c>
       <c r="E25" s="346">
         <v>-0.28999999999999998</v>
       </c>
       <c r="F25" s="345">
         <v>-24.5</v>
       </c>
       <c r="G25" s="259">
         <v>-16.100000000000001</v>
       </c>
       <c r="H25" s="260">
         <v>-0.41</v>
       </c>
       <c r="I25" s="342">
         <v>-0.3</v>
       </c>
     </row>
     <row r="26" spans="2:9" ht="12" customHeight="1">
-      <c r="B26" s="465"/>
+      <c r="B26" s="449"/>
       <c r="C26" s="262">
         <v>47521</v>
       </c>
       <c r="D26" s="252">
         <v>13377</v>
       </c>
       <c r="E26" s="351">
         <v>3.55</v>
       </c>
       <c r="F26" s="251">
         <v>70376</v>
       </c>
       <c r="G26" s="252">
         <v>19326</v>
       </c>
       <c r="H26" s="253">
         <v>3.64</v>
       </c>
       <c r="I26" s="266">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="12" customHeight="1">
-      <c r="B27" s="464" t="s">
-        <v>193</v>
+      <c r="B27" s="448" t="s">
+        <v>197</v>
       </c>
       <c r="C27" s="345">
         <v>-40.1</v>
       </c>
       <c r="D27" s="259">
         <v>-11.7</v>
       </c>
       <c r="E27" s="346">
         <v>-1.1399999999999999</v>
       </c>
       <c r="F27" s="345">
         <v>-36.200000000000003</v>
       </c>
       <c r="G27" s="259">
         <v>-21.2</v>
       </c>
       <c r="H27" s="260">
         <v>-0.69</v>
       </c>
       <c r="I27" s="347">
         <v>-0.3</v>
       </c>
     </row>
     <row r="28" spans="2:9" ht="12" customHeight="1">
-      <c r="B28" s="465"/>
+      <c r="B28" s="449"/>
       <c r="C28" s="348">
         <v>28463</v>
       </c>
       <c r="D28" s="263">
         <v>11808</v>
       </c>
       <c r="E28" s="351">
         <v>2.41</v>
       </c>
       <c r="F28" s="262">
         <v>44910</v>
       </c>
       <c r="G28" s="263">
         <v>15238</v>
       </c>
       <c r="H28" s="352">
         <v>2.95</v>
       </c>
       <c r="I28" s="271">
         <v>98.7</v>
       </c>
     </row>
     <row r="29" spans="2:9" ht="12" customHeight="1">
-      <c r="B29" s="464" t="s">
-        <v>194</v>
+      <c r="B29" s="448" t="s">
+        <v>198</v>
       </c>
       <c r="C29" s="345">
         <v>-43.9</v>
       </c>
       <c r="D29" s="259">
         <v>-14.1</v>
       </c>
       <c r="E29" s="346">
         <v>-0.84</v>
       </c>
       <c r="F29" s="345">
         <v>-32.4</v>
       </c>
       <c r="G29" s="259">
         <v>-16.899999999999999</v>
       </c>
       <c r="H29" s="353">
         <v>-0.55000000000000004</v>
       </c>
       <c r="I29" s="342">
         <v>-0.5</v>
       </c>
     </row>
     <row r="30" spans="2:9" ht="12" customHeight="1">
-      <c r="B30" s="465"/>
+      <c r="B30" s="449"/>
       <c r="C30" s="343">
         <v>15966</v>
       </c>
       <c r="D30" s="252">
         <v>10143</v>
       </c>
       <c r="E30" s="351">
         <v>1.57</v>
       </c>
       <c r="F30" s="251">
         <v>30368</v>
       </c>
       <c r="G30" s="252">
         <v>12658</v>
       </c>
       <c r="H30" s="253">
         <v>2.4</v>
       </c>
       <c r="I30" s="266">
         <v>98.2</v>
       </c>
     </row>
     <row r="31" spans="2:9" ht="12" customHeight="1">
-      <c r="B31" s="464" t="s">
-        <v>195</v>
+      <c r="B31" s="448" t="s">
+        <v>199</v>
       </c>
       <c r="C31" s="345">
         <v>-36.5</v>
       </c>
       <c r="D31" s="259">
         <v>-6.2</v>
       </c>
       <c r="E31" s="346">
         <v>-0.5</v>
       </c>
       <c r="F31" s="345">
         <v>-25.8</v>
       </c>
       <c r="G31" s="259">
         <v>-18.5</v>
       </c>
       <c r="H31" s="260">
         <v>-0.22</v>
       </c>
       <c r="I31" s="347">
         <v>-1.7</v>
       </c>
     </row>
     <row r="32" spans="2:9" ht="12" customHeight="1">
-      <c r="B32" s="465"/>
+      <c r="B32" s="449"/>
       <c r="C32" s="348">
         <v>10145</v>
       </c>
       <c r="D32" s="263">
         <v>9517</v>
       </c>
       <c r="E32" s="351">
         <v>1.07</v>
       </c>
       <c r="F32" s="262">
         <v>22522</v>
       </c>
       <c r="G32" s="263">
         <v>10322</v>
       </c>
       <c r="H32" s="352">
         <v>2.1800000000000002</v>
       </c>
       <c r="I32" s="271">
         <v>96.5</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="12" customHeight="1">
-      <c r="B33" s="464" t="s">
-        <v>196</v>
+      <c r="B33" s="448" t="s">
+        <v>200</v>
       </c>
       <c r="C33" s="345">
         <v>-22</v>
       </c>
       <c r="D33" s="259">
         <v>-11.3</v>
       </c>
       <c r="E33" s="346">
         <v>-0.13</v>
       </c>
       <c r="F33" s="345">
         <v>-13.9</v>
       </c>
       <c r="G33" s="259">
         <v>-8.3000000000000007</v>
       </c>
       <c r="H33" s="353">
         <v>-0.13</v>
       </c>
       <c r="I33" s="342">
         <v>0.2</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="12" customHeight="1">
-      <c r="B34" s="465"/>
+      <c r="B34" s="449"/>
       <c r="C34" s="343">
         <v>7912</v>
       </c>
       <c r="D34" s="252">
         <v>8437</v>
       </c>
       <c r="E34" s="351">
         <v>0.94</v>
       </c>
       <c r="F34" s="251">
         <v>19400</v>
       </c>
       <c r="G34" s="252">
         <v>9463</v>
       </c>
       <c r="H34" s="253">
         <v>2.0499999999999998</v>
       </c>
       <c r="I34" s="266">
         <v>96.7</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="12" customHeight="1">
-      <c r="B35" s="464" t="s">
-        <v>197</v>
+      <c r="B35" s="448" t="s">
+        <v>201</v>
       </c>
       <c r="C35" s="345">
         <v>-14.5</v>
       </c>
       <c r="D35" s="259">
         <v>-0.6</v>
       </c>
       <c r="E35" s="346">
         <v>-0.13</v>
       </c>
       <c r="F35" s="345">
         <v>-18.2</v>
       </c>
       <c r="G35" s="259">
         <v>-4.4000000000000004</v>
       </c>
       <c r="H35" s="260">
         <v>-0.3</v>
       </c>
       <c r="I35" s="347">
         <v>-1.2</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="12" customHeight="1">
-      <c r="B36" s="465"/>
+      <c r="B36" s="449"/>
       <c r="C36" s="348">
         <v>6761</v>
       </c>
       <c r="D36" s="263">
         <v>8390</v>
       </c>
       <c r="E36" s="351">
         <v>0.81</v>
       </c>
       <c r="F36" s="262">
         <v>15862</v>
       </c>
       <c r="G36" s="263">
         <v>9046</v>
       </c>
       <c r="H36" s="253">
         <v>1.75</v>
       </c>
       <c r="I36" s="271">
         <v>95.5</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="12" customHeight="1">
-      <c r="B37" s="464" t="s">
-        <v>198</v>
+      <c r="B37" s="448" t="s">
+        <v>202</v>
       </c>
       <c r="C37" s="345">
         <v>-41.4</v>
       </c>
       <c r="D37" s="259">
         <v>-3.1</v>
       </c>
       <c r="E37" s="346">
         <v>-0.32</v>
       </c>
       <c r="F37" s="345">
         <v>-35.200000000000003</v>
       </c>
       <c r="G37" s="259">
         <v>-20.2</v>
       </c>
       <c r="H37" s="260">
         <v>-0.33</v>
       </c>
       <c r="I37" s="342">
         <v>-3.4</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="12" customHeight="1">
-      <c r="B38" s="465"/>
+      <c r="B38" s="449"/>
       <c r="C38" s="343">
         <v>3961</v>
       </c>
       <c r="D38" s="252">
         <v>8132</v>
       </c>
       <c r="E38" s="351">
         <v>0.49</v>
       </c>
       <c r="F38" s="251">
         <v>10271</v>
       </c>
       <c r="G38" s="252">
         <v>7215</v>
       </c>
       <c r="H38" s="352">
         <v>1.42</v>
       </c>
       <c r="I38" s="266">
         <v>92.1</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="12" customHeight="1">
-      <c r="B39" s="464" t="s">
-        <v>199</v>
+      <c r="B39" s="448" t="s">
+        <v>203</v>
       </c>
       <c r="C39" s="345">
         <v>-45.8</v>
       </c>
       <c r="D39" s="259">
         <v>-9.9</v>
       </c>
       <c r="E39" s="346">
         <v>-0.2</v>
       </c>
       <c r="F39" s="345">
         <v>-24.1</v>
       </c>
       <c r="G39" s="259">
         <v>-18</v>
       </c>
       <c r="H39" s="260">
         <v>-0.1</v>
       </c>
       <c r="I39" s="347">
         <v>-5.4</v>
       </c>
     </row>
     <row r="40" spans="2:9" ht="12" customHeight="1">
-      <c r="B40" s="465"/>
+      <c r="B40" s="449"/>
       <c r="C40" s="348">
         <v>2146</v>
       </c>
       <c r="D40" s="263">
         <v>7330</v>
       </c>
       <c r="E40" s="351">
         <v>0.28999999999999998</v>
       </c>
       <c r="F40" s="262">
         <v>7798</v>
       </c>
       <c r="G40" s="263">
         <v>5914</v>
       </c>
       <c r="H40" s="253">
         <v>1.32</v>
       </c>
       <c r="I40" s="271">
         <v>86.7</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="12" customHeight="1">
-      <c r="B41" s="464" t="s">
-        <v>200</v>
+      <c r="B41" s="448" t="s">
+        <v>204</v>
       </c>
       <c r="C41" s="345">
         <v>-34.799999999999997</v>
       </c>
       <c r="D41" s="259">
         <v>-12.2</v>
       </c>
       <c r="E41" s="346">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="F41" s="345">
         <v>-10.7</v>
       </c>
       <c r="G41" s="259">
         <v>-5</v>
       </c>
       <c r="H41" s="260">
         <v>-0.08</v>
       </c>
       <c r="I41" s="347">
         <v>-2</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="12" customHeight="1">
-      <c r="B42" s="465"/>
+      <c r="B42" s="449"/>
       <c r="C42" s="348">
         <v>1399</v>
       </c>
       <c r="D42" s="263">
         <v>6434</v>
       </c>
       <c r="E42" s="351">
         <v>0.22</v>
       </c>
       <c r="F42" s="262">
         <v>6965</v>
       </c>
       <c r="G42" s="263">
         <v>5616</v>
       </c>
       <c r="H42" s="352">
         <v>1.24</v>
       </c>
       <c r="I42" s="271">
         <v>84.7</v>
       </c>
     </row>
     <row r="43" spans="2:9" ht="12" customHeight="1">
-      <c r="B43" s="464" t="s">
-        <v>201</v>
+      <c r="B43" s="448" t="s">
+        <v>205</v>
       </c>
       <c r="C43" s="345">
         <v>-17.399999999999999</v>
       </c>
       <c r="D43" s="259">
         <v>-5.4</v>
       </c>
       <c r="E43" s="346">
         <v>-0.03</v>
       </c>
       <c r="F43" s="345">
         <v>-21.8</v>
       </c>
       <c r="G43" s="259">
         <v>-17.3</v>
       </c>
       <c r="H43" s="353">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="I43" s="342">
         <v>-6.1</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="12" customHeight="1">
-      <c r="B44" s="465"/>
+      <c r="B44" s="449"/>
       <c r="C44" s="343">
         <v>1156</v>
       </c>
       <c r="D44" s="252">
         <v>6087</v>
       </c>
       <c r="E44" s="351">
         <v>0.19</v>
       </c>
       <c r="F44" s="251">
         <v>5450</v>
       </c>
       <c r="G44" s="252">
         <v>4643</v>
       </c>
       <c r="H44" s="253">
         <v>1.17</v>
       </c>
       <c r="I44" s="266">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="45" spans="2:9" ht="12" customHeight="1">
-      <c r="B45" s="464" t="s">
-        <v>202</v>
+      <c r="B45" s="448" t="s">
+        <v>206</v>
       </c>
       <c r="C45" s="345">
         <v>-31.2</v>
       </c>
       <c r="D45" s="259">
         <v>-6.7</v>
       </c>
       <c r="E45" s="346">
         <v>-0.05</v>
       </c>
       <c r="F45" s="345">
         <v>-20.8</v>
       </c>
       <c r="G45" s="259">
         <v>-13.5</v>
       </c>
       <c r="H45" s="260">
         <v>-0.1</v>
       </c>
       <c r="I45" s="347">
         <v>-2.1</v>
       </c>
     </row>
     <row r="46" spans="2:9" ht="12" customHeight="1">
-      <c r="B46" s="465"/>
+      <c r="B46" s="449"/>
       <c r="C46" s="343">
         <v>795</v>
       </c>
       <c r="D46" s="252">
         <v>5682</v>
       </c>
       <c r="E46" s="351">
         <v>0.14000000000000001</v>
       </c>
       <c r="F46" s="251">
         <v>4315</v>
       </c>
       <c r="G46" s="252">
         <v>4017</v>
       </c>
       <c r="H46" s="253">
         <v>1.07</v>
       </c>
       <c r="I46" s="266">
         <v>76.5</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="12" customHeight="1">
-      <c r="B47" s="464" t="s">
-        <v>203</v>
+      <c r="B47" s="448" t="s">
+        <v>207</v>
       </c>
       <c r="C47" s="345">
         <v>-15.1</v>
       </c>
       <c r="D47" s="259">
         <v>-14.2</v>
       </c>
       <c r="E47" s="346">
         <v>0</v>
       </c>
       <c r="F47" s="345">
         <v>-6.2</v>
       </c>
       <c r="G47" s="259">
         <v>-9</v>
       </c>
       <c r="H47" s="260">
         <v>0.04</v>
       </c>
       <c r="I47" s="347">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="12" customHeight="1">
-      <c r="B48" s="465"/>
+      <c r="B48" s="449"/>
       <c r="C48" s="348">
         <v>675</v>
       </c>
       <c r="D48" s="263">
         <v>4877</v>
       </c>
       <c r="E48" s="351">
         <v>0.14000000000000001</v>
       </c>
       <c r="F48" s="262">
         <v>4049</v>
       </c>
       <c r="G48" s="263">
         <v>3656</v>
       </c>
       <c r="H48" s="352">
         <v>1.1100000000000001</v>
       </c>
       <c r="I48" s="271">
         <v>78.7</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="12" customHeight="1">
-      <c r="B49" s="468" t="s">
-        <v>204</v>
+      <c r="B49" s="443" t="s">
+        <v>208</v>
       </c>
       <c r="C49" s="345">
         <v>-5.3</v>
       </c>
       <c r="D49" s="259">
         <v>-10.7</v>
       </c>
       <c r="E49" s="346">
         <v>0.01</v>
       </c>
       <c r="F49" s="345">
         <v>5.3</v>
       </c>
       <c r="G49" s="259">
         <v>-10.1</v>
       </c>
       <c r="H49" s="260">
         <v>0.19</v>
       </c>
       <c r="I49" s="347">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="12" customHeight="1">
-      <c r="B50" s="469"/>
+      <c r="B50" s="447"/>
       <c r="C50" s="348">
         <v>639</v>
       </c>
       <c r="D50" s="263">
         <v>4357</v>
       </c>
       <c r="E50" s="351">
         <v>0.15</v>
       </c>
       <c r="F50" s="262">
         <v>4263</v>
       </c>
       <c r="G50" s="263">
         <v>3286</v>
       </c>
       <c r="H50" s="352">
         <v>1.3</v>
       </c>
       <c r="I50" s="271">
         <v>82.8</v>
       </c>
     </row>
     <row r="51" spans="2:9" ht="12" customHeight="1">
-      <c r="B51" s="468" t="s">
-        <v>205</v>
+      <c r="B51" s="443" t="s">
+        <v>209</v>
       </c>
       <c r="C51" s="258">
         <v>32.700000000000003</v>
       </c>
       <c r="D51" s="259">
         <v>-11.1</v>
       </c>
       <c r="E51" s="346">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F51" s="345">
         <v>-2.7</v>
       </c>
       <c r="G51" s="259">
         <v>-11</v>
       </c>
       <c r="H51" s="260">
         <v>0.12</v>
       </c>
       <c r="I51" s="347">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="12" customHeight="1">
-      <c r="B52" s="469"/>
+      <c r="B52" s="447"/>
       <c r="C52" s="343">
         <v>848</v>
       </c>
       <c r="D52" s="252">
         <v>3873</v>
       </c>
       <c r="E52" s="344">
         <v>0.22</v>
       </c>
       <c r="F52" s="262">
         <v>4150</v>
       </c>
       <c r="G52" s="263">
         <v>2924</v>
       </c>
       <c r="H52" s="352">
         <v>1.42</v>
       </c>
       <c r="I52" s="271">
         <v>87.2</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="12" customHeight="1">
-      <c r="B53" s="468" t="s">
-        <v>206</v>
+      <c r="B53" s="443" t="s">
+        <v>210</v>
       </c>
       <c r="C53" s="258">
         <v>16.600000000000001</v>
       </c>
       <c r="D53" s="259">
         <v>-11.3</v>
       </c>
       <c r="E53" s="346">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F53" s="345">
         <v>1.3</v>
       </c>
       <c r="G53" s="259">
         <v>-5.8</v>
       </c>
       <c r="H53" s="260">
         <v>0.11</v>
       </c>
       <c r="I53" s="347">
         <v>1.5</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="12" customHeight="1">
-      <c r="B54" s="469"/>
+      <c r="B54" s="447"/>
       <c r="C54" s="348">
         <v>989</v>
       </c>
       <c r="D54" s="263">
         <v>3437</v>
       </c>
       <c r="E54" s="351">
         <v>0.28999999999999998</v>
       </c>
       <c r="F54" s="262">
         <v>4203</v>
       </c>
       <c r="G54" s="263">
         <v>2755</v>
       </c>
       <c r="H54" s="352">
         <v>1.53</v>
       </c>
       <c r="I54" s="271">
         <v>88.7</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="12" customHeight="1">
-      <c r="B55" s="468" t="s">
-        <v>207</v>
+      <c r="B55" s="443" t="s">
+        <v>211</v>
       </c>
       <c r="C55" s="354">
         <v>14.2</v>
       </c>
       <c r="D55" s="355">
         <v>-7.7</v>
       </c>
       <c r="E55" s="356">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F55" s="345">
         <v>0.3</v>
       </c>
       <c r="G55" s="259">
         <v>-8.6999999999999993</v>
       </c>
       <c r="H55" s="260">
         <v>0.15</v>
       </c>
       <c r="I55" s="347">
         <v>-0.1</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="12" customHeight="1">
-      <c r="B56" s="469"/>
+      <c r="B56" s="447"/>
       <c r="C56" s="343">
         <v>1129</v>
       </c>
       <c r="D56" s="252">
         <v>3173</v>
       </c>
       <c r="E56" s="344">
         <v>0.36</v>
       </c>
       <c r="F56" s="262">
         <v>4215</v>
       </c>
       <c r="G56" s="263">
         <v>2514</v>
       </c>
       <c r="H56" s="352">
         <v>1.68</v>
       </c>
       <c r="I56" s="271">
         <v>88.6</v>
       </c>
     </row>
     <row r="57" spans="2:9" ht="12" customHeight="1">
-      <c r="B57" s="468" t="s">
-        <v>208</v>
+      <c r="B57" s="443" t="s">
+        <v>212</v>
       </c>
       <c r="C57" s="258">
         <v>-5.0999999999999996</v>
       </c>
       <c r="D57" s="259">
         <v>-11.5</v>
       </c>
       <c r="E57" s="346">
         <v>0.02</v>
       </c>
       <c r="F57" s="345">
         <v>-26.6</v>
       </c>
       <c r="G57" s="259">
         <v>-25.1</v>
       </c>
       <c r="H57" s="260">
         <v>-0.04</v>
       </c>
       <c r="I57" s="347">
         <v>-7.9</v>
       </c>
     </row>
     <row r="58" spans="2:9" ht="12" customHeight="1">
-      <c r="B58" s="469"/>
+      <c r="B58" s="447"/>
       <c r="C58" s="343">
         <v>1071</v>
       </c>
       <c r="D58" s="252">
         <v>2808</v>
       </c>
       <c r="E58" s="344">
         <v>0.38</v>
       </c>
       <c r="F58" s="262">
         <v>3093</v>
       </c>
       <c r="G58" s="263">
         <v>1883</v>
       </c>
       <c r="H58" s="352">
         <v>1.64</v>
       </c>
       <c r="I58" s="271">
         <v>80.7</v>
       </c>
     </row>
     <row r="59" spans="2:9" ht="12" customHeight="1">
-      <c r="B59" s="468" t="s">
-        <v>209</v>
+      <c r="B59" s="443" t="s">
+        <v>213</v>
       </c>
       <c r="C59" s="258">
         <v>-50.2</v>
       </c>
       <c r="D59" s="259">
         <v>-2.1</v>
       </c>
       <c r="E59" s="346">
         <v>-0.19</v>
       </c>
       <c r="F59" s="345">
         <v>-43.4</v>
       </c>
       <c r="G59" s="259">
         <v>-7.7</v>
       </c>
       <c r="H59" s="260">
         <v>-0.63</v>
       </c>
       <c r="I59" s="347">
         <v>-10.8</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="12" customHeight="1">
-      <c r="B60" s="469"/>
+      <c r="B60" s="447"/>
       <c r="C60" s="343">
         <v>533</v>
       </c>
       <c r="D60" s="252">
         <v>2748</v>
       </c>
       <c r="E60" s="344">
         <v>0.19</v>
       </c>
       <c r="F60" s="262">
         <v>1751</v>
       </c>
       <c r="G60" s="263">
         <v>1738</v>
       </c>
       <c r="H60" s="352">
         <v>1.01</v>
       </c>
       <c r="I60" s="271">
         <v>69.900000000000006</v>
       </c>
     </row>
     <row r="61" spans="2:9" ht="12" customHeight="1">
-      <c r="B61" s="468" t="s">
-        <v>210</v>
+      <c r="B61" s="443" t="s">
+        <v>214</v>
       </c>
       <c r="C61" s="258">
         <v>-13.9</v>
       </c>
       <c r="D61" s="259">
         <v>-18.8</v>
       </c>
       <c r="E61" s="346">
         <v>0.02</v>
       </c>
       <c r="F61" s="345">
         <v>-14.3</v>
       </c>
       <c r="G61" s="259">
         <v>-22.9</v>
       </c>
       <c r="H61" s="260">
         <v>0.11</v>
       </c>
       <c r="I61" s="347">
         <v>6.1</v>
       </c>
     </row>
     <row r="62" spans="2:9" ht="12" customHeight="1">
-      <c r="B62" s="469"/>
+      <c r="B62" s="447"/>
       <c r="C62" s="343">
         <v>459</v>
       </c>
       <c r="D62" s="252">
         <v>2231</v>
       </c>
       <c r="E62" s="344">
         <v>0.21</v>
       </c>
       <c r="F62" s="262">
         <v>1500</v>
       </c>
       <c r="G62" s="263">
         <v>1340</v>
       </c>
       <c r="H62" s="352">
         <v>1.1200000000000001</v>
       </c>
       <c r="I62" s="271">
         <v>76</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="12" customHeight="1">
-      <c r="B63" s="468" t="s">
-        <v>211</v>
+      <c r="B63" s="443" t="s">
+        <v>215</v>
       </c>
       <c r="C63" s="258">
         <v>-6.3</v>
       </c>
       <c r="D63" s="259">
         <v>-24.5</v>
       </c>
       <c r="E63" s="346">
         <v>0.05</v>
       </c>
       <c r="F63" s="345">
         <v>-5.4</v>
       </c>
       <c r="G63" s="259">
         <v>-8</v>
       </c>
       <c r="H63" s="260">
         <v>0.03</v>
       </c>
       <c r="I63" s="347">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="12" customHeight="1">
-      <c r="B64" s="469"/>
+      <c r="B64" s="447"/>
       <c r="C64" s="343">
         <v>430</v>
       </c>
       <c r="D64" s="252">
         <v>1684</v>
       </c>
       <c r="E64" s="344">
         <v>0.26</v>
       </c>
       <c r="F64" s="262">
         <v>1419</v>
       </c>
       <c r="G64" s="263">
         <v>1233</v>
       </c>
       <c r="H64" s="352">
         <v>1.1499999999999999</v>
       </c>
       <c r="I64" s="271">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="12" customHeight="1">
-      <c r="B65" s="468" t="s">
-        <v>212</v>
+      <c r="B65" s="443" t="s">
+        <v>216</v>
       </c>
       <c r="C65" s="258">
         <v>-5.3</v>
       </c>
       <c r="D65" s="259">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E65" s="346">
         <v>0.01</v>
       </c>
       <c r="F65" s="345">
         <v>-0.7</v>
       </c>
       <c r="G65" s="259">
         <v>-18.7</v>
       </c>
       <c r="H65" s="260">
         <v>0.26</v>
       </c>
       <c r="I65" s="347">
         <v>0.6</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="12" customHeight="1">
-      <c r="B66" s="469"/>
+      <c r="B66" s="447"/>
       <c r="C66" s="343">
         <v>407</v>
       </c>
       <c r="D66" s="252">
         <v>1521</v>
       </c>
       <c r="E66" s="344">
         <v>0.27</v>
       </c>
       <c r="F66" s="262">
         <v>1409</v>
       </c>
       <c r="G66" s="263">
         <v>1002</v>
       </c>
       <c r="H66" s="352">
         <v>1.41</v>
       </c>
       <c r="I66" s="271">
         <v>81.5</v>
       </c>
     </row>
     <row r="67" spans="2:9" ht="12" customHeight="1">
-      <c r="B67" s="468" t="s">
-        <v>213</v>
+      <c r="B67" s="443" t="s">
+        <v>217</v>
       </c>
       <c r="C67" s="258">
         <v>18.899999999999999</v>
       </c>
       <c r="D67" s="259">
         <v>-14.6</v>
       </c>
       <c r="E67" s="346">
         <v>0.1</v>
       </c>
       <c r="F67" s="345">
         <v>16.100000000000001</v>
       </c>
       <c r="G67" s="259">
         <v>-9.3000000000000007</v>
       </c>
       <c r="H67" s="260">
         <v>0.39</v>
       </c>
       <c r="I67" s="347">
         <v>3.3</v>
       </c>
     </row>
     <row r="68" spans="2:9" ht="12" customHeight="1">
-      <c r="B68" s="469"/>
+      <c r="B68" s="447"/>
       <c r="C68" s="343">
         <v>484</v>
       </c>
       <c r="D68" s="252">
         <v>1299</v>
       </c>
       <c r="E68" s="344">
         <v>0.37</v>
       </c>
       <c r="F68" s="262">
         <v>1636</v>
       </c>
       <c r="G68" s="263">
         <v>909</v>
       </c>
       <c r="H68" s="352">
         <v>1.8</v>
       </c>
       <c r="I68" s="271">
         <v>84.8</v>
       </c>
     </row>
     <row r="69" spans="2:9" ht="12" customHeight="1">
-      <c r="B69" s="468" t="s">
-        <v>214</v>
+      <c r="B69" s="443" t="s">
+        <v>218</v>
       </c>
       <c r="C69" s="258">
         <v>8.6999999999999993</v>
       </c>
       <c r="D69" s="259">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E69" s="346">
         <v>0.04</v>
       </c>
       <c r="F69" s="345">
         <v>10.5</v>
       </c>
       <c r="G69" s="259">
         <v>-1.3</v>
       </c>
       <c r="H69" s="260">
         <v>0.22</v>
       </c>
       <c r="I69" s="347">
         <v>2.5</v>
       </c>
     </row>
     <row r="70" spans="2:9" ht="12" customHeight="1">
-      <c r="B70" s="469"/>
+      <c r="B70" s="447"/>
       <c r="C70" s="343">
         <v>526</v>
       </c>
       <c r="D70" s="252">
         <v>1270</v>
       </c>
       <c r="E70" s="344">
         <v>0.41</v>
       </c>
       <c r="F70" s="262">
         <v>1808</v>
       </c>
       <c r="G70" s="263">
         <v>897</v>
       </c>
       <c r="H70" s="352">
         <v>2.02</v>
       </c>
       <c r="I70" s="271">
         <v>87.3</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="12" customHeight="1">
-      <c r="B71" s="468" t="s">
-        <v>215</v>
+      <c r="B71" s="443" t="s">
+        <v>219</v>
       </c>
       <c r="C71" s="258">
         <v>47.9</v>
       </c>
       <c r="D71" s="259">
         <v>-16</v>
       </c>
       <c r="E71" s="346">
         <v>0.32</v>
       </c>
       <c r="F71" s="345">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G71" s="259">
         <v>-14.3</v>
       </c>
       <c r="H71" s="260">
         <v>0.28000000000000003</v>
       </c>
       <c r="I71" s="347">
         <v>0.1</v>
       </c>
     </row>
     <row r="72" spans="2:9" ht="12" customHeight="1">
-      <c r="B72" s="469"/>
+      <c r="B72" s="447"/>
       <c r="C72" s="348">
         <v>778</v>
       </c>
       <c r="D72" s="263">
         <v>1067</v>
       </c>
       <c r="E72" s="351">
         <v>0.73</v>
       </c>
       <c r="F72" s="262">
         <v>1769</v>
       </c>
       <c r="G72" s="263">
         <v>769</v>
       </c>
       <c r="H72" s="352">
         <v>2.2999999999999998</v>
       </c>
       <c r="I72" s="271">
         <v>87.4</v>
       </c>
     </row>
     <row r="73" spans="2:9" ht="12" customHeight="1">
-      <c r="B73" s="470" t="s">
-        <v>216</v>
+      <c r="B73" s="445" t="s">
+        <v>220</v>
       </c>
       <c r="C73" s="354">
         <v>18.3</v>
       </c>
       <c r="D73" s="355">
         <v>-5.7</v>
       </c>
       <c r="E73" s="356">
         <v>0.18</v>
       </c>
       <c r="F73" s="345">
         <v>0.2</v>
       </c>
       <c r="G73" s="259">
         <v>-10.3</v>
       </c>
       <c r="H73" s="260">
         <v>0.27</v>
       </c>
       <c r="I73" s="347">
         <v>1.9</v>
       </c>
     </row>
     <row r="74" spans="2:9" ht="12" customHeight="1">
-      <c r="B74" s="470"/>
+      <c r="B74" s="445"/>
       <c r="C74" s="348">
         <v>920</v>
       </c>
       <c r="D74" s="263">
         <v>1006</v>
       </c>
       <c r="E74" s="351">
         <v>0.91</v>
       </c>
       <c r="F74" s="262">
         <v>1772</v>
       </c>
       <c r="G74" s="263">
         <v>690</v>
       </c>
       <c r="H74" s="352">
         <v>2.57</v>
       </c>
       <c r="I74" s="271">
         <v>89.3</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="12" customHeight="1">
-      <c r="B75" s="470" t="s">
-        <v>217</v>
+      <c r="B75" s="445" t="s">
+        <v>221</v>
       </c>
       <c r="C75" s="354">
         <v>6.2</v>
       </c>
       <c r="D75" s="355">
         <v>-0.1</v>
       </c>
       <c r="E75" s="356">
         <v>0.06</v>
       </c>
       <c r="F75" s="345">
         <v>6.7</v>
       </c>
       <c r="G75" s="259">
         <v>-5.8</v>
       </c>
       <c r="H75" s="260">
         <v>0.34</v>
       </c>
       <c r="I75" s="347">
         <v>0.5</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="12" customHeight="1">
-      <c r="B76" s="470"/>
+      <c r="B76" s="445"/>
       <c r="C76" s="348">
         <v>977</v>
       </c>
       <c r="D76" s="263">
         <v>1005</v>
       </c>
       <c r="E76" s="351">
         <v>0.97</v>
       </c>
       <c r="F76" s="262">
         <v>1891</v>
       </c>
       <c r="G76" s="263">
         <v>650</v>
       </c>
       <c r="H76" s="352">
         <v>2.91</v>
       </c>
       <c r="I76" s="271">
         <v>89.8</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="12" customHeight="1">
-      <c r="B77" s="470" t="s">
-        <v>218</v>
+      <c r="B77" s="445" t="s">
+        <v>222</v>
       </c>
       <c r="C77" s="354">
         <v>14.2</v>
       </c>
       <c r="D77" s="355">
         <v>-18.7</v>
       </c>
       <c r="E77" s="356">
         <v>0.4</v>
       </c>
       <c r="F77" s="345">
         <v>5</v>
       </c>
       <c r="G77" s="259">
         <v>-17.8</v>
       </c>
       <c r="H77" s="260">
         <v>0.81</v>
       </c>
       <c r="I77" s="347">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="2:9" ht="12" customHeight="1">
-      <c r="B78" s="470"/>
+      <c r="B78" s="445"/>
       <c r="C78" s="343">
         <v>1116</v>
       </c>
       <c r="D78" s="252">
         <v>817</v>
       </c>
       <c r="E78" s="344">
         <v>1.37</v>
       </c>
       <c r="F78" s="262">
         <v>1985</v>
       </c>
       <c r="G78" s="263">
         <v>534</v>
       </c>
       <c r="H78" s="352">
         <v>3.72</v>
       </c>
       <c r="I78" s="271">
         <v>94.8</v>
       </c>
     </row>
     <row r="79" spans="2:9" ht="12" customHeight="1">
-      <c r="B79" s="470" t="s">
-        <v>219</v>
+      <c r="B79" s="445" t="s">
+        <v>223</v>
       </c>
       <c r="C79" s="258">
         <v>-2.9</v>
       </c>
       <c r="D79" s="259">
         <v>4.5</v>
       </c>
       <c r="E79" s="346">
         <v>-0.1</v>
       </c>
       <c r="F79" s="345">
         <v>-10.8</v>
       </c>
       <c r="G79" s="259">
         <v>-5.4</v>
       </c>
       <c r="H79" s="260">
         <v>-0.21</v>
       </c>
       <c r="I79" s="347">
         <v>-2.9</v>
       </c>
     </row>
     <row r="80" spans="2:9" ht="12" customHeight="1">
-      <c r="B80" s="470"/>
+      <c r="B80" s="445"/>
       <c r="C80" s="343">
         <v>1084</v>
       </c>
       <c r="D80" s="252">
         <v>854</v>
       </c>
       <c r="E80" s="344">
         <v>1.27</v>
       </c>
       <c r="F80" s="262">
         <v>1771</v>
       </c>
       <c r="G80" s="263">
         <v>505</v>
       </c>
       <c r="H80" s="352">
         <v>3.51</v>
       </c>
       <c r="I80" s="271">
         <v>91.9</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="12" customHeight="1">
-      <c r="B81" s="470" t="s">
-        <v>236</v>
+      <c r="B81" s="445" t="s">
+        <v>240</v>
       </c>
       <c r="C81" s="258">
         <v>-37.299999999999997</v>
       </c>
       <c r="D81" s="259">
         <v>6.4</v>
       </c>
       <c r="E81" s="346">
         <v>-0.52</v>
       </c>
       <c r="F81" s="357">
         <v>-34</v>
       </c>
       <c r="G81" s="358">
         <v>-22</v>
       </c>
       <c r="H81" s="359">
         <v>-0.55000000000000004</v>
       </c>
       <c r="I81" s="360">
         <v>3.5</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="12" customHeight="1">
-      <c r="B82" s="470"/>
+      <c r="B82" s="445"/>
       <c r="C82" s="343">
         <v>680</v>
       </c>
       <c r="D82" s="252">
         <v>909</v>
       </c>
       <c r="E82" s="344">
         <v>0.75</v>
       </c>
       <c r="F82" s="361">
         <v>1168</v>
       </c>
       <c r="G82" s="362">
         <v>394</v>
       </c>
       <c r="H82" s="264">
         <v>2.96</v>
       </c>
       <c r="I82" s="363">
         <v>95.4</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="12" customHeight="1">
-      <c r="B83" s="470" t="s">
-        <v>221</v>
+      <c r="B83" s="445" t="s">
+        <v>224</v>
       </c>
       <c r="C83" s="258">
         <v>6.6</v>
       </c>
       <c r="D83" s="259">
         <v>-14.6</v>
       </c>
       <c r="E83" s="346">
         <v>0.18</v>
       </c>
       <c r="F83" s="357">
         <v>-5.7</v>
       </c>
       <c r="G83" s="358">
         <v>-21.3</v>
       </c>
       <c r="H83" s="359">
         <v>0.59</v>
       </c>
       <c r="I83" s="360">
         <v>0.4</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12" customHeight="1">
-      <c r="B84" s="468"/>
+      <c r="B84" s="443"/>
       <c r="C84" s="343">
         <v>725</v>
       </c>
       <c r="D84" s="252">
         <v>776</v>
       </c>
       <c r="E84" s="344">
         <v>0.93</v>
       </c>
       <c r="F84" s="361">
         <v>1102</v>
       </c>
       <c r="G84" s="362">
         <v>310</v>
       </c>
       <c r="H84" s="264">
         <v>3.55</v>
       </c>
       <c r="I84" s="363">
         <v>95.8</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12" customHeight="1">
-      <c r="B85" s="468" t="s">
-        <v>222</v>
+      <c r="B85" s="443" t="s">
+        <v>225</v>
       </c>
       <c r="C85" s="364">
         <v>-10.5</v>
       </c>
       <c r="D85" s="365">
         <v>-6.3</v>
       </c>
       <c r="E85" s="366">
         <v>-0.04</v>
       </c>
       <c r="F85" s="357">
         <v>-1.9</v>
       </c>
       <c r="G85" s="358">
         <v>25.2</v>
       </c>
       <c r="H85" s="359">
         <v>-0.76</v>
       </c>
       <c r="I85" s="360">
         <v>-9.5</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12" customHeight="1">
-      <c r="B86" s="471"/>
-      <c r="C86" s="390">
+      <c r="B86" s="446"/>
+      <c r="C86" s="379">
         <v>649</v>
       </c>
-      <c r="D86" s="391">
+      <c r="D86" s="380">
         <v>727</v>
       </c>
       <c r="E86" s="344">
         <v>0.89</v>
       </c>
       <c r="F86" s="361">
         <v>1081</v>
       </c>
       <c r="G86" s="362">
         <v>388</v>
       </c>
       <c r="H86" s="264">
         <v>2.79</v>
       </c>
       <c r="I86" s="363">
         <v>86.3</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12" customHeight="1">
-      <c r="B87" s="468" t="s">
-        <v>223</v>
+      <c r="B87" s="443" t="s">
+        <v>226</v>
       </c>
       <c r="C87" s="364">
         <v>8.8000000000000007</v>
       </c>
       <c r="D87" s="365">
         <v>-6.9</v>
       </c>
       <c r="E87" s="366">
         <v>0.15000000000000002</v>
       </c>
-      <c r="F87" s="429" t="s">
-[...9 lines deleted...]
-        <v>224</v>
+      <c r="F87" s="430" t="s">
+        <v>227</v>
+      </c>
+      <c r="G87" s="432" t="s">
+        <v>227</v>
+      </c>
+      <c r="H87" s="434" t="s">
+        <v>227</v>
+      </c>
+      <c r="I87" s="427" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="12" customHeight="1">
-      <c r="B88" s="471"/>
+      <c r="B88" s="446"/>
       <c r="C88" s="251">
         <v>706</v>
       </c>
       <c r="D88" s="252">
         <v>677</v>
       </c>
       <c r="E88" s="344">
         <v>1.04</v>
       </c>
-      <c r="F88" s="442"/>
-[...2 lines deleted...]
-      <c r="I88" s="437"/>
+      <c r="F88" s="431"/>
+      <c r="G88" s="433"/>
+      <c r="H88" s="435"/>
+      <c r="I88" s="428"/>
     </row>
     <row r="89" spans="1:9" ht="12" customHeight="1">
-      <c r="B89" s="468" t="s">
-        <v>225</v>
+      <c r="B89" s="443" t="s">
+        <v>228</v>
       </c>
       <c r="C89" s="364">
         <v>-12.5</v>
       </c>
       <c r="D89" s="365">
         <v>12.6</v>
       </c>
       <c r="E89" s="366">
         <v>-0.22999999999999998</v>
       </c>
-      <c r="F89" s="429" t="s">
-[...9 lines deleted...]
-        <v>226</v>
+      <c r="F89" s="430" t="s">
+        <v>229</v>
+      </c>
+      <c r="G89" s="432" t="s">
+        <v>229</v>
+      </c>
+      <c r="H89" s="434" t="s">
+        <v>229</v>
+      </c>
+      <c r="I89" s="427" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B90" s="472"/>
+      <c r="B90" s="444"/>
       <c r="C90" s="367">
         <v>618</v>
       </c>
       <c r="D90" s="368">
         <v>751</v>
       </c>
       <c r="E90" s="369">
         <v>0.82</v>
       </c>
-      <c r="F90" s="430"/>
-[...2 lines deleted...]
-      <c r="I90" s="436"/>
+      <c r="F90" s="439"/>
+      <c r="G90" s="440"/>
+      <c r="H90" s="441"/>
+      <c r="I90" s="442"/>
     </row>
     <row r="91" spans="1:9" s="370" customFormat="1">
       <c r="A91" s="329" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B91" s="330"/>
       <c r="C91" s="330"/>
       <c r="D91" s="330"/>
       <c r="E91" s="330"/>
       <c r="F91" s="330"/>
       <c r="G91" s="330"/>
       <c r="H91" s="330"/>
     </row>
     <row r="92" spans="1:9" s="370" customFormat="1">
-      <c r="A92" s="388" t="s">
-[...6 lines deleted...]
-      <c r="F92" s="389"/>
+      <c r="A92" s="329" t="s">
+        <v>231</v>
+      </c>
+      <c r="B92" s="330"/>
+      <c r="C92" s="330"/>
+      <c r="D92" s="330"/>
+      <c r="E92" s="330"/>
+      <c r="F92" s="330"/>
       <c r="G92" s="330"/>
       <c r="H92" s="330"/>
     </row>
     <row r="93" spans="1:9" s="370" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A93" s="425" t="s">
-[...8 lines deleted...]
-      <c r="H93" s="425"/>
+      <c r="A93" s="436" t="s">
+        <v>232</v>
+      </c>
+      <c r="B93" s="436"/>
+      <c r="C93" s="436"/>
+      <c r="D93" s="436"/>
+      <c r="E93" s="436"/>
+      <c r="F93" s="436"/>
+      <c r="G93" s="436"/>
+      <c r="H93" s="436"/>
     </row>
     <row r="94" spans="1:9" s="370" customFormat="1">
       <c r="A94" s="331" t="s">
-        <v>229</v>
-[...7 lines deleted...]
-      <c r="H94" s="379"/>
+        <v>233</v>
+      </c>
+      <c r="B94" s="332"/>
+      <c r="C94" s="332"/>
+      <c r="D94" s="332"/>
+      <c r="E94" s="332"/>
+      <c r="F94" s="332"/>
+      <c r="G94" s="332"/>
+      <c r="H94" s="332"/>
     </row>
     <row r="95" spans="1:9" s="370" customFormat="1">
       <c r="A95" s="329" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B95" s="330"/>
       <c r="C95" s="330"/>
       <c r="D95" s="330"/>
       <c r="E95" s="330"/>
       <c r="F95" s="330"/>
       <c r="G95" s="330"/>
       <c r="H95" s="330"/>
     </row>
     <row r="96" spans="1:9" s="370" customFormat="1">
       <c r="A96" s="329" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B96" s="330"/>
       <c r="C96" s="330"/>
       <c r="D96" s="330"/>
       <c r="E96" s="330"/>
       <c r="F96" s="330"/>
       <c r="G96" s="330"/>
       <c r="H96" s="330"/>
     </row>
     <row r="97" spans="1:9" s="370" customFormat="1">
       <c r="A97" s="329" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="14.25" customHeight="1">
       <c r="B98" s="371"/>
       <c r="C98" s="371"/>
       <c r="D98" s="371"/>
       <c r="E98" s="371"/>
       <c r="F98" s="371"/>
       <c r="G98" s="371"/>
       <c r="H98" s="371"/>
       <c r="I98" s="371"/>
     </row>
     <row r="99" spans="1:9" ht="14.25" customHeight="1">
       <c r="B99" s="372"/>
       <c r="C99" s="372"/>
       <c r="D99" s="372"/>
       <c r="E99" s="372"/>
       <c r="F99" s="372"/>
       <c r="G99" s="372"/>
       <c r="H99" s="372"/>
       <c r="I99" s="372"/>
     </row>
     <row r="100" spans="1:9">
       <c r="B100" s="373"/>
       <c r="C100" s="373"/>
@@ -14945,150 +14891,465 @@
       <c r="E100" s="373"/>
       <c r="F100" s="373"/>
       <c r="G100" s="373"/>
       <c r="H100" s="373"/>
       <c r="I100" s="373"/>
     </row>
     <row r="101" spans="1:9" ht="13.5" customHeight="1">
       <c r="B101" s="371"/>
       <c r="C101" s="371"/>
       <c r="D101" s="371"/>
       <c r="E101" s="371"/>
       <c r="F101" s="371"/>
       <c r="G101" s="371"/>
       <c r="H101" s="371"/>
     </row>
     <row r="102" spans="1:9">
       <c r="B102" s="374"/>
       <c r="C102" s="375"/>
       <c r="D102" s="375"/>
       <c r="E102" s="375"/>
       <c r="F102" s="376"/>
       <c r="G102" s="377"/>
       <c r="H102" s="378"/>
     </row>
     <row r="103" spans="1:9">
-      <c r="B103" s="426"/>
-[...5 lines deleted...]
-      <c r="H103" s="426"/>
+      <c r="B103" s="437"/>
+      <c r="C103" s="437"/>
+      <c r="D103" s="437"/>
+      <c r="E103" s="437"/>
+      <c r="F103" s="437"/>
+      <c r="G103" s="437"/>
+      <c r="H103" s="437"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="A93:H93"/>
-[...37 lines deleted...]
-    <mergeCell ref="B53:B54"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="B29:B30"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="B103:H103"/>
+    <mergeCell ref="H87:H88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G89:G90"/>
+    <mergeCell ref="H89:H90"/>
+    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="G87:G88"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="68" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FECFF5F2882E8E40A96A3C558257096B" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fafa6ba961849254ed79477f6cbcef34">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a463d18-8a41-4853-9afa-619f8d91b4b4" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66140bf2c9eb4c9fd5b8f0f41eeb3950" ns2:_="" ns3:_="">
+    <xsd:import namespace="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
+    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6a463d18-8a41-4853-9afa-619f8d91b4b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263dbbe5-076b-4606-a03b-9598f5f2f35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0f969ed0-c7e3-4493-ab4f-ebc47f1309bc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D292FDCA-0FBA-463D-A4E9-57DECBAB00C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD006F9-DB5A-4DB0-B073-1DC23381E5DF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC5B589C-0A99-4B10-A8B2-2E632AD100AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>第１・２表</vt:lpstr>
       <vt:lpstr>第３表</vt:lpstr>
       <vt:lpstr>第４・５表</vt:lpstr>
       <vt:lpstr>第６表</vt:lpstr>
       <vt:lpstr>第６表 (2)</vt:lpstr>
       <vt:lpstr>第１・２表!Print_Area</vt:lpstr>
       <vt:lpstr>第３表!Print_Area</vt:lpstr>
       <vt:lpstr>第４・５表!Print_Area</vt:lpstr>
       <vt:lpstr>第６表!Print_Area</vt:lpstr>
       <vt:lpstr>'第６表 (2)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FECFF5F2882E8E40A96A3C558257096B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>