--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{908F51A1-B7E2-45E2-89A9-F8233474A610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5468969A-BF7F-4516-B329-863DA4EC393D}"/>
+  <xr:revisionPtr revIDLastSave="33" documentId="8_{E9E25CDC-C0C4-4554-8BBB-A8C98A212AEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8ADA6F37-339F-44FB-9C7E-F3EC23D52B60}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{211376E0-609A-4789-91E3-CD41D03CBBC5}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{211376E0-609A-4789-91E3-CD41D03CBBC5}"/>
   </bookViews>
   <sheets>
     <sheet name="地域特産野菜" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="66">
   <si>
     <t>１　令和４年産地域特産野菜の作付面積、10ａ当たり収量、収穫量及び出荷量（全国）</t>
     <phoneticPr fontId="2"/>
   </si>
@@ -114,66 +114,66 @@
       <t>トシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>作付面積</t>
     <rPh sb="0" eb="2">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>10ａ当たり</t>
     <rPh sb="3" eb="4">
       <t>ア</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>収量</t>
     <rPh sb="0" eb="2">
       <t>シュウリョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>ha</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>㎏</t>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>ｔ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>％</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>nc</t>
   </si>
   <si>
     <t>根菜類</t>
     <rPh sb="0" eb="3">
@@ -437,185 +437,121 @@
     <t>注：１　10ａ当たり収量は収穫量を作付面積で除して算出している。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="12">
       <t>アールアタリシュウリョウ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>シュウカクリョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>サクツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ジョ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>サンシュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-    </r>
+    <t>注：２　うど及びマッシュルームの作付面積は「㎡」単位で調査したものを「ha」換算で記載した数値である。</t>
     <rPh sb="6" eb="7">
       <t>オヨ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サクツ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>タンイ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>カンザン</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>キサイ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>スウチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-    </r>
+    <t>注：３　かいわれだいこんは作付面積を把握していない。</t>
     <rPh sb="13" eb="15">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ハアク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,###,##0;&quot;△&quot;?,??0;@\ "/>
     <numFmt numFmtId="177" formatCode="#,###,##0\ ;&quot;△&quot;?,??0\ ;@\ "/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color theme="10"/>
-[...6 lines deleted...]
-      <sz val="9"/>
       <color theme="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -632,59 +568,52 @@
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <u/>
       <sz val="9"/>
-      <color theme="0"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
@@ -823,269 +752,275 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...80 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="3" xr:uid="{55DD0647-3AE5-4744-9F02-05C8786CF1F4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1147,51 +1082,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1289,2758 +1224,2760 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A3C86FE-3816-49DD-ABF8-0EB05D64B343}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...509 lines deleted...]
-    <col min="16376" max="16384" width="9" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2" style="26" customWidth="1"/>
+    <col min="2" max="2" width="17.6640625" style="26" customWidth="1"/>
+    <col min="3" max="3" width="0.77734375" style="26" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" style="26"/>
+    <col min="5" max="5" width="9.44140625" style="26" customWidth="1"/>
+    <col min="6" max="247" width="8.88671875" style="26"/>
+    <col min="248" max="248" width="2.33203125" style="26" customWidth="1"/>
+    <col min="249" max="249" width="2" style="26" customWidth="1"/>
+    <col min="250" max="250" width="15.44140625" style="26" customWidth="1"/>
+    <col min="251" max="251" width="0.77734375" style="26" customWidth="1"/>
+    <col min="252" max="259" width="8.88671875" style="26"/>
+    <col min="260" max="260" width="2.44140625" style="26" customWidth="1"/>
+    <col min="261" max="261" width="7.44140625" style="26" customWidth="1"/>
+    <col min="262" max="503" width="8.88671875" style="26"/>
+    <col min="504" max="504" width="2.33203125" style="26" customWidth="1"/>
+    <col min="505" max="505" width="2" style="26" customWidth="1"/>
+    <col min="506" max="506" width="15.44140625" style="26" customWidth="1"/>
+    <col min="507" max="507" width="0.77734375" style="26" customWidth="1"/>
+    <col min="508" max="515" width="8.88671875" style="26"/>
+    <col min="516" max="516" width="2.44140625" style="26" customWidth="1"/>
+    <col min="517" max="517" width="7.44140625" style="26" customWidth="1"/>
+    <col min="518" max="759" width="8.88671875" style="26"/>
+    <col min="760" max="760" width="2.33203125" style="26" customWidth="1"/>
+    <col min="761" max="761" width="2" style="26" customWidth="1"/>
+    <col min="762" max="762" width="15.44140625" style="26" customWidth="1"/>
+    <col min="763" max="763" width="0.77734375" style="26" customWidth="1"/>
+    <col min="764" max="771" width="8.88671875" style="26"/>
+    <col min="772" max="772" width="2.44140625" style="26" customWidth="1"/>
+    <col min="773" max="773" width="7.44140625" style="26" customWidth="1"/>
+    <col min="774" max="1015" width="8.88671875" style="26"/>
+    <col min="1016" max="1016" width="2.33203125" style="26" customWidth="1"/>
+    <col min="1017" max="1017" width="2" style="26" customWidth="1"/>
+    <col min="1018" max="1018" width="15.44140625" style="26" customWidth="1"/>
+    <col min="1019" max="1019" width="0.77734375" style="26" customWidth="1"/>
+    <col min="1020" max="1027" width="8.88671875" style="26"/>
+    <col min="1028" max="1028" width="2.44140625" style="26" customWidth="1"/>
+    <col min="1029" max="1029" width="7.44140625" style="26" customWidth="1"/>
+    <col min="1030" max="1271" width="8.88671875" style="26"/>
+    <col min="1272" max="1272" width="2.33203125" style="26" customWidth="1"/>
+    <col min="1273" max="1273" width="2" style="26" customWidth="1"/>
+    <col min="1274" max="1274" width="15.44140625" style="26" customWidth="1"/>
+    <col min="1275" max="1275" width="0.77734375" style="26" customWidth="1"/>
+    <col min="1276" max="1283" width="8.88671875" style="26"/>
+    <col min="1284" max="1284" width="2.44140625" style="26" customWidth="1"/>
+    <col min="1285" max="1285" width="7.44140625" style="26" customWidth="1"/>
+    <col min="1286" max="1527" width="8.88671875" style="26"/>
+    <col min="1528" max="1528" width="2.33203125" style="26" customWidth="1"/>
+    <col min="1529" max="1529" width="2" style="26" customWidth="1"/>
+    <col min="1530" max="1530" width="15.44140625" style="26" customWidth="1"/>
+    <col min="1531" max="1531" width="0.77734375" style="26" customWidth="1"/>
+    <col min="1532" max="1539" width="8.88671875" style="26"/>
+    <col min="1540" max="1540" width="2.44140625" style="26" customWidth="1"/>
+    <col min="1541" max="1541" width="7.44140625" style="26" customWidth="1"/>
+    <col min="1542" max="1783" width="8.88671875" style="26"/>
+    <col min="1784" max="1784" width="2.33203125" style="26" customWidth="1"/>
+    <col min="1785" max="1785" width="2" style="26" customWidth="1"/>
+    <col min="1786" max="1786" width="15.44140625" style="26" customWidth="1"/>
+    <col min="1787" max="1787" width="0.77734375" style="26" customWidth="1"/>
+    <col min="1788" max="1795" width="8.88671875" style="26"/>
+    <col min="1796" max="1796" width="2.44140625" style="26" customWidth="1"/>
+    <col min="1797" max="1797" width="7.44140625" style="26" customWidth="1"/>
+    <col min="1798" max="2039" width="8.88671875" style="26"/>
+    <col min="2040" max="2040" width="2.33203125" style="26" customWidth="1"/>
+    <col min="2041" max="2041" width="2" style="26" customWidth="1"/>
+    <col min="2042" max="2042" width="15.44140625" style="26" customWidth="1"/>
+    <col min="2043" max="2043" width="0.77734375" style="26" customWidth="1"/>
+    <col min="2044" max="2051" width="8.88671875" style="26"/>
+    <col min="2052" max="2052" width="2.44140625" style="26" customWidth="1"/>
+    <col min="2053" max="2053" width="7.44140625" style="26" customWidth="1"/>
+    <col min="2054" max="2295" width="8.88671875" style="26"/>
+    <col min="2296" max="2296" width="2.33203125" style="26" customWidth="1"/>
+    <col min="2297" max="2297" width="2" style="26" customWidth="1"/>
+    <col min="2298" max="2298" width="15.44140625" style="26" customWidth="1"/>
+    <col min="2299" max="2299" width="0.77734375" style="26" customWidth="1"/>
+    <col min="2300" max="2307" width="8.88671875" style="26"/>
+    <col min="2308" max="2308" width="2.44140625" style="26" customWidth="1"/>
+    <col min="2309" max="2309" width="7.44140625" style="26" customWidth="1"/>
+    <col min="2310" max="2551" width="8.88671875" style="26"/>
+    <col min="2552" max="2552" width="2.33203125" style="26" customWidth="1"/>
+    <col min="2553" max="2553" width="2" style="26" customWidth="1"/>
+    <col min="2554" max="2554" width="15.44140625" style="26" customWidth="1"/>
+    <col min="2555" max="2555" width="0.77734375" style="26" customWidth="1"/>
+    <col min="2556" max="2563" width="8.88671875" style="26"/>
+    <col min="2564" max="2564" width="2.44140625" style="26" customWidth="1"/>
+    <col min="2565" max="2565" width="7.44140625" style="26" customWidth="1"/>
+    <col min="2566" max="2807" width="8.88671875" style="26"/>
+    <col min="2808" max="2808" width="2.33203125" style="26" customWidth="1"/>
+    <col min="2809" max="2809" width="2" style="26" customWidth="1"/>
+    <col min="2810" max="2810" width="15.44140625" style="26" customWidth="1"/>
+    <col min="2811" max="2811" width="0.77734375" style="26" customWidth="1"/>
+    <col min="2812" max="2819" width="8.88671875" style="26"/>
+    <col min="2820" max="2820" width="2.44140625" style="26" customWidth="1"/>
+    <col min="2821" max="2821" width="7.44140625" style="26" customWidth="1"/>
+    <col min="2822" max="3063" width="8.88671875" style="26"/>
+    <col min="3064" max="3064" width="2.33203125" style="26" customWidth="1"/>
+    <col min="3065" max="3065" width="2" style="26" customWidth="1"/>
+    <col min="3066" max="3066" width="15.44140625" style="26" customWidth="1"/>
+    <col min="3067" max="3067" width="0.77734375" style="26" customWidth="1"/>
+    <col min="3068" max="3075" width="8.88671875" style="26"/>
+    <col min="3076" max="3076" width="2.44140625" style="26" customWidth="1"/>
+    <col min="3077" max="3077" width="7.44140625" style="26" customWidth="1"/>
+    <col min="3078" max="3319" width="8.88671875" style="26"/>
+    <col min="3320" max="3320" width="2.33203125" style="26" customWidth="1"/>
+    <col min="3321" max="3321" width="2" style="26" customWidth="1"/>
+    <col min="3322" max="3322" width="15.44140625" style="26" customWidth="1"/>
+    <col min="3323" max="3323" width="0.77734375" style="26" customWidth="1"/>
+    <col min="3324" max="3331" width="8.88671875" style="26"/>
+    <col min="3332" max="3332" width="2.44140625" style="26" customWidth="1"/>
+    <col min="3333" max="3333" width="7.44140625" style="26" customWidth="1"/>
+    <col min="3334" max="3575" width="8.88671875" style="26"/>
+    <col min="3576" max="3576" width="2.33203125" style="26" customWidth="1"/>
+    <col min="3577" max="3577" width="2" style="26" customWidth="1"/>
+    <col min="3578" max="3578" width="15.44140625" style="26" customWidth="1"/>
+    <col min="3579" max="3579" width="0.77734375" style="26" customWidth="1"/>
+    <col min="3580" max="3587" width="8.88671875" style="26"/>
+    <col min="3588" max="3588" width="2.44140625" style="26" customWidth="1"/>
+    <col min="3589" max="3589" width="7.44140625" style="26" customWidth="1"/>
+    <col min="3590" max="3831" width="8.88671875" style="26"/>
+    <col min="3832" max="3832" width="2.33203125" style="26" customWidth="1"/>
+    <col min="3833" max="3833" width="2" style="26" customWidth="1"/>
+    <col min="3834" max="3834" width="15.44140625" style="26" customWidth="1"/>
+    <col min="3835" max="3835" width="0.77734375" style="26" customWidth="1"/>
+    <col min="3836" max="3843" width="8.88671875" style="26"/>
+    <col min="3844" max="3844" width="2.44140625" style="26" customWidth="1"/>
+    <col min="3845" max="3845" width="7.44140625" style="26" customWidth="1"/>
+    <col min="3846" max="4087" width="8.88671875" style="26"/>
+    <col min="4088" max="4088" width="2.33203125" style="26" customWidth="1"/>
+    <col min="4089" max="4089" width="2" style="26" customWidth="1"/>
+    <col min="4090" max="4090" width="15.44140625" style="26" customWidth="1"/>
+    <col min="4091" max="4091" width="0.77734375" style="26" customWidth="1"/>
+    <col min="4092" max="4099" width="8.88671875" style="26"/>
+    <col min="4100" max="4100" width="2.44140625" style="26" customWidth="1"/>
+    <col min="4101" max="4101" width="7.44140625" style="26" customWidth="1"/>
+    <col min="4102" max="4343" width="8.88671875" style="26"/>
+    <col min="4344" max="4344" width="2.33203125" style="26" customWidth="1"/>
+    <col min="4345" max="4345" width="2" style="26" customWidth="1"/>
+    <col min="4346" max="4346" width="15.44140625" style="26" customWidth="1"/>
+    <col min="4347" max="4347" width="0.77734375" style="26" customWidth="1"/>
+    <col min="4348" max="4355" width="8.88671875" style="26"/>
+    <col min="4356" max="4356" width="2.44140625" style="26" customWidth="1"/>
+    <col min="4357" max="4357" width="7.44140625" style="26" customWidth="1"/>
+    <col min="4358" max="4599" width="8.88671875" style="26"/>
+    <col min="4600" max="4600" width="2.33203125" style="26" customWidth="1"/>
+    <col min="4601" max="4601" width="2" style="26" customWidth="1"/>
+    <col min="4602" max="4602" width="15.44140625" style="26" customWidth="1"/>
+    <col min="4603" max="4603" width="0.77734375" style="26" customWidth="1"/>
+    <col min="4604" max="4611" width="8.88671875" style="26"/>
+    <col min="4612" max="4612" width="2.44140625" style="26" customWidth="1"/>
+    <col min="4613" max="4613" width="7.44140625" style="26" customWidth="1"/>
+    <col min="4614" max="4855" width="8.88671875" style="26"/>
+    <col min="4856" max="4856" width="2.33203125" style="26" customWidth="1"/>
+    <col min="4857" max="4857" width="2" style="26" customWidth="1"/>
+    <col min="4858" max="4858" width="15.44140625" style="26" customWidth="1"/>
+    <col min="4859" max="4859" width="0.77734375" style="26" customWidth="1"/>
+    <col min="4860" max="4867" width="8.88671875" style="26"/>
+    <col min="4868" max="4868" width="2.44140625" style="26" customWidth="1"/>
+    <col min="4869" max="4869" width="7.44140625" style="26" customWidth="1"/>
+    <col min="4870" max="5111" width="8.88671875" style="26"/>
+    <col min="5112" max="5112" width="2.33203125" style="26" customWidth="1"/>
+    <col min="5113" max="5113" width="2" style="26" customWidth="1"/>
+    <col min="5114" max="5114" width="15.44140625" style="26" customWidth="1"/>
+    <col min="5115" max="5115" width="0.77734375" style="26" customWidth="1"/>
+    <col min="5116" max="5123" width="8.88671875" style="26"/>
+    <col min="5124" max="5124" width="2.44140625" style="26" customWidth="1"/>
+    <col min="5125" max="5125" width="7.44140625" style="26" customWidth="1"/>
+    <col min="5126" max="5367" width="8.88671875" style="26"/>
+    <col min="5368" max="5368" width="2.33203125" style="26" customWidth="1"/>
+    <col min="5369" max="5369" width="2" style="26" customWidth="1"/>
+    <col min="5370" max="5370" width="15.44140625" style="26" customWidth="1"/>
+    <col min="5371" max="5371" width="0.77734375" style="26" customWidth="1"/>
+    <col min="5372" max="5379" width="8.88671875" style="26"/>
+    <col min="5380" max="5380" width="2.44140625" style="26" customWidth="1"/>
+    <col min="5381" max="5381" width="7.44140625" style="26" customWidth="1"/>
+    <col min="5382" max="5623" width="8.88671875" style="26"/>
+    <col min="5624" max="5624" width="2.33203125" style="26" customWidth="1"/>
+    <col min="5625" max="5625" width="2" style="26" customWidth="1"/>
+    <col min="5626" max="5626" width="15.44140625" style="26" customWidth="1"/>
+    <col min="5627" max="5627" width="0.77734375" style="26" customWidth="1"/>
+    <col min="5628" max="5635" width="8.88671875" style="26"/>
+    <col min="5636" max="5636" width="2.44140625" style="26" customWidth="1"/>
+    <col min="5637" max="5637" width="7.44140625" style="26" customWidth="1"/>
+    <col min="5638" max="5879" width="8.88671875" style="26"/>
+    <col min="5880" max="5880" width="2.33203125" style="26" customWidth="1"/>
+    <col min="5881" max="5881" width="2" style="26" customWidth="1"/>
+    <col min="5882" max="5882" width="15.44140625" style="26" customWidth="1"/>
+    <col min="5883" max="5883" width="0.77734375" style="26" customWidth="1"/>
+    <col min="5884" max="5891" width="8.88671875" style="26"/>
+    <col min="5892" max="5892" width="2.44140625" style="26" customWidth="1"/>
+    <col min="5893" max="5893" width="7.44140625" style="26" customWidth="1"/>
+    <col min="5894" max="6135" width="8.88671875" style="26"/>
+    <col min="6136" max="6136" width="2.33203125" style="26" customWidth="1"/>
+    <col min="6137" max="6137" width="2" style="26" customWidth="1"/>
+    <col min="6138" max="6138" width="15.44140625" style="26" customWidth="1"/>
+    <col min="6139" max="6139" width="0.77734375" style="26" customWidth="1"/>
+    <col min="6140" max="6147" width="8.88671875" style="26"/>
+    <col min="6148" max="6148" width="2.44140625" style="26" customWidth="1"/>
+    <col min="6149" max="6149" width="7.44140625" style="26" customWidth="1"/>
+    <col min="6150" max="6391" width="8.88671875" style="26"/>
+    <col min="6392" max="6392" width="2.33203125" style="26" customWidth="1"/>
+    <col min="6393" max="6393" width="2" style="26" customWidth="1"/>
+    <col min="6394" max="6394" width="15.44140625" style="26" customWidth="1"/>
+    <col min="6395" max="6395" width="0.77734375" style="26" customWidth="1"/>
+    <col min="6396" max="6403" width="8.88671875" style="26"/>
+    <col min="6404" max="6404" width="2.44140625" style="26" customWidth="1"/>
+    <col min="6405" max="6405" width="7.44140625" style="26" customWidth="1"/>
+    <col min="6406" max="6647" width="8.88671875" style="26"/>
+    <col min="6648" max="6648" width="2.33203125" style="26" customWidth="1"/>
+    <col min="6649" max="6649" width="2" style="26" customWidth="1"/>
+    <col min="6650" max="6650" width="15.44140625" style="26" customWidth="1"/>
+    <col min="6651" max="6651" width="0.77734375" style="26" customWidth="1"/>
+    <col min="6652" max="6659" width="8.88671875" style="26"/>
+    <col min="6660" max="6660" width="2.44140625" style="26" customWidth="1"/>
+    <col min="6661" max="6661" width="7.44140625" style="26" customWidth="1"/>
+    <col min="6662" max="6903" width="8.88671875" style="26"/>
+    <col min="6904" max="6904" width="2.33203125" style="26" customWidth="1"/>
+    <col min="6905" max="6905" width="2" style="26" customWidth="1"/>
+    <col min="6906" max="6906" width="15.44140625" style="26" customWidth="1"/>
+    <col min="6907" max="6907" width="0.77734375" style="26" customWidth="1"/>
+    <col min="6908" max="6915" width="8.88671875" style="26"/>
+    <col min="6916" max="6916" width="2.44140625" style="26" customWidth="1"/>
+    <col min="6917" max="6917" width="7.44140625" style="26" customWidth="1"/>
+    <col min="6918" max="7159" width="8.88671875" style="26"/>
+    <col min="7160" max="7160" width="2.33203125" style="26" customWidth="1"/>
+    <col min="7161" max="7161" width="2" style="26" customWidth="1"/>
+    <col min="7162" max="7162" width="15.44140625" style="26" customWidth="1"/>
+    <col min="7163" max="7163" width="0.77734375" style="26" customWidth="1"/>
+    <col min="7164" max="7171" width="8.88671875" style="26"/>
+    <col min="7172" max="7172" width="2.44140625" style="26" customWidth="1"/>
+    <col min="7173" max="7173" width="7.44140625" style="26" customWidth="1"/>
+    <col min="7174" max="7415" width="8.88671875" style="26"/>
+    <col min="7416" max="7416" width="2.33203125" style="26" customWidth="1"/>
+    <col min="7417" max="7417" width="2" style="26" customWidth="1"/>
+    <col min="7418" max="7418" width="15.44140625" style="26" customWidth="1"/>
+    <col min="7419" max="7419" width="0.77734375" style="26" customWidth="1"/>
+    <col min="7420" max="7427" width="8.88671875" style="26"/>
+    <col min="7428" max="7428" width="2.44140625" style="26" customWidth="1"/>
+    <col min="7429" max="7429" width="7.44140625" style="26" customWidth="1"/>
+    <col min="7430" max="7671" width="8.88671875" style="26"/>
+    <col min="7672" max="7672" width="2.33203125" style="26" customWidth="1"/>
+    <col min="7673" max="7673" width="2" style="26" customWidth="1"/>
+    <col min="7674" max="7674" width="15.44140625" style="26" customWidth="1"/>
+    <col min="7675" max="7675" width="0.77734375" style="26" customWidth="1"/>
+    <col min="7676" max="7683" width="8.88671875" style="26"/>
+    <col min="7684" max="7684" width="2.44140625" style="26" customWidth="1"/>
+    <col min="7685" max="7685" width="7.44140625" style="26" customWidth="1"/>
+    <col min="7686" max="7927" width="8.88671875" style="26"/>
+    <col min="7928" max="7928" width="2.33203125" style="26" customWidth="1"/>
+    <col min="7929" max="7929" width="2" style="26" customWidth="1"/>
+    <col min="7930" max="7930" width="15.44140625" style="26" customWidth="1"/>
+    <col min="7931" max="7931" width="0.77734375" style="26" customWidth="1"/>
+    <col min="7932" max="7939" width="8.88671875" style="26"/>
+    <col min="7940" max="7940" width="2.44140625" style="26" customWidth="1"/>
+    <col min="7941" max="7941" width="7.44140625" style="26" customWidth="1"/>
+    <col min="7942" max="8183" width="8.88671875" style="26"/>
+    <col min="8184" max="8184" width="2.33203125" style="26" customWidth="1"/>
+    <col min="8185" max="8185" width="2" style="26" customWidth="1"/>
+    <col min="8186" max="8186" width="15.44140625" style="26" customWidth="1"/>
+    <col min="8187" max="8187" width="0.77734375" style="26" customWidth="1"/>
+    <col min="8188" max="8195" width="8.88671875" style="26"/>
+    <col min="8196" max="8196" width="2.44140625" style="26" customWidth="1"/>
+    <col min="8197" max="8197" width="7.44140625" style="26" customWidth="1"/>
+    <col min="8198" max="8439" width="8.88671875" style="26"/>
+    <col min="8440" max="8440" width="2.33203125" style="26" customWidth="1"/>
+    <col min="8441" max="8441" width="2" style="26" customWidth="1"/>
+    <col min="8442" max="8442" width="15.44140625" style="26" customWidth="1"/>
+    <col min="8443" max="8443" width="0.77734375" style="26" customWidth="1"/>
+    <col min="8444" max="8451" width="8.88671875" style="26"/>
+    <col min="8452" max="8452" width="2.44140625" style="26" customWidth="1"/>
+    <col min="8453" max="8453" width="7.44140625" style="26" customWidth="1"/>
+    <col min="8454" max="8695" width="8.88671875" style="26"/>
+    <col min="8696" max="8696" width="2.33203125" style="26" customWidth="1"/>
+    <col min="8697" max="8697" width="2" style="26" customWidth="1"/>
+    <col min="8698" max="8698" width="15.44140625" style="26" customWidth="1"/>
+    <col min="8699" max="8699" width="0.77734375" style="26" customWidth="1"/>
+    <col min="8700" max="8707" width="8.88671875" style="26"/>
+    <col min="8708" max="8708" width="2.44140625" style="26" customWidth="1"/>
+    <col min="8709" max="8709" width="7.44140625" style="26" customWidth="1"/>
+    <col min="8710" max="8951" width="8.88671875" style="26"/>
+    <col min="8952" max="8952" width="2.33203125" style="26" customWidth="1"/>
+    <col min="8953" max="8953" width="2" style="26" customWidth="1"/>
+    <col min="8954" max="8954" width="15.44140625" style="26" customWidth="1"/>
+    <col min="8955" max="8955" width="0.77734375" style="26" customWidth="1"/>
+    <col min="8956" max="8963" width="8.88671875" style="26"/>
+    <col min="8964" max="8964" width="2.44140625" style="26" customWidth="1"/>
+    <col min="8965" max="8965" width="7.44140625" style="26" customWidth="1"/>
+    <col min="8966" max="9207" width="8.88671875" style="26"/>
+    <col min="9208" max="9208" width="2.33203125" style="26" customWidth="1"/>
+    <col min="9209" max="9209" width="2" style="26" customWidth="1"/>
+    <col min="9210" max="9210" width="15.44140625" style="26" customWidth="1"/>
+    <col min="9211" max="9211" width="0.77734375" style="26" customWidth="1"/>
+    <col min="9212" max="9219" width="8.88671875" style="26"/>
+    <col min="9220" max="9220" width="2.44140625" style="26" customWidth="1"/>
+    <col min="9221" max="9221" width="7.44140625" style="26" customWidth="1"/>
+    <col min="9222" max="9463" width="8.88671875" style="26"/>
+    <col min="9464" max="9464" width="2.33203125" style="26" customWidth="1"/>
+    <col min="9465" max="9465" width="2" style="26" customWidth="1"/>
+    <col min="9466" max="9466" width="15.44140625" style="26" customWidth="1"/>
+    <col min="9467" max="9467" width="0.77734375" style="26" customWidth="1"/>
+    <col min="9468" max="9475" width="8.88671875" style="26"/>
+    <col min="9476" max="9476" width="2.44140625" style="26" customWidth="1"/>
+    <col min="9477" max="9477" width="7.44140625" style="26" customWidth="1"/>
+    <col min="9478" max="9719" width="8.88671875" style="26"/>
+    <col min="9720" max="9720" width="2.33203125" style="26" customWidth="1"/>
+    <col min="9721" max="9721" width="2" style="26" customWidth="1"/>
+    <col min="9722" max="9722" width="15.44140625" style="26" customWidth="1"/>
+    <col min="9723" max="9723" width="0.77734375" style="26" customWidth="1"/>
+    <col min="9724" max="9731" width="8.88671875" style="26"/>
+    <col min="9732" max="9732" width="2.44140625" style="26" customWidth="1"/>
+    <col min="9733" max="9733" width="7.44140625" style="26" customWidth="1"/>
+    <col min="9734" max="9975" width="8.88671875" style="26"/>
+    <col min="9976" max="9976" width="2.33203125" style="26" customWidth="1"/>
+    <col min="9977" max="9977" width="2" style="26" customWidth="1"/>
+    <col min="9978" max="9978" width="15.44140625" style="26" customWidth="1"/>
+    <col min="9979" max="9979" width="0.77734375" style="26" customWidth="1"/>
+    <col min="9980" max="9987" width="8.88671875" style="26"/>
+    <col min="9988" max="9988" width="2.44140625" style="26" customWidth="1"/>
+    <col min="9989" max="9989" width="7.44140625" style="26" customWidth="1"/>
+    <col min="9990" max="10231" width="8.88671875" style="26"/>
+    <col min="10232" max="10232" width="2.33203125" style="26" customWidth="1"/>
+    <col min="10233" max="10233" width="2" style="26" customWidth="1"/>
+    <col min="10234" max="10234" width="15.44140625" style="26" customWidth="1"/>
+    <col min="10235" max="10235" width="0.77734375" style="26" customWidth="1"/>
+    <col min="10236" max="10243" width="8.88671875" style="26"/>
+    <col min="10244" max="10244" width="2.44140625" style="26" customWidth="1"/>
+    <col min="10245" max="10245" width="7.44140625" style="26" customWidth="1"/>
+    <col min="10246" max="10487" width="8.88671875" style="26"/>
+    <col min="10488" max="10488" width="2.33203125" style="26" customWidth="1"/>
+    <col min="10489" max="10489" width="2" style="26" customWidth="1"/>
+    <col min="10490" max="10490" width="15.44140625" style="26" customWidth="1"/>
+    <col min="10491" max="10491" width="0.77734375" style="26" customWidth="1"/>
+    <col min="10492" max="10499" width="8.88671875" style="26"/>
+    <col min="10500" max="10500" width="2.44140625" style="26" customWidth="1"/>
+    <col min="10501" max="10501" width="7.44140625" style="26" customWidth="1"/>
+    <col min="10502" max="10743" width="8.88671875" style="26"/>
+    <col min="10744" max="10744" width="2.33203125" style="26" customWidth="1"/>
+    <col min="10745" max="10745" width="2" style="26" customWidth="1"/>
+    <col min="10746" max="10746" width="15.44140625" style="26" customWidth="1"/>
+    <col min="10747" max="10747" width="0.77734375" style="26" customWidth="1"/>
+    <col min="10748" max="10755" width="8.88671875" style="26"/>
+    <col min="10756" max="10756" width="2.44140625" style="26" customWidth="1"/>
+    <col min="10757" max="10757" width="7.44140625" style="26" customWidth="1"/>
+    <col min="10758" max="10999" width="8.88671875" style="26"/>
+    <col min="11000" max="11000" width="2.33203125" style="26" customWidth="1"/>
+    <col min="11001" max="11001" width="2" style="26" customWidth="1"/>
+    <col min="11002" max="11002" width="15.44140625" style="26" customWidth="1"/>
+    <col min="11003" max="11003" width="0.77734375" style="26" customWidth="1"/>
+    <col min="11004" max="11011" width="8.88671875" style="26"/>
+    <col min="11012" max="11012" width="2.44140625" style="26" customWidth="1"/>
+    <col min="11013" max="11013" width="7.44140625" style="26" customWidth="1"/>
+    <col min="11014" max="11255" width="8.88671875" style="26"/>
+    <col min="11256" max="11256" width="2.33203125" style="26" customWidth="1"/>
+    <col min="11257" max="11257" width="2" style="26" customWidth="1"/>
+    <col min="11258" max="11258" width="15.44140625" style="26" customWidth="1"/>
+    <col min="11259" max="11259" width="0.77734375" style="26" customWidth="1"/>
+    <col min="11260" max="11267" width="8.88671875" style="26"/>
+    <col min="11268" max="11268" width="2.44140625" style="26" customWidth="1"/>
+    <col min="11269" max="11269" width="7.44140625" style="26" customWidth="1"/>
+    <col min="11270" max="11511" width="8.88671875" style="26"/>
+    <col min="11512" max="11512" width="2.33203125" style="26" customWidth="1"/>
+    <col min="11513" max="11513" width="2" style="26" customWidth="1"/>
+    <col min="11514" max="11514" width="15.44140625" style="26" customWidth="1"/>
+    <col min="11515" max="11515" width="0.77734375" style="26" customWidth="1"/>
+    <col min="11516" max="11523" width="8.88671875" style="26"/>
+    <col min="11524" max="11524" width="2.44140625" style="26" customWidth="1"/>
+    <col min="11525" max="11525" width="7.44140625" style="26" customWidth="1"/>
+    <col min="11526" max="11767" width="8.88671875" style="26"/>
+    <col min="11768" max="11768" width="2.33203125" style="26" customWidth="1"/>
+    <col min="11769" max="11769" width="2" style="26" customWidth="1"/>
+    <col min="11770" max="11770" width="15.44140625" style="26" customWidth="1"/>
+    <col min="11771" max="11771" width="0.77734375" style="26" customWidth="1"/>
+    <col min="11772" max="11779" width="8.88671875" style="26"/>
+    <col min="11780" max="11780" width="2.44140625" style="26" customWidth="1"/>
+    <col min="11781" max="11781" width="7.44140625" style="26" customWidth="1"/>
+    <col min="11782" max="12023" width="8.88671875" style="26"/>
+    <col min="12024" max="12024" width="2.33203125" style="26" customWidth="1"/>
+    <col min="12025" max="12025" width="2" style="26" customWidth="1"/>
+    <col min="12026" max="12026" width="15.44140625" style="26" customWidth="1"/>
+    <col min="12027" max="12027" width="0.77734375" style="26" customWidth="1"/>
+    <col min="12028" max="12035" width="8.88671875" style="26"/>
+    <col min="12036" max="12036" width="2.44140625" style="26" customWidth="1"/>
+    <col min="12037" max="12037" width="7.44140625" style="26" customWidth="1"/>
+    <col min="12038" max="12279" width="8.88671875" style="26"/>
+    <col min="12280" max="12280" width="2.33203125" style="26" customWidth="1"/>
+    <col min="12281" max="12281" width="2" style="26" customWidth="1"/>
+    <col min="12282" max="12282" width="15.44140625" style="26" customWidth="1"/>
+    <col min="12283" max="12283" width="0.77734375" style="26" customWidth="1"/>
+    <col min="12284" max="12291" width="8.88671875" style="26"/>
+    <col min="12292" max="12292" width="2.44140625" style="26" customWidth="1"/>
+    <col min="12293" max="12293" width="7.44140625" style="26" customWidth="1"/>
+    <col min="12294" max="12535" width="8.88671875" style="26"/>
+    <col min="12536" max="12536" width="2.33203125" style="26" customWidth="1"/>
+    <col min="12537" max="12537" width="2" style="26" customWidth="1"/>
+    <col min="12538" max="12538" width="15.44140625" style="26" customWidth="1"/>
+    <col min="12539" max="12539" width="0.77734375" style="26" customWidth="1"/>
+    <col min="12540" max="12547" width="8.88671875" style="26"/>
+    <col min="12548" max="12548" width="2.44140625" style="26" customWidth="1"/>
+    <col min="12549" max="12549" width="7.44140625" style="26" customWidth="1"/>
+    <col min="12550" max="12791" width="8.88671875" style="26"/>
+    <col min="12792" max="12792" width="2.33203125" style="26" customWidth="1"/>
+    <col min="12793" max="12793" width="2" style="26" customWidth="1"/>
+    <col min="12794" max="12794" width="15.44140625" style="26" customWidth="1"/>
+    <col min="12795" max="12795" width="0.77734375" style="26" customWidth="1"/>
+    <col min="12796" max="12803" width="8.88671875" style="26"/>
+    <col min="12804" max="12804" width="2.44140625" style="26" customWidth="1"/>
+    <col min="12805" max="12805" width="7.44140625" style="26" customWidth="1"/>
+    <col min="12806" max="13047" width="8.88671875" style="26"/>
+    <col min="13048" max="13048" width="2.33203125" style="26" customWidth="1"/>
+    <col min="13049" max="13049" width="2" style="26" customWidth="1"/>
+    <col min="13050" max="13050" width="15.44140625" style="26" customWidth="1"/>
+    <col min="13051" max="13051" width="0.77734375" style="26" customWidth="1"/>
+    <col min="13052" max="13059" width="8.88671875" style="26"/>
+    <col min="13060" max="13060" width="2.44140625" style="26" customWidth="1"/>
+    <col min="13061" max="13061" width="7.44140625" style="26" customWidth="1"/>
+    <col min="13062" max="13303" width="8.88671875" style="26"/>
+    <col min="13304" max="13304" width="2.33203125" style="26" customWidth="1"/>
+    <col min="13305" max="13305" width="2" style="26" customWidth="1"/>
+    <col min="13306" max="13306" width="15.44140625" style="26" customWidth="1"/>
+    <col min="13307" max="13307" width="0.77734375" style="26" customWidth="1"/>
+    <col min="13308" max="13315" width="8.88671875" style="26"/>
+    <col min="13316" max="13316" width="2.44140625" style="26" customWidth="1"/>
+    <col min="13317" max="13317" width="7.44140625" style="26" customWidth="1"/>
+    <col min="13318" max="13559" width="8.88671875" style="26"/>
+    <col min="13560" max="13560" width="2.33203125" style="26" customWidth="1"/>
+    <col min="13561" max="13561" width="2" style="26" customWidth="1"/>
+    <col min="13562" max="13562" width="15.44140625" style="26" customWidth="1"/>
+    <col min="13563" max="13563" width="0.77734375" style="26" customWidth="1"/>
+    <col min="13564" max="13571" width="8.88671875" style="26"/>
+    <col min="13572" max="13572" width="2.44140625" style="26" customWidth="1"/>
+    <col min="13573" max="13573" width="7.44140625" style="26" customWidth="1"/>
+    <col min="13574" max="13815" width="8.88671875" style="26"/>
+    <col min="13816" max="13816" width="2.33203125" style="26" customWidth="1"/>
+    <col min="13817" max="13817" width="2" style="26" customWidth="1"/>
+    <col min="13818" max="13818" width="15.44140625" style="26" customWidth="1"/>
+    <col min="13819" max="13819" width="0.77734375" style="26" customWidth="1"/>
+    <col min="13820" max="13827" width="8.88671875" style="26"/>
+    <col min="13828" max="13828" width="2.44140625" style="26" customWidth="1"/>
+    <col min="13829" max="13829" width="7.44140625" style="26" customWidth="1"/>
+    <col min="13830" max="14071" width="8.88671875" style="26"/>
+    <col min="14072" max="14072" width="2.33203125" style="26" customWidth="1"/>
+    <col min="14073" max="14073" width="2" style="26" customWidth="1"/>
+    <col min="14074" max="14074" width="15.44140625" style="26" customWidth="1"/>
+    <col min="14075" max="14075" width="0.77734375" style="26" customWidth="1"/>
+    <col min="14076" max="14083" width="8.88671875" style="26"/>
+    <col min="14084" max="14084" width="2.44140625" style="26" customWidth="1"/>
+    <col min="14085" max="14085" width="7.44140625" style="26" customWidth="1"/>
+    <col min="14086" max="14327" width="8.88671875" style="26"/>
+    <col min="14328" max="14328" width="2.33203125" style="26" customWidth="1"/>
+    <col min="14329" max="14329" width="2" style="26" customWidth="1"/>
+    <col min="14330" max="14330" width="15.44140625" style="26" customWidth="1"/>
+    <col min="14331" max="14331" width="0.77734375" style="26" customWidth="1"/>
+    <col min="14332" max="14339" width="8.88671875" style="26"/>
+    <col min="14340" max="14340" width="2.44140625" style="26" customWidth="1"/>
+    <col min="14341" max="14341" width="7.44140625" style="26" customWidth="1"/>
+    <col min="14342" max="14583" width="8.88671875" style="26"/>
+    <col min="14584" max="14584" width="2.33203125" style="26" customWidth="1"/>
+    <col min="14585" max="14585" width="2" style="26" customWidth="1"/>
+    <col min="14586" max="14586" width="15.44140625" style="26" customWidth="1"/>
+    <col min="14587" max="14587" width="0.77734375" style="26" customWidth="1"/>
+    <col min="14588" max="14595" width="8.88671875" style="26"/>
+    <col min="14596" max="14596" width="2.44140625" style="26" customWidth="1"/>
+    <col min="14597" max="14597" width="7.44140625" style="26" customWidth="1"/>
+    <col min="14598" max="14839" width="8.88671875" style="26"/>
+    <col min="14840" max="14840" width="2.33203125" style="26" customWidth="1"/>
+    <col min="14841" max="14841" width="2" style="26" customWidth="1"/>
+    <col min="14842" max="14842" width="15.44140625" style="26" customWidth="1"/>
+    <col min="14843" max="14843" width="0.77734375" style="26" customWidth="1"/>
+    <col min="14844" max="14851" width="8.88671875" style="26"/>
+    <col min="14852" max="14852" width="2.44140625" style="26" customWidth="1"/>
+    <col min="14853" max="14853" width="7.44140625" style="26" customWidth="1"/>
+    <col min="14854" max="15095" width="8.88671875" style="26"/>
+    <col min="15096" max="15096" width="2.33203125" style="26" customWidth="1"/>
+    <col min="15097" max="15097" width="2" style="26" customWidth="1"/>
+    <col min="15098" max="15098" width="15.44140625" style="26" customWidth="1"/>
+    <col min="15099" max="15099" width="0.77734375" style="26" customWidth="1"/>
+    <col min="15100" max="15107" width="8.88671875" style="26"/>
+    <col min="15108" max="15108" width="2.44140625" style="26" customWidth="1"/>
+    <col min="15109" max="15109" width="7.44140625" style="26" customWidth="1"/>
+    <col min="15110" max="15351" width="8.88671875" style="26"/>
+    <col min="15352" max="15352" width="2.33203125" style="26" customWidth="1"/>
+    <col min="15353" max="15353" width="2" style="26" customWidth="1"/>
+    <col min="15354" max="15354" width="15.44140625" style="26" customWidth="1"/>
+    <col min="15355" max="15355" width="0.77734375" style="26" customWidth="1"/>
+    <col min="15356" max="15363" width="8.88671875" style="26"/>
+    <col min="15364" max="15364" width="2.44140625" style="26" customWidth="1"/>
+    <col min="15365" max="15365" width="7.44140625" style="26" customWidth="1"/>
+    <col min="15366" max="15607" width="8.88671875" style="26"/>
+    <col min="15608" max="15608" width="2.33203125" style="26" customWidth="1"/>
+    <col min="15609" max="15609" width="2" style="26" customWidth="1"/>
+    <col min="15610" max="15610" width="15.44140625" style="26" customWidth="1"/>
+    <col min="15611" max="15611" width="0.77734375" style="26" customWidth="1"/>
+    <col min="15612" max="15619" width="8.88671875" style="26"/>
+    <col min="15620" max="15620" width="2.44140625" style="26" customWidth="1"/>
+    <col min="15621" max="15621" width="7.44140625" style="26" customWidth="1"/>
+    <col min="15622" max="15863" width="8.88671875" style="26"/>
+    <col min="15864" max="15864" width="2.33203125" style="26" customWidth="1"/>
+    <col min="15865" max="15865" width="2" style="26" customWidth="1"/>
+    <col min="15866" max="15866" width="15.44140625" style="26" customWidth="1"/>
+    <col min="15867" max="15867" width="0.77734375" style="26" customWidth="1"/>
+    <col min="15868" max="15875" width="8.88671875" style="26"/>
+    <col min="15876" max="15876" width="2.44140625" style="26" customWidth="1"/>
+    <col min="15877" max="15877" width="7.44140625" style="26" customWidth="1"/>
+    <col min="15878" max="16119" width="8.88671875" style="26"/>
+    <col min="16120" max="16120" width="2.33203125" style="26" customWidth="1"/>
+    <col min="16121" max="16121" width="2" style="26" customWidth="1"/>
+    <col min="16122" max="16122" width="15.44140625" style="26" customWidth="1"/>
+    <col min="16123" max="16123" width="0.77734375" style="26" customWidth="1"/>
+    <col min="16124" max="16131" width="8.88671875" style="26"/>
+    <col min="16132" max="16132" width="2.44140625" style="26" customWidth="1"/>
+    <col min="16133" max="16133" width="7.44140625" style="26" customWidth="1"/>
+    <col min="16134" max="16375" width="8.88671875" style="26"/>
+    <col min="16376" max="16384" width="9" style="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="K1" s="2"/>
+      <c r="K1" s="27"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:24" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="K3"/>
+    <row r="3" spans="1:24" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="B4" s="3"/>
-[...12 lines deleted...]
-      <c r="H5" s="6"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:24" ht="14.4" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:24" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="30"/>
-      <c r="D6" s="35" t="s">
+      <c r="D6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="41" t="s">
+      <c r="F6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="41" t="s">
+      <c r="G6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="44" t="s">
+      <c r="H6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="45"/>
-[...1 lines deleted...]
-      <c r="K6" s="45"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
     </row>
     <row r="7" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="31"/>
-[...6 lines deleted...]
-      <c r="H7" s="46" t="s">
+      <c r="A7" s="35"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="48" t="s">
+      <c r="J7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="50" t="s">
+      <c r="K7" s="40" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="33"/>
-[...7 lines deleted...]
-      <c r="I8" s="8" t="s">
+      <c r="A8" s="41"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J8" s="49"/>
-      <c r="K8" s="51"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="46"/>
     </row>
     <row r="9" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="9" t="s">
+      <c r="D9" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="E9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="11" t="s">
+      <c r="F9" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="G9" s="11" t="s">
+      <c r="G9" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="11" t="s">
+      <c r="H9" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="11" t="s">
+      <c r="I9" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="11" t="s">
+      <c r="J9" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="11" t="s">
+      <c r="K9" s="48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="27"/>
-[...1 lines deleted...]
-      <c r="D10" s="13">
+      <c r="B10" s="14"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="16">
         <v>11700</v>
       </c>
-      <c r="E10" s="14" t="s">
+      <c r="E10" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="15">
-[...5 lines deleted...]
-      <c r="H10" s="16">
+      <c r="F10" s="18">
+        <v>223700</v>
+      </c>
+      <c r="G10" s="18">
+        <v>206400</v>
+      </c>
+      <c r="H10" s="1">
         <v>95</v>
       </c>
-      <c r="I10" s="16" t="s">
+      <c r="I10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="1">
         <v>94</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27"/>
-[...9 lines deleted...]
-      <c r="K11" s="16"/>
+      <c r="A11" s="14"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
     </row>
     <row r="12" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="26"/>
-[...1 lines deleted...]
-      <c r="D12" s="13">
+      <c r="B12" s="19"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="16">
         <v>109</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="E12" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="18">
         <v>1840</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="18">
         <v>1820</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="1">
         <v>89</v>
       </c>
-      <c r="I12" s="16" t="s">
+      <c r="I12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="1">
         <v>88</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="12"/>
-      <c r="B13" s="12" t="s">
+      <c r="A13" s="15"/>
+      <c r="B13" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="12"/>
-      <c r="D13" s="13">
+      <c r="C13" s="15"/>
+      <c r="D13" s="16">
         <v>23</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="18">
         <v>848</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="18">
         <v>195</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="18">
         <v>191</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="1">
         <v>88</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="1">
         <v>109</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="1">
         <v>97</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="1">
         <v>99</v>
       </c>
-      <c r="N13" s="17"/>
-[...9 lines deleted...]
-      <c r="X13" s="17"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="49"/>
+      <c r="P13" s="49"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="49"/>
+      <c r="S13" s="49"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="49"/>
+      <c r="V13" s="49"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="49"/>
     </row>
     <row r="14" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="12"/>
-      <c r="B14" s="12" t="s">
+      <c r="A14" s="15"/>
+      <c r="B14" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="12"/>
-      <c r="D14" s="13">
+      <c r="C14" s="15"/>
+      <c r="D14" s="16">
         <v>28</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="18">
         <v>2660</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="18">
         <v>745</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="18">
         <v>738</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="1">
         <v>93</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="1">
         <v>96</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="1">
         <v>90</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="1">
         <v>90</v>
       </c>
-      <c r="N14" s="17"/>
-[...9 lines deleted...]
-      <c r="X14" s="17"/>
+      <c r="N14" s="49"/>
+      <c r="O14" s="49"/>
+      <c r="P14" s="49"/>
+      <c r="Q14" s="49"/>
+      <c r="R14" s="49"/>
+      <c r="S14" s="49"/>
+      <c r="T14" s="49"/>
+      <c r="U14" s="49"/>
+      <c r="V14" s="49"/>
+      <c r="W14" s="49"/>
+      <c r="X14" s="49"/>
     </row>
     <row r="15" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="12"/>
-      <c r="B15" s="12" t="s">
+      <c r="A15" s="15"/>
+      <c r="B15" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="12"/>
-      <c r="D15" s="13">
+      <c r="C15" s="15"/>
+      <c r="D15" s="16">
         <v>58</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="18">
         <v>1550</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="18">
         <v>898</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="18">
         <v>889</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="1">
         <v>88</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="1">
+        <v>96</v>
+      </c>
+      <c r="J15" s="1">
+        <v>85</v>
+      </c>
+      <c r="K15" s="1">
+        <v>85</v>
+      </c>
+      <c r="N15" s="49"/>
+      <c r="O15" s="49"/>
+      <c r="P15" s="49"/>
+      <c r="Q15" s="49"/>
+      <c r="R15" s="49"/>
+      <c r="S15" s="49"/>
+      <c r="T15" s="49"/>
+      <c r="U15" s="49"/>
+      <c r="V15" s="49"/>
+      <c r="W15" s="49"/>
+      <c r="X15" s="49"/>
+    </row>
+    <row r="16" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14"/>
+      <c r="B16" s="14"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="19"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="16">
+        <v>7260</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="18">
+        <v>125400</v>
+      </c>
+      <c r="G17" s="18">
+        <v>112600</v>
+      </c>
+      <c r="H17" s="1">
+        <v>96</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="1">
+        <v>93</v>
+      </c>
+      <c r="K17" s="1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="15"/>
+      <c r="B18" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="16">
+        <v>1790</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1880</v>
+      </c>
+      <c r="F18" s="18">
+        <v>33700</v>
+      </c>
+      <c r="G18" s="18">
+        <v>23500</v>
+      </c>
+      <c r="H18" s="1">
+        <v>86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>90</v>
+      </c>
+      <c r="J18" s="1">
+        <v>77</v>
+      </c>
+      <c r="K18" s="1">
+        <v>73</v>
+      </c>
+      <c r="N18" s="49"/>
+      <c r="O18" s="49"/>
+      <c r="P18" s="49"/>
+      <c r="Q18" s="49"/>
+      <c r="R18" s="49"/>
+      <c r="S18" s="49"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="49"/>
+      <c r="V18" s="49"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="49"/>
+    </row>
+    <row r="19" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="16">
+        <v>34</v>
+      </c>
+      <c r="E19" s="18">
+        <v>1060</v>
+      </c>
+      <c r="F19" s="18">
+        <v>361</v>
+      </c>
+      <c r="G19" s="18">
+        <v>360</v>
+      </c>
+      <c r="H19" s="1">
+        <v>92</v>
+      </c>
+      <c r="I19" s="1">
+        <v>104</v>
+      </c>
+      <c r="J19" s="1">
+        <v>96</v>
+      </c>
+      <c r="K19" s="1">
+        <v>96</v>
+      </c>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+    </row>
+    <row r="20" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="16">
+        <v>100</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1170</v>
+      </c>
+      <c r="F20" s="18">
+        <v>1170</v>
+      </c>
+      <c r="G20" s="18">
+        <v>1070</v>
+      </c>
+      <c r="H20" s="1">
+        <v>109</v>
+      </c>
+      <c r="I20" s="1">
+        <v>74</v>
+      </c>
+      <c r="J20" s="1">
+        <v>80</v>
+      </c>
+      <c r="K20" s="1">
+        <v>82</v>
+      </c>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="49"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+    </row>
+    <row r="21" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="16">
+        <v>67</v>
+      </c>
+      <c r="E21" s="18">
+        <v>1520</v>
+      </c>
+      <c r="F21" s="18">
+        <v>1020</v>
+      </c>
+      <c r="G21" s="18">
+        <v>907</v>
+      </c>
+      <c r="H21" s="1">
+        <v>100</v>
+      </c>
+      <c r="I21" s="1">
+        <v>95</v>
+      </c>
+      <c r="J21" s="1">
+        <v>95</v>
+      </c>
+      <c r="K21" s="1">
+        <v>93</v>
+      </c>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="49"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="49"/>
+    </row>
+    <row r="22" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="16">
+        <v>3540</v>
+      </c>
+      <c r="E22" s="18">
+        <v>2070</v>
+      </c>
+      <c r="F22" s="18">
+        <v>73400</v>
+      </c>
+      <c r="G22" s="18">
+        <v>71900</v>
+      </c>
+      <c r="H22" s="1">
+        <v>102</v>
+      </c>
+      <c r="I22" s="1">
+        <v>101</v>
+      </c>
+      <c r="J22" s="1">
+        <v>104</v>
+      </c>
+      <c r="K22" s="1">
+        <v>103</v>
+      </c>
+      <c r="N22" s="49"/>
+      <c r="O22" s="49"/>
+      <c r="P22" s="49"/>
+      <c r="Q22" s="49"/>
+      <c r="R22" s="49"/>
+      <c r="S22" s="49"/>
+      <c r="T22" s="49"/>
+      <c r="U22" s="49"/>
+      <c r="V22" s="49"/>
+      <c r="W22" s="49"/>
+      <c r="X22" s="49"/>
+    </row>
+    <row r="23" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16">
+        <v>47</v>
+      </c>
+      <c r="E23" s="18">
+        <v>1240</v>
+      </c>
+      <c r="F23" s="18">
+        <v>582</v>
+      </c>
+      <c r="G23" s="18">
+        <v>546</v>
+      </c>
+      <c r="H23" s="1">
+        <v>84</v>
+      </c>
+      <c r="I23" s="1">
+        <v>99</v>
+      </c>
+      <c r="J23" s="1">
+        <v>83</v>
+      </c>
+      <c r="K23" s="1">
+        <v>83</v>
+      </c>
+      <c r="N23" s="49"/>
+      <c r="O23" s="49"/>
+      <c r="P23" s="49"/>
+      <c r="Q23" s="49"/>
+      <c r="R23" s="49"/>
+      <c r="S23" s="49"/>
+      <c r="T23" s="49"/>
+      <c r="U23" s="49"/>
+      <c r="V23" s="49"/>
+      <c r="W23" s="49"/>
+      <c r="X23" s="49"/>
+    </row>
+    <row r="24" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="16">
+        <v>504</v>
+      </c>
+      <c r="E24" s="18">
+        <v>1330</v>
+      </c>
+      <c r="F24" s="18">
+        <v>6700</v>
+      </c>
+      <c r="G24" s="18">
+        <v>6070</v>
+      </c>
+      <c r="H24" s="1">
+        <v>95</v>
+      </c>
+      <c r="I24" s="1">
+        <v>96</v>
+      </c>
+      <c r="J24" s="1">
+        <v>91</v>
+      </c>
+      <c r="K24" s="1">
+        <v>89</v>
+      </c>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="49"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="49"/>
+      <c r="U24" s="49"/>
+      <c r="V24" s="49"/>
+      <c r="W24" s="49"/>
+      <c r="X24" s="49"/>
+    </row>
+    <row r="25" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16">
+        <v>72</v>
+      </c>
+      <c r="E25" s="18">
+        <v>654</v>
+      </c>
+      <c r="F25" s="18">
+        <v>471</v>
+      </c>
+      <c r="G25" s="18">
+        <v>440</v>
+      </c>
+      <c r="H25" s="1">
+        <v>103</v>
+      </c>
+      <c r="I25" s="1">
+        <v>99</v>
+      </c>
+      <c r="J25" s="1">
+        <v>102</v>
+      </c>
+      <c r="K25" s="1">
+        <v>102</v>
+      </c>
+      <c r="N25" s="49"/>
+      <c r="O25" s="49"/>
+      <c r="P25" s="49"/>
+      <c r="Q25" s="49"/>
+      <c r="R25" s="49"/>
+      <c r="S25" s="49"/>
+      <c r="T25" s="49"/>
+      <c r="U25" s="49"/>
+      <c r="V25" s="49"/>
+      <c r="W25" s="49"/>
+      <c r="X25" s="49"/>
+    </row>
+    <row r="26" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15"/>
+      <c r="B26" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16">
+        <v>681</v>
+      </c>
+      <c r="E26" s="18">
+        <v>562</v>
+      </c>
+      <c r="F26" s="18">
+        <v>3830</v>
+      </c>
+      <c r="G26" s="18">
+        <v>3710</v>
+      </c>
+      <c r="H26" s="1">
+        <v>98</v>
+      </c>
+      <c r="I26" s="1">
         <v>97</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J26" s="1">
+        <v>95</v>
+      </c>
+      <c r="K26" s="1">
+        <v>95</v>
+      </c>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="49"/>
+    </row>
+    <row r="27" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15"/>
+      <c r="B27" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="49"/>
+      <c r="P27" s="49"/>
+      <c r="Q27" s="49"/>
+      <c r="R27" s="49"/>
+      <c r="S27" s="49"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="49"/>
+    </row>
+    <row r="28" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15"/>
+      <c r="B28" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="16">
+        <v>165</v>
+      </c>
+      <c r="E28" s="18">
+        <v>824</v>
+      </c>
+      <c r="F28" s="18">
+        <v>1360</v>
+      </c>
+      <c r="G28" s="18">
+        <v>1310</v>
+      </c>
+      <c r="H28" s="1">
+        <v>75</v>
+      </c>
+      <c r="I28" s="1">
+        <v>126</v>
+      </c>
+      <c r="J28" s="1">
+        <v>94</v>
+      </c>
+      <c r="K28" s="1">
+        <v>95</v>
+      </c>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+    </row>
+    <row r="29" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15"/>
+      <c r="B29" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+    </row>
+    <row r="30" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="15"/>
+      <c r="B30" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16">
+        <v>32</v>
+      </c>
+      <c r="E30" s="18">
+        <v>1140</v>
+      </c>
+      <c r="F30" s="18">
+        <v>365</v>
+      </c>
+      <c r="G30" s="18">
+        <v>346</v>
+      </c>
+      <c r="H30" s="1">
+        <v>110</v>
+      </c>
+      <c r="I30" s="1">
+        <v>63</v>
+      </c>
+      <c r="J30" s="1">
+        <v>69</v>
+      </c>
+      <c r="K30" s="1">
+        <v>68</v>
+      </c>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="49"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="49"/>
+      <c r="S30" s="49"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="49"/>
+      <c r="X30" s="49"/>
+    </row>
+    <row r="31" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15"/>
+      <c r="B31" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="16">
+        <v>43</v>
+      </c>
+      <c r="E31" s="18">
+        <v>1840</v>
+      </c>
+      <c r="F31" s="18">
+        <v>789</v>
+      </c>
+      <c r="G31" s="18">
+        <v>769</v>
+      </c>
+      <c r="H31" s="1">
+        <v>90</v>
+      </c>
+      <c r="I31" s="1">
+        <v>100</v>
+      </c>
+      <c r="J31" s="1">
+        <v>89</v>
+      </c>
+      <c r="K31" s="1">
+        <v>90</v>
+      </c>
+      <c r="N31" s="49"/>
+      <c r="O31" s="49"/>
+      <c r="P31" s="49"/>
+      <c r="Q31" s="49"/>
+      <c r="R31" s="49"/>
+      <c r="S31" s="49"/>
+      <c r="T31" s="49"/>
+      <c r="U31" s="49"/>
+      <c r="V31" s="49"/>
+      <c r="W31" s="49"/>
+      <c r="X31" s="49"/>
+    </row>
+    <row r="32" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15"/>
+      <c r="B32" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="15"/>
+      <c r="D32" s="16">
+        <v>66</v>
+      </c>
+      <c r="E32" s="18">
+        <v>1050</v>
+      </c>
+      <c r="F32" s="18">
+        <v>691</v>
+      </c>
+      <c r="G32" s="18">
+        <v>674</v>
+      </c>
+      <c r="H32" s="1">
+        <v>122</v>
+      </c>
+      <c r="I32" s="1">
+        <v>99</v>
+      </c>
+      <c r="J32" s="1">
+        <v>121</v>
+      </c>
+      <c r="K32" s="1">
+        <v>124</v>
+      </c>
+      <c r="N32" s="49"/>
+      <c r="O32" s="49"/>
+      <c r="P32" s="49"/>
+      <c r="Q32" s="49"/>
+      <c r="R32" s="49"/>
+      <c r="S32" s="49"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="49"/>
+    </row>
+    <row r="33" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15"/>
+      <c r="B33" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="16">
+        <v>76</v>
+      </c>
+      <c r="E33" s="18">
+        <v>1150</v>
+      </c>
+      <c r="F33" s="18">
+        <v>872</v>
+      </c>
+      <c r="G33" s="18">
+        <v>827</v>
+      </c>
+      <c r="H33" s="1">
+        <v>78</v>
+      </c>
+      <c r="I33" s="1">
+        <v>103</v>
+      </c>
+      <c r="J33" s="1">
+        <v>80</v>
+      </c>
+      <c r="K33" s="1">
+        <v>80</v>
+      </c>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="49"/>
+      <c r="S33" s="49"/>
+      <c r="T33" s="49"/>
+      <c r="U33" s="49"/>
+      <c r="V33" s="49"/>
+      <c r="W33" s="49"/>
+      <c r="X33" s="49"/>
+    </row>
+    <row r="34" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="15"/>
+      <c r="B34" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="15"/>
+      <c r="D34" s="16">
+        <v>39</v>
+      </c>
+      <c r="E34" s="18">
+        <v>403</v>
+      </c>
+      <c r="F34" s="18">
+        <v>157</v>
+      </c>
+      <c r="G34" s="18">
+        <v>150</v>
+      </c>
+      <c r="H34" s="1">
+        <v>144</v>
+      </c>
+      <c r="I34" s="1">
+        <v>78</v>
+      </c>
+      <c r="J34" s="1">
+        <v>113</v>
+      </c>
+      <c r="K34" s="1">
+        <v>109</v>
+      </c>
+      <c r="N34" s="49"/>
+      <c r="O34" s="49"/>
+      <c r="P34" s="49"/>
+      <c r="Q34" s="49"/>
+      <c r="R34" s="49"/>
+      <c r="S34" s="49"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="49"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="49"/>
+      <c r="X34" s="49"/>
+    </row>
+    <row r="35" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="14"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+    </row>
+    <row r="36" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="19"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="16">
+        <v>3100</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="18">
+        <v>64700</v>
+      </c>
+      <c r="G36" s="18">
+        <v>61200</v>
+      </c>
+      <c r="H36" s="1">
+        <v>95</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="1">
+        <v>95</v>
+      </c>
+      <c r="K36" s="1">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15"/>
+      <c r="B37" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="16">
+        <v>81</v>
+      </c>
+      <c r="E37" s="18">
+        <v>5940</v>
+      </c>
+      <c r="F37" s="18">
+        <v>4810</v>
+      </c>
+      <c r="G37" s="18">
+        <v>4740</v>
+      </c>
+      <c r="H37" s="1">
+        <v>121</v>
+      </c>
+      <c r="I37" s="1">
+        <v>129</v>
+      </c>
+      <c r="J37" s="1">
+        <v>156</v>
+      </c>
+      <c r="K37" s="1">
+        <v>160</v>
+      </c>
+      <c r="N37" s="49"/>
+      <c r="O37" s="49"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="49"/>
+      <c r="R37" s="49"/>
+      <c r="S37" s="49"/>
+      <c r="T37" s="49"/>
+      <c r="U37" s="49"/>
+      <c r="V37" s="49"/>
+      <c r="W37" s="49"/>
+      <c r="X37" s="49"/>
+    </row>
+    <row r="38" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15"/>
+      <c r="B38" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="16">
+        <v>29</v>
+      </c>
+      <c r="E38" s="18">
+        <v>959</v>
+      </c>
+      <c r="F38" s="18">
+        <v>278</v>
+      </c>
+      <c r="G38" s="18">
+        <v>266</v>
+      </c>
+      <c r="H38" s="1">
+        <v>69</v>
+      </c>
+      <c r="I38" s="1">
+        <v>100</v>
+      </c>
+      <c r="J38" s="1">
+        <v>69</v>
+      </c>
+      <c r="K38" s="1">
+        <v>68</v>
+      </c>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="49"/>
+      <c r="S38" s="49"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="49"/>
+      <c r="V38" s="49"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="49"/>
+    </row>
+    <row r="39" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="15"/>
+      <c r="B39" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="15"/>
+      <c r="D39" s="16">
+        <v>637</v>
+      </c>
+      <c r="E39" s="18">
+        <v>1700</v>
+      </c>
+      <c r="F39" s="18">
+        <v>10800</v>
+      </c>
+      <c r="G39" s="18">
+        <v>10500</v>
+      </c>
+      <c r="H39" s="1">
+        <v>106</v>
+      </c>
+      <c r="I39" s="1">
+        <v>90</v>
+      </c>
+      <c r="J39" s="1">
+        <v>96</v>
+      </c>
+      <c r="K39" s="1">
+        <v>96</v>
+      </c>
+      <c r="N39" s="49"/>
+      <c r="O39" s="49"/>
+      <c r="P39" s="49"/>
+      <c r="Q39" s="49"/>
+      <c r="R39" s="49"/>
+      <c r="S39" s="49"/>
+      <c r="T39" s="49"/>
+      <c r="U39" s="49"/>
+      <c r="V39" s="49"/>
+      <c r="W39" s="49"/>
+      <c r="X39" s="49"/>
+    </row>
+    <row r="40" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="15"/>
+      <c r="D40" s="16">
+        <v>81</v>
+      </c>
+      <c r="E40" s="18">
+        <v>9110</v>
+      </c>
+      <c r="F40" s="18">
+        <v>7380</v>
+      </c>
+      <c r="G40" s="18">
+        <v>7130</v>
+      </c>
+      <c r="H40" s="1">
+        <v>100</v>
+      </c>
+      <c r="I40" s="1">
+        <v>114</v>
+      </c>
+      <c r="J40" s="1">
+        <v>114</v>
+      </c>
+      <c r="K40" s="1">
+        <v>113</v>
+      </c>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="49"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="49"/>
+      <c r="S40" s="49"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="49"/>
+      <c r="V40" s="49"/>
+      <c r="W40" s="49"/>
+      <c r="X40" s="49"/>
+    </row>
+    <row r="41" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="15"/>
+      <c r="B41" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16">
+        <v>595</v>
+      </c>
+      <c r="E41" s="18">
+        <v>990</v>
+      </c>
+      <c r="F41" s="18">
+        <v>5890</v>
+      </c>
+      <c r="G41" s="18">
+        <v>5440</v>
+      </c>
+      <c r="H41" s="1">
+        <v>97</v>
+      </c>
+      <c r="I41" s="1">
+        <v>79</v>
+      </c>
+      <c r="J41" s="1">
+        <v>77</v>
+      </c>
+      <c r="K41" s="1">
+        <v>76</v>
+      </c>
+      <c r="N41" s="49"/>
+      <c r="O41" s="49"/>
+      <c r="P41" s="49"/>
+      <c r="Q41" s="49"/>
+      <c r="R41" s="49"/>
+      <c r="S41" s="49"/>
+      <c r="T41" s="49"/>
+      <c r="U41" s="49"/>
+      <c r="V41" s="49"/>
+      <c r="W41" s="49"/>
+      <c r="X41" s="49"/>
+    </row>
+    <row r="42" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="15"/>
+      <c r="B42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="15"/>
+      <c r="D42" s="16">
+        <v>822</v>
+      </c>
+      <c r="E42" s="18">
+        <v>1350</v>
+      </c>
+      <c r="F42" s="18">
+        <v>11100</v>
+      </c>
+      <c r="G42" s="18">
+        <v>10300</v>
+      </c>
+      <c r="H42" s="1">
+        <v>94</v>
+      </c>
+      <c r="I42" s="1">
+        <v>99</v>
+      </c>
+      <c r="J42" s="1">
+        <v>93</v>
+      </c>
+      <c r="K42" s="1">
+        <v>94</v>
+      </c>
+      <c r="N42" s="49"/>
+      <c r="O42" s="49"/>
+      <c r="P42" s="49"/>
+      <c r="Q42" s="49"/>
+      <c r="R42" s="49"/>
+      <c r="S42" s="49"/>
+      <c r="T42" s="49"/>
+      <c r="U42" s="49"/>
+      <c r="V42" s="49"/>
+      <c r="W42" s="49"/>
+      <c r="X42" s="49"/>
+    </row>
+    <row r="43" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="15"/>
+      <c r="B43" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="15"/>
+      <c r="D43" s="16">
+        <v>174</v>
+      </c>
+      <c r="E43" s="18">
+        <v>4680</v>
+      </c>
+      <c r="F43" s="18">
+        <v>8140</v>
+      </c>
+      <c r="G43" s="18">
+        <v>7680</v>
+      </c>
+      <c r="H43" s="1">
+        <v>86</v>
+      </c>
+      <c r="I43" s="1">
+        <v>109</v>
+      </c>
+      <c r="J43" s="1">
+        <v>93</v>
+      </c>
+      <c r="K43" s="1">
+        <v>93</v>
+      </c>
+      <c r="N43" s="49"/>
+      <c r="O43" s="49"/>
+      <c r="P43" s="49"/>
+      <c r="Q43" s="49"/>
+      <c r="R43" s="49"/>
+      <c r="S43" s="49"/>
+      <c r="T43" s="49"/>
+      <c r="U43" s="49"/>
+      <c r="V43" s="49"/>
+      <c r="W43" s="49"/>
+      <c r="X43" s="49"/>
+    </row>
+    <row r="44" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16">
+        <v>600</v>
+      </c>
+      <c r="E44" s="18">
+        <v>2700</v>
+      </c>
+      <c r="F44" s="18">
+        <v>16200</v>
+      </c>
+      <c r="G44" s="18">
+        <v>15000</v>
+      </c>
+      <c r="H44" s="1">
+        <v>90</v>
+      </c>
+      <c r="I44" s="1">
+        <v>101</v>
+      </c>
+      <c r="J44" s="1">
+        <v>91</v>
+      </c>
+      <c r="K44" s="1">
+        <v>91</v>
+      </c>
+      <c r="N44" s="49"/>
+      <c r="O44" s="49"/>
+      <c r="P44" s="49"/>
+      <c r="Q44" s="49"/>
+      <c r="R44" s="49"/>
+      <c r="S44" s="49"/>
+      <c r="T44" s="49"/>
+      <c r="U44" s="49"/>
+      <c r="V44" s="49"/>
+      <c r="W44" s="49"/>
+      <c r="X44" s="49"/>
+    </row>
+    <row r="45" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="15"/>
+      <c r="B45" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="15"/>
+      <c r="D45" s="16">
+        <v>84</v>
+      </c>
+      <c r="E45" s="18">
+        <v>196</v>
+      </c>
+      <c r="F45" s="18">
+        <v>165</v>
+      </c>
+      <c r="G45" s="18">
+        <v>165</v>
+      </c>
+      <c r="H45" s="1">
+        <v>88</v>
+      </c>
+      <c r="I45" s="1">
+        <v>89</v>
+      </c>
+      <c r="J45" s="1">
+        <v>79</v>
+      </c>
+      <c r="K45" s="1">
+        <v>79</v>
+      </c>
+      <c r="N45" s="49"/>
+      <c r="O45" s="49"/>
+      <c r="P45" s="49"/>
+      <c r="Q45" s="49"/>
+      <c r="R45" s="49"/>
+      <c r="S45" s="49"/>
+      <c r="T45" s="49"/>
+      <c r="U45" s="49"/>
+      <c r="V45" s="49"/>
+      <c r="W45" s="49"/>
+      <c r="X45" s="49"/>
+    </row>
+    <row r="46" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="14"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+    </row>
+    <row r="47" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="22"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="16">
+        <v>1110</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="18">
+        <v>22800</v>
+      </c>
+      <c r="G47" s="18">
+        <v>22500</v>
+      </c>
+      <c r="H47" s="1">
+        <v>87</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="1">
+        <v>90</v>
+      </c>
+      <c r="K47" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="15"/>
+      <c r="B48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" s="15"/>
+      <c r="D48" s="16">
+        <v>113</v>
+      </c>
+      <c r="E48" s="18">
+        <v>1610</v>
+      </c>
+      <c r="F48" s="18">
+        <v>1820</v>
+      </c>
+      <c r="G48" s="18">
+        <v>1820</v>
+      </c>
+      <c r="H48" s="1">
+        <v>82</v>
+      </c>
+      <c r="I48" s="1">
+        <v>97</v>
+      </c>
+      <c r="J48" s="1">
+        <v>79</v>
+      </c>
+      <c r="K48" s="1">
+        <v>79</v>
+      </c>
+      <c r="N48" s="49"/>
+      <c r="O48" s="49"/>
+      <c r="P48" s="49"/>
+      <c r="Q48" s="49"/>
+      <c r="R48" s="49"/>
+      <c r="S48" s="49"/>
+      <c r="T48" s="49"/>
+      <c r="U48" s="49"/>
+      <c r="V48" s="49"/>
+      <c r="W48" s="49"/>
+      <c r="X48" s="49"/>
+    </row>
+    <row r="49" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="15"/>
+      <c r="B49" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="15"/>
+      <c r="D49" s="16">
+        <v>36</v>
+      </c>
+      <c r="E49" s="18">
+        <v>2160</v>
+      </c>
+      <c r="F49" s="18">
+        <v>778</v>
+      </c>
+      <c r="G49" s="18">
+        <v>768</v>
+      </c>
+      <c r="H49" s="1">
+        <v>103</v>
+      </c>
+      <c r="I49" s="1">
+        <v>126</v>
+      </c>
+      <c r="J49" s="1">
+        <v>130</v>
+      </c>
+      <c r="K49" s="1">
+        <v>133</v>
+      </c>
+      <c r="N49" s="49"/>
+      <c r="O49" s="49"/>
+      <c r="P49" s="49"/>
+      <c r="Q49" s="49"/>
+      <c r="R49" s="49"/>
+      <c r="S49" s="49"/>
+      <c r="T49" s="49"/>
+      <c r="U49" s="49"/>
+      <c r="V49" s="49"/>
+      <c r="W49" s="49"/>
+      <c r="X49" s="49"/>
+    </row>
+    <row r="50" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="15"/>
+      <c r="B50" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="15"/>
+      <c r="D50" s="16">
+        <v>79</v>
+      </c>
+      <c r="E50" s="18">
+        <v>299</v>
+      </c>
+      <c r="F50" s="18">
+        <v>236</v>
+      </c>
+      <c r="G50" s="18">
+        <v>220</v>
+      </c>
+      <c r="H50" s="1">
+        <v>91</v>
+      </c>
+      <c r="I50" s="1">
         <v>85</v>
       </c>
-      <c r="K15" s="16">
-[...36 lines deleted...]
-      <c r="E17" s="14" t="s">
+      <c r="J50" s="1">
+        <v>77</v>
+      </c>
+      <c r="K50" s="1">
+        <v>81</v>
+      </c>
+      <c r="N50" s="49"/>
+      <c r="O50" s="49"/>
+      <c r="P50" s="49"/>
+      <c r="Q50" s="49"/>
+      <c r="R50" s="49"/>
+      <c r="S50" s="49"/>
+      <c r="T50" s="49"/>
+      <c r="U50" s="49"/>
+      <c r="V50" s="49"/>
+      <c r="W50" s="49"/>
+      <c r="X50" s="49"/>
+    </row>
+    <row r="51" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="15"/>
+      <c r="B51" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C51" s="15"/>
+      <c r="D51" s="16">
+        <v>4</v>
+      </c>
+      <c r="E51" s="18">
+        <v>2650</v>
+      </c>
+      <c r="F51" s="18">
+        <v>106</v>
+      </c>
+      <c r="G51" s="18">
+        <v>106</v>
+      </c>
+      <c r="H51" s="1">
+        <v>44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>226</v>
+      </c>
+      <c r="J51" s="1">
+        <v>101</v>
+      </c>
+      <c r="K51" s="1">
+        <v>101</v>
+      </c>
+      <c r="N51" s="49"/>
+      <c r="O51" s="49"/>
+      <c r="P51" s="49"/>
+      <c r="Q51" s="49"/>
+      <c r="R51" s="49"/>
+      <c r="S51" s="49"/>
+      <c r="T51" s="49"/>
+      <c r="U51" s="49"/>
+      <c r="V51" s="49"/>
+      <c r="W51" s="49"/>
+      <c r="X51" s="49"/>
+    </row>
+    <row r="52" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="15"/>
+      <c r="B52" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" s="15"/>
+      <c r="D52" s="16">
+        <v>457</v>
+      </c>
+      <c r="E52" s="18">
+        <v>1730</v>
+      </c>
+      <c r="F52" s="18">
+        <v>7910</v>
+      </c>
+      <c r="G52" s="18">
+        <v>7750</v>
+      </c>
+      <c r="H52" s="1">
+        <v>93</v>
+      </c>
+      <c r="I52" s="1">
+        <v>100</v>
+      </c>
+      <c r="J52" s="1">
+        <v>93</v>
+      </c>
+      <c r="K52" s="1">
+        <v>94</v>
+      </c>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="49"/>
+      <c r="V52" s="49"/>
+      <c r="W52" s="49"/>
+      <c r="X52" s="49"/>
+    </row>
+    <row r="53" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="15"/>
+      <c r="B53" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" s="15"/>
+      <c r="D53" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="15">
-[...8 lines deleted...]
-      <c r="I17" s="16" t="s">
+      <c r="E53" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="18">
+        <v>4040</v>
+      </c>
+      <c r="G53" s="18">
+        <v>4020</v>
+      </c>
+      <c r="H53" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="J17" s="16">
-[...27 lines deleted...]
-      <c r="I18" s="16">
+      <c r="I53" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J53" s="1">
+        <v>100</v>
+      </c>
+      <c r="K53" s="1">
+        <v>101</v>
+      </c>
+      <c r="N53" s="49"/>
+      <c r="O53" s="49"/>
+      <c r="P53" s="49"/>
+      <c r="Q53" s="49"/>
+      <c r="R53" s="49"/>
+      <c r="S53" s="49"/>
+      <c r="T53" s="49"/>
+      <c r="U53" s="49"/>
+      <c r="V53" s="49"/>
+      <c r="W53" s="49"/>
+      <c r="X53" s="49"/>
+    </row>
+    <row r="54" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="15"/>
+      <c r="B54" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="15"/>
+      <c r="D54" s="16">
+        <v>191</v>
+      </c>
+      <c r="E54" s="18">
+        <v>2550</v>
+      </c>
+      <c r="F54" s="18">
+        <v>4860</v>
+      </c>
+      <c r="G54" s="18">
+        <v>4840</v>
+      </c>
+      <c r="H54" s="1">
         <v>89</v>
       </c>
-      <c r="J18" s="16">
+      <c r="I54" s="1">
+        <v>100</v>
+      </c>
+      <c r="J54" s="1">
+        <v>89</v>
+      </c>
+      <c r="K54" s="1">
+        <v>92</v>
+      </c>
+      <c r="N54" s="49"/>
+      <c r="O54" s="49"/>
+      <c r="P54" s="49"/>
+      <c r="Q54" s="49"/>
+      <c r="R54" s="49"/>
+      <c r="S54" s="49"/>
+      <c r="T54" s="49"/>
+      <c r="U54" s="49"/>
+      <c r="V54" s="49"/>
+      <c r="W54" s="49"/>
+      <c r="X54" s="49"/>
+    </row>
+    <row r="55" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="15"/>
+      <c r="B55" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="15"/>
+      <c r="D55" s="16">
+        <v>29</v>
+      </c>
+      <c r="E55" s="18">
+        <v>1290</v>
+      </c>
+      <c r="F55" s="18">
+        <v>373</v>
+      </c>
+      <c r="G55" s="18">
+        <v>362</v>
+      </c>
+      <c r="H55" s="1">
+        <v>74</v>
+      </c>
+      <c r="I55" s="1">
+        <v>75</v>
+      </c>
+      <c r="J55" s="1">
+        <v>55</v>
+      </c>
+      <c r="K55" s="1">
+        <v>55</v>
+      </c>
+      <c r="N55" s="49"/>
+      <c r="O55" s="49"/>
+      <c r="P55" s="49"/>
+      <c r="Q55" s="49"/>
+      <c r="R55" s="49"/>
+      <c r="S55" s="49"/>
+      <c r="T55" s="49"/>
+      <c r="U55" s="49"/>
+      <c r="V55" s="49"/>
+      <c r="W55" s="49"/>
+      <c r="X55" s="49"/>
+    </row>
+    <row r="56" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="15"/>
+      <c r="B56" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C56" s="15"/>
+      <c r="D56" s="16">
+        <v>123</v>
+      </c>
+      <c r="E56" s="18">
+        <v>1680</v>
+      </c>
+      <c r="F56" s="18">
+        <v>2070</v>
+      </c>
+      <c r="G56" s="18">
+        <v>2060</v>
+      </c>
+      <c r="H56" s="1">
+        <v>72</v>
+      </c>
+      <c r="I56" s="1">
+        <v>102</v>
+      </c>
+      <c r="J56" s="1">
+        <v>74</v>
+      </c>
+      <c r="K56" s="1">
+        <v>75</v>
+      </c>
+      <c r="N56" s="49"/>
+      <c r="O56" s="49"/>
+      <c r="P56" s="49"/>
+      <c r="Q56" s="49"/>
+      <c r="R56" s="49"/>
+      <c r="S56" s="49"/>
+      <c r="T56" s="49"/>
+      <c r="U56" s="49"/>
+      <c r="V56" s="49"/>
+      <c r="W56" s="49"/>
+      <c r="X56" s="49"/>
+    </row>
+    <row r="57" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="15"/>
+      <c r="B57" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="15"/>
+      <c r="D57" s="16">
         <v>77</v>
       </c>
-      <c r="K18" s="16">
-[...32 lines deleted...]
-      <c r="H19" s="16">
+      <c r="E57" s="18">
+        <v>732</v>
+      </c>
+      <c r="F57" s="18">
+        <v>564</v>
+      </c>
+      <c r="G57" s="18">
+        <v>548</v>
+      </c>
+      <c r="H57" s="1">
+        <v>77</v>
+      </c>
+      <c r="I57" s="1">
+        <v>103</v>
+      </c>
+      <c r="J57" s="1">
+        <v>79</v>
+      </c>
+      <c r="K57" s="1">
+        <v>78</v>
+      </c>
+      <c r="N57" s="49"/>
+      <c r="O57" s="49"/>
+      <c r="P57" s="49"/>
+      <c r="Q57" s="49"/>
+      <c r="R57" s="49"/>
+      <c r="S57" s="49"/>
+      <c r="T57" s="49"/>
+      <c r="U57" s="49"/>
+      <c r="V57" s="49"/>
+      <c r="W57" s="49"/>
+      <c r="X57" s="49"/>
+    </row>
+    <row r="58" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="14"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+    </row>
+    <row r="59" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="15"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+    </row>
+    <row r="60" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="15"/>
+      <c r="B60" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="15"/>
+      <c r="D60" s="16">
+        <v>29</v>
+      </c>
+      <c r="E60" s="18">
+        <v>30400</v>
+      </c>
+      <c r="F60" s="18">
+        <v>8810</v>
+      </c>
+      <c r="G60" s="18">
+        <v>8260</v>
+      </c>
+      <c r="H60" s="1">
+        <v>132</v>
+      </c>
+      <c r="I60" s="1">
         <v>92</v>
       </c>
-      <c r="I19" s="16">
-[...170 lines deleted...]
-      <c r="J23" s="16">
+      <c r="J60" s="1">
+        <v>121</v>
+      </c>
+      <c r="K60" s="1">
+        <v>117</v>
+      </c>
+      <c r="N60" s="49"/>
+      <c r="O60" s="49"/>
+      <c r="P60" s="49"/>
+      <c r="Q60" s="49"/>
+      <c r="R60" s="49"/>
+      <c r="S60" s="49"/>
+      <c r="T60" s="49"/>
+      <c r="U60" s="49"/>
+      <c r="V60" s="49"/>
+      <c r="W60" s="49"/>
+      <c r="X60" s="49"/>
+    </row>
+    <row r="61" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="14"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+    </row>
+    <row r="62" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="19"/>
+      <c r="C62" s="15"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="17"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="18"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+    </row>
+    <row r="63" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="15"/>
+      <c r="B63" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="15"/>
+      <c r="D63" s="16">
+        <v>59</v>
+      </c>
+      <c r="E63" s="18">
+        <v>258</v>
+      </c>
+      <c r="F63" s="18">
+        <v>152</v>
+      </c>
+      <c r="G63" s="18">
+        <v>139</v>
+      </c>
+      <c r="H63" s="1">
         <v>83</v>
       </c>
-      <c r="K23" s="16">
-[...184 lines deleted...]
-      <c r="H28" s="16">
+      <c r="I63" s="1">
+        <v>90</v>
+      </c>
+      <c r="J63" s="1">
         <v>75</v>
       </c>
-      <c r="I28" s="16">
-[...178 lines deleted...]
-      <c r="D33" s="13">
+      <c r="K63" s="1">
         <v>76</v>
       </c>
-      <c r="E33" s="15">
-[...1111 lines deleted...]
-      <c r="K64" s="21"/>
+      <c r="N63" s="49"/>
+      <c r="O63" s="49"/>
+      <c r="P63" s="49"/>
+      <c r="Q63" s="49"/>
+      <c r="R63" s="49"/>
+      <c r="S63" s="49"/>
+      <c r="T63" s="49"/>
+      <c r="U63" s="49"/>
+      <c r="V63" s="49"/>
+      <c r="W63" s="49"/>
+      <c r="X63" s="49"/>
+    </row>
+    <row r="64" spans="1:24" ht="5.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="50"/>
+      <c r="B64" s="50"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="52"/>
+      <c r="E64" s="50"/>
+      <c r="F64" s="50"/>
+      <c r="G64" s="50"/>
+      <c r="H64" s="50"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="50"/>
     </row>
     <row r="65" spans="1:2" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="66" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A66" s="24"/>
       <c r="B66" s="25" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A67" s="24"/>
       <c r="B67" s="25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B68" s="25" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="G6:G8"/>
-[...3 lines deleted...]
-    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A61:B61"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A6:C8"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A62:B62"/>
-[...5 lines deleted...]
-    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="G6:G8"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1240eb6c187fdd3a358cd59e3dbfb8aa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43399b2cfc756921b1202775c3e2fa37" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4064,50 +4001,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4193,94 +4140,103 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
-    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
-    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F320905-55E0-4922-9BE0-23369400C62B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B35B650-4A51-46CC-8850-447B3BA14B83}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F8A1A49-A8D8-4B22-B828-80B7603B30C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{947FFCE8-D0BB-4249-8795-4CE25B544B65}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1354F3B-6B71-4D05-8A4B-BBEEDD167052}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4F75ECA-7562-4797-9124-F5C14396BB5D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>地域特産野菜</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>