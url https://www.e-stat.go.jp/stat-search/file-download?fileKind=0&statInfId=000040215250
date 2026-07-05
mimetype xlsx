--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,305 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{226D4B6A-D9F0-462E-840D-2F52904F82CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C3222A69-C37A-4A83-9017-4E6AE5DB6B1B}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{226D4B6A-D9F0-462E-840D-2F52904F82CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{44A5524E-29E9-4709-8839-0819551A2571}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{BE90A7D2-4BC9-443A-B34D-02B05421A51D}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{BE90A7D2-4BC9-443A-B34D-02B05421A51D}"/>
   </bookViews>
   <sheets>
     <sheet name="うど " sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="60">
   <si>
-    <t>-</t>
-[...146 lines deleted...]
-      <t>ホッカイドウ</t>
+    <t>２　令和４年産都道府県別の作付面積、収穫量及び出荷量</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2)  葉茎菜類</t>
+    <rPh sb="6" eb="10">
+      <t>ヨウケイサイルイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
-[...44 lines deleted...]
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>　　ウ　うど</t>
+    <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>全　　　国
 ・
 都道府県</t>
     <rPh sb="0" eb="5">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>　　ウ　うど</t>
-[...5 lines deleted...]
-      <t>ヨウケイサイルイ</t>
+    <t>作付面積</t>
+    <rPh sb="0" eb="2">
+      <t>サクツケ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="12"/>
+    <rPh sb="2" eb="4">
+      <t>メンセキ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>収穫量</t>
+    <rPh sb="0" eb="3">
+      <t>シュウカクリョウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>出荷量</t>
+    <rPh sb="0" eb="3">
+      <t>シュッカリョウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>㎡</t>
+    <phoneticPr fontId="10"/>
+  </si>
+  <si>
+    <t>ｔ</t>
+  </si>
+  <si>
+    <t>全国</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンコク</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>（都道府県）</t>
+    <rPh sb="1" eb="5">
+      <t>トドウフケン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>北海道</t>
+    <rPh sb="0" eb="3">
+      <t>ホッカイドウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>青森</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>岩手</t>
+  </si>
+  <si>
+    <t>宮城</t>
+  </si>
+  <si>
+    <t>秋田</t>
+  </si>
+  <si>
+    <t>山形</t>
+  </si>
+  <si>
+    <t>福島</t>
+  </si>
+  <si>
+    <t>茨城</t>
+  </si>
+  <si>
+    <t>栃木</t>
+  </si>
+  <si>
+    <t>群馬</t>
+  </si>
+  <si>
+    <t>埼玉</t>
+  </si>
+  <si>
+    <t>千葉</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>東京</t>
+  </si>
+  <si>
+    <t>神奈川</t>
+  </si>
+  <si>
+    <t>新潟</t>
+  </si>
+  <si>
+    <t>富山</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>石川</t>
+  </si>
+  <si>
+    <t>福井</t>
+  </si>
+  <si>
+    <t>山梨</t>
+  </si>
+  <si>
+    <t>長野</t>
+  </si>
+  <si>
+    <t>岐阜</t>
+  </si>
+  <si>
+    <t>静岡</t>
+  </si>
+  <si>
+    <t>愛知</t>
+  </si>
+  <si>
+    <t>三重</t>
+  </si>
+  <si>
+    <t>滋賀</t>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <t>大阪</t>
+  </si>
+  <si>
+    <t>兵庫</t>
+  </si>
+  <si>
+    <t>奈良</t>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <t>鳥取</t>
+  </si>
+  <si>
+    <t>島根</t>
+  </si>
+  <si>
+    <t>岡山</t>
+  </si>
+  <si>
+    <t>広島</t>
+  </si>
+  <si>
+    <t>山口</t>
+  </si>
+  <si>
+    <t>徳島</t>
+  </si>
+  <si>
+    <t>香川</t>
+  </si>
+  <si>
+    <t>愛媛</t>
+  </si>
+  <si>
+    <t>高知</t>
+  </si>
+  <si>
+    <t>福岡</t>
+  </si>
+  <si>
+    <t>佐賀</t>
+  </si>
+  <si>
+    <t>長崎</t>
+  </si>
+  <si>
+    <t>熊本</t>
+  </si>
+  <si>
+    <t>大分</t>
+  </si>
+  <si>
+    <t>宮崎</t>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <t>沖縄</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
     <numFmt numFmtId="177" formatCode="#\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -365,51 +365,50 @@
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
-      <color theme="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -504,190 +503,195 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="2" xr:uid="{29555010-6D9F-4A73-988A-7D071EA99FEF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -749,51 +753,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -891,1517 +895,1518 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE47AA46-98D5-4A0F-827A-636188654C84}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.88671875" style="1" customWidth="1"/>
-[...634 lines deleted...]
-    <col min="16364" max="16384" width="9" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.88671875" style="27" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" style="27" customWidth="1"/>
+    <col min="3" max="5" width="10" style="27" customWidth="1"/>
+    <col min="6" max="226" width="8.88671875" style="27"/>
+    <col min="227" max="227" width="0.88671875" style="27" customWidth="1"/>
+    <col min="228" max="228" width="12.21875" style="27" customWidth="1"/>
+    <col min="229" max="229" width="8.44140625" style="27" customWidth="1"/>
+    <col min="230" max="230" width="9.77734375" style="27" customWidth="1"/>
+    <col min="231" max="232" width="10" style="27" customWidth="1"/>
+    <col min="233" max="233" width="8.21875" style="27" customWidth="1"/>
+    <col min="234" max="234" width="8.88671875" style="27"/>
+    <col min="235" max="237" width="8" style="27" customWidth="1"/>
+    <col min="238" max="238" width="1.44140625" style="27" customWidth="1"/>
+    <col min="239" max="482" width="8.88671875" style="27"/>
+    <col min="483" max="483" width="0.88671875" style="27" customWidth="1"/>
+    <col min="484" max="484" width="12.21875" style="27" customWidth="1"/>
+    <col min="485" max="485" width="8.44140625" style="27" customWidth="1"/>
+    <col min="486" max="486" width="9.77734375" style="27" customWidth="1"/>
+    <col min="487" max="488" width="10" style="27" customWidth="1"/>
+    <col min="489" max="489" width="8.21875" style="27" customWidth="1"/>
+    <col min="490" max="490" width="8.88671875" style="27"/>
+    <col min="491" max="493" width="8" style="27" customWidth="1"/>
+    <col min="494" max="494" width="1.44140625" style="27" customWidth="1"/>
+    <col min="495" max="738" width="8.88671875" style="27"/>
+    <col min="739" max="739" width="0.88671875" style="27" customWidth="1"/>
+    <col min="740" max="740" width="12.21875" style="27" customWidth="1"/>
+    <col min="741" max="741" width="8.44140625" style="27" customWidth="1"/>
+    <col min="742" max="742" width="9.77734375" style="27" customWidth="1"/>
+    <col min="743" max="744" width="10" style="27" customWidth="1"/>
+    <col min="745" max="745" width="8.21875" style="27" customWidth="1"/>
+    <col min="746" max="746" width="8.88671875" style="27"/>
+    <col min="747" max="749" width="8" style="27" customWidth="1"/>
+    <col min="750" max="750" width="1.44140625" style="27" customWidth="1"/>
+    <col min="751" max="994" width="8.88671875" style="27"/>
+    <col min="995" max="995" width="0.88671875" style="27" customWidth="1"/>
+    <col min="996" max="996" width="12.21875" style="27" customWidth="1"/>
+    <col min="997" max="997" width="8.44140625" style="27" customWidth="1"/>
+    <col min="998" max="998" width="9.77734375" style="27" customWidth="1"/>
+    <col min="999" max="1000" width="10" style="27" customWidth="1"/>
+    <col min="1001" max="1001" width="8.21875" style="27" customWidth="1"/>
+    <col min="1002" max="1002" width="8.88671875" style="27"/>
+    <col min="1003" max="1005" width="8" style="27" customWidth="1"/>
+    <col min="1006" max="1006" width="1.44140625" style="27" customWidth="1"/>
+    <col min="1007" max="1250" width="8.88671875" style="27"/>
+    <col min="1251" max="1251" width="0.88671875" style="27" customWidth="1"/>
+    <col min="1252" max="1252" width="12.21875" style="27" customWidth="1"/>
+    <col min="1253" max="1253" width="8.44140625" style="27" customWidth="1"/>
+    <col min="1254" max="1254" width="9.77734375" style="27" customWidth="1"/>
+    <col min="1255" max="1256" width="10" style="27" customWidth="1"/>
+    <col min="1257" max="1257" width="8.21875" style="27" customWidth="1"/>
+    <col min="1258" max="1258" width="8.88671875" style="27"/>
+    <col min="1259" max="1261" width="8" style="27" customWidth="1"/>
+    <col min="1262" max="1262" width="1.44140625" style="27" customWidth="1"/>
+    <col min="1263" max="1506" width="8.88671875" style="27"/>
+    <col min="1507" max="1507" width="0.88671875" style="27" customWidth="1"/>
+    <col min="1508" max="1508" width="12.21875" style="27" customWidth="1"/>
+    <col min="1509" max="1509" width="8.44140625" style="27" customWidth="1"/>
+    <col min="1510" max="1510" width="9.77734375" style="27" customWidth="1"/>
+    <col min="1511" max="1512" width="10" style="27" customWidth="1"/>
+    <col min="1513" max="1513" width="8.21875" style="27" customWidth="1"/>
+    <col min="1514" max="1514" width="8.88671875" style="27"/>
+    <col min="1515" max="1517" width="8" style="27" customWidth="1"/>
+    <col min="1518" max="1518" width="1.44140625" style="27" customWidth="1"/>
+    <col min="1519" max="1762" width="8.88671875" style="27"/>
+    <col min="1763" max="1763" width="0.88671875" style="27" customWidth="1"/>
+    <col min="1764" max="1764" width="12.21875" style="27" customWidth="1"/>
+    <col min="1765" max="1765" width="8.44140625" style="27" customWidth="1"/>
+    <col min="1766" max="1766" width="9.77734375" style="27" customWidth="1"/>
+    <col min="1767" max="1768" width="10" style="27" customWidth="1"/>
+    <col min="1769" max="1769" width="8.21875" style="27" customWidth="1"/>
+    <col min="1770" max="1770" width="8.88671875" style="27"/>
+    <col min="1771" max="1773" width="8" style="27" customWidth="1"/>
+    <col min="1774" max="1774" width="1.44140625" style="27" customWidth="1"/>
+    <col min="1775" max="2018" width="8.88671875" style="27"/>
+    <col min="2019" max="2019" width="0.88671875" style="27" customWidth="1"/>
+    <col min="2020" max="2020" width="12.21875" style="27" customWidth="1"/>
+    <col min="2021" max="2021" width="8.44140625" style="27" customWidth="1"/>
+    <col min="2022" max="2022" width="9.77734375" style="27" customWidth="1"/>
+    <col min="2023" max="2024" width="10" style="27" customWidth="1"/>
+    <col min="2025" max="2025" width="8.21875" style="27" customWidth="1"/>
+    <col min="2026" max="2026" width="8.88671875" style="27"/>
+    <col min="2027" max="2029" width="8" style="27" customWidth="1"/>
+    <col min="2030" max="2030" width="1.44140625" style="27" customWidth="1"/>
+    <col min="2031" max="2274" width="8.88671875" style="27"/>
+    <col min="2275" max="2275" width="0.88671875" style="27" customWidth="1"/>
+    <col min="2276" max="2276" width="12.21875" style="27" customWidth="1"/>
+    <col min="2277" max="2277" width="8.44140625" style="27" customWidth="1"/>
+    <col min="2278" max="2278" width="9.77734375" style="27" customWidth="1"/>
+    <col min="2279" max="2280" width="10" style="27" customWidth="1"/>
+    <col min="2281" max="2281" width="8.21875" style="27" customWidth="1"/>
+    <col min="2282" max="2282" width="8.88671875" style="27"/>
+    <col min="2283" max="2285" width="8" style="27" customWidth="1"/>
+    <col min="2286" max="2286" width="1.44140625" style="27" customWidth="1"/>
+    <col min="2287" max="2530" width="8.88671875" style="27"/>
+    <col min="2531" max="2531" width="0.88671875" style="27" customWidth="1"/>
+    <col min="2532" max="2532" width="12.21875" style="27" customWidth="1"/>
+    <col min="2533" max="2533" width="8.44140625" style="27" customWidth="1"/>
+    <col min="2534" max="2534" width="9.77734375" style="27" customWidth="1"/>
+    <col min="2535" max="2536" width="10" style="27" customWidth="1"/>
+    <col min="2537" max="2537" width="8.21875" style="27" customWidth="1"/>
+    <col min="2538" max="2538" width="8.88671875" style="27"/>
+    <col min="2539" max="2541" width="8" style="27" customWidth="1"/>
+    <col min="2542" max="2542" width="1.44140625" style="27" customWidth="1"/>
+    <col min="2543" max="2786" width="8.88671875" style="27"/>
+    <col min="2787" max="2787" width="0.88671875" style="27" customWidth="1"/>
+    <col min="2788" max="2788" width="12.21875" style="27" customWidth="1"/>
+    <col min="2789" max="2789" width="8.44140625" style="27" customWidth="1"/>
+    <col min="2790" max="2790" width="9.77734375" style="27" customWidth="1"/>
+    <col min="2791" max="2792" width="10" style="27" customWidth="1"/>
+    <col min="2793" max="2793" width="8.21875" style="27" customWidth="1"/>
+    <col min="2794" max="2794" width="8.88671875" style="27"/>
+    <col min="2795" max="2797" width="8" style="27" customWidth="1"/>
+    <col min="2798" max="2798" width="1.44140625" style="27" customWidth="1"/>
+    <col min="2799" max="3042" width="8.88671875" style="27"/>
+    <col min="3043" max="3043" width="0.88671875" style="27" customWidth="1"/>
+    <col min="3044" max="3044" width="12.21875" style="27" customWidth="1"/>
+    <col min="3045" max="3045" width="8.44140625" style="27" customWidth="1"/>
+    <col min="3046" max="3046" width="9.77734375" style="27" customWidth="1"/>
+    <col min="3047" max="3048" width="10" style="27" customWidth="1"/>
+    <col min="3049" max="3049" width="8.21875" style="27" customWidth="1"/>
+    <col min="3050" max="3050" width="8.88671875" style="27"/>
+    <col min="3051" max="3053" width="8" style="27" customWidth="1"/>
+    <col min="3054" max="3054" width="1.44140625" style="27" customWidth="1"/>
+    <col min="3055" max="3298" width="8.88671875" style="27"/>
+    <col min="3299" max="3299" width="0.88671875" style="27" customWidth="1"/>
+    <col min="3300" max="3300" width="12.21875" style="27" customWidth="1"/>
+    <col min="3301" max="3301" width="8.44140625" style="27" customWidth="1"/>
+    <col min="3302" max="3302" width="9.77734375" style="27" customWidth="1"/>
+    <col min="3303" max="3304" width="10" style="27" customWidth="1"/>
+    <col min="3305" max="3305" width="8.21875" style="27" customWidth="1"/>
+    <col min="3306" max="3306" width="8.88671875" style="27"/>
+    <col min="3307" max="3309" width="8" style="27" customWidth="1"/>
+    <col min="3310" max="3310" width="1.44140625" style="27" customWidth="1"/>
+    <col min="3311" max="3554" width="8.88671875" style="27"/>
+    <col min="3555" max="3555" width="0.88671875" style="27" customWidth="1"/>
+    <col min="3556" max="3556" width="12.21875" style="27" customWidth="1"/>
+    <col min="3557" max="3557" width="8.44140625" style="27" customWidth="1"/>
+    <col min="3558" max="3558" width="9.77734375" style="27" customWidth="1"/>
+    <col min="3559" max="3560" width="10" style="27" customWidth="1"/>
+    <col min="3561" max="3561" width="8.21875" style="27" customWidth="1"/>
+    <col min="3562" max="3562" width="8.88671875" style="27"/>
+    <col min="3563" max="3565" width="8" style="27" customWidth="1"/>
+    <col min="3566" max="3566" width="1.44140625" style="27" customWidth="1"/>
+    <col min="3567" max="3810" width="8.88671875" style="27"/>
+    <col min="3811" max="3811" width="0.88671875" style="27" customWidth="1"/>
+    <col min="3812" max="3812" width="12.21875" style="27" customWidth="1"/>
+    <col min="3813" max="3813" width="8.44140625" style="27" customWidth="1"/>
+    <col min="3814" max="3814" width="9.77734375" style="27" customWidth="1"/>
+    <col min="3815" max="3816" width="10" style="27" customWidth="1"/>
+    <col min="3817" max="3817" width="8.21875" style="27" customWidth="1"/>
+    <col min="3818" max="3818" width="8.88671875" style="27"/>
+    <col min="3819" max="3821" width="8" style="27" customWidth="1"/>
+    <col min="3822" max="3822" width="1.44140625" style="27" customWidth="1"/>
+    <col min="3823" max="4066" width="8.88671875" style="27"/>
+    <col min="4067" max="4067" width="0.88671875" style="27" customWidth="1"/>
+    <col min="4068" max="4068" width="12.21875" style="27" customWidth="1"/>
+    <col min="4069" max="4069" width="8.44140625" style="27" customWidth="1"/>
+    <col min="4070" max="4070" width="9.77734375" style="27" customWidth="1"/>
+    <col min="4071" max="4072" width="10" style="27" customWidth="1"/>
+    <col min="4073" max="4073" width="8.21875" style="27" customWidth="1"/>
+    <col min="4074" max="4074" width="8.88671875" style="27"/>
+    <col min="4075" max="4077" width="8" style="27" customWidth="1"/>
+    <col min="4078" max="4078" width="1.44140625" style="27" customWidth="1"/>
+    <col min="4079" max="4322" width="8.88671875" style="27"/>
+    <col min="4323" max="4323" width="0.88671875" style="27" customWidth="1"/>
+    <col min="4324" max="4324" width="12.21875" style="27" customWidth="1"/>
+    <col min="4325" max="4325" width="8.44140625" style="27" customWidth="1"/>
+    <col min="4326" max="4326" width="9.77734375" style="27" customWidth="1"/>
+    <col min="4327" max="4328" width="10" style="27" customWidth="1"/>
+    <col min="4329" max="4329" width="8.21875" style="27" customWidth="1"/>
+    <col min="4330" max="4330" width="8.88671875" style="27"/>
+    <col min="4331" max="4333" width="8" style="27" customWidth="1"/>
+    <col min="4334" max="4334" width="1.44140625" style="27" customWidth="1"/>
+    <col min="4335" max="4578" width="8.88671875" style="27"/>
+    <col min="4579" max="4579" width="0.88671875" style="27" customWidth="1"/>
+    <col min="4580" max="4580" width="12.21875" style="27" customWidth="1"/>
+    <col min="4581" max="4581" width="8.44140625" style="27" customWidth="1"/>
+    <col min="4582" max="4582" width="9.77734375" style="27" customWidth="1"/>
+    <col min="4583" max="4584" width="10" style="27" customWidth="1"/>
+    <col min="4585" max="4585" width="8.21875" style="27" customWidth="1"/>
+    <col min="4586" max="4586" width="8.88671875" style="27"/>
+    <col min="4587" max="4589" width="8" style="27" customWidth="1"/>
+    <col min="4590" max="4590" width="1.44140625" style="27" customWidth="1"/>
+    <col min="4591" max="4834" width="8.88671875" style="27"/>
+    <col min="4835" max="4835" width="0.88671875" style="27" customWidth="1"/>
+    <col min="4836" max="4836" width="12.21875" style="27" customWidth="1"/>
+    <col min="4837" max="4837" width="8.44140625" style="27" customWidth="1"/>
+    <col min="4838" max="4838" width="9.77734375" style="27" customWidth="1"/>
+    <col min="4839" max="4840" width="10" style="27" customWidth="1"/>
+    <col min="4841" max="4841" width="8.21875" style="27" customWidth="1"/>
+    <col min="4842" max="4842" width="8.88671875" style="27"/>
+    <col min="4843" max="4845" width="8" style="27" customWidth="1"/>
+    <col min="4846" max="4846" width="1.44140625" style="27" customWidth="1"/>
+    <col min="4847" max="5090" width="8.88671875" style="27"/>
+    <col min="5091" max="5091" width="0.88671875" style="27" customWidth="1"/>
+    <col min="5092" max="5092" width="12.21875" style="27" customWidth="1"/>
+    <col min="5093" max="5093" width="8.44140625" style="27" customWidth="1"/>
+    <col min="5094" max="5094" width="9.77734375" style="27" customWidth="1"/>
+    <col min="5095" max="5096" width="10" style="27" customWidth="1"/>
+    <col min="5097" max="5097" width="8.21875" style="27" customWidth="1"/>
+    <col min="5098" max="5098" width="8.88671875" style="27"/>
+    <col min="5099" max="5101" width="8" style="27" customWidth="1"/>
+    <col min="5102" max="5102" width="1.44140625" style="27" customWidth="1"/>
+    <col min="5103" max="5346" width="8.88671875" style="27"/>
+    <col min="5347" max="5347" width="0.88671875" style="27" customWidth="1"/>
+    <col min="5348" max="5348" width="12.21875" style="27" customWidth="1"/>
+    <col min="5349" max="5349" width="8.44140625" style="27" customWidth="1"/>
+    <col min="5350" max="5350" width="9.77734375" style="27" customWidth="1"/>
+    <col min="5351" max="5352" width="10" style="27" customWidth="1"/>
+    <col min="5353" max="5353" width="8.21875" style="27" customWidth="1"/>
+    <col min="5354" max="5354" width="8.88671875" style="27"/>
+    <col min="5355" max="5357" width="8" style="27" customWidth="1"/>
+    <col min="5358" max="5358" width="1.44140625" style="27" customWidth="1"/>
+    <col min="5359" max="5602" width="8.88671875" style="27"/>
+    <col min="5603" max="5603" width="0.88671875" style="27" customWidth="1"/>
+    <col min="5604" max="5604" width="12.21875" style="27" customWidth="1"/>
+    <col min="5605" max="5605" width="8.44140625" style="27" customWidth="1"/>
+    <col min="5606" max="5606" width="9.77734375" style="27" customWidth="1"/>
+    <col min="5607" max="5608" width="10" style="27" customWidth="1"/>
+    <col min="5609" max="5609" width="8.21875" style="27" customWidth="1"/>
+    <col min="5610" max="5610" width="8.88671875" style="27"/>
+    <col min="5611" max="5613" width="8" style="27" customWidth="1"/>
+    <col min="5614" max="5614" width="1.44140625" style="27" customWidth="1"/>
+    <col min="5615" max="5858" width="8.88671875" style="27"/>
+    <col min="5859" max="5859" width="0.88671875" style="27" customWidth="1"/>
+    <col min="5860" max="5860" width="12.21875" style="27" customWidth="1"/>
+    <col min="5861" max="5861" width="8.44140625" style="27" customWidth="1"/>
+    <col min="5862" max="5862" width="9.77734375" style="27" customWidth="1"/>
+    <col min="5863" max="5864" width="10" style="27" customWidth="1"/>
+    <col min="5865" max="5865" width="8.21875" style="27" customWidth="1"/>
+    <col min="5866" max="5866" width="8.88671875" style="27"/>
+    <col min="5867" max="5869" width="8" style="27" customWidth="1"/>
+    <col min="5870" max="5870" width="1.44140625" style="27" customWidth="1"/>
+    <col min="5871" max="6114" width="8.88671875" style="27"/>
+    <col min="6115" max="6115" width="0.88671875" style="27" customWidth="1"/>
+    <col min="6116" max="6116" width="12.21875" style="27" customWidth="1"/>
+    <col min="6117" max="6117" width="8.44140625" style="27" customWidth="1"/>
+    <col min="6118" max="6118" width="9.77734375" style="27" customWidth="1"/>
+    <col min="6119" max="6120" width="10" style="27" customWidth="1"/>
+    <col min="6121" max="6121" width="8.21875" style="27" customWidth="1"/>
+    <col min="6122" max="6122" width="8.88671875" style="27"/>
+    <col min="6123" max="6125" width="8" style="27" customWidth="1"/>
+    <col min="6126" max="6126" width="1.44140625" style="27" customWidth="1"/>
+    <col min="6127" max="6370" width="8.88671875" style="27"/>
+    <col min="6371" max="6371" width="0.88671875" style="27" customWidth="1"/>
+    <col min="6372" max="6372" width="12.21875" style="27" customWidth="1"/>
+    <col min="6373" max="6373" width="8.44140625" style="27" customWidth="1"/>
+    <col min="6374" max="6374" width="9.77734375" style="27" customWidth="1"/>
+    <col min="6375" max="6376" width="10" style="27" customWidth="1"/>
+    <col min="6377" max="6377" width="8.21875" style="27" customWidth="1"/>
+    <col min="6378" max="6378" width="8.88671875" style="27"/>
+    <col min="6379" max="6381" width="8" style="27" customWidth="1"/>
+    <col min="6382" max="6382" width="1.44140625" style="27" customWidth="1"/>
+    <col min="6383" max="6626" width="8.88671875" style="27"/>
+    <col min="6627" max="6627" width="0.88671875" style="27" customWidth="1"/>
+    <col min="6628" max="6628" width="12.21875" style="27" customWidth="1"/>
+    <col min="6629" max="6629" width="8.44140625" style="27" customWidth="1"/>
+    <col min="6630" max="6630" width="9.77734375" style="27" customWidth="1"/>
+    <col min="6631" max="6632" width="10" style="27" customWidth="1"/>
+    <col min="6633" max="6633" width="8.21875" style="27" customWidth="1"/>
+    <col min="6634" max="6634" width="8.88671875" style="27"/>
+    <col min="6635" max="6637" width="8" style="27" customWidth="1"/>
+    <col min="6638" max="6638" width="1.44140625" style="27" customWidth="1"/>
+    <col min="6639" max="6882" width="8.88671875" style="27"/>
+    <col min="6883" max="6883" width="0.88671875" style="27" customWidth="1"/>
+    <col min="6884" max="6884" width="12.21875" style="27" customWidth="1"/>
+    <col min="6885" max="6885" width="8.44140625" style="27" customWidth="1"/>
+    <col min="6886" max="6886" width="9.77734375" style="27" customWidth="1"/>
+    <col min="6887" max="6888" width="10" style="27" customWidth="1"/>
+    <col min="6889" max="6889" width="8.21875" style="27" customWidth="1"/>
+    <col min="6890" max="6890" width="8.88671875" style="27"/>
+    <col min="6891" max="6893" width="8" style="27" customWidth="1"/>
+    <col min="6894" max="6894" width="1.44140625" style="27" customWidth="1"/>
+    <col min="6895" max="7138" width="8.88671875" style="27"/>
+    <col min="7139" max="7139" width="0.88671875" style="27" customWidth="1"/>
+    <col min="7140" max="7140" width="12.21875" style="27" customWidth="1"/>
+    <col min="7141" max="7141" width="8.44140625" style="27" customWidth="1"/>
+    <col min="7142" max="7142" width="9.77734375" style="27" customWidth="1"/>
+    <col min="7143" max="7144" width="10" style="27" customWidth="1"/>
+    <col min="7145" max="7145" width="8.21875" style="27" customWidth="1"/>
+    <col min="7146" max="7146" width="8.88671875" style="27"/>
+    <col min="7147" max="7149" width="8" style="27" customWidth="1"/>
+    <col min="7150" max="7150" width="1.44140625" style="27" customWidth="1"/>
+    <col min="7151" max="7394" width="8.88671875" style="27"/>
+    <col min="7395" max="7395" width="0.88671875" style="27" customWidth="1"/>
+    <col min="7396" max="7396" width="12.21875" style="27" customWidth="1"/>
+    <col min="7397" max="7397" width="8.44140625" style="27" customWidth="1"/>
+    <col min="7398" max="7398" width="9.77734375" style="27" customWidth="1"/>
+    <col min="7399" max="7400" width="10" style="27" customWidth="1"/>
+    <col min="7401" max="7401" width="8.21875" style="27" customWidth="1"/>
+    <col min="7402" max="7402" width="8.88671875" style="27"/>
+    <col min="7403" max="7405" width="8" style="27" customWidth="1"/>
+    <col min="7406" max="7406" width="1.44140625" style="27" customWidth="1"/>
+    <col min="7407" max="7650" width="8.88671875" style="27"/>
+    <col min="7651" max="7651" width="0.88671875" style="27" customWidth="1"/>
+    <col min="7652" max="7652" width="12.21875" style="27" customWidth="1"/>
+    <col min="7653" max="7653" width="8.44140625" style="27" customWidth="1"/>
+    <col min="7654" max="7654" width="9.77734375" style="27" customWidth="1"/>
+    <col min="7655" max="7656" width="10" style="27" customWidth="1"/>
+    <col min="7657" max="7657" width="8.21875" style="27" customWidth="1"/>
+    <col min="7658" max="7658" width="8.88671875" style="27"/>
+    <col min="7659" max="7661" width="8" style="27" customWidth="1"/>
+    <col min="7662" max="7662" width="1.44140625" style="27" customWidth="1"/>
+    <col min="7663" max="7906" width="8.88671875" style="27"/>
+    <col min="7907" max="7907" width="0.88671875" style="27" customWidth="1"/>
+    <col min="7908" max="7908" width="12.21875" style="27" customWidth="1"/>
+    <col min="7909" max="7909" width="8.44140625" style="27" customWidth="1"/>
+    <col min="7910" max="7910" width="9.77734375" style="27" customWidth="1"/>
+    <col min="7911" max="7912" width="10" style="27" customWidth="1"/>
+    <col min="7913" max="7913" width="8.21875" style="27" customWidth="1"/>
+    <col min="7914" max="7914" width="8.88671875" style="27"/>
+    <col min="7915" max="7917" width="8" style="27" customWidth="1"/>
+    <col min="7918" max="7918" width="1.44140625" style="27" customWidth="1"/>
+    <col min="7919" max="8162" width="8.88671875" style="27"/>
+    <col min="8163" max="8163" width="0.88671875" style="27" customWidth="1"/>
+    <col min="8164" max="8164" width="12.21875" style="27" customWidth="1"/>
+    <col min="8165" max="8165" width="8.44140625" style="27" customWidth="1"/>
+    <col min="8166" max="8166" width="9.77734375" style="27" customWidth="1"/>
+    <col min="8167" max="8168" width="10" style="27" customWidth="1"/>
+    <col min="8169" max="8169" width="8.21875" style="27" customWidth="1"/>
+    <col min="8170" max="8170" width="8.88671875" style="27"/>
+    <col min="8171" max="8173" width="8" style="27" customWidth="1"/>
+    <col min="8174" max="8174" width="1.44140625" style="27" customWidth="1"/>
+    <col min="8175" max="8418" width="8.88671875" style="27"/>
+    <col min="8419" max="8419" width="0.88671875" style="27" customWidth="1"/>
+    <col min="8420" max="8420" width="12.21875" style="27" customWidth="1"/>
+    <col min="8421" max="8421" width="8.44140625" style="27" customWidth="1"/>
+    <col min="8422" max="8422" width="9.77734375" style="27" customWidth="1"/>
+    <col min="8423" max="8424" width="10" style="27" customWidth="1"/>
+    <col min="8425" max="8425" width="8.21875" style="27" customWidth="1"/>
+    <col min="8426" max="8426" width="8.88671875" style="27"/>
+    <col min="8427" max="8429" width="8" style="27" customWidth="1"/>
+    <col min="8430" max="8430" width="1.44140625" style="27" customWidth="1"/>
+    <col min="8431" max="8674" width="8.88671875" style="27"/>
+    <col min="8675" max="8675" width="0.88671875" style="27" customWidth="1"/>
+    <col min="8676" max="8676" width="12.21875" style="27" customWidth="1"/>
+    <col min="8677" max="8677" width="8.44140625" style="27" customWidth="1"/>
+    <col min="8678" max="8678" width="9.77734375" style="27" customWidth="1"/>
+    <col min="8679" max="8680" width="10" style="27" customWidth="1"/>
+    <col min="8681" max="8681" width="8.21875" style="27" customWidth="1"/>
+    <col min="8682" max="8682" width="8.88671875" style="27"/>
+    <col min="8683" max="8685" width="8" style="27" customWidth="1"/>
+    <col min="8686" max="8686" width="1.44140625" style="27" customWidth="1"/>
+    <col min="8687" max="8930" width="8.88671875" style="27"/>
+    <col min="8931" max="8931" width="0.88671875" style="27" customWidth="1"/>
+    <col min="8932" max="8932" width="12.21875" style="27" customWidth="1"/>
+    <col min="8933" max="8933" width="8.44140625" style="27" customWidth="1"/>
+    <col min="8934" max="8934" width="9.77734375" style="27" customWidth="1"/>
+    <col min="8935" max="8936" width="10" style="27" customWidth="1"/>
+    <col min="8937" max="8937" width="8.21875" style="27" customWidth="1"/>
+    <col min="8938" max="8938" width="8.88671875" style="27"/>
+    <col min="8939" max="8941" width="8" style="27" customWidth="1"/>
+    <col min="8942" max="8942" width="1.44140625" style="27" customWidth="1"/>
+    <col min="8943" max="9186" width="8.88671875" style="27"/>
+    <col min="9187" max="9187" width="0.88671875" style="27" customWidth="1"/>
+    <col min="9188" max="9188" width="12.21875" style="27" customWidth="1"/>
+    <col min="9189" max="9189" width="8.44140625" style="27" customWidth="1"/>
+    <col min="9190" max="9190" width="9.77734375" style="27" customWidth="1"/>
+    <col min="9191" max="9192" width="10" style="27" customWidth="1"/>
+    <col min="9193" max="9193" width="8.21875" style="27" customWidth="1"/>
+    <col min="9194" max="9194" width="8.88671875" style="27"/>
+    <col min="9195" max="9197" width="8" style="27" customWidth="1"/>
+    <col min="9198" max="9198" width="1.44140625" style="27" customWidth="1"/>
+    <col min="9199" max="9442" width="8.88671875" style="27"/>
+    <col min="9443" max="9443" width="0.88671875" style="27" customWidth="1"/>
+    <col min="9444" max="9444" width="12.21875" style="27" customWidth="1"/>
+    <col min="9445" max="9445" width="8.44140625" style="27" customWidth="1"/>
+    <col min="9446" max="9446" width="9.77734375" style="27" customWidth="1"/>
+    <col min="9447" max="9448" width="10" style="27" customWidth="1"/>
+    <col min="9449" max="9449" width="8.21875" style="27" customWidth="1"/>
+    <col min="9450" max="9450" width="8.88671875" style="27"/>
+    <col min="9451" max="9453" width="8" style="27" customWidth="1"/>
+    <col min="9454" max="9454" width="1.44140625" style="27" customWidth="1"/>
+    <col min="9455" max="9698" width="8.88671875" style="27"/>
+    <col min="9699" max="9699" width="0.88671875" style="27" customWidth="1"/>
+    <col min="9700" max="9700" width="12.21875" style="27" customWidth="1"/>
+    <col min="9701" max="9701" width="8.44140625" style="27" customWidth="1"/>
+    <col min="9702" max="9702" width="9.77734375" style="27" customWidth="1"/>
+    <col min="9703" max="9704" width="10" style="27" customWidth="1"/>
+    <col min="9705" max="9705" width="8.21875" style="27" customWidth="1"/>
+    <col min="9706" max="9706" width="8.88671875" style="27"/>
+    <col min="9707" max="9709" width="8" style="27" customWidth="1"/>
+    <col min="9710" max="9710" width="1.44140625" style="27" customWidth="1"/>
+    <col min="9711" max="9954" width="8.88671875" style="27"/>
+    <col min="9955" max="9955" width="0.88671875" style="27" customWidth="1"/>
+    <col min="9956" max="9956" width="12.21875" style="27" customWidth="1"/>
+    <col min="9957" max="9957" width="8.44140625" style="27" customWidth="1"/>
+    <col min="9958" max="9958" width="9.77734375" style="27" customWidth="1"/>
+    <col min="9959" max="9960" width="10" style="27" customWidth="1"/>
+    <col min="9961" max="9961" width="8.21875" style="27" customWidth="1"/>
+    <col min="9962" max="9962" width="8.88671875" style="27"/>
+    <col min="9963" max="9965" width="8" style="27" customWidth="1"/>
+    <col min="9966" max="9966" width="1.44140625" style="27" customWidth="1"/>
+    <col min="9967" max="10210" width="8.88671875" style="27"/>
+    <col min="10211" max="10211" width="0.88671875" style="27" customWidth="1"/>
+    <col min="10212" max="10212" width="12.21875" style="27" customWidth="1"/>
+    <col min="10213" max="10213" width="8.44140625" style="27" customWidth="1"/>
+    <col min="10214" max="10214" width="9.77734375" style="27" customWidth="1"/>
+    <col min="10215" max="10216" width="10" style="27" customWidth="1"/>
+    <col min="10217" max="10217" width="8.21875" style="27" customWidth="1"/>
+    <col min="10218" max="10218" width="8.88671875" style="27"/>
+    <col min="10219" max="10221" width="8" style="27" customWidth="1"/>
+    <col min="10222" max="10222" width="1.44140625" style="27" customWidth="1"/>
+    <col min="10223" max="10466" width="8.88671875" style="27"/>
+    <col min="10467" max="10467" width="0.88671875" style="27" customWidth="1"/>
+    <col min="10468" max="10468" width="12.21875" style="27" customWidth="1"/>
+    <col min="10469" max="10469" width="8.44140625" style="27" customWidth="1"/>
+    <col min="10470" max="10470" width="9.77734375" style="27" customWidth="1"/>
+    <col min="10471" max="10472" width="10" style="27" customWidth="1"/>
+    <col min="10473" max="10473" width="8.21875" style="27" customWidth="1"/>
+    <col min="10474" max="10474" width="8.88671875" style="27"/>
+    <col min="10475" max="10477" width="8" style="27" customWidth="1"/>
+    <col min="10478" max="10478" width="1.44140625" style="27" customWidth="1"/>
+    <col min="10479" max="10722" width="8.88671875" style="27"/>
+    <col min="10723" max="10723" width="0.88671875" style="27" customWidth="1"/>
+    <col min="10724" max="10724" width="12.21875" style="27" customWidth="1"/>
+    <col min="10725" max="10725" width="8.44140625" style="27" customWidth="1"/>
+    <col min="10726" max="10726" width="9.77734375" style="27" customWidth="1"/>
+    <col min="10727" max="10728" width="10" style="27" customWidth="1"/>
+    <col min="10729" max="10729" width="8.21875" style="27" customWidth="1"/>
+    <col min="10730" max="10730" width="8.88671875" style="27"/>
+    <col min="10731" max="10733" width="8" style="27" customWidth="1"/>
+    <col min="10734" max="10734" width="1.44140625" style="27" customWidth="1"/>
+    <col min="10735" max="10978" width="8.88671875" style="27"/>
+    <col min="10979" max="10979" width="0.88671875" style="27" customWidth="1"/>
+    <col min="10980" max="10980" width="12.21875" style="27" customWidth="1"/>
+    <col min="10981" max="10981" width="8.44140625" style="27" customWidth="1"/>
+    <col min="10982" max="10982" width="9.77734375" style="27" customWidth="1"/>
+    <col min="10983" max="10984" width="10" style="27" customWidth="1"/>
+    <col min="10985" max="10985" width="8.21875" style="27" customWidth="1"/>
+    <col min="10986" max="10986" width="8.88671875" style="27"/>
+    <col min="10987" max="10989" width="8" style="27" customWidth="1"/>
+    <col min="10990" max="10990" width="1.44140625" style="27" customWidth="1"/>
+    <col min="10991" max="11234" width="8.88671875" style="27"/>
+    <col min="11235" max="11235" width="0.88671875" style="27" customWidth="1"/>
+    <col min="11236" max="11236" width="12.21875" style="27" customWidth="1"/>
+    <col min="11237" max="11237" width="8.44140625" style="27" customWidth="1"/>
+    <col min="11238" max="11238" width="9.77734375" style="27" customWidth="1"/>
+    <col min="11239" max="11240" width="10" style="27" customWidth="1"/>
+    <col min="11241" max="11241" width="8.21875" style="27" customWidth="1"/>
+    <col min="11242" max="11242" width="8.88671875" style="27"/>
+    <col min="11243" max="11245" width="8" style="27" customWidth="1"/>
+    <col min="11246" max="11246" width="1.44140625" style="27" customWidth="1"/>
+    <col min="11247" max="11490" width="8.88671875" style="27"/>
+    <col min="11491" max="11491" width="0.88671875" style="27" customWidth="1"/>
+    <col min="11492" max="11492" width="12.21875" style="27" customWidth="1"/>
+    <col min="11493" max="11493" width="8.44140625" style="27" customWidth="1"/>
+    <col min="11494" max="11494" width="9.77734375" style="27" customWidth="1"/>
+    <col min="11495" max="11496" width="10" style="27" customWidth="1"/>
+    <col min="11497" max="11497" width="8.21875" style="27" customWidth="1"/>
+    <col min="11498" max="11498" width="8.88671875" style="27"/>
+    <col min="11499" max="11501" width="8" style="27" customWidth="1"/>
+    <col min="11502" max="11502" width="1.44140625" style="27" customWidth="1"/>
+    <col min="11503" max="11746" width="8.88671875" style="27"/>
+    <col min="11747" max="11747" width="0.88671875" style="27" customWidth="1"/>
+    <col min="11748" max="11748" width="12.21875" style="27" customWidth="1"/>
+    <col min="11749" max="11749" width="8.44140625" style="27" customWidth="1"/>
+    <col min="11750" max="11750" width="9.77734375" style="27" customWidth="1"/>
+    <col min="11751" max="11752" width="10" style="27" customWidth="1"/>
+    <col min="11753" max="11753" width="8.21875" style="27" customWidth="1"/>
+    <col min="11754" max="11754" width="8.88671875" style="27"/>
+    <col min="11755" max="11757" width="8" style="27" customWidth="1"/>
+    <col min="11758" max="11758" width="1.44140625" style="27" customWidth="1"/>
+    <col min="11759" max="12002" width="8.88671875" style="27"/>
+    <col min="12003" max="12003" width="0.88671875" style="27" customWidth="1"/>
+    <col min="12004" max="12004" width="12.21875" style="27" customWidth="1"/>
+    <col min="12005" max="12005" width="8.44140625" style="27" customWidth="1"/>
+    <col min="12006" max="12006" width="9.77734375" style="27" customWidth="1"/>
+    <col min="12007" max="12008" width="10" style="27" customWidth="1"/>
+    <col min="12009" max="12009" width="8.21875" style="27" customWidth="1"/>
+    <col min="12010" max="12010" width="8.88671875" style="27"/>
+    <col min="12011" max="12013" width="8" style="27" customWidth="1"/>
+    <col min="12014" max="12014" width="1.44140625" style="27" customWidth="1"/>
+    <col min="12015" max="12258" width="8.88671875" style="27"/>
+    <col min="12259" max="12259" width="0.88671875" style="27" customWidth="1"/>
+    <col min="12260" max="12260" width="12.21875" style="27" customWidth="1"/>
+    <col min="12261" max="12261" width="8.44140625" style="27" customWidth="1"/>
+    <col min="12262" max="12262" width="9.77734375" style="27" customWidth="1"/>
+    <col min="12263" max="12264" width="10" style="27" customWidth="1"/>
+    <col min="12265" max="12265" width="8.21875" style="27" customWidth="1"/>
+    <col min="12266" max="12266" width="8.88671875" style="27"/>
+    <col min="12267" max="12269" width="8" style="27" customWidth="1"/>
+    <col min="12270" max="12270" width="1.44140625" style="27" customWidth="1"/>
+    <col min="12271" max="12514" width="8.88671875" style="27"/>
+    <col min="12515" max="12515" width="0.88671875" style="27" customWidth="1"/>
+    <col min="12516" max="12516" width="12.21875" style="27" customWidth="1"/>
+    <col min="12517" max="12517" width="8.44140625" style="27" customWidth="1"/>
+    <col min="12518" max="12518" width="9.77734375" style="27" customWidth="1"/>
+    <col min="12519" max="12520" width="10" style="27" customWidth="1"/>
+    <col min="12521" max="12521" width="8.21875" style="27" customWidth="1"/>
+    <col min="12522" max="12522" width="8.88671875" style="27"/>
+    <col min="12523" max="12525" width="8" style="27" customWidth="1"/>
+    <col min="12526" max="12526" width="1.44140625" style="27" customWidth="1"/>
+    <col min="12527" max="12770" width="8.88671875" style="27"/>
+    <col min="12771" max="12771" width="0.88671875" style="27" customWidth="1"/>
+    <col min="12772" max="12772" width="12.21875" style="27" customWidth="1"/>
+    <col min="12773" max="12773" width="8.44140625" style="27" customWidth="1"/>
+    <col min="12774" max="12774" width="9.77734375" style="27" customWidth="1"/>
+    <col min="12775" max="12776" width="10" style="27" customWidth="1"/>
+    <col min="12777" max="12777" width="8.21875" style="27" customWidth="1"/>
+    <col min="12778" max="12778" width="8.88671875" style="27"/>
+    <col min="12779" max="12781" width="8" style="27" customWidth="1"/>
+    <col min="12782" max="12782" width="1.44140625" style="27" customWidth="1"/>
+    <col min="12783" max="13026" width="8.88671875" style="27"/>
+    <col min="13027" max="13027" width="0.88671875" style="27" customWidth="1"/>
+    <col min="13028" max="13028" width="12.21875" style="27" customWidth="1"/>
+    <col min="13029" max="13029" width="8.44140625" style="27" customWidth="1"/>
+    <col min="13030" max="13030" width="9.77734375" style="27" customWidth="1"/>
+    <col min="13031" max="13032" width="10" style="27" customWidth="1"/>
+    <col min="13033" max="13033" width="8.21875" style="27" customWidth="1"/>
+    <col min="13034" max="13034" width="8.88671875" style="27"/>
+    <col min="13035" max="13037" width="8" style="27" customWidth="1"/>
+    <col min="13038" max="13038" width="1.44140625" style="27" customWidth="1"/>
+    <col min="13039" max="13282" width="8.88671875" style="27"/>
+    <col min="13283" max="13283" width="0.88671875" style="27" customWidth="1"/>
+    <col min="13284" max="13284" width="12.21875" style="27" customWidth="1"/>
+    <col min="13285" max="13285" width="8.44140625" style="27" customWidth="1"/>
+    <col min="13286" max="13286" width="9.77734375" style="27" customWidth="1"/>
+    <col min="13287" max="13288" width="10" style="27" customWidth="1"/>
+    <col min="13289" max="13289" width="8.21875" style="27" customWidth="1"/>
+    <col min="13290" max="13290" width="8.88671875" style="27"/>
+    <col min="13291" max="13293" width="8" style="27" customWidth="1"/>
+    <col min="13294" max="13294" width="1.44140625" style="27" customWidth="1"/>
+    <col min="13295" max="13538" width="8.88671875" style="27"/>
+    <col min="13539" max="13539" width="0.88671875" style="27" customWidth="1"/>
+    <col min="13540" max="13540" width="12.21875" style="27" customWidth="1"/>
+    <col min="13541" max="13541" width="8.44140625" style="27" customWidth="1"/>
+    <col min="13542" max="13542" width="9.77734375" style="27" customWidth="1"/>
+    <col min="13543" max="13544" width="10" style="27" customWidth="1"/>
+    <col min="13545" max="13545" width="8.21875" style="27" customWidth="1"/>
+    <col min="13546" max="13546" width="8.88671875" style="27"/>
+    <col min="13547" max="13549" width="8" style="27" customWidth="1"/>
+    <col min="13550" max="13550" width="1.44140625" style="27" customWidth="1"/>
+    <col min="13551" max="13794" width="8.88671875" style="27"/>
+    <col min="13795" max="13795" width="0.88671875" style="27" customWidth="1"/>
+    <col min="13796" max="13796" width="12.21875" style="27" customWidth="1"/>
+    <col min="13797" max="13797" width="8.44140625" style="27" customWidth="1"/>
+    <col min="13798" max="13798" width="9.77734375" style="27" customWidth="1"/>
+    <col min="13799" max="13800" width="10" style="27" customWidth="1"/>
+    <col min="13801" max="13801" width="8.21875" style="27" customWidth="1"/>
+    <col min="13802" max="13802" width="8.88671875" style="27"/>
+    <col min="13803" max="13805" width="8" style="27" customWidth="1"/>
+    <col min="13806" max="13806" width="1.44140625" style="27" customWidth="1"/>
+    <col min="13807" max="14050" width="8.88671875" style="27"/>
+    <col min="14051" max="14051" width="0.88671875" style="27" customWidth="1"/>
+    <col min="14052" max="14052" width="12.21875" style="27" customWidth="1"/>
+    <col min="14053" max="14053" width="8.44140625" style="27" customWidth="1"/>
+    <col min="14054" max="14054" width="9.77734375" style="27" customWidth="1"/>
+    <col min="14055" max="14056" width="10" style="27" customWidth="1"/>
+    <col min="14057" max="14057" width="8.21875" style="27" customWidth="1"/>
+    <col min="14058" max="14058" width="8.88671875" style="27"/>
+    <col min="14059" max="14061" width="8" style="27" customWidth="1"/>
+    <col min="14062" max="14062" width="1.44140625" style="27" customWidth="1"/>
+    <col min="14063" max="14306" width="8.88671875" style="27"/>
+    <col min="14307" max="14307" width="0.88671875" style="27" customWidth="1"/>
+    <col min="14308" max="14308" width="12.21875" style="27" customWidth="1"/>
+    <col min="14309" max="14309" width="8.44140625" style="27" customWidth="1"/>
+    <col min="14310" max="14310" width="9.77734375" style="27" customWidth="1"/>
+    <col min="14311" max="14312" width="10" style="27" customWidth="1"/>
+    <col min="14313" max="14313" width="8.21875" style="27" customWidth="1"/>
+    <col min="14314" max="14314" width="8.88671875" style="27"/>
+    <col min="14315" max="14317" width="8" style="27" customWidth="1"/>
+    <col min="14318" max="14318" width="1.44140625" style="27" customWidth="1"/>
+    <col min="14319" max="14562" width="8.88671875" style="27"/>
+    <col min="14563" max="14563" width="0.88671875" style="27" customWidth="1"/>
+    <col min="14564" max="14564" width="12.21875" style="27" customWidth="1"/>
+    <col min="14565" max="14565" width="8.44140625" style="27" customWidth="1"/>
+    <col min="14566" max="14566" width="9.77734375" style="27" customWidth="1"/>
+    <col min="14567" max="14568" width="10" style="27" customWidth="1"/>
+    <col min="14569" max="14569" width="8.21875" style="27" customWidth="1"/>
+    <col min="14570" max="14570" width="8.88671875" style="27"/>
+    <col min="14571" max="14573" width="8" style="27" customWidth="1"/>
+    <col min="14574" max="14574" width="1.44140625" style="27" customWidth="1"/>
+    <col min="14575" max="14818" width="8.88671875" style="27"/>
+    <col min="14819" max="14819" width="0.88671875" style="27" customWidth="1"/>
+    <col min="14820" max="14820" width="12.21875" style="27" customWidth="1"/>
+    <col min="14821" max="14821" width="8.44140625" style="27" customWidth="1"/>
+    <col min="14822" max="14822" width="9.77734375" style="27" customWidth="1"/>
+    <col min="14823" max="14824" width="10" style="27" customWidth="1"/>
+    <col min="14825" max="14825" width="8.21875" style="27" customWidth="1"/>
+    <col min="14826" max="14826" width="8.88671875" style="27"/>
+    <col min="14827" max="14829" width="8" style="27" customWidth="1"/>
+    <col min="14830" max="14830" width="1.44140625" style="27" customWidth="1"/>
+    <col min="14831" max="15074" width="8.88671875" style="27"/>
+    <col min="15075" max="15075" width="0.88671875" style="27" customWidth="1"/>
+    <col min="15076" max="15076" width="12.21875" style="27" customWidth="1"/>
+    <col min="15077" max="15077" width="8.44140625" style="27" customWidth="1"/>
+    <col min="15078" max="15078" width="9.77734375" style="27" customWidth="1"/>
+    <col min="15079" max="15080" width="10" style="27" customWidth="1"/>
+    <col min="15081" max="15081" width="8.21875" style="27" customWidth="1"/>
+    <col min="15082" max="15082" width="8.88671875" style="27"/>
+    <col min="15083" max="15085" width="8" style="27" customWidth="1"/>
+    <col min="15086" max="15086" width="1.44140625" style="27" customWidth="1"/>
+    <col min="15087" max="15330" width="8.88671875" style="27"/>
+    <col min="15331" max="15331" width="0.88671875" style="27" customWidth="1"/>
+    <col min="15332" max="15332" width="12.21875" style="27" customWidth="1"/>
+    <col min="15333" max="15333" width="8.44140625" style="27" customWidth="1"/>
+    <col min="15334" max="15334" width="9.77734375" style="27" customWidth="1"/>
+    <col min="15335" max="15336" width="10" style="27" customWidth="1"/>
+    <col min="15337" max="15337" width="8.21875" style="27" customWidth="1"/>
+    <col min="15338" max="15338" width="8.88671875" style="27"/>
+    <col min="15339" max="15341" width="8" style="27" customWidth="1"/>
+    <col min="15342" max="15342" width="1.44140625" style="27" customWidth="1"/>
+    <col min="15343" max="15586" width="8.88671875" style="27"/>
+    <col min="15587" max="15587" width="0.88671875" style="27" customWidth="1"/>
+    <col min="15588" max="15588" width="12.21875" style="27" customWidth="1"/>
+    <col min="15589" max="15589" width="8.44140625" style="27" customWidth="1"/>
+    <col min="15590" max="15590" width="9.77734375" style="27" customWidth="1"/>
+    <col min="15591" max="15592" width="10" style="27" customWidth="1"/>
+    <col min="15593" max="15593" width="8.21875" style="27" customWidth="1"/>
+    <col min="15594" max="15594" width="8.88671875" style="27"/>
+    <col min="15595" max="15597" width="8" style="27" customWidth="1"/>
+    <col min="15598" max="15598" width="1.44140625" style="27" customWidth="1"/>
+    <col min="15599" max="15842" width="8.88671875" style="27"/>
+    <col min="15843" max="15843" width="0.88671875" style="27" customWidth="1"/>
+    <col min="15844" max="15844" width="12.21875" style="27" customWidth="1"/>
+    <col min="15845" max="15845" width="8.44140625" style="27" customWidth="1"/>
+    <col min="15846" max="15846" width="9.77734375" style="27" customWidth="1"/>
+    <col min="15847" max="15848" width="10" style="27" customWidth="1"/>
+    <col min="15849" max="15849" width="8.21875" style="27" customWidth="1"/>
+    <col min="15850" max="15850" width="8.88671875" style="27"/>
+    <col min="15851" max="15853" width="8" style="27" customWidth="1"/>
+    <col min="15854" max="15854" width="1.44140625" style="27" customWidth="1"/>
+    <col min="15855" max="16098" width="8.88671875" style="27"/>
+    <col min="16099" max="16099" width="0.88671875" style="27" customWidth="1"/>
+    <col min="16100" max="16100" width="12.21875" style="27" customWidth="1"/>
+    <col min="16101" max="16101" width="8.44140625" style="27" customWidth="1"/>
+    <col min="16102" max="16102" width="9.77734375" style="27" customWidth="1"/>
+    <col min="16103" max="16104" width="10" style="27" customWidth="1"/>
+    <col min="16105" max="16105" width="8.21875" style="27" customWidth="1"/>
+    <col min="16106" max="16106" width="8.88671875" style="27"/>
+    <col min="16107" max="16109" width="8" style="27" customWidth="1"/>
+    <col min="16110" max="16110" width="1.44140625" style="27" customWidth="1"/>
+    <col min="16111" max="16363" width="8.88671875" style="27"/>
+    <col min="16364" max="16384" width="9" style="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H1" s="22"/>
+      <c r="H1" s="28"/>
     </row>
     <row r="2" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="18" t="s">
-[...13 lines deleted...]
-      <c r="E3" s="18"/>
+      <c r="B2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="7"/>
+      <c r="B3" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="19" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="18"/>
+      <c r="B4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="1:8" ht="18.600000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="E7" s="28"/>
+    <row r="6" spans="1:8" ht="18.649999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="14"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="16"/>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="17"/>
-      <c r="C8" s="16" t="s">
+      <c r="C8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="2">
+        <v>1001000</v>
+      </c>
+      <c r="D9" s="1">
+        <v>1170</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="4"/>
+    </row>
+    <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="2">
+        <v>44700</v>
+      </c>
+      <c r="D11" s="3">
+        <v>29</v>
+      </c>
+      <c r="E11" s="3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="2">
+        <v>15100</v>
+      </c>
+      <c r="D12" s="3">
+        <v>31</v>
+      </c>
+      <c r="E12" s="3">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="2">
+        <v>5630</v>
+      </c>
+      <c r="D13" s="3">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="2">
+        <v>13900</v>
+      </c>
+      <c r="D14" s="3">
+        <v>8</v>
+      </c>
+      <c r="E14" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="2">
+        <v>13200</v>
+      </c>
+      <c r="D15" s="3">
+        <v>104</v>
+      </c>
+      <c r="E15" s="3">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="2">
+        <v>131900</v>
+      </c>
+      <c r="D16" s="3">
+        <v>20</v>
+      </c>
+      <c r="E16" s="3">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="2">
+        <v>49000</v>
+      </c>
+      <c r="D17" s="3">
+        <v>17</v>
+      </c>
+      <c r="E17" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="2">
+        <v>0</v>
+      </c>
+      <c r="D18" s="3">
+        <v>0</v>
+      </c>
+      <c r="E18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="2">
+        <v>308700</v>
+      </c>
+      <c r="D19" s="3">
+        <v>488</v>
+      </c>
+      <c r="E19" s="3">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="2">
+        <v>325600</v>
+      </c>
+      <c r="D20" s="3">
+        <v>373</v>
+      </c>
+      <c r="E20" s="3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="2">
+        <v>10900</v>
+      </c>
+      <c r="D21" s="3">
+        <v>10</v>
+      </c>
+      <c r="E21" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="2">
+        <v>967</v>
+      </c>
+      <c r="D23" s="3">
+        <v>42</v>
+      </c>
+      <c r="E23" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="2">
+        <v>575</v>
+      </c>
+      <c r="D24" s="3">
+        <v>7</v>
+      </c>
+      <c r="E24" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2500</v>
+      </c>
+      <c r="D25" s="3">
+        <v>4</v>
+      </c>
+      <c r="E25" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="2">
+        <v>3360</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="2">
+        <v>32500</v>
+      </c>
+      <c r="D27" s="3">
+        <v>5</v>
+      </c>
+      <c r="E27" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="2">
+        <v>3010</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="2">
+        <v>2750</v>
+      </c>
+      <c r="D29" s="3">
+        <v>1</v>
+      </c>
+      <c r="E29" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1600</v>
+      </c>
+      <c r="D30" s="3">
+        <v>1</v>
+      </c>
+      <c r="E30" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="3">
+        <v>0</v>
+      </c>
+      <c r="E31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="2">
+        <v>100</v>
+      </c>
+      <c r="D34" s="3">
+        <v>0</v>
+      </c>
+      <c r="E34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="2">
+        <v>4300</v>
+      </c>
+      <c r="D35" s="3">
+        <v>1</v>
+      </c>
+      <c r="E35" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="2">
+        <v>971</v>
+      </c>
+      <c r="D36" s="3">
+        <v>1</v>
+      </c>
+      <c r="E36" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="2">
+        <v>120</v>
+      </c>
+      <c r="D37" s="3">
+        <v>1</v>
+      </c>
+      <c r="E37" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="2">
+        <v>20800</v>
+      </c>
+      <c r="D38" s="3">
+        <v>21</v>
+      </c>
+      <c r="E38" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="2">
+        <v>300</v>
+      </c>
+      <c r="D40" s="3">
+        <v>0</v>
+      </c>
+      <c r="E40" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="2">
+        <v>6940</v>
+      </c>
+      <c r="D43" s="3">
+        <v>0</v>
+      </c>
+      <c r="E43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C48" s="2">
+        <v>155</v>
+      </c>
+      <c r="D48" s="3">
+        <v>0</v>
+      </c>
+      <c r="E48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="D8" s="15" t="s">
-[...130 lines deleted...]
-      <c r="C18" s="8">
+      <c r="C50" s="2">
+        <v>1000</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" s="2">
         <v>0</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D54" s="3">
         <v>0</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E54" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...502 lines deleted...]
-    </row>
     <row r="55" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="9" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="B55" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="9" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="B56" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E58" s="4"/>
+      <c r="B57" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="7.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="22"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
     </row>
     <row r="59" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="2"/>
-[...2 lines deleted...]
-      <c r="E59" s="3"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
     </row>
     <row r="60" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="2"/>
+      <c r="B60" s="25"/>
     </row>
     <row r="61" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="2"/>
+      <c r="B61" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="96" firstPageNumber="18" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" firstPageNumber="18" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1240eb6c187fdd3a358cd59e3dbfb8aa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43399b2cfc756921b1202775c3e2fa37" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2425,50 +2430,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2543,105 +2558,140 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9E7C6C5-C030-4046-957C-AF9D62C21DC7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0E48815-26F9-4DF9-BA48-D9B272B1DCB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8815F64-F3B6-4E1D-8281-4994B48719A1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8821-3C77-40B6-A752-2769875FAA42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8821-3C77-40B6-A752-2769875FAA42}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8815F64-F3B6-4E1D-8281-4994B48719A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>うど </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>