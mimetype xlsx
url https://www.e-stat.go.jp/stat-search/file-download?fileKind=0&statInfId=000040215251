--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,166 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{8C3B5E07-5675-42B1-A523-5B293DED446B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5145C86-9D4E-494C-B50C-BA3E559EC0A9}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{F3BD4F84-5D33-4C5B-BE30-744222DFA253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{04989668-9E16-4FEC-B207-5B61781ACCD2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5C6EA22D-D1B4-42AD-9084-8C8CAF0A1437}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{5C6EA22D-D1B4-42AD-9084-8C8CAF0A1437}"/>
   </bookViews>
   <sheets>
     <sheet name="せり" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="60">
   <si>
     <t>２　令和４年産都道府県別の作付面積、収穫量及び出荷量</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t xml:space="preserve"> (2)  葉茎菜類</t>
     <rPh sb="6" eb="10">
       <t>ヨウケイサイルイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>　　エ　せり</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>全　　　国
 ・
 都道府県</t>
     <rPh sb="0" eb="5">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>トドウフケン</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>作付面積</t>
     <rPh sb="0" eb="2">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メンセキ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>収穫量</t>
     <rPh sb="0" eb="3">
       <t>シュウカクリョウ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>ha</t>
   </si>
   <si>
     <t>ｔ</t>
   </si>
   <si>
     <t>全国</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>（都道府県）</t>
     <rPh sb="1" eb="5">
       <t>トドウフケン</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>北海道</t>
     <rPh sb="0" eb="3">
       <t>ホッカイドウ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>青森</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>岩手</t>
   </si>
   <si>
     <t>宮城</t>
   </si>
   <si>
     <t>秋田</t>
   </si>
   <si>
     <t>山形</t>
   </si>
   <si>
     <t>福島</t>
   </si>
   <si>
     <t>茨城</t>
   </si>
   <si>
     <t>栃木</t>
   </si>
   <si>
     <t>群馬</t>
   </si>
@@ -288,58 +288,50 @@
     <numFmt numFmtId="177" formatCode="#\ ###\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color theme="10"/>
-[...6 lines deleted...]
-      <sz val="9"/>
       <color theme="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -365,50 +357,57 @@
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7.5"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -495,195 +494,195 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="2" xr:uid="{6B726270-E142-4A17-AE9A-43967A2F0304}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -745,51 +744,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -887,1516 +886,1540 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3611E704-0C4C-4948-9D23-17ABC25F5AC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.88671875" style="1" customWidth="1"/>
-[...634 lines deleted...]
-    <col min="16370" max="16384" width="9" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.88671875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" style="20" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="20" customWidth="1"/>
+    <col min="4" max="5" width="10" style="20" customWidth="1"/>
+    <col min="6" max="232" width="8.88671875" style="20"/>
+    <col min="233" max="233" width="0.88671875" style="20" customWidth="1"/>
+    <col min="234" max="234" width="12.21875" style="20" customWidth="1"/>
+    <col min="235" max="235" width="8.44140625" style="20" customWidth="1"/>
+    <col min="236" max="236" width="9.77734375" style="20" customWidth="1"/>
+    <col min="237" max="238" width="10" style="20" customWidth="1"/>
+    <col min="239" max="239" width="8.21875" style="20" customWidth="1"/>
+    <col min="240" max="240" width="8.88671875" style="20"/>
+    <col min="241" max="243" width="8" style="20" customWidth="1"/>
+    <col min="244" max="244" width="1.44140625" style="20" customWidth="1"/>
+    <col min="245" max="488" width="8.88671875" style="20"/>
+    <col min="489" max="489" width="0.88671875" style="20" customWidth="1"/>
+    <col min="490" max="490" width="12.21875" style="20" customWidth="1"/>
+    <col min="491" max="491" width="8.44140625" style="20" customWidth="1"/>
+    <col min="492" max="492" width="9.77734375" style="20" customWidth="1"/>
+    <col min="493" max="494" width="10" style="20" customWidth="1"/>
+    <col min="495" max="495" width="8.21875" style="20" customWidth="1"/>
+    <col min="496" max="496" width="8.88671875" style="20"/>
+    <col min="497" max="499" width="8" style="20" customWidth="1"/>
+    <col min="500" max="500" width="1.44140625" style="20" customWidth="1"/>
+    <col min="501" max="744" width="8.88671875" style="20"/>
+    <col min="745" max="745" width="0.88671875" style="20" customWidth="1"/>
+    <col min="746" max="746" width="12.21875" style="20" customWidth="1"/>
+    <col min="747" max="747" width="8.44140625" style="20" customWidth="1"/>
+    <col min="748" max="748" width="9.77734375" style="20" customWidth="1"/>
+    <col min="749" max="750" width="10" style="20" customWidth="1"/>
+    <col min="751" max="751" width="8.21875" style="20" customWidth="1"/>
+    <col min="752" max="752" width="8.88671875" style="20"/>
+    <col min="753" max="755" width="8" style="20" customWidth="1"/>
+    <col min="756" max="756" width="1.44140625" style="20" customWidth="1"/>
+    <col min="757" max="1000" width="8.88671875" style="20"/>
+    <col min="1001" max="1001" width="0.88671875" style="20" customWidth="1"/>
+    <col min="1002" max="1002" width="12.21875" style="20" customWidth="1"/>
+    <col min="1003" max="1003" width="8.44140625" style="20" customWidth="1"/>
+    <col min="1004" max="1004" width="9.77734375" style="20" customWidth="1"/>
+    <col min="1005" max="1006" width="10" style="20" customWidth="1"/>
+    <col min="1007" max="1007" width="8.21875" style="20" customWidth="1"/>
+    <col min="1008" max="1008" width="8.88671875" style="20"/>
+    <col min="1009" max="1011" width="8" style="20" customWidth="1"/>
+    <col min="1012" max="1012" width="1.44140625" style="20" customWidth="1"/>
+    <col min="1013" max="1256" width="8.88671875" style="20"/>
+    <col min="1257" max="1257" width="0.88671875" style="20" customWidth="1"/>
+    <col min="1258" max="1258" width="12.21875" style="20" customWidth="1"/>
+    <col min="1259" max="1259" width="8.44140625" style="20" customWidth="1"/>
+    <col min="1260" max="1260" width="9.77734375" style="20" customWidth="1"/>
+    <col min="1261" max="1262" width="10" style="20" customWidth="1"/>
+    <col min="1263" max="1263" width="8.21875" style="20" customWidth="1"/>
+    <col min="1264" max="1264" width="8.88671875" style="20"/>
+    <col min="1265" max="1267" width="8" style="20" customWidth="1"/>
+    <col min="1268" max="1268" width="1.44140625" style="20" customWidth="1"/>
+    <col min="1269" max="1512" width="8.88671875" style="20"/>
+    <col min="1513" max="1513" width="0.88671875" style="20" customWidth="1"/>
+    <col min="1514" max="1514" width="12.21875" style="20" customWidth="1"/>
+    <col min="1515" max="1515" width="8.44140625" style="20" customWidth="1"/>
+    <col min="1516" max="1516" width="9.77734375" style="20" customWidth="1"/>
+    <col min="1517" max="1518" width="10" style="20" customWidth="1"/>
+    <col min="1519" max="1519" width="8.21875" style="20" customWidth="1"/>
+    <col min="1520" max="1520" width="8.88671875" style="20"/>
+    <col min="1521" max="1523" width="8" style="20" customWidth="1"/>
+    <col min="1524" max="1524" width="1.44140625" style="20" customWidth="1"/>
+    <col min="1525" max="1768" width="8.88671875" style="20"/>
+    <col min="1769" max="1769" width="0.88671875" style="20" customWidth="1"/>
+    <col min="1770" max="1770" width="12.21875" style="20" customWidth="1"/>
+    <col min="1771" max="1771" width="8.44140625" style="20" customWidth="1"/>
+    <col min="1772" max="1772" width="9.77734375" style="20" customWidth="1"/>
+    <col min="1773" max="1774" width="10" style="20" customWidth="1"/>
+    <col min="1775" max="1775" width="8.21875" style="20" customWidth="1"/>
+    <col min="1776" max="1776" width="8.88671875" style="20"/>
+    <col min="1777" max="1779" width="8" style="20" customWidth="1"/>
+    <col min="1780" max="1780" width="1.44140625" style="20" customWidth="1"/>
+    <col min="1781" max="2024" width="8.88671875" style="20"/>
+    <col min="2025" max="2025" width="0.88671875" style="20" customWidth="1"/>
+    <col min="2026" max="2026" width="12.21875" style="20" customWidth="1"/>
+    <col min="2027" max="2027" width="8.44140625" style="20" customWidth="1"/>
+    <col min="2028" max="2028" width="9.77734375" style="20" customWidth="1"/>
+    <col min="2029" max="2030" width="10" style="20" customWidth="1"/>
+    <col min="2031" max="2031" width="8.21875" style="20" customWidth="1"/>
+    <col min="2032" max="2032" width="8.88671875" style="20"/>
+    <col min="2033" max="2035" width="8" style="20" customWidth="1"/>
+    <col min="2036" max="2036" width="1.44140625" style="20" customWidth="1"/>
+    <col min="2037" max="2280" width="8.88671875" style="20"/>
+    <col min="2281" max="2281" width="0.88671875" style="20" customWidth="1"/>
+    <col min="2282" max="2282" width="12.21875" style="20" customWidth="1"/>
+    <col min="2283" max="2283" width="8.44140625" style="20" customWidth="1"/>
+    <col min="2284" max="2284" width="9.77734375" style="20" customWidth="1"/>
+    <col min="2285" max="2286" width="10" style="20" customWidth="1"/>
+    <col min="2287" max="2287" width="8.21875" style="20" customWidth="1"/>
+    <col min="2288" max="2288" width="8.88671875" style="20"/>
+    <col min="2289" max="2291" width="8" style="20" customWidth="1"/>
+    <col min="2292" max="2292" width="1.44140625" style="20" customWidth="1"/>
+    <col min="2293" max="2536" width="8.88671875" style="20"/>
+    <col min="2537" max="2537" width="0.88671875" style="20" customWidth="1"/>
+    <col min="2538" max="2538" width="12.21875" style="20" customWidth="1"/>
+    <col min="2539" max="2539" width="8.44140625" style="20" customWidth="1"/>
+    <col min="2540" max="2540" width="9.77734375" style="20" customWidth="1"/>
+    <col min="2541" max="2542" width="10" style="20" customWidth="1"/>
+    <col min="2543" max="2543" width="8.21875" style="20" customWidth="1"/>
+    <col min="2544" max="2544" width="8.88671875" style="20"/>
+    <col min="2545" max="2547" width="8" style="20" customWidth="1"/>
+    <col min="2548" max="2548" width="1.44140625" style="20" customWidth="1"/>
+    <col min="2549" max="2792" width="8.88671875" style="20"/>
+    <col min="2793" max="2793" width="0.88671875" style="20" customWidth="1"/>
+    <col min="2794" max="2794" width="12.21875" style="20" customWidth="1"/>
+    <col min="2795" max="2795" width="8.44140625" style="20" customWidth="1"/>
+    <col min="2796" max="2796" width="9.77734375" style="20" customWidth="1"/>
+    <col min="2797" max="2798" width="10" style="20" customWidth="1"/>
+    <col min="2799" max="2799" width="8.21875" style="20" customWidth="1"/>
+    <col min="2800" max="2800" width="8.88671875" style="20"/>
+    <col min="2801" max="2803" width="8" style="20" customWidth="1"/>
+    <col min="2804" max="2804" width="1.44140625" style="20" customWidth="1"/>
+    <col min="2805" max="3048" width="8.88671875" style="20"/>
+    <col min="3049" max="3049" width="0.88671875" style="20" customWidth="1"/>
+    <col min="3050" max="3050" width="12.21875" style="20" customWidth="1"/>
+    <col min="3051" max="3051" width="8.44140625" style="20" customWidth="1"/>
+    <col min="3052" max="3052" width="9.77734375" style="20" customWidth="1"/>
+    <col min="3053" max="3054" width="10" style="20" customWidth="1"/>
+    <col min="3055" max="3055" width="8.21875" style="20" customWidth="1"/>
+    <col min="3056" max="3056" width="8.88671875" style="20"/>
+    <col min="3057" max="3059" width="8" style="20" customWidth="1"/>
+    <col min="3060" max="3060" width="1.44140625" style="20" customWidth="1"/>
+    <col min="3061" max="3304" width="8.88671875" style="20"/>
+    <col min="3305" max="3305" width="0.88671875" style="20" customWidth="1"/>
+    <col min="3306" max="3306" width="12.21875" style="20" customWidth="1"/>
+    <col min="3307" max="3307" width="8.44140625" style="20" customWidth="1"/>
+    <col min="3308" max="3308" width="9.77734375" style="20" customWidth="1"/>
+    <col min="3309" max="3310" width="10" style="20" customWidth="1"/>
+    <col min="3311" max="3311" width="8.21875" style="20" customWidth="1"/>
+    <col min="3312" max="3312" width="8.88671875" style="20"/>
+    <col min="3313" max="3315" width="8" style="20" customWidth="1"/>
+    <col min="3316" max="3316" width="1.44140625" style="20" customWidth="1"/>
+    <col min="3317" max="3560" width="8.88671875" style="20"/>
+    <col min="3561" max="3561" width="0.88671875" style="20" customWidth="1"/>
+    <col min="3562" max="3562" width="12.21875" style="20" customWidth="1"/>
+    <col min="3563" max="3563" width="8.44140625" style="20" customWidth="1"/>
+    <col min="3564" max="3564" width="9.77734375" style="20" customWidth="1"/>
+    <col min="3565" max="3566" width="10" style="20" customWidth="1"/>
+    <col min="3567" max="3567" width="8.21875" style="20" customWidth="1"/>
+    <col min="3568" max="3568" width="8.88671875" style="20"/>
+    <col min="3569" max="3571" width="8" style="20" customWidth="1"/>
+    <col min="3572" max="3572" width="1.44140625" style="20" customWidth="1"/>
+    <col min="3573" max="3816" width="8.88671875" style="20"/>
+    <col min="3817" max="3817" width="0.88671875" style="20" customWidth="1"/>
+    <col min="3818" max="3818" width="12.21875" style="20" customWidth="1"/>
+    <col min="3819" max="3819" width="8.44140625" style="20" customWidth="1"/>
+    <col min="3820" max="3820" width="9.77734375" style="20" customWidth="1"/>
+    <col min="3821" max="3822" width="10" style="20" customWidth="1"/>
+    <col min="3823" max="3823" width="8.21875" style="20" customWidth="1"/>
+    <col min="3824" max="3824" width="8.88671875" style="20"/>
+    <col min="3825" max="3827" width="8" style="20" customWidth="1"/>
+    <col min="3828" max="3828" width="1.44140625" style="20" customWidth="1"/>
+    <col min="3829" max="4072" width="8.88671875" style="20"/>
+    <col min="4073" max="4073" width="0.88671875" style="20" customWidth="1"/>
+    <col min="4074" max="4074" width="12.21875" style="20" customWidth="1"/>
+    <col min="4075" max="4075" width="8.44140625" style="20" customWidth="1"/>
+    <col min="4076" max="4076" width="9.77734375" style="20" customWidth="1"/>
+    <col min="4077" max="4078" width="10" style="20" customWidth="1"/>
+    <col min="4079" max="4079" width="8.21875" style="20" customWidth="1"/>
+    <col min="4080" max="4080" width="8.88671875" style="20"/>
+    <col min="4081" max="4083" width="8" style="20" customWidth="1"/>
+    <col min="4084" max="4084" width="1.44140625" style="20" customWidth="1"/>
+    <col min="4085" max="4328" width="8.88671875" style="20"/>
+    <col min="4329" max="4329" width="0.88671875" style="20" customWidth="1"/>
+    <col min="4330" max="4330" width="12.21875" style="20" customWidth="1"/>
+    <col min="4331" max="4331" width="8.44140625" style="20" customWidth="1"/>
+    <col min="4332" max="4332" width="9.77734375" style="20" customWidth="1"/>
+    <col min="4333" max="4334" width="10" style="20" customWidth="1"/>
+    <col min="4335" max="4335" width="8.21875" style="20" customWidth="1"/>
+    <col min="4336" max="4336" width="8.88671875" style="20"/>
+    <col min="4337" max="4339" width="8" style="20" customWidth="1"/>
+    <col min="4340" max="4340" width="1.44140625" style="20" customWidth="1"/>
+    <col min="4341" max="4584" width="8.88671875" style="20"/>
+    <col min="4585" max="4585" width="0.88671875" style="20" customWidth="1"/>
+    <col min="4586" max="4586" width="12.21875" style="20" customWidth="1"/>
+    <col min="4587" max="4587" width="8.44140625" style="20" customWidth="1"/>
+    <col min="4588" max="4588" width="9.77734375" style="20" customWidth="1"/>
+    <col min="4589" max="4590" width="10" style="20" customWidth="1"/>
+    <col min="4591" max="4591" width="8.21875" style="20" customWidth="1"/>
+    <col min="4592" max="4592" width="8.88671875" style="20"/>
+    <col min="4593" max="4595" width="8" style="20" customWidth="1"/>
+    <col min="4596" max="4596" width="1.44140625" style="20" customWidth="1"/>
+    <col min="4597" max="4840" width="8.88671875" style="20"/>
+    <col min="4841" max="4841" width="0.88671875" style="20" customWidth="1"/>
+    <col min="4842" max="4842" width="12.21875" style="20" customWidth="1"/>
+    <col min="4843" max="4843" width="8.44140625" style="20" customWidth="1"/>
+    <col min="4844" max="4844" width="9.77734375" style="20" customWidth="1"/>
+    <col min="4845" max="4846" width="10" style="20" customWidth="1"/>
+    <col min="4847" max="4847" width="8.21875" style="20" customWidth="1"/>
+    <col min="4848" max="4848" width="8.88671875" style="20"/>
+    <col min="4849" max="4851" width="8" style="20" customWidth="1"/>
+    <col min="4852" max="4852" width="1.44140625" style="20" customWidth="1"/>
+    <col min="4853" max="5096" width="8.88671875" style="20"/>
+    <col min="5097" max="5097" width="0.88671875" style="20" customWidth="1"/>
+    <col min="5098" max="5098" width="12.21875" style="20" customWidth="1"/>
+    <col min="5099" max="5099" width="8.44140625" style="20" customWidth="1"/>
+    <col min="5100" max="5100" width="9.77734375" style="20" customWidth="1"/>
+    <col min="5101" max="5102" width="10" style="20" customWidth="1"/>
+    <col min="5103" max="5103" width="8.21875" style="20" customWidth="1"/>
+    <col min="5104" max="5104" width="8.88671875" style="20"/>
+    <col min="5105" max="5107" width="8" style="20" customWidth="1"/>
+    <col min="5108" max="5108" width="1.44140625" style="20" customWidth="1"/>
+    <col min="5109" max="5352" width="8.88671875" style="20"/>
+    <col min="5353" max="5353" width="0.88671875" style="20" customWidth="1"/>
+    <col min="5354" max="5354" width="12.21875" style="20" customWidth="1"/>
+    <col min="5355" max="5355" width="8.44140625" style="20" customWidth="1"/>
+    <col min="5356" max="5356" width="9.77734375" style="20" customWidth="1"/>
+    <col min="5357" max="5358" width="10" style="20" customWidth="1"/>
+    <col min="5359" max="5359" width="8.21875" style="20" customWidth="1"/>
+    <col min="5360" max="5360" width="8.88671875" style="20"/>
+    <col min="5361" max="5363" width="8" style="20" customWidth="1"/>
+    <col min="5364" max="5364" width="1.44140625" style="20" customWidth="1"/>
+    <col min="5365" max="5608" width="8.88671875" style="20"/>
+    <col min="5609" max="5609" width="0.88671875" style="20" customWidth="1"/>
+    <col min="5610" max="5610" width="12.21875" style="20" customWidth="1"/>
+    <col min="5611" max="5611" width="8.44140625" style="20" customWidth="1"/>
+    <col min="5612" max="5612" width="9.77734375" style="20" customWidth="1"/>
+    <col min="5613" max="5614" width="10" style="20" customWidth="1"/>
+    <col min="5615" max="5615" width="8.21875" style="20" customWidth="1"/>
+    <col min="5616" max="5616" width="8.88671875" style="20"/>
+    <col min="5617" max="5619" width="8" style="20" customWidth="1"/>
+    <col min="5620" max="5620" width="1.44140625" style="20" customWidth="1"/>
+    <col min="5621" max="5864" width="8.88671875" style="20"/>
+    <col min="5865" max="5865" width="0.88671875" style="20" customWidth="1"/>
+    <col min="5866" max="5866" width="12.21875" style="20" customWidth="1"/>
+    <col min="5867" max="5867" width="8.44140625" style="20" customWidth="1"/>
+    <col min="5868" max="5868" width="9.77734375" style="20" customWidth="1"/>
+    <col min="5869" max="5870" width="10" style="20" customWidth="1"/>
+    <col min="5871" max="5871" width="8.21875" style="20" customWidth="1"/>
+    <col min="5872" max="5872" width="8.88671875" style="20"/>
+    <col min="5873" max="5875" width="8" style="20" customWidth="1"/>
+    <col min="5876" max="5876" width="1.44140625" style="20" customWidth="1"/>
+    <col min="5877" max="6120" width="8.88671875" style="20"/>
+    <col min="6121" max="6121" width="0.88671875" style="20" customWidth="1"/>
+    <col min="6122" max="6122" width="12.21875" style="20" customWidth="1"/>
+    <col min="6123" max="6123" width="8.44140625" style="20" customWidth="1"/>
+    <col min="6124" max="6124" width="9.77734375" style="20" customWidth="1"/>
+    <col min="6125" max="6126" width="10" style="20" customWidth="1"/>
+    <col min="6127" max="6127" width="8.21875" style="20" customWidth="1"/>
+    <col min="6128" max="6128" width="8.88671875" style="20"/>
+    <col min="6129" max="6131" width="8" style="20" customWidth="1"/>
+    <col min="6132" max="6132" width="1.44140625" style="20" customWidth="1"/>
+    <col min="6133" max="6376" width="8.88671875" style="20"/>
+    <col min="6377" max="6377" width="0.88671875" style="20" customWidth="1"/>
+    <col min="6378" max="6378" width="12.21875" style="20" customWidth="1"/>
+    <col min="6379" max="6379" width="8.44140625" style="20" customWidth="1"/>
+    <col min="6380" max="6380" width="9.77734375" style="20" customWidth="1"/>
+    <col min="6381" max="6382" width="10" style="20" customWidth="1"/>
+    <col min="6383" max="6383" width="8.21875" style="20" customWidth="1"/>
+    <col min="6384" max="6384" width="8.88671875" style="20"/>
+    <col min="6385" max="6387" width="8" style="20" customWidth="1"/>
+    <col min="6388" max="6388" width="1.44140625" style="20" customWidth="1"/>
+    <col min="6389" max="6632" width="8.88671875" style="20"/>
+    <col min="6633" max="6633" width="0.88671875" style="20" customWidth="1"/>
+    <col min="6634" max="6634" width="12.21875" style="20" customWidth="1"/>
+    <col min="6635" max="6635" width="8.44140625" style="20" customWidth="1"/>
+    <col min="6636" max="6636" width="9.77734375" style="20" customWidth="1"/>
+    <col min="6637" max="6638" width="10" style="20" customWidth="1"/>
+    <col min="6639" max="6639" width="8.21875" style="20" customWidth="1"/>
+    <col min="6640" max="6640" width="8.88671875" style="20"/>
+    <col min="6641" max="6643" width="8" style="20" customWidth="1"/>
+    <col min="6644" max="6644" width="1.44140625" style="20" customWidth="1"/>
+    <col min="6645" max="6888" width="8.88671875" style="20"/>
+    <col min="6889" max="6889" width="0.88671875" style="20" customWidth="1"/>
+    <col min="6890" max="6890" width="12.21875" style="20" customWidth="1"/>
+    <col min="6891" max="6891" width="8.44140625" style="20" customWidth="1"/>
+    <col min="6892" max="6892" width="9.77734375" style="20" customWidth="1"/>
+    <col min="6893" max="6894" width="10" style="20" customWidth="1"/>
+    <col min="6895" max="6895" width="8.21875" style="20" customWidth="1"/>
+    <col min="6896" max="6896" width="8.88671875" style="20"/>
+    <col min="6897" max="6899" width="8" style="20" customWidth="1"/>
+    <col min="6900" max="6900" width="1.44140625" style="20" customWidth="1"/>
+    <col min="6901" max="7144" width="8.88671875" style="20"/>
+    <col min="7145" max="7145" width="0.88671875" style="20" customWidth="1"/>
+    <col min="7146" max="7146" width="12.21875" style="20" customWidth="1"/>
+    <col min="7147" max="7147" width="8.44140625" style="20" customWidth="1"/>
+    <col min="7148" max="7148" width="9.77734375" style="20" customWidth="1"/>
+    <col min="7149" max="7150" width="10" style="20" customWidth="1"/>
+    <col min="7151" max="7151" width="8.21875" style="20" customWidth="1"/>
+    <col min="7152" max="7152" width="8.88671875" style="20"/>
+    <col min="7153" max="7155" width="8" style="20" customWidth="1"/>
+    <col min="7156" max="7156" width="1.44140625" style="20" customWidth="1"/>
+    <col min="7157" max="7400" width="8.88671875" style="20"/>
+    <col min="7401" max="7401" width="0.88671875" style="20" customWidth="1"/>
+    <col min="7402" max="7402" width="12.21875" style="20" customWidth="1"/>
+    <col min="7403" max="7403" width="8.44140625" style="20" customWidth="1"/>
+    <col min="7404" max="7404" width="9.77734375" style="20" customWidth="1"/>
+    <col min="7405" max="7406" width="10" style="20" customWidth="1"/>
+    <col min="7407" max="7407" width="8.21875" style="20" customWidth="1"/>
+    <col min="7408" max="7408" width="8.88671875" style="20"/>
+    <col min="7409" max="7411" width="8" style="20" customWidth="1"/>
+    <col min="7412" max="7412" width="1.44140625" style="20" customWidth="1"/>
+    <col min="7413" max="7656" width="8.88671875" style="20"/>
+    <col min="7657" max="7657" width="0.88671875" style="20" customWidth="1"/>
+    <col min="7658" max="7658" width="12.21875" style="20" customWidth="1"/>
+    <col min="7659" max="7659" width="8.44140625" style="20" customWidth="1"/>
+    <col min="7660" max="7660" width="9.77734375" style="20" customWidth="1"/>
+    <col min="7661" max="7662" width="10" style="20" customWidth="1"/>
+    <col min="7663" max="7663" width="8.21875" style="20" customWidth="1"/>
+    <col min="7664" max="7664" width="8.88671875" style="20"/>
+    <col min="7665" max="7667" width="8" style="20" customWidth="1"/>
+    <col min="7668" max="7668" width="1.44140625" style="20" customWidth="1"/>
+    <col min="7669" max="7912" width="8.88671875" style="20"/>
+    <col min="7913" max="7913" width="0.88671875" style="20" customWidth="1"/>
+    <col min="7914" max="7914" width="12.21875" style="20" customWidth="1"/>
+    <col min="7915" max="7915" width="8.44140625" style="20" customWidth="1"/>
+    <col min="7916" max="7916" width="9.77734375" style="20" customWidth="1"/>
+    <col min="7917" max="7918" width="10" style="20" customWidth="1"/>
+    <col min="7919" max="7919" width="8.21875" style="20" customWidth="1"/>
+    <col min="7920" max="7920" width="8.88671875" style="20"/>
+    <col min="7921" max="7923" width="8" style="20" customWidth="1"/>
+    <col min="7924" max="7924" width="1.44140625" style="20" customWidth="1"/>
+    <col min="7925" max="8168" width="8.88671875" style="20"/>
+    <col min="8169" max="8169" width="0.88671875" style="20" customWidth="1"/>
+    <col min="8170" max="8170" width="12.21875" style="20" customWidth="1"/>
+    <col min="8171" max="8171" width="8.44140625" style="20" customWidth="1"/>
+    <col min="8172" max="8172" width="9.77734375" style="20" customWidth="1"/>
+    <col min="8173" max="8174" width="10" style="20" customWidth="1"/>
+    <col min="8175" max="8175" width="8.21875" style="20" customWidth="1"/>
+    <col min="8176" max="8176" width="8.88671875" style="20"/>
+    <col min="8177" max="8179" width="8" style="20" customWidth="1"/>
+    <col min="8180" max="8180" width="1.44140625" style="20" customWidth="1"/>
+    <col min="8181" max="8424" width="8.88671875" style="20"/>
+    <col min="8425" max="8425" width="0.88671875" style="20" customWidth="1"/>
+    <col min="8426" max="8426" width="12.21875" style="20" customWidth="1"/>
+    <col min="8427" max="8427" width="8.44140625" style="20" customWidth="1"/>
+    <col min="8428" max="8428" width="9.77734375" style="20" customWidth="1"/>
+    <col min="8429" max="8430" width="10" style="20" customWidth="1"/>
+    <col min="8431" max="8431" width="8.21875" style="20" customWidth="1"/>
+    <col min="8432" max="8432" width="8.88671875" style="20"/>
+    <col min="8433" max="8435" width="8" style="20" customWidth="1"/>
+    <col min="8436" max="8436" width="1.44140625" style="20" customWidth="1"/>
+    <col min="8437" max="8680" width="8.88671875" style="20"/>
+    <col min="8681" max="8681" width="0.88671875" style="20" customWidth="1"/>
+    <col min="8682" max="8682" width="12.21875" style="20" customWidth="1"/>
+    <col min="8683" max="8683" width="8.44140625" style="20" customWidth="1"/>
+    <col min="8684" max="8684" width="9.77734375" style="20" customWidth="1"/>
+    <col min="8685" max="8686" width="10" style="20" customWidth="1"/>
+    <col min="8687" max="8687" width="8.21875" style="20" customWidth="1"/>
+    <col min="8688" max="8688" width="8.88671875" style="20"/>
+    <col min="8689" max="8691" width="8" style="20" customWidth="1"/>
+    <col min="8692" max="8692" width="1.44140625" style="20" customWidth="1"/>
+    <col min="8693" max="8936" width="8.88671875" style="20"/>
+    <col min="8937" max="8937" width="0.88671875" style="20" customWidth="1"/>
+    <col min="8938" max="8938" width="12.21875" style="20" customWidth="1"/>
+    <col min="8939" max="8939" width="8.44140625" style="20" customWidth="1"/>
+    <col min="8940" max="8940" width="9.77734375" style="20" customWidth="1"/>
+    <col min="8941" max="8942" width="10" style="20" customWidth="1"/>
+    <col min="8943" max="8943" width="8.21875" style="20" customWidth="1"/>
+    <col min="8944" max="8944" width="8.88671875" style="20"/>
+    <col min="8945" max="8947" width="8" style="20" customWidth="1"/>
+    <col min="8948" max="8948" width="1.44140625" style="20" customWidth="1"/>
+    <col min="8949" max="9192" width="8.88671875" style="20"/>
+    <col min="9193" max="9193" width="0.88671875" style="20" customWidth="1"/>
+    <col min="9194" max="9194" width="12.21875" style="20" customWidth="1"/>
+    <col min="9195" max="9195" width="8.44140625" style="20" customWidth="1"/>
+    <col min="9196" max="9196" width="9.77734375" style="20" customWidth="1"/>
+    <col min="9197" max="9198" width="10" style="20" customWidth="1"/>
+    <col min="9199" max="9199" width="8.21875" style="20" customWidth="1"/>
+    <col min="9200" max="9200" width="8.88671875" style="20"/>
+    <col min="9201" max="9203" width="8" style="20" customWidth="1"/>
+    <col min="9204" max="9204" width="1.44140625" style="20" customWidth="1"/>
+    <col min="9205" max="9448" width="8.88671875" style="20"/>
+    <col min="9449" max="9449" width="0.88671875" style="20" customWidth="1"/>
+    <col min="9450" max="9450" width="12.21875" style="20" customWidth="1"/>
+    <col min="9451" max="9451" width="8.44140625" style="20" customWidth="1"/>
+    <col min="9452" max="9452" width="9.77734375" style="20" customWidth="1"/>
+    <col min="9453" max="9454" width="10" style="20" customWidth="1"/>
+    <col min="9455" max="9455" width="8.21875" style="20" customWidth="1"/>
+    <col min="9456" max="9456" width="8.88671875" style="20"/>
+    <col min="9457" max="9459" width="8" style="20" customWidth="1"/>
+    <col min="9460" max="9460" width="1.44140625" style="20" customWidth="1"/>
+    <col min="9461" max="9704" width="8.88671875" style="20"/>
+    <col min="9705" max="9705" width="0.88671875" style="20" customWidth="1"/>
+    <col min="9706" max="9706" width="12.21875" style="20" customWidth="1"/>
+    <col min="9707" max="9707" width="8.44140625" style="20" customWidth="1"/>
+    <col min="9708" max="9708" width="9.77734375" style="20" customWidth="1"/>
+    <col min="9709" max="9710" width="10" style="20" customWidth="1"/>
+    <col min="9711" max="9711" width="8.21875" style="20" customWidth="1"/>
+    <col min="9712" max="9712" width="8.88671875" style="20"/>
+    <col min="9713" max="9715" width="8" style="20" customWidth="1"/>
+    <col min="9716" max="9716" width="1.44140625" style="20" customWidth="1"/>
+    <col min="9717" max="9960" width="8.88671875" style="20"/>
+    <col min="9961" max="9961" width="0.88671875" style="20" customWidth="1"/>
+    <col min="9962" max="9962" width="12.21875" style="20" customWidth="1"/>
+    <col min="9963" max="9963" width="8.44140625" style="20" customWidth="1"/>
+    <col min="9964" max="9964" width="9.77734375" style="20" customWidth="1"/>
+    <col min="9965" max="9966" width="10" style="20" customWidth="1"/>
+    <col min="9967" max="9967" width="8.21875" style="20" customWidth="1"/>
+    <col min="9968" max="9968" width="8.88671875" style="20"/>
+    <col min="9969" max="9971" width="8" style="20" customWidth="1"/>
+    <col min="9972" max="9972" width="1.44140625" style="20" customWidth="1"/>
+    <col min="9973" max="10216" width="8.88671875" style="20"/>
+    <col min="10217" max="10217" width="0.88671875" style="20" customWidth="1"/>
+    <col min="10218" max="10218" width="12.21875" style="20" customWidth="1"/>
+    <col min="10219" max="10219" width="8.44140625" style="20" customWidth="1"/>
+    <col min="10220" max="10220" width="9.77734375" style="20" customWidth="1"/>
+    <col min="10221" max="10222" width="10" style="20" customWidth="1"/>
+    <col min="10223" max="10223" width="8.21875" style="20" customWidth="1"/>
+    <col min="10224" max="10224" width="8.88671875" style="20"/>
+    <col min="10225" max="10227" width="8" style="20" customWidth="1"/>
+    <col min="10228" max="10228" width="1.44140625" style="20" customWidth="1"/>
+    <col min="10229" max="10472" width="8.88671875" style="20"/>
+    <col min="10473" max="10473" width="0.88671875" style="20" customWidth="1"/>
+    <col min="10474" max="10474" width="12.21875" style="20" customWidth="1"/>
+    <col min="10475" max="10475" width="8.44140625" style="20" customWidth="1"/>
+    <col min="10476" max="10476" width="9.77734375" style="20" customWidth="1"/>
+    <col min="10477" max="10478" width="10" style="20" customWidth="1"/>
+    <col min="10479" max="10479" width="8.21875" style="20" customWidth="1"/>
+    <col min="10480" max="10480" width="8.88671875" style="20"/>
+    <col min="10481" max="10483" width="8" style="20" customWidth="1"/>
+    <col min="10484" max="10484" width="1.44140625" style="20" customWidth="1"/>
+    <col min="10485" max="10728" width="8.88671875" style="20"/>
+    <col min="10729" max="10729" width="0.88671875" style="20" customWidth="1"/>
+    <col min="10730" max="10730" width="12.21875" style="20" customWidth="1"/>
+    <col min="10731" max="10731" width="8.44140625" style="20" customWidth="1"/>
+    <col min="10732" max="10732" width="9.77734375" style="20" customWidth="1"/>
+    <col min="10733" max="10734" width="10" style="20" customWidth="1"/>
+    <col min="10735" max="10735" width="8.21875" style="20" customWidth="1"/>
+    <col min="10736" max="10736" width="8.88671875" style="20"/>
+    <col min="10737" max="10739" width="8" style="20" customWidth="1"/>
+    <col min="10740" max="10740" width="1.44140625" style="20" customWidth="1"/>
+    <col min="10741" max="10984" width="8.88671875" style="20"/>
+    <col min="10985" max="10985" width="0.88671875" style="20" customWidth="1"/>
+    <col min="10986" max="10986" width="12.21875" style="20" customWidth="1"/>
+    <col min="10987" max="10987" width="8.44140625" style="20" customWidth="1"/>
+    <col min="10988" max="10988" width="9.77734375" style="20" customWidth="1"/>
+    <col min="10989" max="10990" width="10" style="20" customWidth="1"/>
+    <col min="10991" max="10991" width="8.21875" style="20" customWidth="1"/>
+    <col min="10992" max="10992" width="8.88671875" style="20"/>
+    <col min="10993" max="10995" width="8" style="20" customWidth="1"/>
+    <col min="10996" max="10996" width="1.44140625" style="20" customWidth="1"/>
+    <col min="10997" max="11240" width="8.88671875" style="20"/>
+    <col min="11241" max="11241" width="0.88671875" style="20" customWidth="1"/>
+    <col min="11242" max="11242" width="12.21875" style="20" customWidth="1"/>
+    <col min="11243" max="11243" width="8.44140625" style="20" customWidth="1"/>
+    <col min="11244" max="11244" width="9.77734375" style="20" customWidth="1"/>
+    <col min="11245" max="11246" width="10" style="20" customWidth="1"/>
+    <col min="11247" max="11247" width="8.21875" style="20" customWidth="1"/>
+    <col min="11248" max="11248" width="8.88671875" style="20"/>
+    <col min="11249" max="11251" width="8" style="20" customWidth="1"/>
+    <col min="11252" max="11252" width="1.44140625" style="20" customWidth="1"/>
+    <col min="11253" max="11496" width="8.88671875" style="20"/>
+    <col min="11497" max="11497" width="0.88671875" style="20" customWidth="1"/>
+    <col min="11498" max="11498" width="12.21875" style="20" customWidth="1"/>
+    <col min="11499" max="11499" width="8.44140625" style="20" customWidth="1"/>
+    <col min="11500" max="11500" width="9.77734375" style="20" customWidth="1"/>
+    <col min="11501" max="11502" width="10" style="20" customWidth="1"/>
+    <col min="11503" max="11503" width="8.21875" style="20" customWidth="1"/>
+    <col min="11504" max="11504" width="8.88671875" style="20"/>
+    <col min="11505" max="11507" width="8" style="20" customWidth="1"/>
+    <col min="11508" max="11508" width="1.44140625" style="20" customWidth="1"/>
+    <col min="11509" max="11752" width="8.88671875" style="20"/>
+    <col min="11753" max="11753" width="0.88671875" style="20" customWidth="1"/>
+    <col min="11754" max="11754" width="12.21875" style="20" customWidth="1"/>
+    <col min="11755" max="11755" width="8.44140625" style="20" customWidth="1"/>
+    <col min="11756" max="11756" width="9.77734375" style="20" customWidth="1"/>
+    <col min="11757" max="11758" width="10" style="20" customWidth="1"/>
+    <col min="11759" max="11759" width="8.21875" style="20" customWidth="1"/>
+    <col min="11760" max="11760" width="8.88671875" style="20"/>
+    <col min="11761" max="11763" width="8" style="20" customWidth="1"/>
+    <col min="11764" max="11764" width="1.44140625" style="20" customWidth="1"/>
+    <col min="11765" max="12008" width="8.88671875" style="20"/>
+    <col min="12009" max="12009" width="0.88671875" style="20" customWidth="1"/>
+    <col min="12010" max="12010" width="12.21875" style="20" customWidth="1"/>
+    <col min="12011" max="12011" width="8.44140625" style="20" customWidth="1"/>
+    <col min="12012" max="12012" width="9.77734375" style="20" customWidth="1"/>
+    <col min="12013" max="12014" width="10" style="20" customWidth="1"/>
+    <col min="12015" max="12015" width="8.21875" style="20" customWidth="1"/>
+    <col min="12016" max="12016" width="8.88671875" style="20"/>
+    <col min="12017" max="12019" width="8" style="20" customWidth="1"/>
+    <col min="12020" max="12020" width="1.44140625" style="20" customWidth="1"/>
+    <col min="12021" max="12264" width="8.88671875" style="20"/>
+    <col min="12265" max="12265" width="0.88671875" style="20" customWidth="1"/>
+    <col min="12266" max="12266" width="12.21875" style="20" customWidth="1"/>
+    <col min="12267" max="12267" width="8.44140625" style="20" customWidth="1"/>
+    <col min="12268" max="12268" width="9.77734375" style="20" customWidth="1"/>
+    <col min="12269" max="12270" width="10" style="20" customWidth="1"/>
+    <col min="12271" max="12271" width="8.21875" style="20" customWidth="1"/>
+    <col min="12272" max="12272" width="8.88671875" style="20"/>
+    <col min="12273" max="12275" width="8" style="20" customWidth="1"/>
+    <col min="12276" max="12276" width="1.44140625" style="20" customWidth="1"/>
+    <col min="12277" max="12520" width="8.88671875" style="20"/>
+    <col min="12521" max="12521" width="0.88671875" style="20" customWidth="1"/>
+    <col min="12522" max="12522" width="12.21875" style="20" customWidth="1"/>
+    <col min="12523" max="12523" width="8.44140625" style="20" customWidth="1"/>
+    <col min="12524" max="12524" width="9.77734375" style="20" customWidth="1"/>
+    <col min="12525" max="12526" width="10" style="20" customWidth="1"/>
+    <col min="12527" max="12527" width="8.21875" style="20" customWidth="1"/>
+    <col min="12528" max="12528" width="8.88671875" style="20"/>
+    <col min="12529" max="12531" width="8" style="20" customWidth="1"/>
+    <col min="12532" max="12532" width="1.44140625" style="20" customWidth="1"/>
+    <col min="12533" max="12776" width="8.88671875" style="20"/>
+    <col min="12777" max="12777" width="0.88671875" style="20" customWidth="1"/>
+    <col min="12778" max="12778" width="12.21875" style="20" customWidth="1"/>
+    <col min="12779" max="12779" width="8.44140625" style="20" customWidth="1"/>
+    <col min="12780" max="12780" width="9.77734375" style="20" customWidth="1"/>
+    <col min="12781" max="12782" width="10" style="20" customWidth="1"/>
+    <col min="12783" max="12783" width="8.21875" style="20" customWidth="1"/>
+    <col min="12784" max="12784" width="8.88671875" style="20"/>
+    <col min="12785" max="12787" width="8" style="20" customWidth="1"/>
+    <col min="12788" max="12788" width="1.44140625" style="20" customWidth="1"/>
+    <col min="12789" max="13032" width="8.88671875" style="20"/>
+    <col min="13033" max="13033" width="0.88671875" style="20" customWidth="1"/>
+    <col min="13034" max="13034" width="12.21875" style="20" customWidth="1"/>
+    <col min="13035" max="13035" width="8.44140625" style="20" customWidth="1"/>
+    <col min="13036" max="13036" width="9.77734375" style="20" customWidth="1"/>
+    <col min="13037" max="13038" width="10" style="20" customWidth="1"/>
+    <col min="13039" max="13039" width="8.21875" style="20" customWidth="1"/>
+    <col min="13040" max="13040" width="8.88671875" style="20"/>
+    <col min="13041" max="13043" width="8" style="20" customWidth="1"/>
+    <col min="13044" max="13044" width="1.44140625" style="20" customWidth="1"/>
+    <col min="13045" max="13288" width="8.88671875" style="20"/>
+    <col min="13289" max="13289" width="0.88671875" style="20" customWidth="1"/>
+    <col min="13290" max="13290" width="12.21875" style="20" customWidth="1"/>
+    <col min="13291" max="13291" width="8.44140625" style="20" customWidth="1"/>
+    <col min="13292" max="13292" width="9.77734375" style="20" customWidth="1"/>
+    <col min="13293" max="13294" width="10" style="20" customWidth="1"/>
+    <col min="13295" max="13295" width="8.21875" style="20" customWidth="1"/>
+    <col min="13296" max="13296" width="8.88671875" style="20"/>
+    <col min="13297" max="13299" width="8" style="20" customWidth="1"/>
+    <col min="13300" max="13300" width="1.44140625" style="20" customWidth="1"/>
+    <col min="13301" max="13544" width="8.88671875" style="20"/>
+    <col min="13545" max="13545" width="0.88671875" style="20" customWidth="1"/>
+    <col min="13546" max="13546" width="12.21875" style="20" customWidth="1"/>
+    <col min="13547" max="13547" width="8.44140625" style="20" customWidth="1"/>
+    <col min="13548" max="13548" width="9.77734375" style="20" customWidth="1"/>
+    <col min="13549" max="13550" width="10" style="20" customWidth="1"/>
+    <col min="13551" max="13551" width="8.21875" style="20" customWidth="1"/>
+    <col min="13552" max="13552" width="8.88671875" style="20"/>
+    <col min="13553" max="13555" width="8" style="20" customWidth="1"/>
+    <col min="13556" max="13556" width="1.44140625" style="20" customWidth="1"/>
+    <col min="13557" max="13800" width="8.88671875" style="20"/>
+    <col min="13801" max="13801" width="0.88671875" style="20" customWidth="1"/>
+    <col min="13802" max="13802" width="12.21875" style="20" customWidth="1"/>
+    <col min="13803" max="13803" width="8.44140625" style="20" customWidth="1"/>
+    <col min="13804" max="13804" width="9.77734375" style="20" customWidth="1"/>
+    <col min="13805" max="13806" width="10" style="20" customWidth="1"/>
+    <col min="13807" max="13807" width="8.21875" style="20" customWidth="1"/>
+    <col min="13808" max="13808" width="8.88671875" style="20"/>
+    <col min="13809" max="13811" width="8" style="20" customWidth="1"/>
+    <col min="13812" max="13812" width="1.44140625" style="20" customWidth="1"/>
+    <col min="13813" max="14056" width="8.88671875" style="20"/>
+    <col min="14057" max="14057" width="0.88671875" style="20" customWidth="1"/>
+    <col min="14058" max="14058" width="12.21875" style="20" customWidth="1"/>
+    <col min="14059" max="14059" width="8.44140625" style="20" customWidth="1"/>
+    <col min="14060" max="14060" width="9.77734375" style="20" customWidth="1"/>
+    <col min="14061" max="14062" width="10" style="20" customWidth="1"/>
+    <col min="14063" max="14063" width="8.21875" style="20" customWidth="1"/>
+    <col min="14064" max="14064" width="8.88671875" style="20"/>
+    <col min="14065" max="14067" width="8" style="20" customWidth="1"/>
+    <col min="14068" max="14068" width="1.44140625" style="20" customWidth="1"/>
+    <col min="14069" max="14312" width="8.88671875" style="20"/>
+    <col min="14313" max="14313" width="0.88671875" style="20" customWidth="1"/>
+    <col min="14314" max="14314" width="12.21875" style="20" customWidth="1"/>
+    <col min="14315" max="14315" width="8.44140625" style="20" customWidth="1"/>
+    <col min="14316" max="14316" width="9.77734375" style="20" customWidth="1"/>
+    <col min="14317" max="14318" width="10" style="20" customWidth="1"/>
+    <col min="14319" max="14319" width="8.21875" style="20" customWidth="1"/>
+    <col min="14320" max="14320" width="8.88671875" style="20"/>
+    <col min="14321" max="14323" width="8" style="20" customWidth="1"/>
+    <col min="14324" max="14324" width="1.44140625" style="20" customWidth="1"/>
+    <col min="14325" max="14568" width="8.88671875" style="20"/>
+    <col min="14569" max="14569" width="0.88671875" style="20" customWidth="1"/>
+    <col min="14570" max="14570" width="12.21875" style="20" customWidth="1"/>
+    <col min="14571" max="14571" width="8.44140625" style="20" customWidth="1"/>
+    <col min="14572" max="14572" width="9.77734375" style="20" customWidth="1"/>
+    <col min="14573" max="14574" width="10" style="20" customWidth="1"/>
+    <col min="14575" max="14575" width="8.21875" style="20" customWidth="1"/>
+    <col min="14576" max="14576" width="8.88671875" style="20"/>
+    <col min="14577" max="14579" width="8" style="20" customWidth="1"/>
+    <col min="14580" max="14580" width="1.44140625" style="20" customWidth="1"/>
+    <col min="14581" max="14824" width="8.88671875" style="20"/>
+    <col min="14825" max="14825" width="0.88671875" style="20" customWidth="1"/>
+    <col min="14826" max="14826" width="12.21875" style="20" customWidth="1"/>
+    <col min="14827" max="14827" width="8.44140625" style="20" customWidth="1"/>
+    <col min="14828" max="14828" width="9.77734375" style="20" customWidth="1"/>
+    <col min="14829" max="14830" width="10" style="20" customWidth="1"/>
+    <col min="14831" max="14831" width="8.21875" style="20" customWidth="1"/>
+    <col min="14832" max="14832" width="8.88671875" style="20"/>
+    <col min="14833" max="14835" width="8" style="20" customWidth="1"/>
+    <col min="14836" max="14836" width="1.44140625" style="20" customWidth="1"/>
+    <col min="14837" max="15080" width="8.88671875" style="20"/>
+    <col min="15081" max="15081" width="0.88671875" style="20" customWidth="1"/>
+    <col min="15082" max="15082" width="12.21875" style="20" customWidth="1"/>
+    <col min="15083" max="15083" width="8.44140625" style="20" customWidth="1"/>
+    <col min="15084" max="15084" width="9.77734375" style="20" customWidth="1"/>
+    <col min="15085" max="15086" width="10" style="20" customWidth="1"/>
+    <col min="15087" max="15087" width="8.21875" style="20" customWidth="1"/>
+    <col min="15088" max="15088" width="8.88671875" style="20"/>
+    <col min="15089" max="15091" width="8" style="20" customWidth="1"/>
+    <col min="15092" max="15092" width="1.44140625" style="20" customWidth="1"/>
+    <col min="15093" max="15336" width="8.88671875" style="20"/>
+    <col min="15337" max="15337" width="0.88671875" style="20" customWidth="1"/>
+    <col min="15338" max="15338" width="12.21875" style="20" customWidth="1"/>
+    <col min="15339" max="15339" width="8.44140625" style="20" customWidth="1"/>
+    <col min="15340" max="15340" width="9.77734375" style="20" customWidth="1"/>
+    <col min="15341" max="15342" width="10" style="20" customWidth="1"/>
+    <col min="15343" max="15343" width="8.21875" style="20" customWidth="1"/>
+    <col min="15344" max="15344" width="8.88671875" style="20"/>
+    <col min="15345" max="15347" width="8" style="20" customWidth="1"/>
+    <col min="15348" max="15348" width="1.44140625" style="20" customWidth="1"/>
+    <col min="15349" max="15592" width="8.88671875" style="20"/>
+    <col min="15593" max="15593" width="0.88671875" style="20" customWidth="1"/>
+    <col min="15594" max="15594" width="12.21875" style="20" customWidth="1"/>
+    <col min="15595" max="15595" width="8.44140625" style="20" customWidth="1"/>
+    <col min="15596" max="15596" width="9.77734375" style="20" customWidth="1"/>
+    <col min="15597" max="15598" width="10" style="20" customWidth="1"/>
+    <col min="15599" max="15599" width="8.21875" style="20" customWidth="1"/>
+    <col min="15600" max="15600" width="8.88671875" style="20"/>
+    <col min="15601" max="15603" width="8" style="20" customWidth="1"/>
+    <col min="15604" max="15604" width="1.44140625" style="20" customWidth="1"/>
+    <col min="15605" max="15848" width="8.88671875" style="20"/>
+    <col min="15849" max="15849" width="0.88671875" style="20" customWidth="1"/>
+    <col min="15850" max="15850" width="12.21875" style="20" customWidth="1"/>
+    <col min="15851" max="15851" width="8.44140625" style="20" customWidth="1"/>
+    <col min="15852" max="15852" width="9.77734375" style="20" customWidth="1"/>
+    <col min="15853" max="15854" width="10" style="20" customWidth="1"/>
+    <col min="15855" max="15855" width="8.21875" style="20" customWidth="1"/>
+    <col min="15856" max="15856" width="8.88671875" style="20"/>
+    <col min="15857" max="15859" width="8" style="20" customWidth="1"/>
+    <col min="15860" max="15860" width="1.44140625" style="20" customWidth="1"/>
+    <col min="15861" max="16104" width="8.88671875" style="20"/>
+    <col min="16105" max="16105" width="0.88671875" style="20" customWidth="1"/>
+    <col min="16106" max="16106" width="12.21875" style="20" customWidth="1"/>
+    <col min="16107" max="16107" width="8.44140625" style="20" customWidth="1"/>
+    <col min="16108" max="16108" width="9.77734375" style="20" customWidth="1"/>
+    <col min="16109" max="16110" width="10" style="20" customWidth="1"/>
+    <col min="16111" max="16111" width="8.21875" style="20" customWidth="1"/>
+    <col min="16112" max="16112" width="8.88671875" style="20"/>
+    <col min="16113" max="16115" width="8" style="20" customWidth="1"/>
+    <col min="16116" max="16116" width="1.44140625" style="20" customWidth="1"/>
+    <col min="16117" max="16369" width="8.88671875" style="20"/>
+    <col min="16370" max="16384" width="9" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="H1" s="2"/>
+      <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="B2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+    </row>
+    <row r="3" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="6"/>
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="3"/>
-[...1 lines deleted...]
-      <c r="E3" s="3"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="3"/>
-[...1 lines deleted...]
-      <c r="E4" s="3"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="1:8" ht="18.600000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="18.649999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="23"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="27"/>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="7"/>
-      <c r="C8" s="8" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="9" t="s">
+      <c r="D8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="9" t="s">
+      <c r="E8" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="11">
-[...2 lines deleted...]
-      <c r="D9" s="12">
+      <c r="C9" s="1">
+        <v>67</v>
+      </c>
+      <c r="D9" s="2">
         <v>1020</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="2">
         <v>907</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="14"/>
-[...1 lines deleted...]
-      <c r="E10" s="16"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="5"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="12" t="s">
+      <c r="D11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="12" t="s">
+      <c r="E11" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="1">
         <v>1</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="2">
         <v>8</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="11">
-[...2 lines deleted...]
-      <c r="D13" s="12">
+      <c r="C13" s="1">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2">
         <v>4</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="1">
         <v>24</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="2">
         <v>417</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="2">
         <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="1">
         <v>10</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="2">
         <v>92</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="10" t="s">
+      <c r="B16" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="1">
         <v>3</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="2">
         <v>32</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="1">
         <v>2</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="2">
         <v>9</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="1">
         <v>16</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="2">
         <v>234</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="2">
         <v>185</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="11">
-[...5 lines deleted...]
-      <c r="E19" s="12">
+      <c r="C19" s="1">
+        <v>0</v>
+      </c>
+      <c r="D19" s="2">
+        <v>0</v>
+      </c>
+      <c r="E19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="11">
-[...5 lines deleted...]
-      <c r="E20" s="12">
+      <c r="C20" s="1">
+        <v>0</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="1">
         <v>1</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="2">
         <v>1</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="11">
-[...2 lines deleted...]
-      <c r="D22" s="12">
+      <c r="C22" s="1">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2">
         <v>1</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="10" t="s">
+      <c r="B23" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="12" t="s">
+      <c r="C23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="10" t="s">
+      <c r="B24" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="11">
-[...2 lines deleted...]
-      <c r="D24" s="12">
+      <c r="C24" s="1">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2">
         <v>3</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="10" t="s">
+      <c r="B25" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C25" s="11">
-[...5 lines deleted...]
-      <c r="E25" s="12">
+      <c r="C25" s="1">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="12" t="s">
+      <c r="C26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="10" t="s">
+      <c r="B27" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="11">
-[...2 lines deleted...]
-      <c r="D27" s="12">
+      <c r="C27" s="1">
+        <v>0</v>
+      </c>
+      <c r="D27" s="2">
         <v>1</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="12" t="s">
+      <c r="C28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="11">
-[...5 lines deleted...]
-      <c r="E29" s="12">
+      <c r="C29" s="1">
+        <v>0</v>
+      </c>
+      <c r="D29" s="2">
+        <v>0</v>
+      </c>
+      <c r="E29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="11">
-[...5 lines deleted...]
-      <c r="E30" s="12">
+      <c r="C30" s="1">
+        <v>0</v>
+      </c>
+      <c r="D30" s="2">
+        <v>0</v>
+      </c>
+      <c r="E30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="C31" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="12">
-[...2 lines deleted...]
-      <c r="E31" s="12">
+      <c r="D31" s="2">
+        <v>0</v>
+      </c>
+      <c r="E31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="12" t="s">
+      <c r="C32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="11">
-[...2 lines deleted...]
-      <c r="D33" s="12">
+      <c r="C33" s="1">
+        <v>0</v>
+      </c>
+      <c r="D33" s="2">
         <v>10</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="C34" s="11">
+      <c r="C34" s="1">
         <v>1</v>
       </c>
-      <c r="D34" s="12">
-[...2 lines deleted...]
-      <c r="E34" s="12">
+      <c r="D34" s="2">
+        <v>0</v>
+      </c>
+      <c r="E34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="10" t="s">
+      <c r="B35" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C35" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="12" t="s">
+      <c r="C35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="2">
         <v>5</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="10" t="s">
+      <c r="B37" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C37" s="11">
-[...2 lines deleted...]
-      <c r="D37" s="12">
+      <c r="C37" s="1">
+        <v>0</v>
+      </c>
+      <c r="D37" s="2">
         <v>3</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="10" t="s">
+      <c r="B38" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="C38" s="11">
-[...2 lines deleted...]
-      <c r="D38" s="12" t="s">
+      <c r="C38" s="1">
+        <v>0</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E38" s="12" t="s">
+      <c r="E38" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="10" t="s">
+      <c r="B39" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C39" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="12" t="s">
+      <c r="C39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="10" t="s">
+      <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="11">
-[...5 lines deleted...]
-      <c r="E40" s="12">
+      <c r="C40" s="1">
+        <v>0</v>
+      </c>
+      <c r="D40" s="2">
+        <v>0</v>
+      </c>
+      <c r="E40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="10" t="s">
+      <c r="B41" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="12" t="s">
+      <c r="C41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C42" s="11">
-[...2 lines deleted...]
-      <c r="D42" s="12" t="s">
+      <c r="C42" s="1">
+        <v>0</v>
+      </c>
+      <c r="D42" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E42" s="12" t="s">
+      <c r="E42" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="10" t="s">
+      <c r="B43" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C43" s="11">
-[...2 lines deleted...]
-      <c r="D43" s="12">
+      <c r="C43" s="1">
+        <v>0</v>
+      </c>
+      <c r="D43" s="2">
         <v>1</v>
       </c>
-      <c r="E43" s="12">
+      <c r="E43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="10" t="s">
+      <c r="B44" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C44" s="11">
-[...5 lines deleted...]
-      <c r="E44" s="12">
+      <c r="C44" s="1">
+        <v>0</v>
+      </c>
+      <c r="D44" s="2">
+        <v>0</v>
+      </c>
+      <c r="E44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="10" t="s">
+      <c r="B45" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C45" s="11">
-[...5 lines deleted...]
-      <c r="E45" s="12">
+      <c r="C45" s="1">
+        <v>0</v>
+      </c>
+      <c r="D45" s="2">
+        <v>0</v>
+      </c>
+      <c r="E45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C46" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="12" t="s">
+      <c r="C46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="10" t="s">
+      <c r="B47" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C47" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="12" t="s">
+      <c r="C47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="C48" s="11">
-[...2 lines deleted...]
-      <c r="D48" s="12">
+      <c r="C48" s="1">
+        <v>0</v>
+      </c>
+      <c r="D48" s="2">
         <v>1</v>
       </c>
-      <c r="E48" s="12">
+      <c r="E48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="C49" s="11">
+      <c r="C49" s="1">
         <v>1</v>
       </c>
-      <c r="D49" s="12">
+      <c r="D49" s="2">
         <v>48</v>
       </c>
-      <c r="E49" s="12">
+      <c r="E49" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="10" t="s">
+      <c r="B50" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="C50" s="11">
+      <c r="C50" s="1">
         <v>1</v>
       </c>
-      <c r="D50" s="12">
+      <c r="D50" s="2">
         <v>11</v>
       </c>
-      <c r="E50" s="12">
+      <c r="E50" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="10" t="s">
+      <c r="B51" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C51" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="12" t="s">
+      <c r="C51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="10" t="s">
+      <c r="B52" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="C52" s="11">
-[...2 lines deleted...]
-      <c r="D52" s="12">
+      <c r="C52" s="1">
+        <v>0</v>
+      </c>
+      <c r="D52" s="2">
         <v>1</v>
       </c>
-      <c r="E52" s="12">
+      <c r="E52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="10" t="s">
+      <c r="B53" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="C53" s="11">
+      <c r="C53" s="1">
         <v>2</v>
       </c>
-      <c r="D53" s="12">
+      <c r="D53" s="2">
         <v>12</v>
       </c>
-      <c r="E53" s="12">
+      <c r="E53" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="C54" s="11">
+      <c r="C54" s="1">
         <v>2</v>
       </c>
-      <c r="D54" s="12">
+      <c r="D54" s="2">
         <v>129</v>
       </c>
-      <c r="E54" s="12">
+      <c r="E54" s="2">
         <v>129</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="10" t="s">
+      <c r="B55" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="C55" s="11">
-[...5 lines deleted...]
-      <c r="E55" s="12">
+      <c r="C55" s="1">
+        <v>0</v>
+      </c>
+      <c r="D55" s="2">
+        <v>0</v>
+      </c>
+      <c r="E55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="10" t="s">
+      <c r="B56" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="C56" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="12" t="s">
+      <c r="C56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="10" t="s">
+      <c r="B57" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="C57" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E58" s="19"/>
+      <c r="C57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="7.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="15"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="17"/>
     </row>
     <row r="59" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="20"/>
-[...2 lines deleted...]
-      <c r="E59" s="21"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
     </row>
     <row r="60" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="20"/>
+      <c r="B60" s="18"/>
     </row>
     <row r="61" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="20"/>
+      <c r="B61" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1240eb6c187fdd3a358cd59e3dbfb8aa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43399b2cfc756921b1202775c3e2fa37" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2420,50 +2443,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2537,106 +2570,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{423E8118-4526-4963-90DF-B1FBBD164DA7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBA65A7-F6D6-421F-A142-06ECC3C6EDC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBA65A7-F6D6-421F-A142-06ECC3C6EDC0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28351F2E-577D-498F-BA0A-DAD0A90E748F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28351F2E-577D-498F-BA0A-DAD0A90E748F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6348B2A9-EA86-4412-93B9-2828510528AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>せり</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>