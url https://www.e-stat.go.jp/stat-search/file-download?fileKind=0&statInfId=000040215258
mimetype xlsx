--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{5C37DA18-244A-407F-82DF-0E031D3EDAB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F54E884B-54FA-416D-9C1B-CA67218B5A67}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{FE18D5B7-006C-4143-9750-4FA5C05A4A37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD76B85A-FF23-4CC8-A878-85DFFB10D820}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DFDEEB68-EC08-4F6D-BE87-2288C0002DCA}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{DFDEEB68-EC08-4F6D-BE87-2288C0002DCA}"/>
   </bookViews>
   <sheets>
     <sheet name="タアサイ" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="60">
   <si>
     <t>２　令和４年産都道府県別の作付面積、収穫量及び出荷量</t>
     <phoneticPr fontId="7"/>
   </si>
@@ -599,91 +599,91 @@
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="2" xr:uid="{66B278CB-5FFA-41B1-B25E-3E620A8DF756}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -745,51 +745,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -887,70 +887,70 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6FA05EF-BE2D-4A7D-B7A9-89F0978C5BA5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.21875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="232" width="8.88671875" style="1"/>
     <col min="233" max="233" width="0.88671875" style="1" customWidth="1"/>
     <col min="234" max="234" width="12.21875" style="1" customWidth="1"/>
     <col min="235" max="235" width="8.44140625" style="1" customWidth="1"/>
     <col min="236" max="236" width="9.77734375" style="1" customWidth="1"/>
     <col min="237" max="238" width="10" style="1" customWidth="1"/>
     <col min="239" max="239" width="8.21875" style="1" customWidth="1"/>
     <col min="240" max="240" width="8.88671875" style="1"/>
     <col min="241" max="243" width="8" style="1" customWidth="1"/>
     <col min="244" max="244" width="1.44140625" style="1" customWidth="1"/>
     <col min="245" max="488" width="8.88671875" style="1"/>
     <col min="489" max="489" width="0.88671875" style="1" customWidth="1"/>
     <col min="490" max="490" width="12.21875" style="1" customWidth="1"/>
     <col min="491" max="491" width="8.44140625" style="1" customWidth="1"/>
     <col min="492" max="492" width="9.77734375" style="1" customWidth="1"/>
     <col min="493" max="494" width="10" style="1" customWidth="1"/>
     <col min="495" max="495" width="8.21875" style="1" customWidth="1"/>
     <col min="496" max="496" width="8.88671875" style="1"/>
     <col min="497" max="499" width="8" style="1" customWidth="1"/>
     <col min="500" max="500" width="1.44140625" style="1" customWidth="1"/>
@@ -1575,91 +1575,91 @@
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="1:8" ht="18.600000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="18.649999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="23"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="27"/>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="11">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D9" s="12">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="E9" s="12">
         <v>346</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="16"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>2</v>
       </c>
       <c r="D11" s="12">
         <v>46</v>
       </c>
       <c r="E11" s="12">
         <v>46</v>
@@ -1732,54 +1732,54 @@
         <v>13</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D18" s="12">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="E18" s="12">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
@@ -2287,116 +2287,131 @@
       </c>
       <c r="C56" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="58" spans="2:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:5" ht="7.55" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="17"/>
       <c r="C58" s="18"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
     </row>
     <row r="59" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="20"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
     </row>
     <row r="60" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="20"/>
     </row>
     <row r="61" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1240eb6c187fdd3a358cd59e3dbfb8aa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43399b2cfc756921b1202775c3e2fa37" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2420,50 +2435,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2537,106 +2562,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1D89886-3745-4148-BC57-3F98272EEC20}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BB3AF83-27D9-4E7E-8BE4-4BC52FB43A6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5E33C7-0FA5-44D7-AF37-2F18F6E626A6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72EE41D3-2153-45FF-B309-75DA26BD779B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BB3AF83-27D9-4E7E-8BE4-4BC52FB43A6B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5E33C7-0FA5-44D7-AF37-2F18F6E626A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>タアサイ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>