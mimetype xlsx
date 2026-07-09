--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -15,74 +15,74 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.25.165.204\調査課\数理第１係\01.健康保険・船員保険事業状況報告\05.報告誤り・正誤関係\20251030_差し替え（H25,H30～R4）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.25.165.204\調査課\数理第１係\01.健康保険・船員保険事業状況報告\01.公表\過去の公表物関係\20260605_年報決算編のエクセルシート名修正\修正後\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AE6190B-28C7-445E-B266-227BE70DDED4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4186FB99-CF15-48E4-AC01-8CA305310BFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{630EED85-A155-4CD7-9B45-EDDD54DA8792}"/>
+    <workbookView xWindow="-60" yWindow="17880" windowWidth="29040" windowHeight="15720" xr2:uid="{630EED85-A155-4CD7-9B45-EDDD54DA8792}"/>
   </bookViews>
   <sheets>
     <sheet name="表Ⅱ－１－１（協会医療介護）" sheetId="1" r:id="rId1"/>
     <sheet name="表Ⅱ－１－１（協会医療のみ）" sheetId="2" r:id="rId2"/>
     <sheet name="表Ⅱ－１－１（組合医療のみ）" sheetId="3" r:id="rId3"/>
     <sheet name="表Ⅱ－２－１" sheetId="4" r:id="rId4"/>
     <sheet name="表Ⅱ－２－２ " sheetId="5" r:id="rId5"/>
     <sheet name="表Ⅲ－１－１　所要保険料率階級別状況" sheetId="6" r:id="rId6"/>
-    <sheet name="表Ⅲ－１－２　保険料率・所要保険料率 " sheetId="7" r:id="rId7"/>
+    <sheet name="表Ⅲ－１－２　保険料率と所要保険料率" sheetId="7" r:id="rId7"/>
     <sheet name="表Ⅲ－１－３　所要保険料率と総報酬" sheetId="8" r:id="rId8"/>
     <sheet name="表Ⅲ－１－４　所要保険料率と拠出金割合" sheetId="9" r:id="rId9"/>
     <sheet name="表Ⅲ－１－５　保険料率変化状況" sheetId="10" r:id="rId10"/>
-    <sheet name="表Ⅲ－１－６　収支比率・保険料率" sheetId="11" r:id="rId11"/>
-    <sheet name="表Ⅲ－１－７　財産比率・収支比率" sheetId="12" r:id="rId12"/>
+    <sheet name="表Ⅲ－１－６　保険料率と収支比率" sheetId="11" r:id="rId11"/>
+    <sheet name="表Ⅲ－１－７　保険料率と財産比率" sheetId="12" r:id="rId12"/>
     <sheet name="表Ⅲ－１－８　分布状況" sheetId="13" r:id="rId13"/>
     <sheet name="表Ⅲ－１－９　平均年齢・１人当たり医療費" sheetId="14" r:id="rId14"/>
     <sheet name="表Ⅴ－１－１" sheetId="15" r:id="rId15"/>
     <sheet name="表Ⅴ－２－１（１）" sheetId="16" r:id="rId16"/>
     <sheet name="表Ⅴ－２－１（２）" sheetId="17" r:id="rId17"/>
     <sheet name="表Ⅴ－２－１（３）" sheetId="18" r:id="rId18"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="AAA">#REF!</definedName>
     <definedName name="aaaa" localSheetId="0">#REF!</definedName>
     <definedName name="aaaa" localSheetId="3">#REF!</definedName>
     <definedName name="aaaa" localSheetId="5">#REF!</definedName>
     <definedName name="aaaa" localSheetId="6">#REF!</definedName>
     <definedName name="aaaa" localSheetId="7">#REF!</definedName>
     <definedName name="aaaa" localSheetId="8">#REF!</definedName>
     <definedName name="aaaa" localSheetId="9">#REF!</definedName>
     <definedName name="aaaa" localSheetId="10">#REF!</definedName>
     <definedName name="aaaa" localSheetId="11">#REF!</definedName>
     <definedName name="aaaa" localSheetId="12">#REF!</definedName>
     <definedName name="aaaa" localSheetId="13">#REF!</definedName>
     <definedName name="aaaa">#REF!</definedName>
     <definedName name="col_number">#REF!</definedName>
     <definedName name="Data" localSheetId="0">#REF!</definedName>
     <definedName name="Data" localSheetId="3">#REF!</definedName>
@@ -168,51 +168,51 @@
     <definedName name="Jyoken">#REF!</definedName>
     <definedName name="Keitai" localSheetId="0">#REF!</definedName>
     <definedName name="Keitai" localSheetId="3">#REF!</definedName>
     <definedName name="Keitai" localSheetId="5">#REF!</definedName>
     <definedName name="Keitai" localSheetId="6">#REF!</definedName>
     <definedName name="Keitai">#REF!</definedName>
     <definedName name="kesan" localSheetId="0">#REF!</definedName>
     <definedName name="kesan" localSheetId="3">#REF!</definedName>
     <definedName name="kesan" localSheetId="5">#REF!</definedName>
     <definedName name="kesan" localSheetId="6">#REF!</definedName>
     <definedName name="kesan">#REF!</definedName>
     <definedName name="l" localSheetId="0">#REF!</definedName>
     <definedName name="l" localSheetId="3">#REF!</definedName>
     <definedName name="l" localSheetId="5">#REF!</definedName>
     <definedName name="l" localSheetId="6">#REF!</definedName>
     <definedName name="l" localSheetId="7">#REF!</definedName>
     <definedName name="l" localSheetId="8">#REF!</definedName>
     <definedName name="l" localSheetId="9">#REF!</definedName>
     <definedName name="l" localSheetId="10">#REF!</definedName>
     <definedName name="l" localSheetId="11">#REF!</definedName>
     <definedName name="l" localSheetId="12">#REF!</definedName>
     <definedName name="l" localSheetId="13">#REF!</definedName>
     <definedName name="l">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表Ⅱ－１－１（協会医療介護）'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'表Ⅱ－２－２ '!$A$1:$G$129</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'表Ⅲ－１－２　保険料率・所要保険料率 '!$A$1:$T$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'表Ⅲ－１－２　保険料率と所要保険料率'!$A$1:$T$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'表Ⅲ－１－４　所要保険料率と拠出金割合'!$A$1:$Q$19</definedName>
     <definedName name="Rangai0" localSheetId="0">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="3">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="5">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="6">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="7">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="8">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="9">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="10">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="11">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="12">#REF!</definedName>
     <definedName name="Rangai0" localSheetId="13">#REF!</definedName>
     <definedName name="Rangai0">#REF!</definedName>
     <definedName name="SSORT" localSheetId="0">#REF!</definedName>
     <definedName name="SSORT" localSheetId="3">#REF!</definedName>
     <definedName name="SSORT" localSheetId="5">#REF!</definedName>
     <definedName name="SSORT" localSheetId="6">#REF!</definedName>
     <definedName name="SSORT">#REF!</definedName>
     <definedName name="Title" localSheetId="0">#REF!</definedName>
     <definedName name="Title" localSheetId="3">#REF!</definedName>
     <definedName name="Title" localSheetId="5">#REF!</definedName>
     <definedName name="Title" localSheetId="6">#REF!</definedName>
     <definedName name="Title" localSheetId="7">#REF!</definedName>
     <definedName name="Title" localSheetId="8">#REF!</definedName>
     <definedName name="Title" localSheetId="9">#REF!</definedName>
@@ -4299,51 +4299,51 @@
       <t>イリョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="11">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0.00000000"/>
     <numFmt numFmtId="177" formatCode="0;\-0;&quot;－&quot;;@"/>
     <numFmt numFmtId="178" formatCode="0.0;\-0.0;&quot;－&quot;;@"/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="181" formatCode="0.0%"/>
     <numFmt numFmtId="182" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="183" formatCode="0.00_ "/>
     <numFmt numFmtId="184" formatCode="0.0_ "/>
     <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="標準ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
@@ -5273,741 +5273,741 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84DC8798-836F-45AA-B85C-D6F83F6B8481}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18" style="11" customWidth="1"/>
     <col min="2" max="16384" width="12.5" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75" customHeight="1">
+    <row r="1" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:10" ht="18.75" customHeight="1">
+    <row r="2" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
     </row>
-    <row r="3" spans="1:10" ht="18.75" customHeight="1">
+    <row r="3" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1"/>
       <c r="B3" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>415</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>416</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>405</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="2"/>
       <c r="J3" s="3"/>
     </row>
-    <row r="4" spans="1:10" ht="18.75" customHeight="1">
+    <row r="4" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1"/>
       <c r="B4" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>418</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>407</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>406</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="2"/>
       <c r="J4" s="3"/>
     </row>
-    <row r="5" spans="1:10" ht="18.75" customHeight="1">
+    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="2"/>
       <c r="J5" s="3"/>
     </row>
-    <row r="6" spans="1:10" ht="18.75" customHeight="1">
+    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="2"/>
       <c r="J6" s="3"/>
     </row>
-    <row r="7" spans="1:10" ht="18.75" customHeight="1">
+    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>100092.72947747</v>
       </c>
       <c r="C7" s="8">
         <v>106012.24512191</v>
       </c>
       <c r="D7" s="8">
         <v>104996.81534313</v>
       </c>
       <c r="E7" s="8">
         <v>109446.08465542</v>
       </c>
       <c r="F7" s="8">
         <v>110595.12436577</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="2"/>
       <c r="J7" s="3"/>
     </row>
-    <row r="8" spans="1:10" ht="18.75" customHeight="1">
+    <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>12729.14954</v>
       </c>
       <c r="C8" s="8">
         <v>12628.377668200001</v>
       </c>
       <c r="D8" s="8">
         <v>12739.46889602</v>
       </c>
       <c r="E8" s="8">
         <v>12462.60625787</v>
       </c>
       <c r="F8" s="8">
         <v>12456.166848160001</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="2"/>
       <c r="J8" s="3"/>
     </row>
-    <row r="9" spans="1:10" ht="18.75" customHeight="1">
+    <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>182.29795096999999</v>
       </c>
       <c r="C9" s="8">
         <v>644.76223802000004</v>
       </c>
       <c r="D9" s="8">
         <v>292.60150535999998</v>
       </c>
       <c r="E9" s="8">
         <v>263.99169182999998</v>
       </c>
       <c r="F9" s="8">
         <v>216.74408559</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="2"/>
       <c r="J9" s="3"/>
     </row>
-    <row r="10" spans="1:10" ht="18.75" customHeight="1">
+    <row r="10" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>113004.17696843999</v>
       </c>
       <c r="C10" s="8">
         <v>119285.38502813001</v>
       </c>
       <c r="D10" s="8">
         <v>118028.88574451</v>
       </c>
       <c r="E10" s="8">
         <v>122172.68260511999</v>
       </c>
       <c r="F10" s="8">
         <v>123268.03529952001</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="2"/>
       <c r="J10" s="3"/>
     </row>
-    <row r="11" spans="1:10" ht="18.75" customHeight="1">
+    <row r="11" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="2"/>
       <c r="J11" s="3"/>
     </row>
-    <row r="12" spans="1:10" ht="18.75" customHeight="1">
+    <row r="12" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>60015.789176109996</v>
       </c>
       <c r="C12" s="9">
         <v>63668.397306790001</v>
       </c>
       <c r="D12" s="9">
         <v>61869.894716479997</v>
       </c>
       <c r="E12" s="9">
         <v>67016.923420599996</v>
       </c>
       <c r="F12" s="9">
         <v>69518.934441270001</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="2"/>
       <c r="J12" s="3"/>
     </row>
-    <row r="13" spans="1:10" ht="18.75" customHeight="1">
+    <row r="13" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="9">
         <v>54433.166315009999</v>
       </c>
       <c r="C13" s="9">
         <v>57692.938771870002</v>
       </c>
       <c r="D13" s="9">
         <v>55739.788120409998</v>
       </c>
       <c r="E13" s="9">
         <v>60598.01674323</v>
       </c>
       <c r="F13" s="9">
         <v>62722.826569069999</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="2"/>
       <c r="J13" s="3"/>
     </row>
-    <row r="14" spans="1:10" ht="18.75" customHeight="1">
+    <row r="14" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="9">
         <v>5582.6228610999997</v>
       </c>
       <c r="C14" s="9">
         <v>5975.4585349199997</v>
       </c>
       <c r="D14" s="9">
         <v>6130.1065960699998</v>
       </c>
       <c r="E14" s="9">
         <v>6418.9066773699997</v>
       </c>
       <c r="F14" s="9">
         <v>6796.1078722000002</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="2"/>
       <c r="J14" s="3"/>
     </row>
-    <row r="15" spans="1:10" ht="18.75" customHeight="1">
+    <row r="15" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="9">
         <v>15268.0436123</v>
       </c>
       <c r="C15" s="9">
         <v>15245.66586958</v>
       </c>
       <c r="D15" s="9">
         <v>15301.88100044</v>
       </c>
       <c r="E15" s="9">
         <v>15541.002888589999</v>
       </c>
       <c r="F15" s="9">
         <v>15309.79032305</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="2"/>
       <c r="J15" s="3"/>
     </row>
-    <row r="16" spans="1:10" ht="18.75" customHeight="1">
+    <row r="16" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="9">
         <v>19516.04690442</v>
       </c>
       <c r="C16" s="9">
         <v>20998.63239056</v>
       </c>
       <c r="D16" s="9">
         <v>21319.78035203</v>
       </c>
       <c r="E16" s="9">
         <v>21595.868957909999</v>
       </c>
       <c r="F16" s="9">
         <v>20556.424737289999</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="2"/>
       <c r="J16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="9">
         <v>207.65959255000001</v>
       </c>
       <c r="C17" s="9">
         <v>1.85782077</v>
       </c>
       <c r="D17" s="9">
         <v>0.68403406</v>
       </c>
       <c r="E17" s="9">
         <v>0.67327751999999996</v>
       </c>
       <c r="F17" s="9">
         <v>0.61224904000000002</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="2"/>
       <c r="J17" s="3"/>
     </row>
-    <row r="18" spans="1:13" ht="18.75" customHeight="1">
+    <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="9">
         <v>10129.817909449999</v>
       </c>
       <c r="C18" s="9">
         <v>10670.97130137</v>
       </c>
       <c r="D18" s="9">
         <v>10302.578138409999</v>
       </c>
       <c r="E18" s="9">
         <v>10290.71287747</v>
       </c>
       <c r="F18" s="9">
         <v>10493.944471049999</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="2"/>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="18.75" customHeight="1">
+    <row r="19" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="9">
         <v>2523.4139941399999</v>
       </c>
       <c r="C19" s="9">
         <v>3383.45608468</v>
       </c>
       <c r="D19" s="9">
         <v>2995.5528401500001</v>
       </c>
       <c r="E19" s="9">
         <v>4188.74744173</v>
       </c>
       <c r="F19" s="9">
         <v>3431.4044060800002</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="2"/>
       <c r="J19" s="3"/>
     </row>
-    <row r="20" spans="1:13" ht="18.75" customHeight="1">
+    <row r="20" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="9">
         <v>107660.77118897</v>
       </c>
       <c r="C20" s="9">
         <v>113968.98077374999</v>
       </c>
       <c r="D20" s="9">
         <v>111790.37108157002</v>
       </c>
       <c r="E20" s="9">
         <v>118633.92886381999</v>
       </c>
       <c r="F20" s="9">
         <v>119311.11062777998</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="2"/>
       <c r="J20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="18.75" customHeight="1">
+    <row r="21" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="1"/>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="2"/>
       <c r="J21" s="3"/>
     </row>
-    <row r="22" spans="1:13" ht="18.75" customHeight="1">
+    <row r="22" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="9">
         <v>5343.4057794699911</v>
       </c>
       <c r="C22" s="9">
         <v>5316.4042543800169</v>
       </c>
       <c r="D22" s="9">
         <v>6238.5146629399824</v>
       </c>
       <c r="E22" s="9">
         <v>3538.7537412999955</v>
       </c>
       <c r="F22" s="9">
         <v>3956.9246717400238</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="2"/>
       <c r="J22" s="3"/>
     </row>
-    <row r="23" spans="1:13" ht="18.75" customHeight="1">
+    <row r="23" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>28118.216190710002</v>
       </c>
       <c r="C23" s="9">
         <v>33434.620445089997</v>
       </c>
       <c r="D23" s="9">
         <v>39673.135108030001</v>
       </c>
       <c r="E23" s="9">
         <v>43211.888849329996</v>
       </c>
       <c r="F23" s="9">
         <v>47168.813521069998</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="2"/>
       <c r="J23" s="3"/>
     </row>
-    <row r="24" spans="1:13" ht="18.75" customHeight="1">
+    <row r="24" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="2"/>
       <c r="J24" s="3"/>
     </row>
-    <row r="25" spans="1:13" ht="18.75" customHeight="1">
+    <row r="25" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="2"/>
       <c r="J25" s="3"/>
     </row>
-    <row r="26" spans="1:13" ht="18.75" customHeight="1">
+    <row r="26" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="2"/>
       <c r="J26" s="3"/>
     </row>
-    <row r="27" spans="1:13" ht="18.75" customHeight="1">
+    <row r="27" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="1"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
-    <row r="28" spans="1:13" ht="18.75" customHeight="1">
+    <row r="28" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="1"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
-    <row r="29" spans="1:13" ht="18.75" customHeight="1">
+    <row r="29" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="1"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
     </row>
-    <row r="30" spans="1:13" ht="18.75" customHeight="1">
+    <row r="30" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="1"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80A7A5CB-45C5-4237-BAC0-69C9B63C37E2}">
   <dimension ref="A1:AB29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.625" style="83" customWidth="1"/>
     <col min="2" max="15" width="10.25" style="83"/>
     <col min="16" max="16" width="10.25" style="83" customWidth="1"/>
     <col min="17" max="16384" width="10.25" style="83"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>288</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="X1" s="84"/>
       <c r="Y1" s="84"/>
       <c r="Z1" s="84"/>
       <c r="AA1" s="84"/>
       <c r="AB1" s="84"/>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B2" s="77" t="s">
         <v>421</v>
       </c>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="77"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
       <c r="L2" s="84"/>
       <c r="M2" s="84"/>
       <c r="N2" s="84"/>
       <c r="O2" s="84"/>
       <c r="P2" s="84"/>
       <c r="Q2" s="84"/>
       <c r="R2" s="84"/>
       <c r="S2" s="84"/>
       <c r="T2" s="84"/>
       <c r="U2" s="84"/>
       <c r="V2" s="84"/>
       <c r="W2" s="84"/>
       <c r="X2" s="84"/>
       <c r="Y2" s="84"/>
       <c r="Z2" s="84"/>
       <c r="AA2" s="84"/>
       <c r="AB2" s="84"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B3" s="83" t="s">
         <v>422</v>
       </c>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84" t="s">
         <v>423</v>
       </c>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
       <c r="Z3" s="84"/>
       <c r="AA3" s="84"/>
       <c r="AB3" s="84"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B4" s="78" t="s">
         <v>238</v>
       </c>
       <c r="C4" s="85" t="s">
         <v>225</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>224</v>
       </c>
       <c r="E4" s="85" t="s">
         <v>223</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>222</v>
       </c>
       <c r="G4" s="85" t="s">
         <v>221</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>220</v>
       </c>
       <c r="I4" s="85" t="s">
         <v>219</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -6028,51 +6028,51 @@
       <c r="O4" s="85" t="s">
         <v>289</v>
       </c>
       <c r="P4" s="84" t="s">
         <v>290</v>
       </c>
       <c r="Q4" s="84" t="s">
         <v>262</v>
       </c>
       <c r="R4" s="84" t="s">
         <v>263</v>
       </c>
       <c r="S4" s="84" t="s">
         <v>291</v>
       </c>
       <c r="T4" s="84"/>
       <c r="U4" s="84"/>
       <c r="V4" s="84"/>
       <c r="W4" s="84"/>
       <c r="X4" s="84"/>
       <c r="Y4" s="84"/>
       <c r="Z4" s="84"/>
       <c r="AA4" s="84"/>
       <c r="AB4" s="84"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A5" s="63" t="s">
         <v>292</v>
       </c>
       <c r="B5" s="74">
         <v>0</v>
       </c>
       <c r="C5" s="74">
         <v>0</v>
       </c>
       <c r="D5" s="74">
         <v>0</v>
       </c>
       <c r="E5" s="74">
         <v>0</v>
       </c>
       <c r="F5" s="74">
         <v>0</v>
       </c>
       <c r="G5" s="74">
         <v>0</v>
       </c>
       <c r="H5" s="74">
         <v>0</v>
       </c>
       <c r="I5" s="74">
@@ -6096,51 +6096,51 @@
       <c r="O5" s="74">
         <v>8</v>
       </c>
       <c r="P5" s="74">
         <v>11</v>
       </c>
       <c r="Q5" s="74">
         <v>2</v>
       </c>
       <c r="R5" s="74">
         <v>9</v>
       </c>
       <c r="S5" s="97">
         <v>110.21272727272726</v>
       </c>
       <c r="T5" s="84"/>
       <c r="U5" s="84"/>
       <c r="V5" s="84"/>
       <c r="W5" s="84"/>
       <c r="X5" s="84"/>
       <c r="Y5" s="84"/>
       <c r="Z5" s="84"/>
       <c r="AA5" s="84"/>
       <c r="AB5" s="84"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A6" s="63" t="s">
         <v>214</v>
       </c>
       <c r="B6" s="74">
         <v>0</v>
       </c>
       <c r="C6" s="74">
         <v>0</v>
       </c>
       <c r="D6" s="74">
         <v>0</v>
       </c>
       <c r="E6" s="74">
         <v>0</v>
       </c>
       <c r="F6" s="74">
         <v>0</v>
       </c>
       <c r="G6" s="74">
         <v>0</v>
       </c>
       <c r="H6" s="74">
         <v>0</v>
       </c>
       <c r="I6" s="74">
@@ -6164,51 +6164,51 @@
       <c r="O6" s="74">
         <v>1</v>
       </c>
       <c r="P6" s="74">
         <v>39</v>
       </c>
       <c r="Q6" s="74">
         <v>0</v>
       </c>
       <c r="R6" s="74">
         <v>39</v>
       </c>
       <c r="S6" s="97">
         <v>107.85897435897438</v>
       </c>
       <c r="T6" s="84"/>
       <c r="U6" s="84"/>
       <c r="V6" s="84"/>
       <c r="W6" s="84"/>
       <c r="X6" s="84"/>
       <c r="Y6" s="84"/>
       <c r="Z6" s="84"/>
       <c r="AA6" s="84"/>
       <c r="AB6" s="84"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A7" s="63" t="s">
         <v>215</v>
       </c>
       <c r="B7" s="74">
         <v>0</v>
       </c>
       <c r="C7" s="74">
         <v>0</v>
       </c>
       <c r="D7" s="74">
         <v>0</v>
       </c>
       <c r="E7" s="74">
         <v>0</v>
       </c>
       <c r="F7" s="74">
         <v>0</v>
       </c>
       <c r="G7" s="74">
         <v>0</v>
       </c>
       <c r="H7" s="74">
         <v>0</v>
       </c>
       <c r="I7" s="74">
@@ -6232,51 +6232,51 @@
       <c r="O7" s="74">
         <v>3</v>
       </c>
       <c r="P7" s="74">
         <v>121</v>
       </c>
       <c r="Q7" s="74">
         <v>3</v>
       </c>
       <c r="R7" s="74">
         <v>118</v>
       </c>
       <c r="S7" s="97">
         <v>103.11735537190083</v>
       </c>
       <c r="T7" s="84"/>
       <c r="U7" s="84"/>
       <c r="V7" s="84"/>
       <c r="W7" s="84"/>
       <c r="X7" s="84"/>
       <c r="Y7" s="84"/>
       <c r="Z7" s="84"/>
       <c r="AA7" s="84"/>
       <c r="AB7" s="84"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A8" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B8" s="74">
         <v>0</v>
       </c>
       <c r="C8" s="74">
         <v>0</v>
       </c>
       <c r="D8" s="74">
         <v>0</v>
       </c>
       <c r="E8" s="74">
         <v>0</v>
       </c>
       <c r="F8" s="74">
         <v>0</v>
       </c>
       <c r="G8" s="74">
         <v>0</v>
       </c>
       <c r="H8" s="74">
         <v>0</v>
       </c>
       <c r="I8" s="74">
@@ -6300,51 +6300,51 @@
       <c r="O8" s="74">
         <v>1</v>
       </c>
       <c r="P8" s="74">
         <v>416</v>
       </c>
       <c r="Q8" s="74">
         <v>409</v>
       </c>
       <c r="R8" s="74">
         <v>7</v>
       </c>
       <c r="S8" s="97">
         <v>98.278894230769254</v>
       </c>
       <c r="T8" s="84"/>
       <c r="U8" s="84"/>
       <c r="V8" s="84"/>
       <c r="W8" s="84"/>
       <c r="X8" s="84"/>
       <c r="Y8" s="84"/>
       <c r="Z8" s="84"/>
       <c r="AA8" s="84"/>
       <c r="AB8" s="84"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A9" s="65" t="s">
         <v>217</v>
       </c>
       <c r="B9" s="74">
         <v>0</v>
       </c>
       <c r="C9" s="74">
         <v>0</v>
       </c>
       <c r="D9" s="74">
         <v>0</v>
       </c>
       <c r="E9" s="74">
         <v>0</v>
       </c>
       <c r="F9" s="74">
         <v>0</v>
       </c>
       <c r="G9" s="74">
         <v>0</v>
       </c>
       <c r="H9" s="74">
         <v>0</v>
       </c>
       <c r="I9" s="74">
@@ -6368,51 +6368,51 @@
       <c r="O9" s="74">
         <v>0</v>
       </c>
       <c r="P9" s="74">
         <v>252</v>
       </c>
       <c r="Q9" s="74">
         <v>250</v>
       </c>
       <c r="R9" s="74">
         <v>2</v>
       </c>
       <c r="S9" s="97">
         <v>93.518492063492062</v>
       </c>
       <c r="T9" s="84"/>
       <c r="U9" s="84"/>
       <c r="V9" s="84"/>
       <c r="W9" s="84"/>
       <c r="X9" s="84"/>
       <c r="Y9" s="84"/>
       <c r="Z9" s="84"/>
       <c r="AA9" s="84"/>
       <c r="AB9" s="84"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A10" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B10" s="74">
         <v>0</v>
       </c>
       <c r="C10" s="74">
         <v>0</v>
       </c>
       <c r="D10" s="74">
         <v>0</v>
       </c>
       <c r="E10" s="74">
         <v>0</v>
       </c>
       <c r="F10" s="74">
         <v>0</v>
       </c>
       <c r="G10" s="74">
         <v>1</v>
       </c>
       <c r="H10" s="74">
         <v>2</v>
       </c>
       <c r="I10" s="74">
@@ -6436,51 +6436,51 @@
       <c r="O10" s="74">
         <v>0</v>
       </c>
       <c r="P10" s="74">
         <v>251</v>
       </c>
       <c r="Q10" s="74">
         <v>251</v>
       </c>
       <c r="R10" s="74">
         <v>0</v>
       </c>
       <c r="S10" s="97">
         <v>88.961912350597601</v>
       </c>
       <c r="T10" s="84"/>
       <c r="U10" s="84"/>
       <c r="V10" s="84"/>
       <c r="W10" s="84"/>
       <c r="X10" s="84"/>
       <c r="Y10" s="84"/>
       <c r="Z10" s="84"/>
       <c r="AA10" s="84"/>
       <c r="AB10" s="84"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A11" s="65" t="s">
         <v>219</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="74">
         <v>0</v>
       </c>
       <c r="D11" s="74">
         <v>1</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="74">
         <v>0</v>
       </c>
       <c r="G11" s="74">
         <v>1</v>
       </c>
       <c r="H11" s="74">
         <v>4</v>
       </c>
       <c r="I11" s="74">
@@ -6504,51 +6504,51 @@
       <c r="O11" s="74">
         <v>0</v>
       </c>
       <c r="P11" s="74">
         <v>129</v>
       </c>
       <c r="Q11" s="74">
         <v>129</v>
       </c>
       <c r="R11" s="74">
         <v>0</v>
       </c>
       <c r="S11" s="97">
         <v>84.103565891472883</v>
       </c>
       <c r="T11" s="84"/>
       <c r="U11" s="84"/>
       <c r="V11" s="84"/>
       <c r="W11" s="84"/>
       <c r="X11" s="84"/>
       <c r="Y11" s="84"/>
       <c r="Z11" s="84"/>
       <c r="AA11" s="84"/>
       <c r="AB11" s="84"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A12" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B12" s="74">
         <v>0</v>
       </c>
       <c r="C12" s="74">
         <v>0</v>
       </c>
       <c r="D12" s="74">
         <v>0</v>
       </c>
       <c r="E12" s="74">
         <v>0</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>1</v>
       </c>
       <c r="H12" s="74">
         <v>73</v>
       </c>
       <c r="I12" s="74">
@@ -6572,51 +6572,51 @@
       <c r="O12" s="74">
         <v>0</v>
       </c>
       <c r="P12" s="74">
         <v>86</v>
       </c>
       <c r="Q12" s="74">
         <v>86</v>
       </c>
       <c r="R12" s="74">
         <v>0</v>
       </c>
       <c r="S12" s="97">
         <v>80.290813953488382</v>
       </c>
       <c r="T12" s="84"/>
       <c r="U12" s="84"/>
       <c r="V12" s="84"/>
       <c r="W12" s="84"/>
       <c r="X12" s="84"/>
       <c r="Y12" s="84"/>
       <c r="Z12" s="84"/>
       <c r="AA12" s="84"/>
       <c r="AB12" s="84"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A13" s="65" t="s">
         <v>221</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="74">
         <v>0</v>
       </c>
       <c r="D13" s="74">
         <v>0</v>
       </c>
       <c r="E13" s="74">
         <v>1</v>
       </c>
       <c r="F13" s="74">
         <v>0</v>
       </c>
       <c r="G13" s="74">
         <v>26</v>
       </c>
       <c r="H13" s="74">
         <v>2</v>
       </c>
       <c r="I13" s="74">
@@ -6640,51 +6640,51 @@
       <c r="O13" s="74">
         <v>0</v>
       </c>
       <c r="P13" s="74">
         <v>35</v>
       </c>
       <c r="Q13" s="74">
         <v>35</v>
       </c>
       <c r="R13" s="74">
         <v>0</v>
       </c>
       <c r="S13" s="97">
         <v>75.983714285714299</v>
       </c>
       <c r="T13" s="84"/>
       <c r="U13" s="84"/>
       <c r="V13" s="84"/>
       <c r="W13" s="84"/>
       <c r="X13" s="84"/>
       <c r="Y13" s="84"/>
       <c r="Z13" s="84"/>
       <c r="AA13" s="84"/>
       <c r="AB13" s="84"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A14" s="65" t="s">
         <v>222</v>
       </c>
       <c r="B14" s="74">
         <v>0</v>
       </c>
       <c r="C14" s="74">
         <v>0</v>
       </c>
       <c r="D14" s="74">
         <v>0</v>
       </c>
       <c r="E14" s="74">
         <v>1</v>
       </c>
       <c r="F14" s="74">
         <v>24</v>
       </c>
       <c r="G14" s="74">
         <v>0</v>
       </c>
       <c r="H14" s="74">
         <v>2</v>
       </c>
       <c r="I14" s="74">
@@ -6708,51 +6708,51 @@
       <c r="O14" s="74">
         <v>0</v>
       </c>
       <c r="P14" s="74">
         <v>28</v>
       </c>
       <c r="Q14" s="74">
         <v>28</v>
       </c>
       <c r="R14" s="74">
         <v>0</v>
       </c>
       <c r="S14" s="97">
         <v>70.107142857142861</v>
       </c>
       <c r="T14" s="84"/>
       <c r="U14" s="84"/>
       <c r="V14" s="84"/>
       <c r="W14" s="84"/>
       <c r="X14" s="84"/>
       <c r="Y14" s="84"/>
       <c r="Z14" s="84"/>
       <c r="AA14" s="84"/>
       <c r="AB14" s="84"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A15" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="74">
         <v>0</v>
       </c>
       <c r="D15" s="74">
         <v>1</v>
       </c>
       <c r="E15" s="74">
         <v>4</v>
       </c>
       <c r="F15" s="74">
         <v>0</v>
       </c>
       <c r="G15" s="74">
         <v>0</v>
       </c>
       <c r="H15" s="74">
         <v>0</v>
       </c>
       <c r="I15" s="74">
@@ -6776,51 +6776,51 @@
       <c r="O15" s="74">
         <v>0</v>
       </c>
       <c r="P15" s="74">
         <v>5</v>
       </c>
       <c r="Q15" s="74">
         <v>5</v>
       </c>
       <c r="R15" s="74">
         <v>0</v>
       </c>
       <c r="S15" s="97">
         <v>62.6</v>
       </c>
       <c r="T15" s="84"/>
       <c r="U15" s="84"/>
       <c r="V15" s="84"/>
       <c r="W15" s="84"/>
       <c r="X15" s="84"/>
       <c r="Y15" s="84"/>
       <c r="Z15" s="84"/>
       <c r="AA15" s="84"/>
       <c r="AB15" s="84"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A16" s="65" t="s">
         <v>224</v>
       </c>
       <c r="B16" s="74">
         <v>0</v>
       </c>
       <c r="C16" s="74">
         <v>0</v>
       </c>
       <c r="D16" s="74">
         <v>5</v>
       </c>
       <c r="E16" s="74">
         <v>1</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
@@ -6844,51 +6844,51 @@
       <c r="O16" s="74">
         <v>0</v>
       </c>
       <c r="P16" s="74">
         <v>6</v>
       </c>
       <c r="Q16" s="74">
         <v>6</v>
       </c>
       <c r="R16" s="74">
         <v>0</v>
       </c>
       <c r="S16" s="97">
         <v>60.166666666666664</v>
       </c>
       <c r="T16" s="84"/>
       <c r="U16" s="84"/>
       <c r="V16" s="84"/>
       <c r="W16" s="84"/>
       <c r="X16" s="84"/>
       <c r="Y16" s="84"/>
       <c r="Z16" s="84"/>
       <c r="AA16" s="84"/>
       <c r="AB16" s="84"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="74">
         <v>0</v>
       </c>
       <c r="D17" s="74">
         <v>0</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="74">
         <v>0</v>
       </c>
       <c r="G17" s="74">
         <v>0</v>
       </c>
       <c r="H17" s="74">
         <v>0</v>
       </c>
       <c r="I17" s="74">
@@ -6912,51 +6912,51 @@
       <c r="O17" s="74">
         <v>0</v>
       </c>
       <c r="P17" s="74">
         <v>0</v>
       </c>
       <c r="Q17" s="74">
         <v>0</v>
       </c>
       <c r="R17" s="74">
         <v>0</v>
       </c>
       <c r="S17" s="98" t="s">
         <v>425</v>
       </c>
       <c r="T17" s="84"/>
       <c r="U17" s="84"/>
       <c r="V17" s="84"/>
       <c r="W17" s="84"/>
       <c r="X17" s="84"/>
       <c r="Y17" s="84"/>
       <c r="Z17" s="84"/>
       <c r="AA17" s="84"/>
       <c r="AB17" s="84"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A18" s="65" t="s">
         <v>226</v>
       </c>
       <c r="B18" s="74">
         <v>0</v>
       </c>
       <c r="C18" s="74">
         <v>1</v>
       </c>
       <c r="D18" s="74">
         <v>0</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
@@ -6980,51 +6980,51 @@
       <c r="O18" s="74">
         <v>0</v>
       </c>
       <c r="P18" s="74">
         <v>1</v>
       </c>
       <c r="Q18" s="74">
         <v>1</v>
       </c>
       <c r="R18" s="74">
         <v>0</v>
       </c>
       <c r="S18" s="97">
         <v>55</v>
       </c>
       <c r="T18" s="84"/>
       <c r="U18" s="84"/>
       <c r="V18" s="84"/>
       <c r="W18" s="84"/>
       <c r="X18" s="84"/>
       <c r="Y18" s="84"/>
       <c r="Z18" s="84"/>
       <c r="AA18" s="84"/>
       <c r="AB18" s="84"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A19" s="83" t="s">
         <v>424</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>1</v>
       </c>
       <c r="D19" s="74">
         <v>7</v>
       </c>
       <c r="E19" s="74">
         <v>7</v>
       </c>
       <c r="F19" s="74">
         <v>24</v>
       </c>
       <c r="G19" s="74">
         <v>29</v>
       </c>
       <c r="H19" s="74">
         <v>83</v>
       </c>
       <c r="I19" s="74">
@@ -7046,51 +7046,51 @@
         <v>39</v>
       </c>
       <c r="O19" s="74">
         <v>13</v>
       </c>
       <c r="P19" s="74">
         <v>1380</v>
       </c>
       <c r="Q19" s="74">
         <v>1205</v>
       </c>
       <c r="R19" s="74">
         <v>175</v>
       </c>
       <c r="S19" s="84"/>
       <c r="T19" s="84"/>
       <c r="U19" s="84"/>
       <c r="V19" s="84"/>
       <c r="W19" s="84"/>
       <c r="X19" s="84"/>
       <c r="Y19" s="84"/>
       <c r="Z19" s="84"/>
       <c r="AA19" s="84"/>
       <c r="AB19" s="84"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A20" s="83" t="s">
         <v>283</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
@@ -7112,51 +7112,51 @@
         <v>37</v>
       </c>
       <c r="O20" s="74">
         <v>12</v>
       </c>
       <c r="P20" s="74">
         <v>171</v>
       </c>
       <c r="Q20" s="74">
         <v>5</v>
       </c>
       <c r="R20" s="74">
         <v>166</v>
       </c>
       <c r="S20" s="84"/>
       <c r="T20" s="84"/>
       <c r="U20" s="84"/>
       <c r="V20" s="84"/>
       <c r="W20" s="84"/>
       <c r="X20" s="84"/>
       <c r="Y20" s="84"/>
       <c r="Z20" s="84"/>
       <c r="AA20" s="84"/>
       <c r="AB20" s="84"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A21" s="83" t="s">
         <v>284</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="74">
         <v>1</v>
       </c>
       <c r="D21" s="74">
         <v>7</v>
       </c>
       <c r="E21" s="74">
         <v>7</v>
       </c>
       <c r="F21" s="74">
         <v>24</v>
       </c>
       <c r="G21" s="74">
         <v>29</v>
       </c>
       <c r="H21" s="74">
         <v>83</v>
       </c>
       <c r="I21" s="74">
@@ -7178,290 +7178,290 @@
         <v>2</v>
       </c>
       <c r="O21" s="74">
         <v>1</v>
       </c>
       <c r="P21" s="74">
         <v>1209</v>
       </c>
       <c r="Q21" s="74">
         <v>1200</v>
       </c>
       <c r="R21" s="74">
         <v>9</v>
       </c>
       <c r="S21" s="84"/>
       <c r="T21" s="84"/>
       <c r="U21" s="84"/>
       <c r="V21" s="84"/>
       <c r="W21" s="84"/>
       <c r="X21" s="84"/>
       <c r="Y21" s="84"/>
       <c r="Z21" s="84"/>
       <c r="AA21" s="84"/>
       <c r="AB21" s="84"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B22" s="77"/>
       <c r="C22" s="84"/>
       <c r="D22" s="84"/>
       <c r="E22" s="84"/>
       <c r="F22" s="84"/>
       <c r="G22" s="84"/>
       <c r="H22" s="84"/>
       <c r="I22" s="84"/>
       <c r="J22" s="84"/>
       <c r="K22" s="84"/>
       <c r="L22" s="84"/>
       <c r="M22" s="84"/>
       <c r="N22" s="84"/>
       <c r="O22" s="84"/>
       <c r="P22" s="84"/>
       <c r="Q22" s="84"/>
       <c r="R22" s="84"/>
       <c r="S22" s="84"/>
       <c r="T22" s="84"/>
       <c r="U22" s="84"/>
       <c r="V22" s="84"/>
       <c r="W22" s="84"/>
       <c r="X22" s="84"/>
       <c r="Y22" s="84"/>
       <c r="Z22" s="84"/>
       <c r="AA22" s="84"/>
       <c r="AB22" s="84"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A23" s="83" t="s">
         <v>293</v>
       </c>
       <c r="B23" s="77"/>
       <c r="C23" s="84"/>
       <c r="D23" s="84"/>
       <c r="E23" s="84"/>
       <c r="F23" s="84"/>
       <c r="G23" s="84"/>
       <c r="H23" s="84"/>
       <c r="I23" s="84"/>
       <c r="J23" s="84"/>
       <c r="K23" s="84"/>
       <c r="L23" s="84"/>
       <c r="M23" s="84"/>
       <c r="N23" s="84"/>
       <c r="O23" s="84"/>
       <c r="P23" s="84"/>
       <c r="Q23" s="84"/>
       <c r="R23" s="84"/>
       <c r="S23" s="84"/>
       <c r="T23" s="84"/>
       <c r="U23" s="84"/>
       <c r="V23" s="84"/>
       <c r="W23" s="84"/>
       <c r="X23" s="84"/>
       <c r="Y23" s="84"/>
       <c r="Z23" s="84"/>
       <c r="AA23" s="84"/>
       <c r="AB23" s="84"/>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A24" s="83" t="s">
         <v>294</v>
       </c>
       <c r="B24" s="77"/>
       <c r="C24" s="84"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
       <c r="L24" s="84"/>
       <c r="M24" s="84"/>
       <c r="N24" s="84"/>
       <c r="O24" s="84"/>
       <c r="P24" s="84"/>
       <c r="Q24" s="84"/>
       <c r="R24" s="84"/>
       <c r="S24" s="84"/>
       <c r="T24" s="84"/>
       <c r="U24" s="84"/>
       <c r="V24" s="84"/>
       <c r="W24" s="84"/>
       <c r="X24" s="84"/>
       <c r="Y24" s="84"/>
       <c r="Z24" s="84"/>
       <c r="AA24" s="84"/>
       <c r="AB24" s="84"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A25" s="83" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B26" s="84"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="89"/>
       <c r="G26" s="89"/>
       <c r="H26" s="89"/>
       <c r="I26" s="89"/>
       <c r="J26" s="89"/>
       <c r="K26" s="89"/>
       <c r="L26" s="89"/>
       <c r="M26" s="89"/>
       <c r="N26" s="89"/>
       <c r="O26" s="89"/>
       <c r="P26" s="89"/>
       <c r="Q26" s="89"/>
       <c r="R26" s="89"/>
       <c r="S26" s="89"/>
       <c r="T26" s="84"/>
       <c r="U26" s="84"/>
       <c r="V26" s="84"/>
       <c r="W26" s="84"/>
       <c r="X26" s="84"/>
       <c r="Y26" s="84"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:28" x14ac:dyDescent="0.4">
       <c r="D28" s="84"/>
       <c r="V28" s="99"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:28" x14ac:dyDescent="0.4">
       <c r="I29" s="100"/>
       <c r="V29" s="100"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FA41249-2B6A-46FD-A27E-4DF55C1CDEA7}">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="9.75" style="101"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>296</v>
       </c>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="84"/>
       <c r="Z1" s="84"/>
     </row>
-    <row r="2" spans="1:26" ht="18.75" customHeight="1">
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="74" t="s">
         <v>297</v>
       </c>
       <c r="C2" s="74"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="84"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
       <c r="L2" s="84"/>
       <c r="M2" s="84"/>
       <c r="N2" s="84"/>
       <c r="O2" s="84"/>
       <c r="P2" s="84"/>
       <c r="Q2" s="84"/>
       <c r="R2" s="84"/>
       <c r="S2" s="84"/>
       <c r="T2" s="84"/>
       <c r="U2" s="84"/>
       <c r="V2" s="84"/>
       <c r="W2" s="84"/>
       <c r="X2" s="84"/>
       <c r="Y2" s="84"/>
       <c r="Z2" s="84"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="101" t="s">
         <v>236</v>
       </c>
       <c r="C3" s="74"/>
       <c r="D3" s="84"/>
       <c r="E3" s="74"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84" t="s">
         <v>237</v>
       </c>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
       <c r="Z3" s="84"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+    <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="78" t="s">
         <v>238</v>
       </c>
       <c r="C4" s="78" t="s">
         <v>225</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>224</v>
       </c>
       <c r="E4" s="85" t="s">
         <v>223</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>222</v>
       </c>
       <c r="G4" s="85" t="s">
         <v>221</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>220</v>
       </c>
       <c r="I4" s="85" t="s">
         <v>219</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -7480,51 +7480,51 @@
         <v>214</v>
       </c>
       <c r="O4" s="85" t="s">
         <v>289</v>
       </c>
       <c r="P4" s="86" t="s">
         <v>241</v>
       </c>
       <c r="Q4" s="84" t="s">
         <v>262</v>
       </c>
       <c r="R4" s="84" t="s">
         <v>263</v>
       </c>
       <c r="S4" s="84" t="s">
         <v>276</v>
       </c>
       <c r="T4" s="84"/>
       <c r="U4" s="84"/>
       <c r="V4" s="84"/>
       <c r="W4" s="84"/>
       <c r="X4" s="84"/>
       <c r="Y4" s="84"/>
       <c r="Z4" s="84"/>
     </row>
-    <row r="5" spans="1:26" ht="18.75" customHeight="1">
+    <row r="5" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="101" t="s">
         <v>298</v>
       </c>
       <c r="B5" s="74">
         <v>0</v>
       </c>
       <c r="C5" s="74">
         <v>0</v>
       </c>
       <c r="D5" s="74">
         <v>1</v>
       </c>
       <c r="E5" s="74">
         <v>0</v>
       </c>
       <c r="F5" s="74">
         <v>0</v>
       </c>
       <c r="G5" s="74">
         <v>0</v>
       </c>
       <c r="H5" s="74">
         <v>0</v>
       </c>
       <c r="I5" s="74">
@@ -7546,51 +7546,51 @@
         <v>0</v>
       </c>
       <c r="O5" s="74">
         <v>0</v>
       </c>
       <c r="P5" s="74">
         <v>6</v>
       </c>
       <c r="Q5" s="74">
         <v>5</v>
       </c>
       <c r="R5" s="74">
         <v>1</v>
       </c>
       <c r="S5" s="98">
         <v>84.901666666666657</v>
       </c>
       <c r="T5" s="84"/>
       <c r="U5" s="84"/>
       <c r="V5" s="84"/>
       <c r="W5" s="84"/>
       <c r="X5" s="84"/>
       <c r="Y5" s="84"/>
       <c r="Z5" s="84"/>
     </row>
-    <row r="6" spans="1:26" ht="18.75" customHeight="1">
+    <row r="6" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="101" t="s">
         <v>299</v>
       </c>
       <c r="B6" s="74">
         <v>0</v>
       </c>
       <c r="C6" s="74">
         <v>0</v>
       </c>
       <c r="D6" s="74">
         <v>0</v>
       </c>
       <c r="E6" s="74">
         <v>0</v>
       </c>
       <c r="F6" s="74">
         <v>0</v>
       </c>
       <c r="G6" s="74">
         <v>0</v>
       </c>
       <c r="H6" s="74">
         <v>0</v>
       </c>
       <c r="I6" s="74">
@@ -7612,51 +7612,51 @@
         <v>0</v>
       </c>
       <c r="O6" s="74">
         <v>0</v>
       </c>
       <c r="P6" s="74">
         <v>1</v>
       </c>
       <c r="Q6" s="74">
         <v>1</v>
       </c>
       <c r="R6" s="74">
         <v>0</v>
       </c>
       <c r="S6" s="98">
         <v>99.1</v>
       </c>
       <c r="T6" s="84"/>
       <c r="U6" s="84"/>
       <c r="V6" s="84"/>
       <c r="W6" s="84"/>
       <c r="X6" s="84"/>
       <c r="Y6" s="84"/>
       <c r="Z6" s="84"/>
     </row>
-    <row r="7" spans="1:26" ht="18.75" customHeight="1">
+    <row r="7" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="101" t="s">
         <v>300</v>
       </c>
       <c r="B7" s="74">
         <v>0</v>
       </c>
       <c r="C7" s="74">
         <v>0</v>
       </c>
       <c r="D7" s="74">
         <v>0</v>
       </c>
       <c r="E7" s="74">
         <v>0</v>
       </c>
       <c r="F7" s="74">
         <v>0</v>
       </c>
       <c r="G7" s="74">
         <v>0</v>
       </c>
       <c r="H7" s="74">
         <v>0</v>
       </c>
       <c r="I7" s="74">
@@ -7678,51 +7678,51 @@
         <v>0</v>
       </c>
       <c r="O7" s="74">
         <v>0</v>
       </c>
       <c r="P7" s="74">
         <v>0</v>
       </c>
       <c r="Q7" s="74">
         <v>0</v>
       </c>
       <c r="R7" s="74">
         <v>0</v>
       </c>
       <c r="S7" s="98" t="s">
         <v>425</v>
       </c>
       <c r="T7" s="84"/>
       <c r="U7" s="84"/>
       <c r="V7" s="84"/>
       <c r="W7" s="84"/>
       <c r="X7" s="84"/>
       <c r="Y7" s="84"/>
       <c r="Z7" s="84"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="101" t="s">
         <v>301</v>
       </c>
       <c r="B8" s="74">
         <v>0</v>
       </c>
       <c r="C8" s="74">
         <v>0</v>
       </c>
       <c r="D8" s="74">
         <v>0</v>
       </c>
       <c r="E8" s="74">
         <v>0</v>
       </c>
       <c r="F8" s="74">
         <v>1</v>
       </c>
       <c r="G8" s="74">
         <v>0</v>
       </c>
       <c r="H8" s="74">
         <v>0</v>
       </c>
       <c r="I8" s="74">
@@ -7744,51 +7744,51 @@
         <v>0</v>
       </c>
       <c r="O8" s="74">
         <v>0</v>
       </c>
       <c r="P8" s="74">
         <v>4</v>
       </c>
       <c r="Q8" s="74">
         <v>4</v>
       </c>
       <c r="R8" s="74">
         <v>0</v>
       </c>
       <c r="S8" s="98">
         <v>84.75</v>
       </c>
       <c r="T8" s="84"/>
       <c r="U8" s="84"/>
       <c r="V8" s="84"/>
       <c r="W8" s="84"/>
       <c r="X8" s="84"/>
       <c r="Y8" s="84"/>
       <c r="Z8" s="84"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="101" t="s">
         <v>302</v>
       </c>
       <c r="B9" s="74">
         <v>0</v>
       </c>
       <c r="C9" s="74">
         <v>0</v>
       </c>
       <c r="D9" s="74">
         <v>0</v>
       </c>
       <c r="E9" s="74">
         <v>0</v>
       </c>
       <c r="F9" s="74">
         <v>1</v>
       </c>
       <c r="G9" s="74">
         <v>0</v>
       </c>
       <c r="H9" s="74">
         <v>1</v>
       </c>
       <c r="I9" s="74">
@@ -7810,51 +7810,51 @@
         <v>0</v>
       </c>
       <c r="O9" s="74">
         <v>0</v>
       </c>
       <c r="P9" s="74">
         <v>11</v>
       </c>
       <c r="Q9" s="74">
         <v>11</v>
       </c>
       <c r="R9" s="74">
         <v>0</v>
       </c>
       <c r="S9" s="98">
         <v>87.094545454545454</v>
       </c>
       <c r="T9" s="84"/>
       <c r="U9" s="84"/>
       <c r="V9" s="84"/>
       <c r="W9" s="84"/>
       <c r="X9" s="84"/>
       <c r="Y9" s="84"/>
       <c r="Z9" s="84"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="101" t="s">
         <v>303</v>
       </c>
       <c r="B10" s="74">
         <v>0</v>
       </c>
       <c r="C10" s="74">
         <v>0</v>
       </c>
       <c r="D10" s="74">
         <v>0</v>
       </c>
       <c r="E10" s="74">
         <v>0</v>
       </c>
       <c r="F10" s="74">
         <v>1</v>
       </c>
       <c r="G10" s="74">
         <v>0</v>
       </c>
       <c r="H10" s="74">
         <v>3</v>
       </c>
       <c r="I10" s="74">
@@ -7876,51 +7876,51 @@
         <v>0</v>
       </c>
       <c r="O10" s="74">
         <v>0</v>
       </c>
       <c r="P10" s="74">
         <v>9</v>
       </c>
       <c r="Q10" s="74">
         <v>9</v>
       </c>
       <c r="R10" s="74">
         <v>0</v>
       </c>
       <c r="S10" s="98">
         <v>85.800000000000011</v>
       </c>
       <c r="T10" s="84"/>
       <c r="U10" s="84"/>
       <c r="V10" s="84"/>
       <c r="W10" s="84"/>
       <c r="X10" s="84"/>
       <c r="Y10" s="84"/>
       <c r="Z10" s="84"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="101" t="s">
         <v>304</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="74">
         <v>0</v>
       </c>
       <c r="D11" s="74">
         <v>1</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="74">
         <v>1</v>
       </c>
       <c r="G11" s="74">
         <v>0</v>
       </c>
       <c r="H11" s="74">
         <v>1</v>
       </c>
       <c r="I11" s="74">
@@ -7942,51 +7942,51 @@
         <v>0</v>
       </c>
       <c r="O11" s="74">
         <v>0</v>
       </c>
       <c r="P11" s="74">
         <v>22</v>
       </c>
       <c r="Q11" s="74">
         <v>19</v>
       </c>
       <c r="R11" s="74">
         <v>3</v>
       </c>
       <c r="S11" s="98">
         <v>88.608181818181819</v>
       </c>
       <c r="T11" s="84"/>
       <c r="U11" s="84"/>
       <c r="V11" s="84"/>
       <c r="W11" s="84"/>
       <c r="X11" s="84"/>
       <c r="Y11" s="84"/>
       <c r="Z11" s="84"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="101" t="s">
         <v>212</v>
       </c>
       <c r="B12" s="74">
         <v>0</v>
       </c>
       <c r="C12" s="74">
         <v>0</v>
       </c>
       <c r="D12" s="74">
         <v>0</v>
       </c>
       <c r="E12" s="74">
         <v>0</v>
       </c>
       <c r="F12" s="74">
         <v>1</v>
       </c>
       <c r="G12" s="74">
         <v>1</v>
       </c>
       <c r="H12" s="74">
         <v>3</v>
       </c>
       <c r="I12" s="74">
@@ -8008,51 +8008,51 @@
         <v>1</v>
       </c>
       <c r="O12" s="74">
         <v>2</v>
       </c>
       <c r="P12" s="74">
         <v>39</v>
       </c>
       <c r="Q12" s="74">
         <v>30</v>
       </c>
       <c r="R12" s="74">
         <v>9</v>
       </c>
       <c r="S12" s="98">
         <v>93.389230769230778</v>
       </c>
       <c r="T12" s="84"/>
       <c r="U12" s="84"/>
       <c r="V12" s="84"/>
       <c r="W12" s="84"/>
       <c r="X12" s="84"/>
       <c r="Y12" s="84"/>
       <c r="Z12" s="84"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="101" t="s">
         <v>213</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="74">
         <v>0</v>
       </c>
       <c r="D13" s="74">
         <v>0</v>
       </c>
       <c r="E13" s="74">
         <v>1</v>
       </c>
       <c r="F13" s="74">
         <v>1</v>
       </c>
       <c r="G13" s="74">
         <v>5</v>
       </c>
       <c r="H13" s="74">
         <v>3</v>
       </c>
       <c r="I13" s="74">
@@ -8074,51 +8074,51 @@
         <v>2</v>
       </c>
       <c r="O13" s="74">
         <v>0</v>
       </c>
       <c r="P13" s="74">
         <v>55</v>
       </c>
       <c r="Q13" s="74">
         <v>46</v>
       </c>
       <c r="R13" s="74">
         <v>9</v>
       </c>
       <c r="S13" s="98">
         <v>91.304727272727263</v>
       </c>
       <c r="T13" s="84"/>
       <c r="U13" s="84"/>
       <c r="V13" s="84"/>
       <c r="W13" s="84"/>
       <c r="X13" s="84"/>
       <c r="Y13" s="84"/>
       <c r="Z13" s="84"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="101" t="s">
         <v>214</v>
       </c>
       <c r="B14" s="74">
         <v>0</v>
       </c>
       <c r="C14" s="74">
         <v>0</v>
       </c>
       <c r="D14" s="74">
         <v>1</v>
       </c>
       <c r="E14" s="74">
         <v>0</v>
       </c>
       <c r="F14" s="74">
         <v>2</v>
       </c>
       <c r="G14" s="74">
         <v>5</v>
       </c>
       <c r="H14" s="74">
         <v>12</v>
       </c>
       <c r="I14" s="74">
@@ -8140,51 +8140,51 @@
         <v>3</v>
       </c>
       <c r="O14" s="74">
         <v>0</v>
       </c>
       <c r="P14" s="74">
         <v>151</v>
       </c>
       <c r="Q14" s="74">
         <v>129</v>
       </c>
       <c r="R14" s="74">
         <v>22</v>
       </c>
       <c r="S14" s="98">
         <v>92.041655629139072</v>
       </c>
       <c r="T14" s="84"/>
       <c r="U14" s="84"/>
       <c r="V14" s="84"/>
       <c r="W14" s="84"/>
       <c r="X14" s="84"/>
       <c r="Y14" s="84"/>
       <c r="Z14" s="84"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="101" t="s">
         <v>215</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="74">
         <v>0</v>
       </c>
       <c r="D15" s="74">
         <v>1</v>
       </c>
       <c r="E15" s="74">
         <v>2</v>
       </c>
       <c r="F15" s="74">
         <v>6</v>
       </c>
       <c r="G15" s="74">
         <v>4</v>
       </c>
       <c r="H15" s="74">
         <v>18</v>
       </c>
       <c r="I15" s="74">
@@ -8206,51 +8206,51 @@
         <v>8</v>
       </c>
       <c r="O15" s="74">
         <v>1</v>
       </c>
       <c r="P15" s="74">
         <v>260</v>
       </c>
       <c r="Q15" s="74">
         <v>229</v>
       </c>
       <c r="R15" s="74">
         <v>31</v>
       </c>
       <c r="S15" s="98">
         <v>91.960923076923066</v>
       </c>
       <c r="T15" s="84"/>
       <c r="U15" s="84"/>
       <c r="V15" s="84"/>
       <c r="W15" s="84"/>
       <c r="X15" s="84"/>
       <c r="Y15" s="84"/>
       <c r="Z15" s="84"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="101" t="s">
         <v>216</v>
       </c>
       <c r="B16" s="74">
         <v>0</v>
       </c>
       <c r="C16" s="74">
         <v>0</v>
       </c>
       <c r="D16" s="74">
         <v>1</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>5</v>
       </c>
       <c r="G16" s="74">
         <v>5</v>
       </c>
       <c r="H16" s="74">
         <v>18</v>
       </c>
       <c r="I16" s="74">
@@ -8272,51 +8272,51 @@
         <v>8</v>
       </c>
       <c r="O16" s="74">
         <v>2</v>
       </c>
       <c r="P16" s="74">
         <v>307</v>
       </c>
       <c r="Q16" s="74">
         <v>267</v>
       </c>
       <c r="R16" s="74">
         <v>40</v>
       </c>
       <c r="S16" s="98">
         <v>93.239022801302909</v>
       </c>
       <c r="T16" s="84"/>
       <c r="U16" s="84"/>
       <c r="V16" s="84"/>
       <c r="W16" s="84"/>
       <c r="X16" s="84"/>
       <c r="Y16" s="84"/>
       <c r="Z16" s="84"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="101" t="s">
         <v>217</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="74">
         <v>1</v>
       </c>
       <c r="D17" s="74">
         <v>1</v>
       </c>
       <c r="E17" s="74">
         <v>3</v>
       </c>
       <c r="F17" s="74">
         <v>4</v>
       </c>
       <c r="G17" s="74">
         <v>6</v>
       </c>
       <c r="H17" s="74">
         <v>12</v>
       </c>
       <c r="I17" s="74">
@@ -8338,51 +8338,51 @@
         <v>6</v>
       </c>
       <c r="O17" s="74">
         <v>4</v>
       </c>
       <c r="P17" s="74">
         <v>261</v>
       </c>
       <c r="Q17" s="74">
         <v>235</v>
       </c>
       <c r="R17" s="74">
         <v>26</v>
       </c>
       <c r="S17" s="98">
         <v>92.568850574712641</v>
       </c>
       <c r="T17" s="84"/>
       <c r="U17" s="84"/>
       <c r="V17" s="84"/>
       <c r="W17" s="84"/>
       <c r="X17" s="84"/>
       <c r="Y17" s="84"/>
       <c r="Z17" s="84"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="101" t="s">
         <v>218</v>
       </c>
       <c r="B18" s="74">
         <v>0</v>
       </c>
       <c r="C18" s="74">
         <v>0</v>
       </c>
       <c r="D18" s="74">
         <v>1</v>
       </c>
       <c r="E18" s="74">
         <v>1</v>
       </c>
       <c r="F18" s="74">
         <v>1</v>
       </c>
       <c r="G18" s="74">
         <v>3</v>
       </c>
       <c r="H18" s="74">
         <v>4</v>
       </c>
       <c r="I18" s="74">
@@ -8404,51 +8404,51 @@
         <v>7</v>
       </c>
       <c r="O18" s="74">
         <v>1</v>
       </c>
       <c r="P18" s="74">
         <v>131</v>
       </c>
       <c r="Q18" s="74">
         <v>115</v>
       </c>
       <c r="R18" s="74">
         <v>16</v>
       </c>
       <c r="S18" s="98">
         <v>93.63000000000001</v>
       </c>
       <c r="T18" s="84"/>
       <c r="U18" s="84"/>
       <c r="V18" s="84"/>
       <c r="W18" s="84"/>
       <c r="X18" s="84"/>
       <c r="Y18" s="84"/>
       <c r="Z18" s="84"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="101" t="s">
         <v>219</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
       <c r="H19" s="74">
         <v>4</v>
       </c>
       <c r="I19" s="74">
@@ -8470,51 +8470,51 @@
         <v>1</v>
       </c>
       <c r="O19" s="74">
         <v>2</v>
       </c>
       <c r="P19" s="74">
         <v>75</v>
       </c>
       <c r="Q19" s="74">
         <v>66</v>
       </c>
       <c r="R19" s="74">
         <v>9</v>
       </c>
       <c r="S19" s="98">
         <v>94.278533333333328</v>
       </c>
       <c r="T19" s="84"/>
       <c r="U19" s="84"/>
       <c r="V19" s="84"/>
       <c r="W19" s="84"/>
       <c r="X19" s="84"/>
       <c r="Y19" s="84"/>
       <c r="Z19" s="84"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="101" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>1</v>
       </c>
       <c r="H20" s="74">
         <v>4</v>
       </c>
       <c r="I20" s="74">
@@ -8536,51 +8536,51 @@
         <v>3</v>
       </c>
       <c r="O20" s="74">
         <v>1</v>
       </c>
       <c r="P20" s="74">
         <v>51</v>
       </c>
       <c r="Q20" s="74">
         <v>42</v>
       </c>
       <c r="R20" s="74">
         <v>9</v>
       </c>
       <c r="S20" s="98">
         <v>94.495882352941152</v>
       </c>
       <c r="T20" s="84"/>
       <c r="U20" s="84"/>
       <c r="V20" s="84"/>
       <c r="W20" s="84"/>
       <c r="X20" s="84"/>
       <c r="Y20" s="84"/>
       <c r="Z20" s="84"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="101" t="s">
         <v>241</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="74">
         <v>1</v>
       </c>
       <c r="D21" s="74">
         <v>7</v>
       </c>
       <c r="E21" s="74">
         <v>7</v>
       </c>
       <c r="F21" s="74">
         <v>24</v>
       </c>
       <c r="G21" s="74">
         <v>30</v>
       </c>
       <c r="H21" s="74">
         <v>83</v>
       </c>
       <c r="I21" s="74">
@@ -8600,51 +8600,51 @@
       </c>
       <c r="N21" s="74">
         <v>39</v>
       </c>
       <c r="O21" s="74">
         <v>13</v>
       </c>
       <c r="P21" s="74">
         <v>1383</v>
       </c>
       <c r="Q21" s="74">
         <v>1208</v>
       </c>
       <c r="R21" s="74">
         <v>175</v>
       </c>
       <c r="S21" s="84"/>
       <c r="T21" s="84"/>
       <c r="U21" s="84"/>
       <c r="V21" s="84"/>
       <c r="W21" s="84"/>
       <c r="X21" s="84"/>
       <c r="Y21" s="84"/>
       <c r="Z21" s="84"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="101" t="s">
         <v>306</v>
       </c>
       <c r="B22" s="74">
         <v>0</v>
       </c>
       <c r="C22" s="74">
         <v>0</v>
       </c>
       <c r="D22" s="74">
         <v>4</v>
       </c>
       <c r="E22" s="74">
         <v>3</v>
       </c>
       <c r="F22" s="74">
         <v>14</v>
       </c>
       <c r="G22" s="74">
         <v>15</v>
       </c>
       <c r="H22" s="74">
         <v>41</v>
       </c>
       <c r="I22" s="74">
@@ -8664,51 +8664,51 @@
       </c>
       <c r="N22" s="74">
         <v>14</v>
       </c>
       <c r="O22" s="74">
         <v>3</v>
       </c>
       <c r="P22" s="74">
         <v>558</v>
       </c>
       <c r="Q22" s="74">
         <v>483</v>
       </c>
       <c r="R22" s="74">
         <v>75</v>
       </c>
       <c r="S22" s="84"/>
       <c r="T22" s="84"/>
       <c r="U22" s="84"/>
       <c r="V22" s="84"/>
       <c r="W22" s="84"/>
       <c r="X22" s="84"/>
       <c r="Y22" s="84"/>
       <c r="Z22" s="84"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="101" t="s">
         <v>307</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>1</v>
       </c>
       <c r="D23" s="74">
         <v>3</v>
       </c>
       <c r="E23" s="74">
         <v>4</v>
       </c>
       <c r="F23" s="74">
         <v>10</v>
       </c>
       <c r="G23" s="74">
         <v>15</v>
       </c>
       <c r="H23" s="74">
         <v>42</v>
       </c>
       <c r="I23" s="74">
@@ -8728,337 +8728,337 @@
       </c>
       <c r="N23" s="74">
         <v>25</v>
       </c>
       <c r="O23" s="74">
         <v>10</v>
       </c>
       <c r="P23" s="74">
         <v>825</v>
       </c>
       <c r="Q23" s="74">
         <v>725</v>
       </c>
       <c r="R23" s="74">
         <v>100</v>
       </c>
       <c r="S23" s="84"/>
       <c r="T23" s="84"/>
       <c r="U23" s="84"/>
       <c r="V23" s="84"/>
       <c r="W23" s="84"/>
       <c r="X23" s="84"/>
       <c r="Y23" s="84"/>
       <c r="Z23" s="84"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
       <c r="L24" s="84"/>
       <c r="M24" s="84"/>
       <c r="N24" s="84"/>
       <c r="O24" s="84"/>
       <c r="P24" s="84"/>
       <c r="Q24" s="84"/>
       <c r="R24" s="84"/>
       <c r="S24" s="84"/>
       <c r="T24" s="84"/>
       <c r="U24" s="84"/>
       <c r="V24" s="84"/>
       <c r="W24" s="84"/>
       <c r="X24" s="84"/>
       <c r="Y24" s="84"/>
       <c r="Z24" s="84"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="101" t="s">
         <v>308</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="84"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="84"/>
       <c r="K25" s="84"/>
       <c r="L25" s="84"/>
       <c r="M25" s="84"/>
       <c r="N25" s="84"/>
       <c r="O25" s="84"/>
       <c r="P25" s="84"/>
       <c r="Q25" s="84"/>
       <c r="R25" s="84"/>
       <c r="S25" s="84"/>
       <c r="T25" s="84"/>
       <c r="U25" s="84"/>
       <c r="V25" s="84"/>
       <c r="W25" s="84"/>
       <c r="X25" s="84"/>
       <c r="Y25" s="84"/>
       <c r="Z25" s="84"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="101" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="84"/>
       <c r="C27" s="84"/>
       <c r="D27" s="84"/>
       <c r="E27" s="84"/>
       <c r="F27" s="84"/>
       <c r="G27" s="84"/>
       <c r="H27" s="84"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="84"/>
       <c r="M27" s="84"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
       <c r="Q27" s="84"/>
       <c r="R27" s="84"/>
       <c r="S27" s="84"/>
       <c r="T27" s="84"/>
       <c r="U27" s="84"/>
       <c r="V27" s="84"/>
       <c r="W27" s="84"/>
       <c r="X27" s="84"/>
       <c r="Y27" s="84"/>
       <c r="Z27" s="84"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="84"/>
       <c r="C28" s="84"/>
       <c r="D28" s="84"/>
       <c r="E28" s="84"/>
       <c r="F28" s="84"/>
       <c r="G28" s="89"/>
       <c r="H28" s="84"/>
       <c r="I28" s="84"/>
       <c r="J28" s="84"/>
       <c r="K28" s="84"/>
       <c r="L28" s="84"/>
       <c r="M28" s="84"/>
       <c r="N28" s="84"/>
       <c r="O28" s="84"/>
       <c r="P28" s="84"/>
       <c r="Q28" s="84"/>
       <c r="R28" s="84"/>
       <c r="S28" s="84"/>
       <c r="T28" s="84"/>
       <c r="U28" s="84"/>
       <c r="V28" s="84"/>
       <c r="W28" s="84"/>
       <c r="X28" s="84"/>
       <c r="Y28" s="84"/>
       <c r="Z28" s="84"/>
     </row>
-    <row r="29" spans="1:26" ht="18.75" customHeight="1">
+    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="84"/>
       <c r="C29" s="84"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="102"/>
       <c r="H29" s="84"/>
       <c r="I29" s="84"/>
       <c r="J29" s="84"/>
       <c r="K29" s="84"/>
       <c r="L29" s="84"/>
       <c r="M29" s="84"/>
       <c r="N29" s="84"/>
       <c r="O29" s="84"/>
       <c r="P29" s="84"/>
       <c r="Q29" s="84"/>
       <c r="R29" s="84"/>
       <c r="S29" s="84"/>
       <c r="T29" s="84"/>
       <c r="U29" s="84"/>
       <c r="V29" s="84"/>
       <c r="W29" s="84"/>
       <c r="X29" s="84"/>
       <c r="Y29" s="84"/>
       <c r="Z29" s="84"/>
     </row>
-    <row r="30" spans="1:26" ht="18.75" customHeight="1">
+    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="84"/>
       <c r="C30" s="84"/>
       <c r="D30" s="84"/>
       <c r="E30" s="84"/>
       <c r="F30" s="84"/>
       <c r="G30" s="103"/>
       <c r="H30" s="84"/>
       <c r="I30" s="84"/>
       <c r="J30" s="84"/>
       <c r="K30" s="84"/>
       <c r="L30" s="84"/>
       <c r="M30" s="84"/>
       <c r="N30" s="84"/>
       <c r="O30" s="84"/>
       <c r="P30" s="84"/>
       <c r="Q30" s="84"/>
       <c r="R30" s="84"/>
       <c r="S30" s="84"/>
       <c r="T30" s="84"/>
       <c r="U30" s="84"/>
       <c r="V30" s="84"/>
       <c r="W30" s="84"/>
       <c r="X30" s="84"/>
       <c r="Y30" s="84"/>
       <c r="Z30" s="84"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99CB75AA-D9AD-41E2-90F6-777F000D53FE}">
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.625" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>309</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="84"/>
       <c r="Y1" s="84"/>
       <c r="Z1" s="84"/>
       <c r="AA1" s="84"/>
       <c r="AB1" s="84"/>
       <c r="AC1" s="84"/>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B2" s="74" t="s">
         <v>310</v>
       </c>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="84"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
       <c r="L2" s="84"/>
       <c r="M2" s="84"/>
       <c r="N2" s="84"/>
       <c r="O2" s="84"/>
       <c r="P2" s="84"/>
       <c r="Q2" s="84"/>
       <c r="R2" s="84"/>
       <c r="T2" s="84"/>
       <c r="U2" s="84"/>
       <c r="V2" s="84"/>
       <c r="W2" s="84"/>
       <c r="X2" s="84"/>
       <c r="Y2" s="84"/>
       <c r="Z2" s="84"/>
       <c r="AA2" s="84"/>
       <c r="AB2" s="84"/>
       <c r="AC2" s="84"/>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B3" s="104" t="s">
         <v>236</v>
       </c>
       <c r="C3" s="84"/>
       <c r="D3" s="74"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="104" t="s">
         <v>237</v>
       </c>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
       <c r="Z3" s="84"/>
       <c r="AA3" s="84"/>
       <c r="AB3" s="84"/>
       <c r="AC3" s="84"/>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B4" s="78" t="s">
         <v>238</v>
       </c>
       <c r="C4" s="85" t="s">
         <v>225</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>224</v>
       </c>
       <c r="E4" s="85" t="s">
         <v>223</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>222</v>
       </c>
       <c r="G4" s="85" t="s">
         <v>221</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>220</v>
       </c>
       <c r="I4" s="85" t="s">
         <v>219</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -9080,51 +9080,51 @@
         <v>240</v>
       </c>
       <c r="P4" s="86" t="s">
         <v>241</v>
       </c>
       <c r="Q4" s="84" t="s">
         <v>262</v>
       </c>
       <c r="R4" s="84" t="s">
         <v>263</v>
       </c>
       <c r="S4" s="104" t="s">
         <v>276</v>
       </c>
       <c r="T4" s="84"/>
       <c r="U4" s="84"/>
       <c r="V4" s="84"/>
       <c r="W4" s="84"/>
       <c r="X4" s="84"/>
       <c r="Y4" s="84"/>
       <c r="Z4" s="84"/>
       <c r="AA4" s="84"/>
       <c r="AB4" s="84"/>
       <c r="AC4" s="84"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A5" s="104" t="s">
         <v>312</v>
       </c>
       <c r="B5" s="74">
         <v>0</v>
       </c>
       <c r="C5" s="74">
         <v>0</v>
       </c>
       <c r="D5" s="74">
         <v>2</v>
       </c>
       <c r="E5" s="74">
         <v>1</v>
       </c>
       <c r="F5" s="74">
         <v>4</v>
       </c>
       <c r="G5" s="74">
         <v>0</v>
       </c>
       <c r="H5" s="74">
         <v>3</v>
       </c>
       <c r="I5" s="74">
@@ -9149,51 +9149,51 @@
         <v>0</v>
       </c>
       <c r="P5" s="74">
         <v>36</v>
       </c>
       <c r="Q5" s="74">
         <v>34</v>
       </c>
       <c r="R5" s="74">
         <v>2</v>
       </c>
       <c r="S5" s="105">
         <v>87.186388888888871</v>
       </c>
       <c r="T5" s="84"/>
       <c r="U5" s="84"/>
       <c r="V5" s="84"/>
       <c r="W5" s="84"/>
       <c r="X5" s="84"/>
       <c r="Y5" s="84"/>
       <c r="Z5" s="84"/>
       <c r="AA5" s="84"/>
       <c r="AB5" s="84"/>
       <c r="AC5" s="84"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A6" s="104" t="s">
         <v>313</v>
       </c>
       <c r="B6" s="74">
         <v>0</v>
       </c>
       <c r="C6" s="74">
         <v>0</v>
       </c>
       <c r="D6" s="74">
         <v>0</v>
       </c>
       <c r="E6" s="74">
         <v>0</v>
       </c>
       <c r="F6" s="74">
         <v>0</v>
       </c>
       <c r="G6" s="74">
         <v>0</v>
       </c>
       <c r="H6" s="74">
         <v>0</v>
       </c>
       <c r="I6" s="74">
@@ -9218,51 +9218,51 @@
         <v>0</v>
       </c>
       <c r="P6" s="74">
         <v>7</v>
       </c>
       <c r="Q6" s="74">
         <v>7</v>
       </c>
       <c r="R6" s="74">
         <v>0</v>
       </c>
       <c r="S6" s="105">
         <v>88.857142857142861</v>
       </c>
       <c r="T6" s="84"/>
       <c r="U6" s="84"/>
       <c r="V6" s="84"/>
       <c r="W6" s="84"/>
       <c r="X6" s="84"/>
       <c r="Y6" s="84"/>
       <c r="Z6" s="84"/>
       <c r="AA6" s="84"/>
       <c r="AB6" s="84"/>
       <c r="AC6" s="84"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A7" s="104" t="s">
         <v>314</v>
       </c>
       <c r="B7" s="74">
         <v>0</v>
       </c>
       <c r="C7" s="74">
         <v>0</v>
       </c>
       <c r="D7" s="74">
         <v>0</v>
       </c>
       <c r="E7" s="74">
         <v>0</v>
       </c>
       <c r="F7" s="74">
         <v>0</v>
       </c>
       <c r="G7" s="74">
         <v>0</v>
       </c>
       <c r="H7" s="74">
         <v>2</v>
       </c>
       <c r="I7" s="74">
@@ -9287,51 +9287,51 @@
         <v>0</v>
       </c>
       <c r="P7" s="74">
         <v>6</v>
       </c>
       <c r="Q7" s="74">
         <v>6</v>
       </c>
       <c r="R7" s="74">
         <v>0</v>
       </c>
       <c r="S7" s="105">
         <v>90.486666666666679</v>
       </c>
       <c r="T7" s="84"/>
       <c r="U7" s="84"/>
       <c r="V7" s="84"/>
       <c r="W7" s="84"/>
       <c r="X7" s="84"/>
       <c r="Y7" s="84"/>
       <c r="Z7" s="84"/>
       <c r="AA7" s="84"/>
       <c r="AB7" s="84"/>
       <c r="AC7" s="84"/>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A8" s="104" t="s">
         <v>315</v>
       </c>
       <c r="B8" s="74">
         <v>0</v>
       </c>
       <c r="C8" s="74">
         <v>0</v>
       </c>
       <c r="D8" s="74">
         <v>0</v>
       </c>
       <c r="E8" s="74">
         <v>0</v>
       </c>
       <c r="F8" s="74">
         <v>0</v>
       </c>
       <c r="G8" s="74">
         <v>1</v>
       </c>
       <c r="H8" s="74">
         <v>2</v>
       </c>
       <c r="I8" s="74">
@@ -9356,51 +9356,51 @@
         <v>0</v>
       </c>
       <c r="P8" s="74">
         <v>18</v>
       </c>
       <c r="Q8" s="74">
         <v>18</v>
       </c>
       <c r="R8" s="74">
         <v>0</v>
       </c>
       <c r="S8" s="105">
         <v>88.08</v>
       </c>
       <c r="T8" s="84"/>
       <c r="U8" s="84"/>
       <c r="V8" s="84"/>
       <c r="W8" s="84"/>
       <c r="X8" s="84"/>
       <c r="Y8" s="84"/>
       <c r="Z8" s="84"/>
       <c r="AA8" s="84"/>
       <c r="AB8" s="84"/>
       <c r="AC8" s="84"/>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A9" s="104" t="s">
         <v>316</v>
       </c>
       <c r="B9" s="74">
         <v>0</v>
       </c>
       <c r="C9" s="74">
         <v>0</v>
       </c>
       <c r="D9" s="74">
         <v>1</v>
       </c>
       <c r="E9" s="74">
         <v>0</v>
       </c>
       <c r="F9" s="74">
         <v>0</v>
       </c>
       <c r="G9" s="74">
         <v>0</v>
       </c>
       <c r="H9" s="74">
         <v>1</v>
       </c>
       <c r="I9" s="74">
@@ -9425,51 +9425,51 @@
         <v>0</v>
       </c>
       <c r="P9" s="74">
         <v>12</v>
       </c>
       <c r="Q9" s="74">
         <v>12</v>
       </c>
       <c r="R9" s="74">
         <v>0</v>
       </c>
       <c r="S9" s="105">
         <v>88.369166666666672</v>
       </c>
       <c r="T9" s="84"/>
       <c r="U9" s="84"/>
       <c r="V9" s="84"/>
       <c r="W9" s="84"/>
       <c r="X9" s="84"/>
       <c r="Y9" s="84"/>
       <c r="Z9" s="84"/>
       <c r="AA9" s="84"/>
       <c r="AB9" s="84"/>
       <c r="AC9" s="84"/>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A10" s="104" t="s">
         <v>317</v>
       </c>
       <c r="B10" s="74">
         <v>0</v>
       </c>
       <c r="C10" s="74">
         <v>0</v>
       </c>
       <c r="D10" s="74">
         <v>0</v>
       </c>
       <c r="E10" s="74">
         <v>2</v>
       </c>
       <c r="F10" s="74">
         <v>1</v>
       </c>
       <c r="G10" s="74">
         <v>1</v>
       </c>
       <c r="H10" s="74">
         <v>3</v>
       </c>
       <c r="I10" s="74">
@@ -9494,51 +9494,51 @@
         <v>0</v>
       </c>
       <c r="P10" s="74">
         <v>24</v>
       </c>
       <c r="Q10" s="74">
         <v>24</v>
       </c>
       <c r="R10" s="74">
         <v>0</v>
       </c>
       <c r="S10" s="105">
         <v>86.077500000000001</v>
       </c>
       <c r="T10" s="84"/>
       <c r="U10" s="84"/>
       <c r="V10" s="84"/>
       <c r="W10" s="84"/>
       <c r="X10" s="84"/>
       <c r="Y10" s="84"/>
       <c r="Z10" s="84"/>
       <c r="AA10" s="84"/>
       <c r="AB10" s="84"/>
       <c r="AC10" s="84"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A11" s="104" t="s">
         <v>318</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="74">
         <v>0</v>
       </c>
       <c r="D11" s="74">
         <v>0</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="74">
         <v>0</v>
       </c>
       <c r="G11" s="74">
         <v>3</v>
       </c>
       <c r="H11" s="74">
         <v>5</v>
       </c>
       <c r="I11" s="74">
@@ -9563,51 +9563,51 @@
         <v>0</v>
       </c>
       <c r="P11" s="74">
         <v>37</v>
       </c>
       <c r="Q11" s="74">
         <v>35</v>
       </c>
       <c r="R11" s="74">
         <v>2</v>
       </c>
       <c r="S11" s="105">
         <v>89.809459459459461</v>
       </c>
       <c r="T11" s="84"/>
       <c r="U11" s="84"/>
       <c r="V11" s="84"/>
       <c r="W11" s="84"/>
       <c r="X11" s="84"/>
       <c r="Y11" s="84"/>
       <c r="Z11" s="84"/>
       <c r="AA11" s="84"/>
       <c r="AB11" s="84"/>
       <c r="AC11" s="84"/>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A12" s="104" t="s">
         <v>319</v>
       </c>
       <c r="B12" s="74">
         <v>0</v>
       </c>
       <c r="C12" s="74">
         <v>0</v>
       </c>
       <c r="D12" s="74">
         <v>1</v>
       </c>
       <c r="E12" s="74">
         <v>1</v>
       </c>
       <c r="F12" s="74">
         <v>3</v>
       </c>
       <c r="G12" s="74">
         <v>2</v>
       </c>
       <c r="H12" s="74">
         <v>3</v>
       </c>
       <c r="I12" s="74">
@@ -9632,51 +9632,51 @@
         <v>0</v>
       </c>
       <c r="P12" s="74">
         <v>73</v>
       </c>
       <c r="Q12" s="74">
         <v>69</v>
       </c>
       <c r="R12" s="74">
         <v>4</v>
       </c>
       <c r="S12" s="105">
         <v>90.418767123287665</v>
       </c>
       <c r="T12" s="84"/>
       <c r="U12" s="84"/>
       <c r="V12" s="84"/>
       <c r="W12" s="84"/>
       <c r="X12" s="84"/>
       <c r="Y12" s="84"/>
       <c r="Z12" s="84"/>
       <c r="AA12" s="84"/>
       <c r="AB12" s="84"/>
       <c r="AC12" s="84"/>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A13" s="104" t="s">
         <v>320</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="74">
         <v>0</v>
       </c>
       <c r="D13" s="74">
         <v>0</v>
       </c>
       <c r="E13" s="74">
         <v>1</v>
       </c>
       <c r="F13" s="74">
         <v>2</v>
       </c>
       <c r="G13" s="74">
         <v>0</v>
       </c>
       <c r="H13" s="74">
         <v>5</v>
       </c>
       <c r="I13" s="74">
@@ -9701,51 +9701,51 @@
         <v>0</v>
       </c>
       <c r="P13" s="74">
         <v>95</v>
       </c>
       <c r="Q13" s="74">
         <v>88</v>
       </c>
       <c r="R13" s="74">
         <v>7</v>
       </c>
       <c r="S13" s="105">
         <v>91.713894736842107</v>
       </c>
       <c r="T13" s="84"/>
       <c r="U13" s="84"/>
       <c r="V13" s="84"/>
       <c r="W13" s="84"/>
       <c r="X13" s="84"/>
       <c r="Y13" s="84"/>
       <c r="Z13" s="84"/>
       <c r="AA13" s="84"/>
       <c r="AB13" s="84"/>
       <c r="AC13" s="84"/>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A14" s="104" t="s">
         <v>321</v>
       </c>
       <c r="B14" s="74">
         <v>0</v>
       </c>
       <c r="C14" s="74">
         <v>0</v>
       </c>
       <c r="D14" s="74">
         <v>1</v>
       </c>
       <c r="E14" s="74">
         <v>0</v>
       </c>
       <c r="F14" s="74">
         <v>3</v>
       </c>
       <c r="G14" s="74">
         <v>3</v>
       </c>
       <c r="H14" s="74">
         <v>12</v>
       </c>
       <c r="I14" s="74">
@@ -9770,51 +9770,51 @@
         <v>0</v>
       </c>
       <c r="P14" s="74">
         <v>116</v>
       </c>
       <c r="Q14" s="74">
         <v>106</v>
       </c>
       <c r="R14" s="74">
         <v>10</v>
       </c>
       <c r="S14" s="105">
         <v>90.457499999999996</v>
       </c>
       <c r="T14" s="84"/>
       <c r="U14" s="84"/>
       <c r="V14" s="84"/>
       <c r="W14" s="84"/>
       <c r="X14" s="84"/>
       <c r="Y14" s="84"/>
       <c r="Z14" s="84"/>
       <c r="AA14" s="84"/>
       <c r="AB14" s="84"/>
       <c r="AC14" s="84"/>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A15" s="104" t="s">
         <v>322</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="74">
         <v>0</v>
       </c>
       <c r="D15" s="74">
         <v>0</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="74">
         <v>4</v>
       </c>
       <c r="G15" s="74">
         <v>7</v>
       </c>
       <c r="H15" s="74">
         <v>14</v>
       </c>
       <c r="I15" s="74">
@@ -9839,51 +9839,51 @@
         <v>3</v>
       </c>
       <c r="P15" s="74">
         <v>170</v>
       </c>
       <c r="Q15" s="74">
         <v>155</v>
       </c>
       <c r="R15" s="74">
         <v>15</v>
       </c>
       <c r="S15" s="105">
         <v>91.702941176470603</v>
       </c>
       <c r="T15" s="84"/>
       <c r="U15" s="84"/>
       <c r="V15" s="84"/>
       <c r="W15" s="84"/>
       <c r="X15" s="84"/>
       <c r="Y15" s="84"/>
       <c r="Z15" s="84"/>
       <c r="AA15" s="84"/>
       <c r="AB15" s="84"/>
       <c r="AC15" s="84"/>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A16" s="104" t="s">
         <v>323</v>
       </c>
       <c r="B16" s="74">
         <v>0</v>
       </c>
       <c r="C16" s="74">
         <v>0</v>
       </c>
       <c r="D16" s="74">
         <v>0</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>2</v>
       </c>
       <c r="G16" s="74">
         <v>5</v>
       </c>
       <c r="H16" s="74">
         <v>11</v>
       </c>
       <c r="I16" s="74">
@@ -9908,51 +9908,51 @@
         <v>0</v>
       </c>
       <c r="P16" s="74">
         <v>207</v>
       </c>
       <c r="Q16" s="74">
         <v>190</v>
       </c>
       <c r="R16" s="74">
         <v>17</v>
       </c>
       <c r="S16" s="105">
         <v>92.159275362318823</v>
       </c>
       <c r="T16" s="84"/>
       <c r="U16" s="84"/>
       <c r="V16" s="84"/>
       <c r="W16" s="84"/>
       <c r="X16" s="84"/>
       <c r="Y16" s="84"/>
       <c r="Z16" s="84"/>
       <c r="AA16" s="84"/>
       <c r="AB16" s="84"/>
       <c r="AC16" s="84"/>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A17" s="104" t="s">
         <v>324</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="74">
         <v>0</v>
       </c>
       <c r="D17" s="74">
         <v>1</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="74">
         <v>3</v>
       </c>
       <c r="G17" s="74">
         <v>4</v>
       </c>
       <c r="H17" s="74">
         <v>5</v>
       </c>
       <c r="I17" s="74">
@@ -9977,51 +9977,51 @@
         <v>2</v>
       </c>
       <c r="P17" s="74">
         <v>235</v>
       </c>
       <c r="Q17" s="74">
         <v>204</v>
       </c>
       <c r="R17" s="74">
         <v>31</v>
       </c>
       <c r="S17" s="105">
         <v>93.76910638297872</v>
       </c>
       <c r="T17" s="84"/>
       <c r="U17" s="84"/>
       <c r="V17" s="84"/>
       <c r="W17" s="84"/>
       <c r="X17" s="84"/>
       <c r="Y17" s="84"/>
       <c r="Z17" s="84"/>
       <c r="AA17" s="84"/>
       <c r="AB17" s="84"/>
       <c r="AC17" s="84"/>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A18" s="104" t="s">
         <v>325</v>
       </c>
       <c r="B18" s="74">
         <v>0</v>
       </c>
       <c r="C18" s="74">
         <v>0</v>
       </c>
       <c r="D18" s="74">
         <v>1</v>
       </c>
       <c r="E18" s="74">
         <v>2</v>
       </c>
       <c r="F18" s="74">
         <v>2</v>
       </c>
       <c r="G18" s="74">
         <v>2</v>
       </c>
       <c r="H18" s="74">
         <v>14</v>
       </c>
       <c r="I18" s="74">
@@ -10046,51 +10046,51 @@
         <v>4</v>
       </c>
       <c r="P18" s="74">
         <v>198</v>
       </c>
       <c r="Q18" s="74">
         <v>170</v>
       </c>
       <c r="R18" s="74">
         <v>28</v>
       </c>
       <c r="S18" s="105">
         <v>93.99909090909091</v>
       </c>
       <c r="T18" s="84"/>
       <c r="U18" s="84"/>
       <c r="V18" s="84"/>
       <c r="W18" s="84"/>
       <c r="X18" s="84"/>
       <c r="Y18" s="84"/>
       <c r="Z18" s="84"/>
       <c r="AA18" s="84"/>
       <c r="AB18" s="84"/>
       <c r="AC18" s="84"/>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A19" s="104" t="s">
         <v>326</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>1</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
       <c r="H19" s="74">
         <v>3</v>
       </c>
       <c r="I19" s="74">
@@ -10115,51 +10115,51 @@
         <v>2</v>
       </c>
       <c r="P19" s="74">
         <v>108</v>
       </c>
       <c r="Q19" s="74">
         <v>64</v>
       </c>
       <c r="R19" s="74">
         <v>44</v>
       </c>
       <c r="S19" s="105">
         <v>97.824537037037018</v>
       </c>
       <c r="T19" s="84"/>
       <c r="U19" s="84"/>
       <c r="V19" s="84"/>
       <c r="W19" s="84"/>
       <c r="X19" s="84"/>
       <c r="Y19" s="84"/>
       <c r="Z19" s="84"/>
       <c r="AA19" s="84"/>
       <c r="AB19" s="84"/>
       <c r="AC19" s="84"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A20" s="104" t="s">
         <v>327</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>2</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
@@ -10184,51 +10184,51 @@
         <v>2</v>
       </c>
       <c r="P20" s="74">
         <v>41</v>
       </c>
       <c r="Q20" s="74">
         <v>26</v>
       </c>
       <c r="R20" s="74">
         <v>15</v>
       </c>
       <c r="S20" s="105">
         <v>97.949024390243906</v>
       </c>
       <c r="T20" s="84"/>
       <c r="U20" s="84"/>
       <c r="V20" s="84"/>
       <c r="W20" s="84"/>
       <c r="X20" s="84"/>
       <c r="Y20" s="84"/>
       <c r="Z20" s="84"/>
       <c r="AA20" s="84"/>
       <c r="AB20" s="84"/>
       <c r="AC20" s="84"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A21" s="104" t="s">
         <v>241</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="74">
         <v>1</v>
       </c>
       <c r="D21" s="74">
         <v>7</v>
       </c>
       <c r="E21" s="74">
         <v>7</v>
       </c>
       <c r="F21" s="74">
         <v>24</v>
       </c>
       <c r="G21" s="74">
         <v>30</v>
       </c>
       <c r="H21" s="74">
         <v>83</v>
       </c>
       <c r="I21" s="74">
@@ -10250,530 +10250,530 @@
         <v>39</v>
       </c>
       <c r="O21" s="74">
         <v>13</v>
       </c>
       <c r="P21" s="74">
         <v>1383</v>
       </c>
       <c r="Q21" s="74">
         <v>1208</v>
       </c>
       <c r="R21" s="74">
         <v>175</v>
       </c>
       <c r="T21" s="84"/>
       <c r="U21" s="84"/>
       <c r="V21" s="84"/>
       <c r="W21" s="84"/>
       <c r="X21" s="84"/>
       <c r="Y21" s="84"/>
       <c r="Z21" s="84"/>
       <c r="AA21" s="84"/>
       <c r="AB21" s="84"/>
       <c r="AC21" s="84"/>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B22" s="74"/>
       <c r="C22" s="84"/>
       <c r="D22" s="84"/>
       <c r="E22" s="84"/>
       <c r="F22" s="84"/>
       <c r="G22" s="84"/>
       <c r="H22" s="84"/>
       <c r="I22" s="84"/>
       <c r="J22" s="84"/>
       <c r="K22" s="84"/>
       <c r="L22" s="84"/>
       <c r="M22" s="84"/>
       <c r="N22" s="84"/>
       <c r="O22" s="84"/>
       <c r="P22" s="84"/>
       <c r="Q22" s="84"/>
       <c r="R22" s="84"/>
       <c r="T22" s="84"/>
       <c r="U22" s="84"/>
       <c r="V22" s="84"/>
       <c r="W22" s="84"/>
       <c r="X22" s="84"/>
       <c r="Y22" s="84"/>
       <c r="Z22" s="84"/>
       <c r="AA22" s="84"/>
       <c r="AB22" s="84"/>
       <c r="AC22" s="84"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A23" s="104" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="74"/>
       <c r="C23" s="84"/>
       <c r="D23" s="84"/>
       <c r="E23" s="84"/>
       <c r="F23" s="84"/>
       <c r="G23" s="84"/>
       <c r="H23" s="84"/>
       <c r="I23" s="84"/>
       <c r="J23" s="84"/>
       <c r="K23" s="84"/>
       <c r="L23" s="84"/>
       <c r="M23" s="84"/>
       <c r="N23" s="84"/>
       <c r="O23" s="84"/>
       <c r="P23" s="84"/>
       <c r="Q23" s="84"/>
       <c r="R23" s="84"/>
       <c r="T23" s="84"/>
       <c r="U23" s="84"/>
       <c r="V23" s="84"/>
       <c r="W23" s="84"/>
       <c r="X23" s="84"/>
       <c r="Y23" s="84"/>
       <c r="Z23" s="84"/>
       <c r="AA23" s="84"/>
       <c r="AB23" s="84"/>
       <c r="AC23" s="84"/>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A24" s="104" t="s">
         <v>328</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="84"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
       <c r="L24" s="84"/>
       <c r="M24" s="84"/>
       <c r="N24" s="84"/>
       <c r="O24" s="84"/>
       <c r="P24" s="84"/>
       <c r="Q24" s="84"/>
       <c r="R24" s="84"/>
       <c r="T24" s="84"/>
       <c r="U24" s="84"/>
       <c r="V24" s="84"/>
       <c r="W24" s="84"/>
       <c r="X24" s="84"/>
       <c r="Y24" s="84"/>
       <c r="Z24" s="84"/>
       <c r="AA24" s="84"/>
       <c r="AB24" s="84"/>
       <c r="AC24" s="84"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:29" x14ac:dyDescent="0.4">
       <c r="A25" s="104" t="s">
         <v>295</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="84"/>
       <c r="D25" s="84"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="84"/>
       <c r="K25" s="84"/>
       <c r="L25" s="84"/>
       <c r="M25" s="84"/>
       <c r="N25" s="84"/>
       <c r="O25" s="84"/>
       <c r="P25" s="84"/>
       <c r="Q25" s="84"/>
       <c r="R25" s="84"/>
       <c r="T25" s="84"/>
       <c r="U25" s="84"/>
       <c r="V25" s="84"/>
       <c r="W25" s="84"/>
       <c r="X25" s="84"/>
       <c r="Y25" s="84"/>
       <c r="Z25" s="84"/>
       <c r="AA25" s="84"/>
       <c r="AB25" s="84"/>
       <c r="AC25" s="84"/>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B26" s="74"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="84"/>
       <c r="G26" s="84"/>
       <c r="H26" s="84"/>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="84"/>
       <c r="L26" s="84"/>
       <c r="M26" s="84"/>
       <c r="N26" s="84"/>
       <c r="O26" s="84"/>
       <c r="P26" s="84"/>
       <c r="Q26" s="84"/>
       <c r="R26" s="84"/>
       <c r="T26" s="84"/>
       <c r="U26" s="84"/>
       <c r="V26" s="84"/>
       <c r="W26" s="84"/>
       <c r="X26" s="84"/>
       <c r="Y26" s="84"/>
       <c r="Z26" s="84"/>
       <c r="AA26" s="84"/>
       <c r="AB26" s="84"/>
       <c r="AC26" s="84"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B30" s="84"/>
       <c r="C30" s="84"/>
       <c r="D30" s="84"/>
       <c r="E30" s="84"/>
       <c r="F30" s="89"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
       <c r="I30" s="84"/>
       <c r="J30" s="84"/>
       <c r="K30" s="84"/>
       <c r="L30" s="84"/>
       <c r="M30" s="84"/>
       <c r="N30" s="84"/>
       <c r="O30" s="84"/>
       <c r="P30" s="84"/>
       <c r="Q30" s="84"/>
       <c r="R30" s="84"/>
       <c r="S30" s="84"/>
       <c r="T30" s="84"/>
       <c r="U30" s="84"/>
       <c r="V30" s="84"/>
       <c r="W30" s="84"/>
       <c r="X30" s="84"/>
       <c r="Y30" s="84"/>
       <c r="Z30" s="84"/>
       <c r="AA30" s="84"/>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:29" x14ac:dyDescent="0.4">
       <c r="B31" s="84"/>
       <c r="C31" s="84"/>
       <c r="D31" s="84"/>
       <c r="E31" s="84"/>
       <c r="F31" s="84"/>
       <c r="G31" s="84"/>
       <c r="H31" s="84"/>
       <c r="I31" s="84"/>
       <c r="J31" s="84"/>
       <c r="K31" s="84"/>
       <c r="L31" s="84"/>
       <c r="M31" s="84"/>
       <c r="N31" s="84"/>
       <c r="O31" s="84"/>
       <c r="P31" s="84"/>
       <c r="Q31" s="84"/>
       <c r="R31" s="84"/>
       <c r="S31" s="84"/>
       <c r="T31" s="84"/>
       <c r="U31" s="84"/>
       <c r="V31" s="84"/>
       <c r="W31" s="84"/>
       <c r="X31" s="84"/>
       <c r="Y31" s="84"/>
       <c r="Z31" s="84"/>
       <c r="AA31" s="84"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AAF5698-44D6-48A3-9F66-B2AB53AC8791}">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="11.625" style="104" customWidth="1"/>
     <col min="2" max="16384" width="14.875" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" customHeight="1">
+    <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>329</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
     </row>
-    <row r="2" spans="1:13" ht="18.75" customHeight="1">
+    <row r="2" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="74" t="s">
         <v>330</v>
       </c>
       <c r="C2" s="74" t="s">
         <v>331</v>
       </c>
       <c r="D2" s="74" t="s">
         <v>332</v>
       </c>
       <c r="E2" s="74" t="s">
         <v>333</v>
       </c>
       <c r="F2" s="74" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="106" customFormat="1" ht="18.75" customHeight="1">
+    <row r="3" spans="1:13" s="106" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="78"/>
       <c r="B3" s="78" t="s">
         <v>210</v>
       </c>
       <c r="C3" s="78" t="s">
         <v>335</v>
       </c>
       <c r="D3" s="78" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="78" t="s">
         <v>44</v>
       </c>
       <c r="F3" s="78" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="18.75" customHeight="1">
+    <row r="4" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="78" t="s">
         <v>336</v>
       </c>
       <c r="B4" s="107">
         <v>82.310244557440583</v>
       </c>
       <c r="C4" s="108">
         <v>338.30159935123567</v>
       </c>
       <c r="D4" s="108">
         <v>45.393543300792608</v>
       </c>
       <c r="E4" s="108">
         <v>98.41080016395297</v>
       </c>
       <c r="F4" s="108">
         <v>77.503133782764721</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="18.75" customHeight="1">
+    <row r="5" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="74" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="18.75" customHeight="1">
+    <row r="6" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="109">
         <v>5</v>
       </c>
       <c r="B6" s="107">
         <v>60.395000000000003</v>
       </c>
       <c r="C6" s="108">
         <v>260.28642646720255</v>
       </c>
       <c r="D6" s="108">
         <v>37.231428664537788</v>
       </c>
       <c r="E6" s="108">
         <v>81.438719872243809</v>
       </c>
       <c r="F6" s="108">
         <v>24.147043710334891</v>
       </c>
       <c r="I6" s="110"/>
       <c r="J6" s="111"/>
       <c r="K6" s="111"/>
       <c r="L6" s="111"/>
       <c r="M6" s="111"/>
     </row>
-    <row r="7" spans="1:13" ht="18.75" customHeight="1">
+    <row r="7" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="109">
         <v>25</v>
       </c>
       <c r="B7" s="107">
         <v>74.305000000000007</v>
       </c>
       <c r="C7" s="108">
         <v>293.7058461468859</v>
       </c>
       <c r="D7" s="108">
         <v>42.509639705006066</v>
       </c>
       <c r="E7" s="108">
         <v>92.009238977114336</v>
       </c>
       <c r="F7" s="108">
         <v>59.781334428439067</v>
       </c>
       <c r="I7" s="110"/>
       <c r="J7" s="111"/>
       <c r="K7" s="111"/>
       <c r="L7" s="111"/>
       <c r="M7" s="111"/>
     </row>
-    <row r="8" spans="1:13" ht="18.75" customHeight="1">
+    <row r="8" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="109">
         <v>50</v>
       </c>
       <c r="B8" s="107">
         <v>82.85</v>
       </c>
       <c r="C8" s="108">
         <v>327.05379569490162</v>
       </c>
       <c r="D8" s="108">
         <v>46.022046685586886</v>
       </c>
       <c r="E8" s="108">
         <v>98.053485468877795</v>
       </c>
       <c r="F8" s="108">
         <v>90.494876164906302</v>
       </c>
       <c r="I8" s="110"/>
       <c r="J8" s="111"/>
       <c r="K8" s="111"/>
       <c r="L8" s="111"/>
       <c r="M8" s="111"/>
     </row>
-    <row r="9" spans="1:13" ht="18.75" customHeight="1">
+    <row r="9" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="109">
         <v>75</v>
       </c>
       <c r="B9" s="107">
         <v>91.004999999999995</v>
       </c>
       <c r="C9" s="108">
         <v>362.68724819298956</v>
       </c>
       <c r="D9" s="108">
         <v>49.069794901354008</v>
       </c>
       <c r="E9" s="108">
         <v>103.97554870570659</v>
       </c>
       <c r="F9" s="108">
         <v>131.67461759121349</v>
       </c>
       <c r="I9" s="110"/>
       <c r="J9" s="111"/>
       <c r="K9" s="111"/>
       <c r="L9" s="111"/>
       <c r="M9" s="111"/>
     </row>
-    <row r="10" spans="1:13" ht="18.75" customHeight="1">
+    <row r="10" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="109">
         <v>95</v>
       </c>
       <c r="B10" s="107">
         <v>104.09899999999999</v>
       </c>
       <c r="C10" s="108">
         <v>464.36762584352357</v>
       </c>
       <c r="D10" s="108">
         <v>53.345291387623121</v>
       </c>
       <c r="E10" s="108">
         <v>117.37028109518918</v>
       </c>
       <c r="F10" s="108">
         <v>233.04989486839474</v>
       </c>
       <c r="I10" s="110"/>
       <c r="J10" s="111"/>
       <c r="K10" s="111"/>
       <c r="L10" s="111"/>
       <c r="M10" s="111"/>
     </row>
-    <row r="12" spans="1:13" ht="18.75" customHeight="1">
+    <row r="12" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="104" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="17" spans="5:5" ht="18.75" customHeight="1">
+    <row r="17" spans="5:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E17" s="83"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5917084-3C76-4EBC-BDC0-BA6537F8934F}">
   <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="11.875" style="112"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A1" s="112" t="s">
         <v>339</v>
       </c>
       <c r="X1" s="61"/>
       <c r="Y1" s="61"/>
       <c r="Z1" s="61"/>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B2" s="112" t="s">
         <v>340</v>
       </c>
       <c r="W2" s="61"/>
       <c r="X2" s="61"/>
       <c r="Y2" s="61"/>
       <c r="Z2" s="61"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B3" s="112" t="s">
         <v>341</v>
       </c>
       <c r="S3" s="112" t="s">
         <v>342</v>
       </c>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="61"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B4" s="112" t="s">
         <v>343</v>
       </c>
       <c r="C4" s="112" t="s">
         <v>344</v>
       </c>
       <c r="D4" s="112" t="s">
         <v>345</v>
       </c>
       <c r="E4" s="112" t="s">
         <v>346</v>
       </c>
       <c r="F4" s="112" t="s">
         <v>347</v>
       </c>
       <c r="G4" s="112" t="s">
         <v>348</v>
       </c>
       <c r="H4" s="112" t="s">
         <v>349</v>
       </c>
       <c r="I4" s="112" t="s">
         <v>350</v>
       </c>
       <c r="J4" s="112" t="s">
@@ -10789,51 +10789,51 @@
         <v>354</v>
       </c>
       <c r="N4" s="112" t="s">
         <v>355</v>
       </c>
       <c r="O4" s="112" t="s">
         <v>356</v>
       </c>
       <c r="P4" s="112" t="s">
         <v>241</v>
       </c>
       <c r="Q4" s="112" t="s">
         <v>262</v>
       </c>
       <c r="R4" s="112" t="s">
         <v>263</v>
       </c>
       <c r="S4" s="112" t="s">
         <v>357</v>
       </c>
       <c r="W4" s="61"/>
       <c r="X4" s="61"/>
       <c r="Y4" s="61"/>
       <c r="Z4" s="61"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A5" s="112" t="s">
         <v>358</v>
       </c>
       <c r="B5" s="113">
         <v>0</v>
       </c>
       <c r="C5" s="113">
         <v>0</v>
       </c>
       <c r="D5" s="113">
         <v>1</v>
       </c>
       <c r="E5" s="113">
         <v>0</v>
       </c>
       <c r="F5" s="113">
         <v>1</v>
       </c>
       <c r="G5" s="113">
         <v>0</v>
       </c>
       <c r="H5" s="113">
         <v>2</v>
       </c>
       <c r="I5" s="113">
@@ -10852,51 +10852,51 @@
         <v>4</v>
       </c>
       <c r="N5" s="113">
         <v>0</v>
       </c>
       <c r="O5" s="113">
         <v>4</v>
       </c>
       <c r="P5" s="112">
         <v>27</v>
       </c>
       <c r="Q5" s="112">
         <v>9</v>
       </c>
       <c r="R5" s="112">
         <v>18</v>
       </c>
       <c r="S5" s="113">
         <v>198846.13685852542</v>
       </c>
       <c r="W5" s="61"/>
       <c r="X5" s="61"/>
       <c r="Y5" s="61"/>
       <c r="Z5" s="61"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A6" s="112" t="s">
         <v>359</v>
       </c>
       <c r="B6" s="113">
         <v>0</v>
       </c>
       <c r="C6" s="113">
         <v>1</v>
       </c>
       <c r="D6" s="113">
         <v>0</v>
       </c>
       <c r="E6" s="113">
         <v>0</v>
       </c>
       <c r="F6" s="113">
         <v>0</v>
       </c>
       <c r="G6" s="113">
         <v>2</v>
       </c>
       <c r="H6" s="113">
         <v>0</v>
       </c>
       <c r="I6" s="113">
@@ -10915,51 +10915,51 @@
         <v>3</v>
       </c>
       <c r="N6" s="113">
         <v>3</v>
       </c>
       <c r="O6" s="113">
         <v>1</v>
       </c>
       <c r="P6" s="112">
         <v>25</v>
       </c>
       <c r="Q6" s="112">
         <v>13</v>
       </c>
       <c r="R6" s="112">
         <v>12</v>
       </c>
       <c r="S6" s="113">
         <v>209606.49678907648</v>
       </c>
       <c r="W6" s="61"/>
       <c r="X6" s="61"/>
       <c r="Y6" s="61"/>
       <c r="Z6" s="61"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A7" s="112" t="s">
         <v>360</v>
       </c>
       <c r="B7" s="113">
         <v>0</v>
       </c>
       <c r="C7" s="113">
         <v>0</v>
       </c>
       <c r="D7" s="113">
         <v>0</v>
       </c>
       <c r="E7" s="113">
         <v>1</v>
       </c>
       <c r="F7" s="113">
         <v>1</v>
       </c>
       <c r="G7" s="113">
         <v>1</v>
       </c>
       <c r="H7" s="113">
         <v>8</v>
       </c>
       <c r="I7" s="113">
@@ -10978,51 +10978,51 @@
         <v>3</v>
       </c>
       <c r="N7" s="113">
         <v>2</v>
       </c>
       <c r="O7" s="113">
         <v>1</v>
       </c>
       <c r="P7" s="113">
         <v>49</v>
       </c>
       <c r="Q7" s="113">
         <v>34</v>
       </c>
       <c r="R7" s="113">
         <v>15</v>
       </c>
       <c r="S7" s="113">
         <v>204459.86970368258</v>
       </c>
       <c r="W7" s="61"/>
       <c r="X7" s="61"/>
       <c r="Y7" s="61"/>
       <c r="Z7" s="61"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A8" s="112" t="s">
         <v>361</v>
       </c>
       <c r="B8" s="113">
         <v>0</v>
       </c>
       <c r="C8" s="113">
         <v>0</v>
       </c>
       <c r="D8" s="113">
         <v>0</v>
       </c>
       <c r="E8" s="113">
         <v>0</v>
       </c>
       <c r="F8" s="113">
         <v>0</v>
       </c>
       <c r="G8" s="113">
         <v>6</v>
       </c>
       <c r="H8" s="113">
         <v>8</v>
       </c>
       <c r="I8" s="113">
@@ -11041,51 +11041,51 @@
         <v>4</v>
       </c>
       <c r="N8" s="113">
         <v>4</v>
       </c>
       <c r="O8" s="113">
         <v>0</v>
       </c>
       <c r="P8" s="113">
         <v>79</v>
       </c>
       <c r="Q8" s="113">
         <v>47</v>
       </c>
       <c r="R8" s="113">
         <v>32</v>
       </c>
       <c r="S8" s="113">
         <v>205657.33864764014</v>
       </c>
       <c r="W8" s="61"/>
       <c r="X8" s="61"/>
       <c r="Y8" s="61"/>
       <c r="Z8" s="61"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A9" s="112" t="s">
         <v>362</v>
       </c>
       <c r="B9" s="113">
         <v>0</v>
       </c>
       <c r="C9" s="113">
         <v>0</v>
       </c>
       <c r="D9" s="113">
         <v>0</v>
       </c>
       <c r="E9" s="113">
         <v>0</v>
       </c>
       <c r="F9" s="113">
         <v>6</v>
       </c>
       <c r="G9" s="113">
         <v>7</v>
       </c>
       <c r="H9" s="113">
         <v>14</v>
       </c>
       <c r="I9" s="113">
@@ -11104,51 +11104,51 @@
         <v>6</v>
       </c>
       <c r="N9" s="113">
         <v>0</v>
       </c>
       <c r="O9" s="113">
         <v>0</v>
       </c>
       <c r="P9" s="113">
         <v>123</v>
       </c>
       <c r="Q9" s="113">
         <v>94</v>
       </c>
       <c r="R9" s="113">
         <v>29</v>
       </c>
       <c r="S9" s="113">
         <v>199664.31991185405</v>
       </c>
       <c r="W9" s="61"/>
       <c r="X9" s="61"/>
       <c r="Y9" s="61"/>
       <c r="Z9" s="61"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A10" s="112" t="s">
         <v>363</v>
       </c>
       <c r="B10" s="113">
         <v>0</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="113">
         <v>2</v>
       </c>
       <c r="E10" s="113">
         <v>0</v>
       </c>
       <c r="F10" s="113">
         <v>1</v>
       </c>
       <c r="G10" s="113">
         <v>17</v>
       </c>
       <c r="H10" s="113">
         <v>32</v>
       </c>
       <c r="I10" s="113">
@@ -11167,51 +11167,51 @@
         <v>4</v>
       </c>
       <c r="N10" s="113">
         <v>1</v>
       </c>
       <c r="O10" s="113">
         <v>1</v>
       </c>
       <c r="P10" s="113">
         <v>172</v>
       </c>
       <c r="Q10" s="113">
         <v>143</v>
       </c>
       <c r="R10" s="113">
         <v>29</v>
       </c>
       <c r="S10" s="113">
         <v>195359.35321137801</v>
       </c>
       <c r="W10" s="61"/>
       <c r="X10" s="61"/>
       <c r="Y10" s="61"/>
       <c r="Z10" s="61"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A11" s="112" t="s">
         <v>364</v>
       </c>
       <c r="B11" s="113">
         <v>0</v>
       </c>
       <c r="C11" s="113">
         <v>0</v>
       </c>
       <c r="D11" s="113">
         <v>0</v>
       </c>
       <c r="E11" s="113">
         <v>3</v>
       </c>
       <c r="F11" s="113">
         <v>8</v>
       </c>
       <c r="G11" s="113">
         <v>26</v>
       </c>
       <c r="H11" s="113">
         <v>48</v>
       </c>
       <c r="I11" s="113">
@@ -11230,51 +11230,51 @@
         <v>2</v>
       </c>
       <c r="N11" s="113">
         <v>1</v>
       </c>
       <c r="O11" s="113">
         <v>1</v>
       </c>
       <c r="P11" s="113">
         <v>188</v>
       </c>
       <c r="Q11" s="113">
         <v>174</v>
       </c>
       <c r="R11" s="113">
         <v>14</v>
       </c>
       <c r="S11" s="113">
         <v>184228.16968599186</v>
       </c>
       <c r="W11" s="61"/>
       <c r="X11" s="61"/>
       <c r="Y11" s="61"/>
       <c r="Z11" s="61"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A12" s="112" t="s">
         <v>365</v>
       </c>
       <c r="B12" s="113">
         <v>0</v>
       </c>
       <c r="C12" s="113">
         <v>1</v>
       </c>
       <c r="D12" s="113">
         <v>3</v>
       </c>
       <c r="E12" s="113">
         <v>4</v>
       </c>
       <c r="F12" s="113">
         <v>13</v>
       </c>
       <c r="G12" s="113">
         <v>31</v>
       </c>
       <c r="H12" s="113">
         <v>70</v>
       </c>
       <c r="I12" s="113">
@@ -11293,51 +11293,51 @@
         <v>0</v>
       </c>
       <c r="N12" s="113">
         <v>0</v>
       </c>
       <c r="O12" s="113">
         <v>0</v>
       </c>
       <c r="P12" s="113">
         <v>215</v>
       </c>
       <c r="Q12" s="113">
         <v>206</v>
       </c>
       <c r="R12" s="113">
         <v>9</v>
       </c>
       <c r="S12" s="113">
         <v>176119.43174985304</v>
       </c>
       <c r="W12" s="61"/>
       <c r="X12" s="61"/>
       <c r="Y12" s="61"/>
       <c r="Z12" s="61"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A13" s="112" t="s">
         <v>366</v>
       </c>
       <c r="B13" s="113">
         <v>0</v>
       </c>
       <c r="C13" s="113">
         <v>0</v>
       </c>
       <c r="D13" s="113">
         <v>2</v>
       </c>
       <c r="E13" s="113">
         <v>6</v>
       </c>
       <c r="F13" s="113">
         <v>8</v>
       </c>
       <c r="G13" s="113">
         <v>47</v>
       </c>
       <c r="H13" s="113">
         <v>59</v>
       </c>
       <c r="I13" s="113">
@@ -11356,51 +11356,51 @@
         <v>0</v>
       </c>
       <c r="N13" s="113">
         <v>0</v>
       </c>
       <c r="O13" s="113">
         <v>0</v>
       </c>
       <c r="P13" s="113">
         <v>184</v>
       </c>
       <c r="Q13" s="113">
         <v>180</v>
       </c>
       <c r="R13" s="113">
         <v>4</v>
       </c>
       <c r="S13" s="113">
         <v>174864.78077561702</v>
       </c>
       <c r="W13" s="61"/>
       <c r="X13" s="61"/>
       <c r="Y13" s="61"/>
       <c r="Z13" s="61"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A14" s="112" t="s">
         <v>367</v>
       </c>
       <c r="B14" s="113">
         <v>0</v>
       </c>
       <c r="C14" s="113">
         <v>1</v>
       </c>
       <c r="D14" s="113">
         <v>1</v>
       </c>
       <c r="E14" s="113">
         <v>3</v>
       </c>
       <c r="F14" s="113">
         <v>16</v>
       </c>
       <c r="G14" s="113">
         <v>32</v>
       </c>
       <c r="H14" s="113">
         <v>39</v>
       </c>
       <c r="I14" s="113">
@@ -11419,51 +11419,51 @@
         <v>0</v>
       </c>
       <c r="N14" s="113">
         <v>0</v>
       </c>
       <c r="O14" s="113">
         <v>0</v>
       </c>
       <c r="P14" s="113">
         <v>131</v>
       </c>
       <c r="Q14" s="113">
         <v>131</v>
       </c>
       <c r="R14" s="113">
         <v>0</v>
       </c>
       <c r="S14" s="113">
         <v>175828.46044175045</v>
       </c>
       <c r="W14" s="61"/>
       <c r="X14" s="61"/>
       <c r="Y14" s="61"/>
       <c r="Z14" s="61"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A15" s="112" t="s">
         <v>368</v>
       </c>
       <c r="B15" s="113">
         <v>0</v>
       </c>
       <c r="C15" s="113">
         <v>0</v>
       </c>
       <c r="D15" s="113">
         <v>3</v>
       </c>
       <c r="E15" s="113">
         <v>4</v>
       </c>
       <c r="F15" s="113">
         <v>10</v>
       </c>
       <c r="G15" s="113">
         <v>30</v>
       </c>
       <c r="H15" s="113">
         <v>27</v>
       </c>
       <c r="I15" s="113">
@@ -11482,51 +11482,51 @@
         <v>0</v>
       </c>
       <c r="N15" s="113">
         <v>0</v>
       </c>
       <c r="O15" s="113">
         <v>0</v>
       </c>
       <c r="P15" s="113">
         <v>86</v>
       </c>
       <c r="Q15" s="113">
         <v>86</v>
       </c>
       <c r="R15" s="113">
         <v>0</v>
       </c>
       <c r="S15" s="113">
         <v>168705.68571765523</v>
       </c>
       <c r="W15" s="61"/>
       <c r="X15" s="61"/>
       <c r="Y15" s="61"/>
       <c r="Z15" s="61"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A16" s="112" t="s">
         <v>369</v>
       </c>
       <c r="B16" s="113">
         <v>0</v>
       </c>
       <c r="C16" s="113">
         <v>2</v>
       </c>
       <c r="D16" s="113">
         <v>4</v>
       </c>
       <c r="E16" s="113">
         <v>3</v>
       </c>
       <c r="F16" s="113">
         <v>7</v>
       </c>
       <c r="G16" s="113">
         <v>8</v>
       </c>
       <c r="H16" s="113">
         <v>7</v>
       </c>
       <c r="I16" s="113">
@@ -11545,51 +11545,51 @@
         <v>0</v>
       </c>
       <c r="N16" s="113">
         <v>0</v>
       </c>
       <c r="O16" s="113">
         <v>0</v>
       </c>
       <c r="P16" s="113">
         <v>41</v>
       </c>
       <c r="Q16" s="113">
         <v>40</v>
       </c>
       <c r="R16" s="113">
         <v>1</v>
       </c>
       <c r="S16" s="113">
         <v>166142.29989855611</v>
       </c>
       <c r="W16" s="61"/>
       <c r="X16" s="61"/>
       <c r="Y16" s="61"/>
       <c r="Z16" s="61"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A17" s="112" t="s">
         <v>370</v>
       </c>
       <c r="B17" s="113">
         <v>0</v>
       </c>
       <c r="C17" s="113">
         <v>1</v>
       </c>
       <c r="D17" s="113">
         <v>1</v>
       </c>
       <c r="E17" s="113">
         <v>1</v>
       </c>
       <c r="F17" s="113">
         <v>6</v>
       </c>
       <c r="G17" s="113">
         <v>7</v>
       </c>
       <c r="H17" s="113">
         <v>8</v>
       </c>
       <c r="I17" s="113">
@@ -11608,51 +11608,51 @@
         <v>0</v>
       </c>
       <c r="N17" s="113">
         <v>0</v>
       </c>
       <c r="O17" s="113">
         <v>1</v>
       </c>
       <c r="P17" s="113">
         <v>25</v>
       </c>
       <c r="Q17" s="113">
         <v>24</v>
       </c>
       <c r="R17" s="113">
         <v>1</v>
       </c>
       <c r="S17" s="113">
         <v>161057.04839356497</v>
       </c>
       <c r="W17" s="61"/>
       <c r="X17" s="61"/>
       <c r="Y17" s="61"/>
       <c r="Z17" s="61"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A18" s="112" t="s">
         <v>371</v>
       </c>
       <c r="B18" s="113">
         <v>4</v>
       </c>
       <c r="C18" s="113">
         <v>6</v>
       </c>
       <c r="D18" s="113">
         <v>9</v>
       </c>
       <c r="E18" s="113">
         <v>2</v>
       </c>
       <c r="F18" s="113">
         <v>9</v>
       </c>
       <c r="G18" s="113">
         <v>4</v>
       </c>
       <c r="H18" s="113">
         <v>1</v>
       </c>
       <c r="I18" s="113">
@@ -11671,51 +11671,51 @@
         <v>0</v>
       </c>
       <c r="N18" s="113">
         <v>0</v>
       </c>
       <c r="O18" s="113">
         <v>0</v>
       </c>
       <c r="P18" s="113">
         <v>38</v>
       </c>
       <c r="Q18" s="113">
         <v>38</v>
       </c>
       <c r="R18" s="113">
         <v>0</v>
       </c>
       <c r="S18" s="113">
         <v>150119.41715729891</v>
       </c>
       <c r="W18" s="61"/>
       <c r="X18" s="61"/>
       <c r="Y18" s="61"/>
       <c r="Z18" s="61"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A19" s="112" t="s">
         <v>241</v>
       </c>
       <c r="B19" s="113">
         <v>4</v>
       </c>
       <c r="C19" s="113">
         <v>12</v>
       </c>
       <c r="D19" s="113">
         <v>26</v>
       </c>
       <c r="E19" s="113">
         <v>27</v>
       </c>
       <c r="F19" s="113">
         <v>86</v>
       </c>
       <c r="G19" s="113">
         <v>218</v>
       </c>
       <c r="H19" s="113">
         <v>323</v>
       </c>
       <c r="I19" s="113">
@@ -11731,51 +11731,51 @@
         <v>65</v>
       </c>
       <c r="M19" s="113">
         <v>26</v>
       </c>
       <c r="N19" s="113">
         <v>11</v>
       </c>
       <c r="O19" s="113">
         <v>9</v>
       </c>
       <c r="P19" s="113">
         <v>1383</v>
       </c>
       <c r="Q19" s="113">
         <v>1219</v>
       </c>
       <c r="R19" s="113">
         <v>164</v>
       </c>
       <c r="W19" s="61"/>
       <c r="X19" s="61"/>
       <c r="Y19" s="61"/>
       <c r="Z19" s="61"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A20" s="112" t="s">
         <v>372</v>
       </c>
       <c r="B20" s="113">
         <v>0</v>
       </c>
       <c r="C20" s="113">
         <v>1</v>
       </c>
       <c r="D20" s="113">
         <v>1</v>
       </c>
       <c r="E20" s="113">
         <v>1</v>
       </c>
       <c r="F20" s="113">
         <v>2</v>
       </c>
       <c r="G20" s="113">
         <v>9</v>
       </c>
       <c r="H20" s="113">
         <v>18</v>
       </c>
       <c r="I20" s="113">
@@ -11791,51 +11791,51 @@
         <v>32</v>
       </c>
       <c r="M20" s="113">
         <v>17</v>
       </c>
       <c r="N20" s="113">
         <v>9</v>
       </c>
       <c r="O20" s="113">
         <v>6</v>
       </c>
       <c r="P20" s="113">
         <v>187</v>
       </c>
       <c r="Q20" s="113">
         <v>106</v>
       </c>
       <c r="R20" s="113">
         <v>81</v>
       </c>
       <c r="W20" s="61"/>
       <c r="X20" s="61"/>
       <c r="Y20" s="61"/>
       <c r="Z20" s="61"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A21" s="112" t="s">
         <v>284</v>
       </c>
       <c r="B21" s="113">
         <v>4</v>
       </c>
       <c r="C21" s="113">
         <v>11</v>
       </c>
       <c r="D21" s="113">
         <v>25</v>
       </c>
       <c r="E21" s="113">
         <v>26</v>
       </c>
       <c r="F21" s="113">
         <v>84</v>
       </c>
       <c r="G21" s="113">
         <v>209</v>
       </c>
       <c r="H21" s="113">
         <v>305</v>
       </c>
       <c r="I21" s="113">
@@ -11851,6425 +11851,6425 @@
         <v>33</v>
       </c>
       <c r="M21" s="113">
         <v>9</v>
       </c>
       <c r="N21" s="113">
         <v>2</v>
       </c>
       <c r="O21" s="113">
         <v>3</v>
       </c>
       <c r="P21" s="113">
         <v>1196</v>
       </c>
       <c r="Q21" s="113">
         <v>1113</v>
       </c>
       <c r="R21" s="113">
         <v>83</v>
       </c>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:26" x14ac:dyDescent="0.4">
       <c r="W22" s="61"/>
       <c r="X22" s="61"/>
       <c r="Y22" s="61"/>
       <c r="Z22" s="61"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A23" s="112" t="s">
         <v>373</v>
       </c>
       <c r="W23" s="61"/>
       <c r="X23" s="61"/>
       <c r="Y23" s="61"/>
       <c r="Z23" s="61"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="61"/>
       <c r="Y24" s="61"/>
       <c r="Z24" s="61"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
       <c r="R25" s="61"/>
       <c r="S25" s="61"/>
       <c r="T25" s="61"/>
       <c r="U25" s="61"/>
       <c r="V25" s="61"/>
       <c r="W25" s="61"/>
       <c r="X25" s="61"/>
       <c r="Y25" s="61"/>
       <c r="Z25" s="61"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.4">
       <c r="D26" s="61"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AB6A8C5-91D9-4497-8541-3C288C8E35CA}">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="14.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="13.125" style="114" customWidth="1"/>
     <col min="2" max="6" width="12" style="114" customWidth="1"/>
     <col min="7" max="16384" width="14.875" style="114"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A1" s="114" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B2" s="114" t="s">
         <v>414</v>
       </c>
       <c r="C2" s="114" t="s">
         <v>415</v>
       </c>
       <c r="D2" s="114" t="s">
         <v>416</v>
       </c>
       <c r="E2" s="114" t="s">
         <v>405</v>
       </c>
       <c r="F2" s="114" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B3" s="115" t="s">
         <v>417</v>
       </c>
       <c r="C3" s="115" t="s">
         <v>418</v>
       </c>
       <c r="D3" s="115" t="s">
         <v>419</v>
       </c>
       <c r="E3" s="115" t="s">
         <v>407</v>
       </c>
       <c r="F3" s="115" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B4" s="116" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="116" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="116" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="116" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="116" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A5" s="114" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A6" s="114" t="s">
         <v>375</v>
       </c>
       <c r="B6" s="117">
         <v>374.29568141000004</v>
       </c>
       <c r="C6" s="117">
         <v>375.65187703999999</v>
       </c>
       <c r="D6" s="117">
         <v>368.34906290999999</v>
       </c>
       <c r="E6" s="117">
         <v>381.49382283000006</v>
       </c>
       <c r="F6" s="117">
         <v>381.38812121000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A7" s="118" t="s">
         <v>376</v>
       </c>
       <c r="B7" s="117">
         <v>309.90864229000005</v>
       </c>
       <c r="C7" s="117">
         <v>311.81746038</v>
       </c>
       <c r="D7" s="117">
         <v>304.06577347000001</v>
       </c>
       <c r="E7" s="117">
         <v>313.22885555000005</v>
       </c>
       <c r="F7" s="117">
         <v>319.15928885</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A8" s="114" t="s">
         <v>377</v>
       </c>
       <c r="B8" s="117">
         <v>30.069520000000001</v>
       </c>
       <c r="C8" s="117">
         <v>30.172052000000001</v>
       </c>
       <c r="D8" s="117">
         <v>30.318483619999999</v>
       </c>
       <c r="E8" s="117">
         <v>29.527332130000001</v>
       </c>
       <c r="F8" s="117">
         <v>29.559341839999998</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A9" s="114" t="s">
         <v>378</v>
       </c>
       <c r="B9" s="117">
         <v>56.688521019999996</v>
       </c>
       <c r="C9" s="117">
         <v>60.985283340000002</v>
       </c>
       <c r="D9" s="117">
         <v>62.346536359999995</v>
       </c>
       <c r="E9" s="117">
         <v>54.868651819999997</v>
       </c>
       <c r="F9" s="117">
         <v>51.870292449999994</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A10" s="114" t="s">
         <v>379</v>
       </c>
       <c r="B10" s="117">
         <v>461.05372243000005</v>
       </c>
       <c r="C10" s="117">
         <v>466.80921238000002</v>
       </c>
       <c r="D10" s="117">
         <v>461.01408289</v>
       </c>
       <c r="E10" s="117">
         <v>465.88980678000007</v>
       </c>
       <c r="F10" s="117">
         <v>462.81775549999998</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A11" s="114" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A12" s="114" t="s">
         <v>380</v>
       </c>
       <c r="B12" s="117">
         <v>259.76073042000002</v>
       </c>
       <c r="C12" s="117">
         <v>266.36811007</v>
       </c>
       <c r="D12" s="117">
         <v>253.63881953999999</v>
       </c>
       <c r="E12" s="117">
         <v>257.56214994999999</v>
       </c>
       <c r="F12" s="117">
         <v>258.94960064000003</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A13" s="118" t="s">
         <v>381</v>
       </c>
       <c r="B13" s="117">
         <v>199.59793980000001</v>
       </c>
       <c r="C13" s="117">
         <v>203.69449080999999</v>
       </c>
       <c r="D13" s="117">
         <v>195.93540371</v>
       </c>
       <c r="E13" s="117">
         <v>202.03767955999999</v>
       </c>
       <c r="F13" s="117">
         <v>205.44156095</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A14" s="114" t="s">
         <v>382</v>
       </c>
       <c r="B14" s="117">
         <v>30.986176589999999</v>
       </c>
       <c r="C14" s="117">
         <v>28.65462694</v>
       </c>
       <c r="D14" s="117">
         <v>28.47377212</v>
       </c>
       <c r="E14" s="117">
         <v>29.458222800000001</v>
       </c>
       <c r="F14" s="117">
         <v>23.696781550000001</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A15" s="114" t="s">
         <v>383</v>
       </c>
       <c r="B15" s="117">
         <v>68.713395550000001</v>
       </c>
       <c r="C15" s="117">
         <v>70.805426190000006</v>
       </c>
       <c r="D15" s="117">
         <v>71.306548090000007</v>
       </c>
       <c r="E15" s="117">
         <v>70.599953760000005</v>
       </c>
       <c r="F15" s="117">
         <v>68.516969200000005</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A16" s="114" t="s">
         <v>384</v>
       </c>
       <c r="B16" s="117">
         <v>0.68109324999999998</v>
       </c>
       <c r="C16" s="117">
         <v>6.7568899999999998E-3</v>
       </c>
       <c r="D16" s="117">
         <v>2.4220299999999999E-3</v>
       </c>
       <c r="E16" s="117">
         <v>2.3146299999999998E-3</v>
       </c>
       <c r="F16" s="117">
         <v>2.0784100000000002E-3</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A17" s="114" t="s">
         <v>385</v>
       </c>
       <c r="B17" s="117">
         <v>30.935696499999999</v>
       </c>
       <c r="C17" s="117">
         <v>31.789100300000001</v>
       </c>
       <c r="D17" s="117">
         <v>31.336529349999999</v>
       </c>
       <c r="E17" s="117">
         <v>30.458903530000001</v>
       </c>
       <c r="F17" s="117">
         <v>29.91639743</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A18" s="114" t="s">
         <v>386</v>
       </c>
       <c r="B18" s="117">
         <v>34.77534782</v>
       </c>
       <c r="C18" s="117">
         <v>38.910372590000001</v>
       </c>
       <c r="D18" s="117">
         <v>34.537784880000004</v>
       </c>
       <c r="E18" s="117">
         <v>35.205917339999999</v>
       </c>
       <c r="F18" s="117">
         <v>39.801177670000001</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A19" s="114" t="s">
         <v>387</v>
       </c>
       <c r="B19" s="117">
         <v>425.85244013000005</v>
       </c>
       <c r="C19" s="117">
         <v>436.53439298000006</v>
       </c>
       <c r="D19" s="117">
         <v>419.29587600999997</v>
       </c>
       <c r="E19" s="117">
         <v>423.28746200999996</v>
       </c>
       <c r="F19" s="117">
         <v>420.88300490000012</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B20" s="117"/>
       <c r="C20" s="117"/>
       <c r="D20" s="117"/>
       <c r="E20" s="117"/>
       <c r="F20" s="117"/>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A21" s="114" t="s">
         <v>388</v>
       </c>
       <c r="B21" s="117">
         <v>35.201282300000003</v>
       </c>
       <c r="C21" s="117">
         <v>30.274819399999956</v>
       </c>
       <c r="D21" s="117">
         <v>41.718206880000025</v>
       </c>
       <c r="E21" s="117">
         <v>42.602344770000116</v>
       </c>
       <c r="F21" s="117">
         <v>41.934750599999859</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A22" s="114" t="s">
         <v>389</v>
       </c>
       <c r="B22" s="117">
         <v>513.84801437999988</v>
       </c>
       <c r="C22" s="117">
         <v>544.12283377999995</v>
       </c>
       <c r="D22" s="117">
         <v>585.84104065999998</v>
       </c>
       <c r="E22" s="117">
         <v>628.44338543000003</v>
       </c>
       <c r="F22" s="117">
         <v>670.37813165</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{606A5119-2CE8-4B2D-A89A-3C5FF2622894}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="24.875" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="24.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="12.125" style="114" customWidth="1"/>
     <col min="2" max="5" width="11.625" style="114" customWidth="1"/>
     <col min="6" max="16384" width="24.875" style="114"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="114" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A2" s="119" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A3" s="119"/>
       <c r="B3" s="114" t="s">
         <v>404</v>
       </c>
       <c r="C3" s="114" t="s">
         <v>405</v>
       </c>
       <c r="D3" s="114" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="114" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A4" s="119"/>
       <c r="B4" s="114" t="s">
         <v>406</v>
       </c>
       <c r="C4" s="114" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="D5" s="116" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="116" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" s="119" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="116"/>
       <c r="C6" s="116"/>
       <c r="D6" s="116"/>
       <c r="E6" s="116"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" s="119" t="s">
         <v>375</v>
       </c>
       <c r="B7" s="120">
         <v>31915.928885000001</v>
       </c>
       <c r="C7" s="120">
         <v>31322.885555000001</v>
       </c>
       <c r="D7" s="121">
         <v>1.893322787770213</v>
       </c>
       <c r="E7" s="121">
         <v>91.314178018758497</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" s="119" t="s">
         <v>392</v>
       </c>
       <c r="B8" s="120">
         <v>2941.1039999999998</v>
       </c>
       <c r="C8" s="120">
         <v>2941.1039999999998</v>
       </c>
       <c r="D8" s="121">
         <v>0</v>
       </c>
       <c r="E8" s="121">
         <v>8.41474785820518</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" s="119" t="s">
         <v>393</v>
       </c>
       <c r="B9" s="120">
         <v>94.745226000000002</v>
       </c>
       <c r="C9" s="120">
         <v>82.810292000000004</v>
       </c>
       <c r="D9" s="121">
         <v>14.412380045707351</v>
       </c>
       <c r="E9" s="121">
         <v>0.27107412303633804</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" s="119" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="120">
         <v>34951.778111</v>
       </c>
       <c r="C10" s="120">
         <v>34346.799847000002</v>
       </c>
       <c r="D10" s="121">
         <v>1.7613817493766781</v>
       </c>
       <c r="E10" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" s="119" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="120"/>
       <c r="C11" s="120"/>
       <c r="D11" s="121"/>
       <c r="E11" s="121"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" s="119" t="s">
         <v>394</v>
       </c>
       <c r="B12" s="120">
         <v>20544.156094999998</v>
       </c>
       <c r="C12" s="120">
         <v>20203.767956</v>
       </c>
       <c r="D12" s="121">
         <v>1.6847755316795388</v>
       </c>
       <c r="E12" s="121">
         <v>67.066689520655771</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" s="118" t="s">
         <v>395</v>
       </c>
       <c r="B13" s="120">
         <v>17184.572276999999</v>
       </c>
       <c r="C13" s="120">
         <v>17267.257110999999</v>
       </c>
       <c r="D13" s="121">
         <v>-0.47885332029559136</v>
       </c>
       <c r="E13" s="121">
         <v>56.099280404480773</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" s="118" t="s">
         <v>396</v>
       </c>
       <c r="B14" s="120">
         <v>3359.5838180000001</v>
       </c>
       <c r="C14" s="120">
         <v>2936.5108449999998</v>
       </c>
       <c r="D14" s="121">
         <v>14.407335621469519</v>
       </c>
       <c r="E14" s="121">
         <v>10.967409116175007</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" s="119" t="s">
         <v>397</v>
       </c>
       <c r="B15" s="120">
         <v>9221.6057149999997</v>
       </c>
       <c r="C15" s="120">
         <v>10006.073638</v>
       </c>
       <c r="D15" s="121">
         <v>-7.8399175478864329</v>
       </c>
       <c r="E15" s="121">
         <v>30.104062902848089</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" s="118" t="s">
         <v>382</v>
       </c>
       <c r="B16" s="120">
         <v>2369.6781550000001</v>
       </c>
       <c r="C16" s="120">
         <v>2945.8222799999999</v>
       </c>
       <c r="D16" s="121">
         <v>-19.558006907327751</v>
       </c>
       <c r="E16" s="121">
         <v>7.7358480119777058</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A17" s="118" t="s">
         <v>383</v>
       </c>
       <c r="B17" s="120">
         <v>6851.6969200000003</v>
       </c>
       <c r="C17" s="120">
         <v>7059.9953759999999</v>
       </c>
       <c r="D17" s="121">
         <v>-2.9504049918799735</v>
       </c>
       <c r="E17" s="121">
         <v>22.36746196331281</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A18" s="118" t="s">
         <v>384</v>
       </c>
       <c r="B18" s="120">
         <v>0.207841</v>
       </c>
       <c r="C18" s="120">
         <v>0.231463</v>
       </c>
       <c r="D18" s="121">
         <v>-10.205518808621683</v>
       </c>
       <c r="E18" s="121">
         <v>6.784998980831886E-4</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" s="118" t="s">
         <v>398</v>
       </c>
       <c r="B19" s="120">
         <v>2.2799E-2</v>
       </c>
       <c r="C19" s="120">
         <v>2.4518999999999999E-2</v>
       </c>
       <c r="D19" s="121">
         <v>-7.0149679840123991</v>
       </c>
       <c r="E19" s="121">
         <v>7.4427659491623974E-5</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A20" s="119" t="s">
         <v>399</v>
       </c>
       <c r="B20" s="120">
         <v>104.63128500000001</v>
       </c>
       <c r="C20" s="120">
         <v>85.738365999999999</v>
       </c>
       <c r="D20" s="121">
         <v>22.035548239862667</v>
       </c>
       <c r="E20" s="121">
         <v>0.34157031677490518</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" s="119" t="s">
         <v>400</v>
       </c>
       <c r="B21" s="120">
         <v>653.529582</v>
       </c>
       <c r="C21" s="120">
         <v>540.76441</v>
       </c>
       <c r="D21" s="121">
         <v>20.852920405764142</v>
       </c>
       <c r="E21" s="121">
         <v>2.1334566076055679</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A22" s="119" t="s">
         <v>401</v>
       </c>
       <c r="B22" s="120">
         <v>108.50639</v>
       </c>
       <c r="C22" s="120">
         <v>106.402439</v>
       </c>
       <c r="D22" s="121">
         <v>1.9773522296796076</v>
       </c>
       <c r="E22" s="121">
         <v>0.35422065211567838</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A23" s="119" t="s">
         <v>387</v>
       </c>
       <c r="B23" s="120">
         <v>30632.429066999994</v>
       </c>
       <c r="C23" s="120">
         <v>30942.746809</v>
       </c>
       <c r="D23" s="121">
         <v>-1.0028771650930079</v>
       </c>
       <c r="E23" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A24" s="119"/>
       <c r="B24" s="120"/>
       <c r="C24" s="120"/>
       <c r="D24" s="121"/>
       <c r="E24" s="121"/>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A25" s="119" t="s">
         <v>388</v>
       </c>
       <c r="B25" s="120">
         <v>4319.349044000006</v>
       </c>
       <c r="C25" s="120">
         <v>3404.0530380000018</v>
       </c>
       <c r="D25" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E25" s="121" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A26" s="119"/>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A27" s="119"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7E3FD30-7520-45A9-A12E-77F44D1C04D8}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="114" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="114" customFormat="1">
+    <row r="2" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="114" customFormat="1">
+    <row r="3" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A3" s="119"/>
       <c r="B3" s="114" t="s">
         <v>404</v>
       </c>
       <c r="C3" s="114" t="s">
         <v>405</v>
       </c>
       <c r="D3" s="114" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="114" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="114" customFormat="1">
+    <row r="4" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A4" s="119"/>
       <c r="B4" s="114" t="s">
         <v>406</v>
       </c>
       <c r="C4" s="114" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="114" customFormat="1">
+    <row r="5" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="B5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="D5" s="116" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="116" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="114" customFormat="1">
+    <row r="6" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A6" s="119" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="116"/>
       <c r="C6" s="116"/>
       <c r="D6" s="116"/>
       <c r="E6" s="116"/>
     </row>
-    <row r="7" spans="1:5" s="114" customFormat="1">
+    <row r="7" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A7" s="114" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="120">
         <v>3438.0590539999998</v>
       </c>
       <c r="C7" s="120">
         <v>3390.5096570000001</v>
       </c>
       <c r="D7" s="121">
         <v>1.4024262370652796</v>
       </c>
       <c r="E7" s="121">
         <v>97.377476713216566</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="114" customFormat="1">
+    <row r="8" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A8" s="114" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="120">
         <v>14.830183999999999</v>
       </c>
       <c r="C8" s="120">
         <v>11.629213</v>
       </c>
       <c r="D8" s="121">
         <v>27.525259017957616</v>
       </c>
       <c r="E8" s="121">
         <v>0.42004103897882517</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="114" customFormat="1">
+    <row r="9" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A9" s="114" t="s">
         <v>408</v>
       </c>
       <c r="B9" s="120">
         <v>72.171000000000006</v>
       </c>
       <c r="C9" s="120">
         <v>82.518000000000001</v>
       </c>
       <c r="D9" s="121">
         <v>-12.539082382025734</v>
       </c>
       <c r="E9" s="121">
         <v>2.0441271547366369</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="114" customFormat="1">
+    <row r="10" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A10" s="114" t="s">
         <v>409</v>
       </c>
       <c r="B10" s="120">
         <v>5.5909659999999999</v>
       </c>
       <c r="C10" s="120">
         <v>4.5641420000000004</v>
       </c>
       <c r="D10" s="121">
         <v>22.497634823806955</v>
       </c>
       <c r="E10" s="121">
         <v>0.15835509306798123</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="114" customFormat="1">
+    <row r="11" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A11" s="114" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="120">
         <v>3530.6512039999998</v>
       </c>
       <c r="C11" s="120">
         <v>3489.2210120000004</v>
       </c>
       <c r="D11" s="121">
         <v>1.1873765478745524</v>
       </c>
       <c r="E11" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="114" customFormat="1">
+    <row r="12" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A12" s="114" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="120"/>
       <c r="C12" s="120"/>
       <c r="D12" s="121"/>
       <c r="E12" s="121"/>
     </row>
-    <row r="13" spans="1:5" s="114" customFormat="1">
+    <row r="13" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A13" s="114" t="s">
         <v>380</v>
       </c>
       <c r="B13" s="120">
         <v>1548.2098430000001</v>
       </c>
       <c r="C13" s="120">
         <v>1639.07998</v>
       </c>
       <c r="D13" s="121">
         <v>-5.543972112941054</v>
       </c>
       <c r="E13" s="121">
         <v>42.979189766024078</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="114" customFormat="1">
+    <row r="14" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A14" s="114" t="s">
         <v>399</v>
       </c>
       <c r="B14" s="120">
         <v>1153.2300869999999</v>
       </c>
       <c r="C14" s="120">
         <v>1160.3024720000001</v>
       </c>
       <c r="D14" s="121">
         <v>-0.60952942622017892</v>
       </c>
       <c r="E14" s="121">
         <v>32.01432607935012</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="114" customFormat="1">
+    <row r="15" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A15" s="114" t="s">
         <v>400</v>
       </c>
       <c r="B15" s="120">
         <v>891.95190700000001</v>
       </c>
       <c r="C15" s="120">
         <v>487.55642999999998</v>
       </c>
       <c r="D15" s="121">
         <v>82.943317350978248</v>
       </c>
       <c r="E15" s="121">
         <v>24.761094528915265</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="114" customFormat="1">
+    <row r="16" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A16" s="114" t="s">
         <v>401</v>
       </c>
       <c r="B16" s="120">
         <v>8.8395019999999995</v>
       </c>
       <c r="C16" s="120">
         <v>8.7262690000000003</v>
       </c>
       <c r="D16" s="121">
         <v>1.2976106970802759</v>
       </c>
       <c r="E16" s="121">
         <v>0.24538962571054351</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="114" customFormat="1">
+    <row r="17" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A17" s="114" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="120">
         <v>3602.2313389999999</v>
       </c>
       <c r="C17" s="120">
         <v>3295.6651509999997</v>
       </c>
       <c r="D17" s="121">
         <v>9.3021036408076583</v>
       </c>
       <c r="E17" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="114" customFormat="1">
+    <row r="18" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="B18" s="120"/>
       <c r="C18" s="120"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121"/>
     </row>
-    <row r="19" spans="1:5" s="114" customFormat="1">
+    <row r="19" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A19" s="114" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="120">
         <v>-71.580135000000155</v>
       </c>
       <c r="C19" s="120">
         <v>193.55586100000073</v>
       </c>
       <c r="D19" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E19" s="121" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="114" customFormat="1"/>
-    <row r="21" spans="1:5" s="114" customFormat="1"/>
+    <row r="20" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="21" spans="1:5" s="114" customFormat="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F61ADC8-AF3E-4E3D-B67E-6EC3A8B7765D}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="114" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A3" s="119"/>
       <c r="B3" s="114" t="s">
         <v>404</v>
       </c>
       <c r="C3" s="114" t="s">
         <v>405</v>
       </c>
       <c r="D3" s="114" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="114" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A4" s="119"/>
       <c r="B4" s="114" t="s">
         <v>406</v>
       </c>
       <c r="C4" s="114" t="s">
         <v>407</v>
       </c>
       <c r="D4" s="114"/>
       <c r="E4" s="114"/>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A5" s="114"/>
       <c r="B5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>391</v>
       </c>
       <c r="D5" s="116" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="116" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" s="119" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="116"/>
       <c r="C6" s="116"/>
       <c r="D6" s="116"/>
       <c r="E6" s="116"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" s="114" t="s">
         <v>375</v>
       </c>
       <c r="B7" s="120">
         <v>2784.8241819999998</v>
       </c>
       <c r="C7" s="120">
         <v>3435.987071</v>
       </c>
       <c r="D7" s="121">
         <v>-18.951261327374191</v>
       </c>
       <c r="E7" s="121">
         <v>99.999999999999986</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" s="114" t="s">
         <v>411</v>
       </c>
       <c r="B8" s="120">
         <v>0</v>
       </c>
       <c r="C8" s="120">
         <v>0</v>
       </c>
       <c r="D8" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E8" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" s="114" t="s">
         <v>412</v>
       </c>
       <c r="B9" s="120">
         <v>0</v>
       </c>
       <c r="C9" s="120">
         <v>0</v>
       </c>
       <c r="D9" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E9" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" s="114" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="120">
         <v>2784.8241819999998</v>
       </c>
       <c r="C10" s="120">
         <v>3435.987071</v>
       </c>
       <c r="D10" s="121">
         <v>-18.951261327374191</v>
       </c>
       <c r="E10" s="121">
         <v>99.999999999999986</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" s="114" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="120"/>
       <c r="C11" s="120"/>
       <c r="D11" s="121"/>
       <c r="E11" s="121"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>385</v>
       </c>
       <c r="B12" s="120">
         <v>2991.6397430000002</v>
       </c>
       <c r="C12" s="120">
         <v>3045.8903529999998</v>
       </c>
       <c r="D12" s="121">
         <v>-1.7811084350612405</v>
       </c>
       <c r="E12" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>413</v>
       </c>
       <c r="B13" s="120">
         <v>0</v>
       </c>
       <c r="C13" s="120">
         <v>0</v>
       </c>
       <c r="D13" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E13" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" s="114" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="120">
         <v>2991.6397430000002</v>
       </c>
       <c r="C14" s="120">
         <v>3045.8903529999998</v>
       </c>
       <c r="D14" s="121">
         <v>-1.7811084350612405</v>
       </c>
       <c r="E14" s="121">
         <v>100</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" s="114"/>
       <c r="B15" s="120"/>
       <c r="C15" s="120"/>
       <c r="D15" s="121"/>
       <c r="E15" s="121"/>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" s="114" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="120">
         <v>-206.81556100000034</v>
       </c>
       <c r="C16" s="120">
         <v>390.09671800000024</v>
       </c>
       <c r="D16" s="121" t="s">
         <v>425</v>
       </c>
       <c r="E16" s="121" t="s">
         <v>425</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D54FF840-47AD-49B1-B438-3C26739DECB2}">
   <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.125" style="4" customWidth="1"/>
     <col min="2" max="16384" width="12.5" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" customHeight="1">
+    <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="18.75" customHeight="1">
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="12" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="18.75" customHeight="1">
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="12"/>
       <c r="B3" s="4" t="s">
         <v>414</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>416</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>405</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="18.75" customHeight="1">
+    <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="12"/>
       <c r="B4" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>419</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>407</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="18.75" customHeight="1">
+    <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="12"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="18.75" customHeight="1">
+    <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+    <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="13">
         <v>91429.153462329996</v>
       </c>
       <c r="C7" s="13">
         <v>95938.720875959989</v>
       </c>
       <c r="D7" s="13">
         <v>94617.843212630003</v>
       </c>
       <c r="E7" s="13">
         <v>98553.453979910002</v>
       </c>
       <c r="F7" s="13">
         <v>100421.08876514999</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="18.75" customHeight="1">
+    <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="13">
         <v>11849.856899999999</v>
       </c>
       <c r="C8" s="13">
         <v>12113.321608</v>
       </c>
       <c r="D8" s="13">
         <v>12739.468896019998</v>
       </c>
       <c r="E8" s="13">
         <v>12462.60625787</v>
       </c>
       <c r="F8" s="13">
         <v>12455.621708160001</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="18.75" customHeight="1">
+    <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="13">
         <v>182.29795096999442</v>
       </c>
       <c r="C9" s="13">
         <v>644.76223802001914</v>
       </c>
       <c r="D9" s="13">
         <v>292.601505359984</v>
       </c>
       <c r="E9" s="13">
         <v>263.99169182998594</v>
       </c>
       <c r="F9" s="13">
         <v>216.74408559000585</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="18.75" customHeight="1">
+    <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="13">
         <v>103461.30831329999</v>
       </c>
       <c r="C10" s="13">
         <v>108696.80472198001</v>
       </c>
       <c r="D10" s="13">
         <v>107649.91361400999</v>
       </c>
       <c r="E10" s="13">
         <v>111280.05192961</v>
       </c>
       <c r="F10" s="13">
         <v>113093.4545589</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+    <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
     </row>
-    <row r="12" spans="1:6" ht="18.75" customHeight="1">
+    <row r="12" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="13">
         <v>60015.789176109996</v>
       </c>
       <c r="C12" s="13">
         <v>63668.397306790001</v>
       </c>
       <c r="D12" s="13">
         <v>61869.894716479997</v>
       </c>
       <c r="E12" s="13">
         <v>67016.923420599996</v>
       </c>
       <c r="F12" s="13">
         <v>69518.934441270001</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="18.75" customHeight="1">
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="13">
         <v>54433.166315009999</v>
       </c>
       <c r="C13" s="13">
         <v>57692.938771870002</v>
       </c>
       <c r="D13" s="13">
         <v>55739.788120409998</v>
       </c>
       <c r="E13" s="13">
         <v>60598.01674323</v>
       </c>
       <c r="F13" s="13">
         <v>62722.826569069999</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="18.75" customHeight="1">
+    <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13">
         <v>5582.6228610999997</v>
       </c>
       <c r="C14" s="13">
         <v>5975.4585349199997</v>
       </c>
       <c r="D14" s="13">
         <v>6130.1065960699998</v>
       </c>
       <c r="E14" s="13">
         <v>6418.9066773699997</v>
       </c>
       <c r="F14" s="13">
         <v>6796.1078722000002</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+    <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="13">
         <v>15268.0436123</v>
       </c>
       <c r="C15" s="13">
         <v>15245.66586958</v>
       </c>
       <c r="D15" s="13">
         <v>15301.88100044</v>
       </c>
       <c r="E15" s="13">
         <v>15541.002888589999</v>
       </c>
       <c r="F15" s="13">
         <v>15309.79032305</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="18.75" customHeight="1">
+    <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="13">
         <v>19516.04690442</v>
       </c>
       <c r="C16" s="13">
         <v>20998.63239056</v>
       </c>
       <c r="D16" s="13">
         <v>21319.78035203</v>
       </c>
       <c r="E16" s="13">
         <v>21595.868957909999</v>
       </c>
       <c r="F16" s="13">
         <v>20556.424737289999</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="18.75" customHeight="1">
+    <row r="17" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="13">
         <v>207.65959255000001</v>
       </c>
       <c r="C17" s="13">
         <v>1.85782077</v>
       </c>
       <c r="D17" s="13">
         <v>0.68403406</v>
       </c>
       <c r="E17" s="13">
         <v>0.67327751999999996</v>
       </c>
       <c r="F17" s="13">
         <v>0.61224904000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="18.75" customHeight="1">
+    <row r="18" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="13">
         <v>2505.4186716599943</v>
       </c>
       <c r="C18" s="13">
         <v>3383.4560846800014</v>
       </c>
       <c r="D18" s="13">
         <v>2974.6253105099895</v>
       </c>
       <c r="E18" s="13">
         <v>4134.1975788099953</v>
       </c>
       <c r="F18" s="13">
         <v>3388.4121266500151</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="18.75" customHeight="1">
+    <row r="19" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="13">
         <v>97512.957957039995</v>
       </c>
       <c r="C19" s="13">
         <v>103298.00947238</v>
       </c>
       <c r="D19" s="13">
         <v>101466.86541352</v>
       </c>
       <c r="E19" s="13">
         <v>108288.66612343</v>
       </c>
       <c r="F19" s="13">
         <v>108774.17387730001</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="18.75" customHeight="1">
+    <row r="20" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="12"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
     </row>
-    <row r="21" spans="1:12" ht="18.75" customHeight="1">
+    <row r="21" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="13">
         <v>5948.3503562599944</v>
       </c>
       <c r="C21" s="13">
         <v>5398.7952496000071</v>
       </c>
       <c r="D21" s="13">
         <v>6183.0482004899823</v>
       </c>
       <c r="E21" s="13">
         <v>2991.3858061799983</v>
       </c>
       <c r="F21" s="13">
         <v>4319.2806815999938</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="18.75" customHeight="1">
+    <row r="22" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="13">
         <v>28521.006579510002</v>
       </c>
       <c r="C22" s="13">
         <v>33919.801829110002</v>
       </c>
       <c r="D22" s="13">
         <v>40102.850029599998</v>
       </c>
       <c r="E22" s="13">
         <v>43094.235835779997</v>
       </c>
       <c r="F22" s="13">
         <v>47413.516517379998</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="18.75" customHeight="1">
+    <row r="23" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="12"/>
     </row>
-    <row r="24" spans="1:12" ht="18.75" customHeight="1">
+    <row r="24" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="18.75" customHeight="1">
+    <row r="25" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{808DD34D-0279-42E6-B1FE-79648B15FCFF}">
   <dimension ref="A1:O29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="17.5" style="4" customWidth="1"/>
     <col min="2" max="16384" width="12.5" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" customHeight="1">
+    <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="18.75" customHeight="1">
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="12" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="18.75" customHeight="1">
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="4" t="s">
         <v>414</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>416</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>405</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="18.75" customHeight="1">
+    <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>419</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>407</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="18.75" customHeight="1">
+    <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="19.5" customHeight="1">
+    <row r="6" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+    <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="15">
         <v>82729.581160000002</v>
       </c>
       <c r="C7" s="15">
         <v>82436.704750000004</v>
       </c>
       <c r="D7" s="15">
         <v>81842.253769999996</v>
       </c>
       <c r="E7" s="15">
         <v>82651.174490000005</v>
       </c>
       <c r="F7" s="15">
         <v>84888.472540000002</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="18.75" customHeight="1">
+    <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="15">
         <v>712.99162000000001</v>
       </c>
       <c r="C8" s="15">
         <v>708.71591000000001</v>
       </c>
       <c r="D8" s="15">
         <v>736.03815999999995</v>
       </c>
       <c r="E8" s="15">
         <v>681.22451000000001</v>
       </c>
       <c r="F8" s="15">
         <v>612.89103</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="18.75" customHeight="1">
+    <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="15">
         <v>3427.1029199999998</v>
       </c>
       <c r="C9" s="15">
         <v>3715.1059399999999</v>
       </c>
       <c r="D9" s="15">
         <v>3453.3886200000002</v>
       </c>
       <c r="E9" s="15">
         <v>4218.3544700000002</v>
       </c>
       <c r="F9" s="15">
         <v>3644.7625899999998</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="18.75" customHeight="1">
+    <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="15">
         <v>86869.675700000007</v>
       </c>
       <c r="C10" s="15">
         <v>86860.526599999997</v>
       </c>
       <c r="D10" s="15">
         <v>86031.680550000005</v>
       </c>
       <c r="E10" s="15">
         <v>87550.753469999996</v>
       </c>
       <c r="F10" s="15">
         <v>89146.12616</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+    <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="18.75" customHeight="1">
+    <row r="12" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="13">
         <v>1187.9797799999999</v>
       </c>
       <c r="C12" s="13">
         <v>1193.75522</v>
       </c>
       <c r="D12" s="13">
         <v>1231.05396</v>
       </c>
       <c r="E12" s="13">
         <v>1210.9634000000001</v>
       </c>
       <c r="F12" s="13">
         <v>1246.3302100000001</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="18.75" customHeight="1">
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="13">
         <v>40825.438390000003</v>
       </c>
       <c r="C13" s="13">
         <v>41177.836029999999</v>
       </c>
       <c r="D13" s="13">
         <v>39061.126120000001</v>
       </c>
       <c r="E13" s="13">
         <v>42472.323360000002</v>
       </c>
       <c r="F13" s="13">
         <v>44903.294300000001</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="18.75" customHeight="1">
+    <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13">
         <v>39951.959439999999</v>
       </c>
       <c r="C14" s="13">
         <v>40289.101620000001</v>
       </c>
       <c r="D14" s="13">
         <v>38203.188739999998</v>
       </c>
       <c r="E14" s="13">
         <v>41594.843350000003</v>
       </c>
       <c r="F14" s="13">
         <v>43980.341800000002</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+    <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="13">
         <v>873.47895000000005</v>
       </c>
       <c r="C15" s="13">
         <v>888.73441000000003</v>
       </c>
       <c r="D15" s="13">
         <v>857.93737999999996</v>
       </c>
       <c r="E15" s="13">
         <v>877.48000999999999</v>
       </c>
       <c r="F15" s="13">
         <v>922.95249999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="18.75" customHeight="1">
+    <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <v>15395.721740000001</v>
       </c>
       <c r="C16" s="13">
         <v>14550.29896</v>
       </c>
       <c r="D16" s="13">
         <v>15390.711939999999</v>
       </c>
       <c r="E16" s="13">
         <v>16378.939549999999</v>
       </c>
       <c r="F16" s="13">
         <v>14413.297479999999</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="18.75" customHeight="1">
+    <row r="17" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="13">
         <v>18927.67713</v>
       </c>
       <c r="C17" s="13">
         <v>19773.33138</v>
       </c>
       <c r="D17" s="13">
         <v>20060.367200000001</v>
       </c>
       <c r="E17" s="13">
         <v>20132.516909999998</v>
       </c>
       <c r="F17" s="13">
         <v>19641.32458</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="18.75" customHeight="1">
+    <row r="18" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="13">
         <v>211.24816999999999</v>
       </c>
       <c r="C18" s="13">
         <v>18.03689</v>
       </c>
       <c r="D18" s="13">
         <v>4.6321300000000001</v>
       </c>
       <c r="E18" s="13">
         <v>1.0336099999999999</v>
       </c>
       <c r="F18" s="13">
         <v>0.45879999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="18.75" customHeight="1">
+    <row r="19" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="13">
         <v>3509.0285100000001</v>
       </c>
       <c r="C19" s="13">
         <v>3631.0521100000001</v>
       </c>
       <c r="D19" s="13">
         <v>3449.9968600000002</v>
       </c>
       <c r="E19" s="13">
         <v>3697.9068000000002</v>
       </c>
       <c r="F19" s="13">
         <v>3714.5560399999999</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="18.75" customHeight="1">
+    <row r="20" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="13">
         <v>2084.1368299999999</v>
       </c>
       <c r="C20" s="13">
         <v>2134.6711599999999</v>
       </c>
       <c r="D20" s="13">
         <v>2145.6259300000002</v>
       </c>
       <c r="E20" s="13">
         <v>2358.3676399999999</v>
       </c>
       <c r="F20" s="13">
         <v>2161.03487</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="18.75" customHeight="1">
+    <row r="21" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>82141.230549999993</v>
       </c>
       <c r="C21" s="13">
         <v>82478.981750000006</v>
       </c>
       <c r="D21" s="13">
         <v>81343.514139999999</v>
       </c>
       <c r="E21" s="13">
         <v>86252.051269999996</v>
       </c>
       <c r="F21" s="13">
         <v>86080.296279999995</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="18.75" customHeight="1">
+    <row r="23" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13">
         <v>4728.4451500000141</v>
       </c>
       <c r="C23" s="13">
         <v>4381.5448499999911</v>
       </c>
       <c r="D23" s="13">
         <v>4688.1664100000053</v>
       </c>
       <c r="E23" s="13">
         <v>1298.7021999999997</v>
       </c>
       <c r="F23" s="13">
         <v>3065.8298800000048</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="18.75" customHeight="1">
+    <row r="24" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="13">
         <v>52686.596510000003</v>
       </c>
       <c r="C24" s="13">
         <v>56732.47838</v>
       </c>
       <c r="D24" s="13">
         <v>61213.199630000003</v>
       </c>
       <c r="E24" s="13">
         <v>63004.319049999998</v>
       </c>
       <c r="F24" s="13">
         <v>65699.136180000001</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="18.75" customHeight="1">
+    <row r="26" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="18.75" customHeight="1">
+    <row r="27" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="18.75" customHeight="1">
+    <row r="28" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
     </row>
-    <row r="29" spans="1:15" ht="18.75" customHeight="1">
+    <row r="29" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="17"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC75CA29-DAC5-459B-AE4A-18721B44AC4E}">
   <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="28.75" style="19" customWidth="1"/>
     <col min="2" max="3" width="12.5" style="19" customWidth="1"/>
     <col min="4" max="6" width="12.5" style="19"/>
     <col min="7" max="8" width="12.5" style="43"/>
     <col min="9" max="16384" width="12.5" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
     </row>
-    <row r="2" spans="1:12" ht="19.5" customHeight="1">
+    <row r="2" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="20"/>
       <c r="B2" s="21" t="s">
         <v>404</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>405</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>42</v>
       </c>
       <c r="F2" s="20"/>
       <c r="G2" s="23"/>
       <c r="H2" s="24"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
     </row>
-    <row r="3" spans="1:12" ht="19.5" customHeight="1">
+    <row r="3" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="21" t="s">
         <v>406</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>407</v>
       </c>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="18"/>
       <c r="G3" s="25"/>
       <c r="H3" s="24"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
     </row>
-    <row r="4" spans="1:12" ht="19.5" customHeight="1">
+    <row r="4" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="22"/>
       <c r="B4" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
     </row>
-    <row r="5" spans="1:12" ht="19.5" customHeight="1">
+    <row r="5" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
     </row>
-    <row r="6" spans="1:12" ht="19.5" customHeight="1">
+    <row r="6" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="28">
         <v>11059512.436577</v>
       </c>
       <c r="C6" s="28">
         <v>10944608.465542</v>
       </c>
       <c r="D6" s="29">
         <v>1.0498682652446023</v>
       </c>
       <c r="E6" s="29">
         <v>89.719223720117697</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1">
+    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="28">
         <v>10042108.876514999</v>
       </c>
       <c r="C7" s="28">
         <v>9855345.3979909997</v>
       </c>
       <c r="D7" s="29">
         <v>1.8950475197152539</v>
       </c>
       <c r="E7" s="29">
         <v>81.465635856971446</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
     </row>
-    <row r="8" spans="1:12" ht="19.5" customHeight="1">
+    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="28">
         <v>1017403.5600619999</v>
       </c>
       <c r="C8" s="28">
         <v>1089263.067551</v>
       </c>
       <c r="D8" s="29">
         <v>-6.5970755485690429</v>
       </c>
       <c r="E8" s="29">
         <v>8.2535878631462349</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
     </row>
-    <row r="9" spans="1:12" ht="19.5" customHeight="1">
+    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="28">
         <v>1245616.6848160001</v>
       </c>
       <c r="C9" s="28">
         <v>1246260.6257869999</v>
       </c>
       <c r="D9" s="29">
         <v>-5.166984799774843E-2</v>
       </c>
       <c r="E9" s="29">
         <v>10.104944739237281</v>
       </c>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="34"/>
       <c r="L9" s="35"/>
     </row>
-    <row r="10" spans="1:12" ht="19.5" customHeight="1">
+    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="28">
         <v>1245562.1708160001</v>
       </c>
       <c r="C10" s="28">
         <v>1246260.6257869999</v>
       </c>
       <c r="D10" s="29">
         <v>-5.6044053430537311E-2</v>
       </c>
       <c r="E10" s="29">
         <v>10.104502499691014</v>
       </c>
       <c r="G10" s="36"/>
       <c r="H10" s="32"/>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
       <c r="K10" s="34"/>
       <c r="L10" s="35"/>
     </row>
-    <row r="11" spans="1:12" ht="19.5" customHeight="1">
+    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="28">
         <v>54.514000000000003</v>
       </c>
       <c r="C11" s="28">
         <v>0</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E11" s="29">
         <v>4.4223954626631639E-4</v>
       </c>
       <c r="G11" s="36"/>
       <c r="H11" s="32"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="34"/>
       <c r="L11" s="35"/>
     </row>
-    <row r="12" spans="1:12" ht="19.5" customHeight="1">
+    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="28">
         <v>21674.408559</v>
       </c>
       <c r="C12" s="28">
         <v>26399.169183000002</v>
       </c>
       <c r="D12" s="29">
         <v>-17.897383782223564</v>
       </c>
       <c r="E12" s="29">
         <v>0.17583154064502557</v>
       </c>
       <c r="G12" s="37"/>
       <c r="H12" s="24"/>
       <c r="I12" s="33"/>
       <c r="J12" s="33"/>
       <c r="K12" s="34"/>
       <c r="L12" s="35"/>
     </row>
-    <row r="13" spans="1:12" ht="19.5" customHeight="1">
+    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="28">
         <v>174.50275099999999</v>
       </c>
       <c r="C13" s="28">
         <v>291.93497000000002</v>
       </c>
       <c r="D13" s="29">
         <v>-40.225471789145374</v>
       </c>
       <c r="E13" s="29">
         <v>1.4156366699281649E-3</v>
       </c>
       <c r="G13" s="36"/>
       <c r="H13" s="32"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="34"/>
       <c r="L13" s="35"/>
     </row>
-    <row r="14" spans="1:12" ht="19.5" customHeight="1">
+    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="28">
         <v>92.701037999999997</v>
       </c>
       <c r="C14" s="28">
         <v>62.349473000000003</v>
       </c>
       <c r="D14" s="29">
         <v>48.679745857675471</v>
       </c>
       <c r="E14" s="29">
         <v>7.5202819429021084E-4</v>
       </c>
       <c r="G14" s="36"/>
       <c r="H14" s="32"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="34"/>
       <c r="L14" s="35"/>
     </row>
-    <row r="15" spans="1:12" ht="19.5" customHeight="1">
+    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="28">
         <v>0</v>
       </c>
       <c r="C15" s="28">
         <v>0</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E15" s="29">
         <v>0</v>
       </c>
       <c r="G15" s="36"/>
       <c r="H15" s="32"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="34"/>
       <c r="L15" s="33"/>
     </row>
-    <row r="16" spans="1:12" ht="19.5" customHeight="1">
+    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="28">
         <v>21407.20477</v>
       </c>
       <c r="C16" s="28">
         <v>26044.884740000001</v>
       </c>
       <c r="D16" s="29">
         <v>-17.806490665237629</v>
       </c>
       <c r="E16" s="29">
         <v>0.17366387578080722</v>
       </c>
       <c r="G16" s="36"/>
       <c r="H16" s="32"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="34"/>
       <c r="L16" s="35"/>
     </row>
-    <row r="17" spans="1:12" ht="19.5" customHeight="1">
+    <row r="17" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="28">
         <v>12326803.529952001</v>
       </c>
       <c r="C17" s="28">
         <v>12217268.260512</v>
       </c>
       <c r="D17" s="29">
         <v>0.89656105689384091</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="G17" s="36"/>
       <c r="H17" s="32"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="34"/>
       <c r="L17" s="35"/>
     </row>
-    <row r="18" spans="1:12" ht="19.5" customHeight="1">
+    <row r="18" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="28">
         <v>11309345.45589</v>
       </c>
       <c r="C18" s="28">
         <v>11128005.192961</v>
       </c>
       <c r="D18" s="29">
         <v>1.6295846361008781</v>
       </c>
       <c r="E18" s="29">
         <v>91.745969897307489</v>
       </c>
       <c r="G18" s="36"/>
       <c r="H18" s="32"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="34"/>
       <c r="L18" s="35"/>
     </row>
-    <row r="19" spans="1:12" ht="19.5" customHeight="1">
+    <row r="19" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="28">
         <v>1017458.074062</v>
       </c>
       <c r="C19" s="28">
         <v>1089263.067551</v>
       </c>
       <c r="D19" s="29">
         <v>-6.5920708805853323</v>
       </c>
       <c r="E19" s="29">
         <v>8.2540301026925018</v>
       </c>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="34"/>
       <c r="L19" s="35"/>
     </row>
-    <row r="20" spans="1:12" ht="19.5" customHeight="1">
+    <row r="20" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="39"/>
       <c r="C20" s="39"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="G20" s="32"/>
       <c r="H20" s="32"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="34"/>
       <c r="L20" s="35"/>
     </row>
-    <row r="21" spans="1:12" ht="19.5" customHeight="1">
+    <row r="21" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="28">
         <v>6951893.4441269999</v>
       </c>
       <c r="C21" s="28">
         <v>6701692.3420599997</v>
       </c>
       <c r="D21" s="29">
         <v>3.7334017931072605</v>
       </c>
       <c r="E21" s="29">
         <v>58.266941004472926</v>
       </c>
       <c r="F21" s="34"/>
       <c r="G21" s="36"/>
       <c r="H21" s="32"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="34"/>
       <c r="L21" s="35"/>
     </row>
-    <row r="22" spans="1:12" ht="19.5" customHeight="1">
+    <row r="22" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="28">
         <v>6272282.6569069996</v>
       </c>
       <c r="C22" s="28">
         <v>6059801.674323</v>
       </c>
       <c r="D22" s="29">
         <v>3.5064015953581107</v>
       </c>
       <c r="E22" s="29">
         <v>52.570817788084376</v>
       </c>
       <c r="F22" s="34"/>
       <c r="G22" s="36"/>
       <c r="H22" s="32"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="34"/>
       <c r="L22" s="35"/>
     </row>
-    <row r="23" spans="1:12" ht="19.5" customHeight="1">
+    <row r="23" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="28">
         <v>679610.78722000006</v>
       </c>
       <c r="C23" s="28">
         <v>641890.66773700004</v>
       </c>
       <c r="D23" s="29">
         <v>5.8764087684874955</v>
       </c>
       <c r="E23" s="29">
         <v>5.6961232163885471</v>
       </c>
       <c r="F23" s="34"/>
       <c r="G23" s="36"/>
       <c r="H23" s="32"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="35"/>
     </row>
-    <row r="24" spans="1:12" ht="19.5" customHeight="1">
+    <row r="24" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="28">
         <v>4636085.1513939993</v>
       </c>
       <c r="C24" s="28">
         <v>4742834.3312250003</v>
       </c>
       <c r="D24" s="29">
         <v>-2.2507465447022978</v>
       </c>
       <c r="E24" s="29">
         <v>38.85711168893058</v>
       </c>
       <c r="F24" s="35"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="34"/>
       <c r="L24" s="35"/>
     </row>
-    <row r="25" spans="1:12" ht="19.5" customHeight="1">
+    <row r="25" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="28">
         <v>1530979.0323049999</v>
       </c>
       <c r="C25" s="28">
         <v>1554100.288859</v>
       </c>
       <c r="D25" s="29">
         <v>-1.48775833321384</v>
       </c>
       <c r="E25" s="29">
         <v>12.831822822278982</v>
       </c>
       <c r="F25" s="35"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="34"/>
       <c r="L25" s="35"/>
     </row>
-    <row r="26" spans="1:12" ht="19.5" customHeight="1">
+    <row r="26" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="31" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="28">
         <v>2055642.473729</v>
       </c>
       <c r="C26" s="28">
         <v>2159586.8957910002</v>
       </c>
       <c r="D26" s="29">
         <v>-4.8131622887963577</v>
       </c>
       <c r="E26" s="29">
         <v>17.229262747725784</v>
       </c>
       <c r="F26" s="35"/>
       <c r="G26" s="32"/>
       <c r="H26" s="32"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="34"/>
       <c r="L26" s="35"/>
     </row>
-    <row r="27" spans="1:12" ht="19.5" customHeight="1">
+    <row r="27" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="28">
         <v>61.224904000000002</v>
       </c>
       <c r="C27" s="28">
         <v>67.327752000000004</v>
       </c>
       <c r="D27" s="29">
         <v>-9.0643870004749267</v>
       </c>
       <c r="E27" s="29">
         <v>5.1315341612237573E-4</v>
       </c>
       <c r="F27" s="35"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
     </row>
-    <row r="28" spans="1:12" ht="19.5" customHeight="1">
+    <row r="28" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="28">
         <v>7.9733510000000001</v>
       </c>
       <c r="C28" s="28">
         <v>8.5310760000000005</v>
       </c>
       <c r="D28" s="29">
         <v>-6.5375692351117287</v>
       </c>
       <c r="E28" s="29">
         <v>6.6828235510059132E-5</v>
       </c>
       <c r="F28" s="35"/>
       <c r="G28" s="32"/>
       <c r="H28" s="32"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
     </row>
-    <row r="29" spans="1:12" ht="19.5" customHeight="1">
+    <row r="29" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="28">
         <v>1049394.447105</v>
       </c>
       <c r="C29" s="28">
         <v>1029071.287747</v>
       </c>
       <c r="D29" s="29">
         <v>1.9749029634763771</v>
       </c>
       <c r="E29" s="29">
         <v>8.7954461372741815</v>
       </c>
       <c r="F29" s="35"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
     </row>
-    <row r="30" spans="1:12" ht="19.5" customHeight="1">
+    <row r="30" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="28">
         <v>343132.46725699998</v>
       </c>
       <c r="C30" s="28">
         <v>418866.21309700003</v>
       </c>
       <c r="D30" s="29">
         <v>-18.080652836628243</v>
       </c>
       <c r="E30" s="29">
         <v>2.8759473065964922</v>
       </c>
       <c r="F30" s="41"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
     </row>
-    <row r="31" spans="1:12" ht="19.5" customHeight="1">
+    <row r="31" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="28">
         <v>32257.789000000001</v>
       </c>
       <c r="C31" s="28">
         <v>32364.952000000001</v>
       </c>
       <c r="D31" s="29">
         <v>-0.33110816910836283</v>
       </c>
       <c r="E31" s="29">
         <v>0.2703670163681236</v>
       </c>
       <c r="F31" s="41"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
     </row>
-    <row r="32" spans="1:12" ht="19.5" customHeight="1">
+    <row r="32" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="28">
         <v>3156.4640960000002</v>
       </c>
       <c r="C32" s="28">
         <v>2526.818663</v>
       </c>
       <c r="D32" s="29">
         <v>24.918504925574879</v>
       </c>
       <c r="E32" s="29">
         <v>2.6455743135669542E-2</v>
       </c>
       <c r="F32" s="18"/>
       <c r="G32" s="25"/>
       <c r="H32" s="24"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
     </row>
-    <row r="33" spans="1:5" ht="19.5" customHeight="1">
+    <row r="33" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="28">
         <v>303418.98621800001</v>
       </c>
       <c r="C33" s="28">
         <v>378519.45614199998</v>
       </c>
       <c r="D33" s="29">
         <v>-19.840583807619751</v>
       </c>
       <c r="E33" s="29">
         <v>2.5430907869476571</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="19.5" customHeight="1">
+    <row r="34" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="28">
         <v>4299.2279429999999</v>
       </c>
       <c r="C34" s="28">
         <v>5454.9862919999996</v>
       </c>
       <c r="D34" s="29">
         <v>-21.187190712009219</v>
       </c>
       <c r="E34" s="29">
         <v>3.6033760145042032E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="19.5" customHeight="1">
+    <row r="35" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="28">
         <v>11931111.062778</v>
       </c>
       <c r="C35" s="28">
         <v>11863392.886382001</v>
       </c>
       <c r="D35" s="29">
         <v>0.57081626685173692</v>
       </c>
       <c r="E35" s="29">
         <v>100</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="19.5" customHeight="1">
+    <row r="36" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="42" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="28">
         <v>10877417.387730001</v>
       </c>
       <c r="C36" s="28">
         <v>10828866.612343</v>
       </c>
       <c r="D36" s="29">
         <v>0.44834586226836226</v>
       </c>
       <c r="E36" s="29">
         <v>91.168520102580786</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="19.5" customHeight="1">
+    <row r="37" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="42" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="28">
         <v>1053693.6750479999</v>
       </c>
       <c r="C37" s="28">
         <v>1034526.274039</v>
       </c>
       <c r="D37" s="29">
         <v>1.8527708275756449</v>
       </c>
       <c r="E37" s="29">
         <v>8.8314798974192232</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="19.5" customHeight="1">
+    <row r="39" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="19" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="28">
         <v>395692.46717399941</v>
       </c>
       <c r="C39" s="28">
         <v>353875.37412999966</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="19.5" customHeight="1">
+    <row r="40" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="28">
         <v>431928.06815999933</v>
       </c>
       <c r="C40" s="28">
         <v>299138.58061799966</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="19.5" customHeight="1">
+    <row r="41" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="28">
         <v>-36235.600985999918</v>
       </c>
       <c r="C41" s="28">
         <v>54736.793512000004</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="19.5" customHeight="1">
+    <row r="42" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="28">
         <v>4716881.3521070005</v>
       </c>
       <c r="C42" s="28">
         <v>4321188.8849329995</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="19.5" customHeight="1">
+    <row r="43" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="28">
         <v>4741351.6517380001</v>
       </c>
       <c r="C43" s="28">
         <v>4309423.5835779998</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="19.5" customHeight="1">
+    <row r="44" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="28">
         <v>-24470.299631000002</v>
       </c>
       <c r="C44" s="28">
         <v>11765.301355</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E02542D-BDE2-4184-A972-5212AB649F40}">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="42.625" style="44" customWidth="1"/>
     <col min="2" max="5" width="12.5" style="45" customWidth="1"/>
     <col min="6" max="16384" width="12.5" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" customHeight="1">
+    <row r="1" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="44" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="19.5" customHeight="1">
+    <row r="2" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="45" t="s">
         <v>404</v>
       </c>
       <c r="C2" s="45" t="s">
         <v>405</v>
       </c>
       <c r="D2" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="45" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="19.5" customHeight="1">
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="45" t="s">
         <v>406</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="19.5" customHeight="1">
+    <row r="4" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="45"/>
       <c r="B4" s="46" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="46" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="46" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="19.5" customHeight="1">
+    <row r="5" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="44" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="46"/>
       <c r="C5" s="46"/>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
     </row>
-    <row r="6" spans="1:5" ht="19.5" customHeight="1">
+    <row r="6" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="28">
         <v>8491890.4700000007</v>
       </c>
       <c r="C6" s="28">
         <v>8292123.2970000003</v>
       </c>
       <c r="D6" s="29">
         <v>2.4091196650714686</v>
       </c>
       <c r="E6" s="29">
         <v>90.496615911914972</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="19.5" customHeight="1">
+    <row r="7" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="28">
         <v>8489175.9220000003</v>
       </c>
       <c r="C7" s="28">
         <v>8289419.8849999998</v>
       </c>
       <c r="D7" s="29">
         <v>2.4097710065509759</v>
       </c>
       <c r="E7" s="29">
         <v>90.467687440852103</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="19.5" customHeight="1">
+    <row r="8" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="28">
         <v>2660.08</v>
       </c>
       <c r="C8" s="28">
         <v>2660.2069999999999</v>
       </c>
       <c r="D8" s="29">
         <v>-4.7740645746752186E-3</v>
       </c>
       <c r="E8" s="29">
         <v>2.8348014956788153E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="19.5" customHeight="1">
+    <row r="9" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B9" s="28">
         <v>54.468000000000004</v>
       </c>
       <c r="C9" s="28">
         <v>43.204999999999998</v>
       </c>
       <c r="D9" s="29">
         <v>26.06874204374494</v>
       </c>
       <c r="E9" s="29">
         <v>5.8045610608189883E-4</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="19.5" customHeight="1">
+    <row r="10" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="44" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="28">
         <v>123928.522</v>
       </c>
       <c r="C10" s="28">
         <v>121480.49800000001</v>
       </c>
       <c r="D10" s="29">
         <v>2.0151580214957443</v>
       </c>
       <c r="E10" s="29">
         <v>1.3206849400125746</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="19.5" customHeight="1">
+    <row r="11" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="28">
         <v>226976.625</v>
       </c>
       <c r="C11" s="28">
         <v>261941.46599999999</v>
       </c>
       <c r="D11" s="29">
         <v>-13.348341342794502</v>
       </c>
       <c r="E11" s="29">
         <v>2.418850846719383</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="19.5" customHeight="1">
+    <row r="12" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="44" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="28">
         <v>245750.33600000001</v>
       </c>
       <c r="C12" s="28">
         <v>363854.78899999999</v>
       </c>
       <c r="D12" s="29">
         <v>-32.459227299053083</v>
       </c>
       <c r="E12" s="29">
         <v>2.6189190552779293</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="19.5" customHeight="1">
+    <row r="13" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="48" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="28">
         <v>1128.9749999999999</v>
       </c>
       <c r="C13" s="28">
         <v>2434.518</v>
       </c>
       <c r="D13" s="29">
         <v>-53.626344105896941</v>
       </c>
       <c r="E13" s="29">
         <v>1.2031292361823669E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="19.5" customHeight="1">
+    <row r="14" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="48" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="28">
         <v>49286.921999999999</v>
       </c>
       <c r="C14" s="28">
         <v>54536.510999999999</v>
       </c>
       <c r="D14" s="29">
         <v>-9.6258247983630589</v>
       </c>
       <c r="E14" s="29">
         <v>0.52524224911658701</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="19.5" customHeight="1">
+    <row r="15" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="48" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="28">
         <v>0</v>
       </c>
       <c r="C15" s="28">
         <v>1405.961</v>
       </c>
       <c r="D15" s="29">
         <v>-100</v>
       </c>
       <c r="E15" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="19.5" customHeight="1">
+    <row r="16" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="48" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="28">
         <v>8.3580000000000005</v>
       </c>
       <c r="C16" s="28">
         <v>7813</v>
       </c>
       <c r="D16" s="29">
         <v>-99.893024446435433</v>
       </c>
       <c r="E16" s="29">
         <v>8.9069768205781564E-5</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="19.5" customHeight="1">
+    <row r="17" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="48" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="28">
         <v>3666.2539999999999</v>
       </c>
       <c r="C17" s="28">
         <v>3645.8589999999999</v>
       </c>
       <c r="D17" s="29">
         <v>0.55940177609721253</v>
       </c>
       <c r="E17" s="29">
         <v>3.9070638186590026E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="19.5" customHeight="1">
+    <row r="18" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="48" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="28">
         <v>191641.77600000001</v>
       </c>
       <c r="C18" s="28">
         <v>293932.71600000001</v>
       </c>
       <c r="D18" s="29">
         <v>-34.800801146613423</v>
       </c>
       <c r="E18" s="29">
         <v>2.0422934394429659</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="19.5" customHeight="1">
+    <row r="19" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="48" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="28">
         <v>18.050999999999998</v>
       </c>
       <c r="C19" s="28">
         <v>83.837000000000003</v>
       </c>
       <c r="D19" s="29">
         <v>-78.468933764328398</v>
       </c>
       <c r="E19" s="29">
         <v>1.9236640175670765E-4</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="19.5" customHeight="1">
+    <row r="20" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="48" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="28">
         <v>0</v>
       </c>
       <c r="C20" s="28">
         <v>2.387</v>
       </c>
       <c r="D20" s="29">
         <v>-100</v>
       </c>
       <c r="E20" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="19.5" customHeight="1">
+    <row r="21" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="44" t="s">
         <v>89</v>
       </c>
       <c r="B21" s="28">
         <v>0</v>
       </c>
       <c r="C21" s="28">
         <v>0</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E21" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="19.5" customHeight="1">
+    <row r="22" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="28">
         <v>0</v>
       </c>
       <c r="C22" s="28">
         <v>0</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E22" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="19.5" customHeight="1">
+    <row r="23" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="48" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="28">
         <v>0</v>
       </c>
       <c r="C23" s="28">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E23" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="19.5" customHeight="1">
+    <row r="24" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="48" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="28">
         <v>0</v>
       </c>
       <c r="C24" s="28">
         <v>0</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E24" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="19.5" customHeight="1">
+    <row r="25" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="28">
         <v>0.92800000000000005</v>
       </c>
       <c r="C25" s="28">
         <v>171.101</v>
       </c>
       <c r="D25" s="29">
         <v>-99.457630288543015</v>
       </c>
       <c r="E25" s="29">
         <v>9.8895363597709128E-6</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="19.5" customHeight="1">
+    <row r="26" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="28">
         <v>58629.023000000001</v>
       </c>
       <c r="C26" s="28">
         <v>65462.243999999999</v>
       </c>
       <c r="D26" s="29">
         <v>-10.438415462812422</v>
       </c>
       <c r="E26" s="29">
         <v>0.62479941238830283</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="19.5" customHeight="1">
+    <row r="27" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="28">
         <v>55102.618999999999</v>
       </c>
       <c r="C27" s="28">
         <v>61251.415000000001</v>
       </c>
       <c r="D27" s="29">
         <v>-10.038618699665957</v>
       </c>
       <c r="E27" s="29">
         <v>0.58721913159386141</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="19.5" customHeight="1">
+    <row r="28" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B28" s="28">
         <v>87.798000000000002</v>
       </c>
       <c r="C28" s="28">
         <v>175.85900000000001</v>
       </c>
       <c r="D28" s="29">
         <v>-50.074775814715203</v>
       </c>
       <c r="E28" s="29">
         <v>9.3564818245168806E-4</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="19.5" customHeight="1">
+    <row r="29" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="48" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="28">
         <v>2720.2860000000001</v>
       </c>
       <c r="C29" s="28">
         <v>3031.94</v>
       </c>
       <c r="D29" s="29">
         <v>-10.279029268389216</v>
       </c>
       <c r="E29" s="29">
         <v>2.8989619941784242E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="19.5" customHeight="1">
+    <row r="30" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="48" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="28">
         <v>56.676000000000002</v>
       </c>
       <c r="C30" s="28">
         <v>38.578000000000003</v>
       </c>
       <c r="D30" s="29">
         <v>46.912748198455077</v>
       </c>
       <c r="E30" s="29">
         <v>6.0398638224825024E-4</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="19.5" customHeight="1">
+    <row r="31" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="48" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="28">
         <v>661.64400000000001</v>
       </c>
       <c r="C31" s="28">
         <v>961.84500000000003</v>
       </c>
       <c r="D31" s="29">
         <v>-31.210953947881414</v>
       </c>
       <c r="E31" s="29">
         <v>7.0510262879571817E-3</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="19.5" customHeight="1">
+    <row r="32" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="48" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="28">
         <v>0</v>
       </c>
       <c r="C32" s="28">
         <v>2.6070000000000002</v>
       </c>
       <c r="D32" s="29">
         <v>-100</v>
       </c>
       <c r="E32" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="19.5" customHeight="1">
+    <row r="33" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="28">
         <v>7066.11</v>
       </c>
       <c r="C33" s="28">
         <v>7289.9139999999998</v>
       </c>
       <c r="D33" s="29">
         <v>-3.0700499347454557</v>
       </c>
       <c r="E33" s="29">
         <v>7.5302318714591407E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="19.5" customHeight="1">
+    <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="28">
         <v>516.98199999999997</v>
       </c>
       <c r="C34" s="28">
         <v>608.33699999999999</v>
       </c>
       <c r="D34" s="29">
         <v>-15.017169759524741</v>
       </c>
       <c r="E34" s="29">
         <v>5.5093882395981526E-3</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="19.5" customHeight="1">
+    <row r="35" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="28">
         <v>47.073999999999998</v>
       </c>
       <c r="C35" s="28">
         <v>38.564999999999998</v>
       </c>
       <c r="D35" s="29">
         <v>22.064047711655643</v>
       </c>
       <c r="E35" s="29">
         <v>5.0165952004294816E-4</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="19.5" customHeight="1">
+    <row r="36" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="48" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="28">
         <v>6169.9350000000004</v>
       </c>
       <c r="C36" s="28">
         <v>6050.0029999999997</v>
       </c>
       <c r="D36" s="29">
         <v>1.9823461244564688</v>
       </c>
       <c r="E36" s="29">
         <v>6.5751935905089598E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="19.5" customHeight="1">
+    <row r="37" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="48" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="28">
         <v>320.12</v>
       </c>
       <c r="C37" s="28">
         <v>581.58000000000004</v>
       </c>
       <c r="D37" s="29">
         <v>-44.956841707073835</v>
       </c>
       <c r="E37" s="29">
         <v>3.4114637710020092E-3</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="19.5" customHeight="1">
+    <row r="38" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="48" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="28">
         <v>11.999000000000001</v>
       </c>
       <c r="C38" s="28">
         <v>11.429</v>
       </c>
       <c r="D38" s="29">
         <v>4.9873129757634027</v>
       </c>
       <c r="E38" s="29">
         <v>1.2787127885871894E-4</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="19.5" customHeight="1">
+    <row r="39" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="28">
         <v>57109.243999999999</v>
       </c>
       <c r="C39" s="28">
         <v>57434.428999999996</v>
       </c>
       <c r="D39" s="29">
         <v>-0.56618478787348048</v>
       </c>
       <c r="E39" s="29">
         <v>0.60860338902697064</v>
       </c>
       <c r="G39" s="50"/>
     </row>
-    <row r="40" spans="1:7" ht="19.5" customHeight="1">
+    <row r="40" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="48" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="28">
         <v>926.23400000000004</v>
       </c>
       <c r="C40" s="28">
         <v>1026.864</v>
       </c>
       <c r="D40" s="29">
         <v>-9.7997397902740762</v>
       </c>
       <c r="E40" s="29">
         <v>9.870716401569021E-3</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="19.5" customHeight="1">
+    <row r="41" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="48" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="28">
         <v>40887.625999999997</v>
       </c>
       <c r="C41" s="28">
         <v>40951.525000000001</v>
       </c>
       <c r="D41" s="29">
         <v>-0.15603570318810656</v>
       </c>
       <c r="E41" s="29">
         <v>0.43573239654279572</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="19.5" customHeight="1">
+    <row r="42" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="48" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="28">
         <v>15295.384</v>
       </c>
       <c r="C42" s="28">
         <v>15456.04</v>
       </c>
       <c r="D42" s="29">
         <v>-1.0394383037310995</v>
       </c>
       <c r="E42" s="29">
         <v>0.16300027608260587</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="19.5" customHeight="1">
+    <row r="43" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="49" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="28">
         <v>88.103999999999999</v>
       </c>
       <c r="C43" s="28">
         <v>102.158</v>
       </c>
       <c r="D43" s="29">
         <v>-13.757121321873967</v>
       </c>
       <c r="E43" s="29">
         <v>9.3890917181169869E-4</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="19.5" customHeight="1">
+    <row r="44" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="49" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="28">
         <v>2775.6990000000001</v>
       </c>
       <c r="C44" s="28">
         <v>2764.9720000000002</v>
       </c>
       <c r="D44" s="29">
         <v>0.38796052907588141</v>
       </c>
       <c r="E44" s="29">
         <v>2.9580146750301465E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="19.5" customHeight="1">
+    <row r="45" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="49" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="28">
         <v>28.951000000000001</v>
       </c>
       <c r="C45" s="28">
         <v>38.695999999999998</v>
       </c>
       <c r="D45" s="29">
         <v>-25.183481496795533</v>
       </c>
       <c r="E45" s="29">
         <v>3.0852582667212033E-4</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="19.5" customHeight="1">
+    <row r="46" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="49" t="s">
         <v>114</v>
       </c>
       <c r="B46" s="28">
         <v>116755.988</v>
       </c>
       <c r="C46" s="28">
         <v>146431.39000000001</v>
       </c>
       <c r="D46" s="29">
         <v>-20.26573810437776</v>
       </c>
       <c r="E46" s="29">
         <v>1.2442484790376898</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="19.5" customHeight="1">
+    <row r="47" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="48" t="s">
         <v>115</v>
       </c>
       <c r="B47" s="28">
         <v>12289.017</v>
       </c>
       <c r="C47" s="28">
         <v>18184.374</v>
       </c>
       <c r="D47" s="29">
         <v>-32.419906233780715</v>
       </c>
       <c r="E47" s="29">
         <v>0.1309619401372229</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="19.5" customHeight="1">
+    <row r="48" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="51" t="s">
         <v>116</v>
       </c>
       <c r="B48" s="28">
         <v>104466.97100000001</v>
       </c>
       <c r="C48" s="28">
         <v>128247.016</v>
       </c>
       <c r="D48" s="29">
         <v>-18.54237684563358</v>
       </c>
       <c r="E48" s="29">
         <v>1.1132865389004671</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="19.5" customHeight="1">
+    <row r="49" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B49" s="28">
         <v>50767.911999999997</v>
       </c>
       <c r="C49" s="28">
         <v>56058.11</v>
       </c>
       <c r="D49" s="29">
         <v>-9.4369895809901632</v>
       </c>
       <c r="E49" s="29">
         <v>0.54102490477763998</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="19.5" customHeight="1">
+    <row r="50" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="48" t="s">
         <v>118</v>
       </c>
       <c r="B50" s="28">
         <v>3612.433</v>
       </c>
       <c r="C50" s="28">
         <v>3311.01</v>
       </c>
       <c r="D50" s="29">
         <v>9.1036571922162643</v>
       </c>
       <c r="E50" s="29">
         <v>3.8497077048207234E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="19.5" customHeight="1">
+    <row r="51" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="48" t="s">
         <v>119</v>
       </c>
       <c r="B51" s="28">
         <v>3171.9720000000002</v>
       </c>
       <c r="C51" s="28">
         <v>2418.5990000000002</v>
       </c>
       <c r="D51" s="29">
         <v>31.149148742722545</v>
       </c>
       <c r="E51" s="29">
         <v>3.38031599419992E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="19.5" customHeight="1">
+    <row r="52" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B52" s="28">
         <v>21363.224999999999</v>
       </c>
       <c r="C52" s="28">
         <v>21383.109</v>
       </c>
       <c r="D52" s="29">
         <v>-9.2989284205591272E-2</v>
       </c>
       <c r="E52" s="29">
         <v>0.22766421379252899</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="19.5" customHeight="1">
+    <row r="53" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="48" t="s">
         <v>121</v>
       </c>
       <c r="B53" s="28">
         <v>5105.5590000000002</v>
       </c>
       <c r="C53" s="28">
         <v>11021.748</v>
       </c>
       <c r="D53" s="29">
         <v>-53.677411241846571</v>
       </c>
       <c r="E53" s="29">
         <v>5.4409063973551317E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" ht="19.5" customHeight="1">
+    <row r="54" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B54" s="28">
         <v>4.0419999999999998</v>
       </c>
       <c r="C54" s="28">
         <v>9.5969999999999995</v>
       </c>
       <c r="D54" s="29">
         <v>-57.882671668229655</v>
       </c>
       <c r="E54" s="29">
         <v>4.3074898670467701E-5</v>
       </c>
     </row>
-    <row r="55" spans="1:5" ht="19.5" customHeight="1">
+    <row r="55" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="48" t="s">
         <v>123</v>
       </c>
       <c r="B55" s="28">
         <v>0</v>
       </c>
       <c r="C55" s="28">
         <v>0</v>
       </c>
       <c r="D55" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E55" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="19.5" customHeight="1">
+    <row r="56" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="48" t="s">
         <v>124</v>
       </c>
       <c r="B56" s="28">
         <v>1.478</v>
       </c>
       <c r="C56" s="28">
         <v>1.944</v>
       </c>
       <c r="D56" s="29">
         <v>-23.97119341563786</v>
       </c>
       <c r="E56" s="29">
         <v>1.5750791745410997E-5</v>
       </c>
     </row>
-    <row r="57" spans="1:5" ht="19.5" customHeight="1">
+    <row r="57" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="48" t="s">
         <v>125</v>
       </c>
       <c r="B57" s="28">
         <v>4890.8050000000003</v>
       </c>
       <c r="C57" s="28">
         <v>4641.1940000000004</v>
       </c>
       <c r="D57" s="29">
         <v>5.3781634639706866</v>
       </c>
       <c r="E57" s="29">
         <v>5.2120467538846312E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="19.5" customHeight="1">
+    <row r="58" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="48" t="s">
         <v>126</v>
       </c>
       <c r="B58" s="28">
         <v>12618.397999999999</v>
       </c>
       <c r="C58" s="28">
         <v>13270.909</v>
       </c>
       <c r="D58" s="29">
         <v>-4.916852342217104</v>
       </c>
       <c r="E58" s="29">
         <v>0.1344720967920911</v>
       </c>
     </row>
-    <row r="59" spans="1:5" ht="19.5" customHeight="1">
+    <row r="59" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="44" t="s">
         <v>127</v>
       </c>
       <c r="B59" s="28">
         <v>48.463000000000001</v>
       </c>
       <c r="C59" s="28">
         <v>51.234000000000002</v>
       </c>
       <c r="D59" s="29">
         <v>-5.4085177811609491</v>
       </c>
       <c r="E59" s="29">
         <v>5.164618540986828E-4</v>
       </c>
     </row>
-    <row r="60" spans="1:5" ht="19.5" customHeight="1">
+    <row r="60" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="44" t="s">
         <v>128</v>
       </c>
       <c r="B60" s="28">
         <v>1838.8969999999999</v>
       </c>
       <c r="C60" s="28">
         <v>1937.6079999999999</v>
       </c>
       <c r="D60" s="29">
         <v>-5.0944773142968085</v>
       </c>
       <c r="E60" s="29">
         <v>1.9596808990704363E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:5" ht="19.5" customHeight="1">
+    <row r="61" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="44" t="s">
         <v>129</v>
       </c>
       <c r="B61" s="28">
         <v>9383655.2719999999</v>
       </c>
       <c r="C61" s="28">
         <v>9377141.9059999995</v>
       </c>
       <c r="D61" s="29">
         <v>6.9460034467772047E-2</v>
       </c>
       <c r="E61" s="29">
         <v>100</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="19.5" customHeight="1">
+    <row r="62" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="44" t="s">
         <v>130</v>
       </c>
       <c r="B62" s="28">
         <v>8605902.0960000008</v>
       </c>
       <c r="C62" s="28">
         <v>8382663.4960000003</v>
       </c>
       <c r="D62" s="29">
         <v>2.6630986691345226</v>
       </c>
       <c r="E62" s="29">
         <v>91.711618197220588</v>
       </c>
     </row>
-    <row r="63" spans="1:5" ht="19.5" customHeight="1">
+    <row r="63" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="44" t="s">
         <v>131</v>
       </c>
       <c r="B63" s="28">
         <v>3569203.9539999999</v>
       </c>
       <c r="C63" s="28">
         <v>3708093.8939999999</v>
       </c>
       <c r="D63" s="29">
         <v>-3.7455885414534706</v>
       </c>
       <c r="E63" s="29">
         <v>38.036392541509812</v>
       </c>
     </row>
-    <row r="64" spans="1:5" ht="19.5" customHeight="1">
+    <row r="64" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="54"/>
       <c r="D64" s="29"/>
       <c r="E64" s="29"/>
     </row>
-    <row r="65" spans="1:8" ht="19.5" customHeight="1">
+    <row r="65" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="44" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="28">
         <v>124633.02099999999</v>
       </c>
       <c r="C65" s="28">
         <v>121096.34</v>
       </c>
       <c r="D65" s="29">
         <v>2.9205515212102906</v>
       </c>
       <c r="E65" s="29">
         <v>1.4478693311486357</v>
       </c>
       <c r="G65" s="55"/>
       <c r="H65" s="55"/>
     </row>
-    <row r="66" spans="1:8" ht="19.5" customHeight="1">
+    <row r="66" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="48" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="28">
         <v>124356.969</v>
       </c>
       <c r="C66" s="28">
         <v>120921.26300000001</v>
       </c>
       <c r="D66" s="29">
         <v>2.8412753181382033</v>
       </c>
       <c r="E66" s="29">
         <v>1.4446624183947336</v>
       </c>
       <c r="G66" s="55"/>
       <c r="H66" s="55"/>
     </row>
-    <row r="67" spans="1:8" ht="19.5" customHeight="1">
+    <row r="67" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="48" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="28">
         <v>276.05200000000002</v>
       </c>
       <c r="C67" s="28">
         <v>175.077</v>
       </c>
       <c r="D67" s="29">
         <v>57.674623165807049</v>
       </c>
       <c r="E67" s="29">
         <v>3.206912753902059E-3</v>
       </c>
       <c r="G67" s="55"/>
       <c r="H67" s="55"/>
     </row>
-    <row r="68" spans="1:8" ht="19.5" customHeight="1">
+    <row r="68" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="28">
         <v>4490343.03</v>
       </c>
       <c r="C68" s="28">
         <v>4247234.4840000002</v>
       </c>
       <c r="D68" s="29">
         <v>5.7239256960224028</v>
       </c>
       <c r="E68" s="29">
         <v>52.164586137040189</v>
       </c>
       <c r="G68" s="55"/>
       <c r="H68" s="55"/>
     </row>
-    <row r="69" spans="1:8" ht="19.5" customHeight="1">
+    <row r="69" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="47" t="s">
         <v>135</v>
       </c>
       <c r="B69" s="28">
         <v>4398047.7779999999</v>
       </c>
       <c r="C69" s="28">
         <v>4159486.41</v>
       </c>
       <c r="D69" s="29">
         <v>5.7353563513626193</v>
       </c>
       <c r="E69" s="29">
         <v>51.092386621139539</v>
       </c>
       <c r="G69" s="55"/>
       <c r="H69" s="55"/>
     </row>
-    <row r="70" spans="1:8" ht="19.5" customHeight="1">
+    <row r="70" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="56" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="28">
         <v>3707024.0209999997</v>
       </c>
       <c r="C70" s="28">
         <v>3497436.8739999998</v>
       </c>
       <c r="D70" s="29">
         <v>5.9925927057632888</v>
       </c>
       <c r="E70" s="29">
         <v>43.064721907344243</v>
       </c>
       <c r="G70" s="55"/>
       <c r="H70" s="55"/>
     </row>
-    <row r="71" spans="1:8" ht="19.5" customHeight="1">
+    <row r="71" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71" s="56" t="s">
         <v>137</v>
       </c>
       <c r="B71" s="28">
         <v>402142.45800000004</v>
       </c>
       <c r="C71" s="28">
         <v>374423.34699999995</v>
       </c>
       <c r="D71" s="29">
         <v>7.4031470585620651</v>
       </c>
       <c r="E71" s="29">
         <v>4.6717132186896793</v>
       </c>
       <c r="G71" s="55"/>
       <c r="H71" s="55"/>
     </row>
-    <row r="72" spans="1:8" ht="19.5" customHeight="1">
+    <row r="72" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72" s="57" t="s">
         <v>138</v>
       </c>
       <c r="B72" s="28">
         <v>2492480.227</v>
       </c>
       <c r="C72" s="28">
         <v>2337112.9720000001</v>
       </c>
       <c r="D72" s="29">
         <v>6.6478281906519721</v>
       </c>
       <c r="E72" s="29">
         <v>28.955293310010433</v>
       </c>
       <c r="G72" s="55"/>
       <c r="H72" s="55"/>
     </row>
-    <row r="73" spans="1:8" ht="19.5" customHeight="1">
+    <row r="73" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73" s="58" t="s">
         <v>139</v>
       </c>
       <c r="B73" s="28">
         <v>2133569.1310000001</v>
       </c>
       <c r="C73" s="28">
         <v>2012896.7139999999</v>
       </c>
       <c r="D73" s="29">
         <v>5.9949631871673015</v>
       </c>
       <c r="E73" s="29">
         <v>24.785801434279168</v>
       </c>
       <c r="G73" s="55"/>
       <c r="H73" s="55"/>
     </row>
-    <row r="74" spans="1:8" ht="19.5" customHeight="1">
+    <row r="74" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74" s="58" t="s">
         <v>140</v>
       </c>
       <c r="B74" s="28">
         <v>358911.09600000002</v>
       </c>
       <c r="C74" s="28">
         <v>324216.25799999997</v>
       </c>
       <c r="D74" s="29">
         <v>10.701140718242463</v>
       </c>
       <c r="E74" s="29">
         <v>4.1694918757312616</v>
       </c>
       <c r="G74" s="55"/>
       <c r="H74" s="55"/>
     </row>
-    <row r="75" spans="1:8" ht="19.5" customHeight="1">
+    <row r="75" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="57" t="s">
         <v>141</v>
       </c>
       <c r="B75" s="28">
         <v>1616686.2520000001</v>
       </c>
       <c r="C75" s="28">
         <v>1534747.2490000001</v>
       </c>
       <c r="D75" s="29">
         <v>5.3389248981152715</v>
       </c>
       <c r="E75" s="29">
         <v>18.781141816023496</v>
       </c>
       <c r="G75" s="55"/>
       <c r="H75" s="55"/>
     </row>
-    <row r="76" spans="1:8" ht="19.5" customHeight="1">
+    <row r="76" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76" s="58" t="s">
         <v>142</v>
       </c>
       <c r="B76" s="28">
         <v>1573454.89</v>
       </c>
       <c r="C76" s="28">
         <v>1484540.16</v>
       </c>
       <c r="D76" s="29">
         <v>5.989378556118008</v>
       </c>
       <c r="E76" s="29">
         <v>18.278920473065082</v>
       </c>
       <c r="G76" s="55"/>
       <c r="H76" s="55"/>
     </row>
-    <row r="77" spans="1:8" ht="19.5" customHeight="1">
+    <row r="77" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77" s="58" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="28">
         <v>43231.362000000001</v>
       </c>
       <c r="C77" s="28">
         <v>50207.089</v>
       </c>
       <c r="D77" s="29">
         <v>-13.893908487703799</v>
       </c>
       <c r="E77" s="29">
         <v>0.50222134295841669</v>
       </c>
       <c r="G77" s="55"/>
       <c r="H77" s="55"/>
     </row>
-    <row r="78" spans="1:8" ht="19.5" customHeight="1">
+    <row r="78" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78" s="56" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="28">
         <v>156028.83300000001</v>
       </c>
       <c r="C78" s="28">
         <v>155356.35</v>
       </c>
       <c r="D78" s="29">
         <v>0.43286482979292273</v>
       </c>
       <c r="E78" s="29">
         <v>1.8125963750458411</v>
       </c>
       <c r="G78" s="55"/>
       <c r="H78" s="55"/>
     </row>
-    <row r="79" spans="1:8" ht="19.5" customHeight="1">
+    <row r="79" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79" s="56" t="s">
         <v>145</v>
       </c>
       <c r="B79" s="28">
         <v>132852.46599999999</v>
       </c>
       <c r="C79" s="28">
         <v>132269.83900000001</v>
       </c>
       <c r="D79" s="29">
         <v>0.44048363890423214</v>
       </c>
       <c r="E79" s="29">
         <v>1.5433551200597699</v>
       </c>
       <c r="G79" s="55"/>
       <c r="H79" s="55"/>
     </row>
-    <row r="80" spans="1:8" ht="19.5" customHeight="1">
+    <row r="80" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80" s="47" t="s">
         <v>146</v>
       </c>
       <c r="B80" s="28">
         <v>92295.251999999993</v>
       </c>
       <c r="C80" s="28">
         <v>87748.073999999993</v>
       </c>
       <c r="D80" s="29">
         <v>5.1820829708467464</v>
       </c>
       <c r="E80" s="29">
         <v>1.0721995159006439</v>
       </c>
       <c r="G80" s="55"/>
       <c r="H80" s="55"/>
     </row>
-    <row r="81" spans="1:8" ht="19.5" customHeight="1">
+    <row r="81" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A81" s="56" t="s">
         <v>147</v>
       </c>
       <c r="B81" s="28">
         <v>64597.48</v>
       </c>
       <c r="C81" s="28">
         <v>61209.95</v>
       </c>
       <c r="D81" s="29">
         <v>5.5342799659205744</v>
       </c>
       <c r="E81" s="29">
         <v>0.75043282599630934</v>
       </c>
       <c r="G81" s="55"/>
       <c r="H81" s="55"/>
     </row>
-    <row r="82" spans="1:8" ht="19.5" customHeight="1">
+    <row r="82" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A82" s="56" t="s">
         <v>148</v>
       </c>
       <c r="B82" s="28">
         <v>22699.258999999998</v>
       </c>
       <c r="C82" s="28">
         <v>21531.794000000002</v>
       </c>
       <c r="D82" s="29">
         <v>5.4220516878435543</v>
       </c>
       <c r="E82" s="29">
         <v>0.26369866253903651</v>
       </c>
       <c r="G82" s="55"/>
       <c r="H82" s="55"/>
     </row>
-    <row r="83" spans="1:8" ht="19.5" customHeight="1">
+    <row r="83" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A83" s="56" t="s">
         <v>149</v>
       </c>
       <c r="B83" s="28">
         <v>4998.5129999999999</v>
       </c>
       <c r="C83" s="28">
         <v>5006.33</v>
       </c>
       <c r="D83" s="29">
         <v>-0.15614232381804261</v>
       </c>
       <c r="E83" s="29">
         <v>5.8068027365298001E-2</v>
       </c>
       <c r="G83" s="55"/>
       <c r="H83" s="55"/>
     </row>
-    <row r="84" spans="1:8" ht="19.5" customHeight="1">
+    <row r="84" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A84" s="44" t="s">
         <v>150</v>
       </c>
       <c r="B84" s="28">
         <v>3405806.8080000002</v>
       </c>
       <c r="C84" s="28">
         <v>3651507.8480000002</v>
       </c>
       <c r="D84" s="29">
         <v>-6.728755632678574</v>
       </c>
       <c r="E84" s="29">
         <v>39.565463354374039</v>
       </c>
       <c r="G84" s="55"/>
       <c r="H84" s="55"/>
     </row>
-    <row r="85" spans="1:8" ht="19.5" customHeight="1">
+    <row r="85" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A85" s="47" t="s">
         <v>151</v>
       </c>
       <c r="B85" s="28">
         <v>1441448.094</v>
       </c>
       <c r="C85" s="28">
         <v>1637854.88</v>
       </c>
       <c r="D85" s="29">
         <v>-11.991708691553916</v>
       </c>
       <c r="E85" s="29">
         <v>16.74538955246263</v>
       </c>
       <c r="G85" s="55"/>
       <c r="H85" s="55"/>
     </row>
-    <row r="86" spans="1:8" ht="19.5" customHeight="1">
+    <row r="86" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A86" s="47" t="s">
         <v>152</v>
       </c>
       <c r="B86" s="28">
         <v>1964132.4580000001</v>
       </c>
       <c r="C86" s="28">
         <v>2013251.6910000001</v>
       </c>
       <c r="D86" s="29">
         <v>-2.4397959390562884</v>
       </c>
       <c r="E86" s="29">
         <v>22.817445372296525</v>
       </c>
       <c r="G86" s="55"/>
       <c r="H86" s="55"/>
     </row>
-    <row r="87" spans="1:8" ht="19.5" customHeight="1">
+    <row r="87" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A87" s="47" t="s">
         <v>153</v>
       </c>
       <c r="B87" s="28">
         <v>5.6989999999999998</v>
       </c>
       <c r="C87" s="28">
         <v>6.032</v>
       </c>
       <c r="D87" s="29">
         <v>-5.52055702917772</v>
       </c>
       <c r="E87" s="29">
         <v>6.6205627144479435E-5</v>
       </c>
       <c r="G87" s="55"/>
       <c r="H87" s="55"/>
     </row>
-    <row r="88" spans="1:8" ht="19.5" customHeight="1">
+    <row r="88" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A88" s="47" t="s">
         <v>154</v>
       </c>
       <c r="B88" s="28">
         <v>174.67699999999999</v>
       </c>
       <c r="C88" s="28">
         <v>291.88400000000001</v>
       </c>
       <c r="D88" s="29">
         <v>-40.155335681298055</v>
       </c>
       <c r="E88" s="29">
         <v>2.0292332571883193E-3</v>
       </c>
       <c r="G88" s="55"/>
       <c r="H88" s="55"/>
     </row>
-    <row r="89" spans="1:8" ht="19.5" customHeight="1">
+    <row r="89" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A89" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="28">
         <v>45.88</v>
       </c>
       <c r="C89" s="28">
         <v>103.361</v>
       </c>
       <c r="D89" s="29">
         <v>-55.611884559940393</v>
       </c>
       <c r="E89" s="29">
         <v>5.3299073054723924E-4</v>
       </c>
       <c r="G89" s="55"/>
       <c r="H89" s="55"/>
     </row>
-    <row r="90" spans="1:8" ht="19.5" customHeight="1">
+    <row r="90" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A90" s="44" t="s">
         <v>155</v>
       </c>
       <c r="B90" s="28">
         <v>371455.60399999999</v>
       </c>
       <c r="C90" s="28">
         <v>369790.68</v>
       </c>
       <c r="D90" s="29">
         <v>0.45023417031495594</v>
       </c>
       <c r="E90" s="29">
         <v>4.3152221826901913</v>
       </c>
       <c r="G90" s="55"/>
       <c r="H90" s="55"/>
     </row>
-    <row r="91" spans="1:8" ht="19.5" customHeight="1">
+    <row r="91" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A91" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B91" s="28">
         <v>50722.913</v>
       </c>
       <c r="C91" s="28">
         <v>50274.385000000002</v>
       </c>
       <c r="D91" s="29">
         <v>0.89216009305732591</v>
       </c>
       <c r="E91" s="29">
         <v>0.5892511433163482</v>
       </c>
       <c r="G91" s="55"/>
       <c r="H91" s="55"/>
     </row>
-    <row r="92" spans="1:8" ht="19.5" customHeight="1">
+    <row r="92" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A92" s="48" t="s">
         <v>157</v>
       </c>
       <c r="B92" s="28">
         <v>16215.2</v>
       </c>
       <c r="C92" s="28">
         <v>16108.02</v>
       </c>
       <c r="D92" s="29">
         <v>0.66538283414101507</v>
       </c>
       <c r="E92" s="29">
         <v>0.18837295758434161</v>
       </c>
       <c r="G92" s="55"/>
       <c r="H92" s="55"/>
     </row>
-    <row r="93" spans="1:8" ht="19.5" customHeight="1">
+    <row r="93" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A93" s="48" t="s">
         <v>158</v>
       </c>
       <c r="B93" s="28">
         <v>16283.975</v>
       </c>
       <c r="C93" s="28">
         <v>16440.661</v>
       </c>
       <c r="D93" s="29">
         <v>-0.95303954019853032</v>
       </c>
       <c r="E93" s="29">
         <v>0.18917192091244506</v>
       </c>
       <c r="G93" s="55"/>
       <c r="H93" s="55"/>
     </row>
-    <row r="94" spans="1:8" ht="19.5" customHeight="1">
+    <row r="94" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A94" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B94" s="28">
         <v>252445.908</v>
       </c>
       <c r="C94" s="28">
         <v>252460.7</v>
       </c>
       <c r="D94" s="29">
         <v>-5.8591297576238155E-3</v>
       </c>
       <c r="E94" s="29">
         <v>2.9326793576412626</v>
       </c>
       <c r="G94" s="55"/>
       <c r="H94" s="55"/>
     </row>
-    <row r="95" spans="1:8" ht="19.5" customHeight="1">
+    <row r="95" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A95" s="48" t="s">
         <v>160</v>
       </c>
       <c r="B95" s="28">
         <v>4519.22</v>
       </c>
       <c r="C95" s="28">
         <v>3989.86</v>
       </c>
       <c r="D95" s="29">
         <v>13.267633450797778</v>
       </c>
       <c r="E95" s="29">
         <v>5.2500051641318539E-2</v>
       </c>
       <c r="G95" s="55"/>
       <c r="H95" s="55"/>
     </row>
-    <row r="96" spans="1:8" ht="19.5" customHeight="1">
+    <row r="96" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A96" s="48" t="s">
         <v>161</v>
       </c>
       <c r="B96" s="28">
         <v>113.015</v>
       </c>
       <c r="C96" s="28">
         <v>116.526</v>
       </c>
       <c r="D96" s="29">
         <v>-3.0130614626778573</v>
       </c>
       <c r="E96" s="29">
         <v>1.3129020796163087E-3</v>
       </c>
       <c r="G96" s="55"/>
       <c r="H96" s="55"/>
     </row>
-    <row r="97" spans="1:8" ht="19.5" customHeight="1">
+    <row r="97" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A97" s="48" t="s">
         <v>162</v>
       </c>
       <c r="B97" s="28">
         <v>14399.682000000001</v>
       </c>
       <c r="C97" s="28">
         <v>14009.727999999999</v>
       </c>
       <c r="D97" s="29">
         <v>2.7834516130506026</v>
       </c>
       <c r="E97" s="29">
         <v>0.16728197534498543</v>
       </c>
       <c r="G97" s="55"/>
       <c r="H97" s="55"/>
     </row>
-    <row r="98" spans="1:8" ht="19.5" customHeight="1">
+    <row r="98" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A98" s="48" t="s">
         <v>163</v>
       </c>
       <c r="B98" s="28">
         <v>6.2969999999999997</v>
       </c>
       <c r="C98" s="28">
         <v>9.6720000000000006</v>
       </c>
       <c r="D98" s="29">
         <v>-34.894540942928046</v>
       </c>
       <c r="E98" s="29">
         <v>7.3152629255796971E-5</v>
       </c>
       <c r="G98" s="55"/>
       <c r="H98" s="55"/>
     </row>
-    <row r="99" spans="1:8" ht="19.5" customHeight="1">
+    <row r="99" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A99" s="48" t="s">
         <v>164</v>
       </c>
       <c r="B99" s="28">
         <v>0</v>
       </c>
       <c r="C99" s="28">
         <v>0</v>
       </c>
       <c r="D99" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E99" s="29">
         <v>0</v>
       </c>
       <c r="G99" s="55"/>
       <c r="H99" s="55"/>
     </row>
-    <row r="100" spans="1:8" ht="19.5" customHeight="1">
+    <row r="100" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A100" s="48" t="s">
         <v>165</v>
       </c>
       <c r="B100" s="28">
         <v>1.6639999999999999</v>
       </c>
       <c r="C100" s="28">
         <v>2.4940000000000002</v>
       </c>
       <c r="D100" s="29">
         <v>-33.279871692060958</v>
       </c>
       <c r="E100" s="29">
         <v>1.9330788483666216E-5</v>
       </c>
       <c r="G100" s="55"/>
       <c r="H100" s="55"/>
     </row>
-    <row r="101" spans="1:8" ht="19.5" customHeight="1">
+    <row r="101" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A101" s="48" t="s">
         <v>166</v>
       </c>
       <c r="B101" s="28">
         <v>16747.73</v>
       </c>
       <c r="C101" s="28">
         <v>16378.634</v>
       </c>
       <c r="D101" s="29">
         <v>2.2535212643496338</v>
       </c>
       <c r="E101" s="29">
         <v>0.19455939075213413</v>
       </c>
       <c r="G101" s="55"/>
       <c r="H101" s="55"/>
     </row>
-    <row r="102" spans="1:8" ht="19.5" customHeight="1">
+    <row r="102" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A102" s="59" t="s">
         <v>167</v>
       </c>
       <c r="B102" s="28">
         <v>0</v>
       </c>
       <c r="C102" s="28">
         <v>402.81</v>
       </c>
       <c r="D102" s="29">
         <v>-100</v>
       </c>
       <c r="E102" s="29">
         <v>0</v>
       </c>
       <c r="G102" s="55"/>
       <c r="H102" s="55"/>
     </row>
-    <row r="103" spans="1:8" ht="19.5" customHeight="1">
+    <row r="103" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A103" s="59" t="s">
         <v>168</v>
       </c>
       <c r="B103" s="28">
         <v>1550.15</v>
       </c>
       <c r="C103" s="28">
         <v>1007.0119999999999</v>
       </c>
       <c r="D103" s="29">
         <v>53.935603547921993</v>
       </c>
       <c r="E103" s="29">
         <v>1.8008186158626916E-2</v>
       </c>
       <c r="G103" s="55"/>
       <c r="H103" s="55"/>
     </row>
-    <row r="104" spans="1:8" ht="19.5" customHeight="1">
+    <row r="104" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A104" s="59" t="s">
         <v>169</v>
       </c>
       <c r="B104" s="28">
         <v>23.074999999999999</v>
       </c>
       <c r="C104" s="28">
         <v>15.302</v>
       </c>
       <c r="D104" s="29">
         <v>50.797281401124025</v>
       </c>
       <c r="E104" s="29">
         <v>2.6806366842584015E-4</v>
       </c>
       <c r="G104" s="55"/>
       <c r="H104" s="55"/>
     </row>
-    <row r="105" spans="1:8" ht="19.5" customHeight="1">
+    <row r="105" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A105" s="59" t="s">
         <v>170</v>
       </c>
       <c r="B105" s="28">
         <v>0.48599999999999999</v>
       </c>
       <c r="C105" s="28">
         <v>0</v>
       </c>
       <c r="D105" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E105" s="29">
         <v>5.645891347993859E-6</v>
       </c>
       <c r="G105" s="55"/>
       <c r="H105" s="55"/>
     </row>
-    <row r="106" spans="1:8" ht="19.5" customHeight="1">
+    <row r="106" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A106" s="59" t="s">
         <v>171</v>
       </c>
       <c r="B106" s="28">
         <v>12664.833000000001</v>
       </c>
       <c r="C106" s="28">
         <v>24679.671999999999</v>
       </c>
       <c r="D106" s="29">
         <v>-48.683138900711477</v>
       </c>
       <c r="E106" s="29">
         <v>0.14712812974997347</v>
       </c>
       <c r="G106" s="55"/>
       <c r="H106" s="55"/>
     </row>
-    <row r="107" spans="1:8" ht="19.5" customHeight="1">
+    <row r="107" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A107" s="59" t="s">
         <v>172</v>
       </c>
       <c r="B107" s="28">
         <v>62672.374000000003</v>
       </c>
       <c r="C107" s="28">
         <v>63231.769</v>
       </c>
       <c r="D107" s="29">
         <v>-0.88467396823896927</v>
       </c>
       <c r="E107" s="29">
         <v>0.72806875334328247</v>
       </c>
       <c r="G107" s="55"/>
       <c r="H107" s="55"/>
     </row>
-    <row r="108" spans="1:8" ht="19.5" customHeight="1">
+    <row r="108" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A108" s="59" t="s">
         <v>173</v>
       </c>
       <c r="B108" s="28">
         <v>118.092</v>
       </c>
       <c r="C108" s="28">
         <v>120.82299999999999</v>
       </c>
       <c r="D108" s="29">
         <v>-2.2603312283257293</v>
       </c>
       <c r="E108" s="29">
         <v>1.3718818952001869E-3</v>
       </c>
       <c r="G108" s="55"/>
       <c r="H108" s="55"/>
     </row>
-    <row r="109" spans="1:8" ht="19.5" customHeight="1">
+    <row r="109" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A109" s="59" t="s">
         <v>174</v>
       </c>
       <c r="B109" s="28">
         <v>3012.85</v>
       </c>
       <c r="C109" s="28">
         <v>2908.6959999999999</v>
       </c>
       <c r="D109" s="29">
         <v>3.5807798408634017</v>
       </c>
       <c r="E109" s="29">
         <v>3.5000460386426541E-2</v>
       </c>
       <c r="G109" s="55"/>
       <c r="H109" s="55"/>
     </row>
-    <row r="110" spans="1:8" ht="19.5" customHeight="1">
+    <row r="110" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A110" s="59" t="s">
         <v>175</v>
       </c>
       <c r="B110" s="28">
         <v>123300.205</v>
       </c>
       <c r="C110" s="28">
         <v>120416.24099999999</v>
       </c>
       <c r="D110" s="29">
         <v>2.3949958710304031</v>
       </c>
       <c r="E110" s="29">
         <v>1.4323859271921175</v>
       </c>
       <c r="G110" s="55"/>
       <c r="H110" s="55"/>
     </row>
-    <row r="111" spans="1:8" ht="19.5" customHeight="1">
+    <row r="111" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A111" s="59" t="s">
         <v>176</v>
       </c>
       <c r="B111" s="28">
         <v>3498.7269999999999</v>
       </c>
       <c r="C111" s="28">
         <v>3536.848</v>
       </c>
       <c r="D111" s="29">
         <v>-1.0778240964836483</v>
       </c>
       <c r="E111" s="29">
         <v>4.0644922835992817E-2</v>
       </c>
       <c r="G111" s="55"/>
       <c r="H111" s="55"/>
     </row>
-    <row r="112" spans="1:8" ht="19.5" customHeight="1">
+    <row r="112" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A112" s="59" t="s">
         <v>177</v>
       </c>
       <c r="B112" s="28">
         <v>0</v>
       </c>
       <c r="C112" s="28">
         <v>0</v>
       </c>
       <c r="D112" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E112" s="29">
         <v>0</v>
       </c>
       <c r="G112" s="55"/>
       <c r="H112" s="55"/>
     </row>
-    <row r="113" spans="1:8" ht="19.5" customHeight="1">
+    <row r="113" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A113" s="59" t="s">
         <v>178</v>
       </c>
       <c r="B113" s="28">
         <v>3823.7289999999998</v>
       </c>
       <c r="C113" s="28">
         <v>11770.607</v>
       </c>
       <c r="D113" s="29">
         <v>-67.514598015208563</v>
       </c>
       <c r="E113" s="29">
         <v>4.4420490695829651E-2</v>
       </c>
       <c r="G113" s="55"/>
       <c r="H113" s="55"/>
     </row>
-    <row r="114" spans="1:8" ht="19.5" customHeight="1">
+    <row r="114" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A114" s="59" t="s">
         <v>179</v>
       </c>
       <c r="B114" s="28">
         <v>0</v>
       </c>
       <c r="C114" s="28">
         <v>0</v>
       </c>
       <c r="D114" s="29" t="s">
         <v>425</v>
       </c>
       <c r="E114" s="29">
         <v>0</v>
       </c>
       <c r="G114" s="55"/>
       <c r="H114" s="55"/>
     </row>
-    <row r="115" spans="1:8" ht="19.5" customHeight="1">
+    <row r="115" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A115" s="59" t="s">
         <v>180</v>
       </c>
       <c r="B115" s="28">
         <v>3653.152</v>
       </c>
       <c r="C115" s="28">
         <v>5836.4650000000001</v>
       </c>
       <c r="D115" s="29">
         <v>-37.408140029966773</v>
       </c>
       <c r="E115" s="29">
         <v>4.2438887386227288E-2</v>
       </c>
       <c r="G115" s="55"/>
       <c r="H115" s="55"/>
     </row>
-    <row r="116" spans="1:8" ht="19.5" customHeight="1">
+    <row r="116" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A116" s="59" t="s">
         <v>181</v>
       </c>
       <c r="B116" s="28">
         <v>1102.9169999999999</v>
       </c>
       <c r="C116" s="28">
         <v>92.325000000000003</v>
       </c>
       <c r="D116" s="29">
         <v>1094.6027619821282</v>
       </c>
       <c r="E116" s="29">
         <v>1.2812653390648852E-2</v>
       </c>
       <c r="G116" s="55"/>
       <c r="H116" s="55"/>
     </row>
-    <row r="117" spans="1:8" ht="19.5" customHeight="1">
+    <row r="117" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A117" s="59" t="s">
         <v>182</v>
       </c>
       <c r="B117" s="28">
         <v>370.57499999999999</v>
       </c>
       <c r="C117" s="28">
         <v>1557.2049999999999</v>
       </c>
       <c r="D117" s="29">
         <v>-76.20255521912658</v>
       </c>
       <c r="E117" s="29">
         <v>4.3049921528453177E-3</v>
       </c>
       <c r="G117" s="55"/>
       <c r="H117" s="55"/>
     </row>
-    <row r="118" spans="1:8" ht="19.5" customHeight="1">
+    <row r="118" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A118" s="44" t="s">
         <v>183</v>
       </c>
       <c r="B118" s="28">
         <v>8608029.6280000005</v>
       </c>
       <c r="C118" s="28">
         <v>8625205.1270000003</v>
       </c>
       <c r="D118" s="29">
         <v>-0.19913148437750161</v>
       </c>
       <c r="E118" s="29">
         <v>100</v>
       </c>
       <c r="G118" s="55"/>
       <c r="H118" s="55"/>
     </row>
-    <row r="119" spans="1:8" ht="19.5" customHeight="1">
+    <row r="119" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A119" s="44" t="s">
         <v>184</v>
       </c>
       <c r="B119" s="28">
         <v>8469137.1140000001</v>
       </c>
       <c r="C119" s="28">
         <v>8467391.3430000003</v>
       </c>
       <c r="D119" s="29">
         <v>2.0617577826298472E-2</v>
       </c>
       <c r="E119" s="29">
         <v>98.386477277584945</v>
       </c>
       <c r="G119" s="55"/>
       <c r="H119" s="55"/>
     </row>
-    <row r="120" spans="1:8" ht="19.5" customHeight="1">
+    <row r="120" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B120" s="28"/>
       <c r="C120" s="28"/>
       <c r="D120" s="60"/>
       <c r="E120" s="60"/>
       <c r="G120" s="55"/>
       <c r="H120" s="55"/>
     </row>
-    <row r="121" spans="1:8" ht="19.5" customHeight="1">
+    <row r="121" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A121" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B121" s="28">
         <v>775625.64399999997</v>
       </c>
       <c r="C121" s="28">
         <v>751936.77899999998</v>
       </c>
     </row>
-    <row r="122" spans="1:8" ht="19.5" customHeight="1">
+    <row r="122" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A122" s="44" t="s">
         <v>185</v>
       </c>
       <c r="B122" s="28">
         <v>136764.98199999999</v>
       </c>
       <c r="C122" s="28">
         <v>-84727.846999999994</v>
       </c>
     </row>
-    <row r="124" spans="1:8" ht="19.5" customHeight="1">
+    <row r="124" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A124" s="44" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="19.5" customHeight="1">
+    <row r="125" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A125" s="44" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="19.5" customHeight="1">
+    <row r="126" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A126" s="44" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="127" spans="1:8" ht="19.5" customHeight="1">
+    <row r="127" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A127" s="44" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="128" spans="1:8" ht="19.5" customHeight="1">
+    <row r="128" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A128" s="44" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="129" spans="1:1" ht="19.5" customHeight="1">
+    <row r="129" spans="1:1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A129" s="44" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="63" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C37D738C-9440-4348-BAD3-B2425D7C1FD9}">
   <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.875" style="64" customWidth="1"/>
     <col min="2" max="8" width="11.5" style="64" customWidth="1"/>
     <col min="9" max="16384" width="11.5" style="64"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15" customHeight="1">
+    <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="61" t="s">
         <v>420</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="62"/>
       <c r="D1" s="63"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
     </row>
-    <row r="2" spans="1:19" ht="15" customHeight="1">
+    <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="63" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="15" customHeight="1">
+    <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="65"/>
       <c r="B3" s="66" t="s">
         <v>193</v>
       </c>
       <c r="C3" s="64" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="64" t="s">
         <v>195</v>
       </c>
       <c r="E3" s="64" t="s">
         <v>196</v>
       </c>
       <c r="F3" s="64" t="s">
         <v>197</v>
       </c>
       <c r="G3" s="64" t="s">
         <v>198</v>
       </c>
       <c r="H3" s="64" t="s">
         <v>199</v>
       </c>
       <c r="I3" s="64" t="s">
         <v>200</v>
       </c>
       <c r="J3" s="64" t="s">
         <v>201</v>
       </c>
       <c r="K3" s="64" t="s">
         <v>202</v>
       </c>
       <c r="L3" s="64" t="s">
         <v>203</v>
       </c>
       <c r="M3" s="64" t="s">
         <v>204</v>
       </c>
       <c r="N3" s="64" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="15" customHeight="1">
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="67" t="s">
         <v>206</v>
       </c>
       <c r="C4" s="68" t="s">
         <v>207</v>
       </c>
       <c r="D4" s="68" t="s">
         <v>208</v>
       </c>
       <c r="E4" s="68"/>
       <c r="F4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="G4" s="68" t="s">
         <v>210</v>
       </c>
       <c r="H4" s="68" t="s">
         <v>210</v>
       </c>
       <c r="I4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="J4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="K4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="L4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="M4" s="68" t="s">
         <v>209</v>
       </c>
       <c r="N4" s="68" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="15" customHeight="1">
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="63" t="s">
         <v>211</v>
       </c>
       <c r="B5" s="69">
         <v>10</v>
       </c>
       <c r="C5" s="69">
         <v>1677.5</v>
       </c>
       <c r="D5" s="70">
         <v>44.313011028315948</v>
       </c>
       <c r="E5" s="71">
         <v>0.67143286272153802</v>
       </c>
       <c r="F5" s="69">
         <v>4362310.013949329</v>
       </c>
       <c r="G5" s="71">
         <v>100.154</v>
       </c>
       <c r="H5" s="71">
         <v>48.185999999999993</v>
       </c>
       <c r="I5" s="72">
         <v>450306.11028315948</v>
       </c>
       <c r="J5" s="72">
         <v>271469.44858420268</v>
       </c>
       <c r="K5" s="72">
         <v>222907.54098360657</v>
       </c>
       <c r="L5" s="72">
         <v>1056.1549925484351</v>
       </c>
       <c r="M5" s="72">
         <v>11984.918032786885</v>
       </c>
       <c r="N5" s="73">
         <v>123.34444855294741</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="15" customHeight="1">
+    <row r="6" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="63" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="69">
         <v>3</v>
       </c>
       <c r="C6" s="69">
         <v>7385</v>
       </c>
       <c r="D6" s="70">
         <v>46.694034303768902</v>
       </c>
       <c r="E6" s="71">
         <v>0.38557101554029632</v>
       </c>
       <c r="F6" s="69">
         <v>3443498.1468742946</v>
       </c>
       <c r="G6" s="71">
         <v>102.33333333333333</v>
       </c>
       <c r="H6" s="71">
         <v>49.733333333333327</v>
       </c>
       <c r="I6" s="72">
         <v>350732.52087564883</v>
       </c>
       <c r="J6" s="72">
         <v>225400.13540961407</v>
       </c>
       <c r="K6" s="72">
         <v>177539.6524486572</v>
       </c>
       <c r="L6" s="72">
         <v>2574.9943579327464</v>
       </c>
       <c r="M6" s="72">
         <v>7956.9848792597604</v>
       </c>
       <c r="N6" s="73">
         <v>117.57186388569757</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="15" customHeight="1">
+    <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="63" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="69">
         <v>18</v>
       </c>
       <c r="C7" s="69">
         <v>5383.5555555555557</v>
       </c>
       <c r="D7" s="70">
         <v>45.879331400148608</v>
       </c>
       <c r="E7" s="71">
         <v>0.55821040956162082</v>
       </c>
       <c r="F7" s="69">
         <v>3992648.8787253364</v>
       </c>
       <c r="G7" s="71">
         <v>101.39388888888888</v>
       </c>
       <c r="H7" s="71">
         <v>46.762277777777776</v>
       </c>
       <c r="I7" s="72">
         <v>408088.95401634608</v>
       </c>
       <c r="J7" s="72">
         <v>268145.6389829109</v>
       </c>
       <c r="K7" s="72">
         <v>177615.59894328407</v>
       </c>
       <c r="L7" s="72">
         <v>452.0453232064724</v>
       </c>
       <c r="M7" s="72">
         <v>11951.023693552383</v>
       </c>
       <c r="N7" s="73">
         <v>112.4155616184062</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15" customHeight="1">
+    <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="63" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="69">
         <v>29</v>
       </c>
       <c r="C8" s="69">
         <v>12620.034482758621</v>
       </c>
       <c r="D8" s="70">
         <v>46.436071271459447</v>
       </c>
       <c r="E8" s="71">
         <v>0.47349447932512034</v>
       </c>
       <c r="F8" s="69">
         <v>3766155.2067894237</v>
       </c>
       <c r="G8" s="71">
         <v>100.88896551724137</v>
       </c>
       <c r="H8" s="71">
         <v>47.841758620689646</v>
       </c>
       <c r="I8" s="72">
         <v>379814.85104417987</v>
       </c>
       <c r="J8" s="72">
         <v>245352.54289157086</v>
       </c>
       <c r="K8" s="72">
         <v>151259.15552993189</v>
       </c>
       <c r="L8" s="72">
         <v>586.93757326199989</v>
       </c>
       <c r="M8" s="72">
         <v>10759.594077288166</v>
       </c>
       <c r="N8" s="73">
         <v>106.18564099004763</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15" customHeight="1">
+    <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="63" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="69">
         <v>67</v>
       </c>
       <c r="C9" s="69">
         <v>8556.2686567164183</v>
       </c>
       <c r="D9" s="70">
         <v>45.186672510335427</v>
       </c>
       <c r="E9" s="71">
         <v>0.59022174772914227</v>
       </c>
       <c r="F9" s="69">
         <v>4243471.7999825561</v>
       </c>
       <c r="G9" s="71">
         <v>100.0726865671642</v>
       </c>
       <c r="H9" s="71">
         <v>47.146940298507459</v>
       </c>
       <c r="I9" s="72">
         <v>418616.58904181275</v>
       </c>
       <c r="J9" s="72">
         <v>249145.85971706177</v>
       </c>
       <c r="K9" s="72">
         <v>181429.43115809304</v>
       </c>
       <c r="L9" s="72">
         <v>1097.2892354387984</v>
       </c>
       <c r="M9" s="72">
         <v>11264.880422837407</v>
       </c>
       <c r="N9" s="73">
         <v>102.23215805449942</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15" customHeight="1">
+    <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="69">
         <v>92</v>
       </c>
       <c r="C10" s="69">
         <v>11984.79347826087</v>
       </c>
       <c r="D10" s="70">
         <v>43.635210375680963</v>
       </c>
       <c r="E10" s="71">
         <v>0.6021477920469972</v>
       </c>
       <c r="F10" s="69">
         <v>4484001.7888465542</v>
       </c>
       <c r="G10" s="71">
         <v>98.560978260869589</v>
       </c>
       <c r="H10" s="71">
         <v>45.576086956521742</v>
       </c>
       <c r="I10" s="72">
         <v>432193.85253595817</v>
       </c>
       <c r="J10" s="72">
         <v>247757.85710334018</v>
       </c>
       <c r="K10" s="72">
         <v>180952.53314662329</v>
       </c>
       <c r="L10" s="72">
         <v>1904.7225605636127</v>
       </c>
       <c r="M10" s="72">
         <v>14636.96477692293</v>
       </c>
       <c r="N10" s="73">
         <v>96.680083205710048</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15" customHeight="1">
+    <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="65" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="69">
         <v>166</v>
       </c>
       <c r="C11" s="69">
         <v>15810.481927710844</v>
       </c>
       <c r="D11" s="70">
         <v>42.825730026832666</v>
       </c>
       <c r="E11" s="71">
         <v>0.61656100918469825</v>
       </c>
       <c r="F11" s="69">
         <v>4855274.8989003785</v>
       </c>
       <c r="G11" s="71">
         <v>97.69240963855421</v>
       </c>
       <c r="H11" s="71">
         <v>45.987343373493964</v>
       </c>
       <c r="I11" s="72">
         <v>458537.43513148971</v>
       </c>
       <c r="J11" s="72">
         <v>255202.45071517295</v>
       </c>
       <c r="K11" s="72">
         <v>186550.65687701464</v>
       </c>
       <c r="L11" s="72">
         <v>3547.358013213744</v>
       </c>
       <c r="M11" s="72">
         <v>15727.208196483954</v>
       </c>
       <c r="N11" s="73">
         <v>92.035090114876965</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15" customHeight="1">
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="69">
         <v>215</v>
       </c>
       <c r="C12" s="69">
         <v>10956.39534883721</v>
       </c>
       <c r="D12" s="70">
         <v>43.435332334094497</v>
       </c>
       <c r="E12" s="71">
         <v>0.69527027287002385</v>
       </c>
       <c r="F12" s="69">
         <v>5421494.6040732292</v>
       </c>
       <c r="G12" s="71">
         <v>95.560651162790663</v>
       </c>
       <c r="H12" s="71">
         <v>44.012799999999977</v>
       </c>
       <c r="I12" s="72">
         <v>500960.11631732556</v>
       </c>
       <c r="J12" s="72">
         <v>266114.17139824887</v>
       </c>
       <c r="K12" s="72">
         <v>203718.77739453435</v>
       </c>
       <c r="L12" s="72">
         <v>3564.814858052534</v>
       </c>
       <c r="M12" s="72">
         <v>19613.692756699391</v>
       </c>
       <c r="N12" s="73">
         <v>87.547833374374804</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15" customHeight="1">
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="65" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="69">
         <v>211</v>
       </c>
       <c r="C13" s="69">
         <v>17593.635071090048</v>
       </c>
       <c r="D13" s="70">
         <v>43.208005946939544</v>
       </c>
       <c r="E13" s="71">
         <v>0.77330683364947073</v>
       </c>
       <c r="F13" s="69">
         <v>6030386.7833525538</v>
       </c>
       <c r="G13" s="71">
         <v>93.434170616113747</v>
       </c>
       <c r="H13" s="71">
         <v>42.638855213270155</v>
       </c>
       <c r="I13" s="72">
         <v>541011.87444727018</v>
       </c>
       <c r="J13" s="72">
         <v>276813.6333233394</v>
       </c>
       <c r="K13" s="72">
         <v>215758.87984048517</v>
       </c>
       <c r="L13" s="72">
         <v>5997.1036488044874</v>
       </c>
       <c r="M13" s="72">
         <v>22911.119300199312</v>
       </c>
       <c r="N13" s="73">
         <v>82.409252394587909</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15" customHeight="1">
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="69">
         <v>209</v>
       </c>
       <c r="C14" s="69">
         <v>16578.555023923444</v>
       </c>
       <c r="D14" s="70">
         <v>41.889074974276092</v>
       </c>
       <c r="E14" s="71">
         <v>0.74802319266570738</v>
       </c>
       <c r="F14" s="69">
         <v>6329997.7632809784</v>
       </c>
       <c r="G14" s="71">
         <v>90.80779904306219</v>
       </c>
       <c r="H14" s="71">
         <v>40.493519138755964</v>
       </c>
       <c r="I14" s="72">
         <v>542205.88077409042</v>
       </c>
       <c r="J14" s="72">
         <v>267947.47639049467</v>
       </c>
       <c r="K14" s="72">
         <v>218117.35429236709</v>
       </c>
       <c r="L14" s="72">
         <v>7934.2336528598944</v>
       </c>
       <c r="M14" s="72">
         <v>26889.664921363219</v>
       </c>
       <c r="N14" s="73">
         <v>77.490443559583127</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15" customHeight="1">
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="65" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="69">
         <v>146</v>
       </c>
       <c r="C15" s="69">
         <v>7321.5</v>
       </c>
       <c r="D15" s="70">
         <v>43.18875436311194</v>
       </c>
       <c r="E15" s="71">
         <v>0.77310323544013604</v>
       </c>
       <c r="F15" s="69">
         <v>6846001.2739174077</v>
       </c>
       <c r="G15" s="71">
         <v>89.069589041095895</v>
       </c>
       <c r="H15" s="71">
         <v>39.485047945205459</v>
       </c>
       <c r="I15" s="72">
         <v>559580.01813012711</v>
       </c>
       <c r="J15" s="72">
         <v>272478.42767454457</v>
       </c>
       <c r="K15" s="72">
         <v>216550.96595783296</v>
       </c>
       <c r="L15" s="72">
         <v>9260.0747095952156</v>
       </c>
       <c r="M15" s="72">
         <v>27127.890366054566</v>
       </c>
       <c r="N15" s="73">
         <v>72.364144974836307</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15" customHeight="1">
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="65" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="69">
         <v>102</v>
       </c>
       <c r="C16" s="69">
         <v>5837.1764705882351</v>
       </c>
       <c r="D16" s="70">
         <v>42.577135938301772</v>
       </c>
       <c r="E16" s="71">
         <v>0.68137803423009258</v>
       </c>
       <c r="F16" s="69">
         <v>6945199.9702179404</v>
       </c>
       <c r="G16" s="71">
         <v>85.279019607843125</v>
       </c>
       <c r="H16" s="71">
         <v>38.394509803921565</v>
       </c>
       <c r="I16" s="72">
         <v>546564.22659357195</v>
       </c>
       <c r="J16" s="72">
         <v>257298.29255347737</v>
       </c>
       <c r="K16" s="72">
         <v>207140.06402504569</v>
       </c>
       <c r="L16" s="72">
         <v>8936.1378721917663</v>
       </c>
       <c r="M16" s="72">
         <v>30566.169851123293</v>
       </c>
       <c r="N16" s="73">
         <v>67.803120552842188</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1">
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="69">
         <v>48</v>
       </c>
       <c r="C17" s="69">
         <v>7206.666666666667</v>
       </c>
       <c r="D17" s="70">
         <v>40.925421700890091</v>
       </c>
       <c r="E17" s="71">
         <v>0.78223458891610731</v>
       </c>
       <c r="F17" s="69">
         <v>8161011.9944842737</v>
       </c>
       <c r="G17" s="71">
         <v>82.985416666666666</v>
       </c>
       <c r="H17" s="71">
         <v>37.444645833333333</v>
       </c>
       <c r="I17" s="72">
         <v>634957.09123496758</v>
       </c>
       <c r="J17" s="72">
         <v>267331.55642923218</v>
       </c>
       <c r="K17" s="72">
         <v>235652.82724329326</v>
       </c>
       <c r="L17" s="72">
         <v>11344.013066604995</v>
       </c>
       <c r="M17" s="72">
         <v>43306.776133209991</v>
       </c>
       <c r="N17" s="73">
         <v>62.418841611099168</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="15" customHeight="1">
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="65" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="69">
         <v>35</v>
       </c>
       <c r="C18" s="69">
         <v>4377</v>
       </c>
       <c r="D18" s="70">
         <v>39.6602503324468</v>
       </c>
       <c r="E18" s="71">
         <v>0.82128652835552307</v>
       </c>
       <c r="F18" s="69">
         <v>9074503.5309507493</v>
       </c>
       <c r="G18" s="71">
         <v>77.648571428571429</v>
       </c>
       <c r="H18" s="71">
         <v>34.357314285714281</v>
       </c>
       <c r="I18" s="72">
         <v>640069.30382845388</v>
       </c>
       <c r="J18" s="72">
         <v>270212.54610137409</v>
       </c>
       <c r="K18" s="72">
         <v>239871.46447338359</v>
       </c>
       <c r="L18" s="72">
         <v>10419.315251803257</v>
       </c>
       <c r="M18" s="72">
         <v>59898.403994908447</v>
       </c>
       <c r="N18" s="73">
         <v>57.018108742343422</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="15" customHeight="1">
+    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="69">
         <v>20</v>
       </c>
       <c r="C19" s="69">
         <v>2653.35</v>
       </c>
       <c r="D19" s="70">
         <v>40.667009629336505</v>
       </c>
       <c r="E19" s="71">
         <v>0.84061672694731349</v>
       </c>
       <c r="F19" s="69">
         <v>9123238.8756854534</v>
       </c>
       <c r="G19" s="71">
         <v>75.551500000000004</v>
       </c>
       <c r="H19" s="71">
         <v>34.468149999999994</v>
       </c>
       <c r="I19" s="72">
         <v>640544.89607477339</v>
       </c>
       <c r="J19" s="72">
         <v>259454.57629034994</v>
       </c>
       <c r="K19" s="72">
         <v>212224.65939284302</v>
       </c>
       <c r="L19" s="72">
         <v>10995.044000979893</v>
       </c>
       <c r="M19" s="72">
         <v>57092.826050087628</v>
       </c>
       <c r="N19" s="73">
         <v>52.297165086344151</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="15" customHeight="1">
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="65" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="69">
         <v>12</v>
       </c>
       <c r="C20" s="69">
         <v>3764.5</v>
       </c>
       <c r="D20" s="70">
         <v>39.171110815956084</v>
       </c>
       <c r="E20" s="71">
         <v>0.9182761509871743</v>
       </c>
       <c r="F20" s="69">
         <v>11342161.099482004</v>
       </c>
       <c r="G20" s="71">
         <v>69.774999999999991</v>
       </c>
       <c r="H20" s="71">
         <v>31.031499999999998</v>
       </c>
       <c r="I20" s="72">
         <v>728668.92460264754</v>
       </c>
       <c r="J20" s="72">
         <v>264459.13578607165</v>
       </c>
       <c r="K20" s="72">
         <v>254495.37344490192</v>
       </c>
       <c r="L20" s="72">
         <v>9920.0867755788731</v>
       </c>
       <c r="M20" s="72">
         <v>73066.321335281362</v>
       </c>
       <c r="N20" s="73">
         <v>46.292886442079578</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="15" customHeight="1">
+    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="69">
         <v>1383</v>
       </c>
       <c r="C21" s="69">
         <v>12000.515545914679</v>
       </c>
       <c r="D21" s="70">
         <v>42.973898811642826</v>
       </c>
       <c r="E21" s="71">
         <v>0.70358576526303818</v>
       </c>
       <c r="F21" s="69">
         <v>5771467.3519205879</v>
       </c>
       <c r="G21" s="71">
         <v>92.58117136659439</v>
       </c>
       <c r="H21" s="71">
         <v>42.307504663774395</v>
       </c>
       <c r="I21" s="72">
         <v>511497.42253179889</v>
       </c>
       <c r="J21" s="72">
         <v>264995.10945329961</v>
       </c>
       <c r="K21" s="72">
         <v>205209.71881600894</v>
       </c>
       <c r="L21" s="72">
         <v>5561.0560958666938</v>
       </c>
       <c r="M21" s="72">
         <v>22381.275376636324</v>
       </c>
       <c r="N21" s="73">
         <v>82.310244557440583</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="15" customHeight="1">
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="65" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="69">
         <v>4171</v>
       </c>
       <c r="D22" s="70">
         <v>43.7</v>
       </c>
       <c r="E22" s="71">
         <v>0.78449668042347032</v>
       </c>
       <c r="F22" s="69">
         <v>5793297.9155661399</v>
       </c>
       <c r="G22" s="71">
         <v>94</v>
       </c>
       <c r="H22" s="71">
         <v>43</v>
       </c>
       <c r="I22" s="72">
         <v>529164.46902027505</v>
       </c>
       <c r="J22" s="72">
         <v>267273.14222335978</v>
       </c>
       <c r="K22" s="72">
         <v>209801.71614100185</v>
       </c>
       <c r="L22" s="72">
         <v>4250</v>
       </c>
       <c r="M22" s="72">
         <v>20968.758330223383</v>
       </c>
       <c r="N22" s="73">
         <v>82.85</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="15" customHeight="1">
+    <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="69">
         <v>1</v>
       </c>
       <c r="C23" s="69">
         <v>25148812.333333332</v>
       </c>
       <c r="D23" s="70">
         <v>46.2328705718121</v>
       </c>
       <c r="E23" s="71">
         <v>0.58669743722135903</v>
       </c>
       <c r="F23" s="69">
         <v>4026388.2704228964</v>
       </c>
       <c r="G23" s="71">
         <v>100</v>
       </c>
       <c r="H23" s="71">
         <v>50</v>
       </c>
       <c r="I23" s="72">
         <v>399307.47994825785</v>
       </c>
       <c r="J23" s="72">
         <v>276430.28831674322</v>
       </c>
       <c r="K23" s="72">
         <v>142618.69136201887</v>
       </c>
       <c r="L23" s="72" t="s">
         <v>426</v>
       </c>
       <c r="M23" s="72" t="s">
         <v>426</v>
       </c>
       <c r="N23" s="73">
         <v>91.774881401275678</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="15" customHeight="1">
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="65"/>
       <c r="B24" s="63"/>
     </row>
-    <row r="25" spans="1:14" ht="15" customHeight="1">
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="63" t="s">
         <v>230</v>
       </c>
       <c r="B25" s="63"/>
     </row>
-    <row r="26" spans="1:14" ht="15" customHeight="1">
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="63" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="63"/>
     </row>
-    <row r="27" spans="1:14" ht="15" customHeight="1">
+    <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="64" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="15" customHeight="1">
+    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="64" t="s">
         <v>233</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD7C1A40-2FD8-411B-980C-C272CC80674D}">
   <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.375" style="75" customWidth="1"/>
     <col min="2" max="16384" width="11.125" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>234</v>
       </c>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="76"/>
       <c r="Y1" s="76"/>
       <c r="Z1" s="76"/>
     </row>
-    <row r="2" spans="1:26" ht="18.75" customHeight="1">
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="75" t="s">
         <v>235</v>
       </c>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="76"/>
       <c r="O2" s="76"/>
       <c r="P2" s="76"/>
       <c r="Q2" s="76"/>
       <c r="R2" s="76"/>
       <c r="S2" s="76"/>
       <c r="T2" s="76"/>
       <c r="U2" s="76"/>
       <c r="V2" s="76"/>
       <c r="W2" s="76"/>
       <c r="X2" s="76"/>
       <c r="Y2" s="76"/>
       <c r="Z2" s="76"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="75" t="s">
         <v>236</v>
       </c>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="77"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
       <c r="I3" s="76"/>
       <c r="J3" s="76"/>
       <c r="K3" s="76"/>
       <c r="L3" s="76"/>
       <c r="M3" s="76"/>
       <c r="N3" s="76"/>
       <c r="O3" s="76"/>
       <c r="P3" s="76"/>
       <c r="Q3" s="76"/>
       <c r="R3" s="76"/>
       <c r="S3" s="76" t="s">
         <v>237</v>
       </c>
       <c r="T3" s="76"/>
       <c r="U3" s="76"/>
       <c r="V3" s="76"/>
       <c r="W3" s="76"/>
       <c r="X3" s="76"/>
       <c r="Y3" s="76"/>
       <c r="Z3" s="76"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+    <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="78" t="s">
         <v>238</v>
       </c>
       <c r="C4" s="79" t="s">
         <v>225</v>
       </c>
       <c r="D4" s="79" t="s">
         <v>224</v>
       </c>
       <c r="E4" s="79" t="s">
         <v>223</v>
       </c>
       <c r="F4" s="79" t="s">
         <v>222</v>
       </c>
       <c r="G4" s="79" t="s">
         <v>221</v>
       </c>
       <c r="H4" s="79" t="s">
         <v>220</v>
       </c>
       <c r="I4" s="79" t="s">
         <v>219</v>
       </c>
       <c r="J4" s="79" t="s">
@@ -18288,51 +18288,51 @@
         <v>214</v>
       </c>
       <c r="O4" s="79" t="s">
         <v>240</v>
       </c>
       <c r="P4" s="80" t="s">
         <v>241</v>
       </c>
       <c r="Q4" s="61" t="s">
         <v>242</v>
       </c>
       <c r="R4" s="61" t="s">
         <v>243</v>
       </c>
       <c r="S4" s="76" t="s">
         <v>198</v>
       </c>
       <c r="T4" s="76"/>
       <c r="U4" s="76"/>
       <c r="V4" s="76"/>
       <c r="W4" s="76"/>
       <c r="X4" s="76"/>
       <c r="Y4" s="76"/>
       <c r="Z4" s="76"/>
     </row>
-    <row r="5" spans="1:26" ht="18.75" customHeight="1">
+    <row r="5" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="63" t="s">
         <v>211</v>
       </c>
       <c r="B5" s="78">
         <v>0</v>
       </c>
       <c r="C5" s="78">
         <v>0</v>
       </c>
       <c r="D5" s="78">
         <v>0</v>
       </c>
       <c r="E5" s="78">
         <v>0</v>
       </c>
       <c r="F5" s="78">
         <v>0</v>
       </c>
       <c r="G5" s="78">
         <v>0</v>
       </c>
       <c r="H5" s="78">
         <v>0</v>
       </c>
       <c r="I5" s="78">
@@ -18354,51 +18354,51 @@
         <v>1</v>
       </c>
       <c r="O5" s="78">
         <v>2</v>
       </c>
       <c r="P5" s="78">
         <v>10</v>
       </c>
       <c r="Q5" s="78">
         <v>5</v>
       </c>
       <c r="R5" s="78">
         <v>5</v>
       </c>
       <c r="S5" s="81">
         <v>100.154</v>
       </c>
       <c r="T5" s="76"/>
       <c r="U5" s="76"/>
       <c r="V5" s="76"/>
       <c r="W5" s="76"/>
       <c r="X5" s="76"/>
       <c r="Y5" s="76"/>
       <c r="Z5" s="76"/>
     </row>
-    <row r="6" spans="1:26" ht="18.75" customHeight="1">
+    <row r="6" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="63" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="78">
         <v>0</v>
       </c>
       <c r="C6" s="78">
         <v>0</v>
       </c>
       <c r="D6" s="78">
         <v>0</v>
       </c>
       <c r="E6" s="78">
         <v>0</v>
       </c>
       <c r="F6" s="78">
         <v>0</v>
       </c>
       <c r="G6" s="78">
         <v>0</v>
       </c>
       <c r="H6" s="78">
         <v>0</v>
       </c>
       <c r="I6" s="78">
@@ -18420,51 +18420,51 @@
         <v>0</v>
       </c>
       <c r="O6" s="78">
         <v>0</v>
       </c>
       <c r="P6" s="78">
         <v>3</v>
       </c>
       <c r="Q6" s="78">
         <v>1</v>
       </c>
       <c r="R6" s="78">
         <v>2</v>
       </c>
       <c r="S6" s="81">
         <v>102.33333333333333</v>
       </c>
       <c r="T6" s="76"/>
       <c r="U6" s="76"/>
       <c r="V6" s="76"/>
       <c r="W6" s="76"/>
       <c r="X6" s="76"/>
       <c r="Y6" s="76"/>
       <c r="Z6" s="76"/>
     </row>
-    <row r="7" spans="1:26" ht="18.75" customHeight="1">
+    <row r="7" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="63" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="78">
         <v>0</v>
       </c>
       <c r="C7" s="78">
         <v>0</v>
       </c>
       <c r="D7" s="78">
         <v>0</v>
       </c>
       <c r="E7" s="78">
         <v>0</v>
       </c>
       <c r="F7" s="78">
         <v>0</v>
       </c>
       <c r="G7" s="78">
         <v>0</v>
       </c>
       <c r="H7" s="78">
         <v>0</v>
       </c>
       <c r="I7" s="78">
@@ -18486,51 +18486,51 @@
         <v>2</v>
       </c>
       <c r="O7" s="78">
         <v>1</v>
       </c>
       <c r="P7" s="78">
         <v>18</v>
       </c>
       <c r="Q7" s="78">
         <v>8</v>
       </c>
       <c r="R7" s="78">
         <v>10</v>
       </c>
       <c r="S7" s="81">
         <v>101.39388888888888</v>
       </c>
       <c r="T7" s="76"/>
       <c r="U7" s="76"/>
       <c r="V7" s="76"/>
       <c r="W7" s="76"/>
       <c r="X7" s="76"/>
       <c r="Y7" s="76"/>
       <c r="Z7" s="76"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="63" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="78">
         <v>0</v>
       </c>
       <c r="C8" s="78">
         <v>0</v>
       </c>
       <c r="D8" s="78">
         <v>0</v>
       </c>
       <c r="E8" s="78">
         <v>0</v>
       </c>
       <c r="F8" s="78">
         <v>0</v>
       </c>
       <c r="G8" s="78">
         <v>0</v>
       </c>
       <c r="H8" s="78">
         <v>0</v>
       </c>
       <c r="I8" s="78">
@@ -18552,51 +18552,51 @@
         <v>3</v>
       </c>
       <c r="O8" s="78">
         <v>0</v>
       </c>
       <c r="P8" s="78">
         <v>29</v>
       </c>
       <c r="Q8" s="78">
         <v>12</v>
       </c>
       <c r="R8" s="78">
         <v>17</v>
       </c>
       <c r="S8" s="81">
         <v>100.88896551724137</v>
       </c>
       <c r="T8" s="76"/>
       <c r="U8" s="76"/>
       <c r="V8" s="76"/>
       <c r="W8" s="76"/>
       <c r="X8" s="76"/>
       <c r="Y8" s="76"/>
       <c r="Z8" s="76"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="63" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="78">
         <v>0</v>
       </c>
       <c r="D9" s="78">
         <v>0</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="78">
         <v>0</v>
       </c>
       <c r="G9" s="78">
         <v>0</v>
       </c>
       <c r="H9" s="78">
         <v>0</v>
       </c>
       <c r="I9" s="78">
@@ -18618,51 +18618,51 @@
         <v>6</v>
       </c>
       <c r="O9" s="78">
         <v>3</v>
       </c>
       <c r="P9" s="78">
         <v>67</v>
       </c>
       <c r="Q9" s="78">
         <v>40</v>
       </c>
       <c r="R9" s="78">
         <v>27</v>
       </c>
       <c r="S9" s="81">
         <v>100.0726865671642</v>
       </c>
       <c r="T9" s="76"/>
       <c r="U9" s="76"/>
       <c r="V9" s="76"/>
       <c r="W9" s="76"/>
       <c r="X9" s="76"/>
       <c r="Y9" s="76"/>
       <c r="Z9" s="76"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="78">
         <v>0</v>
       </c>
       <c r="C10" s="78">
         <v>0</v>
       </c>
       <c r="D10" s="78">
         <v>0</v>
       </c>
       <c r="E10" s="78">
         <v>0</v>
       </c>
       <c r="F10" s="78">
         <v>0</v>
       </c>
       <c r="G10" s="78">
         <v>0</v>
       </c>
       <c r="H10" s="78">
         <v>2</v>
       </c>
       <c r="I10" s="78">
@@ -18684,51 +18684,51 @@
         <v>5</v>
       </c>
       <c r="O10" s="78">
         <v>1</v>
       </c>
       <c r="P10" s="78">
         <v>92</v>
       </c>
       <c r="Q10" s="78">
         <v>65</v>
       </c>
       <c r="R10" s="78">
         <v>27</v>
       </c>
       <c r="S10" s="81">
         <v>98.560978260869589</v>
       </c>
       <c r="T10" s="76"/>
       <c r="U10" s="76"/>
       <c r="V10" s="76"/>
       <c r="W10" s="76"/>
       <c r="X10" s="76"/>
       <c r="Y10" s="76"/>
       <c r="Z10" s="76"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="65" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="78">
         <v>0</v>
       </c>
       <c r="C11" s="78">
         <v>0</v>
       </c>
       <c r="D11" s="78">
         <v>0</v>
       </c>
       <c r="E11" s="78">
         <v>0</v>
       </c>
       <c r="F11" s="78">
         <v>0</v>
       </c>
       <c r="G11" s="78">
         <v>0</v>
       </c>
       <c r="H11" s="78">
         <v>2</v>
       </c>
       <c r="I11" s="78">
@@ -18750,51 +18750,51 @@
         <v>9</v>
       </c>
       <c r="O11" s="78">
         <v>3</v>
       </c>
       <c r="P11" s="78">
         <v>166</v>
       </c>
       <c r="Q11" s="78">
         <v>129</v>
       </c>
       <c r="R11" s="78">
         <v>37</v>
       </c>
       <c r="S11" s="81">
         <v>97.69240963855421</v>
       </c>
       <c r="T11" s="76"/>
       <c r="U11" s="76"/>
       <c r="V11" s="76"/>
       <c r="W11" s="76"/>
       <c r="X11" s="76"/>
       <c r="Y11" s="76"/>
       <c r="Z11" s="76"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="78">
         <v>0</v>
       </c>
       <c r="C12" s="78">
         <v>0</v>
       </c>
       <c r="D12" s="78">
         <v>0</v>
       </c>
       <c r="E12" s="78">
         <v>0</v>
       </c>
       <c r="F12" s="78">
         <v>0</v>
       </c>
       <c r="G12" s="78">
         <v>0</v>
       </c>
       <c r="H12" s="78">
         <v>0</v>
       </c>
       <c r="I12" s="78">
@@ -18816,51 +18816,51 @@
         <v>7</v>
       </c>
       <c r="O12" s="78">
         <v>2</v>
       </c>
       <c r="P12" s="78">
         <v>215</v>
       </c>
       <c r="Q12" s="78">
         <v>192</v>
       </c>
       <c r="R12" s="78">
         <v>23</v>
       </c>
       <c r="S12" s="81">
         <v>95.560651162790663</v>
       </c>
       <c r="T12" s="76"/>
       <c r="U12" s="76"/>
       <c r="V12" s="76"/>
       <c r="W12" s="76"/>
       <c r="X12" s="76"/>
       <c r="Y12" s="76"/>
       <c r="Z12" s="76"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="65" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="78">
         <v>0</v>
       </c>
       <c r="C13" s="78">
         <v>0</v>
       </c>
       <c r="D13" s="78">
         <v>0</v>
       </c>
       <c r="E13" s="78">
         <v>0</v>
       </c>
       <c r="F13" s="78">
         <v>0</v>
       </c>
       <c r="G13" s="78">
         <v>0</v>
       </c>
       <c r="H13" s="78">
         <v>5</v>
       </c>
       <c r="I13" s="78">
@@ -18882,51 +18882,51 @@
         <v>3</v>
       </c>
       <c r="O13" s="78">
         <v>1</v>
       </c>
       <c r="P13" s="78">
         <v>211</v>
       </c>
       <c r="Q13" s="78">
         <v>198</v>
       </c>
       <c r="R13" s="78">
         <v>13</v>
       </c>
       <c r="S13" s="81">
         <v>93.434170616113747</v>
       </c>
       <c r="T13" s="76"/>
       <c r="U13" s="76"/>
       <c r="V13" s="76"/>
       <c r="W13" s="76"/>
       <c r="X13" s="76"/>
       <c r="Y13" s="76"/>
       <c r="Z13" s="76"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="78">
         <v>0</v>
       </c>
       <c r="C14" s="78">
         <v>0</v>
       </c>
       <c r="D14" s="78">
         <v>0</v>
       </c>
       <c r="E14" s="78">
         <v>0</v>
       </c>
       <c r="F14" s="78">
         <v>0</v>
       </c>
       <c r="G14" s="78">
         <v>3</v>
       </c>
       <c r="H14" s="78">
         <v>11</v>
       </c>
       <c r="I14" s="78">
@@ -18948,51 +18948,51 @@
         <v>3</v>
       </c>
       <c r="O14" s="78">
         <v>0</v>
       </c>
       <c r="P14" s="78">
         <v>209</v>
       </c>
       <c r="Q14" s="78">
         <v>202</v>
       </c>
       <c r="R14" s="78">
         <v>7</v>
       </c>
       <c r="S14" s="81">
         <v>90.80779904306219</v>
       </c>
       <c r="T14" s="76"/>
       <c r="U14" s="76"/>
       <c r="V14" s="76"/>
       <c r="W14" s="76"/>
       <c r="X14" s="76"/>
       <c r="Y14" s="76"/>
       <c r="Z14" s="76"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="65" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="78">
         <v>0</v>
       </c>
       <c r="C15" s="78">
         <v>0</v>
       </c>
       <c r="D15" s="78">
         <v>0</v>
       </c>
       <c r="E15" s="78">
         <v>0</v>
       </c>
       <c r="F15" s="78">
         <v>2</v>
       </c>
       <c r="G15" s="78">
         <v>5</v>
       </c>
       <c r="H15" s="78">
         <v>21</v>
       </c>
       <c r="I15" s="78">
@@ -19014,51 +19014,51 @@
         <v>0</v>
       </c>
       <c r="O15" s="78">
         <v>0</v>
       </c>
       <c r="P15" s="78">
         <v>146</v>
       </c>
       <c r="Q15" s="78">
         <v>140</v>
       </c>
       <c r="R15" s="78">
         <v>6</v>
       </c>
       <c r="S15" s="81">
         <v>89.069589041095895</v>
       </c>
       <c r="T15" s="76"/>
       <c r="U15" s="76"/>
       <c r="V15" s="76"/>
       <c r="W15" s="76"/>
       <c r="X15" s="76"/>
       <c r="Y15" s="76"/>
       <c r="Z15" s="76"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="65" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="78">
         <v>0</v>
       </c>
       <c r="C16" s="78">
         <v>0</v>
       </c>
       <c r="D16" s="78">
         <v>0</v>
       </c>
       <c r="E16" s="78">
         <v>0</v>
       </c>
       <c r="F16" s="78">
         <v>6</v>
       </c>
       <c r="G16" s="78">
         <v>7</v>
       </c>
       <c r="H16" s="78">
         <v>21</v>
       </c>
       <c r="I16" s="78">
@@ -19080,51 +19080,51 @@
         <v>0</v>
       </c>
       <c r="O16" s="78">
         <v>0</v>
       </c>
       <c r="P16" s="78">
         <v>102</v>
       </c>
       <c r="Q16" s="78">
         <v>101</v>
       </c>
       <c r="R16" s="78">
         <v>1</v>
       </c>
       <c r="S16" s="81">
         <v>85.279019607843125</v>
       </c>
       <c r="T16" s="76"/>
       <c r="U16" s="76"/>
       <c r="V16" s="76"/>
       <c r="W16" s="76"/>
       <c r="X16" s="76"/>
       <c r="Y16" s="76"/>
       <c r="Z16" s="76"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="78">
         <v>0</v>
       </c>
       <c r="C17" s="78">
         <v>0</v>
       </c>
       <c r="D17" s="78">
         <v>1</v>
       </c>
       <c r="E17" s="78">
         <v>0</v>
       </c>
       <c r="F17" s="78">
         <v>3</v>
       </c>
       <c r="G17" s="78">
         <v>6</v>
       </c>
       <c r="H17" s="78">
         <v>10</v>
       </c>
       <c r="I17" s="78">
@@ -19146,51 +19146,51 @@
         <v>0</v>
       </c>
       <c r="O17" s="78">
         <v>0</v>
       </c>
       <c r="P17" s="78">
         <v>48</v>
       </c>
       <c r="Q17" s="78">
         <v>48</v>
       </c>
       <c r="R17" s="78">
         <v>0</v>
       </c>
       <c r="S17" s="81">
         <v>82.985416666666666</v>
       </c>
       <c r="T17" s="76"/>
       <c r="U17" s="76"/>
       <c r="V17" s="76"/>
       <c r="W17" s="76"/>
       <c r="X17" s="76"/>
       <c r="Y17" s="76"/>
       <c r="Z17" s="76"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="65" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="78">
         <v>0</v>
       </c>
       <c r="C18" s="78">
         <v>0</v>
       </c>
       <c r="D18" s="78">
         <v>0</v>
       </c>
       <c r="E18" s="78">
         <v>2</v>
       </c>
       <c r="F18" s="78">
         <v>10</v>
       </c>
       <c r="G18" s="78">
         <v>6</v>
       </c>
       <c r="H18" s="78">
         <v>7</v>
       </c>
       <c r="I18" s="78">
@@ -19212,51 +19212,51 @@
         <v>0</v>
       </c>
       <c r="O18" s="78">
         <v>0</v>
       </c>
       <c r="P18" s="78">
         <v>35</v>
       </c>
       <c r="Q18" s="78">
         <v>35</v>
       </c>
       <c r="R18" s="78">
         <v>0</v>
       </c>
       <c r="S18" s="81">
         <v>77.648571428571429</v>
       </c>
       <c r="T18" s="76"/>
       <c r="U18" s="76"/>
       <c r="V18" s="76"/>
       <c r="W18" s="76"/>
       <c r="X18" s="76"/>
       <c r="Y18" s="76"/>
       <c r="Z18" s="76"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="78">
         <v>0</v>
       </c>
       <c r="C19" s="78">
         <v>0</v>
       </c>
       <c r="D19" s="78">
         <v>4</v>
       </c>
       <c r="E19" s="78">
         <v>2</v>
       </c>
       <c r="F19" s="78">
         <v>2</v>
       </c>
       <c r="G19" s="78">
         <v>2</v>
       </c>
       <c r="H19" s="78">
         <v>2</v>
       </c>
       <c r="I19" s="78">
@@ -19278,51 +19278,51 @@
         <v>0</v>
       </c>
       <c r="O19" s="78">
         <v>0</v>
       </c>
       <c r="P19" s="78">
         <v>20</v>
       </c>
       <c r="Q19" s="78">
         <v>20</v>
       </c>
       <c r="R19" s="78">
         <v>0</v>
       </c>
       <c r="S19" s="81">
         <v>75.551500000000004</v>
       </c>
       <c r="T19" s="76"/>
       <c r="U19" s="76"/>
       <c r="V19" s="76"/>
       <c r="W19" s="76"/>
       <c r="X19" s="76"/>
       <c r="Y19" s="76"/>
       <c r="Z19" s="76"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="65" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="78">
         <v>0</v>
       </c>
       <c r="C20" s="78">
         <v>1</v>
       </c>
       <c r="D20" s="78">
         <v>2</v>
       </c>
       <c r="E20" s="78">
         <v>3</v>
       </c>
       <c r="F20" s="78">
         <v>1</v>
       </c>
       <c r="G20" s="78">
         <v>1</v>
       </c>
       <c r="H20" s="78">
         <v>2</v>
       </c>
       <c r="I20" s="78">
@@ -19344,51 +19344,51 @@
         <v>0</v>
       </c>
       <c r="O20" s="78">
         <v>0</v>
       </c>
       <c r="P20" s="78">
         <v>12</v>
       </c>
       <c r="Q20" s="78">
         <v>12</v>
       </c>
       <c r="R20" s="78">
         <v>0</v>
       </c>
       <c r="S20" s="81">
         <v>69.774999999999991</v>
       </c>
       <c r="T20" s="76"/>
       <c r="U20" s="76"/>
       <c r="V20" s="76"/>
       <c r="W20" s="76"/>
       <c r="X20" s="76"/>
       <c r="Y20" s="76"/>
       <c r="Z20" s="76"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>244</v>
       </c>
       <c r="B21" s="78">
         <v>0</v>
       </c>
       <c r="C21" s="78">
         <v>1</v>
       </c>
       <c r="D21" s="78">
         <v>7</v>
       </c>
       <c r="E21" s="78">
         <v>7</v>
       </c>
       <c r="F21" s="78">
         <v>24</v>
       </c>
       <c r="G21" s="78">
         <v>30</v>
       </c>
       <c r="H21" s="78">
         <v>83</v>
       </c>
       <c r="I21" s="78">
@@ -19408,51 +19408,51 @@
       </c>
       <c r="N21" s="78">
         <v>39</v>
       </c>
       <c r="O21" s="78">
         <v>13</v>
       </c>
       <c r="P21" s="78">
         <v>1383</v>
       </c>
       <c r="Q21" s="78">
         <v>1208</v>
       </c>
       <c r="R21" s="78">
         <v>175</v>
       </c>
       <c r="S21" s="79"/>
       <c r="T21" s="76"/>
       <c r="U21" s="76"/>
       <c r="V21" s="76"/>
       <c r="W21" s="76"/>
       <c r="X21" s="76"/>
       <c r="Y21" s="76"/>
       <c r="Z21" s="76"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="75" t="s">
         <v>245</v>
       </c>
       <c r="B22" s="78">
         <v>0</v>
       </c>
       <c r="C22" s="78">
         <v>0</v>
       </c>
       <c r="D22" s="78">
         <v>0</v>
       </c>
       <c r="E22" s="78">
         <v>0</v>
       </c>
       <c r="F22" s="78">
         <v>0</v>
       </c>
       <c r="G22" s="78">
         <v>0</v>
       </c>
       <c r="H22" s="78">
         <v>3</v>
       </c>
       <c r="I22" s="78">
@@ -19472,51 +19472,51 @@
       </c>
       <c r="N22" s="78">
         <v>25</v>
       </c>
       <c r="O22" s="78">
         <v>9</v>
       </c>
       <c r="P22" s="78">
         <v>317</v>
       </c>
       <c r="Q22" s="78">
         <v>201</v>
       </c>
       <c r="R22" s="78">
         <v>116</v>
       </c>
       <c r="S22" s="79"/>
       <c r="T22" s="76"/>
       <c r="U22" s="76"/>
       <c r="V22" s="76"/>
       <c r="W22" s="76"/>
       <c r="X22" s="76"/>
       <c r="Y22" s="76"/>
       <c r="Z22" s="76"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>246</v>
       </c>
       <c r="B23" s="78">
         <v>0</v>
       </c>
       <c r="C23" s="78">
         <v>1</v>
       </c>
       <c r="D23" s="78">
         <v>7</v>
       </c>
       <c r="E23" s="78">
         <v>7</v>
       </c>
       <c r="F23" s="78">
         <v>24</v>
       </c>
       <c r="G23" s="78">
         <v>30</v>
       </c>
       <c r="H23" s="78">
         <v>80</v>
       </c>
       <c r="I23" s="78">
@@ -19536,2206 +19536,2206 @@
       </c>
       <c r="N23" s="78">
         <v>14</v>
       </c>
       <c r="O23" s="78">
         <v>4</v>
       </c>
       <c r="P23" s="78">
         <v>1066</v>
       </c>
       <c r="Q23" s="78">
         <v>1007</v>
       </c>
       <c r="R23" s="78">
         <v>59</v>
       </c>
       <c r="S23" s="79"/>
       <c r="T23" s="76"/>
       <c r="U23" s="76"/>
       <c r="V23" s="76"/>
       <c r="W23" s="76"/>
       <c r="X23" s="76"/>
       <c r="Y23" s="76"/>
       <c r="Z23" s="76"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="S24" s="76"/>
       <c r="T24" s="76"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>247</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="76"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="76"/>
       <c r="H25" s="76"/>
       <c r="I25" s="76"/>
       <c r="J25" s="76"/>
       <c r="K25" s="76"/>
       <c r="L25" s="76"/>
       <c r="M25" s="76"/>
       <c r="N25" s="76"/>
       <c r="O25" s="76"/>
       <c r="P25" s="76"/>
       <c r="Q25" s="76"/>
       <c r="R25" s="76"/>
       <c r="S25" s="76"/>
       <c r="T25" s="76"/>
       <c r="U25" s="76"/>
       <c r="V25" s="76"/>
       <c r="W25" s="76"/>
       <c r="X25" s="76"/>
       <c r="Y25" s="76"/>
       <c r="Z25" s="76"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="75" t="s">
         <v>248</v>
       </c>
       <c r="B26" s="77"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="76"/>
       <c r="F26" s="76"/>
       <c r="G26" s="76"/>
       <c r="H26" s="76"/>
       <c r="I26" s="76"/>
       <c r="J26" s="76"/>
       <c r="K26" s="76"/>
       <c r="L26" s="76"/>
       <c r="M26" s="76"/>
       <c r="N26" s="76"/>
       <c r="O26" s="76"/>
       <c r="P26" s="76"/>
       <c r="Q26" s="76"/>
       <c r="R26" s="76"/>
       <c r="S26" s="76"/>
       <c r="T26" s="76"/>
       <c r="U26" s="76"/>
       <c r="V26" s="76"/>
       <c r="W26" s="76"/>
       <c r="X26" s="76"/>
       <c r="Y26" s="76"/>
       <c r="Z26" s="76"/>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="77"/>
       <c r="C27" s="76"/>
       <c r="D27" s="76"/>
       <c r="E27" s="76"/>
       <c r="F27" s="76"/>
       <c r="G27" s="76"/>
       <c r="H27" s="76"/>
       <c r="I27" s="76"/>
       <c r="J27" s="76"/>
       <c r="K27" s="76"/>
       <c r="L27" s="76"/>
       <c r="M27" s="76"/>
       <c r="N27" s="76"/>
       <c r="O27" s="76"/>
       <c r="P27" s="76"/>
       <c r="Q27" s="76"/>
       <c r="R27" s="76"/>
       <c r="S27" s="76"/>
       <c r="T27" s="76"/>
       <c r="U27" s="76"/>
       <c r="V27" s="76"/>
       <c r="W27" s="76"/>
       <c r="X27" s="76"/>
       <c r="Y27" s="76"/>
       <c r="Z27" s="76"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="77"/>
       <c r="C28" s="76"/>
       <c r="D28" s="76"/>
       <c r="E28" s="76"/>
       <c r="F28" s="76"/>
       <c r="G28" s="76"/>
       <c r="H28" s="76"/>
       <c r="I28" s="76"/>
       <c r="J28" s="76"/>
       <c r="K28" s="76"/>
       <c r="L28" s="76"/>
       <c r="M28" s="76"/>
       <c r="N28" s="76"/>
       <c r="O28" s="76"/>
       <c r="P28" s="76"/>
       <c r="Q28" s="76"/>
       <c r="R28" s="76"/>
       <c r="S28" s="76"/>
       <c r="T28" s="76"/>
       <c r="U28" s="76"/>
       <c r="V28" s="76"/>
       <c r="W28" s="76"/>
       <c r="X28" s="76"/>
       <c r="Y28" s="76"/>
       <c r="Z28" s="76"/>
     </row>
-    <row r="29" spans="1:26" ht="18.75" customHeight="1">
+    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="122"/>
       <c r="C29" s="123"/>
       <c r="D29" s="123"/>
       <c r="E29" s="123"/>
       <c r="F29" s="82"/>
       <c r="G29" s="82"/>
       <c r="H29" s="82"/>
       <c r="I29" s="82"/>
       <c r="J29" s="82"/>
       <c r="K29" s="82"/>
       <c r="L29" s="82"/>
       <c r="M29" s="82"/>
       <c r="N29" s="82"/>
       <c r="O29" s="82"/>
       <c r="P29" s="82"/>
       <c r="Q29" s="82"/>
       <c r="R29" s="82"/>
       <c r="S29" s="82"/>
       <c r="T29" s="82"/>
       <c r="U29" s="82"/>
       <c r="V29" s="82"/>
       <c r="W29" s="123"/>
       <c r="X29" s="77"/>
       <c r="Y29" s="76"/>
       <c r="Z29" s="76"/>
     </row>
-    <row r="30" spans="1:26" ht="18.75" customHeight="1">
+    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="122"/>
       <c r="C30" s="123"/>
       <c r="D30" s="123"/>
       <c r="E30" s="123"/>
       <c r="F30" s="82"/>
       <c r="G30" s="82"/>
       <c r="H30" s="82"/>
       <c r="I30" s="82"/>
       <c r="J30" s="82"/>
       <c r="K30" s="82"/>
       <c r="L30" s="82"/>
       <c r="M30" s="82"/>
       <c r="N30" s="82"/>
       <c r="O30" s="82"/>
       <c r="P30" s="82"/>
       <c r="Q30" s="82"/>
       <c r="R30" s="82"/>
       <c r="S30" s="82"/>
       <c r="T30" s="82"/>
       <c r="U30" s="82"/>
       <c r="V30" s="82"/>
       <c r="W30" s="123"/>
       <c r="X30" s="77"/>
       <c r="Y30" s="76"/>
       <c r="Z30" s="76"/>
     </row>
-    <row r="31" spans="1:26" ht="18.75" customHeight="1">
+    <row r="31" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="122"/>
       <c r="C31" s="123"/>
       <c r="D31" s="123"/>
       <c r="E31" s="123"/>
       <c r="F31" s="82"/>
       <c r="G31" s="82"/>
       <c r="H31" s="82"/>
       <c r="I31" s="82"/>
       <c r="J31" s="82"/>
       <c r="K31" s="82"/>
       <c r="L31" s="82"/>
       <c r="M31" s="82"/>
       <c r="N31" s="82"/>
       <c r="O31" s="82"/>
       <c r="P31" s="82"/>
       <c r="Q31" s="82"/>
       <c r="R31" s="82"/>
       <c r="S31" s="82"/>
       <c r="T31" s="82"/>
       <c r="U31" s="82"/>
       <c r="V31" s="82"/>
       <c r="W31" s="123"/>
       <c r="X31" s="77"/>
       <c r="Y31" s="76"/>
       <c r="Z31" s="76"/>
     </row>
-    <row r="32" spans="1:26" ht="18.75" customHeight="1">
+    <row r="32" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="76"/>
       <c r="C32" s="76"/>
       <c r="D32" s="76"/>
       <c r="E32" s="76"/>
       <c r="F32" s="76"/>
       <c r="G32" s="76"/>
       <c r="H32" s="76"/>
       <c r="I32" s="76"/>
       <c r="J32" s="76"/>
       <c r="K32" s="76"/>
       <c r="L32" s="76"/>
       <c r="M32" s="76"/>
       <c r="N32" s="76"/>
       <c r="O32" s="76"/>
       <c r="P32" s="76"/>
       <c r="Q32" s="76"/>
       <c r="R32" s="76"/>
       <c r="S32" s="76"/>
       <c r="T32" s="76"/>
       <c r="U32" s="76"/>
       <c r="V32" s="76"/>
       <c r="W32" s="76"/>
       <c r="X32" s="76"/>
       <c r="Y32" s="76"/>
       <c r="Z32" s="76"/>
     </row>
-    <row r="35" spans="2:26" ht="18.75" customHeight="1">
+    <row r="35" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="76"/>
       <c r="C35" s="76"/>
       <c r="D35" s="76"/>
       <c r="E35" s="76"/>
       <c r="F35" s="77"/>
       <c r="G35" s="77"/>
       <c r="H35" s="77"/>
       <c r="I35" s="77"/>
       <c r="J35" s="77"/>
       <c r="K35" s="77"/>
       <c r="L35" s="77"/>
       <c r="M35" s="77"/>
       <c r="N35" s="77"/>
       <c r="O35" s="77"/>
       <c r="P35" s="77"/>
       <c r="Q35" s="77"/>
       <c r="R35" s="77"/>
       <c r="S35" s="77"/>
       <c r="T35" s="76"/>
       <c r="U35" s="76"/>
       <c r="V35" s="76"/>
       <c r="W35" s="76"/>
       <c r="X35" s="76"/>
       <c r="Y35" s="76"/>
       <c r="Z35" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B29:B31"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="W29:W31"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="C31:E31"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="20" max="25" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C421B05A-7380-47A4-8A75-9E4125B0A3DE}">
   <dimension ref="A1:T37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.375" style="83"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18.75" customHeight="1">
+    <row r="1" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="74" t="s">
         <v>249</v>
       </c>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="84"/>
       <c r="S1" s="84"/>
       <c r="T1" s="84"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" customHeight="1">
+    <row r="2" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="75" t="s">
         <v>250</v>
       </c>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="84"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
       <c r="L2" s="84"/>
       <c r="M2" s="84"/>
       <c r="N2" s="84"/>
       <c r="O2" s="84"/>
       <c r="P2" s="84"/>
       <c r="Q2" s="84"/>
       <c r="R2" s="84"/>
       <c r="S2" s="84"/>
       <c r="T2" s="84"/>
     </row>
-    <row r="3" spans="1:20" ht="18.75" customHeight="1">
+    <row r="3" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="83" t="s">
         <v>251</v>
       </c>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="77"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84" t="s">
         <v>252</v>
       </c>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84"/>
       <c r="T3" s="84"/>
     </row>
-    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="78" t="s">
         <v>253</v>
       </c>
       <c r="C4" s="85" t="s">
         <v>254</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>255</v>
       </c>
       <c r="E4" s="85" t="s">
         <v>256</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>257</v>
       </c>
       <c r="G4" s="85" t="s">
         <v>258</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>259</v>
       </c>
       <c r="I4" s="85" t="s">
         <v>260</v>
       </c>
       <c r="J4" s="86" t="s">
         <v>261</v>
       </c>
       <c r="K4" s="87" t="s">
         <v>262</v>
       </c>
       <c r="L4" s="87" t="s">
         <v>263</v>
       </c>
       <c r="M4" s="84" t="s">
         <v>264</v>
       </c>
       <c r="N4" s="84"/>
       <c r="O4" s="84"/>
       <c r="P4" s="84"/>
       <c r="Q4" s="84"/>
       <c r="R4" s="84"/>
       <c r="S4" s="84"/>
       <c r="T4" s="84"/>
     </row>
-    <row r="5" spans="1:20" ht="18.75" customHeight="1">
+    <row r="5" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="63" t="s">
         <v>211</v>
       </c>
       <c r="B5" s="74">
         <v>0</v>
       </c>
       <c r="C5" s="74">
         <v>5</v>
       </c>
       <c r="D5" s="74">
         <v>2</v>
       </c>
       <c r="E5" s="74">
         <v>3</v>
       </c>
       <c r="F5" s="74">
         <v>0</v>
       </c>
       <c r="G5" s="74">
         <v>0</v>
       </c>
       <c r="H5" s="74">
         <v>0</v>
       </c>
       <c r="I5" s="74">
         <v>0</v>
       </c>
       <c r="J5" s="74">
         <v>10</v>
       </c>
       <c r="K5" s="74">
         <v>5</v>
       </c>
       <c r="L5" s="74">
         <v>5</v>
       </c>
       <c r="M5" s="88">
         <v>260.83995054642833</v>
       </c>
       <c r="N5" s="84"/>
       <c r="O5" s="84"/>
       <c r="P5" s="84"/>
       <c r="Q5" s="84"/>
       <c r="R5" s="84"/>
       <c r="S5" s="84"/>
       <c r="T5" s="84"/>
     </row>
-    <row r="6" spans="1:20" ht="18.75" customHeight="1">
+    <row r="6" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="63" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="74">
         <v>0</v>
       </c>
       <c r="C6" s="74">
         <v>2</v>
       </c>
       <c r="D6" s="74">
         <v>0</v>
       </c>
       <c r="E6" s="74">
         <v>1</v>
       </c>
       <c r="F6" s="74">
         <v>0</v>
       </c>
       <c r="G6" s="74">
         <v>0</v>
       </c>
       <c r="H6" s="74">
         <v>0</v>
       </c>
       <c r="I6" s="74">
         <v>0</v>
       </c>
       <c r="J6" s="74">
         <v>3</v>
       </c>
       <c r="K6" s="74">
         <v>2</v>
       </c>
       <c r="L6" s="74">
         <v>1</v>
       </c>
       <c r="M6" s="88">
         <v>248.41448697956463</v>
       </c>
       <c r="N6" s="84"/>
       <c r="O6" s="84"/>
       <c r="P6" s="84"/>
       <c r="Q6" s="84"/>
       <c r="R6" s="84"/>
       <c r="S6" s="84"/>
       <c r="T6" s="84"/>
     </row>
-    <row r="7" spans="1:20" ht="18.75" customHeight="1">
+    <row r="7" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="63" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="74">
         <v>0</v>
       </c>
       <c r="C7" s="74">
         <v>4</v>
       </c>
       <c r="D7" s="74">
         <v>12</v>
       </c>
       <c r="E7" s="74">
         <v>2</v>
       </c>
       <c r="F7" s="74">
         <v>0</v>
       </c>
       <c r="G7" s="74">
         <v>0</v>
       </c>
       <c r="H7" s="74">
         <v>0</v>
       </c>
       <c r="I7" s="74">
         <v>0</v>
       </c>
       <c r="J7" s="74">
         <v>18</v>
       </c>
       <c r="K7" s="74">
         <v>6</v>
       </c>
       <c r="L7" s="74">
         <v>12</v>
       </c>
       <c r="M7" s="88">
         <v>256.18364890320368</v>
       </c>
       <c r="N7" s="84"/>
       <c r="O7" s="84"/>
       <c r="P7" s="84"/>
       <c r="Q7" s="84"/>
       <c r="R7" s="84"/>
       <c r="S7" s="84"/>
       <c r="T7" s="84"/>
     </row>
-    <row r="8" spans="1:20" ht="18.75" customHeight="1">
+    <row r="8" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="63" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="74">
         <v>0</v>
       </c>
       <c r="C8" s="74">
         <v>6</v>
       </c>
       <c r="D8" s="74">
         <v>19</v>
       </c>
       <c r="E8" s="74">
         <v>2</v>
       </c>
       <c r="F8" s="74">
         <v>2</v>
       </c>
       <c r="G8" s="74">
         <v>0</v>
       </c>
       <c r="H8" s="74">
         <v>0</v>
       </c>
       <c r="I8" s="74">
         <v>0</v>
       </c>
       <c r="J8" s="74">
         <v>29</v>
       </c>
       <c r="K8" s="74">
         <v>7</v>
       </c>
       <c r="L8" s="74">
         <v>22</v>
       </c>
       <c r="M8" s="88">
         <v>255.44882657378665</v>
       </c>
       <c r="N8" s="84"/>
       <c r="O8" s="84"/>
       <c r="P8" s="84"/>
       <c r="Q8" s="84"/>
       <c r="R8" s="84"/>
       <c r="S8" s="84"/>
       <c r="T8" s="84"/>
     </row>
-    <row r="9" spans="1:20" ht="18.75" customHeight="1">
+    <row r="9" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="63" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="74">
         <v>0</v>
       </c>
       <c r="C9" s="74">
         <v>9</v>
       </c>
       <c r="D9" s="74">
         <v>44</v>
       </c>
       <c r="E9" s="74">
         <v>12</v>
       </c>
       <c r="F9" s="74">
         <v>2</v>
       </c>
       <c r="G9" s="74">
         <v>0</v>
       </c>
       <c r="H9" s="74">
         <v>0</v>
       </c>
       <c r="I9" s="74">
         <v>0</v>
       </c>
       <c r="J9" s="74">
         <v>67</v>
       </c>
       <c r="K9" s="74">
         <v>10</v>
       </c>
       <c r="L9" s="74">
         <v>57</v>
       </c>
       <c r="M9" s="88">
         <v>266.81753369689022</v>
       </c>
       <c r="N9" s="84"/>
       <c r="O9" s="84"/>
       <c r="P9" s="84"/>
       <c r="Q9" s="84"/>
       <c r="R9" s="84"/>
       <c r="S9" s="84"/>
       <c r="T9" s="84"/>
     </row>
-    <row r="10" spans="1:20" ht="18.75" customHeight="1">
+    <row r="10" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="74">
         <v>0</v>
       </c>
       <c r="C10" s="74">
         <v>3</v>
       </c>
       <c r="D10" s="74">
         <v>55</v>
       </c>
       <c r="E10" s="74">
         <v>26</v>
       </c>
       <c r="F10" s="74">
         <v>7</v>
       </c>
       <c r="G10" s="74">
         <v>1</v>
       </c>
       <c r="H10" s="74">
         <v>0</v>
       </c>
       <c r="I10" s="74">
         <v>0</v>
       </c>
       <c r="J10" s="74">
         <v>92</v>
       </c>
       <c r="K10" s="74">
         <v>5</v>
       </c>
       <c r="L10" s="74">
         <v>87</v>
       </c>
       <c r="M10" s="88">
         <v>279.83008309434189</v>
       </c>
       <c r="N10" s="84"/>
       <c r="O10" s="84"/>
       <c r="P10" s="84"/>
       <c r="Q10" s="84"/>
       <c r="R10" s="84"/>
       <c r="S10" s="84"/>
       <c r="T10" s="84"/>
     </row>
-    <row r="11" spans="1:20" ht="18.75" customHeight="1">
+    <row r="11" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="65" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="74">
         <v>6</v>
       </c>
       <c r="D11" s="74">
         <v>90</v>
       </c>
       <c r="E11" s="74">
         <v>61</v>
       </c>
       <c r="F11" s="74">
         <v>9</v>
       </c>
       <c r="G11" s="74">
         <v>0</v>
       </c>
       <c r="H11" s="74">
         <v>0</v>
       </c>
       <c r="I11" s="74">
         <v>0</v>
       </c>
       <c r="J11" s="74">
         <v>166</v>
       </c>
       <c r="K11" s="74">
         <v>7</v>
       </c>
       <c r="L11" s="74">
         <v>159</v>
       </c>
       <c r="M11" s="88">
         <v>300.22365270903299</v>
       </c>
       <c r="N11" s="84"/>
       <c r="O11" s="84"/>
       <c r="P11" s="84"/>
       <c r="Q11" s="84"/>
       <c r="R11" s="84"/>
       <c r="S11" s="84"/>
       <c r="T11" s="84"/>
     </row>
-    <row r="12" spans="1:20" ht="18.75" customHeight="1">
+    <row r="12" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="74">
         <v>0</v>
       </c>
       <c r="C12" s="74">
         <v>4</v>
       </c>
       <c r="D12" s="74">
         <v>68</v>
       </c>
       <c r="E12" s="74">
         <v>113</v>
       </c>
       <c r="F12" s="74">
         <v>28</v>
       </c>
       <c r="G12" s="74">
         <v>2</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>215</v>
       </c>
       <c r="K12" s="74">
         <v>6</v>
       </c>
       <c r="L12" s="74">
         <v>209</v>
       </c>
       <c r="M12" s="88">
         <v>319.80223538270138</v>
       </c>
       <c r="N12" s="84"/>
       <c r="O12" s="84"/>
       <c r="P12" s="84"/>
       <c r="Q12" s="84"/>
       <c r="R12" s="84"/>
       <c r="S12" s="84"/>
       <c r="T12" s="84"/>
     </row>
-    <row r="13" spans="1:20" ht="18.75" customHeight="1">
+    <row r="13" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="65" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="74">
         <v>0</v>
       </c>
       <c r="D13" s="74">
         <v>33</v>
       </c>
       <c r="E13" s="74">
         <v>124</v>
       </c>
       <c r="F13" s="74">
         <v>47</v>
       </c>
       <c r="G13" s="74">
         <v>7</v>
       </c>
       <c r="H13" s="74">
         <v>0</v>
       </c>
       <c r="I13" s="74">
         <v>0</v>
       </c>
       <c r="J13" s="74">
         <v>211</v>
       </c>
       <c r="K13" s="74">
         <v>0</v>
       </c>
       <c r="L13" s="74">
         <v>211</v>
       </c>
       <c r="M13" s="88">
         <v>339.4590770100308</v>
       </c>
       <c r="N13" s="84"/>
       <c r="O13" s="84"/>
       <c r="P13" s="84"/>
       <c r="Q13" s="84"/>
       <c r="R13" s="84"/>
       <c r="S13" s="84"/>
       <c r="T13" s="84"/>
     </row>
-    <row r="14" spans="1:20" ht="18.75" customHeight="1">
+    <row r="14" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="74">
         <v>0</v>
       </c>
       <c r="C14" s="74">
         <v>1</v>
       </c>
       <c r="D14" s="74">
         <v>19</v>
       </c>
       <c r="E14" s="74">
         <v>100</v>
       </c>
       <c r="F14" s="74">
         <v>74</v>
       </c>
       <c r="G14" s="74">
         <v>15</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>209</v>
       </c>
       <c r="K14" s="74">
         <v>2</v>
       </c>
       <c r="L14" s="74">
         <v>207</v>
       </c>
       <c r="M14" s="88">
         <v>361.44583473594622</v>
       </c>
       <c r="N14" s="84"/>
       <c r="O14" s="84"/>
       <c r="P14" s="84"/>
       <c r="Q14" s="84"/>
       <c r="R14" s="84"/>
       <c r="S14" s="84"/>
       <c r="T14" s="84"/>
     </row>
-    <row r="15" spans="1:20" ht="18.75" customHeight="1">
+    <row r="15" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="65" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="74">
         <v>1</v>
       </c>
       <c r="D15" s="74">
         <v>12</v>
       </c>
       <c r="E15" s="74">
         <v>49</v>
       </c>
       <c r="F15" s="74">
         <v>50</v>
       </c>
       <c r="G15" s="74">
         <v>29</v>
       </c>
       <c r="H15" s="74">
         <v>4</v>
       </c>
       <c r="I15" s="74">
         <v>1</v>
       </c>
       <c r="J15" s="74">
         <v>146</v>
       </c>
       <c r="K15" s="74">
         <v>1</v>
       </c>
       <c r="L15" s="74">
         <v>145</v>
       </c>
       <c r="M15" s="88">
         <v>385.7675405864411</v>
       </c>
       <c r="N15" s="84"/>
       <c r="O15" s="84"/>
       <c r="P15" s="84"/>
       <c r="Q15" s="84"/>
       <c r="R15" s="84"/>
       <c r="S15" s="84"/>
       <c r="T15" s="84"/>
     </row>
-    <row r="16" spans="1:20" ht="18.75" customHeight="1">
+    <row r="16" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="65" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="74">
         <v>0</v>
       </c>
       <c r="C16" s="74">
         <v>1</v>
       </c>
       <c r="D16" s="74">
         <v>10</v>
       </c>
       <c r="E16" s="74">
         <v>23</v>
       </c>
       <c r="F16" s="74">
         <v>22</v>
       </c>
       <c r="G16" s="74">
         <v>31</v>
       </c>
       <c r="H16" s="74">
         <v>14</v>
       </c>
       <c r="I16" s="74">
         <v>1</v>
       </c>
       <c r="J16" s="74">
         <v>102</v>
       </c>
       <c r="K16" s="74">
         <v>1</v>
       </c>
       <c r="L16" s="74">
         <v>101</v>
       </c>
       <c r="M16" s="88">
         <v>410.84906579312826</v>
       </c>
       <c r="N16" s="84"/>
       <c r="O16" s="84"/>
       <c r="P16" s="84"/>
       <c r="Q16" s="84"/>
       <c r="R16" s="84"/>
       <c r="S16" s="84"/>
       <c r="T16" s="84"/>
     </row>
-    <row r="17" spans="1:20" ht="18.75" customHeight="1">
+    <row r="17" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="74">
         <v>0</v>
       </c>
       <c r="D17" s="74">
         <v>4</v>
       </c>
       <c r="E17" s="74">
         <v>9</v>
       </c>
       <c r="F17" s="74">
         <v>7</v>
       </c>
       <c r="G17" s="74">
         <v>6</v>
       </c>
       <c r="H17" s="74">
         <v>15</v>
       </c>
       <c r="I17" s="74">
         <v>7</v>
       </c>
       <c r="J17" s="74">
         <v>48</v>
       </c>
       <c r="K17" s="74">
         <v>0</v>
       </c>
       <c r="L17" s="74">
         <v>48</v>
       </c>
       <c r="M17" s="88">
         <v>457.51212606715239</v>
       </c>
       <c r="N17" s="84"/>
       <c r="O17" s="84"/>
       <c r="P17" s="84"/>
       <c r="Q17" s="84"/>
       <c r="R17" s="84"/>
       <c r="S17" s="84"/>
       <c r="T17" s="84"/>
     </row>
-    <row r="18" spans="1:20" ht="18.75" customHeight="1">
+    <row r="18" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="65" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="74">
         <v>0</v>
       </c>
       <c r="C18" s="74">
         <v>0</v>
       </c>
       <c r="D18" s="74">
         <v>1</v>
       </c>
       <c r="E18" s="74">
         <v>4</v>
       </c>
       <c r="F18" s="74">
         <v>5</v>
       </c>
       <c r="G18" s="74">
         <v>5</v>
       </c>
       <c r="H18" s="74">
         <v>9</v>
       </c>
       <c r="I18" s="74">
         <v>11</v>
       </c>
       <c r="J18" s="74">
         <v>35</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="74">
         <v>35</v>
       </c>
       <c r="M18" s="88">
         <v>495.98072002700445</v>
       </c>
       <c r="N18" s="84"/>
       <c r="O18" s="84"/>
       <c r="P18" s="84"/>
       <c r="Q18" s="84"/>
       <c r="R18" s="84"/>
       <c r="S18" s="84"/>
       <c r="T18" s="84"/>
     </row>
-    <row r="19" spans="1:20" ht="18.75" customHeight="1">
+    <row r="19" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>2</v>
       </c>
       <c r="F19" s="74">
         <v>2</v>
       </c>
       <c r="G19" s="74">
         <v>2</v>
       </c>
       <c r="H19" s="74">
         <v>8</v>
       </c>
       <c r="I19" s="74">
         <v>6</v>
       </c>
       <c r="J19" s="74">
         <v>20</v>
       </c>
       <c r="K19" s="74">
         <v>0</v>
       </c>
       <c r="L19" s="74">
         <v>20</v>
       </c>
       <c r="M19" s="88">
         <v>494.47232051949021</v>
       </c>
       <c r="N19" s="84"/>
       <c r="O19" s="84"/>
       <c r="P19" s="84"/>
       <c r="Q19" s="84"/>
       <c r="R19" s="84"/>
       <c r="S19" s="84"/>
       <c r="T19" s="84"/>
     </row>
-    <row r="20" spans="1:20" ht="18.75" customHeight="1">
+    <row r="20" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="65" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>2</v>
       </c>
       <c r="I20" s="74">
         <v>10</v>
       </c>
       <c r="J20" s="74">
         <v>12</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="74">
         <v>12</v>
       </c>
       <c r="M20" s="88">
         <v>589.6280177176111</v>
       </c>
       <c r="N20" s="84"/>
       <c r="O20" s="84"/>
       <c r="P20" s="84"/>
       <c r="Q20" s="84"/>
       <c r="R20" s="84"/>
       <c r="S20" s="84"/>
       <c r="T20" s="84"/>
     </row>
-    <row r="21" spans="1:20" ht="18.75" customHeight="1">
+    <row r="21" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>244</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="74">
         <v>42</v>
       </c>
       <c r="D21" s="74">
         <v>369</v>
       </c>
       <c r="E21" s="74">
         <v>531</v>
       </c>
       <c r="F21" s="74">
         <v>255</v>
       </c>
       <c r="G21" s="74">
         <v>98</v>
       </c>
       <c r="H21" s="74">
         <v>52</v>
       </c>
       <c r="I21" s="74">
         <v>36</v>
       </c>
       <c r="J21" s="74">
         <v>1383</v>
       </c>
       <c r="K21" s="74">
         <v>52</v>
       </c>
       <c r="L21" s="74">
         <v>1331</v>
       </c>
       <c r="M21" s="84"/>
       <c r="N21" s="84"/>
       <c r="O21" s="84"/>
       <c r="P21" s="84"/>
       <c r="Q21" s="84"/>
       <c r="R21" s="84"/>
       <c r="S21" s="84"/>
       <c r="T21" s="84"/>
     </row>
-    <row r="22" spans="1:20" ht="18.75" customHeight="1">
+    <row r="22" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="75" t="s">
         <v>245</v>
       </c>
       <c r="B22" s="74">
         <v>0</v>
       </c>
       <c r="C22" s="74">
         <v>35</v>
       </c>
       <c r="D22" s="74">
         <v>188</v>
       </c>
       <c r="E22" s="74">
         <v>76</v>
       </c>
       <c r="F22" s="74">
         <v>17</v>
       </c>
       <c r="G22" s="74">
         <v>1</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>317</v>
       </c>
       <c r="K22" s="74">
         <v>42</v>
       </c>
       <c r="L22" s="74">
         <v>275</v>
       </c>
       <c r="M22" s="84"/>
       <c r="N22" s="84"/>
       <c r="O22" s="84"/>
       <c r="P22" s="84"/>
       <c r="Q22" s="84"/>
       <c r="R22" s="84"/>
       <c r="S22" s="84"/>
       <c r="T22" s="84"/>
     </row>
-    <row r="23" spans="1:20" ht="18.75" customHeight="1">
+    <row r="23" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>246</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>7</v>
       </c>
       <c r="D23" s="74">
         <v>181</v>
       </c>
       <c r="E23" s="74">
         <v>455</v>
       </c>
       <c r="F23" s="74">
         <v>238</v>
       </c>
       <c r="G23" s="74">
         <v>97</v>
       </c>
       <c r="H23" s="74">
         <v>52</v>
       </c>
       <c r="I23" s="74">
         <v>36</v>
       </c>
       <c r="J23" s="74">
         <v>1066</v>
       </c>
       <c r="K23" s="74">
         <v>10</v>
       </c>
       <c r="L23" s="74">
         <v>1056</v>
       </c>
       <c r="M23" s="84"/>
       <c r="N23" s="84"/>
       <c r="O23" s="84"/>
       <c r="P23" s="84"/>
       <c r="Q23" s="84"/>
       <c r="R23" s="84"/>
       <c r="S23" s="84"/>
       <c r="T23" s="84"/>
     </row>
-    <row r="24" spans="1:20" ht="18.75" customHeight="1">
+    <row r="24" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="77"/>
       <c r="C24" s="84"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
       <c r="L24" s="84"/>
       <c r="M24" s="84"/>
       <c r="N24" s="84"/>
       <c r="O24" s="84"/>
       <c r="P24" s="84"/>
       <c r="Q24" s="84"/>
       <c r="R24" s="84"/>
       <c r="S24" s="84"/>
       <c r="T24" s="84"/>
     </row>
-    <row r="25" spans="1:20" ht="18.75" customHeight="1">
+    <row r="25" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>265</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="84"/>
       <c r="D25" s="84"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="84"/>
       <c r="K25" s="84"/>
       <c r="L25" s="84"/>
       <c r="M25" s="84"/>
       <c r="N25" s="84"/>
       <c r="O25" s="84"/>
       <c r="P25" s="84"/>
       <c r="Q25" s="84"/>
       <c r="R25" s="84"/>
       <c r="S25" s="84"/>
       <c r="T25" s="84"/>
     </row>
-    <row r="26" spans="1:20" ht="18.75" customHeight="1">
+    <row r="26" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="77"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="84"/>
       <c r="G26" s="84"/>
       <c r="H26" s="84"/>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="84"/>
       <c r="L26" s="84"/>
       <c r="M26" s="84"/>
       <c r="N26" s="84"/>
       <c r="O26" s="84"/>
       <c r="P26" s="84"/>
       <c r="Q26" s="84"/>
       <c r="R26" s="84"/>
       <c r="S26" s="84"/>
       <c r="T26" s="84"/>
     </row>
-    <row r="27" spans="1:20" ht="18.75" customHeight="1">
+    <row r="27" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="77"/>
       <c r="C27" s="84"/>
       <c r="D27" s="84"/>
       <c r="E27" s="84"/>
       <c r="F27" s="84"/>
       <c r="G27" s="84"/>
       <c r="H27" s="84"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="84"/>
       <c r="M27" s="84"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
       <c r="Q27" s="84"/>
       <c r="R27" s="84"/>
       <c r="S27" s="84"/>
       <c r="T27" s="84"/>
     </row>
-    <row r="29" spans="1:20" ht="18.75" customHeight="1">
+    <row r="29" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="84"/>
       <c r="C29" s="84"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="89"/>
       <c r="G29" s="89"/>
       <c r="H29" s="89"/>
       <c r="I29" s="89"/>
       <c r="J29" s="89"/>
       <c r="K29" s="89"/>
       <c r="L29" s="89"/>
       <c r="M29" s="89"/>
       <c r="N29" s="84"/>
       <c r="O29" s="84"/>
       <c r="P29" s="84"/>
       <c r="Q29" s="84"/>
       <c r="R29" s="84"/>
       <c r="S29" s="84"/>
       <c r="T29" s="84"/>
     </row>
-    <row r="31" spans="1:20" ht="18.75" customHeight="1">
+    <row r="31" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D31" s="84"/>
     </row>
-    <row r="36" spans="4:15" ht="18.75" customHeight="1">
+    <row r="36" spans="4:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D36" s="90"/>
       <c r="E36" s="90"/>
       <c r="F36" s="90"/>
       <c r="G36" s="90"/>
       <c r="H36" s="90"/>
       <c r="I36" s="90"/>
       <c r="J36" s="90"/>
       <c r="K36" s="90"/>
       <c r="L36" s="90"/>
       <c r="M36" s="90"/>
       <c r="N36" s="90"/>
       <c r="O36" s="90"/>
     </row>
-    <row r="37" spans="4:15" ht="18.75" customHeight="1">
+    <row r="37" spans="4:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D37" s="90"/>
       <c r="E37" s="90"/>
       <c r="F37" s="90"/>
       <c r="G37" s="90"/>
       <c r="H37" s="90"/>
       <c r="I37" s="90"/>
       <c r="J37" s="90"/>
       <c r="K37" s="90"/>
       <c r="L37" s="90"/>
       <c r="M37" s="90"/>
       <c r="N37" s="90"/>
       <c r="O37" s="90"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CD0ECBE-6850-4006-898C-E73008329AC6}">
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.25" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18.75" customHeight="1">
+    <row r="1" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="91" t="s">
         <v>266</v>
       </c>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
       <c r="I1" s="91"/>
       <c r="J1" s="91"/>
       <c r="K1" s="91"/>
       <c r="L1" s="91"/>
       <c r="M1" s="91"/>
       <c r="N1" s="91"/>
       <c r="O1" s="91"/>
       <c r="P1" s="91"/>
       <c r="R1" s="93"/>
       <c r="S1" s="93"/>
       <c r="T1" s="93"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" customHeight="1">
+    <row r="2" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="91" t="s">
         <v>267</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="93"/>
       <c r="G2" s="93"/>
       <c r="H2" s="93"/>
       <c r="I2" s="93"/>
       <c r="J2" s="93"/>
       <c r="K2" s="93"/>
       <c r="L2" s="93"/>
       <c r="M2" s="93"/>
       <c r="N2" s="93"/>
       <c r="O2" s="93"/>
       <c r="P2" s="93"/>
       <c r="Q2" s="93"/>
       <c r="R2" s="93"/>
       <c r="S2" s="93"/>
       <c r="T2" s="93"/>
     </row>
-    <row r="3" spans="1:20" ht="18.75" customHeight="1">
+    <row r="3" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="92" t="s">
         <v>268</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="93"/>
       <c r="E3" s="93"/>
       <c r="F3" s="91"/>
       <c r="G3" s="93"/>
       <c r="H3" s="93"/>
       <c r="I3" s="93"/>
       <c r="J3" s="93"/>
       <c r="K3" s="93"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93" t="s">
         <v>237</v>
       </c>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
     </row>
-    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="94" t="s">
         <v>269</v>
       </c>
       <c r="C4" s="95" t="s">
         <v>270</v>
       </c>
       <c r="D4" s="95" t="s">
         <v>271</v>
       </c>
       <c r="E4" s="95" t="s">
         <v>272</v>
       </c>
       <c r="F4" s="95" t="s">
         <v>273</v>
       </c>
       <c r="G4" s="95" t="s">
         <v>274</v>
       </c>
       <c r="H4" s="95" t="s">
         <v>275</v>
       </c>
       <c r="I4" s="95" t="s">
         <v>240</v>
       </c>
       <c r="J4" s="93" t="s">
         <v>241</v>
       </c>
       <c r="K4" s="93" t="s">
         <v>262</v>
       </c>
       <c r="L4" s="93" t="s">
         <v>263</v>
       </c>
       <c r="M4" s="93" t="s">
         <v>276</v>
       </c>
       <c r="N4" s="93"/>
       <c r="O4" s="93"/>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
     </row>
-    <row r="5" spans="1:20" ht="18.75" customHeight="1">
+    <row r="5" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="92" t="s">
         <v>277</v>
       </c>
       <c r="B5" s="91">
         <v>0</v>
       </c>
       <c r="C5" s="91">
         <v>4</v>
       </c>
       <c r="D5" s="91">
         <v>6</v>
       </c>
       <c r="E5" s="91">
         <v>7</v>
       </c>
       <c r="F5" s="91">
         <v>7</v>
       </c>
       <c r="G5" s="91">
         <v>5</v>
       </c>
       <c r="H5" s="91">
         <v>0</v>
       </c>
       <c r="I5" s="91">
         <v>0</v>
       </c>
       <c r="J5" s="91">
         <v>29</v>
       </c>
       <c r="K5" s="91">
         <v>29</v>
       </c>
       <c r="L5" s="91">
         <v>0</v>
       </c>
       <c r="M5" s="96">
         <v>78.104827586206895</v>
       </c>
       <c r="N5" s="93"/>
       <c r="O5" s="93"/>
       <c r="P5" s="93"/>
       <c r="Q5" s="93"/>
       <c r="R5" s="93"/>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
     </row>
-    <row r="6" spans="1:20" ht="18.75" customHeight="1">
+    <row r="6" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="92" t="s">
         <v>225</v>
       </c>
       <c r="B6" s="91">
         <v>0</v>
       </c>
       <c r="C6" s="91">
         <v>2</v>
       </c>
       <c r="D6" s="91">
         <v>10</v>
       </c>
       <c r="E6" s="91">
         <v>34</v>
       </c>
       <c r="F6" s="91">
         <v>82</v>
       </c>
       <c r="G6" s="91">
         <v>84</v>
       </c>
       <c r="H6" s="91">
         <v>5</v>
       </c>
       <c r="I6" s="91">
         <v>0</v>
       </c>
       <c r="J6" s="91">
         <v>217</v>
       </c>
       <c r="K6" s="91">
         <v>212</v>
       </c>
       <c r="L6" s="91">
         <v>5</v>
       </c>
       <c r="M6" s="96">
         <v>87.833410138248823</v>
       </c>
       <c r="N6" s="93"/>
       <c r="O6" s="93"/>
       <c r="P6" s="93"/>
       <c r="Q6" s="93"/>
       <c r="R6" s="93"/>
       <c r="S6" s="93"/>
       <c r="T6" s="93"/>
     </row>
-    <row r="7" spans="1:20" ht="18.75" customHeight="1">
+    <row r="7" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="92" t="s">
         <v>278</v>
       </c>
       <c r="B7" s="91">
         <v>0</v>
       </c>
       <c r="C7" s="91">
         <v>2</v>
       </c>
       <c r="D7" s="91">
         <v>8</v>
       </c>
       <c r="E7" s="91">
         <v>54</v>
       </c>
       <c r="F7" s="91">
         <v>176</v>
       </c>
       <c r="G7" s="91">
         <v>274</v>
       </c>
       <c r="H7" s="91">
         <v>39</v>
       </c>
       <c r="I7" s="91">
         <v>4</v>
       </c>
       <c r="J7" s="91">
         <v>557</v>
       </c>
       <c r="K7" s="91">
         <v>514</v>
       </c>
       <c r="L7" s="91">
         <v>43</v>
       </c>
       <c r="M7" s="96">
         <v>91.662603231597842</v>
       </c>
       <c r="N7" s="93"/>
       <c r="O7" s="93"/>
       <c r="P7" s="93"/>
       <c r="Q7" s="93"/>
       <c r="R7" s="93"/>
       <c r="S7" s="93"/>
       <c r="T7" s="93"/>
     </row>
-    <row r="8" spans="1:20" ht="18.75" customHeight="1">
+    <row r="8" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="92" t="s">
         <v>279</v>
       </c>
       <c r="B8" s="91">
         <v>0</v>
       </c>
       <c r="C8" s="91">
         <v>0</v>
       </c>
       <c r="D8" s="91">
         <v>4</v>
       </c>
       <c r="E8" s="91">
         <v>12</v>
       </c>
       <c r="F8" s="91">
         <v>74</v>
       </c>
       <c r="G8" s="91">
         <v>255</v>
       </c>
       <c r="H8" s="91">
         <v>66</v>
       </c>
       <c r="I8" s="91">
         <v>4</v>
       </c>
       <c r="J8" s="91">
         <v>415</v>
       </c>
       <c r="K8" s="91">
         <v>345</v>
       </c>
       <c r="L8" s="91">
         <v>70</v>
       </c>
       <c r="M8" s="96">
         <v>95.592072289156619</v>
       </c>
       <c r="N8" s="93"/>
       <c r="O8" s="93"/>
       <c r="P8" s="93"/>
       <c r="Q8" s="93"/>
       <c r="R8" s="93"/>
       <c r="S8" s="93"/>
       <c r="T8" s="93"/>
     </row>
-    <row r="9" spans="1:20" ht="18.75" customHeight="1">
+    <row r="9" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="92" t="s">
         <v>280</v>
       </c>
       <c r="B9" s="91">
         <v>0</v>
       </c>
       <c r="C9" s="91">
         <v>0</v>
       </c>
       <c r="D9" s="91">
         <v>3</v>
       </c>
       <c r="E9" s="91">
         <v>5</v>
       </c>
       <c r="F9" s="91">
         <v>18</v>
       </c>
       <c r="G9" s="91">
         <v>60</v>
       </c>
       <c r="H9" s="91">
         <v>37</v>
       </c>
       <c r="I9" s="91">
         <v>5</v>
       </c>
       <c r="J9" s="91">
         <v>128</v>
       </c>
       <c r="K9" s="91">
         <v>86</v>
       </c>
       <c r="L9" s="91">
         <v>42</v>
       </c>
       <c r="M9" s="96">
         <v>96.802343749999991</v>
       </c>
       <c r="N9" s="93"/>
       <c r="O9" s="93"/>
       <c r="P9" s="93"/>
       <c r="Q9" s="93"/>
       <c r="R9" s="93"/>
       <c r="S9" s="93"/>
       <c r="T9" s="93"/>
     </row>
-    <row r="10" spans="1:20" ht="18.75" customHeight="1">
+    <row r="10" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="92" t="s">
         <v>281</v>
       </c>
       <c r="B10" s="91">
         <v>0</v>
       </c>
       <c r="C10" s="91">
         <v>0</v>
       </c>
       <c r="D10" s="91">
         <v>0</v>
       </c>
       <c r="E10" s="91">
         <v>0</v>
       </c>
       <c r="F10" s="91">
         <v>6</v>
       </c>
       <c r="G10" s="91">
         <v>8</v>
       </c>
       <c r="H10" s="91">
         <v>10</v>
       </c>
       <c r="I10" s="91">
         <v>0</v>
       </c>
       <c r="J10" s="91">
         <v>24</v>
       </c>
       <c r="K10" s="91">
         <v>14</v>
       </c>
       <c r="L10" s="91">
         <v>10</v>
       </c>
       <c r="M10" s="96">
         <v>97.465833333333308</v>
       </c>
       <c r="N10" s="93"/>
       <c r="O10" s="93"/>
       <c r="P10" s="93"/>
       <c r="Q10" s="93"/>
       <c r="R10" s="93"/>
       <c r="S10" s="93"/>
       <c r="T10" s="93"/>
     </row>
-    <row r="11" spans="1:20" ht="18.75" customHeight="1">
+    <row r="11" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="92" t="s">
         <v>282</v>
       </c>
       <c r="B11" s="91">
         <v>0</v>
       </c>
       <c r="C11" s="91">
         <v>0</v>
       </c>
       <c r="D11" s="91">
         <v>0</v>
       </c>
       <c r="E11" s="91">
         <v>1</v>
       </c>
       <c r="F11" s="91">
         <v>2</v>
       </c>
       <c r="G11" s="91">
         <v>3</v>
       </c>
       <c r="H11" s="91">
         <v>1</v>
       </c>
       <c r="I11" s="91">
         <v>0</v>
       </c>
       <c r="J11" s="91">
         <v>7</v>
       </c>
       <c r="K11" s="91">
         <v>6</v>
       </c>
       <c r="L11" s="91">
         <v>1</v>
       </c>
       <c r="M11" s="96">
         <v>92.428571428571431</v>
       </c>
       <c r="N11" s="93"/>
       <c r="O11" s="93"/>
       <c r="P11" s="93"/>
       <c r="Q11" s="93"/>
       <c r="R11" s="93"/>
       <c r="S11" s="93"/>
       <c r="T11" s="93"/>
     </row>
-    <row r="12" spans="1:20" ht="18.75" customHeight="1">
+    <row r="12" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="92" t="s">
         <v>241</v>
       </c>
       <c r="B12" s="91">
         <v>0</v>
       </c>
       <c r="C12" s="91">
         <v>8</v>
       </c>
       <c r="D12" s="91">
         <v>31</v>
       </c>
       <c r="E12" s="91">
         <v>113</v>
       </c>
       <c r="F12" s="91">
         <v>365</v>
       </c>
       <c r="G12" s="91">
         <v>689</v>
       </c>
       <c r="H12" s="91">
         <v>158</v>
       </c>
       <c r="I12" s="91">
         <v>13</v>
       </c>
       <c r="J12" s="91">
         <v>1377</v>
       </c>
       <c r="K12" s="91">
         <v>1206</v>
       </c>
       <c r="L12" s="91">
         <v>171</v>
       </c>
       <c r="M12" s="93"/>
       <c r="N12" s="93"/>
       <c r="O12" s="93"/>
       <c r="P12" s="93"/>
       <c r="Q12" s="93"/>
       <c r="R12" s="93"/>
       <c r="S12" s="93"/>
       <c r="T12" s="93"/>
     </row>
-    <row r="13" spans="1:20" ht="18.75" customHeight="1">
+    <row r="13" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="92" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="91">
         <v>0</v>
       </c>
       <c r="C13" s="91">
         <v>8</v>
       </c>
       <c r="D13" s="91">
         <v>31</v>
       </c>
       <c r="E13" s="91">
         <v>112</v>
       </c>
       <c r="F13" s="91">
         <v>358</v>
       </c>
       <c r="G13" s="91">
         <v>678</v>
       </c>
       <c r="H13" s="91">
         <v>147</v>
       </c>
       <c r="I13" s="91">
         <v>13</v>
       </c>
       <c r="J13" s="91">
         <v>1347</v>
       </c>
       <c r="K13" s="91">
         <v>1187</v>
       </c>
       <c r="L13" s="91">
         <v>160</v>
       </c>
       <c r="M13" s="93"/>
       <c r="N13" s="93"/>
       <c r="O13" s="93"/>
       <c r="P13" s="93"/>
       <c r="Q13" s="93"/>
       <c r="R13" s="93"/>
       <c r="S13" s="93"/>
       <c r="T13" s="93"/>
     </row>
-    <row r="14" spans="1:20" ht="18.75" customHeight="1">
+    <row r="14" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="92" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="91">
         <v>0</v>
       </c>
       <c r="C14" s="91">
         <v>0</v>
       </c>
       <c r="D14" s="91">
         <v>0</v>
       </c>
       <c r="E14" s="91">
         <v>1</v>
       </c>
       <c r="F14" s="91">
         <v>7</v>
       </c>
       <c r="G14" s="91">
         <v>11</v>
       </c>
       <c r="H14" s="91">
         <v>11</v>
       </c>
       <c r="I14" s="91">
         <v>0</v>
       </c>
       <c r="J14" s="91">
         <v>30</v>
       </c>
       <c r="K14" s="91">
         <v>19</v>
       </c>
       <c r="L14" s="91">
         <v>11</v>
       </c>
       <c r="M14" s="93"/>
       <c r="N14" s="93"/>
       <c r="O14" s="93"/>
       <c r="P14" s="93"/>
       <c r="Q14" s="93"/>
       <c r="R14" s="93"/>
       <c r="S14" s="93"/>
       <c r="T14" s="93"/>
     </row>
-    <row r="15" spans="1:20" ht="18.75" customHeight="1">
+    <row r="15" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="93"/>
       <c r="C15" s="93"/>
       <c r="D15" s="93"/>
       <c r="E15" s="93"/>
       <c r="F15" s="93"/>
       <c r="G15" s="91"/>
       <c r="H15" s="91"/>
       <c r="I15" s="91"/>
       <c r="J15" s="91"/>
       <c r="K15" s="91"/>
       <c r="L15" s="91"/>
       <c r="M15" s="91"/>
       <c r="N15" s="93"/>
       <c r="O15" s="93"/>
       <c r="P15" s="93"/>
       <c r="Q15" s="93"/>
     </row>
-    <row r="16" spans="1:20" ht="18.75" customHeight="1">
+    <row r="16" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="92" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="93"/>
       <c r="C16" s="93"/>
       <c r="D16" s="93"/>
       <c r="E16" s="93"/>
       <c r="F16" s="91"/>
       <c r="G16" s="91"/>
       <c r="H16" s="91"/>
       <c r="I16" s="91"/>
       <c r="J16" s="91"/>
       <c r="K16" s="91"/>
       <c r="L16" s="91"/>
       <c r="M16" s="91"/>
       <c r="N16" s="93"/>
       <c r="O16" s="93"/>
       <c r="P16" s="93"/>
       <c r="Q16" s="93"/>
     </row>
-    <row r="17" spans="1:4" ht="18.75" customHeight="1">
+    <row r="17" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="92" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="18.75" customHeight="1">
+    <row r="18" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="92" t="s">
         <v>287</v>
       </c>
       <c r="D18" s="93"/>
     </row>
-    <row r="19" spans="1:4" ht="18.75" customHeight="1">
+    <row r="19" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="92" t="s">
         <v>232</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>表Ⅱ－１－１（協会医療介護）</vt:lpstr>
       <vt:lpstr>表Ⅱ－１－１（協会医療のみ）</vt:lpstr>
       <vt:lpstr>表Ⅱ－１－１（組合医療のみ）</vt:lpstr>
       <vt:lpstr>表Ⅱ－２－１</vt:lpstr>
       <vt:lpstr>表Ⅱ－２－２ </vt:lpstr>
       <vt:lpstr>表Ⅲ－１－１　所要保険料率階級別状況</vt:lpstr>
-      <vt:lpstr>表Ⅲ－１－２　保険料率・所要保険料率 </vt:lpstr>
+      <vt:lpstr>表Ⅲ－１－２　保険料率と所要保険料率</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－３　所要保険料率と総報酬</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－４　所要保険料率と拠出金割合</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－５　保険料率変化状況</vt:lpstr>
-      <vt:lpstr>表Ⅲ－１－６　収支比率・保険料率</vt:lpstr>
-      <vt:lpstr>表Ⅲ－１－７　財産比率・収支比率</vt:lpstr>
+      <vt:lpstr>表Ⅲ－１－６　保険料率と収支比率</vt:lpstr>
+      <vt:lpstr>表Ⅲ－１－７　保険料率と財産比率</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－８　分布状況</vt:lpstr>
       <vt:lpstr>表Ⅲ－１－９　平均年齢・１人当たり医療費</vt:lpstr>
       <vt:lpstr>表Ⅴ－１－１</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（１）</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（２）</vt:lpstr>
       <vt:lpstr>表Ⅴ－２－１（３）</vt:lpstr>
       <vt:lpstr>'表Ⅱ－１－１（協会医療介護）'!Print_Area</vt:lpstr>
       <vt:lpstr>'表Ⅱ－２－２ '!Print_Area</vt:lpstr>
-      <vt:lpstr>'表Ⅲ－１－２　保険料率・所要保険料率 '!Print_Area</vt:lpstr>
+      <vt:lpstr>'表Ⅲ－１－２　保険料率と所要保険料率'!Print_Area</vt:lpstr>
       <vt:lpstr>'表Ⅲ－１－４　所要保険料率と拠出金割合'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>樫村 耕佑(kashimura-kousuke.4e7)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>