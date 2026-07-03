--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{791740B8-2B9E-4596-BAFF-B5C3607176A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC1104CF-3ED7-46F8-A430-1EDF9467A994}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{42CC15D0-A8FB-46E7-8117-6833F2B0C0EF}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="14400" windowHeight="7270" xr2:uid="{AE206F29-B01A-47E7-AB82-A462CC44BFE1}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="564">
   <si>
     <t>項目：第３次産業活動指数【年・年度・四半期】業種別原指数（2019-2020年平均＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -92,50 +92,53 @@
   <si>
     <t>2025CY</t>
   </si>
   <si>
     <t>2018FY</t>
   </si>
   <si>
     <t>2019FY</t>
   </si>
   <si>
     <t>2020FY</t>
   </si>
   <si>
     <t>2021FY</t>
   </si>
   <si>
     <t>2022FY</t>
   </si>
   <si>
     <t>2023FY</t>
   </si>
   <si>
     <t>2024FY</t>
   </si>
   <si>
+    <t>2025FY</t>
+  </si>
+  <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
     <t>2018Q4</t>
   </si>
   <si>
     <t>2019Q1</t>
   </si>
   <si>
     <t>2019Q2</t>
   </si>
   <si>
     <t>2019Q3</t>
   </si>
   <si>
     <t>2019Q4</t>
   </si>
   <si>
     <t>2020Q1</t>
@@ -186,50 +189,53 @@
     <t>2023Q4</t>
   </si>
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
+  </si>
+  <si>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>K1D000000I</t>
   </si>
   <si>
     <t>第３次産業総合</t>
   </si>
   <si>
     <t>DA00000I</t>
   </si>
   <si>
     <t>電気・ガス・熱供給・水道業</t>
   </si>
   <si>
     <t>DAA0000I</t>
   </si>
   <si>
     <t>電気業</t>
   </si>
   <si>
     <t>DAB0000I</t>
   </si>
   <si>
     <t>ガス業</t>
   </si>
@@ -1795,51 +1801,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{1CFD3AB0-EF53-43C6-82BC-A971BD16C07B}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{6641FB10-C269-44D3-A9F8-372D7D44E83F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2134,295 +2140,301 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8566049-0E59-4E17-8AE9-E31E9EC01F06}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C19374F-DC5B-47C6-B4CC-CA7A0744FA31}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="16384" width="8.796875" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{448F2347-6EB9-47E5-9A93-E5BC42DC3005}">
-  <dimension ref="A1:AZ255"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6180954A-5BB9-4124-9F08-B6A974229750}">
+  <dimension ref="A1:BB255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="52" width="12.69921875" customWidth="1"/>
+    <col min="1" max="54" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
         <v>2025000000</v>
       </c>
       <c r="M2">
         <v>2018100000</v>
       </c>
       <c r="N2">
         <v>2019100000</v>
       </c>
       <c r="O2">
         <v>2020100000</v>
       </c>
       <c r="P2">
         <v>2021100000</v>
       </c>
       <c r="Q2">
         <v>2022100000</v>
       </c>
       <c r="R2">
         <v>2023100000</v>
       </c>
       <c r="S2">
         <v>2024100000</v>
       </c>
-      <c r="U2">
+      <c r="T2">
+        <v>2025100000</v>
+      </c>
+      <c r="V2">
         <v>2018000103</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2018000406</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2018000709</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2018001012</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2019000103</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2019000406</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2019000709</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2019001012</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2020000103</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2020000406</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2020000709</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2020001012</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2021000103</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2021000406</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2021000709</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2021001012</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2022000103</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2022000406</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2022000709</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2022001012</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2023000103</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2023000406</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2023000709</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2023001012</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2024000103</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2024000406</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2024000709</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2024001012</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2025000103</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2025000406</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2025000709</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2025001012</v>
       </c>
+      <c r="BB2">
+        <v>2026000103</v>
+      </c>
     </row>
-    <row r="3" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -2433,51 +2445,51 @@
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="M3" t="s">
         <v>13</v>
       </c>
       <c r="N3" t="s">
         <v>14</v>
       </c>
       <c r="O3" t="s">
         <v>15</v>
       </c>
       <c r="P3" t="s">
         <v>16</v>
       </c>
       <c r="Q3" t="s">
         <v>17</v>
       </c>
       <c r="R3" t="s">
         <v>18</v>
       </c>
       <c r="S3" t="s">
         <v>19</v>
       </c>
-      <c r="U3" t="s">
+      <c r="T3" t="s">
         <v>20</v>
       </c>
       <c r="V3" t="s">
         <v>21</v>
       </c>
       <c r="W3" t="s">
         <v>22</v>
       </c>
       <c r="X3" t="s">
         <v>23</v>
       </c>
       <c r="Y3" t="s">
         <v>24</v>
       </c>
       <c r="Z3" t="s">
         <v>25</v>
       </c>
       <c r="AA3" t="s">
         <v>26</v>
       </c>
       <c r="AB3" t="s">
         <v>27</v>
       </c>
       <c r="AC3" t="s">
         <v>28</v>
@@ -2529,38353 +2541,39871 @@
       </c>
       <c r="AS3" t="s">
         <v>44</v>
       </c>
       <c r="AT3" t="s">
         <v>45</v>
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
+      <c r="BA3" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="4" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.6</v>
       </c>
       <c r="E4">
         <v>103.8</v>
       </c>
       <c r="F4">
         <v>96.2</v>
       </c>
       <c r="G4">
         <v>97.6</v>
       </c>
       <c r="H4">
         <v>99.3</v>
       </c>
       <c r="I4">
         <v>101.2</v>
       </c>
       <c r="J4">
         <v>102.5</v>
       </c>
       <c r="K4">
         <v>104.6</v>
       </c>
       <c r="M4">
         <v>103.7</v>
       </c>
       <c r="N4">
         <v>102.9</v>
       </c>
       <c r="O4">
         <v>95.5</v>
       </c>
       <c r="P4">
         <v>97.7</v>
       </c>
       <c r="Q4">
         <v>99.9</v>
       </c>
       <c r="R4">
         <v>101.5</v>
       </c>
       <c r="S4">
         <v>102.9</v>
       </c>
-      <c r="U4">
+      <c r="T4">
+        <v>105.2</v>
+      </c>
+      <c r="V4">
         <v>104.3</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>101.5</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>102.9</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>105.8</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>104.8</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>102.1</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>105.3</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>103</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>101.3</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>87.9</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>95.6</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>100</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>98.7</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>94.8</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>96.3</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>100.6</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>99.1</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>97.2</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>99</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>101.8</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>101.6</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>98.8</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>101.3</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>103.1</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>102.6</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>100.1</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>102.8</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>104.5</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>104.3</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>102.6</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>104.9</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>106.8</v>
       </c>
+      <c r="BB4">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>102.9</v>
       </c>
       <c r="E5">
         <v>101</v>
       </c>
       <c r="F5">
         <v>99</v>
       </c>
       <c r="G5">
         <v>100.1</v>
       </c>
       <c r="H5">
         <v>101.2</v>
       </c>
       <c r="I5">
         <v>98.5</v>
       </c>
       <c r="J5">
         <v>99.2</v>
       </c>
       <c r="K5">
         <v>99.7</v>
       </c>
       <c r="M5">
         <v>102.2</v>
       </c>
       <c r="N5">
         <v>100.6</v>
       </c>
       <c r="O5">
         <v>99.3</v>
       </c>
       <c r="P5">
         <v>101</v>
       </c>
       <c r="Q5">
         <v>99.6</v>
       </c>
       <c r="R5">
         <v>98.8</v>
       </c>
       <c r="S5">
         <v>99.4</v>
       </c>
-      <c r="U5">
+      <c r="T5">
+        <v>99.4</v>
+      </c>
+      <c r="V5">
         <v>109.6</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>93.4</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>108.8</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>100</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>106.7</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>92.8</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>105.7</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>98.9</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>104.8</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>88.6</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>103.4</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>99.1</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>106.1</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>90.9</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>103.1</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>100.2</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>109.8</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>91.7</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>105.7</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>97.7</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>103.1</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>88.1</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>107.2</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>95.4</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>104.4</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>87.8</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>108.6</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>96.1</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>105</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>89.2</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>108.5</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>96</v>
       </c>
+      <c r="BB5">
+        <v>104</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C6">
         <v>304.89999999999998</v>
       </c>
       <c r="D6">
         <v>103.6</v>
       </c>
       <c r="E6">
         <v>101.3</v>
       </c>
       <c r="F6">
         <v>98.8</v>
       </c>
       <c r="G6">
         <v>100.1</v>
       </c>
       <c r="H6">
         <v>101.4</v>
       </c>
       <c r="I6">
         <v>98.2</v>
       </c>
       <c r="J6">
         <v>99.2</v>
       </c>
       <c r="K6">
         <v>99.6</v>
       </c>
       <c r="M6">
         <v>102.7</v>
       </c>
       <c r="N6">
         <v>100.6</v>
       </c>
       <c r="O6">
         <v>99.2</v>
       </c>
       <c r="P6">
         <v>101.2</v>
       </c>
       <c r="Q6">
         <v>99.5</v>
       </c>
       <c r="R6">
         <v>98.6</v>
       </c>
       <c r="S6">
         <v>99.4</v>
       </c>
-      <c r="U6">
+      <c r="T6">
+        <v>99.2</v>
+      </c>
+      <c r="V6">
         <v>111.4</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>92.4</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>110.9</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>99.6</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>107.9</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>91.5</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>107.2</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>98.3</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>105.2</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>87</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>104.7</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>98.2</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>106.8</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>89.4</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>104.6</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>99.6</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>111.2</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>90.1</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>107.7</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>96.7</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>103.3</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>86.1</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>109.6</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>93.9</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>104.8</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>85.7</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>111.4</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>95</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>105.7</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>87.1</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>111</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>94.6</v>
       </c>
+      <c r="BB6">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7">
         <v>25.6</v>
       </c>
       <c r="D7">
         <v>102.7</v>
       </c>
       <c r="E7">
         <v>101.7</v>
       </c>
       <c r="F7">
         <v>98.3</v>
       </c>
       <c r="G7">
         <v>102.6</v>
       </c>
       <c r="H7">
         <v>106.3</v>
       </c>
       <c r="I7">
         <v>98.9</v>
       </c>
       <c r="J7">
         <v>97.7</v>
       </c>
       <c r="K7">
         <v>98.4</v>
       </c>
       <c r="M7">
         <v>102.1</v>
       </c>
       <c r="N7">
         <v>101.2</v>
       </c>
       <c r="O7">
         <v>99.1</v>
       </c>
       <c r="P7">
         <v>105.1</v>
       </c>
       <c r="Q7">
         <v>103.2</v>
       </c>
       <c r="R7">
         <v>98.9</v>
       </c>
       <c r="S7">
         <v>97.7</v>
       </c>
-      <c r="U7">
+      <c r="T7">
+        <v>98</v>
+      </c>
+      <c r="V7">
         <v>122.9</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>87.3</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>97.3</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>103.3</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>120.3</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>90.9</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>94.4</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>101.4</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>118.1</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>82.8</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>87.6</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>104.7</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>121.3</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>88.6</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>92</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>108.5</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>131.30000000000001</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>92.4</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>95.5</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>106</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>118.9</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>84.6</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>91.2</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>100.8</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>118.8</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>82.9</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>91.3</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>97.9</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>118.8</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>85.4</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>90.2</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>99.2</v>
       </c>
+      <c r="BB7">
+        <v>117.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>104.9</v>
       </c>
       <c r="E8">
         <v>104.5</v>
       </c>
       <c r="F8">
         <v>95.5</v>
       </c>
       <c r="G8">
         <v>95.7</v>
       </c>
       <c r="H8">
         <v>102.6</v>
       </c>
       <c r="I8">
         <v>106.7</v>
       </c>
       <c r="J8">
         <v>112.5</v>
       </c>
       <c r="K8">
         <v>114.3</v>
       </c>
       <c r="M8">
         <v>104.1</v>
       </c>
       <c r="N8">
         <v>103.4</v>
       </c>
       <c r="O8">
         <v>96.3</v>
       </c>
       <c r="P8">
         <v>98.1</v>
       </c>
       <c r="Q8">
         <v>100.2</v>
       </c>
       <c r="R8">
         <v>107.5</v>
       </c>
       <c r="S8">
         <v>113.1</v>
       </c>
-      <c r="U8">
+      <c r="T8">
+        <v>113.9</v>
+      </c>
+      <c r="V8">
         <v>100.9</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>84.6</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>155.6</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>78.5</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>97.8</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>83.6</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>154.4</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>82.1</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>93.3</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>71.2</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>142.1</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>75.400000000000006</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>96.3</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>74.099999999999994</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>133.80000000000001</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>78.7</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>105.6</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>79.900000000000006</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>149.5</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>75.3</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>96.1</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>79.900000000000006</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>171.5</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>79.099999999999994</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>99.4</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>84</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>181</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>85.8</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>101.4</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>90.4</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>184.1</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>81.3</v>
       </c>
+      <c r="BB8">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C9">
         <v>75.400000000000006</v>
       </c>
       <c r="D9">
         <v>100.3</v>
       </c>
       <c r="E9">
         <v>99.8</v>
       </c>
       <c r="F9">
         <v>100.2</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
         <v>98.6</v>
       </c>
       <c r="I9">
         <v>98.8</v>
       </c>
       <c r="J9">
         <v>99.4</v>
       </c>
       <c r="K9">
         <v>99.9</v>
       </c>
       <c r="M9">
         <v>100.2</v>
       </c>
       <c r="N9">
         <v>100.2</v>
       </c>
       <c r="O9">
         <v>100.1</v>
       </c>
       <c r="P9">
         <v>99</v>
       </c>
       <c r="Q9">
         <v>98.7</v>
       </c>
       <c r="R9">
         <v>99.1</v>
       </c>
       <c r="S9">
         <v>99.3</v>
       </c>
-      <c r="U9">
+      <c r="T9">
+        <v>100.1</v>
+      </c>
+      <c r="V9">
         <v>98</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>99.8</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>102.5</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>101.1</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>97.5</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>99.2</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>101.4</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>101.2</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>99.1</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>97.7</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>102</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>101.8</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>98.8</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>98.6</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>99.7</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>100.4</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>97.1</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>98.2</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>99.6</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>99.7</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>97.2</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>97.4</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>100.5</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>100.2</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>98.2</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.7</v>
       </c>
       <c r="AV9">
         <v>100.7</v>
       </c>
       <c r="AW9">
+        <v>100.7</v>
+      </c>
+      <c r="AX9">
         <v>97.8</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>99</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>101.5</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>101.2</v>
       </c>
+      <c r="BB9">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C10">
         <v>1157.0999999999999</v>
       </c>
       <c r="D10">
         <v>99.3</v>
       </c>
       <c r="E10">
         <v>101.5</v>
       </c>
       <c r="F10">
         <v>98.5</v>
       </c>
       <c r="G10">
         <v>100.9</v>
       </c>
       <c r="H10">
         <v>104.6</v>
       </c>
       <c r="I10">
         <v>107.5</v>
       </c>
       <c r="J10">
         <v>110.1</v>
       </c>
       <c r="K10">
         <v>117.4</v>
       </c>
       <c r="M10">
         <v>99.5</v>
       </c>
       <c r="N10">
         <v>101</v>
       </c>
       <c r="O10">
         <v>99.1</v>
       </c>
       <c r="P10">
         <v>101.3</v>
       </c>
       <c r="Q10">
         <v>105.7</v>
       </c>
       <c r="R10">
         <v>107.7</v>
       </c>
       <c r="S10">
         <v>112</v>
       </c>
-      <c r="U10">
+      <c r="T10">
+        <v>118.4</v>
+      </c>
+      <c r="V10">
         <v>108.7</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>92.4</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>97.8</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>98.3</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>109.7</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>95.3</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>103.3</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>97.7</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>107.9</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>90.3</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>97.6</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>98.2</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>110.4</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>93.9</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>98.8</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>100.3</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>112.1</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>98.2</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>103.4</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>104.7</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>116.4</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>100.9</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>105.6</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>107.1</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>117</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>103.6</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>108.5</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>111.2</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>124.5</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>110.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117.1</v>
       </c>
       <c r="AZ10">
         <v>117.1</v>
       </c>
+      <c r="BA10">
+        <v>117.1</v>
+      </c>
+      <c r="BB10">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>100.7</v>
       </c>
       <c r="E11">
         <v>101.2</v>
       </c>
       <c r="F11">
         <v>98.8</v>
       </c>
       <c r="G11">
         <v>98.8</v>
       </c>
       <c r="H11">
         <v>98</v>
       </c>
       <c r="I11">
         <v>96.1</v>
       </c>
       <c r="J11">
         <v>96.6</v>
       </c>
       <c r="K11">
         <v>104.3</v>
       </c>
       <c r="M11">
         <v>101.2</v>
       </c>
       <c r="N11">
         <v>100.3</v>
       </c>
       <c r="O11">
         <v>99.3</v>
       </c>
       <c r="P11">
         <v>98.3</v>
       </c>
       <c r="Q11">
         <v>97.1</v>
       </c>
       <c r="R11">
         <v>96</v>
       </c>
       <c r="S11">
         <v>98.4</v>
       </c>
-      <c r="U11">
+      <c r="T11">
+        <v>105.3</v>
+      </c>
+      <c r="V11">
         <v>103.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.4</v>
       </c>
       <c r="W11">
         <v>98.4</v>
       </c>
       <c r="X11">
+        <v>98.4</v>
+      </c>
+      <c r="Y11">
         <v>102.7</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>105.6</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>99.3</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>99.4</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>100.7</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>101.8</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>94.9</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>97.4</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>101</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>103.9</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>96.6</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>95.9</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>98.7</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>101.9</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>97.8</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>95.1</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>97.1</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>98.4</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>93.8</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>94.1</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>98</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>98.1</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>94.3</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>95.2</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>98.7</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>105.5</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>101.9</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>104.5</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>105.4</v>
       </c>
+      <c r="BB11">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>106.2</v>
       </c>
       <c r="E12">
         <v>104.7</v>
       </c>
       <c r="F12">
         <v>95.4</v>
       </c>
       <c r="G12">
         <v>98.2</v>
       </c>
       <c r="H12">
         <v>97.3</v>
       </c>
       <c r="I12">
         <v>96.2</v>
       </c>
       <c r="J12">
         <v>97</v>
       </c>
       <c r="K12">
         <v>96.6</v>
       </c>
       <c r="M12">
         <v>106.5</v>
       </c>
       <c r="N12">
         <v>102.8</v>
       </c>
       <c r="O12">
         <v>95.3</v>
       </c>
       <c r="P12">
         <v>97.8</v>
       </c>
       <c r="Q12">
         <v>96.9</v>
       </c>
       <c r="R12">
         <v>96.4</v>
       </c>
       <c r="S12">
         <v>96.5</v>
       </c>
-      <c r="U12">
+      <c r="T12">
+        <v>97.1</v>
+      </c>
+      <c r="V12">
         <v>108.3</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>103.6</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>105.2</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>107.5</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>109.8</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>103.9</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>103</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>102</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102.3</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>87.4</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>91.7</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>100.1</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>102</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>95.8</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>94.9</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>100</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>100.6</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>94.5</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>94.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.2</v>
       </c>
       <c r="AO12">
         <v>99.2</v>
       </c>
       <c r="AP12">
+        <v>99.2</v>
+      </c>
+      <c r="AQ12">
         <v>93.1</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>94.2</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>98.4</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>99.9</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>93.6</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>95.5</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>98.9</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>98.3</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>91.8</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>95.9</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>100.3</v>
       </c>
+      <c r="BB12">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>98.9</v>
       </c>
       <c r="E13">
         <v>101.4</v>
       </c>
       <c r="F13">
         <v>98.6</v>
       </c>
       <c r="G13">
         <v>102.8</v>
       </c>
       <c r="H13">
         <v>109.2</v>
       </c>
       <c r="I13">
         <v>115</v>
       </c>
       <c r="J13">
         <v>119</v>
       </c>
       <c r="K13">
         <v>127.7</v>
       </c>
       <c r="M13">
         <v>98.5</v>
       </c>
       <c r="N13">
         <v>101.3</v>
       </c>
       <c r="O13">
         <v>99.3</v>
       </c>
       <c r="P13">
         <v>103.9</v>
       </c>
       <c r="Q13">
         <v>111.4</v>
       </c>
       <c r="R13">
         <v>115.2</v>
       </c>
       <c r="S13">
         <v>121.4</v>
       </c>
-      <c r="U13">
+      <c r="T13">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="V13">
         <v>115.2</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>88.5</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>97.4</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>94.5</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>113.6</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>91.6</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>105.4</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>95</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>113.2</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>88</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>98.1</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>95.1</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>116.2</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>92.7</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>101.3</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>100.9</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>120.6</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>98.7</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>108.3</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>109.1</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>129.4</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>104.5</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>112.6</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>113.2</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>130.5</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>109.1</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>117</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>119.3</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>140.30000000000001</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>118.2</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>126.2</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>126.1</v>
       </c>
+      <c r="BB13">
+        <v>144.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.3</v>
       </c>
       <c r="E14">
         <v>101.6</v>
       </c>
       <c r="F14">
         <v>98.4</v>
       </c>
       <c r="G14">
         <v>104.3</v>
       </c>
       <c r="H14">
         <v>111.5</v>
       </c>
       <c r="I14">
         <v>117.5</v>
       </c>
       <c r="J14">
         <v>122.8</v>
       </c>
       <c r="K14">
         <v>134.1</v>
       </c>
       <c r="M14">
         <v>99.6</v>
       </c>
       <c r="N14">
         <v>101.6</v>
       </c>
       <c r="O14">
         <v>99.2</v>
       </c>
       <c r="P14">
         <v>105.7</v>
       </c>
       <c r="Q14">
         <v>113.3</v>
       </c>
       <c r="R14">
         <v>118</v>
       </c>
       <c r="S14">
         <v>126</v>
       </c>
-      <c r="U14">
+      <c r="T14">
+        <v>135.1</v>
+      </c>
+      <c r="V14">
         <v>118.6</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>88.3</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>98.8</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>95.5</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>116</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>90</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>105.9</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>94.6</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>116.1</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>85.6</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>97.7</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>94.1</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>119.6</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>92.4</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>102.4</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>102.8</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>125.3</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>98.9</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>109.8</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>111.9</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>132.6</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106.4</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>115.6</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>115.5</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>134.4</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>111.8</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>121.4</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>123.7</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>147.1</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>123.8</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>132.5</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>132.9</v>
       </c>
+      <c r="BB14">
+        <v>151.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>96</v>
       </c>
       <c r="E15">
         <v>100.9</v>
       </c>
       <c r="F15">
         <v>99.1</v>
       </c>
       <c r="G15">
         <v>99.5</v>
       </c>
       <c r="H15">
         <v>104.2</v>
       </c>
       <c r="I15">
         <v>109.4</v>
       </c>
       <c r="J15">
         <v>110.7</v>
       </c>
       <c r="K15">
         <v>114.1</v>
       </c>
       <c r="M15">
         <v>96.1</v>
       </c>
       <c r="N15">
         <v>100.6</v>
       </c>
       <c r="O15">
         <v>99.5</v>
       </c>
       <c r="P15">
         <v>99.9</v>
       </c>
       <c r="Q15">
         <v>107.1</v>
       </c>
       <c r="R15">
         <v>109.3</v>
       </c>
       <c r="S15">
         <v>111.6</v>
       </c>
-      <c r="U15">
+      <c r="T15">
+        <v>115.1</v>
+      </c>
+      <c r="V15">
         <v>108.1</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>88.8</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>94.5</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>92.5</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>108.5</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>95.1</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>104.4</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>95.8</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>107.1</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>93</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>98.9</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>97.2</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>108.8</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>93.4</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>98.8</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>97</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>110.5</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>98.2</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>104.8</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>103.1</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>122.3</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>100.5</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>106.4</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>108.4</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>121.9</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>103.3</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>107.7</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>109.8</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>125.8</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>106.2</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>112.8</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>111.5</v>
       </c>
+      <c r="BB15">
+        <v>129.69999999999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>90.8</v>
       </c>
       <c r="E16">
         <v>97.8</v>
       </c>
       <c r="F16">
         <v>102.2</v>
       </c>
       <c r="G16">
         <v>104.7</v>
       </c>
       <c r="H16">
         <v>111.6</v>
       </c>
       <c r="I16">
         <v>117.7</v>
       </c>
       <c r="J16">
         <v>123.1</v>
       </c>
       <c r="K16">
         <v>135.9</v>
       </c>
       <c r="M16">
         <v>93.6</v>
       </c>
       <c r="N16">
         <v>98.6</v>
       </c>
       <c r="O16">
         <v>103.8</v>
       </c>
       <c r="P16">
         <v>105.3</v>
       </c>
       <c r="Q16">
         <v>113.4</v>
       </c>
       <c r="R16">
         <v>118.6</v>
       </c>
       <c r="S16">
         <v>126.2</v>
       </c>
-      <c r="U16">
+      <c r="T16">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="V16">
         <v>87.6</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>86.8</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>91.2</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>97.6</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>98.7</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>95.3</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>99.2</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>98.1</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>101.8</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>98.4</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>101.2</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>107.2</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>108.2</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>99.5</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>103.2</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>108</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>110.5</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>108</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>112.4</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>115.3</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>117.9</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>116.4</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>118.4</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>118.2</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>121.2</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>120.3</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>123.2</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>127.7</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>133.80000000000001</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>132</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>139.19999999999999</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>138.6</v>
       </c>
+      <c r="BB16">
+        <v>143</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>103</v>
       </c>
       <c r="E17">
         <v>104.8</v>
       </c>
       <c r="F17">
         <v>95.2</v>
       </c>
       <c r="G17">
         <v>92.8</v>
       </c>
       <c r="H17">
         <v>92.2</v>
       </c>
       <c r="I17">
         <v>90</v>
       </c>
       <c r="J17">
         <v>87.7</v>
       </c>
       <c r="K17">
         <v>83.9</v>
       </c>
       <c r="M17">
         <v>103.4</v>
       </c>
       <c r="N17">
         <v>103.1</v>
       </c>
       <c r="O17">
         <v>94.8</v>
       </c>
       <c r="P17">
         <v>91.8</v>
       </c>
       <c r="Q17">
         <v>92.2</v>
       </c>
       <c r="R17">
         <v>89.2</v>
       </c>
       <c r="S17">
         <v>86</v>
       </c>
-      <c r="U17">
+      <c r="T17">
+        <v>83.4</v>
+      </c>
+      <c r="V17">
         <v>108.4</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>98.9</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>101.2</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>103.6</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>109.8</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>100.9</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>106.1</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>102.4</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>103.2</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>84.7</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>94.9</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>98</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>101.6</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>86.8</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>90</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>92.7</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>97.7</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>88.1</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>92</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>91.2</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>97.5</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>86.1</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>87.4</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>89.1</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>94</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>83.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>86.4</v>
       </c>
       <c r="AV17">
         <v>86.4</v>
       </c>
       <c r="AW17">
+        <v>86.4</v>
+      </c>
+      <c r="AX17">
         <v>87.5</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>79.7</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>85.6</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>82.8</v>
       </c>
+      <c r="BB17">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>95.4</v>
       </c>
       <c r="E18">
         <v>106.6</v>
       </c>
       <c r="F18">
         <v>93.4</v>
       </c>
       <c r="G18">
         <v>94.7</v>
       </c>
       <c r="H18">
         <v>100.7</v>
       </c>
       <c r="I18">
         <v>105</v>
       </c>
       <c r="J18">
         <v>106.7</v>
       </c>
       <c r="K18">
         <v>97.3</v>
       </c>
       <c r="M18">
         <v>98.1</v>
       </c>
       <c r="N18">
         <v>104.9</v>
       </c>
       <c r="O18">
         <v>93.6</v>
       </c>
       <c r="P18">
         <v>95</v>
       </c>
       <c r="Q18">
         <v>102.6</v>
       </c>
       <c r="R18">
         <v>105.4</v>
       </c>
       <c r="S18">
         <v>103.3</v>
       </c>
-      <c r="U18">
+      <c r="T18">
+        <v>97.5</v>
+      </c>
+      <c r="V18">
         <v>97.4</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>89.2</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>96</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>99.1</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>108.2</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>101.5</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>111.9</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>104.7</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>101.4</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>74.7</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>96.1</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>101.3</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>102.1</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>84.3</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>92.9</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>99.3</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>103.5</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>93.8</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>103</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>102.4</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>111.2</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>100.4</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>102.2</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>106</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>113</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>101</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>106.8</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>106</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>99.3</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>90.8</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>103.6</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>95.6</v>
       </c>
+      <c r="BB18">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>86.1</v>
       </c>
       <c r="E19">
         <v>105.7</v>
       </c>
       <c r="F19">
         <v>94.3</v>
       </c>
       <c r="G19">
         <v>85.2</v>
       </c>
       <c r="H19">
         <v>101.7</v>
       </c>
       <c r="I19">
         <v>95.3</v>
       </c>
       <c r="J19">
         <v>98.3</v>
       </c>
       <c r="K19">
         <v>161.1</v>
       </c>
       <c r="M19">
         <v>90.7</v>
       </c>
       <c r="N19">
         <v>105</v>
       </c>
       <c r="O19">
         <v>92.8</v>
       </c>
       <c r="P19">
         <v>86.9</v>
       </c>
       <c r="Q19">
         <v>101.5</v>
       </c>
       <c r="R19">
         <v>94.3</v>
       </c>
       <c r="S19">
         <v>112</v>
       </c>
-      <c r="U19">
+      <c r="T19">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="V19">
         <v>88.2</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>85.2</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>81.5</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>89.3</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>106.6</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>99.3</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>111.3</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>105.4</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>104</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>86.3</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>88.1</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>98.8</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>97.8</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>80.400000000000006</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>80</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>82.6</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>104.7</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>100.7</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>99.9</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>101.6</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>104</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>89.9</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>92.1</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>95</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>100</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>97.1</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>95.9</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>100.2</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>154.6</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>160</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>159.4</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>170.5</v>
       </c>
+      <c r="BB19">
+        <v>165</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>109.7</v>
       </c>
       <c r="E20">
         <v>103.7</v>
       </c>
       <c r="F20">
         <v>96.4</v>
       </c>
       <c r="G20">
         <v>89.3</v>
       </c>
       <c r="H20">
         <v>83.8</v>
       </c>
       <c r="I20">
         <v>76.3</v>
       </c>
       <c r="J20">
         <v>69.3</v>
       </c>
       <c r="K20">
         <v>63.9</v>
       </c>
       <c r="M20">
         <v>108.2</v>
       </c>
       <c r="N20">
         <v>102.2</v>
       </c>
       <c r="O20">
         <v>94.1</v>
       </c>
       <c r="P20">
         <v>87.9</v>
       </c>
       <c r="Q20">
         <v>82.5</v>
       </c>
       <c r="R20">
         <v>74</v>
       </c>
       <c r="S20">
         <v>67.900000000000006</v>
       </c>
-      <c r="U20">
+      <c r="T20">
+        <v>62.8</v>
+      </c>
+      <c r="V20">
         <v>111.7</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>110.2</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>109</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>107.6</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>106</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>104.1</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>102.8</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>101.7</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>100.2</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>97.1</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>94.9</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>93.2</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>91.2</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>89.7</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>88.7</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>87.5</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>85.9</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>84.5</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>83.3</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>81.599999999999994</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>80.400000000000006</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>77.099999999999994</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>75.099999999999994</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>72.5</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>71.3</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>69.900000000000006</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>68.7</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>67.3</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>65.8</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>64.3</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>63.2</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>62.3</v>
       </c>
+      <c r="BB20">
+        <v>61.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C21">
         <v>36.1</v>
       </c>
       <c r="D21">
         <v>111.2</v>
       </c>
       <c r="E21">
         <v>103.1</v>
       </c>
       <c r="F21">
         <v>96.9</v>
       </c>
       <c r="G21">
         <v>93.5</v>
       </c>
       <c r="H21">
         <v>85</v>
       </c>
       <c r="I21">
         <v>78.3</v>
       </c>
       <c r="J21">
         <v>72.599999999999994</v>
       </c>
       <c r="K21">
         <v>67.3</v>
       </c>
       <c r="M21">
         <v>109</v>
       </c>
       <c r="N21">
         <v>101.2</v>
       </c>
       <c r="O21">
         <v>97</v>
       </c>
       <c r="P21">
         <v>90.7</v>
       </c>
       <c r="Q21">
         <v>83.3</v>
       </c>
       <c r="R21">
         <v>76.5</v>
       </c>
       <c r="S21">
         <v>70.900000000000006</v>
       </c>
-      <c r="U21">
+      <c r="T21">
+        <v>66</v>
+      </c>
+      <c r="V21">
         <v>123</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>106.7</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>106.1</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>109.1</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>114.2</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98.7</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>99.9</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>99.5</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>106.7</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>90.3</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>94.5</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>96.2</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>107.2</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>89.4</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>88.5</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>88.9</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>95.8</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>81.2</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81.900000000000006</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>81.099999999999994</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>88.9</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>72.8</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>75.2</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>76.099999999999994</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>82</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>68.5</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>69.3</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>70.5</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>75.099999999999994</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>63.2</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>65.2</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>65.7</v>
       </c>
+      <c r="BB21">
+        <v>70</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>115.8</v>
       </c>
       <c r="E22">
         <v>105.5</v>
       </c>
       <c r="F22">
         <v>94.5</v>
       </c>
       <c r="G22">
         <v>86.1</v>
       </c>
       <c r="H22">
         <v>78.8</v>
       </c>
       <c r="I22">
         <v>70.5</v>
       </c>
       <c r="J22">
         <v>63.8</v>
       </c>
       <c r="K22">
         <v>56.2</v>
       </c>
       <c r="M22">
         <v>113</v>
       </c>
       <c r="N22">
         <v>103.6</v>
       </c>
       <c r="O22">
         <v>92.7</v>
       </c>
       <c r="P22">
         <v>84</v>
       </c>
       <c r="Q22">
         <v>76.3</v>
       </c>
       <c r="R22">
         <v>68.7</v>
       </c>
       <c r="S22">
         <v>62.1</v>
       </c>
-      <c r="U22">
+      <c r="T22">
+        <v>54.5</v>
+      </c>
+      <c r="V22">
         <v>118.1</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>116.8</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>112</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>116.4</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>106.7</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>106.2</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>105.8</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>103.4</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>98.9</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>91.7</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>90.3</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>97.1</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>91.6</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>87</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>82.4</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>83.5</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>83.2</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>78.5</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>76.2</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>77.3</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>73.2</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>71.5</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>68.599999999999994</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>68.8</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>65.900000000000006</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>63.9</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>63.2</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>62.1</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>59</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>56.4</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>55.6</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>54</v>
       </c>
+      <c r="BB22">
+        <v>52.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23">
         <v>14.5</v>
       </c>
       <c r="D23">
         <v>111.9</v>
       </c>
       <c r="E23">
         <v>102.4</v>
       </c>
       <c r="F23">
         <v>97.6</v>
       </c>
       <c r="G23">
         <v>93.2</v>
       </c>
       <c r="H23">
         <v>80.5</v>
       </c>
       <c r="I23">
         <v>71.900000000000006</v>
       </c>
       <c r="J23">
         <v>65.5</v>
       </c>
       <c r="K23">
         <v>58.7</v>
       </c>
       <c r="M23">
         <v>109.2</v>
       </c>
       <c r="N23">
         <v>100.7</v>
       </c>
       <c r="O23">
         <v>98.6</v>
       </c>
       <c r="P23">
         <v>88.7</v>
       </c>
       <c r="Q23">
         <v>78.5</v>
       </c>
       <c r="R23">
         <v>69.5</v>
       </c>
       <c r="S23">
         <v>64</v>
       </c>
-      <c r="U23">
+      <c r="T23">
+        <v>57.6</v>
+      </c>
+      <c r="V23">
         <v>114.5</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>112</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>107.6</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>113.5</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>103.6</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101.1</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99.2</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>105.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.5</v>
       </c>
       <c r="AD23">
         <v>96.5</v>
       </c>
       <c r="AE23">
+        <v>96.5</v>
+      </c>
+      <c r="AF23">
         <v>94</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>103.3</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>100.7</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>94.8</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>87</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>90.2</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>82.6</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>82.7</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>77.599999999999994</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>79.3</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>74.599999999999994</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>70.400000000000006</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>69.900000000000006</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>72.5</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>65.3</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>65.7</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>63.9</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>67.3</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>59</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>58.6</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>56.7</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>60.4</v>
       </c>
+      <c r="BB23">
+        <v>54.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24">
         <v>18.600000000000001</v>
       </c>
       <c r="D24">
         <v>109.9</v>
       </c>
       <c r="E24">
         <v>103.2</v>
       </c>
       <c r="F24">
         <v>96.8</v>
       </c>
       <c r="G24">
         <v>94.9</v>
       </c>
       <c r="H24">
         <v>89.5</v>
       </c>
       <c r="I24">
         <v>84.5</v>
       </c>
       <c r="J24">
         <v>79.5</v>
       </c>
       <c r="K24">
         <v>75.8</v>
       </c>
       <c r="M24">
         <v>108.3</v>
       </c>
       <c r="N24">
         <v>101.2</v>
       </c>
       <c r="O24">
         <v>96.5</v>
       </c>
       <c r="P24">
         <v>93.3</v>
       </c>
       <c r="Q24">
         <v>88.1</v>
       </c>
       <c r="R24">
         <v>83.2</v>
       </c>
       <c r="S24">
         <v>77.599999999999994</v>
       </c>
-      <c r="U24">
+      <c r="T24">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="V24">
         <v>130.30000000000001</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>100.9</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>103.9</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>104.5</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>123.7</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>95.5</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>99.6</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>94</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>115.9</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>85.3</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>95.6</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>90.5</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>114.7</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>85.5</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>90.7</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>88.8</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>108.2</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>80.5</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>86.2</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>83.2</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>102.6</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>74.900000000000006</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>80.5</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>80</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>97.6</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>71.400000000000006</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>74.599999999999994</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>74.2</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>90.3</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>67.8</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>73.3</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>71.7</v>
       </c>
+      <c r="BB24">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C25">
         <v>914.1</v>
       </c>
       <c r="D25">
         <v>107.8</v>
       </c>
       <c r="E25">
         <v>108.1</v>
       </c>
       <c r="F25">
         <v>91.9</v>
       </c>
       <c r="G25">
         <v>91.1</v>
       </c>
       <c r="H25">
         <v>95</v>
       </c>
       <c r="I25">
         <v>97.1</v>
       </c>
       <c r="J25">
         <v>98</v>
       </c>
       <c r="K25">
         <v>98.3</v>
       </c>
       <c r="M25">
         <v>107.7</v>
       </c>
       <c r="N25">
         <v>107</v>
       </c>
       <c r="O25">
         <v>88.3</v>
       </c>
       <c r="P25">
         <v>91.7</v>
       </c>
       <c r="Q25">
         <v>96.1</v>
       </c>
       <c r="R25">
         <v>97.1</v>
       </c>
       <c r="S25">
         <v>98.1</v>
       </c>
-      <c r="U25">
+      <c r="T25">
+        <v>98.5</v>
+      </c>
+      <c r="V25">
         <v>106.5</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>105.5</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>106</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>113.3</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>105.9</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>106.9</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>109.3</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>110.3</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>101.7</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>81</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>88.8</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>96.2</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>87.1</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>88.8</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>89.9</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>98.7</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>89.3</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>93.5</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>96.1</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>101.3</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>93.7</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>95.2</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>97.7</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>101.7</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>93.9</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>98.1</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>98.2</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>101.8</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>94.2</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>97.3</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>98.7</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>102.8</v>
       </c>
+      <c r="BB25">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>107.9</v>
       </c>
       <c r="E26">
         <v>108.3</v>
       </c>
       <c r="F26">
         <v>91.7</v>
       </c>
       <c r="G26">
         <v>91</v>
       </c>
       <c r="H26">
         <v>95.2</v>
       </c>
       <c r="I26">
         <v>97.6</v>
       </c>
       <c r="J26">
         <v>98.6</v>
       </c>
       <c r="K26">
         <v>99</v>
       </c>
       <c r="M26">
         <v>107.8</v>
       </c>
       <c r="N26">
         <v>107.2</v>
       </c>
       <c r="O26">
         <v>88</v>
       </c>
       <c r="P26">
         <v>91.6</v>
       </c>
       <c r="Q26">
         <v>96.4</v>
       </c>
       <c r="R26">
         <v>97.7</v>
       </c>
       <c r="S26">
         <v>98.7</v>
       </c>
-      <c r="U26">
+      <c r="T26">
+        <v>99.3</v>
+      </c>
+      <c r="V26">
         <v>106.9</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>105.9</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>106.7</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>112.3</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>106.3</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>107.4</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>110</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>109.5</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>102</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>80.599999999999994</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>89</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>95.2</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>87</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>88.8</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>90.2</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>98</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>89.4</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>93.8</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>96.7</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>100.9</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>94.3</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>95.8</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>98.7</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>101.9</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>94.5</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>98.8</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>99</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>102.1</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>94.9</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>98.1</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>99.8</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>103.4</v>
       </c>
+      <c r="BB26">
+        <v>96</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.6</v>
       </c>
       <c r="E27">
         <v>114.2</v>
       </c>
       <c r="F27">
         <v>85.8</v>
       </c>
       <c r="G27">
         <v>83.1</v>
       </c>
       <c r="H27">
         <v>91.1</v>
       </c>
       <c r="I27">
         <v>99.2</v>
       </c>
       <c r="J27">
         <v>103.1</v>
       </c>
       <c r="K27">
         <v>106.1</v>
       </c>
       <c r="M27">
         <v>112.9</v>
       </c>
       <c r="N27">
         <v>112.4</v>
       </c>
       <c r="O27">
         <v>79.5</v>
       </c>
       <c r="P27">
         <v>84.2</v>
       </c>
       <c r="Q27">
         <v>93.9</v>
       </c>
       <c r="R27">
         <v>100.5</v>
       </c>
       <c r="S27">
         <v>103.7</v>
       </c>
-      <c r="U27">
+      <c r="T27">
+        <v>106.7</v>
+      </c>
+      <c r="V27">
         <v>107.9</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>114.5</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>113.2</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>114.6</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>109.1</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>115.7</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>117.8</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>114.2</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>102.1</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>69.400000000000006</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>84.6</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>87.1</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>76.8</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>83</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>82</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>90.5</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>81.099999999999994</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>94</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>92.2</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>97</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>92.3</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>101.1</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>100.6</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>102.9</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>97.6</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>104.9</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>103.6</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>106.3</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>99.9</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>108.1</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>107.5</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>108.8</v>
       </c>
+      <c r="BB27">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.8</v>
       </c>
       <c r="E28">
         <v>114.4</v>
       </c>
       <c r="F28">
         <v>85.6</v>
       </c>
       <c r="G28">
         <v>82.8</v>
       </c>
       <c r="H28">
         <v>91.1</v>
       </c>
       <c r="I28">
         <v>99.3</v>
       </c>
       <c r="J28">
         <v>103.3</v>
       </c>
       <c r="K28">
         <v>106.3</v>
       </c>
       <c r="M28">
         <v>113.1</v>
       </c>
       <c r="N28">
         <v>112.6</v>
       </c>
       <c r="O28">
         <v>79.2</v>
       </c>
       <c r="P28">
         <v>84</v>
       </c>
       <c r="Q28">
         <v>93.9</v>
       </c>
       <c r="R28">
         <v>100.7</v>
       </c>
       <c r="S28">
         <v>103.9</v>
       </c>
-      <c r="U28">
+      <c r="T28">
+        <v>107</v>
+      </c>
+      <c r="V28">
         <v>107.8</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>114.8</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>113.7</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>114.6</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>109.1</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>116.1</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>118</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>114.4</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>102</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>69.2</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>84.5</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>86.7</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>76.3</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>82.9</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>81.8</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>90.2</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>80.8</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>94.2</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>92.3</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>96.9</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>92.2</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>101.3</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>100.8</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>103</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>97.6</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>105.3</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>103.9</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>106.4</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>100</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>108.5</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>107.9</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>109</v>
       </c>
+      <c r="BB28">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.8</v>
       </c>
       <c r="E29">
         <v>114.1</v>
       </c>
       <c r="F29">
         <v>86</v>
       </c>
       <c r="G29">
         <v>82.4</v>
       </c>
       <c r="H29">
         <v>90.5</v>
       </c>
       <c r="I29">
         <v>98.4</v>
       </c>
       <c r="J29">
         <v>102.1</v>
       </c>
       <c r="K29">
         <v>104.8</v>
       </c>
       <c r="M29">
         <v>113</v>
       </c>
       <c r="N29">
         <v>112.4</v>
       </c>
       <c r="O29">
         <v>79.3</v>
       </c>
       <c r="P29">
         <v>83.5</v>
       </c>
       <c r="Q29">
         <v>93.3</v>
       </c>
       <c r="R29">
         <v>99.7</v>
       </c>
       <c r="S29">
         <v>102.6</v>
       </c>
-      <c r="U29">
+      <c r="T29">
+        <v>105.4</v>
+      </c>
+      <c r="V29">
         <v>107.5</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>114.4</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>114.1</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>115.1</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>108.6</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>115.4</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>117.4</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>114.8</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>102.1</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>69.900000000000006</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>84.9</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>86.9</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>75.599999999999994</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>82.5</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>81.8</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>89.8</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>80.099999999999994</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>93.2</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>92.2</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>96.5</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>91.3</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>99.9</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>100.2</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>102.2</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>96.6</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>103.5</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>103</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>105.2</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>98.6</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>106.4</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>106.6</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>107.8</v>
       </c>
+      <c r="BB29">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.7</v>
       </c>
       <c r="E30">
         <v>115</v>
       </c>
       <c r="F30">
         <v>85</v>
       </c>
       <c r="G30">
         <v>83.4</v>
       </c>
       <c r="H30">
         <v>91.9</v>
       </c>
       <c r="I30">
         <v>100.7</v>
       </c>
       <c r="J30">
         <v>105.2</v>
       </c>
       <c r="K30">
         <v>108.6</v>
       </c>
       <c r="M30">
         <v>113.2</v>
       </c>
       <c r="N30">
         <v>113</v>
       </c>
       <c r="O30">
         <v>78.900000000000006</v>
       </c>
       <c r="P30">
         <v>84.6</v>
       </c>
       <c r="Q30">
         <v>94.8</v>
       </c>
       <c r="R30">
         <v>102.1</v>
       </c>
       <c r="S30">
         <v>105.9</v>
       </c>
-      <c r="U30">
+      <c r="T30">
+        <v>109.3</v>
+      </c>
+      <c r="V30">
         <v>108.2</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>115.5</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>113.2</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>114</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109.9</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>117.1</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>119</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>113.8</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>101.9</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>68.099999999999994</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>83.8</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>86.4</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>77.400000000000006</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>83.6</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>81.900000000000006</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>90.9</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>81.900000000000006</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>95.7</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>92.5</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>97.5</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>93.6</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>103.4</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>101.8</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>104.1</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>99.2</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>108.1</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>105.3</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>108</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>102.1</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>111.7</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>109.8</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>110.7</v>
       </c>
+      <c r="BB30">
+        <v>105</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>102.8</v>
       </c>
       <c r="E31">
         <v>103.9</v>
       </c>
       <c r="F31">
         <v>96.1</v>
       </c>
       <c r="G31">
         <v>94.3</v>
       </c>
       <c r="H31">
         <v>92.3</v>
       </c>
       <c r="I31">
         <v>92.4</v>
       </c>
       <c r="J31">
         <v>92.8</v>
       </c>
       <c r="K31">
         <v>93</v>
       </c>
       <c r="M31">
         <v>102</v>
       </c>
       <c r="N31">
         <v>102.9</v>
       </c>
       <c r="O31">
         <v>94.3</v>
       </c>
       <c r="P31">
         <v>93.8</v>
       </c>
       <c r="Q31">
         <v>92.3</v>
       </c>
       <c r="R31">
         <v>92.3</v>
       </c>
       <c r="S31">
         <v>92.8</v>
       </c>
-      <c r="U31">
+      <c r="T31">
+        <v>92.6</v>
+      </c>
+      <c r="V31">
         <v>112.8</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>97</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>89.8</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>111.5</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>109.8</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>97.1</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>103.4</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>105.4</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>105.6</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>81.7</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>90.7</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>106.4</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>98.5</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>88.1</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>87.3</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>103.3</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>96.6</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>83.8</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>88</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>100.8</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>96.4</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>87.4</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>88.3</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>97.3</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>96.1</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>85.3</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>86.7</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>102.8</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>96.2</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>86.5</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>89.6</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>99.7</v>
       </c>
+      <c r="BB31">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.4</v>
       </c>
       <c r="E32">
         <v>118.4</v>
       </c>
       <c r="F32">
         <v>81.599999999999994</v>
       </c>
       <c r="G32">
         <v>78.5</v>
       </c>
       <c r="H32">
         <v>87.6</v>
       </c>
       <c r="I32">
         <v>94.5</v>
       </c>
       <c r="J32">
         <v>98.2</v>
       </c>
       <c r="K32">
         <v>98.9</v>
       </c>
       <c r="M32">
         <v>121.6</v>
       </c>
       <c r="N32">
         <v>114.4</v>
       </c>
       <c r="O32">
         <v>74</v>
       </c>
       <c r="P32">
         <v>79.5</v>
       </c>
       <c r="Q32">
         <v>91.5</v>
       </c>
       <c r="R32">
         <v>95.2</v>
       </c>
       <c r="S32">
         <v>98.1</v>
       </c>
-      <c r="U32">
+      <c r="T32">
+        <v>99.4</v>
+      </c>
+      <c r="V32">
         <v>119.4</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>123.4</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>125.1</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>121.7</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>116.2</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>119.7</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>122.3</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>115.4</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>100.1</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>60.8</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>80.8</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>84.6</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>69.900000000000006</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>74.2</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>78.8</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>91.3</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>73.900000000000006</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>90.8</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>91.4</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>94.1</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>89.9</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>95.1</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>95.2</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>97.9</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>92.4</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>97.4</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>102.2</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>100.7</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>92.2</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>101.2</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>102.8</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>99.3</v>
       </c>
+      <c r="BB32">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.7</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>86</v>
       </c>
       <c r="G33">
         <v>84.4</v>
       </c>
       <c r="H33">
         <v>91.6</v>
       </c>
       <c r="I33">
         <v>98.2</v>
       </c>
       <c r="J33">
         <v>99.7</v>
       </c>
       <c r="K33">
         <v>99.6</v>
       </c>
       <c r="M33">
         <v>114.5</v>
       </c>
       <c r="N33">
         <v>111.7</v>
       </c>
       <c r="O33">
         <v>80.400000000000006</v>
       </c>
       <c r="P33">
         <v>85.5</v>
       </c>
       <c r="Q33">
         <v>94</v>
       </c>
       <c r="R33">
         <v>99</v>
       </c>
       <c r="S33">
         <v>99.5</v>
       </c>
-      <c r="U33">
+      <c r="T33">
+        <v>99.8</v>
+      </c>
+      <c r="V33">
         <v>109.3</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>117.6</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>115.7</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>116.3</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>108.5</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>116.6</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>116.4</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>114.5</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>99.3</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>68.599999999999994</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>87.4</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>88.8</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>77</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>84.6</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>83.8</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>92.1</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>81.5</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>95.1</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>92.9</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>96.9</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>91.2</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>101.4</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>99.8</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>100.4</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>94.3</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>102.2</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>100.3</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>102</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>93.4</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>103.3</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>101.7</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>100.1</v>
       </c>
+      <c r="BB33">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>129.6</v>
       </c>
       <c r="E34">
         <v>122.6</v>
       </c>
       <c r="F34">
         <v>77.5</v>
       </c>
       <c r="G34">
         <v>73.099999999999994</v>
       </c>
       <c r="H34">
         <v>83.8</v>
       </c>
       <c r="I34">
         <v>91.1</v>
       </c>
       <c r="J34">
         <v>96.7</v>
       </c>
       <c r="K34">
         <v>98.2</v>
       </c>
       <c r="M34">
         <v>128.19999999999999</v>
       </c>
       <c r="N34">
         <v>116.9</v>
       </c>
       <c r="O34">
         <v>68.099999999999994</v>
       </c>
       <c r="P34">
         <v>74</v>
       </c>
       <c r="Q34">
         <v>89.2</v>
       </c>
       <c r="R34">
         <v>91.6</v>
       </c>
       <c r="S34">
         <v>96.9</v>
       </c>
-      <c r="U34">
+      <c r="T34">
+        <v>99.1</v>
+      </c>
+      <c r="V34">
         <v>129</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>128.69999999999999</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>133.9</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>126.8</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>123.5</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>122.6</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>127.8</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>116.3</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>100.8</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>53.7</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>74.599999999999994</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>80.8</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>63.3</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>64.5</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>74.099999999999994</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>90.5</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>66.900000000000006</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>86.8</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>90</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>91.6</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>88.6</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>89.3</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>91</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>95.6</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>90.6</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>92.9</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>104</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>99.4</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>91.2</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>99.2</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>103.9</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>98.6</v>
       </c>
+      <c r="BB34">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>104.3</v>
       </c>
       <c r="E35">
         <v>104.5</v>
       </c>
       <c r="F35">
         <v>95.5</v>
       </c>
       <c r="G35">
         <v>95.5</v>
       </c>
       <c r="H35">
         <v>96.5</v>
       </c>
       <c r="I35">
         <v>94.7</v>
       </c>
       <c r="J35">
         <v>94.4</v>
       </c>
       <c r="K35">
         <v>93.2</v>
       </c>
       <c r="M35">
         <v>103.8</v>
       </c>
       <c r="N35">
         <v>104.3</v>
       </c>
       <c r="O35">
         <v>92.9</v>
       </c>
       <c r="P35">
         <v>95.8</v>
       </c>
       <c r="Q35">
         <v>96.1</v>
       </c>
       <c r="R35">
         <v>94.1</v>
       </c>
       <c r="S35">
         <v>94.3</v>
       </c>
-      <c r="U35">
+      <c r="T35">
+        <v>93.4</v>
+      </c>
+      <c r="V35">
         <v>106.3</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>99.9</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>100.2</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>111</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>104.2</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>102.3</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>104.7</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>106.9</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>103.2</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>88.1</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>90.6</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>100</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>92.9</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>93.1</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>94.1</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>101.9</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>94</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>92.8</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>96.5</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>102.6</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>92.7</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>90.6</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>94.8</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>100.5</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>90.6</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>94.9</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>93.5</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>98.6</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>90</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>90.8</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>92.2</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>99.7</v>
       </c>
+      <c r="BB35">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>106.7</v>
       </c>
       <c r="E36">
         <v>106.7</v>
       </c>
       <c r="F36">
         <v>93.3</v>
       </c>
       <c r="G36">
         <v>92.3</v>
       </c>
       <c r="H36">
         <v>93</v>
       </c>
       <c r="I36">
         <v>91.2</v>
       </c>
       <c r="J36">
         <v>90.5</v>
       </c>
       <c r="K36">
         <v>88.5</v>
       </c>
       <c r="M36">
         <v>105.9</v>
       </c>
       <c r="N36">
         <v>106.3</v>
       </c>
       <c r="O36">
         <v>89.4</v>
       </c>
       <c r="P36">
         <v>92.5</v>
       </c>
       <c r="Q36">
         <v>92.7</v>
       </c>
       <c r="R36">
         <v>90.6</v>
       </c>
       <c r="S36">
         <v>90.2</v>
       </c>
-      <c r="U36">
+      <c r="T36">
+        <v>88.4</v>
+      </c>
+      <c r="V36">
         <v>111.2</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>102</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>101.6</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>111.8</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>108.1</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>104.9</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>106.6</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>107.3</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>106.2</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>84.1</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>87</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>95.6</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>90.9</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>90</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>90.9</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>97.6</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>91.4</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>89.4</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>93.1</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>98.1</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>90.3</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>87.1</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>91.6</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>95.8</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>87.8</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>92.3</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>89.4</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>92.6</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>86.5</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>86.6</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>87.2</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>93.6</v>
       </c>
+      <c r="BB36">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>94.9</v>
       </c>
       <c r="E37">
         <v>95.4</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>108.6</v>
       </c>
       <c r="H37">
         <v>110.6</v>
       </c>
       <c r="I37">
         <v>108.9</v>
       </c>
       <c r="J37">
         <v>110.3</v>
       </c>
       <c r="K37">
         <v>112.6</v>
       </c>
       <c r="M37">
         <v>95.3</v>
       </c>
       <c r="N37">
         <v>96.1</v>
       </c>
       <c r="O37">
         <v>107.3</v>
       </c>
       <c r="P37">
         <v>109.4</v>
       </c>
       <c r="Q37">
         <v>110.1</v>
       </c>
       <c r="R37">
         <v>108.8</v>
       </c>
       <c r="S37">
         <v>110.8</v>
       </c>
-      <c r="U37">
+      <c r="T37">
+        <v>113.8</v>
+      </c>
+      <c r="V37">
         <v>86.2</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>91.4</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>94.2</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>107.6</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>88.1</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>91.6</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>96.8</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>105.1</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>90.9</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>104.6</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>105.3</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>117.7</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>101.4</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>106</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>107.4</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>119.7</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>104.7</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>106.5</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>110.5</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>120.9</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>102.4</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>105</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>107.9</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>120.1</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>102</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>105.7</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>110.3</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>123</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>104.3</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>108.5</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>113</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>124.6</v>
       </c>
+      <c r="BB37">
+        <v>109</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C38">
         <v>26.7</v>
       </c>
       <c r="D38">
         <v>107.7</v>
       </c>
       <c r="E38">
         <v>106.9</v>
       </c>
       <c r="F38">
         <v>93.1</v>
       </c>
       <c r="G38">
         <v>95.1</v>
       </c>
       <c r="H38">
         <v>97.4</v>
       </c>
       <c r="I38">
         <v>98.2</v>
       </c>
       <c r="J38">
         <v>95.6</v>
       </c>
       <c r="K38">
         <v>94.9</v>
       </c>
       <c r="M38">
         <v>107.9</v>
       </c>
       <c r="N38">
         <v>105.2</v>
       </c>
       <c r="O38">
         <v>91.7</v>
       </c>
       <c r="P38">
         <v>95.3</v>
       </c>
       <c r="Q38">
         <v>98.1</v>
       </c>
       <c r="R38">
         <v>97.2</v>
       </c>
       <c r="S38">
         <v>95.1</v>
       </c>
-      <c r="U38">
+      <c r="T38">
+        <v>95.3</v>
+      </c>
+      <c r="V38">
         <v>105.9</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>104.7</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>108.5</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>111.5</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>106.8</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>105.3</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>109</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>106.6</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>100</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>85.1</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>91</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>96.3</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>94.3</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>92.3</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>95.5</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>98.2</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>95.1</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>95.5</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>99.6</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>99.3</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>97.9</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>95.9</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>100.2</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>98.6</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>94.2</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>93.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97.2</v>
       </c>
       <c r="AV38">
         <v>97.2</v>
       </c>
       <c r="AW38">
+        <v>97.2</v>
+      </c>
+      <c r="AX38">
         <v>91.9</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>92.6</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>97.6</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>97.5</v>
       </c>
+      <c r="BB38">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>126</v>
       </c>
       <c r="E39">
         <v>133.80000000000001</v>
       </c>
       <c r="F39">
         <v>66.2</v>
       </c>
       <c r="G39">
         <v>70.099999999999994</v>
       </c>
       <c r="H39">
         <v>102.8</v>
       </c>
       <c r="I39">
         <v>128.1</v>
       </c>
       <c r="J39">
         <v>139.69999999999999</v>
       </c>
       <c r="K39">
         <v>144.6</v>
       </c>
       <c r="M39">
         <v>127.9</v>
       </c>
       <c r="N39">
         <v>125.9</v>
       </c>
       <c r="O39">
         <v>60</v>
       </c>
       <c r="P39">
         <v>74.599999999999994</v>
       </c>
       <c r="Q39">
         <v>110.9</v>
       </c>
       <c r="R39">
         <v>131.5</v>
       </c>
       <c r="S39">
         <v>140.4</v>
       </c>
-      <c r="U39">
+      <c r="T39">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="V39">
         <v>104.5</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>117.6</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>165.3</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>116.6</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>112</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>136.30000000000001</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>169.6</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>117.4</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>80.099999999999994</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>36.4</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>72.099999999999994</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>76.099999999999994</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>55.3</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>54.6</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>84.7</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>85.7</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>73.2</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>99</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>128.1</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>110.6</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>105.8</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>125.9</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>156.1</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>124.5</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>119.6</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>133.30000000000001</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>167</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>138.80000000000001</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>122.4</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>140.69999999999999</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>175</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>140.4</v>
       </c>
+      <c r="BB39">
+        <v>124.9</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>106.2</v>
       </c>
       <c r="E40">
         <v>104.9</v>
       </c>
       <c r="F40">
         <v>95.1</v>
       </c>
       <c r="G40">
         <v>97</v>
       </c>
       <c r="H40">
         <v>97</v>
       </c>
       <c r="I40">
         <v>95.9</v>
       </c>
       <c r="J40">
         <v>92.2</v>
       </c>
       <c r="K40">
         <v>91.1</v>
       </c>
       <c r="M40">
         <v>106.3</v>
       </c>
       <c r="N40">
         <v>103.7</v>
       </c>
       <c r="O40">
         <v>94.1</v>
       </c>
       <c r="P40">
         <v>96.9</v>
       </c>
       <c r="Q40">
         <v>97.1</v>
       </c>
       <c r="R40">
         <v>94.6</v>
       </c>
       <c r="S40">
         <v>91.6</v>
       </c>
-      <c r="U40">
+      <c r="T40">
+        <v>91.5</v>
+      </c>
+      <c r="V40">
         <v>106</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>103.7</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>104.2</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>111.1</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>106.4</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>102.9</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>104.4</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>105.8</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>101.5</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>88.8</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>92.4</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>97.8</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>97.3</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>95.2</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>96.3</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>99.1</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>96.8</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>95.3</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>97.5</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>98.5</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>97.3</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>93.6</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>95.9</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>96.7</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>92.2</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>90.8</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>91.9</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>94</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>89.6</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>89</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>91.7</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>94.3</v>
       </c>
+      <c r="BB40">
+        <v>91.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105.4</v>
       </c>
       <c r="E41">
         <v>104.6</v>
       </c>
       <c r="F41">
         <v>95.4</v>
       </c>
       <c r="G41">
         <v>95.3</v>
       </c>
       <c r="H41">
         <v>95.1</v>
       </c>
       <c r="I41">
         <v>95.7</v>
       </c>
       <c r="J41">
         <v>91.1</v>
       </c>
       <c r="K41">
         <v>90.5</v>
       </c>
       <c r="M41">
         <v>105.3</v>
       </c>
       <c r="N41">
         <v>103.5</v>
       </c>
       <c r="O41">
         <v>94.6</v>
       </c>
       <c r="P41">
         <v>94.7</v>
       </c>
       <c r="Q41">
         <v>95.5</v>
       </c>
       <c r="R41">
         <v>94.7</v>
       </c>
       <c r="S41">
         <v>90.3</v>
       </c>
-      <c r="U41">
+      <c r="T41">
+        <v>91</v>
+      </c>
+      <c r="V41">
         <v>104.9</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>103.2</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>104.5</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>108.8</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>104.8</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>103.1</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>105</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>105.4</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>100.6</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>91</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>94.3</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>95.8</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>97.2</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>93.3</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>94.6</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>95.9</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>94.9</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>93.1</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>96.4</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>96.1</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>96.3</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>94.1</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>96.6</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>95.7</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>92.2</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>89.3</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>91</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>91.9</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>89</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>88.4</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>91.6</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>93.2</v>
       </c>
+      <c r="BB41">
+        <v>91</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B42" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C42">
         <v>10.1</v>
       </c>
       <c r="D42">
         <v>107.5</v>
       </c>
       <c r="E42">
         <v>105.3</v>
       </c>
       <c r="F42">
         <v>94.8</v>
       </c>
       <c r="G42">
         <v>99.5</v>
       </c>
       <c r="H42">
         <v>99.7</v>
       </c>
       <c r="I42">
         <v>96.1</v>
       </c>
       <c r="J42">
         <v>93.9</v>
       </c>
       <c r="K42">
         <v>92</v>
       </c>
       <c r="M42">
         <v>107.8</v>
       </c>
       <c r="N42">
         <v>103.8</v>
       </c>
       <c r="O42">
         <v>93.4</v>
       </c>
       <c r="P42">
         <v>100</v>
       </c>
       <c r="Q42">
         <v>99.6</v>
       </c>
       <c r="R42">
         <v>94.5</v>
       </c>
       <c r="S42">
         <v>93.5</v>
       </c>
-      <c r="U42">
+      <c r="T42">
+        <v>92.1</v>
+      </c>
+      <c r="V42">
         <v>107.6</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>104.4</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>103.6</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>114.4</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>108.7</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>102.6</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>103.4</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>106.4</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>102.8</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>85.7</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>89.7</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>100.8</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>97.4</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>97.9</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>98.8</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>103.8</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>99.5</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>98.5</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>99</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>101.9</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>98.8</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>92.9</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>94.8</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>98.1</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>92.2</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>93.1</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>93</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>97.1</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>90.6</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>89.8</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>91.7</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>95.8</v>
       </c>
+      <c r="BB42">
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>143.69999999999999</v>
       </c>
       <c r="E43">
         <v>144.9</v>
       </c>
       <c r="F43">
         <v>55.1</v>
       </c>
       <c r="G43">
         <v>48.8</v>
       </c>
       <c r="H43">
         <v>83.8</v>
       </c>
       <c r="I43">
         <v>122</v>
       </c>
       <c r="J43">
         <v>135.30000000000001</v>
       </c>
       <c r="K43">
         <v>145.80000000000001</v>
       </c>
       <c r="M43">
         <v>144</v>
       </c>
       <c r="N43">
         <v>136.5</v>
       </c>
       <c r="O43">
         <v>37.799999999999997</v>
       </c>
       <c r="P43">
         <v>53.4</v>
       </c>
       <c r="Q43">
         <v>97.1</v>
       </c>
       <c r="R43">
         <v>126.3</v>
       </c>
       <c r="S43">
         <v>139.1</v>
       </c>
-      <c r="U43">
+      <c r="T43">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="V43">
         <v>138.6</v>
       </c>
-      <c r="V43">
+      <c r="W43">
         <v>141.4</v>
       </c>
-      <c r="W43">
+      <c r="X43">
         <v>148.9</v>
       </c>
-      <c r="X43">
+      <c r="Y43">
         <v>146.1</v>
       </c>
-      <c r="Y43">
+      <c r="Z43">
         <v>139.80000000000001</v>
       </c>
-      <c r="Z43">
+      <c r="AA43">
         <v>142</v>
       </c>
-      <c r="AA43">
+      <c r="AB43">
         <v>152</v>
       </c>
-      <c r="AB43">
+      <c r="AC43">
         <v>145.80000000000001</v>
       </c>
-      <c r="AC43">
+      <c r="AD43">
         <v>106.2</v>
       </c>
-      <c r="AD43">
+      <c r="AE43">
         <v>21.5</v>
       </c>
-      <c r="AE43">
+      <c r="AF43">
         <v>39.1</v>
       </c>
-      <c r="AF43">
+      <c r="AG43">
         <v>53.4</v>
       </c>
-      <c r="AG43">
+      <c r="AH43">
         <v>37.299999999999997</v>
       </c>
-      <c r="AH43">
+      <c r="AI43">
         <v>41.5</v>
       </c>
-      <c r="AI43">
+      <c r="AJ43">
         <v>49.9</v>
       </c>
-      <c r="AJ43">
+      <c r="AK43">
         <v>66.400000000000006</v>
       </c>
-      <c r="AK43">
+      <c r="AL43">
         <v>56</v>
       </c>
-      <c r="AL43">
+      <c r="AM43">
         <v>76.8</v>
       </c>
-      <c r="AM43">
+      <c r="AN43">
         <v>95.7</v>
       </c>
-      <c r="AN43">
+      <c r="AO43">
         <v>106.6</v>
       </c>
-      <c r="AO43">
+      <c r="AP43">
         <v>109.2</v>
       </c>
-      <c r="AP43">
+      <c r="AQ43">
         <v>117.6</v>
       </c>
-      <c r="AQ43">
+      <c r="AR43">
         <v>130.5</v>
       </c>
-      <c r="AR43">
+      <c r="AS43">
         <v>130.69999999999999</v>
       </c>
-      <c r="AS43">
+      <c r="AT43">
         <v>126.3</v>
       </c>
-      <c r="AT43">
+      <c r="AU43">
         <v>128.5</v>
       </c>
-      <c r="AU43">
+      <c r="AV43">
         <v>142.6</v>
       </c>
-      <c r="AV43">
+      <c r="AW43">
         <v>143.9</v>
       </c>
-      <c r="AW43">
+      <c r="AX43">
         <v>141.30000000000001</v>
       </c>
-      <c r="AX43">
+      <c r="AY43">
         <v>137.9</v>
       </c>
-      <c r="AY43">
+      <c r="AZ43">
         <v>151.9</v>
       </c>
-      <c r="AZ43">
+      <c r="BA43">
         <v>152</v>
       </c>
+      <c r="BB43">
+        <v>148.80000000000001</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>148.5</v>
       </c>
       <c r="E44">
         <v>151.69999999999999</v>
       </c>
       <c r="F44">
         <v>48.2</v>
       </c>
       <c r="G44">
         <v>37</v>
       </c>
       <c r="H44">
         <v>80.2</v>
       </c>
       <c r="I44">
         <v>127.5</v>
       </c>
       <c r="J44">
         <v>142</v>
       </c>
       <c r="K44">
         <v>153.6</v>
       </c>
       <c r="M44">
         <v>149.4</v>
       </c>
       <c r="N44">
         <v>141.9</v>
       </c>
       <c r="O44">
         <v>27.6</v>
       </c>
       <c r="P44">
         <v>42.4</v>
       </c>
       <c r="Q44">
         <v>96.8</v>
       </c>
       <c r="R44">
         <v>132.5</v>
       </c>
       <c r="S44">
         <v>146.19999999999999</v>
       </c>
-      <c r="U44">
+      <c r="T44">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="V44">
         <v>142.9</v>
       </c>
-      <c r="V44">
+      <c r="W44">
         <v>145.19999999999999</v>
       </c>
-      <c r="W44">
+      <c r="X44">
         <v>155.30000000000001</v>
       </c>
-      <c r="X44">
+      <c r="Y44">
         <v>150.6</v>
       </c>
-      <c r="Y44">
+      <c r="Z44">
         <v>146.69999999999999</v>
       </c>
-      <c r="Z44">
+      <c r="AA44">
         <v>148.69999999999999</v>
       </c>
-      <c r="AA44">
+      <c r="AB44">
         <v>160.1</v>
       </c>
-      <c r="AB44">
+      <c r="AC44">
         <v>151.4</v>
       </c>
-      <c r="AC44">
+      <c r="AD44">
         <v>107.3</v>
       </c>
-      <c r="AD44">
+      <c r="AE44">
         <v>11.4</v>
       </c>
-      <c r="AE44">
+      <c r="AF44">
         <v>30.4</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>43.9</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>24.6</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>28.6</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>38.299999999999997</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>56.4</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>46.4</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>72</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>94.8</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>107.4</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>113</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>122.8</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>137.5</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>136.6</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>133</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>134.19999999999999</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>150.4</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>150.30000000000001</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>149.69999999999999</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>144.6</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>160.5</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>159.6</v>
       </c>
+      <c r="BB44">
+        <v>158.1</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.5</v>
       </c>
       <c r="E45">
         <v>168.6</v>
       </c>
       <c r="F45">
         <v>31.4</v>
       </c>
       <c r="G45">
         <v>10</v>
       </c>
       <c r="H45">
         <v>48.8</v>
       </c>
       <c r="I45">
         <v>116.8</v>
       </c>
       <c r="J45">
         <v>145.4</v>
       </c>
       <c r="K45">
         <v>164.8</v>
       </c>
       <c r="M45">
         <v>168.2</v>
       </c>
       <c r="N45">
         <v>154.1</v>
       </c>
       <c r="O45">
         <v>5.7</v>
       </c>
       <c r="P45">
         <v>12.7</v>
       </c>
       <c r="Q45">
         <v>68.400000000000006</v>
       </c>
       <c r="R45">
         <v>127</v>
       </c>
       <c r="S45">
         <v>152.1</v>
       </c>
-      <c r="U45">
+      <c r="T45">
+        <v>168.6</v>
+      </c>
+      <c r="V45">
         <v>164.3</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>166.9</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>172.9</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>166</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>167.1</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>168.2</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>174.1</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>165.1</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>109</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3.7</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5.3</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>7.5</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6.4</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>11.8</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>13.6</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>17</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>42.4</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>60.7</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>75.3</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>95.3</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>112</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>129.19999999999999</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>130.69999999999999</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>136</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>141.4</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>150.69999999999999</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>153.4</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>162.9</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>159.1</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>165.9</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>171.3</v>
       </c>
+      <c r="BB45">
+        <v>178.2</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>134.19999999999999</v>
       </c>
       <c r="E46">
         <v>139.1</v>
       </c>
       <c r="F46">
         <v>60.9</v>
       </c>
       <c r="G46">
         <v>57.2</v>
       </c>
       <c r="H46">
         <v>103.6</v>
       </c>
       <c r="I46">
         <v>135.5</v>
       </c>
       <c r="J46">
         <v>139.4</v>
       </c>
       <c r="K46">
         <v>145.19999999999999</v>
       </c>
       <c r="M46">
         <v>135.4</v>
       </c>
       <c r="N46">
         <v>132.69999999999999</v>
       </c>
       <c r="O46">
         <v>44</v>
       </c>
       <c r="P46">
         <v>64.8</v>
       </c>
       <c r="Q46">
         <v>118.1</v>
       </c>
       <c r="R46">
         <v>136.6</v>
       </c>
       <c r="S46">
         <v>141.69999999999999</v>
       </c>
-      <c r="U46">
+      <c r="T46">
+        <v>146.1</v>
+      </c>
+      <c r="V46">
         <v>126.8</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>128.9</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>142.1</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>139</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>131.5</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>134.1</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>149.6</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>141.19999999999999</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>105.9</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>17.2</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>49.2</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>71.2</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>38.299999999999997</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>43.9</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>58.2</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>88.5</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>68.400000000000006</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>94.3</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>120.4</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>131.5</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>126.3</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>130.9</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>143.69999999999999</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>141</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>130.69999999999999</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>128.80000000000001</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>150.19999999999999</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>148</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>139.69999999999999</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>133.9</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>156.30000000000001</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>150.9</v>
       </c>
+      <c r="BB46">
+        <v>143.1</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>120.1</v>
       </c>
       <c r="E47">
         <v>110.9</v>
       </c>
       <c r="F47">
         <v>89.1</v>
       </c>
       <c r="G47">
         <v>107.7</v>
       </c>
       <c r="H47">
         <v>102</v>
       </c>
       <c r="I47">
         <v>94.7</v>
       </c>
       <c r="J47">
         <v>102.1</v>
       </c>
       <c r="K47">
         <v>106.7</v>
       </c>
       <c r="M47">
         <v>117.1</v>
       </c>
       <c r="N47">
         <v>109.8</v>
       </c>
       <c r="O47">
         <v>89.2</v>
       </c>
       <c r="P47">
         <v>108.6</v>
       </c>
       <c r="Q47">
         <v>98.4</v>
       </c>
       <c r="R47">
         <v>95.5</v>
       </c>
       <c r="S47">
         <v>103.8</v>
       </c>
-      <c r="U47">
+      <c r="T47">
+        <v>107.3</v>
+      </c>
+      <c r="V47">
         <v>117.2</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>122.3</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>116.9</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>124</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>105.2</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>108.7</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>111.8</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>117.9</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>100.7</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>72.2</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>82.5</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>100.9</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>101</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>105.8</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>107.9</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>116.2</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>104.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.4</v>
       </c>
       <c r="AM47">
         <v>100.4</v>
       </c>
       <c r="AN47">
+        <v>100.4</v>
+      </c>
+      <c r="AO47">
         <v>102.8</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>89.9</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>91.6</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>95.7</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>101.7</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>92.9</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>100.2</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>103.5</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>112</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>99.5</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>104.2</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>109.2</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>113.8</v>
       </c>
+      <c r="BB47">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>117.8</v>
       </c>
       <c r="E48">
         <v>108.2</v>
       </c>
       <c r="F48">
         <v>91.8</v>
       </c>
       <c r="G48">
         <v>116.3</v>
       </c>
       <c r="H48">
         <v>106.4</v>
       </c>
       <c r="I48">
         <v>96.7</v>
       </c>
       <c r="J48">
         <v>104.3</v>
       </c>
       <c r="K48">
         <v>109.3</v>
       </c>
       <c r="M48">
         <v>114.7</v>
       </c>
       <c r="N48">
         <v>107.2</v>
       </c>
       <c r="O48">
         <v>94.6</v>
       </c>
       <c r="P48">
         <v>116.6</v>
       </c>
       <c r="Q48">
         <v>101.5</v>
       </c>
       <c r="R48">
         <v>97.7</v>
       </c>
       <c r="S48">
         <v>105.7</v>
       </c>
-      <c r="U48">
+      <c r="T48">
+        <v>110.3</v>
+      </c>
+      <c r="V48">
         <v>115.3</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>121.5</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>113.4</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>120.9</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>103</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>106.7</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>108.4</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>114.6</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>99</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>77.7</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>85.4</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>105.3</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>109.9</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>115.1</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>116.4</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>123.6</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>111.4</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>105.6</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>104.2</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>104.4</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>91.8</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>94</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>97.9</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>103.2</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>95.8</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>103.8</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>105</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>112.4</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>101.5</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>107.1</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>111.7</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>116.8</v>
       </c>
+      <c r="BB48">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C49">
         <v>0.4</v>
       </c>
       <c r="D49">
         <v>130.1</v>
       </c>
       <c r="E49">
         <v>122.5</v>
       </c>
       <c r="F49">
         <v>77.5</v>
       </c>
       <c r="G49">
         <v>71.5</v>
       </c>
       <c r="H49">
         <v>83.1</v>
       </c>
       <c r="I49">
         <v>86.2</v>
       </c>
       <c r="J49">
         <v>93.1</v>
       </c>
       <c r="K49">
         <v>95.5</v>
       </c>
       <c r="M49">
         <v>127.4</v>
       </c>
       <c r="N49">
         <v>120.9</v>
       </c>
       <c r="O49">
         <v>66.2</v>
       </c>
       <c r="P49">
         <v>74.3</v>
       </c>
       <c r="Q49">
         <v>85</v>
       </c>
       <c r="R49">
         <v>85.9</v>
       </c>
       <c r="S49">
         <v>95.6</v>
       </c>
-      <c r="U49">
+      <c r="T49">
+        <v>94.6</v>
+      </c>
+      <c r="V49">
         <v>125.4</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>125.8</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>131.80000000000001</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>137.30000000000001</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>114.7</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>117.3</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>126.1</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>132</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>108.2</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>48.9</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>70.400000000000006</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>82.4</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>63.2</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>66.2</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>72.099999999999994</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>84.5</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>74.2</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>78.2</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>84</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>96.2</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>81.8</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>81.400000000000006</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>86.2</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>95.5</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>80.400000000000006</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>84.8</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>97.1</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>110.1</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>90.6</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>91.8</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>98.4</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>101</v>
       </c>
+      <c r="BB49">
+        <v>87.3</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>96.6</v>
       </c>
       <c r="E50">
         <v>99.9</v>
       </c>
       <c r="F50">
         <v>100.1</v>
       </c>
       <c r="G50">
         <v>97.8</v>
       </c>
       <c r="H50">
         <v>99.8</v>
       </c>
       <c r="I50">
         <v>100</v>
       </c>
       <c r="J50">
         <v>98.2</v>
       </c>
       <c r="K50">
         <v>100.7</v>
       </c>
       <c r="M50">
         <v>97.2</v>
       </c>
       <c r="N50">
         <v>100.6</v>
       </c>
       <c r="O50">
         <v>99.7</v>
       </c>
       <c r="P50">
         <v>97.4</v>
       </c>
       <c r="Q50">
         <v>100.6</v>
       </c>
       <c r="R50">
         <v>99.5</v>
       </c>
       <c r="S50">
         <v>98.7</v>
       </c>
-      <c r="U50">
+      <c r="T50">
+        <v>100.1</v>
+      </c>
+      <c r="V50">
         <v>93.7</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>96.8</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>96.3</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>99.6</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>96</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>100.3</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>100.5</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>102.9</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>98.6</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>99.9</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>101.1</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>100.7</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>97</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>97.8</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>97.6</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>98.7</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>95.6</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>98.7</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>103.1</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>101.7</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>98.7</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>100.8</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>101</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>99.4</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>96.7</v>
       </c>
-      <c r="AT50">
+      <c r="AU50">
         <v>98.9</v>
       </c>
-      <c r="AU50">
+      <c r="AV50">
         <v>96.9</v>
       </c>
-      <c r="AV50">
+      <c r="AW50">
         <v>100.4</v>
       </c>
-      <c r="AW50">
+      <c r="AX50">
         <v>98.8</v>
       </c>
-      <c r="AX50">
+      <c r="AY50">
         <v>101.1</v>
       </c>
-      <c r="AY50">
+      <c r="AZ50">
         <v>99.9</v>
       </c>
-      <c r="AZ50">
+      <c r="BA50">
         <v>103.1</v>
       </c>
+      <c r="BB50">
+        <v>96.4</v>
+      </c>
     </row>
-    <row r="51" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>96.1</v>
       </c>
       <c r="E51">
         <v>99.7</v>
       </c>
       <c r="F51">
         <v>100.3</v>
       </c>
       <c r="G51">
         <v>98.2</v>
       </c>
       <c r="H51">
         <v>100</v>
       </c>
       <c r="I51">
         <v>99.3</v>
       </c>
       <c r="J51">
         <v>97</v>
       </c>
       <c r="K51">
         <v>100</v>
       </c>
       <c r="M51">
         <v>96.6</v>
       </c>
       <c r="N51">
         <v>100.6</v>
       </c>
       <c r="O51">
         <v>100</v>
       </c>
       <c r="P51">
         <v>97.9</v>
       </c>
       <c r="Q51">
         <v>100.6</v>
       </c>
       <c r="R51">
         <v>98.6</v>
       </c>
       <c r="S51">
         <v>97.5</v>
       </c>
-      <c r="U51">
+      <c r="T51">
+        <v>99.2</v>
+      </c>
+      <c r="V51">
         <v>93.7</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>96.2</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>95.4</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>98.9</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>95.7</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>100.1</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>100</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>103.1</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>99.1</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>99.4</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>101.4</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>101.2</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>97.8</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>98.1</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>97.9</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>99.1</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>96.4</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>98.8</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>103.3</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>101.4</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>99</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>99.7</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>99.9</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>98.4</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>96.4</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>97.7</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>94.8</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>99.1</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>98.6</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>100.1</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>98.5</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>102.8</v>
       </c>
+      <c r="BB51">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>98.9</v>
       </c>
       <c r="E52">
         <v>100.7</v>
       </c>
       <c r="F52">
         <v>99.3</v>
       </c>
       <c r="G52">
         <v>95.9</v>
       </c>
       <c r="H52">
         <v>99</v>
       </c>
       <c r="I52">
         <v>102.8</v>
       </c>
       <c r="J52">
         <v>103.1</v>
       </c>
       <c r="K52">
         <v>103.7</v>
       </c>
       <c r="M52">
         <v>99.8</v>
       </c>
       <c r="N52">
         <v>100.5</v>
       </c>
       <c r="O52">
         <v>98.5</v>
       </c>
       <c r="P52">
         <v>95.6</v>
       </c>
       <c r="Q52">
         <v>100.3</v>
       </c>
       <c r="R52">
         <v>102.8</v>
       </c>
       <c r="S52">
         <v>103.5</v>
       </c>
-      <c r="U52">
+      <c r="T52">
+        <v>103.8</v>
+      </c>
+      <c r="V52">
         <v>93.6</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>99.1</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>100.4</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>102.6</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>97.1</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>101</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>102.8</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>102.1</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>96.3</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>102.1</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>100</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>98.7</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>93.4</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>96.7</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>96.3</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>97.1</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>92.3</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>98.4</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>102.3</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>102.8</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>97.8</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>105</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>105.2</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>103.3</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>97.8</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>104.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.2</v>
       </c>
       <c r="AV52">
         <v>105.2</v>
       </c>
       <c r="AW52">
+        <v>105.2</v>
+      </c>
+      <c r="AX52">
         <v>99.6</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>105.1</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>105.5</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>104.6</v>
       </c>
+      <c r="BB52">
+        <v>100</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C53">
         <v>144.80000000000001</v>
       </c>
       <c r="D53">
         <v>107.1</v>
       </c>
       <c r="E53">
         <v>107.8</v>
       </c>
       <c r="F53">
         <v>92.2</v>
       </c>
       <c r="G53">
         <v>93.5</v>
       </c>
       <c r="H53">
         <v>98.9</v>
       </c>
       <c r="I53">
         <v>102.7</v>
       </c>
       <c r="J53">
         <v>103.4</v>
       </c>
       <c r="K53">
         <v>104</v>
       </c>
       <c r="M53">
         <v>107.5</v>
       </c>
       <c r="N53">
         <v>106.8</v>
       </c>
       <c r="O53">
         <v>89.2</v>
       </c>
       <c r="P53">
         <v>94.5</v>
       </c>
       <c r="Q53">
         <v>100.5</v>
       </c>
       <c r="R53">
         <v>102.8</v>
       </c>
       <c r="S53">
         <v>103.4</v>
       </c>
-      <c r="U53">
+      <c r="T53">
+        <v>104.3</v>
+      </c>
+      <c r="V53">
         <v>103.7</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>105</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>108.4</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>111.4</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>105.2</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>106.5</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>110.6</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>108.9</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>101.2</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>78</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>92.3</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>97.3</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>89.2</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>90.4</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>93.7</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>100.9</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>92.8</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>97.4</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>101.6</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>104</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>99.1</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>100.5</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>105.3</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>105.9</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>99.5</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>102</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>105.3</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>106.6</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>99.7</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>102.2</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>106.7</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>107.5</v>
       </c>
+      <c r="BB53">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C54">
         <v>35.200000000000003</v>
       </c>
       <c r="D54">
         <v>105.9</v>
       </c>
       <c r="E54">
         <v>104.7</v>
       </c>
       <c r="F54">
         <v>95.2</v>
       </c>
       <c r="G54">
         <v>96.3</v>
       </c>
       <c r="H54">
         <v>96.2</v>
       </c>
       <c r="I54">
         <v>95.8</v>
       </c>
       <c r="J54">
         <v>91.7</v>
       </c>
       <c r="K54">
         <v>90.9</v>
       </c>
       <c r="M54">
         <v>105.9</v>
       </c>
       <c r="N54">
         <v>103.6</v>
       </c>
       <c r="O54">
         <v>94.3</v>
       </c>
       <c r="P54">
         <v>95.9</v>
       </c>
       <c r="Q54">
         <v>96.4</v>
       </c>
       <c r="R54">
         <v>94.6</v>
       </c>
       <c r="S54">
         <v>91</v>
       </c>
-      <c r="U54">
+      <c r="T54">
+        <v>91.3</v>
+      </c>
+      <c r="V54">
         <v>105.5</v>
       </c>
-      <c r="V54">
+      <c r="W54">
         <v>103.5</v>
       </c>
-      <c r="W54">
+      <c r="X54">
         <v>104.3</v>
       </c>
-      <c r="X54">
+      <c r="Y54">
         <v>110.1</v>
       </c>
-      <c r="Y54">
+      <c r="Z54">
         <v>105.7</v>
       </c>
-      <c r="Z54">
+      <c r="AA54">
         <v>103</v>
       </c>
-      <c r="AA54">
+      <c r="AB54">
         <v>104.6</v>
       </c>
-      <c r="AB54">
+      <c r="AC54">
         <v>105.6</v>
       </c>
-      <c r="AC54">
+      <c r="AD54">
         <v>101.2</v>
       </c>
-      <c r="AD54">
+      <c r="AE54">
         <v>89.7</v>
       </c>
-      <c r="AE54">
+      <c r="AF54">
         <v>93.2</v>
       </c>
-      <c r="AF54">
+      <c r="AG54">
         <v>97</v>
       </c>
-      <c r="AG54">
+      <c r="AH54">
         <v>97.3</v>
       </c>
-      <c r="AH54">
+      <c r="AI54">
         <v>94.4</v>
       </c>
-      <c r="AI54">
+      <c r="AJ54">
         <v>95.6</v>
       </c>
-      <c r="AJ54">
+      <c r="AK54">
         <v>97.8</v>
       </c>
-      <c r="AK54">
+      <c r="AL54">
         <v>96</v>
       </c>
-      <c r="AL54">
+      <c r="AM54">
         <v>94.4</v>
       </c>
-      <c r="AM54">
+      <c r="AN54">
         <v>97</v>
       </c>
-      <c r="AN54">
+      <c r="AO54">
         <v>97.4</v>
       </c>
-      <c r="AO54">
+      <c r="AP54">
         <v>96.9</v>
       </c>
-      <c r="AP54">
+      <c r="AQ54">
         <v>93.8</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>96.2</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>96.3</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>92.2</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>90.2</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>91.5</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>93.1</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>89.3</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>88.7</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>91.6</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>93.8</v>
       </c>
+      <c r="BB54">
+        <v>91</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>104.5</v>
       </c>
       <c r="E55">
         <v>104.6</v>
       </c>
       <c r="F55">
         <v>95.5</v>
       </c>
       <c r="G55">
         <v>95.7</v>
       </c>
       <c r="H55">
         <v>96.5</v>
       </c>
       <c r="I55">
         <v>94.7</v>
       </c>
       <c r="J55">
         <v>94.3</v>
       </c>
       <c r="K55">
         <v>93.1</v>
       </c>
       <c r="M55">
         <v>104</v>
       </c>
       <c r="N55">
         <v>104.3</v>
       </c>
       <c r="O55">
         <v>93</v>
       </c>
       <c r="P55">
         <v>95.9</v>
       </c>
       <c r="Q55">
         <v>96.2</v>
       </c>
       <c r="R55">
         <v>94.1</v>
       </c>
       <c r="S55">
         <v>94.1</v>
       </c>
-      <c r="U55">
+      <c r="T55">
+        <v>93.3</v>
+      </c>
+      <c r="V55">
         <v>106.4</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>100.2</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>100.4</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>111</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>104.4</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>102.4</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>104.7</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>106.8</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>103.2</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>88.1</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>90.7</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.3</v>
       </c>
       <c r="AH55">
         <v>93.3</v>
       </c>
       <c r="AI55">
+        <v>93.3</v>
+      </c>
+      <c r="AJ55">
         <v>94.2</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>101.8</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>94.3</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>92.9</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>96.5</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>102.3</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>92.9</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>90.8</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>94.8</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>100.3</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>90.7</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>94.7</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>93.4</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>98.4</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>90</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>90.8</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>92.3</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>99.5</v>
       </c>
+      <c r="BB55">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>108.3</v>
       </c>
       <c r="E56">
         <v>110</v>
       </c>
       <c r="F56">
         <v>90</v>
       </c>
       <c r="G56">
         <v>91.8</v>
       </c>
       <c r="H56">
         <v>100.7</v>
       </c>
       <c r="I56">
         <v>107.7</v>
       </c>
       <c r="J56">
         <v>110.6</v>
       </c>
       <c r="K56">
         <v>112.4</v>
       </c>
       <c r="M56">
         <v>109.1</v>
       </c>
       <c r="N56">
         <v>108.9</v>
       </c>
       <c r="O56">
         <v>86</v>
       </c>
       <c r="P56">
         <v>93.4</v>
       </c>
       <c r="Q56">
         <v>103.3</v>
       </c>
       <c r="R56">
         <v>108.5</v>
       </c>
       <c r="S56">
         <v>111</v>
       </c>
-      <c r="U56">
+      <c r="T56">
+        <v>112.7</v>
+      </c>
+      <c r="V56">
         <v>102.1</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>107.1</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>112.1</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>111.9</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>105.3</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>109.2</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>114.7</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>110.8</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>100.7</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>70.400000000000006</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>92.2</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>96.7</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>84.6</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>88</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>92.7</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>101.8</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>90.9</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>99.9</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>104.9</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>106.9</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>101.5</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>106</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>111.9</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>111.3</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>104.7</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>109</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>114.2</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>114.3</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>106.4</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>111</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>116.9</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>115.2</v>
       </c>
+      <c r="BB56">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C57">
         <v>72.3</v>
       </c>
       <c r="D57">
         <v>105.5</v>
       </c>
       <c r="E57">
         <v>106.8</v>
       </c>
       <c r="F57">
         <v>93.2</v>
       </c>
       <c r="G57">
         <v>96.1</v>
       </c>
       <c r="H57">
         <v>101.7</v>
       </c>
       <c r="I57">
         <v>106</v>
       </c>
       <c r="J57">
         <v>107.8</v>
       </c>
       <c r="K57">
         <v>109.1</v>
       </c>
       <c r="M57">
         <v>106.3</v>
       </c>
       <c r="N57">
         <v>106</v>
       </c>
       <c r="O57">
         <v>91.2</v>
       </c>
       <c r="P57">
         <v>96.7</v>
       </c>
       <c r="Q57">
         <v>103.6</v>
       </c>
       <c r="R57">
         <v>106.4</v>
       </c>
       <c r="S57">
         <v>108</v>
       </c>
-      <c r="U57">
+      <c r="T57">
+        <v>109.6</v>
+      </c>
+      <c r="V57">
         <v>98.6</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>104</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>110</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>109.4</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>101.7</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>105.8</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>111.7</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>107.9</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>98.4</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>76</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>97.4</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>101.2</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>90.2</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>92.3</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>96.4</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>105.2</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>92.7</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>101.4</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>105.7</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>107</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>100.1</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>104.4</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>110.1</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>109.2</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>101.8</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>106.3</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>111.7</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>111.5</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>102.5</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>107.7</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>114</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>112.4</v>
       </c>
+      <c r="BB57">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C58">
         <v>13.2</v>
       </c>
       <c r="D58">
         <v>123.6</v>
       </c>
       <c r="E58">
         <v>127.8</v>
       </c>
       <c r="F58">
         <v>72.2</v>
       </c>
       <c r="G58">
         <v>68.3</v>
       </c>
       <c r="H58">
         <v>95</v>
       </c>
       <c r="I58">
         <v>117</v>
       </c>
       <c r="J58">
         <v>125.5</v>
       </c>
       <c r="K58">
         <v>130.1</v>
       </c>
       <c r="M58">
         <v>124.5</v>
       </c>
       <c r="N58">
         <v>125</v>
       </c>
       <c r="O58">
         <v>57.3</v>
       </c>
       <c r="P58">
         <v>75.2</v>
       </c>
       <c r="Q58">
         <v>101.9</v>
       </c>
       <c r="R58">
         <v>119.9</v>
       </c>
       <c r="S58">
         <v>127.1</v>
       </c>
-      <c r="U58">
+      <c r="T58">
+        <v>129.6</v>
+      </c>
+      <c r="V58">
         <v>121.3</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>123.8</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>123.1</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>126.3</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>124.8</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>128.1</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>131.19999999999999</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>127</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>113.5</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>39.700000000000003</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>63.9</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>71.8</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>53.6</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>64.099999999999994</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>72.400000000000006</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>83.2</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>81.099999999999994</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>91.5</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>100.6</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>106.6</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>108.9</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>114.9</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>121.4</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>122.8</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>120.6</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>124</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>128.1</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>129.30000000000001</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>127.3</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>129.4</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>132.80000000000001</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>130.69999999999999</v>
       </c>
+      <c r="BB58">
+        <v>125.3</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C59">
         <v>1.2</v>
       </c>
       <c r="D59">
         <v>109.4</v>
       </c>
       <c r="E59">
         <v>102</v>
       </c>
       <c r="F59">
         <v>98</v>
       </c>
       <c r="G59">
         <v>99</v>
       </c>
       <c r="H59">
         <v>103.5</v>
       </c>
       <c r="I59">
         <v>105.1</v>
       </c>
       <c r="J59">
         <v>102.8</v>
       </c>
       <c r="K59">
         <v>104</v>
       </c>
       <c r="M59">
         <v>106.3</v>
       </c>
       <c r="N59">
         <v>100.8</v>
       </c>
       <c r="O59">
         <v>98.6</v>
       </c>
       <c r="P59">
         <v>100.8</v>
       </c>
       <c r="Q59">
         <v>102.7</v>
       </c>
       <c r="R59">
         <v>105.4</v>
       </c>
       <c r="S59">
         <v>103.4</v>
       </c>
-      <c r="U59">
+      <c r="T59">
+        <v>104.1</v>
+      </c>
+      <c r="V59">
         <v>116.9</v>
       </c>
-      <c r="V59">
+      <c r="W59">
         <v>96.6</v>
       </c>
-      <c r="W59">
+      <c r="X59">
         <v>113.4</v>
       </c>
-      <c r="X59">
+      <c r="Y59">
         <v>110.7</v>
       </c>
-      <c r="Y59">
+      <c r="Z59">
         <v>104.3</v>
       </c>
-      <c r="Z59">
+      <c r="AA59">
         <v>95</v>
       </c>
-      <c r="AA59">
+      <c r="AB59">
         <v>105.7</v>
       </c>
-      <c r="AB59">
+      <c r="AC59">
         <v>102.9</v>
       </c>
-      <c r="AC59">
+      <c r="AD59">
         <v>99.6</v>
       </c>
-      <c r="AD59">
+      <c r="AE59">
         <v>87.7</v>
       </c>
-      <c r="AE59">
+      <c r="AF59">
         <v>101.1</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>103.7</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>102.1</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>87.1</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>99.1</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>107.6</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>109.4</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>91.3</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>103.2</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>110.1</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>106.4</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>94.1</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>108</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>112.1</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>107.5</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>89.2</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>104.3</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>110.4</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>109.9</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>91.7</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>104.5</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>110.1</v>
       </c>
+      <c r="BB59">
+        <v>110.1</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C60">
         <v>41.3</v>
       </c>
       <c r="D60">
         <v>105.2</v>
       </c>
       <c r="E60">
         <v>103.6</v>
       </c>
       <c r="F60">
         <v>96.4</v>
       </c>
       <c r="G60">
         <v>94.2</v>
       </c>
       <c r="H60">
         <v>90.9</v>
       </c>
       <c r="I60">
         <v>85.6</v>
       </c>
       <c r="J60">
         <v>85.2</v>
       </c>
       <c r="K60">
         <v>81.3</v>
       </c>
       <c r="M60">
         <v>104.9</v>
       </c>
       <c r="N60">
         <v>102.8</v>
       </c>
       <c r="O60">
         <v>95.4</v>
       </c>
       <c r="P60">
         <v>93.7</v>
       </c>
       <c r="Q60">
         <v>89.9</v>
       </c>
       <c r="R60">
         <v>85</v>
       </c>
       <c r="S60">
         <v>84.8</v>
       </c>
-      <c r="U60">
+      <c r="T60">
+        <v>81.3</v>
+      </c>
+      <c r="V60">
         <v>97.8</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>98.1</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>91.3</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>133.5</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>96.8</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>96.7</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>93.8</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>127.1</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>93.7</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>89.1</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>84.6</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>118.2</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>89.6</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>89.3</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>83.3</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>114.7</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>87.5</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>86.3</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>82</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>107.9</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>83.4</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>83.3</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>76.3</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>99.3</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>81.3</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>83.6</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>79.7</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>96.4</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>79.5</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>80.5</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>75.8</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>89.5</v>
       </c>
+      <c r="BB60">
+        <v>79.2</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C61">
         <v>236.8</v>
       </c>
       <c r="D61">
         <v>117.7</v>
       </c>
       <c r="E61">
         <v>117.6</v>
       </c>
       <c r="F61">
         <v>82.4</v>
       </c>
       <c r="G61">
         <v>79.2</v>
       </c>
       <c r="H61">
         <v>89.5</v>
       </c>
       <c r="I61">
         <v>99.2</v>
       </c>
       <c r="J61">
         <v>103.6</v>
       </c>
       <c r="K61">
         <v>106.2</v>
       </c>
       <c r="M61">
         <v>117.7</v>
       </c>
       <c r="N61">
         <v>114.6</v>
       </c>
       <c r="O61">
         <v>75</v>
       </c>
       <c r="P61">
         <v>80.5</v>
       </c>
       <c r="Q61">
         <v>93.4</v>
       </c>
       <c r="R61">
         <v>100.5</v>
       </c>
       <c r="S61">
         <v>104.1</v>
       </c>
-      <c r="U61">
+      <c r="T61">
+        <v>106.9</v>
+      </c>
+      <c r="V61">
         <v>113.3</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>119.1</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>119.8</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>118.7</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>113.2</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>118.9</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>121.8</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>116.4</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>101.4</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>63.5</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>80.7</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>84</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>71.7</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>77.3</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>78.900000000000006</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>89.1</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>76.900000000000006</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>92.1</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>92.4</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>96.5</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>92.4</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>100.4</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>101</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>102.9</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>97.6</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>104.1</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>105.9</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>106.6</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>99.7</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>107.9</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>109</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>108.2</v>
       </c>
+      <c r="BB61">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>104.5</v>
       </c>
       <c r="E62">
         <v>104.6</v>
       </c>
       <c r="F62">
         <v>95.5</v>
       </c>
       <c r="G62">
         <v>95.7</v>
       </c>
       <c r="H62">
         <v>96.5</v>
       </c>
       <c r="I62">
         <v>94.7</v>
       </c>
       <c r="J62">
         <v>94.3</v>
       </c>
       <c r="K62">
         <v>93.1</v>
       </c>
       <c r="M62">
         <v>104</v>
       </c>
       <c r="N62">
         <v>104.3</v>
       </c>
       <c r="O62">
         <v>93</v>
       </c>
       <c r="P62">
         <v>95.9</v>
       </c>
       <c r="Q62">
         <v>96.2</v>
       </c>
       <c r="R62">
         <v>94.1</v>
       </c>
       <c r="S62">
         <v>94.1</v>
       </c>
-      <c r="U62">
+      <c r="T62">
+        <v>93.3</v>
+      </c>
+      <c r="V62">
         <v>106.4</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>100.2</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>100.4</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>111</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>104.4</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>102.4</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>104.7</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>106.8</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>103.2</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>88.1</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>90.7</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>99.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.3</v>
       </c>
       <c r="AH62">
         <v>93.3</v>
       </c>
       <c r="AI62">
+        <v>93.3</v>
+      </c>
+      <c r="AJ62">
         <v>94.2</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>101.8</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>94.3</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>92.9</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>96.5</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>102.3</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>92.9</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>90.8</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>94.8</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>100.3</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>90.7</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>94.7</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>93.4</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>98.4</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>90</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>90.8</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>92.3</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>99.5</v>
       </c>
+      <c r="BB62">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>106.6</v>
       </c>
       <c r="E63">
         <v>105.7</v>
       </c>
       <c r="F63">
         <v>94.3</v>
       </c>
       <c r="G63">
         <v>94.5</v>
       </c>
       <c r="H63">
         <v>87.9</v>
       </c>
       <c r="I63">
         <v>85.4</v>
       </c>
       <c r="J63">
         <v>84.7</v>
       </c>
       <c r="K63">
         <v>84.5</v>
       </c>
       <c r="M63">
         <v>106.3</v>
       </c>
       <c r="N63">
         <v>103.9</v>
       </c>
       <c r="O63">
         <v>93.8</v>
       </c>
       <c r="P63">
         <v>93.3</v>
       </c>
       <c r="Q63">
         <v>86.4</v>
       </c>
       <c r="R63">
         <v>84.5</v>
       </c>
       <c r="S63">
         <v>84.9</v>
       </c>
-      <c r="U63">
+      <c r="T63">
+        <v>84</v>
+      </c>
+      <c r="V63">
         <v>107.5</v>
       </c>
-      <c r="V63">
+      <c r="W63">
         <v>104.6</v>
       </c>
-      <c r="W63">
+      <c r="X63">
         <v>104</v>
       </c>
-      <c r="X63">
+      <c r="Y63">
         <v>110.2</v>
       </c>
-      <c r="Y63">
+      <c r="Z63">
         <v>106.6</v>
       </c>
-      <c r="Z63">
+      <c r="AA63">
         <v>104.1</v>
       </c>
-      <c r="AA63">
+      <c r="AB63">
         <v>108.3</v>
       </c>
-      <c r="AB63">
+      <c r="AC63">
         <v>103.9</v>
       </c>
-      <c r="AC63">
+      <c r="AD63">
         <v>99.2</v>
       </c>
-      <c r="AD63">
+      <c r="AE63">
         <v>85.5</v>
       </c>
-      <c r="AE63">
+      <c r="AF63">
         <v>91.7</v>
       </c>
-      <c r="AF63">
+      <c r="AG63">
         <v>100.7</v>
       </c>
-      <c r="AG63">
+      <c r="AH63">
         <v>97.2</v>
       </c>
-      <c r="AH63">
+      <c r="AI63">
         <v>91.7</v>
       </c>
-      <c r="AI63">
+      <c r="AJ63">
         <v>92.6</v>
       </c>
-      <c r="AJ63">
+      <c r="AK63">
         <v>96.4</v>
       </c>
-      <c r="AK63">
+      <c r="AL63">
         <v>92.6</v>
       </c>
-      <c r="AL63">
+      <c r="AM63">
         <v>85.1</v>
       </c>
-      <c r="AM63">
+      <c r="AN63">
         <v>85</v>
       </c>
-      <c r="AN63">
+      <c r="AO63">
         <v>88.9</v>
       </c>
-      <c r="AO63">
+      <c r="AP63">
         <v>86.6</v>
       </c>
-      <c r="AP63">
+      <c r="AQ63">
         <v>83</v>
       </c>
-      <c r="AQ63">
+      <c r="AR63">
         <v>84.2</v>
       </c>
-      <c r="AR63">
+      <c r="AS63">
         <v>87.7</v>
       </c>
-      <c r="AS63">
+      <c r="AT63">
         <v>83</v>
       </c>
-      <c r="AT63">
+      <c r="AU63">
         <v>81.8</v>
       </c>
-      <c r="AU63">
+      <c r="AV63">
         <v>85</v>
       </c>
-      <c r="AV63">
+      <c r="AW63">
         <v>89.2</v>
       </c>
-      <c r="AW63">
+      <c r="AX63">
         <v>83.7</v>
       </c>
-      <c r="AX63">
+      <c r="AY63">
         <v>83.3</v>
       </c>
-      <c r="AY63">
+      <c r="AZ63">
         <v>84</v>
       </c>
-      <c r="AZ63">
+      <c r="BA63">
         <v>86.8</v>
       </c>
+      <c r="BB63">
+        <v>82</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C64">
         <v>6.4</v>
       </c>
       <c r="D64">
         <v>120.3</v>
       </c>
       <c r="E64">
         <v>107.6</v>
       </c>
       <c r="F64">
         <v>92.4</v>
       </c>
       <c r="G64">
         <v>88.3</v>
       </c>
       <c r="H64">
         <v>72.5</v>
       </c>
       <c r="I64">
         <v>59.8</v>
       </c>
       <c r="J64">
         <v>55.4</v>
       </c>
       <c r="K64">
         <v>51.4</v>
       </c>
       <c r="M64">
         <v>117.1</v>
       </c>
       <c r="N64">
         <v>105.3</v>
       </c>
       <c r="O64">
         <v>90.4</v>
       </c>
       <c r="P64">
         <v>85.7</v>
       </c>
       <c r="Q64">
         <v>67</v>
       </c>
       <c r="R64">
         <v>58.8</v>
       </c>
       <c r="S64">
         <v>53.9</v>
       </c>
-      <c r="U64">
+      <c r="T64">
+        <v>50.8</v>
+      </c>
+      <c r="V64">
         <v>123</v>
       </c>
-      <c r="V64">
+      <c r="W64">
         <v>120.3</v>
       </c>
-      <c r="W64">
+      <c r="X64">
         <v>115.1</v>
       </c>
-      <c r="X64">
+      <c r="Y64">
         <v>122.9</v>
       </c>
-      <c r="Y64">
+      <c r="Z64">
         <v>109.9</v>
       </c>
-      <c r="Z64">
+      <c r="AA64">
         <v>102</v>
       </c>
-      <c r="AA64">
+      <c r="AB64">
         <v>108.1</v>
       </c>
-      <c r="AB64">
+      <c r="AC64">
         <v>110.5</v>
       </c>
-      <c r="AC64">
+      <c r="AD64">
         <v>100.6</v>
       </c>
-      <c r="AD64">
+      <c r="AE64">
         <v>85.5</v>
       </c>
-      <c r="AE64">
+      <c r="AF64">
         <v>86.5</v>
       </c>
-      <c r="AF64">
+      <c r="AG64">
         <v>96.9</v>
       </c>
-      <c r="AG64">
+      <c r="AH64">
         <v>92.8</v>
       </c>
-      <c r="AH64">
+      <c r="AI64">
         <v>82.1</v>
       </c>
-      <c r="AI64">
+      <c r="AJ64">
         <v>84.4</v>
       </c>
-      <c r="AJ64">
+      <c r="AK64">
         <v>94</v>
       </c>
-      <c r="AK64">
+      <c r="AL64">
         <v>82.2</v>
       </c>
-      <c r="AL64">
+      <c r="AM64">
         <v>70.900000000000006</v>
       </c>
-      <c r="AM64">
+      <c r="AN64">
         <v>70.7</v>
       </c>
-      <c r="AN64">
+      <c r="AO64">
         <v>66.099999999999994</v>
       </c>
-      <c r="AO64">
+      <c r="AP64">
         <v>60.4</v>
       </c>
-      <c r="AP64">
+      <c r="AQ64">
         <v>57</v>
       </c>
-      <c r="AQ64">
+      <c r="AR64">
         <v>61.2</v>
       </c>
-      <c r="AR64">
+      <c r="AS64">
         <v>60.4</v>
       </c>
-      <c r="AS64">
+      <c r="AT64">
         <v>56.7</v>
       </c>
-      <c r="AT64">
+      <c r="AU64">
         <v>56.2</v>
       </c>
-      <c r="AU64">
+      <c r="AV64">
         <v>55.1</v>
       </c>
-      <c r="AV64">
+      <c r="AW64">
         <v>53.5</v>
       </c>
-      <c r="AW64">
+      <c r="AX64">
         <v>50.8</v>
       </c>
-      <c r="AX64">
+      <c r="AY64">
         <v>50.6</v>
       </c>
-      <c r="AY64">
+      <c r="AZ64">
         <v>50</v>
       </c>
-      <c r="AZ64">
+      <c r="BA64">
         <v>54.1</v>
       </c>
+      <c r="BB64">
+        <v>48.6</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>120.3</v>
       </c>
       <c r="E65">
         <v>111.2</v>
       </c>
       <c r="F65">
         <v>88.8</v>
       </c>
       <c r="G65">
         <v>83.4</v>
       </c>
       <c r="H65">
         <v>77</v>
       </c>
       <c r="I65">
         <v>72.3</v>
       </c>
       <c r="J65">
         <v>69.8</v>
       </c>
       <c r="K65">
         <v>66.400000000000006</v>
       </c>
       <c r="M65">
         <v>116.4</v>
       </c>
       <c r="N65">
         <v>107.3</v>
       </c>
       <c r="O65">
         <v>86.7</v>
       </c>
       <c r="P65">
         <v>81.900000000000006</v>
       </c>
       <c r="Q65">
         <v>75.599999999999994</v>
       </c>
       <c r="R65">
         <v>71.599999999999994</v>
       </c>
       <c r="S65">
         <v>68.599999999999994</v>
       </c>
-      <c r="U65">
+      <c r="T65">
+        <v>65.5</v>
+      </c>
+      <c r="V65">
         <v>124.2</v>
       </c>
-      <c r="V65">
+      <c r="W65">
         <v>120.4</v>
       </c>
-      <c r="W65">
+      <c r="X65">
         <v>111.4</v>
       </c>
-      <c r="X65">
+      <c r="Y65">
         <v>125.1</v>
       </c>
-      <c r="Y65">
+      <c r="Z65">
         <v>108.7</v>
       </c>
-      <c r="Z65">
+      <c r="AA65">
         <v>110.7</v>
       </c>
-      <c r="AA65">
+      <c r="AB65">
         <v>113.5</v>
       </c>
-      <c r="AB65">
+      <c r="AC65">
         <v>112</v>
       </c>
-      <c r="AC65">
+      <c r="AD65">
         <v>93.1</v>
       </c>
-      <c r="AD65">
+      <c r="AE65">
         <v>78.099999999999994</v>
       </c>
-      <c r="AE65">
+      <c r="AF65">
         <v>85.8</v>
       </c>
-      <c r="AF65">
+      <c r="AG65">
         <v>98.1</v>
       </c>
-      <c r="AG65">
+      <c r="AH65">
         <v>84.8</v>
       </c>
-      <c r="AH65">
+      <c r="AI65">
         <v>81.5</v>
       </c>
-      <c r="AI65">
+      <c r="AJ65">
         <v>78.400000000000006</v>
       </c>
-      <c r="AJ65">
+      <c r="AK65">
         <v>89</v>
       </c>
-      <c r="AK65">
+      <c r="AL65">
         <v>78.599999999999994</v>
       </c>
-      <c r="AL65">
+      <c r="AM65">
         <v>75.599999999999994</v>
       </c>
-      <c r="AM65">
+      <c r="AN65">
         <v>73.8</v>
       </c>
-      <c r="AN65">
+      <c r="AO65">
         <v>80</v>
       </c>
-      <c r="AO65">
+      <c r="AP65">
         <v>73.2</v>
       </c>
-      <c r="AP65">
+      <c r="AQ65">
         <v>71.099999999999994</v>
       </c>
-      <c r="AQ65">
+      <c r="AR65">
         <v>69.400000000000006</v>
       </c>
-      <c r="AR65">
+      <c r="AS65">
         <v>75.400000000000006</v>
       </c>
-      <c r="AS65">
+      <c r="AT65">
         <v>70.5</v>
       </c>
-      <c r="AT65">
+      <c r="AU65">
         <v>69.900000000000006</v>
       </c>
-      <c r="AU65">
+      <c r="AV65">
         <v>66.8</v>
       </c>
-      <c r="AV65">
+      <c r="AW65">
         <v>71.8</v>
       </c>
-      <c r="AW65">
+      <c r="AX65">
         <v>65.7</v>
       </c>
-      <c r="AX65">
+      <c r="AY65">
         <v>67.8</v>
       </c>
-      <c r="AY65">
+      <c r="AZ65">
         <v>63.6</v>
       </c>
-      <c r="AZ65">
+      <c r="BA65">
         <v>68.400000000000006</v>
       </c>
+      <c r="BB65">
+        <v>62.4</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>114.9</v>
       </c>
       <c r="E66">
         <v>111.5</v>
       </c>
       <c r="F66">
         <v>88.5</v>
       </c>
       <c r="G66">
         <v>83.9</v>
       </c>
       <c r="H66">
         <v>77.3</v>
       </c>
       <c r="I66">
         <v>70.7</v>
       </c>
       <c r="J66">
         <v>65.099999999999994</v>
       </c>
       <c r="K66">
         <v>62.1</v>
       </c>
       <c r="M66">
         <v>114.5</v>
       </c>
       <c r="N66">
         <v>107.9</v>
       </c>
       <c r="O66">
         <v>84.7</v>
       </c>
       <c r="P66">
         <v>82.6</v>
       </c>
       <c r="Q66">
         <v>75.5</v>
       </c>
       <c r="R66">
         <v>68.599999999999994</v>
       </c>
       <c r="S66">
         <v>64.2</v>
       </c>
-      <c r="U66">
+      <c r="T66">
+        <v>61.8</v>
+      </c>
+      <c r="V66">
         <v>115.4</v>
       </c>
-      <c r="V66">
+      <c r="W66">
         <v>112.5</v>
       </c>
-      <c r="W66">
+      <c r="X66">
         <v>112.2</v>
       </c>
-      <c r="X66">
+      <c r="Y66">
         <v>119.4</v>
       </c>
-      <c r="Y66">
+      <c r="Z66">
         <v>114</v>
       </c>
-      <c r="Z66">
+      <c r="AA66">
         <v>109.1</v>
       </c>
-      <c r="AA66">
+      <c r="AB66">
         <v>112.7</v>
       </c>
-      <c r="AB66">
+      <c r="AC66">
         <v>110.2</v>
       </c>
-      <c r="AC66">
+      <c r="AD66">
         <v>99.7</v>
       </c>
-      <c r="AD66">
+      <c r="AE66">
         <v>81.900000000000006</v>
       </c>
-      <c r="AE66">
+      <c r="AF66">
         <v>83.9</v>
       </c>
-      <c r="AF66">
+      <c r="AG66">
         <v>88.5</v>
       </c>
-      <c r="AG66">
+      <c r="AH66">
         <v>84.4</v>
       </c>
-      <c r="AH66">
+      <c r="AI66">
         <v>85</v>
       </c>
-      <c r="AI66">
+      <c r="AJ66">
         <v>82.1</v>
       </c>
-      <c r="AJ66">
+      <c r="AK66">
         <v>84.1</v>
       </c>
-      <c r="AK66">
+      <c r="AL66">
         <v>79.099999999999994</v>
       </c>
-      <c r="AL66">
+      <c r="AM66">
         <v>77.099999999999994</v>
       </c>
-      <c r="AM66">
+      <c r="AN66">
         <v>75.7</v>
       </c>
-      <c r="AN66">
+      <c r="AO66">
         <v>77.400000000000006</v>
       </c>
-      <c r="AO66">
+      <c r="AP66">
         <v>71.7</v>
       </c>
-      <c r="AP66">
+      <c r="AQ66">
         <v>70.8</v>
       </c>
-      <c r="AQ66">
+      <c r="AR66">
         <v>70.400000000000006</v>
       </c>
-      <c r="AR66">
+      <c r="AS66">
         <v>69.7</v>
       </c>
-      <c r="AS66">
+      <c r="AT66">
         <v>63.5</v>
       </c>
-      <c r="AT66">
+      <c r="AU66">
         <v>67.2</v>
       </c>
-      <c r="AU66">
+      <c r="AV66">
         <v>65.3</v>
       </c>
-      <c r="AV66">
+      <c r="AW66">
         <v>64.599999999999994</v>
       </c>
-      <c r="AW66">
+      <c r="AX66">
         <v>59.9</v>
       </c>
-      <c r="AX66">
+      <c r="AY66">
         <v>64.400000000000006</v>
       </c>
-      <c r="AY66">
+      <c r="AZ66">
         <v>61.3</v>
       </c>
-      <c r="AZ66">
+      <c r="BA66">
         <v>62.7</v>
       </c>
+      <c r="BB66">
+        <v>58.6</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C67">
         <v>49.2</v>
       </c>
       <c r="D67">
         <v>121.2</v>
       </c>
       <c r="E67">
         <v>111.2</v>
       </c>
       <c r="F67">
         <v>88.8</v>
       </c>
       <c r="G67">
         <v>83.3</v>
       </c>
       <c r="H67">
         <v>76.900000000000006</v>
       </c>
       <c r="I67">
         <v>72.5</v>
       </c>
       <c r="J67">
         <v>70.599999999999994</v>
       </c>
       <c r="K67">
         <v>67.099999999999994</v>
       </c>
       <c r="M67">
         <v>116.7</v>
       </c>
       <c r="N67">
         <v>107.2</v>
       </c>
       <c r="O67">
         <v>87.1</v>
       </c>
       <c r="P67">
         <v>81.7</v>
       </c>
       <c r="Q67">
         <v>75.7</v>
       </c>
       <c r="R67">
         <v>72.099999999999994</v>
       </c>
       <c r="S67">
         <v>69.3</v>
       </c>
-      <c r="U67">
+      <c r="T67">
+        <v>66.2</v>
+      </c>
+      <c r="V67">
         <v>125.7</v>
       </c>
-      <c r="V67">
+      <c r="W67">
         <v>121.8</v>
       </c>
-      <c r="W67">
+      <c r="X67">
         <v>111.2</v>
       </c>
-      <c r="X67">
+      <c r="Y67">
         <v>126.1</v>
       </c>
-      <c r="Y67">
+      <c r="Z67">
         <v>107.8</v>
       </c>
-      <c r="Z67">
+      <c r="AA67">
         <v>111</v>
       </c>
-      <c r="AA67">
+      <c r="AB67">
         <v>113.7</v>
       </c>
-      <c r="AB67">
+      <c r="AC67">
         <v>112.3</v>
       </c>
-      <c r="AC67">
+      <c r="AD67">
         <v>91.9</v>
       </c>
-      <c r="AD67">
+      <c r="AE67">
         <v>77.400000000000006</v>
       </c>
-      <c r="AE67">
+      <c r="AF67">
         <v>86.1</v>
       </c>
-      <c r="AF67">
+      <c r="AG67">
         <v>99.8</v>
       </c>
-      <c r="AG67">
+      <c r="AH67">
         <v>84.9</v>
       </c>
-      <c r="AH67">
+      <c r="AI67">
         <v>80.8</v>
       </c>
-      <c r="AI67">
+      <c r="AJ67">
         <v>77.7</v>
       </c>
-      <c r="AJ67">
+      <c r="AK67">
         <v>89.8</v>
       </c>
-      <c r="AK67">
+      <c r="AL67">
         <v>78.5</v>
       </c>
-      <c r="AL67">
+      <c r="AM67">
         <v>75.400000000000006</v>
       </c>
-      <c r="AM67">
+      <c r="AN67">
         <v>73.400000000000006</v>
       </c>
-      <c r="AN67">
+      <c r="AO67">
         <v>80.400000000000006</v>
       </c>
-      <c r="AO67">
+      <c r="AP67">
         <v>73.400000000000006</v>
       </c>
-      <c r="AP67">
+      <c r="AQ67">
         <v>71.2</v>
       </c>
-      <c r="AQ67">
+      <c r="AR67">
         <v>69.3</v>
       </c>
-      <c r="AR67">
+      <c r="AS67">
         <v>76.3</v>
       </c>
-      <c r="AS67">
+      <c r="AT67">
         <v>71.8</v>
       </c>
-      <c r="AT67">
+      <c r="AU67">
         <v>70.3</v>
       </c>
-      <c r="AU67">
+      <c r="AV67">
         <v>67.099999999999994</v>
       </c>
-      <c r="AV67">
+      <c r="AW67">
         <v>73.099999999999994</v>
       </c>
-      <c r="AW67">
+      <c r="AX67">
         <v>66.7</v>
       </c>
-      <c r="AX67">
+      <c r="AY67">
         <v>68.3</v>
       </c>
-      <c r="AY67">
+      <c r="AZ67">
         <v>64</v>
       </c>
-      <c r="AZ67">
+      <c r="BA67">
         <v>69.3</v>
       </c>
+      <c r="BB67">
+        <v>63.1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>102.8</v>
       </c>
       <c r="E68">
         <v>101.7</v>
       </c>
       <c r="F68">
         <v>98.4</v>
       </c>
       <c r="G68">
         <v>93.5</v>
       </c>
       <c r="H68">
         <v>93.5</v>
       </c>
       <c r="I68">
         <v>96.5</v>
       </c>
       <c r="J68">
         <v>96.9</v>
       </c>
       <c r="K68">
         <v>88.9</v>
       </c>
       <c r="M68">
         <v>102.6</v>
       </c>
       <c r="N68">
         <v>101.5</v>
       </c>
       <c r="O68">
         <v>96.8</v>
       </c>
       <c r="P68">
         <v>93.4</v>
       </c>
       <c r="Q68">
         <v>94.1</v>
       </c>
       <c r="R68">
         <v>97.2</v>
       </c>
       <c r="S68">
         <v>95.1</v>
       </c>
-      <c r="U68">
+      <c r="T68">
+        <v>87.8</v>
+      </c>
+      <c r="V68">
         <v>96</v>
       </c>
-      <c r="V68">
+      <c r="W68">
         <v>102</v>
       </c>
-      <c r="W68">
+      <c r="X68">
         <v>102.7</v>
       </c>
-      <c r="X68">
+      <c r="Y68">
         <v>110.4</v>
       </c>
-      <c r="Y68">
+      <c r="Z68">
         <v>95</v>
       </c>
-      <c r="Z68">
+      <c r="AA68">
         <v>101.3</v>
       </c>
-      <c r="AA68">
+      <c r="AB68">
         <v>103.5</v>
       </c>
-      <c r="AB68">
+      <c r="AC68">
         <v>106.8</v>
       </c>
-      <c r="AC68">
+      <c r="AD68">
         <v>94.2</v>
       </c>
-      <c r="AD68">
+      <c r="AE68">
         <v>94.6</v>
       </c>
-      <c r="AE68">
+      <c r="AF68">
         <v>100.1</v>
       </c>
-      <c r="AF68">
+      <c r="AG68">
         <v>104.5</v>
       </c>
-      <c r="AG68">
+      <c r="AH68">
         <v>87.8</v>
       </c>
-      <c r="AH68">
+      <c r="AI68">
         <v>91.5</v>
       </c>
-      <c r="AI68">
+      <c r="AJ68">
         <v>92.9</v>
       </c>
-      <c r="AJ68">
+      <c r="AK68">
         <v>101.8</v>
       </c>
-      <c r="AK68">
+      <c r="AL68">
         <v>87.2</v>
       </c>
-      <c r="AL68">
+      <c r="AM68">
         <v>92.5</v>
       </c>
-      <c r="AM68">
+      <c r="AN68">
         <v>93.9</v>
       </c>
-      <c r="AN68">
+      <c r="AO68">
         <v>100.3</v>
       </c>
-      <c r="AO68">
+      <c r="AP68">
         <v>89.7</v>
       </c>
-      <c r="AP68">
+      <c r="AQ68">
         <v>94.6</v>
       </c>
-      <c r="AQ68">
+      <c r="AR68">
         <v>97.1</v>
       </c>
-      <c r="AR68">
+      <c r="AS68">
         <v>104.8</v>
       </c>
-      <c r="AS68">
+      <c r="AT68">
         <v>92.3</v>
       </c>
-      <c r="AT68">
+      <c r="AU68">
         <v>97.8</v>
       </c>
-      <c r="AU68">
+      <c r="AV68">
         <v>98.3</v>
       </c>
-      <c r="AV68">
+      <c r="AW68">
         <v>99.3</v>
       </c>
-      <c r="AW68">
+      <c r="AX68">
         <v>85</v>
       </c>
-      <c r="AX68">
+      <c r="AY68">
         <v>88.6</v>
       </c>
-      <c r="AY68">
+      <c r="AZ68">
         <v>89.6</v>
       </c>
-      <c r="AZ68">
+      <c r="BA68">
         <v>92.3</v>
       </c>
+      <c r="BB68">
+        <v>80.7</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A69" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100</v>
       </c>
       <c r="E69">
         <v>101.1</v>
       </c>
       <c r="F69">
         <v>98.9</v>
       </c>
       <c r="G69">
         <v>91.8</v>
       </c>
       <c r="H69">
         <v>92</v>
       </c>
       <c r="I69">
         <v>95.8</v>
       </c>
       <c r="J69">
         <v>95.3</v>
       </c>
       <c r="K69">
         <v>78.400000000000006</v>
       </c>
       <c r="M69">
         <v>100</v>
       </c>
       <c r="N69">
         <v>100.9</v>
       </c>
       <c r="O69">
         <v>97</v>
       </c>
       <c r="P69">
         <v>91.7</v>
       </c>
       <c r="Q69">
         <v>92.6</v>
       </c>
       <c r="R69">
         <v>96.6</v>
       </c>
       <c r="S69">
         <v>91.8</v>
       </c>
-      <c r="U69">
+      <c r="T69">
+        <v>76.3</v>
+      </c>
+      <c r="V69">
         <v>97</v>
       </c>
-      <c r="V69">
+      <c r="W69">
         <v>98</v>
       </c>
-      <c r="W69">
+      <c r="X69">
         <v>97.9</v>
       </c>
-      <c r="X69">
+      <c r="Y69">
         <v>107.2</v>
       </c>
-      <c r="Y69">
+      <c r="Z69">
         <v>97</v>
       </c>
-      <c r="Z69">
+      <c r="AA69">
         <v>99.6</v>
       </c>
-      <c r="AA69">
+      <c r="AB69">
         <v>102.2</v>
       </c>
-      <c r="AB69">
+      <c r="AC69">
         <v>105.6</v>
       </c>
-      <c r="AC69">
+      <c r="AD69">
         <v>96.1</v>
       </c>
-      <c r="AD69">
+      <c r="AE69">
         <v>93.7</v>
       </c>
-      <c r="AE69">
+      <c r="AF69">
         <v>100.3</v>
       </c>
-      <c r="AF69">
+      <c r="AG69">
         <v>105.5</v>
       </c>
-      <c r="AG69">
+      <c r="AH69">
         <v>88.3</v>
       </c>
-      <c r="AH69">
+      <c r="AI69">
         <v>87.9</v>
       </c>
-      <c r="AI69">
+      <c r="AJ69">
         <v>90.3</v>
       </c>
-      <c r="AJ69">
+      <c r="AK69">
         <v>100.9</v>
       </c>
-      <c r="AK69">
+      <c r="AL69">
         <v>87.7</v>
       </c>
-      <c r="AL69">
+      <c r="AM69">
         <v>90.7</v>
       </c>
-      <c r="AM69">
+      <c r="AN69">
         <v>91.2</v>
       </c>
-      <c r="AN69">
+      <c r="AO69">
         <v>98.6</v>
       </c>
-      <c r="AO69">
+      <c r="AP69">
         <v>89.8</v>
       </c>
-      <c r="AP69">
+      <c r="AQ69">
         <v>92.7</v>
       </c>
-      <c r="AQ69">
+      <c r="AR69">
         <v>95.4</v>
       </c>
-      <c r="AR69">
+      <c r="AS69">
         <v>105.4</v>
       </c>
-      <c r="AS69">
+      <c r="AT69">
         <v>92.9</v>
       </c>
-      <c r="AT69">
+      <c r="AU69">
         <v>97.6</v>
       </c>
-      <c r="AU69">
+      <c r="AV69">
         <v>97.2</v>
       </c>
-      <c r="AV69">
+      <c r="AW69">
         <v>93.4</v>
       </c>
-      <c r="AW69">
+      <c r="AX69">
         <v>78.8</v>
       </c>
-      <c r="AX69">
+      <c r="AY69">
         <v>77.7</v>
       </c>
-      <c r="AY69">
+      <c r="AZ69">
         <v>78.400000000000006</v>
       </c>
-      <c r="AZ69">
+      <c r="BA69">
         <v>78.599999999999994</v>
       </c>
+      <c r="BB69">
+        <v>70.5</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>105.3</v>
       </c>
       <c r="E70">
         <v>102.1</v>
       </c>
       <c r="F70">
         <v>97.9</v>
       </c>
       <c r="G70">
         <v>95</v>
       </c>
       <c r="H70">
         <v>94.8</v>
       </c>
       <c r="I70">
         <v>97.2</v>
       </c>
       <c r="J70">
         <v>98.4</v>
       </c>
       <c r="K70">
         <v>98.3</v>
       </c>
       <c r="M70">
         <v>104.8</v>
       </c>
       <c r="N70">
         <v>102</v>
       </c>
       <c r="O70">
         <v>96.6</v>
       </c>
       <c r="P70">
         <v>94.9</v>
       </c>
       <c r="Q70">
         <v>95.5</v>
       </c>
       <c r="R70">
         <v>97.7</v>
       </c>
       <c r="S70">
         <v>98.1</v>
       </c>
-      <c r="U70">
+      <c r="T70">
+        <v>98.1</v>
+      </c>
+      <c r="V70">
         <v>95.1</v>
       </c>
-      <c r="V70">
+      <c r="W70">
         <v>105.6</v>
       </c>
-      <c r="W70">
+      <c r="X70">
         <v>107</v>
       </c>
-      <c r="X70">
+      <c r="Y70">
         <v>113.4</v>
       </c>
-      <c r="Y70">
+      <c r="Z70">
         <v>93.3</v>
       </c>
-      <c r="Z70">
+      <c r="AA70">
         <v>102.8</v>
       </c>
-      <c r="AA70">
+      <c r="AB70">
         <v>104.7</v>
       </c>
-      <c r="AB70">
+      <c r="AC70">
         <v>107.8</v>
       </c>
-      <c r="AC70">
+      <c r="AD70">
         <v>92.5</v>
       </c>
-      <c r="AD70">
+      <c r="AE70">
         <v>95.5</v>
       </c>
-      <c r="AE70">
+      <c r="AF70">
         <v>99.9</v>
       </c>
-      <c r="AF70">
+      <c r="AG70">
         <v>103.5</v>
       </c>
-      <c r="AG70">
+      <c r="AH70">
         <v>87.4</v>
       </c>
-      <c r="AH70">
+      <c r="AI70">
         <v>94.8</v>
       </c>
-      <c r="AI70">
+      <c r="AJ70">
         <v>95.2</v>
       </c>
-      <c r="AJ70">
+      <c r="AK70">
         <v>102.6</v>
       </c>
-      <c r="AK70">
+      <c r="AL70">
         <v>86.8</v>
       </c>
-      <c r="AL70">
+      <c r="AM70">
         <v>94.2</v>
       </c>
-      <c r="AM70">
+      <c r="AN70">
         <v>96.3</v>
       </c>
-      <c r="AN70">
+      <c r="AO70">
         <v>101.7</v>
       </c>
-      <c r="AO70">
+      <c r="AP70">
         <v>89.6</v>
       </c>
-      <c r="AP70">
+      <c r="AQ70">
         <v>96.2</v>
       </c>
-      <c r="AQ70">
+      <c r="AR70">
         <v>98.6</v>
       </c>
-      <c r="AR70">
+      <c r="AS70">
         <v>104.2</v>
       </c>
-      <c r="AS70">
+      <c r="AT70">
         <v>91.7</v>
       </c>
-      <c r="AT70">
+      <c r="AU70">
         <v>97.8</v>
       </c>
-      <c r="AU70">
+      <c r="AV70">
         <v>99.3</v>
       </c>
-      <c r="AV70">
+      <c r="AW70">
         <v>104.7</v>
       </c>
-      <c r="AW70">
+      <c r="AX70">
         <v>90.7</v>
       </c>
-      <c r="AX70">
+      <c r="AY70">
         <v>98.4</v>
       </c>
-      <c r="AY70">
+      <c r="AZ70">
         <v>99.6</v>
       </c>
-      <c r="AZ70">
+      <c r="BA70">
         <v>104.5</v>
       </c>
+      <c r="BB70">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A71" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C71">
         <v>266.10000000000002</v>
       </c>
       <c r="D71">
         <v>103</v>
       </c>
       <c r="E71">
         <v>104.1</v>
       </c>
       <c r="F71">
         <v>95.9</v>
       </c>
       <c r="G71">
         <v>88.5</v>
       </c>
       <c r="H71">
         <v>76.8</v>
       </c>
       <c r="I71">
         <v>76.8</v>
       </c>
       <c r="J71">
         <v>77.099999999999994</v>
       </c>
       <c r="K71">
         <v>77.2</v>
       </c>
       <c r="M71">
         <v>103.8</v>
       </c>
       <c r="N71">
         <v>102.2</v>
       </c>
       <c r="O71">
         <v>94.7</v>
       </c>
       <c r="P71">
         <v>85.3</v>
       </c>
       <c r="Q71">
         <v>75.5</v>
       </c>
       <c r="R71">
         <v>76.5</v>
       </c>
       <c r="S71">
         <v>77.3</v>
       </c>
-      <c r="U71">
+      <c r="T71">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="V71">
         <v>104.1</v>
       </c>
-      <c r="V71">
+      <c r="W71">
         <v>99.6</v>
       </c>
-      <c r="W71">
+      <c r="X71">
         <v>98.6</v>
       </c>
-      <c r="X71">
+      <c r="Y71">
         <v>109.8</v>
       </c>
-      <c r="Y71">
+      <c r="Z71">
         <v>107.2</v>
       </c>
-      <c r="Z71">
+      <c r="AA71">
         <v>100.7</v>
       </c>
-      <c r="AA71">
+      <c r="AB71">
         <v>104</v>
       </c>
-      <c r="AB71">
+      <c r="AC71">
         <v>104.5</v>
       </c>
-      <c r="AC71">
+      <c r="AD71">
         <v>99.6</v>
       </c>
-      <c r="AD71">
+      <c r="AE71">
         <v>90.1</v>
       </c>
-      <c r="AE71">
+      <c r="AF71">
         <v>92</v>
       </c>
-      <c r="AF71">
+      <c r="AG71">
         <v>101.7</v>
       </c>
-      <c r="AG71">
+      <c r="AH71">
         <v>95</v>
       </c>
-      <c r="AH71">
+      <c r="AI71">
         <v>87</v>
       </c>
-      <c r="AI71">
+      <c r="AJ71">
         <v>85.4</v>
       </c>
-      <c r="AJ71">
+      <c r="AK71">
         <v>86.4</v>
       </c>
-      <c r="AK71">
+      <c r="AL71">
         <v>82.6</v>
       </c>
-      <c r="AL71">
+      <c r="AM71">
         <v>74.2</v>
       </c>
-      <c r="AM71">
+      <c r="AN71">
         <v>72.8</v>
       </c>
-      <c r="AN71">
+      <c r="AO71">
         <v>77.7</v>
       </c>
-      <c r="AO71">
+      <c r="AP71">
         <v>77.099999999999994</v>
       </c>
-      <c r="AP71">
+      <c r="AQ71">
         <v>74.599999999999994</v>
       </c>
-      <c r="AQ71">
+      <c r="AR71">
         <v>75.8</v>
       </c>
-      <c r="AR71">
+      <c r="AS71">
         <v>79.5</v>
       </c>
-      <c r="AS71">
+      <c r="AT71">
         <v>75.900000000000006</v>
       </c>
-      <c r="AT71">
+      <c r="AU71">
         <v>74.400000000000006</v>
       </c>
-      <c r="AU71">
+      <c r="AV71">
         <v>76.5</v>
       </c>
-      <c r="AV71">
+      <c r="AW71">
         <v>81.5</v>
       </c>
-      <c r="AW71">
+      <c r="AX71">
         <v>76.8</v>
       </c>
-      <c r="AX71">
+      <c r="AY71">
         <v>76.3</v>
       </c>
-      <c r="AY71">
+      <c r="AZ71">
         <v>76.099999999999994</v>
       </c>
-      <c r="AZ71">
+      <c r="BA71">
         <v>79.7</v>
       </c>
+      <c r="BB71">
+        <v>74.2</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A72" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B72" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>101.7</v>
       </c>
       <c r="E72">
         <v>105.7</v>
       </c>
       <c r="F72">
         <v>94.3</v>
       </c>
       <c r="G72">
         <v>83.5</v>
       </c>
       <c r="H72">
         <v>70</v>
       </c>
       <c r="I72">
         <v>71.599999999999994</v>
       </c>
       <c r="J72">
         <v>68.400000000000006</v>
       </c>
       <c r="K72">
         <v>63.7</v>
       </c>
       <c r="M72">
         <v>103.8</v>
       </c>
       <c r="N72">
         <v>103.8</v>
       </c>
       <c r="O72">
         <v>92.1</v>
       </c>
       <c r="P72">
         <v>78.599999999999994</v>
       </c>
       <c r="Q72">
         <v>69.900000000000006</v>
       </c>
       <c r="R72">
         <v>70.7</v>
       </c>
       <c r="S72">
         <v>67.599999999999994</v>
       </c>
-      <c r="U72">
+      <c r="T72">
+        <v>62.4</v>
+      </c>
+      <c r="V72">
         <v>98.8</v>
       </c>
-      <c r="V72">
+      <c r="W72">
         <v>96.5</v>
       </c>
-      <c r="W72">
+      <c r="X72">
         <v>97.5</v>
       </c>
-      <c r="X72">
+      <c r="Y72">
         <v>114</v>
       </c>
-      <c r="Y72">
+      <c r="Z72">
         <v>107.2</v>
       </c>
-      <c r="Z72">
+      <c r="AA72">
         <v>104.2</v>
       </c>
-      <c r="AA72">
+      <c r="AB72">
         <v>105.2</v>
       </c>
-      <c r="AB72">
+      <c r="AC72">
         <v>106.1</v>
       </c>
-      <c r="AC72">
+      <c r="AD72">
         <v>99.6</v>
       </c>
-      <c r="AD72">
+      <c r="AE72">
         <v>87.4</v>
       </c>
-      <c r="AE72">
+      <c r="AF72">
         <v>90.5</v>
       </c>
-      <c r="AF72">
+      <c r="AG72">
         <v>99.8</v>
       </c>
-      <c r="AG72">
+      <c r="AH72">
         <v>90.8</v>
       </c>
-      <c r="AH72">
+      <c r="AI72">
         <v>83.9</v>
       </c>
-      <c r="AI72">
+      <c r="AJ72">
         <v>79.099999999999994</v>
       </c>
-      <c r="AJ72">
+      <c r="AK72">
         <v>80</v>
       </c>
-      <c r="AK72">
+      <c r="AL72">
         <v>71.400000000000006</v>
       </c>
-      <c r="AL72">
+      <c r="AM72">
         <v>68</v>
       </c>
-      <c r="AM72">
+      <c r="AN72">
         <v>67</v>
       </c>
-      <c r="AN72">
+      <c r="AO72">
         <v>73.8</v>
       </c>
-      <c r="AO72">
+      <c r="AP72">
         <v>70.8</v>
       </c>
-      <c r="AP72">
+      <c r="AQ72">
         <v>68.900000000000006</v>
       </c>
-      <c r="AQ72">
+      <c r="AR72">
         <v>70.900000000000006</v>
       </c>
-      <c r="AR72">
+      <c r="AS72">
         <v>75.7</v>
       </c>
-      <c r="AS72">
+      <c r="AT72">
         <v>67.3</v>
       </c>
-      <c r="AT72">
+      <c r="AU72">
         <v>66.599999999999994</v>
       </c>
-      <c r="AU72">
+      <c r="AV72">
         <v>67</v>
       </c>
-      <c r="AV72">
+      <c r="AW72">
         <v>72.7</v>
       </c>
-      <c r="AW72">
+      <c r="AX72">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>61.7</v>
       </c>
       <c r="AY72">
         <v>61.7</v>
       </c>
       <c r="AZ72">
+        <v>61.7</v>
+      </c>
+      <c r="BA72">
         <v>67.5</v>
       </c>
+      <c r="BB72">
+        <v>58.8</v>
+      </c>
     </row>
-    <row r="73" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A73" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B73" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>93.4</v>
       </c>
       <c r="E73">
         <v>99.5</v>
       </c>
       <c r="F73">
         <v>100.5</v>
       </c>
       <c r="G73">
         <v>92.9</v>
       </c>
       <c r="H73">
         <v>80.2</v>
       </c>
       <c r="I73">
         <v>79</v>
       </c>
       <c r="J73">
         <v>80.099999999999994</v>
       </c>
       <c r="K73">
         <v>83.1</v>
       </c>
       <c r="M73">
         <v>94</v>
       </c>
       <c r="N73">
         <v>100.7</v>
       </c>
       <c r="O73">
         <v>100.1</v>
       </c>
       <c r="P73">
         <v>89.6</v>
       </c>
       <c r="Q73">
         <v>78.5</v>
       </c>
       <c r="R73">
         <v>78.599999999999994</v>
       </c>
       <c r="S73">
         <v>80.599999999999994</v>
       </c>
-      <c r="U73">
+      <c r="T73">
+        <v>82.8</v>
+      </c>
+      <c r="V73">
         <v>93.5</v>
       </c>
-      <c r="V73">
+      <c r="W73">
         <v>91.8</v>
       </c>
-      <c r="W73">
+      <c r="X73">
         <v>89.5</v>
       </c>
-      <c r="X73">
+      <c r="Y73">
         <v>98.7</v>
       </c>
-      <c r="Y73">
+      <c r="Z73">
         <v>96.1</v>
       </c>
-      <c r="Z73">
+      <c r="AA73">
         <v>95.9</v>
       </c>
-      <c r="AA73">
+      <c r="AB73">
         <v>102.4</v>
       </c>
-      <c r="AB73">
+      <c r="AC73">
         <v>103.7</v>
       </c>
-      <c r="AC73">
+      <c r="AD73">
         <v>100.7</v>
       </c>
-      <c r="AD73">
+      <c r="AE73">
         <v>96.1</v>
       </c>
-      <c r="AE73">
+      <c r="AF73">
         <v>98.5</v>
       </c>
-      <c r="AF73">
+      <c r="AG73">
         <v>106.5</v>
       </c>
-      <c r="AG73">
+      <c r="AH73">
         <v>99.2</v>
       </c>
-      <c r="AH73">
+      <c r="AI73">
         <v>91.4</v>
       </c>
-      <c r="AI73">
+      <c r="AJ73">
         <v>90.5</v>
       </c>
-      <c r="AJ73">
+      <c r="AK73">
         <v>90.3</v>
       </c>
-      <c r="AK73">
+      <c r="AL73">
         <v>86.2</v>
       </c>
-      <c r="AL73">
+      <c r="AM73">
         <v>77</v>
       </c>
-      <c r="AM73">
+      <c r="AN73">
         <v>77.099999999999994</v>
       </c>
-      <c r="AN73">
+      <c r="AO73">
         <v>80.5</v>
       </c>
-      <c r="AO73">
+      <c r="AP73">
         <v>79.3</v>
       </c>
-      <c r="AP73">
+      <c r="AQ73">
         <v>78.5</v>
       </c>
-      <c r="AQ73">
+      <c r="AR73">
         <v>77</v>
       </c>
-      <c r="AR73">
+      <c r="AS73">
         <v>81.400000000000006</v>
       </c>
-      <c r="AS73">
+      <c r="AT73">
         <v>77.5</v>
       </c>
-      <c r="AT73">
+      <c r="AU73">
         <v>77</v>
       </c>
-      <c r="AU73">
+      <c r="AV73">
         <v>80.400000000000006</v>
       </c>
-      <c r="AV73">
+      <c r="AW73">
         <v>85.3</v>
       </c>
-      <c r="AW73">
+      <c r="AX73">
         <v>79.5</v>
       </c>
-      <c r="AX73">
+      <c r="AY73">
         <v>85.5</v>
       </c>
-      <c r="AY73">
+      <c r="AZ73">
         <v>83.5</v>
       </c>
-      <c r="AZ73">
+      <c r="BA73">
         <v>83.7</v>
       </c>
+      <c r="BB73">
+        <v>78.5</v>
+      </c>
     </row>
-    <row r="74" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A74" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B74" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>110.3</v>
       </c>
       <c r="E74">
         <v>105.7</v>
       </c>
       <c r="F74">
         <v>94.3</v>
       </c>
       <c r="G74">
         <v>90</v>
       </c>
       <c r="H74">
         <v>80.5</v>
       </c>
       <c r="I74">
         <v>79.8</v>
       </c>
       <c r="J74">
         <v>82.6</v>
       </c>
       <c r="K74">
         <v>85.1</v>
       </c>
       <c r="M74">
         <v>110</v>
       </c>
       <c r="N74">
         <v>101.8</v>
       </c>
       <c r="O74">
         <v>93.6</v>
       </c>
       <c r="P74">
         <v>88.4</v>
       </c>
       <c r="Q74">
         <v>78.400000000000006</v>
       </c>
       <c r="R74">
         <v>80.099999999999994</v>
       </c>
       <c r="S74">
         <v>83.5</v>
       </c>
-      <c r="U74">
+      <c r="T74">
+        <v>84.8</v>
+      </c>
+      <c r="V74">
         <v>115.5</v>
       </c>
-      <c r="V74">
+      <c r="W74">
         <v>107.2</v>
       </c>
-      <c r="W74">
+      <c r="X74">
         <v>105.3</v>
       </c>
-      <c r="X74">
+      <c r="Y74">
         <v>113.4</v>
       </c>
-      <c r="Y74">
+      <c r="Z74">
         <v>114.3</v>
       </c>
-      <c r="Z74">
+      <c r="AA74">
         <v>100.7</v>
       </c>
-      <c r="AA74">
+      <c r="AB74">
         <v>104.1</v>
       </c>
-      <c r="AB74">
+      <c r="AC74">
         <v>103.6</v>
       </c>
-      <c r="AC74">
+      <c r="AD74">
         <v>99</v>
       </c>
-      <c r="AD74">
+      <c r="AE74">
         <v>88.8</v>
       </c>
-      <c r="AE74">
+      <c r="AF74">
         <v>89.2</v>
       </c>
-      <c r="AF74">
+      <c r="AG74">
         <v>100.4</v>
       </c>
-      <c r="AG74">
+      <c r="AH74">
         <v>95.9</v>
       </c>
-      <c r="AH74">
+      <c r="AI74">
         <v>87</v>
       </c>
-      <c r="AI74">
+      <c r="AJ74">
         <v>87.5</v>
       </c>
-      <c r="AJ74">
+      <c r="AK74">
         <v>89.4</v>
       </c>
-      <c r="AK74">
+      <c r="AL74">
         <v>89.8</v>
       </c>
-      <c r="AL74">
+      <c r="AM74">
         <v>77.7</v>
       </c>
-      <c r="AM74">
+      <c r="AN74">
         <v>75.099999999999994</v>
       </c>
-      <c r="AN74">
+      <c r="AO74">
         <v>79.400000000000006</v>
       </c>
-      <c r="AO74">
+      <c r="AP74">
         <v>81.3</v>
       </c>
-      <c r="AP74">
+      <c r="AQ74">
         <v>77.2</v>
       </c>
-      <c r="AQ74">
+      <c r="AR74">
         <v>79.2</v>
       </c>
-      <c r="AR74">
+      <c r="AS74">
         <v>81.599999999999994</v>
       </c>
-      <c r="AS74">
+      <c r="AT74">
         <v>82.3</v>
       </c>
-      <c r="AT74">
+      <c r="AU74">
         <v>79.5</v>
       </c>
-      <c r="AU74">
+      <c r="AV74">
         <v>82.1</v>
       </c>
-      <c r="AV74">
+      <c r="AW74">
         <v>86.5</v>
       </c>
-      <c r="AW74">
+      <c r="AX74">
         <v>86</v>
       </c>
-      <c r="AX74">
+      <c r="AY74">
         <v>83</v>
       </c>
-      <c r="AY74">
+      <c r="AZ74">
         <v>83.7</v>
       </c>
-      <c r="AZ74">
+      <c r="BA74">
         <v>87.6</v>
       </c>
+      <c r="BB74">
+        <v>84.7</v>
+      </c>
     </row>
-    <row r="75" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B75" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>109.6</v>
       </c>
       <c r="F75">
         <v>90.4</v>
       </c>
       <c r="G75">
         <v>94.9</v>
       </c>
       <c r="H75">
         <v>87.1</v>
       </c>
       <c r="I75">
         <v>80.3</v>
       </c>
       <c r="J75">
         <v>78.2</v>
       </c>
       <c r="K75">
         <v>79.8</v>
       </c>
       <c r="M75">
         <v>109.7</v>
       </c>
       <c r="N75">
         <v>106.5</v>
       </c>
       <c r="O75">
         <v>90.4</v>
       </c>
       <c r="P75">
         <v>93.8</v>
       </c>
       <c r="Q75">
         <v>84.3</v>
       </c>
       <c r="R75">
         <v>78.3</v>
       </c>
       <c r="S75">
         <v>79.2</v>
       </c>
-      <c r="U75">
+      <c r="T75">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="V75">
         <v>113.1</v>
       </c>
-      <c r="V75">
+      <c r="W75">
         <v>105.2</v>
       </c>
-      <c r="W75">
+      <c r="X75">
         <v>107.3</v>
       </c>
-      <c r="X75">
+      <c r="Y75">
         <v>111.6</v>
       </c>
-      <c r="Y75">
+      <c r="Z75">
         <v>114.5</v>
       </c>
-      <c r="Z75">
+      <c r="AA75">
         <v>107.4</v>
       </c>
-      <c r="AA75">
+      <c r="AB75">
         <v>114.1</v>
       </c>
-      <c r="AB75">
+      <c r="AC75">
         <v>102.3</v>
       </c>
-      <c r="AC75">
+      <c r="AD75">
         <v>102.4</v>
       </c>
-      <c r="AD75">
+      <c r="AE75">
         <v>76.2</v>
       </c>
-      <c r="AE75">
+      <c r="AF75">
         <v>87.2</v>
       </c>
-      <c r="AF75">
+      <c r="AG75">
         <v>95.9</v>
       </c>
-      <c r="AG75">
+      <c r="AH75">
         <v>102.4</v>
       </c>
-      <c r="AH75">
+      <c r="AI75">
         <v>89.8</v>
       </c>
-      <c r="AI75">
+      <c r="AJ75">
         <v>93.4</v>
       </c>
-      <c r="AJ75">
+      <c r="AK75">
         <v>94.1</v>
       </c>
-      <c r="AK75">
+      <c r="AL75">
         <v>97.7</v>
       </c>
-      <c r="AL75">
+      <c r="AM75">
         <v>82</v>
       </c>
-      <c r="AM75">
+      <c r="AN75">
         <v>84</v>
       </c>
-      <c r="AN75">
+      <c r="AO75">
         <v>84.6</v>
       </c>
-      <c r="AO75">
+      <c r="AP75">
         <v>86.6</v>
       </c>
-      <c r="AP75">
+      <c r="AQ75">
         <v>76.3</v>
       </c>
-      <c r="AQ75">
+      <c r="AR75">
         <v>78.099999999999994</v>
       </c>
-      <c r="AR75">
+      <c r="AS75">
         <v>80.099999999999994</v>
       </c>
-      <c r="AS75">
+      <c r="AT75">
         <v>78.7</v>
       </c>
-      <c r="AT75">
+      <c r="AU75">
         <v>72.900000000000006</v>
       </c>
-      <c r="AU75">
+      <c r="AV75">
         <v>78.900000000000006</v>
       </c>
-      <c r="AV75">
+      <c r="AW75">
         <v>82.3</v>
       </c>
-      <c r="AW75">
+      <c r="AX75">
         <v>82.4</v>
       </c>
-      <c r="AX75">
+      <c r="AY75">
         <v>76.7</v>
       </c>
-      <c r="AY75">
+      <c r="AZ75">
         <v>79.599999999999994</v>
       </c>
-      <c r="AZ75">
+      <c r="BA75">
         <v>80.400000000000006</v>
       </c>
+      <c r="BB75">
+        <v>78.900000000000006</v>
+      </c>
     </row>
-    <row r="76" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B76" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>119.3</v>
       </c>
       <c r="E76">
         <v>111.6</v>
       </c>
       <c r="F76">
         <v>88.4</v>
       </c>
       <c r="G76">
         <v>87.3</v>
       </c>
       <c r="H76">
         <v>80.5</v>
       </c>
       <c r="I76">
         <v>68.3</v>
       </c>
       <c r="J76">
         <v>64.400000000000006</v>
       </c>
       <c r="K76">
         <v>62.7</v>
       </c>
       <c r="M76">
         <v>119.2</v>
       </c>
       <c r="N76">
         <v>107.1</v>
       </c>
       <c r="O76">
         <v>86</v>
       </c>
       <c r="P76">
         <v>85.8</v>
       </c>
       <c r="Q76">
         <v>76.400000000000006</v>
       </c>
       <c r="R76">
         <v>66.8</v>
       </c>
       <c r="S76">
         <v>64.3</v>
       </c>
-      <c r="U76">
+      <c r="T76">
+        <v>62.9</v>
+      </c>
+      <c r="V76">
         <v>124.5</v>
       </c>
-      <c r="V76">
+      <c r="W76">
         <v>115.3</v>
       </c>
-      <c r="W76">
+      <c r="X76">
         <v>117.8</v>
       </c>
-      <c r="X76">
+      <c r="Y76">
         <v>119.5</v>
       </c>
-      <c r="Y76">
+      <c r="Z76">
         <v>124</v>
       </c>
-      <c r="Z76">
+      <c r="AA76">
         <v>109.8</v>
       </c>
-      <c r="AA76">
+      <c r="AB76">
         <v>112</v>
       </c>
-      <c r="AB76">
+      <c r="AC76">
         <v>100.7</v>
       </c>
-      <c r="AC76">
+      <c r="AD76">
         <v>105.7</v>
       </c>
-      <c r="AD76">
+      <c r="AE76">
         <v>75.099999999999994</v>
       </c>
-      <c r="AE76">
+      <c r="AF76">
         <v>84.2</v>
       </c>
-      <c r="AF76">
+      <c r="AG76">
         <v>88.3</v>
       </c>
-      <c r="AG76">
+      <c r="AH76">
         <v>96.3</v>
       </c>
-      <c r="AH76">
+      <c r="AI76">
         <v>80.5</v>
       </c>
-      <c r="AI76">
+      <c r="AJ76">
         <v>85.6</v>
       </c>
-      <c r="AJ76">
+      <c r="AK76">
         <v>86.6</v>
       </c>
-      <c r="AK76">
+      <c r="AL76">
         <v>90.3</v>
       </c>
-      <c r="AL76">
+      <c r="AM76">
         <v>76.099999999999994</v>
       </c>
-      <c r="AM76">
+      <c r="AN76">
         <v>79.900000000000006</v>
       </c>
-      <c r="AN76">
+      <c r="AO76">
         <v>75.7</v>
       </c>
-      <c r="AO76">
+      <c r="AP76">
         <v>73.8</v>
       </c>
-      <c r="AP76">
+      <c r="AQ76">
         <v>64.5</v>
       </c>
-      <c r="AQ76">
+      <c r="AR76">
         <v>66</v>
       </c>
-      <c r="AR76">
+      <c r="AS76">
         <v>69.099999999999994</v>
       </c>
-      <c r="AS76">
+      <c r="AT76">
         <v>67.5</v>
       </c>
-      <c r="AT76">
+      <c r="AU76">
         <v>60.4</v>
       </c>
-      <c r="AU76">
+      <c r="AV76">
         <v>62.7</v>
       </c>
-      <c r="AV76">
+      <c r="AW76">
         <v>66.900000000000006</v>
       </c>
-      <c r="AW76">
+      <c r="AX76">
         <v>67.2</v>
       </c>
-      <c r="AX76">
+      <c r="AY76">
         <v>58.4</v>
       </c>
-      <c r="AY76">
+      <c r="AZ76">
         <v>60.9</v>
       </c>
-      <c r="AZ76">
+      <c r="BA76">
         <v>64.5</v>
       </c>
+      <c r="BB76">
+        <v>67.900000000000006</v>
+      </c>
     </row>
-    <row r="77" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A77" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B77" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.1</v>
       </c>
       <c r="E77">
         <v>112.6</v>
       </c>
       <c r="F77">
         <v>87.5</v>
       </c>
       <c r="G77">
         <v>90.9</v>
       </c>
       <c r="H77">
         <v>83.5</v>
       </c>
       <c r="I77">
         <v>87.2</v>
       </c>
       <c r="J77">
         <v>81.8</v>
       </c>
       <c r="K77">
         <v>84.2</v>
       </c>
       <c r="M77">
         <v>115</v>
       </c>
       <c r="N77">
         <v>108.5</v>
       </c>
       <c r="O77">
         <v>86.4</v>
       </c>
       <c r="P77">
         <v>89.6</v>
       </c>
       <c r="Q77">
         <v>82.7</v>
       </c>
       <c r="R77">
         <v>85.3</v>
       </c>
       <c r="S77">
         <v>82.8</v>
       </c>
-      <c r="U77">
+      <c r="T77">
+        <v>84.2</v>
+      </c>
+      <c r="V77">
         <v>117.7</v>
       </c>
-      <c r="V77">
+      <c r="W77">
         <v>107.9</v>
       </c>
-      <c r="W77">
+      <c r="X77">
         <v>111.6</v>
       </c>
-      <c r="X77">
+      <c r="Y77">
         <v>123.2</v>
       </c>
-      <c r="Y77">
+      <c r="Z77">
         <v>117.3</v>
       </c>
-      <c r="Z77">
+      <c r="AA77">
         <v>109.8</v>
       </c>
-      <c r="AA77">
+      <c r="AB77">
         <v>114.5</v>
       </c>
-      <c r="AB77">
+      <c r="AC77">
         <v>108.6</v>
       </c>
-      <c r="AC77">
+      <c r="AD77">
         <v>101.1</v>
       </c>
-      <c r="AD77">
+      <c r="AE77">
         <v>68.8</v>
       </c>
-      <c r="AE77">
+      <c r="AF77">
         <v>84.3</v>
       </c>
-      <c r="AF77">
+      <c r="AG77">
         <v>95.6</v>
       </c>
-      <c r="AG77">
+      <c r="AH77">
         <v>97</v>
       </c>
-      <c r="AH77">
+      <c r="AI77">
         <v>88.2</v>
       </c>
-      <c r="AI77">
+      <c r="AJ77">
         <v>87.2</v>
       </c>
-      <c r="AJ77">
+      <c r="AK77">
         <v>91.1</v>
       </c>
-      <c r="AK77">
+      <c r="AL77">
         <v>91.8</v>
       </c>
-      <c r="AL77">
+      <c r="AM77">
         <v>77.400000000000006</v>
       </c>
-      <c r="AM77">
+      <c r="AN77">
         <v>80.400000000000006</v>
       </c>
-      <c r="AN77">
+      <c r="AO77">
         <v>84.5</v>
       </c>
-      <c r="AO77">
+      <c r="AP77">
         <v>88.3</v>
       </c>
-      <c r="AP77">
+      <c r="AQ77">
         <v>84.2</v>
       </c>
-      <c r="AQ77">
+      <c r="AR77">
         <v>86.5</v>
       </c>
-      <c r="AR77">
+      <c r="AS77">
         <v>89.6</v>
       </c>
-      <c r="AS77">
+      <c r="AT77">
         <v>80.7</v>
       </c>
-      <c r="AT77">
+      <c r="AU77">
         <v>77.2</v>
       </c>
-      <c r="AU77">
+      <c r="AV77">
         <v>81.599999999999994</v>
       </c>
-      <c r="AV77">
+      <c r="AW77">
         <v>87.8</v>
       </c>
-      <c r="AW77">
+      <c r="AX77">
         <v>84.4</v>
       </c>
-      <c r="AX77">
+      <c r="AY77">
         <v>82.5</v>
       </c>
-      <c r="AY77">
+      <c r="AZ77">
         <v>83.1</v>
       </c>
-      <c r="AZ77">
+      <c r="BA77">
         <v>86.8</v>
       </c>
+      <c r="BB77">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="78" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C78">
         <v>194.5</v>
       </c>
       <c r="D78">
         <v>97.4</v>
       </c>
       <c r="E78">
         <v>105</v>
       </c>
       <c r="F78">
         <v>95</v>
       </c>
       <c r="G78">
         <v>105.8</v>
       </c>
       <c r="H78">
         <v>96.3</v>
       </c>
       <c r="I78">
         <v>88.4</v>
       </c>
       <c r="J78">
         <v>88.7</v>
       </c>
       <c r="K78">
         <v>92.6</v>
       </c>
       <c r="M78">
         <v>98.3</v>
       </c>
       <c r="N78">
         <v>104.2</v>
       </c>
       <c r="O78">
         <v>98.1</v>
       </c>
       <c r="P78">
         <v>105</v>
       </c>
       <c r="Q78">
         <v>92.8</v>
       </c>
       <c r="R78">
         <v>86.4</v>
       </c>
       <c r="S78">
         <v>90.2</v>
       </c>
-      <c r="U78">
+      <c r="T78">
+        <v>90.5</v>
+      </c>
+      <c r="V78">
         <v>99.6</v>
       </c>
-      <c r="V78">
+      <c r="W78">
         <v>93.3</v>
       </c>
-      <c r="W78">
+      <c r="X78">
         <v>97.2</v>
       </c>
-      <c r="X78">
+      <c r="Y78">
         <v>99.6</v>
       </c>
-      <c r="Y78">
+      <c r="Z78">
         <v>103.3</v>
       </c>
-      <c r="Z78">
+      <c r="AA78">
         <v>101.7</v>
       </c>
-      <c r="AA78">
+      <c r="AB78">
         <v>113.9</v>
       </c>
-      <c r="AB78">
+      <c r="AC78">
         <v>101.2</v>
       </c>
-      <c r="AC78">
+      <c r="AD78">
         <v>100.1</v>
       </c>
-      <c r="AD78">
+      <c r="AE78">
         <v>81.5</v>
       </c>
-      <c r="AE78">
+      <c r="AF78">
         <v>92.9</v>
       </c>
-      <c r="AF78">
+      <c r="AG78">
         <v>105.4</v>
       </c>
-      <c r="AG78">
+      <c r="AH78">
         <v>112.4</v>
       </c>
-      <c r="AH78">
+      <c r="AI78">
         <v>101.5</v>
       </c>
-      <c r="AI78">
+      <c r="AJ78">
         <v>104.9</v>
       </c>
-      <c r="AJ78">
+      <c r="AK78">
         <v>104.5</v>
       </c>
-      <c r="AK78">
+      <c r="AL78">
         <v>109.1</v>
       </c>
-      <c r="AL78">
+      <c r="AM78">
         <v>91</v>
       </c>
-      <c r="AM78">
+      <c r="AN78">
         <v>91.2</v>
       </c>
-      <c r="AN78">
+      <c r="AO78">
         <v>93.7</v>
       </c>
-      <c r="AO78">
+      <c r="AP78">
         <v>95</v>
       </c>
-      <c r="AP78">
+      <c r="AQ78">
         <v>84.6</v>
       </c>
-      <c r="AQ78">
+      <c r="AR78">
         <v>86.3</v>
       </c>
-      <c r="AR78">
+      <c r="AS78">
         <v>87.8</v>
       </c>
-      <c r="AS78">
+      <c r="AT78">
         <v>86.7</v>
       </c>
-      <c r="AT78">
+      <c r="AU78">
         <v>83.5</v>
       </c>
-      <c r="AU78">
+      <c r="AV78">
         <v>91.5</v>
       </c>
-      <c r="AV78">
+      <c r="AW78">
         <v>92.8</v>
       </c>
-      <c r="AW78">
+      <c r="AX78">
         <v>92.9</v>
       </c>
-      <c r="AX78">
+      <c r="AY78">
         <v>90.6</v>
       </c>
-      <c r="AY78">
+      <c r="AZ78">
         <v>95.6</v>
       </c>
-      <c r="AZ78">
+      <c r="BA78">
         <v>91.2</v>
       </c>
+      <c r="BB78">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="79" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B79" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>113.6</v>
       </c>
       <c r="E79">
         <v>113.9</v>
       </c>
       <c r="F79">
         <v>86.1</v>
       </c>
       <c r="G79">
         <v>86.9</v>
       </c>
       <c r="H79">
         <v>80.7</v>
       </c>
       <c r="I79">
         <v>77.099999999999994</v>
       </c>
       <c r="J79">
         <v>76.2</v>
       </c>
       <c r="K79">
         <v>77.400000000000006</v>
       </c>
       <c r="M79">
         <v>114</v>
       </c>
       <c r="N79">
         <v>109.4</v>
       </c>
       <c r="O79">
         <v>84.1</v>
       </c>
       <c r="P79">
         <v>85.7</v>
       </c>
       <c r="Q79">
         <v>80.599999999999994</v>
       </c>
       <c r="R79">
         <v>74.5</v>
       </c>
       <c r="S79">
         <v>77.7</v>
       </c>
-      <c r="U79">
+      <c r="T79">
+        <v>76.8</v>
+      </c>
+      <c r="V79">
         <v>119.5</v>
       </c>
-      <c r="V79">
+      <c r="W79">
         <v>112.3</v>
       </c>
-      <c r="W79">
+      <c r="X79">
         <v>107.8</v>
       </c>
-      <c r="X79">
+      <c r="Y79">
         <v>114.7</v>
       </c>
-      <c r="Y79">
+      <c r="Z79">
         <v>121.1</v>
       </c>
-      <c r="Z79">
+      <c r="AA79">
         <v>114.5</v>
       </c>
-      <c r="AA79">
+      <c r="AB79">
         <v>118.2</v>
       </c>
-      <c r="AB79">
+      <c r="AC79">
         <v>101.8</v>
       </c>
-      <c r="AC79">
+      <c r="AD79">
         <v>103</v>
       </c>
-      <c r="AD79">
+      <c r="AE79">
         <v>72</v>
       </c>
-      <c r="AE79">
+      <c r="AF79">
         <v>81.8</v>
       </c>
-      <c r="AF79">
+      <c r="AG79">
         <v>87.6</v>
       </c>
-      <c r="AG79">
+      <c r="AH79">
         <v>94.9</v>
       </c>
-      <c r="AH79">
+      <c r="AI79">
         <v>80.8</v>
       </c>
-      <c r="AI79">
+      <c r="AJ79">
         <v>86.4</v>
       </c>
-      <c r="AJ79">
+      <c r="AK79">
         <v>85.6</v>
       </c>
-      <c r="AK79">
+      <c r="AL79">
         <v>89.8</v>
       </c>
-      <c r="AL79">
+      <c r="AM79">
         <v>75.8</v>
       </c>
-      <c r="AM79">
+      <c r="AN79">
         <v>77.8</v>
       </c>
-      <c r="AN79">
+      <c r="AO79">
         <v>79.5</v>
       </c>
-      <c r="AO79">
+      <c r="AP79">
         <v>89.3</v>
       </c>
-      <c r="AP79">
+      <c r="AQ79">
         <v>71.7</v>
       </c>
-      <c r="AQ79">
+      <c r="AR79">
         <v>73.599999999999994</v>
       </c>
-      <c r="AR79">
+      <c r="AS79">
         <v>73.8</v>
       </c>
-      <c r="AS79">
+      <c r="AT79">
         <v>78.7</v>
       </c>
-      <c r="AT79">
+      <c r="AU79">
         <v>67.599999999999994</v>
       </c>
-      <c r="AU79">
+      <c r="AV79">
         <v>77.099999999999994</v>
       </c>
-      <c r="AV79">
+      <c r="AW79">
         <v>81.400000000000006</v>
       </c>
-      <c r="AW79">
+      <c r="AX79">
         <v>84.5</v>
       </c>
-      <c r="AX79">
+      <c r="AY79">
         <v>72.8</v>
       </c>
-      <c r="AY79">
+      <c r="AZ79">
         <v>73.599999999999994</v>
       </c>
-      <c r="AZ79">
+      <c r="BA79">
         <v>78.7</v>
       </c>
+      <c r="BB79">
+        <v>82.1</v>
+      </c>
     </row>
-    <row r="80" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A80" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B80" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>104.4</v>
       </c>
       <c r="E80">
         <v>101.9</v>
       </c>
       <c r="F80">
         <v>98.1</v>
       </c>
       <c r="G80">
         <v>101.8</v>
       </c>
       <c r="H80">
         <v>98.4</v>
       </c>
       <c r="I80">
         <v>98.3</v>
       </c>
       <c r="J80">
         <v>99.1</v>
       </c>
       <c r="K80">
         <v>100.5</v>
       </c>
       <c r="M80">
         <v>103</v>
       </c>
       <c r="N80">
         <v>101.5</v>
       </c>
       <c r="O80">
         <v>98.3</v>
       </c>
       <c r="P80">
         <v>102</v>
       </c>
       <c r="Q80">
         <v>97.7</v>
       </c>
       <c r="R80">
         <v>97.7</v>
       </c>
       <c r="S80">
         <v>99.4</v>
       </c>
-      <c r="U80">
+      <c r="T80">
+        <v>101.5</v>
+      </c>
+      <c r="V80">
         <v>104.5</v>
       </c>
-      <c r="V80">
+      <c r="W80">
         <v>105.8</v>
       </c>
-      <c r="W80">
+      <c r="X80">
         <v>102.2</v>
       </c>
-      <c r="X80">
+      <c r="Y80">
         <v>104.9</v>
       </c>
-      <c r="Y80">
+      <c r="Z80">
         <v>98.9</v>
       </c>
-      <c r="Z80">
+      <c r="AA80">
         <v>101.9</v>
       </c>
-      <c r="AA80">
+      <c r="AB80">
         <v>104.3</v>
       </c>
-      <c r="AB80">
+      <c r="AC80">
         <v>102.6</v>
       </c>
-      <c r="AC80">
+      <c r="AD80">
         <v>97.4</v>
       </c>
-      <c r="AD80">
+      <c r="AE80">
         <v>93.3</v>
       </c>
-      <c r="AE80">
+      <c r="AF80">
         <v>95.5</v>
       </c>
-      <c r="AF80">
+      <c r="AG80">
         <v>106.3</v>
       </c>
-      <c r="AG80">
+      <c r="AH80">
         <v>98</v>
       </c>
-      <c r="AH80">
+      <c r="AI80">
         <v>101.1</v>
       </c>
-      <c r="AI80">
+      <c r="AJ80">
         <v>100.3</v>
       </c>
-      <c r="AJ80">
+      <c r="AK80">
         <v>107.5</v>
       </c>
-      <c r="AK80">
+      <c r="AL80">
         <v>99</v>
       </c>
-      <c r="AL80">
+      <c r="AM80">
         <v>97.7</v>
       </c>
-      <c r="AM80">
+      <c r="AN80">
         <v>94.9</v>
       </c>
-      <c r="AN80">
+      <c r="AO80">
         <v>101.9</v>
       </c>
-      <c r="AO80">
+      <c r="AP80">
         <v>96.4</v>
       </c>
-      <c r="AP80">
+      <c r="AQ80">
         <v>98.1</v>
       </c>
-      <c r="AQ80">
+      <c r="AR80">
         <v>97.8</v>
       </c>
-      <c r="AR80">
+      <c r="AS80">
         <v>100.7</v>
       </c>
-      <c r="AS80">
+      <c r="AT80">
         <v>94.2</v>
       </c>
-      <c r="AT80">
+      <c r="AU80">
         <v>97</v>
       </c>
-      <c r="AU80">
+      <c r="AV80">
         <v>99.3</v>
       </c>
-      <c r="AV80">
+      <c r="AW80">
         <v>105.9</v>
       </c>
-      <c r="AW80">
+      <c r="AX80">
         <v>95.4</v>
       </c>
-      <c r="AX80">
+      <c r="AY80">
         <v>101.4</v>
       </c>
-      <c r="AY80">
+      <c r="AZ80">
         <v>100</v>
       </c>
-      <c r="AZ80">
+      <c r="BA80">
         <v>105.1</v>
       </c>
+      <c r="BB80">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="81" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A81" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B81" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>111.1</v>
       </c>
       <c r="E81">
         <v>105.3</v>
       </c>
       <c r="F81">
         <v>94.7</v>
       </c>
       <c r="G81">
         <v>91.2</v>
       </c>
       <c r="H81">
         <v>81.7</v>
       </c>
       <c r="I81">
         <v>79.099999999999994</v>
       </c>
       <c r="J81">
         <v>78.5</v>
       </c>
       <c r="K81">
         <v>74.099999999999994</v>
       </c>
       <c r="M81">
         <v>110.4</v>
       </c>
       <c r="N81">
         <v>104.3</v>
       </c>
       <c r="O81">
         <v>92.3</v>
       </c>
       <c r="P81">
         <v>88.7</v>
       </c>
       <c r="Q81">
         <v>80.7</v>
       </c>
       <c r="R81">
         <v>78.8</v>
       </c>
       <c r="S81">
         <v>79.3</v>
       </c>
-      <c r="U81">
+      <c r="T81">
+        <v>72.2</v>
+      </c>
+      <c r="V81">
         <v>110.1</v>
       </c>
-      <c r="V81">
+      <c r="W81">
         <v>108.3</v>
       </c>
-      <c r="W81">
+      <c r="X81">
         <v>109.4</v>
       </c>
-      <c r="X81">
+      <c r="Y81">
         <v>116.6</v>
       </c>
-      <c r="Y81">
+      <c r="Z81">
         <v>107.4</v>
       </c>
-      <c r="Z81">
+      <c r="AA81">
         <v>105.5</v>
       </c>
-      <c r="AA81">
+      <c r="AB81">
         <v>106.1</v>
       </c>
-      <c r="AB81">
+      <c r="AC81">
         <v>102.1</v>
       </c>
-      <c r="AC81">
+      <c r="AD81">
         <v>103.4</v>
       </c>
-      <c r="AD81">
+      <c r="AE81">
         <v>87.5</v>
       </c>
-      <c r="AE81">
+      <c r="AF81">
         <v>88.3</v>
       </c>
-      <c r="AF81">
+      <c r="AG81">
         <v>99.7</v>
       </c>
-      <c r="AG81">
+      <c r="AH81">
         <v>93.7</v>
       </c>
-      <c r="AH81">
+      <c r="AI81">
         <v>88.6</v>
       </c>
-      <c r="AI81">
+      <c r="AJ81">
         <v>86.7</v>
       </c>
-      <c r="AJ81">
+      <c r="AK81">
         <v>95.6</v>
       </c>
-      <c r="AK81">
+      <c r="AL81">
         <v>84</v>
       </c>
-      <c r="AL81">
+      <c r="AM81">
         <v>80.8</v>
       </c>
-      <c r="AM81">
+      <c r="AN81">
         <v>80.3</v>
       </c>
-      <c r="AN81">
+      <c r="AO81">
         <v>81.599999999999994</v>
       </c>
-      <c r="AO81">
+      <c r="AP81">
         <v>80.099999999999994</v>
       </c>
-      <c r="AP81">
+      <c r="AQ81">
         <v>78.8</v>
       </c>
-      <c r="AQ81">
+      <c r="AR81">
         <v>75.7</v>
       </c>
-      <c r="AR81">
+      <c r="AS81">
         <v>81.7</v>
       </c>
-      <c r="AS81">
+      <c r="AT81">
         <v>78.900000000000006</v>
       </c>
-      <c r="AT81">
+      <c r="AU81">
         <v>77.599999999999994</v>
       </c>
-      <c r="AU81">
+      <c r="AV81">
         <v>76.599999999999994</v>
       </c>
-      <c r="AV81">
+      <c r="AW81">
         <v>80.8</v>
       </c>
-      <c r="AW81">
+      <c r="AX81">
         <v>82.1</v>
       </c>
-      <c r="AX81">
+      <c r="AY81">
         <v>71.099999999999994</v>
       </c>
-      <c r="AY81">
+      <c r="AZ81">
         <v>70.400000000000006</v>
       </c>
-      <c r="AZ81">
+      <c r="BA81">
         <v>72.7</v>
       </c>
+      <c r="BB81">
+        <v>74.8</v>
+      </c>
     </row>
-    <row r="82" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A82" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>95.9</v>
       </c>
       <c r="E82">
         <v>101.6</v>
       </c>
       <c r="F82">
         <v>98.4</v>
       </c>
       <c r="G82">
         <v>104.9</v>
       </c>
       <c r="H82">
         <v>111.3</v>
       </c>
       <c r="I82">
         <v>122.6</v>
       </c>
       <c r="J82">
         <v>127.4</v>
       </c>
       <c r="K82">
         <v>130.30000000000001</v>
       </c>
       <c r="M82">
         <v>97.5</v>
       </c>
       <c r="N82">
         <v>101.2</v>
       </c>
       <c r="O82">
         <v>99.3</v>
       </c>
       <c r="P82">
         <v>106</v>
       </c>
       <c r="Q82">
         <v>113.9</v>
       </c>
       <c r="R82">
         <v>123.9</v>
       </c>
       <c r="S82">
         <v>127.6</v>
       </c>
-      <c r="U82">
+      <c r="T82">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="V82">
         <v>88.4</v>
       </c>
-      <c r="V82">
+      <c r="W82">
         <v>99.1</v>
       </c>
-      <c r="W82">
+      <c r="X82">
         <v>94.2</v>
       </c>
-      <c r="X82">
+      <c r="Y82">
         <v>101.8</v>
       </c>
-      <c r="Y82">
+      <c r="Z82">
         <v>94.7</v>
       </c>
-      <c r="Z82">
+      <c r="AA82">
         <v>101.6</v>
       </c>
-      <c r="AA82">
+      <c r="AB82">
         <v>104.6</v>
       </c>
-      <c r="AB82">
+      <c r="AC82">
         <v>105.6</v>
       </c>
-      <c r="AC82">
+      <c r="AD82">
         <v>93.2</v>
       </c>
-      <c r="AD82">
+      <c r="AE82">
         <v>96</v>
       </c>
-      <c r="AE82">
+      <c r="AF82">
         <v>95.6</v>
       </c>
-      <c r="AF82">
+      <c r="AG82">
         <v>108.7</v>
       </c>
-      <c r="AG82">
+      <c r="AH82">
         <v>96.9</v>
       </c>
-      <c r="AH82">
+      <c r="AI82">
         <v>106.3</v>
       </c>
-      <c r="AI82">
+      <c r="AJ82">
         <v>105</v>
       </c>
-      <c r="AJ82">
+      <c r="AK82">
         <v>111.3</v>
       </c>
-      <c r="AK82">
+      <c r="AL82">
         <v>101.4</v>
       </c>
-      <c r="AL82">
+      <c r="AM82">
         <v>111.1</v>
       </c>
-      <c r="AM82">
+      <c r="AN82">
         <v>112.7</v>
       </c>
-      <c r="AN82">
+      <c r="AO82">
         <v>120</v>
       </c>
-      <c r="AO82">
+      <c r="AP82">
         <v>111.7</v>
       </c>
-      <c r="AP82">
+      <c r="AQ82">
         <v>122.5</v>
       </c>
-      <c r="AQ82">
+      <c r="AR82">
         <v>126.6</v>
       </c>
-      <c r="AR82">
+      <c r="AS82">
         <v>129.4</v>
       </c>
-      <c r="AS82">
+      <c r="AT82">
         <v>117.2</v>
       </c>
-      <c r="AT82">
+      <c r="AU82">
         <v>126</v>
       </c>
-      <c r="AU82">
+      <c r="AV82">
         <v>128.9</v>
       </c>
-      <c r="AV82">
+      <c r="AW82">
         <v>137.4</v>
       </c>
-      <c r="AW82">
+      <c r="AX82">
         <v>118.2</v>
       </c>
-      <c r="AX82">
+      <c r="AY82">
         <v>132.80000000000001</v>
       </c>
-      <c r="AY82">
+      <c r="AZ82">
         <v>132.19999999999999</v>
       </c>
-      <c r="AZ82">
+      <c r="BA82">
         <v>138.19999999999999</v>
       </c>
+      <c r="BB82">
+        <v>125.7</v>
+      </c>
     </row>
-    <row r="83" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B83" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>109.1</v>
       </c>
       <c r="E83">
         <v>101.5</v>
       </c>
       <c r="F83">
         <v>98.5</v>
       </c>
       <c r="G83">
         <v>101.3</v>
       </c>
       <c r="H83">
         <v>92.1</v>
       </c>
       <c r="I83">
         <v>84.5</v>
       </c>
       <c r="J83">
         <v>82.9</v>
       </c>
       <c r="K83">
         <v>84.1</v>
       </c>
       <c r="M83">
         <v>105.5</v>
       </c>
       <c r="N83">
         <v>101.3</v>
       </c>
       <c r="O83">
         <v>98.5</v>
       </c>
       <c r="P83">
         <v>101.4</v>
       </c>
       <c r="Q83">
         <v>89.3</v>
       </c>
       <c r="R83">
         <v>82.6</v>
       </c>
       <c r="S83">
         <v>83.1</v>
       </c>
-      <c r="U83">
+      <c r="T83">
+        <v>85</v>
+      </c>
+      <c r="V83">
         <v>114.7</v>
       </c>
-      <c r="V83">
+      <c r="W83">
         <v>110.1</v>
       </c>
-      <c r="W83">
+      <c r="X83">
         <v>106.5</v>
       </c>
-      <c r="X83">
+      <c r="Y83">
         <v>105.1</v>
       </c>
-      <c r="Y83">
+      <c r="Z83">
         <v>100.4</v>
       </c>
-      <c r="Z83">
+      <c r="AA83">
         <v>101.4</v>
       </c>
-      <c r="AA83">
+      <c r="AB83">
         <v>103.8</v>
       </c>
-      <c r="AB83">
+      <c r="AC83">
         <v>100.6</v>
       </c>
-      <c r="AC83">
+      <c r="AD83">
         <v>99.3</v>
       </c>
-      <c r="AD83">
+      <c r="AE83">
         <v>92.3</v>
       </c>
-      <c r="AE83">
+      <c r="AF83">
         <v>96.5</v>
       </c>
-      <c r="AF83">
+      <c r="AG83">
         <v>105.7</v>
       </c>
-      <c r="AG83">
+      <c r="AH83">
         <v>99.5</v>
       </c>
-      <c r="AH83">
+      <c r="AI83">
         <v>99.6</v>
       </c>
-      <c r="AI83">
+      <c r="AJ83">
         <v>99.3</v>
       </c>
-      <c r="AJ83">
+      <c r="AK83">
         <v>106.8</v>
       </c>
-      <c r="AK83">
+      <c r="AL83">
         <v>99.8</v>
       </c>
-      <c r="AL83">
+      <c r="AM83">
         <v>91.2</v>
       </c>
-      <c r="AM83">
+      <c r="AN83">
         <v>84.8</v>
       </c>
-      <c r="AN83">
+      <c r="AO83">
         <v>92.7</v>
       </c>
-      <c r="AO83">
+      <c r="AP83">
         <v>88.4</v>
       </c>
-      <c r="AP83">
+      <c r="AQ83">
         <v>84.4</v>
       </c>
-      <c r="AQ83">
+      <c r="AR83">
         <v>81.400000000000006</v>
       </c>
-      <c r="AR83">
+      <c r="AS83">
         <v>83.9</v>
       </c>
-      <c r="AS83">
+      <c r="AT83">
         <v>80.8</v>
       </c>
-      <c r="AT83">
+      <c r="AU83">
         <v>80</v>
       </c>
-      <c r="AU83">
+      <c r="AV83">
         <v>82.6</v>
       </c>
-      <c r="AV83">
+      <c r="AW83">
         <v>88.1</v>
       </c>
-      <c r="AW83">
+      <c r="AX83">
         <v>81.8</v>
       </c>
-      <c r="AX83">
+      <c r="AY83">
         <v>84.7</v>
       </c>
-      <c r="AY83">
+      <c r="AZ83">
         <v>82.5</v>
       </c>
-      <c r="AZ83">
+      <c r="BA83">
         <v>87.5</v>
       </c>
+      <c r="BB83">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="84" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C84">
         <v>794.5</v>
       </c>
       <c r="D84">
         <v>101.2</v>
       </c>
       <c r="E84">
         <v>99.7</v>
       </c>
       <c r="F84">
         <v>100.3</v>
       </c>
       <c r="G84">
         <v>105.3</v>
       </c>
       <c r="H84">
         <v>111.2</v>
       </c>
       <c r="I84">
         <v>116.8</v>
       </c>
       <c r="J84">
         <v>123.2</v>
       </c>
       <c r="K84">
         <v>126.4</v>
       </c>
       <c r="M84">
         <v>101.1</v>
       </c>
       <c r="N84">
         <v>99.7</v>
       </c>
       <c r="O84">
         <v>101.4</v>
       </c>
       <c r="P84">
         <v>106.2</v>
       </c>
       <c r="Q84">
         <v>112.5</v>
       </c>
       <c r="R84">
         <v>119.3</v>
       </c>
       <c r="S84">
         <v>122.5</v>
       </c>
-      <c r="U84">
+      <c r="T84">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="V84">
         <v>101.1</v>
       </c>
-      <c r="V84">
+      <c r="W84">
         <v>100.7</v>
       </c>
-      <c r="W84">
+      <c r="X84">
         <v>99.9</v>
       </c>
-      <c r="X84">
+      <c r="Y84">
         <v>102.9</v>
       </c>
-      <c r="Y84">
+      <c r="Z84">
         <v>100.8</v>
       </c>
-      <c r="Z84">
+      <c r="AA84">
         <v>99.7</v>
       </c>
-      <c r="AA84">
+      <c r="AB84">
         <v>99.6</v>
       </c>
-      <c r="AB84">
+      <c r="AC84">
         <v>98.6</v>
       </c>
-      <c r="AC84">
+      <c r="AD84">
         <v>100.7</v>
       </c>
-      <c r="AD84">
+      <c r="AE84">
         <v>98.1</v>
       </c>
-      <c r="AE84">
+      <c r="AF84">
         <v>99.5</v>
       </c>
-      <c r="AF84">
+      <c r="AG84">
         <v>103</v>
       </c>
-      <c r="AG84">
+      <c r="AH84">
         <v>104.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AI84">
         <v>103.9</v>
       </c>
       <c r="AJ84">
+        <v>103.9</v>
+      </c>
+      <c r="AK84">
         <v>108.7</v>
       </c>
-      <c r="AK84">
+      <c r="AL84">
         <v>108.1</v>
       </c>
-      <c r="AL84">
+      <c r="AM84">
         <v>111.2</v>
       </c>
-      <c r="AM84">
+      <c r="AN84">
         <v>110.4</v>
       </c>
-      <c r="AN84">
+      <c r="AO84">
         <v>115.1</v>
       </c>
-      <c r="AO84">
+      <c r="AP84">
         <v>113.3</v>
       </c>
-      <c r="AP84">
+      <c r="AQ84">
         <v>116.6</v>
       </c>
-      <c r="AQ84">
+      <c r="AR84">
         <v>116.5</v>
       </c>
-      <c r="AR84">
+      <c r="AS84">
         <v>120.8</v>
       </c>
-      <c r="AS84">
+      <c r="AT84">
         <v>123.2</v>
       </c>
-      <c r="AT84">
+      <c r="AU84">
         <v>123.7</v>
       </c>
-      <c r="AU84">
+      <c r="AV84">
         <v>124.1</v>
       </c>
-      <c r="AV84">
+      <c r="AW84">
         <v>121.7</v>
       </c>
-      <c r="AW84">
+      <c r="AX84">
         <v>120.6</v>
       </c>
-      <c r="AX84">
+      <c r="AY84">
         <v>125.3</v>
       </c>
-      <c r="AY84">
+      <c r="AZ84">
         <v>127.8</v>
       </c>
-      <c r="AZ84">
+      <c r="BA84">
         <v>132.1</v>
       </c>
+      <c r="BB84">
+        <v>134.19999999999999</v>
+      </c>
     </row>
-    <row r="85" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B85" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>97.9</v>
       </c>
       <c r="F85">
         <v>102.1</v>
       </c>
       <c r="G85">
         <v>109</v>
       </c>
       <c r="H85">
         <v>115</v>
       </c>
       <c r="I85">
         <v>120.2</v>
       </c>
       <c r="J85">
         <v>129.19999999999999</v>
       </c>
       <c r="K85">
         <v>133.6</v>
       </c>
       <c r="M85">
         <v>98.4</v>
       </c>
       <c r="N85">
         <v>99</v>
       </c>
       <c r="O85">
         <v>103.5</v>
       </c>
       <c r="P85">
         <v>110.7</v>
       </c>
       <c r="Q85">
         <v>115.7</v>
       </c>
       <c r="R85">
         <v>123.3</v>
       </c>
       <c r="S85">
         <v>128.9</v>
       </c>
-      <c r="U85">
+      <c r="T85">
+        <v>138.4</v>
+      </c>
+      <c r="V85">
         <v>98.1</v>
       </c>
-      <c r="V85">
+      <c r="W85">
         <v>98.7</v>
       </c>
-      <c r="W85">
+      <c r="X85">
         <v>96.9</v>
       </c>
-      <c r="X85">
+      <c r="Y85">
         <v>102.1</v>
       </c>
-      <c r="Y85">
+      <c r="Z85">
         <v>96</v>
       </c>
-      <c r="Z85">
+      <c r="AA85">
         <v>97.7</v>
       </c>
-      <c r="AA85">
+      <c r="AB85">
         <v>97.6</v>
       </c>
-      <c r="AB85">
+      <c r="AC85">
         <v>100.2</v>
       </c>
-      <c r="AC85">
+      <c r="AD85">
         <v>100.6</v>
       </c>
-      <c r="AD85">
+      <c r="AE85">
         <v>101.7</v>
       </c>
-      <c r="AE85">
+      <c r="AF85">
         <v>99.7</v>
       </c>
-      <c r="AF85">
+      <c r="AG85">
         <v>106.4</v>
       </c>
-      <c r="AG85">
+      <c r="AH85">
         <v>106.2</v>
       </c>
-      <c r="AH85">
+      <c r="AI85">
         <v>106.7</v>
       </c>
-      <c r="AI85">
+      <c r="AJ85">
         <v>107.7</v>
       </c>
-      <c r="AJ85">
+      <c r="AK85">
         <v>115.4</v>
       </c>
-      <c r="AK85">
+      <c r="AL85">
         <v>112.9</v>
       </c>
-      <c r="AL85">
+      <c r="AM85">
         <v>115.3</v>
       </c>
-      <c r="AM85">
+      <c r="AN85">
         <v>112.8</v>
       </c>
-      <c r="AN85">
+      <c r="AO85">
         <v>118.8</v>
       </c>
-      <c r="AO85">
+      <c r="AP85">
         <v>115.7</v>
       </c>
-      <c r="AP85">
+      <c r="AQ85">
         <v>120.9</v>
       </c>
-      <c r="AQ85">
+      <c r="AR85">
         <v>120.1</v>
       </c>
-      <c r="AR85">
+      <c r="AS85">
         <v>124.2</v>
       </c>
-      <c r="AS85">
+      <c r="AT85">
         <v>128</v>
       </c>
-      <c r="AT85">
+      <c r="AU85">
         <v>128.80000000000001</v>
       </c>
-      <c r="AU85">
+      <c r="AV85">
         <v>129.19999999999999</v>
       </c>
-      <c r="AV85">
+      <c r="AW85">
         <v>130.69999999999999</v>
       </c>
-      <c r="AW85">
+      <c r="AX85">
         <v>127.1</v>
       </c>
-      <c r="AX85">
+      <c r="AY85">
         <v>131.69999999999999</v>
       </c>
-      <c r="AY85">
+      <c r="AZ85">
         <v>133.4</v>
       </c>
-      <c r="AZ85">
+      <c r="BA85">
         <v>142.4</v>
       </c>
+      <c r="BB85">
+        <v>146.19999999999999</v>
+      </c>
     </row>
-    <row r="86" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A86" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B86" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>96.5</v>
       </c>
       <c r="E86">
         <v>98.7</v>
       </c>
       <c r="F86">
         <v>101.3</v>
       </c>
       <c r="G86">
         <v>105.5</v>
       </c>
       <c r="H86">
         <v>111.9</v>
       </c>
       <c r="I86">
         <v>114.3</v>
       </c>
       <c r="J86">
         <v>118.1</v>
       </c>
       <c r="K86">
         <v>119.5</v>
       </c>
       <c r="M86">
         <v>97</v>
       </c>
       <c r="N86">
         <v>99.3</v>
       </c>
       <c r="O86">
         <v>101.8</v>
       </c>
       <c r="P86">
         <v>107.7</v>
       </c>
       <c r="Q86">
         <v>112.7</v>
       </c>
       <c r="R86">
         <v>115.3</v>
       </c>
       <c r="S86">
         <v>118.4</v>
       </c>
-      <c r="U86">
+      <c r="T86">
+        <v>120.1</v>
+      </c>
+      <c r="V86">
         <v>94.2</v>
       </c>
-      <c r="V86">
+      <c r="W86">
         <v>97</v>
       </c>
-      <c r="W86">
+      <c r="X86">
         <v>95.4</v>
       </c>
-      <c r="X86">
+      <c r="Y86">
         <v>99.2</v>
       </c>
-      <c r="Y86">
+      <c r="Z86">
         <v>96.3</v>
       </c>
-      <c r="Z86">
+      <c r="AA86">
         <v>99.1</v>
       </c>
-      <c r="AA86">
+      <c r="AB86">
         <v>98.3</v>
       </c>
-      <c r="AB86">
+      <c r="AC86">
         <v>101</v>
       </c>
-      <c r="AC86">
+      <c r="AD86">
         <v>98.8</v>
       </c>
-      <c r="AD86">
+      <c r="AE86">
         <v>103.2</v>
       </c>
-      <c r="AE86">
+      <c r="AF86">
         <v>100.2</v>
       </c>
-      <c r="AF86">
+      <c r="AG86">
         <v>103</v>
       </c>
-      <c r="AG86">
+      <c r="AH86">
         <v>100.6</v>
       </c>
-      <c r="AH86">
+      <c r="AI86">
         <v>105.3</v>
       </c>
-      <c r="AI86">
+      <c r="AJ86">
         <v>105.7</v>
       </c>
-      <c r="AJ86">
+      <c r="AK86">
         <v>110.4</v>
       </c>
-      <c r="AK86">
+      <c r="AL86">
         <v>109.3</v>
       </c>
-      <c r="AL86">
+      <c r="AM86">
         <v>112.5</v>
       </c>
-      <c r="AM86">
+      <c r="AN86">
         <v>111</v>
       </c>
-      <c r="AN86">
+      <c r="AO86">
         <v>115</v>
       </c>
-      <c r="AO86">
+      <c r="AP86">
         <v>112.3</v>
       </c>
-      <c r="AP86">
+      <c r="AQ86">
         <v>115</v>
       </c>
-      <c r="AQ86">
+      <c r="AR86">
         <v>113.4</v>
       </c>
-      <c r="AR86">
+      <c r="AS86">
         <v>116.7</v>
       </c>
-      <c r="AS86">
+      <c r="AT86">
         <v>115.9</v>
       </c>
-      <c r="AT86">
+      <c r="AU86">
         <v>118.3</v>
       </c>
-      <c r="AU86">
+      <c r="AV86">
         <v>117.4</v>
       </c>
-      <c r="AV86">
+      <c r="AW86">
         <v>120.9</v>
       </c>
-      <c r="AW86">
+      <c r="AX86">
         <v>117</v>
       </c>
-      <c r="AX86">
+      <c r="AY86">
         <v>119.9</v>
       </c>
-      <c r="AY86">
+      <c r="AZ86">
         <v>118.6</v>
       </c>
-      <c r="AZ86">
+      <c r="BA86">
         <v>122.6</v>
       </c>
+      <c r="BB86">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="87" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B87" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C87">
         <v>239.9</v>
       </c>
       <c r="D87">
         <v>96.9</v>
       </c>
       <c r="E87">
         <v>98.9</v>
       </c>
       <c r="F87">
         <v>101</v>
       </c>
       <c r="G87">
         <v>107.3</v>
       </c>
       <c r="H87">
         <v>113.1</v>
       </c>
       <c r="I87">
         <v>113.4</v>
       </c>
       <c r="J87">
         <v>114.9</v>
       </c>
       <c r="K87">
         <v>113.9</v>
       </c>
       <c r="M87">
         <v>97.4</v>
       </c>
       <c r="N87">
         <v>99.3</v>
       </c>
       <c r="O87">
         <v>101.6</v>
       </c>
       <c r="P87">
         <v>109.8</v>
       </c>
       <c r="Q87">
         <v>113.4</v>
       </c>
       <c r="R87">
         <v>113.9</v>
       </c>
       <c r="S87">
         <v>114.6</v>
       </c>
-      <c r="U87">
+      <c r="T87">
+        <v>113.8</v>
+      </c>
+      <c r="V87">
         <v>95.8</v>
       </c>
-      <c r="V87">
+      <c r="W87">
         <v>96.7</v>
       </c>
-      <c r="W87">
+      <c r="X87">
         <v>97.3</v>
       </c>
-      <c r="X87">
+      <c r="Y87">
         <v>97.7</v>
       </c>
-      <c r="Y87">
+      <c r="Z87">
         <v>98.1</v>
       </c>
-      <c r="Z87">
+      <c r="AA87">
         <v>98.9</v>
       </c>
-      <c r="AA87">
+      <c r="AB87">
         <v>99.3</v>
       </c>
-      <c r="AB87">
+      <c r="AC87">
         <v>99.4</v>
       </c>
-      <c r="AC87">
+      <c r="AD87">
         <v>99.7</v>
       </c>
-      <c r="AD87">
+      <c r="AE87">
         <v>100.9</v>
       </c>
-      <c r="AE87">
+      <c r="AF87">
         <v>101.4</v>
       </c>
-      <c r="AF87">
+      <c r="AG87">
         <v>101.9</v>
       </c>
-      <c r="AG87">
+      <c r="AH87">
         <v>102.1</v>
       </c>
-      <c r="AH87">
+      <c r="AI87">
         <v>106.6</v>
       </c>
-      <c r="AI87">
+      <c r="AJ87">
         <v>109.5</v>
       </c>
-      <c r="AJ87">
+      <c r="AK87">
         <v>111</v>
       </c>
-      <c r="AK87">
+      <c r="AL87">
         <v>112.2</v>
       </c>
-      <c r="AL87">
+      <c r="AM87">
         <v>113.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113.3</v>
       </c>
       <c r="AN87">
         <v>113.3</v>
       </c>
       <c r="AO87">
         <v>113.3</v>
       </c>
       <c r="AP87">
+        <v>113.3</v>
+      </c>
+      <c r="AQ87">
         <v>113.8</v>
       </c>
-      <c r="AQ87">
+      <c r="AR87">
         <v>113.5</v>
       </c>
-      <c r="AR87">
+      <c r="AS87">
         <v>113.1</v>
       </c>
-      <c r="AS87">
+      <c r="AT87">
         <v>115.1</v>
       </c>
-      <c r="AT87">
+      <c r="AU87">
         <v>115.6</v>
       </c>
-      <c r="AU87">
+      <c r="AV87">
         <v>114.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114.1</v>
       </c>
       <c r="AW87">
         <v>114.1</v>
       </c>
       <c r="AX87">
+        <v>114.1</v>
+      </c>
+      <c r="AY87">
         <v>114</v>
       </c>
-      <c r="AY87">
+      <c r="AZ87">
         <v>113.9</v>
       </c>
-      <c r="AZ87">
+      <c r="BA87">
         <v>113.6</v>
       </c>
+      <c r="BB87">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="88" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A88" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B88" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C88">
         <v>138.19999999999999</v>
       </c>
       <c r="D88">
         <v>95.8</v>
       </c>
       <c r="E88">
         <v>98.2</v>
       </c>
       <c r="F88">
         <v>101.8</v>
       </c>
       <c r="G88">
         <v>102.4</v>
       </c>
       <c r="H88">
         <v>109.9</v>
       </c>
       <c r="I88">
         <v>115.9</v>
       </c>
       <c r="J88">
         <v>123.8</v>
       </c>
       <c r="K88">
         <v>129.30000000000001</v>
       </c>
       <c r="M88">
         <v>96.2</v>
       </c>
       <c r="N88">
         <v>99.2</v>
       </c>
       <c r="O88">
         <v>102.1</v>
       </c>
       <c r="P88">
         <v>104</v>
       </c>
       <c r="Q88">
         <v>111.5</v>
       </c>
       <c r="R88">
         <v>117.6</v>
       </c>
       <c r="S88">
         <v>125</v>
       </c>
-      <c r="U88">
+      <c r="T88">
+        <v>130.9</v>
+      </c>
+      <c r="V88">
         <v>91.4</v>
       </c>
-      <c r="V88">
+      <c r="W88">
         <v>97.7</v>
       </c>
-      <c r="W88">
+      <c r="X88">
         <v>92.2</v>
       </c>
-      <c r="X88">
+      <c r="Y88">
         <v>101.8</v>
       </c>
-      <c r="Y88">
+      <c r="Z88">
         <v>93.1</v>
       </c>
-      <c r="Z88">
+      <c r="AA88">
         <v>99.4</v>
       </c>
-      <c r="AA88">
+      <c r="AB88">
         <v>96.4</v>
       </c>
-      <c r="AB88">
+      <c r="AC88">
         <v>103.8</v>
       </c>
-      <c r="AC88">
+      <c r="AD88">
         <v>97.2</v>
       </c>
-      <c r="AD88">
+      <c r="AE88">
         <v>107.1</v>
       </c>
-      <c r="AE88">
+      <c r="AF88">
         <v>98.2</v>
       </c>
-      <c r="AF88">
+      <c r="AG88">
         <v>104.8</v>
       </c>
-      <c r="AG88">
+      <c r="AH88">
         <v>98.1</v>
       </c>
-      <c r="AH88">
+      <c r="AI88">
         <v>103.2</v>
       </c>
-      <c r="AI88">
+      <c r="AJ88">
         <v>98.9</v>
       </c>
-      <c r="AJ88">
+      <c r="AK88">
         <v>109.4</v>
       </c>
-      <c r="AK88">
+      <c r="AL88">
         <v>104.4</v>
       </c>
-      <c r="AL88">
+      <c r="AM88">
         <v>110.7</v>
       </c>
-      <c r="AM88">
+      <c r="AN88">
         <v>106.9</v>
       </c>
-      <c r="AN88">
+      <c r="AO88">
         <v>117.8</v>
       </c>
-      <c r="AO88">
+      <c r="AP88">
         <v>110.5</v>
       </c>
-      <c r="AP88">
+      <c r="AQ88">
         <v>116.9</v>
       </c>
-      <c r="AQ88">
+      <c r="AR88">
         <v>113.2</v>
       </c>
-      <c r="AR88">
+      <c r="AS88">
         <v>123</v>
       </c>
-      <c r="AS88">
+      <c r="AT88">
         <v>117.3</v>
       </c>
-      <c r="AT88">
+      <c r="AU88">
         <v>123</v>
       </c>
-      <c r="AU88">
+      <c r="AV88">
         <v>122.1</v>
       </c>
-      <c r="AV88">
+      <c r="AW88">
         <v>132.6</v>
       </c>
-      <c r="AW88">
+      <c r="AX88">
         <v>122.1</v>
       </c>
-      <c r="AX88">
+      <c r="AY88">
         <v>130</v>
       </c>
-      <c r="AY88">
+      <c r="AZ88">
         <v>126.9</v>
       </c>
-      <c r="AZ88">
+      <c r="BA88">
         <v>138.4</v>
       </c>
+      <c r="BB88">
+        <v>128.30000000000001</v>
+      </c>
     </row>
-    <row r="89" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A89" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B89" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C89">
         <v>3.2</v>
       </c>
       <c r="D89">
         <v>113.4</v>
       </c>
       <c r="E89">
         <v>106.6</v>
       </c>
       <c r="F89">
         <v>93.4</v>
       </c>
       <c r="G89">
         <v>84.9</v>
       </c>
       <c r="H89">
         <v>80.400000000000006</v>
       </c>
       <c r="I89">
         <v>81.400000000000006</v>
       </c>
       <c r="J89">
         <v>71.900000000000006</v>
       </c>
       <c r="K89">
         <v>62.3</v>
       </c>
       <c r="M89">
         <v>112.2</v>
       </c>
       <c r="N89">
         <v>105.2</v>
       </c>
       <c r="O89">
         <v>90</v>
       </c>
       <c r="P89">
         <v>83.3</v>
       </c>
       <c r="Q89">
         <v>81.7</v>
       </c>
       <c r="R89">
         <v>78.3</v>
       </c>
       <c r="S89">
         <v>70.400000000000006</v>
       </c>
-      <c r="U89">
+      <c r="T89">
+        <v>58.3</v>
+      </c>
+      <c r="V89">
         <v>111.5</v>
       </c>
-      <c r="V89">
+      <c r="W89">
         <v>115.2</v>
       </c>
-      <c r="W89">
+      <c r="X89">
         <v>113</v>
       </c>
-      <c r="X89">
+      <c r="Y89">
         <v>114</v>
       </c>
-      <c r="Y89">
+      <c r="Z89">
         <v>106.5</v>
       </c>
-      <c r="Z89">
+      <c r="AA89">
         <v>107.7</v>
       </c>
-      <c r="AA89">
+      <c r="AB89">
         <v>110.9</v>
       </c>
-      <c r="AB89">
+      <c r="AC89">
         <v>101.3</v>
       </c>
-      <c r="AC89">
+      <c r="AD89">
         <v>100.9</v>
       </c>
-      <c r="AD89">
+      <c r="AE89">
         <v>92.7</v>
       </c>
-      <c r="AE89">
+      <c r="AF89">
         <v>91.8</v>
       </c>
-      <c r="AF89">
+      <c r="AG89">
         <v>88.2</v>
       </c>
-      <c r="AG89">
+      <c r="AH89">
         <v>87.3</v>
       </c>
-      <c r="AH89">
+      <c r="AI89">
         <v>85.8</v>
       </c>
-      <c r="AI89">
+      <c r="AJ89">
         <v>84.2</v>
       </c>
-      <c r="AJ89">
+      <c r="AK89">
         <v>82.5</v>
       </c>
-      <c r="AK89">
+      <c r="AL89">
         <v>80.599999999999994</v>
       </c>
-      <c r="AL89">
+      <c r="AM89">
         <v>80.099999999999994</v>
       </c>
-      <c r="AM89">
+      <c r="AN89">
         <v>78.599999999999994</v>
       </c>
-      <c r="AN89">
+      <c r="AO89">
         <v>82.3</v>
       </c>
-      <c r="AO89">
+      <c r="AP89">
         <v>85.7</v>
       </c>
-      <c r="AP89">
+      <c r="AQ89">
         <v>82.7</v>
       </c>
-      <c r="AQ89">
+      <c r="AR89">
         <v>76.8</v>
       </c>
-      <c r="AR89">
+      <c r="AS89">
         <v>80.3</v>
       </c>
-      <c r="AS89">
+      <c r="AT89">
         <v>73.2</v>
       </c>
-      <c r="AT89">
+      <c r="AU89">
         <v>73.400000000000006</v>
       </c>
-      <c r="AU89">
+      <c r="AV89">
         <v>73</v>
       </c>
-      <c r="AV89">
+      <c r="AW89">
         <v>68</v>
       </c>
-      <c r="AW89">
+      <c r="AX89">
         <v>67.2</v>
       </c>
-      <c r="AX89">
+      <c r="AY89">
         <v>63.2</v>
       </c>
-      <c r="AY89">
+      <c r="AZ89">
         <v>60.5</v>
       </c>
-      <c r="AZ89">
+      <c r="BA89">
         <v>58.3</v>
       </c>
+      <c r="BB89">
+        <v>51</v>
+      </c>
     </row>
-    <row r="90" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A90" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B90" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C90">
         <v>10.6</v>
       </c>
       <c r="D90">
         <v>96.4</v>
       </c>
       <c r="E90">
         <v>100.3</v>
       </c>
       <c r="F90">
         <v>99.7</v>
       </c>
       <c r="G90">
         <v>102</v>
       </c>
       <c r="H90">
         <v>107.7</v>
       </c>
       <c r="I90">
         <v>116.4</v>
       </c>
       <c r="J90">
         <v>125.2</v>
       </c>
       <c r="K90">
         <v>130.5</v>
       </c>
       <c r="M90">
         <v>97.2</v>
       </c>
       <c r="N90">
         <v>101.7</v>
       </c>
       <c r="O90">
         <v>99.6</v>
       </c>
       <c r="P90">
         <v>102.1</v>
       </c>
       <c r="Q90">
         <v>110.2</v>
       </c>
       <c r="R90">
         <v>118.2</v>
       </c>
       <c r="S90">
         <v>126.3</v>
       </c>
-      <c r="U90">
+      <c r="T90">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="V90">
         <v>94.6</v>
       </c>
-      <c r="V90">
+      <c r="W90">
         <v>95.9</v>
       </c>
-      <c r="W90">
+      <c r="X90">
         <v>95.8</v>
       </c>
-      <c r="X90">
+      <c r="Y90">
         <v>99.5</v>
       </c>
-      <c r="Y90">
+      <c r="Z90">
         <v>97.6</v>
       </c>
-      <c r="Z90">
+      <c r="AA90">
         <v>98.7</v>
       </c>
-      <c r="AA90">
+      <c r="AB90">
         <v>102.2</v>
       </c>
-      <c r="AB90">
+      <c r="AC90">
         <v>102.9</v>
       </c>
-      <c r="AC90">
+      <c r="AD90">
         <v>103.1</v>
       </c>
-      <c r="AD90">
+      <c r="AE90">
         <v>96.9</v>
       </c>
-      <c r="AE90">
+      <c r="AF90">
         <v>98.2</v>
       </c>
-      <c r="AF90">
+      <c r="AG90">
         <v>100.4</v>
       </c>
-      <c r="AG90">
+      <c r="AH90">
         <v>102.8</v>
       </c>
-      <c r="AH90">
+      <c r="AI90">
         <v>101.5</v>
       </c>
-      <c r="AI90">
+      <c r="AJ90">
         <v>100.1</v>
       </c>
-      <c r="AJ90">
+      <c r="AK90">
         <v>103.7</v>
       </c>
-      <c r="AK90">
+      <c r="AL90">
         <v>103.1</v>
       </c>
-      <c r="AL90">
+      <c r="AM90">
         <v>107.4</v>
       </c>
-      <c r="AM90">
+      <c r="AN90">
         <v>109.7</v>
       </c>
-      <c r="AN90">
+      <c r="AO90">
         <v>110.6</v>
       </c>
-      <c r="AO90">
+      <c r="AP90">
         <v>113</v>
       </c>
-      <c r="AP90">
+      <c r="AQ90">
         <v>115.8</v>
       </c>
-      <c r="AQ90">
+      <c r="AR90">
         <v>116.2</v>
       </c>
-      <c r="AR90">
+      <c r="AS90">
         <v>120.6</v>
       </c>
-      <c r="AS90">
+      <c r="AT90">
         <v>120.3</v>
       </c>
-      <c r="AT90">
+      <c r="AU90">
         <v>125.7</v>
       </c>
-      <c r="AU90">
+      <c r="AV90">
         <v>127.5</v>
       </c>
-      <c r="AV90">
+      <c r="AW90">
         <v>127.4</v>
       </c>
-      <c r="AW90">
+      <c r="AX90">
         <v>124.6</v>
       </c>
-      <c r="AX90">
+      <c r="AY90">
         <v>132.19999999999999</v>
       </c>
-      <c r="AY90">
+      <c r="AZ90">
         <v>130.4</v>
       </c>
-      <c r="AZ90">
+      <c r="BA90">
         <v>134.9</v>
       </c>
+      <c r="BB90">
+        <v>133.30000000000001</v>
+      </c>
     </row>
-    <row r="91" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A91" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B91" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C91">
         <v>123.9</v>
       </c>
       <c r="D91">
         <v>95.2</v>
       </c>
       <c r="E91">
         <v>97.8</v>
       </c>
       <c r="F91">
         <v>102.3</v>
       </c>
       <c r="G91">
         <v>102.9</v>
       </c>
       <c r="H91">
         <v>110.9</v>
       </c>
       <c r="I91">
         <v>116.8</v>
       </c>
       <c r="J91">
         <v>125</v>
       </c>
       <c r="K91">
         <v>131</v>
       </c>
       <c r="M91">
         <v>95.7</v>
       </c>
       <c r="N91">
         <v>98.8</v>
       </c>
       <c r="O91">
         <v>102.6</v>
       </c>
       <c r="P91">
         <v>104.7</v>
       </c>
       <c r="Q91">
         <v>112.4</v>
       </c>
       <c r="R91">
         <v>118.6</v>
       </c>
       <c r="S91">
         <v>126.3</v>
       </c>
-      <c r="U91">
+      <c r="T91">
+        <v>132.6</v>
+      </c>
+      <c r="V91">
         <v>90.6</v>
       </c>
-      <c r="V91">
+      <c r="W91">
         <v>97.4</v>
       </c>
-      <c r="W91">
+      <c r="X91">
         <v>91.3</v>
       </c>
-      <c r="X91">
+      <c r="Y91">
         <v>101.7</v>
       </c>
-      <c r="Y91">
+      <c r="Z91">
         <v>92.4</v>
       </c>
-      <c r="Z91">
+      <c r="AA91">
         <v>99.2</v>
       </c>
-      <c r="AA91">
+      <c r="AB91">
         <v>95.5</v>
       </c>
-      <c r="AB91">
+      <c r="AC91">
         <v>104</v>
       </c>
-      <c r="AC91">
+      <c r="AD91">
         <v>96.6</v>
       </c>
-      <c r="AD91">
+      <c r="AE91">
         <v>108.4</v>
       </c>
-      <c r="AE91">
+      <c r="AF91">
         <v>98.4</v>
       </c>
-      <c r="AF91">
+      <c r="AG91">
         <v>105.7</v>
       </c>
-      <c r="AG91">
+      <c r="AH91">
         <v>98</v>
       </c>
-      <c r="AH91">
+      <c r="AI91">
         <v>103.8</v>
       </c>
-      <c r="AI91">
+      <c r="AJ91">
         <v>99.2</v>
       </c>
-      <c r="AJ91">
+      <c r="AK91">
         <v>110.6</v>
       </c>
-      <c r="AK91">
+      <c r="AL91">
         <v>105.1</v>
       </c>
-      <c r="AL91">
+      <c r="AM91">
         <v>111.8</v>
       </c>
-      <c r="AM91">
+      <c r="AN91">
         <v>107.4</v>
       </c>
-      <c r="AN91">
+      <c r="AO91">
         <v>119.4</v>
       </c>
-      <c r="AO91">
+      <c r="AP91">
         <v>110.9</v>
       </c>
-      <c r="AP91">
+      <c r="AQ91">
         <v>117.9</v>
       </c>
-      <c r="AQ91">
+      <c r="AR91">
         <v>113.8</v>
       </c>
-      <c r="AR91">
+      <c r="AS91">
         <v>124.4</v>
       </c>
-      <c r="AS91">
+      <c r="AT91">
         <v>118.2</v>
       </c>
-      <c r="AT91">
+      <c r="AU91">
         <v>124.1</v>
       </c>
-      <c r="AU91">
+      <c r="AV91">
         <v>123</v>
       </c>
-      <c r="AV91">
+      <c r="AW91">
         <v>134.80000000000001</v>
       </c>
-      <c r="AW91">
+      <c r="AX91">
         <v>123.3</v>
       </c>
-      <c r="AX91">
+      <c r="AY91">
         <v>131.6</v>
       </c>
-      <c r="AY91">
+      <c r="AZ91">
         <v>128.30000000000001</v>
       </c>
-      <c r="AZ91">
+      <c r="BA91">
         <v>140.80000000000001</v>
       </c>
+      <c r="BB91">
+        <v>129.80000000000001</v>
+      </c>
     </row>
-    <row r="92" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A92" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B92" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C92">
         <v>0.5</v>
       </c>
       <c r="D92">
         <v>102.5</v>
       </c>
       <c r="E92">
         <v>103.9</v>
       </c>
       <c r="F92">
         <v>96</v>
       </c>
       <c r="G92">
         <v>97.7</v>
       </c>
       <c r="H92">
         <v>104.3</v>
       </c>
       <c r="I92">
         <v>112.1</v>
       </c>
       <c r="J92">
         <v>120.4</v>
       </c>
       <c r="K92">
         <v>125.2</v>
       </c>
       <c r="M92">
         <v>102.7</v>
       </c>
       <c r="N92">
         <v>104.1</v>
       </c>
       <c r="O92">
         <v>94.5</v>
       </c>
       <c r="P92">
         <v>98.1</v>
       </c>
       <c r="Q92">
         <v>106.7</v>
       </c>
       <c r="R92">
         <v>113.9</v>
       </c>
       <c r="S92">
         <v>121</v>
       </c>
-      <c r="U92">
+      <c r="T92">
+        <v>127.8</v>
+      </c>
+      <c r="V92">
         <v>101.8</v>
       </c>
-      <c r="V92">
+      <c r="W92">
         <v>102</v>
       </c>
-      <c r="W92">
+      <c r="X92">
         <v>101.2</v>
       </c>
-      <c r="X92">
+      <c r="Y92">
         <v>104.8</v>
       </c>
-      <c r="Y92">
+      <c r="Z92">
         <v>102.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.9</v>
       </c>
       <c r="AA92">
         <v>104.9</v>
       </c>
       <c r="AB92">
+        <v>104.9</v>
+      </c>
+      <c r="AC92">
         <v>103.3</v>
       </c>
-      <c r="AC92">
+      <c r="AD92">
         <v>103.1</v>
       </c>
-      <c r="AD92">
+      <c r="AE92">
         <v>92.8</v>
       </c>
-      <c r="AE92">
+      <c r="AF92">
         <v>91.7</v>
       </c>
-      <c r="AF92">
+      <c r="AG92">
         <v>96.5</v>
       </c>
-      <c r="AG92">
+      <c r="AH92">
         <v>96.8</v>
       </c>
-      <c r="AH92">
+      <c r="AI92">
         <v>97.6</v>
       </c>
-      <c r="AI92">
+      <c r="AJ92">
         <v>95.5</v>
       </c>
-      <c r="AJ92">
+      <c r="AK92">
         <v>100.8</v>
       </c>
-      <c r="AK92">
+      <c r="AL92">
         <v>98.6</v>
       </c>
-      <c r="AL92">
+      <c r="AM92">
         <v>104.5</v>
       </c>
-      <c r="AM92">
+      <c r="AN92">
         <v>106.9</v>
       </c>
-      <c r="AN92">
+      <c r="AO92">
         <v>107.2</v>
       </c>
-      <c r="AO92">
+      <c r="AP92">
         <v>108.2</v>
       </c>
-      <c r="AP92">
+      <c r="AQ92">
         <v>111.8</v>
       </c>
-      <c r="AQ92">
+      <c r="AR92">
         <v>112.3</v>
       </c>
-      <c r="AR92">
+      <c r="AS92">
         <v>116</v>
       </c>
-      <c r="AS92">
+      <c r="AT92">
         <v>115.6</v>
       </c>
-      <c r="AT92">
+      <c r="AU92">
         <v>120</v>
       </c>
-      <c r="AU92">
+      <c r="AV92">
         <v>122.8</v>
       </c>
-      <c r="AV92">
+      <c r="AW92">
         <v>123.1</v>
       </c>
-      <c r="AW92">
+      <c r="AX92">
         <v>118.1</v>
       </c>
-      <c r="AX92">
+      <c r="AY92">
         <v>125.3</v>
       </c>
-      <c r="AY92">
+      <c r="AZ92">
         <v>125.9</v>
       </c>
-      <c r="AZ92">
+      <c r="BA92">
         <v>131.19999999999999</v>
       </c>
+      <c r="BB92">
+        <v>128.69999999999999</v>
+      </c>
     </row>
-    <row r="93" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A93" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B93" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C93">
         <v>48</v>
       </c>
       <c r="D93">
         <v>92.4</v>
       </c>
       <c r="E93">
         <v>100.5</v>
       </c>
       <c r="F93">
         <v>99.5</v>
       </c>
       <c r="G93">
         <v>106.8</v>
       </c>
       <c r="H93">
         <v>118.4</v>
       </c>
       <c r="I93">
         <v>127.9</v>
       </c>
       <c r="J93">
         <v>136.30000000000001</v>
       </c>
       <c r="K93">
         <v>145.6</v>
       </c>
       <c r="M93">
         <v>94.1</v>
       </c>
       <c r="N93">
         <v>102.2</v>
       </c>
       <c r="O93">
         <v>99.2</v>
       </c>
       <c r="P93">
         <v>109.4</v>
       </c>
       <c r="Q93">
         <v>121.5</v>
       </c>
       <c r="R93">
         <v>129.30000000000001</v>
       </c>
       <c r="S93">
         <v>138.80000000000001</v>
       </c>
-      <c r="U93">
+      <c r="T93">
+        <v>147.9</v>
+      </c>
+      <c r="V93">
         <v>88.6</v>
       </c>
-      <c r="V93">
+      <c r="W93">
         <v>91</v>
       </c>
-      <c r="W93">
+      <c r="X93">
         <v>92.4</v>
       </c>
-      <c r="X93">
+      <c r="Y93">
         <v>97.5</v>
       </c>
-      <c r="Y93">
+      <c r="Z93">
         <v>95.6</v>
       </c>
-      <c r="Z93">
+      <c r="AA93">
         <v>98.9</v>
       </c>
-      <c r="AA93">
+      <c r="AB93">
         <v>101.7</v>
       </c>
-      <c r="AB93">
+      <c r="AC93">
         <v>105.6</v>
       </c>
-      <c r="AC93">
+      <c r="AD93">
         <v>102.6</v>
       </c>
-      <c r="AD93">
+      <c r="AE93">
         <v>91.7</v>
       </c>
-      <c r="AE93">
+      <c r="AF93">
         <v>97.4</v>
       </c>
-      <c r="AF93">
+      <c r="AG93">
         <v>106.5</v>
       </c>
-      <c r="AG93">
+      <c r="AH93">
         <v>101</v>
       </c>
-      <c r="AH93">
+      <c r="AI93">
         <v>104.9</v>
       </c>
-      <c r="AI93">
+      <c r="AJ93">
         <v>104.6</v>
       </c>
-      <c r="AJ93">
+      <c r="AK93">
         <v>116.6</v>
       </c>
-      <c r="AK93">
+      <c r="AL93">
         <v>111.5</v>
       </c>
-      <c r="AL93">
+      <c r="AM93">
         <v>117.7</v>
       </c>
-      <c r="AM93">
+      <c r="AN93">
         <v>117.8</v>
       </c>
-      <c r="AN93">
+      <c r="AO93">
         <v>126.5</v>
       </c>
-      <c r="AO93">
+      <c r="AP93">
         <v>124.2</v>
       </c>
-      <c r="AP93">
+      <c r="AQ93">
         <v>128.1</v>
       </c>
-      <c r="AQ93">
+      <c r="AR93">
         <v>126.4</v>
       </c>
-      <c r="AR93">
+      <c r="AS93">
         <v>132.69999999999999</v>
       </c>
-      <c r="AS93">
+      <c r="AT93">
         <v>129.9</v>
       </c>
-      <c r="AT93">
+      <c r="AU93">
         <v>135.19999999999999</v>
       </c>
-      <c r="AU93">
+      <c r="AV93">
         <v>136.1</v>
       </c>
-      <c r="AV93">
+      <c r="AW93">
         <v>144</v>
       </c>
-      <c r="AW93">
+      <c r="AX93">
         <v>139.9</v>
       </c>
-      <c r="AX93">
+      <c r="AY93">
         <v>142.80000000000001</v>
       </c>
-      <c r="AY93">
+      <c r="AZ93">
         <v>146.19999999999999</v>
       </c>
-      <c r="AZ93">
+      <c r="BA93">
         <v>153.30000000000001</v>
       </c>
+      <c r="BB93">
+        <v>149.4</v>
+      </c>
     </row>
-    <row r="94" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="94" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A94" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B94" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>92.9</v>
       </c>
       <c r="E94">
         <v>99.1</v>
       </c>
       <c r="F94">
         <v>100.9</v>
       </c>
       <c r="G94">
         <v>101.1</v>
       </c>
       <c r="H94">
         <v>105.2</v>
       </c>
       <c r="I94">
         <v>108.1</v>
       </c>
       <c r="J94">
         <v>110.9</v>
       </c>
       <c r="K94">
         <v>118</v>
       </c>
       <c r="M94">
         <v>94.4</v>
       </c>
       <c r="N94">
         <v>100.5</v>
       </c>
       <c r="O94">
         <v>100.3</v>
       </c>
       <c r="P94">
         <v>101.8</v>
       </c>
       <c r="Q94">
         <v>106.9</v>
       </c>
       <c r="R94">
         <v>107.5</v>
       </c>
       <c r="S94">
         <v>112.6</v>
       </c>
-      <c r="U94">
+      <c r="T94">
+        <v>120</v>
+      </c>
+      <c r="V94">
         <v>90.6</v>
       </c>
-      <c r="V94">
+      <c r="W94">
         <v>92.1</v>
       </c>
-      <c r="W94">
+      <c r="X94">
         <v>93.5</v>
       </c>
-      <c r="X94">
+      <c r="Y94">
         <v>95.4</v>
       </c>
-      <c r="Y94">
+      <c r="Z94">
         <v>96.6</v>
       </c>
-      <c r="Z94">
+      <c r="AA94">
         <v>98.6</v>
       </c>
-      <c r="AA94">
+      <c r="AB94">
         <v>99.9</v>
       </c>
-      <c r="AB94">
+      <c r="AC94">
         <v>101.3</v>
       </c>
-      <c r="AC94">
+      <c r="AD94">
         <v>102.3</v>
       </c>
-      <c r="AD94">
+      <c r="AE94">
         <v>102</v>
       </c>
-      <c r="AE94">
+      <c r="AF94">
         <v>99.6</v>
       </c>
-      <c r="AF94">
+      <c r="AG94">
         <v>99.8</v>
       </c>
-      <c r="AG94">
+      <c r="AH94">
         <v>100</v>
       </c>
-      <c r="AH94">
+      <c r="AI94">
         <v>100.9</v>
       </c>
-      <c r="AI94">
+      <c r="AJ94">
         <v>101.3</v>
       </c>
-      <c r="AJ94">
+      <c r="AK94">
         <v>102.3</v>
       </c>
-      <c r="AK94">
+      <c r="AL94">
         <v>102.7</v>
       </c>
-      <c r="AL94">
+      <c r="AM94">
         <v>104.4</v>
       </c>
-      <c r="AM94">
+      <c r="AN94">
         <v>105.6</v>
       </c>
-      <c r="AN94">
+      <c r="AO94">
         <v>107.9</v>
       </c>
-      <c r="AO94">
+      <c r="AP94">
         <v>109.8</v>
       </c>
-      <c r="AP94">
+      <c r="AQ94">
         <v>113.5</v>
       </c>
-      <c r="AQ94">
+      <c r="AR94">
         <v>103.1</v>
       </c>
-      <c r="AR94">
+      <c r="AS94">
         <v>105.9</v>
       </c>
-      <c r="AS94">
+      <c r="AT94">
         <v>107.6</v>
       </c>
-      <c r="AT94">
+      <c r="AU94">
         <v>110.4</v>
       </c>
-      <c r="AU94">
+      <c r="AV94">
         <v>111.8</v>
       </c>
-      <c r="AV94">
+      <c r="AW94">
         <v>113.9</v>
       </c>
-      <c r="AW94">
+      <c r="AX94">
         <v>114.2</v>
       </c>
-      <c r="AX94">
+      <c r="AY94">
         <v>117.4</v>
       </c>
-      <c r="AY94">
+      <c r="AZ94">
         <v>119</v>
       </c>
-      <c r="AZ94">
+      <c r="BA94">
         <v>121.5</v>
       </c>
+      <c r="BB94">
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="95" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B95" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C95">
         <v>35.200000000000003</v>
       </c>
       <c r="D95">
         <v>92.2</v>
       </c>
       <c r="E95">
         <v>101</v>
       </c>
       <c r="F95">
         <v>99</v>
       </c>
       <c r="G95">
         <v>108.8</v>
       </c>
       <c r="H95">
         <v>123.2</v>
       </c>
       <c r="I95">
         <v>135.1</v>
       </c>
       <c r="J95">
         <v>145.5</v>
       </c>
       <c r="K95">
         <v>155.6</v>
       </c>
       <c r="M95">
         <v>94</v>
       </c>
       <c r="N95">
         <v>102.8</v>
       </c>
       <c r="O95">
         <v>98.7</v>
       </c>
       <c r="P95">
         <v>112.2</v>
       </c>
       <c r="Q95">
         <v>126.9</v>
       </c>
       <c r="R95">
         <v>137.19999999999999</v>
       </c>
       <c r="S95">
         <v>148.30000000000001</v>
       </c>
-      <c r="U95">
+      <c r="T95">
+        <v>158.1</v>
+      </c>
+      <c r="V95">
         <v>87.9</v>
       </c>
-      <c r="V95">
+      <c r="W95">
         <v>90.6</v>
       </c>
-      <c r="W95">
+      <c r="X95">
         <v>92</v>
       </c>
-      <c r="X95">
+      <c r="Y95">
         <v>98.3</v>
       </c>
-      <c r="Y95">
+      <c r="Z95">
         <v>95.2</v>
       </c>
-      <c r="Z95">
+      <c r="AA95">
         <v>99.1</v>
       </c>
-      <c r="AA95">
+      <c r="AB95">
         <v>102.4</v>
       </c>
-      <c r="AB95">
+      <c r="AC95">
         <v>107.2</v>
       </c>
-      <c r="AC95">
+      <c r="AD95">
         <v>102.7</v>
       </c>
-      <c r="AD95">
+      <c r="AE95">
         <v>88</v>
       </c>
-      <c r="AE95">
+      <c r="AF95">
         <v>96.6</v>
       </c>
-      <c r="AF95">
+      <c r="AG95">
         <v>108.9</v>
       </c>
-      <c r="AG95">
+      <c r="AH95">
         <v>101.4</v>
       </c>
-      <c r="AH95">
+      <c r="AI95">
         <v>106.3</v>
       </c>
-      <c r="AI95">
+      <c r="AJ95">
         <v>105.8</v>
       </c>
-      <c r="AJ95">
+      <c r="AK95">
         <v>121.8</v>
       </c>
-      <c r="AK95">
+      <c r="AL95">
         <v>114.7</v>
       </c>
-      <c r="AL95">
+      <c r="AM95">
         <v>122.5</v>
       </c>
-      <c r="AM95">
+      <c r="AN95">
         <v>122.2</v>
       </c>
-      <c r="AN95">
+      <c r="AO95">
         <v>133.19999999999999</v>
       </c>
-      <c r="AO95">
+      <c r="AP95">
         <v>129.5</v>
       </c>
-      <c r="AP95">
+      <c r="AQ95">
         <v>133.5</v>
       </c>
-      <c r="AQ95">
+      <c r="AR95">
         <v>134.9</v>
       </c>
-      <c r="AR95">
+      <c r="AS95">
         <v>142.5</v>
       </c>
-      <c r="AS95">
+      <c r="AT95">
         <v>138.1</v>
       </c>
-      <c r="AT95">
+      <c r="AU95">
         <v>144.1</v>
       </c>
-      <c r="AU95">
+      <c r="AV95">
         <v>144.9</v>
       </c>
-      <c r="AV95">
+      <c r="AW95">
         <v>154.9</v>
       </c>
-      <c r="AW95">
+      <c r="AX95">
         <v>149.19999999999999</v>
       </c>
-      <c r="AX95">
+      <c r="AY95">
         <v>152.1</v>
       </c>
-      <c r="AY95">
+      <c r="AZ95">
         <v>156.19999999999999</v>
       </c>
-      <c r="AZ95">
+      <c r="BA95">
         <v>164.9</v>
       </c>
+      <c r="BB95">
+        <v>159.30000000000001</v>
+      </c>
     </row>
-    <row r="96" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A96" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B96" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>89.5</v>
       </c>
       <c r="E96">
         <v>99.4</v>
       </c>
       <c r="F96">
         <v>100.6</v>
       </c>
       <c r="G96">
         <v>111.7</v>
       </c>
       <c r="H96">
         <v>127.3</v>
       </c>
       <c r="I96">
         <v>140.1</v>
       </c>
       <c r="J96">
         <v>152.5</v>
       </c>
       <c r="K96">
         <v>163.9</v>
       </c>
       <c r="M96">
         <v>91.6</v>
       </c>
       <c r="N96">
         <v>101.6</v>
       </c>
       <c r="O96">
         <v>101.1</v>
       </c>
       <c r="P96">
         <v>115.4</v>
       </c>
       <c r="Q96">
         <v>131.19999999999999</v>
       </c>
       <c r="R96">
         <v>142.69999999999999</v>
       </c>
       <c r="S96">
         <v>155.69999999999999</v>
       </c>
-      <c r="U96">
+      <c r="T96">
+        <v>166.8</v>
+      </c>
+      <c r="V96">
         <v>84.9</v>
       </c>
-      <c r="V96">
+      <c r="W96">
         <v>87.4</v>
       </c>
-      <c r="W96">
+      <c r="X96">
         <v>89.4</v>
       </c>
-      <c r="X96">
+      <c r="Y96">
         <v>96.3</v>
       </c>
-      <c r="Y96">
+      <c r="Z96">
         <v>93.2</v>
       </c>
-      <c r="Z96">
+      <c r="AA96">
         <v>96.8</v>
       </c>
-      <c r="AA96">
+      <c r="AB96">
         <v>101.1</v>
       </c>
-      <c r="AB96">
+      <c r="AC96">
         <v>106.6</v>
       </c>
-      <c r="AC96">
+      <c r="AD96">
         <v>101.7</v>
       </c>
-      <c r="AD96">
+      <c r="AE96">
         <v>89</v>
       </c>
-      <c r="AE96">
+      <c r="AF96">
         <v>99.7</v>
       </c>
-      <c r="AF96">
+      <c r="AG96">
         <v>112</v>
       </c>
-      <c r="AG96">
+      <c r="AH96">
         <v>103.7</v>
       </c>
-      <c r="AH96">
+      <c r="AI96">
         <v>108.5</v>
       </c>
-      <c r="AI96">
+      <c r="AJ96">
         <v>108.6</v>
       </c>
-      <c r="AJ96">
+      <c r="AK96">
         <v>125.9</v>
       </c>
-      <c r="AK96">
+      <c r="AL96">
         <v>118.4</v>
       </c>
-      <c r="AL96">
+      <c r="AM96">
         <v>126.2</v>
       </c>
-      <c r="AM96">
+      <c r="AN96">
         <v>126.4</v>
       </c>
-      <c r="AN96">
+      <c r="AO96">
         <v>138.30000000000001</v>
       </c>
-      <c r="AO96">
+      <c r="AP96">
         <v>133.9</v>
       </c>
-      <c r="AP96">
+      <c r="AQ96">
         <v>137.9</v>
       </c>
-      <c r="AQ96">
+      <c r="AR96">
         <v>140.19999999999999</v>
       </c>
-      <c r="AR96">
+      <c r="AS96">
         <v>148.5</v>
       </c>
-      <c r="AS96">
+      <c r="AT96">
         <v>144.1</v>
       </c>
-      <c r="AT96">
+      <c r="AU96">
         <v>150.4</v>
       </c>
-      <c r="AU96">
+      <c r="AV96">
         <v>152.30000000000001</v>
       </c>
-      <c r="AV96">
+      <c r="AW96">
         <v>163.30000000000001</v>
       </c>
-      <c r="AW96">
+      <c r="AX96">
         <v>156.80000000000001</v>
       </c>
-      <c r="AX96">
+      <c r="AY96">
         <v>159.6</v>
       </c>
-      <c r="AY96">
+      <c r="AZ96">
         <v>164.9</v>
       </c>
-      <c r="AZ96">
+      <c r="BA96">
         <v>174.2</v>
       </c>
+      <c r="BB96">
+        <v>168.5</v>
+      </c>
     </row>
-    <row r="97" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="97" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A97" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B97" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>114.1</v>
       </c>
       <c r="E97">
         <v>113.2</v>
       </c>
       <c r="F97">
         <v>86.8</v>
       </c>
       <c r="G97">
         <v>85.8</v>
       </c>
       <c r="H97">
         <v>89.9</v>
       </c>
       <c r="I97">
         <v>94.6</v>
       </c>
       <c r="J97">
         <v>89.3</v>
       </c>
       <c r="K97">
         <v>89.2</v>
       </c>
       <c r="M97">
         <v>113.9</v>
       </c>
       <c r="N97">
         <v>113.1</v>
       </c>
       <c r="O97">
         <v>79.8</v>
       </c>
       <c r="P97">
         <v>86.4</v>
       </c>
       <c r="Q97">
         <v>92.1</v>
       </c>
       <c r="R97">
         <v>93.6</v>
       </c>
       <c r="S97">
         <v>89</v>
       </c>
-      <c r="U97">
+      <c r="T97">
+        <v>88.4</v>
+      </c>
+      <c r="V97">
         <v>111.8</v>
       </c>
-      <c r="V97">
+      <c r="W97">
         <v>117</v>
       </c>
-      <c r="W97">
+      <c r="X97">
         <v>112.5</v>
       </c>
-      <c r="X97">
+      <c r="Y97">
         <v>115</v>
       </c>
-      <c r="Y97">
+      <c r="Z97">
         <v>111.1</v>
       </c>
-      <c r="Z97">
+      <c r="AA97">
         <v>117.1</v>
       </c>
-      <c r="AA97">
+      <c r="AB97">
         <v>112.8</v>
       </c>
-      <c r="AB97">
+      <c r="AC97">
         <v>111.8</v>
       </c>
-      <c r="AC97">
+      <c r="AD97">
         <v>110.6</v>
       </c>
-      <c r="AD97">
+      <c r="AE97">
         <v>80.5</v>
       </c>
-      <c r="AE97">
+      <c r="AF97">
         <v>71.900000000000006</v>
       </c>
-      <c r="AF97">
+      <c r="AG97">
         <v>84.1</v>
       </c>
-      <c r="AG97">
+      <c r="AH97">
         <v>82.7</v>
       </c>
-      <c r="AH97">
+      <c r="AI97">
         <v>88.5</v>
       </c>
-      <c r="AI97">
+      <c r="AJ97">
         <v>83.2</v>
       </c>
-      <c r="AJ97">
+      <c r="AK97">
         <v>88.7</v>
       </c>
-      <c r="AK97">
+      <c r="AL97">
         <v>85.2</v>
       </c>
-      <c r="AL97">
+      <c r="AM97">
         <v>92.5</v>
       </c>
-      <c r="AM97">
+      <c r="AN97">
         <v>89</v>
       </c>
-      <c r="AN97">
+      <c r="AO97">
         <v>92.9</v>
       </c>
-      <c r="AO97">
+      <c r="AP97">
         <v>94.1</v>
       </c>
-      <c r="AP97">
+      <c r="AQ97">
         <v>98</v>
       </c>
-      <c r="AQ97">
+      <c r="AR97">
         <v>92.3</v>
       </c>
-      <c r="AR97">
+      <c r="AS97">
         <v>94</v>
       </c>
-      <c r="AS97">
+      <c r="AT97">
         <v>90</v>
       </c>
-      <c r="AT97">
+      <c r="AU97">
         <v>93.9</v>
       </c>
-      <c r="AU97">
+      <c r="AV97">
         <v>85.6</v>
       </c>
-      <c r="AV97">
+      <c r="AW97">
         <v>87.9</v>
       </c>
-      <c r="AW97">
+      <c r="AX97">
         <v>88.6</v>
       </c>
-      <c r="AX97">
+      <c r="AY97">
         <v>91.6</v>
       </c>
-      <c r="AY97">
+      <c r="AZ97">
         <v>86.3</v>
       </c>
-      <c r="AZ97">
+      <c r="BA97">
         <v>90.1</v>
       </c>
+      <c r="BB97">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="98" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="98" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B98" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>112.3</v>
       </c>
       <c r="E98">
         <v>93.4</v>
       </c>
       <c r="F98">
         <v>106.6</v>
       </c>
       <c r="G98">
         <v>124.4</v>
       </c>
       <c r="H98">
         <v>125.5</v>
       </c>
       <c r="I98">
         <v>140.19999999999999</v>
       </c>
       <c r="J98">
         <v>170.3</v>
       </c>
       <c r="K98">
         <v>184.7</v>
       </c>
       <c r="M98">
         <v>106.5</v>
       </c>
       <c r="N98">
         <v>96.3</v>
       </c>
       <c r="O98">
         <v>112.8</v>
       </c>
       <c r="P98">
         <v>123.5</v>
       </c>
       <c r="Q98">
         <v>124.7</v>
       </c>
       <c r="R98">
         <v>152.9</v>
       </c>
       <c r="S98">
         <v>166.5</v>
       </c>
-      <c r="U98">
+      <c r="T98">
+        <v>207.8</v>
+      </c>
+      <c r="V98">
         <v>118.5</v>
       </c>
-      <c r="V98">
+      <c r="W98">
         <v>109.4</v>
       </c>
-      <c r="W98">
+      <c r="X98">
         <v>105.2</v>
       </c>
-      <c r="X98">
+      <c r="Y98">
         <v>116.2</v>
       </c>
-      <c r="Y98">
+      <c r="Z98">
         <v>95.2</v>
       </c>
-      <c r="Z98">
+      <c r="AA98">
         <v>91.4</v>
       </c>
-      <c r="AA98">
+      <c r="AB98">
         <v>92.6</v>
       </c>
-      <c r="AB98">
+      <c r="AC98">
         <v>94.4</v>
       </c>
-      <c r="AC98">
+      <c r="AD98">
         <v>107</v>
       </c>
-      <c r="AD98">
+      <c r="AE98">
         <v>100.9</v>
       </c>
-      <c r="AE98">
+      <c r="AF98">
         <v>98.5</v>
       </c>
-      <c r="AF98">
+      <c r="AG98">
         <v>120.1</v>
       </c>
-      <c r="AG98">
+      <c r="AH98">
         <v>131.6</v>
       </c>
-      <c r="AH98">
+      <c r="AI98">
         <v>113.3</v>
       </c>
-      <c r="AI98">
+      <c r="AJ98">
         <v>117.5</v>
       </c>
-      <c r="AJ98">
+      <c r="AK98">
         <v>135</v>
       </c>
-      <c r="AK98">
+      <c r="AL98">
         <v>128.1</v>
       </c>
-      <c r="AL98">
+      <c r="AM98">
         <v>125.4</v>
       </c>
-      <c r="AM98">
+      <c r="AN98">
         <v>117.7</v>
       </c>
-      <c r="AN98">
+      <c r="AO98">
         <v>130.69999999999999</v>
       </c>
-      <c r="AO98">
+      <c r="AP98">
         <v>125.1</v>
       </c>
-      <c r="AP98">
+      <c r="AQ98">
         <v>141.4</v>
       </c>
-      <c r="AQ98">
+      <c r="AR98">
         <v>143.9</v>
       </c>
-      <c r="AR98">
+      <c r="AS98">
         <v>150.30000000000001</v>
       </c>
-      <c r="AS98">
+      <c r="AT98">
         <v>176.1</v>
       </c>
-      <c r="AT98">
+      <c r="AU98">
         <v>168.3</v>
       </c>
-      <c r="AU98">
+      <c r="AV98">
         <v>172.9</v>
       </c>
-      <c r="AV98">
+      <c r="AW98">
         <v>163.6</v>
       </c>
-      <c r="AW98">
+      <c r="AX98">
         <v>161.1</v>
       </c>
-      <c r="AX98">
+      <c r="AY98">
         <v>173.9</v>
       </c>
-      <c r="AY98">
+      <c r="AZ98">
         <v>187</v>
       </c>
-      <c r="AZ98">
+      <c r="BA98">
         <v>216.6</v>
       </c>
+      <c r="BB98">
+        <v>253.7</v>
+      </c>
     </row>
-    <row r="99" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A99" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B99" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>90.9</v>
       </c>
       <c r="E99">
         <v>88.7</v>
       </c>
       <c r="F99">
         <v>111.3</v>
       </c>
       <c r="G99">
         <v>134.69999999999999</v>
       </c>
       <c r="H99">
         <v>115.7</v>
       </c>
       <c r="I99">
         <v>118</v>
       </c>
       <c r="J99">
         <v>106.5</v>
       </c>
       <c r="K99">
         <v>100.1</v>
       </c>
       <c r="M99">
         <v>89.9</v>
       </c>
       <c r="N99">
         <v>87.5</v>
       </c>
       <c r="O99">
         <v>128.4</v>
       </c>
       <c r="P99">
         <v>126</v>
       </c>
       <c r="Q99">
         <v>119.7</v>
       </c>
       <c r="R99">
         <v>112.9</v>
       </c>
       <c r="S99">
         <v>103.8</v>
       </c>
-      <c r="U99">
+      <c r="T99">
+        <v>100.8</v>
+      </c>
+      <c r="V99">
         <v>90.9</v>
       </c>
-      <c r="V99">
+      <c r="W99">
         <v>89.3</v>
       </c>
-      <c r="W99">
+      <c r="X99">
         <v>90.3</v>
       </c>
-      <c r="X99">
+      <c r="Y99">
         <v>93</v>
       </c>
-      <c r="Y99">
+      <c r="Z99">
         <v>87</v>
       </c>
-      <c r="Z99">
+      <c r="AA99">
         <v>86.7</v>
       </c>
-      <c r="AA99">
+      <c r="AB99">
         <v>90.4</v>
       </c>
-      <c r="AB99">
+      <c r="AC99">
         <v>90.5</v>
       </c>
-      <c r="AC99">
+      <c r="AD99">
         <v>82.5</v>
       </c>
-      <c r="AD99">
+      <c r="AE99">
         <v>87.5</v>
       </c>
-      <c r="AE99">
+      <c r="AF99">
         <v>112.6</v>
       </c>
-      <c r="AF99">
+      <c r="AG99">
         <v>162.80000000000001</v>
       </c>
-      <c r="AG99">
+      <c r="AH99">
         <v>150.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>115.3</v>
       </c>
       <c r="AI99">
         <v>115.3</v>
       </c>
       <c r="AJ99">
+        <v>115.3</v>
+      </c>
+      <c r="AK99">
         <v>157.4</v>
       </c>
-      <c r="AK99">
+      <c r="AL99">
         <v>115.8</v>
       </c>
-      <c r="AL99">
+      <c r="AM99">
         <v>112.3</v>
       </c>
-      <c r="AM99">
+      <c r="AN99">
         <v>108.7</v>
       </c>
-      <c r="AN99">
+      <c r="AO99">
         <v>126</v>
       </c>
-      <c r="AO99">
+      <c r="AP99">
         <v>131.80000000000001</v>
       </c>
-      <c r="AP99">
+      <c r="AQ99">
         <v>109.2</v>
       </c>
-      <c r="AQ99">
+      <c r="AR99">
         <v>111.6</v>
       </c>
-      <c r="AR99">
+      <c r="AS99">
         <v>119.3</v>
       </c>
-      <c r="AS99">
+      <c r="AT99">
         <v>111.7</v>
       </c>
-      <c r="AT99">
+      <c r="AU99">
         <v>104.4</v>
       </c>
-      <c r="AU99">
+      <c r="AV99">
         <v>106.3</v>
       </c>
-      <c r="AV99">
+      <c r="AW99">
         <v>103.5</v>
       </c>
-      <c r="AW99">
+      <c r="AX99">
         <v>100.9</v>
       </c>
-      <c r="AX99">
+      <c r="AY99">
         <v>101.8</v>
       </c>
-      <c r="AY99">
+      <c r="AZ99">
         <v>97.5</v>
       </c>
-      <c r="AZ99">
+      <c r="BA99">
         <v>100</v>
       </c>
+      <c r="BB99">
+        <v>104</v>
+      </c>
     </row>
-    <row r="100" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="100" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>118.5</v>
       </c>
       <c r="E100">
         <v>94.8</v>
       </c>
       <c r="F100">
         <v>105.3</v>
       </c>
       <c r="G100">
         <v>121.4</v>
       </c>
       <c r="H100">
         <v>128.30000000000001</v>
       </c>
       <c r="I100">
         <v>146.5</v>
       </c>
       <c r="J100">
         <v>188.5</v>
       </c>
       <c r="K100">
         <v>208.9</v>
       </c>
       <c r="M100">
         <v>111.3</v>
       </c>
       <c r="N100">
         <v>98.9</v>
       </c>
       <c r="O100">
         <v>108.3</v>
       </c>
       <c r="P100">
         <v>122.8</v>
       </c>
       <c r="Q100">
         <v>126.1</v>
       </c>
       <c r="R100">
         <v>164.4</v>
       </c>
       <c r="S100">
         <v>184.5</v>
       </c>
-      <c r="U100">
+      <c r="T100">
+        <v>238.5</v>
+      </c>
+      <c r="V100">
         <v>126.4</v>
       </c>
-      <c r="V100">
+      <c r="W100">
         <v>115.2</v>
       </c>
-      <c r="W100">
+      <c r="X100">
         <v>109.4</v>
       </c>
-      <c r="X100">
+      <c r="Y100">
         <v>122.9</v>
       </c>
-      <c r="Y100">
+      <c r="Z100">
         <v>97.5</v>
       </c>
-      <c r="Z100">
+      <c r="AA100">
         <v>92.8</v>
       </c>
-      <c r="AA100">
+      <c r="AB100">
         <v>93.1</v>
       </c>
-      <c r="AB100">
+      <c r="AC100">
         <v>95.5</v>
       </c>
-      <c r="AC100">
+      <c r="AD100">
         <v>114</v>
       </c>
-      <c r="AD100">
+      <c r="AE100">
         <v>104.8</v>
       </c>
-      <c r="AE100">
+      <c r="AF100">
         <v>94.4</v>
       </c>
-      <c r="AF100">
+      <c r="AG100">
         <v>107.9</v>
       </c>
-      <c r="AG100">
+      <c r="AH100">
         <v>126.2</v>
       </c>
-      <c r="AH100">
+      <c r="AI100">
         <v>112.8</v>
       </c>
-      <c r="AI100">
+      <c r="AJ100">
         <v>118.1</v>
       </c>
-      <c r="AJ100">
+      <c r="AK100">
         <v>128.6</v>
       </c>
-      <c r="AK100">
+      <c r="AL100">
         <v>131.69999999999999</v>
       </c>
-      <c r="AL100">
+      <c r="AM100">
         <v>129.19999999999999</v>
       </c>
-      <c r="AM100">
+      <c r="AN100">
         <v>120.2</v>
       </c>
-      <c r="AN100">
+      <c r="AO100">
         <v>132</v>
       </c>
-      <c r="AO100">
+      <c r="AP100">
         <v>123.1</v>
       </c>
-      <c r="AP100">
+      <c r="AQ100">
         <v>150.69999999999999</v>
       </c>
-      <c r="AQ100">
+      <c r="AR100">
         <v>153.1</v>
       </c>
-      <c r="AR100">
+      <c r="AS100">
         <v>159.19999999999999</v>
       </c>
-      <c r="AS100">
+      <c r="AT100">
         <v>194.6</v>
       </c>
-      <c r="AT100">
+      <c r="AU100">
         <v>186.6</v>
       </c>
-      <c r="AU100">
+      <c r="AV100">
         <v>192</v>
       </c>
-      <c r="AV100">
+      <c r="AW100">
         <v>180.8</v>
       </c>
-      <c r="AW100">
+      <c r="AX100">
         <v>178.3</v>
       </c>
-      <c r="AX100">
+      <c r="AY100">
         <v>194.5</v>
       </c>
-      <c r="AY100">
+      <c r="AZ100">
         <v>212.6</v>
       </c>
-      <c r="AZ100">
+      <c r="BA100">
         <v>250</v>
       </c>
+      <c r="BB100">
+        <v>296.60000000000002</v>
+      </c>
     </row>
-    <row r="101" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="101" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A101" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B101" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>105.4</v>
       </c>
       <c r="E101">
         <v>103</v>
       </c>
       <c r="F101">
         <v>97</v>
       </c>
       <c r="G101">
         <v>98.4</v>
       </c>
       <c r="H101">
         <v>104.2</v>
       </c>
       <c r="I101">
         <v>110.4</v>
       </c>
       <c r="J101">
         <v>111.9</v>
       </c>
       <c r="K101">
         <v>112.8</v>
       </c>
       <c r="M101">
         <v>106</v>
       </c>
       <c r="N101">
         <v>100.8</v>
       </c>
       <c r="O101">
         <v>97.3</v>
       </c>
       <c r="P101">
         <v>97.6</v>
       </c>
       <c r="Q101">
         <v>106.6</v>
       </c>
       <c r="R101">
         <v>111.6</v>
       </c>
       <c r="S101">
         <v>110.5</v>
       </c>
-      <c r="U101">
+      <c r="T101">
+        <v>113.7</v>
+      </c>
+      <c r="V101">
         <v>107</v>
       </c>
-      <c r="V101">
+      <c r="W101">
         <v>104.3</v>
       </c>
-      <c r="W101">
+      <c r="X101">
         <v>105.7</v>
       </c>
-      <c r="X101">
+      <c r="Y101">
         <v>104.4</v>
       </c>
-      <c r="Y101">
+      <c r="Z101">
         <v>109.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103.4</v>
       </c>
       <c r="AA101">
         <v>103.4</v>
       </c>
       <c r="AB101">
+        <v>103.4</v>
+      </c>
+      <c r="AC101">
         <v>95.5</v>
       </c>
-      <c r="AC101">
+      <c r="AD101">
         <v>100.8</v>
       </c>
-      <c r="AD101">
+      <c r="AE101">
         <v>91.1</v>
       </c>
-      <c r="AE101">
+      <c r="AF101">
         <v>99.2</v>
       </c>
-      <c r="AF101">
+      <c r="AG101">
         <v>96.7</v>
       </c>
-      <c r="AG101">
+      <c r="AH101">
         <v>102.2</v>
       </c>
-      <c r="AH101">
+      <c r="AI101">
         <v>98.5</v>
       </c>
-      <c r="AI101">
+      <c r="AJ101">
         <v>96.9</v>
       </c>
-      <c r="AJ101">
+      <c r="AK101">
         <v>96</v>
       </c>
-      <c r="AK101">
+      <c r="AL101">
         <v>99</v>
       </c>
-      <c r="AL101">
+      <c r="AM101">
         <v>103.7</v>
       </c>
-      <c r="AM101">
+      <c r="AN101">
         <v>105.9</v>
       </c>
-      <c r="AN101">
+      <c r="AO101">
         <v>108.1</v>
       </c>
-      <c r="AO101">
+      <c r="AP101">
         <v>108.9</v>
       </c>
-      <c r="AP101">
+      <c r="AQ101">
         <v>108.4</v>
       </c>
-      <c r="AQ101">
+      <c r="AR101">
         <v>109.8</v>
       </c>
-      <c r="AR101">
+      <c r="AS101">
         <v>114.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT101">
         <v>114</v>
       </c>
       <c r="AU101">
+        <v>114</v>
+      </c>
+      <c r="AV101">
         <v>114.7</v>
       </c>
-      <c r="AV101">
+      <c r="AW101">
         <v>104.8</v>
       </c>
-      <c r="AW101">
+      <c r="AX101">
         <v>108.4</v>
       </c>
-      <c r="AX101">
+      <c r="AY101">
         <v>113.3</v>
       </c>
-      <c r="AY101">
+      <c r="AZ101">
         <v>117</v>
       </c>
-      <c r="AZ101">
+      <c r="BA101">
         <v>112.6</v>
       </c>
+      <c r="BB101">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="102" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="102" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A102" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B102" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>109.6</v>
       </c>
       <c r="E102">
         <v>105</v>
       </c>
       <c r="F102">
         <v>95</v>
       </c>
       <c r="G102">
         <v>98.5</v>
       </c>
       <c r="H102">
         <v>108.6</v>
       </c>
       <c r="I102">
         <v>117.4</v>
       </c>
       <c r="J102">
         <v>117.9</v>
       </c>
       <c r="K102">
         <v>117.4</v>
       </c>
       <c r="M102">
         <v>110.5</v>
       </c>
       <c r="N102">
         <v>102</v>
       </c>
       <c r="O102">
         <v>94.9</v>
       </c>
       <c r="P102">
         <v>98.2</v>
       </c>
       <c r="Q102">
         <v>112.3</v>
       </c>
       <c r="R102">
         <v>119</v>
       </c>
       <c r="S102">
         <v>115.4</v>
       </c>
-      <c r="U102">
+      <c r="T102">
+        <v>118.7</v>
+      </c>
+      <c r="V102">
         <v>112.3</v>
       </c>
-      <c r="V102">
+      <c r="W102">
         <v>106.8</v>
       </c>
-      <c r="W102">
+      <c r="X102">
         <v>110.3</v>
       </c>
-      <c r="X102">
+      <c r="Y102">
         <v>108.9</v>
       </c>
-      <c r="Y102">
+      <c r="Z102">
         <v>116.1</v>
       </c>
-      <c r="Z102">
+      <c r="AA102">
         <v>104.1</v>
       </c>
-      <c r="AA102">
+      <c r="AB102">
         <v>104.8</v>
       </c>
-      <c r="AB102">
+      <c r="AC102">
         <v>95.2</v>
       </c>
-      <c r="AC102">
+      <c r="AD102">
         <v>103.7</v>
       </c>
-      <c r="AD102">
+      <c r="AE102">
         <v>86</v>
       </c>
-      <c r="AE102">
+      <c r="AF102">
         <v>96.2</v>
       </c>
-      <c r="AF102">
+      <c r="AG102">
         <v>93.9</v>
       </c>
-      <c r="AG102">
+      <c r="AH102">
         <v>103.4</v>
       </c>
-      <c r="AH102">
+      <c r="AI102">
         <v>97</v>
       </c>
-      <c r="AI102">
+      <c r="AJ102">
         <v>96.9</v>
       </c>
-      <c r="AJ102">
+      <c r="AK102">
         <v>96.7</v>
       </c>
-      <c r="AK102">
+      <c r="AL102">
         <v>102.1</v>
       </c>
-      <c r="AL102">
+      <c r="AM102">
         <v>106.5</v>
       </c>
-      <c r="AM102">
+      <c r="AN102">
         <v>109.5</v>
       </c>
-      <c r="AN102">
+      <c r="AO102">
         <v>116.3</v>
       </c>
-      <c r="AO102">
+      <c r="AP102">
         <v>116.8</v>
       </c>
-      <c r="AP102">
+      <c r="AQ102">
         <v>112.5</v>
       </c>
-      <c r="AQ102">
+      <c r="AR102">
         <v>116.3</v>
       </c>
-      <c r="AR102">
+      <c r="AS102">
         <v>124</v>
       </c>
-      <c r="AS102">
+      <c r="AT102">
         <v>123.1</v>
       </c>
-      <c r="AT102">
+      <c r="AU102">
         <v>119.4</v>
       </c>
-      <c r="AU102">
+      <c r="AV102">
         <v>120.3</v>
       </c>
-      <c r="AV102">
+      <c r="AW102">
         <v>109</v>
       </c>
-      <c r="AW102">
+      <c r="AX102">
         <v>112.9</v>
       </c>
-      <c r="AX102">
+      <c r="AY102">
         <v>116.6</v>
       </c>
-      <c r="AY102">
+      <c r="AZ102">
         <v>122</v>
       </c>
-      <c r="AZ102">
+      <c r="BA102">
         <v>117.9</v>
       </c>
+      <c r="BB102">
+        <v>118.1</v>
+      </c>
     </row>
-    <row r="103" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="103" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A103" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B103" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>95.9</v>
       </c>
       <c r="E103">
         <v>98.5</v>
       </c>
       <c r="F103">
         <v>101.5</v>
       </c>
       <c r="G103">
         <v>98.2</v>
       </c>
       <c r="H103">
         <v>94.2</v>
       </c>
       <c r="I103">
         <v>94.5</v>
       </c>
       <c r="J103">
         <v>98.2</v>
       </c>
       <c r="K103">
         <v>102.7</v>
       </c>
       <c r="M103">
         <v>95.9</v>
       </c>
       <c r="N103">
         <v>98.2</v>
       </c>
       <c r="O103">
         <v>102.8</v>
       </c>
       <c r="P103">
         <v>96.4</v>
       </c>
       <c r="Q103">
         <v>94</v>
       </c>
       <c r="R103">
         <v>95.1</v>
       </c>
       <c r="S103">
         <v>99.4</v>
       </c>
-      <c r="U103">
+      <c r="T103">
+        <v>102.4</v>
+      </c>
+      <c r="V103">
         <v>95</v>
       </c>
-      <c r="V103">
+      <c r="W103">
         <v>98.9</v>
       </c>
-      <c r="W103">
+      <c r="X103">
         <v>95.3</v>
       </c>
-      <c r="X103">
+      <c r="Y103">
         <v>94.4</v>
       </c>
-      <c r="Y103">
+      <c r="Z103">
         <v>95.2</v>
       </c>
-      <c r="Z103">
+      <c r="AA103">
         <v>101.9</v>
       </c>
-      <c r="AA103">
+      <c r="AB103">
         <v>100.5</v>
       </c>
-      <c r="AB103">
+      <c r="AC103">
         <v>96.3</v>
       </c>
-      <c r="AC103">
+      <c r="AD103">
         <v>94.3</v>
       </c>
-      <c r="AD103">
+      <c r="AE103">
         <v>102.7</v>
       </c>
-      <c r="AE103">
+      <c r="AF103">
         <v>106</v>
       </c>
-      <c r="AF103">
+      <c r="AG103">
         <v>103.1</v>
       </c>
-      <c r="AG103">
+      <c r="AH103">
         <v>99.5</v>
       </c>
-      <c r="AH103">
+      <c r="AI103">
         <v>102</v>
       </c>
-      <c r="AI103">
+      <c r="AJ103">
         <v>97</v>
       </c>
-      <c r="AJ103">
+      <c r="AK103">
         <v>94.5</v>
       </c>
-      <c r="AK103">
+      <c r="AL103">
         <v>92.1</v>
       </c>
-      <c r="AL103">
+      <c r="AM103">
         <v>97.4</v>
       </c>
-      <c r="AM103">
+      <c r="AN103">
         <v>97.7</v>
       </c>
-      <c r="AN103">
+      <c r="AO103">
         <v>89.6</v>
       </c>
-      <c r="AO103">
+      <c r="AP103">
         <v>91.1</v>
       </c>
-      <c r="AP103">
+      <c r="AQ103">
         <v>99.1</v>
       </c>
-      <c r="AQ103">
+      <c r="AR103">
         <v>95.3</v>
       </c>
-      <c r="AR103">
+      <c r="AS103">
         <v>92.5</v>
       </c>
-      <c r="AS103">
+      <c r="AT103">
         <v>93.5</v>
       </c>
-      <c r="AT103">
+      <c r="AU103">
         <v>102</v>
       </c>
-      <c r="AU103">
+      <c r="AV103">
         <v>102.1</v>
       </c>
-      <c r="AV103">
+      <c r="AW103">
         <v>95.3</v>
       </c>
-      <c r="AW103">
+      <c r="AX103">
         <v>98.4</v>
       </c>
-      <c r="AX103">
+      <c r="AY103">
         <v>106.1</v>
       </c>
-      <c r="AY103">
+      <c r="AZ103">
         <v>105.7</v>
       </c>
-      <c r="AZ103">
+      <c r="BA103">
         <v>100.5</v>
       </c>
+      <c r="BB103">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="104" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="104" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A104" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B104" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>102.3</v>
       </c>
       <c r="E104">
         <v>102.4</v>
       </c>
       <c r="F104">
         <v>97.6</v>
       </c>
       <c r="G104">
         <v>98.7</v>
       </c>
       <c r="H104">
         <v>100.7</v>
       </c>
       <c r="I104">
         <v>103.1</v>
       </c>
       <c r="J104">
         <v>104.7</v>
       </c>
       <c r="K104">
         <v>107.6</v>
       </c>
       <c r="M104">
         <v>102.5</v>
       </c>
       <c r="N104">
         <v>102.1</v>
       </c>
       <c r="O104">
         <v>96.9</v>
       </c>
       <c r="P104">
         <v>99.1</v>
       </c>
       <c r="Q104">
         <v>101.2</v>
       </c>
       <c r="R104">
         <v>103.6</v>
       </c>
       <c r="S104">
         <v>105.5</v>
       </c>
-      <c r="U104">
+      <c r="T104">
+        <v>107.9</v>
+      </c>
+      <c r="V104">
         <v>103</v>
       </c>
-      <c r="V104">
+      <c r="W104">
         <v>100.5</v>
       </c>
-      <c r="W104">
+      <c r="X104">
         <v>101.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103.7</v>
       </c>
       <c r="Y104">
         <v>103.7</v>
       </c>
       <c r="Z104">
+        <v>103.7</v>
+      </c>
+      <c r="AA104">
         <v>100.6</v>
       </c>
-      <c r="AA104">
+      <c r="AB104">
         <v>103.1</v>
       </c>
-      <c r="AB104">
+      <c r="AC104">
         <v>102.2</v>
       </c>
-      <c r="AC104">
+      <c r="AD104">
         <v>102.5</v>
       </c>
-      <c r="AD104">
+      <c r="AE104">
         <v>93.4</v>
       </c>
-      <c r="AE104">
+      <c r="AF104">
         <v>95.9</v>
       </c>
-      <c r="AF104">
+      <c r="AG104">
         <v>98.5</v>
       </c>
-      <c r="AG104">
+      <c r="AH104">
         <v>100</v>
       </c>
-      <c r="AH104">
+      <c r="AI104">
         <v>97</v>
       </c>
-      <c r="AI104">
+      <c r="AJ104">
         <v>98.4</v>
       </c>
-      <c r="AJ104">
+      <c r="AK104">
         <v>99.5</v>
       </c>
-      <c r="AK104">
+      <c r="AL104">
         <v>101.7</v>
       </c>
-      <c r="AL104">
+      <c r="AM104">
         <v>99.4</v>
       </c>
-      <c r="AM104">
+      <c r="AN104">
         <v>100.3</v>
       </c>
-      <c r="AN104">
+      <c r="AO104">
         <v>101.4</v>
       </c>
-      <c r="AO104">
+      <c r="AP104">
         <v>103.9</v>
       </c>
-      <c r="AP104">
+      <c r="AQ104">
         <v>101.3</v>
       </c>
-      <c r="AQ104">
+      <c r="AR104">
         <v>102.7</v>
       </c>
-      <c r="AR104">
+      <c r="AS104">
         <v>104.5</v>
       </c>
-      <c r="AS104">
+      <c r="AT104">
         <v>105.6</v>
       </c>
-      <c r="AT104">
+      <c r="AU104">
         <v>102.8</v>
       </c>
-      <c r="AU104">
+      <c r="AV104">
         <v>104.1</v>
       </c>
-      <c r="AV104">
+      <c r="AW104">
         <v>106.3</v>
       </c>
-      <c r="AW104">
+      <c r="AX104">
         <v>108.8</v>
       </c>
-      <c r="AX104">
+      <c r="AY104">
         <v>105.8</v>
       </c>
-      <c r="AY104">
+      <c r="AZ104">
         <v>107.2</v>
       </c>
-      <c r="AZ104">
+      <c r="BA104">
         <v>108.5</v>
       </c>
+      <c r="BB104">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="105" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="105" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A105" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B105" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.7</v>
       </c>
       <c r="E105">
         <v>100.3</v>
       </c>
       <c r="F105">
         <v>99.7</v>
       </c>
       <c r="G105">
         <v>97.9</v>
       </c>
       <c r="H105">
         <v>97.3</v>
       </c>
       <c r="I105">
         <v>98</v>
       </c>
       <c r="J105">
         <v>98.5</v>
       </c>
       <c r="K105">
         <v>95.7</v>
       </c>
       <c r="M105">
         <v>100.4</v>
       </c>
       <c r="N105">
         <v>100.7</v>
       </c>
       <c r="O105">
         <v>99</v>
       </c>
       <c r="P105">
         <v>97.6</v>
       </c>
       <c r="Q105">
         <v>97.5</v>
       </c>
       <c r="R105">
         <v>97.6</v>
       </c>
       <c r="S105">
         <v>98.9</v>
       </c>
-      <c r="U105">
+      <c r="T105">
+        <v>95</v>
+      </c>
+      <c r="V105">
         <v>102.4</v>
       </c>
-      <c r="V105">
+      <c r="W105">
         <v>100.7</v>
       </c>
-      <c r="W105">
+      <c r="X105">
         <v>100.9</v>
       </c>
-      <c r="X105">
+      <c r="Y105">
         <v>98.8</v>
       </c>
-      <c r="Y105">
+      <c r="Z105">
         <v>101.2</v>
       </c>
-      <c r="Z105">
+      <c r="AA105">
         <v>100.1</v>
       </c>
-      <c r="AA105">
+      <c r="AB105">
         <v>101.2</v>
       </c>
-      <c r="AB105">
+      <c r="AC105">
         <v>98.9</v>
       </c>
-      <c r="AC105">
+      <c r="AD105">
         <v>102.8</v>
       </c>
-      <c r="AD105">
+      <c r="AE105">
         <v>98.4</v>
       </c>
-      <c r="AE105">
+      <c r="AF105">
         <v>99.9</v>
       </c>
-      <c r="AF105">
+      <c r="AG105">
         <v>97.6</v>
       </c>
-      <c r="AG105">
+      <c r="AH105">
         <v>100.2</v>
       </c>
-      <c r="AH105">
+      <c r="AI105">
         <v>97.8</v>
       </c>
-      <c r="AI105">
+      <c r="AJ105">
         <v>98.1</v>
       </c>
-      <c r="AJ105">
+      <c r="AK105">
         <v>95.6</v>
       </c>
-      <c r="AK105">
+      <c r="AL105">
         <v>99.1</v>
       </c>
-      <c r="AL105">
+      <c r="AM105">
         <v>96.7</v>
       </c>
-      <c r="AM105">
+      <c r="AN105">
         <v>97.2</v>
       </c>
-      <c r="AN105">
+      <c r="AO105">
         <v>96.2</v>
       </c>
-      <c r="AO105">
+      <c r="AP105">
         <v>99.9</v>
       </c>
-      <c r="AP105">
+      <c r="AQ105">
         <v>97.1</v>
       </c>
-      <c r="AQ105">
+      <c r="AR105">
         <v>98.1</v>
       </c>
-      <c r="AR105">
+      <c r="AS105">
         <v>96.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.4</v>
       </c>
       <c r="AT105">
         <v>98.4</v>
       </c>
       <c r="AU105">
+        <v>98.4</v>
+      </c>
+      <c r="AV105">
         <v>100.2</v>
       </c>
-      <c r="AV105">
+      <c r="AW105">
         <v>97</v>
       </c>
-      <c r="AW105">
+      <c r="AX105">
         <v>99.7</v>
       </c>
-      <c r="AX105">
+      <c r="AY105">
         <v>94.6</v>
       </c>
-      <c r="AY105">
+      <c r="AZ105">
         <v>95.3</v>
       </c>
-      <c r="AZ105">
+      <c r="BA105">
         <v>93.2</v>
       </c>
+      <c r="BB105">
+        <v>97</v>
+      </c>
     </row>
-    <row r="106" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="106" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C106">
         <v>57.6</v>
       </c>
       <c r="D106">
         <v>102</v>
       </c>
       <c r="E106">
         <v>101.6</v>
       </c>
       <c r="F106">
         <v>98.5</v>
       </c>
       <c r="G106">
         <v>91.8</v>
       </c>
       <c r="H106">
         <v>85.8</v>
       </c>
       <c r="I106">
         <v>81.900000000000006</v>
       </c>
       <c r="J106">
         <v>76.099999999999994</v>
       </c>
       <c r="K106">
         <v>71.599999999999994</v>
       </c>
       <c r="M106">
         <v>101.3</v>
       </c>
       <c r="N106">
         <v>101.5</v>
       </c>
       <c r="O106">
         <v>96.9</v>
       </c>
       <c r="P106">
         <v>90.2</v>
       </c>
       <c r="Q106">
         <v>84.7</v>
       </c>
       <c r="R106">
         <v>80.900000000000006</v>
       </c>
       <c r="S106">
         <v>74.5</v>
       </c>
-      <c r="U106">
+      <c r="T106">
+        <v>70.7</v>
+      </c>
+      <c r="V106">
         <v>103.3</v>
       </c>
-      <c r="V106">
+      <c r="W106">
         <v>102.1</v>
       </c>
-      <c r="W106">
+      <c r="X106">
         <v>101.4</v>
       </c>
-      <c r="X106">
+      <c r="Y106">
         <v>101.2</v>
       </c>
-      <c r="Y106">
+      <c r="Z106">
         <v>100.7</v>
       </c>
-      <c r="Z106">
+      <c r="AA106">
         <v>101.5</v>
       </c>
-      <c r="AA106">
+      <c r="AB106">
         <v>102.2</v>
       </c>
-      <c r="AB106">
+      <c r="AC106">
         <v>101.9</v>
       </c>
-      <c r="AC106">
+      <c r="AD106">
         <v>100.6</v>
       </c>
-      <c r="AD106">
+      <c r="AE106">
         <v>99.1</v>
       </c>
-      <c r="AE106">
+      <c r="AF106">
         <v>97.8</v>
       </c>
-      <c r="AF106">
+      <c r="AG106">
         <v>96.3</v>
       </c>
-      <c r="AG106">
+      <c r="AH106">
         <v>94.5</v>
       </c>
-      <c r="AH106">
+      <c r="AI106">
         <v>93.1</v>
       </c>
-      <c r="AI106">
+      <c r="AJ106">
         <v>90.8</v>
       </c>
-      <c r="AJ106">
+      <c r="AK106">
         <v>89</v>
       </c>
-      <c r="AK106">
+      <c r="AL106">
         <v>88</v>
       </c>
-      <c r="AL106">
+      <c r="AM106">
         <v>86.3</v>
       </c>
-      <c r="AM106">
+      <c r="AN106">
         <v>84.8</v>
       </c>
-      <c r="AN106">
+      <c r="AO106">
         <v>84.1</v>
       </c>
-      <c r="AO106">
+      <c r="AP106">
         <v>83.4</v>
       </c>
-      <c r="AP106">
+      <c r="AQ106">
         <v>82.5</v>
       </c>
-      <c r="AQ106">
+      <c r="AR106">
         <v>81.5</v>
       </c>
-      <c r="AR106">
+      <c r="AS106">
         <v>80.2</v>
       </c>
-      <c r="AS106">
+      <c r="AT106">
         <v>79.400000000000006</v>
       </c>
-      <c r="AT106">
+      <c r="AU106">
         <v>76.900000000000006</v>
       </c>
-      <c r="AU106">
+      <c r="AV106">
         <v>74.7</v>
       </c>
-      <c r="AV106">
+      <c r="AW106">
         <v>73.5</v>
       </c>
-      <c r="AW106">
+      <c r="AX106">
         <v>73</v>
       </c>
-      <c r="AX106">
+      <c r="AY106">
         <v>72.099999999999994</v>
       </c>
-      <c r="AY106">
+      <c r="AZ106">
         <v>71.2</v>
       </c>
-      <c r="AZ106">
+      <c r="BA106">
         <v>70.099999999999994</v>
       </c>
+      <c r="BB106">
+        <v>69.400000000000006</v>
+      </c>
     </row>
-    <row r="107" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="107" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C107">
         <v>7.2</v>
       </c>
       <c r="D107">
         <v>100.1</v>
       </c>
       <c r="E107">
         <v>99.4</v>
       </c>
       <c r="F107">
         <v>100.6</v>
       </c>
       <c r="G107">
         <v>99.2</v>
       </c>
       <c r="H107">
         <v>97.4</v>
       </c>
       <c r="I107">
         <v>96.9</v>
       </c>
       <c r="J107">
         <v>97</v>
       </c>
       <c r="K107">
         <v>98.5</v>
       </c>
       <c r="M107">
         <v>99.6</v>
       </c>
       <c r="N107">
         <v>100</v>
       </c>
       <c r="O107">
         <v>100.4</v>
       </c>
       <c r="P107">
         <v>98.8</v>
       </c>
       <c r="Q107">
         <v>97</v>
       </c>
       <c r="R107">
         <v>97.2</v>
       </c>
       <c r="S107">
         <v>97</v>
       </c>
-      <c r="U107">
+      <c r="T107">
+        <v>98.8</v>
+      </c>
+      <c r="V107">
         <v>100.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="W107">
         <v>100</v>
       </c>
       <c r="X107">
         <v>100</v>
       </c>
       <c r="Y107">
+        <v>100</v>
+      </c>
+      <c r="Z107">
         <v>98.4</v>
       </c>
-      <c r="Z107">
+      <c r="AA107">
         <v>98.1</v>
       </c>
-      <c r="AA107">
+      <c r="AB107">
         <v>100.1</v>
       </c>
-      <c r="AB107">
+      <c r="AC107">
         <v>101.1</v>
       </c>
-      <c r="AC107">
+      <c r="AD107">
         <v>100.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.6</v>
       </c>
       <c r="AE107">
         <v>100.6</v>
       </c>
       <c r="AF107">
+        <v>100.6</v>
+      </c>
+      <c r="AG107">
         <v>100.3</v>
       </c>
-      <c r="AG107">
+      <c r="AH107">
         <v>100.2</v>
       </c>
-      <c r="AH107">
+      <c r="AI107">
         <v>99.2</v>
       </c>
-      <c r="AI107">
+      <c r="AJ107">
         <v>98.9</v>
       </c>
-      <c r="AJ107">
+      <c r="AK107">
         <v>98.4</v>
       </c>
-      <c r="AK107">
+      <c r="AL107">
         <v>98.6</v>
       </c>
-      <c r="AL107">
+      <c r="AM107">
         <v>97.3</v>
       </c>
-      <c r="AM107">
+      <c r="AN107">
         <v>96.9</v>
       </c>
-      <c r="AN107">
+      <c r="AO107">
         <v>96.8</v>
       </c>
-      <c r="AO107">
+      <c r="AP107">
         <v>96.9</v>
       </c>
-      <c r="AP107">
+      <c r="AQ107">
         <v>96.8</v>
       </c>
-      <c r="AQ107">
+      <c r="AR107">
         <v>97.1</v>
       </c>
-      <c r="AR107">
+      <c r="AS107">
         <v>97</v>
       </c>
-      <c r="AS107">
+      <c r="AT107">
         <v>97.9</v>
       </c>
-      <c r="AT107">
+      <c r="AU107">
         <v>97.6</v>
       </c>
-      <c r="AU107">
+      <c r="AV107">
         <v>96.5</v>
       </c>
-      <c r="AV107">
+      <c r="AW107">
         <v>95.9</v>
       </c>
-      <c r="AW107">
+      <c r="AX107">
         <v>98</v>
       </c>
-      <c r="AX107">
+      <c r="AY107">
         <v>98.5</v>
       </c>
-      <c r="AY107">
+      <c r="AZ107">
         <v>98.7</v>
       </c>
-      <c r="AZ107">
+      <c r="BA107">
         <v>99</v>
       </c>
+      <c r="BB107">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="108" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="108" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A108" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B108" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C108">
         <v>2.1</v>
       </c>
       <c r="D108">
         <v>94.5</v>
       </c>
       <c r="E108">
         <v>99.1</v>
       </c>
       <c r="F108">
         <v>100.8</v>
       </c>
       <c r="G108">
         <v>96.2</v>
       </c>
       <c r="H108">
         <v>88.2</v>
       </c>
       <c r="I108">
         <v>80.099999999999994</v>
       </c>
       <c r="J108">
         <v>68.2</v>
       </c>
       <c r="K108">
         <v>60.1</v>
       </c>
       <c r="M108">
         <v>95.5</v>
       </c>
       <c r="N108">
         <v>100.2</v>
       </c>
       <c r="O108">
         <v>100</v>
       </c>
       <c r="P108">
         <v>94.7</v>
       </c>
       <c r="Q108">
         <v>85.9</v>
       </c>
       <c r="R108">
         <v>78</v>
       </c>
       <c r="S108">
         <v>65.3</v>
       </c>
-      <c r="U108">
+      <c r="T108">
+        <v>58.7</v>
+      </c>
+      <c r="V108">
         <v>93.1</v>
       </c>
-      <c r="V108">
+      <c r="W108">
         <v>93.8</v>
       </c>
-      <c r="W108">
+      <c r="X108">
         <v>94.8</v>
       </c>
-      <c r="X108">
+      <c r="Y108">
         <v>96.1</v>
       </c>
-      <c r="Y108">
+      <c r="Z108">
         <v>97.1</v>
       </c>
-      <c r="Z108">
+      <c r="AA108">
         <v>98.4</v>
       </c>
-      <c r="AA108">
+      <c r="AB108">
         <v>100.1</v>
       </c>
-      <c r="AB108">
+      <c r="AC108">
         <v>101</v>
       </c>
-      <c r="AC108">
+      <c r="AD108">
         <v>101.3</v>
       </c>
-      <c r="AD108">
+      <c r="AE108">
         <v>101.1</v>
       </c>
-      <c r="AE108">
+      <c r="AF108">
         <v>101</v>
       </c>
-      <c r="AF108">
+      <c r="AG108">
         <v>99.9</v>
       </c>
-      <c r="AG108">
+      <c r="AH108">
         <v>98</v>
       </c>
-      <c r="AH108">
+      <c r="AI108">
         <v>97</v>
       </c>
-      <c r="AI108">
+      <c r="AJ108">
         <v>95.7</v>
       </c>
-      <c r="AJ108">
+      <c r="AK108">
         <v>94.2</v>
       </c>
-      <c r="AK108">
+      <c r="AL108">
         <v>91.8</v>
       </c>
-      <c r="AL108">
+      <c r="AM108">
         <v>89.3</v>
       </c>
-      <c r="AM108">
+      <c r="AN108">
         <v>87.3</v>
       </c>
-      <c r="AN108">
+      <c r="AO108">
         <v>84.5</v>
       </c>
-      <c r="AO108">
+      <c r="AP108">
         <v>82.5</v>
       </c>
-      <c r="AP108">
+      <c r="AQ108">
         <v>81</v>
       </c>
-      <c r="AQ108">
+      <c r="AR108">
         <v>79.599999999999994</v>
       </c>
-      <c r="AR108">
+      <c r="AS108">
         <v>77.400000000000006</v>
       </c>
-      <c r="AS108">
+      <c r="AT108">
         <v>74</v>
       </c>
-      <c r="AT108">
+      <c r="AU108">
         <v>69.5</v>
       </c>
-      <c r="AU108">
+      <c r="AV108">
         <v>66</v>
       </c>
-      <c r="AV108">
+      <c r="AW108">
         <v>63.4</v>
       </c>
-      <c r="AW108">
+      <c r="AX108">
         <v>62.3</v>
       </c>
-      <c r="AX108">
+      <c r="AY108">
         <v>61</v>
       </c>
-      <c r="AY108">
+      <c r="AZ108">
         <v>59.5</v>
       </c>
-      <c r="AZ108">
+      <c r="BA108">
         <v>57.5</v>
       </c>
+      <c r="BB108">
+        <v>56.9</v>
+      </c>
     </row>
-    <row r="109" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="109" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B109" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
       <c r="D109">
         <v>101.8</v>
       </c>
       <c r="E109">
         <v>101.2</v>
       </c>
       <c r="F109">
         <v>98.8</v>
       </c>
       <c r="G109">
         <v>93.8</v>
       </c>
       <c r="H109">
         <v>87.8</v>
       </c>
       <c r="I109">
         <v>82</v>
       </c>
       <c r="J109">
         <v>76.2</v>
       </c>
       <c r="K109">
         <v>73.7</v>
       </c>
       <c r="M109">
         <v>101.6</v>
       </c>
       <c r="N109">
         <v>101</v>
       </c>
       <c r="O109">
         <v>97.7</v>
       </c>
       <c r="P109">
         <v>92.2</v>
       </c>
       <c r="Q109">
         <v>86.4</v>
       </c>
       <c r="R109">
         <v>80.400000000000006</v>
       </c>
       <c r="S109">
         <v>75.2</v>
       </c>
-      <c r="U109">
-        <v>102</v>
+      <c r="T109">
+        <v>73.5</v>
       </c>
       <c r="V109">
         <v>102</v>
       </c>
       <c r="W109">
+        <v>102</v>
+      </c>
+      <c r="X109">
         <v>101.7</v>
       </c>
-      <c r="X109">
+      <c r="Y109">
         <v>101.6</v>
       </c>
-      <c r="Y109">
+      <c r="Z109">
         <v>101.2</v>
       </c>
-      <c r="Z109">
+      <c r="AA109">
         <v>101.1</v>
       </c>
-      <c r="AA109">
+      <c r="AB109">
         <v>101.3</v>
       </c>
-      <c r="AB109">
+      <c r="AC109">
         <v>101.1</v>
       </c>
-      <c r="AC109">
+      <c r="AD109">
         <v>100.6</v>
       </c>
-      <c r="AD109">
+      <c r="AE109">
         <v>99.5</v>
       </c>
-      <c r="AE109">
+      <c r="AF109">
         <v>98.1</v>
       </c>
-      <c r="AF109">
+      <c r="AG109">
         <v>97.1</v>
       </c>
-      <c r="AG109">
+      <c r="AH109">
         <v>96.2</v>
       </c>
-      <c r="AH109">
+      <c r="AI109">
         <v>94.7</v>
       </c>
-      <c r="AI109">
+      <c r="AJ109">
         <v>92.8</v>
       </c>
-      <c r="AJ109">
+      <c r="AK109">
         <v>91.4</v>
       </c>
-      <c r="AK109">
+      <c r="AL109">
         <v>90</v>
       </c>
-      <c r="AL109">
+      <c r="AM109">
         <v>88.7</v>
       </c>
-      <c r="AM109">
+      <c r="AN109">
         <v>87.1</v>
       </c>
-      <c r="AN109">
+      <c r="AO109">
         <v>85.5</v>
       </c>
-      <c r="AO109">
+      <c r="AP109">
         <v>84.4</v>
       </c>
-      <c r="AP109">
+      <c r="AQ109">
         <v>82.9</v>
       </c>
-      <c r="AQ109">
+      <c r="AR109">
         <v>81.3</v>
       </c>
-      <c r="AR109">
+      <c r="AS109">
         <v>79.5</v>
       </c>
-      <c r="AS109">
+      <c r="AT109">
         <v>78</v>
       </c>
-      <c r="AT109">
+      <c r="AU109">
         <v>76.7</v>
       </c>
-      <c r="AU109">
+      <c r="AV109">
         <v>75.400000000000006</v>
       </c>
-      <c r="AV109">
+      <c r="AW109">
         <v>74.5</v>
       </c>
-      <c r="AW109">
+      <c r="AX109">
         <v>74</v>
       </c>
-      <c r="AX109">
+      <c r="AY109">
         <v>73.8</v>
       </c>
-      <c r="AY109">
+      <c r="AZ109">
         <v>73.7</v>
       </c>
-      <c r="AZ109">
+      <c r="BA109">
         <v>73.400000000000006</v>
       </c>
+      <c r="BB109">
+        <v>73</v>
+      </c>
     </row>
-    <row r="110" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="110" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A110" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B110" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C110">
         <v>33.299999999999997</v>
       </c>
       <c r="D110">
         <v>102.9</v>
       </c>
       <c r="E110">
         <v>102.4</v>
       </c>
       <c r="F110">
         <v>97.7</v>
       </c>
       <c r="G110">
         <v>89.1</v>
       </c>
       <c r="H110">
         <v>82.3</v>
       </c>
       <c r="I110">
         <v>78.7</v>
       </c>
       <c r="J110">
         <v>72.099999999999994</v>
       </c>
       <c r="K110">
         <v>65.599999999999994</v>
       </c>
       <c r="M110">
         <v>102</v>
       </c>
       <c r="N110">
         <v>102.2</v>
       </c>
       <c r="O110">
         <v>95.6</v>
       </c>
       <c r="P110">
         <v>87.2</v>
       </c>
       <c r="Q110">
         <v>81.2</v>
       </c>
       <c r="R110">
         <v>77.8</v>
       </c>
       <c r="S110">
         <v>70</v>
       </c>
-      <c r="U110">
+      <c r="T110">
+        <v>64.2</v>
+      </c>
+      <c r="V110">
         <v>105.1</v>
       </c>
-      <c r="V110">
+      <c r="W110">
         <v>103.1</v>
       </c>
-      <c r="W110">
+      <c r="X110">
         <v>101.9</v>
       </c>
-      <c r="X110">
+      <c r="Y110">
         <v>101.6</v>
       </c>
-      <c r="Y110">
+      <c r="Z110">
         <v>101.2</v>
       </c>
-      <c r="Z110">
+      <c r="AA110">
         <v>102.6</v>
       </c>
-      <c r="AA110">
+      <c r="AB110">
         <v>103.2</v>
       </c>
-      <c r="AB110">
+      <c r="AC110">
         <v>102.4</v>
       </c>
-      <c r="AC110">
+      <c r="AD110">
         <v>100.5</v>
       </c>
-      <c r="AD110">
+      <c r="AE110">
         <v>98.4</v>
       </c>
-      <c r="AE110">
+      <c r="AF110">
         <v>96.9</v>
       </c>
-      <c r="AF110">
+      <c r="AG110">
         <v>94.8</v>
       </c>
-      <c r="AG110">
+      <c r="AH110">
         <v>92.2</v>
       </c>
-      <c r="AH110">
+      <c r="AI110">
         <v>90.8</v>
       </c>
-      <c r="AI110">
+      <c r="AJ110">
         <v>87.7</v>
       </c>
-      <c r="AJ110">
+      <c r="AK110">
         <v>85.6</v>
       </c>
-      <c r="AK110">
+      <c r="AL110">
         <v>84.6</v>
       </c>
-      <c r="AL110">
+      <c r="AM110">
         <v>82.7</v>
       </c>
-      <c r="AM110">
+      <c r="AN110">
         <v>81</v>
       </c>
-      <c r="AN110">
+      <c r="AO110">
         <v>80.7</v>
       </c>
-      <c r="AO110">
+      <c r="AP110">
         <v>80.099999999999994</v>
       </c>
-      <c r="AP110">
+      <c r="AQ110">
         <v>79.3</v>
       </c>
-      <c r="AQ110">
+      <c r="AR110">
         <v>78.400000000000006</v>
       </c>
-      <c r="AR110">
+      <c r="AS110">
         <v>77.099999999999994</v>
       </c>
-      <c r="AS110">
+      <c r="AT110">
         <v>76.400000000000006</v>
       </c>
-      <c r="AT110">
+      <c r="AU110">
         <v>72.900000000000006</v>
       </c>
-      <c r="AU110">
+      <c r="AV110">
         <v>70.3</v>
       </c>
-      <c r="AV110">
+      <c r="AW110">
         <v>68.8</v>
       </c>
-      <c r="AW110">
+      <c r="AX110">
         <v>67.8</v>
       </c>
-      <c r="AX110">
+      <c r="AY110">
         <v>66.3</v>
       </c>
-      <c r="AY110">
+      <c r="AZ110">
         <v>64.900000000000006</v>
       </c>
-      <c r="AZ110">
+      <c r="BA110">
         <v>63.2</v>
       </c>
+      <c r="BB110">
+        <v>62.3</v>
+      </c>
     </row>
-    <row r="111" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="111" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A111" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B111" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C111">
         <v>72.8</v>
       </c>
       <c r="D111">
         <v>98.3</v>
       </c>
       <c r="E111">
         <v>98.2</v>
       </c>
       <c r="F111">
         <v>101.8</v>
       </c>
       <c r="G111">
         <v>103.7</v>
       </c>
       <c r="H111">
         <v>103.7</v>
       </c>
       <c r="I111">
         <v>102.2</v>
       </c>
       <c r="J111">
         <v>99.6</v>
       </c>
       <c r="K111">
         <v>97.6</v>
       </c>
       <c r="M111">
         <v>97.9</v>
       </c>
       <c r="N111">
         <v>99.3</v>
       </c>
       <c r="O111">
         <v>102.2</v>
       </c>
       <c r="P111">
         <v>104</v>
       </c>
       <c r="Q111">
         <v>103.3</v>
       </c>
       <c r="R111">
         <v>102</v>
       </c>
       <c r="S111">
         <v>98.6</v>
       </c>
-      <c r="U111">
+      <c r="T111">
+        <v>98</v>
+      </c>
+      <c r="V111">
         <v>98.9</v>
       </c>
-      <c r="V111">
+      <c r="W111">
         <v>98.5</v>
       </c>
-      <c r="W111">
+      <c r="X111">
         <v>98.1</v>
       </c>
-      <c r="X111">
+      <c r="Y111">
         <v>97.7</v>
       </c>
-      <c r="Y111">
+      <c r="Z111">
         <v>97.1</v>
       </c>
-      <c r="Z111">
+      <c r="AA111">
         <v>97.3</v>
       </c>
-      <c r="AA111">
+      <c r="AB111">
         <v>98.6</v>
       </c>
-      <c r="AB111">
+      <c r="AC111">
         <v>99.9</v>
       </c>
-      <c r="AC111">
+      <c r="AD111">
         <v>101.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.7</v>
       </c>
       <c r="AE111">
         <v>101.7</v>
       </c>
       <c r="AF111">
+        <v>101.7</v>
+      </c>
+      <c r="AG111">
         <v>102.3</v>
       </c>
-      <c r="AG111">
+      <c r="AH111">
         <v>102.9</v>
       </c>
-      <c r="AH111">
+      <c r="AI111">
         <v>103.7</v>
       </c>
-      <c r="AI111">
+      <c r="AJ111">
         <v>103.9</v>
       </c>
-      <c r="AJ111">
+      <c r="AK111">
         <v>104.2</v>
       </c>
-      <c r="AK111">
+      <c r="AL111">
         <v>104.3</v>
       </c>
-      <c r="AL111">
+      <c r="AM111">
         <v>104</v>
       </c>
-      <c r="AM111">
+      <c r="AN111">
         <v>103.7</v>
       </c>
-      <c r="AN111">
+      <c r="AO111">
         <v>102.9</v>
       </c>
-      <c r="AO111">
+      <c r="AP111">
         <v>102.3</v>
       </c>
-      <c r="AP111">
+      <c r="AQ111">
         <v>101.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.3</v>
       </c>
       <c r="AR111">
         <v>102.3</v>
       </c>
       <c r="AS111">
+        <v>102.3</v>
+      </c>
+      <c r="AT111">
         <v>101.8</v>
       </c>
-      <c r="AT111">
+      <c r="AU111">
         <v>100.1</v>
       </c>
-      <c r="AU111">
+      <c r="AV111">
         <v>99.3</v>
       </c>
-      <c r="AV111">
+      <c r="AW111">
         <v>97.3</v>
       </c>
-      <c r="AW111">
+      <c r="AX111">
         <v>97.5</v>
       </c>
-      <c r="AX111">
+      <c r="AY111">
         <v>97.3</v>
       </c>
-      <c r="AY111">
+      <c r="AZ111">
         <v>97.4</v>
       </c>
-      <c r="AZ111">
+      <c r="BA111">
         <v>98.3</v>
       </c>
+      <c r="BB111">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="112" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="112" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B112" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C112">
         <v>63.4</v>
       </c>
       <c r="D112">
         <v>97.1</v>
       </c>
       <c r="E112">
         <v>97.7</v>
       </c>
       <c r="F112">
         <v>102.3</v>
       </c>
       <c r="G112">
         <v>104.9</v>
       </c>
       <c r="H112">
         <v>105.7</v>
       </c>
       <c r="I112">
         <v>104.4</v>
       </c>
       <c r="J112">
         <v>101.9</v>
       </c>
       <c r="K112">
         <v>99.9</v>
       </c>
       <c r="M112">
         <v>96.8</v>
       </c>
       <c r="N112">
         <v>99</v>
       </c>
       <c r="O112">
         <v>102.9</v>
       </c>
       <c r="P112">
         <v>105.5</v>
       </c>
       <c r="Q112">
         <v>105.3</v>
       </c>
       <c r="R112">
         <v>104.4</v>
       </c>
       <c r="S112">
         <v>100.8</v>
       </c>
-      <c r="U112">
+      <c r="T112">
+        <v>100.3</v>
+      </c>
+      <c r="V112">
         <v>97.4</v>
       </c>
-      <c r="V112">
+      <c r="W112">
         <v>97.2</v>
       </c>
-      <c r="W112">
+      <c r="X112">
         <v>96.9</v>
       </c>
-      <c r="X112">
+      <c r="Y112">
         <v>96.7</v>
       </c>
-      <c r="Y112">
+      <c r="Z112">
         <v>96.2</v>
       </c>
-      <c r="Z112">
+      <c r="AA112">
         <v>96.6</v>
       </c>
-      <c r="AA112">
+      <c r="AB112">
         <v>98.2</v>
       </c>
-      <c r="AB112">
+      <c r="AC112">
         <v>99.8</v>
       </c>
-      <c r="AC112">
+      <c r="AD112">
         <v>101.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.3</v>
       </c>
       <c r="AE112">
         <v>102.3</v>
       </c>
       <c r="AF112">
+        <v>102.3</v>
+      </c>
+      <c r="AG112">
         <v>103.1</v>
       </c>
-      <c r="AG112">
+      <c r="AH112">
         <v>103.8</v>
       </c>
-      <c r="AH112">
+      <c r="AI112">
         <v>104.8</v>
       </c>
-      <c r="AI112">
+      <c r="AJ112">
         <v>105.3</v>
       </c>
-      <c r="AJ112">
+      <c r="AK112">
         <v>105.8</v>
       </c>
-      <c r="AK112">
+      <c r="AL112">
         <v>106.1</v>
       </c>
-      <c r="AL112">
+      <c r="AM112">
         <v>106</v>
       </c>
-      <c r="AM112">
+      <c r="AN112">
         <v>105.7</v>
       </c>
-      <c r="AN112">
+      <c r="AO112">
         <v>105</v>
       </c>
-      <c r="AO112">
+      <c r="AP112">
         <v>104.4</v>
       </c>
-      <c r="AP112">
+      <c r="AQ112">
         <v>103.8</v>
       </c>
-      <c r="AQ112">
+      <c r="AR112">
         <v>104.6</v>
       </c>
-      <c r="AR112">
+      <c r="AS112">
         <v>104.8</v>
       </c>
-      <c r="AS112">
+      <c r="AT112">
         <v>104.2</v>
       </c>
-      <c r="AT112">
+      <c r="AU112">
         <v>102.4</v>
       </c>
-      <c r="AU112">
+      <c r="AV112">
         <v>101.6</v>
       </c>
-      <c r="AV112">
+      <c r="AW112">
         <v>99.4</v>
       </c>
-      <c r="AW112">
+      <c r="AX112">
         <v>99.7</v>
       </c>
-      <c r="AX112">
+      <c r="AY112">
         <v>99.4</v>
       </c>
-      <c r="AY112">
+      <c r="AZ112">
         <v>99.6</v>
       </c>
-      <c r="AZ112">
+      <c r="BA112">
         <v>100.7</v>
       </c>
+      <c r="BB112">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="113" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="113" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A113" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B113" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C113">
         <v>9.4</v>
       </c>
       <c r="D113">
         <v>106.4</v>
       </c>
       <c r="E113">
         <v>101.9</v>
       </c>
       <c r="F113">
         <v>98.2</v>
       </c>
       <c r="G113">
         <v>95.2</v>
       </c>
       <c r="H113">
         <v>90.5</v>
       </c>
       <c r="I113">
         <v>87.1</v>
       </c>
       <c r="J113">
         <v>84.4</v>
       </c>
       <c r="K113">
         <v>82.6</v>
       </c>
       <c r="M113">
         <v>105.1</v>
       </c>
       <c r="N113">
         <v>100.9</v>
       </c>
       <c r="O113">
         <v>97.5</v>
       </c>
       <c r="P113">
         <v>94</v>
       </c>
       <c r="Q113">
         <v>89.6</v>
       </c>
       <c r="R113">
         <v>86.4</v>
       </c>
       <c r="S113">
         <v>83.7</v>
       </c>
-      <c r="U113">
+      <c r="T113">
+        <v>82.2</v>
+      </c>
+      <c r="V113">
         <v>108.3</v>
       </c>
-      <c r="V113">
+      <c r="W113">
         <v>107</v>
       </c>
-      <c r="W113">
+      <c r="X113">
         <v>105.7</v>
       </c>
-      <c r="X113">
+      <c r="Y113">
         <v>104.4</v>
       </c>
-      <c r="Y113">
+      <c r="Z113">
         <v>103.3</v>
       </c>
-      <c r="Z113">
+      <c r="AA113">
         <v>102.2</v>
       </c>
-      <c r="AA113">
+      <c r="AB113">
         <v>101.4</v>
       </c>
-      <c r="AB113">
+      <c r="AC113">
         <v>100.5</v>
       </c>
-      <c r="AC113">
+      <c r="AD113">
         <v>99.5</v>
       </c>
-      <c r="AD113">
+      <c r="AE113">
         <v>98.1</v>
       </c>
-      <c r="AE113">
+      <c r="AF113">
         <v>97.7</v>
       </c>
-      <c r="AF113">
+      <c r="AG113">
         <v>97.3</v>
       </c>
-      <c r="AG113">
+      <c r="AH113">
         <v>96.7</v>
       </c>
-      <c r="AH113">
+      <c r="AI113">
         <v>96</v>
       </c>
-      <c r="AI113">
+      <c r="AJ113">
         <v>94.6</v>
       </c>
-      <c r="AJ113">
+      <c r="AK113">
         <v>93.4</v>
       </c>
-      <c r="AK113">
+      <c r="AL113">
         <v>92</v>
       </c>
-      <c r="AL113">
+      <c r="AM113">
         <v>91</v>
       </c>
-      <c r="AM113">
+      <c r="AN113">
         <v>89.9</v>
       </c>
-      <c r="AN113">
+      <c r="AO113">
         <v>89</v>
       </c>
-      <c r="AO113">
+      <c r="AP113">
         <v>88.5</v>
       </c>
-      <c r="AP113">
+      <c r="AQ113">
         <v>87.3</v>
       </c>
-      <c r="AQ113">
+      <c r="AR113">
         <v>86.7</v>
       </c>
-      <c r="AR113">
+      <c r="AS113">
         <v>86</v>
       </c>
-      <c r="AS113">
+      <c r="AT113">
         <v>85.5</v>
       </c>
-      <c r="AT113">
+      <c r="AU113">
         <v>85</v>
       </c>
-      <c r="AU113">
+      <c r="AV113">
         <v>83.9</v>
       </c>
-      <c r="AV113">
+      <c r="AW113">
         <v>83.1</v>
       </c>
-      <c r="AW113">
+      <c r="AX113">
         <v>82.9</v>
       </c>
-      <c r="AX113">
+      <c r="AY113">
         <v>83.1</v>
       </c>
-      <c r="AY113">
+      <c r="AZ113">
         <v>82.5</v>
       </c>
-      <c r="AZ113">
+      <c r="BA113">
         <v>81.900000000000006</v>
       </c>
+      <c r="BB113">
+        <v>81.5</v>
+      </c>
     </row>
-    <row r="114" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="114" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A114" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B114" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C114">
         <v>76.400000000000006</v>
       </c>
       <c r="D114">
         <v>101.9</v>
       </c>
       <c r="E114">
         <v>101.1</v>
       </c>
       <c r="F114">
         <v>98.9</v>
       </c>
       <c r="G114">
         <v>98.8</v>
       </c>
       <c r="H114">
         <v>103.3</v>
       </c>
       <c r="I114">
         <v>111.6</v>
       </c>
       <c r="J114">
         <v>121.4</v>
       </c>
       <c r="K114">
         <v>119.4</v>
       </c>
       <c r="M114">
         <v>101.8</v>
       </c>
       <c r="N114">
         <v>101.4</v>
       </c>
       <c r="O114">
         <v>98.1</v>
       </c>
       <c r="P114">
         <v>99.4</v>
       </c>
       <c r="Q114">
         <v>105.6</v>
       </c>
       <c r="R114">
         <v>111.9</v>
       </c>
       <c r="S114">
         <v>124.8</v>
       </c>
-      <c r="U114">
+      <c r="T114">
+        <v>117.9</v>
+      </c>
+      <c r="V114">
         <v>105.6</v>
       </c>
-      <c r="V114">
+      <c r="W114">
         <v>101.6</v>
       </c>
-      <c r="W114">
+      <c r="X114">
         <v>102.9</v>
       </c>
-      <c r="X114">
+      <c r="Y114">
         <v>97.4</v>
       </c>
-      <c r="Y114">
+      <c r="Z114">
         <v>105.2</v>
       </c>
-      <c r="Z114">
+      <c r="AA114">
         <v>101.5</v>
       </c>
-      <c r="AA114">
+      <c r="AB114">
         <v>102.8</v>
       </c>
-      <c r="AB114">
+      <c r="AC114">
         <v>95</v>
       </c>
-      <c r="AC114">
+      <c r="AD114">
         <v>106.5</v>
       </c>
-      <c r="AD114">
+      <c r="AE114">
         <v>94.6</v>
       </c>
-      <c r="AE114">
+      <c r="AF114">
         <v>100.1</v>
       </c>
-      <c r="AF114">
+      <c r="AG114">
         <v>94.4</v>
       </c>
-      <c r="AG114">
+      <c r="AH114">
         <v>103.3</v>
       </c>
-      <c r="AH114">
+      <c r="AI114">
         <v>97.2</v>
       </c>
-      <c r="AI114">
+      <c r="AJ114">
         <v>100.1</v>
       </c>
-      <c r="AJ114">
+      <c r="AK114">
         <v>94.6</v>
       </c>
-      <c r="AK114">
+      <c r="AL114">
         <v>105.7</v>
       </c>
-      <c r="AL114">
+      <c r="AM114">
         <v>100.8</v>
       </c>
-      <c r="AM114">
+      <c r="AN114">
         <v>104.1</v>
       </c>
-      <c r="AN114">
+      <c r="AO114">
         <v>102.6</v>
       </c>
-      <c r="AO114">
+      <c r="AP114">
         <v>115.1</v>
       </c>
-      <c r="AP114">
+      <c r="AQ114">
         <v>109.1</v>
       </c>
-      <c r="AQ114">
+      <c r="AR114">
         <v>112.4</v>
       </c>
-      <c r="AR114">
+      <c r="AS114">
         <v>109.9</v>
       </c>
-      <c r="AS114">
+      <c r="AT114">
         <v>116.3</v>
       </c>
-      <c r="AT114">
+      <c r="AU114">
         <v>119.9</v>
       </c>
-      <c r="AU114">
+      <c r="AV114">
         <v>127.8</v>
       </c>
-      <c r="AV114">
+      <c r="AW114">
         <v>121.7</v>
       </c>
-      <c r="AW114">
+      <c r="AX114">
         <v>129.9</v>
       </c>
-      <c r="AX114">
+      <c r="AY114">
         <v>116.2</v>
       </c>
-      <c r="AY114">
+      <c r="AZ114">
         <v>119</v>
       </c>
-      <c r="AZ114">
+      <c r="BA114">
         <v>112.7</v>
       </c>
+      <c r="BB114">
+        <v>123.8</v>
+      </c>
     </row>
-    <row r="115" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="115" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A115" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B115" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C115">
         <v>15.8</v>
       </c>
       <c r="D115">
         <v>101.7</v>
       </c>
       <c r="E115">
         <v>101.4</v>
       </c>
       <c r="F115">
         <v>98.6</v>
       </c>
       <c r="G115">
         <v>89.3</v>
       </c>
       <c r="H115">
         <v>80.3</v>
       </c>
       <c r="I115">
         <v>71.099999999999994</v>
       </c>
       <c r="J115">
         <v>64.400000000000006</v>
       </c>
       <c r="K115">
         <v>60</v>
       </c>
       <c r="M115">
         <v>102</v>
       </c>
       <c r="N115">
         <v>101.2</v>
       </c>
       <c r="O115">
         <v>96.8</v>
       </c>
       <c r="P115">
         <v>86.7</v>
       </c>
       <c r="Q115">
         <v>78.400000000000006</v>
       </c>
       <c r="R115">
         <v>68.7</v>
       </c>
       <c r="S115">
         <v>63.2</v>
       </c>
-      <c r="U115">
+      <c r="T115">
+        <v>59.5</v>
+      </c>
+      <c r="V115">
         <v>100.5</v>
       </c>
-      <c r="V115">
+      <c r="W115">
         <v>101.9</v>
       </c>
-      <c r="W115">
+      <c r="X115">
         <v>102.4</v>
       </c>
-      <c r="X115">
+      <c r="Y115">
         <v>102.1</v>
       </c>
-      <c r="Y115">
+      <c r="Z115">
         <v>101.6</v>
       </c>
-      <c r="Z115">
+      <c r="AA115">
         <v>101.1</v>
       </c>
-      <c r="AA115">
+      <c r="AB115">
         <v>101.2</v>
       </c>
-      <c r="AB115">
+      <c r="AC115">
         <v>101.7</v>
       </c>
-      <c r="AC115">
+      <c r="AD115">
         <v>100.7</v>
       </c>
-      <c r="AD115">
+      <c r="AE115">
         <v>99</v>
       </c>
-      <c r="AE115">
+      <c r="AF115">
         <v>98.1</v>
       </c>
-      <c r="AF115">
+      <c r="AG115">
         <v>96.6</v>
       </c>
-      <c r="AG115">
+      <c r="AH115">
         <v>93.4</v>
       </c>
-      <c r="AH115">
+      <c r="AI115">
         <v>90.1</v>
       </c>
-      <c r="AI115">
+      <c r="AJ115">
         <v>87.8</v>
       </c>
-      <c r="AJ115">
+      <c r="AK115">
         <v>85.8</v>
       </c>
-      <c r="AK115">
+      <c r="AL115">
         <v>83.2</v>
       </c>
-      <c r="AL115">
+      <c r="AM115">
         <v>80.7</v>
       </c>
-      <c r="AM115">
+      <c r="AN115">
         <v>79.5</v>
       </c>
-      <c r="AN115">
+      <c r="AO115">
         <v>77.8</v>
       </c>
-      <c r="AO115">
+      <c r="AP115">
         <v>75.599999999999994</v>
       </c>
-      <c r="AP115">
+      <c r="AQ115">
         <v>71.599999999999994</v>
       </c>
-      <c r="AQ115">
+      <c r="AR115">
         <v>69.400000000000006</v>
       </c>
-      <c r="AR115">
+      <c r="AS115">
         <v>67.7</v>
       </c>
-      <c r="AS115">
+      <c r="AT115">
         <v>65.900000000000006</v>
       </c>
-      <c r="AT115">
+      <c r="AU115">
         <v>65.099999999999994</v>
       </c>
-      <c r="AU115">
+      <c r="AV115">
         <v>64.099999999999994</v>
       </c>
-      <c r="AV115">
+      <c r="AW115">
         <v>62.4</v>
       </c>
-      <c r="AW115">
+      <c r="AX115">
         <v>61.2</v>
       </c>
-      <c r="AX115">
+      <c r="AY115">
         <v>60.2</v>
       </c>
-      <c r="AY115">
+      <c r="AZ115">
         <v>59.7</v>
       </c>
-      <c r="AZ115">
+      <c r="BA115">
         <v>59.1</v>
       </c>
+      <c r="BB115">
+        <v>58.8</v>
+      </c>
     </row>
-    <row r="116" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="116" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A116" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B116" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C116">
         <v>3.9</v>
       </c>
       <c r="D116">
         <v>99.2</v>
       </c>
       <c r="E116">
         <v>98.8</v>
       </c>
       <c r="F116">
         <v>101.2</v>
       </c>
       <c r="G116">
         <v>100.8</v>
       </c>
       <c r="H116">
         <v>100.6</v>
       </c>
       <c r="I116">
         <v>102.5</v>
       </c>
       <c r="J116">
         <v>105.1</v>
       </c>
       <c r="K116">
         <v>102.5</v>
       </c>
       <c r="M116">
         <v>99.1</v>
       </c>
       <c r="N116">
         <v>99.9</v>
       </c>
       <c r="O116">
         <v>100.9</v>
       </c>
       <c r="P116">
         <v>100.6</v>
       </c>
       <c r="Q116">
         <v>100.9</v>
       </c>
       <c r="R116">
         <v>102.7</v>
       </c>
       <c r="S116">
         <v>104.8</v>
       </c>
-      <c r="U116">
+      <c r="T116">
+        <v>102.8</v>
+      </c>
+      <c r="V116">
         <v>94.8</v>
       </c>
-      <c r="V116">
+      <c r="W116">
         <v>100.4</v>
       </c>
-      <c r="W116">
+      <c r="X116">
         <v>98.9</v>
       </c>
-      <c r="X116">
+      <c r="Y116">
         <v>102.6</v>
       </c>
-      <c r="Y116">
+      <c r="Z116">
         <v>94.2</v>
       </c>
-      <c r="Z116">
+      <c r="AA116">
         <v>99.7</v>
       </c>
-      <c r="AA116">
+      <c r="AB116">
         <v>99.8</v>
       </c>
-      <c r="AB116">
+      <c r="AC116">
         <v>101.6</v>
       </c>
-      <c r="AC116">
+      <c r="AD116">
         <v>98.7</v>
       </c>
-      <c r="AD116">
+      <c r="AE116">
         <v>100.6</v>
       </c>
-      <c r="AE116">
+      <c r="AF116">
         <v>101.6</v>
       </c>
-      <c r="AF116">
+      <c r="AG116">
         <v>103.8</v>
       </c>
-      <c r="AG116">
+      <c r="AH116">
         <v>97.5</v>
       </c>
-      <c r="AH116">
+      <c r="AI116">
         <v>103.4</v>
       </c>
-      <c r="AI116">
+      <c r="AJ116">
         <v>98.9</v>
       </c>
-      <c r="AJ116">
+      <c r="AK116">
         <v>103.6</v>
       </c>
-      <c r="AK116">
+      <c r="AL116">
         <v>96.5</v>
       </c>
-      <c r="AL116">
+      <c r="AM116">
         <v>103</v>
       </c>
-      <c r="AM116">
+      <c r="AN116">
         <v>100.9</v>
       </c>
-      <c r="AN116">
+      <c r="AO116">
         <v>102</v>
       </c>
-      <c r="AO116">
+      <c r="AP116">
         <v>97.9</v>
       </c>
-      <c r="AP116">
+      <c r="AQ116">
         <v>104.3</v>
       </c>
-      <c r="AQ116">
+      <c r="AR116">
         <v>102.6</v>
       </c>
-      <c r="AR116">
+      <c r="AS116">
         <v>105.1</v>
       </c>
-      <c r="AS116">
+      <c r="AT116">
         <v>98.7</v>
       </c>
-      <c r="AT116">
+      <c r="AU116">
         <v>108.1</v>
       </c>
-      <c r="AU116">
+      <c r="AV116">
         <v>105.4</v>
       </c>
-      <c r="AV116">
+      <c r="AW116">
         <v>108.1</v>
       </c>
-      <c r="AW116">
+      <c r="AX116">
         <v>97.5</v>
       </c>
-      <c r="AX116">
+      <c r="AY116">
         <v>106.5</v>
       </c>
-      <c r="AY116">
+      <c r="AZ116">
         <v>103</v>
       </c>
-      <c r="AZ116">
+      <c r="BA116">
         <v>103.2</v>
       </c>
+      <c r="BB116">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="117" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A117" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B117" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>99.5</v>
       </c>
       <c r="E117">
         <v>100.3</v>
       </c>
       <c r="F117">
         <v>99.7</v>
       </c>
       <c r="G117">
         <v>102.2</v>
       </c>
       <c r="H117">
         <v>100.4</v>
       </c>
       <c r="I117">
         <v>102.2</v>
       </c>
       <c r="J117">
         <v>103.8</v>
       </c>
       <c r="K117">
         <v>104.5</v>
       </c>
       <c r="M117">
         <v>100.3</v>
       </c>
       <c r="N117">
         <v>99.9</v>
       </c>
       <c r="O117">
         <v>100.5</v>
       </c>
       <c r="P117">
         <v>101.6</v>
       </c>
       <c r="Q117">
         <v>100.7</v>
       </c>
       <c r="R117">
         <v>102.1</v>
       </c>
       <c r="S117">
         <v>104</v>
       </c>
-      <c r="U117">
+      <c r="T117">
+        <v>105</v>
+      </c>
+      <c r="V117">
         <v>97.6</v>
       </c>
-      <c r="V117">
+      <c r="W117">
         <v>100.8</v>
       </c>
-      <c r="W117">
+      <c r="X117">
         <v>98.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.8</v>
       </c>
       <c r="Y117">
         <v>100.8</v>
       </c>
       <c r="Z117">
+        <v>100.8</v>
+      </c>
+      <c r="AA117">
         <v>100.6</v>
       </c>
-      <c r="AA117">
+      <c r="AB117">
         <v>99.3</v>
       </c>
-      <c r="AB117">
+      <c r="AC117">
         <v>100.6</v>
       </c>
-      <c r="AC117">
+      <c r="AD117">
         <v>99.2</v>
       </c>
-      <c r="AD117">
+      <c r="AE117">
         <v>97.3</v>
       </c>
-      <c r="AE117">
+      <c r="AF117">
         <v>99.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.4</v>
       </c>
       <c r="AG117">
         <v>102.4</v>
       </c>
       <c r="AH117">
+        <v>102.4</v>
+      </c>
+      <c r="AI117">
         <v>103.4</v>
       </c>
-      <c r="AI117">
+      <c r="AJ117">
         <v>100.1</v>
       </c>
-      <c r="AJ117">
+      <c r="AK117">
         <v>102.8</v>
       </c>
-      <c r="AK117">
+      <c r="AL117">
         <v>100.2</v>
       </c>
-      <c r="AL117">
+      <c r="AM117">
         <v>101.7</v>
       </c>
-      <c r="AM117">
+      <c r="AN117">
         <v>99.3</v>
       </c>
-      <c r="AN117">
+      <c r="AO117">
         <v>100.3</v>
       </c>
-      <c r="AO117">
+      <c r="AP117">
         <v>101.5</v>
       </c>
-      <c r="AP117">
+      <c r="AQ117">
         <v>103.3</v>
       </c>
-      <c r="AQ117">
+      <c r="AR117">
         <v>101.2</v>
       </c>
-      <c r="AR117">
+      <c r="AS117">
         <v>102.7</v>
       </c>
-      <c r="AS117">
+      <c r="AT117">
         <v>101.3</v>
       </c>
-      <c r="AT117">
+      <c r="AU117">
         <v>105</v>
       </c>
-      <c r="AU117">
+      <c r="AV117">
         <v>103.1</v>
       </c>
-      <c r="AV117">
+      <c r="AW117">
         <v>105.9</v>
       </c>
-      <c r="AW117">
+      <c r="AX117">
         <v>101.9</v>
       </c>
-      <c r="AX117">
+      <c r="AY117">
         <v>105.3</v>
       </c>
-      <c r="AY117">
+      <c r="AZ117">
         <v>105.1</v>
       </c>
-      <c r="AZ117">
+      <c r="BA117">
         <v>105.8</v>
       </c>
+      <c r="BB117">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="118" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="118" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>97.9</v>
       </c>
       <c r="E118">
         <v>98.9</v>
       </c>
       <c r="F118">
         <v>101.1</v>
       </c>
       <c r="G118">
         <v>100.4</v>
       </c>
       <c r="H118">
         <v>96.7</v>
       </c>
       <c r="I118">
         <v>99.2</v>
       </c>
       <c r="J118">
         <v>104</v>
       </c>
       <c r="K118">
         <v>109</v>
       </c>
       <c r="M118">
         <v>98.3</v>
       </c>
       <c r="N118">
         <v>99.1</v>
       </c>
       <c r="O118">
         <v>102</v>
       </c>
       <c r="P118">
         <v>99.3</v>
       </c>
       <c r="Q118">
         <v>96.6</v>
       </c>
       <c r="R118">
         <v>99.7</v>
       </c>
       <c r="S118">
         <v>105.5</v>
       </c>
-      <c r="U118">
+      <c r="T118">
+        <v>110.4</v>
+      </c>
+      <c r="V118">
         <v>97.6</v>
       </c>
-      <c r="V118">
+      <c r="W118">
         <v>95.6</v>
       </c>
-      <c r="W118">
+      <c r="X118">
         <v>96.9</v>
       </c>
-      <c r="X118">
+      <c r="Y118">
         <v>101.4</v>
       </c>
-      <c r="Y118">
+      <c r="Z118">
         <v>99.3</v>
       </c>
-      <c r="Z118">
+      <c r="AA118">
         <v>96.3</v>
       </c>
-      <c r="AA118">
+      <c r="AB118">
         <v>99.2</v>
       </c>
-      <c r="AB118">
+      <c r="AC118">
         <v>100.8</v>
       </c>
-      <c r="AC118">
+      <c r="AD118">
         <v>100.1</v>
       </c>
-      <c r="AD118">
+      <c r="AE118">
         <v>95.1</v>
       </c>
-      <c r="AE118">
+      <c r="AF118">
         <v>104.7</v>
       </c>
-      <c r="AF118">
+      <c r="AG118">
         <v>104.6</v>
       </c>
-      <c r="AG118">
+      <c r="AH118">
         <v>103.5</v>
       </c>
-      <c r="AH118">
+      <c r="AI118">
         <v>99</v>
       </c>
-      <c r="AI118">
+      <c r="AJ118">
         <v>99.1</v>
       </c>
-      <c r="AJ118">
+      <c r="AK118">
         <v>100.1</v>
       </c>
-      <c r="AK118">
+      <c r="AL118">
         <v>98.8</v>
       </c>
-      <c r="AL118">
+      <c r="AM118">
         <v>94.8</v>
       </c>
-      <c r="AM118">
+      <c r="AN118">
         <v>96.2</v>
       </c>
-      <c r="AN118">
+      <c r="AO118">
         <v>97.1</v>
       </c>
-      <c r="AO118">
+      <c r="AP118">
         <v>98.3</v>
       </c>
-      <c r="AP118">
+      <c r="AQ118">
         <v>96.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.7</v>
       </c>
       <c r="AR118">
         <v>100.7</v>
       </c>
       <c r="AS118">
-        <v>100.6</v>
+        <v>100.7</v>
       </c>
       <c r="AT118">
         <v>100.6</v>
       </c>
       <c r="AU118">
+        <v>100.6</v>
+      </c>
+      <c r="AV118">
         <v>106.5</v>
       </c>
-      <c r="AV118">
+      <c r="AW118">
         <v>108.3</v>
       </c>
-      <c r="AW118">
+      <c r="AX118">
         <v>106.6</v>
       </c>
-      <c r="AX118">
+      <c r="AY118">
         <v>107.3</v>
       </c>
-      <c r="AY118">
+      <c r="AZ118">
         <v>110.2</v>
       </c>
-      <c r="AZ118">
+      <c r="BA118">
         <v>111.9</v>
       </c>
+      <c r="BB118">
+        <v>112</v>
+      </c>
     </row>
-    <row r="119" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="119" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A119" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B119" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C119">
         <v>13.7</v>
       </c>
       <c r="D119">
         <v>96.7</v>
       </c>
       <c r="E119">
         <v>98.2</v>
       </c>
       <c r="F119">
         <v>101.8</v>
       </c>
       <c r="G119">
         <v>99.9</v>
       </c>
       <c r="H119">
         <v>95.9</v>
       </c>
       <c r="I119">
         <v>98.4</v>
       </c>
       <c r="J119">
         <v>104.2</v>
       </c>
       <c r="K119">
         <v>111.8</v>
       </c>
       <c r="M119">
         <v>97.2</v>
       </c>
       <c r="N119">
         <v>98.8</v>
       </c>
       <c r="O119">
         <v>102.6</v>
       </c>
       <c r="P119">
         <v>98.5</v>
       </c>
       <c r="Q119">
         <v>95.9</v>
       </c>
       <c r="R119">
         <v>99.3</v>
       </c>
       <c r="S119">
         <v>106.1</v>
       </c>
-      <c r="U119">
+      <c r="T119">
+        <v>113.6</v>
+      </c>
+      <c r="V119">
         <v>94.8</v>
       </c>
-      <c r="V119">
+      <c r="W119">
         <v>95.2</v>
       </c>
-      <c r="W119">
+      <c r="X119">
         <v>96.1</v>
       </c>
-      <c r="X119">
+      <c r="Y119">
         <v>100.7</v>
       </c>
-      <c r="Y119">
+      <c r="Z119">
         <v>96.6</v>
       </c>
-      <c r="Z119">
+      <c r="AA119">
         <v>96.3</v>
       </c>
-      <c r="AA119">
+      <c r="AB119">
         <v>99.1</v>
       </c>
-      <c r="AB119">
+      <c r="AC119">
         <v>100.9</v>
       </c>
-      <c r="AC119">
+      <c r="AD119">
         <v>98.9</v>
       </c>
-      <c r="AD119">
+      <c r="AE119">
         <v>95.9</v>
       </c>
-      <c r="AE119">
+      <c r="AF119">
         <v>106.5</v>
       </c>
-      <c r="AF119">
+      <c r="AG119">
         <v>105.7</v>
       </c>
-      <c r="AG119">
+      <c r="AH119">
         <v>102</v>
       </c>
-      <c r="AH119">
+      <c r="AI119">
         <v>99.2</v>
       </c>
-      <c r="AI119">
+      <c r="AJ119">
         <v>98.8</v>
       </c>
-      <c r="AJ119">
+      <c r="AK119">
         <v>99.5</v>
       </c>
-      <c r="AK119">
+      <c r="AL119">
         <v>96.5</v>
       </c>
-      <c r="AL119">
+      <c r="AM119">
         <v>94.8</v>
       </c>
-      <c r="AM119">
+      <c r="AN119">
         <v>95.5</v>
       </c>
-      <c r="AN119">
+      <c r="AO119">
         <v>96.6</v>
       </c>
-      <c r="AO119">
+      <c r="AP119">
         <v>96.7</v>
       </c>
-      <c r="AP119">
+      <c r="AQ119">
         <v>96.9</v>
       </c>
-      <c r="AQ119">
+      <c r="AR119">
         <v>98.6</v>
       </c>
-      <c r="AR119">
+      <c r="AS119">
         <v>101.2</v>
       </c>
-      <c r="AS119">
+      <c r="AT119">
         <v>100.3</v>
       </c>
-      <c r="AT119">
+      <c r="AU119">
         <v>102.2</v>
       </c>
-      <c r="AU119">
+      <c r="AV119">
         <v>105.7</v>
       </c>
-      <c r="AV119">
+      <c r="AW119">
         <v>108.8</v>
       </c>
-      <c r="AW119">
+      <c r="AX119">
         <v>107.6</v>
       </c>
-      <c r="AX119">
+      <c r="AY119">
         <v>110.5</v>
       </c>
-      <c r="AY119">
+      <c r="AZ119">
         <v>113.3</v>
       </c>
-      <c r="AZ119">
+      <c r="BA119">
         <v>115.6</v>
       </c>
+      <c r="BB119">
+        <v>114.8</v>
+      </c>
     </row>
-    <row r="120" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="120" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A120" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B120" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C120">
         <v>4.0999999999999996</v>
       </c>
       <c r="D120">
         <v>101.8</v>
       </c>
       <c r="E120">
         <v>101.2</v>
       </c>
       <c r="F120">
         <v>98.8</v>
       </c>
       <c r="G120">
         <v>102.3</v>
       </c>
       <c r="H120">
         <v>99.7</v>
       </c>
       <c r="I120">
         <v>101.9</v>
       </c>
       <c r="J120">
         <v>103.3</v>
       </c>
       <c r="K120">
         <v>99.8</v>
       </c>
       <c r="M120">
         <v>102.2</v>
       </c>
       <c r="N120">
         <v>100.1</v>
       </c>
       <c r="O120">
         <v>99.9</v>
       </c>
       <c r="P120">
         <v>101.8</v>
       </c>
       <c r="Q120">
         <v>98.9</v>
       </c>
       <c r="R120">
         <v>101.3</v>
       </c>
       <c r="S120">
         <v>103.7</v>
       </c>
-      <c r="U120">
+      <c r="T120">
+        <v>99.6</v>
+      </c>
+      <c r="V120">
         <v>107</v>
       </c>
-      <c r="V120">
+      <c r="W120">
         <v>96.9</v>
       </c>
-      <c r="W120">
+      <c r="X120">
         <v>99.6</v>
       </c>
-      <c r="X120">
+      <c r="Y120">
         <v>103.8</v>
       </c>
-      <c r="Y120">
+      <c r="Z120">
         <v>108.3</v>
       </c>
-      <c r="Z120">
+      <c r="AA120">
         <v>96.1</v>
       </c>
-      <c r="AA120">
+      <c r="AB120">
         <v>99.8</v>
       </c>
-      <c r="AB120">
+      <c r="AC120">
         <v>100.7</v>
       </c>
-      <c r="AC120">
+      <c r="AD120">
         <v>103.9</v>
       </c>
-      <c r="AD120">
+      <c r="AE120">
         <v>92</v>
       </c>
-      <c r="AE120">
+      <c r="AF120">
         <v>98.4</v>
       </c>
-      <c r="AF120">
+      <c r="AG120">
         <v>100.8</v>
       </c>
-      <c r="AG120">
+      <c r="AH120">
         <v>108.4</v>
       </c>
-      <c r="AH120">
+      <c r="AI120">
         <v>98.4</v>
       </c>
-      <c r="AI120">
+      <c r="AJ120">
         <v>100.2</v>
       </c>
-      <c r="AJ120">
+      <c r="AK120">
         <v>102</v>
       </c>
-      <c r="AK120">
+      <c r="AL120">
         <v>106.6</v>
       </c>
-      <c r="AL120">
+      <c r="AM120">
         <v>94.8</v>
       </c>
-      <c r="AM120">
+      <c r="AN120">
         <v>98.7</v>
       </c>
-      <c r="AN120">
+      <c r="AO120">
         <v>98.6</v>
       </c>
-      <c r="AO120">
+      <c r="AP120">
         <v>103.6</v>
       </c>
-      <c r="AP120">
+      <c r="AQ120">
         <v>96.9</v>
       </c>
-      <c r="AQ120">
+      <c r="AR120">
         <v>107.8</v>
       </c>
-      <c r="AR120">
+      <c r="AS120">
         <v>99.2</v>
       </c>
-      <c r="AS120">
+      <c r="AT120">
         <v>101.5</v>
       </c>
-      <c r="AT120">
+      <c r="AU120">
         <v>95.4</v>
       </c>
-      <c r="AU120">
+      <c r="AV120">
         <v>109.4</v>
       </c>
-      <c r="AV120">
+      <c r="AW120">
         <v>106.8</v>
       </c>
-      <c r="AW120">
+      <c r="AX120">
         <v>103.4</v>
       </c>
-      <c r="AX120">
+      <c r="AY120">
         <v>96.3</v>
       </c>
-      <c r="AY120">
+      <c r="AZ120">
         <v>99.8</v>
       </c>
-      <c r="AZ120">
+      <c r="BA120">
         <v>99.9</v>
       </c>
+      <c r="BB120">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="121" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="121" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A121" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B121" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C121">
         <v>5.9</v>
       </c>
       <c r="D121">
         <v>109.4</v>
       </c>
       <c r="E121">
         <v>105.6</v>
       </c>
       <c r="F121">
         <v>94.5</v>
       </c>
       <c r="G121">
         <v>95.8</v>
       </c>
       <c r="H121">
         <v>93.8</v>
       </c>
       <c r="I121">
         <v>94.3</v>
       </c>
       <c r="J121">
         <v>97.3</v>
       </c>
       <c r="K121">
         <v>92.6</v>
       </c>
       <c r="M121">
         <v>110.1</v>
       </c>
       <c r="N121">
         <v>103.2</v>
       </c>
       <c r="O121">
         <v>92.7</v>
       </c>
       <c r="P121">
         <v>96</v>
       </c>
       <c r="Q121">
         <v>93.5</v>
       </c>
       <c r="R121">
         <v>93.9</v>
       </c>
       <c r="S121">
         <v>97.1</v>
       </c>
-      <c r="U121">
+      <c r="T121">
+        <v>92.8</v>
+      </c>
+      <c r="V121">
         <v>110.2</v>
       </c>
-      <c r="V121">
+      <c r="W121">
         <v>107.6</v>
       </c>
-      <c r="W121">
+      <c r="X121">
         <v>113.6</v>
       </c>
-      <c r="X121">
+      <c r="Y121">
         <v>106.2</v>
       </c>
-      <c r="Y121">
+      <c r="Z121">
         <v>112.9</v>
       </c>
-      <c r="Z121">
+      <c r="AA121">
         <v>99.7</v>
       </c>
-      <c r="AA121">
+      <c r="AB121">
         <v>107.6</v>
       </c>
-      <c r="AB121">
+      <c r="AC121">
         <v>102.1</v>
       </c>
-      <c r="AC121">
+      <c r="AD121">
         <v>103.5</v>
       </c>
-      <c r="AD121">
+      <c r="AE121">
         <v>87.8</v>
       </c>
-      <c r="AE121">
+      <c r="AF121">
         <v>90.7</v>
       </c>
-      <c r="AF121">
+      <c r="AG121">
         <v>95.8</v>
       </c>
-      <c r="AG121">
+      <c r="AH121">
         <v>96.3</v>
       </c>
-      <c r="AH121">
+      <c r="AI121">
         <v>96</v>
       </c>
-      <c r="AI121">
+      <c r="AJ121">
         <v>91.4</v>
       </c>
-      <c r="AJ121">
+      <c r="AK121">
         <v>99.4</v>
       </c>
-      <c r="AK121">
+      <c r="AL121">
         <v>97.1</v>
       </c>
-      <c r="AL121">
+      <c r="AM121">
         <v>93.6</v>
       </c>
-      <c r="AM121">
+      <c r="AN121">
         <v>90.1</v>
       </c>
-      <c r="AN121">
+      <c r="AO121">
         <v>94.5</v>
       </c>
-      <c r="AO121">
+      <c r="AP121">
         <v>95.8</v>
       </c>
-      <c r="AP121">
+      <c r="AQ121">
         <v>94.3</v>
       </c>
-      <c r="AQ121">
+      <c r="AR121">
         <v>89.9</v>
       </c>
-      <c r="AR121">
+      <c r="AS121">
         <v>97.3</v>
       </c>
-      <c r="AS121">
+      <c r="AT121">
         <v>93.9</v>
       </c>
-      <c r="AT121">
+      <c r="AU121">
         <v>100.1</v>
       </c>
-      <c r="AU121">
+      <c r="AV121">
         <v>91.1</v>
       </c>
-      <c r="AV121">
+      <c r="AW121">
         <v>104</v>
       </c>
-      <c r="AW121">
+      <c r="AX121">
         <v>93.1</v>
       </c>
-      <c r="AX121">
+      <c r="AY121">
         <v>93</v>
       </c>
-      <c r="AY121">
+      <c r="AZ121">
         <v>88.8</v>
       </c>
-      <c r="AZ121">
+      <c r="BA121">
         <v>95.7</v>
       </c>
+      <c r="BB121">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="122" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="122" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A122" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B122" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>100.1</v>
       </c>
       <c r="E122">
         <v>100.6</v>
       </c>
       <c r="F122">
         <v>99.4</v>
       </c>
       <c r="G122">
         <v>103</v>
       </c>
       <c r="H122">
         <v>102.2</v>
       </c>
       <c r="I122">
         <v>104</v>
       </c>
       <c r="J122">
         <v>104.8</v>
       </c>
       <c r="K122">
         <v>103.8</v>
       </c>
       <c r="M122">
         <v>100.8</v>
       </c>
       <c r="N122">
         <v>100.2</v>
       </c>
       <c r="O122">
         <v>100.1</v>
       </c>
       <c r="P122">
         <v>102.8</v>
       </c>
       <c r="Q122">
         <v>102.7</v>
       </c>
       <c r="R122">
         <v>103.9</v>
       </c>
       <c r="S122">
         <v>104.4</v>
       </c>
-      <c r="U122">
+      <c r="T122">
+        <v>104</v>
+      </c>
+      <c r="V122">
         <v>97.4</v>
       </c>
-      <c r="V122">
+      <c r="W122">
         <v>103.1</v>
       </c>
-      <c r="W122">
+      <c r="X122">
         <v>98.8</v>
       </c>
-      <c r="X122">
+      <c r="Y122">
         <v>101.1</v>
       </c>
-      <c r="Y122">
+      <c r="Z122">
         <v>100.4</v>
       </c>
-      <c r="Z122">
+      <c r="AA122">
         <v>102.4</v>
       </c>
-      <c r="AA122">
+      <c r="AB122">
         <v>98.4</v>
       </c>
-      <c r="AB122">
+      <c r="AC122">
         <v>101</v>
       </c>
-      <c r="AC122">
+      <c r="AD122">
         <v>98.9</v>
       </c>
-      <c r="AD122">
+      <c r="AE122">
         <v>99.5</v>
       </c>
-      <c r="AE122">
+      <c r="AF122">
         <v>97.8</v>
       </c>
-      <c r="AF122">
+      <c r="AG122">
         <v>101.5</v>
       </c>
-      <c r="AG122">
+      <c r="AH122">
         <v>101.6</v>
       </c>
-      <c r="AH122">
+      <c r="AI122">
         <v>105.4</v>
       </c>
-      <c r="AI122">
+      <c r="AJ122">
         <v>101.1</v>
       </c>
-      <c r="AJ122">
+      <c r="AK122">
         <v>103.7</v>
       </c>
-      <c r="AK122">
+      <c r="AL122">
         <v>100.8</v>
       </c>
-      <c r="AL122">
+      <c r="AM122">
         <v>105.1</v>
       </c>
-      <c r="AM122">
+      <c r="AN122">
         <v>101.1</v>
       </c>
-      <c r="AN122">
+      <c r="AO122">
         <v>101.7</v>
       </c>
-      <c r="AO122">
+      <c r="AP122">
         <v>102.9</v>
       </c>
-      <c r="AP122">
+      <c r="AQ122">
         <v>106.5</v>
       </c>
-      <c r="AQ122">
+      <c r="AR122">
         <v>102.4</v>
       </c>
-      <c r="AR122">
+      <c r="AS122">
         <v>104.2</v>
       </c>
-      <c r="AS122">
+      <c r="AT122">
         <v>102.3</v>
       </c>
-      <c r="AT122">
+      <c r="AU122">
         <v>107.4</v>
       </c>
-      <c r="AU122">
+      <c r="AV122">
         <v>103.4</v>
       </c>
-      <c r="AV122">
+      <c r="AW122">
         <v>106</v>
       </c>
-      <c r="AW122">
+      <c r="AX122">
         <v>100.7</v>
       </c>
-      <c r="AX122">
+      <c r="AY122">
         <v>105.6</v>
       </c>
-      <c r="AY122">
+      <c r="AZ122">
         <v>103.7</v>
       </c>
-      <c r="AZ122">
+      <c r="BA122">
         <v>105</v>
       </c>
+      <c r="BB122">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="123" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="123" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A123" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B123" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>81</v>
       </c>
       <c r="E123">
         <v>95.1</v>
       </c>
       <c r="F123">
         <v>104.9</v>
       </c>
       <c r="G123">
         <v>109.3</v>
       </c>
       <c r="H123">
         <v>101.4</v>
       </c>
       <c r="I123">
         <v>101.8</v>
       </c>
       <c r="J123">
         <v>99.6</v>
       </c>
       <c r="K123">
         <v>114.1</v>
       </c>
       <c r="M123">
         <v>85</v>
       </c>
       <c r="N123">
         <v>94.3</v>
       </c>
       <c r="O123">
         <v>111.9</v>
       </c>
       <c r="P123">
         <v>105.2</v>
       </c>
       <c r="Q123">
         <v>101.7</v>
       </c>
       <c r="R123">
         <v>101.2</v>
       </c>
       <c r="S123">
         <v>101.8</v>
       </c>
-      <c r="U123">
+      <c r="T123">
+        <v>114.4</v>
+      </c>
+      <c r="V123">
         <v>78.900000000000006</v>
       </c>
-      <c r="V123">
+      <c r="W123">
         <v>79.8</v>
       </c>
-      <c r="W123">
+      <c r="X123">
         <v>80.8</v>
       </c>
-      <c r="X123">
+      <c r="Y123">
         <v>84.6</v>
       </c>
-      <c r="Y123">
+      <c r="Z123">
         <v>94.9</v>
       </c>
-      <c r="Z123">
+      <c r="AA123">
         <v>95.3</v>
       </c>
-      <c r="AA123">
+      <c r="AB123">
         <v>99.2</v>
       </c>
-      <c r="AB123">
+      <c r="AC123">
         <v>91</v>
       </c>
-      <c r="AC123">
+      <c r="AD123">
         <v>91.8</v>
       </c>
-      <c r="AD123">
+      <c r="AE123">
         <v>91.3</v>
       </c>
-      <c r="AE123">
+      <c r="AF123">
         <v>120.2</v>
       </c>
-      <c r="AF123">
+      <c r="AG123">
         <v>116.3</v>
       </c>
-      <c r="AG123">
+      <c r="AH123">
         <v>119.8</v>
       </c>
-      <c r="AH123">
+      <c r="AI123">
         <v>104.9</v>
       </c>
-      <c r="AI123">
+      <c r="AJ123">
         <v>105.7</v>
       </c>
-      <c r="AJ123">
+      <c r="AK123">
         <v>106.7</v>
       </c>
-      <c r="AK123">
+      <c r="AL123">
         <v>103.4</v>
       </c>
-      <c r="AL123">
+      <c r="AM123">
         <v>96.1</v>
       </c>
-      <c r="AM123">
+      <c r="AN123">
         <v>100.6</v>
       </c>
-      <c r="AN123">
+      <c r="AO123">
         <v>105.5</v>
       </c>
-      <c r="AO123">
+      <c r="AP123">
         <v>104.5</v>
       </c>
-      <c r="AP123">
+      <c r="AQ123">
         <v>99.4</v>
       </c>
-      <c r="AQ123">
+      <c r="AR123">
         <v>104.3</v>
       </c>
-      <c r="AR123">
+      <c r="AS123">
         <v>98.9</v>
       </c>
-      <c r="AS123">
+      <c r="AT123">
         <v>102.3</v>
       </c>
-      <c r="AT123">
+      <c r="AU123">
         <v>99.3</v>
       </c>
-      <c r="AU123">
+      <c r="AV123">
         <v>100.7</v>
       </c>
-      <c r="AV123">
+      <c r="AW123">
         <v>96.1</v>
       </c>
-      <c r="AW123">
+      <c r="AX123">
         <v>111</v>
       </c>
-      <c r="AX123">
+      <c r="AY123">
         <v>112.8</v>
       </c>
-      <c r="AY123">
+      <c r="AZ123">
         <v>128.80000000000001</v>
       </c>
-      <c r="AZ123">
+      <c r="BA123">
         <v>103.9</v>
       </c>
+      <c r="BB123">
+        <v>112</v>
+      </c>
     </row>
-    <row r="124" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="124" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A124" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B124" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>105.8</v>
       </c>
       <c r="E124">
         <v>103.8</v>
       </c>
       <c r="F124">
         <v>96.2</v>
       </c>
       <c r="G124">
         <v>96.1</v>
       </c>
       <c r="H124">
         <v>92.5</v>
       </c>
       <c r="I124">
         <v>92.6</v>
       </c>
       <c r="J124">
         <v>91.1</v>
       </c>
       <c r="K124">
         <v>96.3</v>
       </c>
       <c r="M124">
         <v>105</v>
       </c>
       <c r="N124">
         <v>103.2</v>
       </c>
       <c r="O124">
         <v>94.5</v>
       </c>
       <c r="P124">
         <v>95.8</v>
       </c>
       <c r="Q124">
         <v>92.8</v>
       </c>
       <c r="R124">
         <v>91.5</v>
       </c>
       <c r="S124">
         <v>92.5</v>
       </c>
-      <c r="U124">
+      <c r="T124">
+        <v>95.8</v>
+      </c>
+      <c r="V124">
         <v>113.9</v>
       </c>
-      <c r="V124">
+      <c r="W124">
         <v>99.7</v>
       </c>
-      <c r="W124">
+      <c r="X124">
         <v>104.1</v>
       </c>
-      <c r="X124">
+      <c r="Y124">
         <v>105.6</v>
       </c>
-      <c r="Y124">
+      <c r="Z124">
         <v>110.5</v>
       </c>
-      <c r="Z124">
+      <c r="AA124">
         <v>97.3</v>
       </c>
-      <c r="AA124">
+      <c r="AB124">
         <v>104.7</v>
       </c>
-      <c r="AB124">
+      <c r="AC124">
         <v>102.8</v>
       </c>
-      <c r="AC124">
+      <c r="AD124">
         <v>108.2</v>
       </c>
-      <c r="AD124">
+      <c r="AE124">
         <v>90.1</v>
       </c>
-      <c r="AE124">
+      <c r="AF124">
         <v>91.1</v>
       </c>
-      <c r="AF124">
+      <c r="AG124">
         <v>95.4</v>
       </c>
-      <c r="AG124">
+      <c r="AH124">
         <v>101.5</v>
       </c>
-      <c r="AH124">
+      <c r="AI124">
         <v>89.5</v>
       </c>
-      <c r="AI124">
+      <c r="AJ124">
         <v>98.3</v>
       </c>
-      <c r="AJ124">
+      <c r="AK124">
         <v>95.2</v>
       </c>
-      <c r="AK124">
+      <c r="AL124">
         <v>100</v>
       </c>
-      <c r="AL124">
+      <c r="AM124">
         <v>84.3</v>
       </c>
-      <c r="AM124">
+      <c r="AN124">
         <v>91.4</v>
       </c>
-      <c r="AN124">
+      <c r="AO124">
         <v>94.5</v>
       </c>
-      <c r="AO124">
+      <c r="AP124">
         <v>101.2</v>
       </c>
-      <c r="AP124">
+      <c r="AQ124">
         <v>88</v>
       </c>
-      <c r="AQ124">
+      <c r="AR124">
         <v>89.3</v>
       </c>
-      <c r="AR124">
+      <c r="AS124">
         <v>92</v>
       </c>
-      <c r="AS124">
+      <c r="AT124">
         <v>96.6</v>
       </c>
-      <c r="AT124">
+      <c r="AU124">
         <v>85.8</v>
       </c>
-      <c r="AU124">
+      <c r="AV124">
         <v>89.4</v>
       </c>
-      <c r="AV124">
+      <c r="AW124">
         <v>92.5</v>
       </c>
-      <c r="AW124">
+      <c r="AX124">
         <v>102.2</v>
       </c>
-      <c r="AX124">
+      <c r="AY124">
         <v>91</v>
       </c>
-      <c r="AY124">
+      <c r="AZ124">
         <v>96.4</v>
       </c>
-      <c r="AZ124">
+      <c r="BA124">
         <v>95.5</v>
       </c>
+      <c r="BB124">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="125" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="125" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A125" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B125" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>102.2</v>
       </c>
       <c r="E125">
         <v>100.6</v>
       </c>
       <c r="F125">
         <v>99.4</v>
       </c>
       <c r="G125">
         <v>101.6</v>
       </c>
       <c r="H125">
         <v>97.3</v>
       </c>
       <c r="I125">
         <v>96.9</v>
       </c>
       <c r="J125">
         <v>97.6</v>
       </c>
       <c r="K125">
         <v>94</v>
       </c>
       <c r="M125">
         <v>102.1</v>
       </c>
       <c r="N125">
         <v>100.4</v>
       </c>
       <c r="O125">
         <v>99.9</v>
       </c>
       <c r="P125">
         <v>101.3</v>
       </c>
       <c r="Q125">
         <v>95.9</v>
       </c>
       <c r="R125">
         <v>97.6</v>
       </c>
       <c r="S125">
         <v>97.1</v>
       </c>
-      <c r="U125">
+      <c r="T125">
+        <v>93.1</v>
+      </c>
+      <c r="V125">
         <v>103.4</v>
       </c>
-      <c r="V125">
+      <c r="W125">
         <v>99.9</v>
       </c>
-      <c r="W125">
+      <c r="X125">
         <v>103.8</v>
       </c>
-      <c r="X125">
+      <c r="Y125">
         <v>101.7</v>
       </c>
-      <c r="Y125">
+      <c r="Z125">
         <v>103</v>
       </c>
-      <c r="Z125">
+      <c r="AA125">
         <v>97.7</v>
       </c>
-      <c r="AA125">
+      <c r="AB125">
         <v>101.4</v>
       </c>
-      <c r="AB125">
+      <c r="AC125">
         <v>100.2</v>
       </c>
-      <c r="AC125">
+      <c r="AD125">
         <v>102.5</v>
       </c>
-      <c r="AD125">
+      <c r="AE125">
         <v>96.2</v>
       </c>
-      <c r="AE125">
+      <c r="AF125">
         <v>99.4</v>
       </c>
-      <c r="AF125">
+      <c r="AG125">
         <v>99.7</v>
       </c>
-      <c r="AG125">
+      <c r="AH125">
         <v>104.4</v>
       </c>
-      <c r="AH125">
+      <c r="AI125">
         <v>100.1</v>
       </c>
-      <c r="AI125">
+      <c r="AJ125">
         <v>100.6</v>
       </c>
-      <c r="AJ125">
+      <c r="AK125">
         <v>101.2</v>
       </c>
-      <c r="AK125">
+      <c r="AL125">
         <v>103.4</v>
       </c>
-      <c r="AL125">
+      <c r="AM125">
         <v>94.6</v>
       </c>
-      <c r="AM125">
+      <c r="AN125">
         <v>95.6</v>
       </c>
-      <c r="AN125">
+      <c r="AO125">
         <v>95.4</v>
       </c>
-      <c r="AO125">
+      <c r="AP125">
         <v>98.2</v>
       </c>
-      <c r="AP125">
+      <c r="AQ125">
         <v>93.6</v>
       </c>
-      <c r="AQ125">
+      <c r="AR125">
         <v>96.8</v>
       </c>
-      <c r="AR125">
+      <c r="AS125">
         <v>99</v>
       </c>
-      <c r="AS125">
+      <c r="AT125">
         <v>100.9</v>
       </c>
-      <c r="AT125">
+      <c r="AU125">
         <v>94.9</v>
       </c>
-      <c r="AU125">
+      <c r="AV125">
         <v>96.8</v>
       </c>
-      <c r="AV125">
+      <c r="AW125">
         <v>98</v>
       </c>
-      <c r="AW125">
+      <c r="AX125">
         <v>98.9</v>
       </c>
-      <c r="AX125">
+      <c r="AY125">
         <v>89.8</v>
       </c>
-      <c r="AY125">
+      <c r="AZ125">
         <v>93.4</v>
       </c>
-      <c r="AZ125">
+      <c r="BA125">
         <v>93.8</v>
       </c>
+      <c r="BB125">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="126" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="126" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A126" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B126" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>99.9</v>
       </c>
       <c r="F126">
         <v>100.1</v>
       </c>
       <c r="G126">
         <v>100.5</v>
       </c>
       <c r="H126">
         <v>96.3</v>
       </c>
       <c r="I126">
         <v>94.4</v>
       </c>
       <c r="J126">
         <v>95.7</v>
       </c>
       <c r="K126">
         <v>89.8</v>
       </c>
       <c r="M126">
         <v>96.3</v>
       </c>
       <c r="N126">
         <v>100.6</v>
       </c>
       <c r="O126">
         <v>99.8</v>
       </c>
       <c r="P126">
         <v>100.3</v>
       </c>
       <c r="Q126">
         <v>95.1</v>
       </c>
       <c r="R126">
         <v>94.8</v>
       </c>
       <c r="S126">
         <v>94.8</v>
       </c>
-      <c r="U126">
+      <c r="T126">
+        <v>88.8</v>
+      </c>
+      <c r="V126">
         <v>94.6</v>
       </c>
-      <c r="V126">
+      <c r="W126">
         <v>95</v>
       </c>
-      <c r="W126">
+      <c r="X126">
         <v>96.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.8</v>
       </c>
       <c r="Y126">
         <v>96.8</v>
       </c>
       <c r="Z126">
+        <v>96.8</v>
+      </c>
+      <c r="AA126">
         <v>99.8</v>
       </c>
-      <c r="AA126">
+      <c r="AB126">
         <v>101.3</v>
       </c>
-      <c r="AB126">
+      <c r="AC126">
         <v>101.6</v>
       </c>
-      <c r="AC126">
+      <c r="AD126">
         <v>99.7</v>
       </c>
-      <c r="AD126">
+      <c r="AE126">
         <v>99.5</v>
       </c>
-      <c r="AE126">
+      <c r="AF126">
         <v>100.4</v>
       </c>
-      <c r="AF126">
+      <c r="AG126">
         <v>100.9</v>
       </c>
-      <c r="AG126">
+      <c r="AH126">
         <v>98.4</v>
       </c>
-      <c r="AH126">
+      <c r="AI126">
         <v>101.9</v>
       </c>
-      <c r="AI126">
+      <c r="AJ126">
         <v>101.6</v>
       </c>
-      <c r="AJ126">
+      <c r="AK126">
         <v>100</v>
       </c>
-      <c r="AK126">
+      <c r="AL126">
         <v>97.8</v>
       </c>
-      <c r="AL126">
+      <c r="AM126">
         <v>96.6</v>
       </c>
-      <c r="AM126">
+      <c r="AN126">
         <v>95.6</v>
       </c>
-      <c r="AN126">
+      <c r="AO126">
         <v>95.1</v>
       </c>
-      <c r="AO126">
+      <c r="AP126">
         <v>93.1</v>
       </c>
-      <c r="AP126">
+      <c r="AQ126">
         <v>93.8</v>
       </c>
-      <c r="AQ126">
+      <c r="AR126">
         <v>95.1</v>
       </c>
-      <c r="AR126">
+      <c r="AS126">
         <v>95.5</v>
       </c>
-      <c r="AS126">
+      <c r="AT126">
         <v>94.7</v>
       </c>
-      <c r="AT126">
+      <c r="AU126">
         <v>96.5</v>
       </c>
-      <c r="AU126">
+      <c r="AV126">
         <v>96.7</v>
       </c>
-      <c r="AV126">
+      <c r="AW126">
         <v>95</v>
       </c>
-      <c r="AW126">
+      <c r="AX126">
         <v>90.8</v>
       </c>
-      <c r="AX126">
+      <c r="AY126">
         <v>90.4</v>
       </c>
-      <c r="AY126">
+      <c r="AZ126">
         <v>89.7</v>
       </c>
-      <c r="AZ126">
+      <c r="BA126">
         <v>88.2</v>
       </c>
+      <c r="BB126">
+        <v>86.7</v>
+      </c>
     </row>
-    <row r="127" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="127" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A127" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B127" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C127">
         <v>102.1</v>
       </c>
       <c r="D127">
         <v>94.5</v>
       </c>
       <c r="E127">
         <v>98.7</v>
       </c>
       <c r="F127">
         <v>101.4</v>
       </c>
       <c r="G127">
         <v>100</v>
       </c>
       <c r="H127">
         <v>95</v>
       </c>
       <c r="I127">
         <v>95.2</v>
       </c>
       <c r="J127">
         <v>97.1</v>
       </c>
       <c r="K127">
         <v>93</v>
       </c>
       <c r="M127">
         <v>94.5</v>
       </c>
       <c r="N127">
         <v>100.3</v>
       </c>
       <c r="O127">
         <v>100.8</v>
       </c>
       <c r="P127">
         <v>99.7</v>
       </c>
       <c r="Q127">
         <v>93.9</v>
       </c>
       <c r="R127">
         <v>95.9</v>
       </c>
       <c r="S127">
         <v>96.4</v>
       </c>
-      <c r="U127">
+      <c r="T127">
+        <v>92.3</v>
+      </c>
+      <c r="V127">
         <v>94.9</v>
       </c>
-      <c r="V127">
+      <c r="W127">
         <v>95.3</v>
       </c>
-      <c r="W127">
+      <c r="X127">
         <v>94.5</v>
       </c>
-      <c r="X127">
+      <c r="Y127">
         <v>93.5</v>
       </c>
-      <c r="Y127">
+      <c r="Z127">
         <v>94.9</v>
       </c>
-      <c r="Z127">
+      <c r="AA127">
         <v>98.2</v>
       </c>
-      <c r="AA127">
+      <c r="AB127">
         <v>100.4</v>
       </c>
-      <c r="AB127">
+      <c r="AC127">
         <v>101.1</v>
       </c>
-      <c r="AC127">
+      <c r="AD127">
         <v>101.6</v>
       </c>
-      <c r="AD127">
+      <c r="AE127">
         <v>101.2</v>
       </c>
-      <c r="AE127">
+      <c r="AF127">
         <v>101.6</v>
       </c>
-      <c r="AF127">
+      <c r="AG127">
         <v>101.1</v>
       </c>
-      <c r="AG127">
+      <c r="AH127">
         <v>99.5</v>
       </c>
-      <c r="AH127">
+      <c r="AI127">
         <v>101.7</v>
       </c>
-      <c r="AI127">
+      <c r="AJ127">
         <v>100.6</v>
       </c>
-      <c r="AJ127">
+      <c r="AK127">
         <v>98.2</v>
       </c>
-      <c r="AK127">
+      <c r="AL127">
         <v>98.1</v>
       </c>
-      <c r="AL127">
+      <c r="AM127">
         <v>94.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.5</v>
       </c>
       <c r="AN127">
         <v>93.5</v>
       </c>
       <c r="AO127">
+        <v>93.5</v>
+      </c>
+      <c r="AP127">
         <v>93.7</v>
       </c>
-      <c r="AP127">
+      <c r="AQ127">
         <v>94.5</v>
       </c>
-      <c r="AQ127">
+      <c r="AR127">
         <v>96.1</v>
       </c>
-      <c r="AR127">
+      <c r="AS127">
         <v>96.6</v>
       </c>
-      <c r="AS127">
+      <c r="AT127">
         <v>96.5</v>
       </c>
-      <c r="AT127">
+      <c r="AU127">
         <v>97.4</v>
       </c>
-      <c r="AU127">
+      <c r="AV127">
         <v>97.7</v>
       </c>
-      <c r="AV127">
+      <c r="AW127">
         <v>96.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.9</v>
       </c>
       <c r="AX127">
         <v>93.9</v>
       </c>
       <c r="AY127">
+        <v>93.9</v>
+      </c>
+      <c r="AZ127">
         <v>92.8</v>
       </c>
-      <c r="AZ127">
+      <c r="BA127">
         <v>91.4</v>
       </c>
+      <c r="BB127">
+        <v>91</v>
+      </c>
     </row>
-    <row r="128" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="128" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A128" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B128" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C128">
         <v>18.600000000000001</v>
       </c>
       <c r="D128">
         <v>100.5</v>
       </c>
       <c r="E128">
         <v>105</v>
       </c>
       <c r="F128">
         <v>95</v>
       </c>
       <c r="G128">
         <v>99.6</v>
       </c>
       <c r="H128">
         <v>103.8</v>
       </c>
       <c r="I128">
         <v>100.3</v>
       </c>
       <c r="J128">
         <v>91</v>
       </c>
       <c r="K128">
         <v>77.5</v>
       </c>
       <c r="M128">
         <v>105.2</v>
       </c>
       <c r="N128">
         <v>101.7</v>
       </c>
       <c r="O128">
         <v>94.5</v>
       </c>
       <c r="P128">
         <v>100.8</v>
       </c>
       <c r="Q128">
         <v>105</v>
       </c>
       <c r="R128">
         <v>97.8</v>
       </c>
       <c r="S128">
         <v>87.7</v>
       </c>
-      <c r="U128">
+      <c r="T128">
+        <v>75.8</v>
+      </c>
+      <c r="V128">
         <v>91.5</v>
       </c>
-      <c r="V128">
+      <c r="W128">
         <v>94.6</v>
       </c>
-      <c r="W128">
+      <c r="X128">
         <v>105.4</v>
       </c>
-      <c r="X128">
+      <c r="Y128">
         <v>110.6</v>
       </c>
-      <c r="Y128">
+      <c r="Z128">
         <v>110.3</v>
       </c>
-      <c r="Z128">
+      <c r="AA128">
         <v>108.3</v>
       </c>
-      <c r="AA128">
+      <c r="AB128">
         <v>103.1</v>
       </c>
-      <c r="AB128">
+      <c r="AC128">
         <v>98.5</v>
       </c>
-      <c r="AC128">
+      <c r="AD128">
         <v>97.1</v>
       </c>
-      <c r="AD128">
+      <c r="AE128">
         <v>94.3</v>
       </c>
-      <c r="AE128">
+      <c r="AF128">
         <v>93.5</v>
       </c>
-      <c r="AF128">
+      <c r="AG128">
         <v>95.1</v>
       </c>
-      <c r="AG128">
+      <c r="AH128">
         <v>95.3</v>
       </c>
-      <c r="AH128">
+      <c r="AI128">
         <v>101</v>
       </c>
-      <c r="AI128">
+      <c r="AJ128">
         <v>101.5</v>
       </c>
-      <c r="AJ128">
+      <c r="AK128">
         <v>100.6</v>
       </c>
-      <c r="AK128">
+      <c r="AL128">
         <v>100</v>
       </c>
-      <c r="AL128">
+      <c r="AM128">
         <v>104</v>
       </c>
-      <c r="AM128">
+      <c r="AN128">
         <v>105.8</v>
       </c>
-      <c r="AN128">
+      <c r="AO128">
         <v>105.3</v>
       </c>
-      <c r="AO128">
+      <c r="AP128">
         <v>104.7</v>
       </c>
-      <c r="AP128">
+      <c r="AQ128">
         <v>102.6</v>
       </c>
-      <c r="AQ128">
+      <c r="AR128">
         <v>98.2</v>
       </c>
-      <c r="AR128">
+      <c r="AS128">
         <v>95.5</v>
       </c>
-      <c r="AS128">
+      <c r="AT128">
         <v>94.9</v>
       </c>
-      <c r="AT128">
+      <c r="AU128">
         <v>94.1</v>
       </c>
-      <c r="AU128">
+      <c r="AV128">
         <v>89.4</v>
       </c>
-      <c r="AV128">
+      <c r="AW128">
         <v>85.6</v>
       </c>
-      <c r="AW128">
+      <c r="AX128">
         <v>81.599999999999994</v>
       </c>
-      <c r="AX128">
+      <c r="AY128">
         <v>76.900000000000006</v>
       </c>
-      <c r="AY128">
+      <c r="AZ128">
         <v>76.099999999999994</v>
       </c>
-      <c r="AZ128">
+      <c r="BA128">
         <v>75.5</v>
       </c>
+      <c r="BB128">
+        <v>74.599999999999994</v>
+      </c>
     </row>
-    <row r="129" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="129" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A129" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B129" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C129">
         <v>10.5</v>
       </c>
       <c r="D129">
         <v>98.8</v>
       </c>
       <c r="E129">
         <v>102.5</v>
       </c>
       <c r="F129">
         <v>97.5</v>
       </c>
       <c r="G129">
         <v>106.8</v>
       </c>
       <c r="H129">
         <v>95.4</v>
       </c>
       <c r="I129">
         <v>75.5</v>
       </c>
       <c r="J129">
         <v>91.4</v>
       </c>
       <c r="K129">
         <v>80.099999999999994</v>
       </c>
       <c r="M129">
         <v>97</v>
       </c>
       <c r="N129">
         <v>101.5</v>
       </c>
       <c r="O129">
         <v>99.2</v>
       </c>
       <c r="P129">
         <v>106.2</v>
       </c>
       <c r="Q129">
         <v>89.3</v>
       </c>
       <c r="R129">
         <v>78</v>
       </c>
       <c r="S129">
         <v>91.4</v>
       </c>
-      <c r="U129">
+      <c r="T129">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="V129">
         <v>98.1</v>
       </c>
-      <c r="V129">
+      <c r="W129">
         <v>93.5</v>
       </c>
-      <c r="W129">
+      <c r="X129">
         <v>98.5</v>
       </c>
-      <c r="X129">
+      <c r="Y129">
         <v>105.1</v>
       </c>
-      <c r="Y129">
+      <c r="Z129">
         <v>91</v>
       </c>
-      <c r="Z129">
+      <c r="AA129">
         <v>100.4</v>
       </c>
-      <c r="AA129">
+      <c r="AB129">
         <v>107.1</v>
       </c>
-      <c r="AB129">
+      <c r="AC129">
         <v>111.7</v>
       </c>
-      <c r="AC129">
+      <c r="AD129">
         <v>86.9</v>
       </c>
-      <c r="AD129">
+      <c r="AE129">
         <v>92.7</v>
       </c>
-      <c r="AE129">
+      <c r="AF129">
         <v>101.4</v>
       </c>
-      <c r="AF129">
+      <c r="AG129">
         <v>108.9</v>
       </c>
-      <c r="AG129">
+      <c r="AH129">
         <v>94</v>
       </c>
-      <c r="AH129">
+      <c r="AI129">
         <v>105.3</v>
       </c>
-      <c r="AI129">
+      <c r="AJ129">
         <v>112.1</v>
       </c>
-      <c r="AJ129">
+      <c r="AK129">
         <v>115.9</v>
       </c>
-      <c r="AK129">
+      <c r="AL129">
         <v>91.3</v>
       </c>
-      <c r="AL129">
+      <c r="AM129">
         <v>99.8</v>
       </c>
-      <c r="AM129">
+      <c r="AN129">
         <v>98.1</v>
       </c>
-      <c r="AN129">
+      <c r="AO129">
         <v>92.5</v>
       </c>
-      <c r="AO129">
+      <c r="AP129">
         <v>66.8</v>
       </c>
-      <c r="AP129">
+      <c r="AQ129">
         <v>71</v>
       </c>
-      <c r="AQ129">
+      <c r="AR129">
         <v>79.2</v>
       </c>
-      <c r="AR129">
+      <c r="AS129">
         <v>84.9</v>
       </c>
-      <c r="AS129">
+      <c r="AT129">
         <v>76.900000000000006</v>
       </c>
-      <c r="AT129">
+      <c r="AU129">
         <v>92.2</v>
       </c>
-      <c r="AU129">
+      <c r="AV129">
         <v>99.9</v>
       </c>
-      <c r="AV129">
+      <c r="AW129">
         <v>96.6</v>
       </c>
-      <c r="AW129">
+      <c r="AX129">
         <v>76.7</v>
       </c>
-      <c r="AX129">
+      <c r="AY129">
         <v>80.3</v>
       </c>
-      <c r="AY129">
+      <c r="AZ129">
         <v>83.9</v>
       </c>
-      <c r="AZ129">
+      <c r="BA129">
         <v>79.5</v>
       </c>
+      <c r="BB129">
+        <v>65.900000000000006</v>
+      </c>
     </row>
-    <row r="130" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="130" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A130" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B130" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C130">
         <v>40.4</v>
       </c>
       <c r="D130">
         <v>124.4</v>
       </c>
       <c r="E130">
         <v>101.5</v>
       </c>
       <c r="F130">
         <v>98.5</v>
       </c>
       <c r="G130">
         <v>103.8</v>
       </c>
       <c r="H130">
         <v>94.4</v>
       </c>
       <c r="I130">
         <v>91.4</v>
       </c>
       <c r="J130">
         <v>93.2</v>
       </c>
       <c r="K130">
         <v>84.1</v>
       </c>
       <c r="M130">
         <v>121.2</v>
       </c>
       <c r="N130">
         <v>99.2</v>
       </c>
       <c r="O130">
         <v>101.4</v>
       </c>
       <c r="P130">
         <v>101.5</v>
       </c>
       <c r="Q130">
         <v>90.5</v>
       </c>
       <c r="R130">
         <v>93.3</v>
       </c>
       <c r="S130">
         <v>92.4</v>
       </c>
-      <c r="U130">
+      <c r="T130">
+        <v>83.5</v>
+      </c>
+      <c r="V130">
         <v>127.2</v>
       </c>
-      <c r="V130">
+      <c r="W130">
         <v>119</v>
       </c>
-      <c r="W130">
+      <c r="X130">
         <v>133.1</v>
       </c>
-      <c r="X130">
+      <c r="Y130">
         <v>118.5</v>
       </c>
-      <c r="Y130">
+      <c r="Z130">
         <v>114.4</v>
       </c>
-      <c r="Z130">
+      <c r="AA130">
         <v>94.8</v>
       </c>
-      <c r="AA130">
+      <c r="AB130">
         <v>99.2</v>
       </c>
-      <c r="AB130">
+      <c r="AC130">
         <v>97.4</v>
       </c>
-      <c r="AC130">
+      <c r="AD130">
         <v>105.1</v>
       </c>
-      <c r="AD130">
+      <c r="AE130">
         <v>92.8</v>
       </c>
-      <c r="AE130">
+      <c r="AF130">
         <v>99</v>
       </c>
-      <c r="AF130">
+      <c r="AG130">
         <v>97.2</v>
       </c>
-      <c r="AG130">
+      <c r="AH130">
         <v>116.6</v>
       </c>
-      <c r="AH130">
+      <c r="AI130">
         <v>99.5</v>
       </c>
-      <c r="AI130">
+      <c r="AJ130">
         <v>97</v>
       </c>
-      <c r="AJ130">
+      <c r="AK130">
         <v>102</v>
       </c>
-      <c r="AK130">
+      <c r="AL130">
         <v>107.5</v>
       </c>
-      <c r="AL130">
+      <c r="AM130">
         <v>89.2</v>
       </c>
-      <c r="AM130">
+      <c r="AN130">
         <v>91.8</v>
       </c>
-      <c r="AN130">
+      <c r="AO130">
         <v>89.2</v>
       </c>
-      <c r="AO130">
+      <c r="AP130">
         <v>92</v>
       </c>
-      <c r="AP130">
+      <c r="AQ130">
         <v>85.2</v>
       </c>
-      <c r="AQ130">
+      <c r="AR130">
         <v>92.4</v>
       </c>
-      <c r="AR130">
+      <c r="AS130">
         <v>96.2</v>
       </c>
-      <c r="AS130">
+      <c r="AT130">
         <v>99.5</v>
       </c>
-      <c r="AT130">
+      <c r="AU130">
         <v>87.3</v>
       </c>
-      <c r="AU130">
+      <c r="AV130">
         <v>89.8</v>
       </c>
-      <c r="AV130">
+      <c r="AW130">
         <v>96.3</v>
       </c>
-      <c r="AW130">
+      <c r="AX130">
         <v>96.1</v>
       </c>
-      <c r="AX130">
+      <c r="AY130">
         <v>73.400000000000006</v>
       </c>
-      <c r="AY130">
+      <c r="AZ130">
         <v>80.900000000000006</v>
       </c>
-      <c r="AZ130">
+      <c r="BA130">
         <v>86</v>
       </c>
+      <c r="BB130">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="131" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="131" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A131" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B131" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>99.7</v>
       </c>
       <c r="E131">
         <v>102.3</v>
       </c>
       <c r="F131">
         <v>97.8</v>
       </c>
       <c r="G131">
         <v>109.7</v>
       </c>
       <c r="H131">
         <v>114.2</v>
       </c>
       <c r="I131">
         <v>126.7</v>
       </c>
       <c r="J131">
         <v>124.5</v>
       </c>
       <c r="K131">
         <v>146.30000000000001</v>
       </c>
       <c r="M131">
         <v>100.5</v>
       </c>
       <c r="N131">
         <v>101.6</v>
       </c>
       <c r="O131">
         <v>100.2</v>
       </c>
       <c r="P131">
         <v>113.4</v>
       </c>
       <c r="Q131">
         <v>114.5</v>
       </c>
       <c r="R131">
         <v>127.5</v>
       </c>
       <c r="S131">
         <v>130.9</v>
       </c>
-      <c r="U131">
+      <c r="T131">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="V131">
         <v>101.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.3</v>
       </c>
       <c r="W131">
         <v>98.3</v>
       </c>
       <c r="X131">
+        <v>98.3</v>
+      </c>
+      <c r="Y131">
         <v>100.6</v>
       </c>
-      <c r="Y131">
+      <c r="Z131">
         <v>104.7</v>
       </c>
-      <c r="Z131">
+      <c r="AA131">
         <v>97.4</v>
       </c>
-      <c r="AA131">
+      <c r="AB131">
         <v>106.3</v>
       </c>
-      <c r="AB131">
+      <c r="AC131">
         <v>100.6</v>
       </c>
-      <c r="AC131">
+      <c r="AD131">
         <v>102.2</v>
       </c>
-      <c r="AD131">
+      <c r="AE131">
         <v>90.3</v>
       </c>
-      <c r="AE131">
+      <c r="AF131">
         <v>96.7</v>
       </c>
-      <c r="AF131">
+      <c r="AG131">
         <v>101.8</v>
       </c>
-      <c r="AG131">
+      <c r="AH131">
         <v>111.7</v>
       </c>
-      <c r="AH131">
+      <c r="AI131">
         <v>101.7</v>
       </c>
-      <c r="AI131">
+      <c r="AJ131">
         <v>109.6</v>
       </c>
-      <c r="AJ131">
+      <c r="AK131">
         <v>116</v>
       </c>
-      <c r="AK131">
+      <c r="AL131">
         <v>126.6</v>
       </c>
-      <c r="AL131">
+      <c r="AM131">
         <v>104.2</v>
       </c>
-      <c r="AM131">
+      <c r="AN131">
         <v>109</v>
       </c>
-      <c r="AN131">
+      <c r="AO131">
         <v>117</v>
       </c>
-      <c r="AO131">
+      <c r="AP131">
         <v>127.9</v>
       </c>
-      <c r="AP131">
+      <c r="AQ131">
         <v>120.6</v>
       </c>
-      <c r="AQ131">
+      <c r="AR131">
         <v>124.4</v>
       </c>
-      <c r="AR131">
+      <c r="AS131">
         <v>134</v>
       </c>
-      <c r="AS131">
+      <c r="AT131">
         <v>131.19999999999999</v>
       </c>
-      <c r="AT131">
+      <c r="AU131">
         <v>112.6</v>
       </c>
-      <c r="AU131">
+      <c r="AV131">
         <v>122.7</v>
       </c>
-      <c r="AV131">
+      <c r="AW131">
         <v>131.6</v>
       </c>
-      <c r="AW131">
+      <c r="AX131">
         <v>156.69999999999999</v>
       </c>
-      <c r="AX131">
+      <c r="AY131">
         <v>128.69999999999999</v>
       </c>
-      <c r="AY131">
+      <c r="AZ131">
         <v>147.5</v>
       </c>
-      <c r="AZ131">
+      <c r="BA131">
         <v>152.19999999999999</v>
       </c>
+      <c r="BB131">
+        <v>150.80000000000001</v>
+      </c>
     </row>
-    <row r="132" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="132" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A132" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B132" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>102.6</v>
       </c>
       <c r="E132">
         <v>102.5</v>
       </c>
       <c r="F132">
         <v>97.5</v>
       </c>
       <c r="G132">
         <v>90.9</v>
       </c>
       <c r="H132">
         <v>87.8</v>
       </c>
       <c r="I132">
         <v>91.8</v>
       </c>
       <c r="J132">
         <v>87.1</v>
       </c>
       <c r="K132">
         <v>84.3</v>
       </c>
       <c r="M132">
         <v>104.8</v>
       </c>
       <c r="N132">
         <v>100.6</v>
       </c>
       <c r="O132">
         <v>95.2</v>
       </c>
       <c r="P132">
         <v>89.7</v>
       </c>
       <c r="Q132">
         <v>91.5</v>
       </c>
       <c r="R132">
         <v>91.3</v>
       </c>
       <c r="S132">
         <v>80.8</v>
       </c>
-      <c r="U132">
+      <c r="T132">
+        <v>85</v>
+      </c>
+      <c r="V132">
         <v>125.5</v>
       </c>
-      <c r="V132">
+      <c r="W132">
         <v>90</v>
       </c>
-      <c r="W132">
+      <c r="X132">
         <v>94.8</v>
       </c>
-      <c r="X132">
+      <c r="Y132">
         <v>100.3</v>
       </c>
-      <c r="Y132">
+      <c r="Z132">
         <v>134.1</v>
       </c>
-      <c r="Z132">
+      <c r="AA132">
         <v>82.7</v>
       </c>
-      <c r="AA132">
+      <c r="AB132">
         <v>101.1</v>
       </c>
-      <c r="AB132">
+      <c r="AC132">
         <v>92.1</v>
       </c>
-      <c r="AC132">
+      <c r="AD132">
         <v>126.3</v>
       </c>
-      <c r="AD132">
+      <c r="AE132">
         <v>78.5</v>
       </c>
-      <c r="AE132">
+      <c r="AF132">
         <v>93.5</v>
       </c>
-      <c r="AF132">
+      <c r="AG132">
         <v>91.5</v>
       </c>
-      <c r="AG132">
+      <c r="AH132">
         <v>117.4</v>
       </c>
-      <c r="AH132">
+      <c r="AI132">
         <v>77.2</v>
       </c>
-      <c r="AI132">
+      <c r="AJ132">
         <v>83.5</v>
       </c>
-      <c r="AJ132">
+      <c r="AK132">
         <v>85.4</v>
       </c>
-      <c r="AK132">
+      <c r="AL132">
         <v>112.8</v>
       </c>
-      <c r="AL132">
+      <c r="AM132">
         <v>72.7</v>
       </c>
-      <c r="AM132">
+      <c r="AN132">
         <v>84.3</v>
       </c>
-      <c r="AN132">
+      <c r="AO132">
         <v>81.400000000000006</v>
       </c>
-      <c r="AO132">
+      <c r="AP132">
         <v>127.8</v>
       </c>
-      <c r="AP132">
+      <c r="AQ132">
         <v>72.599999999999994</v>
       </c>
-      <c r="AQ132">
+      <c r="AR132">
         <v>81.900000000000006</v>
       </c>
-      <c r="AR132">
+      <c r="AS132">
         <v>84.8</v>
       </c>
-      <c r="AS132">
+      <c r="AT132">
         <v>126</v>
       </c>
-      <c r="AT132">
+      <c r="AU132">
         <v>70.099999999999994</v>
       </c>
-      <c r="AU132">
+      <c r="AV132">
         <v>75.3</v>
       </c>
-      <c r="AV132">
+      <c r="AW132">
         <v>77</v>
       </c>
-      <c r="AW132">
+      <c r="AX132">
         <v>100.9</v>
       </c>
-      <c r="AX132">
+      <c r="AY132">
         <v>71.400000000000006</v>
       </c>
-      <c r="AY132">
+      <c r="AZ132">
         <v>84.1</v>
       </c>
-      <c r="AZ132">
+      <c r="BA132">
         <v>81</v>
       </c>
+      <c r="BB132">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="133" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="133" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A133" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B133" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>104.6</v>
       </c>
       <c r="E133">
         <v>102.2</v>
       </c>
       <c r="F133">
         <v>97.8</v>
       </c>
       <c r="G133">
         <v>95.1</v>
       </c>
       <c r="H133">
         <v>93.9</v>
       </c>
       <c r="I133">
         <v>91.5</v>
       </c>
       <c r="J133">
         <v>88.4</v>
       </c>
       <c r="K133">
         <v>85.8</v>
       </c>
       <c r="M133">
         <v>104</v>
       </c>
       <c r="N133">
         <v>101.8</v>
       </c>
       <c r="O133">
         <v>97.3</v>
       </c>
       <c r="P133">
         <v>94.9</v>
       </c>
       <c r="Q133">
         <v>94.2</v>
       </c>
       <c r="R133">
         <v>89.6</v>
       </c>
       <c r="S133">
         <v>87.9</v>
       </c>
-      <c r="U133">
+      <c r="T133">
+        <v>86.2</v>
+      </c>
+      <c r="V133">
         <v>93.8</v>
       </c>
-      <c r="V133">
+      <c r="W133">
         <v>115.4</v>
       </c>
-      <c r="W133">
+      <c r="X133">
         <v>109.7</v>
       </c>
-      <c r="X133">
+      <c r="Y133">
         <v>99.5</v>
       </c>
-      <c r="Y133">
+      <c r="Z133">
         <v>91.4</v>
       </c>
-      <c r="Z133">
+      <c r="AA133">
         <v>107.7</v>
       </c>
-      <c r="AA133">
+      <c r="AB133">
         <v>107.5</v>
       </c>
-      <c r="AB133">
+      <c r="AC133">
         <v>102.1</v>
       </c>
-      <c r="AC133">
+      <c r="AD133">
         <v>90</v>
       </c>
-      <c r="AD133">
+      <c r="AE133">
         <v>104</v>
       </c>
-      <c r="AE133">
+      <c r="AF133">
         <v>101.2</v>
       </c>
-      <c r="AF133">
+      <c r="AG133">
         <v>96.1</v>
       </c>
-      <c r="AG133">
+      <c r="AH133">
         <v>87.9</v>
       </c>
-      <c r="AH133">
+      <c r="AI133">
         <v>101.6</v>
       </c>
-      <c r="AI133">
+      <c r="AJ133">
         <v>102.8</v>
       </c>
-      <c r="AJ133">
+      <c r="AK133">
         <v>88.2</v>
       </c>
-      <c r="AK133">
+      <c r="AL133">
         <v>86.9</v>
       </c>
-      <c r="AL133">
+      <c r="AM133">
         <v>99.8</v>
       </c>
-      <c r="AM133">
+      <c r="AN133">
         <v>101.6</v>
       </c>
-      <c r="AN133">
+      <c r="AO133">
         <v>87.4</v>
       </c>
-      <c r="AO133">
+      <c r="AP133">
         <v>88</v>
       </c>
-      <c r="AP133">
+      <c r="AQ133">
         <v>95</v>
       </c>
-      <c r="AQ133">
+      <c r="AR133">
         <v>97.3</v>
       </c>
-      <c r="AR133">
+      <c r="AS133">
         <v>85.6</v>
       </c>
-      <c r="AS133">
+      <c r="AT133">
         <v>80.5</v>
       </c>
-      <c r="AT133">
+      <c r="AU133">
         <v>95.5</v>
       </c>
-      <c r="AU133">
+      <c r="AV133">
         <v>94.8</v>
       </c>
-      <c r="AV133">
+      <c r="AW133">
         <v>82.7</v>
       </c>
-      <c r="AW133">
+      <c r="AX133">
         <v>78.599999999999994</v>
       </c>
-      <c r="AX133">
+      <c r="AY133">
         <v>95.5</v>
       </c>
-      <c r="AY133">
+      <c r="AZ133">
         <v>88.3</v>
       </c>
-      <c r="AZ133">
+      <c r="BA133">
         <v>80.7</v>
       </c>
+      <c r="BB133">
+        <v>80.099999999999994</v>
+      </c>
     </row>
-    <row r="134" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="134" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A134" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B134" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C134">
         <v>113.5</v>
       </c>
       <c r="D134">
         <v>97.6</v>
       </c>
       <c r="E134">
         <v>100.2</v>
       </c>
       <c r="F134">
         <v>99.8</v>
       </c>
       <c r="G134">
         <v>104.7</v>
       </c>
       <c r="H134">
         <v>108.2</v>
       </c>
       <c r="I134">
         <v>109.5</v>
       </c>
       <c r="J134">
         <v>108.8</v>
       </c>
       <c r="K134">
         <v>107.4</v>
       </c>
       <c r="M134">
         <v>97.9</v>
       </c>
       <c r="N134">
         <v>101.6</v>
       </c>
       <c r="O134">
         <v>100.4</v>
       </c>
       <c r="P134">
         <v>104.8</v>
       </c>
       <c r="Q134">
         <v>108.9</v>
       </c>
       <c r="R134">
         <v>110.5</v>
       </c>
       <c r="S134">
         <v>107.5</v>
       </c>
-      <c r="U134">
+      <c r="T134">
+        <v>107.3</v>
+      </c>
+      <c r="V134">
         <v>96.8</v>
       </c>
-      <c r="V134">
+      <c r="W134">
         <v>96</v>
       </c>
-      <c r="W134">
+      <c r="X134">
         <v>95.8</v>
       </c>
-      <c r="X134">
+      <c r="Y134">
         <v>101.9</v>
       </c>
-      <c r="Y134">
+      <c r="Z134">
         <v>97.9</v>
       </c>
-      <c r="Z134">
+      <c r="AA134">
         <v>97.4</v>
       </c>
-      <c r="AA134">
+      <c r="AB134">
         <v>100.6</v>
       </c>
-      <c r="AB134">
+      <c r="AC134">
         <v>104.9</v>
       </c>
-      <c r="AC134">
+      <c r="AD134">
         <v>103.4</v>
       </c>
-      <c r="AD134">
+      <c r="AE134">
         <v>95.5</v>
       </c>
-      <c r="AE134">
+      <c r="AF134">
         <v>97</v>
       </c>
-      <c r="AF134">
+      <c r="AG134">
         <v>103.3</v>
       </c>
-      <c r="AG134">
+      <c r="AH134">
         <v>105.6</v>
       </c>
-      <c r="AH134">
+      <c r="AI134">
         <v>103.2</v>
       </c>
-      <c r="AI134">
+      <c r="AJ134">
         <v>102.9</v>
       </c>
-      <c r="AJ134">
+      <c r="AK134">
         <v>107</v>
       </c>
-      <c r="AK134">
+      <c r="AL134">
         <v>106</v>
       </c>
-      <c r="AL134">
+      <c r="AM134">
         <v>109.5</v>
       </c>
-      <c r="AM134">
+      <c r="AN134">
         <v>106.9</v>
       </c>
-      <c r="AN134">
+      <c r="AO134">
         <v>110.2</v>
       </c>
-      <c r="AO134">
+      <c r="AP134">
         <v>109</v>
       </c>
-      <c r="AP134">
+      <c r="AQ134">
         <v>105.4</v>
       </c>
-      <c r="AQ134">
+      <c r="AR134">
         <v>109.7</v>
       </c>
-      <c r="AR134">
+      <c r="AS134">
         <v>114</v>
       </c>
-      <c r="AS134">
+      <c r="AT134">
         <v>112.7</v>
       </c>
-      <c r="AT134">
+      <c r="AU134">
         <v>107</v>
       </c>
-      <c r="AU134">
+      <c r="AV134">
         <v>104.9</v>
       </c>
-      <c r="AV134">
+      <c r="AW134">
         <v>110.4</v>
       </c>
-      <c r="AW134">
+      <c r="AX134">
         <v>107.5</v>
       </c>
-      <c r="AX134">
+      <c r="AY134">
         <v>107.1</v>
       </c>
-      <c r="AY134">
+      <c r="AZ134">
         <v>104.7</v>
       </c>
-      <c r="AZ134">
+      <c r="BA134">
         <v>110.2</v>
       </c>
+      <c r="BB134">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="135" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="135" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A135" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B135" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>101.3</v>
       </c>
       <c r="E135">
         <v>104.7</v>
       </c>
       <c r="F135">
         <v>95.3</v>
       </c>
       <c r="G135">
         <v>91.1</v>
       </c>
       <c r="H135">
         <v>88.2</v>
       </c>
       <c r="I135">
         <v>83.3</v>
       </c>
       <c r="J135">
         <v>78.8</v>
       </c>
       <c r="K135">
         <v>76.599999999999994</v>
       </c>
       <c r="M135">
         <v>103.2</v>
       </c>
       <c r="N135">
         <v>102</v>
       </c>
       <c r="O135">
         <v>94</v>
       </c>
       <c r="P135">
         <v>89.6</v>
       </c>
       <c r="Q135">
         <v>88.3</v>
       </c>
       <c r="R135">
         <v>81.3</v>
       </c>
       <c r="S135">
         <v>77.599999999999994</v>
       </c>
-      <c r="U135">
+      <c r="T135">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="V135">
         <v>100.9</v>
       </c>
-      <c r="V135">
+      <c r="W135">
         <v>98.5</v>
       </c>
-      <c r="W135">
+      <c r="X135">
         <v>99.2</v>
       </c>
-      <c r="X135">
+      <c r="Y135">
         <v>106.6</v>
       </c>
-      <c r="Y135">
+      <c r="Z135">
         <v>108.4</v>
       </c>
-      <c r="Z135">
+      <c r="AA135">
         <v>103.5</v>
       </c>
-      <c r="AA135">
+      <c r="AB135">
         <v>103.3</v>
       </c>
-      <c r="AB135">
+      <c r="AC135">
         <v>103.6</v>
       </c>
-      <c r="AC135">
+      <c r="AD135">
         <v>97.7</v>
       </c>
-      <c r="AD135">
+      <c r="AE135">
         <v>90.1</v>
       </c>
-      <c r="AE135">
+      <c r="AF135">
         <v>94</v>
       </c>
-      <c r="AF135">
+      <c r="AG135">
         <v>99.4</v>
       </c>
-      <c r="AG135">
+      <c r="AH135">
         <v>92.3</v>
       </c>
-      <c r="AH135">
+      <c r="AI135">
         <v>90.7</v>
       </c>
-      <c r="AI135">
+      <c r="AJ135">
         <v>89.3</v>
       </c>
-      <c r="AJ135">
+      <c r="AK135">
         <v>92.2</v>
       </c>
-      <c r="AK135">
+      <c r="AL135">
         <v>86.1</v>
       </c>
-      <c r="AL135">
+      <c r="AM135">
         <v>88.8</v>
       </c>
-      <c r="AM135">
+      <c r="AN135">
         <v>87.7</v>
       </c>
-      <c r="AN135">
+      <c r="AO135">
         <v>90</v>
       </c>
-      <c r="AO135">
+      <c r="AP135">
         <v>86.7</v>
       </c>
-      <c r="AP135">
+      <c r="AQ135">
         <v>80.7</v>
       </c>
-      <c r="AQ135">
+      <c r="AR135">
         <v>81.599999999999994</v>
       </c>
-      <c r="AR135">
+      <c r="AS135">
         <v>84</v>
       </c>
-      <c r="AS135">
+      <c r="AT135">
         <v>79</v>
       </c>
-      <c r="AT135">
+      <c r="AU135">
         <v>77.3</v>
       </c>
-      <c r="AU135">
+      <c r="AV135">
         <v>79</v>
       </c>
-      <c r="AV135">
+      <c r="AW135">
         <v>80</v>
       </c>
-      <c r="AW135">
+      <c r="AX135">
         <v>74.099999999999994</v>
       </c>
-      <c r="AX135">
+      <c r="AY135">
         <v>75.8</v>
       </c>
-      <c r="AY135">
+      <c r="AZ135">
         <v>76.599999999999994</v>
       </c>
-      <c r="AZ135">
+      <c r="BA135">
         <v>79.900000000000006</v>
       </c>
+      <c r="BB135">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="136" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="136" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A136" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B136" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>105.7</v>
       </c>
       <c r="E136">
         <v>102.3</v>
       </c>
       <c r="F136">
         <v>97.7</v>
       </c>
       <c r="G136">
         <v>98.6</v>
       </c>
       <c r="H136">
         <v>102.4</v>
       </c>
       <c r="I136">
         <v>102.6</v>
       </c>
       <c r="J136">
         <v>101.9</v>
       </c>
       <c r="K136">
         <v>98.7</v>
       </c>
       <c r="M136">
         <v>106.2</v>
       </c>
       <c r="N136">
         <v>101</v>
       </c>
       <c r="O136">
         <v>96.9</v>
       </c>
       <c r="P136">
         <v>99.4</v>
       </c>
       <c r="Q136">
         <v>103.1</v>
       </c>
       <c r="R136">
         <v>101.8</v>
       </c>
       <c r="S136">
         <v>101.7</v>
       </c>
-      <c r="U136">
+      <c r="T136">
+        <v>99.3</v>
+      </c>
+      <c r="V136">
         <v>112.4</v>
       </c>
-      <c r="V136">
+      <c r="W136">
         <v>97.4</v>
       </c>
-      <c r="W136">
+      <c r="X136">
         <v>103.5</v>
       </c>
-      <c r="X136">
+      <c r="Y136">
         <v>109.5</v>
       </c>
-      <c r="Y136">
+      <c r="Z136">
         <v>114.3</v>
       </c>
-      <c r="Z136">
+      <c r="AA136">
         <v>97.2</v>
       </c>
-      <c r="AA136">
+      <c r="AB136">
         <v>103</v>
       </c>
-      <c r="AB136">
+      <c r="AC136">
         <v>94.7</v>
       </c>
-      <c r="AC136">
+      <c r="AD136">
         <v>108.9</v>
       </c>
-      <c r="AD136">
+      <c r="AE136">
         <v>87.6</v>
       </c>
-      <c r="AE136">
+      <c r="AF136">
         <v>94.8</v>
       </c>
-      <c r="AF136">
+      <c r="AG136">
         <v>99.6</v>
       </c>
-      <c r="AG136">
+      <c r="AH136">
         <v>105.5</v>
       </c>
-      <c r="AH136">
+      <c r="AI136">
         <v>90</v>
       </c>
-      <c r="AI136">
+      <c r="AJ136">
         <v>100.2</v>
       </c>
-      <c r="AJ136">
+      <c r="AK136">
         <v>98.6</v>
       </c>
-      <c r="AK136">
+      <c r="AL136">
         <v>108.6</v>
       </c>
-      <c r="AL136">
+      <c r="AM136">
         <v>94.5</v>
       </c>
-      <c r="AM136">
+      <c r="AN136">
         <v>101.6</v>
       </c>
-      <c r="AN136">
+      <c r="AO136">
         <v>104.7</v>
       </c>
-      <c r="AO136">
+      <c r="AP136">
         <v>111.5</v>
       </c>
-      <c r="AP136">
+      <c r="AQ136">
         <v>96.1</v>
       </c>
-      <c r="AQ136">
+      <c r="AR136">
         <v>99.3</v>
       </c>
-      <c r="AR136">
+      <c r="AS136">
         <v>103.4</v>
       </c>
-      <c r="AS136">
+      <c r="AT136">
         <v>108.5</v>
       </c>
-      <c r="AT136">
+      <c r="AU136">
         <v>98.2</v>
       </c>
-      <c r="AU136">
+      <c r="AV136">
         <v>98.3</v>
       </c>
-      <c r="AV136">
+      <c r="AW136">
         <v>102.7</v>
       </c>
-      <c r="AW136">
+      <c r="AX136">
         <v>107.7</v>
       </c>
-      <c r="AX136">
+      <c r="AY136">
         <v>93.4</v>
       </c>
-      <c r="AY136">
+      <c r="AZ136">
         <v>94.5</v>
       </c>
-      <c r="AZ136">
+      <c r="BA136">
         <v>99.2</v>
       </c>
+      <c r="BB136">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="137" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="137" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A137" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B137" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>107.4</v>
       </c>
       <c r="E137">
         <v>106.2</v>
       </c>
       <c r="F137">
         <v>93.8</v>
       </c>
       <c r="G137">
         <v>96.6</v>
       </c>
       <c r="H137">
         <v>107.5</v>
       </c>
       <c r="I137">
         <v>116.1</v>
       </c>
       <c r="J137">
         <v>120.6</v>
       </c>
       <c r="K137">
         <v>136</v>
       </c>
       <c r="M137">
         <v>107.4</v>
       </c>
       <c r="N137">
         <v>105.2</v>
       </c>
       <c r="O137">
         <v>92</v>
       </c>
       <c r="P137">
         <v>99.3</v>
       </c>
       <c r="Q137">
         <v>109.3</v>
       </c>
       <c r="R137">
         <v>117.4</v>
       </c>
       <c r="S137">
         <v>124.2</v>
       </c>
-      <c r="U137">
+      <c r="T137">
+        <v>137.9</v>
+      </c>
+      <c r="V137">
         <v>103.9</v>
       </c>
-      <c r="V137">
+      <c r="W137">
         <v>107.4</v>
       </c>
-      <c r="W137">
+      <c r="X137">
         <v>107.6</v>
       </c>
-      <c r="X137">
+      <c r="Y137">
         <v>110.5</v>
       </c>
-      <c r="Y137">
+      <c r="Z137">
         <v>103.8</v>
       </c>
-      <c r="Z137">
+      <c r="AA137">
         <v>105.8</v>
       </c>
-      <c r="AA137">
+      <c r="AB137">
         <v>107.9</v>
       </c>
-      <c r="AB137">
+      <c r="AC137">
         <v>107.3</v>
       </c>
-      <c r="AC137">
+      <c r="AD137">
         <v>99.7</v>
       </c>
-      <c r="AD137">
+      <c r="AE137">
         <v>89.7</v>
       </c>
-      <c r="AE137">
+      <c r="AF137">
         <v>90.3</v>
       </c>
-      <c r="AF137">
+      <c r="AG137">
         <v>95.4</v>
       </c>
-      <c r="AG137">
+      <c r="AH137">
         <v>92.5</v>
       </c>
-      <c r="AH137">
+      <c r="AI137">
         <v>95.7</v>
       </c>
-      <c r="AI137">
+      <c r="AJ137">
         <v>96.5</v>
       </c>
-      <c r="AJ137">
+      <c r="AK137">
         <v>101.7</v>
       </c>
-      <c r="AK137">
+      <c r="AL137">
         <v>103.2</v>
       </c>
-      <c r="AL137">
+      <c r="AM137">
         <v>108.3</v>
       </c>
-      <c r="AM137">
+      <c r="AN137">
         <v>107.7</v>
       </c>
-      <c r="AN137">
+      <c r="AO137">
         <v>110.7</v>
       </c>
-      <c r="AO137">
+      <c r="AP137">
         <v>110.3</v>
       </c>
-      <c r="AP137">
+      <c r="AQ137">
         <v>118.2</v>
       </c>
-      <c r="AQ137">
+      <c r="AR137">
         <v>116.9</v>
       </c>
-      <c r="AR137">
+      <c r="AS137">
         <v>119.1</v>
       </c>
-      <c r="AS137">
+      <c r="AT137">
         <v>115.4</v>
       </c>
-      <c r="AT137">
+      <c r="AU137">
         <v>120.1</v>
       </c>
-      <c r="AU137">
+      <c r="AV137">
         <v>121.3</v>
       </c>
-      <c r="AV137">
+      <c r="AW137">
         <v>125.7</v>
       </c>
-      <c r="AW137">
+      <c r="AX137">
         <v>129.69999999999999</v>
       </c>
-      <c r="AX137">
+      <c r="AY137">
         <v>137.19999999999999</v>
       </c>
-      <c r="AY137">
+      <c r="AZ137">
         <v>137.4</v>
       </c>
-      <c r="AZ137">
+      <c r="BA137">
         <v>139.69999999999999</v>
       </c>
+      <c r="BB137">
+        <v>137.4</v>
+      </c>
     </row>
-    <row r="138" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="138" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A138" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B138" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>98.4</v>
       </c>
       <c r="E138">
         <v>103.8</v>
       </c>
       <c r="F138">
         <v>96.2</v>
       </c>
       <c r="G138">
         <v>97.7</v>
       </c>
       <c r="H138">
         <v>100.1</v>
       </c>
       <c r="I138">
         <v>103.7</v>
       </c>
       <c r="J138">
         <v>109.4</v>
       </c>
       <c r="K138">
         <v>117.2</v>
       </c>
       <c r="M138">
         <v>99.3</v>
       </c>
       <c r="N138">
         <v>103.5</v>
       </c>
       <c r="O138">
         <v>95.7</v>
       </c>
       <c r="P138">
         <v>97.7</v>
       </c>
       <c r="Q138">
         <v>101.6</v>
       </c>
       <c r="R138">
         <v>105.5</v>
       </c>
       <c r="S138">
         <v>110.9</v>
       </c>
-      <c r="U138">
+      <c r="T138">
+        <v>117.9</v>
+      </c>
+      <c r="V138">
         <v>102.3</v>
       </c>
-      <c r="V138">
+      <c r="W138">
         <v>94</v>
       </c>
-      <c r="W138">
+      <c r="X138">
         <v>96.7</v>
       </c>
-      <c r="X138">
+      <c r="Y138">
         <v>100.7</v>
       </c>
-      <c r="Y138">
+      <c r="Z138">
         <v>105.6</v>
       </c>
-      <c r="Z138">
+      <c r="AA138">
         <v>100.9</v>
       </c>
-      <c r="AA138">
+      <c r="AB138">
         <v>104.6</v>
       </c>
-      <c r="AB138">
+      <c r="AC138">
         <v>103.9</v>
       </c>
-      <c r="AC138">
+      <c r="AD138">
         <v>104.7</v>
       </c>
-      <c r="AD138">
+      <c r="AE138">
         <v>88.6</v>
       </c>
-      <c r="AE138">
+      <c r="AF138">
         <v>94.1</v>
       </c>
-      <c r="AF138">
+      <c r="AG138">
         <v>97.6</v>
       </c>
-      <c r="AG138">
+      <c r="AH138">
         <v>102.6</v>
       </c>
-      <c r="AH138">
+      <c r="AI138">
         <v>94.8</v>
       </c>
-      <c r="AI138">
+      <c r="AJ138">
         <v>96.6</v>
       </c>
-      <c r="AJ138">
+      <c r="AK138">
         <v>96.8</v>
       </c>
-      <c r="AK138">
+      <c r="AL138">
         <v>102.4</v>
       </c>
-      <c r="AL138">
+      <c r="AM138">
         <v>96.9</v>
       </c>
-      <c r="AM138">
+      <c r="AN138">
         <v>100.9</v>
       </c>
-      <c r="AN138">
+      <c r="AO138">
         <v>100</v>
       </c>
-      <c r="AO138">
+      <c r="AP138">
         <v>108.5</v>
       </c>
-      <c r="AP138">
+      <c r="AQ138">
         <v>98.3</v>
       </c>
-      <c r="AQ138">
+      <c r="AR138">
         <v>102.6</v>
       </c>
-      <c r="AR138">
+      <c r="AS138">
         <v>105.4</v>
       </c>
-      <c r="AS138">
+      <c r="AT138">
         <v>115.7</v>
       </c>
-      <c r="AT138">
+      <c r="AU138">
         <v>102.5</v>
       </c>
-      <c r="AU138">
+      <c r="AV138">
         <v>106.9</v>
       </c>
-      <c r="AV138">
+      <c r="AW138">
         <v>112.5</v>
       </c>
-      <c r="AW138">
+      <c r="AX138">
         <v>121.8</v>
       </c>
-      <c r="AX138">
+      <c r="AY138">
         <v>111.5</v>
       </c>
-      <c r="AY138">
+      <c r="AZ138">
         <v>116.4</v>
       </c>
-      <c r="AZ138">
+      <c r="BA138">
         <v>119.1</v>
       </c>
+      <c r="BB138">
+        <v>124.6</v>
+      </c>
     </row>
-    <row r="139" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="139" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A139" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B139" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.4</v>
       </c>
       <c r="E139">
         <v>101.4</v>
       </c>
       <c r="F139">
         <v>98.6</v>
       </c>
       <c r="G139">
         <v>97.1</v>
       </c>
       <c r="H139">
         <v>98.5</v>
       </c>
       <c r="I139">
         <v>101</v>
       </c>
       <c r="J139">
         <v>102.2</v>
       </c>
       <c r="K139">
         <v>103.6</v>
       </c>
       <c r="M139">
         <v>101.5</v>
       </c>
       <c r="N139">
         <v>101.3</v>
       </c>
       <c r="O139">
         <v>97.4</v>
       </c>
       <c r="P139">
         <v>97</v>
       </c>
       <c r="Q139">
         <v>99.3</v>
       </c>
       <c r="R139">
         <v>101.6</v>
       </c>
       <c r="S139">
         <v>102.4</v>
       </c>
-      <c r="U139">
+      <c r="T139">
+        <v>103.7</v>
+      </c>
+      <c r="V139">
         <v>102.5</v>
       </c>
-      <c r="V139">
+      <c r="W139">
         <v>100.3</v>
       </c>
-      <c r="W139">
+      <c r="X139">
         <v>101.1</v>
       </c>
-      <c r="X139">
+      <c r="Y139">
         <v>101.7</v>
       </c>
-      <c r="Y139">
+      <c r="Z139">
         <v>102.9</v>
       </c>
-      <c r="Z139">
+      <c r="AA139">
         <v>99.8</v>
       </c>
-      <c r="AA139">
+      <c r="AB139">
         <v>101.4</v>
       </c>
-      <c r="AB139">
+      <c r="AC139">
         <v>101.3</v>
       </c>
-      <c r="AC139">
+      <c r="AD139">
         <v>102.6</v>
       </c>
-      <c r="AD139">
+      <c r="AE139">
         <v>95.3</v>
       </c>
-      <c r="AE139">
+      <c r="AF139">
         <v>97.4</v>
       </c>
-      <c r="AF139">
+      <c r="AG139">
         <v>99.2</v>
       </c>
-      <c r="AG139">
+      <c r="AH139">
         <v>97.8</v>
       </c>
-      <c r="AH139">
+      <c r="AI139">
         <v>95.5</v>
       </c>
-      <c r="AI139">
+      <c r="AJ139">
         <v>98.3</v>
       </c>
-      <c r="AJ139">
+      <c r="AK139">
         <v>96.8</v>
       </c>
-      <c r="AK139">
+      <c r="AL139">
         <v>97.5</v>
       </c>
-      <c r="AL139">
+      <c r="AM139">
         <v>97.1</v>
       </c>
-      <c r="AM139">
+      <c r="AN139">
         <v>99.7</v>
       </c>
-      <c r="AN139">
+      <c r="AO139">
         <v>99.6</v>
       </c>
-      <c r="AO139">
+      <c r="AP139">
         <v>100.7</v>
       </c>
-      <c r="AP139">
+      <c r="AQ139">
         <v>100.8</v>
       </c>
-      <c r="AQ139">
+      <c r="AR139">
         <v>101.1</v>
       </c>
-      <c r="AR139">
+      <c r="AS139">
         <v>101.2</v>
       </c>
-      <c r="AS139">
+      <c r="AT139">
         <v>103.3</v>
       </c>
-      <c r="AT139">
+      <c r="AU139">
         <v>101.1</v>
       </c>
-      <c r="AU139">
+      <c r="AV139">
         <v>101.8</v>
       </c>
-      <c r="AV139">
+      <c r="AW139">
         <v>102.3</v>
       </c>
-      <c r="AW139">
+      <c r="AX139">
         <v>104.4</v>
       </c>
-      <c r="AX139">
+      <c r="AY139">
         <v>102.7</v>
       </c>
-      <c r="AY139">
+      <c r="AZ139">
         <v>103.6</v>
       </c>
-      <c r="AZ139">
+      <c r="BA139">
         <v>103.8</v>
       </c>
+      <c r="BB139">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="140" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="140" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A140" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B140" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C140">
         <v>1104.7</v>
       </c>
       <c r="D140">
         <v>102.1</v>
       </c>
       <c r="E140">
         <v>101.9</v>
       </c>
       <c r="F140">
         <v>98.1</v>
       </c>
       <c r="G140">
         <v>98.8</v>
       </c>
       <c r="H140">
         <v>97.8</v>
       </c>
       <c r="I140">
         <v>98.3</v>
       </c>
       <c r="J140">
         <v>97.3</v>
       </c>
       <c r="K140">
         <v>95.2</v>
       </c>
       <c r="M140">
         <v>102.4</v>
       </c>
       <c r="N140">
         <v>101.2</v>
       </c>
       <c r="O140">
         <v>98.5</v>
       </c>
       <c r="P140">
         <v>98</v>
       </c>
       <c r="Q140">
         <v>98.3</v>
       </c>
       <c r="R140">
         <v>97.8</v>
       </c>
       <c r="S140">
         <v>96.9</v>
       </c>
-      <c r="U140">
+      <c r="T140">
+        <v>95.2</v>
+      </c>
+      <c r="V140">
         <v>99.7</v>
       </c>
-      <c r="V140">
+      <c r="W140">
         <v>100.8</v>
       </c>
-      <c r="W140">
+      <c r="X140">
         <v>101.1</v>
       </c>
-      <c r="X140">
+      <c r="Y140">
         <v>106.9</v>
       </c>
-      <c r="Y140">
+      <c r="Z140">
         <v>100.9</v>
       </c>
-      <c r="Z140">
+      <c r="AA140">
         <v>101</v>
       </c>
-      <c r="AA140">
+      <c r="AB140">
         <v>104.3</v>
       </c>
-      <c r="AB140">
+      <c r="AC140">
         <v>101.3</v>
       </c>
-      <c r="AC140">
+      <c r="AD140">
         <v>98.1</v>
       </c>
-      <c r="AD140">
+      <c r="AE140">
         <v>91.1</v>
       </c>
-      <c r="AE140">
+      <c r="AF140">
         <v>98.2</v>
       </c>
-      <c r="AF140">
+      <c r="AG140">
         <v>105.1</v>
       </c>
-      <c r="AG140">
+      <c r="AH140">
         <v>99.4</v>
       </c>
-      <c r="AH140">
+      <c r="AI140">
         <v>96.3</v>
       </c>
-      <c r="AI140">
+      <c r="AJ140">
         <v>96.2</v>
       </c>
-      <c r="AJ140">
+      <c r="AK140">
         <v>103.5</v>
       </c>
-      <c r="AK140">
+      <c r="AL140">
         <v>96.3</v>
       </c>
-      <c r="AL140">
+      <c r="AM140">
         <v>95.4</v>
       </c>
-      <c r="AM140">
+      <c r="AN140">
         <v>96.5</v>
       </c>
-      <c r="AN140">
+      <c r="AO140">
         <v>103</v>
       </c>
-      <c r="AO140">
+      <c r="AP140">
         <v>98.5</v>
       </c>
-      <c r="AP140">
+      <c r="AQ140">
         <v>96</v>
       </c>
-      <c r="AQ140">
+      <c r="AR140">
         <v>97.2</v>
       </c>
-      <c r="AR140">
+      <c r="AS140">
         <v>101.6</v>
       </c>
-      <c r="AS140">
+      <c r="AT140">
         <v>96.4</v>
       </c>
-      <c r="AT140">
+      <c r="AU140">
         <v>95.2</v>
       </c>
-      <c r="AU140">
+      <c r="AV140">
         <v>96.7</v>
       </c>
-      <c r="AV140">
+      <c r="AW140">
         <v>100.9</v>
       </c>
-      <c r="AW140">
+      <c r="AX140">
         <v>94.8</v>
       </c>
-      <c r="AX140">
+      <c r="AY140">
         <v>93.8</v>
       </c>
-      <c r="AY140">
+      <c r="AZ140">
         <v>93.3</v>
       </c>
-      <c r="AZ140">
+      <c r="BA140">
         <v>98.9</v>
       </c>
+      <c r="BB140">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="141" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="141" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A141" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B141" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C141">
         <v>60.2</v>
       </c>
       <c r="D141">
         <v>112.4</v>
       </c>
       <c r="E141">
         <v>108.6</v>
       </c>
       <c r="F141">
         <v>91.4</v>
       </c>
       <c r="G141">
         <v>92</v>
       </c>
       <c r="H141">
         <v>94.4</v>
       </c>
       <c r="I141">
         <v>93.7</v>
       </c>
       <c r="J141">
         <v>92.7</v>
       </c>
       <c r="K141">
         <v>86.3</v>
       </c>
       <c r="M141">
         <v>111.8</v>
       </c>
       <c r="N141">
         <v>105.6</v>
       </c>
       <c r="O141">
         <v>89.7</v>
       </c>
       <c r="P141">
         <v>92</v>
       </c>
       <c r="Q141">
         <v>94.8</v>
       </c>
       <c r="R141">
         <v>94</v>
       </c>
       <c r="S141">
         <v>91.1</v>
       </c>
-      <c r="U141">
+      <c r="T141">
+        <v>86</v>
+      </c>
+      <c r="V141">
         <v>110.7</v>
       </c>
-      <c r="V141">
+      <c r="W141">
         <v>108.4</v>
       </c>
-      <c r="W141">
+      <c r="X141">
         <v>107</v>
       </c>
-      <c r="X141">
+      <c r="Y141">
         <v>123.5</v>
       </c>
-      <c r="Y141">
+      <c r="Z141">
         <v>108.2</v>
       </c>
-      <c r="Z141">
+      <c r="AA141">
         <v>104.8</v>
       </c>
-      <c r="AA141">
+      <c r="AB141">
         <v>108.9</v>
       </c>
-      <c r="AB141">
+      <c r="AC141">
         <v>112.6</v>
       </c>
-      <c r="AC141">
+      <c r="AD141">
         <v>96.1</v>
       </c>
-      <c r="AD141">
+      <c r="AE141">
         <v>73.400000000000006</v>
       </c>
-      <c r="AE141">
+      <c r="AF141">
         <v>90.4</v>
       </c>
-      <c r="AF141">
+      <c r="AG141">
         <v>105.6</v>
       </c>
-      <c r="AG141">
+      <c r="AH141">
         <v>89.5</v>
       </c>
-      <c r="AH141">
+      <c r="AI141">
         <v>84.4</v>
       </c>
-      <c r="AI141">
+      <c r="AJ141">
         <v>87</v>
       </c>
-      <c r="AJ141">
+      <c r="AK141">
         <v>106.9</v>
       </c>
-      <c r="AK141">
+      <c r="AL141">
         <v>89.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90.8</v>
       </c>
       <c r="AM141">
         <v>90.8</v>
       </c>
       <c r="AN141">
+        <v>90.8</v>
+      </c>
+      <c r="AO141">
         <v>106.5</v>
       </c>
-      <c r="AO141">
+      <c r="AP141">
         <v>91.3</v>
       </c>
-      <c r="AP141">
+      <c r="AQ141">
         <v>89.7</v>
       </c>
-      <c r="AQ141">
+      <c r="AR141">
         <v>90.2</v>
       </c>
-      <c r="AR141">
+      <c r="AS141">
         <v>103.6</v>
       </c>
-      <c r="AS141">
+      <c r="AT141">
         <v>92.4</v>
       </c>
-      <c r="AT141">
+      <c r="AU141">
         <v>90.8</v>
       </c>
-      <c r="AU141">
+      <c r="AV141">
         <v>88.4</v>
       </c>
-      <c r="AV141">
+      <c r="AW141">
         <v>99.1</v>
       </c>
-      <c r="AW141">
+      <c r="AX141">
         <v>86.3</v>
       </c>
-      <c r="AX141">
+      <c r="AY141">
         <v>81.599999999999994</v>
       </c>
-      <c r="AY141">
+      <c r="AZ141">
         <v>80.7</v>
       </c>
-      <c r="AZ141">
+      <c r="BA141">
         <v>96.4</v>
       </c>
+      <c r="BB141">
+        <v>85.4</v>
+      </c>
     </row>
-    <row r="142" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="142" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A142" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B142" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C142">
         <v>89.2</v>
       </c>
       <c r="D142">
         <v>111.3</v>
       </c>
       <c r="E142">
         <v>109.9</v>
       </c>
       <c r="F142">
         <v>90.1</v>
       </c>
       <c r="G142">
         <v>90.3</v>
       </c>
       <c r="H142">
         <v>89.3</v>
       </c>
       <c r="I142">
         <v>83.9</v>
       </c>
       <c r="J142">
         <v>83.6</v>
       </c>
       <c r="K142">
         <v>82.7</v>
       </c>
       <c r="M142">
         <v>111.3</v>
       </c>
       <c r="N142">
         <v>106.9</v>
       </c>
       <c r="O142">
         <v>88</v>
       </c>
       <c r="P142">
         <v>89.4</v>
       </c>
       <c r="Q142">
         <v>89.3</v>
       </c>
       <c r="R142">
         <v>82.2</v>
       </c>
       <c r="S142">
         <v>84.2</v>
       </c>
-      <c r="U142">
+      <c r="T142">
+        <v>81.7</v>
+      </c>
+      <c r="V142">
         <v>106.8</v>
       </c>
-      <c r="V142">
+      <c r="W142">
         <v>111.6</v>
       </c>
-      <c r="W142">
+      <c r="X142">
         <v>103.5</v>
       </c>
-      <c r="X142">
+      <c r="Y142">
         <v>123.2</v>
       </c>
-      <c r="Y142">
+      <c r="Z142">
         <v>107</v>
       </c>
-      <c r="Z142">
+      <c r="AA142">
         <v>114</v>
       </c>
-      <c r="AA142">
+      <c r="AB142">
         <v>102.8</v>
       </c>
-      <c r="AB142">
+      <c r="AC142">
         <v>115.9</v>
       </c>
-      <c r="AC142">
+      <c r="AD142">
         <v>94.8</v>
       </c>
-      <c r="AD142">
+      <c r="AE142">
         <v>76.2</v>
       </c>
-      <c r="AE142">
+      <c r="AF142">
         <v>80.3</v>
       </c>
-      <c r="AF142">
+      <c r="AG142">
         <v>109</v>
       </c>
-      <c r="AG142">
+      <c r="AH142">
         <v>86.6</v>
       </c>
-      <c r="AH142">
+      <c r="AI142">
         <v>86.7</v>
       </c>
-      <c r="AI142">
+      <c r="AJ142">
         <v>78</v>
       </c>
-      <c r="AJ142">
+      <c r="AK142">
         <v>109.7</v>
       </c>
-      <c r="AK142">
+      <c r="AL142">
         <v>82.9</v>
       </c>
-      <c r="AL142">
+      <c r="AM142">
         <v>91</v>
       </c>
-      <c r="AM142">
+      <c r="AN142">
         <v>77.900000000000006</v>
       </c>
-      <c r="AN142">
+      <c r="AO142">
         <v>105.3</v>
       </c>
-      <c r="AO142">
+      <c r="AP142">
         <v>83</v>
       </c>
-      <c r="AP142">
+      <c r="AQ142">
         <v>85.7</v>
       </c>
-      <c r="AQ142">
+      <c r="AR142">
         <v>74.2</v>
       </c>
-      <c r="AR142">
+      <c r="AS142">
         <v>92.9</v>
       </c>
-      <c r="AS142">
+      <c r="AT142">
         <v>75.900000000000006</v>
       </c>
-      <c r="AT142">
+      <c r="AU142">
         <v>83.9</v>
       </c>
-      <c r="AU142">
+      <c r="AV142">
         <v>76.099999999999994</v>
       </c>
-      <c r="AV142">
+      <c r="AW142">
         <v>98.6</v>
       </c>
-      <c r="AW142">
+      <c r="AX142">
         <v>78.3</v>
       </c>
-      <c r="AX142">
+      <c r="AY142">
         <v>86.7</v>
       </c>
-      <c r="AY142">
+      <c r="AZ142">
         <v>75.599999999999994</v>
       </c>
-      <c r="AZ142">
+      <c r="BA142">
         <v>90.4</v>
       </c>
+      <c r="BB142">
+        <v>74.3</v>
+      </c>
     </row>
-    <row r="143" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="143" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A143" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B143" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>98.5</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>101.3</v>
       </c>
       <c r="G143">
         <v>102.6</v>
       </c>
       <c r="H143">
         <v>98.3</v>
       </c>
       <c r="I143">
         <v>96.2</v>
       </c>
       <c r="J143">
         <v>93.9</v>
       </c>
       <c r="K143">
         <v>88</v>
       </c>
       <c r="M143">
         <v>98.9</v>
       </c>
       <c r="N143">
         <v>98.9</v>
       </c>
       <c r="O143">
         <v>101.7</v>
       </c>
       <c r="P143">
         <v>101.8</v>
       </c>
       <c r="Q143">
         <v>97.8</v>
       </c>
       <c r="R143">
         <v>96</v>
       </c>
       <c r="S143">
         <v>92.3</v>
       </c>
-      <c r="U143">
+      <c r="T143">
+        <v>87.5</v>
+      </c>
+      <c r="V143">
         <v>93.7</v>
       </c>
-      <c r="V143">
+      <c r="W143">
         <v>97.6</v>
       </c>
-      <c r="W143">
+      <c r="X143">
         <v>99.2</v>
       </c>
-      <c r="X143">
+      <c r="Y143">
         <v>103.6</v>
       </c>
-      <c r="Y143">
+      <c r="Z143">
         <v>95.4</v>
       </c>
-      <c r="Z143">
+      <c r="AA143">
         <v>98.1</v>
       </c>
-      <c r="AA143">
+      <c r="AB143">
         <v>99.4</v>
       </c>
-      <c r="AB143">
+      <c r="AC143">
         <v>101.9</v>
       </c>
-      <c r="AC143">
+      <c r="AD143">
         <v>96.2</v>
       </c>
-      <c r="AD143">
+      <c r="AE143">
         <v>100.6</v>
       </c>
-      <c r="AE143">
+      <c r="AF143">
         <v>102.4</v>
       </c>
-      <c r="AF143">
+      <c r="AG143">
         <v>106</v>
       </c>
-      <c r="AG143">
+      <c r="AH143">
         <v>97.5</v>
       </c>
-      <c r="AH143">
+      <c r="AI143">
         <v>101.8</v>
       </c>
-      <c r="AI143">
+      <c r="AJ143">
         <v>104.1</v>
       </c>
-      <c r="AJ143">
+      <c r="AK143">
         <v>107</v>
       </c>
-      <c r="AK143">
+      <c r="AL143">
         <v>94.2</v>
       </c>
-      <c r="AL143">
+      <c r="AM143">
         <v>97.4</v>
       </c>
-      <c r="AM143">
+      <c r="AN143">
         <v>99.7</v>
       </c>
-      <c r="AN143">
+      <c r="AO143">
         <v>102.1</v>
       </c>
-      <c r="AO143">
+      <c r="AP143">
         <v>92</v>
       </c>
-      <c r="AP143">
+      <c r="AQ143">
         <v>95.3</v>
       </c>
-      <c r="AQ143">
+      <c r="AR143">
         <v>98.3</v>
       </c>
-      <c r="AR143">
+      <c r="AS143">
         <v>99.2</v>
       </c>
-      <c r="AS143">
+      <c r="AT143">
         <v>91.3</v>
       </c>
-      <c r="AT143">
+      <c r="AU143">
         <v>93</v>
       </c>
-      <c r="AU143">
+      <c r="AV143">
         <v>96</v>
       </c>
-      <c r="AV143">
+      <c r="AW143">
         <v>95.1</v>
       </c>
-      <c r="AW143">
+      <c r="AX143">
         <v>85.1</v>
       </c>
-      <c r="AX143">
+      <c r="AY143">
         <v>88.1</v>
       </c>
-      <c r="AY143">
+      <c r="AZ143">
         <v>89.3</v>
       </c>
-      <c r="AZ143">
+      <c r="BA143">
         <v>89.6</v>
       </c>
+      <c r="BB143">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="144" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="144" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A144" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B144" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C144">
         <v>156.6</v>
       </c>
       <c r="D144">
         <v>105.3</v>
       </c>
       <c r="E144">
         <v>105.4</v>
       </c>
       <c r="F144">
         <v>94.7</v>
       </c>
       <c r="G144">
         <v>96.5</v>
       </c>
       <c r="H144">
         <v>91</v>
       </c>
       <c r="I144">
         <v>100.5</v>
       </c>
       <c r="J144">
         <v>94.1</v>
       </c>
       <c r="K144">
         <v>93.6</v>
       </c>
       <c r="M144">
         <v>106.4</v>
       </c>
       <c r="N144">
         <v>104.5</v>
       </c>
       <c r="O144">
         <v>96.6</v>
       </c>
       <c r="P144">
         <v>92.7</v>
       </c>
       <c r="Q144">
         <v>94.5</v>
       </c>
       <c r="R144">
         <v>97</v>
       </c>
       <c r="S144">
         <v>94.5</v>
       </c>
-      <c r="U144">
+      <c r="T144">
+        <v>94.9</v>
+      </c>
+      <c r="V144">
         <v>106.4</v>
       </c>
-      <c r="V144">
+      <c r="W144">
         <v>101.8</v>
       </c>
-      <c r="W144">
+      <c r="X144">
         <v>106.7</v>
       </c>
-      <c r="X144">
+      <c r="Y144">
         <v>106.3</v>
       </c>
-      <c r="Y144">
+      <c r="Z144">
         <v>110.8</v>
       </c>
-      <c r="Z144">
+      <c r="AA144">
         <v>101.2</v>
       </c>
-      <c r="AA144">
+      <c r="AB144">
         <v>114.4</v>
       </c>
-      <c r="AB144">
+      <c r="AC144">
         <v>95.1</v>
       </c>
-      <c r="AC144">
+      <c r="AD144">
         <v>107.4</v>
       </c>
-      <c r="AD144">
+      <c r="AE144">
         <v>74.3</v>
       </c>
-      <c r="AE144">
+      <c r="AF144">
         <v>95</v>
       </c>
-      <c r="AF144">
+      <c r="AG144">
         <v>101.9</v>
       </c>
-      <c r="AG144">
+      <c r="AH144">
         <v>115.3</v>
       </c>
-      <c r="AH144">
+      <c r="AI144">
         <v>91.7</v>
       </c>
-      <c r="AI144">
+      <c r="AJ144">
         <v>91.5</v>
       </c>
-      <c r="AJ144">
+      <c r="AK144">
         <v>87.6</v>
       </c>
-      <c r="AK144">
+      <c r="AL144">
         <v>100.1</v>
       </c>
-      <c r="AL144">
+      <c r="AM144">
         <v>82.5</v>
       </c>
-      <c r="AM144">
+      <c r="AN144">
         <v>90.5</v>
       </c>
-      <c r="AN144">
+      <c r="AO144">
         <v>90.9</v>
       </c>
-      <c r="AO144">
+      <c r="AP144">
         <v>114</v>
       </c>
-      <c r="AP144">
+      <c r="AQ144">
         <v>94.7</v>
       </c>
-      <c r="AQ144">
+      <c r="AR144">
         <v>96.9</v>
       </c>
-      <c r="AR144">
+      <c r="AS144">
         <v>96.6</v>
       </c>
-      <c r="AS144">
+      <c r="AT144">
         <v>99.7</v>
       </c>
-      <c r="AT144">
+      <c r="AU144">
         <v>87.5</v>
       </c>
-      <c r="AU144">
+      <c r="AV144">
         <v>96.1</v>
       </c>
-      <c r="AV144">
+      <c r="AW144">
         <v>93</v>
       </c>
-      <c r="AW144">
+      <c r="AX144">
         <v>101.6</v>
       </c>
-      <c r="AX144">
+      <c r="AY144">
         <v>88</v>
       </c>
-      <c r="AY144">
+      <c r="AZ144">
         <v>90.4</v>
       </c>
-      <c r="AZ144">
+      <c r="BA144">
         <v>94.3</v>
       </c>
+      <c r="BB144">
+        <v>107</v>
+      </c>
     </row>
-    <row r="145" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="145" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A145" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B145" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>100.8</v>
       </c>
       <c r="E145">
         <v>99.6</v>
       </c>
       <c r="F145">
         <v>100.4</v>
       </c>
       <c r="G145">
         <v>100.5</v>
       </c>
       <c r="H145">
         <v>93.3</v>
       </c>
       <c r="I145">
         <v>89.7</v>
       </c>
       <c r="J145">
         <v>90.8</v>
       </c>
       <c r="K145">
         <v>94.3</v>
       </c>
       <c r="M145">
         <v>101.1</v>
       </c>
       <c r="N145">
         <v>98.7</v>
       </c>
       <c r="O145">
         <v>103.2</v>
       </c>
       <c r="P145">
         <v>99.2</v>
       </c>
       <c r="Q145">
         <v>91</v>
       </c>
       <c r="R145">
         <v>90.4</v>
       </c>
       <c r="S145">
         <v>91.1</v>
       </c>
-      <c r="U145">
+      <c r="T145">
+        <v>95.6</v>
+      </c>
+      <c r="V145">
         <v>99.9</v>
       </c>
-      <c r="V145">
+      <c r="W145">
         <v>93.5</v>
       </c>
-      <c r="W145">
+      <c r="X145">
         <v>105.1</v>
       </c>
-      <c r="X145">
+      <c r="Y145">
         <v>104.8</v>
       </c>
-      <c r="Y145">
+      <c r="Z145">
         <v>101</v>
       </c>
-      <c r="Z145">
+      <c r="AA145">
         <v>93.3</v>
       </c>
-      <c r="AA145">
+      <c r="AB145">
         <v>114.1</v>
       </c>
-      <c r="AB145">
+      <c r="AC145">
         <v>90.1</v>
       </c>
-      <c r="AC145">
+      <c r="AD145">
         <v>97.1</v>
       </c>
-      <c r="AD145">
+      <c r="AE145">
         <v>91.4</v>
       </c>
-      <c r="AE145">
+      <c r="AF145">
         <v>104.1</v>
       </c>
-      <c r="AF145">
+      <c r="AG145">
         <v>108.9</v>
       </c>
-      <c r="AG145">
+      <c r="AH145">
         <v>108.2</v>
       </c>
-      <c r="AH145">
+      <c r="AI145">
         <v>95.4</v>
       </c>
-      <c r="AI145">
+      <c r="AJ145">
         <v>95.6</v>
       </c>
-      <c r="AJ145">
+      <c r="AK145">
         <v>102.7</v>
       </c>
-      <c r="AK145">
+      <c r="AL145">
         <v>103.1</v>
       </c>
-      <c r="AL145">
+      <c r="AM145">
         <v>90.1</v>
       </c>
-      <c r="AM145">
+      <c r="AN145">
         <v>87.4</v>
       </c>
-      <c r="AN145">
+      <c r="AO145">
         <v>92.6</v>
       </c>
-      <c r="AO145">
+      <c r="AP145">
         <v>93.8</v>
       </c>
-      <c r="AP145">
+      <c r="AQ145">
         <v>79.8</v>
       </c>
-      <c r="AQ145">
+      <c r="AR145">
         <v>89.3</v>
       </c>
-      <c r="AR145">
+      <c r="AS145">
         <v>95.9</v>
       </c>
-      <c r="AS145">
+      <c r="AT145">
         <v>96.7</v>
       </c>
-      <c r="AT145">
+      <c r="AU145">
         <v>84</v>
       </c>
-      <c r="AU145">
+      <c r="AV145">
         <v>86.8</v>
       </c>
-      <c r="AV145">
+      <c r="AW145">
         <v>95.6</v>
       </c>
-      <c r="AW145">
+      <c r="AX145">
         <v>97.8</v>
       </c>
-      <c r="AX145">
+      <c r="AY145">
         <v>85.3</v>
       </c>
-      <c r="AY145">
+      <c r="AZ145">
         <v>90.9</v>
       </c>
-      <c r="AZ145">
+      <c r="BA145">
         <v>103</v>
       </c>
+      <c r="BB145">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="146" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="146" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A146" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B146" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>103.8</v>
       </c>
       <c r="E146">
         <v>102.5</v>
       </c>
       <c r="F146">
         <v>97.6</v>
       </c>
       <c r="G146">
         <v>102.2</v>
       </c>
       <c r="H146">
         <v>101.4</v>
       </c>
       <c r="I146">
         <v>100.9</v>
       </c>
       <c r="J146">
         <v>102.1</v>
       </c>
       <c r="K146">
         <v>98.3</v>
       </c>
       <c r="M146">
         <v>103.8</v>
       </c>
       <c r="N146">
         <v>101.2</v>
       </c>
       <c r="O146">
         <v>97.6</v>
       </c>
       <c r="P146">
         <v>102.2</v>
       </c>
       <c r="Q146">
         <v>101.3</v>
       </c>
       <c r="R146">
         <v>100.9</v>
       </c>
       <c r="S146">
         <v>102.3</v>
       </c>
-      <c r="U146">
+      <c r="T146">
+        <v>98</v>
+      </c>
+      <c r="V146">
         <v>111.3</v>
       </c>
-      <c r="V146">
+      <c r="W146">
         <v>99.4</v>
       </c>
-      <c r="W146">
+      <c r="X146">
         <v>97</v>
       </c>
-      <c r="X146">
+      <c r="Y146">
         <v>107.5</v>
       </c>
-      <c r="Y146">
+      <c r="Z146">
         <v>111.1</v>
       </c>
-      <c r="Z146">
+      <c r="AA146">
         <v>98.3</v>
       </c>
-      <c r="AA146">
+      <c r="AB146">
         <v>97.4</v>
       </c>
-      <c r="AB146">
+      <c r="AC146">
         <v>102.9</v>
       </c>
-      <c r="AC146">
+      <c r="AD146">
         <v>106</v>
       </c>
-      <c r="AD146">
+      <c r="AE146">
         <v>85.6</v>
       </c>
-      <c r="AE146">
+      <c r="AF146">
         <v>94.2</v>
       </c>
-      <c r="AF146">
+      <c r="AG146">
         <v>104.5</v>
       </c>
-      <c r="AG146">
+      <c r="AH146">
         <v>106</v>
       </c>
-      <c r="AH146">
+      <c r="AI146">
         <v>96.6</v>
       </c>
-      <c r="AI146">
+      <c r="AJ146">
         <v>97.3</v>
       </c>
-      <c r="AJ146">
+      <c r="AK146">
         <v>108.8</v>
       </c>
-      <c r="AK146">
+      <c r="AL146">
         <v>105.9</v>
       </c>
-      <c r="AL146">
+      <c r="AM146">
         <v>96.3</v>
       </c>
-      <c r="AM146">
+      <c r="AN146">
         <v>97</v>
       </c>
-      <c r="AN146">
+      <c r="AO146">
         <v>106.4</v>
       </c>
-      <c r="AO146">
+      <c r="AP146">
         <v>105.8</v>
       </c>
-      <c r="AP146">
+      <c r="AQ146">
         <v>94.7</v>
       </c>
-      <c r="AQ146">
+      <c r="AR146">
         <v>98.9</v>
       </c>
-      <c r="AR146">
+      <c r="AS146">
         <v>104.3</v>
       </c>
-      <c r="AS146">
+      <c r="AT146">
         <v>105.9</v>
       </c>
-      <c r="AT146">
+      <c r="AU146">
         <v>96.1</v>
       </c>
-      <c r="AU146">
+      <c r="AV146">
         <v>99.5</v>
       </c>
-      <c r="AV146">
+      <c r="AW146">
         <v>106.9</v>
       </c>
-      <c r="AW146">
+      <c r="AX146">
         <v>106.5</v>
       </c>
-      <c r="AX146">
+      <c r="AY146">
         <v>92.7</v>
       </c>
-      <c r="AY146">
+      <c r="AZ146">
         <v>93.2</v>
       </c>
-      <c r="AZ146">
+      <c r="BA146">
         <v>100.7</v>
       </c>
+      <c r="BB146">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="147" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="147" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A147" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B147" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C147">
         <v>295.3</v>
       </c>
       <c r="D147">
         <v>99.9</v>
       </c>
       <c r="E147">
         <v>100.4</v>
       </c>
       <c r="F147">
         <v>99.6</v>
       </c>
       <c r="G147">
         <v>98.4</v>
       </c>
       <c r="H147">
         <v>104.2</v>
       </c>
       <c r="I147">
         <v>106.9</v>
       </c>
       <c r="J147">
         <v>108.5</v>
       </c>
       <c r="K147">
         <v>109.6</v>
       </c>
       <c r="M147">
         <v>100.1</v>
       </c>
       <c r="N147">
         <v>100.3</v>
       </c>
       <c r="O147">
         <v>99.5</v>
       </c>
       <c r="P147">
         <v>98.9</v>
       </c>
       <c r="Q147">
         <v>105.8</v>
       </c>
       <c r="R147">
         <v>107.3</v>
       </c>
       <c r="S147">
         <v>108.5</v>
       </c>
-      <c r="U147">
+      <c r="T147">
+        <v>109.9</v>
+      </c>
+      <c r="V147">
         <v>95.6</v>
       </c>
-      <c r="V147">
+      <c r="W147">
         <v>101.3</v>
       </c>
-      <c r="W147">
+      <c r="X147">
         <v>99.1</v>
       </c>
-      <c r="X147">
+      <c r="Y147">
         <v>103.8</v>
       </c>
-      <c r="Y147">
+      <c r="Z147">
         <v>96.5</v>
       </c>
-      <c r="Z147">
+      <c r="AA147">
         <v>101.9</v>
       </c>
-      <c r="AA147">
+      <c r="AB147">
         <v>103.3</v>
       </c>
-      <c r="AB147">
+      <c r="AC147">
         <v>100</v>
       </c>
-      <c r="AC147">
+      <c r="AD147">
         <v>95.8</v>
       </c>
-      <c r="AD147">
+      <c r="AE147">
         <v>98.2</v>
       </c>
-      <c r="AE147">
+      <c r="AF147">
         <v>100.9</v>
       </c>
-      <c r="AF147">
+      <c r="AG147">
         <v>103.4</v>
       </c>
-      <c r="AG147">
+      <c r="AH147">
         <v>95.7</v>
       </c>
-      <c r="AH147">
+      <c r="AI147">
         <v>97.4</v>
       </c>
-      <c r="AI147">
+      <c r="AJ147">
         <v>96.9</v>
       </c>
-      <c r="AJ147">
+      <c r="AK147">
         <v>103.5</v>
       </c>
-      <c r="AK147">
+      <c r="AL147">
         <v>97.8</v>
       </c>
-      <c r="AL147">
+      <c r="AM147">
         <v>103.2</v>
       </c>
-      <c r="AM147">
+      <c r="AN147">
         <v>104.8</v>
       </c>
-      <c r="AN147">
+      <c r="AO147">
         <v>110.9</v>
       </c>
-      <c r="AO147">
+      <c r="AP147">
         <v>104.1</v>
       </c>
-      <c r="AP147">
+      <c r="AQ147">
         <v>106.6</v>
       </c>
-      <c r="AQ147">
+      <c r="AR147">
         <v>106.5</v>
       </c>
-      <c r="AR147">
+      <c r="AS147">
         <v>110.3</v>
       </c>
-      <c r="AS147">
+      <c r="AT147">
         <v>105.8</v>
       </c>
-      <c r="AT147">
+      <c r="AU147">
         <v>108.6</v>
       </c>
-      <c r="AU147">
+      <c r="AV147">
         <v>107.4</v>
       </c>
-      <c r="AV147">
+      <c r="AW147">
         <v>112</v>
       </c>
-      <c r="AW147">
+      <c r="AX147">
         <v>106</v>
       </c>
-      <c r="AX147">
+      <c r="AY147">
         <v>110.1</v>
       </c>
-      <c r="AY147">
+      <c r="AZ147">
         <v>108.6</v>
       </c>
-      <c r="AZ147">
+      <c r="BA147">
         <v>113.9</v>
       </c>
+      <c r="BB147">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="148" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="148" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A148" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B148" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.8</v>
       </c>
       <c r="E148">
         <v>99.8</v>
       </c>
       <c r="F148">
         <v>100.2</v>
       </c>
       <c r="G148">
         <v>100.4</v>
       </c>
       <c r="H148">
         <v>107.6</v>
       </c>
       <c r="I148">
         <v>112</v>
       </c>
       <c r="J148">
         <v>113.7</v>
       </c>
       <c r="K148">
         <v>115.2</v>
       </c>
       <c r="M148">
         <v>96.2</v>
       </c>
       <c r="N148">
         <v>100.7</v>
       </c>
       <c r="O148">
         <v>99.8</v>
       </c>
       <c r="P148">
         <v>101.3</v>
       </c>
       <c r="Q148">
         <v>109.4</v>
       </c>
       <c r="R148">
         <v>112.8</v>
       </c>
       <c r="S148">
         <v>113.8</v>
       </c>
-      <c r="U148">
+      <c r="T148">
+        <v>115.4</v>
+      </c>
+      <c r="V148">
         <v>94.3</v>
       </c>
-      <c r="V148">
+      <c r="W148">
         <v>94.9</v>
       </c>
-      <c r="W148">
+      <c r="X148">
         <v>94.5</v>
       </c>
-      <c r="X148">
+      <c r="Y148">
         <v>99.4</v>
       </c>
-      <c r="Y148">
+      <c r="Z148">
         <v>96</v>
       </c>
-      <c r="Z148">
+      <c r="AA148">
         <v>99.5</v>
       </c>
-      <c r="AA148">
+      <c r="AB148">
         <v>103.3</v>
       </c>
-      <c r="AB148">
+      <c r="AC148">
         <v>100.5</v>
       </c>
-      <c r="AC148">
+      <c r="AD148">
         <v>99.6</v>
       </c>
-      <c r="AD148">
+      <c r="AE148">
         <v>98.8</v>
       </c>
-      <c r="AE148">
+      <c r="AF148">
         <v>100.4</v>
       </c>
-      <c r="AF148">
+      <c r="AG148">
         <v>102</v>
       </c>
-      <c r="AG148">
+      <c r="AH148">
         <v>98.1</v>
       </c>
-      <c r="AH148">
+      <c r="AI148">
         <v>99.1</v>
       </c>
-      <c r="AI148">
+      <c r="AJ148">
         <v>100.9</v>
       </c>
-      <c r="AJ148">
+      <c r="AK148">
         <v>103.7</v>
       </c>
-      <c r="AK148">
+      <c r="AL148">
         <v>101.3</v>
       </c>
-      <c r="AL148">
+      <c r="AM148">
         <v>102.3</v>
       </c>
-      <c r="AM148">
+      <c r="AN148">
         <v>111</v>
       </c>
-      <c r="AN148">
+      <c r="AO148">
         <v>115.8</v>
       </c>
-      <c r="AO148">
+      <c r="AP148">
         <v>108.6</v>
       </c>
-      <c r="AP148">
+      <c r="AQ148">
         <v>109.4</v>
       </c>
-      <c r="AQ148">
+      <c r="AR148">
         <v>114.2</v>
       </c>
-      <c r="AR148">
+      <c r="AS148">
         <v>115.9</v>
       </c>
-      <c r="AS148">
+      <c r="AT148">
         <v>111.6</v>
       </c>
-      <c r="AT148">
+      <c r="AU148">
         <v>112</v>
       </c>
-      <c r="AU148">
+      <c r="AV148">
         <v>114.1</v>
       </c>
-      <c r="AV148">
+      <c r="AW148">
         <v>117</v>
       </c>
-      <c r="AW148">
+      <c r="AX148">
         <v>112.1</v>
       </c>
-      <c r="AX148">
+      <c r="AY148">
         <v>114.1</v>
       </c>
-      <c r="AY148">
+      <c r="AZ148">
         <v>116</v>
       </c>
-      <c r="AZ148">
+      <c r="BA148">
         <v>118.5</v>
       </c>
+      <c r="BB148">
+        <v>113</v>
+      </c>
     </row>
-    <row r="149" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="149" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A149" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B149" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C149">
         <v>171.3</v>
       </c>
       <c r="D149">
         <v>102.9</v>
       </c>
       <c r="E149">
         <v>100.8</v>
       </c>
       <c r="F149">
         <v>99.2</v>
       </c>
       <c r="G149">
         <v>96.8</v>
       </c>
       <c r="H149">
         <v>101.7</v>
       </c>
       <c r="I149">
         <v>103.1</v>
       </c>
       <c r="J149">
         <v>104.7</v>
       </c>
       <c r="K149">
         <v>105.6</v>
       </c>
       <c r="M149">
         <v>103</v>
       </c>
       <c r="N149">
         <v>99.9</v>
       </c>
       <c r="O149">
         <v>99.4</v>
       </c>
       <c r="P149">
         <v>97.2</v>
       </c>
       <c r="Q149">
         <v>103.1</v>
       </c>
       <c r="R149">
         <v>103.3</v>
       </c>
       <c r="S149">
         <v>104.7</v>
       </c>
-      <c r="U149">
+      <c r="T149">
+        <v>105.9</v>
+      </c>
+      <c r="V149">
         <v>96.6</v>
       </c>
-      <c r="V149">
+      <c r="W149">
         <v>105.8</v>
       </c>
-      <c r="W149">
+      <c r="X149">
         <v>102.4</v>
       </c>
-      <c r="X149">
+      <c r="Y149">
         <v>106.9</v>
       </c>
-      <c r="Y149">
+      <c r="Z149">
         <v>96.8</v>
       </c>
-      <c r="Z149">
+      <c r="AA149">
         <v>103.6</v>
       </c>
-      <c r="AA149">
+      <c r="AB149">
         <v>103.3</v>
       </c>
-      <c r="AB149">
+      <c r="AC149">
         <v>99.7</v>
       </c>
-      <c r="AC149">
+      <c r="AD149">
         <v>93.1</v>
       </c>
-      <c r="AD149">
+      <c r="AE149">
         <v>97.8</v>
       </c>
-      <c r="AE149">
+      <c r="AF149">
         <v>101.3</v>
       </c>
-      <c r="AF149">
+      <c r="AG149">
         <v>104.4</v>
       </c>
-      <c r="AG149">
+      <c r="AH149">
         <v>94</v>
       </c>
-      <c r="AH149">
+      <c r="AI149">
         <v>96.1</v>
       </c>
-      <c r="AI149">
+      <c r="AJ149">
         <v>94</v>
       </c>
-      <c r="AJ149">
+      <c r="AK149">
         <v>103.3</v>
       </c>
-      <c r="AK149">
+      <c r="AL149">
         <v>95.3</v>
       </c>
-      <c r="AL149">
+      <c r="AM149">
         <v>103.8</v>
       </c>
-      <c r="AM149">
+      <c r="AN149">
         <v>100.3</v>
       </c>
-      <c r="AN149">
+      <c r="AO149">
         <v>107.3</v>
       </c>
-      <c r="AO149">
+      <c r="AP149">
         <v>100.8</v>
       </c>
-      <c r="AP149">
+      <c r="AQ149">
         <v>104.5</v>
       </c>
-      <c r="AQ149">
+      <c r="AR149">
         <v>100.9</v>
       </c>
-      <c r="AR149">
+      <c r="AS149">
         <v>106.2</v>
       </c>
-      <c r="AS149">
+      <c r="AT149">
         <v>101.6</v>
       </c>
-      <c r="AT149">
+      <c r="AU149">
         <v>106.2</v>
       </c>
-      <c r="AU149">
+      <c r="AV149">
         <v>102.6</v>
       </c>
-      <c r="AV149">
+      <c r="AW149">
         <v>108.4</v>
       </c>
-      <c r="AW149">
+      <c r="AX149">
         <v>101.5</v>
       </c>
-      <c r="AX149">
+      <c r="AY149">
         <v>107.2</v>
       </c>
-      <c r="AY149">
+      <c r="AZ149">
         <v>103.2</v>
       </c>
-      <c r="AZ149">
+      <c r="BA149">
         <v>110.5</v>
       </c>
+      <c r="BB149">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="150" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="150" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A150" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B150" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>98.5</v>
       </c>
       <c r="E150">
         <v>99</v>
       </c>
       <c r="F150">
         <v>101</v>
       </c>
       <c r="G150">
         <v>101.9</v>
       </c>
       <c r="H150">
         <v>98.1</v>
       </c>
       <c r="I150">
         <v>94.4</v>
       </c>
       <c r="J150">
         <v>95.3</v>
       </c>
       <c r="K150">
         <v>90.1</v>
       </c>
       <c r="M150">
         <v>98.1</v>
       </c>
       <c r="N150">
         <v>98.5</v>
       </c>
       <c r="O150">
         <v>101.8</v>
       </c>
       <c r="P150">
         <v>101.8</v>
       </c>
       <c r="Q150">
         <v>96.7</v>
       </c>
       <c r="R150">
         <v>94.2</v>
       </c>
       <c r="S150">
         <v>94.8</v>
       </c>
-      <c r="U150">
+      <c r="T150">
+        <v>88.7</v>
+      </c>
+      <c r="V150">
         <v>97</v>
       </c>
-      <c r="V150">
+      <c r="W150">
         <v>99.7</v>
       </c>
-      <c r="W150">
+      <c r="X150">
         <v>95.2</v>
       </c>
-      <c r="X150">
+      <c r="Y150">
         <v>102.1</v>
       </c>
-      <c r="Y150">
+      <c r="Z150">
         <v>95.5</v>
       </c>
-      <c r="Z150">
+      <c r="AA150">
         <v>99.9</v>
       </c>
-      <c r="AA150">
+      <c r="AB150">
         <v>101.7</v>
       </c>
-      <c r="AB150">
+      <c r="AC150">
         <v>99</v>
       </c>
-      <c r="AC150">
+      <c r="AD150">
         <v>93.4</v>
       </c>
-      <c r="AD150">
+      <c r="AE150">
         <v>99</v>
       </c>
-      <c r="AE150">
+      <c r="AF150">
         <v>103.8</v>
       </c>
-      <c r="AF150">
+      <c r="AG150">
         <v>107.6</v>
       </c>
-      <c r="AG150">
+      <c r="AH150">
         <v>96.7</v>
       </c>
-      <c r="AH150">
+      <c r="AI150">
         <v>101.2</v>
       </c>
-      <c r="AI150">
+      <c r="AJ150">
         <v>100.5</v>
       </c>
-      <c r="AJ150">
+      <c r="AK150">
         <v>109</v>
       </c>
-      <c r="AK150">
+      <c r="AL150">
         <v>96.5</v>
       </c>
-      <c r="AL150">
+      <c r="AM150">
         <v>97.3</v>
       </c>
-      <c r="AM150">
+      <c r="AN150">
         <v>97.7</v>
       </c>
-      <c r="AN150">
+      <c r="AO150">
         <v>100.8</v>
       </c>
-      <c r="AO150">
+      <c r="AP150">
         <v>90.8</v>
       </c>
-      <c r="AP150">
+      <c r="AQ150">
         <v>93.5</v>
       </c>
-      <c r="AQ150">
+      <c r="AR150">
         <v>95.5</v>
       </c>
-      <c r="AR150">
+      <c r="AS150">
         <v>97.8</v>
       </c>
-      <c r="AS150">
+      <c r="AT150">
         <v>90.1</v>
       </c>
-      <c r="AT150">
+      <c r="AU150">
         <v>94.4</v>
       </c>
-      <c r="AU150">
+      <c r="AV150">
         <v>96.3</v>
       </c>
-      <c r="AV150">
+      <c r="AW150">
         <v>100.3</v>
       </c>
-      <c r="AW150">
+      <c r="AX150">
         <v>88.1</v>
       </c>
-      <c r="AX150">
+      <c r="AY150">
         <v>91.7</v>
       </c>
-      <c r="AY150">
+      <c r="AZ150">
         <v>87.7</v>
       </c>
-      <c r="AZ150">
+      <c r="BA150">
         <v>92.7</v>
       </c>
+      <c r="BB150">
+        <v>82.9</v>
+      </c>
     </row>
-    <row r="151" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="151" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A151" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B151" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C151">
         <v>960.5</v>
       </c>
       <c r="D151">
         <v>100.9</v>
       </c>
       <c r="E151">
         <v>100.9</v>
       </c>
       <c r="F151">
         <v>99.1</v>
       </c>
       <c r="G151">
         <v>99.9</v>
       </c>
       <c r="H151">
         <v>97.7</v>
       </c>
       <c r="I151">
         <v>97.9</v>
       </c>
       <c r="J151">
         <v>99.3</v>
       </c>
       <c r="K151">
         <v>104.4</v>
       </c>
       <c r="M151">
         <v>101.3</v>
       </c>
       <c r="N151">
         <v>100.4</v>
       </c>
       <c r="O151">
         <v>99.3</v>
       </c>
       <c r="P151">
         <v>99</v>
       </c>
       <c r="Q151">
         <v>97.5</v>
       </c>
       <c r="R151">
         <v>98.5</v>
       </c>
       <c r="S151">
         <v>100.4</v>
       </c>
-      <c r="U151">
+      <c r="T151">
+        <v>104.8</v>
+      </c>
+      <c r="V151">
         <v>101.4</v>
       </c>
-      <c r="V151">
+      <c r="W151">
         <v>100.3</v>
       </c>
-      <c r="W151">
+      <c r="X151">
         <v>99.8</v>
       </c>
-      <c r="X151">
+      <c r="Y151">
         <v>102.3</v>
       </c>
-      <c r="Y151">
+      <c r="Z151">
         <v>103.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.2</v>
       </c>
       <c r="AA151">
         <v>100.2</v>
       </c>
       <c r="AB151">
         <v>100.2</v>
       </c>
       <c r="AC151">
+        <v>100.2</v>
+      </c>
+      <c r="AD151">
         <v>101.2</v>
       </c>
-      <c r="AD151">
+      <c r="AE151">
         <v>93.8</v>
       </c>
-      <c r="AE151">
+      <c r="AF151">
         <v>100.1</v>
       </c>
-      <c r="AF151">
+      <c r="AG151">
         <v>101.4</v>
       </c>
-      <c r="AG151">
+      <c r="AH151">
         <v>102</v>
       </c>
-      <c r="AH151">
+      <c r="AI151">
         <v>99.9</v>
       </c>
-      <c r="AI151">
+      <c r="AJ151">
         <v>97.2</v>
       </c>
-      <c r="AJ151">
+      <c r="AK151">
         <v>100.6</v>
       </c>
-      <c r="AK151">
+      <c r="AL151">
         <v>98.3</v>
       </c>
-      <c r="AL151">
+      <c r="AM151">
         <v>97.8</v>
       </c>
-      <c r="AM151">
+      <c r="AN151">
         <v>95.9</v>
       </c>
-      <c r="AN151">
+      <c r="AO151">
         <v>98.6</v>
       </c>
-      <c r="AO151">
+      <c r="AP151">
         <v>97.7</v>
       </c>
-      <c r="AP151">
+      <c r="AQ151">
         <v>97.1</v>
       </c>
-      <c r="AQ151">
+      <c r="AR151">
         <v>97.3</v>
       </c>
-      <c r="AR151">
+      <c r="AS151">
         <v>99.4</v>
       </c>
-      <c r="AS151">
+      <c r="AT151">
         <v>100.1</v>
       </c>
-      <c r="AT151">
+      <c r="AU151">
         <v>98.6</v>
       </c>
-      <c r="AU151">
+      <c r="AV151">
         <v>97.8</v>
       </c>
-      <c r="AV151">
+      <c r="AW151">
         <v>100.7</v>
       </c>
-      <c r="AW151">
+      <c r="AX151">
         <v>104.4</v>
       </c>
-      <c r="AX151">
+      <c r="AY151">
         <v>103.8</v>
       </c>
-      <c r="AY151">
+      <c r="AZ151">
         <v>103.5</v>
       </c>
-      <c r="AZ151">
+      <c r="BA151">
         <v>106</v>
       </c>
+      <c r="BB151">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="152" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="152" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A152" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B152" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C152">
         <v>234.9</v>
       </c>
       <c r="D152">
         <v>102.7</v>
       </c>
       <c r="E152">
         <v>102.6</v>
       </c>
       <c r="F152">
         <v>97.5</v>
       </c>
       <c r="G152">
         <v>105.6</v>
       </c>
       <c r="H152">
         <v>97</v>
       </c>
       <c r="I152">
         <v>96</v>
       </c>
       <c r="J152">
         <v>99.2</v>
       </c>
       <c r="K152">
         <v>116.8</v>
       </c>
       <c r="M152">
         <v>103.8</v>
       </c>
       <c r="N152">
         <v>100.8</v>
       </c>
       <c r="O152">
         <v>99.7</v>
       </c>
       <c r="P152">
         <v>102.3</v>
       </c>
       <c r="Q152">
         <v>96.2</v>
       </c>
       <c r="R152">
         <v>97.8</v>
       </c>
       <c r="S152">
         <v>102.8</v>
       </c>
-      <c r="U152">
+      <c r="T152">
+        <v>117.3</v>
+      </c>
+      <c r="V152">
         <v>106.1</v>
       </c>
-      <c r="V152">
+      <c r="W152">
         <v>100.7</v>
       </c>
-      <c r="W152">
+      <c r="X152">
         <v>97.2</v>
       </c>
-      <c r="X152">
+      <c r="Y152">
         <v>106.7</v>
       </c>
-      <c r="Y152">
+      <c r="Z152">
         <v>110.8</v>
       </c>
-      <c r="Z152">
+      <c r="AA152">
         <v>100</v>
       </c>
-      <c r="AA152">
+      <c r="AB152">
         <v>99.5</v>
       </c>
-      <c r="AB152">
+      <c r="AC152">
         <v>100</v>
       </c>
-      <c r="AC152">
+      <c r="AD152">
         <v>103.8</v>
       </c>
-      <c r="AD152">
+      <c r="AE152">
         <v>75.599999999999994</v>
       </c>
-      <c r="AE152">
+      <c r="AF152">
         <v>101.9</v>
       </c>
-      <c r="AF152">
+      <c r="AG152">
         <v>108.6</v>
       </c>
-      <c r="AG152">
+      <c r="AH152">
         <v>112.9</v>
       </c>
-      <c r="AH152">
+      <c r="AI152">
         <v>106</v>
       </c>
-      <c r="AI152">
+      <c r="AJ152">
         <v>94.7</v>
       </c>
-      <c r="AJ152">
+      <c r="AK152">
         <v>108.7</v>
       </c>
-      <c r="AK152">
+      <c r="AL152">
         <v>99.6</v>
       </c>
-      <c r="AL152">
+      <c r="AM152">
         <v>97.6</v>
       </c>
-      <c r="AM152">
+      <c r="AN152">
         <v>89.6</v>
       </c>
-      <c r="AN152">
+      <c r="AO152">
         <v>101</v>
       </c>
-      <c r="AO152">
+      <c r="AP152">
         <v>96.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93.1</v>
       </c>
       <c r="AQ152">
         <v>93.1</v>
       </c>
       <c r="AR152">
+        <v>93.1</v>
+      </c>
+      <c r="AS152">
         <v>101.1</v>
       </c>
-      <c r="AS152">
+      <c r="AT152">
         <v>103.9</v>
       </c>
-      <c r="AT152">
+      <c r="AU152">
         <v>96.7</v>
       </c>
-      <c r="AU152">
+      <c r="AV152">
         <v>92.7</v>
       </c>
-      <c r="AV152">
+      <c r="AW152">
         <v>103.4</v>
       </c>
-      <c r="AW152">
+      <c r="AX152">
         <v>118.4</v>
       </c>
-      <c r="AX152">
+      <c r="AY152">
         <v>114.2</v>
       </c>
-      <c r="AY152">
+      <c r="AZ152">
         <v>112.4</v>
       </c>
-      <c r="AZ152">
+      <c r="BA152">
         <v>122.1</v>
       </c>
+      <c r="BB152">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="153" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="153" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A153" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B153" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C153">
         <v>63.8</v>
       </c>
       <c r="D153">
         <v>107</v>
       </c>
       <c r="E153">
         <v>103.6</v>
       </c>
       <c r="F153">
         <v>96.4</v>
       </c>
       <c r="G153">
         <v>106.8</v>
       </c>
       <c r="H153">
         <v>94.4</v>
       </c>
       <c r="I153">
         <v>90.1</v>
       </c>
       <c r="J153">
         <v>83.3</v>
       </c>
       <c r="K153">
         <v>91.5</v>
       </c>
       <c r="M153">
         <v>108.1</v>
       </c>
       <c r="N153">
         <v>99.3</v>
       </c>
       <c r="O153">
         <v>99.8</v>
       </c>
       <c r="P153">
         <v>102.4</v>
       </c>
       <c r="Q153">
         <v>92.6</v>
       </c>
       <c r="R153">
         <v>91.4</v>
       </c>
       <c r="S153">
         <v>83.5</v>
       </c>
-      <c r="U153">
+      <c r="T153">
+        <v>92.8</v>
+      </c>
+      <c r="V153">
         <v>105.5</v>
       </c>
-      <c r="V153">
+      <c r="W153">
         <v>99.2</v>
       </c>
-      <c r="W153">
+      <c r="X153">
         <v>101.6</v>
       </c>
-      <c r="X153">
+      <c r="Y153">
         <v>121.7</v>
       </c>
-      <c r="Y153">
+      <c r="Z153">
         <v>109.7</v>
       </c>
-      <c r="Z153">
+      <c r="AA153">
         <v>95</v>
       </c>
-      <c r="AA153">
+      <c r="AB153">
         <v>99.3</v>
       </c>
-      <c r="AB153">
+      <c r="AC153">
         <v>110.4</v>
       </c>
-      <c r="AC153">
+      <c r="AD153">
         <v>92.4</v>
       </c>
-      <c r="AD153">
+      <c r="AE153">
         <v>65.900000000000006</v>
       </c>
-      <c r="AE153">
+      <c r="AF153">
         <v>103.6</v>
       </c>
-      <c r="AF153">
+      <c r="AG153">
         <v>123.8</v>
       </c>
-      <c r="AG153">
+      <c r="AH153">
         <v>105.9</v>
       </c>
-      <c r="AH153">
+      <c r="AI153">
         <v>100.7</v>
       </c>
-      <c r="AI153">
+      <c r="AJ153">
         <v>93.2</v>
       </c>
-      <c r="AJ153">
+      <c r="AK153">
         <v>127.3</v>
       </c>
-      <c r="AK153">
+      <c r="AL153">
         <v>88.2</v>
       </c>
-      <c r="AL153">
+      <c r="AM153">
         <v>92.5</v>
       </c>
-      <c r="AM153">
+      <c r="AN153">
         <v>81.099999999999994</v>
       </c>
-      <c r="AN153">
+      <c r="AO153">
         <v>115.7</v>
       </c>
-      <c r="AO153">
+      <c r="AP153">
         <v>81.2</v>
       </c>
-      <c r="AP153">
+      <c r="AQ153">
         <v>83.1</v>
       </c>
-      <c r="AQ153">
+      <c r="AR153">
         <v>88.4</v>
       </c>
-      <c r="AR153">
+      <c r="AS153">
         <v>107.4</v>
       </c>
-      <c r="AS153">
+      <c r="AT153">
         <v>86.5</v>
       </c>
-      <c r="AT153">
+      <c r="AU153">
         <v>76.099999999999994</v>
       </c>
-      <c r="AU153">
+      <c r="AV153">
         <v>73.7</v>
       </c>
-      <c r="AV153">
+      <c r="AW153">
         <v>96.8</v>
       </c>
-      <c r="AW153">
+      <c r="AX153">
         <v>87.5</v>
       </c>
-      <c r="AX153">
+      <c r="AY153">
         <v>80.099999999999994</v>
       </c>
-      <c r="AY153">
+      <c r="AZ153">
         <v>89</v>
       </c>
-      <c r="AZ153">
+      <c r="BA153">
         <v>109.5</v>
       </c>
+      <c r="BB153">
+        <v>92.5</v>
+      </c>
     </row>
-    <row r="154" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="154" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A154" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B154" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C154">
         <v>17.5</v>
       </c>
       <c r="D154">
         <v>84.9</v>
       </c>
       <c r="E154">
         <v>96.1</v>
       </c>
       <c r="F154">
         <v>103.9</v>
       </c>
       <c r="G154">
         <v>86.2</v>
       </c>
       <c r="H154">
         <v>75.099999999999994</v>
       </c>
       <c r="I154">
         <v>87.9</v>
       </c>
       <c r="J154">
         <v>77.400000000000006</v>
       </c>
       <c r="K154">
         <v>88</v>
       </c>
       <c r="M154">
         <v>88.5</v>
       </c>
       <c r="N154">
         <v>97.8</v>
       </c>
       <c r="O154">
         <v>101.1</v>
       </c>
       <c r="P154">
         <v>79.5</v>
       </c>
       <c r="Q154">
         <v>78.599999999999994</v>
       </c>
       <c r="R154">
         <v>89.8</v>
       </c>
       <c r="S154">
         <v>75.599999999999994</v>
       </c>
-      <c r="U154">
+      <c r="T154">
+        <v>93.9</v>
+      </c>
+      <c r="V154">
         <v>89.4</v>
       </c>
-      <c r="V154">
+      <c r="W154">
         <v>85.5</v>
       </c>
-      <c r="W154">
+      <c r="X154">
         <v>81.5</v>
       </c>
-      <c r="X154">
+      <c r="Y154">
         <v>83.3</v>
       </c>
-      <c r="Y154">
+      <c r="Z154">
         <v>103.8</v>
       </c>
-      <c r="Z154">
+      <c r="AA154">
         <v>98.5</v>
       </c>
-      <c r="AA154">
+      <c r="AB154">
         <v>97.7</v>
       </c>
-      <c r="AB154">
+      <c r="AC154">
         <v>84.3</v>
       </c>
-      <c r="AC154">
+      <c r="AD154">
         <v>110.8</v>
       </c>
-      <c r="AD154">
+      <c r="AE154">
         <v>97.8</v>
       </c>
-      <c r="AE154">
+      <c r="AF154">
         <v>115.4</v>
       </c>
-      <c r="AF154">
+      <c r="AG154">
         <v>91.7</v>
       </c>
-      <c r="AG154">
+      <c r="AH154">
         <v>99.5</v>
       </c>
-      <c r="AH154">
+      <c r="AI154">
         <v>89.9</v>
       </c>
-      <c r="AI154">
+      <c r="AJ154">
         <v>82.3</v>
       </c>
-      <c r="AJ154">
+      <c r="AK154">
         <v>72.900000000000006</v>
       </c>
-      <c r="AK154">
+      <c r="AL154">
         <v>73</v>
       </c>
-      <c r="AL154">
+      <c r="AM154">
         <v>77.2</v>
       </c>
-      <c r="AM154">
+      <c r="AN154">
         <v>74.099999999999994</v>
       </c>
-      <c r="AN154">
+      <c r="AO154">
         <v>76</v>
       </c>
-      <c r="AO154">
+      <c r="AP154">
         <v>86.9</v>
       </c>
-      <c r="AP154">
+      <c r="AQ154">
         <v>85.9</v>
       </c>
-      <c r="AQ154">
+      <c r="AR154">
         <v>91.6</v>
       </c>
-      <c r="AR154">
+      <c r="AS154">
         <v>87</v>
       </c>
-      <c r="AS154">
+      <c r="AT154">
         <v>94.6</v>
       </c>
-      <c r="AT154">
+      <c r="AU154">
         <v>82.1</v>
       </c>
-      <c r="AU154">
+      <c r="AV154">
         <v>68</v>
       </c>
-      <c r="AV154">
+      <c r="AW154">
         <v>65.099999999999994</v>
       </c>
-      <c r="AW154">
+      <c r="AX154">
         <v>87.1</v>
       </c>
-      <c r="AX154">
+      <c r="AY154">
         <v>84.9</v>
       </c>
-      <c r="AY154">
+      <c r="AZ154">
         <v>87.6</v>
       </c>
-      <c r="AZ154">
+      <c r="BA154">
         <v>92.3</v>
       </c>
+      <c r="BB154">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="155" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="155" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A155" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B155" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C155">
         <v>8.1999999999999993</v>
       </c>
       <c r="D155">
         <v>86.3</v>
       </c>
       <c r="E155">
         <v>96.2</v>
       </c>
       <c r="F155">
         <v>103.8</v>
       </c>
       <c r="G155">
         <v>81.5</v>
       </c>
       <c r="H155">
         <v>70.7</v>
       </c>
       <c r="I155">
         <v>77.8</v>
       </c>
       <c r="J155">
         <v>77.400000000000006</v>
       </c>
       <c r="K155">
         <v>95.8</v>
       </c>
       <c r="M155">
         <v>89.9</v>
       </c>
       <c r="N155">
         <v>96.9</v>
       </c>
       <c r="O155">
         <v>100.2</v>
       </c>
       <c r="P155">
         <v>75.400000000000006</v>
       </c>
       <c r="Q155">
         <v>71.599999999999994</v>
       </c>
       <c r="R155">
         <v>81.099999999999994</v>
       </c>
       <c r="S155">
         <v>79.900000000000006</v>
       </c>
-      <c r="U155">
+      <c r="T155">
+        <v>99.9</v>
+      </c>
+      <c r="V155">
         <v>92</v>
       </c>
-      <c r="V155">
+      <c r="W155">
         <v>88.2</v>
       </c>
-      <c r="W155">
+      <c r="X155">
         <v>82.2</v>
       </c>
-      <c r="X155">
+      <c r="Y155">
         <v>82.8</v>
       </c>
-      <c r="Y155">
+      <c r="Z155">
         <v>106.4</v>
       </c>
-      <c r="Z155">
+      <c r="AA155">
         <v>101.8</v>
       </c>
-      <c r="AA155">
+      <c r="AB155">
         <v>95</v>
       </c>
-      <c r="AB155">
+      <c r="AC155">
         <v>81.7</v>
       </c>
-      <c r="AC155">
+      <c r="AD155">
         <v>109.1</v>
       </c>
-      <c r="AD155">
+      <c r="AE155">
         <v>96.9</v>
       </c>
-      <c r="AE155">
+      <c r="AF155">
         <v>117.7</v>
       </c>
-      <c r="AF155">
+      <c r="AG155">
         <v>91.5</v>
       </c>
-      <c r="AG155">
+      <c r="AH155">
         <v>94.6</v>
       </c>
-      <c r="AH155">
+      <c r="AI155">
         <v>86.8</v>
       </c>
-      <c r="AI155">
+      <c r="AJ155">
         <v>74.7</v>
       </c>
-      <c r="AJ155">
+      <c r="AK155">
         <v>69.8</v>
       </c>
-      <c r="AK155">
+      <c r="AL155">
         <v>70.2</v>
       </c>
-      <c r="AL155">
+      <c r="AM155">
         <v>71.8</v>
       </c>
-      <c r="AM155">
+      <c r="AN155">
         <v>69.900000000000006</v>
       </c>
-      <c r="AN155">
+      <c r="AO155">
         <v>70.7</v>
       </c>
-      <c r="AO155">
+      <c r="AP155">
         <v>73.900000000000006</v>
       </c>
-      <c r="AP155">
+      <c r="AQ155">
         <v>74.7</v>
       </c>
-      <c r="AQ155">
+      <c r="AR155">
         <v>82.7</v>
       </c>
-      <c r="AR155">
+      <c r="AS155">
         <v>80.099999999999994</v>
       </c>
-      <c r="AS155">
+      <c r="AT155">
         <v>86.9</v>
       </c>
-      <c r="AT155">
+      <c r="AU155">
         <v>77.3</v>
       </c>
-      <c r="AU155">
+      <c r="AV155">
         <v>70.2</v>
       </c>
-      <c r="AV155">
+      <c r="AW155">
         <v>75.3</v>
       </c>
-      <c r="AW155">
+      <c r="AX155">
         <v>96.8</v>
       </c>
-      <c r="AX155">
+      <c r="AY155">
         <v>90.8</v>
       </c>
-      <c r="AY155">
+      <c r="AZ155">
         <v>100</v>
       </c>
-      <c r="AZ155">
+      <c r="BA155">
         <v>95.7</v>
       </c>
+      <c r="BB155">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="156" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="156" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A156" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B156" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C156">
         <v>5.4</v>
       </c>
       <c r="D156">
         <v>75.400000000000006</v>
       </c>
       <c r="E156">
         <v>97.6</v>
       </c>
       <c r="F156">
         <v>102.4</v>
       </c>
       <c r="G156">
         <v>82.7</v>
       </c>
       <c r="H156">
         <v>77.7</v>
       </c>
       <c r="I156">
         <v>103.7</v>
       </c>
       <c r="J156">
         <v>80.099999999999994</v>
       </c>
       <c r="K156">
         <v>80.599999999999994</v>
       </c>
       <c r="M156">
         <v>81.400000000000006</v>
       </c>
       <c r="N156">
         <v>100.6</v>
       </c>
       <c r="O156">
         <v>97.5</v>
       </c>
       <c r="P156">
         <v>77.599999999999994</v>
       </c>
       <c r="Q156">
         <v>85.3</v>
       </c>
       <c r="R156">
         <v>105</v>
       </c>
       <c r="S156">
         <v>71</v>
       </c>
-      <c r="U156">
+      <c r="T156">
+        <v>91.2</v>
+      </c>
+      <c r="V156">
         <v>79.3</v>
       </c>
-      <c r="V156">
+      <c r="W156">
         <v>74.599999999999994</v>
       </c>
-      <c r="W156">
+      <c r="X156">
         <v>72.099999999999994</v>
       </c>
-      <c r="X156">
+      <c r="Y156">
         <v>75.599999999999994</v>
       </c>
-      <c r="Y156">
+      <c r="Z156">
         <v>103.4</v>
       </c>
-      <c r="Z156">
+      <c r="AA156">
         <v>94.7</v>
       </c>
-      <c r="AA156">
+      <c r="AB156">
         <v>102.5</v>
       </c>
-      <c r="AB156">
+      <c r="AC156">
         <v>90</v>
       </c>
-      <c r="AC156">
+      <c r="AD156">
         <v>115.4</v>
       </c>
-      <c r="AD156">
+      <c r="AE156">
         <v>100</v>
       </c>
-      <c r="AE156">
+      <c r="AF156">
         <v>108.8</v>
       </c>
-      <c r="AF156">
+      <c r="AG156">
         <v>85.4</v>
       </c>
-      <c r="AG156">
+      <c r="AH156">
         <v>95.8</v>
       </c>
-      <c r="AH156">
+      <c r="AI156">
         <v>82.3</v>
       </c>
-      <c r="AI156">
+      <c r="AJ156">
         <v>84.8</v>
       </c>
-      <c r="AJ156">
+      <c r="AK156">
         <v>67.599999999999994</v>
       </c>
-      <c r="AK156">
+      <c r="AL156">
         <v>75.7</v>
       </c>
-      <c r="AL156">
+      <c r="AM156">
         <v>82.3</v>
       </c>
-      <c r="AM156">
+      <c r="AN156">
         <v>72.599999999999994</v>
       </c>
-      <c r="AN156">
+      <c r="AO156">
         <v>80.099999999999994</v>
       </c>
-      <c r="AO156">
+      <c r="AP156">
         <v>105.9</v>
       </c>
-      <c r="AP156">
+      <c r="AQ156">
         <v>104.5</v>
       </c>
-      <c r="AQ156">
+      <c r="AR156">
         <v>107.1</v>
       </c>
-      <c r="AR156">
+      <c r="AS156">
         <v>97.4</v>
       </c>
-      <c r="AS156">
+      <c r="AT156">
         <v>111</v>
       </c>
-      <c r="AT156">
+      <c r="AU156">
         <v>91.7</v>
       </c>
-      <c r="AU156">
+      <c r="AV156">
         <v>63.3</v>
       </c>
-      <c r="AV156">
+      <c r="AW156">
         <v>54.2</v>
       </c>
-      <c r="AW156">
+      <c r="AX156">
         <v>74.599999999999994</v>
       </c>
-      <c r="AX156">
+      <c r="AY156">
         <v>77.7</v>
       </c>
-      <c r="AY156">
+      <c r="AZ156">
         <v>71.900000000000006</v>
       </c>
-      <c r="AZ156">
+      <c r="BA156">
         <v>98.2</v>
       </c>
+      <c r="BB156">
+        <v>117.1</v>
+      </c>
     </row>
-    <row r="157" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="157" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A157" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B157" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C157">
         <v>3.9</v>
       </c>
       <c r="D157">
         <v>95.2</v>
       </c>
       <c r="E157">
         <v>93.7</v>
       </c>
       <c r="F157">
         <v>106.4</v>
       </c>
       <c r="G157">
         <v>100.9</v>
       </c>
       <c r="H157">
         <v>80.7</v>
       </c>
       <c r="I157">
         <v>87</v>
       </c>
       <c r="J157">
         <v>73.8</v>
       </c>
       <c r="K157">
         <v>81.7</v>
       </c>
       <c r="M157">
         <v>95.5</v>
       </c>
       <c r="N157">
         <v>95.9</v>
       </c>
       <c r="O157">
         <v>108.1</v>
       </c>
       <c r="P157">
         <v>90.9</v>
       </c>
       <c r="Q157">
         <v>84</v>
       </c>
       <c r="R157">
         <v>86.9</v>
       </c>
       <c r="S157">
         <v>72.7</v>
       </c>
-      <c r="U157">
+      <c r="T157">
+        <v>85.1</v>
+      </c>
+      <c r="V157">
         <v>98</v>
       </c>
-      <c r="V157">
+      <c r="W157">
         <v>94.7</v>
       </c>
-      <c r="W157">
+      <c r="X157">
         <v>93.1</v>
       </c>
-      <c r="X157">
+      <c r="Y157">
         <v>95</v>
       </c>
-      <c r="Y157">
+      <c r="Z157">
         <v>99.1</v>
       </c>
-      <c r="Z157">
+      <c r="AA157">
         <v>96.9</v>
       </c>
-      <c r="AA157">
+      <c r="AB157">
         <v>97</v>
       </c>
-      <c r="AB157">
+      <c r="AC157">
         <v>81.7</v>
       </c>
-      <c r="AC157">
+      <c r="AD157">
         <v>108</v>
       </c>
-      <c r="AD157">
+      <c r="AE157">
         <v>96.8</v>
       </c>
-      <c r="AE157">
+      <c r="AF157">
         <v>119.9</v>
       </c>
-      <c r="AF157">
+      <c r="AG157">
         <v>100.7</v>
       </c>
-      <c r="AG157">
+      <c r="AH157">
         <v>115.1</v>
       </c>
-      <c r="AH157">
+      <c r="AI157">
         <v>106.9</v>
       </c>
-      <c r="AI157">
+      <c r="AJ157">
         <v>94.7</v>
       </c>
-      <c r="AJ157">
+      <c r="AK157">
         <v>86.9</v>
       </c>
-      <c r="AK157">
+      <c r="AL157">
         <v>75.2</v>
       </c>
-      <c r="AL157">
+      <c r="AM157">
         <v>81.3</v>
       </c>
-      <c r="AM157">
+      <c r="AN157">
         <v>85</v>
       </c>
-      <c r="AN157">
+      <c r="AO157">
         <v>81.400000000000006</v>
       </c>
-      <c r="AO157">
+      <c r="AP157">
         <v>88.1</v>
       </c>
-      <c r="AP157">
+      <c r="AQ157">
         <v>83.8</v>
       </c>
-      <c r="AQ157">
+      <c r="AR157">
         <v>88.8</v>
       </c>
-      <c r="AR157">
+      <c r="AS157">
         <v>87.2</v>
       </c>
-      <c r="AS157">
+      <c r="AT157">
         <v>88</v>
       </c>
-      <c r="AT157">
+      <c r="AU157">
         <v>78.8</v>
       </c>
-      <c r="AU157">
+      <c r="AV157">
         <v>69.7</v>
       </c>
-      <c r="AV157">
+      <c r="AW157">
         <v>58.5</v>
       </c>
-      <c r="AW157">
+      <c r="AX157">
         <v>83.7</v>
       </c>
-      <c r="AX157">
+      <c r="AY157">
         <v>82.4</v>
       </c>
-      <c r="AY157">
+      <c r="AZ157">
         <v>83.5</v>
       </c>
-      <c r="AZ157">
+      <c r="BA157">
         <v>77.3</v>
       </c>
+      <c r="BB157">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="158" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="158" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A158" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B158" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C158">
         <v>35.6</v>
       </c>
       <c r="D158">
         <v>120</v>
       </c>
       <c r="E158">
         <v>108.5</v>
       </c>
       <c r="F158">
         <v>91.6</v>
       </c>
       <c r="G158">
         <v>118.1</v>
       </c>
       <c r="H158">
         <v>106</v>
       </c>
       <c r="I158">
         <v>91.9</v>
       </c>
       <c r="J158">
         <v>81.7</v>
       </c>
       <c r="K158">
         <v>81.7</v>
       </c>
       <c r="M158">
         <v>119.5</v>
       </c>
       <c r="N158">
         <v>100</v>
       </c>
       <c r="O158">
         <v>98.5</v>
       </c>
       <c r="P158">
         <v>114.5</v>
       </c>
       <c r="Q158">
         <v>101.6</v>
       </c>
       <c r="R158">
         <v>92.7</v>
       </c>
       <c r="S158">
         <v>80.7</v>
       </c>
-      <c r="U158">
+      <c r="T158">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="V158">
         <v>117.6</v>
       </c>
-      <c r="V158">
+      <c r="W158">
         <v>105</v>
       </c>
-      <c r="W158">
+      <c r="X158">
         <v>111.9</v>
       </c>
-      <c r="X158">
+      <c r="Y158">
         <v>145.69999999999999</v>
       </c>
-      <c r="Y158">
+      <c r="Z158">
         <v>115.5</v>
       </c>
-      <c r="Z158">
+      <c r="AA158">
         <v>91.8</v>
       </c>
-      <c r="AA158">
+      <c r="AB158">
         <v>99.7</v>
       </c>
-      <c r="AB158">
+      <c r="AC158">
         <v>126.9</v>
       </c>
-      <c r="AC158">
+      <c r="AD158">
         <v>81.7</v>
       </c>
-      <c r="AD158">
+      <c r="AE158">
         <v>44.4</v>
       </c>
-      <c r="AE158">
+      <c r="AF158">
         <v>95.8</v>
       </c>
-      <c r="AF158">
+      <c r="AG158">
         <v>144.30000000000001</v>
       </c>
-      <c r="AG158">
+      <c r="AH158">
         <v>109.6</v>
       </c>
-      <c r="AH158">
+      <c r="AI158">
         <v>102.6</v>
       </c>
-      <c r="AI158">
+      <c r="AJ158">
         <v>96.7</v>
       </c>
-      <c r="AJ158">
+      <c r="AK158">
         <v>163.4</v>
       </c>
-      <c r="AK158">
+      <c r="AL158">
         <v>95.5</v>
       </c>
-      <c r="AL158">
+      <c r="AM158">
         <v>101.1</v>
       </c>
-      <c r="AM158">
+      <c r="AN158">
         <v>83.4</v>
       </c>
-      <c r="AN158">
+      <c r="AO158">
         <v>144</v>
       </c>
-      <c r="AO158">
+      <c r="AP158">
         <v>78</v>
       </c>
-      <c r="AP158">
+      <c r="AQ158">
         <v>79.900000000000006</v>
       </c>
-      <c r="AQ158">
+      <c r="AR158">
         <v>87.3</v>
       </c>
-      <c r="AR158">
+      <c r="AS158">
         <v>122.4</v>
       </c>
-      <c r="AS158">
+      <c r="AT158">
         <v>81</v>
       </c>
-      <c r="AT158">
+      <c r="AU158">
         <v>66</v>
       </c>
-      <c r="AU158">
+      <c r="AV158">
         <v>69.3</v>
       </c>
-      <c r="AV158">
+      <c r="AW158">
         <v>110.6</v>
       </c>
-      <c r="AW158">
+      <c r="AX158">
         <v>76.7</v>
       </c>
-      <c r="AX158">
+      <c r="AY158">
         <v>62.3</v>
       </c>
-      <c r="AY158">
+      <c r="AZ158">
         <v>77</v>
       </c>
-      <c r="AZ158">
+      <c r="BA158">
         <v>110.8</v>
       </c>
+      <c r="BB158">
+        <v>71.599999999999994</v>
+      </c>
     </row>
-    <row r="159" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="159" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A159" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B159" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C159">
         <v>25.2</v>
       </c>
       <c r="D159">
         <v>117.4</v>
       </c>
       <c r="E159">
         <v>107.3</v>
       </c>
       <c r="F159">
         <v>92.8</v>
       </c>
       <c r="G159">
         <v>120.8</v>
       </c>
       <c r="H159">
         <v>103.2</v>
       </c>
       <c r="I159">
         <v>89.7</v>
       </c>
       <c r="J159">
         <v>76.099999999999994</v>
       </c>
       <c r="K159">
         <v>73.8</v>
       </c>
       <c r="M159">
         <v>118</v>
       </c>
       <c r="N159">
         <v>97.9</v>
       </c>
       <c r="O159">
         <v>100</v>
       </c>
       <c r="P159">
         <v>116.2</v>
       </c>
       <c r="Q159">
         <v>99.2</v>
       </c>
       <c r="R159">
         <v>89.1</v>
       </c>
       <c r="S159">
         <v>73.7</v>
       </c>
-      <c r="U159">
+      <c r="T159">
+        <v>72.3</v>
+      </c>
+      <c r="V159">
         <v>117.1</v>
       </c>
-      <c r="V159">
+      <c r="W159">
         <v>102.7</v>
       </c>
-      <c r="W159">
+      <c r="X159">
         <v>110.7</v>
       </c>
-      <c r="X159">
+      <c r="Y159">
         <v>138.9</v>
       </c>
-      <c r="Y159">
+      <c r="Z159">
         <v>119.6</v>
       </c>
-      <c r="Z159">
+      <c r="AA159">
         <v>90.9</v>
       </c>
-      <c r="AA159">
+      <c r="AB159">
         <v>91.6</v>
       </c>
-      <c r="AB159">
+      <c r="AC159">
         <v>126.9</v>
       </c>
-      <c r="AC159">
+      <c r="AD159">
         <v>82.2</v>
       </c>
-      <c r="AD159">
+      <c r="AE159">
         <v>42.2</v>
       </c>
-      <c r="AE159">
+      <c r="AF159">
         <v>97</v>
       </c>
-      <c r="AF159">
+      <c r="AG159">
         <v>149.6</v>
       </c>
-      <c r="AG159">
+      <c r="AH159">
         <v>111.3</v>
       </c>
-      <c r="AH159">
+      <c r="AI159">
         <v>102.4</v>
       </c>
-      <c r="AI159">
+      <c r="AJ159">
         <v>94.5</v>
       </c>
-      <c r="AJ159">
+      <c r="AK159">
         <v>174.9</v>
       </c>
-      <c r="AK159">
+      <c r="AL159">
         <v>93</v>
       </c>
-      <c r="AL159">
+      <c r="AM159">
         <v>103.1</v>
       </c>
-      <c r="AM159">
+      <c r="AN159">
         <v>77.7</v>
       </c>
-      <c r="AN159">
+      <c r="AO159">
         <v>139</v>
       </c>
-      <c r="AO159">
+      <c r="AP159">
         <v>77.2</v>
       </c>
-      <c r="AP159">
+      <c r="AQ159">
         <v>78.099999999999994</v>
       </c>
-      <c r="AQ159">
+      <c r="AR159">
         <v>86.5</v>
       </c>
-      <c r="AR159">
+      <c r="AS159">
         <v>117.1</v>
       </c>
-      <c r="AS159">
+      <c r="AT159">
         <v>74.5</v>
       </c>
-      <c r="AT159">
+      <c r="AU159">
         <v>60</v>
       </c>
-      <c r="AU159">
+      <c r="AV159">
         <v>60.2</v>
       </c>
-      <c r="AV159">
+      <c r="AW159">
         <v>109.5</v>
       </c>
-      <c r="AW159">
+      <c r="AX159">
         <v>65.2</v>
       </c>
-      <c r="AX159">
+      <c r="AY159">
         <v>54.4</v>
       </c>
-      <c r="AY159">
+      <c r="AZ159">
         <v>72.599999999999994</v>
       </c>
-      <c r="AZ159">
+      <c r="BA159">
         <v>102.8</v>
       </c>
+      <c r="BB159">
+        <v>59.3</v>
+      </c>
     </row>
-    <row r="160" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="160" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A160" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B160" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C160">
         <v>10.4</v>
       </c>
       <c r="D160">
         <v>126.5</v>
       </c>
       <c r="E160">
         <v>111.4</v>
       </c>
       <c r="F160">
         <v>88.6</v>
       </c>
       <c r="G160">
         <v>111.5</v>
       </c>
       <c r="H160">
         <v>112.8</v>
       </c>
       <c r="I160">
         <v>97.3</v>
       </c>
       <c r="J160">
         <v>95.6</v>
       </c>
       <c r="K160">
         <v>100.9</v>
       </c>
       <c r="M160">
         <v>123.2</v>
       </c>
       <c r="N160">
         <v>105.1</v>
       </c>
       <c r="O160">
         <v>94.9</v>
       </c>
       <c r="P160">
         <v>110.5</v>
       </c>
       <c r="Q160">
         <v>107.5</v>
       </c>
       <c r="R160">
         <v>101.4</v>
       </c>
       <c r="S160">
         <v>97.5</v>
       </c>
-      <c r="U160">
+      <c r="T160">
+        <v>100.1</v>
+      </c>
+      <c r="V160">
         <v>118.9</v>
       </c>
-      <c r="V160">
+      <c r="W160">
         <v>110.3</v>
       </c>
-      <c r="W160">
+      <c r="X160">
         <v>114.9</v>
       </c>
-      <c r="X160">
+      <c r="Y160">
         <v>161.9</v>
       </c>
-      <c r="Y160">
+      <c r="Z160">
         <v>105.7</v>
       </c>
-      <c r="Z160">
+      <c r="AA160">
         <v>93.8</v>
       </c>
-      <c r="AA160">
+      <c r="AB160">
         <v>119.2</v>
       </c>
-      <c r="AB160">
+      <c r="AC160">
         <v>126.8</v>
       </c>
-      <c r="AC160">
+      <c r="AD160">
         <v>80.5</v>
       </c>
-      <c r="AD160">
+      <c r="AE160">
         <v>49.8</v>
       </c>
-      <c r="AE160">
+      <c r="AF160">
         <v>92.7</v>
       </c>
-      <c r="AF160">
+      <c r="AG160">
         <v>131.5</v>
       </c>
-      <c r="AG160">
+      <c r="AH160">
         <v>105.5</v>
       </c>
-      <c r="AH160">
+      <c r="AI160">
         <v>103</v>
       </c>
-      <c r="AI160">
+      <c r="AJ160">
         <v>101.8</v>
       </c>
-      <c r="AJ160">
+      <c r="AK160">
         <v>135.69999999999999</v>
       </c>
-      <c r="AK160">
+      <c r="AL160">
         <v>101.4</v>
       </c>
-      <c r="AL160">
+      <c r="AM160">
         <v>96.3</v>
       </c>
-      <c r="AM160">
+      <c r="AN160">
         <v>97.1</v>
       </c>
-      <c r="AN160">
+      <c r="AO160">
         <v>156.30000000000001</v>
       </c>
-      <c r="AO160">
+      <c r="AP160">
         <v>80.099999999999994</v>
       </c>
-      <c r="AP160">
+      <c r="AQ160">
         <v>84.5</v>
       </c>
-      <c r="AQ160">
+      <c r="AR160">
         <v>89.1</v>
       </c>
-      <c r="AR160">
+      <c r="AS160">
         <v>135.30000000000001</v>
       </c>
-      <c r="AS160">
+      <c r="AT160">
         <v>96.8</v>
       </c>
-      <c r="AT160">
+      <c r="AU160">
         <v>80.7</v>
       </c>
-      <c r="AU160">
+      <c r="AV160">
         <v>91.5</v>
       </c>
-      <c r="AV160">
+      <c r="AW160">
         <v>113.3</v>
       </c>
-      <c r="AW160">
+      <c r="AX160">
         <v>104.7</v>
       </c>
-      <c r="AX160">
+      <c r="AY160">
         <v>81.2</v>
       </c>
-      <c r="AY160">
+      <c r="AZ160">
         <v>87.5</v>
       </c>
-      <c r="AZ160">
+      <c r="BA160">
         <v>130.30000000000001</v>
       </c>
+      <c r="BB160">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="161" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="161" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A161" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B161" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C161">
         <v>10.7</v>
       </c>
       <c r="D161">
         <v>99.9</v>
       </c>
       <c r="E161">
         <v>99.6</v>
       </c>
       <c r="F161">
         <v>100.3</v>
       </c>
       <c r="G161">
         <v>103.1</v>
       </c>
       <c r="H161">
         <v>87.3</v>
       </c>
       <c r="I161">
         <v>87.5</v>
       </c>
       <c r="J161">
         <v>98</v>
       </c>
       <c r="K161">
         <v>130.1</v>
       </c>
       <c r="M161">
         <v>101.9</v>
       </c>
       <c r="N161">
         <v>99.2</v>
       </c>
       <c r="O161">
         <v>101.9</v>
       </c>
       <c r="P161">
         <v>99.3</v>
       </c>
       <c r="Q161">
         <v>85.8</v>
       </c>
       <c r="R161">
         <v>89.7</v>
       </c>
       <c r="S161">
         <v>106.1</v>
       </c>
-      <c r="U161">
+      <c r="T161">
+        <v>132.1</v>
+      </c>
+      <c r="V161">
         <v>91.7</v>
       </c>
-      <c r="V161">
+      <c r="W161">
         <v>102.8</v>
       </c>
-      <c r="W161">
+      <c r="X161">
         <v>100.6</v>
       </c>
-      <c r="X161">
+      <c r="Y161">
         <v>104.5</v>
       </c>
-      <c r="Y161">
+      <c r="Z161">
         <v>99.5</v>
       </c>
-      <c r="Z161">
+      <c r="AA161">
         <v>100.2</v>
       </c>
-      <c r="AA161">
+      <c r="AB161">
         <v>100.5</v>
       </c>
-      <c r="AB161">
+      <c r="AC161">
         <v>98.3</v>
       </c>
-      <c r="AC161">
+      <c r="AD161">
         <v>97.9</v>
       </c>
-      <c r="AD161">
+      <c r="AE161">
         <v>85.4</v>
       </c>
-      <c r="AE161">
+      <c r="AF161">
         <v>110</v>
       </c>
-      <c r="AF161">
+      <c r="AG161">
         <v>108.1</v>
       </c>
-      <c r="AG161">
+      <c r="AH161">
         <v>104</v>
       </c>
-      <c r="AH161">
+      <c r="AI161">
         <v>112.2</v>
       </c>
-      <c r="AI161">
+      <c r="AJ161">
         <v>99.6</v>
       </c>
-      <c r="AJ161">
+      <c r="AK161">
         <v>96.5</v>
       </c>
-      <c r="AK161">
+      <c r="AL161">
         <v>88.8</v>
       </c>
-      <c r="AL161">
+      <c r="AM161">
         <v>89.3</v>
       </c>
-      <c r="AM161">
+      <c r="AN161">
         <v>84.9</v>
       </c>
-      <c r="AN161">
+      <c r="AO161">
         <v>86.3</v>
       </c>
-      <c r="AO161">
+      <c r="AP161">
         <v>82.7</v>
       </c>
-      <c r="AP161">
+      <c r="AQ161">
         <v>89.1</v>
       </c>
-      <c r="AQ161">
+      <c r="AR161">
         <v>87.1</v>
       </c>
-      <c r="AR161">
+      <c r="AS161">
         <v>91</v>
       </c>
-      <c r="AS161">
+      <c r="AT161">
         <v>91.5</v>
       </c>
-      <c r="AT161">
+      <c r="AU161">
         <v>99.8</v>
       </c>
-      <c r="AU161">
+      <c r="AV161">
         <v>97.6</v>
       </c>
-      <c r="AV161">
+      <c r="AW161">
         <v>102.9</v>
       </c>
-      <c r="AW161">
+      <c r="AX161">
         <v>123.9</v>
       </c>
-      <c r="AX161">
+      <c r="AY161">
         <v>131.6</v>
       </c>
-      <c r="AY161">
+      <c r="AZ161">
         <v>131.69999999999999</v>
       </c>
-      <c r="AZ161">
+      <c r="BA161">
         <v>133.30000000000001</v>
       </c>
+      <c r="BB161">
+        <v>131.80000000000001</v>
+      </c>
     </row>
-    <row r="162" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="162" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A162" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B162" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C162">
         <v>171.1</v>
       </c>
       <c r="D162">
         <v>101.1</v>
       </c>
       <c r="E162">
         <v>102.1</v>
       </c>
       <c r="F162">
         <v>97.8</v>
       </c>
       <c r="G162">
         <v>105.1</v>
       </c>
       <c r="H162">
         <v>97.9</v>
       </c>
       <c r="I162">
         <v>98.2</v>
       </c>
       <c r="J162">
         <v>105.1</v>
       </c>
       <c r="K162">
         <v>126.2</v>
       </c>
       <c r="M162">
         <v>102.3</v>
       </c>
       <c r="N162">
         <v>101.4</v>
       </c>
       <c r="O162">
         <v>99.7</v>
       </c>
       <c r="P162">
         <v>102.3</v>
       </c>
       <c r="Q162">
         <v>97.5</v>
       </c>
       <c r="R162">
         <v>100.2</v>
       </c>
       <c r="S162">
         <v>110</v>
       </c>
-      <c r="U162">
+      <c r="T162">
+        <v>126.4</v>
+      </c>
+      <c r="V162">
         <v>106.3</v>
       </c>
-      <c r="V162">
+      <c r="W162">
         <v>101.3</v>
       </c>
-      <c r="W162">
+      <c r="X162">
         <v>95.5</v>
       </c>
-      <c r="X162">
+      <c r="Y162">
         <v>101.1</v>
       </c>
-      <c r="Y162">
+      <c r="Z162">
         <v>111.2</v>
       </c>
-      <c r="Z162">
+      <c r="AA162">
         <v>101.8</v>
       </c>
-      <c r="AA162">
+      <c r="AB162">
         <v>99.6</v>
       </c>
-      <c r="AB162">
+      <c r="AC162">
         <v>96</v>
       </c>
-      <c r="AC162">
+      <c r="AD162">
         <v>108.1</v>
       </c>
-      <c r="AD162">
+      <c r="AE162">
         <v>79.099999999999994</v>
       </c>
-      <c r="AE162">
+      <c r="AF162">
         <v>101.3</v>
       </c>
-      <c r="AF162">
+      <c r="AG162">
         <v>102.9</v>
       </c>
-      <c r="AG162">
+      <c r="AH162">
         <v>115.4</v>
       </c>
-      <c r="AH162">
+      <c r="AI162">
         <v>108</v>
       </c>
-      <c r="AI162">
+      <c r="AJ162">
         <v>95.3</v>
       </c>
-      <c r="AJ162">
+      <c r="AK162">
         <v>101.8</v>
       </c>
-      <c r="AK162">
+      <c r="AL162">
         <v>103.9</v>
       </c>
-      <c r="AL162">
+      <c r="AM162">
         <v>99.5</v>
       </c>
-      <c r="AM162">
+      <c r="AN162">
         <v>92.8</v>
       </c>
-      <c r="AN162">
+      <c r="AO162">
         <v>95.5</v>
       </c>
-      <c r="AO162">
+      <c r="AP162">
         <v>102.1</v>
       </c>
-      <c r="AP162">
+      <c r="AQ162">
         <v>96.9</v>
       </c>
-      <c r="AQ162">
+      <c r="AR162">
         <v>94.8</v>
       </c>
-      <c r="AR162">
+      <c r="AS162">
         <v>98.8</v>
       </c>
-      <c r="AS162">
+      <c r="AT162">
         <v>110.4</v>
       </c>
-      <c r="AT162">
+      <c r="AU162">
         <v>104.3</v>
       </c>
-      <c r="AU162">
+      <c r="AV162">
         <v>99.8</v>
       </c>
-      <c r="AV162">
+      <c r="AW162">
         <v>105.9</v>
       </c>
-      <c r="AW162">
+      <c r="AX162">
         <v>129.80000000000001</v>
       </c>
-      <c r="AX162">
+      <c r="AY162">
         <v>127</v>
       </c>
-      <c r="AY162">
+      <c r="AZ162">
         <v>121.1</v>
       </c>
-      <c r="AZ162">
+      <c r="BA162">
         <v>126.8</v>
       </c>
+      <c r="BB162">
+        <v>130.80000000000001</v>
+      </c>
     </row>
-    <row r="163" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="163" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A163" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B163" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C163">
         <v>59.3</v>
       </c>
       <c r="D163">
         <v>97.2</v>
       </c>
       <c r="E163">
         <v>99.5</v>
       </c>
       <c r="F163">
         <v>100.5</v>
       </c>
       <c r="G163">
         <v>109.6</v>
       </c>
       <c r="H163">
         <v>101.4</v>
       </c>
       <c r="I163">
         <v>100.7</v>
       </c>
       <c r="J163">
         <v>111.3</v>
       </c>
       <c r="K163">
         <v>141.5</v>
       </c>
       <c r="M163">
         <v>98.3</v>
       </c>
       <c r="N163">
         <v>100.3</v>
       </c>
       <c r="O163">
         <v>103.1</v>
       </c>
       <c r="P163">
         <v>107</v>
       </c>
       <c r="Q163">
         <v>100.2</v>
       </c>
       <c r="R163">
         <v>103.2</v>
       </c>
       <c r="S163">
         <v>118.7</v>
       </c>
-      <c r="U163">
+      <c r="T163">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="V163">
         <v>94</v>
       </c>
-      <c r="V163">
+      <c r="W163">
         <v>99.9</v>
       </c>
-      <c r="W163">
+      <c r="X163">
         <v>95</v>
       </c>
-      <c r="X163">
+      <c r="Y163">
         <v>100</v>
       </c>
-      <c r="Y163">
+      <c r="Z163">
         <v>98.4</v>
       </c>
-      <c r="Z163">
+      <c r="AA163">
         <v>101.1</v>
       </c>
-      <c r="AA163">
+      <c r="AB163">
         <v>102.2</v>
       </c>
-      <c r="AB163">
+      <c r="AC163">
         <v>96.4</v>
       </c>
-      <c r="AC163">
+      <c r="AD163">
         <v>101.5</v>
       </c>
-      <c r="AD163">
+      <c r="AE163">
         <v>86.7</v>
       </c>
-      <c r="AE163">
+      <c r="AF163">
         <v>106.6</v>
       </c>
-      <c r="AF163">
+      <c r="AG163">
         <v>107.1</v>
       </c>
-      <c r="AG163">
+      <c r="AH163">
         <v>112</v>
       </c>
-      <c r="AH163">
+      <c r="AI163">
         <v>115.7</v>
       </c>
-      <c r="AI163">
+      <c r="AJ163">
         <v>103.9</v>
       </c>
-      <c r="AJ163">
+      <c r="AK163">
         <v>107</v>
       </c>
-      <c r="AK163">
+      <c r="AL163">
         <v>101.2</v>
       </c>
-      <c r="AL163">
+      <c r="AM163">
         <v>103.6</v>
       </c>
-      <c r="AM163">
+      <c r="AN163">
         <v>98.4</v>
       </c>
-      <c r="AN163">
+      <c r="AO163">
         <v>102.4</v>
       </c>
-      <c r="AO163">
+      <c r="AP163">
         <v>96.5</v>
       </c>
-      <c r="AP163">
+      <c r="AQ163">
         <v>101.4</v>
       </c>
-      <c r="AQ163">
+      <c r="AR163">
         <v>100.4</v>
       </c>
-      <c r="AR163">
+      <c r="AS163">
         <v>104.4</v>
       </c>
-      <c r="AS163">
+      <c r="AT163">
         <v>106.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111.3</v>
       </c>
       <c r="AU163">
         <v>111.3</v>
       </c>
       <c r="AV163">
+        <v>111.3</v>
+      </c>
+      <c r="AW163">
         <v>115.9</v>
       </c>
-      <c r="AW163">
+      <c r="AX163">
         <v>136.4</v>
       </c>
-      <c r="AX163">
+      <c r="AY163">
         <v>145.4</v>
       </c>
-      <c r="AY163">
+      <c r="AZ163">
         <v>139</v>
       </c>
-      <c r="AZ163">
+      <c r="BA163">
         <v>145.1</v>
       </c>
+      <c r="BB163">
+        <v>141.69999999999999</v>
+      </c>
     </row>
-    <row r="164" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="164" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A164" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B164" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C164">
         <v>73.8</v>
       </c>
       <c r="D164">
         <v>101.2</v>
       </c>
       <c r="E164">
         <v>103.8</v>
       </c>
       <c r="F164">
         <v>96.1</v>
       </c>
       <c r="G164">
         <v>104.8</v>
       </c>
       <c r="H164">
         <v>95.9</v>
       </c>
       <c r="I164">
         <v>95.3</v>
       </c>
       <c r="J164">
         <v>100.9</v>
       </c>
       <c r="K164">
         <v>121.3</v>
       </c>
       <c r="M164">
         <v>102.7</v>
       </c>
       <c r="N164">
         <v>102.6</v>
       </c>
       <c r="O164">
         <v>98.5</v>
       </c>
       <c r="P164">
         <v>101</v>
       </c>
       <c r="Q164">
         <v>95</v>
       </c>
       <c r="R164">
         <v>97.2</v>
       </c>
       <c r="S164">
         <v>105.5</v>
       </c>
-      <c r="U164">
+      <c r="T164">
+        <v>121.6</v>
+      </c>
+      <c r="V164">
         <v>105.8</v>
       </c>
-      <c r="V164">
+      <c r="W164">
         <v>101.7</v>
       </c>
-      <c r="W164">
+      <c r="X164">
         <v>95.5</v>
       </c>
-      <c r="X164">
+      <c r="Y164">
         <v>101.9</v>
       </c>
-      <c r="Y164">
+      <c r="Z164">
         <v>111.6</v>
       </c>
-      <c r="Z164">
+      <c r="AA164">
         <v>104.7</v>
       </c>
-      <c r="AA164">
+      <c r="AB164">
         <v>101.5</v>
       </c>
-      <c r="AB164">
+      <c r="AC164">
         <v>97.4</v>
       </c>
-      <c r="AC164">
+      <c r="AD164">
         <v>106.6</v>
       </c>
-      <c r="AD164">
+      <c r="AE164">
         <v>72.3</v>
       </c>
-      <c r="AE164">
+      <c r="AF164">
         <v>101.1</v>
       </c>
-      <c r="AF164">
+      <c r="AG164">
         <v>104.6</v>
       </c>
-      <c r="AG164">
+      <c r="AH164">
         <v>116</v>
       </c>
-      <c r="AH164">
+      <c r="AI164">
         <v>107.9</v>
       </c>
-      <c r="AI164">
+      <c r="AJ164">
         <v>92.4</v>
       </c>
-      <c r="AJ164">
+      <c r="AK164">
         <v>102.9</v>
       </c>
-      <c r="AK164">
+      <c r="AL164">
         <v>100.9</v>
       </c>
-      <c r="AL164">
+      <c r="AM164">
         <v>98.3</v>
       </c>
-      <c r="AM164">
+      <c r="AN164">
         <v>91</v>
       </c>
-      <c r="AN164">
+      <c r="AO164">
         <v>93.2</v>
       </c>
-      <c r="AO164">
+      <c r="AP164">
         <v>97.6</v>
       </c>
-      <c r="AP164">
+      <c r="AQ164">
         <v>94.4</v>
       </c>
-      <c r="AQ164">
+      <c r="AR164">
         <v>92.5</v>
       </c>
-      <c r="AR164">
+      <c r="AS164">
         <v>96.8</v>
       </c>
-      <c r="AS164">
+      <c r="AT164">
         <v>105.1</v>
       </c>
-      <c r="AT164">
+      <c r="AU164">
         <v>102.7</v>
       </c>
-      <c r="AU164">
+      <c r="AV164">
         <v>93.8</v>
       </c>
-      <c r="AV164">
+      <c r="AW164">
         <v>102</v>
       </c>
-      <c r="AW164">
+      <c r="AX164">
         <v>123.4</v>
       </c>
-      <c r="AX164">
+      <c r="AY164">
         <v>120.8</v>
       </c>
-      <c r="AY164">
+      <c r="AZ164">
         <v>117.3</v>
       </c>
-      <c r="AZ164">
+      <c r="BA164">
         <v>123.7</v>
       </c>
+      <c r="BB164">
+        <v>124.5</v>
+      </c>
     </row>
-    <row r="165" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="165" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A165" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B165" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C165">
         <v>10.4</v>
       </c>
       <c r="D165">
         <v>101.9</v>
       </c>
       <c r="E165">
         <v>101.3</v>
       </c>
       <c r="F165">
         <v>98.7</v>
       </c>
       <c r="G165">
         <v>103.2</v>
       </c>
       <c r="H165">
         <v>88.4</v>
       </c>
       <c r="I165">
         <v>87.5</v>
       </c>
       <c r="J165">
         <v>96</v>
       </c>
       <c r="K165">
         <v>124.7</v>
       </c>
       <c r="M165">
         <v>104</v>
       </c>
       <c r="N165">
         <v>100.1</v>
       </c>
       <c r="O165">
         <v>100.2</v>
       </c>
       <c r="P165">
         <v>99.8</v>
       </c>
       <c r="Q165">
         <v>87.1</v>
       </c>
       <c r="R165">
         <v>88.9</v>
       </c>
       <c r="S165">
         <v>103.2</v>
       </c>
-      <c r="U165">
+      <c r="T165">
+        <v>126.4</v>
+      </c>
+      <c r="V165">
         <v>93.6</v>
       </c>
-      <c r="V165">
+      <c r="W165">
         <v>104.2</v>
       </c>
-      <c r="W165">
+      <c r="X165">
         <v>103.3</v>
       </c>
-      <c r="X165">
+      <c r="Y165">
         <v>106.5</v>
       </c>
-      <c r="Y165">
+      <c r="Z165">
         <v>101.8</v>
       </c>
-      <c r="Z165">
+      <c r="AA165">
         <v>101.6</v>
       </c>
-      <c r="AA165">
+      <c r="AB165">
         <v>102.2</v>
       </c>
-      <c r="AB165">
+      <c r="AC165">
         <v>99.7</v>
       </c>
-      <c r="AC165">
+      <c r="AD165">
         <v>97</v>
       </c>
-      <c r="AD165">
+      <c r="AE165">
         <v>83.6</v>
       </c>
-      <c r="AE165">
+      <c r="AF165">
         <v>107.4</v>
       </c>
-      <c r="AF165">
+      <c r="AG165">
         <v>106.6</v>
       </c>
-      <c r="AG165">
+      <c r="AH165">
         <v>103.1</v>
       </c>
-      <c r="AH165">
+      <c r="AI165">
         <v>111.1</v>
       </c>
-      <c r="AI165">
+      <c r="AJ165">
         <v>100</v>
       </c>
-      <c r="AJ165">
+      <c r="AK165">
         <v>98.6</v>
       </c>
-      <c r="AK165">
+      <c r="AL165">
         <v>89.4</v>
       </c>
-      <c r="AL165">
+      <c r="AM165">
         <v>89.9</v>
       </c>
-      <c r="AM165">
+      <c r="AN165">
         <v>86.2</v>
       </c>
-      <c r="AN165">
+      <c r="AO165">
         <v>88.1</v>
       </c>
-      <c r="AO165">
+      <c r="AP165">
         <v>84</v>
       </c>
-      <c r="AP165">
+      <c r="AQ165">
         <v>89.4</v>
       </c>
-      <c r="AQ165">
+      <c r="AR165">
         <v>86.1</v>
       </c>
-      <c r="AR165">
+      <c r="AS165">
         <v>90.5</v>
       </c>
-      <c r="AS165">
+      <c r="AT165">
         <v>89.5</v>
       </c>
-      <c r="AT165">
+      <c r="AU165">
         <v>96.7</v>
       </c>
-      <c r="AU165">
+      <c r="AV165">
         <v>95.6</v>
       </c>
-      <c r="AV165">
+      <c r="AW165">
         <v>102.1</v>
       </c>
-      <c r="AW165">
+      <c r="AX165">
         <v>118.6</v>
       </c>
-      <c r="AX165">
+      <c r="AY165">
         <v>125.3</v>
       </c>
-      <c r="AY165">
+      <c r="AZ165">
         <v>125.2</v>
       </c>
-      <c r="AZ165">
+      <c r="BA165">
         <v>129.6</v>
       </c>
+      <c r="BB165">
+        <v>125.4</v>
+      </c>
     </row>
-    <row r="166" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="166" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A166" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B166" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C166">
         <v>27.6</v>
       </c>
       <c r="D166">
         <v>108.6</v>
       </c>
       <c r="E166">
         <v>103.6</v>
       </c>
       <c r="F166">
         <v>96.4</v>
       </c>
       <c r="G166">
         <v>97</v>
       </c>
       <c r="H166">
         <v>99.5</v>
       </c>
       <c r="I166">
         <v>104.3</v>
       </c>
       <c r="J166">
         <v>106.3</v>
       </c>
       <c r="K166">
         <v>107.1</v>
       </c>
       <c r="M166">
         <v>109</v>
       </c>
       <c r="N166">
         <v>100.9</v>
       </c>
       <c r="O166">
         <v>95.4</v>
       </c>
       <c r="P166">
         <v>96.3</v>
       </c>
       <c r="Q166">
         <v>102</v>
       </c>
       <c r="R166">
         <v>106</v>
       </c>
       <c r="S166">
         <v>105.8</v>
       </c>
-      <c r="U166">
+      <c r="T166">
+        <v>104.3</v>
+      </c>
+      <c r="V166">
         <v>139.19999999999999</v>
       </c>
-      <c r="V166">
+      <c r="W166">
         <v>101.7</v>
       </c>
-      <c r="W166">
+      <c r="X166">
         <v>93.8</v>
       </c>
-      <c r="X166">
+      <c r="Y166">
         <v>99.4</v>
       </c>
-      <c r="Y166">
+      <c r="Z166">
         <v>141</v>
       </c>
-      <c r="Z166">
+      <c r="AA166">
         <v>95.4</v>
       </c>
-      <c r="AA166">
+      <c r="AB166">
         <v>87.7</v>
       </c>
-      <c r="AB166">
+      <c r="AC166">
         <v>90.3</v>
       </c>
-      <c r="AC166">
+      <c r="AD166">
         <v>130.19999999999999</v>
       </c>
-      <c r="AD166">
+      <c r="AE166">
         <v>79.400000000000006</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AF166">
         <v>88</v>
       </c>
       <c r="AG166">
+        <v>88</v>
+      </c>
+      <c r="AH166">
         <v>126</v>
       </c>
-      <c r="AH166">
+      <c r="AI166">
         <v>90.6</v>
       </c>
-      <c r="AI166">
+      <c r="AJ166">
         <v>83</v>
       </c>
-      <c r="AJ166">
+      <c r="AK166">
         <v>88.5</v>
       </c>
-      <c r="AK166">
+      <c r="AL166">
         <v>123.1</v>
       </c>
-      <c r="AL166">
+      <c r="AM166">
         <v>97.4</v>
       </c>
-      <c r="AM166">
+      <c r="AN166">
         <v>87.7</v>
       </c>
-      <c r="AN166">
+      <c r="AO166">
         <v>89.6</v>
       </c>
-      <c r="AO166">
+      <c r="AP166">
         <v>133</v>
       </c>
-      <c r="AP166">
+      <c r="AQ166">
         <v>96.8</v>
       </c>
-      <c r="AQ166">
+      <c r="AR166">
         <v>92.1</v>
       </c>
-      <c r="AR166">
+      <c r="AS166">
         <v>95.3</v>
       </c>
-      <c r="AS166">
+      <c r="AT166">
         <v>139.69999999999999</v>
       </c>
-      <c r="AT166">
+      <c r="AU166">
         <v>96.8</v>
       </c>
-      <c r="AU166">
+      <c r="AV166">
         <v>92.5</v>
       </c>
-      <c r="AV166">
+      <c r="AW166">
         <v>96.4</v>
       </c>
-      <c r="AW166">
+      <c r="AX166">
         <v>137.4</v>
       </c>
-      <c r="AX166">
+      <c r="AY166">
         <v>104.8</v>
       </c>
-      <c r="AY166">
+      <c r="AZ166">
         <v>91.6</v>
       </c>
-      <c r="AZ166">
+      <c r="BA166">
         <v>94.7</v>
       </c>
+      <c r="BB166">
+        <v>126</v>
+      </c>
     </row>
-    <row r="167" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="167" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A167" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B167" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C167">
         <v>725.6</v>
       </c>
       <c r="D167">
         <v>100.4</v>
       </c>
       <c r="E167">
         <v>100.4</v>
       </c>
       <c r="F167">
         <v>99.7</v>
       </c>
       <c r="G167">
         <v>98.1</v>
       </c>
       <c r="H167">
         <v>97.9</v>
       </c>
       <c r="I167">
         <v>98.5</v>
       </c>
       <c r="J167">
         <v>99.3</v>
       </c>
       <c r="K167">
         <v>100.5</v>
       </c>
       <c r="M167">
         <v>100.5</v>
       </c>
       <c r="N167">
         <v>100.3</v>
       </c>
       <c r="O167">
         <v>99.2</v>
       </c>
       <c r="P167">
         <v>98</v>
       </c>
       <c r="Q167">
         <v>97.9</v>
       </c>
       <c r="R167">
         <v>98.7</v>
       </c>
       <c r="S167">
         <v>99.6</v>
       </c>
-      <c r="U167">
+      <c r="T167">
+        <v>100.8</v>
+      </c>
+      <c r="V167">
         <v>99.9</v>
       </c>
-      <c r="V167">
+      <c r="W167">
         <v>100.1</v>
       </c>
-      <c r="W167">
+      <c r="X167">
         <v>100.6</v>
       </c>
-      <c r="X167">
+      <c r="Y167">
         <v>100.8</v>
       </c>
-      <c r="Y167">
+      <c r="Z167">
         <v>100.6</v>
       </c>
-      <c r="Z167">
+      <c r="AA167">
         <v>100.3</v>
       </c>
-      <c r="AA167">
+      <c r="AB167">
         <v>100.4</v>
       </c>
-      <c r="AB167">
+      <c r="AC167">
         <v>100.2</v>
       </c>
-      <c r="AC167">
+      <c r="AD167">
         <v>100.3</v>
       </c>
-      <c r="AD167">
+      <c r="AE167">
         <v>99.7</v>
       </c>
-      <c r="AE167">
+      <c r="AF167">
         <v>99.6</v>
       </c>
-      <c r="AF167">
+      <c r="AG167">
         <v>99.1</v>
       </c>
-      <c r="AG167">
+      <c r="AH167">
         <v>98.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AI167">
         <v>98</v>
       </c>
       <c r="AJ167">
         <v>98</v>
       </c>
       <c r="AK167">
-        <v>97.9</v>
+        <v>98</v>
       </c>
       <c r="AL167">
         <v>97.9</v>
       </c>
       <c r="AM167">
         <v>97.9</v>
       </c>
       <c r="AN167">
+        <v>97.9</v>
+      </c>
+      <c r="AO167">
         <v>97.8</v>
       </c>
-      <c r="AO167">
+      <c r="AP167">
         <v>98.1</v>
       </c>
-      <c r="AP167">
+      <c r="AQ167">
         <v>98.3</v>
       </c>
-      <c r="AQ167">
+      <c r="AR167">
         <v>98.6</v>
       </c>
-      <c r="AR167">
+      <c r="AS167">
         <v>98.8</v>
       </c>
-      <c r="AS167">
+      <c r="AT167">
         <v>98.9</v>
       </c>
-      <c r="AT167">
+      <c r="AU167">
         <v>99.2</v>
       </c>
-      <c r="AU167">
+      <c r="AV167">
         <v>99.5</v>
       </c>
-      <c r="AV167">
+      <c r="AW167">
         <v>99.7</v>
       </c>
-      <c r="AW167">
+      <c r="AX167">
         <v>99.9</v>
       </c>
-      <c r="AX167">
+      <c r="AY167">
         <v>100.3</v>
       </c>
-      <c r="AY167">
+      <c r="AZ167">
         <v>100.7</v>
       </c>
-      <c r="AZ167">
+      <c r="BA167">
         <v>100.9</v>
       </c>
+      <c r="BB167">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="168" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="168" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A168" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B168" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C168">
         <v>360.3</v>
       </c>
       <c r="D168">
         <v>97.8</v>
       </c>
       <c r="E168">
         <v>99.5</v>
       </c>
       <c r="F168">
         <v>100.5</v>
       </c>
       <c r="G168">
         <v>98.4</v>
       </c>
       <c r="H168">
         <v>98.7</v>
       </c>
       <c r="I168">
         <v>99.8</v>
       </c>
       <c r="J168">
         <v>101.9</v>
       </c>
       <c r="K168">
         <v>104.4</v>
       </c>
       <c r="M168">
         <v>98.4</v>
       </c>
       <c r="N168">
         <v>99.9</v>
       </c>
       <c r="O168">
         <v>100</v>
       </c>
       <c r="P168">
         <v>98.3</v>
       </c>
       <c r="Q168">
         <v>98.8</v>
       </c>
       <c r="R168">
         <v>100.3</v>
       </c>
       <c r="S168">
         <v>102.5</v>
       </c>
-      <c r="U168">
+      <c r="T168">
+        <v>105.1</v>
+      </c>
+      <c r="V168">
         <v>96.8</v>
       </c>
-      <c r="V168">
+      <c r="W168">
         <v>97.4</v>
       </c>
-      <c r="W168">
+      <c r="X168">
         <v>98.2</v>
       </c>
-      <c r="X168">
+      <c r="Y168">
         <v>98.9</v>
       </c>
-      <c r="Y168">
+      <c r="Z168">
         <v>99.2</v>
       </c>
-      <c r="Z168">
+      <c r="AA168">
         <v>99.4</v>
       </c>
-      <c r="AA168">
+      <c r="AB168">
         <v>99.6</v>
       </c>
-      <c r="AB168">
+      <c r="AC168">
         <v>99.9</v>
       </c>
-      <c r="AC168">
+      <c r="AD168">
         <v>100.8</v>
       </c>
-      <c r="AD168">
+      <c r="AE168">
         <v>101.2</v>
       </c>
-      <c r="AE168">
+      <c r="AF168">
         <v>100.4</v>
       </c>
-      <c r="AF168">
+      <c r="AG168">
         <v>99.5</v>
       </c>
-      <c r="AG168">
+      <c r="AH168">
         <v>98.8</v>
       </c>
-      <c r="AH168">
+      <c r="AI168">
         <v>98.3</v>
       </c>
-      <c r="AI168">
+      <c r="AJ168">
         <v>98.2</v>
       </c>
-      <c r="AJ168">
+      <c r="AK168">
         <v>98.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.6</v>
       </c>
       <c r="AL168">
         <v>98.6</v>
       </c>
       <c r="AM168">
+        <v>98.6</v>
+      </c>
+      <c r="AN168">
         <v>98.8</v>
       </c>
-      <c r="AN168">
+      <c r="AO168">
         <v>98.7</v>
       </c>
-      <c r="AO168">
+      <c r="AP168">
         <v>99</v>
       </c>
-      <c r="AP168">
+      <c r="AQ168">
         <v>99.5</v>
       </c>
-      <c r="AQ168">
+      <c r="AR168">
         <v>100</v>
       </c>
-      <c r="AR168">
+      <c r="AS168">
         <v>100.5</v>
       </c>
-      <c r="AS168">
+      <c r="AT168">
         <v>101</v>
       </c>
-      <c r="AT168">
+      <c r="AU168">
         <v>101.6</v>
       </c>
-      <c r="AU168">
+      <c r="AV168">
         <v>102.1</v>
       </c>
-      <c r="AV168">
+      <c r="AW168">
         <v>102.8</v>
       </c>
-      <c r="AW168">
+      <c r="AX168">
         <v>103.5</v>
       </c>
-      <c r="AX168">
+      <c r="AY168">
         <v>104.2</v>
       </c>
-      <c r="AY168">
+      <c r="AZ168">
         <v>104.8</v>
       </c>
-      <c r="AZ168">
+      <c r="BA168">
         <v>105.2</v>
       </c>
+      <c r="BB168">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="169" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="169" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A169" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B169" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C169">
         <v>340.1</v>
       </c>
       <c r="D169">
         <v>101.5</v>
       </c>
       <c r="E169">
         <v>100.5</v>
       </c>
       <c r="F169">
         <v>99.5</v>
       </c>
       <c r="G169">
         <v>98.5</v>
       </c>
       <c r="H169">
         <v>97.6</v>
       </c>
       <c r="I169">
         <v>96.8</v>
       </c>
       <c r="J169">
         <v>96.2</v>
       </c>
       <c r="K169">
         <v>95.6</v>
       </c>
       <c r="M169">
         <v>101.2</v>
       </c>
       <c r="N169">
         <v>100.2</v>
       </c>
       <c r="O169">
         <v>99.3</v>
       </c>
       <c r="P169">
         <v>98.3</v>
       </c>
       <c r="Q169">
         <v>97.4</v>
       </c>
       <c r="R169">
         <v>96.6</v>
       </c>
       <c r="S169">
         <v>96</v>
       </c>
-      <c r="U169">
+      <c r="T169">
+        <v>95.4</v>
+      </c>
+      <c r="V169">
         <v>101.8</v>
       </c>
-      <c r="V169">
+      <c r="W169">
         <v>101.6</v>
       </c>
-      <c r="W169">
+      <c r="X169">
         <v>101.4</v>
       </c>
-      <c r="X169">
+      <c r="Y169">
         <v>101.1</v>
       </c>
-      <c r="Y169">
+      <c r="Z169">
         <v>100.9</v>
       </c>
-      <c r="Z169">
+      <c r="AA169">
         <v>100.6</v>
       </c>
-      <c r="AA169">
+      <c r="AB169">
         <v>100.4</v>
       </c>
-      <c r="AB169">
+      <c r="AC169">
         <v>100.1</v>
       </c>
-      <c r="AC169">
+      <c r="AD169">
         <v>99.9</v>
       </c>
-      <c r="AD169">
+      <c r="AE169">
         <v>99.6</v>
       </c>
-      <c r="AE169">
+      <c r="AF169">
         <v>99.4</v>
       </c>
-      <c r="AF169">
+      <c r="AG169">
         <v>99.1</v>
       </c>
-      <c r="AG169">
+      <c r="AH169">
         <v>98.9</v>
       </c>
-      <c r="AH169">
+      <c r="AI169">
         <v>98.6</v>
       </c>
-      <c r="AI169">
+      <c r="AJ169">
         <v>98.4</v>
       </c>
-      <c r="AJ169">
+      <c r="AK169">
         <v>98.1</v>
       </c>
-      <c r="AK169">
+      <c r="AL169">
         <v>97.9</v>
       </c>
-      <c r="AL169">
+      <c r="AM169">
         <v>97.7</v>
       </c>
-      <c r="AM169">
+      <c r="AN169">
         <v>97.5</v>
       </c>
-      <c r="AN169">
+      <c r="AO169">
         <v>97.3</v>
       </c>
-      <c r="AO169">
+      <c r="AP169">
         <v>97</v>
       </c>
-      <c r="AP169">
+      <c r="AQ169">
         <v>96.9</v>
       </c>
-      <c r="AQ169">
+      <c r="AR169">
         <v>96.7</v>
       </c>
-      <c r="AR169">
+      <c r="AS169">
         <v>96.6</v>
       </c>
-      <c r="AS169">
+      <c r="AT169">
         <v>96.4</v>
       </c>
-      <c r="AT169">
+      <c r="AU169">
         <v>96.2</v>
       </c>
-      <c r="AU169">
+      <c r="AV169">
         <v>96.1</v>
       </c>
-      <c r="AV169">
+      <c r="AW169">
         <v>95.9</v>
       </c>
-      <c r="AW169">
+      <c r="AX169">
         <v>95.8</v>
       </c>
-      <c r="AX169">
+      <c r="AY169">
         <v>95.6</v>
       </c>
-      <c r="AY169">
+      <c r="AZ169">
         <v>95.5</v>
       </c>
-      <c r="AZ169">
+      <c r="BA169">
         <v>95.4</v>
       </c>
+      <c r="BB169">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="170" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="170" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A170" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B170" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C170">
         <v>25.2</v>
       </c>
       <c r="D170">
         <v>122</v>
       </c>
       <c r="E170">
         <v>110.4</v>
       </c>
       <c r="F170">
         <v>89.6</v>
       </c>
       <c r="G170">
         <v>88.2</v>
       </c>
       <c r="H170">
         <v>90.4</v>
       </c>
       <c r="I170">
         <v>102.5</v>
       </c>
       <c r="J170">
         <v>106.1</v>
       </c>
       <c r="K170">
         <v>109.6</v>
       </c>
       <c r="M170">
         <v>121.7</v>
       </c>
       <c r="N170">
         <v>105.8</v>
       </c>
       <c r="O170">
         <v>87.1</v>
       </c>
       <c r="P170">
         <v>88.3</v>
       </c>
       <c r="Q170">
         <v>93.3</v>
       </c>
       <c r="R170">
         <v>103.6</v>
       </c>
       <c r="S170">
         <v>106.4</v>
       </c>
-      <c r="U170">
+      <c r="T170">
+        <v>111.3</v>
+      </c>
+      <c r="V170">
         <v>117.9</v>
       </c>
-      <c r="V170">
+      <c r="W170">
         <v>120.3</v>
       </c>
-      <c r="W170">
+      <c r="X170">
         <v>125.1</v>
       </c>
-      <c r="X170">
+      <c r="Y170">
         <v>124.8</v>
       </c>
-      <c r="Y170">
+      <c r="Z170">
         <v>116.4</v>
       </c>
-      <c r="Z170">
+      <c r="AA170">
         <v>107.7</v>
       </c>
-      <c r="AA170">
+      <c r="AB170">
         <v>112</v>
       </c>
-      <c r="AB170">
+      <c r="AC170">
         <v>105.4</v>
       </c>
-      <c r="AC170">
+      <c r="AD170">
         <v>98</v>
       </c>
-      <c r="AD170">
+      <c r="AE170">
         <v>78.5</v>
       </c>
-      <c r="AE170">
+      <c r="AF170">
         <v>89.8</v>
       </c>
-      <c r="AF170">
+      <c r="AG170">
         <v>92.2</v>
       </c>
-      <c r="AG170">
+      <c r="AH170">
         <v>87.7</v>
       </c>
-      <c r="AH170">
+      <c r="AI170">
         <v>85.2</v>
       </c>
-      <c r="AI170">
+      <c r="AJ170">
         <v>88.1</v>
       </c>
-      <c r="AJ170">
+      <c r="AK170">
         <v>91.7</v>
       </c>
-      <c r="AK170">
+      <c r="AL170">
         <v>88.2</v>
       </c>
-      <c r="AL170">
+      <c r="AM170">
         <v>88.6</v>
       </c>
-      <c r="AM170">
+      <c r="AN170">
         <v>91.6</v>
       </c>
-      <c r="AN170">
+      <c r="AO170">
         <v>93.2</v>
       </c>
-      <c r="AO170">
+      <c r="AP170">
         <v>99.9</v>
       </c>
-      <c r="AP170">
+      <c r="AQ170">
         <v>101.1</v>
       </c>
-      <c r="AQ170">
+      <c r="AR170">
         <v>104</v>
       </c>
-      <c r="AR170">
+      <c r="AS170">
         <v>104.9</v>
       </c>
-      <c r="AS170">
+      <c r="AT170">
         <v>104.3</v>
       </c>
-      <c r="AT170">
+      <c r="AU170">
         <v>105.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>107.5</v>
       </c>
       <c r="AV170">
         <v>107.5</v>
       </c>
       <c r="AW170">
+        <v>107.5</v>
+      </c>
+      <c r="AX170">
         <v>105.5</v>
       </c>
-      <c r="AX170">
+      <c r="AY170">
         <v>109.1</v>
       </c>
-      <c r="AY170">
+      <c r="AZ170">
         <v>111.4</v>
       </c>
-      <c r="AZ170">
+      <c r="BA170">
         <v>112.5</v>
       </c>
+      <c r="BB170">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="171" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="171" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A171" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B171" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.6</v>
       </c>
       <c r="E171">
         <v>101.4</v>
       </c>
       <c r="F171">
         <v>98.6</v>
       </c>
       <c r="G171">
         <v>102.6</v>
       </c>
       <c r="H171">
         <v>105</v>
       </c>
       <c r="I171">
         <v>108.4</v>
       </c>
       <c r="J171">
         <v>109.4</v>
       </c>
       <c r="K171">
         <v>111.2</v>
       </c>
       <c r="M171">
         <v>100</v>
       </c>
       <c r="N171">
         <v>101.5</v>
       </c>
       <c r="O171">
         <v>98.5</v>
       </c>
       <c r="P171">
         <v>102.9</v>
       </c>
       <c r="Q171">
         <v>106.5</v>
       </c>
       <c r="R171">
         <v>108.5</v>
       </c>
       <c r="S171">
         <v>109.7</v>
       </c>
-      <c r="U171">
+      <c r="T171">
+        <v>112</v>
+      </c>
+      <c r="V171">
         <v>99</v>
       </c>
-      <c r="V171">
+      <c r="W171">
         <v>98.5</v>
       </c>
-      <c r="W171">
+      <c r="X171">
         <v>99.2</v>
       </c>
-      <c r="X171">
+      <c r="Y171">
         <v>101.8</v>
       </c>
-      <c r="Y171">
+      <c r="Z171">
         <v>100.6</v>
       </c>
-      <c r="Z171">
+      <c r="AA171">
         <v>100.3</v>
       </c>
-      <c r="AA171">
+      <c r="AB171">
         <v>102</v>
       </c>
-      <c r="AB171">
+      <c r="AC171">
         <v>102.7</v>
       </c>
-      <c r="AC171">
+      <c r="AD171">
         <v>100.8</v>
       </c>
-      <c r="AD171">
+      <c r="AE171">
         <v>92.4</v>
       </c>
-      <c r="AE171">
+      <c r="AF171">
         <v>99.1</v>
       </c>
-      <c r="AF171">
+      <c r="AG171">
         <v>102.1</v>
       </c>
-      <c r="AG171">
+      <c r="AH171">
         <v>100.5</v>
       </c>
-      <c r="AH171">
+      <c r="AI171">
         <v>101.5</v>
       </c>
-      <c r="AI171">
+      <c r="AJ171">
         <v>103.2</v>
       </c>
-      <c r="AJ171">
+      <c r="AK171">
         <v>105.1</v>
       </c>
-      <c r="AK171">
+      <c r="AL171">
         <v>101.8</v>
       </c>
-      <c r="AL171">
+      <c r="AM171">
         <v>104.4</v>
       </c>
-      <c r="AM171">
+      <c r="AN171">
         <v>106.3</v>
       </c>
-      <c r="AN171">
+      <c r="AO171">
         <v>107.5</v>
       </c>
-      <c r="AO171">
+      <c r="AP171">
         <v>107.9</v>
       </c>
-      <c r="AP171">
+      <c r="AQ171">
         <v>107.3</v>
       </c>
-      <c r="AQ171">
+      <c r="AR171">
         <v>108.8</v>
       </c>
-      <c r="AR171">
+      <c r="AS171">
         <v>109.5</v>
       </c>
-      <c r="AS171">
+      <c r="AT171">
         <v>108.4</v>
       </c>
-      <c r="AT171">
+      <c r="AU171">
         <v>107.9</v>
       </c>
-      <c r="AU171">
+      <c r="AV171">
         <v>109.8</v>
       </c>
-      <c r="AV171">
+      <c r="AW171">
         <v>111.6</v>
       </c>
-      <c r="AW171">
+      <c r="AX171">
         <v>109.5</v>
       </c>
-      <c r="AX171">
+      <c r="AY171">
         <v>110.3</v>
       </c>
-      <c r="AY171">
+      <c r="AZ171">
         <v>111.5</v>
       </c>
-      <c r="AZ171">
+      <c r="BA171">
         <v>113.3</v>
       </c>
+      <c r="BB171">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="172" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="172" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A172" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B172" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.7</v>
       </c>
       <c r="E172">
         <v>101.5</v>
       </c>
       <c r="F172">
         <v>98.5</v>
       </c>
       <c r="G172">
         <v>104</v>
       </c>
       <c r="H172">
         <v>107.8</v>
       </c>
       <c r="I172">
         <v>111.4</v>
       </c>
       <c r="J172">
         <v>112</v>
       </c>
       <c r="K172">
         <v>114</v>
       </c>
       <c r="M172">
         <v>99.2</v>
       </c>
       <c r="N172">
         <v>101.7</v>
       </c>
       <c r="O172">
         <v>98.5</v>
       </c>
       <c r="P172">
         <v>104.7</v>
       </c>
       <c r="Q172">
         <v>109.8</v>
       </c>
       <c r="R172">
         <v>111.1</v>
       </c>
       <c r="S172">
         <v>112.3</v>
       </c>
-      <c r="U172">
+      <c r="T172">
+        <v>114.7</v>
+      </c>
+      <c r="V172">
         <v>98.5</v>
       </c>
-      <c r="V172">
+      <c r="W172">
         <v>97.6</v>
       </c>
-      <c r="W172">
+      <c r="X172">
         <v>97.7</v>
       </c>
-      <c r="X172">
+      <c r="Y172">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.3</v>
       </c>
       <c r="Z172">
         <v>100.3</v>
       </c>
       <c r="AA172">
+        <v>100.3</v>
+      </c>
+      <c r="AB172">
         <v>101.8</v>
       </c>
-      <c r="AB172">
+      <c r="AC172">
         <v>103.5</v>
       </c>
-      <c r="AC172">
+      <c r="AD172">
         <v>101.3</v>
       </c>
-      <c r="AD172">
+      <c r="AE172">
         <v>91.2</v>
       </c>
-      <c r="AE172">
+      <c r="AF172">
         <v>99</v>
       </c>
-      <c r="AF172">
+      <c r="AG172">
         <v>102.6</v>
       </c>
-      <c r="AG172">
+      <c r="AH172">
         <v>101.2</v>
       </c>
-      <c r="AH172">
+      <c r="AI172">
         <v>103</v>
       </c>
-      <c r="AI172">
+      <c r="AJ172">
         <v>104.7</v>
       </c>
-      <c r="AJ172">
+      <c r="AK172">
         <v>107.2</v>
       </c>
-      <c r="AK172">
+      <c r="AL172">
         <v>104.1</v>
       </c>
-      <c r="AL172">
+      <c r="AM172">
         <v>106.9</v>
       </c>
-      <c r="AM172">
+      <c r="AN172">
         <v>109.1</v>
       </c>
-      <c r="AN172">
+      <c r="AO172">
         <v>110.9</v>
       </c>
-      <c r="AO172">
+      <c r="AP172">
         <v>112.2</v>
       </c>
-      <c r="AP172">
+      <c r="AQ172">
         <v>110</v>
       </c>
-      <c r="AQ172">
+      <c r="AR172">
         <v>111.3</v>
       </c>
-      <c r="AR172">
+      <c r="AS172">
         <v>111.9</v>
       </c>
-      <c r="AS172">
+      <c r="AT172">
         <v>111.1</v>
       </c>
-      <c r="AT172">
+      <c r="AU172">
         <v>110.3</v>
       </c>
-      <c r="AU172">
+      <c r="AV172">
         <v>112.1</v>
       </c>
-      <c r="AV172">
+      <c r="AW172">
         <v>114.4</v>
       </c>
-      <c r="AW172">
+      <c r="AX172">
         <v>112.6</v>
       </c>
-      <c r="AX172">
+      <c r="AY172">
         <v>113.1</v>
       </c>
-      <c r="AY172">
+      <c r="AZ172">
         <v>114.1</v>
       </c>
-      <c r="AZ172">
+      <c r="BA172">
         <v>116.2</v>
       </c>
+      <c r="BB172">
+        <v>115.4</v>
+      </c>
     </row>
-    <row r="173" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="173" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A173" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B173" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.9</v>
       </c>
       <c r="E173">
         <v>101.6</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>103.8</v>
       </c>
       <c r="H173">
         <v>107.9</v>
       </c>
       <c r="I173">
         <v>111.5</v>
       </c>
       <c r="J173">
         <v>111.7</v>
       </c>
       <c r="K173">
         <v>113.5</v>
       </c>
       <c r="M173">
         <v>99.3</v>
       </c>
       <c r="N173">
         <v>101.8</v>
       </c>
       <c r="O173">
         <v>98.3</v>
       </c>
       <c r="P173">
         <v>104.6</v>
       </c>
       <c r="Q173">
         <v>110</v>
       </c>
       <c r="R173">
         <v>111.2</v>
       </c>
       <c r="S173">
         <v>112</v>
       </c>
-      <c r="U173">
+      <c r="T173">
+        <v>114.1</v>
+      </c>
+      <c r="V173">
         <v>99.1</v>
       </c>
-      <c r="V173">
+      <c r="W173">
         <v>97.5</v>
       </c>
-      <c r="W173">
+      <c r="X173">
         <v>98</v>
       </c>
-      <c r="X173">
+      <c r="Y173">
         <v>101.1</v>
       </c>
-      <c r="Y173">
+      <c r="Z173">
         <v>100.7</v>
       </c>
-      <c r="Z173">
+      <c r="AA173">
         <v>100.2</v>
       </c>
-      <c r="AA173">
+      <c r="AB173">
         <v>101.9</v>
       </c>
-      <c r="AB173">
+      <c r="AC173">
         <v>103.5</v>
       </c>
-      <c r="AC173">
+      <c r="AD173">
         <v>101.5</v>
       </c>
-      <c r="AD173">
+      <c r="AE173">
         <v>91.3</v>
       </c>
-      <c r="AE173">
+      <c r="AF173">
         <v>98.7</v>
       </c>
-      <c r="AF173">
+      <c r="AG173">
         <v>102</v>
       </c>
-      <c r="AG173">
+      <c r="AH173">
         <v>101.1</v>
       </c>
-      <c r="AH173">
+      <c r="AI173">
         <v>102.6</v>
       </c>
-      <c r="AI173">
+      <c r="AJ173">
         <v>104.8</v>
       </c>
-      <c r="AJ173">
+      <c r="AK173">
         <v>106.8</v>
       </c>
-      <c r="AK173">
+      <c r="AL173">
         <v>104.3</v>
       </c>
-      <c r="AL173">
+      <c r="AM173">
         <v>106.7</v>
       </c>
-      <c r="AM173">
+      <c r="AN173">
         <v>109.5</v>
       </c>
-      <c r="AN173">
+      <c r="AO173">
         <v>111.1</v>
       </c>
-      <c r="AO173">
+      <c r="AP173">
         <v>112.8</v>
       </c>
-      <c r="AP173">
+      <c r="AQ173">
         <v>109.9</v>
       </c>
-      <c r="AQ173">
+      <c r="AR173">
         <v>111.6</v>
       </c>
-      <c r="AR173">
+      <c r="AS173">
         <v>111.8</v>
       </c>
-      <c r="AS173">
+      <c r="AT173">
         <v>111.4</v>
       </c>
-      <c r="AT173">
+      <c r="AU173">
         <v>109.8</v>
       </c>
-      <c r="AU173">
+      <c r="AV173">
         <v>111.9</v>
       </c>
-      <c r="AV173">
+      <c r="AW173">
         <v>113.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112.4</v>
       </c>
       <c r="AX173">
         <v>112.4</v>
       </c>
       <c r="AY173">
+        <v>112.4</v>
+      </c>
+      <c r="AZ173">
         <v>113.6</v>
       </c>
-      <c r="AZ173">
+      <c r="BA173">
         <v>115.6</v>
       </c>
+      <c r="BB173">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="174" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="174" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A174" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B174" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>97.4</v>
       </c>
       <c r="E174">
         <v>100.5</v>
       </c>
       <c r="F174">
         <v>99.5</v>
       </c>
       <c r="G174">
         <v>105.7</v>
       </c>
       <c r="H174">
         <v>106.6</v>
       </c>
       <c r="I174">
         <v>110.1</v>
       </c>
       <c r="J174">
         <v>113.9</v>
       </c>
       <c r="K174">
         <v>117.9</v>
       </c>
       <c r="M174">
         <v>98.3</v>
       </c>
       <c r="N174">
         <v>100.9</v>
       </c>
       <c r="O174">
         <v>100.3</v>
       </c>
       <c r="P174">
         <v>105.5</v>
       </c>
       <c r="Q174">
         <v>108.1</v>
       </c>
       <c r="R174">
         <v>110.6</v>
       </c>
       <c r="S174">
         <v>114.9</v>
       </c>
-      <c r="U174">
+      <c r="T174">
+        <v>119.3</v>
+      </c>
+      <c r="V174">
         <v>94.2</v>
       </c>
-      <c r="V174">
+      <c r="W174">
         <v>98.8</v>
       </c>
-      <c r="W174">
+      <c r="X174">
         <v>95.6</v>
       </c>
-      <c r="X174">
+      <c r="Y174">
         <v>101</v>
       </c>
-      <c r="Y174">
+      <c r="Z174">
         <v>97.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.5</v>
       </c>
       <c r="AA174">
         <v>100.5</v>
       </c>
       <c r="AB174">
+        <v>100.5</v>
+      </c>
+      <c r="AC174">
         <v>103</v>
       </c>
-      <c r="AC174">
+      <c r="AD174">
         <v>99.6</v>
       </c>
-      <c r="AD174">
+      <c r="AE174">
         <v>90.1</v>
       </c>
-      <c r="AE174">
+      <c r="AF174">
         <v>100.9</v>
       </c>
-      <c r="AF174">
+      <c r="AG174">
         <v>107.6</v>
       </c>
-      <c r="AG174">
+      <c r="AH174">
         <v>102.6</v>
       </c>
-      <c r="AH174">
+      <c r="AI174">
         <v>105.7</v>
       </c>
-      <c r="AI174">
+      <c r="AJ174">
         <v>103.9</v>
       </c>
-      <c r="AJ174">
+      <c r="AK174">
         <v>110.4</v>
       </c>
-      <c r="AK174">
+      <c r="AL174">
         <v>102</v>
       </c>
-      <c r="AL174">
+      <c r="AM174">
         <v>108.6</v>
       </c>
-      <c r="AM174">
+      <c r="AN174">
         <v>106.4</v>
       </c>
-      <c r="AN174">
+      <c r="AO174">
         <v>109.5</v>
       </c>
-      <c r="AO174">
+      <c r="AP174">
         <v>107.6</v>
       </c>
-      <c r="AP174">
+      <c r="AQ174">
         <v>111</v>
       </c>
-      <c r="AQ174">
+      <c r="AR174">
         <v>109</v>
       </c>
-      <c r="AR174">
+      <c r="AS174">
         <v>112.7</v>
       </c>
-      <c r="AS174">
+      <c r="AT174">
         <v>109.8</v>
       </c>
-      <c r="AT174">
+      <c r="AU174">
         <v>113.9</v>
       </c>
-      <c r="AU174">
+      <c r="AV174">
         <v>114.1</v>
       </c>
-      <c r="AV174">
+      <c r="AW174">
         <v>117.6</v>
       </c>
-      <c r="AW174">
+      <c r="AX174">
         <v>113.9</v>
       </c>
-      <c r="AX174">
+      <c r="AY174">
         <v>118.8</v>
       </c>
-      <c r="AY174">
+      <c r="AZ174">
         <v>118.4</v>
       </c>
-      <c r="AZ174">
+      <c r="BA174">
         <v>120.6</v>
       </c>
+      <c r="BB174">
+        <v>119.4</v>
+      </c>
     </row>
-    <row r="175" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="175" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A175" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B175" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>116.3</v>
       </c>
       <c r="E175">
         <v>105.9</v>
       </c>
       <c r="F175">
         <v>94.1</v>
       </c>
       <c r="G175">
         <v>107.4</v>
       </c>
       <c r="H175">
         <v>105.1</v>
       </c>
       <c r="I175">
         <v>102.9</v>
       </c>
       <c r="J175">
         <v>106.9</v>
       </c>
       <c r="K175">
         <v>107.8</v>
       </c>
       <c r="M175">
         <v>118.4</v>
       </c>
       <c r="N175">
         <v>103.9</v>
       </c>
       <c r="O175">
         <v>93.2</v>
       </c>
       <c r="P175">
         <v>106.6</v>
       </c>
       <c r="Q175">
         <v>107</v>
       </c>
       <c r="R175">
         <v>101.6</v>
       </c>
       <c r="S175">
         <v>107.1</v>
       </c>
-      <c r="U175">
+      <c r="T175">
+        <v>108.5</v>
+      </c>
+      <c r="V175">
         <v>93.4</v>
       </c>
-      <c r="V175">
+      <c r="W175">
         <v>110.3</v>
       </c>
-      <c r="W175">
+      <c r="X175">
         <v>130.69999999999999</v>
       </c>
-      <c r="X175">
+      <c r="Y175">
         <v>130.80000000000001</v>
       </c>
-      <c r="Y175">
+      <c r="Z175">
         <v>101.9</v>
       </c>
-      <c r="Z175">
+      <c r="AA175">
         <v>99.2</v>
       </c>
-      <c r="AA175">
+      <c r="AB175">
         <v>116.4</v>
       </c>
-      <c r="AB175">
+      <c r="AC175">
         <v>106.1</v>
       </c>
-      <c r="AC175">
+      <c r="AD175">
         <v>93.7</v>
       </c>
-      <c r="AD175">
+      <c r="AE175">
         <v>67</v>
       </c>
-      <c r="AE175">
+      <c r="AF175">
         <v>102.9</v>
       </c>
-      <c r="AF175">
+      <c r="AG175">
         <v>112.8</v>
       </c>
-      <c r="AG175">
+      <c r="AH175">
         <v>90.1</v>
       </c>
-      <c r="AH175">
+      <c r="AI175">
         <v>97</v>
       </c>
-      <c r="AI175">
+      <c r="AJ175">
         <v>118.8</v>
       </c>
-      <c r="AJ175">
+      <c r="AK175">
         <v>123.8</v>
       </c>
-      <c r="AK175">
+      <c r="AL175">
         <v>87</v>
       </c>
-      <c r="AL175">
+      <c r="AM175">
         <v>101.7</v>
       </c>
-      <c r="AM175">
+      <c r="AN175">
         <v>113.9</v>
       </c>
-      <c r="AN175">
+      <c r="AO175">
         <v>117.7</v>
       </c>
-      <c r="AO175">
+      <c r="AP175">
         <v>94.7</v>
       </c>
-      <c r="AP175">
+      <c r="AQ175">
         <v>89.6</v>
       </c>
-      <c r="AQ175">
+      <c r="AR175">
         <v>111.3</v>
       </c>
-      <c r="AR175">
+      <c r="AS175">
         <v>116</v>
       </c>
-      <c r="AS175">
+      <c r="AT175">
         <v>89.4</v>
       </c>
-      <c r="AT175">
+      <c r="AU175">
         <v>97.8</v>
       </c>
-      <c r="AU175">
+      <c r="AV175">
         <v>119.5</v>
       </c>
-      <c r="AV175">
+      <c r="AW175">
         <v>120.7</v>
       </c>
-      <c r="AW175">
+      <c r="AX175">
         <v>90.2</v>
       </c>
-      <c r="AX175">
+      <c r="AY175">
         <v>98.5</v>
       </c>
-      <c r="AY175">
+      <c r="AZ175">
         <v>118</v>
       </c>
-      <c r="AZ175">
+      <c r="BA175">
         <v>124.7</v>
       </c>
+      <c r="BB175">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="176" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="176" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A176" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B176" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.2</v>
       </c>
       <c r="E176">
         <v>101.1</v>
       </c>
       <c r="F176">
         <v>98.9</v>
       </c>
       <c r="G176">
         <v>99.1</v>
       </c>
       <c r="H176">
         <v>98.6</v>
       </c>
       <c r="I176">
         <v>101.7</v>
       </c>
       <c r="J176">
         <v>103.7</v>
       </c>
       <c r="K176">
         <v>104.6</v>
       </c>
       <c r="M176">
         <v>101.3</v>
       </c>
       <c r="N176">
         <v>100.8</v>
       </c>
       <c r="O176">
         <v>98.8</v>
       </c>
       <c r="P176">
         <v>98.5</v>
       </c>
       <c r="Q176">
         <v>99</v>
       </c>
       <c r="R176">
         <v>102.8</v>
       </c>
       <c r="S176">
         <v>103.7</v>
       </c>
-      <c r="U176">
+      <c r="T176">
+        <v>105.6</v>
+      </c>
+      <c r="V176">
         <v>100.5</v>
       </c>
-      <c r="V176">
+      <c r="W176">
         <v>100.3</v>
       </c>
-      <c r="W176">
+      <c r="X176">
         <v>101.4</v>
       </c>
-      <c r="X176">
+      <c r="Y176">
         <v>102.5</v>
       </c>
-      <c r="Y176">
+      <c r="Z176">
         <v>101</v>
       </c>
-      <c r="Z176">
+      <c r="AA176">
         <v>100.4</v>
       </c>
-      <c r="AA176">
+      <c r="AB176">
         <v>102.1</v>
       </c>
-      <c r="AB176">
+      <c r="AC176">
         <v>100.8</v>
       </c>
-      <c r="AC176">
+      <c r="AD176">
         <v>99.8</v>
       </c>
-      <c r="AD176">
+      <c r="AE176">
         <v>96.3</v>
       </c>
-      <c r="AE176">
+      <c r="AF176">
         <v>99.2</v>
       </c>
-      <c r="AF176">
+      <c r="AG176">
         <v>100.4</v>
       </c>
-      <c r="AG176">
+      <c r="AH176">
         <v>99.2</v>
       </c>
-      <c r="AH176">
+      <c r="AI176">
         <v>98.4</v>
       </c>
-      <c r="AI176">
+      <c r="AJ176">
         <v>99.2</v>
       </c>
-      <c r="AJ176">
+      <c r="AK176">
         <v>99.4</v>
       </c>
-      <c r="AK176">
+      <c r="AL176">
         <v>97.1</v>
       </c>
-      <c r="AL176">
+      <c r="AM176">
         <v>98.6</v>
       </c>
-      <c r="AM176">
+      <c r="AN176">
         <v>99.5</v>
       </c>
-      <c r="AN176">
+      <c r="AO176">
         <v>99.3</v>
       </c>
-      <c r="AO176">
+      <c r="AP176">
         <v>98.6</v>
       </c>
-      <c r="AP176">
+      <c r="AQ176">
         <v>101.6</v>
       </c>
-      <c r="AQ176">
+      <c r="AR176">
         <v>102.9</v>
       </c>
-      <c r="AR176">
+      <c r="AS176">
         <v>103.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102.9</v>
       </c>
       <c r="AT176">
         <v>102.9</v>
       </c>
       <c r="AU176">
+        <v>102.9</v>
+      </c>
+      <c r="AV176">
         <v>104.1</v>
       </c>
-      <c r="AV176">
+      <c r="AW176">
         <v>105</v>
       </c>
-      <c r="AW176">
+      <c r="AX176">
         <v>102.9</v>
       </c>
-      <c r="AX176">
+      <c r="AY176">
         <v>104.2</v>
       </c>
-      <c r="AY176">
+      <c r="AZ176">
         <v>105.1</v>
       </c>
-      <c r="AZ176">
+      <c r="BA176">
         <v>106.3</v>
       </c>
+      <c r="BB176">
+        <v>107</v>
+      </c>
     </row>
-    <row r="177" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="177" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A177" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B177" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C177">
         <v>890.5</v>
       </c>
       <c r="D177">
         <v>115</v>
       </c>
       <c r="E177">
         <v>115.3</v>
       </c>
       <c r="F177">
         <v>84.7</v>
       </c>
       <c r="G177">
         <v>84.7</v>
       </c>
       <c r="H177">
         <v>95.7</v>
       </c>
       <c r="I177">
         <v>102.5</v>
       </c>
       <c r="J177">
         <v>103.7</v>
       </c>
       <c r="K177">
         <v>106.1</v>
       </c>
       <c r="M177">
         <v>115.4</v>
       </c>
       <c r="N177">
         <v>112</v>
       </c>
       <c r="O177">
         <v>80.2</v>
       </c>
       <c r="P177">
         <v>86</v>
       </c>
       <c r="Q177">
         <v>98.6</v>
       </c>
       <c r="R177">
         <v>103.3</v>
       </c>
       <c r="S177">
         <v>104.2</v>
       </c>
-      <c r="U177">
+      <c r="T177">
+        <v>106.1</v>
+      </c>
+      <c r="V177">
         <v>109.7</v>
       </c>
-      <c r="V177">
+      <c r="W177">
         <v>116</v>
       </c>
-      <c r="W177">
+      <c r="X177">
         <v>117.2</v>
       </c>
-      <c r="X177">
+      <c r="Y177">
         <v>117</v>
       </c>
-      <c r="Y177">
+      <c r="Z177">
         <v>111.2</v>
       </c>
-      <c r="Z177">
+      <c r="AA177">
         <v>117.5</v>
       </c>
-      <c r="AA177">
+      <c r="AB177">
         <v>119</v>
       </c>
-      <c r="AB177">
+      <c r="AC177">
         <v>113.6</v>
       </c>
-      <c r="AC177">
+      <c r="AD177">
         <v>97.9</v>
       </c>
-      <c r="AD177">
+      <c r="AE177">
         <v>61.1</v>
       </c>
-      <c r="AE177">
+      <c r="AF177">
         <v>85.6</v>
       </c>
-      <c r="AF177">
+      <c r="AG177">
         <v>94</v>
       </c>
-      <c r="AG177">
+      <c r="AH177">
         <v>80.2</v>
       </c>
-      <c r="AH177">
+      <c r="AI177">
         <v>81.3</v>
       </c>
-      <c r="AI177">
+      <c r="AJ177">
         <v>82.5</v>
       </c>
-      <c r="AJ177">
+      <c r="AK177">
         <v>94.7</v>
       </c>
-      <c r="AK177">
+      <c r="AL177">
         <v>85.7</v>
       </c>
-      <c r="AL177">
+      <c r="AM177">
         <v>96.7</v>
       </c>
-      <c r="AM177">
+      <c r="AN177">
         <v>98.1</v>
       </c>
-      <c r="AN177">
+      <c r="AO177">
         <v>102.3</v>
       </c>
-      <c r="AO177">
+      <c r="AP177">
         <v>97.3</v>
       </c>
-      <c r="AP177">
+      <c r="AQ177">
         <v>102.6</v>
       </c>
-      <c r="AQ177">
+      <c r="AR177">
         <v>106</v>
       </c>
-      <c r="AR177">
+      <c r="AS177">
         <v>104.3</v>
       </c>
-      <c r="AS177">
+      <c r="AT177">
         <v>100.2</v>
       </c>
-      <c r="AT177">
+      <c r="AU177">
         <v>103.3</v>
       </c>
-      <c r="AU177">
+      <c r="AV177">
         <v>105.6</v>
       </c>
-      <c r="AV177">
+      <c r="AW177">
         <v>105.8</v>
       </c>
-      <c r="AW177">
+      <c r="AX177">
         <v>102</v>
       </c>
-      <c r="AX177">
+      <c r="AY177">
         <v>105.7</v>
       </c>
-      <c r="AY177">
+      <c r="AZ177">
         <v>108.1</v>
       </c>
-      <c r="AZ177">
+      <c r="BA177">
         <v>108.6</v>
       </c>
+      <c r="BB177">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="178" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="178" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A178" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B178" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>117.2</v>
       </c>
       <c r="E178">
         <v>127.7</v>
       </c>
       <c r="F178">
         <v>72.3</v>
       </c>
       <c r="G178">
         <v>68.599999999999994</v>
       </c>
       <c r="H178">
         <v>97.1</v>
       </c>
       <c r="I178">
         <v>131.1</v>
       </c>
       <c r="J178">
         <v>132.19999999999999</v>
       </c>
       <c r="K178">
         <v>130.9</v>
       </c>
       <c r="M178">
         <v>120</v>
       </c>
       <c r="N178">
         <v>122.5</v>
       </c>
       <c r="O178">
         <v>61.1</v>
       </c>
       <c r="P178">
         <v>73.400000000000006</v>
       </c>
       <c r="Q178">
         <v>108.2</v>
       </c>
       <c r="R178">
         <v>132.30000000000001</v>
       </c>
       <c r="S178">
         <v>132.5</v>
       </c>
-      <c r="U178">
+      <c r="T178">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="V178">
         <v>108.1</v>
       </c>
-      <c r="V178">
+      <c r="W178">
         <v>111.5</v>
       </c>
-      <c r="W178">
+      <c r="X178">
         <v>129.5</v>
       </c>
-      <c r="X178">
+      <c r="Y178">
         <v>119.7</v>
       </c>
-      <c r="Y178">
+      <c r="Z178">
         <v>119.2</v>
       </c>
-      <c r="Z178">
+      <c r="AA178">
         <v>126.3</v>
       </c>
-      <c r="AA178">
+      <c r="AB178">
         <v>138.6</v>
       </c>
-      <c r="AB178">
+      <c r="AC178">
         <v>126.8</v>
       </c>
-      <c r="AC178">
+      <c r="AD178">
         <v>98.3</v>
       </c>
-      <c r="AD178">
+      <c r="AE178">
         <v>30.2</v>
       </c>
-      <c r="AE178">
+      <c r="AF178">
         <v>69.7</v>
       </c>
-      <c r="AF178">
+      <c r="AG178">
         <v>90.8</v>
       </c>
-      <c r="AG178">
+      <c r="AH178">
         <v>53.8</v>
       </c>
-      <c r="AH178">
+      <c r="AI178">
         <v>53.9</v>
       </c>
-      <c r="AI178">
+      <c r="AJ178">
         <v>71.900000000000006</v>
       </c>
-      <c r="AJ178">
+      <c r="AK178">
         <v>94.9</v>
       </c>
-      <c r="AK178">
+      <c r="AL178">
         <v>72.7</v>
       </c>
-      <c r="AL178">
+      <c r="AM178">
         <v>89.4</v>
       </c>
-      <c r="AM178">
+      <c r="AN178">
         <v>107.3</v>
       </c>
-      <c r="AN178">
+      <c r="AO178">
         <v>118.8</v>
       </c>
-      <c r="AO178">
+      <c r="AP178">
         <v>117.4</v>
       </c>
-      <c r="AP178">
+      <c r="AQ178">
         <v>123.4</v>
       </c>
-      <c r="AQ178">
+      <c r="AR178">
         <v>143.69999999999999</v>
       </c>
-      <c r="AR178">
+      <c r="AS178">
         <v>139.69999999999999</v>
       </c>
-      <c r="AS178">
+      <c r="AT178">
         <v>122.3</v>
       </c>
-      <c r="AT178">
+      <c r="AU178">
         <v>126.8</v>
       </c>
-      <c r="AU178">
+      <c r="AV178">
         <v>141.1</v>
       </c>
-      <c r="AV178">
+      <c r="AW178">
         <v>138.6</v>
       </c>
-      <c r="AW178">
+      <c r="AX178">
         <v>123.6</v>
       </c>
-      <c r="AX178">
+      <c r="AY178">
         <v>126.5</v>
       </c>
-      <c r="AY178">
+      <c r="AZ178">
         <v>138</v>
       </c>
-      <c r="AZ178">
+      <c r="BA178">
         <v>135.30000000000001</v>
       </c>
+      <c r="BB178">
+        <v>119</v>
+      </c>
     </row>
-    <row r="179" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="179" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A179" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B179" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>132</v>
       </c>
       <c r="E179">
         <v>126.2</v>
       </c>
       <c r="F179">
         <v>73.8</v>
       </c>
       <c r="G179">
         <v>63.1</v>
       </c>
       <c r="H179">
         <v>87.8</v>
       </c>
       <c r="I179">
         <v>108.3</v>
       </c>
       <c r="J179">
         <v>107.7</v>
       </c>
       <c r="K179">
         <v>104.3</v>
       </c>
       <c r="M179">
         <v>130.6</v>
       </c>
       <c r="N179">
         <v>119.9</v>
       </c>
       <c r="O179">
         <v>62</v>
       </c>
       <c r="P179">
         <v>67.3</v>
       </c>
       <c r="Q179">
         <v>96.6</v>
       </c>
       <c r="R179">
         <v>108.2</v>
       </c>
       <c r="S179">
         <v>107.7</v>
       </c>
-      <c r="U179">
+      <c r="T179">
+        <v>106.5</v>
+      </c>
+      <c r="V179">
         <v>123.1</v>
       </c>
-      <c r="V179">
+      <c r="W179">
         <v>120.8</v>
       </c>
-      <c r="W179">
+      <c r="X179">
         <v>151.4</v>
       </c>
-      <c r="X179">
+      <c r="Y179">
         <v>132.9</v>
       </c>
-      <c r="Y179">
+      <c r="Z179">
         <v>117.4</v>
       </c>
-      <c r="Z179">
+      <c r="AA179">
         <v>122</v>
       </c>
-      <c r="AA179">
+      <c r="AB179">
         <v>145.1</v>
       </c>
-      <c r="AB179">
+      <c r="AC179">
         <v>120.2</v>
       </c>
-      <c r="AC179">
+      <c r="AD179">
         <v>92.4</v>
       </c>
-      <c r="AD179">
+      <c r="AE179">
         <v>21</v>
       </c>
-      <c r="AE179">
+      <c r="AF179">
         <v>80</v>
       </c>
-      <c r="AF179">
+      <c r="AG179">
         <v>101.8</v>
       </c>
-      <c r="AG179">
+      <c r="AH179">
         <v>44.9</v>
       </c>
-      <c r="AH179">
+      <c r="AI179">
         <v>42.9</v>
       </c>
-      <c r="AI179">
+      <c r="AJ179">
         <v>68.2</v>
       </c>
-      <c r="AJ179">
+      <c r="AK179">
         <v>96.2</v>
       </c>
-      <c r="AK179">
+      <c r="AL179">
         <v>61.9</v>
       </c>
-      <c r="AL179">
+      <c r="AM179">
         <v>82.3</v>
       </c>
-      <c r="AM179">
+      <c r="AN179">
         <v>103</v>
       </c>
-      <c r="AN179">
+      <c r="AO179">
         <v>104.1</v>
       </c>
-      <c r="AO179">
+      <c r="AP179">
         <v>96.9</v>
       </c>
-      <c r="AP179">
+      <c r="AQ179">
         <v>98.4</v>
       </c>
-      <c r="AQ179">
+      <c r="AR179">
         <v>125.1</v>
       </c>
-      <c r="AR179">
+      <c r="AS179">
         <v>112.6</v>
       </c>
-      <c r="AS179">
+      <c r="AT179">
         <v>96.6</v>
       </c>
-      <c r="AT179">
+      <c r="AU179">
         <v>98</v>
       </c>
-      <c r="AU179">
+      <c r="AV179">
         <v>122.3</v>
       </c>
-      <c r="AV179">
+      <c r="AW179">
         <v>113.7</v>
       </c>
-      <c r="AW179">
+      <c r="AX179">
         <v>96.7</v>
       </c>
-      <c r="AX179">
+      <c r="AY179">
         <v>95.3</v>
       </c>
-      <c r="AY179">
+      <c r="AZ179">
         <v>117.6</v>
       </c>
-      <c r="AZ179">
+      <c r="BA179">
         <v>107.5</v>
       </c>
+      <c r="BB179">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="180" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="180" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A180" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B180" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>112.5</v>
       </c>
       <c r="E180">
         <v>128.30000000000001</v>
       </c>
       <c r="F180">
         <v>71.8</v>
       </c>
       <c r="G180">
         <v>70.400000000000006</v>
       </c>
       <c r="H180">
         <v>100</v>
       </c>
       <c r="I180">
         <v>138.30000000000001</v>
       </c>
       <c r="J180">
         <v>140</v>
       </c>
       <c r="K180">
         <v>139.4</v>
       </c>
       <c r="M180">
         <v>116.6</v>
       </c>
       <c r="N180">
         <v>123.3</v>
       </c>
       <c r="O180">
         <v>60.9</v>
       </c>
       <c r="P180">
         <v>75.3</v>
       </c>
       <c r="Q180">
         <v>111.9</v>
       </c>
       <c r="R180">
         <v>140</v>
       </c>
       <c r="S180">
         <v>140.4</v>
       </c>
-      <c r="U180">
+      <c r="T180">
+        <v>137.1</v>
+      </c>
+      <c r="V180">
         <v>103.4</v>
       </c>
-      <c r="V180">
+      <c r="W180">
         <v>108.6</v>
       </c>
-      <c r="W180">
+      <c r="X180">
         <v>122.6</v>
       </c>
-      <c r="X180">
+      <c r="Y180">
         <v>115.5</v>
       </c>
-      <c r="Y180">
+      <c r="Z180">
         <v>119.8</v>
       </c>
-      <c r="Z180">
+      <c r="AA180">
         <v>127.7</v>
       </c>
-      <c r="AA180">
+      <c r="AB180">
         <v>136.6</v>
       </c>
-      <c r="AB180">
+      <c r="AC180">
         <v>128.9</v>
       </c>
-      <c r="AC180">
+      <c r="AD180">
         <v>100.2</v>
       </c>
-      <c r="AD180">
+      <c r="AE180">
         <v>33.1</v>
       </c>
-      <c r="AE180">
+      <c r="AF180">
         <v>66.5</v>
       </c>
-      <c r="AF180">
+      <c r="AG180">
         <v>87.2</v>
       </c>
-      <c r="AG180">
+      <c r="AH180">
         <v>56.7</v>
       </c>
-      <c r="AH180">
+      <c r="AI180">
         <v>57.4</v>
       </c>
-      <c r="AI180">
+      <c r="AJ180">
         <v>73.099999999999994</v>
       </c>
-      <c r="AJ180">
+      <c r="AK180">
         <v>94.4</v>
       </c>
-      <c r="AK180">
+      <c r="AL180">
         <v>76.2</v>
       </c>
-      <c r="AL180">
+      <c r="AM180">
         <v>91.6</v>
       </c>
-      <c r="AM180">
+      <c r="AN180">
         <v>108.6</v>
       </c>
-      <c r="AN180">
+      <c r="AO180">
         <v>123.5</v>
       </c>
-      <c r="AO180">
+      <c r="AP180">
         <v>124</v>
       </c>
-      <c r="AP180">
+      <c r="AQ180">
         <v>131.4</v>
       </c>
-      <c r="AQ180">
+      <c r="AR180">
         <v>149.6</v>
       </c>
-      <c r="AR180">
+      <c r="AS180">
         <v>148.30000000000001</v>
       </c>
-      <c r="AS180">
+      <c r="AT180">
         <v>130.5</v>
       </c>
-      <c r="AT180">
+      <c r="AU180">
         <v>135.9</v>
       </c>
-      <c r="AU180">
+      <c r="AV180">
         <v>147.19999999999999</v>
       </c>
-      <c r="AV180">
+      <c r="AW180">
         <v>146.5</v>
       </c>
-      <c r="AW180">
+      <c r="AX180">
         <v>132.19999999999999</v>
       </c>
-      <c r="AX180">
+      <c r="AY180">
         <v>136.5</v>
       </c>
-      <c r="AY180">
+      <c r="AZ180">
         <v>144.5</v>
       </c>
-      <c r="AZ180">
+      <c r="BA180">
         <v>144.19999999999999</v>
       </c>
+      <c r="BB180">
+        <v>123.3</v>
+      </c>
     </row>
-    <row r="181" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="181" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A181" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.1</v>
       </c>
       <c r="E181">
         <v>115</v>
       </c>
       <c r="F181">
         <v>85.1</v>
       </c>
       <c r="G181">
         <v>77.900000000000006</v>
       </c>
       <c r="H181">
         <v>87.7</v>
       </c>
       <c r="I181">
         <v>94</v>
       </c>
       <c r="J181">
         <v>97.3</v>
       </c>
       <c r="K181">
         <v>100.4</v>
       </c>
       <c r="M181">
         <v>115.1</v>
       </c>
       <c r="N181">
         <v>111.9</v>
       </c>
       <c r="O181">
         <v>78.3</v>
       </c>
       <c r="P181">
         <v>78.8</v>
       </c>
       <c r="Q181">
         <v>90.7</v>
       </c>
       <c r="R181">
         <v>95.4</v>
       </c>
       <c r="S181">
         <v>98</v>
       </c>
-      <c r="U181">
+      <c r="T181">
+        <v>100.8</v>
+      </c>
+      <c r="V181">
         <v>113.1</v>
       </c>
-      <c r="V181">
+      <c r="W181">
         <v>115.3</v>
       </c>
-      <c r="W181">
+      <c r="X181">
         <v>115.6</v>
       </c>
-      <c r="X181">
+      <c r="Y181">
         <v>116.5</v>
       </c>
-      <c r="Y181">
+      <c r="Z181">
         <v>113.2</v>
       </c>
-      <c r="Z181">
+      <c r="AA181">
         <v>115.9</v>
       </c>
-      <c r="AA181">
+      <c r="AB181">
         <v>116.5</v>
       </c>
-      <c r="AB181">
+      <c r="AC181">
         <v>114.2</v>
       </c>
-      <c r="AC181">
+      <c r="AD181">
         <v>101</v>
       </c>
-      <c r="AD181">
+      <c r="AE181">
         <v>60.5</v>
       </c>
-      <c r="AE181">
+      <c r="AF181">
         <v>86.3</v>
       </c>
-      <c r="AF181">
+      <c r="AG181">
         <v>92.5</v>
       </c>
-      <c r="AG181">
+      <c r="AH181">
         <v>74</v>
       </c>
-      <c r="AH181">
+      <c r="AI181">
         <v>73.099999999999994</v>
       </c>
-      <c r="AI181">
+      <c r="AJ181">
         <v>72.7</v>
       </c>
-      <c r="AJ181">
+      <c r="AK181">
         <v>91.8</v>
       </c>
-      <c r="AK181">
+      <c r="AL181">
         <v>77.7</v>
       </c>
-      <c r="AL181">
+      <c r="AM181">
         <v>89.1</v>
       </c>
-      <c r="AM181">
+      <c r="AN181">
         <v>89.4</v>
       </c>
-      <c r="AN181">
+      <c r="AO181">
         <v>94.6</v>
       </c>
-      <c r="AO181">
+      <c r="AP181">
         <v>89.7</v>
       </c>
-      <c r="AP181">
+      <c r="AQ181">
         <v>91.5</v>
       </c>
-      <c r="AQ181">
+      <c r="AR181">
         <v>96.7</v>
       </c>
-      <c r="AR181">
+      <c r="AS181">
         <v>98.1</v>
       </c>
-      <c r="AS181">
+      <c r="AT181">
         <v>95.2</v>
       </c>
-      <c r="AT181">
+      <c r="AU181">
         <v>94.9</v>
       </c>
-      <c r="AU181">
+      <c r="AV181">
         <v>98.9</v>
       </c>
-      <c r="AV181">
+      <c r="AW181">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.1</v>
       </c>
       <c r="AX181">
         <v>98.1</v>
       </c>
       <c r="AY181">
+        <v>98.1</v>
+      </c>
+      <c r="AZ181">
         <v>101.8</v>
       </c>
-      <c r="AZ181">
+      <c r="BA181">
         <v>103.6</v>
       </c>
+      <c r="BB181">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="182" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="182" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.1</v>
       </c>
       <c r="E182">
         <v>114.7</v>
       </c>
       <c r="F182">
         <v>85.3</v>
       </c>
       <c r="G182">
         <v>77.8</v>
       </c>
       <c r="H182">
         <v>90.3</v>
       </c>
       <c r="I182">
         <v>100.2</v>
       </c>
       <c r="J182">
         <v>105.9</v>
       </c>
       <c r="K182">
         <v>108.7</v>
       </c>
       <c r="M182">
         <v>116.2</v>
       </c>
       <c r="N182">
         <v>111.9</v>
       </c>
       <c r="O182">
         <v>78.599999999999994</v>
       </c>
       <c r="P182">
         <v>79.2</v>
       </c>
       <c r="Q182">
         <v>94</v>
       </c>
       <c r="R182">
         <v>102.1</v>
       </c>
       <c r="S182">
         <v>106.6</v>
       </c>
-      <c r="U182">
+      <c r="T182">
+        <v>109.2</v>
+      </c>
+      <c r="V182">
         <v>107.6</v>
       </c>
-      <c r="V182">
+      <c r="W182">
         <v>110.3</v>
       </c>
-      <c r="W182">
+      <c r="X182">
         <v>122.9</v>
       </c>
-      <c r="X182">
+      <c r="Y182">
         <v>123.6</v>
       </c>
-      <c r="Y182">
+      <c r="Z182">
         <v>108</v>
       </c>
-      <c r="Z182">
+      <c r="AA182">
         <v>111.1</v>
       </c>
-      <c r="AA182">
+      <c r="AB182">
         <v>121.7</v>
       </c>
-      <c r="AB182">
+      <c r="AC182">
         <v>118</v>
       </c>
-      <c r="AC182">
+      <c r="AD182">
         <v>96.6</v>
       </c>
-      <c r="AD182">
+      <c r="AE182">
         <v>55.4</v>
       </c>
-      <c r="AE182">
+      <c r="AF182">
         <v>90.4</v>
       </c>
-      <c r="AF182">
+      <c r="AG182">
         <v>98.8</v>
       </c>
-      <c r="AG182">
+      <c r="AH182">
         <v>69.7</v>
       </c>
-      <c r="AH182">
+      <c r="AI182">
         <v>69</v>
       </c>
-      <c r="AI182">
+      <c r="AJ182">
         <v>73.7</v>
       </c>
-      <c r="AJ182">
+      <c r="AK182">
         <v>99</v>
       </c>
-      <c r="AK182">
+      <c r="AL182">
         <v>75.2</v>
       </c>
-      <c r="AL182">
+      <c r="AM182">
         <v>89.9</v>
       </c>
-      <c r="AM182">
+      <c r="AN182">
         <v>92.4</v>
       </c>
-      <c r="AN182">
+      <c r="AO182">
         <v>103.5</v>
       </c>
-      <c r="AO182">
+      <c r="AP182">
         <v>90.4</v>
       </c>
-      <c r="AP182">
+      <c r="AQ182">
         <v>95.9</v>
       </c>
-      <c r="AQ182">
+      <c r="AR182">
         <v>104</v>
       </c>
-      <c r="AR182">
+      <c r="AS182">
         <v>110.7</v>
       </c>
-      <c r="AS182">
+      <c r="AT182">
         <v>97.8</v>
       </c>
-      <c r="AT182">
+      <c r="AU182">
         <v>101.4</v>
       </c>
-      <c r="AU182">
+      <c r="AV182">
         <v>109</v>
       </c>
-      <c r="AV182">
+      <c r="AW182">
         <v>115.4</v>
       </c>
-      <c r="AW182">
+      <c r="AX182">
         <v>100.7</v>
       </c>
-      <c r="AX182">
+      <c r="AY182">
         <v>104.3</v>
       </c>
-      <c r="AY182">
+      <c r="AZ182">
         <v>111.2</v>
       </c>
-      <c r="AZ182">
+      <c r="BA182">
         <v>118.6</v>
       </c>
+      <c r="BB182">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="183" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="183" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A183" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C183">
         <v>45.2</v>
       </c>
       <c r="D183">
         <v>138.1</v>
       </c>
       <c r="E183">
         <v>133.69999999999999</v>
       </c>
       <c r="F183">
         <v>66.3</v>
       </c>
       <c r="G183">
         <v>36.5</v>
       </c>
       <c r="H183">
         <v>65.2</v>
       </c>
       <c r="I183">
         <v>86</v>
       </c>
       <c r="J183">
         <v>88.6</v>
       </c>
       <c r="K183">
         <v>88.7</v>
       </c>
       <c r="M183">
         <v>138</v>
       </c>
       <c r="N183">
         <v>126.8</v>
       </c>
       <c r="O183">
         <v>45.3</v>
       </c>
       <c r="P183">
         <v>38.9</v>
       </c>
       <c r="Q183">
         <v>76.8</v>
       </c>
       <c r="R183">
         <v>87.4</v>
       </c>
       <c r="S183">
         <v>88.6</v>
       </c>
-      <c r="U183">
+      <c r="T183">
+        <v>88.7</v>
+      </c>
+      <c r="V183">
         <v>154.30000000000001</v>
       </c>
-      <c r="V183">
+      <c r="W183">
         <v>152.80000000000001</v>
       </c>
-      <c r="W183">
+      <c r="X183">
         <v>124.8</v>
       </c>
-      <c r="X183">
+      <c r="Y183">
         <v>120.3</v>
       </c>
-      <c r="Y183">
+      <c r="Z183">
         <v>154.19999999999999</v>
       </c>
-      <c r="Z183">
+      <c r="AA183">
         <v>148.69999999999999</v>
       </c>
-      <c r="AA183">
+      <c r="AB183">
         <v>121.4</v>
       </c>
-      <c r="AB183">
+      <c r="AC183">
         <v>110.6</v>
       </c>
-      <c r="AC183">
+      <c r="AD183">
         <v>126.5</v>
       </c>
-      <c r="AD183">
+      <c r="AE183">
         <v>25.2</v>
       </c>
-      <c r="AE183">
+      <c r="AF183">
         <v>54.5</v>
       </c>
-      <c r="AF183">
+      <c r="AG183">
         <v>59</v>
       </c>
-      <c r="AG183">
+      <c r="AH183">
         <v>42.5</v>
       </c>
-      <c r="AH183">
+      <c r="AI183">
         <v>26</v>
       </c>
-      <c r="AI183">
+      <c r="AJ183">
         <v>20.8</v>
       </c>
-      <c r="AJ183">
+      <c r="AK183">
         <v>56.8</v>
       </c>
-      <c r="AK183">
+      <c r="AL183">
         <v>52</v>
       </c>
-      <c r="AL183">
+      <c r="AM183">
         <v>71</v>
       </c>
-      <c r="AM183">
+      <c r="AN183">
         <v>70.900000000000006</v>
       </c>
-      <c r="AN183">
+      <c r="AO183">
         <v>66.8</v>
       </c>
-      <c r="AO183">
+      <c r="AP183">
         <v>98.6</v>
       </c>
-      <c r="AP183">
+      <c r="AQ183">
         <v>82.3</v>
       </c>
-      <c r="AQ183">
+      <c r="AR183">
         <v>90.3</v>
       </c>
-      <c r="AR183">
+      <c r="AS183">
         <v>72.8</v>
       </c>
-      <c r="AS183">
+      <c r="AT183">
         <v>104.3</v>
       </c>
-      <c r="AT183">
+      <c r="AU183">
         <v>84.8</v>
       </c>
-      <c r="AU183">
+      <c r="AV183">
         <v>91.3</v>
       </c>
-      <c r="AV183">
+      <c r="AW183">
         <v>73.900000000000006</v>
       </c>
-      <c r="AW183">
+      <c r="AX183">
         <v>104.4</v>
       </c>
-      <c r="AX183">
+      <c r="AY183">
         <v>84.8</v>
       </c>
-      <c r="AY183">
+      <c r="AZ183">
         <v>91.8</v>
       </c>
-      <c r="AZ183">
+      <c r="BA183">
         <v>74</v>
       </c>
+      <c r="BB183">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="184" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="184" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A184" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B184" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C184">
         <v>12.8</v>
       </c>
       <c r="D184">
         <v>118.5</v>
       </c>
       <c r="E184">
         <v>119.4</v>
       </c>
       <c r="F184">
         <v>80.599999999999994</v>
       </c>
       <c r="G184">
         <v>80</v>
       </c>
       <c r="H184">
         <v>90.9</v>
       </c>
       <c r="I184">
         <v>105.3</v>
       </c>
       <c r="J184">
         <v>111</v>
       </c>
       <c r="K184">
         <v>116</v>
       </c>
       <c r="M184">
         <v>118.5</v>
       </c>
       <c r="N184">
         <v>116.2</v>
       </c>
       <c r="O184">
         <v>73.599999999999994</v>
       </c>
       <c r="P184">
         <v>81.7</v>
       </c>
       <c r="Q184">
         <v>95</v>
       </c>
       <c r="R184">
         <v>107.3</v>
       </c>
       <c r="S184">
         <v>111.8</v>
       </c>
-      <c r="U184">
+      <c r="T184">
+        <v>117</v>
+      </c>
+      <c r="V184">
         <v>113.7</v>
       </c>
-      <c r="V184">
+      <c r="W184">
         <v>115.2</v>
       </c>
-      <c r="W184">
+      <c r="X184">
         <v>125.7</v>
       </c>
-      <c r="X184">
+      <c r="Y184">
         <v>119.5</v>
       </c>
-      <c r="Y184">
+      <c r="Z184">
         <v>113.6</v>
       </c>
-      <c r="Z184">
+      <c r="AA184">
         <v>115.8</v>
       </c>
-      <c r="AA184">
+      <c r="AB184">
         <v>131.69999999999999</v>
       </c>
-      <c r="AB184">
+      <c r="AC184">
         <v>116.6</v>
       </c>
-      <c r="AC184">
+      <c r="AD184">
         <v>100.8</v>
       </c>
-      <c r="AD184">
+      <c r="AE184">
         <v>45.3</v>
       </c>
-      <c r="AE184">
+      <c r="AF184">
         <v>88.5</v>
       </c>
-      <c r="AF184">
+      <c r="AG184">
         <v>87.6</v>
       </c>
-      <c r="AG184">
+      <c r="AH184">
         <v>72.8</v>
       </c>
-      <c r="AH184">
+      <c r="AI184">
         <v>73.8</v>
       </c>
-      <c r="AI184">
+      <c r="AJ184">
         <v>82.7</v>
       </c>
-      <c r="AJ184">
+      <c r="AK184">
         <v>90.7</v>
       </c>
-      <c r="AK184">
+      <c r="AL184">
         <v>79.7</v>
       </c>
-      <c r="AL184">
+      <c r="AM184">
         <v>87.8</v>
       </c>
-      <c r="AM184">
+      <c r="AN184">
         <v>98.2</v>
       </c>
-      <c r="AN184">
+      <c r="AO184">
         <v>97.8</v>
       </c>
-      <c r="AO184">
+      <c r="AP184">
         <v>96.2</v>
       </c>
-      <c r="AP184">
+      <c r="AQ184">
         <v>100.9</v>
       </c>
-      <c r="AQ184">
+      <c r="AR184">
         <v>115.8</v>
       </c>
-      <c r="AR184">
+      <c r="AS184">
         <v>108.4</v>
       </c>
-      <c r="AS184">
+      <c r="AT184">
         <v>104.1</v>
       </c>
-      <c r="AT184">
+      <c r="AU184">
         <v>106</v>
       </c>
-      <c r="AU184">
+      <c r="AV184">
         <v>121.9</v>
       </c>
-      <c r="AV184">
+      <c r="AW184">
         <v>112.2</v>
       </c>
-      <c r="AW184">
+      <c r="AX184">
         <v>107.1</v>
       </c>
-      <c r="AX184">
+      <c r="AY184">
         <v>112.2</v>
       </c>
-      <c r="AY184">
+      <c r="AZ184">
         <v>127.6</v>
       </c>
-      <c r="AZ184">
+      <c r="BA184">
         <v>117.2</v>
       </c>
+      <c r="BB184">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="185" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="185" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B185" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C185">
         <v>16.2</v>
       </c>
       <c r="D185">
         <v>100.5</v>
       </c>
       <c r="E185">
         <v>102.9</v>
       </c>
       <c r="F185">
         <v>97.1</v>
       </c>
       <c r="G185">
         <v>102.1</v>
       </c>
       <c r="H185">
         <v>104.2</v>
       </c>
       <c r="I185">
         <v>104.9</v>
       </c>
       <c r="J185">
         <v>110</v>
       </c>
       <c r="K185">
         <v>113.1</v>
       </c>
       <c r="M185">
         <v>100.9</v>
       </c>
       <c r="N185">
         <v>102.7</v>
       </c>
       <c r="O185">
         <v>96.6</v>
       </c>
       <c r="P185">
         <v>103.4</v>
       </c>
       <c r="Q185">
         <v>103.9</v>
       </c>
       <c r="R185">
         <v>106.2</v>
       </c>
       <c r="S185">
         <v>110.7</v>
       </c>
-      <c r="U185">
+      <c r="T185">
+        <v>114</v>
+      </c>
+      <c r="V185">
         <v>91</v>
       </c>
-      <c r="V185">
+      <c r="W185">
         <v>108.7</v>
       </c>
-      <c r="W185">
+      <c r="X185">
         <v>103.4</v>
       </c>
-      <c r="X185">
+      <c r="Y185">
         <v>99.1</v>
       </c>
-      <c r="Y185">
+      <c r="Z185">
         <v>92.3</v>
       </c>
-      <c r="Z185">
+      <c r="AA185">
         <v>112.2</v>
       </c>
-      <c r="AA185">
+      <c r="AB185">
         <v>107.5</v>
       </c>
-      <c r="AB185">
+      <c r="AC185">
         <v>99.8</v>
       </c>
-      <c r="AC185">
+      <c r="AD185">
         <v>91.5</v>
       </c>
-      <c r="AD185">
+      <c r="AE185">
         <v>96.6</v>
       </c>
-      <c r="AE185">
+      <c r="AF185">
         <v>101.3</v>
       </c>
-      <c r="AF185">
+      <c r="AG185">
         <v>98.9</v>
       </c>
-      <c r="AG185">
+      <c r="AH185">
         <v>89.6</v>
       </c>
-      <c r="AH185">
+      <c r="AI185">
         <v>109.7</v>
       </c>
-      <c r="AI185">
+      <c r="AJ185">
         <v>106.3</v>
       </c>
-      <c r="AJ185">
+      <c r="AK185">
         <v>102.8</v>
       </c>
-      <c r="AK185">
+      <c r="AL185">
         <v>94.8</v>
       </c>
-      <c r="AL185">
+      <c r="AM185">
         <v>113.2</v>
       </c>
-      <c r="AM185">
+      <c r="AN185">
         <v>106.6</v>
       </c>
-      <c r="AN185">
+      <c r="AO185">
         <v>102.3</v>
       </c>
-      <c r="AO185">
+      <c r="AP185">
         <v>93.2</v>
       </c>
-      <c r="AP185">
+      <c r="AQ185">
         <v>112.7</v>
       </c>
-      <c r="AQ185">
+      <c r="AR185">
         <v>109.3</v>
       </c>
-      <c r="AR185">
+      <c r="AS185">
         <v>104.2</v>
       </c>
-      <c r="AS185">
+      <c r="AT185">
         <v>98.4</v>
       </c>
-      <c r="AT185">
+      <c r="AU185">
         <v>118.3</v>
       </c>
-      <c r="AU185">
+      <c r="AV185">
         <v>113.6</v>
       </c>
-      <c r="AV185">
+      <c r="AW185">
         <v>109.5</v>
       </c>
-      <c r="AW185">
+      <c r="AX185">
         <v>101.5</v>
       </c>
-      <c r="AX185">
+      <c r="AY185">
         <v>121.2</v>
       </c>
-      <c r="AY185">
+      <c r="AZ185">
         <v>117</v>
       </c>
-      <c r="AZ185">
+      <c r="BA185">
         <v>112.8</v>
       </c>
+      <c r="BB185">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="186" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="186" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A186" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B186" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C186">
         <v>85.3</v>
       </c>
       <c r="D186">
         <v>103.9</v>
       </c>
       <c r="E186">
         <v>107</v>
       </c>
       <c r="F186">
         <v>93</v>
       </c>
       <c r="G186">
         <v>95</v>
       </c>
       <c r="H186">
         <v>92.4</v>
       </c>
       <c r="I186">
         <v>85.6</v>
       </c>
       <c r="J186">
         <v>85.3</v>
       </c>
       <c r="K186">
         <v>90</v>
       </c>
       <c r="M186">
         <v>103.7</v>
       </c>
       <c r="N186">
         <v>105.2</v>
       </c>
       <c r="O186">
         <v>92.6</v>
       </c>
       <c r="P186">
         <v>94.3</v>
       </c>
       <c r="Q186">
         <v>90.2</v>
       </c>
       <c r="R186">
         <v>86.3</v>
       </c>
       <c r="S186">
         <v>86.3</v>
       </c>
-      <c r="U186">
+      <c r="T186">
+        <v>90.4</v>
+      </c>
+      <c r="V186">
         <v>103.4</v>
       </c>
-      <c r="V186">
+      <c r="W186">
         <v>103.6</v>
       </c>
-      <c r="W186">
+      <c r="X186">
         <v>101.3</v>
       </c>
-      <c r="X186">
+      <c r="Y186">
         <v>107.3</v>
       </c>
-      <c r="Y186">
+      <c r="Z186">
         <v>102.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AA186">
         <v>106</v>
       </c>
       <c r="AB186">
+        <v>106</v>
+      </c>
+      <c r="AC186">
         <v>113.2</v>
       </c>
-      <c r="AC186">
+      <c r="AD186">
         <v>95.4</v>
       </c>
-      <c r="AD186">
+      <c r="AE186">
         <v>81.8</v>
       </c>
-      <c r="AE186">
+      <c r="AF186">
         <v>94.1</v>
       </c>
-      <c r="AF186">
+      <c r="AG186">
         <v>100.7</v>
       </c>
-      <c r="AG186">
+      <c r="AH186">
         <v>93.9</v>
       </c>
-      <c r="AH186">
+      <c r="AI186">
         <v>96.6</v>
       </c>
-      <c r="AI186">
+      <c r="AJ186">
         <v>91</v>
       </c>
-      <c r="AJ186">
+      <c r="AK186">
         <v>98.4</v>
       </c>
-      <c r="AK186">
+      <c r="AL186">
         <v>91.2</v>
       </c>
-      <c r="AL186">
+      <c r="AM186">
         <v>93.3</v>
       </c>
-      <c r="AM186">
+      <c r="AN186">
         <v>90.3</v>
       </c>
-      <c r="AN186">
+      <c r="AO186">
         <v>94.8</v>
       </c>
-      <c r="AO186">
+      <c r="AP186">
         <v>82.3</v>
       </c>
-      <c r="AP186">
+      <c r="AQ186">
         <v>84.8</v>
       </c>
-      <c r="AQ186">
+      <c r="AR186">
         <v>84.5</v>
       </c>
-      <c r="AR186">
+      <c r="AS186">
         <v>90.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="AT186">
         <v>85</v>
       </c>
       <c r="AU186">
+        <v>85</v>
+      </c>
+      <c r="AV186">
         <v>82.4</v>
       </c>
-      <c r="AV186">
+      <c r="AW186">
         <v>88.6</v>
       </c>
-      <c r="AW186">
+      <c r="AX186">
         <v>89</v>
       </c>
-      <c r="AX186">
+      <c r="AY186">
         <v>89.9</v>
       </c>
-      <c r="AY186">
+      <c r="AZ186">
         <v>86.9</v>
       </c>
-      <c r="AZ186">
+      <c r="BA186">
         <v>94.2</v>
       </c>
+      <c r="BB186">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="187" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="187" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109.4</v>
       </c>
       <c r="E187">
         <v>108.9</v>
       </c>
       <c r="F187">
         <v>91.1</v>
       </c>
       <c r="G187">
         <v>90.2</v>
       </c>
       <c r="H187">
         <v>91.3</v>
       </c>
       <c r="I187">
         <v>89.5</v>
       </c>
       <c r="J187">
         <v>88.5</v>
       </c>
       <c r="K187">
         <v>88.9</v>
       </c>
       <c r="M187">
         <v>109.5</v>
       </c>
       <c r="N187">
         <v>107.4</v>
       </c>
       <c r="O187">
         <v>88.3</v>
       </c>
       <c r="P187">
         <v>89.7</v>
       </c>
       <c r="Q187">
         <v>91.7</v>
       </c>
       <c r="R187">
         <v>89.3</v>
       </c>
       <c r="S187">
         <v>88.6</v>
       </c>
-      <c r="U187">
+      <c r="T187">
+        <v>89.1</v>
+      </c>
+      <c r="V187">
         <v>100.7</v>
       </c>
-      <c r="V187">
+      <c r="W187">
         <v>116.6</v>
       </c>
-      <c r="W187">
+      <c r="X187">
         <v>107.4</v>
       </c>
-      <c r="X187">
+      <c r="Y187">
         <v>112.7</v>
       </c>
-      <c r="Y187">
+      <c r="Z187">
         <v>101.2</v>
       </c>
-      <c r="Z187">
+      <c r="AA187">
         <v>115.9</v>
       </c>
-      <c r="AA187">
+      <c r="AB187">
         <v>109.1</v>
       </c>
-      <c r="AB187">
+      <c r="AC187">
         <v>109.4</v>
       </c>
-      <c r="AC187">
+      <c r="AD187">
         <v>95.3</v>
       </c>
-      <c r="AD187">
+      <c r="AE187">
         <v>83.1</v>
       </c>
-      <c r="AE187">
+      <c r="AF187">
         <v>89.6</v>
       </c>
-      <c r="AF187">
+      <c r="AG187">
         <v>96.3</v>
       </c>
-      <c r="AG187">
+      <c r="AH187">
         <v>83.9</v>
       </c>
-      <c r="AH187">
+      <c r="AI187">
         <v>94.7</v>
       </c>
-      <c r="AI187">
+      <c r="AJ187">
         <v>87.6</v>
       </c>
-      <c r="AJ187">
+      <c r="AK187">
         <v>94.6</v>
       </c>
-      <c r="AK187">
+      <c r="AL187">
         <v>81.900000000000006</v>
       </c>
-      <c r="AL187">
+      <c r="AM187">
         <v>99.5</v>
       </c>
-      <c r="AM187">
+      <c r="AN187">
         <v>90.3</v>
       </c>
-      <c r="AN187">
+      <c r="AO187">
         <v>93.5</v>
       </c>
-      <c r="AO187">
+      <c r="AP187">
         <v>83.5</v>
       </c>
-      <c r="AP187">
+      <c r="AQ187">
         <v>93.8</v>
       </c>
-      <c r="AQ187">
+      <c r="AR187">
         <v>88.9</v>
       </c>
-      <c r="AR187">
+      <c r="AS187">
         <v>91.8</v>
       </c>
-      <c r="AS187">
+      <c r="AT187">
         <v>82.5</v>
       </c>
-      <c r="AT187">
+      <c r="AU187">
         <v>94.2</v>
       </c>
-      <c r="AU187">
+      <c r="AV187">
         <v>86.8</v>
       </c>
-      <c r="AV187">
+      <c r="AW187">
         <v>90.4</v>
       </c>
-      <c r="AW187">
+      <c r="AX187">
         <v>83.1</v>
       </c>
-      <c r="AX187">
+      <c r="AY187">
         <v>92.9</v>
       </c>
-      <c r="AY187">
+      <c r="AZ187">
         <v>88.4</v>
       </c>
-      <c r="AZ187">
+      <c r="BA187">
         <v>91.1</v>
       </c>
+      <c r="BB187">
+        <v>83.9</v>
+      </c>
     </row>
-    <row r="188" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="188" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>109.7</v>
       </c>
       <c r="E188">
         <v>108.4</v>
       </c>
       <c r="F188">
         <v>91.6</v>
       </c>
       <c r="G188">
         <v>84.9</v>
       </c>
       <c r="H188">
         <v>86.7</v>
       </c>
       <c r="I188">
         <v>78.2</v>
       </c>
       <c r="J188">
         <v>77</v>
       </c>
       <c r="K188">
         <v>76</v>
       </c>
       <c r="M188">
         <v>109.5</v>
       </c>
       <c r="N188">
         <v>107.7</v>
       </c>
       <c r="O188">
         <v>87.4</v>
       </c>
       <c r="P188">
         <v>84.3</v>
       </c>
       <c r="Q188">
         <v>85.9</v>
       </c>
       <c r="R188">
         <v>77.400000000000006</v>
       </c>
       <c r="S188">
         <v>77.7</v>
       </c>
-      <c r="U188">
+      <c r="T188">
+        <v>76</v>
+      </c>
+      <c r="V188">
         <v>95.7</v>
       </c>
-      <c r="V188">
+      <c r="W188">
         <v>126.7</v>
       </c>
-      <c r="W188">
+      <c r="X188">
         <v>104</v>
       </c>
-      <c r="X188">
+      <c r="Y188">
         <v>112.4</v>
       </c>
-      <c r="Y188">
+      <c r="Z188">
         <v>94.6</v>
       </c>
-      <c r="Z188">
+      <c r="AA188">
         <v>126.2</v>
       </c>
-      <c r="AA188">
+      <c r="AB188">
         <v>106</v>
       </c>
-      <c r="AB188">
+      <c r="AC188">
         <v>106.6</v>
       </c>
-      <c r="AC188">
+      <c r="AD188">
         <v>92.1</v>
       </c>
-      <c r="AD188">
+      <c r="AE188">
         <v>95</v>
       </c>
-      <c r="AE188">
+      <c r="AF188">
         <v>85.7</v>
       </c>
-      <c r="AF188">
+      <c r="AG188">
         <v>93.8</v>
       </c>
-      <c r="AG188">
+      <c r="AH188">
         <v>75.3</v>
       </c>
-      <c r="AH188">
+      <c r="AI188">
         <v>99</v>
       </c>
-      <c r="AI188">
+      <c r="AJ188">
         <v>78.5</v>
       </c>
-      <c r="AJ188">
+      <c r="AK188">
         <v>86.8</v>
       </c>
-      <c r="AK188">
+      <c r="AL188">
         <v>72.8</v>
       </c>
-      <c r="AL188">
+      <c r="AM188">
         <v>103.9</v>
       </c>
-      <c r="AM188">
+      <c r="AN188">
         <v>82.5</v>
       </c>
-      <c r="AN188">
+      <c r="AO188">
         <v>87.6</v>
       </c>
-      <c r="AO188">
+      <c r="AP188">
         <v>69.7</v>
       </c>
-      <c r="AP188">
+      <c r="AQ188">
         <v>89.6</v>
       </c>
-      <c r="AQ188">
+      <c r="AR188">
         <v>74.8</v>
       </c>
-      <c r="AR188">
+      <c r="AS188">
         <v>78.599999999999994</v>
       </c>
-      <c r="AS188">
+      <c r="AT188">
         <v>66.599999999999994</v>
       </c>
-      <c r="AT188">
+      <c r="AU188">
         <v>91</v>
       </c>
-      <c r="AU188">
+      <c r="AV188">
         <v>72.7</v>
       </c>
-      <c r="AV188">
+      <c r="AW188">
         <v>77.7</v>
       </c>
-      <c r="AW188">
+      <c r="AX188">
         <v>69.599999999999994</v>
       </c>
-      <c r="AX188">
+      <c r="AY188">
         <v>85.7</v>
       </c>
-      <c r="AY188">
+      <c r="AZ188">
         <v>73.5</v>
       </c>
-      <c r="AZ188">
+      <c r="BA188">
         <v>75.2</v>
       </c>
+      <c r="BB188">
+        <v>69.7</v>
+      </c>
     </row>
-    <row r="189" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="189" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A189" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B189" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>102.5</v>
       </c>
       <c r="E189">
         <v>105.3</v>
       </c>
       <c r="F189">
         <v>94.7</v>
       </c>
       <c r="G189">
         <v>98.7</v>
       </c>
       <c r="H189">
         <v>98.4</v>
       </c>
       <c r="I189">
         <v>100.4</v>
       </c>
       <c r="J189">
         <v>101.3</v>
       </c>
       <c r="K189">
         <v>103</v>
       </c>
       <c r="M189">
         <v>102.6</v>
       </c>
       <c r="N189">
         <v>104.9</v>
       </c>
       <c r="O189">
         <v>94.1</v>
       </c>
       <c r="P189">
         <v>98</v>
       </c>
       <c r="Q189">
         <v>99.6</v>
       </c>
       <c r="R189">
         <v>100.5</v>
       </c>
       <c r="S189">
         <v>101.8</v>
       </c>
-      <c r="U189">
+      <c r="T189">
+        <v>102.8</v>
+      </c>
+      <c r="V189">
         <v>96.2</v>
       </c>
-      <c r="V189">
+      <c r="W189">
         <v>105.1</v>
       </c>
-      <c r="W189">
+      <c r="X189">
         <v>104.6</v>
       </c>
-      <c r="X189">
+      <c r="Y189">
         <v>103.8</v>
       </c>
-      <c r="Y189">
+      <c r="Z189">
         <v>96.7</v>
       </c>
-      <c r="Z189">
+      <c r="AA189">
         <v>107.4</v>
       </c>
-      <c r="AA189">
+      <c r="AB189">
         <v>107.7</v>
       </c>
-      <c r="AB189">
+      <c r="AC189">
         <v>109.5</v>
       </c>
-      <c r="AC189">
+      <c r="AD189">
         <v>94.8</v>
       </c>
-      <c r="AD189">
+      <c r="AE189">
         <v>87.6</v>
       </c>
-      <c r="AE189">
+      <c r="AF189">
         <v>96.6</v>
       </c>
-      <c r="AF189">
+      <c r="AG189">
         <v>99.6</v>
       </c>
-      <c r="AG189">
+      <c r="AH189">
         <v>92.4</v>
       </c>
-      <c r="AH189">
+      <c r="AI189">
         <v>100.3</v>
       </c>
-      <c r="AI189">
+      <c r="AJ189">
         <v>98.8</v>
       </c>
-      <c r="AJ189">
+      <c r="AK189">
         <v>103.4</v>
       </c>
-      <c r="AK189">
+      <c r="AL189">
         <v>89.6</v>
       </c>
-      <c r="AL189">
+      <c r="AM189">
         <v>102.6</v>
       </c>
-      <c r="AM189">
+      <c r="AN189">
         <v>99.3</v>
       </c>
-      <c r="AN189">
+      <c r="AO189">
         <v>102.2</v>
       </c>
-      <c r="AO189">
+      <c r="AP189">
         <v>94.3</v>
       </c>
-      <c r="AP189">
+      <c r="AQ189">
         <v>102.7</v>
       </c>
-      <c r="AQ189">
+      <c r="AR189">
         <v>101.7</v>
       </c>
-      <c r="AR189">
+      <c r="AS189">
         <v>102.8</v>
       </c>
-      <c r="AS189">
+      <c r="AT189">
         <v>94.8</v>
       </c>
-      <c r="AT189">
+      <c r="AU189">
         <v>102.8</v>
       </c>
-      <c r="AU189">
+      <c r="AV189">
         <v>103</v>
       </c>
-      <c r="AV189">
+      <c r="AW189">
         <v>104.7</v>
       </c>
-      <c r="AW189">
+      <c r="AX189">
         <v>96.9</v>
       </c>
-      <c r="AX189">
+      <c r="AY189">
         <v>105.4</v>
       </c>
-      <c r="AY189">
+      <c r="AZ189">
         <v>103.9</v>
       </c>
-      <c r="AZ189">
+      <c r="BA189">
         <v>105.9</v>
       </c>
+      <c r="BB189">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="190" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="190" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A190" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.7</v>
       </c>
       <c r="E190">
         <v>108.2</v>
       </c>
       <c r="F190">
         <v>91.8</v>
       </c>
       <c r="G190">
         <v>92.2</v>
       </c>
       <c r="H190">
         <v>93</v>
       </c>
       <c r="I190">
         <v>98.3</v>
       </c>
       <c r="J190">
         <v>96.1</v>
       </c>
       <c r="K190">
         <v>96</v>
       </c>
       <c r="M190">
         <v>109.8</v>
       </c>
       <c r="N190">
         <v>105.8</v>
       </c>
       <c r="O190">
         <v>89.9</v>
       </c>
       <c r="P190">
         <v>91.7</v>
       </c>
       <c r="Q190">
         <v>94.7</v>
       </c>
       <c r="R190">
         <v>98.4</v>
       </c>
       <c r="S190">
         <v>95.3</v>
       </c>
-      <c r="U190">
+      <c r="T190">
+        <v>96.6</v>
+      </c>
+      <c r="V190">
         <v>104.4</v>
       </c>
-      <c r="V190">
+      <c r="W190">
         <v>110.4</v>
       </c>
-      <c r="W190">
+      <c r="X190">
         <v>109</v>
       </c>
-      <c r="X190">
+      <c r="Y190">
         <v>115</v>
       </c>
-      <c r="Y190">
+      <c r="Z190">
         <v>104.7</v>
       </c>
-      <c r="Z190">
+      <c r="AA190">
         <v>108.6</v>
       </c>
-      <c r="AA190">
+      <c r="AB190">
         <v>108.4</v>
       </c>
-      <c r="AB190">
+      <c r="AC190">
         <v>111.3</v>
       </c>
-      <c r="AC190">
+      <c r="AD190">
         <v>95.1</v>
       </c>
-      <c r="AD190">
+      <c r="AE190">
         <v>81.5</v>
       </c>
-      <c r="AE190">
+      <c r="AF190">
         <v>92.3</v>
       </c>
-      <c r="AF190">
+      <c r="AG190">
         <v>98.2</v>
       </c>
-      <c r="AG190">
+      <c r="AH190">
         <v>87.7</v>
       </c>
-      <c r="AH190">
+      <c r="AI190">
         <v>91.2</v>
       </c>
-      <c r="AI190">
+      <c r="AJ190">
         <v>90.6</v>
       </c>
-      <c r="AJ190">
+      <c r="AK190">
         <v>99.2</v>
       </c>
-      <c r="AK190">
+      <c r="AL190">
         <v>85.8</v>
       </c>
-      <c r="AL190">
+      <c r="AM190">
         <v>95.7</v>
       </c>
-      <c r="AM190">
+      <c r="AN190">
         <v>93.1</v>
       </c>
-      <c r="AN190">
+      <c r="AO190">
         <v>97.4</v>
       </c>
-      <c r="AO190">
+      <c r="AP190">
         <v>92.7</v>
       </c>
-      <c r="AP190">
+      <c r="AQ190">
         <v>98.3</v>
       </c>
-      <c r="AQ190">
+      <c r="AR190">
         <v>99.5</v>
       </c>
-      <c r="AR190">
+      <c r="AS190">
         <v>102.8</v>
       </c>
-      <c r="AS190">
+      <c r="AT190">
         <v>93.2</v>
       </c>
-      <c r="AT190">
+      <c r="AU190">
         <v>97</v>
       </c>
-      <c r="AU190">
+      <c r="AV190">
         <v>95.2</v>
       </c>
-      <c r="AV190">
+      <c r="AW190">
         <v>99.2</v>
       </c>
-      <c r="AW190">
+      <c r="AX190">
         <v>89.7</v>
       </c>
-      <c r="AX190">
+      <c r="AY190">
         <v>97.9</v>
       </c>
-      <c r="AY190">
+      <c r="AZ190">
         <v>95.8</v>
       </c>
-      <c r="AZ190">
+      <c r="BA190">
         <v>100.6</v>
       </c>
+      <c r="BB190">
+        <v>92</v>
+      </c>
     </row>
-    <row r="191" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="191" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A191" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B191" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>111.1</v>
       </c>
       <c r="E191">
         <v>113.4</v>
       </c>
       <c r="F191">
         <v>86.7</v>
       </c>
       <c r="G191">
         <v>93.7</v>
       </c>
       <c r="H191">
         <v>94.5</v>
       </c>
       <c r="I191">
         <v>90.8</v>
       </c>
       <c r="J191">
         <v>91.8</v>
       </c>
       <c r="K191">
         <v>96</v>
       </c>
       <c r="M191">
         <v>112.2</v>
       </c>
       <c r="N191">
         <v>111.4</v>
       </c>
       <c r="O191">
         <v>83.7</v>
       </c>
       <c r="P191">
         <v>93.4</v>
       </c>
       <c r="Q191">
         <v>94.5</v>
       </c>
       <c r="R191">
         <v>90.7</v>
       </c>
       <c r="S191">
         <v>92.7</v>
       </c>
-      <c r="U191">
+      <c r="T191">
+        <v>95.9</v>
+      </c>
+      <c r="V191">
         <v>106.5</v>
       </c>
-      <c r="V191">
+      <c r="W191">
         <v>112.4</v>
       </c>
-      <c r="W191">
+      <c r="X191">
         <v>113.1</v>
       </c>
-      <c r="X191">
+      <c r="Y191">
         <v>112.6</v>
       </c>
-      <c r="Y191">
+      <c r="Z191">
         <v>110.7</v>
       </c>
-      <c r="Z191">
+      <c r="AA191">
         <v>112.7</v>
       </c>
-      <c r="AA191">
+      <c r="AB191">
         <v>118.6</v>
       </c>
-      <c r="AB191">
+      <c r="AC191">
         <v>111.5</v>
       </c>
-      <c r="AC191">
+      <c r="AD191">
         <v>103</v>
       </c>
-      <c r="AD191">
+      <c r="AE191">
         <v>57.7</v>
       </c>
-      <c r="AE191">
+      <c r="AF191">
         <v>89.4</v>
       </c>
-      <c r="AF191">
+      <c r="AG191">
         <v>96.5</v>
       </c>
-      <c r="AG191">
+      <c r="AH191">
         <v>91</v>
       </c>
-      <c r="AH191">
+      <c r="AI191">
         <v>89.6</v>
       </c>
-      <c r="AI191">
+      <c r="AJ191">
         <v>96</v>
       </c>
-      <c r="AJ191">
+      <c r="AK191">
         <v>98</v>
       </c>
-      <c r="AK191">
+      <c r="AL191">
         <v>90</v>
       </c>
-      <c r="AL191">
+      <c r="AM191">
         <v>96.4</v>
       </c>
-      <c r="AM191">
+      <c r="AN191">
         <v>97.6</v>
       </c>
-      <c r="AN191">
+      <c r="AO191">
         <v>94</v>
       </c>
-      <c r="AO191">
+      <c r="AP191">
         <v>89.8</v>
       </c>
-      <c r="AP191">
+      <c r="AQ191">
         <v>89.5</v>
       </c>
-      <c r="AQ191">
+      <c r="AR191">
         <v>91.4</v>
       </c>
-      <c r="AR191">
+      <c r="AS191">
         <v>92.4</v>
       </c>
-      <c r="AS191">
+      <c r="AT191">
         <v>89.6</v>
       </c>
-      <c r="AT191">
+      <c r="AU191">
         <v>91.5</v>
       </c>
-      <c r="AU191">
+      <c r="AV191">
         <v>93.1</v>
       </c>
-      <c r="AV191">
+      <c r="AW191">
         <v>93</v>
       </c>
-      <c r="AW191">
+      <c r="AX191">
         <v>93.2</v>
       </c>
-      <c r="AX191">
+      <c r="AY191">
         <v>92.1</v>
       </c>
-      <c r="AY191">
+      <c r="AZ191">
         <v>99.1</v>
       </c>
-      <c r="AZ191">
+      <c r="BA191">
         <v>99.7</v>
       </c>
+      <c r="BB191">
+        <v>92.5</v>
+      </c>
     </row>
-    <row r="192" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="192" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A192" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B192" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>129.1</v>
       </c>
       <c r="E192">
         <v>126.2</v>
       </c>
       <c r="F192">
         <v>73.8</v>
       </c>
       <c r="G192">
         <v>71</v>
       </c>
       <c r="H192">
         <v>86.2</v>
       </c>
       <c r="I192">
         <v>93.6</v>
       </c>
       <c r="J192">
         <v>92.2</v>
       </c>
       <c r="K192">
         <v>94.7</v>
       </c>
       <c r="M192">
         <v>127.5</v>
       </c>
       <c r="N192">
         <v>120.2</v>
       </c>
       <c r="O192">
         <v>65.900000000000006</v>
       </c>
       <c r="P192">
         <v>74</v>
       </c>
       <c r="Q192">
         <v>90.7</v>
       </c>
       <c r="R192">
         <v>93.4</v>
       </c>
       <c r="S192">
         <v>92.3</v>
       </c>
-      <c r="U192">
+      <c r="T192">
+        <v>93.6</v>
+      </c>
+      <c r="V192">
         <v>130</v>
       </c>
-      <c r="V192">
+      <c r="W192">
         <v>126.3</v>
       </c>
-      <c r="W192">
+      <c r="X192">
         <v>118.2</v>
       </c>
-      <c r="X192">
+      <c r="Y192">
         <v>141.9</v>
       </c>
-      <c r="Y192">
+      <c r="Z192">
         <v>123.8</v>
       </c>
-      <c r="Z192">
+      <c r="AA192">
         <v>126.4</v>
       </c>
-      <c r="AA192">
+      <c r="AB192">
         <v>121.7</v>
       </c>
-      <c r="AB192">
+      <c r="AC192">
         <v>133</v>
       </c>
-      <c r="AC192">
+      <c r="AD192">
         <v>99.5</v>
       </c>
-      <c r="AD192">
+      <c r="AE192">
         <v>41.9</v>
       </c>
-      <c r="AE192">
+      <c r="AF192">
         <v>61.7</v>
       </c>
-      <c r="AF192">
+      <c r="AG192">
         <v>91.9</v>
       </c>
-      <c r="AG192">
+      <c r="AH192">
         <v>68</v>
       </c>
-      <c r="AH192">
+      <c r="AI192">
         <v>66.900000000000006</v>
       </c>
-      <c r="AI192">
+      <c r="AJ192">
         <v>63</v>
       </c>
-      <c r="AJ192">
+      <c r="AK192">
         <v>85.9</v>
       </c>
-      <c r="AK192">
+      <c r="AL192">
         <v>80.099999999999994</v>
       </c>
-      <c r="AL192">
+      <c r="AM192">
         <v>80.7</v>
       </c>
-      <c r="AM192">
+      <c r="AN192">
         <v>78.5</v>
       </c>
-      <c r="AN192">
+      <c r="AO192">
         <v>105.5</v>
       </c>
-      <c r="AO192">
+      <c r="AP192">
         <v>98</v>
       </c>
-      <c r="AP192">
+      <c r="AQ192">
         <v>87.2</v>
       </c>
-      <c r="AQ192">
+      <c r="AR192">
         <v>87.5</v>
       </c>
-      <c r="AR192">
+      <c r="AS192">
         <v>101.8</v>
       </c>
-      <c r="AS192">
+      <c r="AT192">
         <v>96.9</v>
       </c>
-      <c r="AT192">
+      <c r="AU192">
         <v>85.9</v>
       </c>
-      <c r="AU192">
+      <c r="AV192">
         <v>86.4</v>
       </c>
-      <c r="AV192">
+      <c r="AW192">
         <v>99.6</v>
       </c>
-      <c r="AW192">
+      <c r="AX192">
         <v>97.3</v>
       </c>
-      <c r="AX192">
+      <c r="AY192">
         <v>89.9</v>
       </c>
-      <c r="AY192">
+      <c r="AZ192">
         <v>86.4</v>
       </c>
-      <c r="AZ192">
+      <c r="BA192">
         <v>105.2</v>
       </c>
+      <c r="BB192">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="193" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="193" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A193" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B193" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.80000000000001</v>
       </c>
       <c r="E193">
         <v>148.5</v>
       </c>
       <c r="F193">
         <v>51.5</v>
       </c>
       <c r="G193">
         <v>36</v>
       </c>
       <c r="H193">
         <v>72.599999999999994</v>
       </c>
       <c r="I193">
         <v>105.1</v>
       </c>
       <c r="J193">
         <v>100.9</v>
       </c>
       <c r="K193">
         <v>101.5</v>
       </c>
       <c r="M193">
         <v>150.30000000000001</v>
       </c>
       <c r="N193">
         <v>136.30000000000001</v>
       </c>
       <c r="O193">
         <v>36.6</v>
       </c>
       <c r="P193">
         <v>43.6</v>
       </c>
       <c r="Q193">
         <v>86.7</v>
       </c>
       <c r="R193">
         <v>101.8</v>
       </c>
       <c r="S193">
         <v>99.1</v>
       </c>
-      <c r="U193">
+      <c r="T193">
+        <v>102.3</v>
+      </c>
+      <c r="V193">
         <v>144.80000000000001</v>
       </c>
-      <c r="V193">
+      <c r="W193">
         <v>150.30000000000001</v>
       </c>
-      <c r="W193">
+      <c r="X193">
         <v>155.80000000000001</v>
       </c>
-      <c r="X193">
+      <c r="Y193">
         <v>156.1</v>
       </c>
-      <c r="Y193">
+      <c r="Z193">
         <v>138.80000000000001</v>
       </c>
-      <c r="Z193">
+      <c r="AA193">
         <v>151</v>
       </c>
-      <c r="AA193">
+      <c r="AB193">
         <v>153.5</v>
       </c>
-      <c r="AB193">
+      <c r="AC193">
         <v>150.80000000000001</v>
       </c>
-      <c r="AC193">
+      <c r="AD193">
         <v>89.8</v>
       </c>
-      <c r="AD193">
+      <c r="AE193">
         <v>7</v>
       </c>
-      <c r="AE193">
+      <c r="AF193">
         <v>30.5</v>
       </c>
-      <c r="AF193">
+      <c r="AG193">
         <v>78.5</v>
       </c>
-      <c r="AG193">
+      <c r="AH193">
         <v>30.5</v>
       </c>
-      <c r="AH193">
+      <c r="AI193">
         <v>19.100000000000001</v>
       </c>
-      <c r="AI193">
+      <c r="AJ193">
         <v>35.799999999999997</v>
       </c>
-      <c r="AJ193">
+      <c r="AK193">
         <v>58.8</v>
       </c>
-      <c r="AK193">
+      <c r="AL193">
         <v>60.9</v>
       </c>
-      <c r="AL193">
+      <c r="AM193">
         <v>55.1</v>
       </c>
-      <c r="AM193">
+      <c r="AN193">
         <v>65.8</v>
       </c>
-      <c r="AN193">
+      <c r="AO193">
         <v>108.8</v>
       </c>
-      <c r="AO193">
+      <c r="AP193">
         <v>117</v>
       </c>
-      <c r="AP193">
+      <c r="AQ193">
         <v>96.8</v>
       </c>
-      <c r="AQ193">
+      <c r="AR193">
         <v>98.9</v>
       </c>
-      <c r="AR193">
+      <c r="AS193">
         <v>107.9</v>
       </c>
-      <c r="AS193">
+      <c r="AT193">
         <v>103.8</v>
       </c>
-      <c r="AT193">
+      <c r="AU193">
         <v>95.3</v>
       </c>
-      <c r="AU193">
+      <c r="AV193">
         <v>97.6</v>
       </c>
-      <c r="AV193">
+      <c r="AW193">
         <v>107</v>
       </c>
-      <c r="AW193">
+      <c r="AX193">
         <v>96.6</v>
       </c>
-      <c r="AX193">
+      <c r="AY193">
         <v>97.6</v>
       </c>
-      <c r="AY193">
+      <c r="AZ193">
         <v>101.5</v>
       </c>
-      <c r="AZ193">
+      <c r="BA193">
         <v>110.4</v>
       </c>
+      <c r="BB193">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="194" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="194" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A194" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B194" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>137.4</v>
       </c>
       <c r="E194">
         <v>134.4</v>
       </c>
       <c r="F194">
         <v>65.599999999999994</v>
       </c>
       <c r="G194">
         <v>51.1</v>
       </c>
       <c r="H194">
         <v>98.9</v>
       </c>
       <c r="I194">
         <v>111.8</v>
       </c>
       <c r="J194">
         <v>91.8</v>
       </c>
       <c r="K194">
         <v>85.5</v>
       </c>
       <c r="M194">
         <v>136.9</v>
       </c>
       <c r="N194">
         <v>124.4</v>
       </c>
       <c r="O194">
         <v>55.7</v>
       </c>
       <c r="P194">
         <v>62.8</v>
       </c>
       <c r="Q194">
         <v>111.9</v>
       </c>
       <c r="R194">
         <v>100.6</v>
       </c>
       <c r="S194">
         <v>86.8</v>
       </c>
-      <c r="U194">
+      <c r="T194">
+        <v>85.7</v>
+      </c>
+      <c r="V194">
         <v>126.2</v>
       </c>
-      <c r="V194">
+      <c r="W194">
         <v>136.4</v>
       </c>
-      <c r="W194">
+      <c r="X194">
         <v>140.19999999999999</v>
       </c>
-      <c r="X194">
+      <c r="Y194">
         <v>146.69999999999999</v>
       </c>
-      <c r="Y194">
+      <c r="Z194">
         <v>124.4</v>
       </c>
-      <c r="Z194">
+      <c r="AA194">
         <v>138.5</v>
       </c>
-      <c r="AA194">
+      <c r="AB194">
         <v>138.6</v>
       </c>
-      <c r="AB194">
+      <c r="AC194">
         <v>136.1</v>
       </c>
-      <c r="AC194">
+      <c r="AD194">
         <v>84.5</v>
       </c>
-      <c r="AD194">
+      <c r="AE194">
         <v>9.9</v>
       </c>
-      <c r="AE194">
+      <c r="AF194">
         <v>46.5</v>
       </c>
-      <c r="AF194">
+      <c r="AG194">
         <v>121.5</v>
       </c>
-      <c r="AG194">
+      <c r="AH194">
         <v>45.1</v>
       </c>
-      <c r="AH194">
+      <c r="AI194">
         <v>27.5</v>
       </c>
-      <c r="AI194">
+      <c r="AJ194">
         <v>43.9</v>
       </c>
-      <c r="AJ194">
+      <c r="AK194">
         <v>87.9</v>
       </c>
-      <c r="AK194">
+      <c r="AL194">
         <v>91.9</v>
       </c>
-      <c r="AL194">
+      <c r="AM194">
         <v>77</v>
       </c>
-      <c r="AM194">
+      <c r="AN194">
         <v>85.5</v>
       </c>
-      <c r="AN194">
+      <c r="AO194">
         <v>141</v>
       </c>
-      <c r="AO194">
+      <c r="AP194">
         <v>144.1</v>
       </c>
-      <c r="AP194">
+      <c r="AQ194">
         <v>102.2</v>
       </c>
-      <c r="AQ194">
+      <c r="AR194">
         <v>95.4</v>
       </c>
-      <c r="AR194">
+      <c r="AS194">
         <v>105.3</v>
       </c>
-      <c r="AS194">
+      <c r="AT194">
         <v>99.5</v>
       </c>
-      <c r="AT194">
+      <c r="AU194">
         <v>86.1</v>
       </c>
-      <c r="AU194">
+      <c r="AV194">
         <v>84</v>
       </c>
-      <c r="AV194">
+      <c r="AW194">
         <v>97.7</v>
       </c>
-      <c r="AW194">
+      <c r="AX194">
         <v>79.5</v>
       </c>
-      <c r="AX194">
+      <c r="AY194">
         <v>84.9</v>
       </c>
-      <c r="AY194">
+      <c r="AZ194">
         <v>84.2</v>
       </c>
-      <c r="AZ194">
+      <c r="BA194">
         <v>93.4</v>
       </c>
+      <c r="BB194">
+        <v>80.2</v>
+      </c>
     </row>
-    <row r="195" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="195" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A195" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B195" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>179.7</v>
       </c>
       <c r="E195">
         <v>171.7</v>
       </c>
       <c r="F195">
         <v>28.2</v>
       </c>
       <c r="G195">
         <v>5.9</v>
       </c>
       <c r="H195">
         <v>28.9</v>
       </c>
       <c r="I195">
         <v>86.7</v>
       </c>
       <c r="J195">
         <v>114.5</v>
       </c>
       <c r="K195">
         <v>126.9</v>
       </c>
       <c r="M195">
         <v>175.4</v>
       </c>
       <c r="N195">
         <v>156.30000000000001</v>
       </c>
       <c r="O195">
         <v>3.8</v>
       </c>
       <c r="P195">
         <v>6.7</v>
       </c>
       <c r="Q195">
         <v>42.6</v>
       </c>
       <c r="R195">
         <v>98.1</v>
       </c>
       <c r="S195">
         <v>118</v>
       </c>
-      <c r="U195">
+      <c r="T195">
+        <v>129.1</v>
+      </c>
+      <c r="V195">
         <v>182.5</v>
       </c>
-      <c r="V195">
+      <c r="W195">
         <v>171.5</v>
       </c>
-      <c r="W195">
+      <c r="X195">
         <v>191</v>
       </c>
-      <c r="X195">
+      <c r="Y195">
         <v>173.9</v>
       </c>
-      <c r="Y195">
+      <c r="Z195">
         <v>165</v>
       </c>
-      <c r="Z195">
+      <c r="AA195">
         <v>166.8</v>
       </c>
-      <c r="AA195">
+      <c r="AB195">
         <v>182.1</v>
       </c>
-      <c r="AB195">
+      <c r="AC195">
         <v>173.1</v>
       </c>
-      <c r="AC195">
+      <c r="AD195">
         <v>103</v>
       </c>
-      <c r="AD195">
+      <c r="AE195">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AE195">
+      <c r="AF195">
         <v>2.8</v>
       </c>
-      <c r="AF195">
+      <c r="AG195">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AG195">
+      <c r="AH195">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AH195">
+      <c r="AI195">
         <v>4.5</v>
       </c>
-      <c r="AI195">
+      <c r="AJ195">
         <v>5.9</v>
       </c>
-      <c r="AJ195">
+      <c r="AK195">
         <v>7.9</v>
       </c>
-      <c r="AK195">
+      <c r="AL195">
         <v>8.6</v>
       </c>
-      <c r="AL195">
+      <c r="AM195">
         <v>19.399999999999999</v>
       </c>
-      <c r="AM195">
+      <c r="AN195">
         <v>36.4</v>
       </c>
-      <c r="AN195">
+      <c r="AO195">
         <v>51.2</v>
       </c>
-      <c r="AO195">
+      <c r="AP195">
         <v>63.6</v>
       </c>
-      <c r="AP195">
+      <c r="AQ195">
         <v>73.7</v>
       </c>
-      <c r="AQ195">
+      <c r="AR195">
         <v>102.7</v>
       </c>
-      <c r="AR195">
+      <c r="AS195">
         <v>106.7</v>
       </c>
-      <c r="AS195">
+      <c r="AT195">
         <v>109.4</v>
       </c>
-      <c r="AT195">
+      <c r="AU195">
         <v>104.2</v>
       </c>
-      <c r="AU195">
+      <c r="AV195">
         <v>125.8</v>
       </c>
-      <c r="AV195">
+      <c r="AW195">
         <v>118.7</v>
       </c>
-      <c r="AW195">
+      <c r="AX195">
         <v>123.3</v>
       </c>
-      <c r="AX195">
+      <c r="AY195">
         <v>110.8</v>
       </c>
-      <c r="AY195">
+      <c r="AZ195">
         <v>137.19999999999999</v>
       </c>
-      <c r="AZ195">
+      <c r="BA195">
         <v>136.19999999999999</v>
       </c>
+      <c r="BB195">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="196" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="196" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A196" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B196" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>159.19999999999999</v>
       </c>
       <c r="E196">
         <v>175.3</v>
       </c>
       <c r="F196">
         <v>24.7</v>
       </c>
       <c r="G196">
         <v>32.5</v>
       </c>
       <c r="H196">
         <v>25.9</v>
       </c>
       <c r="I196">
         <v>127.9</v>
       </c>
       <c r="J196">
         <v>124.3</v>
       </c>
       <c r="K196">
         <v>136.9</v>
       </c>
       <c r="M196">
         <v>160.80000000000001</v>
       </c>
       <c r="N196">
         <v>156.5</v>
       </c>
       <c r="O196">
         <v>7.1</v>
       </c>
       <c r="P196">
         <v>32.299999999999997</v>
       </c>
       <c r="Q196">
         <v>50.6</v>
       </c>
       <c r="R196">
         <v>130.80000000000001</v>
       </c>
       <c r="S196">
         <v>128.69999999999999</v>
       </c>
-      <c r="U196">
+      <c r="T196">
+        <v>136.6</v>
+      </c>
+      <c r="V196">
         <v>147.69999999999999</v>
       </c>
-      <c r="V196">
+      <c r="W196">
         <v>184.8</v>
       </c>
-      <c r="W196">
+      <c r="X196">
         <v>141.80000000000001</v>
       </c>
-      <c r="X196">
+      <c r="Y196">
         <v>162.4</v>
       </c>
-      <c r="Y196">
+      <c r="Z196">
         <v>154.4</v>
       </c>
-      <c r="Z196">
+      <c r="AA196">
         <v>196.1</v>
       </c>
-      <c r="AA196">
+      <c r="AB196">
         <v>162.6</v>
       </c>
-      <c r="AB196">
+      <c r="AC196">
         <v>188</v>
       </c>
-      <c r="AC196">
+      <c r="AD196">
         <v>79</v>
       </c>
-      <c r="AD196">
+      <c r="AE196">
         <v>2.1</v>
       </c>
-      <c r="AE196">
+      <c r="AF196">
         <v>6.8</v>
       </c>
-      <c r="AF196">
+      <c r="AG196">
         <v>10.9</v>
       </c>
-      <c r="AG196">
+      <c r="AH196">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AH196">
+      <c r="AI196">
         <v>7.7</v>
       </c>
-      <c r="AI196">
+      <c r="AJ196">
         <v>96.7</v>
       </c>
-      <c r="AJ196">
+      <c r="AK196">
         <v>16.7</v>
       </c>
-      <c r="AK196">
+      <c r="AL196">
         <v>8.1999999999999993</v>
       </c>
-      <c r="AL196">
+      <c r="AM196">
         <v>12</v>
       </c>
-      <c r="AM196">
+      <c r="AN196">
         <v>13.7</v>
       </c>
-      <c r="AN196">
+      <c r="AO196">
         <v>69.5</v>
       </c>
-      <c r="AO196">
+      <c r="AP196">
         <v>107.1</v>
       </c>
-      <c r="AP196">
+      <c r="AQ196">
         <v>152</v>
       </c>
-      <c r="AQ196">
+      <c r="AR196">
         <v>114.3</v>
       </c>
-      <c r="AR196">
+      <c r="AS196">
         <v>138.1</v>
       </c>
-      <c r="AS196">
+      <c r="AT196">
         <v>118.7</v>
       </c>
-      <c r="AT196">
+      <c r="AU196">
         <v>141.1</v>
       </c>
-      <c r="AU196">
+      <c r="AV196">
         <v>96.7</v>
       </c>
-      <c r="AV196">
+      <c r="AW196">
         <v>140.69999999999999</v>
       </c>
-      <c r="AW196">
+      <c r="AX196">
         <v>136.30000000000001</v>
       </c>
-      <c r="AX196">
+      <c r="AY196">
         <v>157.5</v>
       </c>
-      <c r="AY196">
+      <c r="AZ196">
         <v>101.5</v>
       </c>
-      <c r="AZ196">
+      <c r="BA196">
         <v>152.4</v>
       </c>
+      <c r="BB196">
+        <v>135.19999999999999</v>
+      </c>
     </row>
-    <row r="197" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="197" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A197" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B197" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>123.4</v>
       </c>
       <c r="E197">
         <v>120.6</v>
       </c>
       <c r="F197">
         <v>79.5</v>
       </c>
       <c r="G197">
         <v>79.8</v>
       </c>
       <c r="H197">
         <v>89.7</v>
       </c>
       <c r="I197">
         <v>90.7</v>
       </c>
       <c r="J197">
         <v>90</v>
       </c>
       <c r="K197">
         <v>93</v>
       </c>
       <c r="M197">
         <v>121.8</v>
       </c>
       <c r="N197">
         <v>116.1</v>
       </c>
       <c r="O197">
         <v>73.3</v>
       </c>
       <c r="P197">
         <v>81.7</v>
       </c>
       <c r="Q197">
         <v>91.7</v>
       </c>
       <c r="R197">
         <v>91.2</v>
       </c>
       <c r="S197">
         <v>90.6</v>
       </c>
-      <c r="U197">
+      <c r="T197">
+        <v>91.4</v>
+      </c>
+      <c r="V197">
         <v>126.3</v>
       </c>
-      <c r="V197">
+      <c r="W197">
         <v>120.2</v>
       </c>
-      <c r="W197">
+      <c r="X197">
         <v>108.6</v>
       </c>
-      <c r="X197">
+      <c r="Y197">
         <v>138.30000000000001</v>
       </c>
-      <c r="Y197">
+      <c r="Z197">
         <v>120</v>
       </c>
-      <c r="Z197">
+      <c r="AA197">
         <v>120.2</v>
       </c>
-      <c r="AA197">
+      <c r="AB197">
         <v>113.6</v>
       </c>
-      <c r="AB197">
+      <c r="AC197">
         <v>128.5</v>
       </c>
-      <c r="AC197">
+      <c r="AD197">
         <v>102</v>
       </c>
-      <c r="AD197">
+      <c r="AE197">
         <v>50.8</v>
       </c>
-      <c r="AE197">
+      <c r="AF197">
         <v>69.7</v>
       </c>
-      <c r="AF197">
+      <c r="AG197">
         <v>95.3</v>
       </c>
-      <c r="AG197">
+      <c r="AH197">
         <v>77.5</v>
       </c>
-      <c r="AH197">
+      <c r="AI197">
         <v>79</v>
       </c>
-      <c r="AI197">
+      <c r="AJ197">
         <v>70</v>
       </c>
-      <c r="AJ197">
+      <c r="AK197">
         <v>92.8</v>
       </c>
-      <c r="AK197">
+      <c r="AL197">
         <v>85</v>
       </c>
-      <c r="AL197">
+      <c r="AM197">
         <v>87.3</v>
       </c>
-      <c r="AM197">
+      <c r="AN197">
         <v>81.8</v>
       </c>
-      <c r="AN197">
+      <c r="AO197">
         <v>104.6</v>
       </c>
-      <c r="AO197">
+      <c r="AP197">
         <v>93.2</v>
       </c>
-      <c r="AP197">
+      <c r="AQ197">
         <v>84.8</v>
       </c>
-      <c r="AQ197">
+      <c r="AR197">
         <v>84.6</v>
       </c>
-      <c r="AR197">
+      <c r="AS197">
         <v>100.3</v>
       </c>
-      <c r="AS197">
+      <c r="AT197">
         <v>95.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83.6</v>
       </c>
       <c r="AU197">
         <v>83.6</v>
       </c>
       <c r="AV197">
+        <v>83.6</v>
+      </c>
+      <c r="AW197">
         <v>97.7</v>
       </c>
-      <c r="AW197">
+      <c r="AX197">
         <v>97.5</v>
       </c>
-      <c r="AX197">
+      <c r="AY197">
         <v>88</v>
       </c>
-      <c r="AY197">
+      <c r="AZ197">
         <v>82.6</v>
       </c>
-      <c r="AZ197">
+      <c r="BA197">
         <v>103.9</v>
       </c>
+      <c r="BB197">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="198" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="198" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A198" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B198" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.8</v>
       </c>
       <c r="E198">
         <v>120.2</v>
       </c>
       <c r="F198">
         <v>79.900000000000006</v>
       </c>
       <c r="G198">
         <v>89.4</v>
       </c>
       <c r="H198">
         <v>109.3</v>
       </c>
       <c r="I198">
         <v>119.4</v>
       </c>
       <c r="J198">
         <v>122.7</v>
       </c>
       <c r="K198">
         <v>126.2</v>
       </c>
       <c r="M198">
         <v>122.3</v>
       </c>
       <c r="N198">
         <v>115.5</v>
       </c>
       <c r="O198">
         <v>76.8</v>
       </c>
       <c r="P198">
         <v>92.8</v>
       </c>
       <c r="Q198">
         <v>112.5</v>
       </c>
       <c r="R198">
         <v>121.3</v>
       </c>
       <c r="S198">
         <v>123.2</v>
       </c>
-      <c r="U198">
+      <c r="T198">
+        <v>126.2</v>
+      </c>
+      <c r="V198">
         <v>109</v>
       </c>
-      <c r="V198">
+      <c r="W198">
         <v>126.1</v>
       </c>
-      <c r="W198">
+      <c r="X198">
         <v>131.1</v>
       </c>
-      <c r="X198">
+      <c r="Y198">
         <v>121</v>
       </c>
-      <c r="Y198">
+      <c r="Z198">
         <v>111</v>
       </c>
-      <c r="Z198">
+      <c r="AA198">
         <v>126.6</v>
       </c>
-      <c r="AA198">
+      <c r="AB198">
         <v>127.6</v>
       </c>
-      <c r="AB198">
+      <c r="AC198">
         <v>115.4</v>
       </c>
-      <c r="AC198">
+      <c r="AD198">
         <v>92.5</v>
       </c>
-      <c r="AD198">
+      <c r="AE198">
         <v>53</v>
       </c>
-      <c r="AE198">
+      <c r="AF198">
         <v>83.5</v>
       </c>
-      <c r="AF198">
+      <c r="AG198">
         <v>90.4</v>
       </c>
-      <c r="AG198">
+      <c r="AH198">
         <v>80.400000000000006</v>
       </c>
-      <c r="AH198">
+      <c r="AI198">
         <v>87.3</v>
       </c>
-      <c r="AI198">
+      <c r="AJ198">
         <v>90.3</v>
       </c>
-      <c r="AJ198">
+      <c r="AK198">
         <v>99.6</v>
       </c>
-      <c r="AK198">
+      <c r="AL198">
         <v>93.9</v>
       </c>
-      <c r="AL198">
+      <c r="AM198">
         <v>113.6</v>
       </c>
-      <c r="AM198">
+      <c r="AN198">
         <v>115.4</v>
       </c>
-      <c r="AN198">
+      <c r="AO198">
         <v>114.1</v>
       </c>
-      <c r="AO198">
+      <c r="AP198">
         <v>106.7</v>
       </c>
-      <c r="AP198">
+      <c r="AQ198">
         <v>126.6</v>
       </c>
-      <c r="AQ198">
+      <c r="AR198">
         <v>127.5</v>
       </c>
-      <c r="AR198">
+      <c r="AS198">
         <v>116.8</v>
       </c>
-      <c r="AS198">
+      <c r="AT198">
         <v>114.5</v>
       </c>
-      <c r="AT198">
+      <c r="AU198">
         <v>126.4</v>
       </c>
-      <c r="AU198">
+      <c r="AV198">
         <v>127.5</v>
       </c>
-      <c r="AV198">
+      <c r="AW198">
         <v>122.5</v>
       </c>
-      <c r="AW198">
+      <c r="AX198">
         <v>116.4</v>
       </c>
-      <c r="AX198">
+      <c r="AY198">
         <v>130.30000000000001</v>
       </c>
-      <c r="AY198">
+      <c r="AZ198">
         <v>131.9</v>
       </c>
-      <c r="AZ198">
+      <c r="BA198">
         <v>126.2</v>
       </c>
+      <c r="BB198">
+        <v>116.6</v>
+      </c>
     </row>
-    <row r="199" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="199" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A199" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B199" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>114.6</v>
       </c>
       <c r="E199">
         <v>136.1</v>
       </c>
       <c r="F199">
         <v>63.9</v>
       </c>
       <c r="G199">
         <v>67.2</v>
       </c>
       <c r="H199">
         <v>91.5</v>
       </c>
       <c r="I199">
         <v>94.7</v>
       </c>
       <c r="J199">
         <v>89</v>
       </c>
       <c r="K199">
         <v>110.4</v>
       </c>
       <c r="M199">
         <v>119.7</v>
       </c>
       <c r="N199">
         <v>127.2</v>
       </c>
       <c r="O199">
         <v>57.9</v>
       </c>
       <c r="P199">
         <v>70.2</v>
       </c>
       <c r="Q199">
         <v>92.7</v>
       </c>
       <c r="R199">
         <v>98.3</v>
       </c>
       <c r="S199">
         <v>87.5</v>
       </c>
-      <c r="U199">
+      <c r="T199">
+        <v>109.7</v>
+      </c>
+      <c r="V199">
         <v>104.3</v>
       </c>
-      <c r="V199">
+      <c r="W199">
         <v>115.4</v>
       </c>
-      <c r="W199">
+      <c r="X199">
         <v>128.69999999999999</v>
       </c>
-      <c r="X199">
+      <c r="Y199">
         <v>109.8</v>
       </c>
-      <c r="Y199">
+      <c r="Z199">
         <v>124.8</v>
       </c>
-      <c r="Z199">
+      <c r="AA199">
         <v>135.30000000000001</v>
       </c>
-      <c r="AA199">
+      <c r="AB199">
         <v>168.5</v>
       </c>
-      <c r="AB199">
+      <c r="AC199">
         <v>115.9</v>
       </c>
-      <c r="AC199">
+      <c r="AD199">
         <v>88.9</v>
       </c>
-      <c r="AD199">
+      <c r="AE199">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AE199">
+      <c r="AF199">
         <v>63.7</v>
       </c>
-      <c r="AF199">
+      <c r="AG199">
         <v>94.2</v>
       </c>
-      <c r="AG199">
+      <c r="AH199">
         <v>65</v>
       </c>
-      <c r="AH199">
+      <c r="AI199">
         <v>45.4</v>
       </c>
-      <c r="AI199">
+      <c r="AJ199">
         <v>78.8</v>
       </c>
-      <c r="AJ199">
+      <c r="AK199">
         <v>79.400000000000006</v>
       </c>
-      <c r="AK199">
+      <c r="AL199">
         <v>77.3</v>
       </c>
-      <c r="AL199">
+      <c r="AM199">
         <v>95.8</v>
       </c>
-      <c r="AM199">
+      <c r="AN199">
         <v>103.1</v>
       </c>
-      <c r="AN199">
+      <c r="AO199">
         <v>89.6</v>
       </c>
-      <c r="AO199">
+      <c r="AP199">
         <v>82.2</v>
       </c>
-      <c r="AP199">
+      <c r="AQ199">
         <v>113.2</v>
       </c>
-      <c r="AQ199">
+      <c r="AR199">
         <v>104</v>
       </c>
-      <c r="AR199">
+      <c r="AS199">
         <v>79.3</v>
       </c>
-      <c r="AS199">
+      <c r="AT199">
         <v>96.6</v>
       </c>
-      <c r="AT199">
+      <c r="AU199">
         <v>88.8</v>
       </c>
-      <c r="AU199">
+      <c r="AV199">
         <v>97.5</v>
       </c>
-      <c r="AV199">
+      <c r="AW199">
         <v>73.2</v>
       </c>
-      <c r="AW199">
+      <c r="AX199">
         <v>90.3</v>
       </c>
-      <c r="AX199">
+      <c r="AY199">
         <v>101.5</v>
       </c>
-      <c r="AY199">
+      <c r="AZ199">
         <v>143.30000000000001</v>
       </c>
-      <c r="AZ199">
+      <c r="BA199">
         <v>106.5</v>
       </c>
+      <c r="BB199">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="200" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="200" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A200" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B200" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C200">
         <v>36.799999999999997</v>
       </c>
       <c r="D200">
         <v>159.4</v>
       </c>
       <c r="E200">
         <v>163.69999999999999</v>
       </c>
       <c r="F200">
         <v>36.299999999999997</v>
       </c>
       <c r="G200">
         <v>69.599999999999994</v>
       </c>
       <c r="H200">
         <v>149</v>
       </c>
       <c r="I200">
         <v>178.1</v>
       </c>
       <c r="J200">
         <v>191.8</v>
       </c>
       <c r="K200">
         <v>194.4</v>
       </c>
       <c r="M200">
         <v>161.4</v>
       </c>
       <c r="N200">
         <v>151.1</v>
       </c>
       <c r="O200">
         <v>29.3</v>
       </c>
       <c r="P200">
         <v>82.8</v>
       </c>
       <c r="Q200">
         <v>159.19999999999999</v>
       </c>
       <c r="R200">
         <v>183</v>
       </c>
       <c r="S200">
         <v>192.9</v>
       </c>
-      <c r="U200">
+      <c r="T200">
+        <v>191.2</v>
+      </c>
+      <c r="V200">
         <v>109.8</v>
       </c>
-      <c r="V200">
+      <c r="W200">
         <v>172.8</v>
       </c>
-      <c r="W200">
+      <c r="X200">
         <v>208.5</v>
       </c>
-      <c r="X200">
+      <c r="Y200">
         <v>146.69999999999999</v>
       </c>
-      <c r="Y200">
+      <c r="Z200">
         <v>117.5</v>
       </c>
-      <c r="Z200">
+      <c r="AA200">
         <v>187.6</v>
       </c>
-      <c r="AA200">
+      <c r="AB200">
         <v>204.9</v>
       </c>
-      <c r="AB200">
+      <c r="AC200">
         <v>144.80000000000001</v>
       </c>
-      <c r="AC200">
+      <c r="AD200">
         <v>66.900000000000006</v>
       </c>
-      <c r="AD200">
+      <c r="AE200">
         <v>5</v>
       </c>
-      <c r="AE200">
+      <c r="AF200">
         <v>26.9</v>
       </c>
-      <c r="AF200">
+      <c r="AG200">
         <v>46.3</v>
       </c>
-      <c r="AG200">
+      <c r="AH200">
         <v>38.799999999999997</v>
       </c>
-      <c r="AH200">
+      <c r="AI200">
         <v>58.3</v>
       </c>
-      <c r="AI200">
+      <c r="AJ200">
         <v>77.099999999999994</v>
       </c>
-      <c r="AJ200">
+      <c r="AK200">
         <v>104.3</v>
       </c>
-      <c r="AK200">
+      <c r="AL200">
         <v>91.5</v>
       </c>
-      <c r="AL200">
+      <c r="AM200">
         <v>165.6</v>
       </c>
-      <c r="AM200">
+      <c r="AN200">
         <v>190.3</v>
       </c>
-      <c r="AN200">
+      <c r="AO200">
         <v>148.6</v>
       </c>
-      <c r="AO200">
+      <c r="AP200">
         <v>132.5</v>
       </c>
-      <c r="AP200">
+      <c r="AQ200">
         <v>212.4</v>
       </c>
-      <c r="AQ200">
+      <c r="AR200">
         <v>220.8</v>
       </c>
-      <c r="AR200">
+      <c r="AS200">
         <v>146.69999999999999</v>
       </c>
-      <c r="AS200">
+      <c r="AT200">
         <v>152.1</v>
       </c>
-      <c r="AT200">
+      <c r="AU200">
         <v>210.4</v>
       </c>
-      <c r="AU200">
+      <c r="AV200">
         <v>222.4</v>
       </c>
-      <c r="AV200">
+      <c r="AW200">
         <v>182.2</v>
       </c>
-      <c r="AW200">
+      <c r="AX200">
         <v>156.6</v>
       </c>
-      <c r="AX200">
+      <c r="AY200">
         <v>215.4</v>
       </c>
-      <c r="AY200">
+      <c r="AZ200">
         <v>229.2</v>
       </c>
-      <c r="AZ200">
+      <c r="BA200">
         <v>176.3</v>
       </c>
+      <c r="BB200">
+        <v>143.80000000000001</v>
+      </c>
     </row>
-    <row r="201" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="201" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A201" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B201" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C201">
         <v>25.6</v>
       </c>
       <c r="D201">
         <v>161</v>
       </c>
       <c r="E201">
         <v>164</v>
       </c>
       <c r="F201">
         <v>36</v>
       </c>
       <c r="G201">
         <v>75.599999999999994</v>
       </c>
       <c r="H201">
         <v>160</v>
       </c>
       <c r="I201">
         <v>186.5</v>
       </c>
       <c r="J201">
         <v>196.6</v>
       </c>
       <c r="K201">
         <v>198.7</v>
       </c>
       <c r="M201">
         <v>163.1</v>
       </c>
       <c r="N201">
         <v>150.6</v>
       </c>
       <c r="O201">
         <v>25.7</v>
       </c>
       <c r="P201">
         <v>92.6</v>
       </c>
       <c r="Q201">
         <v>172.8</v>
       </c>
       <c r="R201">
         <v>191.6</v>
       </c>
       <c r="S201">
         <v>196.8</v>
       </c>
-      <c r="U201">
+      <c r="T201">
+        <v>193.1</v>
+      </c>
+      <c r="V201">
         <v>129.69999999999999</v>
       </c>
-      <c r="V201">
+      <c r="W201">
         <v>146.19999999999999</v>
       </c>
-      <c r="W201">
+      <c r="X201">
         <v>196.7</v>
       </c>
-      <c r="X201">
+      <c r="Y201">
         <v>171.2</v>
       </c>
-      <c r="Y201">
+      <c r="Z201">
         <v>138.4</v>
       </c>
-      <c r="Z201">
+      <c r="AA201">
         <v>159.6</v>
       </c>
-      <c r="AA201">
+      <c r="AB201">
         <v>187.7</v>
       </c>
-      <c r="AB201">
+      <c r="AC201">
         <v>170.4</v>
       </c>
-      <c r="AC201">
+      <c r="AD201">
         <v>84.7</v>
       </c>
-      <c r="AD201">
+      <c r="AE201">
         <v>7.2</v>
       </c>
-      <c r="AE201">
+      <c r="AF201">
         <v>16.899999999999999</v>
       </c>
-      <c r="AF201">
+      <c r="AG201">
         <v>35.1</v>
       </c>
-      <c r="AG201">
+      <c r="AH201">
         <v>43.8</v>
       </c>
-      <c r="AH201">
+      <c r="AI201">
         <v>50.6</v>
       </c>
-      <c r="AI201">
+      <c r="AJ201">
         <v>85.7</v>
       </c>
-      <c r="AJ201">
+      <c r="AK201">
         <v>122.5</v>
       </c>
-      <c r="AK201">
+      <c r="AL201">
         <v>111.7</v>
       </c>
-      <c r="AL201">
+      <c r="AM201">
         <v>156.5</v>
       </c>
-      <c r="AM201">
+      <c r="AN201">
         <v>189.1</v>
       </c>
-      <c r="AN201">
+      <c r="AO201">
         <v>182.5</v>
       </c>
-      <c r="AO201">
+      <c r="AP201">
         <v>162.9</v>
       </c>
-      <c r="AP201">
+      <c r="AQ201">
         <v>199.3</v>
       </c>
-      <c r="AQ201">
+      <c r="AR201">
         <v>213.9</v>
       </c>
-      <c r="AR201">
+      <c r="AS201">
         <v>169.8</v>
       </c>
-      <c r="AS201">
+      <c r="AT201">
         <v>183.3</v>
       </c>
-      <c r="AT201">
+      <c r="AU201">
         <v>178.2</v>
       </c>
-      <c r="AU201">
+      <c r="AV201">
         <v>210.3</v>
       </c>
-      <c r="AV201">
+      <c r="AW201">
         <v>214.7</v>
       </c>
-      <c r="AW201">
+      <c r="AX201">
         <v>184.1</v>
       </c>
-      <c r="AX201">
+      <c r="AY201">
         <v>186.3</v>
       </c>
-      <c r="AY201">
+      <c r="AZ201">
         <v>219.1</v>
       </c>
-      <c r="AZ201">
+      <c r="BA201">
         <v>205.2</v>
       </c>
+      <c r="BB201">
+        <v>162</v>
+      </c>
     </row>
-    <row r="202" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="202" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A202" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B202" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C202">
         <v>11.2</v>
       </c>
       <c r="D202">
         <v>155.9</v>
       </c>
       <c r="E202">
         <v>162.9</v>
       </c>
       <c r="F202">
         <v>37.1</v>
       </c>
       <c r="G202">
         <v>55.9</v>
       </c>
       <c r="H202">
         <v>123.9</v>
       </c>
       <c r="I202">
         <v>158.9</v>
       </c>
       <c r="J202">
         <v>180.7</v>
       </c>
       <c r="K202">
         <v>184.6</v>
       </c>
       <c r="M202">
         <v>157.30000000000001</v>
       </c>
       <c r="N202">
         <v>152.1</v>
       </c>
       <c r="O202">
         <v>37.299999999999997</v>
       </c>
       <c r="P202">
         <v>60.4</v>
       </c>
       <c r="Q202">
         <v>128.30000000000001</v>
       </c>
       <c r="R202">
         <v>163.30000000000001</v>
       </c>
       <c r="S202">
         <v>184</v>
       </c>
-      <c r="U202">
+      <c r="T202">
+        <v>186.7</v>
+      </c>
+      <c r="V202">
         <v>64.099999999999994</v>
       </c>
-      <c r="V202">
+      <c r="W202">
         <v>233.5</v>
       </c>
-      <c r="W202">
+      <c r="X202">
         <v>235.3</v>
       </c>
-      <c r="X202">
+      <c r="Y202">
         <v>90.6</v>
       </c>
-      <c r="Y202">
+      <c r="Z202">
         <v>69.7</v>
       </c>
-      <c r="Z202">
+      <c r="AA202">
         <v>251.6</v>
       </c>
-      <c r="AA202">
+      <c r="AB202">
         <v>244.2</v>
       </c>
-      <c r="AB202">
+      <c r="AC202">
         <v>86.2</v>
       </c>
-      <c r="AC202">
+      <c r="AD202">
         <v>26.2</v>
       </c>
-      <c r="AD202">
+      <c r="AE202">
         <v>0</v>
       </c>
-      <c r="AE202">
+      <c r="AF202">
         <v>49.9</v>
       </c>
-      <c r="AF202">
+      <c r="AG202">
         <v>72.099999999999994</v>
       </c>
-      <c r="AG202">
+      <c r="AH202">
         <v>27.2</v>
       </c>
-      <c r="AH202">
+      <c r="AI202">
         <v>75.900000000000006</v>
       </c>
-      <c r="AI202">
+      <c r="AJ202">
         <v>57.4</v>
       </c>
-      <c r="AJ202">
+      <c r="AK202">
         <v>62.9</v>
       </c>
-      <c r="AK202">
+      <c r="AL202">
         <v>45.3</v>
       </c>
-      <c r="AL202">
+      <c r="AM202">
         <v>186.3</v>
       </c>
-      <c r="AM202">
+      <c r="AN202">
         <v>193</v>
       </c>
-      <c r="AN202">
+      <c r="AO202">
         <v>71.2</v>
       </c>
-      <c r="AO202">
+      <c r="AP202">
         <v>62.9</v>
       </c>
-      <c r="AP202">
+      <c r="AQ202">
         <v>242.2</v>
       </c>
-      <c r="AQ202">
+      <c r="AR202">
         <v>236.6</v>
       </c>
-      <c r="AR202">
+      <c r="AS202">
         <v>93.9</v>
       </c>
-      <c r="AS202">
+      <c r="AT202">
         <v>80.7</v>
       </c>
-      <c r="AT202">
+      <c r="AU202">
         <v>284</v>
       </c>
-      <c r="AU202">
+      <c r="AV202">
         <v>250.2</v>
       </c>
-      <c r="AV202">
+      <c r="AW202">
         <v>107.9</v>
       </c>
-      <c r="AW202">
+      <c r="AX202">
         <v>93.7</v>
       </c>
-      <c r="AX202">
+      <c r="AY202">
         <v>281.89999999999998</v>
       </c>
-      <c r="AY202">
+      <c r="AZ202">
         <v>252.4</v>
       </c>
-      <c r="AZ202">
+      <c r="BA202">
         <v>110.5</v>
       </c>
+      <c r="BB202">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="203" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="203" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A203" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B203" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C203">
         <v>0.8</v>
       </c>
       <c r="D203">
         <v>150.19999999999999</v>
       </c>
       <c r="E203">
         <v>151.9</v>
       </c>
       <c r="F203">
         <v>48.1</v>
       </c>
       <c r="G203">
         <v>39.1</v>
       </c>
       <c r="H203">
         <v>87.5</v>
       </c>
       <c r="I203">
         <v>137.6</v>
       </c>
       <c r="J203">
         <v>142.9</v>
       </c>
       <c r="K203">
         <v>143.1</v>
       </c>
       <c r="M203">
         <v>150.19999999999999</v>
       </c>
       <c r="N203">
         <v>131.6</v>
       </c>
       <c r="O203">
         <v>29.5</v>
       </c>
       <c r="P203">
         <v>47.9</v>
       </c>
       <c r="Q203">
         <v>112.1</v>
       </c>
       <c r="R203">
         <v>139.9</v>
       </c>
       <c r="S203">
         <v>142.5</v>
       </c>
-      <c r="U203">
+      <c r="T203">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="V203">
         <v>202.8</v>
       </c>
-      <c r="V203">
+      <c r="W203">
         <v>121.7</v>
       </c>
-      <c r="W203">
+      <c r="X203">
         <v>205</v>
       </c>
-      <c r="X203">
+      <c r="Y203">
         <v>71.400000000000006</v>
       </c>
-      <c r="Y203">
+      <c r="Z203">
         <v>202.8</v>
       </c>
-      <c r="Z203">
+      <c r="AA203">
         <v>121.7</v>
       </c>
-      <c r="AA203">
+      <c r="AB203">
         <v>211</v>
       </c>
-      <c r="AB203">
+      <c r="AC203">
         <v>72.099999999999994</v>
       </c>
-      <c r="AC203">
+      <c r="AD203">
         <v>121.7</v>
       </c>
-      <c r="AD203">
+      <c r="AE203">
         <v>0</v>
       </c>
-      <c r="AE203">
+      <c r="AF203">
         <v>36.1</v>
       </c>
-      <c r="AF203">
+      <c r="AG203">
         <v>34.6</v>
       </c>
-      <c r="AG203">
+      <c r="AH203">
         <v>47.3</v>
       </c>
-      <c r="AH203">
+      <c r="AI203">
         <v>19.5</v>
       </c>
-      <c r="AI203">
+      <c r="AJ203">
         <v>57.1</v>
       </c>
-      <c r="AJ203">
+      <c r="AK203">
         <v>32.299999999999997</v>
       </c>
-      <c r="AK203">
+      <c r="AL203">
         <v>82.6</v>
       </c>
-      <c r="AL203">
+      <c r="AM203">
         <v>63.1</v>
       </c>
-      <c r="AM203">
+      <c r="AN203">
         <v>147.19999999999999</v>
       </c>
-      <c r="AN203">
+      <c r="AO203">
         <v>57.1</v>
       </c>
-      <c r="AO203">
+      <c r="AP203">
         <v>181</v>
       </c>
-      <c r="AP203">
+      <c r="AQ203">
         <v>112.7</v>
       </c>
-      <c r="AQ203">
+      <c r="AR203">
         <v>185.5</v>
       </c>
-      <c r="AR203">
+      <c r="AS203">
         <v>71.400000000000006</v>
       </c>
-      <c r="AS203">
+      <c r="AT203">
         <v>190</v>
       </c>
-      <c r="AT203">
+      <c r="AU203">
         <v>112.7</v>
       </c>
-      <c r="AU203">
+      <c r="AV203">
         <v>198.3</v>
       </c>
-      <c r="AV203">
+      <c r="AW203">
         <v>70.599999999999994</v>
       </c>
-      <c r="AW203">
+      <c r="AX203">
         <v>188.5</v>
       </c>
-      <c r="AX203">
+      <c r="AY203">
         <v>112.7</v>
       </c>
-      <c r="AY203">
+      <c r="AZ203">
         <v>199.8</v>
       </c>
-      <c r="AZ203">
+      <c r="BA203">
         <v>71.400000000000006</v>
       </c>
+      <c r="BB203">
+        <v>191.5</v>
+      </c>
     </row>
-    <row r="204" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="204" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A204" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B204" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C204">
         <v>0.5</v>
       </c>
       <c r="D204">
         <v>173.8</v>
       </c>
       <c r="E204">
         <v>167.5</v>
       </c>
       <c r="F204">
         <v>32.5</v>
       </c>
       <c r="G204">
         <v>62.2</v>
       </c>
       <c r="H204">
         <v>149.5</v>
       </c>
       <c r="I204">
         <v>161.4</v>
       </c>
       <c r="J204">
         <v>203.9</v>
       </c>
       <c r="K204">
         <v>163.6</v>
       </c>
       <c r="M204">
         <v>166.4</v>
       </c>
       <c r="N204">
         <v>152.4</v>
       </c>
       <c r="O204">
         <v>30.2</v>
       </c>
       <c r="P204">
         <v>70.8</v>
       </c>
       <c r="Q204">
         <v>151.80000000000001</v>
       </c>
       <c r="R204">
         <v>171.9</v>
       </c>
       <c r="S204">
         <v>216.4</v>
       </c>
-      <c r="U204">
+      <c r="T204">
+        <v>146.1</v>
+      </c>
+      <c r="V204">
         <v>121.1</v>
       </c>
-      <c r="V204">
+      <c r="W204">
         <v>199.4</v>
       </c>
-      <c r="W204">
+      <c r="X204">
         <v>182.7</v>
       </c>
-      <c r="X204">
+      <c r="Y204">
         <v>191.9</v>
       </c>
-      <c r="Y204">
+      <c r="Z204">
         <v>91.7</v>
       </c>
-      <c r="Z204">
+      <c r="AA204">
         <v>170.3</v>
       </c>
-      <c r="AA204">
+      <c r="AB204">
         <v>158.5</v>
       </c>
-      <c r="AB204">
+      <c r="AC204">
         <v>249.4</v>
       </c>
-      <c r="AC204">
+      <c r="AD204">
         <v>31.4</v>
       </c>
-      <c r="AD204">
+      <c r="AE204">
         <v>0</v>
       </c>
-      <c r="AE204">
+      <c r="AF204">
         <v>27</v>
       </c>
-      <c r="AF204">
+      <c r="AG204">
         <v>71.599999999999994</v>
       </c>
-      <c r="AG204">
+      <c r="AH204">
         <v>22.2</v>
       </c>
-      <c r="AH204">
+      <c r="AI204">
         <v>55.2</v>
       </c>
-      <c r="AI204">
+      <c r="AJ204">
         <v>63.9</v>
       </c>
-      <c r="AJ204">
+      <c r="AK204">
         <v>107.6</v>
       </c>
-      <c r="AK204">
+      <c r="AL204">
         <v>56.4</v>
       </c>
-      <c r="AL204">
+      <c r="AM204">
         <v>190.4</v>
       </c>
-      <c r="AM204">
+      <c r="AN204">
         <v>127.7</v>
       </c>
-      <c r="AN204">
+      <c r="AO204">
         <v>223.5</v>
       </c>
-      <c r="AO204">
+      <c r="AP204">
         <v>65.599999999999994</v>
       </c>
-      <c r="AP204">
+      <c r="AQ204">
         <v>178.3</v>
       </c>
-      <c r="AQ204">
+      <c r="AR204">
         <v>206.2</v>
       </c>
-      <c r="AR204">
+      <c r="AS204">
         <v>195.6</v>
       </c>
-      <c r="AS204">
+      <c r="AT204">
         <v>107.3</v>
       </c>
-      <c r="AT204">
+      <c r="AU204">
         <v>271.60000000000002</v>
       </c>
-      <c r="AU204">
+      <c r="AV204">
         <v>211.7</v>
       </c>
-      <c r="AV204">
+      <c r="AW204">
         <v>225</v>
       </c>
-      <c r="AW204">
+      <c r="AX204">
         <v>157.30000000000001</v>
       </c>
-      <c r="AX204">
+      <c r="AY204">
         <v>166.8</v>
       </c>
-      <c r="AY204">
+      <c r="AZ204">
         <v>155.6</v>
       </c>
-      <c r="AZ204">
+      <c r="BA204">
         <v>174.6</v>
       </c>
+      <c r="BB204">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="205" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="205" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A205" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B205" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C205">
         <v>5.6</v>
       </c>
       <c r="D205">
         <v>162.69999999999999</v>
       </c>
       <c r="E205">
         <v>169.4</v>
       </c>
       <c r="F205">
         <v>30.6</v>
       </c>
       <c r="G205">
         <v>50.7</v>
       </c>
       <c r="H205">
         <v>134.69999999999999</v>
       </c>
       <c r="I205">
         <v>160.1</v>
       </c>
       <c r="J205">
         <v>170.8</v>
       </c>
       <c r="K205">
         <v>172.5</v>
       </c>
       <c r="M205">
         <v>163.9</v>
       </c>
       <c r="N205">
         <v>165.5</v>
       </c>
       <c r="O205">
         <v>32.799999999999997</v>
       </c>
       <c r="P205">
         <v>53.8</v>
       </c>
       <c r="Q205">
         <v>130.6</v>
       </c>
       <c r="R205">
         <v>162.5</v>
       </c>
       <c r="S205">
         <v>171</v>
       </c>
-      <c r="U205">
+      <c r="T205">
+        <v>173.7</v>
+      </c>
+      <c r="V205">
         <v>10.6</v>
       </c>
-      <c r="V205">
+      <c r="W205">
         <v>302.8</v>
       </c>
-      <c r="W205">
+      <c r="X205">
         <v>296.89999999999998</v>
       </c>
-      <c r="X205">
+      <c r="Y205">
         <v>40.4</v>
       </c>
-      <c r="Y205">
+      <c r="Z205">
         <v>15.5</v>
       </c>
-      <c r="Z205">
+      <c r="AA205">
         <v>318.60000000000002</v>
       </c>
-      <c r="AA205">
+      <c r="AB205">
         <v>326.60000000000002</v>
       </c>
-      <c r="AB205">
+      <c r="AC205">
         <v>16.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD205">
         <v>0</v>
       </c>
       <c r="AE205">
+        <v>0</v>
+      </c>
+      <c r="AF205">
         <v>58.3</v>
       </c>
-      <c r="AF205">
+      <c r="AG205">
         <v>64.099999999999994</v>
       </c>
-      <c r="AG205">
+      <c r="AH205">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AH205">
+      <c r="AI205">
         <v>87.6</v>
       </c>
-      <c r="AI205">
+      <c r="AJ205">
         <v>65.8</v>
       </c>
-      <c r="AJ205">
+      <c r="AK205">
         <v>40.4</v>
       </c>
-      <c r="AK205">
+      <c r="AL205">
         <v>21.4</v>
       </c>
-      <c r="AL205">
+      <c r="AM205">
         <v>236</v>
       </c>
-      <c r="AM205">
+      <c r="AN205">
         <v>260.10000000000002</v>
       </c>
-      <c r="AN205">
+      <c r="AO205">
         <v>21.1</v>
       </c>
-      <c r="AO205">
+      <c r="AP205">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AP205">
+      <c r="AQ205">
         <v>290</v>
       </c>
-      <c r="AQ205">
+      <c r="AR205">
         <v>313</v>
       </c>
-      <c r="AR205">
+      <c r="AS205">
         <v>32.4</v>
       </c>
-      <c r="AS205">
+      <c r="AT205">
         <v>14.5</v>
       </c>
-      <c r="AT205">
+      <c r="AU205">
         <v>312</v>
       </c>
-      <c r="AU205">
+      <c r="AV205">
         <v>322.60000000000002</v>
       </c>
-      <c r="AV205">
+      <c r="AW205">
         <v>33.9</v>
       </c>
-      <c r="AW205">
+      <c r="AX205">
         <v>15.5</v>
       </c>
-      <c r="AX205">
+      <c r="AY205">
         <v>315.10000000000002</v>
       </c>
-      <c r="AY205">
+      <c r="AZ205">
         <v>332.2</v>
       </c>
-      <c r="AZ205">
+      <c r="BA205">
         <v>27.3</v>
       </c>
+      <c r="BB205">
+        <v>20</v>
+      </c>
     </row>
-    <row r="206" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="206" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A206" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B206" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C206">
         <v>3.2</v>
       </c>
       <c r="D206">
         <v>145.19999999999999</v>
       </c>
       <c r="E206">
         <v>156.5</v>
       </c>
       <c r="F206">
         <v>43.5</v>
       </c>
       <c r="G206">
         <v>64.5</v>
       </c>
       <c r="H206">
         <v>109.3</v>
       </c>
       <c r="I206">
         <v>147.19999999999999</v>
       </c>
       <c r="J206">
         <v>186</v>
       </c>
       <c r="K206">
         <v>194.4</v>
       </c>
       <c r="M206">
         <v>146.69999999999999</v>
       </c>
       <c r="N206">
         <v>138.6</v>
       </c>
       <c r="O206">
         <v>47.1</v>
       </c>
       <c r="P206">
         <v>71</v>
       </c>
       <c r="Q206">
         <v>115.1</v>
       </c>
       <c r="R206">
         <v>148.6</v>
       </c>
       <c r="S206">
         <v>194.8</v>
       </c>
-      <c r="U206">
+      <c r="T206">
+        <v>201.6</v>
+      </c>
+      <c r="V206">
         <v>88.5</v>
       </c>
-      <c r="V206">
+      <c r="W206">
         <v>163.69999999999999</v>
       </c>
-      <c r="W206">
+      <c r="X206">
         <v>206.4</v>
       </c>
-      <c r="X206">
+      <c r="Y206">
         <v>122.1</v>
       </c>
-      <c r="Y206">
+      <c r="Z206">
         <v>94.7</v>
       </c>
-      <c r="Z206">
+      <c r="AA206">
         <v>220.4</v>
       </c>
-      <c r="AA206">
+      <c r="AB206">
         <v>182.7</v>
       </c>
-      <c r="AB206">
+      <c r="AC206">
         <v>128.1</v>
       </c>
-      <c r="AC206">
+      <c r="AD206">
         <v>23.3</v>
       </c>
-      <c r="AD206">
+      <c r="AE206">
         <v>0</v>
       </c>
-      <c r="AE206">
+      <c r="AF206">
         <v>59.4</v>
       </c>
-      <c r="AF206">
+      <c r="AG206">
         <v>91.4</v>
       </c>
-      <c r="AG206">
+      <c r="AH206">
         <v>37.6</v>
       </c>
-      <c r="AH206">
+      <c r="AI206">
         <v>82.2</v>
       </c>
-      <c r="AI206">
+      <c r="AJ206">
         <v>58.1</v>
       </c>
-      <c r="AJ206">
+      <c r="AK206">
         <v>80.3</v>
       </c>
-      <c r="AK206">
+      <c r="AL206">
         <v>63.3</v>
       </c>
-      <c r="AL206">
+      <c r="AM206">
         <v>147.6</v>
       </c>
-      <c r="AM206">
+      <c r="AN206">
         <v>151.6</v>
       </c>
-      <c r="AN206">
+      <c r="AO206">
         <v>74.5</v>
       </c>
-      <c r="AO206">
+      <c r="AP206">
         <v>86.7</v>
       </c>
-      <c r="AP206">
+      <c r="AQ206">
         <v>210.7</v>
       </c>
-      <c r="AQ206">
+      <c r="AR206">
         <v>187.1</v>
       </c>
-      <c r="AR206">
+      <c r="AS206">
         <v>104.4</v>
       </c>
-      <c r="AS206">
+      <c r="AT206">
         <v>92.3</v>
       </c>
-      <c r="AT206">
+      <c r="AU206">
         <v>299.89999999999998</v>
       </c>
-      <c r="AU206">
+      <c r="AV206">
         <v>214</v>
       </c>
-      <c r="AV206">
+      <c r="AW206">
         <v>137.80000000000001</v>
       </c>
-      <c r="AW206">
+      <c r="AX206">
         <v>127.6</v>
       </c>
-      <c r="AX206">
+      <c r="AY206">
         <v>297.7</v>
       </c>
-      <c r="AY206">
+      <c r="AZ206">
         <v>214.4</v>
       </c>
-      <c r="AZ206">
+      <c r="BA206">
         <v>138</v>
       </c>
+      <c r="BB206">
+        <v>156.30000000000001</v>
+      </c>
     </row>
-    <row r="207" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="207" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A207" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B207" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C207">
         <v>0.3</v>
       </c>
       <c r="D207">
         <v>177.4</v>
       </c>
       <c r="E207">
         <v>200</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
         <v>29.3</v>
       </c>
       <c r="H207">
         <v>113.2</v>
       </c>
       <c r="I207">
         <v>137.6</v>
       </c>
       <c r="J207">
         <v>134.1</v>
       </c>
       <c r="K207">
         <v>128.1</v>
       </c>
       <c r="M207">
         <v>176.2</v>
       </c>
       <c r="N207">
         <v>189.4</v>
       </c>
       <c r="O207">
         <v>1.2</v>
       </c>
       <c r="P207">
         <v>33.200000000000003</v>
       </c>
       <c r="Q207">
         <v>117.4</v>
       </c>
       <c r="R207">
         <v>138.80000000000001</v>
       </c>
       <c r="S207">
         <v>131.6</v>
       </c>
-      <c r="U207">
+      <c r="T207">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="V207">
         <v>47.3</v>
       </c>
-      <c r="V207">
+      <c r="W207">
         <v>280</v>
       </c>
-      <c r="W207">
+      <c r="X207">
         <v>191.2</v>
       </c>
-      <c r="X207">
+      <c r="Y207">
         <v>191</v>
       </c>
-      <c r="Y207">
+      <c r="Z207">
         <v>42.5</v>
       </c>
-      <c r="Z207">
+      <c r="AA207">
         <v>242.2</v>
       </c>
-      <c r="AA207">
+      <c r="AB207">
         <v>245.4</v>
       </c>
-      <c r="AB207">
+      <c r="AC207">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD207">
         <v>0</v>
       </c>
       <c r="AE207">
         <v>0</v>
       </c>
       <c r="AF207">
         <v>0</v>
       </c>
       <c r="AG207">
+        <v>0</v>
+      </c>
+      <c r="AH207">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AH207">
+      <c r="AI207">
         <v>13.4</v>
       </c>
-      <c r="AI207">
+      <c r="AJ207">
         <v>35.6</v>
       </c>
-      <c r="AJ207">
+      <c r="AK207">
         <v>63.6</v>
       </c>
-      <c r="AK207">
+      <c r="AL207">
         <v>20.100000000000001</v>
       </c>
-      <c r="AL207">
+      <c r="AM207">
         <v>154.30000000000001</v>
       </c>
-      <c r="AM207">
+      <c r="AN207">
         <v>122.9</v>
       </c>
-      <c r="AN207">
+      <c r="AO207">
         <v>155.5</v>
       </c>
-      <c r="AO207">
+      <c r="AP207">
         <v>36.700000000000003</v>
       </c>
-      <c r="AP207">
+      <c r="AQ207">
         <v>199.4</v>
       </c>
-      <c r="AQ207">
+      <c r="AR207">
         <v>155.4</v>
       </c>
-      <c r="AR207">
+      <c r="AS207">
         <v>158.80000000000001</v>
       </c>
-      <c r="AS207">
+      <c r="AT207">
         <v>41.7</v>
       </c>
-      <c r="AT207">
+      <c r="AU207">
         <v>202.4</v>
       </c>
-      <c r="AU207">
+      <c r="AV207">
         <v>153.1</v>
       </c>
-      <c r="AV207">
+      <c r="AW207">
         <v>139.1</v>
       </c>
-      <c r="AW207">
+      <c r="AX207">
         <v>31.7</v>
       </c>
-      <c r="AX207">
+      <c r="AY207">
         <v>168.7</v>
       </c>
-      <c r="AY207">
+      <c r="AZ207">
         <v>140.6</v>
       </c>
-      <c r="AZ207">
+      <c r="BA207">
         <v>171.4</v>
       </c>
+      <c r="BB207">
+        <v>38.200000000000003</v>
+      </c>
     </row>
-    <row r="208" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="208" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A208" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B208" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C208">
         <v>0.1</v>
       </c>
       <c r="D208">
         <v>80</v>
       </c>
       <c r="E208">
         <v>138.80000000000001</v>
       </c>
       <c r="F208">
         <v>61.2</v>
       </c>
       <c r="G208">
         <v>50.5</v>
       </c>
       <c r="H208">
         <v>63</v>
       </c>
       <c r="I208">
         <v>120.6</v>
       </c>
       <c r="J208">
         <v>162.1</v>
       </c>
       <c r="K208">
         <v>235.7</v>
       </c>
       <c r="M208">
         <v>96.1</v>
       </c>
       <c r="N208">
         <v>120.3</v>
       </c>
       <c r="O208">
         <v>42.7</v>
       </c>
       <c r="P208">
         <v>54.5</v>
       </c>
       <c r="Q208">
         <v>99.2</v>
       </c>
       <c r="R208">
         <v>142.19999999999999</v>
       </c>
       <c r="S208">
         <v>188.8</v>
       </c>
-      <c r="U208">
+      <c r="T208">
+        <v>264.2</v>
+      </c>
+      <c r="V208">
         <v>170.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W208">
         <v>0</v>
       </c>
       <c r="X208">
+        <v>0</v>
+      </c>
+      <c r="Y208">
         <v>149.4</v>
       </c>
-      <c r="Y208">
+      <c r="Z208">
         <v>235.1</v>
       </c>
-      <c r="Z208">
+      <c r="AA208">
         <v>9.6</v>
       </c>
-      <c r="AA208">
+      <c r="AB208">
         <v>0</v>
       </c>
-      <c r="AB208">
+      <c r="AC208">
         <v>310.39999999999998</v>
       </c>
-      <c r="AC208">
+      <c r="AD208">
         <v>161.30000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE208">
         <v>0</v>
       </c>
       <c r="AF208">
+        <v>0</v>
+      </c>
+      <c r="AG208">
         <v>83.6</v>
       </c>
-      <c r="AG208">
+      <c r="AH208">
         <v>87.4</v>
       </c>
-      <c r="AH208">
+      <c r="AI208">
         <v>2.5</v>
       </c>
-      <c r="AI208">
+      <c r="AJ208">
         <v>0</v>
       </c>
-      <c r="AJ208">
+      <c r="AK208">
         <v>112.1</v>
       </c>
-      <c r="AK208">
+      <c r="AL208">
         <v>103.5</v>
       </c>
-      <c r="AL208">
+      <c r="AM208">
         <v>14.2</v>
       </c>
-      <c r="AM208">
+      <c r="AN208">
         <v>0</v>
       </c>
-      <c r="AN208">
+      <c r="AO208">
         <v>134.19999999999999</v>
       </c>
-      <c r="AO208">
+      <c r="AP208">
         <v>248.4</v>
       </c>
-      <c r="AP208">
+      <c r="AQ208">
         <v>29.9</v>
       </c>
-      <c r="AQ208">
+      <c r="AR208">
         <v>0</v>
       </c>
-      <c r="AR208">
+      <c r="AS208">
         <v>204.2</v>
       </c>
-      <c r="AS208">
+      <c r="AT208">
         <v>334.5</v>
       </c>
-      <c r="AT208">
+      <c r="AU208">
         <v>3.6</v>
       </c>
-      <c r="AU208">
+      <c r="AV208">
         <v>0</v>
       </c>
-      <c r="AV208">
+      <c r="AW208">
         <v>310.2</v>
       </c>
-      <c r="AW208">
+      <c r="AX208">
         <v>441.4</v>
       </c>
-      <c r="AX208">
+      <c r="AY208">
         <v>128.1</v>
       </c>
-      <c r="AY208">
+      <c r="AZ208">
         <v>0</v>
       </c>
-      <c r="AZ208">
+      <c r="BA208">
         <v>373.1</v>
       </c>
+      <c r="BB208">
+        <v>555.6</v>
+      </c>
     </row>
-    <row r="209" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="209" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A209" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B209" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C209">
         <v>0.7</v>
       </c>
       <c r="D209">
         <v>146.19999999999999</v>
       </c>
       <c r="E209">
         <v>137.9</v>
       </c>
       <c r="F209">
         <v>62.2</v>
       </c>
       <c r="G209">
         <v>84.8</v>
       </c>
       <c r="H209">
         <v>141.80000000000001</v>
       </c>
       <c r="I209">
         <v>239.2</v>
       </c>
       <c r="J209">
         <v>285.7</v>
       </c>
       <c r="K209">
         <v>315.60000000000002</v>
       </c>
       <c r="M209">
         <v>155.1</v>
       </c>
       <c r="N209">
         <v>117.6</v>
       </c>
       <c r="O209">
         <v>57.2</v>
       </c>
       <c r="P209">
         <v>84</v>
       </c>
       <c r="Q209">
         <v>181.6</v>
       </c>
       <c r="R209">
         <v>271.7</v>
       </c>
       <c r="S209">
         <v>283.7</v>
       </c>
-      <c r="U209">
+      <c r="T209">
+        <v>314.60000000000002</v>
+      </c>
+      <c r="V209">
         <v>173.5</v>
       </c>
-      <c r="V209">
+      <c r="W209">
         <v>164.9</v>
       </c>
-      <c r="W209">
+      <c r="X209">
         <v>0</v>
       </c>
-      <c r="X209">
+      <c r="Y209">
         <v>246.6</v>
       </c>
-      <c r="Y209">
+      <c r="Z209">
         <v>208.9</v>
       </c>
-      <c r="Z209">
+      <c r="AA209">
         <v>103.6</v>
       </c>
-      <c r="AA209">
+      <c r="AB209">
         <v>0</v>
       </c>
-      <c r="AB209">
+      <c r="AC209">
         <v>238.8</v>
       </c>
-      <c r="AC209">
+      <c r="AD209">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE209">
         <v>0</v>
       </c>
       <c r="AF209">
+        <v>0</v>
+      </c>
+      <c r="AG209">
         <v>120.7</v>
       </c>
-      <c r="AG209">
+      <c r="AH209">
         <v>108.1</v>
       </c>
-      <c r="AH209">
+      <c r="AI209">
         <v>70.099999999999994</v>
       </c>
-      <c r="AI209">
+      <c r="AJ209">
         <v>1.2</v>
       </c>
-      <c r="AJ209">
+      <c r="AK209">
         <v>159.6</v>
       </c>
-      <c r="AK209">
+      <c r="AL209">
         <v>105.2</v>
       </c>
-      <c r="AL209">
+      <c r="AM209">
         <v>141.6</v>
       </c>
-      <c r="AM209">
+      <c r="AN209">
         <v>1.3</v>
       </c>
-      <c r="AN209">
+      <c r="AO209">
         <v>318.89999999999998</v>
       </c>
-      <c r="AO209">
+      <c r="AP209">
         <v>264.60000000000002</v>
       </c>
-      <c r="AP209">
+      <c r="AQ209">
         <v>246</v>
       </c>
-      <c r="AQ209">
+      <c r="AR209">
         <v>0</v>
       </c>
-      <c r="AR209">
+      <c r="AS209">
         <v>446.3</v>
       </c>
-      <c r="AS209">
+      <c r="AT209">
         <v>394.7</v>
       </c>
-      <c r="AT209">
+      <c r="AU209">
         <v>267.5</v>
       </c>
-      <c r="AU209">
+      <c r="AV209">
         <v>0</v>
       </c>
-      <c r="AV209">
+      <c r="AW209">
         <v>480.4</v>
       </c>
-      <c r="AW209">
+      <c r="AX209">
         <v>387</v>
       </c>
-      <c r="AX209">
+      <c r="AY209">
         <v>290.39999999999998</v>
       </c>
-      <c r="AY209">
+      <c r="AZ209">
         <v>0</v>
       </c>
-      <c r="AZ209">
+      <c r="BA209">
         <v>585</v>
       </c>
+      <c r="BB209">
+        <v>382.9</v>
+      </c>
     </row>
-    <row r="210" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="210" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A210" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B210" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C210">
         <v>42.1</v>
       </c>
       <c r="D210">
         <v>87.7</v>
       </c>
       <c r="E210">
         <v>94.5</v>
       </c>
       <c r="F210">
         <v>105.5</v>
       </c>
       <c r="G210">
         <v>120.3</v>
       </c>
       <c r="H210">
         <v>129</v>
       </c>
       <c r="I210">
         <v>129.80000000000001</v>
       </c>
       <c r="J210">
         <v>135.9</v>
       </c>
       <c r="K210">
         <v>144.19999999999999</v>
       </c>
       <c r="M210">
         <v>89.7</v>
       </c>
       <c r="N210">
         <v>94.3</v>
       </c>
       <c r="O210">
         <v>111.3</v>
       </c>
       <c r="P210">
         <v>123.5</v>
       </c>
       <c r="Q210">
         <v>128.5</v>
       </c>
       <c r="R210">
         <v>132.4</v>
       </c>
       <c r="S210">
         <v>136.5</v>
       </c>
-      <c r="U210">
+      <c r="T210">
+        <v>146.4</v>
+      </c>
+      <c r="V210">
         <v>85.2</v>
       </c>
-      <c r="V210">
+      <c r="W210">
         <v>88.9</v>
       </c>
-      <c r="W210">
+      <c r="X210">
         <v>80.900000000000006</v>
       </c>
-      <c r="X210">
+      <c r="Y210">
         <v>95.6</v>
       </c>
-      <c r="Y210">
+      <c r="Z210">
         <v>93.5</v>
       </c>
-      <c r="Z210">
+      <c r="AA210">
         <v>96.8</v>
       </c>
-      <c r="AA210">
+      <c r="AB210">
         <v>87.5</v>
       </c>
-      <c r="AB210">
+      <c r="AC210">
         <v>100</v>
       </c>
-      <c r="AC210">
+      <c r="AD210">
         <v>92.9</v>
       </c>
-      <c r="AD210">
+      <c r="AE210">
         <v>99.4</v>
       </c>
-      <c r="AE210">
+      <c r="AF210">
         <v>107.5</v>
       </c>
-      <c r="AF210">
+      <c r="AG210">
         <v>122.2</v>
       </c>
-      <c r="AG210">
+      <c r="AH210">
         <v>116</v>
       </c>
-      <c r="AH210">
+      <c r="AI210">
         <v>120.9</v>
       </c>
-      <c r="AI210">
+      <c r="AJ210">
         <v>112.8</v>
       </c>
-      <c r="AJ210">
+      <c r="AK210">
         <v>131.30000000000001</v>
       </c>
-      <c r="AK210">
+      <c r="AL210">
         <v>129.1</v>
       </c>
-      <c r="AL210">
+      <c r="AM210">
         <v>131</v>
       </c>
-      <c r="AM210">
+      <c r="AN210">
         <v>119.3</v>
       </c>
-      <c r="AN210">
+      <c r="AO210">
         <v>136.69999999999999</v>
       </c>
-      <c r="AO210">
+      <c r="AP210">
         <v>127</v>
       </c>
-      <c r="AP210">
+      <c r="AQ210">
         <v>131</v>
       </c>
-      <c r="AQ210">
+      <c r="AR210">
         <v>121</v>
       </c>
-      <c r="AR210">
+      <c r="AS210">
         <v>140.19999999999999</v>
       </c>
-      <c r="AS210">
+      <c r="AT210">
         <v>137.5</v>
       </c>
-      <c r="AT210">
+      <c r="AU210">
         <v>135.19999999999999</v>
       </c>
-      <c r="AU210">
+      <c r="AV210">
         <v>127.2</v>
       </c>
-      <c r="AV210">
+      <c r="AW210">
         <v>143.6</v>
       </c>
-      <c r="AW210">
+      <c r="AX210">
         <v>140</v>
       </c>
-      <c r="AX210">
+      <c r="AY210">
         <v>143.80000000000001</v>
       </c>
-      <c r="AY210">
+      <c r="AZ210">
         <v>135.80000000000001</v>
       </c>
-      <c r="AZ210">
+      <c r="BA210">
         <v>157</v>
       </c>
+      <c r="BB210">
+        <v>149.1</v>
+      </c>
     </row>
-    <row r="211" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="211" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A211" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B211" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C211">
         <v>4.7</v>
       </c>
       <c r="D211">
         <v>95.9</v>
       </c>
       <c r="E211">
         <v>99.4</v>
       </c>
       <c r="F211">
         <v>100.5</v>
       </c>
       <c r="G211">
         <v>135.9</v>
       </c>
       <c r="H211">
         <v>159.5</v>
       </c>
       <c r="I211">
         <v>169.2</v>
       </c>
       <c r="J211">
         <v>191.1</v>
       </c>
       <c r="K211">
         <v>221.9</v>
       </c>
       <c r="M211">
         <v>96.6</v>
       </c>
       <c r="N211">
         <v>97.5</v>
       </c>
       <c r="O211">
         <v>110.8</v>
       </c>
       <c r="P211">
         <v>142.5</v>
       </c>
       <c r="Q211">
         <v>161.1</v>
       </c>
       <c r="R211">
         <v>175.6</v>
       </c>
       <c r="S211">
         <v>196.2</v>
       </c>
-      <c r="U211">
+      <c r="T211">
+        <v>228.7</v>
+      </c>
+      <c r="V211">
         <v>97.4</v>
       </c>
-      <c r="V211">
+      <c r="W211">
         <v>95.7</v>
       </c>
-      <c r="W211">
+      <c r="X211">
         <v>91.3</v>
       </c>
-      <c r="X211">
+      <c r="Y211">
         <v>99.2</v>
       </c>
-      <c r="Y211">
+      <c r="Z211">
         <v>100.1</v>
       </c>
-      <c r="Z211">
+      <c r="AA211">
         <v>99.8</v>
       </c>
-      <c r="AA211">
+      <c r="AB211">
         <v>96.9</v>
       </c>
-      <c r="AB211">
+      <c r="AC211">
         <v>100.9</v>
       </c>
-      <c r="AC211">
+      <c r="AD211">
         <v>92.5</v>
       </c>
-      <c r="AD211">
+      <c r="AE211">
         <v>65.8</v>
       </c>
-      <c r="AE211">
+      <c r="AF211">
         <v>115.3</v>
       </c>
-      <c r="AF211">
+      <c r="AG211">
         <v>128.6</v>
       </c>
-      <c r="AG211">
+      <c r="AH211">
         <v>133.30000000000001</v>
       </c>
-      <c r="AH211">
+      <c r="AI211">
         <v>131.80000000000001</v>
       </c>
-      <c r="AI211">
+      <c r="AJ211">
         <v>129.69999999999999</v>
       </c>
-      <c r="AJ211">
+      <c r="AK211">
         <v>148.6</v>
       </c>
-      <c r="AK211">
+      <c r="AL211">
         <v>159.69999999999999</v>
       </c>
-      <c r="AL211">
+      <c r="AM211">
         <v>155.80000000000001</v>
       </c>
-      <c r="AM211">
+      <c r="AN211">
         <v>155.5</v>
       </c>
-      <c r="AN211">
+      <c r="AO211">
         <v>166.9</v>
       </c>
-      <c r="AO211">
+      <c r="AP211">
         <v>166.2</v>
       </c>
-      <c r="AP211">
+      <c r="AQ211">
         <v>165.1</v>
       </c>
-      <c r="AQ211">
+      <c r="AR211">
         <v>164.3</v>
       </c>
-      <c r="AR211">
+      <c r="AS211">
         <v>181.2</v>
       </c>
-      <c r="AS211">
+      <c r="AT211">
         <v>191.8</v>
       </c>
-      <c r="AT211">
+      <c r="AU211">
         <v>183.4</v>
       </c>
-      <c r="AU211">
+      <c r="AV211">
         <v>186</v>
       </c>
-      <c r="AV211">
+      <c r="AW211">
         <v>203.2</v>
       </c>
-      <c r="AW211">
+      <c r="AX211">
         <v>212</v>
       </c>
-      <c r="AX211">
+      <c r="AY211">
         <v>214.9</v>
       </c>
-      <c r="AY211">
+      <c r="AZ211">
         <v>221</v>
       </c>
-      <c r="AZ211">
+      <c r="BA211">
         <v>239.7</v>
       </c>
+      <c r="BB211">
+        <v>239.3</v>
+      </c>
     </row>
-    <row r="212" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="212" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A212" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B212" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C212">
         <v>24.7</v>
       </c>
       <c r="D212">
         <v>91.4</v>
       </c>
       <c r="E212">
         <v>96.1</v>
       </c>
       <c r="F212">
         <v>103.9</v>
       </c>
       <c r="G212">
         <v>109.6</v>
       </c>
       <c r="H212">
         <v>116.7</v>
       </c>
       <c r="I212">
         <v>117.5</v>
       </c>
       <c r="J212">
         <v>119.8</v>
       </c>
       <c r="K212">
         <v>125.2</v>
       </c>
       <c r="M212">
         <v>93.3</v>
       </c>
       <c r="N212">
         <v>96</v>
       </c>
       <c r="O212">
         <v>106</v>
       </c>
       <c r="P212">
         <v>112.1</v>
       </c>
       <c r="Q212">
         <v>116.3</v>
       </c>
       <c r="R212">
         <v>119.9</v>
       </c>
       <c r="S212">
         <v>119.9</v>
       </c>
-      <c r="U212">
+      <c r="T212">
+        <v>126.1</v>
+      </c>
+      <c r="V212">
         <v>88.1</v>
       </c>
-      <c r="V212">
+      <c r="W212">
         <v>94.7</v>
       </c>
-      <c r="W212">
+      <c r="X212">
         <v>82.3</v>
       </c>
-      <c r="X212">
+      <c r="Y212">
         <v>100.3</v>
       </c>
-      <c r="Y212">
+      <c r="Z212">
         <v>95.9</v>
       </c>
-      <c r="Z212">
+      <c r="AA212">
         <v>100.8</v>
       </c>
-      <c r="AA212">
+      <c r="AB212">
         <v>85.1</v>
       </c>
-      <c r="AB212">
+      <c r="AC212">
         <v>102.5</v>
       </c>
-      <c r="AC212">
+      <c r="AD212">
         <v>95.4</v>
       </c>
-      <c r="AD212">
+      <c r="AE212">
         <v>106.5</v>
       </c>
-      <c r="AE212">
+      <c r="AF212">
         <v>95.7</v>
       </c>
-      <c r="AF212">
+      <c r="AG212">
         <v>118.1</v>
       </c>
-      <c r="AG212">
+      <c r="AH212">
         <v>103.7</v>
       </c>
-      <c r="AH212">
+      <c r="AI212">
         <v>113</v>
       </c>
-      <c r="AI212">
+      <c r="AJ212">
         <v>99.3</v>
       </c>
-      <c r="AJ212">
+      <c r="AK212">
         <v>122.2</v>
       </c>
-      <c r="AK212">
+      <c r="AL212">
         <v>113.8</v>
       </c>
-      <c r="AL212">
+      <c r="AM212">
         <v>121.1</v>
       </c>
-      <c r="AM212">
+      <c r="AN212">
         <v>103.6</v>
       </c>
-      <c r="AN212">
+      <c r="AO212">
         <v>128.30000000000001</v>
       </c>
-      <c r="AO212">
+      <c r="AP212">
         <v>112.1</v>
       </c>
-      <c r="AP212">
+      <c r="AQ212">
         <v>122.6</v>
       </c>
-      <c r="AQ212">
+      <c r="AR212">
         <v>105.3</v>
       </c>
-      <c r="AR212">
+      <c r="AS212">
         <v>130.1</v>
       </c>
-      <c r="AS212">
+      <c r="AT212">
         <v>121.8</v>
       </c>
-      <c r="AT212">
+      <c r="AU212">
         <v>122.8</v>
       </c>
-      <c r="AU212">
+      <c r="AV212">
         <v>106.6</v>
       </c>
-      <c r="AV212">
+      <c r="AW212">
         <v>128</v>
       </c>
-      <c r="AW212">
+      <c r="AX212">
         <v>122.1</v>
       </c>
-      <c r="AX212">
+      <c r="AY212">
         <v>128.6</v>
       </c>
-      <c r="AY212">
+      <c r="AZ212">
         <v>111.2</v>
       </c>
-      <c r="AZ212">
+      <c r="BA212">
         <v>138.69999999999999</v>
       </c>
+      <c r="BB212">
+        <v>125.9</v>
+      </c>
     </row>
-    <row r="213" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="213" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A213" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B213" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C213">
         <v>0.6</v>
       </c>
       <c r="D213">
         <v>85.9</v>
       </c>
       <c r="E213">
         <v>93.4</v>
       </c>
       <c r="F213">
         <v>106.6</v>
       </c>
       <c r="G213">
         <v>126.9</v>
       </c>
       <c r="H213">
         <v>131.19999999999999</v>
       </c>
       <c r="I213">
         <v>134.5</v>
       </c>
       <c r="J213">
         <v>145.9</v>
       </c>
       <c r="K213">
         <v>156.9</v>
       </c>
       <c r="M213">
         <v>87.6</v>
       </c>
       <c r="N213">
         <v>91.8</v>
       </c>
       <c r="O213">
         <v>117.6</v>
       </c>
       <c r="P213">
         <v>128.4</v>
       </c>
       <c r="Q213">
         <v>133.69999999999999</v>
       </c>
       <c r="R213">
         <v>135.6</v>
       </c>
       <c r="S213">
         <v>146.30000000000001</v>
       </c>
-      <c r="U213">
+      <c r="T213">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="V213">
         <v>79</v>
       </c>
-      <c r="V213">
+      <c r="W213">
         <v>90.3</v>
       </c>
-      <c r="W213">
+      <c r="X213">
         <v>83.1</v>
       </c>
-      <c r="X213">
+      <c r="Y213">
         <v>91</v>
       </c>
-      <c r="Y213">
+      <c r="Z213">
         <v>85.8</v>
       </c>
-      <c r="Z213">
+      <c r="AA213">
         <v>97</v>
       </c>
-      <c r="AA213">
+      <c r="AB213">
         <v>91.6</v>
       </c>
-      <c r="AB213">
+      <c r="AC213">
         <v>99.3</v>
       </c>
-      <c r="AC213">
+      <c r="AD213">
         <v>79.400000000000006</v>
       </c>
-      <c r="AD213">
+      <c r="AE213">
         <v>97.5</v>
       </c>
-      <c r="AE213">
+      <c r="AF213">
         <v>117.1</v>
       </c>
-      <c r="AF213">
+      <c r="AG213">
         <v>132.30000000000001</v>
       </c>
-      <c r="AG213">
+      <c r="AH213">
         <v>123.7</v>
       </c>
-      <c r="AH213">
+      <c r="AI213">
         <v>131.9</v>
       </c>
-      <c r="AI213">
+      <c r="AJ213">
         <v>115.5</v>
       </c>
-      <c r="AJ213">
+      <c r="AK213">
         <v>136.4</v>
       </c>
-      <c r="AK213">
+      <c r="AL213">
         <v>129.6</v>
       </c>
-      <c r="AL213">
+      <c r="AM213">
         <v>142.1</v>
       </c>
-      <c r="AM213">
+      <c r="AN213">
         <v>118.3</v>
       </c>
-      <c r="AN213">
+      <c r="AO213">
         <v>134.69999999999999</v>
       </c>
-      <c r="AO213">
+      <c r="AP213">
         <v>139.69999999999999</v>
       </c>
-      <c r="AP213">
+      <c r="AQ213">
         <v>136.69999999999999</v>
       </c>
-      <c r="AQ213">
+      <c r="AR213">
         <v>124.1</v>
       </c>
-      <c r="AR213">
+      <c r="AS213">
         <v>137.6</v>
       </c>
-      <c r="AS213">
+      <c r="AT213">
         <v>144.1</v>
       </c>
-      <c r="AT213">
+      <c r="AU213">
         <v>146.5</v>
       </c>
-      <c r="AU213">
+      <c r="AV213">
         <v>142.19999999999999</v>
       </c>
-      <c r="AV213">
+      <c r="AW213">
         <v>150.80000000000001</v>
       </c>
-      <c r="AW213">
+      <c r="AX213">
         <v>145.6</v>
       </c>
-      <c r="AX213">
+      <c r="AY213">
         <v>146.69999999999999</v>
       </c>
-      <c r="AY213">
+      <c r="AZ213">
         <v>162.80000000000001</v>
       </c>
-      <c r="AZ213">
+      <c r="BA213">
         <v>172.5</v>
       </c>
+      <c r="BB213">
+        <v>162.6</v>
+      </c>
     </row>
-    <row r="214" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="214" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A214" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B214" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C214">
         <v>12.1</v>
       </c>
       <c r="D214">
         <v>77</v>
       </c>
       <c r="E214">
         <v>89.3</v>
       </c>
       <c r="F214">
         <v>110.7</v>
       </c>
       <c r="G214">
         <v>135.69999999999999</v>
       </c>
       <c r="H214">
         <v>142.19999999999999</v>
       </c>
       <c r="I214">
         <v>139.4</v>
       </c>
       <c r="J214">
         <v>146.80000000000001</v>
       </c>
       <c r="K214">
         <v>152.1</v>
       </c>
       <c r="M214">
         <v>79.900000000000006</v>
       </c>
       <c r="N214">
         <v>89.9</v>
       </c>
       <c r="O214">
         <v>122</v>
       </c>
       <c r="P214">
         <v>139.30000000000001</v>
       </c>
       <c r="Q214">
         <v>140.5</v>
       </c>
       <c r="R214">
         <v>141</v>
       </c>
       <c r="S214">
         <v>146.9</v>
       </c>
-      <c r="U214">
+      <c r="T214">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="V214">
         <v>75.099999999999994</v>
       </c>
-      <c r="V214">
+      <c r="W214">
         <v>74.3</v>
       </c>
-      <c r="W214">
+      <c r="X214">
         <v>73.8</v>
       </c>
-      <c r="X214">
+      <c r="Y214">
         <v>85</v>
       </c>
-      <c r="Y214">
+      <c r="Z214">
         <v>86.5</v>
       </c>
-      <c r="Z214">
+      <c r="AA214">
         <v>87.5</v>
       </c>
-      <c r="AA214">
+      <c r="AB214">
         <v>88.4</v>
       </c>
-      <c r="AB214">
+      <c r="AC214">
         <v>94.8</v>
       </c>
-      <c r="AC214">
+      <c r="AD214">
         <v>88.7</v>
       </c>
-      <c r="AD214">
+      <c r="AE214">
         <v>98.2</v>
       </c>
-      <c r="AE214">
+      <c r="AF214">
         <v>128.19999999999999</v>
       </c>
-      <c r="AF214">
+      <c r="AG214">
         <v>127.6</v>
       </c>
-      <c r="AG214">
+      <c r="AH214">
         <v>133.80000000000001</v>
       </c>
-      <c r="AH214">
+      <c r="AI214">
         <v>132.4</v>
       </c>
-      <c r="AI214">
+      <c r="AJ214">
         <v>133.80000000000001</v>
       </c>
-      <c r="AJ214">
+      <c r="AK214">
         <v>142.69999999999999</v>
       </c>
-      <c r="AK214">
+      <c r="AL214">
         <v>148.30000000000001</v>
       </c>
-      <c r="AL214">
+      <c r="AM214">
         <v>141.1</v>
       </c>
-      <c r="AM214">
+      <c r="AN214">
         <v>137.30000000000001</v>
       </c>
-      <c r="AN214">
+      <c r="AO214">
         <v>142.1</v>
       </c>
-      <c r="AO214">
+      <c r="AP214">
         <v>141.6</v>
       </c>
-      <c r="AP214">
+      <c r="AQ214">
         <v>134.80000000000001</v>
       </c>
-      <c r="AQ214">
+      <c r="AR214">
         <v>136.19999999999999</v>
       </c>
-      <c r="AR214">
+      <c r="AS214">
         <v>145</v>
       </c>
-      <c r="AS214">
+      <c r="AT214">
         <v>148</v>
       </c>
-      <c r="AT214">
+      <c r="AU214">
         <v>141.30000000000001</v>
       </c>
-      <c r="AU214">
+      <c r="AV214">
         <v>145.80000000000001</v>
       </c>
-      <c r="AV214">
+      <c r="AW214">
         <v>152</v>
       </c>
-      <c r="AW214">
+      <c r="AX214">
         <v>148.30000000000001</v>
       </c>
-      <c r="AX214">
+      <c r="AY214">
         <v>147.1</v>
       </c>
-      <c r="AY214">
+      <c r="AZ214">
         <v>151.6</v>
       </c>
-      <c r="AZ214">
+      <c r="BA214">
         <v>161.30000000000001</v>
       </c>
+      <c r="BB214">
+        <v>160.80000000000001</v>
+      </c>
     </row>
-    <row r="215" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="215" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A215" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B215" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C215">
         <v>44.7</v>
       </c>
       <c r="D215">
         <v>113.6</v>
       </c>
       <c r="E215">
         <v>110.2</v>
       </c>
       <c r="F215">
         <v>89.8</v>
       </c>
       <c r="G215">
         <v>100</v>
       </c>
       <c r="H215">
         <v>102</v>
       </c>
       <c r="I215">
         <v>105.5</v>
       </c>
       <c r="J215">
         <v>104.8</v>
       </c>
       <c r="K215">
         <v>102.5</v>
       </c>
       <c r="M215">
         <v>114.3</v>
       </c>
       <c r="N215">
         <v>108.2</v>
       </c>
       <c r="O215">
         <v>88.9</v>
       </c>
       <c r="P215">
         <v>99.6</v>
       </c>
       <c r="Q215">
         <v>103</v>
       </c>
       <c r="R215">
         <v>105.8</v>
       </c>
       <c r="S215">
         <v>104.1</v>
       </c>
-      <c r="U215">
+      <c r="T215">
+        <v>102.3</v>
+      </c>
+      <c r="V215">
         <v>99.2</v>
       </c>
-      <c r="V215">
+      <c r="W215">
         <v>123.6</v>
       </c>
-      <c r="W215">
+      <c r="X215">
         <v>114.4</v>
       </c>
-      <c r="X215">
+      <c r="Y215">
         <v>117.3</v>
       </c>
-      <c r="Y215">
+      <c r="Z215">
         <v>102</v>
       </c>
-      <c r="Z215">
+      <c r="AA215">
         <v>117</v>
       </c>
-      <c r="AA215">
+      <c r="AB215">
         <v>111.8</v>
       </c>
-      <c r="AB215">
+      <c r="AC215">
         <v>109.9</v>
       </c>
-      <c r="AC215">
+      <c r="AD215">
         <v>94</v>
       </c>
-      <c r="AD215">
+      <c r="AE215">
         <v>66.3</v>
       </c>
-      <c r="AE215">
+      <c r="AF215">
         <v>96.1</v>
       </c>
-      <c r="AF215">
+      <c r="AG215">
         <v>102.9</v>
       </c>
-      <c r="AG215">
+      <c r="AH215">
         <v>90.2</v>
       </c>
-      <c r="AH215">
+      <c r="AI215">
         <v>102.6</v>
       </c>
-      <c r="AI215">
+      <c r="AJ215">
         <v>101.2</v>
       </c>
-      <c r="AJ215">
+      <c r="AK215">
         <v>106</v>
       </c>
-      <c r="AK215">
+      <c r="AL215">
         <v>88.5</v>
       </c>
-      <c r="AL215">
+      <c r="AM215">
         <v>108.9</v>
       </c>
-      <c r="AM215">
+      <c r="AN215">
         <v>103.7</v>
       </c>
-      <c r="AN215">
+      <c r="AO215">
         <v>106.8</v>
       </c>
-      <c r="AO215">
+      <c r="AP215">
         <v>92.8</v>
       </c>
-      <c r="AP215">
+      <c r="AQ215">
         <v>111.9</v>
       </c>
-      <c r="AQ215">
+      <c r="AR215">
         <v>107.4</v>
       </c>
-      <c r="AR215">
+      <c r="AS215">
         <v>109.7</v>
       </c>
-      <c r="AS215">
+      <c r="AT215">
         <v>94.3</v>
       </c>
-      <c r="AT215">
+      <c r="AU215">
         <v>112.4</v>
       </c>
-      <c r="AU215">
+      <c r="AV215">
         <v>104.4</v>
       </c>
-      <c r="AV215">
+      <c r="AW215">
         <v>108.3</v>
       </c>
-      <c r="AW215">
+      <c r="AX215">
         <v>91.3</v>
       </c>
-      <c r="AX215">
+      <c r="AY215">
         <v>108.5</v>
       </c>
-      <c r="AY215">
+      <c r="AZ215">
         <v>103.3</v>
       </c>
-      <c r="AZ215">
+      <c r="BA215">
         <v>106.9</v>
       </c>
+      <c r="BB215">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="216" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="216" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A216" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B216" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>108.9</v>
       </c>
       <c r="E216">
         <v>106</v>
       </c>
       <c r="F216">
         <v>94</v>
       </c>
       <c r="G216">
         <v>104.4</v>
       </c>
       <c r="H216">
         <v>104</v>
       </c>
       <c r="I216">
         <v>106.7</v>
       </c>
       <c r="J216">
         <v>105.8</v>
       </c>
       <c r="K216">
         <v>102.9</v>
       </c>
       <c r="M216">
         <v>110.3</v>
       </c>
       <c r="N216">
         <v>105.4</v>
       </c>
       <c r="O216">
         <v>94.4</v>
       </c>
       <c r="P216">
         <v>103.4</v>
       </c>
       <c r="Q216">
         <v>104.6</v>
       </c>
       <c r="R216">
         <v>107.1</v>
       </c>
       <c r="S216">
         <v>104.8</v>
       </c>
-      <c r="U216">
+      <c r="T216">
+        <v>102.4</v>
+      </c>
+      <c r="V216">
         <v>82.2</v>
       </c>
-      <c r="V216">
+      <c r="W216">
         <v>124.7</v>
       </c>
-      <c r="W216">
+      <c r="X216">
         <v>111.4</v>
       </c>
-      <c r="X216">
+      <c r="Y216">
         <v>117.4</v>
       </c>
-      <c r="Y216">
+      <c r="Z216">
         <v>87.8</v>
       </c>
-      <c r="Z216">
+      <c r="AA216">
         <v>118.7</v>
       </c>
-      <c r="AA216">
+      <c r="AB216">
         <v>109.5</v>
       </c>
-      <c r="AB216">
+      <c r="AC216">
         <v>107.9</v>
       </c>
-      <c r="AC216">
+      <c r="AD216">
         <v>85.4</v>
       </c>
-      <c r="AD216">
+      <c r="AE216">
         <v>79.400000000000006</v>
       </c>
-      <c r="AE216">
+      <c r="AF216">
         <v>101.9</v>
       </c>
-      <c r="AF216">
+      <c r="AG216">
         <v>109.3</v>
       </c>
-      <c r="AG216">
+      <c r="AH216">
         <v>87.1</v>
       </c>
-      <c r="AH216">
+      <c r="AI216">
         <v>110</v>
       </c>
-      <c r="AI216">
+      <c r="AJ216">
         <v>106.4</v>
       </c>
-      <c r="AJ216">
+      <c r="AK216">
         <v>113.9</v>
       </c>
-      <c r="AK216">
+      <c r="AL216">
         <v>83.1</v>
       </c>
-      <c r="AL216">
+      <c r="AM216">
         <v>114.7</v>
       </c>
-      <c r="AM216">
+      <c r="AN216">
         <v>106.4</v>
       </c>
-      <c r="AN216">
+      <c r="AO216">
         <v>111.5</v>
       </c>
-      <c r="AO216">
+      <c r="AP216">
         <v>85.6</v>
       </c>
-      <c r="AP216">
+      <c r="AQ216">
         <v>116.9</v>
       </c>
-      <c r="AQ216">
+      <c r="AR216">
         <v>110.3</v>
       </c>
-      <c r="AR216">
+      <c r="AS216">
         <v>113.8</v>
       </c>
-      <c r="AS216">
+      <c r="AT216">
         <v>87.5</v>
       </c>
-      <c r="AT216">
+      <c r="AU216">
         <v>117.7</v>
       </c>
-      <c r="AU216">
+      <c r="AV216">
         <v>105.6</v>
       </c>
-      <c r="AV216">
+      <c r="AW216">
         <v>112.3</v>
       </c>
-      <c r="AW216">
+      <c r="AX216">
         <v>83.6</v>
       </c>
-      <c r="AX216">
+      <c r="AY216">
         <v>111.4</v>
       </c>
-      <c r="AY216">
+      <c r="AZ216">
         <v>105.4</v>
       </c>
-      <c r="AZ216">
+      <c r="BA216">
         <v>111.3</v>
       </c>
+      <c r="BB216">
+        <v>81.400000000000006</v>
+      </c>
     </row>
-    <row r="217" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="217" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A217" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B217" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>93</v>
       </c>
       <c r="E217">
         <v>96.1</v>
       </c>
       <c r="F217">
         <v>103.9</v>
       </c>
       <c r="G217">
         <v>114.4</v>
       </c>
       <c r="H217">
         <v>110.1</v>
       </c>
       <c r="I217">
         <v>111.8</v>
       </c>
       <c r="J217">
         <v>109</v>
       </c>
       <c r="K217">
         <v>102.8</v>
       </c>
       <c r="M217">
         <v>94.8</v>
       </c>
       <c r="N217">
         <v>98.3</v>
       </c>
       <c r="O217">
         <v>105.5</v>
       </c>
       <c r="P217">
         <v>113.8</v>
       </c>
       <c r="Q217">
         <v>110.7</v>
       </c>
       <c r="R217">
         <v>112.5</v>
       </c>
       <c r="S217">
         <v>106.5</v>
       </c>
-      <c r="U217">
+      <c r="T217">
+        <v>102.2</v>
+      </c>
+      <c r="V217">
         <v>83.4</v>
       </c>
-      <c r="V217">
+      <c r="W217">
         <v>107.5</v>
       </c>
-      <c r="W217">
+      <c r="X217">
         <v>87.9</v>
       </c>
-      <c r="X217">
+      <c r="Y217">
         <v>93.2</v>
       </c>
-      <c r="Y217">
+      <c r="Z217">
         <v>90.4</v>
       </c>
-      <c r="Z217">
+      <c r="AA217">
         <v>104.5</v>
       </c>
-      <c r="AA217">
+      <c r="AB217">
         <v>94.4</v>
       </c>
-      <c r="AB217">
+      <c r="AC217">
         <v>95.1</v>
       </c>
-      <c r="AC217">
+      <c r="AD217">
         <v>99.1</v>
       </c>
-      <c r="AD217">
+      <c r="AE217">
         <v>93.9</v>
       </c>
-      <c r="AE217">
+      <c r="AF217">
         <v>109.2</v>
       </c>
-      <c r="AF217">
+      <c r="AG217">
         <v>113.5</v>
       </c>
-      <c r="AG217">
+      <c r="AH217">
         <v>105.3</v>
       </c>
-      <c r="AH217">
+      <c r="AI217">
         <v>124</v>
       </c>
-      <c r="AI217">
+      <c r="AJ217">
         <v>115.7</v>
       </c>
-      <c r="AJ217">
+      <c r="AK217">
         <v>112.6</v>
       </c>
-      <c r="AK217">
+      <c r="AL217">
         <v>103</v>
       </c>
-      <c r="AL217">
+      <c r="AM217">
         <v>120.2</v>
       </c>
-      <c r="AM217">
+      <c r="AN217">
         <v>109.2</v>
       </c>
-      <c r="AN217">
+      <c r="AO217">
         <v>108</v>
       </c>
-      <c r="AO217">
+      <c r="AP217">
         <v>105.2</v>
       </c>
-      <c r="AP217">
+      <c r="AQ217">
         <v>120.9</v>
       </c>
-      <c r="AQ217">
+      <c r="AR217">
         <v>107.2</v>
       </c>
-      <c r="AR217">
+      <c r="AS217">
         <v>113.9</v>
       </c>
-      <c r="AS217">
+      <c r="AT217">
         <v>108.1</v>
       </c>
-      <c r="AT217">
+      <c r="AU217">
         <v>119.1</v>
       </c>
-      <c r="AU217">
+      <c r="AV217">
         <v>101.3</v>
       </c>
-      <c r="AV217">
+      <c r="AW217">
         <v>107.4</v>
       </c>
-      <c r="AW217">
+      <c r="AX217">
         <v>98.3</v>
       </c>
-      <c r="AX217">
+      <c r="AY217">
         <v>113.3</v>
       </c>
-      <c r="AY217">
+      <c r="AZ217">
         <v>97.7</v>
       </c>
-      <c r="AZ217">
+      <c r="BA217">
         <v>101.8</v>
       </c>
+      <c r="BB217">
+        <v>95.8</v>
+      </c>
     </row>
-    <row r="218" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="218" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A218" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B218" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>130.1</v>
       </c>
       <c r="E218">
         <v>122.2</v>
       </c>
       <c r="F218">
         <v>77.8</v>
       </c>
       <c r="G218">
         <v>76.2</v>
       </c>
       <c r="H218">
         <v>86.6</v>
       </c>
       <c r="I218">
         <v>92.4</v>
       </c>
       <c r="J218">
         <v>99.3</v>
       </c>
       <c r="K218">
         <v>98.4</v>
       </c>
       <c r="M218">
         <v>129.5</v>
       </c>
       <c r="N218">
         <v>116.3</v>
       </c>
       <c r="O218">
         <v>66.8</v>
       </c>
       <c r="P218">
         <v>78.7</v>
       </c>
       <c r="Q218">
         <v>91</v>
       </c>
       <c r="R218">
         <v>93.8</v>
       </c>
       <c r="S218">
         <v>99.4</v>
       </c>
-      <c r="U218">
+      <c r="T218">
+        <v>98.8</v>
+      </c>
+      <c r="V218">
         <v>148.80000000000001</v>
       </c>
-      <c r="V218">
+      <c r="W218">
         <v>122.5</v>
       </c>
-      <c r="W218">
+      <c r="X218">
         <v>127.1</v>
       </c>
-      <c r="X218">
+      <c r="Y218">
         <v>122</v>
       </c>
-      <c r="Y218">
+      <c r="Z218">
         <v>146.6</v>
       </c>
-      <c r="Z218">
+      <c r="AA218">
         <v>115.5</v>
       </c>
-      <c r="AA218">
+      <c r="AB218">
         <v>116.4</v>
       </c>
-      <c r="AB218">
+      <c r="AC218">
         <v>110.2</v>
       </c>
-      <c r="AC218">
+      <c r="AD218">
         <v>123</v>
       </c>
-      <c r="AD218">
+      <c r="AE218">
         <v>34.9</v>
       </c>
-      <c r="AE218">
+      <c r="AF218">
         <v>76.3</v>
       </c>
-      <c r="AF218">
+      <c r="AG218">
         <v>77.2</v>
       </c>
-      <c r="AG218">
+      <c r="AH218">
         <v>78.7</v>
       </c>
-      <c r="AH218">
+      <c r="AI218">
         <v>69.599999999999994</v>
       </c>
-      <c r="AI218">
+      <c r="AJ218">
         <v>76</v>
       </c>
-      <c r="AJ218">
+      <c r="AK218">
         <v>80.599999999999994</v>
       </c>
-      <c r="AK218">
+      <c r="AL218">
         <v>88.7</v>
       </c>
-      <c r="AL218">
+      <c r="AM218">
         <v>84.9</v>
       </c>
-      <c r="AM218">
+      <c r="AN218">
         <v>86.7</v>
       </c>
-      <c r="AN218">
+      <c r="AO218">
         <v>86.2</v>
       </c>
-      <c r="AO218">
+      <c r="AP218">
         <v>106.1</v>
       </c>
-      <c r="AP218">
+      <c r="AQ218">
         <v>86.3</v>
       </c>
-      <c r="AQ218">
+      <c r="AR218">
         <v>88.5</v>
       </c>
-      <c r="AR218">
+      <c r="AS218">
         <v>88.7</v>
       </c>
-      <c r="AS218">
+      <c r="AT218">
         <v>111.6</v>
       </c>
-      <c r="AT218">
+      <c r="AU218">
         <v>93.5</v>
       </c>
-      <c r="AU218">
+      <c r="AV218">
         <v>98.6</v>
       </c>
-      <c r="AV218">
+      <c r="AW218">
         <v>93.4</v>
       </c>
-      <c r="AW218">
+      <c r="AX218">
         <v>111.9</v>
       </c>
-      <c r="AX218">
+      <c r="AY218">
         <v>96.8</v>
       </c>
-      <c r="AY218">
+      <c r="AZ218">
         <v>93.5</v>
       </c>
-      <c r="AZ218">
+      <c r="BA218">
         <v>91.5</v>
       </c>
+      <c r="BB218">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="219" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="219" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A219" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B219" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>125.8</v>
       </c>
       <c r="E219">
         <v>120.1</v>
       </c>
       <c r="F219">
         <v>79.900000000000006</v>
       </c>
       <c r="G219">
         <v>91.6</v>
       </c>
       <c r="H219">
         <v>98.3</v>
       </c>
       <c r="I219">
         <v>103.4</v>
       </c>
       <c r="J219">
         <v>102.8</v>
       </c>
       <c r="K219">
         <v>102.2</v>
       </c>
       <c r="M219">
         <v>125.2</v>
       </c>
       <c r="N219">
         <v>114.9</v>
       </c>
       <c r="O219">
         <v>77.400000000000006</v>
       </c>
       <c r="P219">
         <v>91.7</v>
       </c>
       <c r="Q219">
         <v>99.9</v>
       </c>
       <c r="R219">
         <v>103.4</v>
       </c>
       <c r="S219">
         <v>102.8</v>
       </c>
-      <c r="U219">
+      <c r="T219">
+        <v>102.9</v>
+      </c>
+      <c r="V219">
         <v>126.6</v>
       </c>
-      <c r="V219">
+      <c r="W219">
         <v>126.8</v>
       </c>
-      <c r="W219">
+      <c r="X219">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>123.9</v>
       </c>
       <c r="Y219">
         <v>123.9</v>
       </c>
       <c r="Z219">
+        <v>123.9</v>
+      </c>
+      <c r="AA219">
         <v>117.9</v>
       </c>
-      <c r="AA219">
+      <c r="AB219">
         <v>120.6</v>
       </c>
-      <c r="AB219">
+      <c r="AC219">
         <v>117.9</v>
       </c>
-      <c r="AC219">
+      <c r="AD219">
         <v>103.1</v>
       </c>
-      <c r="AD219">
+      <c r="AE219">
         <v>39.299999999999997</v>
       </c>
-      <c r="AE219">
+      <c r="AF219">
         <v>84.9</v>
       </c>
-      <c r="AF219">
+      <c r="AG219">
         <v>92.2</v>
       </c>
-      <c r="AG219">
+      <c r="AH219">
         <v>93</v>
       </c>
-      <c r="AH219">
+      <c r="AI219">
         <v>88.1</v>
       </c>
-      <c r="AI219">
+      <c r="AJ219">
         <v>91.4</v>
       </c>
-      <c r="AJ219">
+      <c r="AK219">
         <v>94</v>
       </c>
-      <c r="AK219">
+      <c r="AL219">
         <v>93.4</v>
       </c>
-      <c r="AL219">
+      <c r="AM219">
         <v>98.8</v>
       </c>
-      <c r="AM219">
+      <c r="AN219">
         <v>99.8</v>
       </c>
-      <c r="AN219">
+      <c r="AO219">
         <v>101.2</v>
       </c>
-      <c r="AO219">
+      <c r="AP219">
         <v>99.6</v>
       </c>
-      <c r="AP219">
+      <c r="AQ219">
         <v>104.3</v>
       </c>
-      <c r="AQ219">
+      <c r="AR219">
         <v>105.4</v>
       </c>
-      <c r="AR219">
+      <c r="AS219">
         <v>104.4</v>
       </c>
-      <c r="AS219">
+      <c r="AT219">
         <v>99.3</v>
       </c>
-      <c r="AT219">
+      <c r="AU219">
         <v>103.8</v>
       </c>
-      <c r="AU219">
+      <c r="AV219">
         <v>104.2</v>
       </c>
-      <c r="AV219">
+      <c r="AW219">
         <v>103.7</v>
       </c>
-      <c r="AW219">
+      <c r="AX219">
         <v>99.5</v>
       </c>
-      <c r="AX219">
+      <c r="AY219">
         <v>103.8</v>
       </c>
-      <c r="AY219">
+      <c r="AZ219">
         <v>102.7</v>
       </c>
-      <c r="AZ219">
+      <c r="BA219">
         <v>102.9</v>
       </c>
+      <c r="BB219">
+        <v>102</v>
+      </c>
     </row>
-    <row r="220" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="220" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A220" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B220" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>131</v>
       </c>
       <c r="E220">
         <v>128.9</v>
       </c>
       <c r="F220">
         <v>71.099999999999994</v>
       </c>
       <c r="G220">
         <v>70.2</v>
       </c>
       <c r="H220">
         <v>101.9</v>
       </c>
       <c r="I220">
         <v>121.1</v>
       </c>
       <c r="J220">
         <v>115.4</v>
       </c>
       <c r="K220">
         <v>131</v>
       </c>
       <c r="M220">
         <v>131.80000000000001</v>
       </c>
       <c r="N220">
         <v>120.4</v>
       </c>
       <c r="O220">
         <v>66.099999999999994</v>
       </c>
       <c r="P220">
         <v>75.5</v>
       </c>
       <c r="Q220">
         <v>109.5</v>
       </c>
       <c r="R220">
         <v>120.7</v>
       </c>
       <c r="S220">
         <v>118.7</v>
       </c>
-      <c r="U220">
+      <c r="T220">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="V220">
         <v>107.5</v>
       </c>
-      <c r="V220">
+      <c r="W220">
         <v>134.19999999999999</v>
       </c>
-      <c r="W220">
+      <c r="X220">
         <v>144.6</v>
       </c>
-      <c r="X220">
+      <c r="Y220">
         <v>137.80000000000001</v>
       </c>
-      <c r="Y220">
+      <c r="Z220">
         <v>110.8</v>
       </c>
-      <c r="Z220">
+      <c r="AA220">
         <v>135.5</v>
       </c>
-      <c r="AA220">
+      <c r="AB220">
         <v>140.19999999999999</v>
       </c>
-      <c r="AB220">
+      <c r="AC220">
         <v>129.1</v>
       </c>
-      <c r="AC220">
+      <c r="AD220">
         <v>76.8</v>
       </c>
-      <c r="AD220">
+      <c r="AE220">
         <v>34.200000000000003</v>
       </c>
-      <c r="AE220">
+      <c r="AF220">
         <v>77.900000000000006</v>
       </c>
-      <c r="AF220">
+      <c r="AG220">
         <v>95.5</v>
       </c>
-      <c r="AG220">
+      <c r="AH220">
         <v>56.6</v>
       </c>
-      <c r="AH220">
+      <c r="AI220">
         <v>64.400000000000006</v>
       </c>
-      <c r="AI220">
+      <c r="AJ220">
         <v>69</v>
       </c>
-      <c r="AJ220">
+      <c r="AK220">
         <v>90.8</v>
       </c>
-      <c r="AK220">
+      <c r="AL220">
         <v>77.900000000000006</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.7</v>
       </c>
       <c r="AM220">
         <v>100.7</v>
       </c>
       <c r="AN220">
+        <v>100.7</v>
+      </c>
+      <c r="AO220">
         <v>128.1</v>
       </c>
-      <c r="AO220">
+      <c r="AP220">
         <v>108.4</v>
       </c>
-      <c r="AP220">
+      <c r="AQ220">
         <v>115.9</v>
       </c>
-      <c r="AQ220">
+      <c r="AR220">
         <v>133.9</v>
       </c>
-      <c r="AR220">
+      <c r="AS220">
         <v>126.2</v>
       </c>
-      <c r="AS220">
+      <c r="AT220">
         <v>106.9</v>
       </c>
-      <c r="AT220">
+      <c r="AU220">
         <v>115.8</v>
       </c>
-      <c r="AU220">
+      <c r="AV220">
         <v>120.4</v>
       </c>
-      <c r="AV220">
+      <c r="AW220">
         <v>118.6</v>
       </c>
-      <c r="AW220">
+      <c r="AX220">
         <v>119.8</v>
       </c>
-      <c r="AX220">
+      <c r="AY220">
         <v>126.9</v>
       </c>
-      <c r="AY220">
+      <c r="AZ220">
         <v>137.4</v>
       </c>
-      <c r="AZ220">
+      <c r="BA220">
         <v>139.9</v>
       </c>
+      <c r="BB220">
+        <v>121.1</v>
+      </c>
     </row>
-    <row r="221" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="221" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A221" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B221" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>125.1</v>
       </c>
       <c r="E221">
         <v>116.6</v>
       </c>
       <c r="F221">
         <v>83.4</v>
       </c>
       <c r="G221">
         <v>81.3</v>
       </c>
       <c r="H221">
         <v>86.5</v>
       </c>
       <c r="I221">
         <v>94.5</v>
       </c>
       <c r="J221">
         <v>96.2</v>
       </c>
       <c r="K221">
         <v>97.3</v>
       </c>
       <c r="M221">
         <v>123.7</v>
       </c>
       <c r="N221">
         <v>112.9</v>
       </c>
       <c r="O221">
         <v>77</v>
       </c>
       <c r="P221">
         <v>81.900000000000006</v>
       </c>
       <c r="Q221">
         <v>88.6</v>
       </c>
       <c r="R221">
         <v>96</v>
       </c>
       <c r="S221">
         <v>96.4</v>
       </c>
-      <c r="U221">
+      <c r="T221">
+        <v>97.7</v>
+      </c>
+      <c r="V221">
         <v>127.6</v>
       </c>
-      <c r="V221">
+      <c r="W221">
         <v>123.8</v>
       </c>
-      <c r="W221">
+      <c r="X221">
         <v>128</v>
       </c>
-      <c r="X221">
+      <c r="Y221">
         <v>120.8</v>
       </c>
-      <c r="Y221">
+      <c r="Z221">
         <v>122.3</v>
       </c>
-      <c r="Z221">
+      <c r="AA221">
         <v>116.9</v>
       </c>
-      <c r="AA221">
+      <c r="AB221">
         <v>117.7</v>
       </c>
-      <c r="AB221">
+      <c r="AC221">
         <v>109.5</v>
       </c>
-      <c r="AC221">
+      <c r="AD221">
         <v>107.3</v>
       </c>
-      <c r="AD221">
+      <c r="AE221">
         <v>48.8</v>
       </c>
-      <c r="AE221">
+      <c r="AF221">
         <v>91.9</v>
       </c>
-      <c r="AF221">
+      <c r="AG221">
         <v>85.5</v>
       </c>
-      <c r="AG221">
+      <c r="AH221">
         <v>81.599999999999994</v>
       </c>
-      <c r="AH221">
+      <c r="AI221">
         <v>80.8</v>
       </c>
-      <c r="AI221">
+      <c r="AJ221">
         <v>83.6</v>
       </c>
-      <c r="AJ221">
+      <c r="AK221">
         <v>79.400000000000006</v>
       </c>
-      <c r="AK221">
+      <c r="AL221">
         <v>83.6</v>
       </c>
-      <c r="AL221">
+      <c r="AM221">
         <v>86.3</v>
       </c>
-      <c r="AM221">
+      <c r="AN221">
         <v>88.7</v>
       </c>
-      <c r="AN221">
+      <c r="AO221">
         <v>87.4</v>
       </c>
-      <c r="AO221">
+      <c r="AP221">
         <v>92.1</v>
       </c>
-      <c r="AP221">
+      <c r="AQ221">
         <v>95.1</v>
       </c>
-      <c r="AQ221">
+      <c r="AR221">
         <v>97.6</v>
       </c>
-      <c r="AR221">
+      <c r="AS221">
         <v>93.1</v>
       </c>
-      <c r="AS221">
+      <c r="AT221">
         <v>98.3</v>
       </c>
-      <c r="AT221">
+      <c r="AU221">
         <v>93.9</v>
       </c>
-      <c r="AU221">
+      <c r="AV221">
         <v>98.9</v>
       </c>
-      <c r="AV221">
+      <c r="AW221">
         <v>93.6</v>
       </c>
-      <c r="AW221">
+      <c r="AX221">
         <v>99.1</v>
       </c>
-      <c r="AX221">
+      <c r="AY221">
         <v>97</v>
       </c>
-      <c r="AY221">
+      <c r="AZ221">
         <v>98.9</v>
       </c>
-      <c r="AZ221">
+      <c r="BA221">
         <v>94.2</v>
       </c>
+      <c r="BB221">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="222" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="222" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A222" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B222" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.5</v>
       </c>
       <c r="E222">
         <v>107</v>
       </c>
       <c r="F222">
         <v>93</v>
       </c>
       <c r="G222">
         <v>93.7</v>
       </c>
       <c r="H222">
         <v>92.1</v>
       </c>
       <c r="I222">
         <v>89.9</v>
       </c>
       <c r="J222">
         <v>86.5</v>
       </c>
       <c r="K222">
         <v>86.7</v>
       </c>
       <c r="M222">
         <v>106.7</v>
       </c>
       <c r="N222">
         <v>105.4</v>
       </c>
       <c r="O222">
         <v>92</v>
       </c>
       <c r="P222">
         <v>92.2</v>
       </c>
       <c r="Q222">
         <v>91.8</v>
       </c>
       <c r="R222">
         <v>89.2</v>
       </c>
       <c r="S222">
         <v>86.2</v>
       </c>
-      <c r="U222">
+      <c r="T222">
+        <v>86.4</v>
+      </c>
+      <c r="V222">
         <v>109.8</v>
       </c>
-      <c r="V222">
+      <c r="W222">
         <v>100.6</v>
       </c>
-      <c r="W222">
+      <c r="X222">
         <v>106.8</v>
       </c>
-      <c r="X222">
+      <c r="Y222">
         <v>109</v>
       </c>
-      <c r="Y222">
+      <c r="Z222">
         <v>110.5</v>
       </c>
-      <c r="Z222">
+      <c r="AA222">
         <v>100</v>
       </c>
-      <c r="AA222">
+      <c r="AB222">
         <v>112.5</v>
       </c>
-      <c r="AB222">
+      <c r="AC222">
         <v>105</v>
       </c>
-      <c r="AC222">
+      <c r="AD222">
         <v>104</v>
       </c>
-      <c r="AD222">
+      <c r="AE222">
         <v>66.400000000000006</v>
       </c>
-      <c r="AE222">
+      <c r="AF222">
         <v>99.3</v>
       </c>
-      <c r="AF222">
+      <c r="AG222">
         <v>102.4</v>
       </c>
-      <c r="AG222">
+      <c r="AH222">
         <v>100.1</v>
       </c>
-      <c r="AH222">
+      <c r="AI222">
         <v>86.6</v>
       </c>
-      <c r="AI222">
+      <c r="AJ222">
         <v>94.4</v>
       </c>
-      <c r="AJ222">
+      <c r="AK222">
         <v>93.8</v>
       </c>
-      <c r="AK222">
+      <c r="AL222">
         <v>93.9</v>
       </c>
-      <c r="AL222">
+      <c r="AM222">
         <v>86.6</v>
       </c>
-      <c r="AM222">
+      <c r="AN222">
         <v>95</v>
       </c>
-      <c r="AN222">
+      <c r="AO222">
         <v>93.1</v>
       </c>
-      <c r="AO222">
+      <c r="AP222">
         <v>92.6</v>
       </c>
-      <c r="AP222">
+      <c r="AQ222">
         <v>83.1</v>
       </c>
-      <c r="AQ222">
+      <c r="AR222">
         <v>93.9</v>
       </c>
-      <c r="AR222">
+      <c r="AS222">
         <v>90.1</v>
       </c>
-      <c r="AS222">
+      <c r="AT222">
         <v>89.8</v>
       </c>
-      <c r="AT222">
+      <c r="AU222">
         <v>79.5</v>
       </c>
-      <c r="AU222">
+      <c r="AV222">
         <v>89.3</v>
       </c>
-      <c r="AV222">
+      <c r="AW222">
         <v>87.4</v>
       </c>
-      <c r="AW222">
+      <c r="AX222">
         <v>88.5</v>
       </c>
-      <c r="AX222">
+      <c r="AY222">
         <v>79.099999999999994</v>
       </c>
-      <c r="AY222">
+      <c r="AZ222">
         <v>91.4</v>
       </c>
-      <c r="AZ222">
+      <c r="BA222">
         <v>87.6</v>
       </c>
+      <c r="BB222">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="223" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="223" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A223" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B223" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>102.6</v>
       </c>
       <c r="E223">
         <v>104.3</v>
       </c>
       <c r="F223">
         <v>95.7</v>
       </c>
       <c r="G223">
         <v>100.8</v>
       </c>
       <c r="H223">
         <v>101</v>
       </c>
       <c r="I223">
         <v>93.4</v>
       </c>
       <c r="J223">
         <v>91.2</v>
       </c>
       <c r="K223">
         <v>92</v>
       </c>
       <c r="M223">
         <v>103.3</v>
       </c>
       <c r="N223">
         <v>103.1</v>
       </c>
       <c r="O223">
         <v>96.7</v>
       </c>
       <c r="P223">
         <v>99.7</v>
       </c>
       <c r="Q223">
         <v>99.9</v>
       </c>
       <c r="R223">
         <v>92.8</v>
       </c>
       <c r="S223">
         <v>90</v>
       </c>
-      <c r="U223">
+      <c r="T223">
+        <v>92.7</v>
+      </c>
+      <c r="V223">
         <v>100.9</v>
       </c>
-      <c r="V223">
+      <c r="W223">
         <v>89.2</v>
       </c>
-      <c r="W223">
+      <c r="X223">
         <v>107.8</v>
       </c>
-      <c r="X223">
+      <c r="Y223">
         <v>112.4</v>
       </c>
-      <c r="Y223">
+      <c r="Z223">
         <v>103.9</v>
       </c>
-      <c r="Z223">
+      <c r="AA223">
         <v>93.5</v>
       </c>
-      <c r="AA223">
+      <c r="AB223">
         <v>113.3</v>
       </c>
-      <c r="AB223">
+      <c r="AC223">
         <v>106.5</v>
       </c>
-      <c r="AC223">
+      <c r="AD223">
         <v>99.3</v>
       </c>
-      <c r="AD223">
+      <c r="AE223">
         <v>70.900000000000006</v>
       </c>
-      <c r="AE223">
+      <c r="AF223">
         <v>104.4</v>
       </c>
-      <c r="AF223">
+      <c r="AG223">
         <v>108.3</v>
       </c>
-      <c r="AG223">
+      <c r="AH223">
         <v>103.2</v>
       </c>
-      <c r="AH223">
+      <c r="AI223">
         <v>88.5</v>
       </c>
-      <c r="AI223">
+      <c r="AJ223">
         <v>107.1</v>
       </c>
-      <c r="AJ223">
+      <c r="AK223">
         <v>104.3</v>
       </c>
-      <c r="AK223">
+      <c r="AL223">
         <v>98.8</v>
       </c>
-      <c r="AL223">
+      <c r="AM223">
         <v>91.4</v>
       </c>
-      <c r="AM223">
+      <c r="AN223">
         <v>108.6</v>
       </c>
-      <c r="AN223">
+      <c r="AO223">
         <v>105.3</v>
       </c>
-      <c r="AO223">
+      <c r="AP223">
         <v>94.4</v>
       </c>
-      <c r="AP223">
+      <c r="AQ223">
         <v>81</v>
       </c>
-      <c r="AQ223">
+      <c r="AR223">
         <v>101.6</v>
       </c>
-      <c r="AR223">
+      <c r="AS223">
         <v>96.7</v>
       </c>
-      <c r="AS223">
+      <c r="AT223">
         <v>91.9</v>
       </c>
-      <c r="AT223">
+      <c r="AU223">
         <v>78.8</v>
       </c>
-      <c r="AU223">
+      <c r="AV223">
         <v>99.8</v>
       </c>
-      <c r="AV223">
+      <c r="AW223">
         <v>94.4</v>
       </c>
-      <c r="AW223">
+      <c r="AX223">
         <v>87.2</v>
       </c>
-      <c r="AX223">
+      <c r="AY223">
         <v>79.099999999999994</v>
       </c>
-      <c r="AY223">
+      <c r="AZ223">
         <v>103.3</v>
       </c>
-      <c r="AZ223">
+      <c r="BA223">
         <v>98.6</v>
       </c>
+      <c r="BB223">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="224" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="224" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A224" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B224" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>139.5</v>
       </c>
       <c r="E224">
         <v>123.4</v>
       </c>
       <c r="F224">
         <v>76.599999999999994</v>
       </c>
       <c r="G224">
         <v>77.099999999999994</v>
       </c>
       <c r="H224">
         <v>76.2</v>
       </c>
       <c r="I224">
         <v>87.5</v>
       </c>
       <c r="J224">
         <v>87.5</v>
       </c>
       <c r="K224">
         <v>88.3</v>
       </c>
       <c r="M224">
         <v>138.69999999999999</v>
       </c>
       <c r="N224">
         <v>112.1</v>
       </c>
       <c r="O224">
         <v>73.5</v>
       </c>
       <c r="P224">
         <v>76.3</v>
       </c>
       <c r="Q224">
         <v>78.3</v>
       </c>
       <c r="R224">
         <v>88.3</v>
       </c>
       <c r="S224">
         <v>88.1</v>
       </c>
-      <c r="U224">
+      <c r="T224">
+        <v>87</v>
+      </c>
+      <c r="V224">
         <v>139.6</v>
       </c>
-      <c r="V224">
+      <c r="W224">
         <v>145.6</v>
       </c>
-      <c r="W224">
+      <c r="X224">
         <v>137</v>
       </c>
-      <c r="X224">
+      <c r="Y224">
         <v>135.9</v>
       </c>
-      <c r="Y224">
+      <c r="Z224">
         <v>136.1</v>
       </c>
-      <c r="Z224">
+      <c r="AA224">
         <v>124.6</v>
       </c>
-      <c r="AA224">
+      <c r="AB224">
         <v>118.6</v>
       </c>
-      <c r="AB224">
+      <c r="AC224">
         <v>114.3</v>
       </c>
-      <c r="AC224">
+      <c r="AD224">
         <v>90.7</v>
       </c>
-      <c r="AD224">
+      <c r="AE224">
         <v>62.3</v>
       </c>
-      <c r="AE224">
+      <c r="AF224">
         <v>75.2</v>
       </c>
-      <c r="AF224">
+      <c r="AG224">
         <v>78.099999999999994</v>
       </c>
-      <c r="AG224">
+      <c r="AH224">
         <v>78.400000000000006</v>
       </c>
-      <c r="AH224">
+      <c r="AI224">
         <v>80.599999999999994</v>
       </c>
-      <c r="AI224">
+      <c r="AJ224">
         <v>71.7</v>
       </c>
-      <c r="AJ224">
+      <c r="AK224">
         <v>77.5</v>
       </c>
-      <c r="AK224">
+      <c r="AL224">
         <v>75.400000000000006</v>
       </c>
-      <c r="AL224">
+      <c r="AM224">
         <v>77.599999999999994</v>
       </c>
-      <c r="AM224">
+      <c r="AN224">
         <v>74.400000000000006</v>
       </c>
-      <c r="AN224">
+      <c r="AO224">
         <v>77.5</v>
       </c>
-      <c r="AO224">
+      <c r="AP224">
         <v>83.6</v>
       </c>
-      <c r="AP224">
+      <c r="AQ224">
         <v>88.8</v>
       </c>
-      <c r="AQ224">
+      <c r="AR224">
         <v>90.4</v>
       </c>
-      <c r="AR224">
+      <c r="AS224">
         <v>87.2</v>
       </c>
-      <c r="AS224">
+      <c r="AT224">
         <v>86.9</v>
       </c>
-      <c r="AT224">
+      <c r="AU224">
         <v>90.7</v>
       </c>
-      <c r="AU224">
+      <c r="AV224">
         <v>86.9</v>
       </c>
-      <c r="AV224">
+      <c r="AW224">
         <v>85.5</v>
       </c>
-      <c r="AW224">
+      <c r="AX224">
         <v>89.3</v>
       </c>
-      <c r="AX224">
+      <c r="AY224">
         <v>89.7</v>
       </c>
-      <c r="AY224">
+      <c r="AZ224">
         <v>89.6</v>
       </c>
-      <c r="AZ224">
+      <c r="BA224">
         <v>84.4</v>
       </c>
+      <c r="BB224">
+        <v>84.1</v>
+      </c>
     </row>
-    <row r="225" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="225" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A225" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B225" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>119.8</v>
       </c>
       <c r="E225">
         <v>111.3</v>
       </c>
       <c r="F225">
         <v>88.7</v>
       </c>
       <c r="G225">
         <v>91.8</v>
       </c>
       <c r="H225">
         <v>89.3</v>
       </c>
       <c r="I225">
         <v>86.2</v>
       </c>
       <c r="J225">
         <v>82.1</v>
       </c>
       <c r="K225">
         <v>83.1</v>
       </c>
       <c r="M225">
         <v>118</v>
       </c>
       <c r="N225">
         <v>108.4</v>
       </c>
       <c r="O225">
         <v>87.7</v>
       </c>
       <c r="P225">
         <v>89.9</v>
       </c>
       <c r="Q225">
         <v>88.9</v>
       </c>
       <c r="R225">
         <v>85.4</v>
       </c>
       <c r="S225">
         <v>81.900000000000006</v>
       </c>
-      <c r="U225">
+      <c r="T225">
+        <v>82</v>
+      </c>
+      <c r="V225">
         <v>119.9</v>
       </c>
-      <c r="V225">
+      <c r="W225">
         <v>127.5</v>
       </c>
-      <c r="W225">
+      <c r="X225">
         <v>115</v>
       </c>
-      <c r="X225">
+      <c r="Y225">
         <v>116.7</v>
       </c>
-      <c r="Y225">
+      <c r="Z225">
         <v>113</v>
       </c>
-      <c r="Z225">
+      <c r="AA225">
         <v>111.2</v>
       </c>
-      <c r="AA225">
+      <c r="AB225">
         <v>112.7</v>
       </c>
-      <c r="AB225">
+      <c r="AC225">
         <v>108.3</v>
       </c>
-      <c r="AC225">
+      <c r="AD225">
         <v>101.3</v>
       </c>
-      <c r="AD225">
+      <c r="AE225">
         <v>60.1</v>
       </c>
-      <c r="AE225">
+      <c r="AF225">
         <v>95.4</v>
       </c>
-      <c r="AF225">
+      <c r="AG225">
         <v>97.9</v>
       </c>
-      <c r="AG225">
+      <c r="AH225">
         <v>97.3</v>
       </c>
-      <c r="AH225">
+      <c r="AI225">
         <v>90.3</v>
       </c>
-      <c r="AI225">
+      <c r="AJ225">
         <v>88.4</v>
       </c>
-      <c r="AJ225">
+      <c r="AK225">
         <v>91.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89.7</v>
       </c>
       <c r="AL225">
         <v>89.7</v>
       </c>
       <c r="AM225">
+        <v>89.7</v>
+      </c>
+      <c r="AN225">
         <v>89.5</v>
       </c>
-      <c r="AN225">
+      <c r="AO225">
         <v>88.3</v>
       </c>
-      <c r="AO225">
+      <c r="AP225">
         <v>88.2</v>
       </c>
-      <c r="AP225">
+      <c r="AQ225">
         <v>86.6</v>
       </c>
-      <c r="AQ225">
+      <c r="AR225">
         <v>85</v>
       </c>
-      <c r="AR225">
+      <c r="AS225">
         <v>84.9</v>
       </c>
-      <c r="AS225">
+      <c r="AT225">
         <v>85</v>
       </c>
-      <c r="AT225">
+      <c r="AU225">
         <v>81.7</v>
       </c>
-      <c r="AU225">
+      <c r="AV225">
         <v>80.099999999999994</v>
       </c>
-      <c r="AV225">
+      <c r="AW225">
         <v>81.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84.4</v>
       </c>
       <c r="AX225">
         <v>84.4</v>
       </c>
       <c r="AY225">
+        <v>84.4</v>
+      </c>
+      <c r="AZ225">
         <v>82.7</v>
       </c>
-      <c r="AZ225">
+      <c r="BA225">
         <v>80.599999999999994</v>
       </c>
+      <c r="BB225">
+        <v>80.3</v>
+      </c>
     </row>
-    <row r="226" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="226" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A226" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B226" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C226">
         <v>23.6</v>
       </c>
       <c r="D226">
         <v>87.3</v>
       </c>
       <c r="E226">
         <v>101.5</v>
       </c>
       <c r="F226">
         <v>98.5</v>
       </c>
       <c r="G226">
         <v>88.3</v>
       </c>
       <c r="H226">
         <v>84.2</v>
       </c>
       <c r="I226">
         <v>89</v>
       </c>
       <c r="J226">
         <v>83.1</v>
       </c>
       <c r="K226">
         <v>80.8</v>
       </c>
       <c r="M226">
         <v>89.1</v>
       </c>
       <c r="N226">
         <v>103.7</v>
       </c>
       <c r="O226">
         <v>94.6</v>
       </c>
       <c r="P226">
         <v>86.1</v>
       </c>
       <c r="Q226">
         <v>84.7</v>
       </c>
       <c r="R226">
         <v>87.8</v>
       </c>
       <c r="S226">
         <v>83.9</v>
       </c>
-      <c r="U226">
+      <c r="T226">
+        <v>80.3</v>
+      </c>
+      <c r="V226">
         <v>104.1</v>
       </c>
-      <c r="V226">
+      <c r="W226">
         <v>74.400000000000006</v>
       </c>
-      <c r="W226">
+      <c r="X226">
         <v>85.7</v>
       </c>
-      <c r="X226">
+      <c r="Y226">
         <v>84.9</v>
       </c>
-      <c r="Y226">
+      <c r="Z226">
         <v>111.4</v>
       </c>
-      <c r="Z226">
+      <c r="AA226">
         <v>90.3</v>
       </c>
-      <c r="AA226">
+      <c r="AB226">
         <v>108.9</v>
       </c>
-      <c r="AB226">
+      <c r="AC226">
         <v>95.5</v>
       </c>
-      <c r="AC226">
+      <c r="AD226">
         <v>120.1</v>
       </c>
-      <c r="AD226">
+      <c r="AE226">
         <v>67.099999999999994</v>
       </c>
-      <c r="AE226">
+      <c r="AF226">
         <v>102</v>
       </c>
-      <c r="AF226">
+      <c r="AG226">
         <v>104.7</v>
       </c>
-      <c r="AG226">
+      <c r="AH226">
         <v>104.4</v>
       </c>
-      <c r="AH226">
+      <c r="AI226">
         <v>80.3</v>
       </c>
-      <c r="AI226">
+      <c r="AJ226">
         <v>85.7</v>
       </c>
-      <c r="AJ226">
+      <c r="AK226">
         <v>82.7</v>
       </c>
-      <c r="AK226">
+      <c r="AL226">
         <v>95.7</v>
       </c>
-      <c r="AL226">
+      <c r="AM226">
         <v>76.599999999999994</v>
       </c>
-      <c r="AM226">
+      <c r="AN226">
         <v>83.2</v>
       </c>
-      <c r="AN226">
+      <c r="AO226">
         <v>81.5</v>
       </c>
-      <c r="AO226">
+      <c r="AP226">
         <v>97.7</v>
       </c>
-      <c r="AP226">
+      <c r="AQ226">
         <v>80.900000000000006</v>
       </c>
-      <c r="AQ226">
+      <c r="AR226">
         <v>91.8</v>
       </c>
-      <c r="AR226">
+      <c r="AS226">
         <v>85.4</v>
       </c>
-      <c r="AS226">
+      <c r="AT226">
         <v>92.9</v>
       </c>
-      <c r="AT226">
+      <c r="AU226">
         <v>74.7</v>
       </c>
-      <c r="AU226">
+      <c r="AV226">
         <v>82.3</v>
       </c>
-      <c r="AV226">
+      <c r="AW226">
         <v>82.4</v>
       </c>
-      <c r="AW226">
+      <c r="AX226">
         <v>96</v>
       </c>
-      <c r="AX226">
+      <c r="AY226">
         <v>69.2</v>
       </c>
-      <c r="AY226">
+      <c r="AZ226">
         <v>81</v>
       </c>
-      <c r="AZ226">
+      <c r="BA226">
         <v>77</v>
       </c>
+      <c r="BB226">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="227" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="227" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A227" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B227" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>90</v>
       </c>
       <c r="E227">
         <v>95</v>
       </c>
       <c r="F227">
         <v>105</v>
       </c>
       <c r="G227">
         <v>116.4</v>
       </c>
       <c r="H227">
         <v>120.1</v>
       </c>
       <c r="I227">
         <v>128.5</v>
       </c>
       <c r="J227">
         <v>124</v>
       </c>
       <c r="K227">
         <v>128</v>
       </c>
       <c r="M227">
         <v>91.3</v>
       </c>
       <c r="N227">
         <v>97</v>
       </c>
       <c r="O227">
         <v>107.7</v>
       </c>
       <c r="P227">
         <v>118.3</v>
       </c>
       <c r="Q227">
         <v>120.9</v>
       </c>
       <c r="R227">
         <v>128.6</v>
       </c>
       <c r="S227">
         <v>123.6</v>
       </c>
-      <c r="U227">
+      <c r="T227">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="V227">
         <v>73.3</v>
       </c>
-      <c r="V227">
+      <c r="W227">
         <v>113.8</v>
       </c>
-      <c r="W227">
+      <c r="X227">
         <v>88.2</v>
       </c>
-      <c r="X227">
+      <c r="Y227">
         <v>84.7</v>
       </c>
-      <c r="Y227">
+      <c r="Z227">
         <v>78.599999999999994</v>
       </c>
-      <c r="Z227">
+      <c r="AA227">
         <v>114</v>
       </c>
-      <c r="AA227">
+      <c r="AB227">
         <v>95.3</v>
       </c>
-      <c r="AB227">
+      <c r="AC227">
         <v>92.1</v>
       </c>
-      <c r="AC227">
+      <c r="AD227">
         <v>86.8</v>
       </c>
-      <c r="AD227">
+      <c r="AE227">
         <v>122.9</v>
       </c>
-      <c r="AE227">
+      <c r="AF227">
         <v>106.5</v>
       </c>
-      <c r="AF227">
+      <c r="AG227">
         <v>103.8</v>
       </c>
-      <c r="AG227">
+      <c r="AH227">
         <v>97.6</v>
       </c>
-      <c r="AH227">
+      <c r="AI227">
         <v>138.6</v>
       </c>
-      <c r="AI227">
+      <c r="AJ227">
         <v>115.6</v>
       </c>
-      <c r="AJ227">
+      <c r="AK227">
         <v>113.8</v>
       </c>
-      <c r="AK227">
+      <c r="AL227">
         <v>105.2</v>
       </c>
-      <c r="AL227">
+      <c r="AM227">
         <v>138.5</v>
       </c>
-      <c r="AM227">
+      <c r="AN227">
         <v>117.9</v>
       </c>
-      <c r="AN227">
+      <c r="AO227">
         <v>118.5</v>
       </c>
-      <c r="AO227">
+      <c r="AP227">
         <v>108.6</v>
       </c>
-      <c r="AP227">
+      <c r="AQ227">
         <v>156.80000000000001</v>
       </c>
-      <c r="AQ227">
+      <c r="AR227">
         <v>126.7</v>
       </c>
-      <c r="AR227">
+      <c r="AS227">
         <v>121.9</v>
       </c>
-      <c r="AS227">
+      <c r="AT227">
         <v>109.2</v>
       </c>
-      <c r="AT227">
+      <c r="AU227">
         <v>149</v>
       </c>
-      <c r="AU227">
+      <c r="AV227">
         <v>119.8</v>
       </c>
-      <c r="AV227">
+      <c r="AW227">
         <v>118</v>
       </c>
-      <c r="AW227">
+      <c r="AX227">
         <v>107.6</v>
       </c>
-      <c r="AX227">
+      <c r="AY227">
         <v>153.69999999999999</v>
       </c>
-      <c r="AY227">
+      <c r="AZ227">
         <v>124.7</v>
       </c>
-      <c r="AZ227">
+      <c r="BA227">
         <v>125.9</v>
       </c>
+      <c r="BB227">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="228" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="228" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A228" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B228" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C228">
         <v>37.9</v>
       </c>
       <c r="D228">
         <v>95.8</v>
       </c>
       <c r="E228">
         <v>100.5</v>
       </c>
       <c r="F228">
         <v>99.5</v>
       </c>
       <c r="G228">
         <v>103.1</v>
       </c>
       <c r="H228">
         <v>102.4</v>
       </c>
       <c r="I228">
         <v>97.2</v>
       </c>
       <c r="J228">
         <v>95.4</v>
       </c>
       <c r="K228">
         <v>103.2</v>
       </c>
       <c r="M228">
         <v>97.9</v>
       </c>
       <c r="N228">
         <v>98.9</v>
       </c>
       <c r="O228">
         <v>103.4</v>
       </c>
       <c r="P228">
         <v>101.4</v>
       </c>
       <c r="Q228">
         <v>103.1</v>
       </c>
       <c r="R228">
         <v>94</v>
       </c>
       <c r="S228">
         <v>97.4</v>
       </c>
-      <c r="U228">
+      <c r="T228">
+        <v>102.4</v>
+      </c>
+      <c r="V228">
         <v>98.2</v>
       </c>
-      <c r="V228">
+      <c r="W228">
         <v>93.5</v>
       </c>
-      <c r="W228">
+      <c r="X228">
         <v>93.2</v>
       </c>
-      <c r="X228">
+      <c r="Y228">
         <v>98.2</v>
       </c>
-      <c r="Y228">
+      <c r="Z228">
         <v>106.7</v>
       </c>
-      <c r="Z228">
+      <c r="AA228">
         <v>100.9</v>
       </c>
-      <c r="AA228">
+      <c r="AB228">
         <v>105.4</v>
       </c>
-      <c r="AB228">
+      <c r="AC228">
         <v>89.1</v>
       </c>
-      <c r="AC228">
+      <c r="AD228">
         <v>100</v>
       </c>
-      <c r="AD228">
+      <c r="AE228">
         <v>94.7</v>
       </c>
-      <c r="AE228">
+      <c r="AF228">
         <v>100.1</v>
       </c>
-      <c r="AF228">
+      <c r="AG228">
         <v>102.9</v>
       </c>
-      <c r="AG228">
+      <c r="AH228">
         <v>115.6</v>
       </c>
-      <c r="AH228">
+      <c r="AI228">
         <v>101.4</v>
       </c>
-      <c r="AI228">
+      <c r="AJ228">
         <v>98.5</v>
       </c>
-      <c r="AJ228">
+      <c r="AK228">
         <v>96.7</v>
       </c>
-      <c r="AK228">
+      <c r="AL228">
         <v>108.8</v>
       </c>
-      <c r="AL228">
+      <c r="AM228">
         <v>95.2</v>
       </c>
-      <c r="AM228">
+      <c r="AN228">
         <v>102</v>
       </c>
-      <c r="AN228">
+      <c r="AO228">
         <v>103.4</v>
       </c>
-      <c r="AO228">
+      <c r="AP228">
         <v>111.8</v>
       </c>
-      <c r="AP228">
+      <c r="AQ228">
         <v>93.4</v>
       </c>
-      <c r="AQ228">
+      <c r="AR228">
         <v>91.1</v>
       </c>
-      <c r="AR228">
+      <c r="AS228">
         <v>92.3</v>
       </c>
-      <c r="AS228">
+      <c r="AT228">
         <v>99.2</v>
       </c>
-      <c r="AT228">
+      <c r="AU228">
         <v>93.7</v>
       </c>
-      <c r="AU228">
+      <c r="AV228">
         <v>92.5</v>
       </c>
-      <c r="AV228">
+      <c r="AW228">
         <v>96.3</v>
       </c>
-      <c r="AW228">
+      <c r="AX228">
         <v>107.2</v>
       </c>
-      <c r="AX228">
+      <c r="AY228">
         <v>102.8</v>
       </c>
-      <c r="AY228">
+      <c r="AZ228">
         <v>96.9</v>
       </c>
-      <c r="AZ228">
+      <c r="BA228">
         <v>105.8</v>
       </c>
+      <c r="BB228">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="229" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="229" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A229" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B229" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C229">
         <v>10000</v>
       </c>
       <c r="D229">
         <v>103.6</v>
       </c>
       <c r="E229">
         <v>103.8</v>
       </c>
       <c r="F229">
         <v>96.2</v>
       </c>
       <c r="G229">
         <v>97.6</v>
       </c>
       <c r="H229">
         <v>99.3</v>
       </c>
       <c r="I229">
         <v>101.2</v>
       </c>
       <c r="J229">
         <v>102.5</v>
       </c>
       <c r="K229">
         <v>104.6</v>
       </c>
       <c r="M229">
         <v>103.7</v>
       </c>
       <c r="N229">
         <v>102.9</v>
       </c>
       <c r="O229">
         <v>95.5</v>
       </c>
       <c r="P229">
         <v>97.7</v>
       </c>
       <c r="Q229">
         <v>99.9</v>
       </c>
       <c r="R229">
         <v>101.5</v>
       </c>
       <c r="S229">
         <v>102.9</v>
       </c>
-      <c r="U229">
+      <c r="T229">
+        <v>105.2</v>
+      </c>
+      <c r="V229">
         <v>104.3</v>
       </c>
-      <c r="V229">
+      <c r="W229">
         <v>101.5</v>
       </c>
-      <c r="W229">
+      <c r="X229">
         <v>102.9</v>
       </c>
-      <c r="X229">
+      <c r="Y229">
         <v>105.8</v>
       </c>
-      <c r="Y229">
+      <c r="Z229">
         <v>104.8</v>
       </c>
-      <c r="Z229">
+      <c r="AA229">
         <v>102.1</v>
       </c>
-      <c r="AA229">
+      <c r="AB229">
         <v>105.3</v>
       </c>
-      <c r="AB229">
+      <c r="AC229">
         <v>103</v>
       </c>
-      <c r="AC229">
+      <c r="AD229">
         <v>101.3</v>
       </c>
-      <c r="AD229">
+      <c r="AE229">
         <v>87.9</v>
       </c>
-      <c r="AE229">
+      <c r="AF229">
         <v>95.6</v>
       </c>
-      <c r="AF229">
+      <c r="AG229">
         <v>100</v>
       </c>
-      <c r="AG229">
+      <c r="AH229">
         <v>98.7</v>
       </c>
-      <c r="AH229">
+      <c r="AI229">
         <v>94.8</v>
       </c>
-      <c r="AI229">
+      <c r="AJ229">
         <v>96.3</v>
       </c>
-      <c r="AJ229">
+      <c r="AK229">
         <v>100.6</v>
       </c>
-      <c r="AK229">
+      <c r="AL229">
         <v>99.1</v>
       </c>
-      <c r="AL229">
+      <c r="AM229">
         <v>97.2</v>
       </c>
-      <c r="AM229">
+      <c r="AN229">
         <v>99</v>
       </c>
-      <c r="AN229">
+      <c r="AO229">
         <v>101.8</v>
       </c>
-      <c r="AO229">
+      <c r="AP229">
         <v>101.6</v>
       </c>
-      <c r="AP229">
+      <c r="AQ229">
         <v>98.8</v>
       </c>
-      <c r="AQ229">
+      <c r="AR229">
         <v>101.3</v>
       </c>
-      <c r="AR229">
+      <c r="AS229">
         <v>103.1</v>
       </c>
-      <c r="AS229">
+      <c r="AT229">
         <v>102.6</v>
       </c>
-      <c r="AT229">
+      <c r="AU229">
         <v>100.1</v>
       </c>
-      <c r="AU229">
+      <c r="AV229">
         <v>102.8</v>
       </c>
-      <c r="AV229">
+      <c r="AW229">
         <v>104.5</v>
       </c>
-      <c r="AW229">
+      <c r="AX229">
         <v>104.3</v>
       </c>
-      <c r="AX229">
+      <c r="AY229">
         <v>102.6</v>
       </c>
-      <c r="AY229">
+      <c r="AZ229">
         <v>104.9</v>
       </c>
-      <c r="AZ229">
+      <c r="BA229">
         <v>106.8</v>
       </c>
+      <c r="BB229">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="230" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="230" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A230" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B230" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>102.9</v>
       </c>
       <c r="E230">
         <v>101</v>
       </c>
       <c r="F230">
         <v>99</v>
       </c>
       <c r="G230">
         <v>100.1</v>
       </c>
       <c r="H230">
         <v>101.2</v>
       </c>
       <c r="I230">
         <v>98.5</v>
       </c>
       <c r="J230">
         <v>99.2</v>
       </c>
       <c r="K230">
         <v>99.7</v>
       </c>
       <c r="M230">
         <v>102.2</v>
       </c>
       <c r="N230">
         <v>100.6</v>
       </c>
       <c r="O230">
         <v>99.3</v>
       </c>
       <c r="P230">
         <v>101</v>
       </c>
       <c r="Q230">
         <v>99.6</v>
       </c>
       <c r="R230">
         <v>98.8</v>
       </c>
       <c r="S230">
         <v>99.4</v>
       </c>
-      <c r="U230">
+      <c r="T230">
+        <v>99.4</v>
+      </c>
+      <c r="V230">
         <v>109.6</v>
       </c>
-      <c r="V230">
+      <c r="W230">
         <v>93.4</v>
       </c>
-      <c r="W230">
+      <c r="X230">
         <v>108.8</v>
       </c>
-      <c r="X230">
+      <c r="Y230">
         <v>100</v>
       </c>
-      <c r="Y230">
+      <c r="Z230">
         <v>106.7</v>
       </c>
-      <c r="Z230">
+      <c r="AA230">
         <v>92.8</v>
       </c>
-      <c r="AA230">
+      <c r="AB230">
         <v>105.7</v>
       </c>
-      <c r="AB230">
+      <c r="AC230">
         <v>98.9</v>
       </c>
-      <c r="AC230">
+      <c r="AD230">
         <v>104.8</v>
       </c>
-      <c r="AD230">
+      <c r="AE230">
         <v>88.6</v>
       </c>
-      <c r="AE230">
+      <c r="AF230">
         <v>103.4</v>
       </c>
-      <c r="AF230">
+      <c r="AG230">
         <v>99.1</v>
       </c>
-      <c r="AG230">
+      <c r="AH230">
         <v>106.1</v>
       </c>
-      <c r="AH230">
+      <c r="AI230">
         <v>90.9</v>
       </c>
-      <c r="AI230">
+      <c r="AJ230">
         <v>103.1</v>
       </c>
-      <c r="AJ230">
+      <c r="AK230">
         <v>100.2</v>
       </c>
-      <c r="AK230">
+      <c r="AL230">
         <v>109.8</v>
       </c>
-      <c r="AL230">
+      <c r="AM230">
         <v>91.7</v>
       </c>
-      <c r="AM230">
+      <c r="AN230">
         <v>105.7</v>
       </c>
-      <c r="AN230">
+      <c r="AO230">
         <v>97.7</v>
       </c>
-      <c r="AO230">
+      <c r="AP230">
         <v>103.1</v>
       </c>
-      <c r="AP230">
+      <c r="AQ230">
         <v>88.1</v>
       </c>
-      <c r="AQ230">
+      <c r="AR230">
         <v>107.2</v>
       </c>
-      <c r="AR230">
+      <c r="AS230">
         <v>95.4</v>
       </c>
-      <c r="AS230">
+      <c r="AT230">
         <v>104.4</v>
       </c>
-      <c r="AT230">
+      <c r="AU230">
         <v>87.8</v>
       </c>
-      <c r="AU230">
+      <c r="AV230">
         <v>108.6</v>
       </c>
-      <c r="AV230">
+      <c r="AW230">
         <v>96.1</v>
       </c>
-      <c r="AW230">
+      <c r="AX230">
         <v>105</v>
       </c>
-      <c r="AX230">
+      <c r="AY230">
         <v>89.2</v>
       </c>
-      <c r="AY230">
+      <c r="AZ230">
         <v>108.5</v>
       </c>
-      <c r="AZ230">
+      <c r="BA230">
         <v>96</v>
       </c>
+      <c r="BB230">
+        <v>104</v>
+      </c>
     </row>
-    <row r="231" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="231" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A231" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B231" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C231">
         <v>1157.0999999999999</v>
       </c>
       <c r="D231">
         <v>99.3</v>
       </c>
       <c r="E231">
         <v>101.5</v>
       </c>
       <c r="F231">
         <v>98.5</v>
       </c>
       <c r="G231">
         <v>100.9</v>
       </c>
       <c r="H231">
         <v>104.6</v>
       </c>
       <c r="I231">
         <v>107.5</v>
       </c>
       <c r="J231">
         <v>110.1</v>
       </c>
       <c r="K231">
         <v>117.4</v>
       </c>
       <c r="M231">
         <v>99.5</v>
       </c>
       <c r="N231">
         <v>101</v>
       </c>
       <c r="O231">
         <v>99.1</v>
       </c>
       <c r="P231">
         <v>101.3</v>
       </c>
       <c r="Q231">
         <v>105.7</v>
       </c>
       <c r="R231">
         <v>107.7</v>
       </c>
       <c r="S231">
         <v>112</v>
       </c>
-      <c r="U231">
+      <c r="T231">
+        <v>118.4</v>
+      </c>
+      <c r="V231">
         <v>108.7</v>
       </c>
-      <c r="V231">
+      <c r="W231">
         <v>92.4</v>
       </c>
-      <c r="W231">
+      <c r="X231">
         <v>97.8</v>
       </c>
-      <c r="X231">
+      <c r="Y231">
         <v>98.3</v>
       </c>
-      <c r="Y231">
+      <c r="Z231">
         <v>109.7</v>
       </c>
-      <c r="Z231">
+      <c r="AA231">
         <v>95.3</v>
       </c>
-      <c r="AA231">
+      <c r="AB231">
         <v>103.3</v>
       </c>
-      <c r="AB231">
+      <c r="AC231">
         <v>97.7</v>
       </c>
-      <c r="AC231">
+      <c r="AD231">
         <v>107.9</v>
       </c>
-      <c r="AD231">
+      <c r="AE231">
         <v>90.3</v>
       </c>
-      <c r="AE231">
+      <c r="AF231">
         <v>97.6</v>
       </c>
-      <c r="AF231">
+      <c r="AG231">
         <v>98.2</v>
       </c>
-      <c r="AG231">
+      <c r="AH231">
         <v>110.4</v>
       </c>
-      <c r="AH231">
+      <c r="AI231">
         <v>93.9</v>
       </c>
-      <c r="AI231">
+      <c r="AJ231">
         <v>98.8</v>
       </c>
-      <c r="AJ231">
+      <c r="AK231">
         <v>100.3</v>
       </c>
-      <c r="AK231">
+      <c r="AL231">
         <v>112.1</v>
       </c>
-      <c r="AL231">
+      <c r="AM231">
         <v>98.2</v>
       </c>
-      <c r="AM231">
+      <c r="AN231">
         <v>103.4</v>
       </c>
-      <c r="AN231">
+      <c r="AO231">
         <v>104.7</v>
       </c>
-      <c r="AO231">
+      <c r="AP231">
         <v>116.4</v>
       </c>
-      <c r="AP231">
+      <c r="AQ231">
         <v>100.9</v>
       </c>
-      <c r="AQ231">
+      <c r="AR231">
         <v>105.6</v>
       </c>
-      <c r="AR231">
+      <c r="AS231">
         <v>107.1</v>
       </c>
-      <c r="AS231">
+      <c r="AT231">
         <v>117</v>
       </c>
-      <c r="AT231">
+      <c r="AU231">
         <v>103.6</v>
       </c>
-      <c r="AU231">
+      <c r="AV231">
         <v>108.5</v>
       </c>
-      <c r="AV231">
+      <c r="AW231">
         <v>111.2</v>
       </c>
-      <c r="AW231">
+      <c r="AX231">
         <v>124.5</v>
       </c>
-      <c r="AX231">
+      <c r="AY231">
         <v>110.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117.1</v>
       </c>
       <c r="AZ231">
         <v>117.1</v>
       </c>
+      <c r="BA231">
+        <v>117.1</v>
+      </c>
+      <c r="BB231">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="232" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="232" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A232" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B232" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>107.8</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>91.9</v>
       </c>
       <c r="G232">
         <v>91.1</v>
       </c>
       <c r="H232">
         <v>95</v>
       </c>
       <c r="I232">
         <v>97.1</v>
       </c>
       <c r="J232">
         <v>98</v>
       </c>
       <c r="K232">
         <v>98.3</v>
       </c>
       <c r="M232">
         <v>107.7</v>
       </c>
       <c r="N232">
         <v>107</v>
       </c>
       <c r="O232">
         <v>88.3</v>
       </c>
       <c r="P232">
         <v>91.7</v>
       </c>
       <c r="Q232">
         <v>96.1</v>
       </c>
       <c r="R232">
         <v>97.1</v>
       </c>
       <c r="S232">
         <v>98.1</v>
       </c>
-      <c r="U232">
+      <c r="T232">
+        <v>98.5</v>
+      </c>
+      <c r="V232">
         <v>106.5</v>
       </c>
-      <c r="V232">
+      <c r="W232">
         <v>105.5</v>
       </c>
-      <c r="W232">
+      <c r="X232">
         <v>106</v>
       </c>
-      <c r="X232">
+      <c r="Y232">
         <v>113.3</v>
       </c>
-      <c r="Y232">
+      <c r="Z232">
         <v>105.9</v>
       </c>
-      <c r="Z232">
+      <c r="AA232">
         <v>106.9</v>
       </c>
-      <c r="AA232">
+      <c r="AB232">
         <v>109.3</v>
       </c>
-      <c r="AB232">
+      <c r="AC232">
         <v>110.3</v>
       </c>
-      <c r="AC232">
+      <c r="AD232">
         <v>101.7</v>
       </c>
-      <c r="AD232">
+      <c r="AE232">
         <v>81</v>
       </c>
-      <c r="AE232">
+      <c r="AF232">
         <v>88.8</v>
       </c>
-      <c r="AF232">
+      <c r="AG232">
         <v>96.2</v>
       </c>
-      <c r="AG232">
+      <c r="AH232">
         <v>87.1</v>
       </c>
-      <c r="AH232">
+      <c r="AI232">
         <v>88.8</v>
       </c>
-      <c r="AI232">
+      <c r="AJ232">
         <v>89.9</v>
       </c>
-      <c r="AJ232">
+      <c r="AK232">
         <v>98.7</v>
       </c>
-      <c r="AK232">
+      <c r="AL232">
         <v>89.3</v>
       </c>
-      <c r="AL232">
+      <c r="AM232">
         <v>93.5</v>
       </c>
-      <c r="AM232">
+      <c r="AN232">
         <v>96.1</v>
       </c>
-      <c r="AN232">
+      <c r="AO232">
         <v>101.3</v>
       </c>
-      <c r="AO232">
+      <c r="AP232">
         <v>93.7</v>
       </c>
-      <c r="AP232">
+      <c r="AQ232">
         <v>95.2</v>
       </c>
-      <c r="AQ232">
+      <c r="AR232">
         <v>97.7</v>
       </c>
-      <c r="AR232">
+      <c r="AS232">
         <v>101.7</v>
       </c>
-      <c r="AS232">
+      <c r="AT232">
         <v>93.9</v>
       </c>
-      <c r="AT232">
+      <c r="AU232">
         <v>98.1</v>
       </c>
-      <c r="AU232">
+      <c r="AV232">
         <v>98.2</v>
       </c>
-      <c r="AV232">
+      <c r="AW232">
         <v>101.8</v>
       </c>
-      <c r="AW232">
+      <c r="AX232">
         <v>94.2</v>
       </c>
-      <c r="AX232">
+      <c r="AY232">
         <v>97.3</v>
       </c>
-      <c r="AY232">
+      <c r="AZ232">
         <v>98.7</v>
       </c>
-      <c r="AZ232">
+      <c r="BA232">
         <v>102.8</v>
       </c>
+      <c r="BB232">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="233" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="233" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A233" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B233" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.5</v>
       </c>
       <c r="E233">
         <v>103.9</v>
       </c>
       <c r="F233">
         <v>96.1</v>
       </c>
       <c r="G233">
         <v>96.5</v>
       </c>
       <c r="H233">
         <v>92.4</v>
       </c>
       <c r="I233">
         <v>91.3</v>
       </c>
       <c r="J233">
         <v>90.5</v>
       </c>
       <c r="K233">
         <v>89.4</v>
       </c>
       <c r="M233">
         <v>104.5</v>
       </c>
       <c r="N233">
         <v>102.6</v>
       </c>
       <c r="O233">
         <v>95.9</v>
       </c>
       <c r="P233">
         <v>95.5</v>
       </c>
       <c r="Q233">
         <v>91.9</v>
       </c>
       <c r="R233">
         <v>90.6</v>
       </c>
       <c r="S233">
         <v>90.4</v>
       </c>
-      <c r="U233">
+      <c r="T233">
+        <v>89.2</v>
+      </c>
+      <c r="V233">
         <v>103.9</v>
       </c>
-      <c r="V233">
+      <c r="W233">
         <v>102.8</v>
       </c>
-      <c r="W233">
+      <c r="X233">
         <v>102.6</v>
       </c>
-      <c r="X233">
+      <c r="Y233">
         <v>108.7</v>
       </c>
-      <c r="Y233">
+      <c r="Z233">
         <v>104</v>
       </c>
-      <c r="Z233">
+      <c r="AA233">
         <v>102.7</v>
       </c>
-      <c r="AA233">
+      <c r="AB233">
         <v>106.5</v>
       </c>
-      <c r="AB233">
+      <c r="AC233">
         <v>102.7</v>
       </c>
-      <c r="AC233">
+      <c r="AD233">
         <v>98.7</v>
       </c>
-      <c r="AD233">
+      <c r="AE233">
         <v>88.1</v>
       </c>
-      <c r="AE233">
+      <c r="AF233">
         <v>94.7</v>
       </c>
-      <c r="AF233">
+      <c r="AG233">
         <v>102.7</v>
       </c>
-      <c r="AG233">
+      <c r="AH233">
         <v>98.2</v>
       </c>
-      <c r="AH233">
+      <c r="AI233">
         <v>93.8</v>
       </c>
-      <c r="AI233">
+      <c r="AJ233">
         <v>94.2</v>
       </c>
-      <c r="AJ233">
+      <c r="AK233">
         <v>99.6</v>
       </c>
-      <c r="AK233">
+      <c r="AL233">
         <v>94.3</v>
       </c>
-      <c r="AL233">
+      <c r="AM233">
         <v>89.8</v>
       </c>
-      <c r="AM233">
+      <c r="AN233">
         <v>90.3</v>
       </c>
-      <c r="AN233">
+      <c r="AO233">
         <v>95.4</v>
       </c>
-      <c r="AO233">
+      <c r="AP233">
         <v>92.1</v>
       </c>
-      <c r="AP233">
+      <c r="AQ233">
         <v>89</v>
       </c>
-      <c r="AQ233">
+      <c r="AR233">
         <v>90.2</v>
       </c>
-      <c r="AR233">
+      <c r="AS233">
         <v>94.1</v>
       </c>
-      <c r="AS233">
+      <c r="AT233">
         <v>89.2</v>
       </c>
-      <c r="AT233">
+      <c r="AU233">
         <v>88</v>
       </c>
-      <c r="AU233">
+      <c r="AV233">
         <v>90.4</v>
       </c>
-      <c r="AV233">
+      <c r="AW233">
         <v>94.6</v>
       </c>
-      <c r="AW233">
+      <c r="AX233">
         <v>88.8</v>
       </c>
-      <c r="AX233">
+      <c r="AY233">
         <v>88.1</v>
       </c>
-      <c r="AY233">
+      <c r="AZ233">
         <v>88.3</v>
       </c>
-      <c r="AZ233">
+      <c r="BA233">
         <v>92.3</v>
       </c>
+      <c r="BB233">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="234" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="234" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A234" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B234" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C234">
         <v>794.5</v>
       </c>
       <c r="D234">
         <v>101.2</v>
       </c>
       <c r="E234">
         <v>99.7</v>
       </c>
       <c r="F234">
         <v>100.3</v>
       </c>
       <c r="G234">
         <v>105.3</v>
       </c>
       <c r="H234">
         <v>111.2</v>
       </c>
       <c r="I234">
         <v>116.8</v>
       </c>
       <c r="J234">
         <v>123.2</v>
       </c>
       <c r="K234">
         <v>126.4</v>
       </c>
       <c r="M234">
         <v>101.1</v>
       </c>
       <c r="N234">
         <v>99.7</v>
       </c>
       <c r="O234">
         <v>101.4</v>
       </c>
       <c r="P234">
         <v>106.2</v>
       </c>
       <c r="Q234">
         <v>112.5</v>
       </c>
       <c r="R234">
         <v>119.3</v>
       </c>
       <c r="S234">
         <v>122.5</v>
       </c>
-      <c r="U234">
+      <c r="T234">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="V234">
         <v>101.1</v>
       </c>
-      <c r="V234">
+      <c r="W234">
         <v>100.7</v>
       </c>
-      <c r="W234">
+      <c r="X234">
         <v>99.9</v>
       </c>
-      <c r="X234">
+      <c r="Y234">
         <v>102.9</v>
       </c>
-      <c r="Y234">
+      <c r="Z234">
         <v>100.8</v>
       </c>
-      <c r="Z234">
+      <c r="AA234">
         <v>99.7</v>
       </c>
-      <c r="AA234">
+      <c r="AB234">
         <v>99.6</v>
       </c>
-      <c r="AB234">
+      <c r="AC234">
         <v>98.6</v>
       </c>
-      <c r="AC234">
+      <c r="AD234">
         <v>100.7</v>
       </c>
-      <c r="AD234">
+      <c r="AE234">
         <v>98.1</v>
       </c>
-      <c r="AE234">
+      <c r="AF234">
         <v>99.5</v>
       </c>
-      <c r="AF234">
+      <c r="AG234">
         <v>103</v>
       </c>
-      <c r="AG234">
+      <c r="AH234">
         <v>104.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AI234">
         <v>103.9</v>
       </c>
       <c r="AJ234">
+        <v>103.9</v>
+      </c>
+      <c r="AK234">
         <v>108.7</v>
       </c>
-      <c r="AK234">
+      <c r="AL234">
         <v>108.1</v>
       </c>
-      <c r="AL234">
+      <c r="AM234">
         <v>111.2</v>
       </c>
-      <c r="AM234">
+      <c r="AN234">
         <v>110.4</v>
       </c>
-      <c r="AN234">
+      <c r="AO234">
         <v>115.1</v>
       </c>
-      <c r="AO234">
+      <c r="AP234">
         <v>113.3</v>
       </c>
-      <c r="AP234">
+      <c r="AQ234">
         <v>116.6</v>
       </c>
-      <c r="AQ234">
+      <c r="AR234">
         <v>116.5</v>
       </c>
-      <c r="AR234">
+      <c r="AS234">
         <v>120.8</v>
       </c>
-      <c r="AS234">
+      <c r="AT234">
         <v>123.2</v>
       </c>
-      <c r="AT234">
+      <c r="AU234">
         <v>123.7</v>
       </c>
-      <c r="AU234">
+      <c r="AV234">
         <v>124.1</v>
       </c>
-      <c r="AV234">
+      <c r="AW234">
         <v>121.7</v>
       </c>
-      <c r="AW234">
+      <c r="AX234">
         <v>120.6</v>
       </c>
-      <c r="AX234">
+      <c r="AY234">
         <v>125.3</v>
       </c>
-      <c r="AY234">
+      <c r="AZ234">
         <v>127.8</v>
       </c>
-      <c r="AZ234">
+      <c r="BA234">
         <v>132.1</v>
       </c>
+      <c r="BB234">
+        <v>134.19999999999999</v>
+      </c>
     </row>
-    <row r="235" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="235" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A235" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B235" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.9</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>99.2</v>
       </c>
       <c r="G235">
         <v>99.6</v>
       </c>
       <c r="H235">
         <v>97.6</v>
       </c>
       <c r="I235">
         <v>97.9</v>
       </c>
       <c r="J235">
         <v>99.2</v>
       </c>
       <c r="K235">
         <v>102.8</v>
       </c>
       <c r="M235">
         <v>101.2</v>
       </c>
       <c r="N235">
         <v>100.5</v>
       </c>
       <c r="O235">
         <v>99.3</v>
       </c>
       <c r="P235">
         <v>98.8</v>
       </c>
       <c r="Q235">
         <v>97.5</v>
       </c>
       <c r="R235">
         <v>98.3</v>
       </c>
       <c r="S235">
         <v>100.1</v>
       </c>
-      <c r="U235">
+      <c r="T235">
+        <v>103</v>
+      </c>
+      <c r="V235">
         <v>101.6</v>
       </c>
-      <c r="V235">
+      <c r="W235">
         <v>100.4</v>
       </c>
-      <c r="W235">
+      <c r="X235">
         <v>100</v>
       </c>
-      <c r="X235">
+      <c r="Y235">
         <v>101.6</v>
       </c>
-      <c r="Y235">
+      <c r="Z235">
         <v>102.7</v>
       </c>
-      <c r="Z235">
+      <c r="AA235">
         <v>100.2</v>
       </c>
-      <c r="AA235">
+      <c r="AB235">
         <v>100.4</v>
       </c>
-      <c r="AB235">
+      <c r="AC235">
         <v>99.9</v>
       </c>
-      <c r="AC235">
+      <c r="AD235">
         <v>101.5</v>
       </c>
-      <c r="AD235">
+      <c r="AE235">
         <v>94.6</v>
       </c>
-      <c r="AE235">
+      <c r="AF235">
         <v>100.1</v>
       </c>
-      <c r="AF235">
+      <c r="AG235">
         <v>100.7</v>
       </c>
-      <c r="AG235">
+      <c r="AH235">
         <v>101.6</v>
       </c>
-      <c r="AH235">
+      <c r="AI235">
         <v>99.6</v>
       </c>
-      <c r="AI235">
+      <c r="AJ235">
         <v>97.3</v>
       </c>
-      <c r="AJ235">
+      <c r="AK235">
         <v>99.7</v>
       </c>
-      <c r="AK235">
+      <c r="AL235">
         <v>98.4</v>
       </c>
-      <c r="AL235">
+      <c r="AM235">
         <v>97.6</v>
       </c>
-      <c r="AM235">
+      <c r="AN235">
         <v>96.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.2</v>
       </c>
       <c r="AO235">
         <v>98.2</v>
       </c>
       <c r="AP235">
+        <v>98.2</v>
+      </c>
+      <c r="AQ235">
         <v>97.1</v>
       </c>
-      <c r="AQ235">
+      <c r="AR235">
         <v>97.4</v>
       </c>
-      <c r="AR235">
+      <c r="AS235">
         <v>98.9</v>
       </c>
-      <c r="AS235">
+      <c r="AT235">
         <v>99.8</v>
       </c>
-      <c r="AT235">
+      <c r="AU235">
         <v>98.5</v>
       </c>
-      <c r="AU235">
+      <c r="AV235">
         <v>98.3</v>
       </c>
-      <c r="AV235">
+      <c r="AW235">
         <v>100</v>
       </c>
-      <c r="AW235">
+      <c r="AX235">
         <v>103.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AY235">
         <v>102</v>
       </c>
       <c r="AZ235">
+        <v>102</v>
+      </c>
+      <c r="BA235">
         <v>103.6</v>
       </c>
+      <c r="BB235">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="236" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="236" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A236" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B236" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C236">
         <v>355.3</v>
       </c>
       <c r="D236">
         <v>101.7</v>
       </c>
       <c r="E236">
         <v>100.8</v>
       </c>
       <c r="F236">
         <v>99.2</v>
       </c>
       <c r="G236">
         <v>101.4</v>
       </c>
       <c r="H236">
         <v>98.1</v>
       </c>
       <c r="I236">
         <v>98.7</v>
       </c>
       <c r="J236">
         <v>99.1</v>
       </c>
       <c r="K236">
         <v>98.1</v>
       </c>
       <c r="M236">
         <v>101.7</v>
       </c>
       <c r="N236">
         <v>100.6</v>
       </c>
       <c r="O236">
         <v>99.5</v>
       </c>
       <c r="P236">
         <v>101.1</v>
       </c>
       <c r="Q236">
         <v>97.5</v>
       </c>
       <c r="R236">
         <v>98.9</v>
       </c>
       <c r="S236">
         <v>99.1</v>
       </c>
-      <c r="U236">
+      <c r="T236">
+        <v>97.7</v>
+      </c>
+      <c r="V236">
         <v>102.5</v>
       </c>
-      <c r="V236">
+      <c r="W236">
         <v>100.6</v>
       </c>
-      <c r="W236">
+      <c r="X236">
         <v>102.1</v>
       </c>
-      <c r="X236">
+      <c r="Y236">
         <v>101.5</v>
       </c>
-      <c r="Y236">
+      <c r="Z236">
         <v>102.7</v>
       </c>
-      <c r="Z236">
+      <c r="AA236">
         <v>98.9</v>
       </c>
-      <c r="AA236">
+      <c r="AB236">
         <v>101.2</v>
       </c>
-      <c r="AB236">
+      <c r="AC236">
         <v>100.4</v>
       </c>
-      <c r="AC236">
+      <c r="AD236">
         <v>101.9</v>
       </c>
-      <c r="AD236">
+      <c r="AE236">
         <v>96.5</v>
       </c>
-      <c r="AE236">
+      <c r="AF236">
         <v>98.5</v>
       </c>
-      <c r="AF236">
+      <c r="AG236">
         <v>99.9</v>
       </c>
-      <c r="AG236">
+      <c r="AH236">
         <v>103.2</v>
       </c>
-      <c r="AH236">
+      <c r="AI236">
         <v>100.7</v>
       </c>
-      <c r="AI236">
+      <c r="AJ236">
         <v>100.6</v>
       </c>
-      <c r="AJ236">
+      <c r="AK236">
         <v>101.1</v>
       </c>
-      <c r="AK236">
+      <c r="AL236">
         <v>102.1</v>
       </c>
-      <c r="AL236">
+      <c r="AM236">
         <v>96.3</v>
       </c>
-      <c r="AM236">
+      <c r="AN236">
         <v>96.7</v>
       </c>
-      <c r="AN236">
+      <c r="AO236">
         <v>97.3</v>
       </c>
-      <c r="AO236">
+      <c r="AP236">
         <v>99.8</v>
       </c>
-      <c r="AP236">
+      <c r="AQ236">
         <v>97.4</v>
       </c>
-      <c r="AQ236">
+      <c r="AR236">
         <v>97.8</v>
       </c>
-      <c r="AR236">
+      <c r="AS236">
         <v>99.6</v>
       </c>
-      <c r="AS236">
+      <c r="AT236">
         <v>100.6</v>
       </c>
-      <c r="AT236">
+      <c r="AU236">
         <v>98</v>
       </c>
-      <c r="AU236">
+      <c r="AV236">
         <v>98.1</v>
       </c>
-      <c r="AV236">
+      <c r="AW236">
         <v>99.8</v>
       </c>
-      <c r="AW236">
+      <c r="AX236">
         <v>100.4</v>
       </c>
-      <c r="AX236">
+      <c r="AY236">
         <v>96.1</v>
       </c>
-      <c r="AY236">
+      <c r="AZ236">
         <v>97.8</v>
       </c>
-      <c r="AZ236">
+      <c r="BA236">
         <v>98.1</v>
       </c>
+      <c r="BB236">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="237" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="237" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A237" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B237" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.5</v>
       </c>
       <c r="E237">
         <v>117.3</v>
       </c>
       <c r="F237">
         <v>82.7</v>
       </c>
       <c r="G237">
         <v>76.2</v>
       </c>
       <c r="H237">
         <v>89.4</v>
       </c>
       <c r="I237">
         <v>100.7</v>
       </c>
       <c r="J237">
         <v>103.6</v>
       </c>
       <c r="K237">
         <v>105.9</v>
       </c>
       <c r="M237">
         <v>116</v>
       </c>
       <c r="N237">
         <v>113.8</v>
       </c>
       <c r="O237">
         <v>75.2</v>
       </c>
       <c r="P237">
         <v>77.8</v>
       </c>
       <c r="Q237">
         <v>93.9</v>
       </c>
       <c r="R237">
         <v>102.1</v>
       </c>
       <c r="S237">
         <v>104.2</v>
       </c>
-      <c r="U237">
+      <c r="T237">
+        <v>106.1</v>
+      </c>
+      <c r="V237">
         <v>112.3</v>
       </c>
-      <c r="V237">
+      <c r="W237">
         <v>114.6</v>
       </c>
-      <c r="W237">
+      <c r="X237">
         <v>118.2</v>
       </c>
-      <c r="X237">
+      <c r="Y237">
         <v>117.1</v>
       </c>
-      <c r="Y237">
+      <c r="Z237">
         <v>114.3</v>
       </c>
-      <c r="Z237">
+      <c r="AA237">
         <v>117.8</v>
       </c>
-      <c r="AA237">
+      <c r="AB237">
         <v>120.5</v>
       </c>
-      <c r="AB237">
+      <c r="AC237">
         <v>116.5</v>
       </c>
-      <c r="AC237">
+      <c r="AD237">
         <v>100.5</v>
       </c>
-      <c r="AD237">
+      <c r="AE237">
         <v>55</v>
       </c>
-      <c r="AE237">
+      <c r="AF237">
         <v>83.3</v>
       </c>
-      <c r="AF237">
+      <c r="AG237">
         <v>92.1</v>
       </c>
-      <c r="AG237">
+      <c r="AH237">
         <v>70.3</v>
       </c>
-      <c r="AH237">
+      <c r="AI237">
         <v>69.599999999999994</v>
       </c>
-      <c r="AI237">
+      <c r="AJ237">
         <v>72.5</v>
       </c>
-      <c r="AJ237">
+      <c r="AK237">
         <v>92.4</v>
       </c>
-      <c r="AK237">
+      <c r="AL237">
         <v>76.8</v>
       </c>
-      <c r="AL237">
+      <c r="AM237">
         <v>89.2</v>
       </c>
-      <c r="AM237">
+      <c r="AN237">
         <v>92.6</v>
       </c>
-      <c r="AN237">
+      <c r="AO237">
         <v>99</v>
       </c>
-      <c r="AO237">
+      <c r="AP237">
         <v>94.7</v>
       </c>
-      <c r="AP237">
+      <c r="AQ237">
         <v>97.3</v>
       </c>
-      <c r="AQ237">
+      <c r="AR237">
         <v>105.2</v>
       </c>
-      <c r="AR237">
+      <c r="AS237">
         <v>105.6</v>
       </c>
-      <c r="AS237">
+      <c r="AT237">
         <v>100.2</v>
       </c>
-      <c r="AT237">
+      <c r="AU237">
         <v>100.7</v>
       </c>
-      <c r="AU237">
+      <c r="AV237">
         <v>106.6</v>
       </c>
-      <c r="AV237">
+      <c r="AW237">
         <v>107</v>
       </c>
-      <c r="AW237">
+      <c r="AX237">
         <v>102.7</v>
       </c>
-      <c r="AX237">
+      <c r="AY237">
         <v>103.3</v>
       </c>
-      <c r="AY237">
+      <c r="AZ237">
         <v>108.3</v>
       </c>
-      <c r="AZ237">
+      <c r="BA237">
         <v>109.3</v>
       </c>
+      <c r="BB237">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="238" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="238" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A238" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B238" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>119.4</v>
       </c>
       <c r="E238">
         <v>117.9</v>
       </c>
       <c r="F238">
         <v>82.1</v>
       </c>
       <c r="G238">
         <v>86.8</v>
       </c>
       <c r="H238">
         <v>100.7</v>
       </c>
       <c r="I238">
         <v>107.1</v>
       </c>
       <c r="J238">
         <v>108.5</v>
       </c>
       <c r="K238">
         <v>110.9</v>
       </c>
       <c r="M238">
         <v>119.5</v>
       </c>
       <c r="N238">
         <v>113.9</v>
       </c>
       <c r="O238">
         <v>78.400000000000006</v>
       </c>
       <c r="P238">
         <v>89</v>
       </c>
       <c r="Q238">
         <v>103.3</v>
       </c>
       <c r="R238">
         <v>108.1</v>
       </c>
       <c r="S238">
         <v>108.8</v>
       </c>
-      <c r="U238">
+      <c r="T238">
+        <v>110.8</v>
+      </c>
+      <c r="V238">
         <v>109.9</v>
       </c>
-      <c r="V238">
+      <c r="W238">
         <v>123.4</v>
       </c>
-      <c r="W238">
+      <c r="X238">
         <v>122.5</v>
       </c>
-      <c r="X238">
+      <c r="Y238">
         <v>121.8</v>
       </c>
-      <c r="Y238">
+      <c r="Z238">
         <v>110.2</v>
       </c>
-      <c r="Z238">
+      <c r="AA238">
         <v>123.5</v>
       </c>
-      <c r="AA238">
+      <c r="AB238">
         <v>121.5</v>
       </c>
-      <c r="AB238">
+      <c r="AC238">
         <v>116.3</v>
       </c>
-      <c r="AC238">
+      <c r="AD238">
         <v>94.3</v>
       </c>
-      <c r="AD238">
+      <c r="AE238">
         <v>59.8</v>
       </c>
-      <c r="AE238">
+      <c r="AF238">
         <v>81.900000000000006</v>
       </c>
-      <c r="AF238">
+      <c r="AG238">
         <v>92.3</v>
       </c>
-      <c r="AG238">
+      <c r="AH238">
         <v>79.5</v>
       </c>
-      <c r="AH238">
+      <c r="AI238">
         <v>86.3</v>
       </c>
-      <c r="AI238">
+      <c r="AJ238">
         <v>85.4</v>
       </c>
-      <c r="AJ238">
+      <c r="AK238">
         <v>96.1</v>
       </c>
-      <c r="AK238">
+      <c r="AL238">
         <v>88.4</v>
       </c>
-      <c r="AL238">
+      <c r="AM238">
         <v>104.7</v>
       </c>
-      <c r="AM238">
+      <c r="AN238">
         <v>102.7</v>
       </c>
-      <c r="AN238">
+      <c r="AO238">
         <v>107</v>
       </c>
-      <c r="AO238">
+      <c r="AP238">
         <v>98.9</v>
       </c>
-      <c r="AP238">
+      <c r="AQ238">
         <v>111.4</v>
       </c>
-      <c r="AQ238">
+      <c r="AR238">
         <v>110.6</v>
       </c>
-      <c r="AR238">
+      <c r="AS238">
         <v>107.5</v>
       </c>
-      <c r="AS238">
+      <c r="AT238">
         <v>102.8</v>
       </c>
-      <c r="AT238">
+      <c r="AU238">
         <v>111.2</v>
       </c>
-      <c r="AU238">
+      <c r="AV238">
         <v>109.8</v>
       </c>
-      <c r="AV238">
+      <c r="AW238">
         <v>110</v>
       </c>
-      <c r="AW238">
+      <c r="AX238">
         <v>104.1</v>
       </c>
-      <c r="AX238">
+      <c r="AY238">
         <v>113.6</v>
       </c>
-      <c r="AY238">
+      <c r="AZ238">
         <v>112.8</v>
       </c>
-      <c r="AZ238">
+      <c r="BA238">
         <v>113.1</v>
       </c>
+      <c r="BB238">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="239" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="239" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A239" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B239" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.5</v>
       </c>
       <c r="E239">
         <v>107</v>
       </c>
       <c r="F239">
         <v>93</v>
       </c>
       <c r="G239">
         <v>93.7</v>
       </c>
       <c r="H239">
         <v>92.1</v>
       </c>
       <c r="I239">
         <v>89.9</v>
       </c>
       <c r="J239">
         <v>86.5</v>
       </c>
       <c r="K239">
         <v>86.7</v>
       </c>
       <c r="M239">
         <v>106.7</v>
       </c>
       <c r="N239">
         <v>105.4</v>
       </c>
       <c r="O239">
         <v>92</v>
       </c>
       <c r="P239">
         <v>92.2</v>
       </c>
       <c r="Q239">
         <v>91.8</v>
       </c>
       <c r="R239">
         <v>89.2</v>
       </c>
       <c r="S239">
         <v>86.2</v>
       </c>
-      <c r="U239">
+      <c r="T239">
+        <v>86.4</v>
+      </c>
+      <c r="V239">
         <v>109.8</v>
       </c>
-      <c r="V239">
+      <c r="W239">
         <v>100.6</v>
       </c>
-      <c r="W239">
+      <c r="X239">
         <v>106.8</v>
       </c>
-      <c r="X239">
+      <c r="Y239">
         <v>109</v>
       </c>
-      <c r="Y239">
+      <c r="Z239">
         <v>110.5</v>
       </c>
-      <c r="Z239">
+      <c r="AA239">
         <v>100</v>
       </c>
-      <c r="AA239">
+      <c r="AB239">
         <v>112.5</v>
       </c>
-      <c r="AB239">
+      <c r="AC239">
         <v>105</v>
       </c>
-      <c r="AC239">
+      <c r="AD239">
         <v>104</v>
       </c>
-      <c r="AD239">
+      <c r="AE239">
         <v>66.400000000000006</v>
       </c>
-      <c r="AE239">
+      <c r="AF239">
         <v>99.3</v>
       </c>
-      <c r="AF239">
+      <c r="AG239">
         <v>102.4</v>
       </c>
-      <c r="AG239">
+      <c r="AH239">
         <v>100.1</v>
       </c>
-      <c r="AH239">
+      <c r="AI239">
         <v>86.6</v>
       </c>
-      <c r="AI239">
+      <c r="AJ239">
         <v>94.4</v>
       </c>
-      <c r="AJ239">
+      <c r="AK239">
         <v>93.8</v>
       </c>
-      <c r="AK239">
+      <c r="AL239">
         <v>93.9</v>
       </c>
-      <c r="AL239">
+      <c r="AM239">
         <v>86.6</v>
       </c>
-      <c r="AM239">
+      <c r="AN239">
         <v>95</v>
       </c>
-      <c r="AN239">
+      <c r="AO239">
         <v>93.1</v>
       </c>
-      <c r="AO239">
+      <c r="AP239">
         <v>92.6</v>
       </c>
-      <c r="AP239">
+      <c r="AQ239">
         <v>83.1</v>
       </c>
-      <c r="AQ239">
+      <c r="AR239">
         <v>93.9</v>
       </c>
-      <c r="AR239">
+      <c r="AS239">
         <v>90.1</v>
       </c>
-      <c r="AS239">
+      <c r="AT239">
         <v>89.8</v>
       </c>
-      <c r="AT239">
+      <c r="AU239">
         <v>79.5</v>
       </c>
-      <c r="AU239">
+      <c r="AV239">
         <v>89.3</v>
       </c>
-      <c r="AV239">
+      <c r="AW239">
         <v>87.4</v>
       </c>
-      <c r="AW239">
+      <c r="AX239">
         <v>88.5</v>
       </c>
-      <c r="AX239">
+      <c r="AY239">
         <v>79.099999999999994</v>
       </c>
-      <c r="AY239">
+      <c r="AZ239">
         <v>91.4</v>
       </c>
-      <c r="AZ239">
+      <c r="BA239">
         <v>87.6</v>
       </c>
+      <c r="BB239">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="240" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="240" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A240" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B240" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.6</v>
       </c>
       <c r="E240">
         <v>101.4</v>
       </c>
       <c r="F240">
         <v>98.6</v>
       </c>
       <c r="G240">
         <v>102.6</v>
       </c>
       <c r="H240">
         <v>105</v>
       </c>
       <c r="I240">
         <v>108.4</v>
       </c>
       <c r="J240">
         <v>109.4</v>
       </c>
       <c r="K240">
         <v>111.2</v>
       </c>
       <c r="M240">
         <v>100</v>
       </c>
       <c r="N240">
         <v>101.5</v>
       </c>
       <c r="O240">
         <v>98.5</v>
       </c>
       <c r="P240">
         <v>102.9</v>
       </c>
       <c r="Q240">
         <v>106.5</v>
       </c>
       <c r="R240">
         <v>108.5</v>
       </c>
       <c r="S240">
         <v>109.7</v>
       </c>
-      <c r="U240">
+      <c r="T240">
+        <v>112</v>
+      </c>
+      <c r="V240">
         <v>99</v>
       </c>
-      <c r="V240">
+      <c r="W240">
         <v>98.5</v>
       </c>
-      <c r="W240">
+      <c r="X240">
         <v>99.2</v>
       </c>
-      <c r="X240">
+      <c r="Y240">
         <v>101.8</v>
       </c>
-      <c r="Y240">
+      <c r="Z240">
         <v>100.6</v>
       </c>
-      <c r="Z240">
+      <c r="AA240">
         <v>100.3</v>
       </c>
-      <c r="AA240">
+      <c r="AB240">
         <v>102</v>
       </c>
-      <c r="AB240">
+      <c r="AC240">
         <v>102.7</v>
       </c>
-      <c r="AC240">
+      <c r="AD240">
         <v>100.8</v>
       </c>
-      <c r="AD240">
+      <c r="AE240">
         <v>92.4</v>
       </c>
-      <c r="AE240">
+      <c r="AF240">
         <v>99.1</v>
       </c>
-      <c r="AF240">
+      <c r="AG240">
         <v>102.1</v>
       </c>
-      <c r="AG240">
+      <c r="AH240">
         <v>100.5</v>
       </c>
-      <c r="AH240">
+      <c r="AI240">
         <v>101.5</v>
       </c>
-      <c r="AI240">
+      <c r="AJ240">
         <v>103.2</v>
       </c>
-      <c r="AJ240">
+      <c r="AK240">
         <v>105.1</v>
       </c>
-      <c r="AK240">
+      <c r="AL240">
         <v>101.8</v>
       </c>
-      <c r="AL240">
+      <c r="AM240">
         <v>104.4</v>
       </c>
-      <c r="AM240">
+      <c r="AN240">
         <v>106.3</v>
       </c>
-      <c r="AN240">
+      <c r="AO240">
         <v>107.5</v>
       </c>
-      <c r="AO240">
+      <c r="AP240">
         <v>107.9</v>
       </c>
-      <c r="AP240">
+      <c r="AQ240">
         <v>107.3</v>
       </c>
-      <c r="AQ240">
+      <c r="AR240">
         <v>108.8</v>
       </c>
-      <c r="AR240">
+      <c r="AS240">
         <v>109.5</v>
       </c>
-      <c r="AS240">
+      <c r="AT240">
         <v>108.4</v>
       </c>
-      <c r="AT240">
+      <c r="AU240">
         <v>107.9</v>
       </c>
-      <c r="AU240">
+      <c r="AV240">
         <v>109.8</v>
       </c>
-      <c r="AV240">
+      <c r="AW240">
         <v>111.6</v>
       </c>
-      <c r="AW240">
+      <c r="AX240">
         <v>109.5</v>
       </c>
-      <c r="AX240">
+      <c r="AY240">
         <v>110.3</v>
       </c>
-      <c r="AY240">
+      <c r="AZ240">
         <v>111.5</v>
       </c>
-      <c r="AZ240">
+      <c r="BA240">
         <v>113.3</v>
       </c>
+      <c r="BB240">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="241" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="241" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A241" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B241" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>104.6</v>
       </c>
       <c r="E241">
         <v>102.2</v>
       </c>
       <c r="F241">
         <v>97.8</v>
       </c>
       <c r="G241">
         <v>95.1</v>
       </c>
       <c r="H241">
         <v>93.9</v>
       </c>
       <c r="I241">
         <v>91.5</v>
       </c>
       <c r="J241">
         <v>88.4</v>
       </c>
       <c r="K241">
         <v>85.8</v>
       </c>
       <c r="M241">
         <v>104</v>
       </c>
       <c r="N241">
         <v>101.8</v>
       </c>
       <c r="O241">
         <v>97.3</v>
       </c>
       <c r="P241">
         <v>94.9</v>
       </c>
       <c r="Q241">
         <v>94.2</v>
       </c>
       <c r="R241">
         <v>89.6</v>
       </c>
       <c r="S241">
         <v>87.9</v>
       </c>
-      <c r="U241">
+      <c r="T241">
+        <v>86.2</v>
+      </c>
+      <c r="V241">
         <v>93.8</v>
       </c>
-      <c r="V241">
+      <c r="W241">
         <v>115.4</v>
       </c>
-      <c r="W241">
+      <c r="X241">
         <v>109.7</v>
       </c>
-      <c r="X241">
+      <c r="Y241">
         <v>99.5</v>
       </c>
-      <c r="Y241">
+      <c r="Z241">
         <v>91.4</v>
       </c>
-      <c r="Z241">
+      <c r="AA241">
         <v>107.7</v>
       </c>
-      <c r="AA241">
+      <c r="AB241">
         <v>107.5</v>
       </c>
-      <c r="AB241">
+      <c r="AC241">
         <v>102.1</v>
       </c>
-      <c r="AC241">
+      <c r="AD241">
         <v>90</v>
       </c>
-      <c r="AD241">
+      <c r="AE241">
         <v>104</v>
       </c>
-      <c r="AE241">
+      <c r="AF241">
         <v>101.2</v>
       </c>
-      <c r="AF241">
+      <c r="AG241">
         <v>96.1</v>
       </c>
-      <c r="AG241">
+      <c r="AH241">
         <v>87.9</v>
       </c>
-      <c r="AH241">
+      <c r="AI241">
         <v>101.6</v>
       </c>
-      <c r="AI241">
+      <c r="AJ241">
         <v>102.8</v>
       </c>
-      <c r="AJ241">
+      <c r="AK241">
         <v>88.2</v>
       </c>
-      <c r="AK241">
+      <c r="AL241">
         <v>86.9</v>
       </c>
-      <c r="AL241">
+      <c r="AM241">
         <v>99.8</v>
       </c>
-      <c r="AM241">
+      <c r="AN241">
         <v>101.6</v>
       </c>
-      <c r="AN241">
+      <c r="AO241">
         <v>87.4</v>
       </c>
-      <c r="AO241">
+      <c r="AP241">
         <v>88</v>
       </c>
-      <c r="AP241">
+      <c r="AQ241">
         <v>95</v>
       </c>
-      <c r="AQ241">
+      <c r="AR241">
         <v>97.3</v>
       </c>
-      <c r="AR241">
+      <c r="AS241">
         <v>85.6</v>
       </c>
-      <c r="AS241">
+      <c r="AT241">
         <v>80.5</v>
       </c>
-      <c r="AT241">
+      <c r="AU241">
         <v>95.5</v>
       </c>
-      <c r="AU241">
+      <c r="AV241">
         <v>94.8</v>
       </c>
-      <c r="AV241">
+      <c r="AW241">
         <v>82.7</v>
       </c>
-      <c r="AW241">
+      <c r="AX241">
         <v>78.599999999999994</v>
       </c>
-      <c r="AX241">
+      <c r="AY241">
         <v>95.5</v>
       </c>
-      <c r="AY241">
+      <c r="AZ241">
         <v>88.3</v>
       </c>
-      <c r="AZ241">
+      <c r="BA241">
         <v>80.7</v>
       </c>
+      <c r="BB241">
+        <v>80.099999999999994</v>
+      </c>
     </row>
-    <row r="242" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="242" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A242" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B242" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C242">
         <v>762</v>
       </c>
       <c r="D242">
         <v>102.6</v>
       </c>
       <c r="E242">
         <v>103.6</v>
       </c>
       <c r="F242">
         <v>96.4</v>
       </c>
       <c r="G242">
         <v>98.2</v>
       </c>
       <c r="H242">
         <v>103.3</v>
       </c>
       <c r="I242">
         <v>106.8</v>
       </c>
       <c r="J242">
         <v>109</v>
       </c>
       <c r="K242">
         <v>115.6</v>
       </c>
       <c r="M242">
         <v>103</v>
       </c>
       <c r="N242">
         <v>103</v>
       </c>
       <c r="O242">
         <v>95.7</v>
       </c>
       <c r="P242">
         <v>99.1</v>
       </c>
       <c r="Q242">
         <v>104.5</v>
       </c>
       <c r="R242">
         <v>107.4</v>
       </c>
       <c r="S242">
         <v>110.4</v>
       </c>
-      <c r="U242">
+      <c r="T242">
+        <v>116.5</v>
+      </c>
+      <c r="V242">
         <v>102.8</v>
       </c>
-      <c r="V242">
+      <c r="W242">
         <v>100.3</v>
       </c>
-      <c r="W242">
+      <c r="X242">
         <v>101.5</v>
       </c>
-      <c r="X242">
+      <c r="Y242">
         <v>105.6</v>
       </c>
-      <c r="Y242">
+      <c r="Z242">
         <v>104.7</v>
       </c>
-      <c r="Z242">
+      <c r="AA242">
         <v>101.8</v>
       </c>
-      <c r="AA242">
+      <c r="AB242">
         <v>104.6</v>
       </c>
-      <c r="AB242">
+      <c r="AC242">
         <v>103.3</v>
       </c>
-      <c r="AC242">
+      <c r="AD242">
         <v>102.2</v>
       </c>
-      <c r="AD242">
+      <c r="AE242">
         <v>91</v>
       </c>
-      <c r="AE242">
+      <c r="AF242">
         <v>93.9</v>
       </c>
-      <c r="AF242">
+      <c r="AG242">
         <v>98.4</v>
       </c>
-      <c r="AG242">
+      <c r="AH242">
         <v>99.2</v>
       </c>
-      <c r="AH242">
+      <c r="AI242">
         <v>96</v>
       </c>
-      <c r="AI242">
+      <c r="AJ242">
         <v>97.7</v>
       </c>
-      <c r="AJ242">
+      <c r="AK242">
         <v>99.9</v>
       </c>
-      <c r="AK242">
+      <c r="AL242">
         <v>102.6</v>
       </c>
-      <c r="AL242">
+      <c r="AM242">
         <v>101.9</v>
       </c>
-      <c r="AM242">
+      <c r="AN242">
         <v>103.3</v>
       </c>
-      <c r="AN242">
+      <c r="AO242">
         <v>105.2</v>
       </c>
-      <c r="AO242">
+      <c r="AP242">
         <v>107.4</v>
       </c>
-      <c r="AP242">
+      <c r="AQ242">
         <v>105</v>
       </c>
-      <c r="AQ242">
+      <c r="AR242">
         <v>106.2</v>
       </c>
-      <c r="AR242">
+      <c r="AS242">
         <v>108.8</v>
       </c>
-      <c r="AS242">
+      <c r="AT242">
         <v>109.9</v>
       </c>
-      <c r="AT242">
+      <c r="AU242">
         <v>106.6</v>
       </c>
-      <c r="AU242">
+      <c r="AV242">
         <v>107.7</v>
       </c>
-      <c r="AV242">
+      <c r="AW242">
         <v>111.8</v>
       </c>
-      <c r="AW242">
+      <c r="AX242">
         <v>115.3</v>
       </c>
-      <c r="AX242">
+      <c r="AY242">
         <v>114.3</v>
       </c>
-      <c r="AY242">
+      <c r="AZ242">
         <v>114.8</v>
       </c>
-      <c r="AZ242">
+      <c r="BA242">
         <v>118.1</v>
       </c>
+      <c r="BB242">
+        <v>118.6</v>
+      </c>
     </row>
-    <row r="243" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="243" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A243" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B243" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106.7</v>
       </c>
       <c r="E243">
         <v>106.7</v>
       </c>
       <c r="F243">
         <v>93.3</v>
       </c>
       <c r="G243">
         <v>96</v>
       </c>
       <c r="H243">
         <v>101.4</v>
       </c>
       <c r="I243">
         <v>105</v>
       </c>
       <c r="J243">
         <v>106.5</v>
       </c>
       <c r="K243">
         <v>110.3</v>
       </c>
       <c r="M243">
         <v>107</v>
       </c>
       <c r="N243">
         <v>105.3</v>
       </c>
       <c r="O243">
         <v>92.1</v>
       </c>
       <c r="P243">
         <v>96.9</v>
       </c>
       <c r="Q243">
         <v>102.5</v>
       </c>
       <c r="R243">
         <v>105.6</v>
       </c>
       <c r="S243">
         <v>107.3</v>
       </c>
-      <c r="U243">
+      <c r="T243">
+        <v>110.6</v>
+      </c>
+      <c r="V243">
         <v>104.6</v>
       </c>
-      <c r="V243">
+      <c r="W243">
         <v>106.4</v>
       </c>
-      <c r="W243">
+      <c r="X243">
         <v>107.1</v>
       </c>
-      <c r="X243">
+      <c r="Y243">
         <v>108.9</v>
       </c>
-      <c r="Y243">
+      <c r="Z243">
         <v>105.6</v>
       </c>
-      <c r="Z243">
+      <c r="AA243">
         <v>106.8</v>
       </c>
-      <c r="AA243">
+      <c r="AB243">
         <v>108.2</v>
       </c>
-      <c r="AB243">
+      <c r="AC243">
         <v>106</v>
       </c>
-      <c r="AC243">
+      <c r="AD243">
         <v>100.1</v>
       </c>
-      <c r="AD243">
+      <c r="AE243">
         <v>84.2</v>
       </c>
-      <c r="AE243">
+      <c r="AF243">
         <v>91.9</v>
       </c>
-      <c r="AF243">
+      <c r="AG243">
         <v>97.2</v>
       </c>
-      <c r="AG243">
+      <c r="AH243">
         <v>95</v>
       </c>
-      <c r="AH243">
+      <c r="AI243">
         <v>94.6</v>
       </c>
-      <c r="AI243">
+      <c r="AJ243">
         <v>95.2</v>
       </c>
-      <c r="AJ243">
+      <c r="AK243">
         <v>99.2</v>
       </c>
-      <c r="AK243">
+      <c r="AL243">
         <v>98.8</v>
       </c>
-      <c r="AL243">
+      <c r="AM243">
         <v>101.3</v>
       </c>
-      <c r="AM243">
+      <c r="AN243">
         <v>101.6</v>
       </c>
-      <c r="AN243">
+      <c r="AO243">
         <v>103.8</v>
       </c>
-      <c r="AO243">
+      <c r="AP243">
         <v>103.4</v>
       </c>
-      <c r="AP243">
+      <c r="AQ243">
         <v>104.8</v>
       </c>
-      <c r="AQ243">
+      <c r="AR243">
         <v>105.4</v>
       </c>
-      <c r="AR243">
+      <c r="AS243">
         <v>106.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.8</v>
       </c>
       <c r="AT243">
         <v>105.8</v>
       </c>
       <c r="AU243">
+        <v>105.8</v>
+      </c>
+      <c r="AV243">
         <v>106</v>
       </c>
-      <c r="AV243">
+      <c r="AW243">
         <v>108.5</v>
       </c>
-      <c r="AW243">
+      <c r="AX243">
         <v>108.9</v>
       </c>
-      <c r="AX243">
+      <c r="AY243">
         <v>109.8</v>
       </c>
-      <c r="AY243">
+      <c r="AZ243">
         <v>110.3</v>
       </c>
-      <c r="AZ243">
+      <c r="BA243">
         <v>112.1</v>
       </c>
+      <c r="BB243">
+        <v>110.1</v>
+      </c>
     </row>
-    <row r="244" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="244" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A244" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B244" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>117.3</v>
       </c>
       <c r="E244">
         <v>116.5</v>
       </c>
       <c r="F244">
         <v>83.5</v>
       </c>
       <c r="G244">
         <v>89.5</v>
       </c>
       <c r="H244">
         <v>103</v>
       </c>
       <c r="I244">
         <v>109.9</v>
       </c>
       <c r="J244">
         <v>111.1</v>
       </c>
       <c r="K244">
         <v>114.4</v>
       </c>
       <c r="M244">
         <v>117.6</v>
       </c>
       <c r="N244">
         <v>112.6</v>
       </c>
       <c r="O244">
         <v>80.7</v>
       </c>
       <c r="P244">
         <v>91.6</v>
       </c>
       <c r="Q244">
         <v>105.7</v>
       </c>
       <c r="R244">
         <v>110.6</v>
       </c>
       <c r="S244">
         <v>111.5</v>
       </c>
-      <c r="U244">
+      <c r="T244">
+        <v>114.3</v>
+      </c>
+      <c r="V244">
         <v>109.1</v>
       </c>
-      <c r="V244">
+      <c r="W244">
         <v>119.9</v>
       </c>
-      <c r="W244">
+      <c r="X244">
         <v>120.6</v>
       </c>
-      <c r="X244">
+      <c r="Y244">
         <v>119.4</v>
       </c>
-      <c r="Y244">
+      <c r="Z244">
         <v>110.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>120.8</v>
       </c>
       <c r="AA244">
         <v>120.8</v>
       </c>
       <c r="AB244">
+        <v>120.8</v>
+      </c>
+      <c r="AC244">
         <v>114.1</v>
       </c>
-      <c r="AC244">
+      <c r="AD244">
         <v>94.9</v>
       </c>
-      <c r="AD244">
+      <c r="AE244">
         <v>61.4</v>
       </c>
-      <c r="AE244">
+      <c r="AF244">
         <v>84.1</v>
       </c>
-      <c r="AF244">
+      <c r="AG244">
         <v>93.5</v>
       </c>
-      <c r="AG244">
+      <c r="AH244">
         <v>84</v>
       </c>
-      <c r="AH244">
+      <c r="AI244">
         <v>88</v>
       </c>
-      <c r="AI244">
+      <c r="AJ244">
         <v>88.3</v>
       </c>
-      <c r="AJ244">
+      <c r="AK244">
         <v>97.7</v>
       </c>
-      <c r="AK244">
+      <c r="AL244">
         <v>92.5</v>
       </c>
-      <c r="AL244">
+      <c r="AM244">
         <v>105</v>
       </c>
-      <c r="AM244">
+      <c r="AN244">
         <v>105.3</v>
       </c>
-      <c r="AN244">
+      <c r="AO244">
         <v>109.1</v>
       </c>
-      <c r="AO244">
+      <c r="AP244">
         <v>103.5</v>
       </c>
-      <c r="AP244">
+      <c r="AQ244">
         <v>113.4</v>
       </c>
-      <c r="AQ244">
+      <c r="AR244">
         <v>113</v>
       </c>
-      <c r="AR244">
+      <c r="AS244">
         <v>109.6</v>
       </c>
-      <c r="AS244">
+      <c r="AT244">
         <v>106.5</v>
       </c>
-      <c r="AT244">
+      <c r="AU244">
         <v>112.9</v>
       </c>
-      <c r="AU244">
+      <c r="AV244">
         <v>112.5</v>
       </c>
-      <c r="AV244">
+      <c r="AW244">
         <v>112.4</v>
       </c>
-      <c r="AW244">
+      <c r="AX244">
         <v>108.2</v>
       </c>
-      <c r="AX244">
+      <c r="AY244">
         <v>116.8</v>
       </c>
-      <c r="AY244">
+      <c r="AZ244">
         <v>115.8</v>
       </c>
-      <c r="AZ244">
+      <c r="BA244">
         <v>116.8</v>
       </c>
+      <c r="BB244">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="245" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="245" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A245" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B245" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102.9</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>96.9</v>
       </c>
       <c r="G245">
         <v>98.3</v>
       </c>
       <c r="H245">
         <v>100.8</v>
       </c>
       <c r="I245">
         <v>103.2</v>
       </c>
       <c r="J245">
         <v>104.9</v>
       </c>
       <c r="K245">
         <v>108.8</v>
       </c>
       <c r="M245">
         <v>103.2</v>
       </c>
       <c r="N245">
         <v>102.6</v>
       </c>
       <c r="O245">
         <v>96.2</v>
       </c>
       <c r="P245">
         <v>98.9</v>
       </c>
       <c r="Q245">
         <v>101.4</v>
       </c>
       <c r="R245">
         <v>103.8</v>
       </c>
       <c r="S245">
         <v>105.8</v>
       </c>
-      <c r="U245">
+      <c r="T245">
+        <v>109.3</v>
+      </c>
+      <c r="V245">
         <v>102.9</v>
       </c>
-      <c r="V245">
+      <c r="W245">
         <v>101.4</v>
       </c>
-      <c r="W245">
+      <c r="X245">
         <v>102.2</v>
       </c>
-      <c r="X245">
+      <c r="Y245">
         <v>105</v>
       </c>
-      <c r="Y245">
+      <c r="Z245">
         <v>103.9</v>
       </c>
-      <c r="Z245">
+      <c r="AA245">
         <v>101.7</v>
       </c>
-      <c r="AA245">
+      <c r="AB245">
         <v>103.6</v>
       </c>
-      <c r="AB245">
+      <c r="AC245">
         <v>103.1</v>
       </c>
-      <c r="AC245">
+      <c r="AD245">
         <v>102</v>
       </c>
-      <c r="AD245">
+      <c r="AE245">
         <v>92.4</v>
       </c>
-      <c r="AE245">
+      <c r="AF245">
         <v>94.7</v>
       </c>
-      <c r="AF245">
+      <c r="AG245">
         <v>98.5</v>
       </c>
-      <c r="AG245">
+      <c r="AH245">
         <v>99</v>
       </c>
-      <c r="AH245">
+      <c r="AI245">
         <v>96.9</v>
       </c>
-      <c r="AI245">
+      <c r="AJ245">
         <v>97.7</v>
       </c>
-      <c r="AJ245">
+      <c r="AK245">
         <v>99.7</v>
       </c>
-      <c r="AK245">
+      <c r="AL245">
         <v>101.1</v>
       </c>
-      <c r="AL245">
+      <c r="AM245">
         <v>100</v>
       </c>
-      <c r="AM245">
+      <c r="AN245">
         <v>100.2</v>
       </c>
-      <c r="AN245">
+      <c r="AO245">
         <v>101.9</v>
       </c>
-      <c r="AO245">
+      <c r="AP245">
         <v>103.4</v>
       </c>
-      <c r="AP245">
+      <c r="AQ245">
         <v>101.8</v>
       </c>
-      <c r="AQ245">
+      <c r="AR245">
         <v>102.6</v>
       </c>
-      <c r="AR245">
+      <c r="AS245">
         <v>105.1</v>
       </c>
-      <c r="AS245">
+      <c r="AT245">
         <v>105.6</v>
       </c>
-      <c r="AT245">
+      <c r="AU245">
         <v>103.2</v>
       </c>
-      <c r="AU245">
+      <c r="AV245">
         <v>103.6</v>
       </c>
-      <c r="AV245">
+      <c r="AW245">
         <v>107.1</v>
       </c>
-      <c r="AW245">
+      <c r="AX245">
         <v>109.1</v>
       </c>
-      <c r="AX245">
+      <c r="AY245">
         <v>107.3</v>
       </c>
-      <c r="AY245">
+      <c r="AZ245">
         <v>108.3</v>
       </c>
-      <c r="AZ245">
+      <c r="BA245">
         <v>110.4</v>
       </c>
+      <c r="BB245">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="246" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="246" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A246" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B246" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>104.4</v>
       </c>
       <c r="E246">
         <v>104.6</v>
       </c>
       <c r="F246">
         <v>95.4</v>
       </c>
       <c r="G246">
         <v>97.2</v>
       </c>
       <c r="H246">
         <v>100.2</v>
       </c>
       <c r="I246">
         <v>103.2</v>
       </c>
       <c r="J246">
         <v>103.9</v>
       </c>
       <c r="K246">
         <v>105.5</v>
       </c>
       <c r="M246">
         <v>104.7</v>
       </c>
       <c r="N246">
         <v>103.5</v>
       </c>
       <c r="O246">
         <v>94.6</v>
       </c>
       <c r="P246">
         <v>97.3</v>
       </c>
       <c r="Q246">
         <v>101.5</v>
       </c>
       <c r="R246">
         <v>103.4</v>
       </c>
       <c r="S246">
         <v>104.1</v>
       </c>
-      <c r="U246">
+      <c r="T246">
+        <v>105.9</v>
+      </c>
+      <c r="V246">
         <v>103.1</v>
       </c>
-      <c r="V246">
+      <c r="W246">
         <v>103.3</v>
       </c>
-      <c r="W246">
+      <c r="X246">
         <v>104.3</v>
       </c>
-      <c r="X246">
+      <c r="Y246">
         <v>106.8</v>
       </c>
-      <c r="Y246">
+      <c r="Z246">
         <v>104.4</v>
       </c>
-      <c r="Z246">
+      <c r="AA246">
         <v>103.9</v>
       </c>
-      <c r="AA246">
+      <c r="AB246">
         <v>106.1</v>
       </c>
-      <c r="AB246">
+      <c r="AC246">
         <v>103.8</v>
       </c>
-      <c r="AC246">
+      <c r="AD246">
         <v>99.9</v>
       </c>
-      <c r="AD246">
+      <c r="AE246">
         <v>85</v>
       </c>
-      <c r="AE246">
+      <c r="AF246">
         <v>96</v>
       </c>
-      <c r="AF246">
+      <c r="AG246">
         <v>100.6</v>
       </c>
-      <c r="AG246">
+      <c r="AH246">
         <v>96.8</v>
       </c>
-      <c r="AH246">
+      <c r="AI246">
         <v>95.1</v>
       </c>
-      <c r="AI246">
+      <c r="AJ246">
         <v>95.6</v>
       </c>
-      <c r="AJ246">
+      <c r="AK246">
         <v>101.5</v>
       </c>
-      <c r="AK246">
+      <c r="AL246">
         <v>96.9</v>
       </c>
-      <c r="AL246">
+      <c r="AM246">
         <v>99.2</v>
       </c>
-      <c r="AM246">
+      <c r="AN246">
         <v>100.4</v>
       </c>
-      <c r="AN246">
+      <c r="AO246">
         <v>104.2</v>
       </c>
-      <c r="AO246">
+      <c r="AP246">
         <v>102.1</v>
       </c>
-      <c r="AP246">
+      <c r="AQ246">
         <v>101.6</v>
       </c>
-      <c r="AQ246">
+      <c r="AR246">
         <v>103.6</v>
       </c>
-      <c r="AR246">
+      <c r="AS246">
         <v>105.3</v>
       </c>
-      <c r="AS246">
+      <c r="AT246">
         <v>103.2</v>
       </c>
-      <c r="AT246">
+      <c r="AU246">
         <v>102.4</v>
       </c>
-      <c r="AU246">
+      <c r="AV246">
         <v>104.3</v>
       </c>
-      <c r="AV246">
+      <c r="AW246">
         <v>105.8</v>
       </c>
-      <c r="AW246">
+      <c r="AX246">
         <v>104</v>
       </c>
-      <c r="AX246">
+      <c r="AY246">
         <v>104.3</v>
       </c>
-      <c r="AY246">
+      <c r="AZ246">
         <v>105.9</v>
       </c>
-      <c r="AZ246">
+      <c r="BA246">
         <v>108</v>
       </c>
+      <c r="BB246">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="247" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="247" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A247" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B247" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.9</v>
       </c>
       <c r="E247">
         <v>101.2</v>
       </c>
       <c r="F247">
         <v>98.8</v>
       </c>
       <c r="G247">
         <v>101.2</v>
       </c>
       <c r="H247">
         <v>102.6</v>
       </c>
       <c r="I247">
         <v>104.4</v>
       </c>
       <c r="J247">
         <v>104.7</v>
       </c>
       <c r="K247">
         <v>105</v>
       </c>
       <c r="M247">
         <v>101.2</v>
       </c>
       <c r="N247">
         <v>100.8</v>
       </c>
       <c r="O247">
         <v>98.8</v>
       </c>
       <c r="P247">
         <v>101.2</v>
       </c>
       <c r="Q247">
         <v>103.4</v>
       </c>
       <c r="R247">
         <v>104.6</v>
       </c>
       <c r="S247">
         <v>104.5</v>
       </c>
-      <c r="U247">
+      <c r="T247">
+        <v>105.4</v>
+      </c>
+      <c r="V247">
         <v>101.4</v>
       </c>
-      <c r="V247">
+      <c r="W247">
         <v>99.3</v>
       </c>
-      <c r="W247">
+      <c r="X247">
         <v>100.5</v>
       </c>
-      <c r="X247">
+      <c r="Y247">
         <v>102.5</v>
       </c>
-      <c r="Y247">
+      <c r="Z247">
         <v>102.6</v>
       </c>
-      <c r="Z247">
+      <c r="AA247">
         <v>99.8</v>
       </c>
-      <c r="AA247">
+      <c r="AB247">
         <v>101.3</v>
       </c>
-      <c r="AB247">
+      <c r="AC247">
         <v>101.2</v>
       </c>
-      <c r="AC247">
+      <c r="AD247">
         <v>101.1</v>
       </c>
-      <c r="AD247">
+      <c r="AE247">
         <v>93.8</v>
       </c>
-      <c r="AE247">
+      <c r="AF247">
         <v>99.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.1</v>
       </c>
       <c r="AG247">
         <v>101.1</v>
       </c>
       <c r="AH247">
+        <v>101.1</v>
+      </c>
+      <c r="AI247">
         <v>99.7</v>
       </c>
-      <c r="AI247">
+      <c r="AJ247">
         <v>101.2</v>
       </c>
-      <c r="AJ247">
+      <c r="AK247">
         <v>102.9</v>
       </c>
-      <c r="AK247">
+      <c r="AL247">
         <v>101.1</v>
       </c>
-      <c r="AL247">
+      <c r="AM247">
         <v>101.3</v>
       </c>
-      <c r="AM247">
+      <c r="AN247">
         <v>103.2</v>
       </c>
-      <c r="AN247">
+      <c r="AO247">
         <v>104.7</v>
       </c>
-      <c r="AO247">
+      <c r="AP247">
         <v>104.5</v>
       </c>
-      <c r="AP247">
+      <c r="AQ247">
         <v>102.5</v>
       </c>
-      <c r="AQ247">
+      <c r="AR247">
         <v>104.8</v>
       </c>
-      <c r="AR247">
+      <c r="AS247">
         <v>105.8</v>
       </c>
-      <c r="AS247">
+      <c r="AT247">
         <v>105.2</v>
       </c>
-      <c r="AT247">
+      <c r="AU247">
         <v>103</v>
       </c>
-      <c r="AU247">
+      <c r="AV247">
         <v>105.3</v>
       </c>
-      <c r="AV247">
+      <c r="AW247">
         <v>105.1</v>
       </c>
-      <c r="AW247">
+      <c r="AX247">
         <v>104.4</v>
       </c>
-      <c r="AX247">
+      <c r="AY247">
         <v>103.7</v>
       </c>
-      <c r="AY247">
+      <c r="AZ247">
         <v>105.7</v>
       </c>
-      <c r="AZ247">
+      <c r="BA247">
         <v>106</v>
       </c>
+      <c r="BB247">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="248" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="248" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A248" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B248" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>108.3</v>
       </c>
       <c r="E248">
         <v>108.5</v>
       </c>
       <c r="F248">
         <v>91.5</v>
       </c>
       <c r="G248">
         <v>92.6</v>
       </c>
       <c r="H248">
         <v>97.4</v>
       </c>
       <c r="I248">
         <v>101.8</v>
       </c>
       <c r="J248">
         <v>103</v>
       </c>
       <c r="K248">
         <v>106.2</v>
       </c>
       <c r="M248">
         <v>108.8</v>
       </c>
       <c r="N248">
         <v>106.5</v>
       </c>
       <c r="O248">
         <v>89.8</v>
       </c>
       <c r="P248">
         <v>92.7</v>
       </c>
       <c r="Q248">
         <v>99.3</v>
       </c>
       <c r="R248">
         <v>102.1</v>
       </c>
       <c r="S248">
         <v>103.7</v>
       </c>
-      <c r="U248">
+      <c r="T248">
+        <v>106.6</v>
+      </c>
+      <c r="V248">
         <v>104.9</v>
       </c>
-      <c r="V248">
+      <c r="W248">
         <v>107.9</v>
       </c>
-      <c r="W248">
+      <c r="X248">
         <v>108.6</v>
       </c>
-      <c r="X248">
+      <c r="Y248">
         <v>111.9</v>
       </c>
-      <c r="Y248">
+      <c r="Z248">
         <v>106.6</v>
       </c>
-      <c r="Z248">
+      <c r="AA248">
         <v>108.7</v>
       </c>
-      <c r="AA248">
+      <c r="AB248">
         <v>111.6</v>
       </c>
-      <c r="AB248">
+      <c r="AC248">
         <v>106.9</v>
       </c>
-      <c r="AC248">
+      <c r="AD248">
         <v>98.6</v>
       </c>
-      <c r="AD248">
+      <c r="AE248">
         <v>75</v>
       </c>
-      <c r="AE248">
+      <c r="AF248">
         <v>92.4</v>
       </c>
-      <c r="AF248">
+      <c r="AG248">
         <v>100</v>
       </c>
-      <c r="AG248">
+      <c r="AH248">
         <v>91.8</v>
       </c>
-      <c r="AH248">
+      <c r="AI248">
         <v>89.8</v>
       </c>
-      <c r="AI248">
+      <c r="AJ248">
         <v>89.2</v>
       </c>
-      <c r="AJ248">
+      <c r="AK248">
         <v>99.8</v>
       </c>
-      <c r="AK248">
+      <c r="AL248">
         <v>92.1</v>
       </c>
-      <c r="AL248">
+      <c r="AM248">
         <v>96.8</v>
       </c>
-      <c r="AM248">
+      <c r="AN248">
         <v>97.3</v>
       </c>
-      <c r="AN248">
+      <c r="AO248">
         <v>103.6</v>
       </c>
-      <c r="AO248">
+      <c r="AP248">
         <v>99.4</v>
       </c>
-      <c r="AP248">
+      <c r="AQ248">
         <v>100.6</v>
       </c>
-      <c r="AQ248">
+      <c r="AR248">
         <v>102.3</v>
       </c>
-      <c r="AR248">
+      <c r="AS248">
         <v>104.8</v>
       </c>
-      <c r="AS248">
+      <c r="AT248">
         <v>100.8</v>
       </c>
-      <c r="AT248">
+      <c r="AU248">
         <v>101.6</v>
       </c>
-      <c r="AU248">
+      <c r="AV248">
         <v>102.9</v>
       </c>
-      <c r="AV248">
+      <c r="AW248">
         <v>106.6</v>
       </c>
-      <c r="AW248">
+      <c r="AX248">
         <v>103.5</v>
       </c>
-      <c r="AX248">
+      <c r="AY248">
         <v>105</v>
       </c>
-      <c r="AY248">
+      <c r="AZ248">
         <v>106.1</v>
       </c>
-      <c r="AZ248">
+      <c r="BA248">
         <v>110.2</v>
       </c>
+      <c r="BB248">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="249" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="249" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A249" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B249" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103.2</v>
       </c>
       <c r="F249">
         <v>96.8</v>
       </c>
       <c r="G249">
         <v>97.9</v>
       </c>
       <c r="H249">
         <v>98.6</v>
       </c>
       <c r="I249">
         <v>99.6</v>
       </c>
       <c r="J249">
         <v>101.4</v>
       </c>
       <c r="K249">
         <v>103.9</v>
       </c>
       <c r="M249">
         <v>103</v>
       </c>
       <c r="N249">
         <v>102.5</v>
       </c>
       <c r="O249">
         <v>96.3</v>
       </c>
       <c r="P249">
         <v>98.1</v>
       </c>
       <c r="Q249">
         <v>98.6</v>
       </c>
       <c r="R249">
         <v>99.9</v>
       </c>
       <c r="S249">
         <v>102</v>
       </c>
-      <c r="U249">
+      <c r="T249">
+        <v>104.5</v>
+      </c>
+      <c r="V249">
         <v>105.3</v>
       </c>
-      <c r="V249">
+      <c r="W249">
         <v>100</v>
       </c>
-      <c r="W249">
+      <c r="X249">
         <v>101.9</v>
       </c>
-      <c r="X249">
+      <c r="Y249">
         <v>104.9</v>
       </c>
-      <c r="Y249">
+      <c r="Z249">
         <v>105</v>
       </c>
-      <c r="Z249">
+      <c r="AA249">
         <v>100.6</v>
       </c>
-      <c r="AA249">
+      <c r="AB249">
         <v>104.8</v>
       </c>
-      <c r="AB249">
+      <c r="AC249">
         <v>102.3</v>
       </c>
-      <c r="AC249">
+      <c r="AD249">
         <v>102.4</v>
       </c>
-      <c r="AD249">
+      <c r="AE249">
         <v>90.1</v>
       </c>
-      <c r="AE249">
+      <c r="AF249">
         <v>95.3</v>
       </c>
-      <c r="AF249">
+      <c r="AG249">
         <v>99.4</v>
       </c>
-      <c r="AG249">
+      <c r="AH249">
         <v>100.2</v>
       </c>
-      <c r="AH249">
+      <c r="AI249">
         <v>94.6</v>
       </c>
-      <c r="AI249">
+      <c r="AJ249">
         <v>96.9</v>
       </c>
-      <c r="AJ249">
+      <c r="AK249">
         <v>100</v>
       </c>
-      <c r="AK249">
+      <c r="AL249">
         <v>100.8</v>
       </c>
-      <c r="AL249">
+      <c r="AM249">
         <v>95.7</v>
       </c>
-      <c r="AM249">
+      <c r="AN249">
         <v>97.8</v>
       </c>
-      <c r="AN249">
+      <c r="AO249">
         <v>99.9</v>
       </c>
-      <c r="AO249">
+      <c r="AP249">
         <v>101.1</v>
       </c>
-      <c r="AP249">
+      <c r="AQ249">
         <v>96.6</v>
       </c>
-      <c r="AQ249">
+      <c r="AR249">
         <v>99.5</v>
       </c>
-      <c r="AR249">
+      <c r="AS249">
         <v>101.3</v>
       </c>
-      <c r="AS249">
+      <c r="AT249">
         <v>102.1</v>
       </c>
-      <c r="AT249">
+      <c r="AU249">
         <v>98.4</v>
       </c>
-      <c r="AU249">
+      <c r="AV249">
         <v>101.5</v>
       </c>
-      <c r="AV249">
+      <c r="AW249">
         <v>103.4</v>
       </c>
-      <c r="AW249">
+      <c r="AX249">
         <v>104.5</v>
       </c>
-      <c r="AX249">
+      <c r="AY249">
         <v>101.2</v>
       </c>
-      <c r="AY249">
+      <c r="AZ249">
         <v>104.2</v>
       </c>
-      <c r="AZ249">
+      <c r="BA249">
         <v>105.8</v>
       </c>
+      <c r="BB249">
+        <v>107</v>
+      </c>
     </row>
-    <row r="250" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="250" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A250" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B250" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.1</v>
       </c>
       <c r="E250">
         <v>105.2</v>
       </c>
       <c r="F250">
         <v>94.8</v>
       </c>
       <c r="G250">
         <v>95.2</v>
       </c>
       <c r="H250">
         <v>91.7</v>
       </c>
       <c r="I250">
         <v>87.7</v>
       </c>
       <c r="J250">
         <v>87</v>
       </c>
       <c r="K250">
         <v>86.7</v>
       </c>
       <c r="M250">
         <v>105.9</v>
       </c>
       <c r="N250">
         <v>103.7</v>
       </c>
       <c r="O250">
         <v>93.8</v>
       </c>
       <c r="P250">
         <v>94.7</v>
       </c>
       <c r="Q250">
         <v>90.1</v>
       </c>
       <c r="R250">
         <v>86.9</v>
       </c>
       <c r="S250">
         <v>87.2</v>
       </c>
-      <c r="U250">
+      <c r="T250">
+        <v>86.3</v>
+      </c>
+      <c r="V250">
         <v>110.5</v>
       </c>
-      <c r="V250">
+      <c r="W250">
         <v>101.1</v>
       </c>
-      <c r="W250">
+      <c r="X250">
         <v>104.8</v>
       </c>
-      <c r="X250">
+      <c r="Y250">
         <v>107.9</v>
       </c>
-      <c r="Y250">
+      <c r="Z250">
         <v>109.7</v>
       </c>
-      <c r="Z250">
+      <c r="AA250">
         <v>101.6</v>
       </c>
-      <c r="AA250">
+      <c r="AB250">
         <v>107.4</v>
       </c>
-      <c r="AB250">
+      <c r="AC250">
         <v>102.2</v>
       </c>
-      <c r="AC250">
+      <c r="AD250">
         <v>103.7</v>
       </c>
-      <c r="AD250">
+      <c r="AE250">
         <v>85.3</v>
       </c>
-      <c r="AE250">
+      <c r="AF250">
         <v>92.5</v>
       </c>
-      <c r="AF250">
+      <c r="AG250">
         <v>97.6</v>
       </c>
-      <c r="AG250">
+      <c r="AH250">
         <v>100</v>
       </c>
-      <c r="AH250">
+      <c r="AI250">
         <v>90.5</v>
       </c>
-      <c r="AI250">
+      <c r="AJ250">
         <v>94.6</v>
       </c>
-      <c r="AJ250">
+      <c r="AK250">
         <v>95.9</v>
       </c>
-      <c r="AK250">
+      <c r="AL250">
         <v>97.9</v>
       </c>
-      <c r="AL250">
+      <c r="AM250">
         <v>86.7</v>
       </c>
-      <c r="AM250">
+      <c r="AN250">
         <v>91.1</v>
       </c>
-      <c r="AN250">
+      <c r="AO250">
         <v>91.2</v>
       </c>
-      <c r="AO250">
+      <c r="AP250">
         <v>91.4</v>
       </c>
-      <c r="AP250">
+      <c r="AQ250">
         <v>82.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88.3</v>
       </c>
       <c r="AR250">
         <v>88.3</v>
       </c>
       <c r="AS250">
+        <v>88.3</v>
+      </c>
+      <c r="AT250">
         <v>88.2</v>
       </c>
-      <c r="AT250">
+      <c r="AU250">
         <v>82.9</v>
       </c>
-      <c r="AU250">
+      <c r="AV250">
         <v>88.3</v>
       </c>
-      <c r="AV250">
+      <c r="AW250">
         <v>88.6</v>
       </c>
-      <c r="AW250">
+      <c r="AX250">
         <v>88.9</v>
       </c>
-      <c r="AX250">
+      <c r="AY250">
         <v>82.7</v>
       </c>
-      <c r="AY250">
+      <c r="AZ250">
         <v>87.5</v>
       </c>
-      <c r="AZ250">
+      <c r="BA250">
         <v>87.7</v>
       </c>
+      <c r="BB250">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="251" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="251" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A251" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B251" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.9</v>
       </c>
       <c r="E251">
         <v>102.5</v>
       </c>
       <c r="F251">
         <v>97.5</v>
       </c>
       <c r="G251">
         <v>99</v>
       </c>
       <c r="H251">
         <v>101</v>
       </c>
       <c r="I251">
         <v>104</v>
       </c>
       <c r="J251">
         <v>106.6</v>
       </c>
       <c r="K251">
         <v>110.2</v>
       </c>
       <c r="M251">
         <v>101.9</v>
       </c>
       <c r="N251">
         <v>102.1</v>
       </c>
       <c r="O251">
         <v>97.1</v>
       </c>
       <c r="P251">
         <v>99.3</v>
       </c>
       <c r="Q251">
         <v>101.8</v>
       </c>
       <c r="R251">
         <v>104.6</v>
       </c>
       <c r="S251">
         <v>107.4</v>
       </c>
-      <c r="U251">
+      <c r="T251">
+        <v>111.2</v>
+      </c>
+      <c r="V251">
         <v>103.4</v>
       </c>
-      <c r="V251">
+      <c r="W251">
         <v>99.6</v>
       </c>
-      <c r="W251">
+      <c r="X251">
         <v>100.8</v>
       </c>
-      <c r="X251">
+      <c r="Y251">
         <v>103.8</v>
       </c>
-      <c r="Y251">
+      <c r="Z251">
         <v>103.3</v>
       </c>
-      <c r="Z251">
+      <c r="AA251">
         <v>100.3</v>
       </c>
-      <c r="AA251">
+      <c r="AB251">
         <v>103.8</v>
       </c>
-      <c r="AB251">
+      <c r="AC251">
         <v>102.4</v>
       </c>
-      <c r="AC251">
+      <c r="AD251">
         <v>102</v>
       </c>
-      <c r="AD251">
+      <c r="AE251">
         <v>91.8</v>
       </c>
-      <c r="AE251">
+      <c r="AF251">
         <v>96.3</v>
       </c>
-      <c r="AF251">
+      <c r="AG251">
         <v>100.1</v>
       </c>
-      <c r="AG251">
+      <c r="AH251">
         <v>100.4</v>
       </c>
-      <c r="AH251">
+      <c r="AI251">
         <v>96.2</v>
       </c>
-      <c r="AI251">
+      <c r="AJ251">
         <v>97.8</v>
       </c>
-      <c r="AJ251">
+      <c r="AK251">
         <v>101.5</v>
       </c>
-      <c r="AK251">
+      <c r="AL251">
         <v>101.9</v>
       </c>
-      <c r="AL251">
+      <c r="AM251">
         <v>98.9</v>
       </c>
-      <c r="AM251">
+      <c r="AN251">
         <v>100.3</v>
       </c>
-      <c r="AN251">
+      <c r="AO251">
         <v>103.1</v>
       </c>
-      <c r="AO251">
+      <c r="AP251">
         <v>104.7</v>
       </c>
-      <c r="AP251">
+      <c r="AQ251">
         <v>101.7</v>
       </c>
-      <c r="AQ251">
+      <c r="AR251">
         <v>103.6</v>
       </c>
-      <c r="AR251">
+      <c r="AS251">
         <v>106</v>
       </c>
-      <c r="AS251">
+      <c r="AT251">
         <v>107.1</v>
       </c>
-      <c r="AT251">
+      <c r="AU251">
         <v>104.1</v>
       </c>
-      <c r="AU251">
+      <c r="AV251">
         <v>106.4</v>
       </c>
-      <c r="AV251">
+      <c r="AW251">
         <v>108.9</v>
       </c>
-      <c r="AW251">
+      <c r="AX251">
         <v>110.2</v>
       </c>
-      <c r="AX251">
+      <c r="AY251">
         <v>107.9</v>
       </c>
-      <c r="AY251">
+      <c r="AZ251">
         <v>110.2</v>
       </c>
-      <c r="AZ251">
+      <c r="BA251">
         <v>112.5</v>
       </c>
+      <c r="BB251">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="252" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="252" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A252" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B252" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C252">
         <v>1238.3</v>
       </c>
       <c r="D252">
         <v>103.1</v>
       </c>
       <c r="E252">
         <v>104.1</v>
       </c>
       <c r="F252">
         <v>95.9</v>
       </c>
       <c r="G252">
         <v>99.1</v>
       </c>
       <c r="H252">
         <v>98.4</v>
       </c>
       <c r="I252">
         <v>97.4</v>
       </c>
       <c r="J252">
         <v>98.9</v>
       </c>
       <c r="K252">
         <v>101.8</v>
       </c>
       <c r="M252">
         <v>103.2</v>
       </c>
       <c r="N252">
         <v>103.1</v>
       </c>
       <c r="O252">
         <v>96</v>
       </c>
       <c r="P252">
         <v>99.1</v>
       </c>
       <c r="Q252">
         <v>97.9</v>
       </c>
       <c r="R252">
         <v>96.7</v>
       </c>
       <c r="S252">
         <v>100.2</v>
       </c>
-      <c r="U252">
+      <c r="T252">
+        <v>101.6</v>
+      </c>
+      <c r="V252">
         <v>111.2</v>
       </c>
-      <c r="V252">
+      <c r="W252">
         <v>97.2</v>
       </c>
-      <c r="W252">
+      <c r="X252">
         <v>101.9</v>
       </c>
-      <c r="X252">
+      <c r="Y252">
         <v>102.3</v>
       </c>
-      <c r="Y252">
+      <c r="Z252">
         <v>111.4</v>
       </c>
-      <c r="Z252">
+      <c r="AA252">
         <v>99.2</v>
       </c>
-      <c r="AA252">
+      <c r="AB252">
         <v>107.6</v>
       </c>
-      <c r="AB252">
+      <c r="AC252">
         <v>98.4</v>
       </c>
-      <c r="AC252">
+      <c r="AD252">
         <v>107.1</v>
       </c>
-      <c r="AD252">
+      <c r="AE252">
         <v>85.8</v>
       </c>
-      <c r="AE252">
+      <c r="AF252">
         <v>94.3</v>
       </c>
-      <c r="AF252">
+      <c r="AG252">
         <v>96.2</v>
       </c>
-      <c r="AG252">
+      <c r="AH252">
         <v>107.5</v>
       </c>
-      <c r="AH252">
+      <c r="AI252">
         <v>92.7</v>
       </c>
-      <c r="AI252">
+      <c r="AJ252">
         <v>98.2</v>
       </c>
-      <c r="AJ252">
+      <c r="AK252">
         <v>97.8</v>
       </c>
-      <c r="AK252">
+      <c r="AL252">
         <v>107.5</v>
       </c>
-      <c r="AL252">
+      <c r="AM252">
         <v>91.9</v>
       </c>
-      <c r="AM252">
+      <c r="AN252">
         <v>96.6</v>
       </c>
-      <c r="AN252">
+      <c r="AO252">
         <v>97.4</v>
       </c>
-      <c r="AO252">
+      <c r="AP252">
         <v>105.7</v>
       </c>
-      <c r="AP252">
+      <c r="AQ252">
         <v>91.5</v>
       </c>
-      <c r="AQ252">
+      <c r="AR252">
         <v>95.7</v>
       </c>
-      <c r="AR252">
+      <c r="AS252">
         <v>96.5</v>
       </c>
-      <c r="AS252">
+      <c r="AT252">
         <v>103.1</v>
       </c>
-      <c r="AT252">
+      <c r="AU252">
         <v>93.1</v>
       </c>
-      <c r="AU252">
+      <c r="AV252">
         <v>98.9</v>
       </c>
-      <c r="AV252">
+      <c r="AW252">
         <v>100.4</v>
       </c>
-      <c r="AW252">
+      <c r="AX252">
         <v>108.5</v>
       </c>
-      <c r="AX252">
+      <c r="AY252">
         <v>96.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AZ252">
         <v>101</v>
       </c>
+      <c r="BA252">
+        <v>101</v>
+      </c>
+      <c r="BB252">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="253" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="253" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A253" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B253" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>119.8</v>
       </c>
       <c r="E253">
         <v>121.6</v>
       </c>
       <c r="F253">
         <v>78.400000000000006</v>
       </c>
       <c r="G253">
         <v>78.400000000000006</v>
       </c>
       <c r="H253">
         <v>96.9</v>
       </c>
       <c r="I253">
         <v>111.5</v>
       </c>
       <c r="J253">
         <v>114.8</v>
       </c>
       <c r="K253">
         <v>117.2</v>
       </c>
       <c r="M253">
         <v>120.5</v>
       </c>
       <c r="N253">
         <v>117.6</v>
       </c>
       <c r="O253">
         <v>70.900000000000006</v>
       </c>
       <c r="P253">
         <v>81.5</v>
       </c>
       <c r="Q253">
         <v>102.5</v>
       </c>
       <c r="R253">
         <v>112.7</v>
       </c>
       <c r="S253">
         <v>115.3</v>
       </c>
-      <c r="U253">
+      <c r="T253">
+        <v>117.1</v>
+      </c>
+      <c r="V253">
         <v>111.9</v>
       </c>
-      <c r="V253">
+      <c r="W253">
         <v>118.8</v>
       </c>
-      <c r="W253">
+      <c r="X253">
         <v>126.2</v>
       </c>
-      <c r="X253">
+      <c r="Y253">
         <v>122.4</v>
       </c>
-      <c r="Y253">
+      <c r="Z253">
         <v>114.6</v>
       </c>
-      <c r="Z253">
+      <c r="AA253">
         <v>122.1</v>
       </c>
-      <c r="AA253">
+      <c r="AB253">
         <v>128.30000000000001</v>
       </c>
-      <c r="AB253">
+      <c r="AC253">
         <v>121.5</v>
       </c>
-      <c r="AC253">
+      <c r="AD253">
         <v>98.4</v>
       </c>
-      <c r="AD253">
+      <c r="AE253">
         <v>54.1</v>
       </c>
-      <c r="AE253">
+      <c r="AF253">
         <v>76.2</v>
       </c>
-      <c r="AF253">
+      <c r="AG253">
         <v>84.9</v>
       </c>
-      <c r="AG253">
+      <c r="AH253">
         <v>68.2</v>
       </c>
-      <c r="AH253">
+      <c r="AI253">
         <v>72.400000000000006</v>
       </c>
-      <c r="AI253">
+      <c r="AJ253">
         <v>79.400000000000006</v>
       </c>
-      <c r="AJ253">
+      <c r="AK253">
         <v>93.5</v>
       </c>
-      <c r="AK253">
+      <c r="AL253">
         <v>80.599999999999994</v>
       </c>
-      <c r="AL253">
+      <c r="AM253">
         <v>96.3</v>
       </c>
-      <c r="AM253">
+      <c r="AN253">
         <v>102.1</v>
       </c>
-      <c r="AN253">
+      <c r="AO253">
         <v>108.4</v>
       </c>
-      <c r="AO253">
+      <c r="AP253">
         <v>103.2</v>
       </c>
-      <c r="AP253">
+      <c r="AQ253">
         <v>111</v>
       </c>
-      <c r="AQ253">
+      <c r="AR253">
         <v>117.1</v>
       </c>
-      <c r="AR253">
+      <c r="AS253">
         <v>114.8</v>
       </c>
-      <c r="AS253">
+      <c r="AT253">
         <v>108</v>
       </c>
-      <c r="AT253">
+      <c r="AU253">
         <v>112.8</v>
       </c>
-      <c r="AU253">
+      <c r="AV253">
         <v>118.9</v>
       </c>
-      <c r="AV253">
+      <c r="AW253">
         <v>119.4</v>
       </c>
-      <c r="AW253">
+      <c r="AX253">
         <v>110.1</v>
       </c>
-      <c r="AX253">
+      <c r="AY253">
         <v>116.2</v>
       </c>
-      <c r="AY253">
+      <c r="AZ253">
         <v>122</v>
       </c>
-      <c r="AZ253">
+      <c r="BA253">
         <v>120.4</v>
       </c>
+      <c r="BB253">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="254" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="254" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A254" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B254" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.3</v>
       </c>
       <c r="E254">
         <v>103.8</v>
       </c>
       <c r="F254">
         <v>96.2</v>
       </c>
       <c r="G254">
         <v>98</v>
       </c>
       <c r="H254">
         <v>101.4</v>
       </c>
       <c r="I254">
         <v>104.3</v>
       </c>
       <c r="J254">
         <v>106.3</v>
       </c>
       <c r="K254">
         <v>109.5</v>
       </c>
       <c r="M254">
         <v>103.5</v>
       </c>
       <c r="N254">
         <v>103</v>
       </c>
       <c r="O254">
         <v>95.4</v>
       </c>
       <c r="P254">
         <v>98.4</v>
       </c>
       <c r="Q254">
         <v>102.4</v>
       </c>
       <c r="R254">
         <v>104.9</v>
       </c>
       <c r="S254">
         <v>106.9</v>
       </c>
-      <c r="U254">
+      <c r="T254">
+        <v>110.2</v>
+      </c>
+      <c r="V254">
         <v>104.4</v>
       </c>
-      <c r="V254">
+      <c r="W254">
         <v>101</v>
       </c>
-      <c r="W254">
+      <c r="X254">
         <v>103</v>
       </c>
-      <c r="X254">
+      <c r="Y254">
         <v>104.9</v>
       </c>
-      <c r="Y254">
+      <c r="Z254">
         <v>105</v>
       </c>
-      <c r="Z254">
+      <c r="AA254">
         <v>101.9</v>
       </c>
-      <c r="AA254">
+      <c r="AB254">
         <v>105</v>
       </c>
-      <c r="AB254">
+      <c r="AC254">
         <v>103.1</v>
       </c>
-      <c r="AC254">
+      <c r="AD254">
         <v>102.2</v>
       </c>
-      <c r="AD254">
+      <c r="AE254">
         <v>87.7</v>
       </c>
-      <c r="AE254">
+      <c r="AF254">
         <v>95.9</v>
       </c>
-      <c r="AF254">
+      <c r="AG254">
         <v>99.1</v>
       </c>
-      <c r="AG254">
+      <c r="AH254">
         <v>98.9</v>
       </c>
-      <c r="AH254">
+      <c r="AI254">
         <v>95.2</v>
       </c>
-      <c r="AI254">
+      <c r="AJ254">
         <v>97</v>
       </c>
-      <c r="AJ254">
+      <c r="AK254">
         <v>101</v>
       </c>
-      <c r="AK254">
+      <c r="AL254">
         <v>100.6</v>
       </c>
-      <c r="AL254">
+      <c r="AM254">
         <v>99.6</v>
       </c>
-      <c r="AM254">
+      <c r="AN254">
         <v>101.7</v>
       </c>
-      <c r="AN254">
+      <c r="AO254">
         <v>103.8</v>
       </c>
-      <c r="AO254">
+      <c r="AP254">
         <v>104.6</v>
       </c>
-      <c r="AP254">
+      <c r="AQ254">
         <v>101.9</v>
       </c>
-      <c r="AQ254">
+      <c r="AR254">
         <v>104.8</v>
       </c>
-      <c r="AR254">
+      <c r="AS254">
         <v>105.9</v>
       </c>
-      <c r="AS254">
+      <c r="AT254">
         <v>106.8</v>
       </c>
-      <c r="AT254">
+      <c r="AU254">
         <v>104</v>
       </c>
-      <c r="AU254">
+      <c r="AV254">
         <v>106.7</v>
       </c>
-      <c r="AV254">
+      <c r="AW254">
         <v>107.6</v>
       </c>
-      <c r="AW254">
+      <c r="AX254">
         <v>109.2</v>
       </c>
-      <c r="AX254">
+      <c r="AY254">
         <v>107.1</v>
       </c>
-      <c r="AY254">
+      <c r="AZ254">
         <v>110.2</v>
       </c>
-      <c r="AZ254">
+      <c r="BA254">
         <v>111.4</v>
       </c>
+      <c r="BB254">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="255" spans="1:52" x14ac:dyDescent="0.45">
+    <row r="255" spans="1:54" x14ac:dyDescent="0.55000000000000004">
       <c r="A255" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B255" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C255">
         <v>1067.5999999999999</v>
       </c>
       <c r="D255">
         <v>102.6</v>
       </c>
       <c r="E255">
         <v>102.9</v>
       </c>
       <c r="F255">
         <v>97.1</v>
       </c>
       <c r="G255">
         <v>98.9</v>
       </c>
       <c r="H255">
         <v>101.4</v>
       </c>
       <c r="I255">
         <v>104.2</v>
       </c>
       <c r="J255">
         <v>106</v>
       </c>
       <c r="K255">
         <v>110.1</v>
       </c>
       <c r="M255">
         <v>102.9</v>
       </c>
       <c r="N255">
         <v>102.4</v>
       </c>
       <c r="O255">
         <v>96.5</v>
       </c>
       <c r="P255">
         <v>99.4</v>
       </c>
       <c r="Q255">
         <v>102</v>
       </c>
       <c r="R255">
         <v>104.8</v>
       </c>
       <c r="S255">
         <v>106.9</v>
       </c>
-      <c r="U255">
+      <c r="T255">
+        <v>110.5</v>
+      </c>
+      <c r="V255">
         <v>103.2</v>
       </c>
-      <c r="V255">
+      <c r="W255">
         <v>100.5</v>
       </c>
-      <c r="W255">
+      <c r="X255">
         <v>102.1</v>
       </c>
-      <c r="X255">
+      <c r="Y255">
         <v>104.7</v>
       </c>
-      <c r="Y255">
+      <c r="Z255">
         <v>104.2</v>
       </c>
-      <c r="Z255">
+      <c r="AA255">
         <v>100.7</v>
       </c>
-      <c r="AA255">
+      <c r="AB255">
         <v>103.5</v>
       </c>
-      <c r="AB255">
+      <c r="AC255">
         <v>102.9</v>
       </c>
-      <c r="AC255">
+      <c r="AD255">
         <v>102.4</v>
       </c>
-      <c r="AD255">
+      <c r="AE255">
         <v>92.3</v>
       </c>
-      <c r="AE255">
+      <c r="AF255">
         <v>95.1</v>
       </c>
-      <c r="AF255">
+      <c r="AG255">
         <v>98.7</v>
       </c>
-      <c r="AG255">
+      <c r="AH255">
         <v>100</v>
       </c>
-      <c r="AH255">
+      <c r="AI255">
         <v>96.9</v>
       </c>
-      <c r="AI255">
+      <c r="AJ255">
         <v>98.4</v>
       </c>
-      <c r="AJ255">
+      <c r="AK255">
         <v>100.3</v>
       </c>
-      <c r="AK255">
+      <c r="AL255">
         <v>102.2</v>
       </c>
-      <c r="AL255">
+      <c r="AM255">
         <v>99.9</v>
       </c>
-      <c r="AM255">
+      <c r="AN255">
         <v>101</v>
       </c>
-      <c r="AN255">
+      <c r="AO255">
         <v>102.5</v>
       </c>
-      <c r="AO255">
+      <c r="AP255">
         <v>104.7</v>
       </c>
-      <c r="AP255">
+      <c r="AQ255">
         <v>102.2</v>
       </c>
-      <c r="AQ255">
+      <c r="AR255">
         <v>103.7</v>
       </c>
-      <c r="AR255">
+      <c r="AS255">
         <v>106.2</v>
       </c>
-      <c r="AS255">
+      <c r="AT255">
         <v>107.2</v>
       </c>
-      <c r="AT255">
+      <c r="AU255">
         <v>103.7</v>
       </c>
-      <c r="AU255">
+      <c r="AV255">
         <v>104.9</v>
       </c>
-      <c r="AV255">
+      <c r="AW255">
         <v>108.3</v>
       </c>
-      <c r="AW255">
+      <c r="AX255">
         <v>110.7</v>
       </c>
-      <c r="AX255">
+      <c r="AY255">
         <v>108.2</v>
       </c>
-      <c r="AY255">
+      <c r="AZ255">
         <v>109.7</v>
       </c>
-      <c r="AZ255">
+      <c r="BA255">
         <v>111.8</v>
+      </c>
+      <c r="BB255">
+        <v>112.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">