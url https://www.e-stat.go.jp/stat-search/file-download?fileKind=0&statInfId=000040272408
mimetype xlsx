--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -1,80 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC1104CF-3ED7-46F8-A430-1EDF9467A994}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDC476D6-7C1C-42C0-89D6-AF3050C5E0F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="14400" windowHeight="7270" xr2:uid="{AE206F29-B01A-47E7-AB82-A462CC44BFE1}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{D75D0F3E-9B43-4AEF-96C7-F12043B949B1}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="565">
   <si>
     <t>項目：第３次産業活動指数【年・年度・四半期】業種別原指数（2019-2020年平均＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>ウエイト</t>
   </si>
   <si>
     <t>2018CY</t>
   </si>
   <si>
     <t>2019CY</t>
   </si>
   <si>
     <t>2020CY</t>
   </si>
   <si>
@@ -192,50 +195,53 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>K1D000000I</t>
   </si>
   <si>
     <t>第３次産業総合</t>
   </si>
   <si>
     <t>DA00000I</t>
   </si>
   <si>
     <t>電気・ガス・熱供給・水道業</t>
   </si>
   <si>
     <t>DAA0000I</t>
   </si>
   <si>
     <t>電気業</t>
   </si>
   <si>
     <t>DAB0000I</t>
   </si>
   <si>
     <t>ガス業</t>
   </si>
@@ -1801,51 +1807,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{6641FB10-C269-44D3-A9F8-372D7D44E83F}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{46B9D7E3-FC16-41BD-963E-995F2C20B31A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2140,149 +2146,149 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C19374F-DC5B-47C6-B4CC-CA7A0744FA31}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A316CC37-B9ED-4D71-9BE9-AB805F3C1EE2}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="16384" width="8.6640625" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6180954A-5BB9-4124-9F08-B6A974229750}">
-  <dimension ref="A1:BB255"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03BBF203-43F9-4478-9E95-8BD30F8E3C1D}">
+  <dimension ref="A1:BC255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="54" width="12.58203125" customWidth="1"/>
+    <col min="1" max="55" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:55" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
         <v>2020000000</v>
       </c>
       <c r="G2">
         <v>2021000000</v>
       </c>
       <c r="H2">
         <v>2022000000</v>
       </c>
       <c r="I2">
         <v>2023000000</v>
       </c>
       <c r="J2">
         <v>2024000000</v>
       </c>
       <c r="K2">
@@ -2389,52 +2395,55 @@
       </c>
       <c r="AU2">
         <v>2024000406</v>
       </c>
       <c r="AV2">
         <v>2024000709</v>
       </c>
       <c r="AW2">
         <v>2024001012</v>
       </c>
       <c r="AX2">
         <v>2025000103</v>
       </c>
       <c r="AY2">
         <v>2025000406</v>
       </c>
       <c r="AZ2">
         <v>2025000709</v>
       </c>
       <c r="BA2">
         <v>2025001012</v>
       </c>
       <c r="BB2">
         <v>2026000103</v>
       </c>
+      <c r="BC2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -2547,57 +2556,60 @@
       </c>
       <c r="AU3" t="s">
         <v>46</v>
       </c>
       <c r="AV3" t="s">
         <v>47</v>
       </c>
       <c r="AW3" t="s">
         <v>48</v>
       </c>
       <c r="AX3" t="s">
         <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" t="s">
         <v>51</v>
       </c>
       <c r="BA3" t="s">
         <v>52</v>
       </c>
       <c r="BB3" t="s">
         <v>53</v>
       </c>
+      <c r="BC3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.6</v>
       </c>
       <c r="E4">
         <v>103.8</v>
       </c>
       <c r="F4">
         <v>96.2</v>
       </c>
       <c r="G4">
         <v>97.6</v>
       </c>
       <c r="H4">
         <v>99.3</v>
       </c>
       <c r="I4">
         <v>101.2</v>
       </c>
       <c r="J4">
         <v>102.5</v>
       </c>
@@ -2705,57 +2717,60 @@
       </c>
       <c r="AU4">
         <v>100.1</v>
       </c>
       <c r="AV4">
         <v>102.8</v>
       </c>
       <c r="AW4">
         <v>104.5</v>
       </c>
       <c r="AX4">
         <v>104.3</v>
       </c>
       <c r="AY4">
         <v>102.6</v>
       </c>
       <c r="AZ4">
         <v>104.9</v>
       </c>
       <c r="BA4">
         <v>106.8</v>
       </c>
       <c r="BB4">
         <v>106.3</v>
       </c>
+      <c r="BC4">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>102.9</v>
       </c>
       <c r="E5">
         <v>101</v>
       </c>
       <c r="F5">
         <v>99</v>
       </c>
       <c r="G5">
         <v>100.1</v>
       </c>
       <c r="H5">
         <v>101.2</v>
       </c>
       <c r="I5">
         <v>98.5</v>
       </c>
       <c r="J5">
         <v>99.2</v>
       </c>
@@ -2863,57 +2878,60 @@
       </c>
       <c r="AU5">
         <v>87.8</v>
       </c>
       <c r="AV5">
         <v>108.6</v>
       </c>
       <c r="AW5">
         <v>96.1</v>
       </c>
       <c r="AX5">
         <v>105</v>
       </c>
       <c r="AY5">
         <v>89.2</v>
       </c>
       <c r="AZ5">
         <v>108.5</v>
       </c>
       <c r="BA5">
         <v>96</v>
       </c>
       <c r="BB5">
         <v>104</v>
       </c>
+      <c r="BC5">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C6">
         <v>304.89999999999998</v>
       </c>
       <c r="D6">
         <v>103.6</v>
       </c>
       <c r="E6">
         <v>101.3</v>
       </c>
       <c r="F6">
         <v>98.8</v>
       </c>
       <c r="G6">
         <v>100.1</v>
       </c>
       <c r="H6">
         <v>101.4</v>
       </c>
       <c r="I6">
         <v>98.2</v>
       </c>
       <c r="J6">
         <v>99.2</v>
       </c>
@@ -3021,57 +3039,60 @@
       </c>
       <c r="AU6">
         <v>85.7</v>
       </c>
       <c r="AV6">
         <v>111.4</v>
       </c>
       <c r="AW6">
         <v>95</v>
       </c>
       <c r="AX6">
         <v>105.7</v>
       </c>
       <c r="AY6">
         <v>87.1</v>
       </c>
       <c r="AZ6">
         <v>111</v>
       </c>
       <c r="BA6">
         <v>94.6</v>
       </c>
       <c r="BB6">
         <v>104.2</v>
       </c>
+      <c r="BC6">
+        <v>84.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7">
         <v>25.6</v>
       </c>
       <c r="D7">
         <v>102.7</v>
       </c>
       <c r="E7">
         <v>101.7</v>
       </c>
       <c r="F7">
         <v>98.3</v>
       </c>
       <c r="G7">
         <v>102.6</v>
       </c>
       <c r="H7">
         <v>106.3</v>
       </c>
       <c r="I7">
         <v>98.9</v>
       </c>
       <c r="J7">
         <v>97.7</v>
       </c>
@@ -3179,57 +3200,60 @@
       </c>
       <c r="AU7">
         <v>82.9</v>
       </c>
       <c r="AV7">
         <v>91.3</v>
       </c>
       <c r="AW7">
         <v>97.9</v>
       </c>
       <c r="AX7">
         <v>118.8</v>
       </c>
       <c r="AY7">
         <v>85.4</v>
       </c>
       <c r="AZ7">
         <v>90.2</v>
       </c>
       <c r="BA7">
         <v>99.2</v>
       </c>
       <c r="BB7">
         <v>117.1</v>
       </c>
+      <c r="BC7">
+        <v>83.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>104.9</v>
       </c>
       <c r="E8">
         <v>104.5</v>
       </c>
       <c r="F8">
         <v>95.5</v>
       </c>
       <c r="G8">
         <v>95.7</v>
       </c>
       <c r="H8">
         <v>102.6</v>
       </c>
       <c r="I8">
         <v>106.7</v>
       </c>
       <c r="J8">
         <v>112.5</v>
       </c>
@@ -3337,57 +3361,60 @@
       </c>
       <c r="AU8">
         <v>84</v>
       </c>
       <c r="AV8">
         <v>181</v>
       </c>
       <c r="AW8">
         <v>85.8</v>
       </c>
       <c r="AX8">
         <v>101.4</v>
       </c>
       <c r="AY8">
         <v>90.4</v>
       </c>
       <c r="AZ8">
         <v>184.1</v>
       </c>
       <c r="BA8">
         <v>81.3</v>
       </c>
       <c r="BB8">
         <v>99.9</v>
       </c>
+      <c r="BC8">
+        <v>82.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C9">
         <v>75.400000000000006</v>
       </c>
       <c r="D9">
         <v>100.3</v>
       </c>
       <c r="E9">
         <v>99.8</v>
       </c>
       <c r="F9">
         <v>100.2</v>
       </c>
       <c r="G9">
         <v>99.4</v>
       </c>
       <c r="H9">
         <v>98.6</v>
       </c>
       <c r="I9">
         <v>98.8</v>
       </c>
       <c r="J9">
         <v>99.4</v>
       </c>
@@ -3495,57 +3522,60 @@
       </c>
       <c r="AU9">
         <v>98</v>
       </c>
       <c r="AV9">
         <v>100.7</v>
       </c>
       <c r="AW9">
         <v>100.7</v>
       </c>
       <c r="AX9">
         <v>97.8</v>
       </c>
       <c r="AY9">
         <v>99</v>
       </c>
       <c r="AZ9">
         <v>101.5</v>
       </c>
       <c r="BA9">
         <v>101.2</v>
       </c>
       <c r="BB9">
         <v>98.7</v>
       </c>
+      <c r="BC9">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C10">
         <v>1157.0999999999999</v>
       </c>
       <c r="D10">
         <v>99.3</v>
       </c>
       <c r="E10">
         <v>101.5</v>
       </c>
       <c r="F10">
         <v>98.5</v>
       </c>
       <c r="G10">
         <v>100.9</v>
       </c>
       <c r="H10">
         <v>104.6</v>
       </c>
       <c r="I10">
         <v>107.5</v>
       </c>
       <c r="J10">
         <v>110.1</v>
       </c>
@@ -3653,57 +3683,60 @@
       </c>
       <c r="AU10">
         <v>103.6</v>
       </c>
       <c r="AV10">
         <v>108.5</v>
       </c>
       <c r="AW10">
         <v>111.2</v>
       </c>
       <c r="AX10">
         <v>124.5</v>
       </c>
       <c r="AY10">
         <v>110.8</v>
       </c>
       <c r="AZ10">
         <v>117.1</v>
       </c>
       <c r="BA10">
         <v>117.1</v>
       </c>
       <c r="BB10">
         <v>128.4</v>
       </c>
+      <c r="BC10">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>100.7</v>
       </c>
       <c r="E11">
         <v>101.2</v>
       </c>
       <c r="F11">
         <v>98.8</v>
       </c>
       <c r="G11">
         <v>98.8</v>
       </c>
       <c r="H11">
         <v>98</v>
       </c>
       <c r="I11">
         <v>96.1</v>
       </c>
       <c r="J11">
         <v>96.6</v>
       </c>
@@ -3811,57 +3844,60 @@
       </c>
       <c r="AU11">
         <v>94.3</v>
       </c>
       <c r="AV11">
         <v>95.2</v>
       </c>
       <c r="AW11">
         <v>98.7</v>
       </c>
       <c r="AX11">
         <v>105.5</v>
       </c>
       <c r="AY11">
         <v>101.9</v>
       </c>
       <c r="AZ11">
         <v>104.5</v>
       </c>
       <c r="BA11">
         <v>105.4</v>
       </c>
       <c r="BB11">
         <v>109.4</v>
       </c>
+      <c r="BC11">
+        <v>101</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>106.2</v>
       </c>
       <c r="E12">
         <v>104.7</v>
       </c>
       <c r="F12">
         <v>95.4</v>
       </c>
       <c r="G12">
         <v>98.2</v>
       </c>
       <c r="H12">
         <v>97.3</v>
       </c>
       <c r="I12">
         <v>96.2</v>
       </c>
       <c r="J12">
         <v>97</v>
       </c>
@@ -3969,108 +4005,111 @@
       </c>
       <c r="AU12">
         <v>93.6</v>
       </c>
       <c r="AV12">
         <v>95.5</v>
       </c>
       <c r="AW12">
         <v>98.9</v>
       </c>
       <c r="AX12">
         <v>98.3</v>
       </c>
       <c r="AY12">
         <v>91.8</v>
       </c>
       <c r="AZ12">
         <v>95.9</v>
       </c>
       <c r="BA12">
         <v>100.3</v>
       </c>
       <c r="BB12">
         <v>100.6</v>
       </c>
+      <c r="BC12">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>98.9</v>
       </c>
       <c r="E13">
         <v>101.4</v>
       </c>
       <c r="F13">
         <v>98.6</v>
       </c>
       <c r="G13">
         <v>102.8</v>
       </c>
       <c r="H13">
         <v>109.2</v>
       </c>
       <c r="I13">
         <v>115</v>
       </c>
       <c r="J13">
         <v>119</v>
       </c>
       <c r="K13">
         <v>127.7</v>
       </c>
       <c r="M13">
         <v>98.5</v>
       </c>
       <c r="N13">
         <v>101.3</v>
       </c>
       <c r="O13">
         <v>99.3</v>
       </c>
       <c r="P13">
         <v>103.9</v>
       </c>
       <c r="Q13">
         <v>111.4</v>
       </c>
       <c r="R13">
         <v>115.2</v>
       </c>
       <c r="S13">
         <v>121.4</v>
       </c>
       <c r="T13">
-        <v>128.80000000000001</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="V13">
         <v>115.2</v>
       </c>
       <c r="W13">
         <v>88.5</v>
       </c>
       <c r="X13">
         <v>97.4</v>
       </c>
       <c r="Y13">
         <v>94.5</v>
       </c>
       <c r="Z13">
         <v>113.6</v>
       </c>
       <c r="AA13">
         <v>91.6</v>
       </c>
       <c r="AB13">
         <v>105.4</v>
       </c>
       <c r="AC13">
         <v>95</v>
       </c>
@@ -4125,59 +4164,62 @@
       <c r="AT13">
         <v>130.5</v>
       </c>
       <c r="AU13">
         <v>109.1</v>
       </c>
       <c r="AV13">
         <v>117</v>
       </c>
       <c r="AW13">
         <v>119.3</v>
       </c>
       <c r="AX13">
         <v>140.30000000000001</v>
       </c>
       <c r="AY13">
         <v>118.2</v>
       </c>
       <c r="AZ13">
         <v>126.2</v>
       </c>
       <c r="BA13">
         <v>126.1</v>
       </c>
       <c r="BB13">
-        <v>144.5</v>
+        <v>144.4</v>
+      </c>
+      <c r="BC13">
+        <v>121.3</v>
       </c>
     </row>
-    <row r="14" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.3</v>
       </c>
       <c r="E14">
         <v>101.6</v>
       </c>
       <c r="F14">
         <v>98.4</v>
       </c>
       <c r="G14">
         <v>104.3</v>
       </c>
       <c r="H14">
         <v>111.5</v>
       </c>
       <c r="I14">
         <v>117.5</v>
       </c>
       <c r="J14">
         <v>122.8</v>
       </c>
@@ -4283,59 +4325,62 @@
       <c r="AT14">
         <v>134.4</v>
       </c>
       <c r="AU14">
         <v>111.8</v>
       </c>
       <c r="AV14">
         <v>121.4</v>
       </c>
       <c r="AW14">
         <v>123.7</v>
       </c>
       <c r="AX14">
         <v>147.1</v>
       </c>
       <c r="AY14">
         <v>123.8</v>
       </c>
       <c r="AZ14">
         <v>132.5</v>
       </c>
       <c r="BA14">
         <v>132.9</v>
       </c>
       <c r="BB14">
-        <v>151.4</v>
+        <v>151.30000000000001</v>
+      </c>
+      <c r="BC14">
+        <v>126.4</v>
       </c>
     </row>
-    <row r="15" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>96</v>
       </c>
       <c r="E15">
         <v>100.9</v>
       </c>
       <c r="F15">
         <v>99.1</v>
       </c>
       <c r="G15">
         <v>99.5</v>
       </c>
       <c r="H15">
         <v>104.2</v>
       </c>
       <c r="I15">
         <v>109.4</v>
       </c>
       <c r="J15">
         <v>110.7</v>
       </c>
@@ -4443,57 +4488,60 @@
       </c>
       <c r="AU15">
         <v>103.3</v>
       </c>
       <c r="AV15">
         <v>107.7</v>
       </c>
       <c r="AW15">
         <v>109.8</v>
       </c>
       <c r="AX15">
         <v>125.8</v>
       </c>
       <c r="AY15">
         <v>106.2</v>
       </c>
       <c r="AZ15">
         <v>112.8</v>
       </c>
       <c r="BA15">
         <v>111.5</v>
       </c>
       <c r="BB15">
         <v>129.69999999999999</v>
       </c>
+      <c r="BC15">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>90.8</v>
       </c>
       <c r="E16">
         <v>97.8</v>
       </c>
       <c r="F16">
         <v>102.2</v>
       </c>
       <c r="G16">
         <v>104.7</v>
       </c>
       <c r="H16">
         <v>111.6</v>
       </c>
       <c r="I16">
         <v>117.7</v>
       </c>
       <c r="J16">
         <v>123.1</v>
       </c>
@@ -4601,57 +4649,60 @@
       </c>
       <c r="AU16">
         <v>120.3</v>
       </c>
       <c r="AV16">
         <v>123.2</v>
       </c>
       <c r="AW16">
         <v>127.7</v>
       </c>
       <c r="AX16">
         <v>133.80000000000001</v>
       </c>
       <c r="AY16">
         <v>132</v>
       </c>
       <c r="AZ16">
         <v>139.19999999999999</v>
       </c>
       <c r="BA16">
         <v>138.6</v>
       </c>
       <c r="BB16">
         <v>143</v>
       </c>
+      <c r="BC16">
+        <v>138.19999999999999</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>103</v>
       </c>
       <c r="E17">
         <v>104.8</v>
       </c>
       <c r="F17">
         <v>95.2</v>
       </c>
       <c r="G17">
         <v>92.8</v>
       </c>
       <c r="H17">
         <v>92.2</v>
       </c>
       <c r="I17">
         <v>90</v>
       </c>
       <c r="J17">
         <v>87.7</v>
       </c>
@@ -4759,57 +4810,60 @@
       </c>
       <c r="AU17">
         <v>83.9</v>
       </c>
       <c r="AV17">
         <v>86.4</v>
       </c>
       <c r="AW17">
         <v>86.4</v>
       </c>
       <c r="AX17">
         <v>87.5</v>
       </c>
       <c r="AY17">
         <v>79.7</v>
       </c>
       <c r="AZ17">
         <v>85.6</v>
       </c>
       <c r="BA17">
         <v>82.8</v>
       </c>
       <c r="BB17">
         <v>85.6</v>
       </c>
+      <c r="BC17">
+        <v>76.7</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>95.4</v>
       </c>
       <c r="E18">
         <v>106.6</v>
       </c>
       <c r="F18">
         <v>93.4</v>
       </c>
       <c r="G18">
         <v>94.7</v>
       </c>
       <c r="H18">
         <v>100.7</v>
       </c>
       <c r="I18">
         <v>105</v>
       </c>
       <c r="J18">
         <v>106.7</v>
       </c>
@@ -4917,57 +4971,60 @@
       </c>
       <c r="AU18">
         <v>101</v>
       </c>
       <c r="AV18">
         <v>106.8</v>
       </c>
       <c r="AW18">
         <v>106</v>
       </c>
       <c r="AX18">
         <v>99.3</v>
       </c>
       <c r="AY18">
         <v>90.8</v>
       </c>
       <c r="AZ18">
         <v>103.6</v>
       </c>
       <c r="BA18">
         <v>95.6</v>
       </c>
       <c r="BB18">
         <v>99.8</v>
       </c>
+      <c r="BC18">
+        <v>87.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>86.1</v>
       </c>
       <c r="E19">
         <v>105.7</v>
       </c>
       <c r="F19">
         <v>94.3</v>
       </c>
       <c r="G19">
         <v>85.2</v>
       </c>
       <c r="H19">
         <v>101.7</v>
       </c>
       <c r="I19">
         <v>95.3</v>
       </c>
       <c r="J19">
         <v>98.3</v>
       </c>
@@ -5075,57 +5132,60 @@
       </c>
       <c r="AU19">
         <v>97.1</v>
       </c>
       <c r="AV19">
         <v>95.9</v>
       </c>
       <c r="AW19">
         <v>100.2</v>
       </c>
       <c r="AX19">
         <v>154.6</v>
       </c>
       <c r="AY19">
         <v>160</v>
       </c>
       <c r="AZ19">
         <v>159.4</v>
       </c>
       <c r="BA19">
         <v>170.5</v>
       </c>
       <c r="BB19">
         <v>165</v>
       </c>
+      <c r="BC19">
+        <v>168.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>109.7</v>
       </c>
       <c r="E20">
         <v>103.7</v>
       </c>
       <c r="F20">
         <v>96.4</v>
       </c>
       <c r="G20">
         <v>89.3</v>
       </c>
       <c r="H20">
         <v>83.8</v>
       </c>
       <c r="I20">
         <v>76.3</v>
       </c>
       <c r="J20">
         <v>69.3</v>
       </c>
@@ -5233,57 +5293,60 @@
       </c>
       <c r="AU20">
         <v>69.900000000000006</v>
       </c>
       <c r="AV20">
         <v>68.7</v>
       </c>
       <c r="AW20">
         <v>67.3</v>
       </c>
       <c r="AX20">
         <v>65.8</v>
       </c>
       <c r="AY20">
         <v>64.3</v>
       </c>
       <c r="AZ20">
         <v>63.2</v>
       </c>
       <c r="BA20">
         <v>62.3</v>
       </c>
       <c r="BB20">
         <v>61.2</v>
       </c>
+      <c r="BC20">
+        <v>60</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C21">
         <v>36.1</v>
       </c>
       <c r="D21">
         <v>111.2</v>
       </c>
       <c r="E21">
         <v>103.1</v>
       </c>
       <c r="F21">
         <v>96.9</v>
       </c>
       <c r="G21">
         <v>93.5</v>
       </c>
       <c r="H21">
         <v>85</v>
       </c>
       <c r="I21">
         <v>78.3</v>
       </c>
       <c r="J21">
         <v>72.599999999999994</v>
       </c>
@@ -5391,57 +5454,60 @@
       </c>
       <c r="AU21">
         <v>68.5</v>
       </c>
       <c r="AV21">
         <v>69.3</v>
       </c>
       <c r="AW21">
         <v>70.5</v>
       </c>
       <c r="AX21">
         <v>75.099999999999994</v>
       </c>
       <c r="AY21">
         <v>63.2</v>
       </c>
       <c r="AZ21">
         <v>65.2</v>
       </c>
       <c r="BA21">
         <v>65.7</v>
       </c>
       <c r="BB21">
         <v>70</v>
       </c>
+      <c r="BC21">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>115.8</v>
       </c>
       <c r="E22">
         <v>105.5</v>
       </c>
       <c r="F22">
         <v>94.5</v>
       </c>
       <c r="G22">
         <v>86.1</v>
       </c>
       <c r="H22">
         <v>78.8</v>
       </c>
       <c r="I22">
         <v>70.5</v>
       </c>
       <c r="J22">
         <v>63.8</v>
       </c>
@@ -5549,57 +5615,60 @@
       </c>
       <c r="AU22">
         <v>63.9</v>
       </c>
       <c r="AV22">
         <v>63.2</v>
       </c>
       <c r="AW22">
         <v>62.1</v>
       </c>
       <c r="AX22">
         <v>59</v>
       </c>
       <c r="AY22">
         <v>56.4</v>
       </c>
       <c r="AZ22">
         <v>55.6</v>
       </c>
       <c r="BA22">
         <v>54</v>
       </c>
       <c r="BB22">
         <v>52.1</v>
       </c>
+      <c r="BC22">
+        <v>49.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23">
         <v>14.5</v>
       </c>
       <c r="D23">
         <v>111.9</v>
       </c>
       <c r="E23">
         <v>102.4</v>
       </c>
       <c r="F23">
         <v>97.6</v>
       </c>
       <c r="G23">
         <v>93.2</v>
       </c>
       <c r="H23">
         <v>80.5</v>
       </c>
       <c r="I23">
         <v>71.900000000000006</v>
       </c>
       <c r="J23">
         <v>65.5</v>
       </c>
@@ -5707,57 +5776,60 @@
       </c>
       <c r="AU23">
         <v>65.7</v>
       </c>
       <c r="AV23">
         <v>63.9</v>
       </c>
       <c r="AW23">
         <v>67.3</v>
       </c>
       <c r="AX23">
         <v>59</v>
       </c>
       <c r="AY23">
         <v>58.6</v>
       </c>
       <c r="AZ23">
         <v>56.7</v>
       </c>
       <c r="BA23">
         <v>60.4</v>
       </c>
       <c r="BB23">
         <v>54.6</v>
       </c>
+      <c r="BC23">
+        <v>52.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24">
         <v>18.600000000000001</v>
       </c>
       <c r="D24">
         <v>109.9</v>
       </c>
       <c r="E24">
         <v>103.2</v>
       </c>
       <c r="F24">
         <v>96.8</v>
       </c>
       <c r="G24">
         <v>94.9</v>
       </c>
       <c r="H24">
         <v>89.5</v>
       </c>
       <c r="I24">
         <v>84.5</v>
       </c>
       <c r="J24">
         <v>79.5</v>
       </c>
@@ -5865,57 +5937,60 @@
       </c>
       <c r="AU24">
         <v>71.400000000000006</v>
       </c>
       <c r="AV24">
         <v>74.599999999999994</v>
       </c>
       <c r="AW24">
         <v>74.2</v>
       </c>
       <c r="AX24">
         <v>90.3</v>
       </c>
       <c r="AY24">
         <v>67.8</v>
       </c>
       <c r="AZ24">
         <v>73.3</v>
       </c>
       <c r="BA24">
         <v>71.7</v>
       </c>
       <c r="BB24">
         <v>84.8</v>
       </c>
+      <c r="BC24">
+        <v>65.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25">
         <v>914.1</v>
       </c>
       <c r="D25">
         <v>107.8</v>
       </c>
       <c r="E25">
         <v>108.1</v>
       </c>
       <c r="F25">
         <v>91.9</v>
       </c>
       <c r="G25">
         <v>91.1</v>
       </c>
       <c r="H25">
         <v>95</v>
       </c>
       <c r="I25">
         <v>97.1</v>
       </c>
       <c r="J25">
         <v>98</v>
       </c>
@@ -6023,57 +6098,60 @@
       </c>
       <c r="AU25">
         <v>98.1</v>
       </c>
       <c r="AV25">
         <v>98.2</v>
       </c>
       <c r="AW25">
         <v>101.8</v>
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>97.3</v>
       </c>
       <c r="AZ25">
         <v>98.7</v>
       </c>
       <c r="BA25">
         <v>102.8</v>
       </c>
       <c r="BB25">
         <v>95.2</v>
       </c>
+      <c r="BC25">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>107.9</v>
       </c>
       <c r="E26">
         <v>108.3</v>
       </c>
       <c r="F26">
         <v>91.7</v>
       </c>
       <c r="G26">
         <v>91</v>
       </c>
       <c r="H26">
         <v>95.2</v>
       </c>
       <c r="I26">
         <v>97.6</v>
       </c>
       <c r="J26">
         <v>98.6</v>
       </c>
@@ -6181,57 +6259,60 @@
       </c>
       <c r="AU26">
         <v>98.8</v>
       </c>
       <c r="AV26">
         <v>99</v>
       </c>
       <c r="AW26">
         <v>102.1</v>
       </c>
       <c r="AX26">
         <v>94.9</v>
       </c>
       <c r="AY26">
         <v>98.1</v>
       </c>
       <c r="AZ26">
         <v>99.8</v>
       </c>
       <c r="BA26">
         <v>103.4</v>
       </c>
       <c r="BB26">
         <v>96</v>
       </c>
+      <c r="BC26">
+        <v>98</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.6</v>
       </c>
       <c r="E27">
         <v>114.2</v>
       </c>
       <c r="F27">
         <v>85.8</v>
       </c>
       <c r="G27">
         <v>83.1</v>
       </c>
       <c r="H27">
         <v>91.1</v>
       </c>
       <c r="I27">
         <v>99.2</v>
       </c>
       <c r="J27">
         <v>103.1</v>
       </c>
@@ -6339,57 +6420,60 @@
       </c>
       <c r="AU27">
         <v>104.9</v>
       </c>
       <c r="AV27">
         <v>103.6</v>
       </c>
       <c r="AW27">
         <v>106.3</v>
       </c>
       <c r="AX27">
         <v>99.9</v>
       </c>
       <c r="AY27">
         <v>108.1</v>
       </c>
       <c r="AZ27">
         <v>107.5</v>
       </c>
       <c r="BA27">
         <v>108.8</v>
       </c>
       <c r="BB27">
         <v>102.4</v>
       </c>
+      <c r="BC27">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.8</v>
       </c>
       <c r="E28">
         <v>114.4</v>
       </c>
       <c r="F28">
         <v>85.6</v>
       </c>
       <c r="G28">
         <v>82.8</v>
       </c>
       <c r="H28">
         <v>91.1</v>
       </c>
       <c r="I28">
         <v>99.3</v>
       </c>
       <c r="J28">
         <v>103.3</v>
       </c>
@@ -6497,57 +6581,60 @@
       </c>
       <c r="AU28">
         <v>105.3</v>
       </c>
       <c r="AV28">
         <v>103.9</v>
       </c>
       <c r="AW28">
         <v>106.4</v>
       </c>
       <c r="AX28">
         <v>100</v>
       </c>
       <c r="AY28">
         <v>108.5</v>
       </c>
       <c r="AZ28">
         <v>107.9</v>
       </c>
       <c r="BA28">
         <v>109</v>
       </c>
       <c r="BB28">
         <v>102.5</v>
       </c>
+      <c r="BC28">
+        <v>111</v>
+      </c>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.8</v>
       </c>
       <c r="E29">
         <v>114.1</v>
       </c>
       <c r="F29">
         <v>86</v>
       </c>
       <c r="G29">
         <v>82.4</v>
       </c>
       <c r="H29">
         <v>90.5</v>
       </c>
       <c r="I29">
         <v>98.4</v>
       </c>
       <c r="J29">
         <v>102.1</v>
       </c>
@@ -6655,57 +6742,60 @@
       </c>
       <c r="AU29">
         <v>103.5</v>
       </c>
       <c r="AV29">
         <v>103</v>
       </c>
       <c r="AW29">
         <v>105.2</v>
       </c>
       <c r="AX29">
         <v>98.6</v>
       </c>
       <c r="AY29">
         <v>106.4</v>
       </c>
       <c r="AZ29">
         <v>106.6</v>
       </c>
       <c r="BA29">
         <v>107.8</v>
       </c>
       <c r="BB29">
         <v>100.9</v>
       </c>
+      <c r="BC29">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.7</v>
       </c>
       <c r="E30">
         <v>115</v>
       </c>
       <c r="F30">
         <v>85</v>
       </c>
       <c r="G30">
         <v>83.4</v>
       </c>
       <c r="H30">
         <v>91.9</v>
       </c>
       <c r="I30">
         <v>100.7</v>
       </c>
       <c r="J30">
         <v>105.2</v>
       </c>
@@ -6811,59 +6901,62 @@
       <c r="AT30">
         <v>99.2</v>
       </c>
       <c r="AU30">
         <v>108.1</v>
       </c>
       <c r="AV30">
         <v>105.3</v>
       </c>
       <c r="AW30">
         <v>108</v>
       </c>
       <c r="AX30">
         <v>102.1</v>
       </c>
       <c r="AY30">
         <v>111.7</v>
       </c>
       <c r="AZ30">
         <v>109.8</v>
       </c>
       <c r="BA30">
         <v>110.7</v>
       </c>
       <c r="BB30">
-        <v>105</v>
+        <v>105.1</v>
+      </c>
+      <c r="BC30">
+        <v>114.2</v>
       </c>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>102.8</v>
       </c>
       <c r="E31">
         <v>103.9</v>
       </c>
       <c r="F31">
         <v>96.1</v>
       </c>
       <c r="G31">
         <v>94.3</v>
       </c>
       <c r="H31">
         <v>92.3</v>
       </c>
       <c r="I31">
         <v>92.4</v>
       </c>
       <c r="J31">
         <v>92.8</v>
       </c>
@@ -6971,57 +7064,60 @@
       </c>
       <c r="AU31">
         <v>85.3</v>
       </c>
       <c r="AV31">
         <v>86.7</v>
       </c>
       <c r="AW31">
         <v>102.8</v>
       </c>
       <c r="AX31">
         <v>96.2</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>89.6</v>
       </c>
       <c r="BA31">
         <v>99.7</v>
       </c>
       <c r="BB31">
         <v>94.6</v>
       </c>
+      <c r="BC31">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.4</v>
       </c>
       <c r="E32">
         <v>118.4</v>
       </c>
       <c r="F32">
         <v>81.599999999999994</v>
       </c>
       <c r="G32">
         <v>78.5</v>
       </c>
       <c r="H32">
         <v>87.6</v>
       </c>
       <c r="I32">
         <v>94.5</v>
       </c>
       <c r="J32">
         <v>98.2</v>
       </c>
@@ -7129,57 +7225,60 @@
       </c>
       <c r="AU32">
         <v>97.4</v>
       </c>
       <c r="AV32">
         <v>102.2</v>
       </c>
       <c r="AW32">
         <v>100.7</v>
       </c>
       <c r="AX32">
         <v>92.2</v>
       </c>
       <c r="AY32">
         <v>101.2</v>
       </c>
       <c r="AZ32">
         <v>102.8</v>
       </c>
       <c r="BA32">
         <v>99.3</v>
       </c>
       <c r="BB32">
         <v>94.2</v>
       </c>
+      <c r="BC32">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.7</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>86</v>
       </c>
       <c r="G33">
         <v>84.4</v>
       </c>
       <c r="H33">
         <v>91.6</v>
       </c>
       <c r="I33">
         <v>98.2</v>
       </c>
       <c r="J33">
         <v>99.7</v>
       </c>
@@ -7287,57 +7386,60 @@
       </c>
       <c r="AU33">
         <v>102.2</v>
       </c>
       <c r="AV33">
         <v>100.3</v>
       </c>
       <c r="AW33">
         <v>102</v>
       </c>
       <c r="AX33">
         <v>93.4</v>
       </c>
       <c r="AY33">
         <v>103.3</v>
       </c>
       <c r="AZ33">
         <v>101.7</v>
       </c>
       <c r="BA33">
         <v>100.1</v>
       </c>
       <c r="BB33">
         <v>93.9</v>
       </c>
+      <c r="BC33">
+        <v>103</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>129.6</v>
       </c>
       <c r="E34">
         <v>122.6</v>
       </c>
       <c r="F34">
         <v>77.5</v>
       </c>
       <c r="G34">
         <v>73.099999999999994</v>
       </c>
       <c r="H34">
         <v>83.8</v>
       </c>
       <c r="I34">
         <v>91.1</v>
       </c>
       <c r="J34">
         <v>96.7</v>
       </c>
@@ -7445,57 +7547,60 @@
       </c>
       <c r="AU34">
         <v>92.9</v>
       </c>
       <c r="AV34">
         <v>104</v>
       </c>
       <c r="AW34">
         <v>99.4</v>
       </c>
       <c r="AX34">
         <v>91.2</v>
       </c>
       <c r="AY34">
         <v>99.2</v>
       </c>
       <c r="AZ34">
         <v>103.9</v>
       </c>
       <c r="BA34">
         <v>98.6</v>
       </c>
       <c r="BB34">
         <v>94.5</v>
       </c>
+      <c r="BC34">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>104.3</v>
       </c>
       <c r="E35">
         <v>104.5</v>
       </c>
       <c r="F35">
         <v>95.5</v>
       </c>
       <c r="G35">
         <v>95.5</v>
       </c>
       <c r="H35">
         <v>96.5</v>
       </c>
       <c r="I35">
         <v>94.7</v>
       </c>
       <c r="J35">
         <v>94.4</v>
       </c>
@@ -7603,57 +7708,60 @@
       </c>
       <c r="AU35">
         <v>94.9</v>
       </c>
       <c r="AV35">
         <v>93.5</v>
       </c>
       <c r="AW35">
         <v>98.6</v>
       </c>
       <c r="AX35">
         <v>90</v>
       </c>
       <c r="AY35">
         <v>90.8</v>
       </c>
       <c r="AZ35">
         <v>92.2</v>
       </c>
       <c r="BA35">
         <v>99.7</v>
       </c>
       <c r="BB35">
         <v>90.6</v>
       </c>
+      <c r="BC35">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>106.7</v>
       </c>
       <c r="E36">
         <v>106.7</v>
       </c>
       <c r="F36">
         <v>93.3</v>
       </c>
       <c r="G36">
         <v>92.3</v>
       </c>
       <c r="H36">
         <v>93</v>
       </c>
       <c r="I36">
         <v>91.2</v>
       </c>
       <c r="J36">
         <v>90.5</v>
       </c>
@@ -7761,57 +7869,60 @@
       </c>
       <c r="AU36">
         <v>92.3</v>
       </c>
       <c r="AV36">
         <v>89.4</v>
       </c>
       <c r="AW36">
         <v>92.6</v>
       </c>
       <c r="AX36">
         <v>86.5</v>
       </c>
       <c r="AY36">
         <v>86.6</v>
       </c>
       <c r="AZ36">
         <v>87.2</v>
       </c>
       <c r="BA36">
         <v>93.6</v>
       </c>
       <c r="BB36">
         <v>86.1</v>
       </c>
+      <c r="BC36">
+        <v>84</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>94.9</v>
       </c>
       <c r="E37">
         <v>95.4</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>108.6</v>
       </c>
       <c r="H37">
         <v>110.6</v>
       </c>
       <c r="I37">
         <v>108.9</v>
       </c>
       <c r="J37">
         <v>110.3</v>
       </c>
@@ -7919,57 +8030,60 @@
       </c>
       <c r="AU37">
         <v>105.7</v>
       </c>
       <c r="AV37">
         <v>110.3</v>
       </c>
       <c r="AW37">
         <v>123</v>
       </c>
       <c r="AX37">
         <v>104.3</v>
       </c>
       <c r="AY37">
         <v>108.5</v>
       </c>
       <c r="AZ37">
         <v>113</v>
       </c>
       <c r="BA37">
         <v>124.6</v>
       </c>
       <c r="BB37">
         <v>109</v>
       </c>
+      <c r="BC37">
+        <v>113.5</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C38">
         <v>26.7</v>
       </c>
       <c r="D38">
         <v>107.7</v>
       </c>
       <c r="E38">
         <v>106.9</v>
       </c>
       <c r="F38">
         <v>93.1</v>
       </c>
       <c r="G38">
         <v>95.1</v>
       </c>
       <c r="H38">
         <v>97.4</v>
       </c>
       <c r="I38">
         <v>98.2</v>
       </c>
       <c r="J38">
         <v>95.6</v>
       </c>
@@ -8077,57 +8191,60 @@
       </c>
       <c r="AU38">
         <v>93.9</v>
       </c>
       <c r="AV38">
         <v>97.2</v>
       </c>
       <c r="AW38">
         <v>97.2</v>
       </c>
       <c r="AX38">
         <v>91.9</v>
       </c>
       <c r="AY38">
         <v>92.6</v>
       </c>
       <c r="AZ38">
         <v>97.6</v>
       </c>
       <c r="BA38">
         <v>97.5</v>
       </c>
       <c r="BB38">
         <v>93.5</v>
       </c>
+      <c r="BC38">
+        <v>93</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>126</v>
       </c>
       <c r="E39">
         <v>133.80000000000001</v>
       </c>
       <c r="F39">
         <v>66.2</v>
       </c>
       <c r="G39">
         <v>70.099999999999994</v>
       </c>
       <c r="H39">
         <v>102.8</v>
       </c>
       <c r="I39">
         <v>128.1</v>
       </c>
       <c r="J39">
         <v>139.69999999999999</v>
       </c>
@@ -8235,57 +8352,60 @@
       </c>
       <c r="AU39">
         <v>133.30000000000001</v>
       </c>
       <c r="AV39">
         <v>167</v>
       </c>
       <c r="AW39">
         <v>138.80000000000001</v>
       </c>
       <c r="AX39">
         <v>122.4</v>
       </c>
       <c r="AY39">
         <v>140.69999999999999</v>
       </c>
       <c r="AZ39">
         <v>175</v>
       </c>
       <c r="BA39">
         <v>140.4</v>
       </c>
       <c r="BB39">
         <v>124.9</v>
       </c>
+      <c r="BC39">
+        <v>144.1</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>106.2</v>
       </c>
       <c r="E40">
         <v>104.9</v>
       </c>
       <c r="F40">
         <v>95.1</v>
       </c>
       <c r="G40">
         <v>97</v>
       </c>
       <c r="H40">
         <v>97</v>
       </c>
       <c r="I40">
         <v>95.9</v>
       </c>
       <c r="J40">
         <v>92.2</v>
       </c>
@@ -8393,57 +8513,60 @@
       </c>
       <c r="AU40">
         <v>90.8</v>
       </c>
       <c r="AV40">
         <v>91.9</v>
       </c>
       <c r="AW40">
         <v>94</v>
       </c>
       <c r="AX40">
         <v>89.6</v>
       </c>
       <c r="AY40">
         <v>89</v>
       </c>
       <c r="AZ40">
         <v>91.7</v>
       </c>
       <c r="BA40">
         <v>94.3</v>
       </c>
       <c r="BB40">
         <v>91.1</v>
       </c>
+      <c r="BC40">
+        <v>89.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105.4</v>
       </c>
       <c r="E41">
         <v>104.6</v>
       </c>
       <c r="F41">
         <v>95.4</v>
       </c>
       <c r="G41">
         <v>95.3</v>
       </c>
       <c r="H41">
         <v>95.1</v>
       </c>
       <c r="I41">
         <v>95.7</v>
       </c>
       <c r="J41">
         <v>91.1</v>
       </c>
@@ -8551,57 +8674,60 @@
       </c>
       <c r="AU41">
         <v>89.3</v>
       </c>
       <c r="AV41">
         <v>91</v>
       </c>
       <c r="AW41">
         <v>91.9</v>
       </c>
       <c r="AX41">
         <v>89</v>
       </c>
       <c r="AY41">
         <v>88.4</v>
       </c>
       <c r="AZ41">
         <v>91.6</v>
       </c>
       <c r="BA41">
         <v>93.2</v>
       </c>
       <c r="BB41">
         <v>91</v>
       </c>
+      <c r="BC41">
+        <v>89.7</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C42">
         <v>10.1</v>
       </c>
       <c r="D42">
         <v>107.5</v>
       </c>
       <c r="E42">
         <v>105.3</v>
       </c>
       <c r="F42">
         <v>94.8</v>
       </c>
       <c r="G42">
         <v>99.5</v>
       </c>
       <c r="H42">
         <v>99.7</v>
       </c>
       <c r="I42">
         <v>96.1</v>
       </c>
       <c r="J42">
         <v>93.9</v>
       </c>
@@ -8709,57 +8835,60 @@
       </c>
       <c r="AU42">
         <v>93.1</v>
       </c>
       <c r="AV42">
         <v>93</v>
       </c>
       <c r="AW42">
         <v>97.1</v>
       </c>
       <c r="AX42">
         <v>90.6</v>
       </c>
       <c r="AY42">
         <v>89.8</v>
       </c>
       <c r="AZ42">
         <v>91.7</v>
       </c>
       <c r="BA42">
         <v>95.8</v>
       </c>
       <c r="BB42">
         <v>91.2</v>
       </c>
+      <c r="BC42">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>143.69999999999999</v>
       </c>
       <c r="E43">
         <v>144.9</v>
       </c>
       <c r="F43">
         <v>55.1</v>
       </c>
       <c r="G43">
         <v>48.8</v>
       </c>
       <c r="H43">
         <v>83.8</v>
       </c>
       <c r="I43">
         <v>122</v>
       </c>
       <c r="J43">
         <v>135.30000000000001</v>
       </c>
@@ -8865,59 +8994,62 @@
       <c r="AT43">
         <v>126.3</v>
       </c>
       <c r="AU43">
         <v>128.5</v>
       </c>
       <c r="AV43">
         <v>142.6</v>
       </c>
       <c r="AW43">
         <v>143.9</v>
       </c>
       <c r="AX43">
         <v>141.30000000000001</v>
       </c>
       <c r="AY43">
         <v>137.9</v>
       </c>
       <c r="AZ43">
         <v>151.9</v>
       </c>
       <c r="BA43">
         <v>152</v>
       </c>
       <c r="BB43">
-        <v>148.80000000000001</v>
+        <v>148.9</v>
+      </c>
+      <c r="BC43">
+        <v>143.80000000000001</v>
       </c>
     </row>
-    <row r="44" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>148.5</v>
       </c>
       <c r="E44">
         <v>151.69999999999999</v>
       </c>
       <c r="F44">
         <v>48.2</v>
       </c>
       <c r="G44">
         <v>37</v>
       </c>
       <c r="H44">
         <v>80.2</v>
       </c>
       <c r="I44">
         <v>127.5</v>
       </c>
       <c r="J44">
         <v>142</v>
       </c>
@@ -9023,110 +9155,113 @@
       <c r="AT44">
         <v>133</v>
       </c>
       <c r="AU44">
         <v>134.19999999999999</v>
       </c>
       <c r="AV44">
         <v>150.4</v>
       </c>
       <c r="AW44">
         <v>150.30000000000001</v>
       </c>
       <c r="AX44">
         <v>149.69999999999999</v>
       </c>
       <c r="AY44">
         <v>144.6</v>
       </c>
       <c r="AZ44">
         <v>160.5</v>
       </c>
       <c r="BA44">
         <v>159.6</v>
       </c>
       <c r="BB44">
-        <v>158.1</v>
+        <v>158.19999999999999</v>
+      </c>
+      <c r="BC44">
+        <v>150.4</v>
       </c>
     </row>
-    <row r="45" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.5</v>
       </c>
       <c r="E45">
         <v>168.6</v>
       </c>
       <c r="F45">
         <v>31.4</v>
       </c>
       <c r="G45">
         <v>10</v>
       </c>
       <c r="H45">
         <v>48.8</v>
       </c>
       <c r="I45">
         <v>116.8</v>
       </c>
       <c r="J45">
         <v>145.4</v>
       </c>
       <c r="K45">
         <v>164.8</v>
       </c>
       <c r="M45">
         <v>168.2</v>
       </c>
       <c r="N45">
         <v>154.1</v>
       </c>
       <c r="O45">
         <v>5.7</v>
       </c>
       <c r="P45">
         <v>12.7</v>
       </c>
       <c r="Q45">
         <v>68.400000000000006</v>
       </c>
       <c r="R45">
         <v>127</v>
       </c>
       <c r="S45">
         <v>152.1</v>
       </c>
       <c r="T45">
-        <v>168.6</v>
+        <v>168.7</v>
       </c>
       <c r="V45">
         <v>164.3</v>
       </c>
       <c r="W45">
         <v>166.9</v>
       </c>
       <c r="X45">
         <v>172.9</v>
       </c>
       <c r="Y45">
         <v>166</v>
       </c>
       <c r="Z45">
         <v>167.1</v>
       </c>
       <c r="AA45">
         <v>168.2</v>
       </c>
       <c r="AB45">
         <v>174.1</v>
       </c>
       <c r="AC45">
         <v>165.1</v>
       </c>
@@ -9181,59 +9316,62 @@
       <c r="AT45">
         <v>136</v>
       </c>
       <c r="AU45">
         <v>141.4</v>
       </c>
       <c r="AV45">
         <v>150.69999999999999</v>
       </c>
       <c r="AW45">
         <v>153.4</v>
       </c>
       <c r="AX45">
         <v>162.9</v>
       </c>
       <c r="AY45">
         <v>159.1</v>
       </c>
       <c r="AZ45">
         <v>165.9</v>
       </c>
       <c r="BA45">
         <v>171.3</v>
       </c>
       <c r="BB45">
-        <v>178.2</v>
+        <v>178.4</v>
+      </c>
+      <c r="BC45">
+        <v>167.9</v>
       </c>
     </row>
-    <row r="46" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>134.19999999999999</v>
       </c>
       <c r="E46">
         <v>139.1</v>
       </c>
       <c r="F46">
         <v>60.9</v>
       </c>
       <c r="G46">
         <v>57.2</v>
       </c>
       <c r="H46">
         <v>103.6</v>
       </c>
       <c r="I46">
         <v>135.5</v>
       </c>
       <c r="J46">
         <v>139.4</v>
       </c>
@@ -9341,57 +9479,60 @@
       </c>
       <c r="AU46">
         <v>128.80000000000001</v>
       </c>
       <c r="AV46">
         <v>150.19999999999999</v>
       </c>
       <c r="AW46">
         <v>148</v>
       </c>
       <c r="AX46">
         <v>139.69999999999999</v>
       </c>
       <c r="AY46">
         <v>133.9</v>
       </c>
       <c r="AZ46">
         <v>156.30000000000001</v>
       </c>
       <c r="BA46">
         <v>150.9</v>
       </c>
       <c r="BB46">
         <v>143.1</v>
       </c>
+      <c r="BC46">
+        <v>137.30000000000001</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>120.1</v>
       </c>
       <c r="E47">
         <v>110.9</v>
       </c>
       <c r="F47">
         <v>89.1</v>
       </c>
       <c r="G47">
         <v>107.7</v>
       </c>
       <c r="H47">
         <v>102</v>
       </c>
       <c r="I47">
         <v>94.7</v>
       </c>
       <c r="J47">
         <v>102.1</v>
       </c>
@@ -9499,57 +9640,60 @@
       </c>
       <c r="AU47">
         <v>100.2</v>
       </c>
       <c r="AV47">
         <v>103.5</v>
       </c>
       <c r="AW47">
         <v>112</v>
       </c>
       <c r="AX47">
         <v>99.5</v>
       </c>
       <c r="AY47">
         <v>104.2</v>
       </c>
       <c r="AZ47">
         <v>109.2</v>
       </c>
       <c r="BA47">
         <v>113.8</v>
       </c>
       <c r="BB47">
         <v>101.9</v>
       </c>
+      <c r="BC47">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>117.8</v>
       </c>
       <c r="E48">
         <v>108.2</v>
       </c>
       <c r="F48">
         <v>91.8</v>
       </c>
       <c r="G48">
         <v>116.3</v>
       </c>
       <c r="H48">
         <v>106.4</v>
       </c>
       <c r="I48">
         <v>96.7</v>
       </c>
       <c r="J48">
         <v>104.3</v>
       </c>
@@ -9657,57 +9801,60 @@
       </c>
       <c r="AU48">
         <v>103.8</v>
       </c>
       <c r="AV48">
         <v>105</v>
       </c>
       <c r="AW48">
         <v>112.4</v>
       </c>
       <c r="AX48">
         <v>101.5</v>
       </c>
       <c r="AY48">
         <v>107.1</v>
       </c>
       <c r="AZ48">
         <v>111.7</v>
       </c>
       <c r="BA48">
         <v>116.8</v>
       </c>
       <c r="BB48">
         <v>105.3</v>
       </c>
+      <c r="BC48">
+        <v>115.8</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49">
         <v>0.4</v>
       </c>
       <c r="D49">
         <v>130.1</v>
       </c>
       <c r="E49">
         <v>122.5</v>
       </c>
       <c r="F49">
         <v>77.5</v>
       </c>
       <c r="G49">
         <v>71.5</v>
       </c>
       <c r="H49">
         <v>83.1</v>
       </c>
       <c r="I49">
         <v>86.2</v>
       </c>
       <c r="J49">
         <v>93.1</v>
       </c>
@@ -9815,108 +9962,111 @@
       </c>
       <c r="AU49">
         <v>84.8</v>
       </c>
       <c r="AV49">
         <v>97.1</v>
       </c>
       <c r="AW49">
         <v>110.1</v>
       </c>
       <c r="AX49">
         <v>90.6</v>
       </c>
       <c r="AY49">
         <v>91.8</v>
       </c>
       <c r="AZ49">
         <v>98.4</v>
       </c>
       <c r="BA49">
         <v>101</v>
       </c>
       <c r="BB49">
         <v>87.3</v>
       </c>
+      <c r="BC49">
+        <v>88.6</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="50" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>96.6</v>
       </c>
       <c r="E50">
         <v>99.9</v>
       </c>
       <c r="F50">
         <v>100.1</v>
       </c>
       <c r="G50">
         <v>97.8</v>
       </c>
       <c r="H50">
         <v>99.8</v>
       </c>
       <c r="I50">
         <v>100</v>
       </c>
       <c r="J50">
         <v>98.2</v>
       </c>
       <c r="K50">
         <v>100.7</v>
       </c>
       <c r="M50">
         <v>97.2</v>
       </c>
       <c r="N50">
         <v>100.6</v>
       </c>
       <c r="O50">
         <v>99.7</v>
       </c>
       <c r="P50">
         <v>97.4</v>
       </c>
       <c r="Q50">
         <v>100.6</v>
       </c>
       <c r="R50">
         <v>99.5</v>
       </c>
       <c r="S50">
         <v>98.7</v>
       </c>
       <c r="T50">
-        <v>100.1</v>
+        <v>100.2</v>
       </c>
       <c r="V50">
         <v>93.7</v>
       </c>
       <c r="W50">
         <v>96.8</v>
       </c>
       <c r="X50">
         <v>96.3</v>
       </c>
       <c r="Y50">
         <v>99.6</v>
       </c>
       <c r="Z50">
         <v>96</v>
       </c>
       <c r="AA50">
         <v>100.3</v>
       </c>
       <c r="AB50">
         <v>100.5</v>
       </c>
       <c r="AC50">
         <v>102.9</v>
       </c>
@@ -9971,110 +10121,113 @@
       <c r="AT50">
         <v>96.7</v>
       </c>
       <c r="AU50">
         <v>98.9</v>
       </c>
       <c r="AV50">
         <v>96.9</v>
       </c>
       <c r="AW50">
         <v>100.4</v>
       </c>
       <c r="AX50">
         <v>98.8</v>
       </c>
       <c r="AY50">
         <v>101.1</v>
       </c>
       <c r="AZ50">
         <v>99.9</v>
       </c>
       <c r="BA50">
         <v>103.1</v>
       </c>
       <c r="BB50">
-        <v>96.4</v>
+        <v>96.5</v>
+      </c>
+      <c r="BC50">
+        <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="51" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>96.1</v>
       </c>
       <c r="E51">
         <v>99.7</v>
       </c>
       <c r="F51">
         <v>100.3</v>
       </c>
       <c r="G51">
         <v>98.2</v>
       </c>
       <c r="H51">
         <v>100</v>
       </c>
       <c r="I51">
         <v>99.3</v>
       </c>
       <c r="J51">
         <v>97</v>
       </c>
       <c r="K51">
         <v>100</v>
       </c>
       <c r="M51">
         <v>96.6</v>
       </c>
       <c r="N51">
         <v>100.6</v>
       </c>
       <c r="O51">
         <v>100</v>
       </c>
       <c r="P51">
         <v>97.9</v>
       </c>
       <c r="Q51">
         <v>100.6</v>
       </c>
       <c r="R51">
         <v>98.6</v>
       </c>
       <c r="S51">
         <v>97.5</v>
       </c>
       <c r="T51">
-        <v>99.2</v>
+        <v>99.3</v>
       </c>
       <c r="V51">
         <v>93.7</v>
       </c>
       <c r="W51">
         <v>96.2</v>
       </c>
       <c r="X51">
         <v>95.4</v>
       </c>
       <c r="Y51">
         <v>98.9</v>
       </c>
       <c r="Z51">
         <v>95.7</v>
       </c>
       <c r="AA51">
         <v>100.1</v>
       </c>
       <c r="AB51">
         <v>100</v>
       </c>
       <c r="AC51">
         <v>103.1</v>
       </c>
@@ -10129,59 +10282,62 @@
       <c r="AT51">
         <v>96.4</v>
       </c>
       <c r="AU51">
         <v>97.7</v>
       </c>
       <c r="AV51">
         <v>94.8</v>
       </c>
       <c r="AW51">
         <v>99.1</v>
       </c>
       <c r="AX51">
         <v>98.6</v>
       </c>
       <c r="AY51">
         <v>100.1</v>
       </c>
       <c r="AZ51">
         <v>98.5</v>
       </c>
       <c r="BA51">
         <v>102.8</v>
       </c>
       <c r="BB51">
-        <v>95.5</v>
+        <v>95.7</v>
+      </c>
+      <c r="BC51">
+        <v>98.6</v>
       </c>
     </row>
-    <row r="52" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>98.9</v>
       </c>
       <c r="E52">
         <v>100.7</v>
       </c>
       <c r="F52">
         <v>99.3</v>
       </c>
       <c r="G52">
         <v>95.9</v>
       </c>
       <c r="H52">
         <v>99</v>
       </c>
       <c r="I52">
         <v>102.8</v>
       </c>
       <c r="J52">
         <v>103.1</v>
       </c>
@@ -10289,57 +10445,60 @@
       </c>
       <c r="AU52">
         <v>104.1</v>
       </c>
       <c r="AV52">
         <v>105.2</v>
       </c>
       <c r="AW52">
         <v>105.2</v>
       </c>
       <c r="AX52">
         <v>99.6</v>
       </c>
       <c r="AY52">
         <v>105.1</v>
       </c>
       <c r="AZ52">
         <v>105.5</v>
       </c>
       <c r="BA52">
         <v>104.6</v>
       </c>
       <c r="BB52">
         <v>100</v>
       </c>
+      <c r="BC52">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C53">
         <v>144.80000000000001</v>
       </c>
       <c r="D53">
         <v>107.1</v>
       </c>
       <c r="E53">
         <v>107.8</v>
       </c>
       <c r="F53">
         <v>92.2</v>
       </c>
       <c r="G53">
         <v>93.5</v>
       </c>
       <c r="H53">
         <v>98.9</v>
       </c>
       <c r="I53">
         <v>102.7</v>
       </c>
       <c r="J53">
         <v>103.4</v>
       </c>
@@ -10447,57 +10606,60 @@
       </c>
       <c r="AU53">
         <v>102</v>
       </c>
       <c r="AV53">
         <v>105.3</v>
       </c>
       <c r="AW53">
         <v>106.6</v>
       </c>
       <c r="AX53">
         <v>99.7</v>
       </c>
       <c r="AY53">
         <v>102.2</v>
       </c>
       <c r="AZ53">
         <v>106.7</v>
       </c>
       <c r="BA53">
         <v>107.5</v>
       </c>
       <c r="BB53">
         <v>100.9</v>
       </c>
+      <c r="BC53">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54">
         <v>35.200000000000003</v>
       </c>
       <c r="D54">
         <v>105.9</v>
       </c>
       <c r="E54">
         <v>104.7</v>
       </c>
       <c r="F54">
         <v>95.2</v>
       </c>
       <c r="G54">
         <v>96.3</v>
       </c>
       <c r="H54">
         <v>96.2</v>
       </c>
       <c r="I54">
         <v>95.8</v>
       </c>
       <c r="J54">
         <v>91.7</v>
       </c>
@@ -10605,57 +10767,60 @@
       </c>
       <c r="AU54">
         <v>90.2</v>
       </c>
       <c r="AV54">
         <v>91.5</v>
       </c>
       <c r="AW54">
         <v>93.1</v>
       </c>
       <c r="AX54">
         <v>89.3</v>
       </c>
       <c r="AY54">
         <v>88.7</v>
       </c>
       <c r="AZ54">
         <v>91.6</v>
       </c>
       <c r="BA54">
         <v>93.8</v>
       </c>
       <c r="BB54">
         <v>91</v>
       </c>
+      <c r="BC54">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="55" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>104.5</v>
       </c>
       <c r="E55">
         <v>104.6</v>
       </c>
       <c r="F55">
         <v>95.5</v>
       </c>
       <c r="G55">
         <v>95.7</v>
       </c>
       <c r="H55">
         <v>96.5</v>
       </c>
       <c r="I55">
         <v>94.7</v>
       </c>
       <c r="J55">
         <v>94.3</v>
       </c>
@@ -10763,57 +10928,60 @@
       </c>
       <c r="AU55">
         <v>94.7</v>
       </c>
       <c r="AV55">
         <v>93.4</v>
       </c>
       <c r="AW55">
         <v>98.4</v>
       </c>
       <c r="AX55">
         <v>90</v>
       </c>
       <c r="AY55">
         <v>90.8</v>
       </c>
       <c r="AZ55">
         <v>92.3</v>
       </c>
       <c r="BA55">
         <v>99.5</v>
       </c>
       <c r="BB55">
         <v>90.7</v>
       </c>
+      <c r="BC55">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="56" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>108.3</v>
       </c>
       <c r="E56">
         <v>110</v>
       </c>
       <c r="F56">
         <v>90</v>
       </c>
       <c r="G56">
         <v>91.8</v>
       </c>
       <c r="H56">
         <v>100.7</v>
       </c>
       <c r="I56">
         <v>107.7</v>
       </c>
       <c r="J56">
         <v>110.6</v>
       </c>
@@ -10921,57 +11089,60 @@
       </c>
       <c r="AU56">
         <v>109</v>
       </c>
       <c r="AV56">
         <v>114.2</v>
       </c>
       <c r="AW56">
         <v>114.3</v>
       </c>
       <c r="AX56">
         <v>106.4</v>
       </c>
       <c r="AY56">
         <v>111</v>
       </c>
       <c r="AZ56">
         <v>116.9</v>
       </c>
       <c r="BA56">
         <v>115.2</v>
       </c>
       <c r="BB56">
         <v>107.5</v>
       </c>
+      <c r="BC56">
+        <v>111</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="57" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57">
         <v>72.3</v>
       </c>
       <c r="D57">
         <v>105.5</v>
       </c>
       <c r="E57">
         <v>106.8</v>
       </c>
       <c r="F57">
         <v>93.2</v>
       </c>
       <c r="G57">
         <v>96.1</v>
       </c>
       <c r="H57">
         <v>101.7</v>
       </c>
       <c r="I57">
         <v>106</v>
       </c>
       <c r="J57">
         <v>107.8</v>
       </c>
@@ -11079,57 +11250,60 @@
       </c>
       <c r="AU57">
         <v>106.3</v>
       </c>
       <c r="AV57">
         <v>111.7</v>
       </c>
       <c r="AW57">
         <v>111.5</v>
       </c>
       <c r="AX57">
         <v>102.5</v>
       </c>
       <c r="AY57">
         <v>107.7</v>
       </c>
       <c r="AZ57">
         <v>114</v>
       </c>
       <c r="BA57">
         <v>112.4</v>
       </c>
       <c r="BB57">
         <v>104.3</v>
       </c>
+      <c r="BC57">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C58">
         <v>13.2</v>
       </c>
       <c r="D58">
         <v>123.6</v>
       </c>
       <c r="E58">
         <v>127.8</v>
       </c>
       <c r="F58">
         <v>72.2</v>
       </c>
       <c r="G58">
         <v>68.3</v>
       </c>
       <c r="H58">
         <v>95</v>
       </c>
       <c r="I58">
         <v>117</v>
       </c>
       <c r="J58">
         <v>125.5</v>
       </c>
@@ -11237,57 +11411,60 @@
       </c>
       <c r="AU58">
         <v>124</v>
       </c>
       <c r="AV58">
         <v>128.1</v>
       </c>
       <c r="AW58">
         <v>129.30000000000001</v>
       </c>
       <c r="AX58">
         <v>127.3</v>
       </c>
       <c r="AY58">
         <v>129.4</v>
       </c>
       <c r="AZ58">
         <v>132.80000000000001</v>
       </c>
       <c r="BA58">
         <v>130.69999999999999</v>
       </c>
       <c r="BB58">
         <v>125.3</v>
       </c>
+      <c r="BC58">
+        <v>125.2</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="59" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C59">
         <v>1.2</v>
       </c>
       <c r="D59">
         <v>109.4</v>
       </c>
       <c r="E59">
         <v>102</v>
       </c>
       <c r="F59">
         <v>98</v>
       </c>
       <c r="G59">
         <v>99</v>
       </c>
       <c r="H59">
         <v>103.5</v>
       </c>
       <c r="I59">
         <v>105.1</v>
       </c>
       <c r="J59">
         <v>102.8</v>
       </c>
@@ -11395,57 +11572,60 @@
       </c>
       <c r="AU59">
         <v>89.2</v>
       </c>
       <c r="AV59">
         <v>104.3</v>
       </c>
       <c r="AW59">
         <v>110.4</v>
       </c>
       <c r="AX59">
         <v>109.9</v>
       </c>
       <c r="AY59">
         <v>91.7</v>
       </c>
       <c r="AZ59">
         <v>104.5</v>
       </c>
       <c r="BA59">
         <v>110.1</v>
       </c>
       <c r="BB59">
         <v>110.1</v>
       </c>
+      <c r="BC59">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="60" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C60">
         <v>41.3</v>
       </c>
       <c r="D60">
         <v>105.2</v>
       </c>
       <c r="E60">
         <v>103.6</v>
       </c>
       <c r="F60">
         <v>96.4</v>
       </c>
       <c r="G60">
         <v>94.2</v>
       </c>
       <c r="H60">
         <v>90.9</v>
       </c>
       <c r="I60">
         <v>85.6</v>
       </c>
       <c r="J60">
         <v>85.2</v>
       </c>
@@ -11553,57 +11733,60 @@
       </c>
       <c r="AU60">
         <v>83.6</v>
       </c>
       <c r="AV60">
         <v>79.7</v>
       </c>
       <c r="AW60">
         <v>96.4</v>
       </c>
       <c r="AX60">
         <v>79.5</v>
       </c>
       <c r="AY60">
         <v>80.5</v>
       </c>
       <c r="AZ60">
         <v>75.8</v>
       </c>
       <c r="BA60">
         <v>89.5</v>
       </c>
       <c r="BB60">
         <v>79.2</v>
       </c>
+      <c r="BC60">
+        <v>78.2</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="61" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C61">
         <v>236.8</v>
       </c>
       <c r="D61">
         <v>117.7</v>
       </c>
       <c r="E61">
         <v>117.6</v>
       </c>
       <c r="F61">
         <v>82.4</v>
       </c>
       <c r="G61">
         <v>79.2</v>
       </c>
       <c r="H61">
         <v>89.5</v>
       </c>
       <c r="I61">
         <v>99.2</v>
       </c>
       <c r="J61">
         <v>103.6</v>
       </c>
@@ -11711,57 +11894,60 @@
       </c>
       <c r="AU61">
         <v>104.1</v>
       </c>
       <c r="AV61">
         <v>105.9</v>
       </c>
       <c r="AW61">
         <v>106.6</v>
       </c>
       <c r="AX61">
         <v>99.7</v>
       </c>
       <c r="AY61">
         <v>107.9</v>
       </c>
       <c r="AZ61">
         <v>109</v>
       </c>
       <c r="BA61">
         <v>108.2</v>
       </c>
       <c r="BB61">
         <v>102.4</v>
       </c>
+      <c r="BC61">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="62" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>104.5</v>
       </c>
       <c r="E62">
         <v>104.6</v>
       </c>
       <c r="F62">
         <v>95.5</v>
       </c>
       <c r="G62">
         <v>95.7</v>
       </c>
       <c r="H62">
         <v>96.5</v>
       </c>
       <c r="I62">
         <v>94.7</v>
       </c>
       <c r="J62">
         <v>94.3</v>
       </c>
@@ -11869,57 +12055,60 @@
       </c>
       <c r="AU62">
         <v>94.7</v>
       </c>
       <c r="AV62">
         <v>93.4</v>
       </c>
       <c r="AW62">
         <v>98.4</v>
       </c>
       <c r="AX62">
         <v>90</v>
       </c>
       <c r="AY62">
         <v>90.8</v>
       </c>
       <c r="AZ62">
         <v>92.3</v>
       </c>
       <c r="BA62">
         <v>99.5</v>
       </c>
       <c r="BB62">
         <v>90.7</v>
       </c>
+      <c r="BC62">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="63" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>106.6</v>
       </c>
       <c r="E63">
         <v>105.7</v>
       </c>
       <c r="F63">
         <v>94.3</v>
       </c>
       <c r="G63">
         <v>94.5</v>
       </c>
       <c r="H63">
         <v>87.9</v>
       </c>
       <c r="I63">
         <v>85.4</v>
       </c>
       <c r="J63">
         <v>84.7</v>
       </c>
@@ -12027,57 +12216,60 @@
       </c>
       <c r="AU63">
         <v>81.8</v>
       </c>
       <c r="AV63">
         <v>85</v>
       </c>
       <c r="AW63">
         <v>89.2</v>
       </c>
       <c r="AX63">
         <v>83.7</v>
       </c>
       <c r="AY63">
         <v>83.3</v>
       </c>
       <c r="AZ63">
         <v>84</v>
       </c>
       <c r="BA63">
         <v>86.8</v>
       </c>
       <c r="BB63">
         <v>82</v>
       </c>
+      <c r="BC63">
+        <v>80.5</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="64" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C64">
         <v>6.4</v>
       </c>
       <c r="D64">
         <v>120.3</v>
       </c>
       <c r="E64">
         <v>107.6</v>
       </c>
       <c r="F64">
         <v>92.4</v>
       </c>
       <c r="G64">
         <v>88.3</v>
       </c>
       <c r="H64">
         <v>72.5</v>
       </c>
       <c r="I64">
         <v>59.8</v>
       </c>
       <c r="J64">
         <v>55.4</v>
       </c>
@@ -12185,57 +12377,60 @@
       </c>
       <c r="AU64">
         <v>56.2</v>
       </c>
       <c r="AV64">
         <v>55.1</v>
       </c>
       <c r="AW64">
         <v>53.5</v>
       </c>
       <c r="AX64">
         <v>50.8</v>
       </c>
       <c r="AY64">
         <v>50.6</v>
       </c>
       <c r="AZ64">
         <v>50</v>
       </c>
       <c r="BA64">
         <v>54.1</v>
       </c>
       <c r="BB64">
         <v>48.6</v>
       </c>
+      <c r="BC64">
+        <v>43.9</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="65" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>120.3</v>
       </c>
       <c r="E65">
         <v>111.2</v>
       </c>
       <c r="F65">
         <v>88.8</v>
       </c>
       <c r="G65">
         <v>83.4</v>
       </c>
       <c r="H65">
         <v>77</v>
       </c>
       <c r="I65">
         <v>72.3</v>
       </c>
       <c r="J65">
         <v>69.8</v>
       </c>
@@ -12343,57 +12538,60 @@
       </c>
       <c r="AU65">
         <v>69.900000000000006</v>
       </c>
       <c r="AV65">
         <v>66.8</v>
       </c>
       <c r="AW65">
         <v>71.8</v>
       </c>
       <c r="AX65">
         <v>65.7</v>
       </c>
       <c r="AY65">
         <v>67.8</v>
       </c>
       <c r="AZ65">
         <v>63.6</v>
       </c>
       <c r="BA65">
         <v>68.400000000000006</v>
       </c>
       <c r="BB65">
         <v>62.4</v>
       </c>
+      <c r="BC65">
+        <v>64.099999999999994</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="66" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B66" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>114.9</v>
       </c>
       <c r="E66">
         <v>111.5</v>
       </c>
       <c r="F66">
         <v>88.5</v>
       </c>
       <c r="G66">
         <v>83.9</v>
       </c>
       <c r="H66">
         <v>77.3</v>
       </c>
       <c r="I66">
         <v>70.7</v>
       </c>
       <c r="J66">
         <v>65.099999999999994</v>
       </c>
@@ -12501,57 +12699,60 @@
       </c>
       <c r="AU66">
         <v>67.2</v>
       </c>
       <c r="AV66">
         <v>65.3</v>
       </c>
       <c r="AW66">
         <v>64.599999999999994</v>
       </c>
       <c r="AX66">
         <v>59.9</v>
       </c>
       <c r="AY66">
         <v>64.400000000000006</v>
       </c>
       <c r="AZ66">
         <v>61.3</v>
       </c>
       <c r="BA66">
         <v>62.7</v>
       </c>
       <c r="BB66">
         <v>58.6</v>
       </c>
+      <c r="BC66">
+        <v>62.8</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="67" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C67">
         <v>49.2</v>
       </c>
       <c r="D67">
         <v>121.2</v>
       </c>
       <c r="E67">
         <v>111.2</v>
       </c>
       <c r="F67">
         <v>88.8</v>
       </c>
       <c r="G67">
         <v>83.3</v>
       </c>
       <c r="H67">
         <v>76.900000000000006</v>
       </c>
       <c r="I67">
         <v>72.5</v>
       </c>
       <c r="J67">
         <v>70.599999999999994</v>
       </c>
@@ -12659,57 +12860,60 @@
       </c>
       <c r="AU67">
         <v>70.3</v>
       </c>
       <c r="AV67">
         <v>67.099999999999994</v>
       </c>
       <c r="AW67">
         <v>73.099999999999994</v>
       </c>
       <c r="AX67">
         <v>66.7</v>
       </c>
       <c r="AY67">
         <v>68.3</v>
       </c>
       <c r="AZ67">
         <v>64</v>
       </c>
       <c r="BA67">
         <v>69.3</v>
       </c>
       <c r="BB67">
         <v>63.1</v>
       </c>
+      <c r="BC67">
+        <v>64.3</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="68" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>102.8</v>
       </c>
       <c r="E68">
         <v>101.7</v>
       </c>
       <c r="F68">
         <v>98.4</v>
       </c>
       <c r="G68">
         <v>93.5</v>
       </c>
       <c r="H68">
         <v>93.5</v>
       </c>
       <c r="I68">
         <v>96.5</v>
       </c>
       <c r="J68">
         <v>96.9</v>
       </c>
@@ -12817,57 +13021,60 @@
       </c>
       <c r="AU68">
         <v>97.8</v>
       </c>
       <c r="AV68">
         <v>98.3</v>
       </c>
       <c r="AW68">
         <v>99.3</v>
       </c>
       <c r="AX68">
         <v>85</v>
       </c>
       <c r="AY68">
         <v>88.6</v>
       </c>
       <c r="AZ68">
         <v>89.6</v>
       </c>
       <c r="BA68">
         <v>92.3</v>
       </c>
       <c r="BB68">
         <v>80.7</v>
       </c>
+      <c r="BC68">
+        <v>87</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="69" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100</v>
       </c>
       <c r="E69">
         <v>101.1</v>
       </c>
       <c r="F69">
         <v>98.9</v>
       </c>
       <c r="G69">
         <v>91.8</v>
       </c>
       <c r="H69">
         <v>92</v>
       </c>
       <c r="I69">
         <v>95.8</v>
       </c>
       <c r="J69">
         <v>95.3</v>
       </c>
@@ -12975,57 +13182,60 @@
       </c>
       <c r="AU69">
         <v>97.6</v>
       </c>
       <c r="AV69">
         <v>97.2</v>
       </c>
       <c r="AW69">
         <v>93.4</v>
       </c>
       <c r="AX69">
         <v>78.8</v>
       </c>
       <c r="AY69">
         <v>77.7</v>
       </c>
       <c r="AZ69">
         <v>78.400000000000006</v>
       </c>
       <c r="BA69">
         <v>78.599999999999994</v>
       </c>
       <c r="BB69">
         <v>70.5</v>
       </c>
+      <c r="BC69">
+        <v>76.2</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="70" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>105.3</v>
       </c>
       <c r="E70">
         <v>102.1</v>
       </c>
       <c r="F70">
         <v>97.9</v>
       </c>
       <c r="G70">
         <v>95</v>
       </c>
       <c r="H70">
         <v>94.8</v>
       </c>
       <c r="I70">
         <v>97.2</v>
       </c>
       <c r="J70">
         <v>98.4</v>
       </c>
@@ -13133,57 +13343,60 @@
       </c>
       <c r="AU70">
         <v>97.8</v>
       </c>
       <c r="AV70">
         <v>99.3</v>
       </c>
       <c r="AW70">
         <v>104.7</v>
       </c>
       <c r="AX70">
         <v>90.7</v>
       </c>
       <c r="AY70">
         <v>98.4</v>
       </c>
       <c r="AZ70">
         <v>99.6</v>
       </c>
       <c r="BA70">
         <v>104.5</v>
       </c>
       <c r="BB70">
         <v>89.9</v>
       </c>
+      <c r="BC70">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="71" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C71">
         <v>266.10000000000002</v>
       </c>
       <c r="D71">
         <v>103</v>
       </c>
       <c r="E71">
         <v>104.1</v>
       </c>
       <c r="F71">
         <v>95.9</v>
       </c>
       <c r="G71">
         <v>88.5</v>
       </c>
       <c r="H71">
         <v>76.8</v>
       </c>
       <c r="I71">
         <v>76.8</v>
       </c>
       <c r="J71">
         <v>77.099999999999994</v>
       </c>
@@ -13289,59 +13502,62 @@
       <c r="AT71">
         <v>75.900000000000006</v>
       </c>
       <c r="AU71">
         <v>74.400000000000006</v>
       </c>
       <c r="AV71">
         <v>76.5</v>
       </c>
       <c r="AW71">
         <v>81.5</v>
       </c>
       <c r="AX71">
         <v>76.8</v>
       </c>
       <c r="AY71">
         <v>76.3</v>
       </c>
       <c r="AZ71">
         <v>76.099999999999994</v>
       </c>
       <c r="BA71">
         <v>79.7</v>
       </c>
       <c r="BB71">
-        <v>74.2</v>
+        <v>74.099999999999994</v>
+      </c>
+      <c r="BC71">
+        <v>68.3</v>
       </c>
     </row>
-    <row r="72" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="72" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B72" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>101.7</v>
       </c>
       <c r="E72">
         <v>105.7</v>
       </c>
       <c r="F72">
         <v>94.3</v>
       </c>
       <c r="G72">
         <v>83.5</v>
       </c>
       <c r="H72">
         <v>70</v>
       </c>
       <c r="I72">
         <v>71.599999999999994</v>
       </c>
       <c r="J72">
         <v>68.400000000000006</v>
       </c>
@@ -13449,57 +13665,60 @@
       </c>
       <c r="AU72">
         <v>66.599999999999994</v>
       </c>
       <c r="AV72">
         <v>67</v>
       </c>
       <c r="AW72">
         <v>72.7</v>
       </c>
       <c r="AX72">
         <v>64</v>
       </c>
       <c r="AY72">
         <v>61.7</v>
       </c>
       <c r="AZ72">
         <v>61.7</v>
       </c>
       <c r="BA72">
         <v>67.5</v>
       </c>
       <c r="BB72">
         <v>58.8</v>
       </c>
+      <c r="BC72">
+        <v>59.3</v>
+      </c>
     </row>
-    <row r="73" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="73" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>93.4</v>
       </c>
       <c r="E73">
         <v>99.5</v>
       </c>
       <c r="F73">
         <v>100.5</v>
       </c>
       <c r="G73">
         <v>92.9</v>
       </c>
       <c r="H73">
         <v>80.2</v>
       </c>
       <c r="I73">
         <v>79</v>
       </c>
       <c r="J73">
         <v>80.099999999999994</v>
       </c>
@@ -13605,59 +13824,62 @@
       <c r="AT73">
         <v>77.5</v>
       </c>
       <c r="AU73">
         <v>77</v>
       </c>
       <c r="AV73">
         <v>80.400000000000006</v>
       </c>
       <c r="AW73">
         <v>85.3</v>
       </c>
       <c r="AX73">
         <v>79.5</v>
       </c>
       <c r="AY73">
         <v>85.5</v>
       </c>
       <c r="AZ73">
         <v>83.5</v>
       </c>
       <c r="BA73">
         <v>83.7</v>
       </c>
       <c r="BB73">
-        <v>78.5</v>
+        <v>78.400000000000006</v>
+      </c>
+      <c r="BC73">
+        <v>75.5</v>
       </c>
     </row>
-    <row r="74" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="74" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>110.3</v>
       </c>
       <c r="E74">
         <v>105.7</v>
       </c>
       <c r="F74">
         <v>94.3</v>
       </c>
       <c r="G74">
         <v>90</v>
       </c>
       <c r="H74">
         <v>80.5</v>
       </c>
       <c r="I74">
         <v>79.8</v>
       </c>
       <c r="J74">
         <v>82.6</v>
       </c>
@@ -13765,57 +13987,60 @@
       </c>
       <c r="AU74">
         <v>79.5</v>
       </c>
       <c r="AV74">
         <v>82.1</v>
       </c>
       <c r="AW74">
         <v>86.5</v>
       </c>
       <c r="AX74">
         <v>86</v>
       </c>
       <c r="AY74">
         <v>83</v>
       </c>
       <c r="AZ74">
         <v>83.7</v>
       </c>
       <c r="BA74">
         <v>87.6</v>
       </c>
       <c r="BB74">
         <v>84.7</v>
       </c>
+      <c r="BC74">
+        <v>71.5</v>
+      </c>
     </row>
-    <row r="75" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="75" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>109.6</v>
       </c>
       <c r="F75">
         <v>90.4</v>
       </c>
       <c r="G75">
         <v>94.9</v>
       </c>
       <c r="H75">
         <v>87.1</v>
       </c>
       <c r="I75">
         <v>80.3</v>
       </c>
       <c r="J75">
         <v>78.2</v>
       </c>
@@ -13923,57 +14148,60 @@
       </c>
       <c r="AU75">
         <v>72.900000000000006</v>
       </c>
       <c r="AV75">
         <v>78.900000000000006</v>
       </c>
       <c r="AW75">
         <v>82.3</v>
       </c>
       <c r="AX75">
         <v>82.4</v>
       </c>
       <c r="AY75">
         <v>76.7</v>
       </c>
       <c r="AZ75">
         <v>79.599999999999994</v>
       </c>
       <c r="BA75">
         <v>80.400000000000006</v>
       </c>
       <c r="BB75">
         <v>78.900000000000006</v>
       </c>
+      <c r="BC75">
+        <v>74.7</v>
+      </c>
     </row>
-    <row r="76" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="76" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>119.3</v>
       </c>
       <c r="E76">
         <v>111.6</v>
       </c>
       <c r="F76">
         <v>88.4</v>
       </c>
       <c r="G76">
         <v>87.3</v>
       </c>
       <c r="H76">
         <v>80.5</v>
       </c>
       <c r="I76">
         <v>68.3</v>
       </c>
       <c r="J76">
         <v>64.400000000000006</v>
       </c>
@@ -14081,57 +14309,60 @@
       </c>
       <c r="AU76">
         <v>60.4</v>
       </c>
       <c r="AV76">
         <v>62.7</v>
       </c>
       <c r="AW76">
         <v>66.900000000000006</v>
       </c>
       <c r="AX76">
         <v>67.2</v>
       </c>
       <c r="AY76">
         <v>58.4</v>
       </c>
       <c r="AZ76">
         <v>60.9</v>
       </c>
       <c r="BA76">
         <v>64.5</v>
       </c>
       <c r="BB76">
         <v>67.900000000000006</v>
       </c>
+      <c r="BC76">
+        <v>60.6</v>
+      </c>
     </row>
-    <row r="77" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="77" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.1</v>
       </c>
       <c r="E77">
         <v>112.6</v>
       </c>
       <c r="F77">
         <v>87.5</v>
       </c>
       <c r="G77">
         <v>90.9</v>
       </c>
       <c r="H77">
         <v>83.5</v>
       </c>
       <c r="I77">
         <v>87.2</v>
       </c>
       <c r="J77">
         <v>81.8</v>
       </c>
@@ -14239,108 +14470,111 @@
       </c>
       <c r="AU77">
         <v>77.2</v>
       </c>
       <c r="AV77">
         <v>81.599999999999994</v>
       </c>
       <c r="AW77">
         <v>87.8</v>
       </c>
       <c r="AX77">
         <v>84.4</v>
       </c>
       <c r="AY77">
         <v>82.5</v>
       </c>
       <c r="AZ77">
         <v>83.1</v>
       </c>
       <c r="BA77">
         <v>86.8</v>
       </c>
       <c r="BB77">
         <v>84.2</v>
       </c>
+      <c r="BC77">
+        <v>83.4</v>
+      </c>
     </row>
-    <row r="78" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="78" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78">
         <v>194.5</v>
       </c>
       <c r="D78">
         <v>97.4</v>
       </c>
       <c r="E78">
         <v>105</v>
       </c>
       <c r="F78">
         <v>95</v>
       </c>
       <c r="G78">
         <v>105.8</v>
       </c>
       <c r="H78">
         <v>96.3</v>
       </c>
       <c r="I78">
         <v>88.4</v>
       </c>
       <c r="J78">
         <v>88.7</v>
       </c>
       <c r="K78">
         <v>92.6</v>
       </c>
       <c r="M78">
         <v>98.3</v>
       </c>
       <c r="N78">
         <v>104.2</v>
       </c>
       <c r="O78">
         <v>98.1</v>
       </c>
       <c r="P78">
         <v>105</v>
       </c>
       <c r="Q78">
         <v>92.8</v>
       </c>
       <c r="R78">
         <v>86.4</v>
       </c>
       <c r="S78">
         <v>90.2</v>
       </c>
       <c r="T78">
-        <v>90.5</v>
+        <v>90.4</v>
       </c>
       <c r="V78">
         <v>99.6</v>
       </c>
       <c r="W78">
         <v>93.3</v>
       </c>
       <c r="X78">
         <v>97.2</v>
       </c>
       <c r="Y78">
         <v>99.6</v>
       </c>
       <c r="Z78">
         <v>103.3</v>
       </c>
       <c r="AA78">
         <v>101.7</v>
       </c>
       <c r="AB78">
         <v>113.9</v>
       </c>
       <c r="AC78">
         <v>101.2</v>
       </c>
@@ -14397,57 +14631,60 @@
       </c>
       <c r="AU78">
         <v>83.5</v>
       </c>
       <c r="AV78">
         <v>91.5</v>
       </c>
       <c r="AW78">
         <v>92.8</v>
       </c>
       <c r="AX78">
         <v>92.9</v>
       </c>
       <c r="AY78">
         <v>90.6</v>
       </c>
       <c r="AZ78">
         <v>95.6</v>
       </c>
       <c r="BA78">
         <v>91.2</v>
       </c>
       <c r="BB78">
         <v>84.4</v>
       </c>
+      <c r="BC78">
+        <v>83.5</v>
+      </c>
     </row>
-    <row r="79" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="79" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>113.6</v>
       </c>
       <c r="E79">
         <v>113.9</v>
       </c>
       <c r="F79">
         <v>86.1</v>
       </c>
       <c r="G79">
         <v>86.9</v>
       </c>
       <c r="H79">
         <v>80.7</v>
       </c>
       <c r="I79">
         <v>77.099999999999994</v>
       </c>
       <c r="J79">
         <v>76.2</v>
       </c>
@@ -14555,57 +14792,60 @@
       </c>
       <c r="AU79">
         <v>67.599999999999994</v>
       </c>
       <c r="AV79">
         <v>77.099999999999994</v>
       </c>
       <c r="AW79">
         <v>81.400000000000006</v>
       </c>
       <c r="AX79">
         <v>84.5</v>
       </c>
       <c r="AY79">
         <v>72.8</v>
       </c>
       <c r="AZ79">
         <v>73.599999999999994</v>
       </c>
       <c r="BA79">
         <v>78.7</v>
       </c>
       <c r="BB79">
         <v>82.1</v>
       </c>
+      <c r="BC79">
+        <v>72.5</v>
+      </c>
     </row>
-    <row r="80" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="80" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>104.4</v>
       </c>
       <c r="E80">
         <v>101.9</v>
       </c>
       <c r="F80">
         <v>98.1</v>
       </c>
       <c r="G80">
         <v>101.8</v>
       </c>
       <c r="H80">
         <v>98.4</v>
       </c>
       <c r="I80">
         <v>98.3</v>
       </c>
       <c r="J80">
         <v>99.1</v>
       </c>
@@ -14713,57 +14953,60 @@
       </c>
       <c r="AU80">
         <v>97</v>
       </c>
       <c r="AV80">
         <v>99.3</v>
       </c>
       <c r="AW80">
         <v>105.9</v>
       </c>
       <c r="AX80">
         <v>95.4</v>
       </c>
       <c r="AY80">
         <v>101.4</v>
       </c>
       <c r="AZ80">
         <v>100</v>
       </c>
       <c r="BA80">
         <v>105.1</v>
       </c>
       <c r="BB80">
         <v>99.4</v>
       </c>
+      <c r="BC80">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="81" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="81" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>111.1</v>
       </c>
       <c r="E81">
         <v>105.3</v>
       </c>
       <c r="F81">
         <v>94.7</v>
       </c>
       <c r="G81">
         <v>91.2</v>
       </c>
       <c r="H81">
         <v>81.7</v>
       </c>
       <c r="I81">
         <v>79.099999999999994</v>
       </c>
       <c r="J81">
         <v>78.5</v>
       </c>
@@ -14871,57 +15114,60 @@
       </c>
       <c r="AU81">
         <v>77.599999999999994</v>
       </c>
       <c r="AV81">
         <v>76.599999999999994</v>
       </c>
       <c r="AW81">
         <v>80.8</v>
       </c>
       <c r="AX81">
         <v>82.1</v>
       </c>
       <c r="AY81">
         <v>71.099999999999994</v>
       </c>
       <c r="AZ81">
         <v>70.400000000000006</v>
       </c>
       <c r="BA81">
         <v>72.7</v>
       </c>
       <c r="BB81">
         <v>74.8</v>
       </c>
+      <c r="BC81">
+        <v>68.5</v>
+      </c>
     </row>
-    <row r="82" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="82" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>95.9</v>
       </c>
       <c r="E82">
         <v>101.6</v>
       </c>
       <c r="F82">
         <v>98.4</v>
       </c>
       <c r="G82">
         <v>104.9</v>
       </c>
       <c r="H82">
         <v>111.3</v>
       </c>
       <c r="I82">
         <v>122.6</v>
       </c>
       <c r="J82">
         <v>127.4</v>
       </c>
@@ -15029,57 +15275,60 @@
       </c>
       <c r="AU82">
         <v>126</v>
       </c>
       <c r="AV82">
         <v>128.9</v>
       </c>
       <c r="AW82">
         <v>137.4</v>
       </c>
       <c r="AX82">
         <v>118.2</v>
       </c>
       <c r="AY82">
         <v>132.80000000000001</v>
       </c>
       <c r="AZ82">
         <v>132.19999999999999</v>
       </c>
       <c r="BA82">
         <v>138.19999999999999</v>
       </c>
       <c r="BB82">
         <v>125.7</v>
       </c>
+      <c r="BC82">
+        <v>137.69999999999999</v>
+      </c>
     </row>
-    <row r="83" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="83" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>109.1</v>
       </c>
       <c r="E83">
         <v>101.5</v>
       </c>
       <c r="F83">
         <v>98.5</v>
       </c>
       <c r="G83">
         <v>101.3</v>
       </c>
       <c r="H83">
         <v>92.1</v>
       </c>
       <c r="I83">
         <v>84.5</v>
       </c>
       <c r="J83">
         <v>82.9</v>
       </c>
@@ -15185,59 +15434,62 @@
       <c r="AT83">
         <v>80.8</v>
       </c>
       <c r="AU83">
         <v>80</v>
       </c>
       <c r="AV83">
         <v>82.6</v>
       </c>
       <c r="AW83">
         <v>88.1</v>
       </c>
       <c r="AX83">
         <v>81.8</v>
       </c>
       <c r="AY83">
         <v>84.7</v>
       </c>
       <c r="AZ83">
         <v>82.5</v>
       </c>
       <c r="BA83">
         <v>87.5</v>
       </c>
       <c r="BB83">
-        <v>85.2</v>
+        <v>85.1</v>
+      </c>
+      <c r="BC83">
+        <v>81.7</v>
       </c>
     </row>
-    <row r="84" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="84" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C84">
         <v>794.5</v>
       </c>
       <c r="D84">
         <v>101.2</v>
       </c>
       <c r="E84">
         <v>99.7</v>
       </c>
       <c r="F84">
         <v>100.3</v>
       </c>
       <c r="G84">
         <v>105.3</v>
       </c>
       <c r="H84">
         <v>111.2</v>
       </c>
       <c r="I84">
         <v>116.8</v>
       </c>
       <c r="J84">
         <v>123.2</v>
       </c>
@@ -15345,57 +15597,60 @@
       </c>
       <c r="AU84">
         <v>123.7</v>
       </c>
       <c r="AV84">
         <v>124.1</v>
       </c>
       <c r="AW84">
         <v>121.7</v>
       </c>
       <c r="AX84">
         <v>120.6</v>
       </c>
       <c r="AY84">
         <v>125.3</v>
       </c>
       <c r="AZ84">
         <v>127.8</v>
       </c>
       <c r="BA84">
         <v>132.1</v>
       </c>
       <c r="BB84">
         <v>134.19999999999999</v>
       </c>
+      <c r="BC84">
+        <v>145.69999999999999</v>
+      </c>
     </row>
-    <row r="85" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="85" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>97.9</v>
       </c>
       <c r="F85">
         <v>102.1</v>
       </c>
       <c r="G85">
         <v>109</v>
       </c>
       <c r="H85">
         <v>115</v>
       </c>
       <c r="I85">
         <v>120.2</v>
       </c>
       <c r="J85">
         <v>129.19999999999999</v>
       </c>
@@ -15501,59 +15756,62 @@
       <c r="AT85">
         <v>128</v>
       </c>
       <c r="AU85">
         <v>128.80000000000001</v>
       </c>
       <c r="AV85">
         <v>129.19999999999999</v>
       </c>
       <c r="AW85">
         <v>130.69999999999999</v>
       </c>
       <c r="AX85">
         <v>127.1</v>
       </c>
       <c r="AY85">
         <v>131.69999999999999</v>
       </c>
       <c r="AZ85">
         <v>133.4</v>
       </c>
       <c r="BA85">
         <v>142.4</v>
       </c>
       <c r="BB85">
-        <v>146.19999999999999</v>
+        <v>146.1</v>
+      </c>
+      <c r="BC85">
+        <v>162.30000000000001</v>
       </c>
     </row>
-    <row r="86" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="86" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>96.5</v>
       </c>
       <c r="E86">
         <v>98.7</v>
       </c>
       <c r="F86">
         <v>101.3</v>
       </c>
       <c r="G86">
         <v>105.5</v>
       </c>
       <c r="H86">
         <v>111.9</v>
       </c>
       <c r="I86">
         <v>114.3</v>
       </c>
       <c r="J86">
         <v>118.1</v>
       </c>
@@ -15661,57 +15919,60 @@
       </c>
       <c r="AU86">
         <v>118.3</v>
       </c>
       <c r="AV86">
         <v>117.4</v>
       </c>
       <c r="AW86">
         <v>120.9</v>
       </c>
       <c r="AX86">
         <v>117</v>
       </c>
       <c r="AY86">
         <v>119.9</v>
       </c>
       <c r="AZ86">
         <v>118.6</v>
       </c>
       <c r="BA86">
         <v>122.6</v>
       </c>
       <c r="BB86">
         <v>119.2</v>
       </c>
+      <c r="BC86">
+        <v>122</v>
+      </c>
     </row>
-    <row r="87" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="87" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C87">
         <v>239.9</v>
       </c>
       <c r="D87">
         <v>96.9</v>
       </c>
       <c r="E87">
         <v>98.9</v>
       </c>
       <c r="F87">
         <v>101</v>
       </c>
       <c r="G87">
         <v>107.3</v>
       </c>
       <c r="H87">
         <v>113.1</v>
       </c>
       <c r="I87">
         <v>113.4</v>
       </c>
       <c r="J87">
         <v>114.9</v>
       </c>
@@ -15819,57 +16080,60 @@
       </c>
       <c r="AU87">
         <v>115.6</v>
       </c>
       <c r="AV87">
         <v>114.7</v>
       </c>
       <c r="AW87">
         <v>114.1</v>
       </c>
       <c r="AX87">
         <v>114.1</v>
       </c>
       <c r="AY87">
         <v>114</v>
       </c>
       <c r="AZ87">
         <v>113.9</v>
       </c>
       <c r="BA87">
         <v>113.6</v>
       </c>
       <c r="BB87">
         <v>113.9</v>
       </c>
+      <c r="BC87">
+        <v>114.5</v>
+      </c>
     </row>
-    <row r="88" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="88" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C88">
         <v>138.19999999999999</v>
       </c>
       <c r="D88">
         <v>95.8</v>
       </c>
       <c r="E88">
         <v>98.2</v>
       </c>
       <c r="F88">
         <v>101.8</v>
       </c>
       <c r="G88">
         <v>102.4</v>
       </c>
       <c r="H88">
         <v>109.9</v>
       </c>
       <c r="I88">
         <v>115.9</v>
       </c>
       <c r="J88">
         <v>123.8</v>
       </c>
@@ -15977,57 +16241,60 @@
       </c>
       <c r="AU88">
         <v>123</v>
       </c>
       <c r="AV88">
         <v>122.1</v>
       </c>
       <c r="AW88">
         <v>132.6</v>
       </c>
       <c r="AX88">
         <v>122.1</v>
       </c>
       <c r="AY88">
         <v>130</v>
       </c>
       <c r="AZ88">
         <v>126.9</v>
       </c>
       <c r="BA88">
         <v>138.4</v>
       </c>
       <c r="BB88">
         <v>128.30000000000001</v>
       </c>
+      <c r="BC88">
+        <v>135</v>
+      </c>
     </row>
-    <row r="89" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="89" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C89">
         <v>3.2</v>
       </c>
       <c r="D89">
         <v>113.4</v>
       </c>
       <c r="E89">
         <v>106.6</v>
       </c>
       <c r="F89">
         <v>93.4</v>
       </c>
       <c r="G89">
         <v>84.9</v>
       </c>
       <c r="H89">
         <v>80.400000000000006</v>
       </c>
       <c r="I89">
         <v>81.400000000000006</v>
       </c>
       <c r="J89">
         <v>71.900000000000006</v>
       </c>
@@ -16135,57 +16402,60 @@
       </c>
       <c r="AU89">
         <v>73.400000000000006</v>
       </c>
       <c r="AV89">
         <v>73</v>
       </c>
       <c r="AW89">
         <v>68</v>
       </c>
       <c r="AX89">
         <v>67.2</v>
       </c>
       <c r="AY89">
         <v>63.2</v>
       </c>
       <c r="AZ89">
         <v>60.5</v>
       </c>
       <c r="BA89">
         <v>58.3</v>
       </c>
       <c r="BB89">
         <v>51</v>
       </c>
+      <c r="BC89">
+        <v>43.5</v>
+      </c>
     </row>
-    <row r="90" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="90" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C90">
         <v>10.6</v>
       </c>
       <c r="D90">
         <v>96.4</v>
       </c>
       <c r="E90">
         <v>100.3</v>
       </c>
       <c r="F90">
         <v>99.7</v>
       </c>
       <c r="G90">
         <v>102</v>
       </c>
       <c r="H90">
         <v>107.7</v>
       </c>
       <c r="I90">
         <v>116.4</v>
       </c>
       <c r="J90">
         <v>125.2</v>
       </c>
@@ -16293,57 +16563,60 @@
       </c>
       <c r="AU90">
         <v>125.7</v>
       </c>
       <c r="AV90">
         <v>127.5</v>
       </c>
       <c r="AW90">
         <v>127.4</v>
       </c>
       <c r="AX90">
         <v>124.6</v>
       </c>
       <c r="AY90">
         <v>132.19999999999999</v>
       </c>
       <c r="AZ90">
         <v>130.4</v>
       </c>
       <c r="BA90">
         <v>134.9</v>
       </c>
       <c r="BB90">
         <v>133.30000000000001</v>
       </c>
+      <c r="BC90">
+        <v>135.30000000000001</v>
+      </c>
     </row>
-    <row r="91" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="91" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C91">
         <v>123.9</v>
       </c>
       <c r="D91">
         <v>95.2</v>
       </c>
       <c r="E91">
         <v>97.8</v>
       </c>
       <c r="F91">
         <v>102.3</v>
       </c>
       <c r="G91">
         <v>102.9</v>
       </c>
       <c r="H91">
         <v>110.9</v>
       </c>
       <c r="I91">
         <v>116.8</v>
       </c>
       <c r="J91">
         <v>125</v>
       </c>
@@ -16451,57 +16724,60 @@
       </c>
       <c r="AU91">
         <v>124.1</v>
       </c>
       <c r="AV91">
         <v>123</v>
       </c>
       <c r="AW91">
         <v>134.80000000000001</v>
       </c>
       <c r="AX91">
         <v>123.3</v>
       </c>
       <c r="AY91">
         <v>131.6</v>
       </c>
       <c r="AZ91">
         <v>128.30000000000001</v>
       </c>
       <c r="BA91">
         <v>140.80000000000001</v>
       </c>
       <c r="BB91">
         <v>129.80000000000001</v>
       </c>
+      <c r="BC91">
+        <v>137.4</v>
+      </c>
     </row>
-    <row r="92" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="92" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A92" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C92">
         <v>0.5</v>
       </c>
       <c r="D92">
         <v>102.5</v>
       </c>
       <c r="E92">
         <v>103.9</v>
       </c>
       <c r="F92">
         <v>96</v>
       </c>
       <c r="G92">
         <v>97.7</v>
       </c>
       <c r="H92">
         <v>104.3</v>
       </c>
       <c r="I92">
         <v>112.1</v>
       </c>
       <c r="J92">
         <v>120.4</v>
       </c>
@@ -16609,57 +16885,60 @@
       </c>
       <c r="AU92">
         <v>120</v>
       </c>
       <c r="AV92">
         <v>122.8</v>
       </c>
       <c r="AW92">
         <v>123.1</v>
       </c>
       <c r="AX92">
         <v>118.1</v>
       </c>
       <c r="AY92">
         <v>125.3</v>
       </c>
       <c r="AZ92">
         <v>125.9</v>
       </c>
       <c r="BA92">
         <v>131.19999999999999</v>
       </c>
       <c r="BB92">
         <v>128.69999999999999</v>
       </c>
+      <c r="BC92">
+        <v>129</v>
+      </c>
     </row>
-    <row r="93" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="93" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B93" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C93">
         <v>48</v>
       </c>
       <c r="D93">
         <v>92.4</v>
       </c>
       <c r="E93">
         <v>100.5</v>
       </c>
       <c r="F93">
         <v>99.5</v>
       </c>
       <c r="G93">
         <v>106.8</v>
       </c>
       <c r="H93">
         <v>118.4</v>
       </c>
       <c r="I93">
         <v>127.9</v>
       </c>
       <c r="J93">
         <v>136.30000000000001</v>
       </c>
@@ -16765,59 +17044,62 @@
       <c r="AT93">
         <v>129.9</v>
       </c>
       <c r="AU93">
         <v>135.19999999999999</v>
       </c>
       <c r="AV93">
         <v>136.1</v>
       </c>
       <c r="AW93">
         <v>144</v>
       </c>
       <c r="AX93">
         <v>139.9</v>
       </c>
       <c r="AY93">
         <v>142.80000000000001</v>
       </c>
       <c r="AZ93">
         <v>146.19999999999999</v>
       </c>
       <c r="BA93">
         <v>153.30000000000001</v>
       </c>
       <c r="BB93">
-        <v>149.4</v>
+        <v>149.30000000000001</v>
+      </c>
+      <c r="BC93">
+        <v>155.30000000000001</v>
       </c>
     </row>
-    <row r="94" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="94" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B94" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>92.9</v>
       </c>
       <c r="E94">
         <v>99.1</v>
       </c>
       <c r="F94">
         <v>100.9</v>
       </c>
       <c r="G94">
         <v>101.1</v>
       </c>
       <c r="H94">
         <v>105.2</v>
       </c>
       <c r="I94">
         <v>108.1</v>
       </c>
       <c r="J94">
         <v>110.9</v>
       </c>
@@ -16925,57 +17207,60 @@
       </c>
       <c r="AU94">
         <v>110.4</v>
       </c>
       <c r="AV94">
         <v>111.8</v>
       </c>
       <c r="AW94">
         <v>113.9</v>
       </c>
       <c r="AX94">
         <v>114.2</v>
       </c>
       <c r="AY94">
         <v>117.4</v>
       </c>
       <c r="AZ94">
         <v>119</v>
       </c>
       <c r="BA94">
         <v>121.5</v>
       </c>
       <c r="BB94">
         <v>122.2</v>
       </c>
+      <c r="BC94">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="95" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="95" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A95" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B95" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C95">
         <v>35.200000000000003</v>
       </c>
       <c r="D95">
         <v>92.2</v>
       </c>
       <c r="E95">
         <v>101</v>
       </c>
       <c r="F95">
         <v>99</v>
       </c>
       <c r="G95">
         <v>108.8</v>
       </c>
       <c r="H95">
         <v>123.2</v>
       </c>
       <c r="I95">
         <v>135.1</v>
       </c>
       <c r="J95">
         <v>145.5</v>
       </c>
@@ -17081,59 +17366,62 @@
       <c r="AT95">
         <v>138.1</v>
       </c>
       <c r="AU95">
         <v>144.1</v>
       </c>
       <c r="AV95">
         <v>144.9</v>
       </c>
       <c r="AW95">
         <v>154.9</v>
       </c>
       <c r="AX95">
         <v>149.19999999999999</v>
       </c>
       <c r="AY95">
         <v>152.1</v>
       </c>
       <c r="AZ95">
         <v>156.19999999999999</v>
       </c>
       <c r="BA95">
         <v>164.9</v>
       </c>
       <c r="BB95">
-        <v>159.30000000000001</v>
+        <v>159.1</v>
+      </c>
+      <c r="BC95">
+        <v>166.5</v>
       </c>
     </row>
-    <row r="96" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="96" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B96" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>89.5</v>
       </c>
       <c r="E96">
         <v>99.4</v>
       </c>
       <c r="F96">
         <v>100.6</v>
       </c>
       <c r="G96">
         <v>111.7</v>
       </c>
       <c r="H96">
         <v>127.3</v>
       </c>
       <c r="I96">
         <v>140.1</v>
       </c>
       <c r="J96">
         <v>152.5</v>
       </c>
@@ -17239,110 +17527,113 @@
       <c r="AT96">
         <v>144.1</v>
       </c>
       <c r="AU96">
         <v>150.4</v>
       </c>
       <c r="AV96">
         <v>152.30000000000001</v>
       </c>
       <c r="AW96">
         <v>163.30000000000001</v>
       </c>
       <c r="AX96">
         <v>156.80000000000001</v>
       </c>
       <c r="AY96">
         <v>159.6</v>
       </c>
       <c r="AZ96">
         <v>164.9</v>
       </c>
       <c r="BA96">
         <v>174.2</v>
       </c>
       <c r="BB96">
-        <v>168.5</v>
+        <v>168.3</v>
+      </c>
+      <c r="BC96">
+        <v>176.3</v>
       </c>
     </row>
-    <row r="97" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="97" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B97" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>114.1</v>
       </c>
       <c r="E97">
         <v>113.2</v>
       </c>
       <c r="F97">
         <v>86.8</v>
       </c>
       <c r="G97">
         <v>85.8</v>
       </c>
       <c r="H97">
         <v>89.9</v>
       </c>
       <c r="I97">
         <v>94.6</v>
       </c>
       <c r="J97">
         <v>89.3</v>
       </c>
       <c r="K97">
         <v>89.2</v>
       </c>
       <c r="M97">
         <v>113.9</v>
       </c>
       <c r="N97">
         <v>113.1</v>
       </c>
       <c r="O97">
         <v>79.8</v>
       </c>
       <c r="P97">
         <v>86.4</v>
       </c>
       <c r="Q97">
         <v>92.1</v>
       </c>
       <c r="R97">
         <v>93.6</v>
       </c>
       <c r="S97">
         <v>89</v>
       </c>
       <c r="T97">
-        <v>88.4</v>
+        <v>88.3</v>
       </c>
       <c r="V97">
         <v>111.8</v>
       </c>
       <c r="W97">
         <v>117</v>
       </c>
       <c r="X97">
         <v>112.5</v>
       </c>
       <c r="Y97">
         <v>115</v>
       </c>
       <c r="Z97">
         <v>111.1</v>
       </c>
       <c r="AA97">
         <v>117.1</v>
       </c>
       <c r="AB97">
         <v>112.8</v>
       </c>
       <c r="AC97">
         <v>111.8</v>
       </c>
@@ -17397,59 +17688,62 @@
       <c r="AT97">
         <v>90</v>
       </c>
       <c r="AU97">
         <v>93.9</v>
       </c>
       <c r="AV97">
         <v>85.6</v>
       </c>
       <c r="AW97">
         <v>87.9</v>
       </c>
       <c r="AX97">
         <v>88.6</v>
       </c>
       <c r="AY97">
         <v>91.6</v>
       </c>
       <c r="AZ97">
         <v>86.3</v>
       </c>
       <c r="BA97">
         <v>90.1</v>
       </c>
       <c r="BB97">
-        <v>85.5</v>
+        <v>85.4</v>
+      </c>
+      <c r="BC97">
+        <v>88</v>
       </c>
     </row>
-    <row r="98" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="98" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>112.3</v>
       </c>
       <c r="E98">
         <v>93.4</v>
       </c>
       <c r="F98">
         <v>106.6</v>
       </c>
       <c r="G98">
         <v>124.4</v>
       </c>
       <c r="H98">
         <v>125.5</v>
       </c>
       <c r="I98">
         <v>140.19999999999999</v>
       </c>
       <c r="J98">
         <v>170.3</v>
       </c>
@@ -17557,57 +17851,60 @@
       </c>
       <c r="AU98">
         <v>168.3</v>
       </c>
       <c r="AV98">
         <v>172.9</v>
       </c>
       <c r="AW98">
         <v>163.6</v>
       </c>
       <c r="AX98">
         <v>161.1</v>
       </c>
       <c r="AY98">
         <v>173.9</v>
       </c>
       <c r="AZ98">
         <v>187</v>
       </c>
       <c r="BA98">
         <v>216.6</v>
       </c>
       <c r="BB98">
         <v>253.7</v>
       </c>
+      <c r="BC98">
+        <v>329</v>
+      </c>
     </row>
-    <row r="99" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="99" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B99" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>90.9</v>
       </c>
       <c r="E99">
         <v>88.7</v>
       </c>
       <c r="F99">
         <v>111.3</v>
       </c>
       <c r="G99">
         <v>134.69999999999999</v>
       </c>
       <c r="H99">
         <v>115.7</v>
       </c>
       <c r="I99">
         <v>118</v>
       </c>
       <c r="J99">
         <v>106.5</v>
       </c>
@@ -17715,57 +18012,60 @@
       </c>
       <c r="AU99">
         <v>104.4</v>
       </c>
       <c r="AV99">
         <v>106.3</v>
       </c>
       <c r="AW99">
         <v>103.5</v>
       </c>
       <c r="AX99">
         <v>100.9</v>
       </c>
       <c r="AY99">
         <v>101.8</v>
       </c>
       <c r="AZ99">
         <v>97.5</v>
       </c>
       <c r="BA99">
         <v>100</v>
       </c>
       <c r="BB99">
         <v>104</v>
       </c>
+      <c r="BC99">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="100" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="100" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B100" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>118.5</v>
       </c>
       <c r="E100">
         <v>94.8</v>
       </c>
       <c r="F100">
         <v>105.3</v>
       </c>
       <c r="G100">
         <v>121.4</v>
       </c>
       <c r="H100">
         <v>128.30000000000001</v>
       </c>
       <c r="I100">
         <v>146.5</v>
       </c>
       <c r="J100">
         <v>188.5</v>
       </c>
@@ -17873,108 +18173,111 @@
       </c>
       <c r="AU100">
         <v>186.6</v>
       </c>
       <c r="AV100">
         <v>192</v>
       </c>
       <c r="AW100">
         <v>180.8</v>
       </c>
       <c r="AX100">
         <v>178.3</v>
       </c>
       <c r="AY100">
         <v>194.5</v>
       </c>
       <c r="AZ100">
         <v>212.6</v>
       </c>
       <c r="BA100">
         <v>250</v>
       </c>
       <c r="BB100">
         <v>296.60000000000002</v>
       </c>
+      <c r="BC100">
+        <v>394.6</v>
+      </c>
     </row>
-    <row r="101" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="101" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B101" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>105.4</v>
       </c>
       <c r="E101">
         <v>103</v>
       </c>
       <c r="F101">
         <v>97</v>
       </c>
       <c r="G101">
         <v>98.4</v>
       </c>
       <c r="H101">
         <v>104.2</v>
       </c>
       <c r="I101">
         <v>110.4</v>
       </c>
       <c r="J101">
         <v>111.9</v>
       </c>
       <c r="K101">
         <v>112.8</v>
       </c>
       <c r="M101">
         <v>106</v>
       </c>
       <c r="N101">
         <v>100.8</v>
       </c>
       <c r="O101">
         <v>97.3</v>
       </c>
       <c r="P101">
         <v>97.6</v>
       </c>
       <c r="Q101">
         <v>106.6</v>
       </c>
       <c r="R101">
         <v>111.6</v>
       </c>
       <c r="S101">
         <v>110.5</v>
       </c>
       <c r="T101">
-        <v>113.7</v>
+        <v>113.6</v>
       </c>
       <c r="V101">
         <v>107</v>
       </c>
       <c r="W101">
         <v>104.3</v>
       </c>
       <c r="X101">
         <v>105.7</v>
       </c>
       <c r="Y101">
         <v>104.4</v>
       </c>
       <c r="Z101">
         <v>109.7</v>
       </c>
       <c r="AA101">
         <v>103.4</v>
       </c>
       <c r="AB101">
         <v>103.4</v>
       </c>
       <c r="AC101">
         <v>95.5</v>
       </c>
@@ -18029,110 +18332,113 @@
       <c r="AT101">
         <v>114</v>
       </c>
       <c r="AU101">
         <v>114</v>
       </c>
       <c r="AV101">
         <v>114.7</v>
       </c>
       <c r="AW101">
         <v>104.8</v>
       </c>
       <c r="AX101">
         <v>108.4</v>
       </c>
       <c r="AY101">
         <v>113.3</v>
       </c>
       <c r="AZ101">
         <v>117</v>
       </c>
       <c r="BA101">
         <v>112.6</v>
       </c>
       <c r="BB101">
-        <v>111.7</v>
+        <v>111.6</v>
+      </c>
+      <c r="BC101">
+        <v>114.4</v>
       </c>
     </row>
-    <row r="102" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="102" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B102" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>109.6</v>
       </c>
       <c r="E102">
         <v>105</v>
       </c>
       <c r="F102">
         <v>95</v>
       </c>
       <c r="G102">
         <v>98.5</v>
       </c>
       <c r="H102">
         <v>108.6</v>
       </c>
       <c r="I102">
         <v>117.4</v>
       </c>
       <c r="J102">
         <v>117.9</v>
       </c>
       <c r="K102">
         <v>117.4</v>
       </c>
       <c r="M102">
         <v>110.5</v>
       </c>
       <c r="N102">
         <v>102</v>
       </c>
       <c r="O102">
         <v>94.9</v>
       </c>
       <c r="P102">
         <v>98.2</v>
       </c>
       <c r="Q102">
         <v>112.3</v>
       </c>
       <c r="R102">
         <v>119</v>
       </c>
       <c r="S102">
         <v>115.4</v>
       </c>
       <c r="T102">
-        <v>118.7</v>
+        <v>118.4</v>
       </c>
       <c r="V102">
         <v>112.3</v>
       </c>
       <c r="W102">
         <v>106.8</v>
       </c>
       <c r="X102">
         <v>110.3</v>
       </c>
       <c r="Y102">
         <v>108.9</v>
       </c>
       <c r="Z102">
         <v>116.1</v>
       </c>
       <c r="AA102">
         <v>104.1</v>
       </c>
       <c r="AB102">
         <v>104.8</v>
       </c>
       <c r="AC102">
         <v>95.2</v>
       </c>
@@ -18187,110 +18493,113 @@
       <c r="AT102">
         <v>123.1</v>
       </c>
       <c r="AU102">
         <v>119.4</v>
       </c>
       <c r="AV102">
         <v>120.3</v>
       </c>
       <c r="AW102">
         <v>109</v>
       </c>
       <c r="AX102">
         <v>112.9</v>
       </c>
       <c r="AY102">
         <v>116.6</v>
       </c>
       <c r="AZ102">
         <v>122</v>
       </c>
       <c r="BA102">
         <v>117.9</v>
       </c>
       <c r="BB102">
+        <v>117.2</v>
+      </c>
+      <c r="BC102">
         <v>118.1</v>
       </c>
     </row>
-    <row r="103" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="103" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B103" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>95.9</v>
       </c>
       <c r="E103">
         <v>98.5</v>
       </c>
       <c r="F103">
         <v>101.5</v>
       </c>
       <c r="G103">
         <v>98.2</v>
       </c>
       <c r="H103">
         <v>94.2</v>
       </c>
       <c r="I103">
         <v>94.5</v>
       </c>
       <c r="J103">
         <v>98.2</v>
       </c>
       <c r="K103">
         <v>102.7</v>
       </c>
       <c r="M103">
         <v>95.9</v>
       </c>
       <c r="N103">
         <v>98.2</v>
       </c>
       <c r="O103">
         <v>102.8</v>
       </c>
       <c r="P103">
         <v>96.4</v>
       </c>
       <c r="Q103">
         <v>94</v>
       </c>
       <c r="R103">
         <v>95.1</v>
       </c>
       <c r="S103">
         <v>99.4</v>
       </c>
       <c r="T103">
-        <v>102.4</v>
+        <v>102.8</v>
       </c>
       <c r="V103">
         <v>95</v>
       </c>
       <c r="W103">
         <v>98.9</v>
       </c>
       <c r="X103">
         <v>95.3</v>
       </c>
       <c r="Y103">
         <v>94.4</v>
       </c>
       <c r="Z103">
         <v>95.2</v>
       </c>
       <c r="AA103">
         <v>101.9</v>
       </c>
       <c r="AB103">
         <v>100.5</v>
       </c>
       <c r="AC103">
         <v>96.3</v>
       </c>
@@ -18345,59 +18654,62 @@
       <c r="AT103">
         <v>93.5</v>
       </c>
       <c r="AU103">
         <v>102</v>
       </c>
       <c r="AV103">
         <v>102.1</v>
       </c>
       <c r="AW103">
         <v>95.3</v>
       </c>
       <c r="AX103">
         <v>98.4</v>
       </c>
       <c r="AY103">
         <v>106.1</v>
       </c>
       <c r="AZ103">
         <v>105.7</v>
       </c>
       <c r="BA103">
         <v>100.5</v>
       </c>
       <c r="BB103">
-        <v>97.2</v>
+        <v>98.9</v>
+      </c>
+      <c r="BC103">
+        <v>106</v>
       </c>
     </row>
-    <row r="104" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="104" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B104" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>102.3</v>
       </c>
       <c r="E104">
         <v>102.4</v>
       </c>
       <c r="F104">
         <v>97.6</v>
       </c>
       <c r="G104">
         <v>98.7</v>
       </c>
       <c r="H104">
         <v>100.7</v>
       </c>
       <c r="I104">
         <v>103.1</v>
       </c>
       <c r="J104">
         <v>104.7</v>
       </c>
@@ -18505,57 +18817,60 @@
       </c>
       <c r="AU104">
         <v>102.8</v>
       </c>
       <c r="AV104">
         <v>104.1</v>
       </c>
       <c r="AW104">
         <v>106.3</v>
       </c>
       <c r="AX104">
         <v>108.8</v>
       </c>
       <c r="AY104">
         <v>105.8</v>
       </c>
       <c r="AZ104">
         <v>107.2</v>
       </c>
       <c r="BA104">
         <v>108.5</v>
       </c>
       <c r="BB104">
         <v>109.9</v>
       </c>
+      <c r="BC104">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="105" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="105" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A105" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B105" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.7</v>
       </c>
       <c r="E105">
         <v>100.3</v>
       </c>
       <c r="F105">
         <v>99.7</v>
       </c>
       <c r="G105">
         <v>97.9</v>
       </c>
       <c r="H105">
         <v>97.3</v>
       </c>
       <c r="I105">
         <v>98</v>
       </c>
       <c r="J105">
         <v>98.5</v>
       </c>
@@ -18663,57 +18978,60 @@
       </c>
       <c r="AU105">
         <v>98.4</v>
       </c>
       <c r="AV105">
         <v>100.2</v>
       </c>
       <c r="AW105">
         <v>97</v>
       </c>
       <c r="AX105">
         <v>99.7</v>
       </c>
       <c r="AY105">
         <v>94.6</v>
       </c>
       <c r="AZ105">
         <v>95.3</v>
       </c>
       <c r="BA105">
         <v>93.2</v>
       </c>
       <c r="BB105">
         <v>97</v>
       </c>
+      <c r="BC105">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="106" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="106" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A106" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B106" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C106">
         <v>57.6</v>
       </c>
       <c r="D106">
         <v>102</v>
       </c>
       <c r="E106">
         <v>101.6</v>
       </c>
       <c r="F106">
         <v>98.5</v>
       </c>
       <c r="G106">
         <v>91.8</v>
       </c>
       <c r="H106">
         <v>85.8</v>
       </c>
       <c r="I106">
         <v>81.900000000000006</v>
       </c>
       <c r="J106">
         <v>76.099999999999994</v>
       </c>
@@ -18821,57 +19139,60 @@
       </c>
       <c r="AU106">
         <v>76.900000000000006</v>
       </c>
       <c r="AV106">
         <v>74.7</v>
       </c>
       <c r="AW106">
         <v>73.5</v>
       </c>
       <c r="AX106">
         <v>73</v>
       </c>
       <c r="AY106">
         <v>72.099999999999994</v>
       </c>
       <c r="AZ106">
         <v>71.2</v>
       </c>
       <c r="BA106">
         <v>70.099999999999994</v>
       </c>
       <c r="BB106">
         <v>69.400000000000006</v>
       </c>
+      <c r="BC106">
+        <v>68.8</v>
+      </c>
     </row>
-    <row r="107" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="107" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A107" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B107" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C107">
         <v>7.2</v>
       </c>
       <c r="D107">
         <v>100.1</v>
       </c>
       <c r="E107">
         <v>99.4</v>
       </c>
       <c r="F107">
         <v>100.6</v>
       </c>
       <c r="G107">
         <v>99.2</v>
       </c>
       <c r="H107">
         <v>97.4</v>
       </c>
       <c r="I107">
         <v>96.9</v>
       </c>
       <c r="J107">
         <v>97</v>
       </c>
@@ -18979,57 +19300,60 @@
       </c>
       <c r="AU107">
         <v>97.6</v>
       </c>
       <c r="AV107">
         <v>96.5</v>
       </c>
       <c r="AW107">
         <v>95.9</v>
       </c>
       <c r="AX107">
         <v>98</v>
       </c>
       <c r="AY107">
         <v>98.5</v>
       </c>
       <c r="AZ107">
         <v>98.7</v>
       </c>
       <c r="BA107">
         <v>99</v>
       </c>
       <c r="BB107">
         <v>99.1</v>
       </c>
+      <c r="BC107">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="108" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="108" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A108" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B108" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C108">
         <v>2.1</v>
       </c>
       <c r="D108">
         <v>94.5</v>
       </c>
       <c r="E108">
         <v>99.1</v>
       </c>
       <c r="F108">
         <v>100.8</v>
       </c>
       <c r="G108">
         <v>96.2</v>
       </c>
       <c r="H108">
         <v>88.2</v>
       </c>
       <c r="I108">
         <v>80.099999999999994</v>
       </c>
       <c r="J108">
         <v>68.2</v>
       </c>
@@ -19137,57 +19461,60 @@
       </c>
       <c r="AU108">
         <v>69.5</v>
       </c>
       <c r="AV108">
         <v>66</v>
       </c>
       <c r="AW108">
         <v>63.4</v>
       </c>
       <c r="AX108">
         <v>62.3</v>
       </c>
       <c r="AY108">
         <v>61</v>
       </c>
       <c r="AZ108">
         <v>59.5</v>
       </c>
       <c r="BA108">
         <v>57.5</v>
       </c>
       <c r="BB108">
         <v>56.9</v>
       </c>
+      <c r="BC108">
+        <v>56</v>
+      </c>
     </row>
-    <row r="109" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="109" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A109" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B109" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
       <c r="D109">
         <v>101.8</v>
       </c>
       <c r="E109">
         <v>101.2</v>
       </c>
       <c r="F109">
         <v>98.8</v>
       </c>
       <c r="G109">
         <v>93.8</v>
       </c>
       <c r="H109">
         <v>87.8</v>
       </c>
       <c r="I109">
         <v>82</v>
       </c>
       <c r="J109">
         <v>76.2</v>
       </c>
@@ -19295,57 +19622,60 @@
       </c>
       <c r="AU109">
         <v>76.7</v>
       </c>
       <c r="AV109">
         <v>75.400000000000006</v>
       </c>
       <c r="AW109">
         <v>74.5</v>
       </c>
       <c r="AX109">
         <v>74</v>
       </c>
       <c r="AY109">
         <v>73.8</v>
       </c>
       <c r="AZ109">
         <v>73.7</v>
       </c>
       <c r="BA109">
         <v>73.400000000000006</v>
       </c>
       <c r="BB109">
         <v>73</v>
       </c>
+      <c r="BC109">
+        <v>72.8</v>
+      </c>
     </row>
-    <row r="110" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="110" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C110">
         <v>33.299999999999997</v>
       </c>
       <c r="D110">
         <v>102.9</v>
       </c>
       <c r="E110">
         <v>102.4</v>
       </c>
       <c r="F110">
         <v>97.7</v>
       </c>
       <c r="G110">
         <v>89.1</v>
       </c>
       <c r="H110">
         <v>82.3</v>
       </c>
       <c r="I110">
         <v>78.7</v>
       </c>
       <c r="J110">
         <v>72.099999999999994</v>
       </c>
@@ -19453,57 +19783,60 @@
       </c>
       <c r="AU110">
         <v>72.900000000000006</v>
       </c>
       <c r="AV110">
         <v>70.3</v>
       </c>
       <c r="AW110">
         <v>68.8</v>
       </c>
       <c r="AX110">
         <v>67.8</v>
       </c>
       <c r="AY110">
         <v>66.3</v>
       </c>
       <c r="AZ110">
         <v>64.900000000000006</v>
       </c>
       <c r="BA110">
         <v>63.2</v>
       </c>
       <c r="BB110">
         <v>62.3</v>
       </c>
+      <c r="BC110">
+        <v>61.1</v>
+      </c>
     </row>
-    <row r="111" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="111" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B111" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C111">
         <v>72.8</v>
       </c>
       <c r="D111">
         <v>98.3</v>
       </c>
       <c r="E111">
         <v>98.2</v>
       </c>
       <c r="F111">
         <v>101.8</v>
       </c>
       <c r="G111">
         <v>103.7</v>
       </c>
       <c r="H111">
         <v>103.7</v>
       </c>
       <c r="I111">
         <v>102.2</v>
       </c>
       <c r="J111">
         <v>99.6</v>
       </c>
@@ -19611,57 +19944,60 @@
       </c>
       <c r="AU111">
         <v>100.1</v>
       </c>
       <c r="AV111">
         <v>99.3</v>
       </c>
       <c r="AW111">
         <v>97.3</v>
       </c>
       <c r="AX111">
         <v>97.5</v>
       </c>
       <c r="AY111">
         <v>97.3</v>
       </c>
       <c r="AZ111">
         <v>97.4</v>
       </c>
       <c r="BA111">
         <v>98.3</v>
       </c>
       <c r="BB111">
         <v>98.9</v>
       </c>
+      <c r="BC111">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="112" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="112" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B112" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C112">
         <v>63.4</v>
       </c>
       <c r="D112">
         <v>97.1</v>
       </c>
       <c r="E112">
         <v>97.7</v>
       </c>
       <c r="F112">
         <v>102.3</v>
       </c>
       <c r="G112">
         <v>104.9</v>
       </c>
       <c r="H112">
         <v>105.7</v>
       </c>
       <c r="I112">
         <v>104.4</v>
       </c>
       <c r="J112">
         <v>101.9</v>
       </c>
@@ -19769,57 +20105,60 @@
       </c>
       <c r="AU112">
         <v>102.4</v>
       </c>
       <c r="AV112">
         <v>101.6</v>
       </c>
       <c r="AW112">
         <v>99.4</v>
       </c>
       <c r="AX112">
         <v>99.7</v>
       </c>
       <c r="AY112">
         <v>99.4</v>
       </c>
       <c r="AZ112">
         <v>99.6</v>
       </c>
       <c r="BA112">
         <v>100.7</v>
       </c>
       <c r="BB112">
         <v>101.4</v>
       </c>
+      <c r="BC112">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="113" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="113" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A113" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B113" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C113">
         <v>9.4</v>
       </c>
       <c r="D113">
         <v>106.4</v>
       </c>
       <c r="E113">
         <v>101.9</v>
       </c>
       <c r="F113">
         <v>98.2</v>
       </c>
       <c r="G113">
         <v>95.2</v>
       </c>
       <c r="H113">
         <v>90.5</v>
       </c>
       <c r="I113">
         <v>87.1</v>
       </c>
       <c r="J113">
         <v>84.4</v>
       </c>
@@ -19925,59 +20264,62 @@
       <c r="AT113">
         <v>85.5</v>
       </c>
       <c r="AU113">
         <v>85</v>
       </c>
       <c r="AV113">
         <v>83.9</v>
       </c>
       <c r="AW113">
         <v>83.1</v>
       </c>
       <c r="AX113">
         <v>82.9</v>
       </c>
       <c r="AY113">
         <v>83.1</v>
       </c>
       <c r="AZ113">
         <v>82.5</v>
       </c>
       <c r="BA113">
         <v>81.900000000000006</v>
       </c>
       <c r="BB113">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="BC113">
         <v>81.5</v>
       </c>
     </row>
-    <row r="114" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="114" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A114" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B114" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C114">
         <v>76.400000000000006</v>
       </c>
       <c r="D114">
         <v>101.9</v>
       </c>
       <c r="E114">
         <v>101.1</v>
       </c>
       <c r="F114">
         <v>98.9</v>
       </c>
       <c r="G114">
         <v>98.8</v>
       </c>
       <c r="H114">
         <v>103.3</v>
       </c>
       <c r="I114">
         <v>111.6</v>
       </c>
       <c r="J114">
         <v>121.4</v>
       </c>
@@ -20085,57 +20427,60 @@
       </c>
       <c r="AU114">
         <v>119.9</v>
       </c>
       <c r="AV114">
         <v>127.8</v>
       </c>
       <c r="AW114">
         <v>121.7</v>
       </c>
       <c r="AX114">
         <v>129.9</v>
       </c>
       <c r="AY114">
         <v>116.2</v>
       </c>
       <c r="AZ114">
         <v>119</v>
       </c>
       <c r="BA114">
         <v>112.7</v>
       </c>
       <c r="BB114">
         <v>123.8</v>
       </c>
+      <c r="BC114">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="115" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="115" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A115" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B115" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C115">
         <v>15.8</v>
       </c>
       <c r="D115">
         <v>101.7</v>
       </c>
       <c r="E115">
         <v>101.4</v>
       </c>
       <c r="F115">
         <v>98.6</v>
       </c>
       <c r="G115">
         <v>89.3</v>
       </c>
       <c r="H115">
         <v>80.3</v>
       </c>
       <c r="I115">
         <v>71.099999999999994</v>
       </c>
       <c r="J115">
         <v>64.400000000000006</v>
       </c>
@@ -20243,57 +20588,60 @@
       </c>
       <c r="AU115">
         <v>65.099999999999994</v>
       </c>
       <c r="AV115">
         <v>64.099999999999994</v>
       </c>
       <c r="AW115">
         <v>62.4</v>
       </c>
       <c r="AX115">
         <v>61.2</v>
       </c>
       <c r="AY115">
         <v>60.2</v>
       </c>
       <c r="AZ115">
         <v>59.7</v>
       </c>
       <c r="BA115">
         <v>59.1</v>
       </c>
       <c r="BB115">
         <v>58.8</v>
       </c>
+      <c r="BC115">
+        <v>58.6</v>
+      </c>
     </row>
-    <row r="116" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="116" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A116" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B116" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C116">
         <v>3.9</v>
       </c>
       <c r="D116">
         <v>99.2</v>
       </c>
       <c r="E116">
         <v>98.8</v>
       </c>
       <c r="F116">
         <v>101.2</v>
       </c>
       <c r="G116">
         <v>100.8</v>
       </c>
       <c r="H116">
         <v>100.6</v>
       </c>
       <c r="I116">
         <v>102.5</v>
       </c>
       <c r="J116">
         <v>105.1</v>
       </c>
@@ -20401,57 +20749,60 @@
       </c>
       <c r="AU116">
         <v>108.1</v>
       </c>
       <c r="AV116">
         <v>105.4</v>
       </c>
       <c r="AW116">
         <v>108.1</v>
       </c>
       <c r="AX116">
         <v>97.5</v>
       </c>
       <c r="AY116">
         <v>106.5</v>
       </c>
       <c r="AZ116">
         <v>103</v>
       </c>
       <c r="BA116">
         <v>103.2</v>
       </c>
       <c r="BB116">
         <v>98.3</v>
       </c>
+      <c r="BC116">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="117" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="117" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A117" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B117" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>99.5</v>
       </c>
       <c r="E117">
         <v>100.3</v>
       </c>
       <c r="F117">
         <v>99.7</v>
       </c>
       <c r="G117">
         <v>102.2</v>
       </c>
       <c r="H117">
         <v>100.4</v>
       </c>
       <c r="I117">
         <v>102.2</v>
       </c>
       <c r="J117">
         <v>103.8</v>
       </c>
@@ -20559,57 +20910,60 @@
       </c>
       <c r="AU117">
         <v>105</v>
       </c>
       <c r="AV117">
         <v>103.1</v>
       </c>
       <c r="AW117">
         <v>105.9</v>
       </c>
       <c r="AX117">
         <v>101.9</v>
       </c>
       <c r="AY117">
         <v>105.3</v>
       </c>
       <c r="AZ117">
         <v>105.1</v>
       </c>
       <c r="BA117">
         <v>105.8</v>
       </c>
       <c r="BB117">
         <v>103.7</v>
       </c>
+      <c r="BC117">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="118" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="118" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A118" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B118" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>97.9</v>
       </c>
       <c r="E118">
         <v>98.9</v>
       </c>
       <c r="F118">
         <v>101.1</v>
       </c>
       <c r="G118">
         <v>100.4</v>
       </c>
       <c r="H118">
         <v>96.7</v>
       </c>
       <c r="I118">
         <v>99.2</v>
       </c>
       <c r="J118">
         <v>104</v>
       </c>
@@ -20717,57 +21071,60 @@
       </c>
       <c r="AU118">
         <v>100.6</v>
       </c>
       <c r="AV118">
         <v>106.5</v>
       </c>
       <c r="AW118">
         <v>108.3</v>
       </c>
       <c r="AX118">
         <v>106.6</v>
       </c>
       <c r="AY118">
         <v>107.3</v>
       </c>
       <c r="AZ118">
         <v>110.2</v>
       </c>
       <c r="BA118">
         <v>111.9</v>
       </c>
       <c r="BB118">
         <v>112</v>
       </c>
+      <c r="BC118">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="119" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="119" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A119" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B119" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C119">
         <v>13.7</v>
       </c>
       <c r="D119">
         <v>96.7</v>
       </c>
       <c r="E119">
         <v>98.2</v>
       </c>
       <c r="F119">
         <v>101.8</v>
       </c>
       <c r="G119">
         <v>99.9</v>
       </c>
       <c r="H119">
         <v>95.9</v>
       </c>
       <c r="I119">
         <v>98.4</v>
       </c>
       <c r="J119">
         <v>104.2</v>
       </c>
@@ -20875,57 +21232,60 @@
       </c>
       <c r="AU119">
         <v>102.2</v>
       </c>
       <c r="AV119">
         <v>105.7</v>
       </c>
       <c r="AW119">
         <v>108.8</v>
       </c>
       <c r="AX119">
         <v>107.6</v>
       </c>
       <c r="AY119">
         <v>110.5</v>
       </c>
       <c r="AZ119">
         <v>113.3</v>
       </c>
       <c r="BA119">
         <v>115.6</v>
       </c>
       <c r="BB119">
         <v>114.8</v>
       </c>
+      <c r="BC119">
+        <v>116</v>
+      </c>
     </row>
-    <row r="120" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="120" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B120" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C120">
         <v>4.0999999999999996</v>
       </c>
       <c r="D120">
         <v>101.8</v>
       </c>
       <c r="E120">
         <v>101.2</v>
       </c>
       <c r="F120">
         <v>98.8</v>
       </c>
       <c r="G120">
         <v>102.3</v>
       </c>
       <c r="H120">
         <v>99.7</v>
       </c>
       <c r="I120">
         <v>101.9</v>
       </c>
       <c r="J120">
         <v>103.3</v>
       </c>
@@ -21033,57 +21393,60 @@
       </c>
       <c r="AU120">
         <v>95.4</v>
       </c>
       <c r="AV120">
         <v>109.4</v>
       </c>
       <c r="AW120">
         <v>106.8</v>
       </c>
       <c r="AX120">
         <v>103.4</v>
       </c>
       <c r="AY120">
         <v>96.3</v>
       </c>
       <c r="AZ120">
         <v>99.8</v>
       </c>
       <c r="BA120">
         <v>99.9</v>
       </c>
       <c r="BB120">
         <v>102.6</v>
       </c>
+      <c r="BC120">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="121" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="121" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A121" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B121" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C121">
         <v>5.9</v>
       </c>
       <c r="D121">
         <v>109.4</v>
       </c>
       <c r="E121">
         <v>105.6</v>
       </c>
       <c r="F121">
         <v>94.5</v>
       </c>
       <c r="G121">
         <v>95.8</v>
       </c>
       <c r="H121">
         <v>93.8</v>
       </c>
       <c r="I121">
         <v>94.3</v>
       </c>
       <c r="J121">
         <v>97.3</v>
       </c>
@@ -21191,57 +21554,60 @@
       </c>
       <c r="AU121">
         <v>100.1</v>
       </c>
       <c r="AV121">
         <v>91.1</v>
       </c>
       <c r="AW121">
         <v>104</v>
       </c>
       <c r="AX121">
         <v>93.1</v>
       </c>
       <c r="AY121">
         <v>93</v>
       </c>
       <c r="AZ121">
         <v>88.8</v>
       </c>
       <c r="BA121">
         <v>95.7</v>
       </c>
       <c r="BB121">
         <v>93.9</v>
       </c>
+      <c r="BC121">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="122" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="122" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B122" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>100.1</v>
       </c>
       <c r="E122">
         <v>100.6</v>
       </c>
       <c r="F122">
         <v>99.4</v>
       </c>
       <c r="G122">
         <v>103</v>
       </c>
       <c r="H122">
         <v>102.2</v>
       </c>
       <c r="I122">
         <v>104</v>
       </c>
       <c r="J122">
         <v>104.8</v>
       </c>
@@ -21349,57 +21715,60 @@
       </c>
       <c r="AU122">
         <v>107.4</v>
       </c>
       <c r="AV122">
         <v>103.4</v>
       </c>
       <c r="AW122">
         <v>106</v>
       </c>
       <c r="AX122">
         <v>100.7</v>
       </c>
       <c r="AY122">
         <v>105.6</v>
       </c>
       <c r="AZ122">
         <v>103.7</v>
       </c>
       <c r="BA122">
         <v>105</v>
       </c>
       <c r="BB122">
         <v>101.5</v>
       </c>
+      <c r="BC122">
+        <v>104</v>
+      </c>
     </row>
-    <row r="123" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="123" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A123" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B123" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>81</v>
       </c>
       <c r="E123">
         <v>95.1</v>
       </c>
       <c r="F123">
         <v>104.9</v>
       </c>
       <c r="G123">
         <v>109.3</v>
       </c>
       <c r="H123">
         <v>101.4</v>
       </c>
       <c r="I123">
         <v>101.8</v>
       </c>
       <c r="J123">
         <v>99.6</v>
       </c>
@@ -21507,108 +21876,111 @@
       </c>
       <c r="AU123">
         <v>99.3</v>
       </c>
       <c r="AV123">
         <v>100.7</v>
       </c>
       <c r="AW123">
         <v>96.1</v>
       </c>
       <c r="AX123">
         <v>111</v>
       </c>
       <c r="AY123">
         <v>112.8</v>
       </c>
       <c r="AZ123">
         <v>128.80000000000001</v>
       </c>
       <c r="BA123">
         <v>103.9</v>
       </c>
       <c r="BB123">
         <v>112</v>
       </c>
+      <c r="BC123">
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="124" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="124" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A124" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B124" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>105.8</v>
       </c>
       <c r="E124">
         <v>103.8</v>
       </c>
       <c r="F124">
         <v>96.2</v>
       </c>
       <c r="G124">
         <v>96.1</v>
       </c>
       <c r="H124">
         <v>92.5</v>
       </c>
       <c r="I124">
         <v>92.6</v>
       </c>
       <c r="J124">
         <v>91.1</v>
       </c>
       <c r="K124">
         <v>96.3</v>
       </c>
       <c r="M124">
         <v>105</v>
       </c>
       <c r="N124">
         <v>103.2</v>
       </c>
       <c r="O124">
         <v>94.5</v>
       </c>
       <c r="P124">
         <v>95.8</v>
       </c>
       <c r="Q124">
         <v>92.8</v>
       </c>
       <c r="R124">
         <v>91.5</v>
       </c>
       <c r="S124">
         <v>92.5</v>
       </c>
       <c r="T124">
-        <v>95.8</v>
+        <v>95.9</v>
       </c>
       <c r="V124">
         <v>113.9</v>
       </c>
       <c r="W124">
         <v>99.7</v>
       </c>
       <c r="X124">
         <v>104.1</v>
       </c>
       <c r="Y124">
         <v>105.6</v>
       </c>
       <c r="Z124">
         <v>110.5</v>
       </c>
       <c r="AA124">
         <v>97.3</v>
       </c>
       <c r="AB124">
         <v>104.7</v>
       </c>
       <c r="AC124">
         <v>102.8</v>
       </c>
@@ -21663,59 +22035,62 @@
       <c r="AT124">
         <v>96.6</v>
       </c>
       <c r="AU124">
         <v>85.8</v>
       </c>
       <c r="AV124">
         <v>89.4</v>
       </c>
       <c r="AW124">
         <v>92.5</v>
       </c>
       <c r="AX124">
         <v>102.2</v>
       </c>
       <c r="AY124">
         <v>91</v>
       </c>
       <c r="AZ124">
         <v>96.4</v>
       </c>
       <c r="BA124">
         <v>95.5</v>
       </c>
       <c r="BB124">
-        <v>100.5</v>
+        <v>100.6</v>
+      </c>
+      <c r="BC124">
+        <v>92.4</v>
       </c>
     </row>
-    <row r="125" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="125" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A125" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B125" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>102.2</v>
       </c>
       <c r="E125">
         <v>100.6</v>
       </c>
       <c r="F125">
         <v>99.4</v>
       </c>
       <c r="G125">
         <v>101.6</v>
       </c>
       <c r="H125">
         <v>97.3</v>
       </c>
       <c r="I125">
         <v>96.9</v>
       </c>
       <c r="J125">
         <v>97.6</v>
       </c>
@@ -21821,59 +22196,62 @@
       <c r="AT125">
         <v>100.9</v>
       </c>
       <c r="AU125">
         <v>94.9</v>
       </c>
       <c r="AV125">
         <v>96.8</v>
       </c>
       <c r="AW125">
         <v>98</v>
       </c>
       <c r="AX125">
         <v>98.9</v>
       </c>
       <c r="AY125">
         <v>89.8</v>
       </c>
       <c r="AZ125">
         <v>93.4</v>
       </c>
       <c r="BA125">
         <v>93.8</v>
       </c>
       <c r="BB125">
-        <v>95.3</v>
+        <v>95.2</v>
+      </c>
+      <c r="BC125">
+        <v>87.3</v>
       </c>
     </row>
-    <row r="126" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="126" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A126" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B126" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>99.9</v>
       </c>
       <c r="F126">
         <v>100.1</v>
       </c>
       <c r="G126">
         <v>100.5</v>
       </c>
       <c r="H126">
         <v>96.3</v>
       </c>
       <c r="I126">
         <v>94.4</v>
       </c>
       <c r="J126">
         <v>95.7</v>
       </c>
@@ -21981,57 +22359,60 @@
       </c>
       <c r="AU126">
         <v>96.5</v>
       </c>
       <c r="AV126">
         <v>96.7</v>
       </c>
       <c r="AW126">
         <v>95</v>
       </c>
       <c r="AX126">
         <v>90.8</v>
       </c>
       <c r="AY126">
         <v>90.4</v>
       </c>
       <c r="AZ126">
         <v>89.7</v>
       </c>
       <c r="BA126">
         <v>88.2</v>
       </c>
       <c r="BB126">
         <v>86.7</v>
       </c>
+      <c r="BC126">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="127" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="127" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A127" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B127" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C127">
         <v>102.1</v>
       </c>
       <c r="D127">
         <v>94.5</v>
       </c>
       <c r="E127">
         <v>98.7</v>
       </c>
       <c r="F127">
         <v>101.4</v>
       </c>
       <c r="G127">
         <v>100</v>
       </c>
       <c r="H127">
         <v>95</v>
       </c>
       <c r="I127">
         <v>95.2</v>
       </c>
       <c r="J127">
         <v>97.1</v>
       </c>
@@ -22139,57 +22520,60 @@
       </c>
       <c r="AU127">
         <v>97.4</v>
       </c>
       <c r="AV127">
         <v>97.7</v>
       </c>
       <c r="AW127">
         <v>96.6</v>
       </c>
       <c r="AX127">
         <v>93.9</v>
       </c>
       <c r="AY127">
         <v>93.9</v>
       </c>
       <c r="AZ127">
         <v>92.8</v>
       </c>
       <c r="BA127">
         <v>91.4</v>
       </c>
       <c r="BB127">
         <v>91</v>
       </c>
+      <c r="BC127">
+        <v>91</v>
+      </c>
     </row>
-    <row r="128" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="128" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A128" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B128" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C128">
         <v>18.600000000000001</v>
       </c>
       <c r="D128">
         <v>100.5</v>
       </c>
       <c r="E128">
         <v>105</v>
       </c>
       <c r="F128">
         <v>95</v>
       </c>
       <c r="G128">
         <v>99.6</v>
       </c>
       <c r="H128">
         <v>103.8</v>
       </c>
       <c r="I128">
         <v>100.3</v>
       </c>
       <c r="J128">
         <v>91</v>
       </c>
@@ -22297,57 +22681,60 @@
       </c>
       <c r="AU128">
         <v>94.1</v>
       </c>
       <c r="AV128">
         <v>89.4</v>
       </c>
       <c r="AW128">
         <v>85.6</v>
       </c>
       <c r="AX128">
         <v>81.599999999999994</v>
       </c>
       <c r="AY128">
         <v>76.900000000000006</v>
       </c>
       <c r="AZ128">
         <v>76.099999999999994</v>
       </c>
       <c r="BA128">
         <v>75.5</v>
       </c>
       <c r="BB128">
         <v>74.599999999999994</v>
       </c>
+      <c r="BC128">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="129" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="129" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A129" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B129" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C129">
         <v>10.5</v>
       </c>
       <c r="D129">
         <v>98.8</v>
       </c>
       <c r="E129">
         <v>102.5</v>
       </c>
       <c r="F129">
         <v>97.5</v>
       </c>
       <c r="G129">
         <v>106.8</v>
       </c>
       <c r="H129">
         <v>95.4</v>
       </c>
       <c r="I129">
         <v>75.5</v>
       </c>
       <c r="J129">
         <v>91.4</v>
       </c>
@@ -22455,57 +22842,60 @@
       </c>
       <c r="AU129">
         <v>92.2</v>
       </c>
       <c r="AV129">
         <v>99.9</v>
       </c>
       <c r="AW129">
         <v>96.6</v>
       </c>
       <c r="AX129">
         <v>76.7</v>
       </c>
       <c r="AY129">
         <v>80.3</v>
       </c>
       <c r="AZ129">
         <v>83.9</v>
       </c>
       <c r="BA129">
         <v>79.5</v>
       </c>
       <c r="BB129">
         <v>65.900000000000006</v>
       </c>
+      <c r="BC129">
+        <v>80.7</v>
+      </c>
     </row>
-    <row r="130" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="130" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A130" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B130" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C130">
         <v>40.4</v>
       </c>
       <c r="D130">
         <v>124.4</v>
       </c>
       <c r="E130">
         <v>101.5</v>
       </c>
       <c r="F130">
         <v>98.5</v>
       </c>
       <c r="G130">
         <v>103.8</v>
       </c>
       <c r="H130">
         <v>94.4</v>
       </c>
       <c r="I130">
         <v>91.4</v>
       </c>
       <c r="J130">
         <v>93.2</v>
       </c>
@@ -22613,108 +23003,111 @@
       </c>
       <c r="AU130">
         <v>87.3</v>
       </c>
       <c r="AV130">
         <v>89.8</v>
       </c>
       <c r="AW130">
         <v>96.3</v>
       </c>
       <c r="AX130">
         <v>96.1</v>
       </c>
       <c r="AY130">
         <v>73.400000000000006</v>
       </c>
       <c r="AZ130">
         <v>80.900000000000006</v>
       </c>
       <c r="BA130">
         <v>86</v>
       </c>
       <c r="BB130">
         <v>93.6</v>
       </c>
+      <c r="BC130">
+        <v>72.5</v>
+      </c>
     </row>
-    <row r="131" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="131" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A131" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B131" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>99.7</v>
       </c>
       <c r="E131">
         <v>102.3</v>
       </c>
       <c r="F131">
         <v>97.8</v>
       </c>
       <c r="G131">
         <v>109.7</v>
       </c>
       <c r="H131">
         <v>114.2</v>
       </c>
       <c r="I131">
         <v>126.7</v>
       </c>
       <c r="J131">
         <v>124.5</v>
       </c>
       <c r="K131">
         <v>146.30000000000001</v>
       </c>
       <c r="M131">
         <v>100.5</v>
       </c>
       <c r="N131">
         <v>101.6</v>
       </c>
       <c r="O131">
         <v>100.2</v>
       </c>
       <c r="P131">
         <v>113.4</v>
       </c>
       <c r="Q131">
         <v>114.5</v>
       </c>
       <c r="R131">
         <v>127.5</v>
       </c>
       <c r="S131">
         <v>130.9</v>
       </c>
       <c r="T131">
-        <v>144.80000000000001</v>
+        <v>144.69999999999999</v>
       </c>
       <c r="V131">
         <v>101.5</v>
       </c>
       <c r="W131">
         <v>98.3</v>
       </c>
       <c r="X131">
         <v>98.3</v>
       </c>
       <c r="Y131">
         <v>100.6</v>
       </c>
       <c r="Z131">
         <v>104.7</v>
       </c>
       <c r="AA131">
         <v>97.4</v>
       </c>
       <c r="AB131">
         <v>106.3</v>
       </c>
       <c r="AC131">
         <v>100.6</v>
       </c>
@@ -22769,59 +23162,62 @@
       <c r="AT131">
         <v>131.19999999999999</v>
       </c>
       <c r="AU131">
         <v>112.6</v>
       </c>
       <c r="AV131">
         <v>122.7</v>
       </c>
       <c r="AW131">
         <v>131.6</v>
       </c>
       <c r="AX131">
         <v>156.69999999999999</v>
       </c>
       <c r="AY131">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ131">
         <v>147.5</v>
       </c>
       <c r="BA131">
         <v>152.19999999999999</v>
       </c>
       <c r="BB131">
-        <v>150.80000000000001</v>
+        <v>150.4</v>
+      </c>
+      <c r="BC131">
+        <v>125.2</v>
       </c>
     </row>
-    <row r="132" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="132" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A132" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B132" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>102.6</v>
       </c>
       <c r="E132">
         <v>102.5</v>
       </c>
       <c r="F132">
         <v>97.5</v>
       </c>
       <c r="G132">
         <v>90.9</v>
       </c>
       <c r="H132">
         <v>87.8</v>
       </c>
       <c r="I132">
         <v>91.8</v>
       </c>
       <c r="J132">
         <v>87.1</v>
       </c>
@@ -22929,57 +23325,60 @@
       </c>
       <c r="AU132">
         <v>70.099999999999994</v>
       </c>
       <c r="AV132">
         <v>75.3</v>
       </c>
       <c r="AW132">
         <v>77</v>
       </c>
       <c r="AX132">
         <v>100.9</v>
       </c>
       <c r="AY132">
         <v>71.400000000000006</v>
       </c>
       <c r="AZ132">
         <v>84.1</v>
       </c>
       <c r="BA132">
         <v>81</v>
       </c>
       <c r="BB132">
         <v>103.4</v>
       </c>
+      <c r="BC132">
+        <v>68.3</v>
+      </c>
     </row>
-    <row r="133" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="133" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A133" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B133" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>104.6</v>
       </c>
       <c r="E133">
         <v>102.2</v>
       </c>
       <c r="F133">
         <v>97.8</v>
       </c>
       <c r="G133">
         <v>95.1</v>
       </c>
       <c r="H133">
         <v>93.9</v>
       </c>
       <c r="I133">
         <v>91.5</v>
       </c>
       <c r="J133">
         <v>88.4</v>
       </c>
@@ -23087,57 +23486,60 @@
       </c>
       <c r="AU133">
         <v>95.5</v>
       </c>
       <c r="AV133">
         <v>94.8</v>
       </c>
       <c r="AW133">
         <v>82.7</v>
       </c>
       <c r="AX133">
         <v>78.599999999999994</v>
       </c>
       <c r="AY133">
         <v>95.5</v>
       </c>
       <c r="AZ133">
         <v>88.3</v>
       </c>
       <c r="BA133">
         <v>80.7</v>
       </c>
       <c r="BB133">
         <v>80.099999999999994</v>
       </c>
+      <c r="BC133">
+        <v>90.4</v>
+      </c>
     </row>
-    <row r="134" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="134" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A134" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B134" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C134">
         <v>113.5</v>
       </c>
       <c r="D134">
         <v>97.6</v>
       </c>
       <c r="E134">
         <v>100.2</v>
       </c>
       <c r="F134">
         <v>99.8</v>
       </c>
       <c r="G134">
         <v>104.7</v>
       </c>
       <c r="H134">
         <v>108.2</v>
       </c>
       <c r="I134">
         <v>109.5</v>
       </c>
       <c r="J134">
         <v>108.8</v>
       </c>
@@ -23245,57 +23647,60 @@
       </c>
       <c r="AU134">
         <v>107</v>
       </c>
       <c r="AV134">
         <v>104.9</v>
       </c>
       <c r="AW134">
         <v>110.4</v>
       </c>
       <c r="AX134">
         <v>107.5</v>
       </c>
       <c r="AY134">
         <v>107.1</v>
       </c>
       <c r="AZ134">
         <v>104.7</v>
       </c>
       <c r="BA134">
         <v>110.2</v>
       </c>
       <c r="BB134">
         <v>107.1</v>
       </c>
+      <c r="BC134">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="135" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="135" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A135" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B135" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>101.3</v>
       </c>
       <c r="E135">
         <v>104.7</v>
       </c>
       <c r="F135">
         <v>95.3</v>
       </c>
       <c r="G135">
         <v>91.1</v>
       </c>
       <c r="H135">
         <v>88.2</v>
       </c>
       <c r="I135">
         <v>83.3</v>
       </c>
       <c r="J135">
         <v>78.8</v>
       </c>
@@ -23403,57 +23808,60 @@
       </c>
       <c r="AU135">
         <v>77.3</v>
       </c>
       <c r="AV135">
         <v>79</v>
       </c>
       <c r="AW135">
         <v>80</v>
       </c>
       <c r="AX135">
         <v>74.099999999999994</v>
       </c>
       <c r="AY135">
         <v>75.8</v>
       </c>
       <c r="AZ135">
         <v>76.599999999999994</v>
       </c>
       <c r="BA135">
         <v>79.900000000000006</v>
       </c>
       <c r="BB135">
         <v>75.099999999999994</v>
       </c>
+      <c r="BC135">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="136" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="136" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A136" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B136" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>105.7</v>
       </c>
       <c r="E136">
         <v>102.3</v>
       </c>
       <c r="F136">
         <v>97.7</v>
       </c>
       <c r="G136">
         <v>98.6</v>
       </c>
       <c r="H136">
         <v>102.4</v>
       </c>
       <c r="I136">
         <v>102.6</v>
       </c>
       <c r="J136">
         <v>101.9</v>
       </c>
@@ -23561,57 +23969,60 @@
       </c>
       <c r="AU136">
         <v>98.2</v>
       </c>
       <c r="AV136">
         <v>98.3</v>
       </c>
       <c r="AW136">
         <v>102.7</v>
       </c>
       <c r="AX136">
         <v>107.7</v>
       </c>
       <c r="AY136">
         <v>93.4</v>
       </c>
       <c r="AZ136">
         <v>94.5</v>
       </c>
       <c r="BA136">
         <v>99.2</v>
       </c>
       <c r="BB136">
         <v>110.2</v>
       </c>
+      <c r="BC136">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="137" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="137" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A137" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B137" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>107.4</v>
       </c>
       <c r="E137">
         <v>106.2</v>
       </c>
       <c r="F137">
         <v>93.8</v>
       </c>
       <c r="G137">
         <v>96.6</v>
       </c>
       <c r="H137">
         <v>107.5</v>
       </c>
       <c r="I137">
         <v>116.1</v>
       </c>
       <c r="J137">
         <v>120.6</v>
       </c>
@@ -23719,57 +24130,60 @@
       </c>
       <c r="AU137">
         <v>120.1</v>
       </c>
       <c r="AV137">
         <v>121.3</v>
       </c>
       <c r="AW137">
         <v>125.7</v>
       </c>
       <c r="AX137">
         <v>129.69999999999999</v>
       </c>
       <c r="AY137">
         <v>137.19999999999999</v>
       </c>
       <c r="AZ137">
         <v>137.4</v>
       </c>
       <c r="BA137">
         <v>139.69999999999999</v>
       </c>
       <c r="BB137">
         <v>137.4</v>
       </c>
+      <c r="BC137">
+        <v>138.5</v>
+      </c>
     </row>
-    <row r="138" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="138" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A138" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B138" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>98.4</v>
       </c>
       <c r="E138">
         <v>103.8</v>
       </c>
       <c r="F138">
         <v>96.2</v>
       </c>
       <c r="G138">
         <v>97.7</v>
       </c>
       <c r="H138">
         <v>100.1</v>
       </c>
       <c r="I138">
         <v>103.7</v>
       </c>
       <c r="J138">
         <v>109.4</v>
       </c>
@@ -23877,57 +24291,60 @@
       </c>
       <c r="AU138">
         <v>102.5</v>
       </c>
       <c r="AV138">
         <v>106.9</v>
       </c>
       <c r="AW138">
         <v>112.5</v>
       </c>
       <c r="AX138">
         <v>121.8</v>
       </c>
       <c r="AY138">
         <v>111.5</v>
       </c>
       <c r="AZ138">
         <v>116.4</v>
       </c>
       <c r="BA138">
         <v>119.1</v>
       </c>
       <c r="BB138">
         <v>124.6</v>
       </c>
+      <c r="BC138">
+        <v>111</v>
+      </c>
     </row>
-    <row r="139" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="139" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A139" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B139" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.4</v>
       </c>
       <c r="E139">
         <v>101.4</v>
       </c>
       <c r="F139">
         <v>98.6</v>
       </c>
       <c r="G139">
         <v>97.1</v>
       </c>
       <c r="H139">
         <v>98.5</v>
       </c>
       <c r="I139">
         <v>101</v>
       </c>
       <c r="J139">
         <v>102.2</v>
       </c>
@@ -24035,57 +24452,60 @@
       </c>
       <c r="AU139">
         <v>101.1</v>
       </c>
       <c r="AV139">
         <v>101.8</v>
       </c>
       <c r="AW139">
         <v>102.3</v>
       </c>
       <c r="AX139">
         <v>104.4</v>
       </c>
       <c r="AY139">
         <v>102.7</v>
       </c>
       <c r="AZ139">
         <v>103.6</v>
       </c>
       <c r="BA139">
         <v>103.8</v>
       </c>
       <c r="BB139">
         <v>104.6</v>
       </c>
+      <c r="BC139">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="140" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="140" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A140" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B140" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C140">
         <v>1104.7</v>
       </c>
       <c r="D140">
         <v>102.1</v>
       </c>
       <c r="E140">
         <v>101.9</v>
       </c>
       <c r="F140">
         <v>98.1</v>
       </c>
       <c r="G140">
         <v>98.8</v>
       </c>
       <c r="H140">
         <v>97.8</v>
       </c>
       <c r="I140">
         <v>98.3</v>
       </c>
       <c r="J140">
         <v>97.3</v>
       </c>
@@ -24193,57 +24613,60 @@
       </c>
       <c r="AU140">
         <v>95.2</v>
       </c>
       <c r="AV140">
         <v>96.7</v>
       </c>
       <c r="AW140">
         <v>100.9</v>
       </c>
       <c r="AX140">
         <v>94.8</v>
       </c>
       <c r="AY140">
         <v>93.8</v>
       </c>
       <c r="AZ140">
         <v>93.3</v>
       </c>
       <c r="BA140">
         <v>98.9</v>
       </c>
       <c r="BB140">
         <v>94.9</v>
       </c>
+      <c r="BC140">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="141" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="141" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A141" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B141" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C141">
         <v>60.2</v>
       </c>
       <c r="D141">
         <v>112.4</v>
       </c>
       <c r="E141">
         <v>108.6</v>
       </c>
       <c r="F141">
         <v>91.4</v>
       </c>
       <c r="G141">
         <v>92</v>
       </c>
       <c r="H141">
         <v>94.4</v>
       </c>
       <c r="I141">
         <v>93.7</v>
       </c>
       <c r="J141">
         <v>92.7</v>
       </c>
@@ -24351,57 +24774,60 @@
       </c>
       <c r="AU141">
         <v>90.8</v>
       </c>
       <c r="AV141">
         <v>88.4</v>
       </c>
       <c r="AW141">
         <v>99.1</v>
       </c>
       <c r="AX141">
         <v>86.3</v>
       </c>
       <c r="AY141">
         <v>81.599999999999994</v>
       </c>
       <c r="AZ141">
         <v>80.7</v>
       </c>
       <c r="BA141">
         <v>96.4</v>
       </c>
       <c r="BB141">
         <v>85.4</v>
       </c>
+      <c r="BC141">
+        <v>81.599999999999994</v>
+      </c>
     </row>
-    <row r="142" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="142" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A142" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B142" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C142">
         <v>89.2</v>
       </c>
       <c r="D142">
         <v>111.3</v>
       </c>
       <c r="E142">
         <v>109.9</v>
       </c>
       <c r="F142">
         <v>90.1</v>
       </c>
       <c r="G142">
         <v>90.3</v>
       </c>
       <c r="H142">
         <v>89.3</v>
       </c>
       <c r="I142">
         <v>83.9</v>
       </c>
       <c r="J142">
         <v>83.6</v>
       </c>
@@ -24509,57 +24935,60 @@
       </c>
       <c r="AU142">
         <v>83.9</v>
       </c>
       <c r="AV142">
         <v>76.099999999999994</v>
       </c>
       <c r="AW142">
         <v>98.6</v>
       </c>
       <c r="AX142">
         <v>78.3</v>
       </c>
       <c r="AY142">
         <v>86.7</v>
       </c>
       <c r="AZ142">
         <v>75.599999999999994</v>
       </c>
       <c r="BA142">
         <v>90.4</v>
       </c>
       <c r="BB142">
         <v>74.3</v>
       </c>
+      <c r="BC142">
+        <v>79.7</v>
+      </c>
     </row>
-    <row r="143" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="143" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A143" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B143" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>98.5</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>101.3</v>
       </c>
       <c r="G143">
         <v>102.6</v>
       </c>
       <c r="H143">
         <v>98.3</v>
       </c>
       <c r="I143">
         <v>96.2</v>
       </c>
       <c r="J143">
         <v>93.9</v>
       </c>
@@ -24667,57 +25096,60 @@
       </c>
       <c r="AU143">
         <v>93</v>
       </c>
       <c r="AV143">
         <v>96</v>
       </c>
       <c r="AW143">
         <v>95.1</v>
       </c>
       <c r="AX143">
         <v>85.1</v>
       </c>
       <c r="AY143">
         <v>88.1</v>
       </c>
       <c r="AZ143">
         <v>89.3</v>
       </c>
       <c r="BA143">
         <v>89.6</v>
       </c>
       <c r="BB143">
         <v>82.8</v>
       </c>
+      <c r="BC143">
+        <v>85.4</v>
+      </c>
     </row>
-    <row r="144" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="144" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A144" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B144" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C144">
         <v>156.6</v>
       </c>
       <c r="D144">
         <v>105.3</v>
       </c>
       <c r="E144">
         <v>105.4</v>
       </c>
       <c r="F144">
         <v>94.7</v>
       </c>
       <c r="G144">
         <v>96.5</v>
       </c>
       <c r="H144">
         <v>91</v>
       </c>
       <c r="I144">
         <v>100.5</v>
       </c>
       <c r="J144">
         <v>94.1</v>
       </c>
@@ -24825,57 +25257,60 @@
       </c>
       <c r="AU144">
         <v>87.5</v>
       </c>
       <c r="AV144">
         <v>96.1</v>
       </c>
       <c r="AW144">
         <v>93</v>
       </c>
       <c r="AX144">
         <v>101.6</v>
       </c>
       <c r="AY144">
         <v>88</v>
       </c>
       <c r="AZ144">
         <v>90.4</v>
       </c>
       <c r="BA144">
         <v>94.3</v>
       </c>
       <c r="BB144">
         <v>107</v>
       </c>
+      <c r="BC144">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="145" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="145" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A145" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B145" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>100.8</v>
       </c>
       <c r="E145">
         <v>99.6</v>
       </c>
       <c r="F145">
         <v>100.4</v>
       </c>
       <c r="G145">
         <v>100.5</v>
       </c>
       <c r="H145">
         <v>93.3</v>
       </c>
       <c r="I145">
         <v>89.7</v>
       </c>
       <c r="J145">
         <v>90.8</v>
       </c>
@@ -24983,57 +25418,60 @@
       </c>
       <c r="AU145">
         <v>84</v>
       </c>
       <c r="AV145">
         <v>86.8</v>
       </c>
       <c r="AW145">
         <v>95.6</v>
       </c>
       <c r="AX145">
         <v>97.8</v>
       </c>
       <c r="AY145">
         <v>85.3</v>
       </c>
       <c r="AZ145">
         <v>90.9</v>
       </c>
       <c r="BA145">
         <v>103</v>
       </c>
       <c r="BB145">
         <v>103.3</v>
       </c>
+      <c r="BC145">
+        <v>89.5</v>
+      </c>
     </row>
-    <row r="146" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="146" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A146" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B146" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>103.8</v>
       </c>
       <c r="E146">
         <v>102.5</v>
       </c>
       <c r="F146">
         <v>97.6</v>
       </c>
       <c r="G146">
         <v>102.2</v>
       </c>
       <c r="H146">
         <v>101.4</v>
       </c>
       <c r="I146">
         <v>100.9</v>
       </c>
       <c r="J146">
         <v>102.1</v>
       </c>
@@ -25141,57 +25579,60 @@
       </c>
       <c r="AU146">
         <v>96.1</v>
       </c>
       <c r="AV146">
         <v>99.5</v>
       </c>
       <c r="AW146">
         <v>106.9</v>
       </c>
       <c r="AX146">
         <v>106.5</v>
       </c>
       <c r="AY146">
         <v>92.7</v>
       </c>
       <c r="AZ146">
         <v>93.2</v>
       </c>
       <c r="BA146">
         <v>100.7</v>
       </c>
       <c r="BB146">
         <v>105.2</v>
       </c>
+      <c r="BC146">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="147" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="147" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A147" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B147" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C147">
         <v>295.3</v>
       </c>
       <c r="D147">
         <v>99.9</v>
       </c>
       <c r="E147">
         <v>100.4</v>
       </c>
       <c r="F147">
         <v>99.6</v>
       </c>
       <c r="G147">
         <v>98.4</v>
       </c>
       <c r="H147">
         <v>104.2</v>
       </c>
       <c r="I147">
         <v>106.9</v>
       </c>
       <c r="J147">
         <v>108.5</v>
       </c>
@@ -25299,57 +25740,60 @@
       </c>
       <c r="AU147">
         <v>108.6</v>
       </c>
       <c r="AV147">
         <v>107.4</v>
       </c>
       <c r="AW147">
         <v>112</v>
       </c>
       <c r="AX147">
         <v>106</v>
       </c>
       <c r="AY147">
         <v>110.1</v>
       </c>
       <c r="AZ147">
         <v>108.6</v>
       </c>
       <c r="BA147">
         <v>113.9</v>
       </c>
       <c r="BB147">
         <v>107.1</v>
       </c>
+      <c r="BC147">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="148" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="148" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A148" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B148" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.8</v>
       </c>
       <c r="E148">
         <v>99.8</v>
       </c>
       <c r="F148">
         <v>100.2</v>
       </c>
       <c r="G148">
         <v>100.4</v>
       </c>
       <c r="H148">
         <v>107.6</v>
       </c>
       <c r="I148">
         <v>112</v>
       </c>
       <c r="J148">
         <v>113.7</v>
       </c>
@@ -25457,57 +25901,60 @@
       </c>
       <c r="AU148">
         <v>112</v>
       </c>
       <c r="AV148">
         <v>114.1</v>
       </c>
       <c r="AW148">
         <v>117</v>
       </c>
       <c r="AX148">
         <v>112.1</v>
       </c>
       <c r="AY148">
         <v>114.1</v>
       </c>
       <c r="AZ148">
         <v>116</v>
       </c>
       <c r="BA148">
         <v>118.5</v>
       </c>
       <c r="BB148">
         <v>113</v>
       </c>
+      <c r="BC148">
+        <v>114</v>
+      </c>
     </row>
-    <row r="149" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="149" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A149" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B149" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C149">
         <v>171.3</v>
       </c>
       <c r="D149">
         <v>102.9</v>
       </c>
       <c r="E149">
         <v>100.8</v>
       </c>
       <c r="F149">
         <v>99.2</v>
       </c>
       <c r="G149">
         <v>96.8</v>
       </c>
       <c r="H149">
         <v>101.7</v>
       </c>
       <c r="I149">
         <v>103.1</v>
       </c>
       <c r="J149">
         <v>104.7</v>
       </c>
@@ -25615,57 +26062,60 @@
       </c>
       <c r="AU149">
         <v>106.2</v>
       </c>
       <c r="AV149">
         <v>102.6</v>
       </c>
       <c r="AW149">
         <v>108.4</v>
       </c>
       <c r="AX149">
         <v>101.5</v>
       </c>
       <c r="AY149">
         <v>107.2</v>
       </c>
       <c r="AZ149">
         <v>103.2</v>
       </c>
       <c r="BA149">
         <v>110.5</v>
       </c>
       <c r="BB149">
         <v>102.8</v>
       </c>
+      <c r="BC149">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="150" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="150" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A150" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B150" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>98.5</v>
       </c>
       <c r="E150">
         <v>99</v>
       </c>
       <c r="F150">
         <v>101</v>
       </c>
       <c r="G150">
         <v>101.9</v>
       </c>
       <c r="H150">
         <v>98.1</v>
       </c>
       <c r="I150">
         <v>94.4</v>
       </c>
       <c r="J150">
         <v>95.3</v>
       </c>
@@ -25773,57 +26223,60 @@
       </c>
       <c r="AU150">
         <v>94.4</v>
       </c>
       <c r="AV150">
         <v>96.3</v>
       </c>
       <c r="AW150">
         <v>100.3</v>
       </c>
       <c r="AX150">
         <v>88.1</v>
       </c>
       <c r="AY150">
         <v>91.7</v>
       </c>
       <c r="AZ150">
         <v>87.7</v>
       </c>
       <c r="BA150">
         <v>92.7</v>
       </c>
       <c r="BB150">
         <v>82.9</v>
       </c>
+      <c r="BC150">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="151" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="151" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A151" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B151" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C151">
         <v>960.5</v>
       </c>
       <c r="D151">
         <v>100.9</v>
       </c>
       <c r="E151">
         <v>100.9</v>
       </c>
       <c r="F151">
         <v>99.1</v>
       </c>
       <c r="G151">
         <v>99.9</v>
       </c>
       <c r="H151">
         <v>97.7</v>
       </c>
       <c r="I151">
         <v>97.9</v>
       </c>
       <c r="J151">
         <v>99.3</v>
       </c>
@@ -25931,57 +26384,60 @@
       </c>
       <c r="AU151">
         <v>98.6</v>
       </c>
       <c r="AV151">
         <v>97.8</v>
       </c>
       <c r="AW151">
         <v>100.7</v>
       </c>
       <c r="AX151">
         <v>104.4</v>
       </c>
       <c r="AY151">
         <v>103.8</v>
       </c>
       <c r="AZ151">
         <v>103.5</v>
       </c>
       <c r="BA151">
         <v>106</v>
       </c>
       <c r="BB151">
         <v>105.9</v>
       </c>
+      <c r="BC151">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="152" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="152" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A152" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B152" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C152">
         <v>234.9</v>
       </c>
       <c r="D152">
         <v>102.7</v>
       </c>
       <c r="E152">
         <v>102.6</v>
       </c>
       <c r="F152">
         <v>97.5</v>
       </c>
       <c r="G152">
         <v>105.6</v>
       </c>
       <c r="H152">
         <v>97</v>
       </c>
       <c r="I152">
         <v>96</v>
       </c>
       <c r="J152">
         <v>99.2</v>
       </c>
@@ -26089,57 +26545,60 @@
       </c>
       <c r="AU152">
         <v>96.7</v>
       </c>
       <c r="AV152">
         <v>92.7</v>
       </c>
       <c r="AW152">
         <v>103.4</v>
       </c>
       <c r="AX152">
         <v>118.4</v>
       </c>
       <c r="AY152">
         <v>114.2</v>
       </c>
       <c r="AZ152">
         <v>112.4</v>
       </c>
       <c r="BA152">
         <v>122.1</v>
       </c>
       <c r="BB152">
         <v>120.4</v>
       </c>
+      <c r="BC152">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="153" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="153" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A153" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B153" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C153">
         <v>63.8</v>
       </c>
       <c r="D153">
         <v>107</v>
       </c>
       <c r="E153">
         <v>103.6</v>
       </c>
       <c r="F153">
         <v>96.4</v>
       </c>
       <c r="G153">
         <v>106.8</v>
       </c>
       <c r="H153">
         <v>94.4</v>
       </c>
       <c r="I153">
         <v>90.1</v>
       </c>
       <c r="J153">
         <v>83.3</v>
       </c>
@@ -26247,57 +26706,60 @@
       </c>
       <c r="AU153">
         <v>76.099999999999994</v>
       </c>
       <c r="AV153">
         <v>73.7</v>
       </c>
       <c r="AW153">
         <v>96.8</v>
       </c>
       <c r="AX153">
         <v>87.5</v>
       </c>
       <c r="AY153">
         <v>80.099999999999994</v>
       </c>
       <c r="AZ153">
         <v>89</v>
       </c>
       <c r="BA153">
         <v>109.5</v>
       </c>
       <c r="BB153">
         <v>92.5</v>
       </c>
+      <c r="BC153">
+        <v>86.9</v>
+      </c>
     </row>
-    <row r="154" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="154" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A154" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B154" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C154">
         <v>17.5</v>
       </c>
       <c r="D154">
         <v>84.9</v>
       </c>
       <c r="E154">
         <v>96.1</v>
       </c>
       <c r="F154">
         <v>103.9</v>
       </c>
       <c r="G154">
         <v>86.2</v>
       </c>
       <c r="H154">
         <v>75.099999999999994</v>
       </c>
       <c r="I154">
         <v>87.9</v>
       </c>
       <c r="J154">
         <v>77.400000000000006</v>
       </c>
@@ -26405,57 +26867,60 @@
       </c>
       <c r="AU154">
         <v>82.1</v>
       </c>
       <c r="AV154">
         <v>68</v>
       </c>
       <c r="AW154">
         <v>65.099999999999994</v>
       </c>
       <c r="AX154">
         <v>87.1</v>
       </c>
       <c r="AY154">
         <v>84.9</v>
       </c>
       <c r="AZ154">
         <v>87.6</v>
       </c>
       <c r="BA154">
         <v>92.3</v>
       </c>
       <c r="BB154">
         <v>110.9</v>
       </c>
+      <c r="BC154">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="155" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="155" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A155" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B155" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C155">
         <v>8.1999999999999993</v>
       </c>
       <c r="D155">
         <v>86.3</v>
       </c>
       <c r="E155">
         <v>96.2</v>
       </c>
       <c r="F155">
         <v>103.8</v>
       </c>
       <c r="G155">
         <v>81.5</v>
       </c>
       <c r="H155">
         <v>70.7</v>
       </c>
       <c r="I155">
         <v>77.8</v>
       </c>
       <c r="J155">
         <v>77.400000000000006</v>
       </c>
@@ -26563,57 +27028,60 @@
       </c>
       <c r="AU155">
         <v>77.3</v>
       </c>
       <c r="AV155">
         <v>70.2</v>
       </c>
       <c r="AW155">
         <v>75.3</v>
       </c>
       <c r="AX155">
         <v>96.8</v>
       </c>
       <c r="AY155">
         <v>90.8</v>
       </c>
       <c r="AZ155">
         <v>100</v>
       </c>
       <c r="BA155">
         <v>95.7</v>
       </c>
       <c r="BB155">
         <v>113.3</v>
       </c>
+      <c r="BC155">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="156" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="156" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A156" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B156" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C156">
         <v>5.4</v>
       </c>
       <c r="D156">
         <v>75.400000000000006</v>
       </c>
       <c r="E156">
         <v>97.6</v>
       </c>
       <c r="F156">
         <v>102.4</v>
       </c>
       <c r="G156">
         <v>82.7</v>
       </c>
       <c r="H156">
         <v>77.7</v>
       </c>
       <c r="I156">
         <v>103.7</v>
       </c>
       <c r="J156">
         <v>80.099999999999994</v>
       </c>
@@ -26721,57 +27189,60 @@
       </c>
       <c r="AU156">
         <v>91.7</v>
       </c>
       <c r="AV156">
         <v>63.3</v>
       </c>
       <c r="AW156">
         <v>54.2</v>
       </c>
       <c r="AX156">
         <v>74.599999999999994</v>
       </c>
       <c r="AY156">
         <v>77.7</v>
       </c>
       <c r="AZ156">
         <v>71.900000000000006</v>
       </c>
       <c r="BA156">
         <v>98.2</v>
       </c>
       <c r="BB156">
         <v>117.1</v>
       </c>
+      <c r="BC156">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="157" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="157" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A157" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B157" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C157">
         <v>3.9</v>
       </c>
       <c r="D157">
         <v>95.2</v>
       </c>
       <c r="E157">
         <v>93.7</v>
       </c>
       <c r="F157">
         <v>106.4</v>
       </c>
       <c r="G157">
         <v>100.9</v>
       </c>
       <c r="H157">
         <v>80.7</v>
       </c>
       <c r="I157">
         <v>87</v>
       </c>
       <c r="J157">
         <v>73.8</v>
       </c>
@@ -26879,57 +27350,60 @@
       </c>
       <c r="AU157">
         <v>78.8</v>
       </c>
       <c r="AV157">
         <v>69.7</v>
       </c>
       <c r="AW157">
         <v>58.5</v>
       </c>
       <c r="AX157">
         <v>83.7</v>
       </c>
       <c r="AY157">
         <v>82.4</v>
       </c>
       <c r="AZ157">
         <v>83.5</v>
       </c>
       <c r="BA157">
         <v>77.3</v>
       </c>
       <c r="BB157">
         <v>97.3</v>
       </c>
+      <c r="BC157">
+        <v>93</v>
+      </c>
     </row>
-    <row r="158" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="158" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A158" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B158" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C158">
         <v>35.6</v>
       </c>
       <c r="D158">
         <v>120</v>
       </c>
       <c r="E158">
         <v>108.5</v>
       </c>
       <c r="F158">
         <v>91.6</v>
       </c>
       <c r="G158">
         <v>118.1</v>
       </c>
       <c r="H158">
         <v>106</v>
       </c>
       <c r="I158">
         <v>91.9</v>
       </c>
       <c r="J158">
         <v>81.7</v>
       </c>
@@ -27037,57 +27511,60 @@
       </c>
       <c r="AU158">
         <v>66</v>
       </c>
       <c r="AV158">
         <v>69.3</v>
       </c>
       <c r="AW158">
         <v>110.6</v>
       </c>
       <c r="AX158">
         <v>76.7</v>
       </c>
       <c r="AY158">
         <v>62.3</v>
       </c>
       <c r="AZ158">
         <v>77</v>
       </c>
       <c r="BA158">
         <v>110.8</v>
       </c>
       <c r="BB158">
         <v>71.599999999999994</v>
       </c>
+      <c r="BC158">
+        <v>65.3</v>
+      </c>
     </row>
-    <row r="159" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="159" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A159" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B159" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C159">
         <v>25.2</v>
       </c>
       <c r="D159">
         <v>117.4</v>
       </c>
       <c r="E159">
         <v>107.3</v>
       </c>
       <c r="F159">
         <v>92.8</v>
       </c>
       <c r="G159">
         <v>120.8</v>
       </c>
       <c r="H159">
         <v>103.2</v>
       </c>
       <c r="I159">
         <v>89.7</v>
       </c>
       <c r="J159">
         <v>76.099999999999994</v>
       </c>
@@ -27195,57 +27672,60 @@
       </c>
       <c r="AU159">
         <v>60</v>
       </c>
       <c r="AV159">
         <v>60.2</v>
       </c>
       <c r="AW159">
         <v>109.5</v>
       </c>
       <c r="AX159">
         <v>65.2</v>
       </c>
       <c r="AY159">
         <v>54.4</v>
       </c>
       <c r="AZ159">
         <v>72.599999999999994</v>
       </c>
       <c r="BA159">
         <v>102.8</v>
       </c>
       <c r="BB159">
         <v>59.3</v>
       </c>
+      <c r="BC159">
+        <v>56.8</v>
+      </c>
     </row>
-    <row r="160" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="160" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A160" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B160" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C160">
         <v>10.4</v>
       </c>
       <c r="D160">
         <v>126.5</v>
       </c>
       <c r="E160">
         <v>111.4</v>
       </c>
       <c r="F160">
         <v>88.6</v>
       </c>
       <c r="G160">
         <v>111.5</v>
       </c>
       <c r="H160">
         <v>112.8</v>
       </c>
       <c r="I160">
         <v>97.3</v>
       </c>
       <c r="J160">
         <v>95.6</v>
       </c>
@@ -27353,57 +27833,60 @@
       </c>
       <c r="AU160">
         <v>80.7</v>
       </c>
       <c r="AV160">
         <v>91.5</v>
       </c>
       <c r="AW160">
         <v>113.3</v>
       </c>
       <c r="AX160">
         <v>104.7</v>
       </c>
       <c r="AY160">
         <v>81.2</v>
       </c>
       <c r="AZ160">
         <v>87.5</v>
       </c>
       <c r="BA160">
         <v>130.30000000000001</v>
       </c>
       <c r="BB160">
         <v>101.4</v>
       </c>
+      <c r="BC160">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="161" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="161" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A161" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B161" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C161">
         <v>10.7</v>
       </c>
       <c r="D161">
         <v>99.9</v>
       </c>
       <c r="E161">
         <v>99.6</v>
       </c>
       <c r="F161">
         <v>100.3</v>
       </c>
       <c r="G161">
         <v>103.1</v>
       </c>
       <c r="H161">
         <v>87.3</v>
       </c>
       <c r="I161">
         <v>87.5</v>
       </c>
       <c r="J161">
         <v>98</v>
       </c>
@@ -27511,57 +27994,60 @@
       </c>
       <c r="AU161">
         <v>99.8</v>
       </c>
       <c r="AV161">
         <v>97.6</v>
       </c>
       <c r="AW161">
         <v>102.9</v>
       </c>
       <c r="AX161">
         <v>123.9</v>
       </c>
       <c r="AY161">
         <v>131.6</v>
       </c>
       <c r="AZ161">
         <v>131.69999999999999</v>
       </c>
       <c r="BA161">
         <v>133.30000000000001</v>
       </c>
       <c r="BB161">
         <v>131.80000000000001</v>
       </c>
+      <c r="BC161">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="162" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="162" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A162" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B162" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C162">
         <v>171.1</v>
       </c>
       <c r="D162">
         <v>101.1</v>
       </c>
       <c r="E162">
         <v>102.1</v>
       </c>
       <c r="F162">
         <v>97.8</v>
       </c>
       <c r="G162">
         <v>105.1</v>
       </c>
       <c r="H162">
         <v>97.9</v>
       </c>
       <c r="I162">
         <v>98.2</v>
       </c>
       <c r="J162">
         <v>105.1</v>
       </c>
@@ -27669,57 +28155,60 @@
       </c>
       <c r="AU162">
         <v>104.3</v>
       </c>
       <c r="AV162">
         <v>99.8</v>
       </c>
       <c r="AW162">
         <v>105.9</v>
       </c>
       <c r="AX162">
         <v>129.80000000000001</v>
       </c>
       <c r="AY162">
         <v>127</v>
       </c>
       <c r="AZ162">
         <v>121.1</v>
       </c>
       <c r="BA162">
         <v>126.8</v>
       </c>
       <c r="BB162">
         <v>130.80000000000001</v>
       </c>
+      <c r="BC162">
+        <v>124.3</v>
+      </c>
     </row>
-    <row r="163" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="163" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A163" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B163" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C163">
         <v>59.3</v>
       </c>
       <c r="D163">
         <v>97.2</v>
       </c>
       <c r="E163">
         <v>99.5</v>
       </c>
       <c r="F163">
         <v>100.5</v>
       </c>
       <c r="G163">
         <v>109.6</v>
       </c>
       <c r="H163">
         <v>101.4</v>
       </c>
       <c r="I163">
         <v>100.7</v>
       </c>
       <c r="J163">
         <v>111.3</v>
       </c>
@@ -27827,57 +28316,60 @@
       </c>
       <c r="AU163">
         <v>111.3</v>
       </c>
       <c r="AV163">
         <v>111.3</v>
       </c>
       <c r="AW163">
         <v>115.9</v>
       </c>
       <c r="AX163">
         <v>136.4</v>
       </c>
       <c r="AY163">
         <v>145.4</v>
       </c>
       <c r="AZ163">
         <v>139</v>
       </c>
       <c r="BA163">
         <v>145.1</v>
       </c>
       <c r="BB163">
         <v>141.69999999999999</v>
       </c>
+      <c r="BC163">
+        <v>147.69999999999999</v>
+      </c>
     </row>
-    <row r="164" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="164" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A164" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B164" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C164">
         <v>73.8</v>
       </c>
       <c r="D164">
         <v>101.2</v>
       </c>
       <c r="E164">
         <v>103.8</v>
       </c>
       <c r="F164">
         <v>96.1</v>
       </c>
       <c r="G164">
         <v>104.8</v>
       </c>
       <c r="H164">
         <v>95.9</v>
       </c>
       <c r="I164">
         <v>95.3</v>
       </c>
       <c r="J164">
         <v>100.9</v>
       </c>
@@ -27985,57 +28477,60 @@
       </c>
       <c r="AU164">
         <v>102.7</v>
       </c>
       <c r="AV164">
         <v>93.8</v>
       </c>
       <c r="AW164">
         <v>102</v>
       </c>
       <c r="AX164">
         <v>123.4</v>
       </c>
       <c r="AY164">
         <v>120.8</v>
       </c>
       <c r="AZ164">
         <v>117.3</v>
       </c>
       <c r="BA164">
         <v>123.7</v>
       </c>
       <c r="BB164">
         <v>124.5</v>
       </c>
+      <c r="BC164">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="165" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="165" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A165" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B165" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C165">
         <v>10.4</v>
       </c>
       <c r="D165">
         <v>101.9</v>
       </c>
       <c r="E165">
         <v>101.3</v>
       </c>
       <c r="F165">
         <v>98.7</v>
       </c>
       <c r="G165">
         <v>103.2</v>
       </c>
       <c r="H165">
         <v>88.4</v>
       </c>
       <c r="I165">
         <v>87.5</v>
       </c>
       <c r="J165">
         <v>96</v>
       </c>
@@ -28143,57 +28638,60 @@
       </c>
       <c r="AU165">
         <v>96.7</v>
       </c>
       <c r="AV165">
         <v>95.6</v>
       </c>
       <c r="AW165">
         <v>102.1</v>
       </c>
       <c r="AX165">
         <v>118.6</v>
       </c>
       <c r="AY165">
         <v>125.3</v>
       </c>
       <c r="AZ165">
         <v>125.2</v>
       </c>
       <c r="BA165">
         <v>129.6</v>
       </c>
       <c r="BB165">
         <v>125.4</v>
       </c>
+      <c r="BC165">
+        <v>125.9</v>
+      </c>
     </row>
-    <row r="166" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="166" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A166" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B166" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C166">
         <v>27.6</v>
       </c>
       <c r="D166">
         <v>108.6</v>
       </c>
       <c r="E166">
         <v>103.6</v>
       </c>
       <c r="F166">
         <v>96.4</v>
       </c>
       <c r="G166">
         <v>97</v>
       </c>
       <c r="H166">
         <v>99.5</v>
       </c>
       <c r="I166">
         <v>104.3</v>
       </c>
       <c r="J166">
         <v>106.3</v>
       </c>
@@ -28301,57 +28799,60 @@
       </c>
       <c r="AU166">
         <v>96.8</v>
       </c>
       <c r="AV166">
         <v>92.5</v>
       </c>
       <c r="AW166">
         <v>96.4</v>
       </c>
       <c r="AX166">
         <v>137.4</v>
       </c>
       <c r="AY166">
         <v>104.8</v>
       </c>
       <c r="AZ166">
         <v>91.6</v>
       </c>
       <c r="BA166">
         <v>94.7</v>
       </c>
       <c r="BB166">
         <v>126</v>
       </c>
+      <c r="BC166">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="167" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="167" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A167" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B167" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C167">
         <v>725.6</v>
       </c>
       <c r="D167">
         <v>100.4</v>
       </c>
       <c r="E167">
         <v>100.4</v>
       </c>
       <c r="F167">
         <v>99.7</v>
       </c>
       <c r="G167">
         <v>98.1</v>
       </c>
       <c r="H167">
         <v>97.9</v>
       </c>
       <c r="I167">
         <v>98.5</v>
       </c>
       <c r="J167">
         <v>99.3</v>
       </c>
@@ -28459,57 +28960,60 @@
       </c>
       <c r="AU167">
         <v>99.2</v>
       </c>
       <c r="AV167">
         <v>99.5</v>
       </c>
       <c r="AW167">
         <v>99.7</v>
       </c>
       <c r="AX167">
         <v>99.9</v>
       </c>
       <c r="AY167">
         <v>100.3</v>
       </c>
       <c r="AZ167">
         <v>100.7</v>
       </c>
       <c r="BA167">
         <v>100.9</v>
       </c>
       <c r="BB167">
         <v>101.3</v>
       </c>
+      <c r="BC167">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="168" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="168" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A168" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B168" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C168">
         <v>360.3</v>
       </c>
       <c r="D168">
         <v>97.8</v>
       </c>
       <c r="E168">
         <v>99.5</v>
       </c>
       <c r="F168">
         <v>100.5</v>
       </c>
       <c r="G168">
         <v>98.4</v>
       </c>
       <c r="H168">
         <v>98.7</v>
       </c>
       <c r="I168">
         <v>99.8</v>
       </c>
       <c r="J168">
         <v>101.9</v>
       </c>
@@ -28617,57 +29121,60 @@
       </c>
       <c r="AU168">
         <v>101.6</v>
       </c>
       <c r="AV168">
         <v>102.1</v>
       </c>
       <c r="AW168">
         <v>102.8</v>
       </c>
       <c r="AX168">
         <v>103.5</v>
       </c>
       <c r="AY168">
         <v>104.2</v>
       </c>
       <c r="AZ168">
         <v>104.8</v>
       </c>
       <c r="BA168">
         <v>105.2</v>
       </c>
       <c r="BB168">
         <v>106.2</v>
       </c>
+      <c r="BC168">
+        <v>106</v>
+      </c>
     </row>
-    <row r="169" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="169" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A169" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B169" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C169">
         <v>340.1</v>
       </c>
       <c r="D169">
         <v>101.5</v>
       </c>
       <c r="E169">
         <v>100.5</v>
       </c>
       <c r="F169">
         <v>99.5</v>
       </c>
       <c r="G169">
         <v>98.5</v>
       </c>
       <c r="H169">
         <v>97.6</v>
       </c>
       <c r="I169">
         <v>96.8</v>
       </c>
       <c r="J169">
         <v>96.2</v>
       </c>
@@ -28775,57 +29282,60 @@
       </c>
       <c r="AU169">
         <v>96.2</v>
       </c>
       <c r="AV169">
         <v>96.1</v>
       </c>
       <c r="AW169">
         <v>95.9</v>
       </c>
       <c r="AX169">
         <v>95.8</v>
       </c>
       <c r="AY169">
         <v>95.6</v>
       </c>
       <c r="AZ169">
         <v>95.5</v>
       </c>
       <c r="BA169">
         <v>95.4</v>
       </c>
       <c r="BB169">
         <v>95.2</v>
       </c>
+      <c r="BC169">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="170" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="170" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A170" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B170" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C170">
         <v>25.2</v>
       </c>
       <c r="D170">
         <v>122</v>
       </c>
       <c r="E170">
         <v>110.4</v>
       </c>
       <c r="F170">
         <v>89.6</v>
       </c>
       <c r="G170">
         <v>88.2</v>
       </c>
       <c r="H170">
         <v>90.4</v>
       </c>
       <c r="I170">
         <v>102.5</v>
       </c>
       <c r="J170">
         <v>106.1</v>
       </c>
@@ -28933,57 +29443,60 @@
       </c>
       <c r="AU170">
         <v>105.1</v>
       </c>
       <c r="AV170">
         <v>107.5</v>
       </c>
       <c r="AW170">
         <v>107.5</v>
       </c>
       <c r="AX170">
         <v>105.5</v>
       </c>
       <c r="AY170">
         <v>109.1</v>
       </c>
       <c r="AZ170">
         <v>111.4</v>
       </c>
       <c r="BA170">
         <v>112.5</v>
       </c>
       <c r="BB170">
         <v>112.2</v>
       </c>
+      <c r="BC170">
+        <v>111.5</v>
+      </c>
     </row>
-    <row r="171" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="171" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A171" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B171" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.6</v>
       </c>
       <c r="E171">
         <v>101.4</v>
       </c>
       <c r="F171">
         <v>98.6</v>
       </c>
       <c r="G171">
         <v>102.6</v>
       </c>
       <c r="H171">
         <v>105</v>
       </c>
       <c r="I171">
         <v>108.4</v>
       </c>
       <c r="J171">
         <v>109.4</v>
       </c>
@@ -29091,57 +29604,60 @@
       </c>
       <c r="AU171">
         <v>107.9</v>
       </c>
       <c r="AV171">
         <v>109.8</v>
       </c>
       <c r="AW171">
         <v>111.6</v>
       </c>
       <c r="AX171">
         <v>109.5</v>
       </c>
       <c r="AY171">
         <v>110.3</v>
       </c>
       <c r="AZ171">
         <v>111.5</v>
       </c>
       <c r="BA171">
         <v>113.3</v>
       </c>
       <c r="BB171">
         <v>112.7</v>
       </c>
+      <c r="BC171">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="172" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="172" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A172" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B172" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.7</v>
       </c>
       <c r="E172">
         <v>101.5</v>
       </c>
       <c r="F172">
         <v>98.5</v>
       </c>
       <c r="G172">
         <v>104</v>
       </c>
       <c r="H172">
         <v>107.8</v>
       </c>
       <c r="I172">
         <v>111.4</v>
       </c>
       <c r="J172">
         <v>112</v>
       </c>
@@ -29249,57 +29765,60 @@
       </c>
       <c r="AU172">
         <v>110.3</v>
       </c>
       <c r="AV172">
         <v>112.1</v>
       </c>
       <c r="AW172">
         <v>114.4</v>
       </c>
       <c r="AX172">
         <v>112.6</v>
       </c>
       <c r="AY172">
         <v>113.1</v>
       </c>
       <c r="AZ172">
         <v>114.1</v>
       </c>
       <c r="BA172">
         <v>116.2</v>
       </c>
       <c r="BB172">
         <v>115.4</v>
       </c>
+      <c r="BC172">
+        <v>115.1</v>
+      </c>
     </row>
-    <row r="173" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="173" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A173" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B173" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.9</v>
       </c>
       <c r="E173">
         <v>101.6</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>103.8</v>
       </c>
       <c r="H173">
         <v>107.9</v>
       </c>
       <c r="I173">
         <v>111.5</v>
       </c>
       <c r="J173">
         <v>111.7</v>
       </c>
@@ -29407,57 +29926,60 @@
       </c>
       <c r="AU173">
         <v>109.8</v>
       </c>
       <c r="AV173">
         <v>111.9</v>
       </c>
       <c r="AW173">
         <v>113.9</v>
       </c>
       <c r="AX173">
         <v>112.4</v>
       </c>
       <c r="AY173">
         <v>112.4</v>
       </c>
       <c r="AZ173">
         <v>113.6</v>
       </c>
       <c r="BA173">
         <v>115.6</v>
       </c>
       <c r="BB173">
         <v>114.9</v>
       </c>
+      <c r="BC173">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="174" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="174" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A174" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B174" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>97.4</v>
       </c>
       <c r="E174">
         <v>100.5</v>
       </c>
       <c r="F174">
         <v>99.5</v>
       </c>
       <c r="G174">
         <v>105.7</v>
       </c>
       <c r="H174">
         <v>106.6</v>
       </c>
       <c r="I174">
         <v>110.1</v>
       </c>
       <c r="J174">
         <v>113.9</v>
       </c>
@@ -29565,57 +30087,60 @@
       </c>
       <c r="AU174">
         <v>113.9</v>
       </c>
       <c r="AV174">
         <v>114.1</v>
       </c>
       <c r="AW174">
         <v>117.6</v>
       </c>
       <c r="AX174">
         <v>113.9</v>
       </c>
       <c r="AY174">
         <v>118.8</v>
       </c>
       <c r="AZ174">
         <v>118.4</v>
       </c>
       <c r="BA174">
         <v>120.6</v>
       </c>
       <c r="BB174">
         <v>119.4</v>
       </c>
+      <c r="BC174">
+        <v>124.1</v>
+      </c>
     </row>
-    <row r="175" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="175" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A175" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B175" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>116.3</v>
       </c>
       <c r="E175">
         <v>105.9</v>
       </c>
       <c r="F175">
         <v>94.1</v>
       </c>
       <c r="G175">
         <v>107.4</v>
       </c>
       <c r="H175">
         <v>105.1</v>
       </c>
       <c r="I175">
         <v>102.9</v>
       </c>
       <c r="J175">
         <v>106.9</v>
       </c>
@@ -29723,57 +30248,60 @@
       </c>
       <c r="AU175">
         <v>97.8</v>
       </c>
       <c r="AV175">
         <v>119.5</v>
       </c>
       <c r="AW175">
         <v>120.7</v>
       </c>
       <c r="AX175">
         <v>90.2</v>
       </c>
       <c r="AY175">
         <v>98.5</v>
       </c>
       <c r="AZ175">
         <v>118</v>
       </c>
       <c r="BA175">
         <v>124.7</v>
       </c>
       <c r="BB175">
         <v>92.8</v>
       </c>
+      <c r="BC175">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="176" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="176" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A176" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B176" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.2</v>
       </c>
       <c r="E176">
         <v>101.1</v>
       </c>
       <c r="F176">
         <v>98.9</v>
       </c>
       <c r="G176">
         <v>99.1</v>
       </c>
       <c r="H176">
         <v>98.6</v>
       </c>
       <c r="I176">
         <v>101.7</v>
       </c>
       <c r="J176">
         <v>103.7</v>
       </c>
@@ -29881,57 +30409,60 @@
       </c>
       <c r="AU176">
         <v>102.9</v>
       </c>
       <c r="AV176">
         <v>104.1</v>
       </c>
       <c r="AW176">
         <v>105</v>
       </c>
       <c r="AX176">
         <v>102.9</v>
       </c>
       <c r="AY176">
         <v>104.2</v>
       </c>
       <c r="AZ176">
         <v>105.1</v>
       </c>
       <c r="BA176">
         <v>106.3</v>
       </c>
       <c r="BB176">
         <v>107</v>
       </c>
+      <c r="BC176">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="177" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="177" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A177" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B177" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C177">
         <v>890.5</v>
       </c>
       <c r="D177">
         <v>115</v>
       </c>
       <c r="E177">
         <v>115.3</v>
       </c>
       <c r="F177">
         <v>84.7</v>
       </c>
       <c r="G177">
         <v>84.7</v>
       </c>
       <c r="H177">
         <v>95.7</v>
       </c>
       <c r="I177">
         <v>102.5</v>
       </c>
       <c r="J177">
         <v>103.7</v>
       </c>
@@ -30039,57 +30570,60 @@
       </c>
       <c r="AU177">
         <v>103.3</v>
       </c>
       <c r="AV177">
         <v>105.6</v>
       </c>
       <c r="AW177">
         <v>105.8</v>
       </c>
       <c r="AX177">
         <v>102</v>
       </c>
       <c r="AY177">
         <v>105.7</v>
       </c>
       <c r="AZ177">
         <v>108.1</v>
       </c>
       <c r="BA177">
         <v>108.6</v>
       </c>
       <c r="BB177">
         <v>101.9</v>
       </c>
+      <c r="BC177">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="178" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="178" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A178" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B178" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>117.2</v>
       </c>
       <c r="E178">
         <v>127.7</v>
       </c>
       <c r="F178">
         <v>72.3</v>
       </c>
       <c r="G178">
         <v>68.599999999999994</v>
       </c>
       <c r="H178">
         <v>97.1</v>
       </c>
       <c r="I178">
         <v>131.1</v>
       </c>
       <c r="J178">
         <v>132.19999999999999</v>
       </c>
@@ -30197,57 +30731,60 @@
       </c>
       <c r="AU178">
         <v>126.8</v>
       </c>
       <c r="AV178">
         <v>141.1</v>
       </c>
       <c r="AW178">
         <v>138.6</v>
       </c>
       <c r="AX178">
         <v>123.6</v>
       </c>
       <c r="AY178">
         <v>126.5</v>
       </c>
       <c r="AZ178">
         <v>138</v>
       </c>
       <c r="BA178">
         <v>135.30000000000001</v>
       </c>
       <c r="BB178">
         <v>119</v>
       </c>
+      <c r="BC178">
+        <v>119.8</v>
+      </c>
     </row>
-    <row r="179" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="179" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A179" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>132</v>
       </c>
       <c r="E179">
         <v>126.2</v>
       </c>
       <c r="F179">
         <v>73.8</v>
       </c>
       <c r="G179">
         <v>63.1</v>
       </c>
       <c r="H179">
         <v>87.8</v>
       </c>
       <c r="I179">
         <v>108.3</v>
       </c>
       <c r="J179">
         <v>107.7</v>
       </c>
@@ -30355,57 +30892,60 @@
       </c>
       <c r="AU179">
         <v>98</v>
       </c>
       <c r="AV179">
         <v>122.3</v>
       </c>
       <c r="AW179">
         <v>113.7</v>
       </c>
       <c r="AX179">
         <v>96.7</v>
       </c>
       <c r="AY179">
         <v>95.3</v>
       </c>
       <c r="AZ179">
         <v>117.6</v>
       </c>
       <c r="BA179">
         <v>107.5</v>
       </c>
       <c r="BB179">
         <v>105.7</v>
       </c>
+      <c r="BC179">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="180" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="180" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A180" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>112.5</v>
       </c>
       <c r="E180">
         <v>128.30000000000001</v>
       </c>
       <c r="F180">
         <v>71.8</v>
       </c>
       <c r="G180">
         <v>70.400000000000006</v>
       </c>
       <c r="H180">
         <v>100</v>
       </c>
       <c r="I180">
         <v>138.30000000000001</v>
       </c>
       <c r="J180">
         <v>140</v>
       </c>
@@ -30513,57 +31053,60 @@
       </c>
       <c r="AU180">
         <v>135.9</v>
       </c>
       <c r="AV180">
         <v>147.19999999999999</v>
       </c>
       <c r="AW180">
         <v>146.5</v>
       </c>
       <c r="AX180">
         <v>132.19999999999999</v>
       </c>
       <c r="AY180">
         <v>136.5</v>
       </c>
       <c r="AZ180">
         <v>144.5</v>
       </c>
       <c r="BA180">
         <v>144.19999999999999</v>
       </c>
       <c r="BB180">
         <v>123.3</v>
       </c>
+      <c r="BC180">
+        <v>123.9</v>
+      </c>
     </row>
-    <row r="181" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="181" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A181" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B181" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.1</v>
       </c>
       <c r="E181">
         <v>115</v>
       </c>
       <c r="F181">
         <v>85.1</v>
       </c>
       <c r="G181">
         <v>77.900000000000006</v>
       </c>
       <c r="H181">
         <v>87.7</v>
       </c>
       <c r="I181">
         <v>94</v>
       </c>
       <c r="J181">
         <v>97.3</v>
       </c>
@@ -30671,57 +31214,60 @@
       </c>
       <c r="AU181">
         <v>94.9</v>
       </c>
       <c r="AV181">
         <v>98.9</v>
       </c>
       <c r="AW181">
         <v>100</v>
       </c>
       <c r="AX181">
         <v>98.1</v>
       </c>
       <c r="AY181">
         <v>98.1</v>
       </c>
       <c r="AZ181">
         <v>101.8</v>
       </c>
       <c r="BA181">
         <v>103.6</v>
       </c>
       <c r="BB181">
         <v>99.9</v>
       </c>
+      <c r="BC181">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="182" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="182" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A182" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B182" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.1</v>
       </c>
       <c r="E182">
         <v>114.7</v>
       </c>
       <c r="F182">
         <v>85.3</v>
       </c>
       <c r="G182">
         <v>77.8</v>
       </c>
       <c r="H182">
         <v>90.3</v>
       </c>
       <c r="I182">
         <v>100.2</v>
       </c>
       <c r="J182">
         <v>105.9</v>
       </c>
@@ -30829,57 +31375,60 @@
       </c>
       <c r="AU182">
         <v>101.4</v>
       </c>
       <c r="AV182">
         <v>109</v>
       </c>
       <c r="AW182">
         <v>115.4</v>
       </c>
       <c r="AX182">
         <v>100.7</v>
       </c>
       <c r="AY182">
         <v>104.3</v>
       </c>
       <c r="AZ182">
         <v>111.2</v>
       </c>
       <c r="BA182">
         <v>118.6</v>
       </c>
       <c r="BB182">
         <v>102.7</v>
       </c>
+      <c r="BC182">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="183" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="183" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C183">
         <v>45.2</v>
       </c>
       <c r="D183">
         <v>138.1</v>
       </c>
       <c r="E183">
         <v>133.69999999999999</v>
       </c>
       <c r="F183">
         <v>66.3</v>
       </c>
       <c r="G183">
         <v>36.5</v>
       </c>
       <c r="H183">
         <v>65.2</v>
       </c>
       <c r="I183">
         <v>86</v>
       </c>
       <c r="J183">
         <v>88.6</v>
       </c>
@@ -30987,57 +31536,60 @@
       </c>
       <c r="AU183">
         <v>84.8</v>
       </c>
       <c r="AV183">
         <v>91.3</v>
       </c>
       <c r="AW183">
         <v>73.900000000000006</v>
       </c>
       <c r="AX183">
         <v>104.4</v>
       </c>
       <c r="AY183">
         <v>84.8</v>
       </c>
       <c r="AZ183">
         <v>91.8</v>
       </c>
       <c r="BA183">
         <v>74</v>
       </c>
       <c r="BB183">
         <v>104.4</v>
       </c>
+      <c r="BC183">
+        <v>84.3</v>
+      </c>
     </row>
-    <row r="184" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="184" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C184">
         <v>12.8</v>
       </c>
       <c r="D184">
         <v>118.5</v>
       </c>
       <c r="E184">
         <v>119.4</v>
       </c>
       <c r="F184">
         <v>80.599999999999994</v>
       </c>
       <c r="G184">
         <v>80</v>
       </c>
       <c r="H184">
         <v>90.9</v>
       </c>
       <c r="I184">
         <v>105.3</v>
       </c>
       <c r="J184">
         <v>111</v>
       </c>
@@ -31145,57 +31697,60 @@
       </c>
       <c r="AU184">
         <v>106</v>
       </c>
       <c r="AV184">
         <v>121.9</v>
       </c>
       <c r="AW184">
         <v>112.2</v>
       </c>
       <c r="AX184">
         <v>107.1</v>
       </c>
       <c r="AY184">
         <v>112.2</v>
       </c>
       <c r="AZ184">
         <v>127.6</v>
       </c>
       <c r="BA184">
         <v>117.2</v>
       </c>
       <c r="BB184">
         <v>111.1</v>
       </c>
+      <c r="BC184">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="185" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="185" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A185" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C185">
         <v>16.2</v>
       </c>
       <c r="D185">
         <v>100.5</v>
       </c>
       <c r="E185">
         <v>102.9</v>
       </c>
       <c r="F185">
         <v>97.1</v>
       </c>
       <c r="G185">
         <v>102.1</v>
       </c>
       <c r="H185">
         <v>104.2</v>
       </c>
       <c r="I185">
         <v>104.9</v>
       </c>
       <c r="J185">
         <v>110</v>
       </c>
@@ -31303,57 +31858,60 @@
       </c>
       <c r="AU185">
         <v>118.3</v>
       </c>
       <c r="AV185">
         <v>113.6</v>
       </c>
       <c r="AW185">
         <v>109.5</v>
       </c>
       <c r="AX185">
         <v>101.5</v>
       </c>
       <c r="AY185">
         <v>121.2</v>
       </c>
       <c r="AZ185">
         <v>117</v>
       </c>
       <c r="BA185">
         <v>112.8</v>
       </c>
       <c r="BB185">
         <v>105.1</v>
       </c>
+      <c r="BC185">
+        <v>125.2</v>
+      </c>
     </row>
-    <row r="186" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="186" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A186" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B186" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C186">
         <v>85.3</v>
       </c>
       <c r="D186">
         <v>103.9</v>
       </c>
       <c r="E186">
         <v>107</v>
       </c>
       <c r="F186">
         <v>93</v>
       </c>
       <c r="G186">
         <v>95</v>
       </c>
       <c r="H186">
         <v>92.4</v>
       </c>
       <c r="I186">
         <v>85.6</v>
       </c>
       <c r="J186">
         <v>85.3</v>
       </c>
@@ -31461,57 +32019,60 @@
       </c>
       <c r="AU186">
         <v>85</v>
       </c>
       <c r="AV186">
         <v>82.4</v>
       </c>
       <c r="AW186">
         <v>88.6</v>
       </c>
       <c r="AX186">
         <v>89</v>
       </c>
       <c r="AY186">
         <v>89.9</v>
       </c>
       <c r="AZ186">
         <v>86.9</v>
       </c>
       <c r="BA186">
         <v>94.2</v>
       </c>
       <c r="BB186">
         <v>90.8</v>
       </c>
+      <c r="BC186">
+        <v>90.4</v>
+      </c>
     </row>
-    <row r="187" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="187" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109.4</v>
       </c>
       <c r="E187">
         <v>108.9</v>
       </c>
       <c r="F187">
         <v>91.1</v>
       </c>
       <c r="G187">
         <v>90.2</v>
       </c>
       <c r="H187">
         <v>91.3</v>
       </c>
       <c r="I187">
         <v>89.5</v>
       </c>
       <c r="J187">
         <v>88.5</v>
       </c>
@@ -31619,57 +32180,60 @@
       </c>
       <c r="AU187">
         <v>94.2</v>
       </c>
       <c r="AV187">
         <v>86.8</v>
       </c>
       <c r="AW187">
         <v>90.4</v>
       </c>
       <c r="AX187">
         <v>83.1</v>
       </c>
       <c r="AY187">
         <v>92.9</v>
       </c>
       <c r="AZ187">
         <v>88.4</v>
       </c>
       <c r="BA187">
         <v>91.1</v>
       </c>
       <c r="BB187">
         <v>83.9</v>
       </c>
+      <c r="BC187">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="188" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="188" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A188" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B188" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>109.7</v>
       </c>
       <c r="E188">
         <v>108.4</v>
       </c>
       <c r="F188">
         <v>91.6</v>
       </c>
       <c r="G188">
         <v>84.9</v>
       </c>
       <c r="H188">
         <v>86.7</v>
       </c>
       <c r="I188">
         <v>78.2</v>
       </c>
       <c r="J188">
         <v>77</v>
       </c>
@@ -31777,57 +32341,60 @@
       </c>
       <c r="AU188">
         <v>91</v>
       </c>
       <c r="AV188">
         <v>72.7</v>
       </c>
       <c r="AW188">
         <v>77.7</v>
       </c>
       <c r="AX188">
         <v>69.599999999999994</v>
       </c>
       <c r="AY188">
         <v>85.7</v>
       </c>
       <c r="AZ188">
         <v>73.5</v>
       </c>
       <c r="BA188">
         <v>75.2</v>
       </c>
       <c r="BB188">
         <v>69.7</v>
       </c>
+      <c r="BC188">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="189" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="189" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A189" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B189" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>102.5</v>
       </c>
       <c r="E189">
         <v>105.3</v>
       </c>
       <c r="F189">
         <v>94.7</v>
       </c>
       <c r="G189">
         <v>98.7</v>
       </c>
       <c r="H189">
         <v>98.4</v>
       </c>
       <c r="I189">
         <v>100.4</v>
       </c>
       <c r="J189">
         <v>101.3</v>
       </c>
@@ -31935,57 +32502,60 @@
       </c>
       <c r="AU189">
         <v>102.8</v>
       </c>
       <c r="AV189">
         <v>103</v>
       </c>
       <c r="AW189">
         <v>104.7</v>
       </c>
       <c r="AX189">
         <v>96.9</v>
       </c>
       <c r="AY189">
         <v>105.4</v>
       </c>
       <c r="AZ189">
         <v>103.9</v>
       </c>
       <c r="BA189">
         <v>105.9</v>
       </c>
       <c r="BB189">
         <v>96.2</v>
       </c>
+      <c r="BC189">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="190" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="190" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A190" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B190" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.7</v>
       </c>
       <c r="E190">
         <v>108.2</v>
       </c>
       <c r="F190">
         <v>91.8</v>
       </c>
       <c r="G190">
         <v>92.2</v>
       </c>
       <c r="H190">
         <v>93</v>
       </c>
       <c r="I190">
         <v>98.3</v>
       </c>
       <c r="J190">
         <v>96.1</v>
       </c>
@@ -32093,57 +32663,60 @@
       </c>
       <c r="AU190">
         <v>97</v>
       </c>
       <c r="AV190">
         <v>95.2</v>
       </c>
       <c r="AW190">
         <v>99.2</v>
       </c>
       <c r="AX190">
         <v>89.7</v>
       </c>
       <c r="AY190">
         <v>97.9</v>
       </c>
       <c r="AZ190">
         <v>95.8</v>
       </c>
       <c r="BA190">
         <v>100.6</v>
       </c>
       <c r="BB190">
         <v>92</v>
       </c>
+      <c r="BC190">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="191" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="191" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A191" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>111.1</v>
       </c>
       <c r="E191">
         <v>113.4</v>
       </c>
       <c r="F191">
         <v>86.7</v>
       </c>
       <c r="G191">
         <v>93.7</v>
       </c>
       <c r="H191">
         <v>94.5</v>
       </c>
       <c r="I191">
         <v>90.8</v>
       </c>
       <c r="J191">
         <v>91.8</v>
       </c>
@@ -32251,57 +32824,60 @@
       </c>
       <c r="AU191">
         <v>91.5</v>
       </c>
       <c r="AV191">
         <v>93.1</v>
       </c>
       <c r="AW191">
         <v>93</v>
       </c>
       <c r="AX191">
         <v>93.2</v>
       </c>
       <c r="AY191">
         <v>92.1</v>
       </c>
       <c r="AZ191">
         <v>99.1</v>
       </c>
       <c r="BA191">
         <v>99.7</v>
       </c>
       <c r="BB191">
         <v>92.5</v>
       </c>
+      <c r="BC191">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="192" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="192" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>129.1</v>
       </c>
       <c r="E192">
         <v>126.2</v>
       </c>
       <c r="F192">
         <v>73.8</v>
       </c>
       <c r="G192">
         <v>71</v>
       </c>
       <c r="H192">
         <v>86.2</v>
       </c>
       <c r="I192">
         <v>93.6</v>
       </c>
       <c r="J192">
         <v>92.2</v>
       </c>
@@ -32409,57 +32985,60 @@
       </c>
       <c r="AU192">
         <v>85.9</v>
       </c>
       <c r="AV192">
         <v>86.4</v>
       </c>
       <c r="AW192">
         <v>99.6</v>
       </c>
       <c r="AX192">
         <v>97.3</v>
       </c>
       <c r="AY192">
         <v>89.9</v>
       </c>
       <c r="AZ192">
         <v>86.4</v>
       </c>
       <c r="BA192">
         <v>105.2</v>
       </c>
       <c r="BB192">
         <v>92.7</v>
       </c>
+      <c r="BC192">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="193" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="193" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A193" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.80000000000001</v>
       </c>
       <c r="E193">
         <v>148.5</v>
       </c>
       <c r="F193">
         <v>51.5</v>
       </c>
       <c r="G193">
         <v>36</v>
       </c>
       <c r="H193">
         <v>72.599999999999994</v>
       </c>
       <c r="I193">
         <v>105.1</v>
       </c>
       <c r="J193">
         <v>100.9</v>
       </c>
@@ -32567,57 +33146,60 @@
       </c>
       <c r="AU193">
         <v>95.3</v>
       </c>
       <c r="AV193">
         <v>97.6</v>
       </c>
       <c r="AW193">
         <v>107</v>
       </c>
       <c r="AX193">
         <v>96.6</v>
       </c>
       <c r="AY193">
         <v>97.6</v>
       </c>
       <c r="AZ193">
         <v>101.5</v>
       </c>
       <c r="BA193">
         <v>110.4</v>
       </c>
       <c r="BB193">
         <v>99.7</v>
       </c>
+      <c r="BC193">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="194" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="194" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A194" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B194" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>137.4</v>
       </c>
       <c r="E194">
         <v>134.4</v>
       </c>
       <c r="F194">
         <v>65.599999999999994</v>
       </c>
       <c r="G194">
         <v>51.1</v>
       </c>
       <c r="H194">
         <v>98.9</v>
       </c>
       <c r="I194">
         <v>111.8</v>
       </c>
       <c r="J194">
         <v>91.8</v>
       </c>
@@ -32725,57 +33307,60 @@
       </c>
       <c r="AU194">
         <v>86.1</v>
       </c>
       <c r="AV194">
         <v>84</v>
       </c>
       <c r="AW194">
         <v>97.7</v>
       </c>
       <c r="AX194">
         <v>79.5</v>
       </c>
       <c r="AY194">
         <v>84.9</v>
       </c>
       <c r="AZ194">
         <v>84.2</v>
       </c>
       <c r="BA194">
         <v>93.4</v>
       </c>
       <c r="BB194">
         <v>80.2</v>
       </c>
+      <c r="BC194">
+        <v>80.400000000000006</v>
+      </c>
     </row>
-    <row r="195" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="195" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A195" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B195" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>179.7</v>
       </c>
       <c r="E195">
         <v>171.7</v>
       </c>
       <c r="F195">
         <v>28.2</v>
       </c>
       <c r="G195">
         <v>5.9</v>
       </c>
       <c r="H195">
         <v>28.9</v>
       </c>
       <c r="I195">
         <v>86.7</v>
       </c>
       <c r="J195">
         <v>114.5</v>
       </c>
@@ -32883,57 +33468,60 @@
       </c>
       <c r="AU195">
         <v>104.2</v>
       </c>
       <c r="AV195">
         <v>125.8</v>
       </c>
       <c r="AW195">
         <v>118.7</v>
       </c>
       <c r="AX195">
         <v>123.3</v>
       </c>
       <c r="AY195">
         <v>110.8</v>
       </c>
       <c r="AZ195">
         <v>137.19999999999999</v>
       </c>
       <c r="BA195">
         <v>136.19999999999999</v>
       </c>
       <c r="BB195">
         <v>132.1</v>
       </c>
+      <c r="BC195">
+        <v>120.8</v>
+      </c>
     </row>
-    <row r="196" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="196" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A196" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B196" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>159.19999999999999</v>
       </c>
       <c r="E196">
         <v>175.3</v>
       </c>
       <c r="F196">
         <v>24.7</v>
       </c>
       <c r="G196">
         <v>32.5</v>
       </c>
       <c r="H196">
         <v>25.9</v>
       </c>
       <c r="I196">
         <v>127.9</v>
       </c>
       <c r="J196">
         <v>124.3</v>
       </c>
@@ -33041,57 +33629,60 @@
       </c>
       <c r="AU196">
         <v>141.1</v>
       </c>
       <c r="AV196">
         <v>96.7</v>
       </c>
       <c r="AW196">
         <v>140.69999999999999</v>
       </c>
       <c r="AX196">
         <v>136.30000000000001</v>
       </c>
       <c r="AY196">
         <v>157.5</v>
       </c>
       <c r="AZ196">
         <v>101.5</v>
       </c>
       <c r="BA196">
         <v>152.4</v>
       </c>
       <c r="BB196">
         <v>135.19999999999999</v>
       </c>
+      <c r="BC196">
+        <v>147.1</v>
+      </c>
     </row>
-    <row r="197" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="197" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A197" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B197" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>123.4</v>
       </c>
       <c r="E197">
         <v>120.6</v>
       </c>
       <c r="F197">
         <v>79.5</v>
       </c>
       <c r="G197">
         <v>79.8</v>
       </c>
       <c r="H197">
         <v>89.7</v>
       </c>
       <c r="I197">
         <v>90.7</v>
       </c>
       <c r="J197">
         <v>90</v>
       </c>
@@ -33199,57 +33790,60 @@
       </c>
       <c r="AU197">
         <v>83.6</v>
       </c>
       <c r="AV197">
         <v>83.6</v>
       </c>
       <c r="AW197">
         <v>97.7</v>
       </c>
       <c r="AX197">
         <v>97.5</v>
       </c>
       <c r="AY197">
         <v>88</v>
       </c>
       <c r="AZ197">
         <v>82.6</v>
       </c>
       <c r="BA197">
         <v>103.9</v>
       </c>
       <c r="BB197">
         <v>90.9</v>
       </c>
+      <c r="BC197">
+        <v>88.6</v>
+      </c>
     </row>
-    <row r="198" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="198" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A198" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B198" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.8</v>
       </c>
       <c r="E198">
         <v>120.2</v>
       </c>
       <c r="F198">
         <v>79.900000000000006</v>
       </c>
       <c r="G198">
         <v>89.4</v>
       </c>
       <c r="H198">
         <v>109.3</v>
       </c>
       <c r="I198">
         <v>119.4</v>
       </c>
       <c r="J198">
         <v>122.7</v>
       </c>
@@ -33357,57 +33951,60 @@
       </c>
       <c r="AU198">
         <v>126.4</v>
       </c>
       <c r="AV198">
         <v>127.5</v>
       </c>
       <c r="AW198">
         <v>122.5</v>
       </c>
       <c r="AX198">
         <v>116.4</v>
       </c>
       <c r="AY198">
         <v>130.30000000000001</v>
       </c>
       <c r="AZ198">
         <v>131.9</v>
       </c>
       <c r="BA198">
         <v>126.2</v>
       </c>
       <c r="BB198">
         <v>116.6</v>
       </c>
+      <c r="BC198">
+        <v>131.5</v>
+      </c>
     </row>
-    <row r="199" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="199" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A199" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B199" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>114.6</v>
       </c>
       <c r="E199">
         <v>136.1</v>
       </c>
       <c r="F199">
         <v>63.9</v>
       </c>
       <c r="G199">
         <v>67.2</v>
       </c>
       <c r="H199">
         <v>91.5</v>
       </c>
       <c r="I199">
         <v>94.7</v>
       </c>
       <c r="J199">
         <v>89</v>
       </c>
@@ -33515,57 +34112,60 @@
       </c>
       <c r="AU199">
         <v>88.8</v>
       </c>
       <c r="AV199">
         <v>97.5</v>
       </c>
       <c r="AW199">
         <v>73.2</v>
       </c>
       <c r="AX199">
         <v>90.3</v>
       </c>
       <c r="AY199">
         <v>101.5</v>
       </c>
       <c r="AZ199">
         <v>143.30000000000001</v>
       </c>
       <c r="BA199">
         <v>106.5</v>
       </c>
       <c r="BB199">
         <v>87.4</v>
       </c>
+      <c r="BC199">
+        <v>97.6</v>
+      </c>
     </row>
-    <row r="200" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="200" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A200" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B200" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C200">
         <v>36.799999999999997</v>
       </c>
       <c r="D200">
         <v>159.4</v>
       </c>
       <c r="E200">
         <v>163.69999999999999</v>
       </c>
       <c r="F200">
         <v>36.299999999999997</v>
       </c>
       <c r="G200">
         <v>69.599999999999994</v>
       </c>
       <c r="H200">
         <v>149</v>
       </c>
       <c r="I200">
         <v>178.1</v>
       </c>
       <c r="J200">
         <v>191.8</v>
       </c>
@@ -33673,57 +34273,60 @@
       </c>
       <c r="AU200">
         <v>210.4</v>
       </c>
       <c r="AV200">
         <v>222.4</v>
       </c>
       <c r="AW200">
         <v>182.2</v>
       </c>
       <c r="AX200">
         <v>156.6</v>
       </c>
       <c r="AY200">
         <v>215.4</v>
       </c>
       <c r="AZ200">
         <v>229.2</v>
       </c>
       <c r="BA200">
         <v>176.3</v>
       </c>
       <c r="BB200">
         <v>143.80000000000001</v>
       </c>
+      <c r="BC200">
+        <v>208.2</v>
+      </c>
     </row>
-    <row r="201" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="201" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A201" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B201" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C201">
         <v>25.6</v>
       </c>
       <c r="D201">
         <v>161</v>
       </c>
       <c r="E201">
         <v>164</v>
       </c>
       <c r="F201">
         <v>36</v>
       </c>
       <c r="G201">
         <v>75.599999999999994</v>
       </c>
       <c r="H201">
         <v>160</v>
       </c>
       <c r="I201">
         <v>186.5</v>
       </c>
       <c r="J201">
         <v>196.6</v>
       </c>
@@ -33831,57 +34434,60 @@
       </c>
       <c r="AU201">
         <v>178.2</v>
       </c>
       <c r="AV201">
         <v>210.3</v>
       </c>
       <c r="AW201">
         <v>214.7</v>
       </c>
       <c r="AX201">
         <v>184.1</v>
       </c>
       <c r="AY201">
         <v>186.3</v>
       </c>
       <c r="AZ201">
         <v>219.1</v>
       </c>
       <c r="BA201">
         <v>205.2</v>
       </c>
       <c r="BB201">
         <v>162</v>
       </c>
+      <c r="BC201">
+        <v>179.5</v>
+      </c>
     </row>
-    <row r="202" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="202" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A202" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B202" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C202">
         <v>11.2</v>
       </c>
       <c r="D202">
         <v>155.9</v>
       </c>
       <c r="E202">
         <v>162.9</v>
       </c>
       <c r="F202">
         <v>37.1</v>
       </c>
       <c r="G202">
         <v>55.9</v>
       </c>
       <c r="H202">
         <v>123.9</v>
       </c>
       <c r="I202">
         <v>158.9</v>
       </c>
       <c r="J202">
         <v>180.7</v>
       </c>
@@ -33989,57 +34595,60 @@
       </c>
       <c r="AU202">
         <v>284</v>
       </c>
       <c r="AV202">
         <v>250.2</v>
       </c>
       <c r="AW202">
         <v>107.9</v>
       </c>
       <c r="AX202">
         <v>93.7</v>
       </c>
       <c r="AY202">
         <v>281.89999999999998</v>
       </c>
       <c r="AZ202">
         <v>252.4</v>
       </c>
       <c r="BA202">
         <v>110.5</v>
       </c>
       <c r="BB202">
         <v>102.2</v>
       </c>
+      <c r="BC202">
+        <v>273.7</v>
+      </c>
     </row>
-    <row r="203" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="203" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A203" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B203" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C203">
         <v>0.8</v>
       </c>
       <c r="D203">
         <v>150.19999999999999</v>
       </c>
       <c r="E203">
         <v>151.9</v>
       </c>
       <c r="F203">
         <v>48.1</v>
       </c>
       <c r="G203">
         <v>39.1</v>
       </c>
       <c r="H203">
         <v>87.5</v>
       </c>
       <c r="I203">
         <v>137.6</v>
       </c>
       <c r="J203">
         <v>142.9</v>
       </c>
@@ -34147,57 +34756,60 @@
       </c>
       <c r="AU203">
         <v>112.7</v>
       </c>
       <c r="AV203">
         <v>198.3</v>
       </c>
       <c r="AW203">
         <v>70.599999999999994</v>
       </c>
       <c r="AX203">
         <v>188.5</v>
       </c>
       <c r="AY203">
         <v>112.7</v>
       </c>
       <c r="AZ203">
         <v>199.8</v>
       </c>
       <c r="BA203">
         <v>71.400000000000006</v>
       </c>
       <c r="BB203">
         <v>191.5</v>
       </c>
+      <c r="BC203">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="204" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="204" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A204" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B204" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C204">
         <v>0.5</v>
       </c>
       <c r="D204">
         <v>173.8</v>
       </c>
       <c r="E204">
         <v>167.5</v>
       </c>
       <c r="F204">
         <v>32.5</v>
       </c>
       <c r="G204">
         <v>62.2</v>
       </c>
       <c r="H204">
         <v>149.5</v>
       </c>
       <c r="I204">
         <v>161.4</v>
       </c>
       <c r="J204">
         <v>203.9</v>
       </c>
@@ -34305,57 +34917,60 @@
       </c>
       <c r="AU204">
         <v>271.60000000000002</v>
       </c>
       <c r="AV204">
         <v>211.7</v>
       </c>
       <c r="AW204">
         <v>225</v>
       </c>
       <c r="AX204">
         <v>157.30000000000001</v>
       </c>
       <c r="AY204">
         <v>166.8</v>
       </c>
       <c r="AZ204">
         <v>155.6</v>
       </c>
       <c r="BA204">
         <v>174.6</v>
       </c>
       <c r="BB204">
         <v>87.2</v>
       </c>
+      <c r="BC204">
+        <v>305.2</v>
+      </c>
     </row>
-    <row r="205" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="205" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A205" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B205" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C205">
         <v>5.6</v>
       </c>
       <c r="D205">
         <v>162.69999999999999</v>
       </c>
       <c r="E205">
         <v>169.4</v>
       </c>
       <c r="F205">
         <v>30.6</v>
       </c>
       <c r="G205">
         <v>50.7</v>
       </c>
       <c r="H205">
         <v>134.69999999999999</v>
       </c>
       <c r="I205">
         <v>160.1</v>
       </c>
       <c r="J205">
         <v>170.8</v>
       </c>
@@ -34463,57 +35078,60 @@
       </c>
       <c r="AU205">
         <v>312</v>
       </c>
       <c r="AV205">
         <v>322.60000000000002</v>
       </c>
       <c r="AW205">
         <v>33.9</v>
       </c>
       <c r="AX205">
         <v>15.5</v>
       </c>
       <c r="AY205">
         <v>315.10000000000002</v>
       </c>
       <c r="AZ205">
         <v>332.2</v>
       </c>
       <c r="BA205">
         <v>27.3</v>
       </c>
       <c r="BB205">
         <v>20</v>
       </c>
+      <c r="BC205">
+        <v>316.2</v>
+      </c>
     </row>
-    <row r="206" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="206" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A206" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B206" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C206">
         <v>3.2</v>
       </c>
       <c r="D206">
         <v>145.19999999999999</v>
       </c>
       <c r="E206">
         <v>156.5</v>
       </c>
       <c r="F206">
         <v>43.5</v>
       </c>
       <c r="G206">
         <v>64.5</v>
       </c>
       <c r="H206">
         <v>109.3</v>
       </c>
       <c r="I206">
         <v>147.19999999999999</v>
       </c>
       <c r="J206">
         <v>186</v>
       </c>
@@ -34621,57 +35239,60 @@
       </c>
       <c r="AU206">
         <v>299.89999999999998</v>
       </c>
       <c r="AV206">
         <v>214</v>
       </c>
       <c r="AW206">
         <v>137.80000000000001</v>
       </c>
       <c r="AX206">
         <v>127.6</v>
       </c>
       <c r="AY206">
         <v>297.7</v>
       </c>
       <c r="AZ206">
         <v>214.4</v>
       </c>
       <c r="BA206">
         <v>138</v>
       </c>
       <c r="BB206">
         <v>156.30000000000001</v>
       </c>
+      <c r="BC206">
+        <v>229.3</v>
+      </c>
     </row>
-    <row r="207" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="207" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A207" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B207" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C207">
         <v>0.3</v>
       </c>
       <c r="D207">
         <v>177.4</v>
       </c>
       <c r="E207">
         <v>200</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
         <v>29.3</v>
       </c>
       <c r="H207">
         <v>113.2</v>
       </c>
       <c r="I207">
         <v>137.6</v>
       </c>
       <c r="J207">
         <v>134.1</v>
       </c>
@@ -34779,57 +35400,60 @@
       </c>
       <c r="AU207">
         <v>202.4</v>
       </c>
       <c r="AV207">
         <v>153.1</v>
       </c>
       <c r="AW207">
         <v>139.1</v>
       </c>
       <c r="AX207">
         <v>31.7</v>
       </c>
       <c r="AY207">
         <v>168.7</v>
       </c>
       <c r="AZ207">
         <v>140.6</v>
       </c>
       <c r="BA207">
         <v>171.4</v>
       </c>
       <c r="BB207">
         <v>38.200000000000003</v>
       </c>
+      <c r="BC207">
+        <v>166</v>
+      </c>
     </row>
-    <row r="208" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="208" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A208" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B208" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C208">
         <v>0.1</v>
       </c>
       <c r="D208">
         <v>80</v>
       </c>
       <c r="E208">
         <v>138.80000000000001</v>
       </c>
       <c r="F208">
         <v>61.2</v>
       </c>
       <c r="G208">
         <v>50.5</v>
       </c>
       <c r="H208">
         <v>63</v>
       </c>
       <c r="I208">
         <v>120.6</v>
       </c>
       <c r="J208">
         <v>162.1</v>
       </c>
@@ -34937,57 +35561,60 @@
       </c>
       <c r="AU208">
         <v>3.6</v>
       </c>
       <c r="AV208">
         <v>0</v>
       </c>
       <c r="AW208">
         <v>310.2</v>
       </c>
       <c r="AX208">
         <v>441.4</v>
       </c>
       <c r="AY208">
         <v>128.1</v>
       </c>
       <c r="AZ208">
         <v>0</v>
       </c>
       <c r="BA208">
         <v>373.1</v>
       </c>
       <c r="BB208">
         <v>555.6</v>
       </c>
+      <c r="BC208">
+        <v>195.4</v>
+      </c>
     </row>
-    <row r="209" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="209" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A209" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B209" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C209">
         <v>0.7</v>
       </c>
       <c r="D209">
         <v>146.19999999999999</v>
       </c>
       <c r="E209">
         <v>137.9</v>
       </c>
       <c r="F209">
         <v>62.2</v>
       </c>
       <c r="G209">
         <v>84.8</v>
       </c>
       <c r="H209">
         <v>141.80000000000001</v>
       </c>
       <c r="I209">
         <v>239.2</v>
       </c>
       <c r="J209">
         <v>285.7</v>
       </c>
@@ -35095,57 +35722,60 @@
       </c>
       <c r="AU209">
         <v>267.5</v>
       </c>
       <c r="AV209">
         <v>0</v>
       </c>
       <c r="AW209">
         <v>480.4</v>
       </c>
       <c r="AX209">
         <v>387</v>
       </c>
       <c r="AY209">
         <v>290.39999999999998</v>
       </c>
       <c r="AZ209">
         <v>0</v>
       </c>
       <c r="BA209">
         <v>585</v>
       </c>
       <c r="BB209">
         <v>382.9</v>
       </c>
+      <c r="BC209">
+        <v>350.5</v>
+      </c>
     </row>
-    <row r="210" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="210" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A210" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B210" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C210">
         <v>42.1</v>
       </c>
       <c r="D210">
         <v>87.7</v>
       </c>
       <c r="E210">
         <v>94.5</v>
       </c>
       <c r="F210">
         <v>105.5</v>
       </c>
       <c r="G210">
         <v>120.3</v>
       </c>
       <c r="H210">
         <v>129</v>
       </c>
       <c r="I210">
         <v>129.80000000000001</v>
       </c>
       <c r="J210">
         <v>135.9</v>
       </c>
@@ -35253,57 +35883,60 @@
       </c>
       <c r="AU210">
         <v>135.19999999999999</v>
       </c>
       <c r="AV210">
         <v>127.2</v>
       </c>
       <c r="AW210">
         <v>143.6</v>
       </c>
       <c r="AX210">
         <v>140</v>
       </c>
       <c r="AY210">
         <v>143.80000000000001</v>
       </c>
       <c r="AZ210">
         <v>135.80000000000001</v>
       </c>
       <c r="BA210">
         <v>157</v>
       </c>
       <c r="BB210">
         <v>149.1</v>
       </c>
+      <c r="BC210">
+        <v>148</v>
+      </c>
     </row>
-    <row r="211" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="211" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A211" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B211" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C211">
         <v>4.7</v>
       </c>
       <c r="D211">
         <v>95.9</v>
       </c>
       <c r="E211">
         <v>99.4</v>
       </c>
       <c r="F211">
         <v>100.5</v>
       </c>
       <c r="G211">
         <v>135.9</v>
       </c>
       <c r="H211">
         <v>159.5</v>
       </c>
       <c r="I211">
         <v>169.2</v>
       </c>
       <c r="J211">
         <v>191.1</v>
       </c>
@@ -35411,57 +36044,60 @@
       </c>
       <c r="AU211">
         <v>183.4</v>
       </c>
       <c r="AV211">
         <v>186</v>
       </c>
       <c r="AW211">
         <v>203.2</v>
       </c>
       <c r="AX211">
         <v>212</v>
       </c>
       <c r="AY211">
         <v>214.9</v>
       </c>
       <c r="AZ211">
         <v>221</v>
       </c>
       <c r="BA211">
         <v>239.7</v>
       </c>
       <c r="BB211">
         <v>239.3</v>
       </c>
+      <c r="BC211">
+        <v>223.6</v>
+      </c>
     </row>
-    <row r="212" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="212" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A212" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B212" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C212">
         <v>24.7</v>
       </c>
       <c r="D212">
         <v>91.4</v>
       </c>
       <c r="E212">
         <v>96.1</v>
       </c>
       <c r="F212">
         <v>103.9</v>
       </c>
       <c r="G212">
         <v>109.6</v>
       </c>
       <c r="H212">
         <v>116.7</v>
       </c>
       <c r="I212">
         <v>117.5</v>
       </c>
       <c r="J212">
         <v>119.8</v>
       </c>
@@ -35569,57 +36205,60 @@
       </c>
       <c r="AU212">
         <v>122.8</v>
       </c>
       <c r="AV212">
         <v>106.6</v>
       </c>
       <c r="AW212">
         <v>128</v>
       </c>
       <c r="AX212">
         <v>122.1</v>
       </c>
       <c r="AY212">
         <v>128.6</v>
       </c>
       <c r="AZ212">
         <v>111.2</v>
       </c>
       <c r="BA212">
         <v>138.69999999999999</v>
       </c>
       <c r="BB212">
         <v>125.9</v>
       </c>
+      <c r="BC212">
+        <v>131.6</v>
+      </c>
     </row>
-    <row r="213" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="213" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A213" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B213" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C213">
         <v>0.6</v>
       </c>
       <c r="D213">
         <v>85.9</v>
       </c>
       <c r="E213">
         <v>93.4</v>
       </c>
       <c r="F213">
         <v>106.6</v>
       </c>
       <c r="G213">
         <v>126.9</v>
       </c>
       <c r="H213">
         <v>131.19999999999999</v>
       </c>
       <c r="I213">
         <v>134.5</v>
       </c>
       <c r="J213">
         <v>145.9</v>
       </c>
@@ -35727,57 +36366,60 @@
       </c>
       <c r="AU213">
         <v>146.5</v>
       </c>
       <c r="AV213">
         <v>142.19999999999999</v>
       </c>
       <c r="AW213">
         <v>150.80000000000001</v>
       </c>
       <c r="AX213">
         <v>145.6</v>
       </c>
       <c r="AY213">
         <v>146.69999999999999</v>
       </c>
       <c r="AZ213">
         <v>162.80000000000001</v>
       </c>
       <c r="BA213">
         <v>172.5</v>
       </c>
       <c r="BB213">
         <v>162.6</v>
       </c>
+      <c r="BC213">
+        <v>153.19999999999999</v>
+      </c>
     </row>
-    <row r="214" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="214" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A214" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B214" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C214">
         <v>12.1</v>
       </c>
       <c r="D214">
         <v>77</v>
       </c>
       <c r="E214">
         <v>89.3</v>
       </c>
       <c r="F214">
         <v>110.7</v>
       </c>
       <c r="G214">
         <v>135.69999999999999</v>
       </c>
       <c r="H214">
         <v>142.19999999999999</v>
       </c>
       <c r="I214">
         <v>139.4</v>
       </c>
       <c r="J214">
         <v>146.80000000000001</v>
       </c>
@@ -35885,57 +36527,60 @@
       </c>
       <c r="AU214">
         <v>141.30000000000001</v>
       </c>
       <c r="AV214">
         <v>145.80000000000001</v>
       </c>
       <c r="AW214">
         <v>152</v>
       </c>
       <c r="AX214">
         <v>148.30000000000001</v>
       </c>
       <c r="AY214">
         <v>147.1</v>
       </c>
       <c r="AZ214">
         <v>151.6</v>
       </c>
       <c r="BA214">
         <v>161.30000000000001</v>
       </c>
       <c r="BB214">
         <v>160.80000000000001</v>
       </c>
+      <c r="BC214">
+        <v>152</v>
+      </c>
     </row>
-    <row r="215" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="215" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A215" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B215" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C215">
         <v>44.7</v>
       </c>
       <c r="D215">
         <v>113.6</v>
       </c>
       <c r="E215">
         <v>110.2</v>
       </c>
       <c r="F215">
         <v>89.8</v>
       </c>
       <c r="G215">
         <v>100</v>
       </c>
       <c r="H215">
         <v>102</v>
       </c>
       <c r="I215">
         <v>105.5</v>
       </c>
       <c r="J215">
         <v>104.8</v>
       </c>
@@ -36043,57 +36688,60 @@
       </c>
       <c r="AU215">
         <v>112.4</v>
       </c>
       <c r="AV215">
         <v>104.4</v>
       </c>
       <c r="AW215">
         <v>108.3</v>
       </c>
       <c r="AX215">
         <v>91.3</v>
       </c>
       <c r="AY215">
         <v>108.5</v>
       </c>
       <c r="AZ215">
         <v>103.3</v>
       </c>
       <c r="BA215">
         <v>106.9</v>
       </c>
       <c r="BB215">
         <v>90.7</v>
       </c>
+      <c r="BC215">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="216" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="216" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A216" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B216" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>108.9</v>
       </c>
       <c r="E216">
         <v>106</v>
       </c>
       <c r="F216">
         <v>94</v>
       </c>
       <c r="G216">
         <v>104.4</v>
       </c>
       <c r="H216">
         <v>104</v>
       </c>
       <c r="I216">
         <v>106.7</v>
       </c>
       <c r="J216">
         <v>105.8</v>
       </c>
@@ -36201,57 +36849,60 @@
       </c>
       <c r="AU216">
         <v>117.7</v>
       </c>
       <c r="AV216">
         <v>105.6</v>
       </c>
       <c r="AW216">
         <v>112.3</v>
       </c>
       <c r="AX216">
         <v>83.6</v>
       </c>
       <c r="AY216">
         <v>111.4</v>
       </c>
       <c r="AZ216">
         <v>105.4</v>
       </c>
       <c r="BA216">
         <v>111.3</v>
       </c>
       <c r="BB216">
         <v>81.400000000000006</v>
       </c>
+      <c r="BC216">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="217" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="217" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A217" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B217" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>93</v>
       </c>
       <c r="E217">
         <v>96.1</v>
       </c>
       <c r="F217">
         <v>103.9</v>
       </c>
       <c r="G217">
         <v>114.4</v>
       </c>
       <c r="H217">
         <v>110.1</v>
       </c>
       <c r="I217">
         <v>111.8</v>
       </c>
       <c r="J217">
         <v>109</v>
       </c>
@@ -36359,57 +37010,60 @@
       </c>
       <c r="AU217">
         <v>119.1</v>
       </c>
       <c r="AV217">
         <v>101.3</v>
       </c>
       <c r="AW217">
         <v>107.4</v>
       </c>
       <c r="AX217">
         <v>98.3</v>
       </c>
       <c r="AY217">
         <v>113.3</v>
       </c>
       <c r="AZ217">
         <v>97.7</v>
       </c>
       <c r="BA217">
         <v>101.8</v>
       </c>
       <c r="BB217">
         <v>95.8</v>
       </c>
+      <c r="BC217">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="218" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="218" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A218" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B218" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>130.1</v>
       </c>
       <c r="E218">
         <v>122.2</v>
       </c>
       <c r="F218">
         <v>77.8</v>
       </c>
       <c r="G218">
         <v>76.2</v>
       </c>
       <c r="H218">
         <v>86.6</v>
       </c>
       <c r="I218">
         <v>92.4</v>
       </c>
       <c r="J218">
         <v>99.3</v>
       </c>
@@ -36517,57 +37171,60 @@
       </c>
       <c r="AU218">
         <v>93.5</v>
       </c>
       <c r="AV218">
         <v>98.6</v>
       </c>
       <c r="AW218">
         <v>93.4</v>
       </c>
       <c r="AX218">
         <v>111.9</v>
       </c>
       <c r="AY218">
         <v>96.8</v>
       </c>
       <c r="AZ218">
         <v>93.5</v>
       </c>
       <c r="BA218">
         <v>91.5</v>
       </c>
       <c r="BB218">
         <v>113.2</v>
       </c>
+      <c r="BC218">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="219" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="219" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A219" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B219" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>125.8</v>
       </c>
       <c r="E219">
         <v>120.1</v>
       </c>
       <c r="F219">
         <v>79.900000000000006</v>
       </c>
       <c r="G219">
         <v>91.6</v>
       </c>
       <c r="H219">
         <v>98.3</v>
       </c>
       <c r="I219">
         <v>103.4</v>
       </c>
       <c r="J219">
         <v>102.8</v>
       </c>
@@ -36675,57 +37332,60 @@
       </c>
       <c r="AU219">
         <v>103.8</v>
       </c>
       <c r="AV219">
         <v>104.2</v>
       </c>
       <c r="AW219">
         <v>103.7</v>
       </c>
       <c r="AX219">
         <v>99.5</v>
       </c>
       <c r="AY219">
         <v>103.8</v>
       </c>
       <c r="AZ219">
         <v>102.7</v>
       </c>
       <c r="BA219">
         <v>102.9</v>
       </c>
       <c r="BB219">
         <v>102</v>
       </c>
+      <c r="BC219">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="220" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="220" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A220" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B220" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>131</v>
       </c>
       <c r="E220">
         <v>128.9</v>
       </c>
       <c r="F220">
         <v>71.099999999999994</v>
       </c>
       <c r="G220">
         <v>70.2</v>
       </c>
       <c r="H220">
         <v>101.9</v>
       </c>
       <c r="I220">
         <v>121.1</v>
       </c>
       <c r="J220">
         <v>115.4</v>
       </c>
@@ -36833,57 +37493,60 @@
       </c>
       <c r="AU220">
         <v>115.8</v>
       </c>
       <c r="AV220">
         <v>120.4</v>
       </c>
       <c r="AW220">
         <v>118.6</v>
       </c>
       <c r="AX220">
         <v>119.8</v>
       </c>
       <c r="AY220">
         <v>126.9</v>
       </c>
       <c r="AZ220">
         <v>137.4</v>
       </c>
       <c r="BA220">
         <v>139.9</v>
       </c>
       <c r="BB220">
         <v>121.1</v>
       </c>
+      <c r="BC220">
+        <v>134.19999999999999</v>
+      </c>
     </row>
-    <row r="221" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="221" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A221" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B221" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>125.1</v>
       </c>
       <c r="E221">
         <v>116.6</v>
       </c>
       <c r="F221">
         <v>83.4</v>
       </c>
       <c r="G221">
         <v>81.3</v>
       </c>
       <c r="H221">
         <v>86.5</v>
       </c>
       <c r="I221">
         <v>94.5</v>
       </c>
       <c r="J221">
         <v>96.2</v>
       </c>
@@ -36991,57 +37654,60 @@
       </c>
       <c r="AU221">
         <v>93.9</v>
       </c>
       <c r="AV221">
         <v>98.9</v>
       </c>
       <c r="AW221">
         <v>93.6</v>
       </c>
       <c r="AX221">
         <v>99.1</v>
       </c>
       <c r="AY221">
         <v>97</v>
       </c>
       <c r="AZ221">
         <v>98.9</v>
       </c>
       <c r="BA221">
         <v>94.2</v>
       </c>
       <c r="BB221">
         <v>100.7</v>
       </c>
+      <c r="BC221">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="222" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="222" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A222" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B222" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.5</v>
       </c>
       <c r="E222">
         <v>107</v>
       </c>
       <c r="F222">
         <v>93</v>
       </c>
       <c r="G222">
         <v>93.7</v>
       </c>
       <c r="H222">
         <v>92.1</v>
       </c>
       <c r="I222">
         <v>89.9</v>
       </c>
       <c r="J222">
         <v>86.5</v>
       </c>
@@ -37149,57 +37815,60 @@
       </c>
       <c r="AU222">
         <v>79.5</v>
       </c>
       <c r="AV222">
         <v>89.3</v>
       </c>
       <c r="AW222">
         <v>87.4</v>
       </c>
       <c r="AX222">
         <v>88.5</v>
       </c>
       <c r="AY222">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ222">
         <v>91.4</v>
       </c>
       <c r="BA222">
         <v>87.6</v>
       </c>
       <c r="BB222">
         <v>87.6</v>
       </c>
+      <c r="BC222">
+        <v>77.2</v>
+      </c>
     </row>
-    <row r="223" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="223" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A223" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B223" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>102.6</v>
       </c>
       <c r="E223">
         <v>104.3</v>
       </c>
       <c r="F223">
         <v>95.7</v>
       </c>
       <c r="G223">
         <v>100.8</v>
       </c>
       <c r="H223">
         <v>101</v>
       </c>
       <c r="I223">
         <v>93.4</v>
       </c>
       <c r="J223">
         <v>91.2</v>
       </c>
@@ -37307,57 +37976,60 @@
       </c>
       <c r="AU223">
         <v>78.8</v>
       </c>
       <c r="AV223">
         <v>99.8</v>
       </c>
       <c r="AW223">
         <v>94.4</v>
       </c>
       <c r="AX223">
         <v>87.2</v>
       </c>
       <c r="AY223">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ223">
         <v>103.3</v>
       </c>
       <c r="BA223">
         <v>98.6</v>
       </c>
       <c r="BB223">
         <v>89.9</v>
       </c>
+      <c r="BC223">
+        <v>76</v>
+      </c>
     </row>
-    <row r="224" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="224" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A224" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B224" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>139.5</v>
       </c>
       <c r="E224">
         <v>123.4</v>
       </c>
       <c r="F224">
         <v>76.599999999999994</v>
       </c>
       <c r="G224">
         <v>77.099999999999994</v>
       </c>
       <c r="H224">
         <v>76.2</v>
       </c>
       <c r="I224">
         <v>87.5</v>
       </c>
       <c r="J224">
         <v>87.5</v>
       </c>
@@ -37465,57 +38137,60 @@
       </c>
       <c r="AU224">
         <v>90.7</v>
       </c>
       <c r="AV224">
         <v>86.9</v>
       </c>
       <c r="AW224">
         <v>85.5</v>
       </c>
       <c r="AX224">
         <v>89.3</v>
       </c>
       <c r="AY224">
         <v>89.7</v>
       </c>
       <c r="AZ224">
         <v>89.6</v>
       </c>
       <c r="BA224">
         <v>84.4</v>
       </c>
       <c r="BB224">
         <v>84.1</v>
       </c>
+      <c r="BC224">
+        <v>84.5</v>
+      </c>
     </row>
-    <row r="225" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="225" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A225" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B225" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>119.8</v>
       </c>
       <c r="E225">
         <v>111.3</v>
       </c>
       <c r="F225">
         <v>88.7</v>
       </c>
       <c r="G225">
         <v>91.8</v>
       </c>
       <c r="H225">
         <v>89.3</v>
       </c>
       <c r="I225">
         <v>86.2</v>
       </c>
       <c r="J225">
         <v>82.1</v>
       </c>
@@ -37623,57 +38298,60 @@
       </c>
       <c r="AU225">
         <v>81.7</v>
       </c>
       <c r="AV225">
         <v>80.099999999999994</v>
       </c>
       <c r="AW225">
         <v>81.5</v>
       </c>
       <c r="AX225">
         <v>84.4</v>
       </c>
       <c r="AY225">
         <v>84.4</v>
       </c>
       <c r="AZ225">
         <v>82.7</v>
       </c>
       <c r="BA225">
         <v>80.599999999999994</v>
       </c>
       <c r="BB225">
         <v>80.3</v>
       </c>
+      <c r="BC225">
+        <v>81.3</v>
+      </c>
     </row>
-    <row r="226" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="226" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A226" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B226" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C226">
         <v>23.6</v>
       </c>
       <c r="D226">
         <v>87.3</v>
       </c>
       <c r="E226">
         <v>101.5</v>
       </c>
       <c r="F226">
         <v>98.5</v>
       </c>
       <c r="G226">
         <v>88.3</v>
       </c>
       <c r="H226">
         <v>84.2</v>
       </c>
       <c r="I226">
         <v>89</v>
       </c>
       <c r="J226">
         <v>83.1</v>
       </c>
@@ -37781,57 +38459,60 @@
       </c>
       <c r="AU226">
         <v>74.7</v>
       </c>
       <c r="AV226">
         <v>82.3</v>
       </c>
       <c r="AW226">
         <v>82.4</v>
       </c>
       <c r="AX226">
         <v>96</v>
       </c>
       <c r="AY226">
         <v>69.2</v>
       </c>
       <c r="AZ226">
         <v>81</v>
       </c>
       <c r="BA226">
         <v>77</v>
       </c>
       <c r="BB226">
         <v>93.7</v>
       </c>
+      <c r="BC226">
+        <v>72.099999999999994</v>
+      </c>
     </row>
-    <row r="227" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="227" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A227" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B227" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>90</v>
       </c>
       <c r="E227">
         <v>95</v>
       </c>
       <c r="F227">
         <v>105</v>
       </c>
       <c r="G227">
         <v>116.4</v>
       </c>
       <c r="H227">
         <v>120.1</v>
       </c>
       <c r="I227">
         <v>128.5</v>
       </c>
       <c r="J227">
         <v>124</v>
       </c>
@@ -37939,57 +38620,60 @@
       </c>
       <c r="AU227">
         <v>149</v>
       </c>
       <c r="AV227">
         <v>119.8</v>
       </c>
       <c r="AW227">
         <v>118</v>
       </c>
       <c r="AX227">
         <v>107.6</v>
       </c>
       <c r="AY227">
         <v>153.69999999999999</v>
       </c>
       <c r="AZ227">
         <v>124.7</v>
       </c>
       <c r="BA227">
         <v>125.9</v>
       </c>
       <c r="BB227">
         <v>116.5</v>
       </c>
+      <c r="BC227">
+        <v>157.6</v>
+      </c>
     </row>
-    <row r="228" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="228" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A228" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B228" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C228">
         <v>37.9</v>
       </c>
       <c r="D228">
         <v>95.8</v>
       </c>
       <c r="E228">
         <v>100.5</v>
       </c>
       <c r="F228">
         <v>99.5</v>
       </c>
       <c r="G228">
         <v>103.1</v>
       </c>
       <c r="H228">
         <v>102.4</v>
       </c>
       <c r="I228">
         <v>97.2</v>
       </c>
       <c r="J228">
         <v>95.4</v>
       </c>
@@ -38095,59 +38779,62 @@
       <c r="AT228">
         <v>99.2</v>
       </c>
       <c r="AU228">
         <v>93.7</v>
       </c>
       <c r="AV228">
         <v>92.5</v>
       </c>
       <c r="AW228">
         <v>96.3</v>
       </c>
       <c r="AX228">
         <v>107.2</v>
       </c>
       <c r="AY228">
         <v>102.8</v>
       </c>
       <c r="AZ228">
         <v>96.9</v>
       </c>
       <c r="BA228">
         <v>105.8</v>
       </c>
       <c r="BB228">
-        <v>104.3</v>
+        <v>104.2</v>
+      </c>
+      <c r="BC228">
+        <v>101.6</v>
       </c>
     </row>
-    <row r="229" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="229" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A229" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B229" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C229">
         <v>10000</v>
       </c>
       <c r="D229">
         <v>103.6</v>
       </c>
       <c r="E229">
         <v>103.8</v>
       </c>
       <c r="F229">
         <v>96.2</v>
       </c>
       <c r="G229">
         <v>97.6</v>
       </c>
       <c r="H229">
         <v>99.3</v>
       </c>
       <c r="I229">
         <v>101.2</v>
       </c>
       <c r="J229">
         <v>102.5</v>
       </c>
@@ -38255,57 +38942,60 @@
       </c>
       <c r="AU229">
         <v>100.1</v>
       </c>
       <c r="AV229">
         <v>102.8</v>
       </c>
       <c r="AW229">
         <v>104.5</v>
       </c>
       <c r="AX229">
         <v>104.3</v>
       </c>
       <c r="AY229">
         <v>102.6</v>
       </c>
       <c r="AZ229">
         <v>104.9</v>
       </c>
       <c r="BA229">
         <v>106.8</v>
       </c>
       <c r="BB229">
         <v>106.3</v>
       </c>
+      <c r="BC229">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="230" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="230" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A230" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B230" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>102.9</v>
       </c>
       <c r="E230">
         <v>101</v>
       </c>
       <c r="F230">
         <v>99</v>
       </c>
       <c r="G230">
         <v>100.1</v>
       </c>
       <c r="H230">
         <v>101.2</v>
       </c>
       <c r="I230">
         <v>98.5</v>
       </c>
       <c r="J230">
         <v>99.2</v>
       </c>
@@ -38413,57 +39103,60 @@
       </c>
       <c r="AU230">
         <v>87.8</v>
       </c>
       <c r="AV230">
         <v>108.6</v>
       </c>
       <c r="AW230">
         <v>96.1</v>
       </c>
       <c r="AX230">
         <v>105</v>
       </c>
       <c r="AY230">
         <v>89.2</v>
       </c>
       <c r="AZ230">
         <v>108.5</v>
       </c>
       <c r="BA230">
         <v>96</v>
       </c>
       <c r="BB230">
         <v>104</v>
       </c>
+      <c r="BC230">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="231" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="231" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A231" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B231" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C231">
         <v>1157.0999999999999</v>
       </c>
       <c r="D231">
         <v>99.3</v>
       </c>
       <c r="E231">
         <v>101.5</v>
       </c>
       <c r="F231">
         <v>98.5</v>
       </c>
       <c r="G231">
         <v>100.9</v>
       </c>
       <c r="H231">
         <v>104.6</v>
       </c>
       <c r="I231">
         <v>107.5</v>
       </c>
       <c r="J231">
         <v>110.1</v>
       </c>
@@ -38571,57 +39264,60 @@
       </c>
       <c r="AU231">
         <v>103.6</v>
       </c>
       <c r="AV231">
         <v>108.5</v>
       </c>
       <c r="AW231">
         <v>111.2</v>
       </c>
       <c r="AX231">
         <v>124.5</v>
       </c>
       <c r="AY231">
         <v>110.8</v>
       </c>
       <c r="AZ231">
         <v>117.1</v>
       </c>
       <c r="BA231">
         <v>117.1</v>
       </c>
       <c r="BB231">
         <v>128.4</v>
       </c>
+      <c r="BC231">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="232" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="232" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A232" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B232" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>107.8</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>91.9</v>
       </c>
       <c r="G232">
         <v>91.1</v>
       </c>
       <c r="H232">
         <v>95</v>
       </c>
       <c r="I232">
         <v>97.1</v>
       </c>
       <c r="J232">
         <v>98</v>
       </c>
@@ -38729,57 +39425,60 @@
       </c>
       <c r="AU232">
         <v>98.1</v>
       </c>
       <c r="AV232">
         <v>98.2</v>
       </c>
       <c r="AW232">
         <v>101.8</v>
       </c>
       <c r="AX232">
         <v>94.2</v>
       </c>
       <c r="AY232">
         <v>97.3</v>
       </c>
       <c r="AZ232">
         <v>98.7</v>
       </c>
       <c r="BA232">
         <v>102.8</v>
       </c>
       <c r="BB232">
         <v>95.2</v>
       </c>
+      <c r="BC232">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="233" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="233" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A233" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B233" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.5</v>
       </c>
       <c r="E233">
         <v>103.9</v>
       </c>
       <c r="F233">
         <v>96.1</v>
       </c>
       <c r="G233">
         <v>96.5</v>
       </c>
       <c r="H233">
         <v>92.4</v>
       </c>
       <c r="I233">
         <v>91.3</v>
       </c>
       <c r="J233">
         <v>90.5</v>
       </c>
@@ -38887,57 +39586,60 @@
       </c>
       <c r="AU233">
         <v>88</v>
       </c>
       <c r="AV233">
         <v>90.4</v>
       </c>
       <c r="AW233">
         <v>94.6</v>
       </c>
       <c r="AX233">
         <v>88.8</v>
       </c>
       <c r="AY233">
         <v>88.1</v>
       </c>
       <c r="AZ233">
         <v>88.3</v>
       </c>
       <c r="BA233">
         <v>92.3</v>
       </c>
       <c r="BB233">
         <v>87.9</v>
       </c>
+      <c r="BC233">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="234" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="234" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A234" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B234" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C234">
         <v>794.5</v>
       </c>
       <c r="D234">
         <v>101.2</v>
       </c>
       <c r="E234">
         <v>99.7</v>
       </c>
       <c r="F234">
         <v>100.3</v>
       </c>
       <c r="G234">
         <v>105.3</v>
       </c>
       <c r="H234">
         <v>111.2</v>
       </c>
       <c r="I234">
         <v>116.8</v>
       </c>
       <c r="J234">
         <v>123.2</v>
       </c>
@@ -39045,57 +39747,60 @@
       </c>
       <c r="AU234">
         <v>123.7</v>
       </c>
       <c r="AV234">
         <v>124.1</v>
       </c>
       <c r="AW234">
         <v>121.7</v>
       </c>
       <c r="AX234">
         <v>120.6</v>
       </c>
       <c r="AY234">
         <v>125.3</v>
       </c>
       <c r="AZ234">
         <v>127.8</v>
       </c>
       <c r="BA234">
         <v>132.1</v>
       </c>
       <c r="BB234">
         <v>134.19999999999999</v>
       </c>
+      <c r="BC234">
+        <v>145.69999999999999</v>
+      </c>
     </row>
-    <row r="235" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="235" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A235" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B235" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.9</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>99.2</v>
       </c>
       <c r="G235">
         <v>99.6</v>
       </c>
       <c r="H235">
         <v>97.6</v>
       </c>
       <c r="I235">
         <v>97.9</v>
       </c>
       <c r="J235">
         <v>99.2</v>
       </c>
@@ -39203,57 +39908,60 @@
       </c>
       <c r="AU235">
         <v>98.5</v>
       </c>
       <c r="AV235">
         <v>98.3</v>
       </c>
       <c r="AW235">
         <v>100</v>
       </c>
       <c r="AX235">
         <v>103.5</v>
       </c>
       <c r="AY235">
         <v>102</v>
       </c>
       <c r="AZ235">
         <v>102</v>
       </c>
       <c r="BA235">
         <v>103.6</v>
       </c>
       <c r="BB235">
         <v>104.2</v>
       </c>
+      <c r="BC235">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="236" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="236" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A236" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B236" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C236">
         <v>355.3</v>
       </c>
       <c r="D236">
         <v>101.7</v>
       </c>
       <c r="E236">
         <v>100.8</v>
       </c>
       <c r="F236">
         <v>99.2</v>
       </c>
       <c r="G236">
         <v>101.4</v>
       </c>
       <c r="H236">
         <v>98.1</v>
       </c>
       <c r="I236">
         <v>98.7</v>
       </c>
       <c r="J236">
         <v>99.1</v>
       </c>
@@ -39361,57 +40069,60 @@
       </c>
       <c r="AU236">
         <v>98</v>
       </c>
       <c r="AV236">
         <v>98.1</v>
       </c>
       <c r="AW236">
         <v>99.8</v>
       </c>
       <c r="AX236">
         <v>100.4</v>
       </c>
       <c r="AY236">
         <v>96.1</v>
       </c>
       <c r="AZ236">
         <v>97.8</v>
       </c>
       <c r="BA236">
         <v>98.1</v>
       </c>
       <c r="BB236">
         <v>98.8</v>
       </c>
+      <c r="BC236">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="237" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="237" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A237" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B237" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.5</v>
       </c>
       <c r="E237">
         <v>117.3</v>
       </c>
       <c r="F237">
         <v>82.7</v>
       </c>
       <c r="G237">
         <v>76.2</v>
       </c>
       <c r="H237">
         <v>89.4</v>
       </c>
       <c r="I237">
         <v>100.7</v>
       </c>
       <c r="J237">
         <v>103.6</v>
       </c>
@@ -39519,57 +40230,60 @@
       </c>
       <c r="AU237">
         <v>100.7</v>
       </c>
       <c r="AV237">
         <v>106.6</v>
       </c>
       <c r="AW237">
         <v>107</v>
       </c>
       <c r="AX237">
         <v>102.7</v>
       </c>
       <c r="AY237">
         <v>103.3</v>
       </c>
       <c r="AZ237">
         <v>108.3</v>
       </c>
       <c r="BA237">
         <v>109.3</v>
       </c>
       <c r="BB237">
         <v>103.3</v>
       </c>
+      <c r="BC237">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="238" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="238" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A238" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B238" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>119.4</v>
       </c>
       <c r="E238">
         <v>117.9</v>
       </c>
       <c r="F238">
         <v>82.1</v>
       </c>
       <c r="G238">
         <v>86.8</v>
       </c>
       <c r="H238">
         <v>100.7</v>
       </c>
       <c r="I238">
         <v>107.1</v>
       </c>
       <c r="J238">
         <v>108.5</v>
       </c>
@@ -39677,57 +40391,60 @@
       </c>
       <c r="AU238">
         <v>111.2</v>
       </c>
       <c r="AV238">
         <v>109.8</v>
       </c>
       <c r="AW238">
         <v>110</v>
       </c>
       <c r="AX238">
         <v>104.1</v>
       </c>
       <c r="AY238">
         <v>113.6</v>
       </c>
       <c r="AZ238">
         <v>112.8</v>
       </c>
       <c r="BA238">
         <v>113.1</v>
       </c>
       <c r="BB238">
         <v>103.7</v>
       </c>
+      <c r="BC238">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="239" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="239" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A239" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B239" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.5</v>
       </c>
       <c r="E239">
         <v>107</v>
       </c>
       <c r="F239">
         <v>93</v>
       </c>
       <c r="G239">
         <v>93.7</v>
       </c>
       <c r="H239">
         <v>92.1</v>
       </c>
       <c r="I239">
         <v>89.9</v>
       </c>
       <c r="J239">
         <v>86.5</v>
       </c>
@@ -39835,57 +40552,60 @@
       </c>
       <c r="AU239">
         <v>79.5</v>
       </c>
       <c r="AV239">
         <v>89.3</v>
       </c>
       <c r="AW239">
         <v>87.4</v>
       </c>
       <c r="AX239">
         <v>88.5</v>
       </c>
       <c r="AY239">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ239">
         <v>91.4</v>
       </c>
       <c r="BA239">
         <v>87.6</v>
       </c>
       <c r="BB239">
         <v>87.6</v>
       </c>
+      <c r="BC239">
+        <v>77.2</v>
+      </c>
     </row>
-    <row r="240" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="240" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A240" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B240" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.6</v>
       </c>
       <c r="E240">
         <v>101.4</v>
       </c>
       <c r="F240">
         <v>98.6</v>
       </c>
       <c r="G240">
         <v>102.6</v>
       </c>
       <c r="H240">
         <v>105</v>
       </c>
       <c r="I240">
         <v>108.4</v>
       </c>
       <c r="J240">
         <v>109.4</v>
       </c>
@@ -39993,57 +40713,60 @@
       </c>
       <c r="AU240">
         <v>107.9</v>
       </c>
       <c r="AV240">
         <v>109.8</v>
       </c>
       <c r="AW240">
         <v>111.6</v>
       </c>
       <c r="AX240">
         <v>109.5</v>
       </c>
       <c r="AY240">
         <v>110.3</v>
       </c>
       <c r="AZ240">
         <v>111.5</v>
       </c>
       <c r="BA240">
         <v>113.3</v>
       </c>
       <c r="BB240">
         <v>112.7</v>
       </c>
+      <c r="BC240">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="241" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="241" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A241" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B241" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>104.6</v>
       </c>
       <c r="E241">
         <v>102.2</v>
       </c>
       <c r="F241">
         <v>97.8</v>
       </c>
       <c r="G241">
         <v>95.1</v>
       </c>
       <c r="H241">
         <v>93.9</v>
       </c>
       <c r="I241">
         <v>91.5</v>
       </c>
       <c r="J241">
         <v>88.4</v>
       </c>
@@ -40151,57 +40874,60 @@
       </c>
       <c r="AU241">
         <v>95.5</v>
       </c>
       <c r="AV241">
         <v>94.8</v>
       </c>
       <c r="AW241">
         <v>82.7</v>
       </c>
       <c r="AX241">
         <v>78.599999999999994</v>
       </c>
       <c r="AY241">
         <v>95.5</v>
       </c>
       <c r="AZ241">
         <v>88.3</v>
       </c>
       <c r="BA241">
         <v>80.7</v>
       </c>
       <c r="BB241">
         <v>80.099999999999994</v>
       </c>
+      <c r="BC241">
+        <v>90.4</v>
+      </c>
     </row>
-    <row r="242" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="242" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A242" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B242" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C242">
         <v>762</v>
       </c>
       <c r="D242">
         <v>102.6</v>
       </c>
       <c r="E242">
         <v>103.6</v>
       </c>
       <c r="F242">
         <v>96.4</v>
       </c>
       <c r="G242">
         <v>98.2</v>
       </c>
       <c r="H242">
         <v>103.3</v>
       </c>
       <c r="I242">
         <v>106.8</v>
       </c>
       <c r="J242">
         <v>109</v>
       </c>
@@ -40309,57 +41035,60 @@
       </c>
       <c r="AU242">
         <v>106.6</v>
       </c>
       <c r="AV242">
         <v>107.7</v>
       </c>
       <c r="AW242">
         <v>111.8</v>
       </c>
       <c r="AX242">
         <v>115.3</v>
       </c>
       <c r="AY242">
         <v>114.3</v>
       </c>
       <c r="AZ242">
         <v>114.8</v>
       </c>
       <c r="BA242">
         <v>118.1</v>
       </c>
       <c r="BB242">
         <v>118.6</v>
       </c>
+      <c r="BC242">
+        <v>114.4</v>
+      </c>
     </row>
-    <row r="243" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="243" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A243" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B243" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106.7</v>
       </c>
       <c r="E243">
         <v>106.7</v>
       </c>
       <c r="F243">
         <v>93.3</v>
       </c>
       <c r="G243">
         <v>96</v>
       </c>
       <c r="H243">
         <v>101.4</v>
       </c>
       <c r="I243">
         <v>105</v>
       </c>
       <c r="J243">
         <v>106.5</v>
       </c>
@@ -40467,57 +41196,60 @@
       </c>
       <c r="AU243">
         <v>105.8</v>
       </c>
       <c r="AV243">
         <v>106</v>
       </c>
       <c r="AW243">
         <v>108.5</v>
       </c>
       <c r="AX243">
         <v>108.9</v>
       </c>
       <c r="AY243">
         <v>109.8</v>
       </c>
       <c r="AZ243">
         <v>110.3</v>
       </c>
       <c r="BA243">
         <v>112.1</v>
       </c>
       <c r="BB243">
         <v>110.1</v>
       </c>
+      <c r="BC243">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="244" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="244" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A244" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B244" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>117.3</v>
       </c>
       <c r="E244">
         <v>116.5</v>
       </c>
       <c r="F244">
         <v>83.5</v>
       </c>
       <c r="G244">
         <v>89.5</v>
       </c>
       <c r="H244">
         <v>103</v>
       </c>
       <c r="I244">
         <v>109.9</v>
       </c>
       <c r="J244">
         <v>111.1</v>
       </c>
@@ -40625,57 +41357,60 @@
       </c>
       <c r="AU244">
         <v>112.9</v>
       </c>
       <c r="AV244">
         <v>112.5</v>
       </c>
       <c r="AW244">
         <v>112.4</v>
       </c>
       <c r="AX244">
         <v>108.2</v>
       </c>
       <c r="AY244">
         <v>116.8</v>
       </c>
       <c r="AZ244">
         <v>115.8</v>
       </c>
       <c r="BA244">
         <v>116.8</v>
       </c>
       <c r="BB244">
         <v>107.8</v>
       </c>
+      <c r="BC244">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="245" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="245" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A245" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B245" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102.9</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>96.9</v>
       </c>
       <c r="G245">
         <v>98.3</v>
       </c>
       <c r="H245">
         <v>100.8</v>
       </c>
       <c r="I245">
         <v>103.2</v>
       </c>
       <c r="J245">
         <v>104.9</v>
       </c>
@@ -40783,57 +41518,60 @@
       </c>
       <c r="AU245">
         <v>103.2</v>
       </c>
       <c r="AV245">
         <v>103.6</v>
       </c>
       <c r="AW245">
         <v>107.1</v>
       </c>
       <c r="AX245">
         <v>109.1</v>
       </c>
       <c r="AY245">
         <v>107.3</v>
       </c>
       <c r="AZ245">
         <v>108.3</v>
       </c>
       <c r="BA245">
         <v>110.4</v>
       </c>
       <c r="BB245">
         <v>110.9</v>
       </c>
+      <c r="BC245">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="246" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="246" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A246" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B246" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>104.4</v>
       </c>
       <c r="E246">
         <v>104.6</v>
       </c>
       <c r="F246">
         <v>95.4</v>
       </c>
       <c r="G246">
         <v>97.2</v>
       </c>
       <c r="H246">
         <v>100.2</v>
       </c>
       <c r="I246">
         <v>103.2</v>
       </c>
       <c r="J246">
         <v>103.9</v>
       </c>
@@ -40941,57 +41679,60 @@
       </c>
       <c r="AU246">
         <v>102.4</v>
       </c>
       <c r="AV246">
         <v>104.3</v>
       </c>
       <c r="AW246">
         <v>105.8</v>
       </c>
       <c r="AX246">
         <v>104</v>
       </c>
       <c r="AY246">
         <v>104.3</v>
       </c>
       <c r="AZ246">
         <v>105.9</v>
       </c>
       <c r="BA246">
         <v>108</v>
       </c>
       <c r="BB246">
         <v>105.5</v>
       </c>
+      <c r="BC246">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="247" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="247" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A247" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B247" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.9</v>
       </c>
       <c r="E247">
         <v>101.2</v>
       </c>
       <c r="F247">
         <v>98.8</v>
       </c>
       <c r="G247">
         <v>101.2</v>
       </c>
       <c r="H247">
         <v>102.6</v>
       </c>
       <c r="I247">
         <v>104.4</v>
       </c>
       <c r="J247">
         <v>104.7</v>
       </c>
@@ -41097,59 +41838,62 @@
       <c r="AT247">
         <v>105.2</v>
       </c>
       <c r="AU247">
         <v>103</v>
       </c>
       <c r="AV247">
         <v>105.3</v>
       </c>
       <c r="AW247">
         <v>105.1</v>
       </c>
       <c r="AX247">
         <v>104.4</v>
       </c>
       <c r="AY247">
         <v>103.7</v>
       </c>
       <c r="AZ247">
         <v>105.7</v>
       </c>
       <c r="BA247">
         <v>106</v>
       </c>
       <c r="BB247">
-        <v>106.1</v>
+        <v>106</v>
+      </c>
+      <c r="BC247">
+        <v>104.2</v>
       </c>
     </row>
-    <row r="248" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="248" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A248" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B248" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>108.3</v>
       </c>
       <c r="E248">
         <v>108.5</v>
       </c>
       <c r="F248">
         <v>91.5</v>
       </c>
       <c r="G248">
         <v>92.6</v>
       </c>
       <c r="H248">
         <v>97.4</v>
       </c>
       <c r="I248">
         <v>101.8</v>
       </c>
       <c r="J248">
         <v>103</v>
       </c>
@@ -41257,57 +42001,60 @@
       </c>
       <c r="AU248">
         <v>101.6</v>
       </c>
       <c r="AV248">
         <v>102.9</v>
       </c>
       <c r="AW248">
         <v>106.6</v>
       </c>
       <c r="AX248">
         <v>103.5</v>
       </c>
       <c r="AY248">
         <v>105</v>
       </c>
       <c r="AZ248">
         <v>106.1</v>
       </c>
       <c r="BA248">
         <v>110.2</v>
       </c>
       <c r="BB248">
         <v>104.9</v>
       </c>
+      <c r="BC248">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="249" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="249" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A249" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B249" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103.2</v>
       </c>
       <c r="F249">
         <v>96.8</v>
       </c>
       <c r="G249">
         <v>97.9</v>
       </c>
       <c r="H249">
         <v>98.6</v>
       </c>
       <c r="I249">
         <v>99.6</v>
       </c>
       <c r="J249">
         <v>101.4</v>
       </c>
@@ -41413,59 +42160,62 @@
       <c r="AT249">
         <v>102.1</v>
       </c>
       <c r="AU249">
         <v>98.4</v>
       </c>
       <c r="AV249">
         <v>101.5</v>
       </c>
       <c r="AW249">
         <v>103.4</v>
       </c>
       <c r="AX249">
         <v>104.5</v>
       </c>
       <c r="AY249">
         <v>101.2</v>
       </c>
       <c r="AZ249">
         <v>104.2</v>
       </c>
       <c r="BA249">
         <v>105.8</v>
       </c>
       <c r="BB249">
-        <v>107</v>
+        <v>106.9</v>
+      </c>
+      <c r="BC249">
+        <v>103.4</v>
       </c>
     </row>
-    <row r="250" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="250" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A250" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B250" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.1</v>
       </c>
       <c r="E250">
         <v>105.2</v>
       </c>
       <c r="F250">
         <v>94.8</v>
       </c>
       <c r="G250">
         <v>95.2</v>
       </c>
       <c r="H250">
         <v>91.7</v>
       </c>
       <c r="I250">
         <v>87.7</v>
       </c>
       <c r="J250">
         <v>87</v>
       </c>
@@ -41573,57 +42323,60 @@
       </c>
       <c r="AU250">
         <v>82.9</v>
       </c>
       <c r="AV250">
         <v>88.3</v>
       </c>
       <c r="AW250">
         <v>88.6</v>
       </c>
       <c r="AX250">
         <v>88.9</v>
       </c>
       <c r="AY250">
         <v>82.7</v>
       </c>
       <c r="AZ250">
         <v>87.5</v>
       </c>
       <c r="BA250">
         <v>87.7</v>
       </c>
       <c r="BB250">
         <v>87.1</v>
       </c>
+      <c r="BC250">
+        <v>79.3</v>
+      </c>
     </row>
-    <row r="251" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="251" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A251" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B251" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.9</v>
       </c>
       <c r="E251">
         <v>102.5</v>
       </c>
       <c r="F251">
         <v>97.5</v>
       </c>
       <c r="G251">
         <v>99</v>
       </c>
       <c r="H251">
         <v>101</v>
       </c>
       <c r="I251">
         <v>104</v>
       </c>
       <c r="J251">
         <v>106.6</v>
       </c>
@@ -41731,57 +42484,60 @@
       </c>
       <c r="AU251">
         <v>104.1</v>
       </c>
       <c r="AV251">
         <v>106.4</v>
       </c>
       <c r="AW251">
         <v>108.9</v>
       </c>
       <c r="AX251">
         <v>110.2</v>
       </c>
       <c r="AY251">
         <v>107.9</v>
       </c>
       <c r="AZ251">
         <v>110.2</v>
       </c>
       <c r="BA251">
         <v>112.5</v>
       </c>
       <c r="BB251">
         <v>114.2</v>
       </c>
+      <c r="BC251">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="252" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="252" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A252" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B252" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C252">
         <v>1238.3</v>
       </c>
       <c r="D252">
         <v>103.1</v>
       </c>
       <c r="E252">
         <v>104.1</v>
       </c>
       <c r="F252">
         <v>95.9</v>
       </c>
       <c r="G252">
         <v>99.1</v>
       </c>
       <c r="H252">
         <v>98.4</v>
       </c>
       <c r="I252">
         <v>97.4</v>
       </c>
       <c r="J252">
         <v>98.9</v>
       </c>
@@ -41889,57 +42645,60 @@
       </c>
       <c r="AU252">
         <v>93.1</v>
       </c>
       <c r="AV252">
         <v>98.9</v>
       </c>
       <c r="AW252">
         <v>100.4</v>
       </c>
       <c r="AX252">
         <v>108.5</v>
       </c>
       <c r="AY252">
         <v>96.8</v>
       </c>
       <c r="AZ252">
         <v>101</v>
       </c>
       <c r="BA252">
         <v>101</v>
       </c>
       <c r="BB252">
         <v>107.7</v>
       </c>
+      <c r="BC252">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="253" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="253" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A253" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B253" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>119.8</v>
       </c>
       <c r="E253">
         <v>121.6</v>
       </c>
       <c r="F253">
         <v>78.400000000000006</v>
       </c>
       <c r="G253">
         <v>78.400000000000006</v>
       </c>
       <c r="H253">
         <v>96.9</v>
       </c>
       <c r="I253">
         <v>111.5</v>
       </c>
       <c r="J253">
         <v>114.8</v>
       </c>
@@ -42047,57 +42806,60 @@
       </c>
       <c r="AU253">
         <v>112.8</v>
       </c>
       <c r="AV253">
         <v>118.9</v>
       </c>
       <c r="AW253">
         <v>119.4</v>
       </c>
       <c r="AX253">
         <v>110.1</v>
       </c>
       <c r="AY253">
         <v>116.2</v>
       </c>
       <c r="AZ253">
         <v>122</v>
       </c>
       <c r="BA253">
         <v>120.4</v>
       </c>
       <c r="BB253">
         <v>109.9</v>
       </c>
+      <c r="BC253">
+        <v>116.1</v>
+      </c>
     </row>
-    <row r="254" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="254" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A254" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B254" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.3</v>
       </c>
       <c r="E254">
         <v>103.8</v>
       </c>
       <c r="F254">
         <v>96.2</v>
       </c>
       <c r="G254">
         <v>98</v>
       </c>
       <c r="H254">
         <v>101.4</v>
       </c>
       <c r="I254">
         <v>104.3</v>
       </c>
       <c r="J254">
         <v>106.3</v>
       </c>
@@ -42205,57 +42967,60 @@
       </c>
       <c r="AU254">
         <v>104</v>
       </c>
       <c r="AV254">
         <v>106.7</v>
       </c>
       <c r="AW254">
         <v>107.6</v>
       </c>
       <c r="AX254">
         <v>109.2</v>
       </c>
       <c r="AY254">
         <v>107.1</v>
       </c>
       <c r="AZ254">
         <v>110.2</v>
       </c>
       <c r="BA254">
         <v>111.4</v>
       </c>
       <c r="BB254">
         <v>112.2</v>
       </c>
+      <c r="BC254">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="255" spans="1:54" x14ac:dyDescent="0.55000000000000004">
+    <row r="255" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A255" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B255" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C255">
         <v>1067.5999999999999</v>
       </c>
       <c r="D255">
         <v>102.6</v>
       </c>
       <c r="E255">
         <v>102.9</v>
       </c>
       <c r="F255">
         <v>97.1</v>
       </c>
       <c r="G255">
         <v>98.9</v>
       </c>
       <c r="H255">
         <v>101.4</v>
       </c>
       <c r="I255">
         <v>104.2</v>
       </c>
       <c r="J255">
         <v>106</v>
       </c>
@@ -42362,50 +43127,53 @@
         <v>107.2</v>
       </c>
       <c r="AU255">
         <v>103.7</v>
       </c>
       <c r="AV255">
         <v>104.9</v>
       </c>
       <c r="AW255">
         <v>108.3</v>
       </c>
       <c r="AX255">
         <v>110.7</v>
       </c>
       <c r="AY255">
         <v>108.2</v>
       </c>
       <c r="AZ255">
         <v>109.7</v>
       </c>
       <c r="BA255">
         <v>111.8</v>
       </c>
       <c r="BB255">
         <v>112.6</v>
+      </c>
+      <c r="BC255">
+        <v>107.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">