--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDC476D6-7C1C-42C0-89D6-AF3050C5E0F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{98726B7C-3800-4870-BE86-365128219FB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{D75D0F3E-9B43-4AEF-96C7-F12043B949B1}"/>
+    <workbookView xWindow="384" yWindow="384" windowWidth="17280" windowHeight="9960" xr2:uid="{4A98CA23-4696-4E64-9BBE-0DA9C5C7410E}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
@@ -1807,51 +1807,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{46B9D7E3-FC16-41BD-963E-995F2C20B31A}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{83349330-F313-47FC-B429-B27C10EDFA57}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2146,51 +2146,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A316CC37-B9ED-4D71-9BE9-AB805F3C1EE2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DE24412-CB6C-4A24-84A2-D5B8FF44A678}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.45">
@@ -2229,51 +2229,51 @@
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="1" t="s">
         <v>564</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03BBF203-43F9-4478-9E95-8BD30F8E3C1D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D337F32-6CDC-4D7B-A0F0-583B352558E2}">
   <dimension ref="A1:BC255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="55" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:55" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000000</v>
       </c>
       <c r="E2">
         <v>2019000000</v>
       </c>
       <c r="F2">
@@ -2718,51 +2718,51 @@
       <c r="AU4">
         <v>100.1</v>
       </c>
       <c r="AV4">
         <v>102.8</v>
       </c>
       <c r="AW4">
         <v>104.5</v>
       </c>
       <c r="AX4">
         <v>104.3</v>
       </c>
       <c r="AY4">
         <v>102.6</v>
       </c>
       <c r="AZ4">
         <v>104.9</v>
       </c>
       <c r="BA4">
         <v>106.8</v>
       </c>
       <c r="BB4">
         <v>106.3</v>
       </c>
       <c r="BC4">
-        <v>104.4</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="5" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
         <v>57</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>102.9</v>
       </c>
       <c r="E5">
         <v>101</v>
       </c>
       <c r="F5">
         <v>99</v>
       </c>
       <c r="G5">
         <v>100.1</v>
       </c>
       <c r="H5">
@@ -3201,51 +3201,51 @@
       <c r="AU7">
         <v>82.9</v>
       </c>
       <c r="AV7">
         <v>91.3</v>
       </c>
       <c r="AW7">
         <v>97.9</v>
       </c>
       <c r="AX7">
         <v>118.8</v>
       </c>
       <c r="AY7">
         <v>85.4</v>
       </c>
       <c r="AZ7">
         <v>90.2</v>
       </c>
       <c r="BA7">
         <v>99.2</v>
       </c>
       <c r="BB7">
         <v>117.1</v>
       </c>
       <c r="BC7">
-        <v>83.3</v>
+        <v>83.9</v>
       </c>
     </row>
     <row r="8" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
         <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>104.9</v>
       </c>
       <c r="E8">
         <v>104.5</v>
       </c>
       <c r="F8">
         <v>95.5</v>
       </c>
       <c r="G8">
         <v>95.7</v>
       </c>
       <c r="H8">
@@ -3684,51 +3684,51 @@
       <c r="AU10">
         <v>103.6</v>
       </c>
       <c r="AV10">
         <v>108.5</v>
       </c>
       <c r="AW10">
         <v>111.2</v>
       </c>
       <c r="AX10">
         <v>124.5</v>
       </c>
       <c r="AY10">
         <v>110.8</v>
       </c>
       <c r="AZ10">
         <v>117.1</v>
       </c>
       <c r="BA10">
         <v>117.1</v>
       </c>
       <c r="BB10">
         <v>128.4</v>
       </c>
       <c r="BC10">
-        <v>112.6</v>
+        <v>112.4</v>
       </c>
     </row>
     <row r="11" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>69</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>100.7</v>
       </c>
       <c r="E11">
         <v>101.2</v>
       </c>
       <c r="F11">
         <v>98.8</v>
       </c>
       <c r="G11">
         <v>98.8</v>
       </c>
       <c r="H11">
@@ -3845,51 +3845,51 @@
       <c r="AU11">
         <v>94.3</v>
       </c>
       <c r="AV11">
         <v>95.2</v>
       </c>
       <c r="AW11">
         <v>98.7</v>
       </c>
       <c r="AX11">
         <v>105.5</v>
       </c>
       <c r="AY11">
         <v>101.9</v>
       </c>
       <c r="AZ11">
         <v>104.5</v>
       </c>
       <c r="BA11">
         <v>105.4</v>
       </c>
       <c r="BB11">
         <v>109.4</v>
       </c>
       <c r="BC11">
-        <v>101</v>
+        <v>101.4</v>
       </c>
     </row>
     <row r="12" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
         <v>71</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>106.2</v>
       </c>
       <c r="E12">
         <v>104.7</v>
       </c>
       <c r="F12">
         <v>95.4</v>
       </c>
       <c r="G12">
         <v>98.2</v>
       </c>
       <c r="H12">
@@ -4006,51 +4006,51 @@
       <c r="AU12">
         <v>93.6</v>
       </c>
       <c r="AV12">
         <v>95.5</v>
       </c>
       <c r="AW12">
         <v>98.9</v>
       </c>
       <c r="AX12">
         <v>98.3</v>
       </c>
       <c r="AY12">
         <v>91.8</v>
       </c>
       <c r="AZ12">
         <v>95.9</v>
       </c>
       <c r="BA12">
         <v>100.3</v>
       </c>
       <c r="BB12">
         <v>100.6</v>
       </c>
       <c r="BC12">
-        <v>93.2</v>
+        <v>93.7</v>
       </c>
     </row>
     <row r="13" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
         <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>98.9</v>
       </c>
       <c r="E13">
         <v>101.4</v>
       </c>
       <c r="F13">
         <v>98.6</v>
       </c>
       <c r="G13">
         <v>102.8</v>
       </c>
       <c r="H13">
@@ -4167,51 +4167,51 @@
       <c r="AU13">
         <v>109.1</v>
       </c>
       <c r="AV13">
         <v>117</v>
       </c>
       <c r="AW13">
         <v>119.3</v>
       </c>
       <c r="AX13">
         <v>140.30000000000001</v>
       </c>
       <c r="AY13">
         <v>118.2</v>
       </c>
       <c r="AZ13">
         <v>126.2</v>
       </c>
       <c r="BA13">
         <v>126.1</v>
       </c>
       <c r="BB13">
         <v>144.4</v>
       </c>
       <c r="BC13">
-        <v>121.3</v>
+        <v>120.4</v>
       </c>
     </row>
     <row r="14" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.3</v>
       </c>
       <c r="E14">
         <v>101.6</v>
       </c>
       <c r="F14">
         <v>98.4</v>
       </c>
       <c r="G14">
         <v>104.3</v>
       </c>
       <c r="H14">
@@ -4328,51 +4328,51 @@
       <c r="AU14">
         <v>111.8</v>
       </c>
       <c r="AV14">
         <v>121.4</v>
       </c>
       <c r="AW14">
         <v>123.7</v>
       </c>
       <c r="AX14">
         <v>147.1</v>
       </c>
       <c r="AY14">
         <v>123.8</v>
       </c>
       <c r="AZ14">
         <v>132.5</v>
       </c>
       <c r="BA14">
         <v>132.9</v>
       </c>
       <c r="BB14">
         <v>151.30000000000001</v>
       </c>
       <c r="BC14">
-        <v>126.4</v>
+        <v>125.7</v>
       </c>
     </row>
     <row r="15" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>96</v>
       </c>
       <c r="E15">
         <v>100.9</v>
       </c>
       <c r="F15">
         <v>99.1</v>
       </c>
       <c r="G15">
         <v>99.5</v>
       </c>
       <c r="H15">
@@ -4489,51 +4489,51 @@
       <c r="AU15">
         <v>103.3</v>
       </c>
       <c r="AV15">
         <v>107.7</v>
       </c>
       <c r="AW15">
         <v>109.8</v>
       </c>
       <c r="AX15">
         <v>125.8</v>
       </c>
       <c r="AY15">
         <v>106.2</v>
       </c>
       <c r="AZ15">
         <v>112.8</v>
       </c>
       <c r="BA15">
         <v>111.5</v>
       </c>
       <c r="BB15">
         <v>129.69999999999999</v>
       </c>
       <c r="BC15">
-        <v>110.4</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
         <v>79</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>90.8</v>
       </c>
       <c r="E16">
         <v>97.8</v>
       </c>
       <c r="F16">
         <v>102.2</v>
       </c>
       <c r="G16">
         <v>104.7</v>
       </c>
       <c r="H16">
@@ -4650,51 +4650,51 @@
       <c r="AU16">
         <v>120.3</v>
       </c>
       <c r="AV16">
         <v>123.2</v>
       </c>
       <c r="AW16">
         <v>127.7</v>
       </c>
       <c r="AX16">
         <v>133.80000000000001</v>
       </c>
       <c r="AY16">
         <v>132</v>
       </c>
       <c r="AZ16">
         <v>139.19999999999999</v>
       </c>
       <c r="BA16">
         <v>138.6</v>
       </c>
       <c r="BB16">
         <v>143</v>
       </c>
       <c r="BC16">
-        <v>138.19999999999999</v>
+        <v>138.9</v>
       </c>
     </row>
     <row r="17" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>103</v>
       </c>
       <c r="E17">
         <v>104.8</v>
       </c>
       <c r="F17">
         <v>95.2</v>
       </c>
       <c r="G17">
         <v>92.8</v>
       </c>
       <c r="H17">
@@ -4811,51 +4811,51 @@
       <c r="AU17">
         <v>83.9</v>
       </c>
       <c r="AV17">
         <v>86.4</v>
       </c>
       <c r="AW17">
         <v>86.4</v>
       </c>
       <c r="AX17">
         <v>87.5</v>
       </c>
       <c r="AY17">
         <v>79.7</v>
       </c>
       <c r="AZ17">
         <v>85.6</v>
       </c>
       <c r="BA17">
         <v>82.8</v>
       </c>
       <c r="BB17">
         <v>85.6</v>
       </c>
       <c r="BC17">
-        <v>76.7</v>
+        <v>77.400000000000006</v>
       </c>
     </row>
     <row r="18" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
         <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>95.4</v>
       </c>
       <c r="E18">
         <v>106.6</v>
       </c>
       <c r="F18">
         <v>93.4</v>
       </c>
       <c r="G18">
         <v>94.7</v>
       </c>
       <c r="H18">
@@ -4972,51 +4972,51 @@
       <c r="AU18">
         <v>101</v>
       </c>
       <c r="AV18">
         <v>106.8</v>
       </c>
       <c r="AW18">
         <v>106</v>
       </c>
       <c r="AX18">
         <v>99.3</v>
       </c>
       <c r="AY18">
         <v>90.8</v>
       </c>
       <c r="AZ18">
         <v>103.6</v>
       </c>
       <c r="BA18">
         <v>95.6</v>
       </c>
       <c r="BB18">
         <v>99.8</v>
       </c>
       <c r="BC18">
-        <v>87.9</v>
+        <v>90.4</v>
       </c>
     </row>
     <row r="19" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>86.1</v>
       </c>
       <c r="E19">
         <v>105.7</v>
       </c>
       <c r="F19">
         <v>94.3</v>
       </c>
       <c r="G19">
         <v>85.2</v>
       </c>
       <c r="H19">
@@ -5133,51 +5133,51 @@
       <c r="AU19">
         <v>97.1</v>
       </c>
       <c r="AV19">
         <v>95.9</v>
       </c>
       <c r="AW19">
         <v>100.2</v>
       </c>
       <c r="AX19">
         <v>154.6</v>
       </c>
       <c r="AY19">
         <v>160</v>
       </c>
       <c r="AZ19">
         <v>159.4</v>
       </c>
       <c r="BA19">
         <v>170.5</v>
       </c>
       <c r="BB19">
         <v>165</v>
       </c>
       <c r="BC19">
-        <v>168.7</v>
+        <v>161.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>109.7</v>
       </c>
       <c r="E20">
         <v>103.7</v>
       </c>
       <c r="F20">
         <v>96.4</v>
       </c>
       <c r="G20">
         <v>89.3</v>
       </c>
       <c r="H20">
@@ -6099,51 +6099,51 @@
       <c r="AU25">
         <v>98.1</v>
       </c>
       <c r="AV25">
         <v>98.2</v>
       </c>
       <c r="AW25">
         <v>101.8</v>
       </c>
       <c r="AX25">
         <v>94.2</v>
       </c>
       <c r="AY25">
         <v>97.3</v>
       </c>
       <c r="AZ25">
         <v>98.7</v>
       </c>
       <c r="BA25">
         <v>102.8</v>
       </c>
       <c r="BB25">
         <v>95.2</v>
       </c>
       <c r="BC25">
-        <v>97.1</v>
+        <v>96.3</v>
       </c>
     </row>
     <row r="26" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>107.9</v>
       </c>
       <c r="E26">
         <v>108.3</v>
       </c>
       <c r="F26">
         <v>91.7</v>
       </c>
       <c r="G26">
         <v>91</v>
       </c>
       <c r="H26">
@@ -6260,51 +6260,51 @@
       <c r="AU26">
         <v>98.8</v>
       </c>
       <c r="AV26">
         <v>99</v>
       </c>
       <c r="AW26">
         <v>102.1</v>
       </c>
       <c r="AX26">
         <v>94.9</v>
       </c>
       <c r="AY26">
         <v>98.1</v>
       </c>
       <c r="AZ26">
         <v>99.8</v>
       </c>
       <c r="BA26">
         <v>103.4</v>
       </c>
       <c r="BB26">
         <v>96</v>
       </c>
       <c r="BC26">
-        <v>98</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="27" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
         <v>101</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.6</v>
       </c>
       <c r="E27">
         <v>114.2</v>
       </c>
       <c r="F27">
         <v>85.8</v>
       </c>
       <c r="G27">
         <v>83.1</v>
       </c>
       <c r="H27">
@@ -6421,51 +6421,51 @@
       <c r="AU27">
         <v>104.9</v>
       </c>
       <c r="AV27">
         <v>103.6</v>
       </c>
       <c r="AW27">
         <v>106.3</v>
       </c>
       <c r="AX27">
         <v>99.9</v>
       </c>
       <c r="AY27">
         <v>108.1</v>
       </c>
       <c r="AZ27">
         <v>107.5</v>
       </c>
       <c r="BA27">
         <v>108.8</v>
       </c>
       <c r="BB27">
         <v>102.4</v>
       </c>
       <c r="BC27">
-        <v>110.4</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="28" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.8</v>
       </c>
       <c r="E28">
         <v>114.4</v>
       </c>
       <c r="F28">
         <v>85.6</v>
       </c>
       <c r="G28">
         <v>82.8</v>
       </c>
       <c r="H28">
@@ -6582,51 +6582,51 @@
       <c r="AU28">
         <v>105.3</v>
       </c>
       <c r="AV28">
         <v>103.9</v>
       </c>
       <c r="AW28">
         <v>106.4</v>
       </c>
       <c r="AX28">
         <v>100</v>
       </c>
       <c r="AY28">
         <v>108.5</v>
       </c>
       <c r="AZ28">
         <v>107.9</v>
       </c>
       <c r="BA28">
         <v>109</v>
       </c>
       <c r="BB28">
         <v>102.5</v>
       </c>
       <c r="BC28">
-        <v>111</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="29" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.8</v>
       </c>
       <c r="E29">
         <v>114.1</v>
       </c>
       <c r="F29">
         <v>86</v>
       </c>
       <c r="G29">
         <v>82.4</v>
       </c>
       <c r="H29">
@@ -6743,51 +6743,51 @@
       <c r="AU29">
         <v>103.5</v>
       </c>
       <c r="AV29">
         <v>103</v>
       </c>
       <c r="AW29">
         <v>105.2</v>
       </c>
       <c r="AX29">
         <v>98.6</v>
       </c>
       <c r="AY29">
         <v>106.4</v>
       </c>
       <c r="AZ29">
         <v>106.6</v>
       </c>
       <c r="BA29">
         <v>107.8</v>
       </c>
       <c r="BB29">
         <v>100.9</v>
       </c>
       <c r="BC29">
-        <v>108.8</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="30" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.7</v>
       </c>
       <c r="E30">
         <v>115</v>
       </c>
       <c r="F30">
         <v>85</v>
       </c>
       <c r="G30">
         <v>83.4</v>
       </c>
       <c r="H30">
@@ -6904,51 +6904,51 @@
       <c r="AU30">
         <v>108.1</v>
       </c>
       <c r="AV30">
         <v>105.3</v>
       </c>
       <c r="AW30">
         <v>108</v>
       </c>
       <c r="AX30">
         <v>102.1</v>
       </c>
       <c r="AY30">
         <v>111.7</v>
       </c>
       <c r="AZ30">
         <v>109.8</v>
       </c>
       <c r="BA30">
         <v>110.7</v>
       </c>
       <c r="BB30">
         <v>105.1</v>
       </c>
       <c r="BC30">
-        <v>114.2</v>
+        <v>113.7</v>
       </c>
     </row>
     <row r="31" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>102.8</v>
       </c>
       <c r="E31">
         <v>103.9</v>
       </c>
       <c r="F31">
         <v>96.1</v>
       </c>
       <c r="G31">
         <v>94.3</v>
       </c>
       <c r="H31">
@@ -7065,51 +7065,51 @@
       <c r="AU31">
         <v>85.3</v>
       </c>
       <c r="AV31">
         <v>86.7</v>
       </c>
       <c r="AW31">
         <v>102.8</v>
       </c>
       <c r="AX31">
         <v>96.2</v>
       </c>
       <c r="AY31">
         <v>86.5</v>
       </c>
       <c r="AZ31">
         <v>89.6</v>
       </c>
       <c r="BA31">
         <v>99.7</v>
       </c>
       <c r="BB31">
         <v>94.6</v>
       </c>
       <c r="BC31">
-        <v>82.8</v>
+        <v>83.7</v>
       </c>
     </row>
     <row r="32" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
         <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.4</v>
       </c>
       <c r="E32">
         <v>118.4</v>
       </c>
       <c r="F32">
         <v>81.599999999999994</v>
       </c>
       <c r="G32">
         <v>78.5</v>
       </c>
       <c r="H32">
@@ -7226,51 +7226,51 @@
       <c r="AU32">
         <v>97.4</v>
       </c>
       <c r="AV32">
         <v>102.2</v>
       </c>
       <c r="AW32">
         <v>100.7</v>
       </c>
       <c r="AX32">
         <v>92.2</v>
       </c>
       <c r="AY32">
         <v>101.2</v>
       </c>
       <c r="AZ32">
         <v>102.8</v>
       </c>
       <c r="BA32">
         <v>99.3</v>
       </c>
       <c r="BB32">
         <v>94.2</v>
       </c>
       <c r="BC32">
-        <v>101.2</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="33" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.7</v>
       </c>
       <c r="E33">
         <v>114</v>
       </c>
       <c r="F33">
         <v>86</v>
       </c>
       <c r="G33">
         <v>84.4</v>
       </c>
       <c r="H33">
@@ -7387,51 +7387,51 @@
       <c r="AU33">
         <v>102.2</v>
       </c>
       <c r="AV33">
         <v>100.3</v>
       </c>
       <c r="AW33">
         <v>102</v>
       </c>
       <c r="AX33">
         <v>93.4</v>
       </c>
       <c r="AY33">
         <v>103.3</v>
       </c>
       <c r="AZ33">
         <v>101.7</v>
       </c>
       <c r="BA33">
         <v>100.1</v>
       </c>
       <c r="BB33">
         <v>93.9</v>
       </c>
       <c r="BC33">
-        <v>103</v>
+        <v>101.6</v>
       </c>
     </row>
     <row r="34" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>129.6</v>
       </c>
       <c r="E34">
         <v>122.6</v>
       </c>
       <c r="F34">
         <v>77.5</v>
       </c>
       <c r="G34">
         <v>73.099999999999994</v>
       </c>
       <c r="H34">
@@ -7548,51 +7548,51 @@
       <c r="AU34">
         <v>92.9</v>
       </c>
       <c r="AV34">
         <v>104</v>
       </c>
       <c r="AW34">
         <v>99.4</v>
       </c>
       <c r="AX34">
         <v>91.2</v>
       </c>
       <c r="AY34">
         <v>99.2</v>
       </c>
       <c r="AZ34">
         <v>103.9</v>
       </c>
       <c r="BA34">
         <v>98.6</v>
       </c>
       <c r="BB34">
         <v>94.5</v>
       </c>
       <c r="BC34">
-        <v>99.4</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="35" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
         <v>117</v>
       </c>
       <c r="B35" t="s">
         <v>118</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>104.3</v>
       </c>
       <c r="E35">
         <v>104.5</v>
       </c>
       <c r="F35">
         <v>95.5</v>
       </c>
       <c r="G35">
         <v>95.5</v>
       </c>
       <c r="H35">
@@ -7709,51 +7709,51 @@
       <c r="AU35">
         <v>94.9</v>
       </c>
       <c r="AV35">
         <v>93.5</v>
       </c>
       <c r="AW35">
         <v>98.6</v>
       </c>
       <c r="AX35">
         <v>90</v>
       </c>
       <c r="AY35">
         <v>90.8</v>
       </c>
       <c r="AZ35">
         <v>92.2</v>
       </c>
       <c r="BA35">
         <v>99.7</v>
       </c>
       <c r="BB35">
         <v>90.6</v>
       </c>
       <c r="BC35">
-        <v>89.8</v>
+        <v>88.5</v>
       </c>
     </row>
     <row r="36" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
         <v>119</v>
       </c>
       <c r="B36" t="s">
         <v>120</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>106.7</v>
       </c>
       <c r="E36">
         <v>106.7</v>
       </c>
       <c r="F36">
         <v>93.3</v>
       </c>
       <c r="G36">
         <v>92.3</v>
       </c>
       <c r="H36">
@@ -7870,51 +7870,51 @@
       <c r="AU36">
         <v>92.3</v>
       </c>
       <c r="AV36">
         <v>89.4</v>
       </c>
       <c r="AW36">
         <v>92.6</v>
       </c>
       <c r="AX36">
         <v>86.5</v>
       </c>
       <c r="AY36">
         <v>86.6</v>
       </c>
       <c r="AZ36">
         <v>87.2</v>
       </c>
       <c r="BA36">
         <v>93.6</v>
       </c>
       <c r="BB36">
         <v>86.1</v>
       </c>
       <c r="BC36">
-        <v>84</v>
+        <v>82.4</v>
       </c>
     </row>
     <row r="37" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
         <v>121</v>
       </c>
       <c r="B37" t="s">
         <v>122</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>94.9</v>
       </c>
       <c r="E37">
         <v>95.4</v>
       </c>
       <c r="F37">
         <v>104.6</v>
       </c>
       <c r="G37">
         <v>108.6</v>
       </c>
       <c r="H37">
@@ -8192,51 +8192,51 @@
       <c r="AU38">
         <v>93.9</v>
       </c>
       <c r="AV38">
         <v>97.2</v>
       </c>
       <c r="AW38">
         <v>97.2</v>
       </c>
       <c r="AX38">
         <v>91.9</v>
       </c>
       <c r="AY38">
         <v>92.6</v>
       </c>
       <c r="AZ38">
         <v>97.6</v>
       </c>
       <c r="BA38">
         <v>97.5</v>
       </c>
       <c r="BB38">
         <v>93.5</v>
       </c>
       <c r="BC38">
-        <v>93</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="39" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>126</v>
       </c>
       <c r="E39">
         <v>133.80000000000001</v>
       </c>
       <c r="F39">
         <v>66.2</v>
       </c>
       <c r="G39">
         <v>70.099999999999994</v>
       </c>
       <c r="H39">
@@ -8353,51 +8353,51 @@
       <c r="AU39">
         <v>133.30000000000001</v>
       </c>
       <c r="AV39">
         <v>167</v>
       </c>
       <c r="AW39">
         <v>138.80000000000001</v>
       </c>
       <c r="AX39">
         <v>122.4</v>
       </c>
       <c r="AY39">
         <v>140.69999999999999</v>
       </c>
       <c r="AZ39">
         <v>175</v>
       </c>
       <c r="BA39">
         <v>140.4</v>
       </c>
       <c r="BB39">
         <v>124.9</v>
       </c>
       <c r="BC39">
-        <v>144.1</v>
+        <v>138.4</v>
       </c>
     </row>
     <row r="40" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>106.2</v>
       </c>
       <c r="E40">
         <v>104.9</v>
       </c>
       <c r="F40">
         <v>95.1</v>
       </c>
       <c r="G40">
         <v>97</v>
       </c>
       <c r="H40">
@@ -8514,51 +8514,51 @@
       <c r="AU40">
         <v>90.8</v>
       </c>
       <c r="AV40">
         <v>91.9</v>
       </c>
       <c r="AW40">
         <v>94</v>
       </c>
       <c r="AX40">
         <v>89.6</v>
       </c>
       <c r="AY40">
         <v>89</v>
       </c>
       <c r="AZ40">
         <v>91.7</v>
       </c>
       <c r="BA40">
         <v>94.3</v>
       </c>
       <c r="BB40">
         <v>91.1</v>
       </c>
       <c r="BC40">
-        <v>89.1</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="41" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
         <v>129</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105.4</v>
       </c>
       <c r="E41">
         <v>104.6</v>
       </c>
       <c r="F41">
         <v>95.4</v>
       </c>
       <c r="G41">
         <v>95.3</v>
       </c>
       <c r="H41">
@@ -8836,51 +8836,51 @@
       <c r="AU42">
         <v>93.1</v>
       </c>
       <c r="AV42">
         <v>93</v>
       </c>
       <c r="AW42">
         <v>97.1</v>
       </c>
       <c r="AX42">
         <v>90.6</v>
       </c>
       <c r="AY42">
         <v>89.8</v>
       </c>
       <c r="AZ42">
         <v>91.7</v>
       </c>
       <c r="BA42">
         <v>95.8</v>
       </c>
       <c r="BB42">
         <v>91.2</v>
       </c>
       <c r="BC42">
-        <v>88.2</v>
+        <v>90.1</v>
       </c>
     </row>
     <row r="43" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
         <v>133</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>143.69999999999999</v>
       </c>
       <c r="E43">
         <v>144.9</v>
       </c>
       <c r="F43">
         <v>55.1</v>
       </c>
       <c r="G43">
         <v>48.8</v>
       </c>
       <c r="H43">
@@ -8997,51 +8997,51 @@
       <c r="AU43">
         <v>128.5</v>
       </c>
       <c r="AV43">
         <v>142.6</v>
       </c>
       <c r="AW43">
         <v>143.9</v>
       </c>
       <c r="AX43">
         <v>141.30000000000001</v>
       </c>
       <c r="AY43">
         <v>137.9</v>
       </c>
       <c r="AZ43">
         <v>151.9</v>
       </c>
       <c r="BA43">
         <v>152</v>
       </c>
       <c r="BB43">
         <v>148.9</v>
       </c>
       <c r="BC43">
-        <v>143.80000000000001</v>
+        <v>143.9</v>
       </c>
     </row>
     <row r="44" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
         <v>135</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>148.5</v>
       </c>
       <c r="E44">
         <v>151.69999999999999</v>
       </c>
       <c r="F44">
         <v>48.2</v>
       </c>
       <c r="G44">
         <v>37</v>
       </c>
       <c r="H44">
@@ -9158,51 +9158,51 @@
       <c r="AU44">
         <v>134.19999999999999</v>
       </c>
       <c r="AV44">
         <v>150.4</v>
       </c>
       <c r="AW44">
         <v>150.30000000000001</v>
       </c>
       <c r="AX44">
         <v>149.69999999999999</v>
       </c>
       <c r="AY44">
         <v>144.6</v>
       </c>
       <c r="AZ44">
         <v>160.5</v>
       </c>
       <c r="BA44">
         <v>159.6</v>
       </c>
       <c r="BB44">
         <v>158.19999999999999</v>
       </c>
       <c r="BC44">
-        <v>150.4</v>
+        <v>150.6</v>
       </c>
     </row>
     <row r="45" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
         <v>137</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.5</v>
       </c>
       <c r="E45">
         <v>168.6</v>
       </c>
       <c r="F45">
         <v>31.4</v>
       </c>
       <c r="G45">
         <v>10</v>
       </c>
       <c r="H45">
@@ -9319,51 +9319,51 @@
       <c r="AU45">
         <v>141.4</v>
       </c>
       <c r="AV45">
         <v>150.69999999999999</v>
       </c>
       <c r="AW45">
         <v>153.4</v>
       </c>
       <c r="AX45">
         <v>162.9</v>
       </c>
       <c r="AY45">
         <v>159.1</v>
       </c>
       <c r="AZ45">
         <v>165.9</v>
       </c>
       <c r="BA45">
         <v>171.3</v>
       </c>
       <c r="BB45">
         <v>178.4</v>
       </c>
       <c r="BC45">
-        <v>167.9</v>
+        <v>167.8</v>
       </c>
     </row>
     <row r="46" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
         <v>139</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>134.19999999999999</v>
       </c>
       <c r="E46">
         <v>139.1</v>
       </c>
       <c r="F46">
         <v>60.9</v>
       </c>
       <c r="G46">
         <v>57.2</v>
       </c>
       <c r="H46">
@@ -9480,51 +9480,51 @@
       <c r="AU46">
         <v>128.80000000000001</v>
       </c>
       <c r="AV46">
         <v>150.19999999999999</v>
       </c>
       <c r="AW46">
         <v>148</v>
       </c>
       <c r="AX46">
         <v>139.69999999999999</v>
       </c>
       <c r="AY46">
         <v>133.9</v>
       </c>
       <c r="AZ46">
         <v>156.30000000000001</v>
       </c>
       <c r="BA46">
         <v>150.9</v>
       </c>
       <c r="BB46">
         <v>143.1</v>
       </c>
       <c r="BC46">
-        <v>137.30000000000001</v>
+        <v>137.6</v>
       </c>
     </row>
     <row r="47" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
         <v>141</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>120.1</v>
       </c>
       <c r="E47">
         <v>110.9</v>
       </c>
       <c r="F47">
         <v>89.1</v>
       </c>
       <c r="G47">
         <v>107.7</v>
       </c>
       <c r="H47">
@@ -9641,51 +9641,51 @@
       <c r="AU47">
         <v>100.2</v>
       </c>
       <c r="AV47">
         <v>103.5</v>
       </c>
       <c r="AW47">
         <v>112</v>
       </c>
       <c r="AX47">
         <v>99.5</v>
       </c>
       <c r="AY47">
         <v>104.2</v>
       </c>
       <c r="AZ47">
         <v>109.2</v>
       </c>
       <c r="BA47">
         <v>113.8</v>
       </c>
       <c r="BB47">
         <v>101.9</v>
       </c>
       <c r="BC47">
-        <v>110.6</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="48" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
         <v>143</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>117.8</v>
       </c>
       <c r="E48">
         <v>108.2</v>
       </c>
       <c r="F48">
         <v>91.8</v>
       </c>
       <c r="G48">
         <v>116.3</v>
       </c>
       <c r="H48">
@@ -9963,51 +9963,51 @@
       <c r="AU49">
         <v>84.8</v>
       </c>
       <c r="AV49">
         <v>97.1</v>
       </c>
       <c r="AW49">
         <v>110.1</v>
       </c>
       <c r="AX49">
         <v>90.6</v>
       </c>
       <c r="AY49">
         <v>91.8</v>
       </c>
       <c r="AZ49">
         <v>98.4</v>
       </c>
       <c r="BA49">
         <v>101</v>
       </c>
       <c r="BB49">
         <v>87.3</v>
       </c>
       <c r="BC49">
-        <v>88.6</v>
+        <v>87.8</v>
       </c>
     </row>
     <row r="50" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
         <v>147</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>96.6</v>
       </c>
       <c r="E50">
         <v>99.9</v>
       </c>
       <c r="F50">
         <v>100.1</v>
       </c>
       <c r="G50">
         <v>97.8</v>
       </c>
       <c r="H50">
@@ -10124,51 +10124,51 @@
       <c r="AU50">
         <v>98.9</v>
       </c>
       <c r="AV50">
         <v>96.9</v>
       </c>
       <c r="AW50">
         <v>100.4</v>
       </c>
       <c r="AX50">
         <v>98.8</v>
       </c>
       <c r="AY50">
         <v>101.1</v>
       </c>
       <c r="AZ50">
         <v>99.9</v>
       </c>
       <c r="BA50">
         <v>103.1</v>
       </c>
       <c r="BB50">
         <v>96.5</v>
       </c>
       <c r="BC50">
-        <v>99.8</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="51" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
         <v>149</v>
       </c>
       <c r="B51" t="s">
         <v>150</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>96.1</v>
       </c>
       <c r="E51">
         <v>99.7</v>
       </c>
       <c r="F51">
         <v>100.3</v>
       </c>
       <c r="G51">
         <v>98.2</v>
       </c>
       <c r="H51">
@@ -10285,51 +10285,51 @@
       <c r="AU51">
         <v>97.7</v>
       </c>
       <c r="AV51">
         <v>94.8</v>
       </c>
       <c r="AW51">
         <v>99.1</v>
       </c>
       <c r="AX51">
         <v>98.6</v>
       </c>
       <c r="AY51">
         <v>100.1</v>
       </c>
       <c r="AZ51">
         <v>98.5</v>
       </c>
       <c r="BA51">
         <v>102.8</v>
       </c>
       <c r="BB51">
         <v>95.7</v>
       </c>
       <c r="BC51">
-        <v>98.6</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="52" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
         <v>151</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>98.9</v>
       </c>
       <c r="E52">
         <v>100.7</v>
       </c>
       <c r="F52">
         <v>99.3</v>
       </c>
       <c r="G52">
         <v>95.9</v>
       </c>
       <c r="H52">
@@ -10768,51 +10768,51 @@
       <c r="AU54">
         <v>90.2</v>
       </c>
       <c r="AV54">
         <v>91.5</v>
       </c>
       <c r="AW54">
         <v>93.1</v>
       </c>
       <c r="AX54">
         <v>89.3</v>
       </c>
       <c r="AY54">
         <v>88.7</v>
       </c>
       <c r="AZ54">
         <v>91.6</v>
       </c>
       <c r="BA54">
         <v>93.8</v>
       </c>
       <c r="BB54">
         <v>91</v>
       </c>
       <c r="BC54">
-        <v>89.4</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="55" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
         <v>157</v>
       </c>
       <c r="B55" t="s">
         <v>158</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>104.5</v>
       </c>
       <c r="E55">
         <v>104.6</v>
       </c>
       <c r="F55">
         <v>95.5</v>
       </c>
       <c r="G55">
         <v>95.7</v>
       </c>
       <c r="H55">
@@ -10929,51 +10929,51 @@
       <c r="AU55">
         <v>94.7</v>
       </c>
       <c r="AV55">
         <v>93.4</v>
       </c>
       <c r="AW55">
         <v>98.4</v>
       </c>
       <c r="AX55">
         <v>90</v>
       </c>
       <c r="AY55">
         <v>90.8</v>
       </c>
       <c r="AZ55">
         <v>92.3</v>
       </c>
       <c r="BA55">
         <v>99.5</v>
       </c>
       <c r="BB55">
         <v>90.7</v>
       </c>
       <c r="BC55">
-        <v>89.8</v>
+        <v>88.6</v>
       </c>
     </row>
     <row r="56" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
         <v>159</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>108.3</v>
       </c>
       <c r="E56">
         <v>110</v>
       </c>
       <c r="F56">
         <v>90</v>
       </c>
       <c r="G56">
         <v>91.8</v>
       </c>
       <c r="H56">
@@ -11895,51 +11895,51 @@
       <c r="AU61">
         <v>104.1</v>
       </c>
       <c r="AV61">
         <v>105.9</v>
       </c>
       <c r="AW61">
         <v>106.6</v>
       </c>
       <c r="AX61">
         <v>99.7</v>
       </c>
       <c r="AY61">
         <v>107.9</v>
       </c>
       <c r="AZ61">
         <v>109</v>
       </c>
       <c r="BA61">
         <v>108.2</v>
       </c>
       <c r="BB61">
         <v>102.4</v>
       </c>
       <c r="BC61">
-        <v>109.7</v>
+        <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
         <v>171</v>
       </c>
       <c r="B62" t="s">
         <v>172</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>104.5</v>
       </c>
       <c r="E62">
         <v>104.6</v>
       </c>
       <c r="F62">
         <v>95.5</v>
       </c>
       <c r="G62">
         <v>95.7</v>
       </c>
       <c r="H62">
@@ -12056,51 +12056,51 @@
       <c r="AU62">
         <v>94.7</v>
       </c>
       <c r="AV62">
         <v>93.4</v>
       </c>
       <c r="AW62">
         <v>98.4</v>
       </c>
       <c r="AX62">
         <v>90</v>
       </c>
       <c r="AY62">
         <v>90.8</v>
       </c>
       <c r="AZ62">
         <v>92.3</v>
       </c>
       <c r="BA62">
         <v>99.5</v>
       </c>
       <c r="BB62">
         <v>90.7</v>
       </c>
       <c r="BC62">
-        <v>89.8</v>
+        <v>88.6</v>
       </c>
     </row>
     <row r="63" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
         <v>173</v>
       </c>
       <c r="B63" t="s">
         <v>174</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>106.6</v>
       </c>
       <c r="E63">
         <v>105.7</v>
       </c>
       <c r="F63">
         <v>94.3</v>
       </c>
       <c r="G63">
         <v>94.5</v>
       </c>
       <c r="H63">
@@ -12378,51 +12378,51 @@
       <c r="AU64">
         <v>56.2</v>
       </c>
       <c r="AV64">
         <v>55.1</v>
       </c>
       <c r="AW64">
         <v>53.5</v>
       </c>
       <c r="AX64">
         <v>50.8</v>
       </c>
       <c r="AY64">
         <v>50.6</v>
       </c>
       <c r="AZ64">
         <v>50</v>
       </c>
       <c r="BA64">
         <v>54.1</v>
       </c>
       <c r="BB64">
         <v>48.6</v>
       </c>
       <c r="BC64">
-        <v>43.9</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="65" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
         <v>177</v>
       </c>
       <c r="B65" t="s">
         <v>178</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>120.3</v>
       </c>
       <c r="E65">
         <v>111.2</v>
       </c>
       <c r="F65">
         <v>88.8</v>
       </c>
       <c r="G65">
         <v>83.4</v>
       </c>
       <c r="H65">
@@ -12539,51 +12539,51 @@
       <c r="AU65">
         <v>69.900000000000006</v>
       </c>
       <c r="AV65">
         <v>66.8</v>
       </c>
       <c r="AW65">
         <v>71.8</v>
       </c>
       <c r="AX65">
         <v>65.7</v>
       </c>
       <c r="AY65">
         <v>67.8</v>
       </c>
       <c r="AZ65">
         <v>63.6</v>
       </c>
       <c r="BA65">
         <v>68.400000000000006</v>
       </c>
       <c r="BB65">
         <v>62.4</v>
       </c>
       <c r="BC65">
-        <v>64.099999999999994</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="66" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
         <v>179</v>
       </c>
       <c r="B66" t="s">
         <v>180</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>114.9</v>
       </c>
       <c r="E66">
         <v>111.5</v>
       </c>
       <c r="F66">
         <v>88.5</v>
       </c>
       <c r="G66">
         <v>83.9</v>
       </c>
       <c r="H66">
@@ -12861,51 +12861,51 @@
       <c r="AU67">
         <v>70.3</v>
       </c>
       <c r="AV67">
         <v>67.099999999999994</v>
       </c>
       <c r="AW67">
         <v>73.099999999999994</v>
       </c>
       <c r="AX67">
         <v>66.7</v>
       </c>
       <c r="AY67">
         <v>68.3</v>
       </c>
       <c r="AZ67">
         <v>64</v>
       </c>
       <c r="BA67">
         <v>69.3</v>
       </c>
       <c r="BB67">
         <v>63.1</v>
       </c>
       <c r="BC67">
-        <v>64.3</v>
+        <v>64.099999999999994</v>
       </c>
     </row>
     <row r="68" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
         <v>183</v>
       </c>
       <c r="B68" t="s">
         <v>184</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>102.8</v>
       </c>
       <c r="E68">
         <v>101.7</v>
       </c>
       <c r="F68">
         <v>98.4</v>
       </c>
       <c r="G68">
         <v>93.5</v>
       </c>
       <c r="H68">
@@ -13022,51 +13022,51 @@
       <c r="AU68">
         <v>97.8</v>
       </c>
       <c r="AV68">
         <v>98.3</v>
       </c>
       <c r="AW68">
         <v>99.3</v>
       </c>
       <c r="AX68">
         <v>85</v>
       </c>
       <c r="AY68">
         <v>88.6</v>
       </c>
       <c r="AZ68">
         <v>89.6</v>
       </c>
       <c r="BA68">
         <v>92.3</v>
       </c>
       <c r="BB68">
         <v>80.7</v>
       </c>
       <c r="BC68">
-        <v>87</v>
+        <v>87.2</v>
       </c>
     </row>
     <row r="69" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
         <v>185</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100</v>
       </c>
       <c r="E69">
         <v>101.1</v>
       </c>
       <c r="F69">
         <v>98.9</v>
       </c>
       <c r="G69">
         <v>91.8</v>
       </c>
       <c r="H69">
@@ -13183,51 +13183,51 @@
       <c r="AU69">
         <v>97.6</v>
       </c>
       <c r="AV69">
         <v>97.2</v>
       </c>
       <c r="AW69">
         <v>93.4</v>
       </c>
       <c r="AX69">
         <v>78.8</v>
       </c>
       <c r="AY69">
         <v>77.7</v>
       </c>
       <c r="AZ69">
         <v>78.400000000000006</v>
       </c>
       <c r="BA69">
         <v>78.599999999999994</v>
       </c>
       <c r="BB69">
         <v>70.5</v>
       </c>
       <c r="BC69">
-        <v>76.2</v>
+        <v>76.5</v>
       </c>
     </row>
     <row r="70" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
         <v>187</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>105.3</v>
       </c>
       <c r="E70">
         <v>102.1</v>
       </c>
       <c r="F70">
         <v>97.9</v>
       </c>
       <c r="G70">
         <v>95</v>
       </c>
       <c r="H70">
@@ -13505,51 +13505,51 @@
       <c r="AU71">
         <v>74.400000000000006</v>
       </c>
       <c r="AV71">
         <v>76.5</v>
       </c>
       <c r="AW71">
         <v>81.5</v>
       </c>
       <c r="AX71">
         <v>76.8</v>
       </c>
       <c r="AY71">
         <v>76.3</v>
       </c>
       <c r="AZ71">
         <v>76.099999999999994</v>
       </c>
       <c r="BA71">
         <v>79.7</v>
       </c>
       <c r="BB71">
         <v>74.099999999999994</v>
       </c>
       <c r="BC71">
-        <v>68.3</v>
+        <v>68.099999999999994</v>
       </c>
     </row>
     <row r="72" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
         <v>191</v>
       </c>
       <c r="B72" t="s">
         <v>192</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>101.7</v>
       </c>
       <c r="E72">
         <v>105.7</v>
       </c>
       <c r="F72">
         <v>94.3</v>
       </c>
       <c r="G72">
         <v>83.5</v>
       </c>
       <c r="H72">
@@ -13666,51 +13666,51 @@
       <c r="AU72">
         <v>66.599999999999994</v>
       </c>
       <c r="AV72">
         <v>67</v>
       </c>
       <c r="AW72">
         <v>72.7</v>
       </c>
       <c r="AX72">
         <v>64</v>
       </c>
       <c r="AY72">
         <v>61.7</v>
       </c>
       <c r="AZ72">
         <v>61.7</v>
       </c>
       <c r="BA72">
         <v>67.5</v>
       </c>
       <c r="BB72">
         <v>58.8</v>
       </c>
       <c r="BC72">
-        <v>59.3</v>
+        <v>59.1</v>
       </c>
     </row>
     <row r="73" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
         <v>193</v>
       </c>
       <c r="B73" t="s">
         <v>194</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>93.4</v>
       </c>
       <c r="E73">
         <v>99.5</v>
       </c>
       <c r="F73">
         <v>100.5</v>
       </c>
       <c r="G73">
         <v>92.9</v>
       </c>
       <c r="H73">
@@ -13827,51 +13827,51 @@
       <c r="AU73">
         <v>77</v>
       </c>
       <c r="AV73">
         <v>80.400000000000006</v>
       </c>
       <c r="AW73">
         <v>85.3</v>
       </c>
       <c r="AX73">
         <v>79.5</v>
       </c>
       <c r="AY73">
         <v>85.5</v>
       </c>
       <c r="AZ73">
         <v>83.5</v>
       </c>
       <c r="BA73">
         <v>83.7</v>
       </c>
       <c r="BB73">
         <v>78.400000000000006</v>
       </c>
       <c r="BC73">
-        <v>75.5</v>
+        <v>75.099999999999994</v>
       </c>
     </row>
     <row r="74" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
         <v>195</v>
       </c>
       <c r="B74" t="s">
         <v>196</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>110.3</v>
       </c>
       <c r="E74">
         <v>105.7</v>
       </c>
       <c r="F74">
         <v>94.3</v>
       </c>
       <c r="G74">
         <v>90</v>
       </c>
       <c r="H74">
@@ -13988,51 +13988,51 @@
       <c r="AU74">
         <v>79.5</v>
       </c>
       <c r="AV74">
         <v>82.1</v>
       </c>
       <c r="AW74">
         <v>86.5</v>
       </c>
       <c r="AX74">
         <v>86</v>
       </c>
       <c r="AY74">
         <v>83</v>
       </c>
       <c r="AZ74">
         <v>83.7</v>
       </c>
       <c r="BA74">
         <v>87.6</v>
       </c>
       <c r="BB74">
         <v>84.7</v>
       </c>
       <c r="BC74">
-        <v>71.5</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="75" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
         <v>197</v>
       </c>
       <c r="B75" t="s">
         <v>198</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>109.6</v>
       </c>
       <c r="F75">
         <v>90.4</v>
       </c>
       <c r="G75">
         <v>94.9</v>
       </c>
       <c r="H75">
@@ -14149,51 +14149,51 @@
       <c r="AU75">
         <v>72.900000000000006</v>
       </c>
       <c r="AV75">
         <v>78.900000000000006</v>
       </c>
       <c r="AW75">
         <v>82.3</v>
       </c>
       <c r="AX75">
         <v>82.4</v>
       </c>
       <c r="AY75">
         <v>76.7</v>
       </c>
       <c r="AZ75">
         <v>79.599999999999994</v>
       </c>
       <c r="BA75">
         <v>80.400000000000006</v>
       </c>
       <c r="BB75">
         <v>78.900000000000006</v>
       </c>
       <c r="BC75">
-        <v>74.7</v>
+        <v>74.599999999999994</v>
       </c>
     </row>
     <row r="76" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>200</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>119.3</v>
       </c>
       <c r="E76">
         <v>111.6</v>
       </c>
       <c r="F76">
         <v>88.4</v>
       </c>
       <c r="G76">
         <v>87.3</v>
       </c>
       <c r="H76">
@@ -14310,51 +14310,51 @@
       <c r="AU76">
         <v>60.4</v>
       </c>
       <c r="AV76">
         <v>62.7</v>
       </c>
       <c r="AW76">
         <v>66.900000000000006</v>
       </c>
       <c r="AX76">
         <v>67.2</v>
       </c>
       <c r="AY76">
         <v>58.4</v>
       </c>
       <c r="AZ76">
         <v>60.9</v>
       </c>
       <c r="BA76">
         <v>64.5</v>
       </c>
       <c r="BB76">
         <v>67.900000000000006</v>
       </c>
       <c r="BC76">
-        <v>60.6</v>
+        <v>60.7</v>
       </c>
     </row>
     <row r="77" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
         <v>201</v>
       </c>
       <c r="B77" t="s">
         <v>202</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.1</v>
       </c>
       <c r="E77">
         <v>112.6</v>
       </c>
       <c r="F77">
         <v>87.5</v>
       </c>
       <c r="G77">
         <v>90.9</v>
       </c>
       <c r="H77">
@@ -14632,51 +14632,51 @@
       <c r="AU78">
         <v>83.5</v>
       </c>
       <c r="AV78">
         <v>91.5</v>
       </c>
       <c r="AW78">
         <v>92.8</v>
       </c>
       <c r="AX78">
         <v>92.9</v>
       </c>
       <c r="AY78">
         <v>90.6</v>
       </c>
       <c r="AZ78">
         <v>95.6</v>
       </c>
       <c r="BA78">
         <v>91.2</v>
       </c>
       <c r="BB78">
         <v>84.4</v>
       </c>
       <c r="BC78">
-        <v>83.5</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="79" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
         <v>205</v>
       </c>
       <c r="B79" t="s">
         <v>206</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>113.6</v>
       </c>
       <c r="E79">
         <v>113.9</v>
       </c>
       <c r="F79">
         <v>86.1</v>
       </c>
       <c r="G79">
         <v>86.9</v>
       </c>
       <c r="H79">
@@ -14793,51 +14793,51 @@
       <c r="AU79">
         <v>67.599999999999994</v>
       </c>
       <c r="AV79">
         <v>77.099999999999994</v>
       </c>
       <c r="AW79">
         <v>81.400000000000006</v>
       </c>
       <c r="AX79">
         <v>84.5</v>
       </c>
       <c r="AY79">
         <v>72.8</v>
       </c>
       <c r="AZ79">
         <v>73.599999999999994</v>
       </c>
       <c r="BA79">
         <v>78.7</v>
       </c>
       <c r="BB79">
         <v>82.1</v>
       </c>
       <c r="BC79">
-        <v>72.5</v>
+        <v>72.400000000000006</v>
       </c>
     </row>
     <row r="80" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
         <v>207</v>
       </c>
       <c r="B80" t="s">
         <v>208</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>104.4</v>
       </c>
       <c r="E80">
         <v>101.9</v>
       </c>
       <c r="F80">
         <v>98.1</v>
       </c>
       <c r="G80">
         <v>101.8</v>
       </c>
       <c r="H80">
@@ -14954,51 +14954,51 @@
       <c r="AU80">
         <v>97</v>
       </c>
       <c r="AV80">
         <v>99.3</v>
       </c>
       <c r="AW80">
         <v>105.9</v>
       </c>
       <c r="AX80">
         <v>95.4</v>
       </c>
       <c r="AY80">
         <v>101.4</v>
       </c>
       <c r="AZ80">
         <v>100</v>
       </c>
       <c r="BA80">
         <v>105.1</v>
       </c>
       <c r="BB80">
         <v>99.4</v>
       </c>
       <c r="BC80">
-        <v>101.4</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="81" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
         <v>209</v>
       </c>
       <c r="B81" t="s">
         <v>210</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>111.1</v>
       </c>
       <c r="E81">
         <v>105.3</v>
       </c>
       <c r="F81">
         <v>94.7</v>
       </c>
       <c r="G81">
         <v>91.2</v>
       </c>
       <c r="H81">
@@ -15115,51 +15115,51 @@
       <c r="AU81">
         <v>77.599999999999994</v>
       </c>
       <c r="AV81">
         <v>76.599999999999994</v>
       </c>
       <c r="AW81">
         <v>80.8</v>
       </c>
       <c r="AX81">
         <v>82.1</v>
       </c>
       <c r="AY81">
         <v>71.099999999999994</v>
       </c>
       <c r="AZ81">
         <v>70.400000000000006</v>
       </c>
       <c r="BA81">
         <v>72.7</v>
       </c>
       <c r="BB81">
         <v>74.8</v>
       </c>
       <c r="BC81">
-        <v>68.5</v>
+        <v>68.3</v>
       </c>
     </row>
     <row r="82" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
         <v>211</v>
       </c>
       <c r="B82" t="s">
         <v>212</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>95.9</v>
       </c>
       <c r="E82">
         <v>101.6</v>
       </c>
       <c r="F82">
         <v>98.4</v>
       </c>
       <c r="G82">
         <v>104.9</v>
       </c>
       <c r="H82">
@@ -15276,51 +15276,51 @@
       <c r="AU82">
         <v>126</v>
       </c>
       <c r="AV82">
         <v>128.9</v>
       </c>
       <c r="AW82">
         <v>137.4</v>
       </c>
       <c r="AX82">
         <v>118.2</v>
       </c>
       <c r="AY82">
         <v>132.80000000000001</v>
       </c>
       <c r="AZ82">
         <v>132.19999999999999</v>
       </c>
       <c r="BA82">
         <v>138.19999999999999</v>
       </c>
       <c r="BB82">
         <v>125.7</v>
       </c>
       <c r="BC82">
-        <v>137.69999999999999</v>
+        <v>138</v>
       </c>
     </row>
     <row r="83" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
         <v>213</v>
       </c>
       <c r="B83" t="s">
         <v>214</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>109.1</v>
       </c>
       <c r="E83">
         <v>101.5</v>
       </c>
       <c r="F83">
         <v>98.5</v>
       </c>
       <c r="G83">
         <v>101.3</v>
       </c>
       <c r="H83">
@@ -15598,51 +15598,51 @@
       <c r="AU84">
         <v>123.7</v>
       </c>
       <c r="AV84">
         <v>124.1</v>
       </c>
       <c r="AW84">
         <v>121.7</v>
       </c>
       <c r="AX84">
         <v>120.6</v>
       </c>
       <c r="AY84">
         <v>125.3</v>
       </c>
       <c r="AZ84">
         <v>127.8</v>
       </c>
       <c r="BA84">
         <v>132.1</v>
       </c>
       <c r="BB84">
         <v>134.19999999999999</v>
       </c>
       <c r="BC84">
-        <v>145.69999999999999</v>
+        <v>145.4</v>
       </c>
     </row>
     <row r="85" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
         <v>217</v>
       </c>
       <c r="B85" t="s">
         <v>218</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>97.9</v>
       </c>
       <c r="F85">
         <v>102.1</v>
       </c>
       <c r="G85">
         <v>109</v>
       </c>
       <c r="H85">
@@ -15759,51 +15759,51 @@
       <c r="AU85">
         <v>128.80000000000001</v>
       </c>
       <c r="AV85">
         <v>129.19999999999999</v>
       </c>
       <c r="AW85">
         <v>130.69999999999999</v>
       </c>
       <c r="AX85">
         <v>127.1</v>
       </c>
       <c r="AY85">
         <v>131.69999999999999</v>
       </c>
       <c r="AZ85">
         <v>133.4</v>
       </c>
       <c r="BA85">
         <v>142.4</v>
       </c>
       <c r="BB85">
         <v>146.1</v>
       </c>
       <c r="BC85">
-        <v>162.30000000000001</v>
+        <v>162.1</v>
       </c>
     </row>
     <row r="86" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
         <v>219</v>
       </c>
       <c r="B86" t="s">
         <v>220</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>96.5</v>
       </c>
       <c r="E86">
         <v>98.7</v>
       </c>
       <c r="F86">
         <v>101.3</v>
       </c>
       <c r="G86">
         <v>105.5</v>
       </c>
       <c r="H86">
@@ -17047,51 +17047,51 @@
       <c r="AU93">
         <v>135.19999999999999</v>
       </c>
       <c r="AV93">
         <v>136.1</v>
       </c>
       <c r="AW93">
         <v>144</v>
       </c>
       <c r="AX93">
         <v>139.9</v>
       </c>
       <c r="AY93">
         <v>142.80000000000001</v>
       </c>
       <c r="AZ93">
         <v>146.19999999999999</v>
       </c>
       <c r="BA93">
         <v>153.30000000000001</v>
       </c>
       <c r="BB93">
         <v>149.30000000000001</v>
       </c>
       <c r="BC93">
-        <v>155.30000000000001</v>
+        <v>154.30000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
         <v>235</v>
       </c>
       <c r="B94" t="s">
         <v>236</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>92.9</v>
       </c>
       <c r="E94">
         <v>99.1</v>
       </c>
       <c r="F94">
         <v>100.9</v>
       </c>
       <c r="G94">
         <v>101.1</v>
       </c>
       <c r="H94">
@@ -17369,51 +17369,51 @@
       <c r="AU95">
         <v>144.1</v>
       </c>
       <c r="AV95">
         <v>144.9</v>
       </c>
       <c r="AW95">
         <v>154.9</v>
       </c>
       <c r="AX95">
         <v>149.19999999999999</v>
       </c>
       <c r="AY95">
         <v>152.1</v>
       </c>
       <c r="AZ95">
         <v>156.19999999999999</v>
       </c>
       <c r="BA95">
         <v>164.9</v>
       </c>
       <c r="BB95">
         <v>159.1</v>
       </c>
       <c r="BC95">
-        <v>166.5</v>
+        <v>165.2</v>
       </c>
     </row>
     <row r="96" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
         <v>239</v>
       </c>
       <c r="B96" t="s">
         <v>240</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>89.5</v>
       </c>
       <c r="E96">
         <v>99.4</v>
       </c>
       <c r="F96">
         <v>100.6</v>
       </c>
       <c r="G96">
         <v>111.7</v>
       </c>
       <c r="H96">
@@ -17530,51 +17530,51 @@
       <c r="AU96">
         <v>150.4</v>
       </c>
       <c r="AV96">
         <v>152.30000000000001</v>
       </c>
       <c r="AW96">
         <v>163.30000000000001</v>
       </c>
       <c r="AX96">
         <v>156.80000000000001</v>
       </c>
       <c r="AY96">
         <v>159.6</v>
       </c>
       <c r="AZ96">
         <v>164.9</v>
       </c>
       <c r="BA96">
         <v>174.2</v>
       </c>
       <c r="BB96">
         <v>168.3</v>
       </c>
       <c r="BC96">
-        <v>176.3</v>
+        <v>174.8</v>
       </c>
     </row>
     <row r="97" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
         <v>241</v>
       </c>
       <c r="B97" t="s">
         <v>242</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>114.1</v>
       </c>
       <c r="E97">
         <v>113.2</v>
       </c>
       <c r="F97">
         <v>86.8</v>
       </c>
       <c r="G97">
         <v>85.8</v>
       </c>
       <c r="H97">
@@ -17691,51 +17691,51 @@
       <c r="AU97">
         <v>93.9</v>
       </c>
       <c r="AV97">
         <v>85.6</v>
       </c>
       <c r="AW97">
         <v>87.9</v>
       </c>
       <c r="AX97">
         <v>88.6</v>
       </c>
       <c r="AY97">
         <v>91.6</v>
       </c>
       <c r="AZ97">
         <v>86.3</v>
       </c>
       <c r="BA97">
         <v>90.1</v>
       </c>
       <c r="BB97">
         <v>85.4</v>
       </c>
       <c r="BC97">
-        <v>88</v>
+        <v>88.3</v>
       </c>
     </row>
     <row r="98" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
         <v>243</v>
       </c>
       <c r="B98" t="s">
         <v>244</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>112.3</v>
       </c>
       <c r="E98">
         <v>93.4</v>
       </c>
       <c r="F98">
         <v>106.6</v>
       </c>
       <c r="G98">
         <v>124.4</v>
       </c>
       <c r="H98">
@@ -17852,51 +17852,51 @@
       <c r="AU98">
         <v>168.3</v>
       </c>
       <c r="AV98">
         <v>172.9</v>
       </c>
       <c r="AW98">
         <v>163.6</v>
       </c>
       <c r="AX98">
         <v>161.1</v>
       </c>
       <c r="AY98">
         <v>173.9</v>
       </c>
       <c r="AZ98">
         <v>187</v>
       </c>
       <c r="BA98">
         <v>216.6</v>
       </c>
       <c r="BB98">
         <v>253.7</v>
       </c>
       <c r="BC98">
-        <v>329</v>
+        <v>328.4</v>
       </c>
     </row>
     <row r="99" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
         <v>245</v>
       </c>
       <c r="B99" t="s">
         <v>246</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>90.9</v>
       </c>
       <c r="E99">
         <v>88.7</v>
       </c>
       <c r="F99">
         <v>111.3</v>
       </c>
       <c r="G99">
         <v>134.69999999999999</v>
       </c>
       <c r="H99">
@@ -18013,51 +18013,51 @@
       <c r="AU99">
         <v>104.4</v>
       </c>
       <c r="AV99">
         <v>106.3</v>
       </c>
       <c r="AW99">
         <v>103.5</v>
       </c>
       <c r="AX99">
         <v>100.9</v>
       </c>
       <c r="AY99">
         <v>101.8</v>
       </c>
       <c r="AZ99">
         <v>97.5</v>
       </c>
       <c r="BA99">
         <v>100</v>
       </c>
       <c r="BB99">
         <v>104</v>
       </c>
       <c r="BC99">
-        <v>100.2</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="100" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
         <v>247</v>
       </c>
       <c r="B100" t="s">
         <v>248</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>118.5</v>
       </c>
       <c r="E100">
         <v>94.8</v>
       </c>
       <c r="F100">
         <v>105.3</v>
       </c>
       <c r="G100">
         <v>121.4</v>
       </c>
       <c r="H100">
@@ -18174,51 +18174,51 @@
       <c r="AU100">
         <v>186.6</v>
       </c>
       <c r="AV100">
         <v>192</v>
       </c>
       <c r="AW100">
         <v>180.8</v>
       </c>
       <c r="AX100">
         <v>178.3</v>
       </c>
       <c r="AY100">
         <v>194.5</v>
       </c>
       <c r="AZ100">
         <v>212.6</v>
       </c>
       <c r="BA100">
         <v>250</v>
       </c>
       <c r="BB100">
         <v>296.60000000000002</v>
       </c>
       <c r="BC100">
-        <v>394.6</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="101" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
         <v>249</v>
       </c>
       <c r="B101" t="s">
         <v>250</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>105.4</v>
       </c>
       <c r="E101">
         <v>103</v>
       </c>
       <c r="F101">
         <v>97</v>
       </c>
       <c r="G101">
         <v>98.4</v>
       </c>
       <c r="H101">
@@ -18335,51 +18335,51 @@
       <c r="AU101">
         <v>114</v>
       </c>
       <c r="AV101">
         <v>114.7</v>
       </c>
       <c r="AW101">
         <v>104.8</v>
       </c>
       <c r="AX101">
         <v>108.4</v>
       </c>
       <c r="AY101">
         <v>113.3</v>
       </c>
       <c r="AZ101">
         <v>117</v>
       </c>
       <c r="BA101">
         <v>112.6</v>
       </c>
       <c r="BB101">
         <v>111.6</v>
       </c>
       <c r="BC101">
-        <v>114.4</v>
+        <v>114</v>
       </c>
     </row>
     <row r="102" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
         <v>251</v>
       </c>
       <c r="B102" t="s">
         <v>252</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>109.6</v>
       </c>
       <c r="E102">
         <v>105</v>
       </c>
       <c r="F102">
         <v>95</v>
       </c>
       <c r="G102">
         <v>98.5</v>
       </c>
       <c r="H102">
@@ -18496,51 +18496,51 @@
       <c r="AU102">
         <v>119.4</v>
       </c>
       <c r="AV102">
         <v>120.3</v>
       </c>
       <c r="AW102">
         <v>109</v>
       </c>
       <c r="AX102">
         <v>112.9</v>
       </c>
       <c r="AY102">
         <v>116.6</v>
       </c>
       <c r="AZ102">
         <v>122</v>
       </c>
       <c r="BA102">
         <v>117.9</v>
       </c>
       <c r="BB102">
         <v>117.2</v>
       </c>
       <c r="BC102">
-        <v>118.1</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="103" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
         <v>253</v>
       </c>
       <c r="B103" t="s">
         <v>254</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>95.9</v>
       </c>
       <c r="E103">
         <v>98.5</v>
       </c>
       <c r="F103">
         <v>101.5</v>
       </c>
       <c r="G103">
         <v>98.2</v>
       </c>
       <c r="H103">
@@ -18657,51 +18657,51 @@
       <c r="AU103">
         <v>102</v>
       </c>
       <c r="AV103">
         <v>102.1</v>
       </c>
       <c r="AW103">
         <v>95.3</v>
       </c>
       <c r="AX103">
         <v>98.4</v>
       </c>
       <c r="AY103">
         <v>106.1</v>
       </c>
       <c r="AZ103">
         <v>105.7</v>
       </c>
       <c r="BA103">
         <v>100.5</v>
       </c>
       <c r="BB103">
         <v>98.9</v>
       </c>
       <c r="BC103">
-        <v>106</v>
+        <v>107.5</v>
       </c>
     </row>
     <row r="104" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
         <v>255</v>
       </c>
       <c r="B104" t="s">
         <v>256</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>102.3</v>
       </c>
       <c r="E104">
         <v>102.4</v>
       </c>
       <c r="F104">
         <v>97.6</v>
       </c>
       <c r="G104">
         <v>98.7</v>
       </c>
       <c r="H104">
@@ -18818,51 +18818,51 @@
       <c r="AU104">
         <v>102.8</v>
       </c>
       <c r="AV104">
         <v>104.1</v>
       </c>
       <c r="AW104">
         <v>106.3</v>
       </c>
       <c r="AX104">
         <v>108.8</v>
       </c>
       <c r="AY104">
         <v>105.8</v>
       </c>
       <c r="AZ104">
         <v>107.2</v>
       </c>
       <c r="BA104">
         <v>108.5</v>
       </c>
       <c r="BB104">
         <v>109.9</v>
       </c>
       <c r="BC104">
-        <v>105.3</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="105" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A105" t="s">
         <v>257</v>
       </c>
       <c r="B105" t="s">
         <v>258</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.7</v>
       </c>
       <c r="E105">
         <v>100.3</v>
       </c>
       <c r="F105">
         <v>99.7</v>
       </c>
       <c r="G105">
         <v>97.9</v>
       </c>
       <c r="H105">
@@ -20750,51 +20750,51 @@
       <c r="AU116">
         <v>108.1</v>
       </c>
       <c r="AV116">
         <v>105.4</v>
       </c>
       <c r="AW116">
         <v>108.1</v>
       </c>
       <c r="AX116">
         <v>97.5</v>
       </c>
       <c r="AY116">
         <v>106.5</v>
       </c>
       <c r="AZ116">
         <v>103</v>
       </c>
       <c r="BA116">
         <v>103.2</v>
       </c>
       <c r="BB116">
         <v>98.3</v>
       </c>
       <c r="BC116">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="117" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A117" t="s">
         <v>281</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>99.5</v>
       </c>
       <c r="E117">
         <v>100.3</v>
       </c>
       <c r="F117">
         <v>99.7</v>
       </c>
       <c r="G117">
         <v>102.2</v>
       </c>
       <c r="H117">
@@ -20911,51 +20911,51 @@
       <c r="AU117">
         <v>105</v>
       </c>
       <c r="AV117">
         <v>103.1</v>
       </c>
       <c r="AW117">
         <v>105.9</v>
       </c>
       <c r="AX117">
         <v>101.9</v>
       </c>
       <c r="AY117">
         <v>105.3</v>
       </c>
       <c r="AZ117">
         <v>105.1</v>
       </c>
       <c r="BA117">
         <v>105.8</v>
       </c>
       <c r="BB117">
         <v>103.7</v>
       </c>
       <c r="BC117">
-        <v>105.4</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="118" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A118" t="s">
         <v>283</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>97.9</v>
       </c>
       <c r="E118">
         <v>98.9</v>
       </c>
       <c r="F118">
         <v>101.1</v>
       </c>
       <c r="G118">
         <v>100.4</v>
       </c>
       <c r="H118">
@@ -21555,51 +21555,51 @@
       <c r="AU121">
         <v>100.1</v>
       </c>
       <c r="AV121">
         <v>91.1</v>
       </c>
       <c r="AW121">
         <v>104</v>
       </c>
       <c r="AX121">
         <v>93.1</v>
       </c>
       <c r="AY121">
         <v>93</v>
       </c>
       <c r="AZ121">
         <v>88.8</v>
       </c>
       <c r="BA121">
         <v>95.7</v>
       </c>
       <c r="BB121">
         <v>93.9</v>
       </c>
       <c r="BC121">
-        <v>93.8</v>
+        <v>95.5</v>
       </c>
     </row>
     <row r="122" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A122" t="s">
         <v>291</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>100.1</v>
       </c>
       <c r="E122">
         <v>100.6</v>
       </c>
       <c r="F122">
         <v>99.4</v>
       </c>
       <c r="G122">
         <v>103</v>
       </c>
       <c r="H122">
@@ -21716,51 +21716,51 @@
       <c r="AU122">
         <v>107.4</v>
       </c>
       <c r="AV122">
         <v>103.4</v>
       </c>
       <c r="AW122">
         <v>106</v>
       </c>
       <c r="AX122">
         <v>100.7</v>
       </c>
       <c r="AY122">
         <v>105.6</v>
       </c>
       <c r="AZ122">
         <v>103.7</v>
       </c>
       <c r="BA122">
         <v>105</v>
       </c>
       <c r="BB122">
         <v>101.5</v>
       </c>
       <c r="BC122">
-        <v>104</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="123" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A123" t="s">
         <v>293</v>
       </c>
       <c r="B123" t="s">
         <v>294</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>81</v>
       </c>
       <c r="E123">
         <v>95.1</v>
       </c>
       <c r="F123">
         <v>104.9</v>
       </c>
       <c r="G123">
         <v>109.3</v>
       </c>
       <c r="H123">
@@ -21877,51 +21877,51 @@
       <c r="AU123">
         <v>99.3</v>
       </c>
       <c r="AV123">
         <v>100.7</v>
       </c>
       <c r="AW123">
         <v>96.1</v>
       </c>
       <c r="AX123">
         <v>111</v>
       </c>
       <c r="AY123">
         <v>112.8</v>
       </c>
       <c r="AZ123">
         <v>128.80000000000001</v>
       </c>
       <c r="BA123">
         <v>103.9</v>
       </c>
       <c r="BB123">
         <v>112</v>
       </c>
       <c r="BC123">
-        <v>115.2</v>
+        <v>116.4</v>
       </c>
     </row>
     <row r="124" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>296</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>105.8</v>
       </c>
       <c r="E124">
         <v>103.8</v>
       </c>
       <c r="F124">
         <v>96.2</v>
       </c>
       <c r="G124">
         <v>96.1</v>
       </c>
       <c r="H124">
@@ -22038,51 +22038,51 @@
       <c r="AU124">
         <v>85.8</v>
       </c>
       <c r="AV124">
         <v>89.4</v>
       </c>
       <c r="AW124">
         <v>92.5</v>
       </c>
       <c r="AX124">
         <v>102.2</v>
       </c>
       <c r="AY124">
         <v>91</v>
       </c>
       <c r="AZ124">
         <v>96.4</v>
       </c>
       <c r="BA124">
         <v>95.5</v>
       </c>
       <c r="BB124">
         <v>100.6</v>
       </c>
       <c r="BC124">
-        <v>92.4</v>
+        <v>92.8</v>
       </c>
     </row>
     <row r="125" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A125" t="s">
         <v>297</v>
       </c>
       <c r="B125" t="s">
         <v>298</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>102.2</v>
       </c>
       <c r="E125">
         <v>100.6</v>
       </c>
       <c r="F125">
         <v>99.4</v>
       </c>
       <c r="G125">
         <v>101.6</v>
       </c>
       <c r="H125">
@@ -22199,51 +22199,51 @@
       <c r="AU125">
         <v>94.9</v>
       </c>
       <c r="AV125">
         <v>96.8</v>
       </c>
       <c r="AW125">
         <v>98</v>
       </c>
       <c r="AX125">
         <v>98.9</v>
       </c>
       <c r="AY125">
         <v>89.8</v>
       </c>
       <c r="AZ125">
         <v>93.4</v>
       </c>
       <c r="BA125">
         <v>93.8</v>
       </c>
       <c r="BB125">
         <v>95.2</v>
       </c>
       <c r="BC125">
-        <v>87.3</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="126" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A126" t="s">
         <v>299</v>
       </c>
       <c r="B126" t="s">
         <v>300</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>99.9</v>
       </c>
       <c r="F126">
         <v>100.1</v>
       </c>
       <c r="G126">
         <v>100.5</v>
       </c>
       <c r="H126">
@@ -23004,51 +23004,51 @@
       <c r="AU130">
         <v>87.3</v>
       </c>
       <c r="AV130">
         <v>89.8</v>
       </c>
       <c r="AW130">
         <v>96.3</v>
       </c>
       <c r="AX130">
         <v>96.1</v>
       </c>
       <c r="AY130">
         <v>73.400000000000006</v>
       </c>
       <c r="AZ130">
         <v>80.900000000000006</v>
       </c>
       <c r="BA130">
         <v>86</v>
       </c>
       <c r="BB130">
         <v>93.6</v>
       </c>
       <c r="BC130">
-        <v>72.5</v>
+        <v>72.099999999999994</v>
       </c>
     </row>
     <row r="131" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A131" t="s">
         <v>309</v>
       </c>
       <c r="B131" t="s">
         <v>310</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>99.7</v>
       </c>
       <c r="E131">
         <v>102.3</v>
       </c>
       <c r="F131">
         <v>97.8</v>
       </c>
       <c r="G131">
         <v>109.7</v>
       </c>
       <c r="H131">
@@ -23165,51 +23165,51 @@
       <c r="AU131">
         <v>112.6</v>
       </c>
       <c r="AV131">
         <v>122.7</v>
       </c>
       <c r="AW131">
         <v>131.6</v>
       </c>
       <c r="AX131">
         <v>156.69999999999999</v>
       </c>
       <c r="AY131">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ131">
         <v>147.5</v>
       </c>
       <c r="BA131">
         <v>152.19999999999999</v>
       </c>
       <c r="BB131">
         <v>150.4</v>
       </c>
       <c r="BC131">
-        <v>125.2</v>
+        <v>128.30000000000001</v>
       </c>
     </row>
     <row r="132" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A132" t="s">
         <v>311</v>
       </c>
       <c r="B132" t="s">
         <v>312</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>102.6</v>
       </c>
       <c r="E132">
         <v>102.5</v>
       </c>
       <c r="F132">
         <v>97.5</v>
       </c>
       <c r="G132">
         <v>90.9</v>
       </c>
       <c r="H132">
@@ -23326,51 +23326,51 @@
       <c r="AU132">
         <v>70.099999999999994</v>
       </c>
       <c r="AV132">
         <v>75.3</v>
       </c>
       <c r="AW132">
         <v>77</v>
       </c>
       <c r="AX132">
         <v>100.9</v>
       </c>
       <c r="AY132">
         <v>71.400000000000006</v>
       </c>
       <c r="AZ132">
         <v>84.1</v>
       </c>
       <c r="BA132">
         <v>81</v>
       </c>
       <c r="BB132">
         <v>103.4</v>
       </c>
       <c r="BC132">
-        <v>68.3</v>
+        <v>67.7</v>
       </c>
     </row>
     <row r="133" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>314</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>104.6</v>
       </c>
       <c r="E133">
         <v>102.2</v>
       </c>
       <c r="F133">
         <v>97.8</v>
       </c>
       <c r="G133">
         <v>95.1</v>
       </c>
       <c r="H133">
@@ -23648,51 +23648,51 @@
       <c r="AU134">
         <v>107</v>
       </c>
       <c r="AV134">
         <v>104.9</v>
       </c>
       <c r="AW134">
         <v>110.4</v>
       </c>
       <c r="AX134">
         <v>107.5</v>
       </c>
       <c r="AY134">
         <v>107.1</v>
       </c>
       <c r="AZ134">
         <v>104.7</v>
       </c>
       <c r="BA134">
         <v>110.2</v>
       </c>
       <c r="BB134">
         <v>107.1</v>
       </c>
       <c r="BC134">
-        <v>106.3</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="135" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A135" t="s">
         <v>317</v>
       </c>
       <c r="B135" t="s">
         <v>318</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>101.3</v>
       </c>
       <c r="E135">
         <v>104.7</v>
       </c>
       <c r="F135">
         <v>95.3</v>
       </c>
       <c r="G135">
         <v>91.1</v>
       </c>
       <c r="H135">
@@ -23809,51 +23809,51 @@
       <c r="AU135">
         <v>77.3</v>
       </c>
       <c r="AV135">
         <v>79</v>
       </c>
       <c r="AW135">
         <v>80</v>
       </c>
       <c r="AX135">
         <v>74.099999999999994</v>
       </c>
       <c r="AY135">
         <v>75.8</v>
       </c>
       <c r="AZ135">
         <v>76.599999999999994</v>
       </c>
       <c r="BA135">
         <v>79.900000000000006</v>
       </c>
       <c r="BB135">
         <v>75.099999999999994</v>
       </c>
       <c r="BC135">
-        <v>75.099999999999994</v>
+        <v>75.3</v>
       </c>
     </row>
     <row r="136" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A136" t="s">
         <v>319</v>
       </c>
       <c r="B136" t="s">
         <v>320</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>105.7</v>
       </c>
       <c r="E136">
         <v>102.3</v>
       </c>
       <c r="F136">
         <v>97.7</v>
       </c>
       <c r="G136">
         <v>98.6</v>
       </c>
       <c r="H136">
@@ -23970,51 +23970,51 @@
       <c r="AU136">
         <v>98.2</v>
       </c>
       <c r="AV136">
         <v>98.3</v>
       </c>
       <c r="AW136">
         <v>102.7</v>
       </c>
       <c r="AX136">
         <v>107.7</v>
       </c>
       <c r="AY136">
         <v>93.4</v>
       </c>
       <c r="AZ136">
         <v>94.5</v>
       </c>
       <c r="BA136">
         <v>99.2</v>
       </c>
       <c r="BB136">
         <v>110.2</v>
       </c>
       <c r="BC136">
-        <v>91.4</v>
+        <v>91.7</v>
       </c>
     </row>
     <row r="137" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A137" t="s">
         <v>321</v>
       </c>
       <c r="B137" t="s">
         <v>322</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>107.4</v>
       </c>
       <c r="E137">
         <v>106.2</v>
       </c>
       <c r="F137">
         <v>93.8</v>
       </c>
       <c r="G137">
         <v>96.6</v>
       </c>
       <c r="H137">
@@ -24131,51 +24131,51 @@
       <c r="AU137">
         <v>120.1</v>
       </c>
       <c r="AV137">
         <v>121.3</v>
       </c>
       <c r="AW137">
         <v>125.7</v>
       </c>
       <c r="AX137">
         <v>129.69999999999999</v>
       </c>
       <c r="AY137">
         <v>137.19999999999999</v>
       </c>
       <c r="AZ137">
         <v>137.4</v>
       </c>
       <c r="BA137">
         <v>139.69999999999999</v>
       </c>
       <c r="BB137">
         <v>137.4</v>
       </c>
       <c r="BC137">
-        <v>138.5</v>
+        <v>139.69999999999999</v>
       </c>
     </row>
     <row r="138" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A138" t="s">
         <v>323</v>
       </c>
       <c r="B138" t="s">
         <v>324</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>98.4</v>
       </c>
       <c r="E138">
         <v>103.8</v>
       </c>
       <c r="F138">
         <v>96.2</v>
       </c>
       <c r="G138">
         <v>97.7</v>
       </c>
       <c r="H138">
@@ -24292,51 +24292,51 @@
       <c r="AU138">
         <v>102.5</v>
       </c>
       <c r="AV138">
         <v>106.9</v>
       </c>
       <c r="AW138">
         <v>112.5</v>
       </c>
       <c r="AX138">
         <v>121.8</v>
       </c>
       <c r="AY138">
         <v>111.5</v>
       </c>
       <c r="AZ138">
         <v>116.4</v>
       </c>
       <c r="BA138">
         <v>119.1</v>
       </c>
       <c r="BB138">
         <v>124.6</v>
       </c>
       <c r="BC138">
-        <v>111</v>
+        <v>111.7</v>
       </c>
     </row>
     <row r="139" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A139" t="s">
         <v>325</v>
       </c>
       <c r="B139" t="s">
         <v>326</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.4</v>
       </c>
       <c r="E139">
         <v>101.4</v>
       </c>
       <c r="F139">
         <v>98.6</v>
       </c>
       <c r="G139">
         <v>97.1</v>
       </c>
       <c r="H139">
@@ -24936,51 +24936,51 @@
       <c r="AU142">
         <v>83.9</v>
       </c>
       <c r="AV142">
         <v>76.099999999999994</v>
       </c>
       <c r="AW142">
         <v>98.6</v>
       </c>
       <c r="AX142">
         <v>78.3</v>
       </c>
       <c r="AY142">
         <v>86.7</v>
       </c>
       <c r="AZ142">
         <v>75.599999999999994</v>
       </c>
       <c r="BA142">
         <v>90.4</v>
       </c>
       <c r="BB142">
         <v>74.3</v>
       </c>
       <c r="BC142">
-        <v>79.7</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="143" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A143" t="s">
         <v>333</v>
       </c>
       <c r="B143" t="s">
         <v>334</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>98.5</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>101.3</v>
       </c>
       <c r="G143">
         <v>102.6</v>
       </c>
       <c r="H143">
@@ -25258,51 +25258,51 @@
       <c r="AU144">
         <v>87.5</v>
       </c>
       <c r="AV144">
         <v>96.1</v>
       </c>
       <c r="AW144">
         <v>93</v>
       </c>
       <c r="AX144">
         <v>101.6</v>
       </c>
       <c r="AY144">
         <v>88</v>
       </c>
       <c r="AZ144">
         <v>90.4</v>
       </c>
       <c r="BA144">
         <v>94.3</v>
       </c>
       <c r="BB144">
         <v>107</v>
       </c>
       <c r="BC144">
-        <v>104.1</v>
+        <v>104</v>
       </c>
     </row>
     <row r="145" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A145" t="s">
         <v>337</v>
       </c>
       <c r="B145" t="s">
         <v>338</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>100.8</v>
       </c>
       <c r="E145">
         <v>99.6</v>
       </c>
       <c r="F145">
         <v>100.4</v>
       </c>
       <c r="G145">
         <v>100.5</v>
       </c>
       <c r="H145">
@@ -25419,51 +25419,51 @@
       <c r="AU145">
         <v>84</v>
       </c>
       <c r="AV145">
         <v>86.8</v>
       </c>
       <c r="AW145">
         <v>95.6</v>
       </c>
       <c r="AX145">
         <v>97.8</v>
       </c>
       <c r="AY145">
         <v>85.3</v>
       </c>
       <c r="AZ145">
         <v>90.9</v>
       </c>
       <c r="BA145">
         <v>103</v>
       </c>
       <c r="BB145">
         <v>103.3</v>
       </c>
       <c r="BC145">
-        <v>89.5</v>
+        <v>89.4</v>
       </c>
     </row>
     <row r="146" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A146" t="s">
         <v>339</v>
       </c>
       <c r="B146" t="s">
         <v>340</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>103.8</v>
       </c>
       <c r="E146">
         <v>102.5</v>
       </c>
       <c r="F146">
         <v>97.6</v>
       </c>
       <c r="G146">
         <v>102.2</v>
       </c>
       <c r="H146">
@@ -25741,51 +25741,51 @@
       <c r="AU147">
         <v>108.6</v>
       </c>
       <c r="AV147">
         <v>107.4</v>
       </c>
       <c r="AW147">
         <v>112</v>
       </c>
       <c r="AX147">
         <v>106</v>
       </c>
       <c r="AY147">
         <v>110.1</v>
       </c>
       <c r="AZ147">
         <v>108.6</v>
       </c>
       <c r="BA147">
         <v>113.9</v>
       </c>
       <c r="BB147">
         <v>107.1</v>
       </c>
       <c r="BC147">
-        <v>111.7</v>
+        <v>111.8</v>
       </c>
     </row>
     <row r="148" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A148" t="s">
         <v>343</v>
       </c>
       <c r="B148" t="s">
         <v>344</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.8</v>
       </c>
       <c r="E148">
         <v>99.8</v>
       </c>
       <c r="F148">
         <v>100.2</v>
       </c>
       <c r="G148">
         <v>100.4</v>
       </c>
       <c r="H148">
@@ -25902,51 +25902,51 @@
       <c r="AU148">
         <v>112</v>
       </c>
       <c r="AV148">
         <v>114.1</v>
       </c>
       <c r="AW148">
         <v>117</v>
       </c>
       <c r="AX148">
         <v>112.1</v>
       </c>
       <c r="AY148">
         <v>114.1</v>
       </c>
       <c r="AZ148">
         <v>116</v>
       </c>
       <c r="BA148">
         <v>118.5</v>
       </c>
       <c r="BB148">
         <v>113</v>
       </c>
       <c r="BC148">
-        <v>114</v>
+        <v>114.1</v>
       </c>
     </row>
     <row r="149" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A149" t="s">
         <v>345</v>
       </c>
       <c r="B149" t="s">
         <v>346</v>
       </c>
       <c r="C149">
         <v>171.3</v>
       </c>
       <c r="D149">
         <v>102.9</v>
       </c>
       <c r="E149">
         <v>100.8</v>
       </c>
       <c r="F149">
         <v>99.2</v>
       </c>
       <c r="G149">
         <v>96.8</v>
       </c>
       <c r="H149">
@@ -26063,51 +26063,51 @@
       <c r="AU149">
         <v>106.2</v>
       </c>
       <c r="AV149">
         <v>102.6</v>
       </c>
       <c r="AW149">
         <v>108.4</v>
       </c>
       <c r="AX149">
         <v>101.5</v>
       </c>
       <c r="AY149">
         <v>107.2</v>
       </c>
       <c r="AZ149">
         <v>103.2</v>
       </c>
       <c r="BA149">
         <v>110.5</v>
       </c>
       <c r="BB149">
         <v>102.8</v>
       </c>
       <c r="BC149">
-        <v>109.9</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="150" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A150" t="s">
         <v>347</v>
       </c>
       <c r="B150" t="s">
         <v>348</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>98.5</v>
       </c>
       <c r="E150">
         <v>99</v>
       </c>
       <c r="F150">
         <v>101</v>
       </c>
       <c r="G150">
         <v>101.9</v>
       </c>
       <c r="H150">
@@ -26224,51 +26224,51 @@
       <c r="AU150">
         <v>94.4</v>
       </c>
       <c r="AV150">
         <v>96.3</v>
       </c>
       <c r="AW150">
         <v>100.3</v>
       </c>
       <c r="AX150">
         <v>88.1</v>
       </c>
       <c r="AY150">
         <v>91.7</v>
       </c>
       <c r="AZ150">
         <v>87.7</v>
       </c>
       <c r="BA150">
         <v>92.7</v>
       </c>
       <c r="BB150">
         <v>82.9</v>
       </c>
       <c r="BC150">
-        <v>87.4</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="151" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A151" t="s">
         <v>349</v>
       </c>
       <c r="B151" t="s">
         <v>350</v>
       </c>
       <c r="C151">
         <v>960.5</v>
       </c>
       <c r="D151">
         <v>100.9</v>
       </c>
       <c r="E151">
         <v>100.9</v>
       </c>
       <c r="F151">
         <v>99.1</v>
       </c>
       <c r="G151">
         <v>99.9</v>
       </c>
       <c r="H151">
@@ -28961,51 +28961,51 @@
       <c r="AU167">
         <v>99.2</v>
       </c>
       <c r="AV167">
         <v>99.5</v>
       </c>
       <c r="AW167">
         <v>99.7</v>
       </c>
       <c r="AX167">
         <v>99.9</v>
       </c>
       <c r="AY167">
         <v>100.3</v>
       </c>
       <c r="AZ167">
         <v>100.7</v>
       </c>
       <c r="BA167">
         <v>100.9</v>
       </c>
       <c r="BB167">
         <v>101.3</v>
       </c>
       <c r="BC167">
-        <v>101.1</v>
+        <v>101</v>
       </c>
     </row>
     <row r="168" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A168" t="s">
         <v>383</v>
       </c>
       <c r="B168" t="s">
         <v>384</v>
       </c>
       <c r="C168">
         <v>360.3</v>
       </c>
       <c r="D168">
         <v>97.8</v>
       </c>
       <c r="E168">
         <v>99.5</v>
       </c>
       <c r="F168">
         <v>100.5</v>
       </c>
       <c r="G168">
         <v>98.4</v>
       </c>
       <c r="H168">
@@ -29444,51 +29444,51 @@
       <c r="AU170">
         <v>105.1</v>
       </c>
       <c r="AV170">
         <v>107.5</v>
       </c>
       <c r="AW170">
         <v>107.5</v>
       </c>
       <c r="AX170">
         <v>105.5</v>
       </c>
       <c r="AY170">
         <v>109.1</v>
       </c>
       <c r="AZ170">
         <v>111.4</v>
       </c>
       <c r="BA170">
         <v>112.5</v>
       </c>
       <c r="BB170">
         <v>112.2</v>
       </c>
       <c r="BC170">
-        <v>111.5</v>
+        <v>111.2</v>
       </c>
     </row>
     <row r="171" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A171" t="s">
         <v>389</v>
       </c>
       <c r="B171" t="s">
         <v>390</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.6</v>
       </c>
       <c r="E171">
         <v>101.4</v>
       </c>
       <c r="F171">
         <v>98.6</v>
       </c>
       <c r="G171">
         <v>102.6</v>
       </c>
       <c r="H171">
@@ -29605,51 +29605,51 @@
       <c r="AU171">
         <v>107.9</v>
       </c>
       <c r="AV171">
         <v>109.8</v>
       </c>
       <c r="AW171">
         <v>111.6</v>
       </c>
       <c r="AX171">
         <v>109.5</v>
       </c>
       <c r="AY171">
         <v>110.3</v>
       </c>
       <c r="AZ171">
         <v>111.5</v>
       </c>
       <c r="BA171">
         <v>113.3</v>
       </c>
       <c r="BB171">
         <v>112.7</v>
       </c>
       <c r="BC171">
-        <v>112.7</v>
+        <v>113.6</v>
       </c>
     </row>
     <row r="172" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A172" t="s">
         <v>391</v>
       </c>
       <c r="B172" t="s">
         <v>392</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.7</v>
       </c>
       <c r="E172">
         <v>101.5</v>
       </c>
       <c r="F172">
         <v>98.5</v>
       </c>
       <c r="G172">
         <v>104</v>
       </c>
       <c r="H172">
@@ -29766,51 +29766,51 @@
       <c r="AU172">
         <v>110.3</v>
       </c>
       <c r="AV172">
         <v>112.1</v>
       </c>
       <c r="AW172">
         <v>114.4</v>
       </c>
       <c r="AX172">
         <v>112.6</v>
       </c>
       <c r="AY172">
         <v>113.1</v>
       </c>
       <c r="AZ172">
         <v>114.1</v>
       </c>
       <c r="BA172">
         <v>116.2</v>
       </c>
       <c r="BB172">
         <v>115.4</v>
       </c>
       <c r="BC172">
-        <v>115.1</v>
+        <v>116.4</v>
       </c>
     </row>
     <row r="173" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A173" t="s">
         <v>393</v>
       </c>
       <c r="B173" t="s">
         <v>394</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.9</v>
       </c>
       <c r="E173">
         <v>101.6</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>103.8</v>
       </c>
       <c r="H173">
@@ -29927,51 +29927,51 @@
       <c r="AU173">
         <v>109.8</v>
       </c>
       <c r="AV173">
         <v>111.9</v>
       </c>
       <c r="AW173">
         <v>113.9</v>
       </c>
       <c r="AX173">
         <v>112.4</v>
       </c>
       <c r="AY173">
         <v>112.4</v>
       </c>
       <c r="AZ173">
         <v>113.6</v>
       </c>
       <c r="BA173">
         <v>115.6</v>
       </c>
       <c r="BB173">
         <v>114.9</v>
       </c>
       <c r="BC173">
-        <v>113.9</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="174" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A174" t="s">
         <v>395</v>
       </c>
       <c r="B174" t="s">
         <v>396</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>97.4</v>
       </c>
       <c r="E174">
         <v>100.5</v>
       </c>
       <c r="F174">
         <v>99.5</v>
       </c>
       <c r="G174">
         <v>105.7</v>
       </c>
       <c r="H174">
@@ -30088,51 +30088,51 @@
       <c r="AU174">
         <v>113.9</v>
       </c>
       <c r="AV174">
         <v>114.1</v>
       </c>
       <c r="AW174">
         <v>117.6</v>
       </c>
       <c r="AX174">
         <v>113.9</v>
       </c>
       <c r="AY174">
         <v>118.8</v>
       </c>
       <c r="AZ174">
         <v>118.4</v>
       </c>
       <c r="BA174">
         <v>120.6</v>
       </c>
       <c r="BB174">
         <v>119.4</v>
       </c>
       <c r="BC174">
-        <v>124.1</v>
+        <v>124.6</v>
       </c>
     </row>
     <row r="175" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A175" t="s">
         <v>397</v>
       </c>
       <c r="B175" t="s">
         <v>398</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>116.3</v>
       </c>
       <c r="E175">
         <v>105.9</v>
       </c>
       <c r="F175">
         <v>94.1</v>
       </c>
       <c r="G175">
         <v>107.4</v>
       </c>
       <c r="H175">
@@ -30249,51 +30249,51 @@
       <c r="AU175">
         <v>97.8</v>
       </c>
       <c r="AV175">
         <v>119.5</v>
       </c>
       <c r="AW175">
         <v>120.7</v>
       </c>
       <c r="AX175">
         <v>90.2</v>
       </c>
       <c r="AY175">
         <v>98.5</v>
       </c>
       <c r="AZ175">
         <v>118</v>
       </c>
       <c r="BA175">
         <v>124.7</v>
       </c>
       <c r="BB175">
         <v>92.8</v>
       </c>
       <c r="BC175">
-        <v>100.4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="176" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A176" t="s">
         <v>399</v>
       </c>
       <c r="B176" t="s">
         <v>400</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.2</v>
       </c>
       <c r="E176">
         <v>101.1</v>
       </c>
       <c r="F176">
         <v>98.9</v>
       </c>
       <c r="G176">
         <v>99.1</v>
       </c>
       <c r="H176">
@@ -30571,51 +30571,51 @@
       <c r="AU177">
         <v>103.3</v>
       </c>
       <c r="AV177">
         <v>105.6</v>
       </c>
       <c r="AW177">
         <v>105.8</v>
       </c>
       <c r="AX177">
         <v>102</v>
       </c>
       <c r="AY177">
         <v>105.7</v>
       </c>
       <c r="AZ177">
         <v>108.1</v>
       </c>
       <c r="BA177">
         <v>108.6</v>
       </c>
       <c r="BB177">
         <v>101.9</v>
       </c>
       <c r="BC177">
-        <v>106.1</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="178" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A178" t="s">
         <v>403</v>
       </c>
       <c r="B178" t="s">
         <v>404</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>117.2</v>
       </c>
       <c r="E178">
         <v>127.7</v>
       </c>
       <c r="F178">
         <v>72.3</v>
       </c>
       <c r="G178">
         <v>68.599999999999994</v>
       </c>
       <c r="H178">
@@ -30732,51 +30732,51 @@
       <c r="AU178">
         <v>126.8</v>
       </c>
       <c r="AV178">
         <v>141.1</v>
       </c>
       <c r="AW178">
         <v>138.6</v>
       </c>
       <c r="AX178">
         <v>123.6</v>
       </c>
       <c r="AY178">
         <v>126.5</v>
       </c>
       <c r="AZ178">
         <v>138</v>
       </c>
       <c r="BA178">
         <v>135.30000000000001</v>
       </c>
       <c r="BB178">
         <v>119</v>
       </c>
       <c r="BC178">
-        <v>119.8</v>
+        <v>118.9</v>
       </c>
     </row>
     <row r="179" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A179" t="s">
         <v>405</v>
       </c>
       <c r="B179" t="s">
         <v>406</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>132</v>
       </c>
       <c r="E179">
         <v>126.2</v>
       </c>
       <c r="F179">
         <v>73.8</v>
       </c>
       <c r="G179">
         <v>63.1</v>
       </c>
       <c r="H179">
@@ -30893,51 +30893,51 @@
       <c r="AU179">
         <v>98</v>
       </c>
       <c r="AV179">
         <v>122.3</v>
       </c>
       <c r="AW179">
         <v>113.7</v>
       </c>
       <c r="AX179">
         <v>96.7</v>
       </c>
       <c r="AY179">
         <v>95.3</v>
       </c>
       <c r="AZ179">
         <v>117.6</v>
       </c>
       <c r="BA179">
         <v>107.5</v>
       </c>
       <c r="BB179">
         <v>105.7</v>
       </c>
       <c r="BC179">
-        <v>107.2</v>
+        <v>105.8</v>
       </c>
     </row>
     <row r="180" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A180" t="s">
         <v>407</v>
       </c>
       <c r="B180" t="s">
         <v>408</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>112.5</v>
       </c>
       <c r="E180">
         <v>128.30000000000001</v>
       </c>
       <c r="F180">
         <v>71.8</v>
       </c>
       <c r="G180">
         <v>70.400000000000006</v>
       </c>
       <c r="H180">
@@ -31054,51 +31054,51 @@
       <c r="AU180">
         <v>135.9</v>
       </c>
       <c r="AV180">
         <v>147.19999999999999</v>
       </c>
       <c r="AW180">
         <v>146.5</v>
       </c>
       <c r="AX180">
         <v>132.19999999999999</v>
       </c>
       <c r="AY180">
         <v>136.5</v>
       </c>
       <c r="AZ180">
         <v>144.5</v>
       </c>
       <c r="BA180">
         <v>144.19999999999999</v>
       </c>
       <c r="BB180">
         <v>123.3</v>
       </c>
       <c r="BC180">
-        <v>123.9</v>
+        <v>123.1</v>
       </c>
     </row>
     <row r="181" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A181" t="s">
         <v>409</v>
       </c>
       <c r="B181" t="s">
         <v>410</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.1</v>
       </c>
       <c r="E181">
         <v>115</v>
       </c>
       <c r="F181">
         <v>85.1</v>
       </c>
       <c r="G181">
         <v>77.900000000000006</v>
       </c>
       <c r="H181">
@@ -31215,51 +31215,51 @@
       <c r="AU181">
         <v>94.9</v>
       </c>
       <c r="AV181">
         <v>98.9</v>
       </c>
       <c r="AW181">
         <v>100</v>
       </c>
       <c r="AX181">
         <v>98.1</v>
       </c>
       <c r="AY181">
         <v>98.1</v>
       </c>
       <c r="AZ181">
         <v>101.8</v>
       </c>
       <c r="BA181">
         <v>103.6</v>
       </c>
       <c r="BB181">
         <v>99.9</v>
       </c>
       <c r="BC181">
-        <v>99.4</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="182" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A182" t="s">
         <v>411</v>
       </c>
       <c r="B182" t="s">
         <v>412</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.1</v>
       </c>
       <c r="E182">
         <v>114.7</v>
       </c>
       <c r="F182">
         <v>85.3</v>
       </c>
       <c r="G182">
         <v>77.8</v>
       </c>
       <c r="H182">
@@ -32020,51 +32020,51 @@
       <c r="AU186">
         <v>85</v>
       </c>
       <c r="AV186">
         <v>82.4</v>
       </c>
       <c r="AW186">
         <v>88.6</v>
       </c>
       <c r="AX186">
         <v>89</v>
       </c>
       <c r="AY186">
         <v>89.9</v>
       </c>
       <c r="AZ186">
         <v>86.9</v>
       </c>
       <c r="BA186">
         <v>94.2</v>
       </c>
       <c r="BB186">
         <v>90.8</v>
       </c>
       <c r="BC186">
-        <v>90.4</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="187" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A187" t="s">
         <v>421</v>
       </c>
       <c r="B187" t="s">
         <v>422</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109.4</v>
       </c>
       <c r="E187">
         <v>108.9</v>
       </c>
       <c r="F187">
         <v>91.1</v>
       </c>
       <c r="G187">
         <v>90.2</v>
       </c>
       <c r="H187">
@@ -32181,51 +32181,51 @@
       <c r="AU187">
         <v>94.2</v>
       </c>
       <c r="AV187">
         <v>86.8</v>
       </c>
       <c r="AW187">
         <v>90.4</v>
       </c>
       <c r="AX187">
         <v>83.1</v>
       </c>
       <c r="AY187">
         <v>92.9</v>
       </c>
       <c r="AZ187">
         <v>88.4</v>
       </c>
       <c r="BA187">
         <v>91.1</v>
       </c>
       <c r="BB187">
         <v>83.9</v>
       </c>
       <c r="BC187">
-        <v>94.7</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="188" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A188" t="s">
         <v>423</v>
       </c>
       <c r="B188" t="s">
         <v>424</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>109.7</v>
       </c>
       <c r="E188">
         <v>108.4</v>
       </c>
       <c r="F188">
         <v>91.6</v>
       </c>
       <c r="G188">
         <v>84.9</v>
       </c>
       <c r="H188">
@@ -32342,51 +32342,51 @@
       <c r="AU188">
         <v>91</v>
       </c>
       <c r="AV188">
         <v>72.7</v>
       </c>
       <c r="AW188">
         <v>77.7</v>
       </c>
       <c r="AX188">
         <v>69.599999999999994</v>
       </c>
       <c r="AY188">
         <v>85.7</v>
       </c>
       <c r="AZ188">
         <v>73.5</v>
       </c>
       <c r="BA188">
         <v>75.2</v>
       </c>
       <c r="BB188">
         <v>69.7</v>
       </c>
       <c r="BC188">
-        <v>89.2</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="189" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A189" t="s">
         <v>425</v>
       </c>
       <c r="B189" t="s">
         <v>426</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>102.5</v>
       </c>
       <c r="E189">
         <v>105.3</v>
       </c>
       <c r="F189">
         <v>94.7</v>
       </c>
       <c r="G189">
         <v>98.7</v>
       </c>
       <c r="H189">
@@ -32503,51 +32503,51 @@
       <c r="AU189">
         <v>102.8</v>
       </c>
       <c r="AV189">
         <v>103</v>
       </c>
       <c r="AW189">
         <v>104.7</v>
       </c>
       <c r="AX189">
         <v>96.9</v>
       </c>
       <c r="AY189">
         <v>105.4</v>
       </c>
       <c r="AZ189">
         <v>103.9</v>
       </c>
       <c r="BA189">
         <v>105.9</v>
       </c>
       <c r="BB189">
         <v>96.2</v>
       </c>
       <c r="BC189">
-        <v>103.7</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="190" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A190" t="s">
         <v>427</v>
       </c>
       <c r="B190" t="s">
         <v>428</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.7</v>
       </c>
       <c r="E190">
         <v>108.2</v>
       </c>
       <c r="F190">
         <v>91.8</v>
       </c>
       <c r="G190">
         <v>92.2</v>
       </c>
       <c r="H190">
@@ -32664,51 +32664,51 @@
       <c r="AU190">
         <v>97</v>
       </c>
       <c r="AV190">
         <v>95.2</v>
       </c>
       <c r="AW190">
         <v>99.2</v>
       </c>
       <c r="AX190">
         <v>89.7</v>
       </c>
       <c r="AY190">
         <v>97.9</v>
       </c>
       <c r="AZ190">
         <v>95.8</v>
       </c>
       <c r="BA190">
         <v>100.6</v>
       </c>
       <c r="BB190">
         <v>92</v>
       </c>
       <c r="BC190">
-        <v>99.1</v>
+        <v>97.9</v>
       </c>
     </row>
     <row r="191" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A191" t="s">
         <v>429</v>
       </c>
       <c r="B191" t="s">
         <v>430</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>111.1</v>
       </c>
       <c r="E191">
         <v>113.4</v>
       </c>
       <c r="F191">
         <v>86.7</v>
       </c>
       <c r="G191">
         <v>93.7</v>
       </c>
       <c r="H191">
@@ -32825,51 +32825,51 @@
       <c r="AU191">
         <v>91.5</v>
       </c>
       <c r="AV191">
         <v>93.1</v>
       </c>
       <c r="AW191">
         <v>93</v>
       </c>
       <c r="AX191">
         <v>93.2</v>
       </c>
       <c r="AY191">
         <v>92.1</v>
       </c>
       <c r="AZ191">
         <v>99.1</v>
       </c>
       <c r="BA191">
         <v>99.7</v>
       </c>
       <c r="BB191">
         <v>92.5</v>
       </c>
       <c r="BC191">
-        <v>93.4</v>
+        <v>90.7</v>
       </c>
     </row>
     <row r="192" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A192" t="s">
         <v>431</v>
       </c>
       <c r="B192" t="s">
         <v>432</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>129.1</v>
       </c>
       <c r="E192">
         <v>126.2</v>
       </c>
       <c r="F192">
         <v>73.8</v>
       </c>
       <c r="G192">
         <v>71</v>
       </c>
       <c r="H192">
@@ -32986,51 +32986,51 @@
       <c r="AU192">
         <v>85.9</v>
       </c>
       <c r="AV192">
         <v>86.4</v>
       </c>
       <c r="AW192">
         <v>99.6</v>
       </c>
       <c r="AX192">
         <v>97.3</v>
       </c>
       <c r="AY192">
         <v>89.9</v>
       </c>
       <c r="AZ192">
         <v>86.4</v>
       </c>
       <c r="BA192">
         <v>105.2</v>
       </c>
       <c r="BB192">
         <v>92.7</v>
       </c>
       <c r="BC192">
-        <v>90.3</v>
+        <v>90.5</v>
       </c>
     </row>
     <row r="193" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A193" t="s">
         <v>433</v>
       </c>
       <c r="B193" t="s">
         <v>434</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.80000000000001</v>
       </c>
       <c r="E193">
         <v>148.5</v>
       </c>
       <c r="F193">
         <v>51.5</v>
       </c>
       <c r="G193">
         <v>36</v>
       </c>
       <c r="H193">
@@ -33147,51 +33147,51 @@
       <c r="AU193">
         <v>95.3</v>
       </c>
       <c r="AV193">
         <v>97.6</v>
       </c>
       <c r="AW193">
         <v>107</v>
       </c>
       <c r="AX193">
         <v>96.6</v>
       </c>
       <c r="AY193">
         <v>97.6</v>
       </c>
       <c r="AZ193">
         <v>101.5</v>
       </c>
       <c r="BA193">
         <v>110.4</v>
       </c>
       <c r="BB193">
         <v>99.7</v>
       </c>
       <c r="BC193">
-        <v>97.1</v>
+        <v>96.7</v>
       </c>
     </row>
     <row r="194" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>436</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>137.4</v>
       </c>
       <c r="E194">
         <v>134.4</v>
       </c>
       <c r="F194">
         <v>65.599999999999994</v>
       </c>
       <c r="G194">
         <v>51.1</v>
       </c>
       <c r="H194">
@@ -33308,51 +33308,51 @@
       <c r="AU194">
         <v>86.1</v>
       </c>
       <c r="AV194">
         <v>84</v>
       </c>
       <c r="AW194">
         <v>97.7</v>
       </c>
       <c r="AX194">
         <v>79.5</v>
       </c>
       <c r="AY194">
         <v>84.9</v>
       </c>
       <c r="AZ194">
         <v>84.2</v>
       </c>
       <c r="BA194">
         <v>93.4</v>
       </c>
       <c r="BB194">
         <v>80.2</v>
       </c>
       <c r="BC194">
-        <v>80.400000000000006</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="195" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A195" t="s">
         <v>437</v>
       </c>
       <c r="B195" t="s">
         <v>438</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>179.7</v>
       </c>
       <c r="E195">
         <v>171.7</v>
       </c>
       <c r="F195">
         <v>28.2</v>
       </c>
       <c r="G195">
         <v>5.9</v>
       </c>
       <c r="H195">
@@ -33469,51 +33469,51 @@
       <c r="AU195">
         <v>104.2</v>
       </c>
       <c r="AV195">
         <v>125.8</v>
       </c>
       <c r="AW195">
         <v>118.7</v>
       </c>
       <c r="AX195">
         <v>123.3</v>
       </c>
       <c r="AY195">
         <v>110.8</v>
       </c>
       <c r="AZ195">
         <v>137.19999999999999</v>
       </c>
       <c r="BA195">
         <v>136.19999999999999</v>
       </c>
       <c r="BB195">
         <v>132.1</v>
       </c>
       <c r="BC195">
-        <v>120.8</v>
+        <v>120.3</v>
       </c>
     </row>
     <row r="196" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A196" t="s">
         <v>439</v>
       </c>
       <c r="B196" t="s">
         <v>440</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>159.19999999999999</v>
       </c>
       <c r="E196">
         <v>175.3</v>
       </c>
       <c r="F196">
         <v>24.7</v>
       </c>
       <c r="G196">
         <v>32.5</v>
       </c>
       <c r="H196">
@@ -33630,51 +33630,51 @@
       <c r="AU196">
         <v>141.1</v>
       </c>
       <c r="AV196">
         <v>96.7</v>
       </c>
       <c r="AW196">
         <v>140.69999999999999</v>
       </c>
       <c r="AX196">
         <v>136.30000000000001</v>
       </c>
       <c r="AY196">
         <v>157.5</v>
       </c>
       <c r="AZ196">
         <v>101.5</v>
       </c>
       <c r="BA196">
         <v>152.4</v>
       </c>
       <c r="BB196">
         <v>135.19999999999999</v>
       </c>
       <c r="BC196">
-        <v>147.1</v>
+        <v>147.69999999999999</v>
       </c>
     </row>
     <row r="197" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A197" t="s">
         <v>441</v>
       </c>
       <c r="B197" t="s">
         <v>442</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>123.4</v>
       </c>
       <c r="E197">
         <v>120.6</v>
       </c>
       <c r="F197">
         <v>79.5</v>
       </c>
       <c r="G197">
         <v>79.8</v>
       </c>
       <c r="H197">
@@ -33791,51 +33791,51 @@
       <c r="AU197">
         <v>83.6</v>
       </c>
       <c r="AV197">
         <v>83.6</v>
       </c>
       <c r="AW197">
         <v>97.7</v>
       </c>
       <c r="AX197">
         <v>97.5</v>
       </c>
       <c r="AY197">
         <v>88</v>
       </c>
       <c r="AZ197">
         <v>82.6</v>
       </c>
       <c r="BA197">
         <v>103.9</v>
       </c>
       <c r="BB197">
         <v>90.9</v>
       </c>
       <c r="BC197">
-        <v>88.6</v>
+        <v>88.9</v>
       </c>
     </row>
     <row r="198" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A198" t="s">
         <v>443</v>
       </c>
       <c r="B198" t="s">
         <v>444</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.8</v>
       </c>
       <c r="E198">
         <v>120.2</v>
       </c>
       <c r="F198">
         <v>79.900000000000006</v>
       </c>
       <c r="G198">
         <v>89.4</v>
       </c>
       <c r="H198">
@@ -33952,51 +33952,51 @@
       <c r="AU198">
         <v>126.4</v>
       </c>
       <c r="AV198">
         <v>127.5</v>
       </c>
       <c r="AW198">
         <v>122.5</v>
       </c>
       <c r="AX198">
         <v>116.4</v>
       </c>
       <c r="AY198">
         <v>130.30000000000001</v>
       </c>
       <c r="AZ198">
         <v>131.9</v>
       </c>
       <c r="BA198">
         <v>126.2</v>
       </c>
       <c r="BB198">
         <v>116.6</v>
       </c>
       <c r="BC198">
-        <v>131.5</v>
+        <v>131</v>
       </c>
     </row>
     <row r="199" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A199" t="s">
         <v>445</v>
       </c>
       <c r="B199" t="s">
         <v>446</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>114.6</v>
       </c>
       <c r="E199">
         <v>136.1</v>
       </c>
       <c r="F199">
         <v>63.9</v>
       </c>
       <c r="G199">
         <v>67.2</v>
       </c>
       <c r="H199">
@@ -36689,51 +36689,51 @@
       <c r="AU215">
         <v>112.4</v>
       </c>
       <c r="AV215">
         <v>104.4</v>
       </c>
       <c r="AW215">
         <v>108.3</v>
       </c>
       <c r="AX215">
         <v>91.3</v>
       </c>
       <c r="AY215">
         <v>108.5</v>
       </c>
       <c r="AZ215">
         <v>103.3</v>
       </c>
       <c r="BA215">
         <v>106.9</v>
       </c>
       <c r="BB215">
         <v>90.7</v>
       </c>
       <c r="BC215">
-        <v>109.1</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="216" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A216" t="s">
         <v>479</v>
       </c>
       <c r="B216" t="s">
         <v>480</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>108.9</v>
       </c>
       <c r="E216">
         <v>106</v>
       </c>
       <c r="F216">
         <v>94</v>
       </c>
       <c r="G216">
         <v>104.4</v>
       </c>
       <c r="H216">
@@ -36850,51 +36850,51 @@
       <c r="AU216">
         <v>117.7</v>
       </c>
       <c r="AV216">
         <v>105.6</v>
       </c>
       <c r="AW216">
         <v>112.3</v>
       </c>
       <c r="AX216">
         <v>83.6</v>
       </c>
       <c r="AY216">
         <v>111.4</v>
       </c>
       <c r="AZ216">
         <v>105.4</v>
       </c>
       <c r="BA216">
         <v>111.3</v>
       </c>
       <c r="BB216">
         <v>81.400000000000006</v>
       </c>
       <c r="BC216">
-        <v>114.1</v>
+        <v>110.5</v>
       </c>
     </row>
     <row r="217" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A217" t="s">
         <v>481</v>
       </c>
       <c r="B217" t="s">
         <v>482</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>93</v>
       </c>
       <c r="E217">
         <v>96.1</v>
       </c>
       <c r="F217">
         <v>103.9</v>
       </c>
       <c r="G217">
         <v>114.4</v>
       </c>
       <c r="H217">
@@ -37011,51 +37011,51 @@
       <c r="AU217">
         <v>119.1</v>
       </c>
       <c r="AV217">
         <v>101.3</v>
       </c>
       <c r="AW217">
         <v>107.4</v>
       </c>
       <c r="AX217">
         <v>98.3</v>
       </c>
       <c r="AY217">
         <v>113.3</v>
       </c>
       <c r="AZ217">
         <v>97.7</v>
       </c>
       <c r="BA217">
         <v>101.8</v>
       </c>
       <c r="BB217">
         <v>95.8</v>
       </c>
       <c r="BC217">
-        <v>109.5</v>
+        <v>109</v>
       </c>
     </row>
     <row r="218" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A218" t="s">
         <v>483</v>
       </c>
       <c r="B218" t="s">
         <v>484</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>130.1</v>
       </c>
       <c r="E218">
         <v>122.2</v>
       </c>
       <c r="F218">
         <v>77.8</v>
       </c>
       <c r="G218">
         <v>76.2</v>
       </c>
       <c r="H218">
@@ -37172,51 +37172,51 @@
       <c r="AU218">
         <v>93.5</v>
       </c>
       <c r="AV218">
         <v>98.6</v>
       </c>
       <c r="AW218">
         <v>93.4</v>
       </c>
       <c r="AX218">
         <v>111.9</v>
       </c>
       <c r="AY218">
         <v>96.8</v>
       </c>
       <c r="AZ218">
         <v>93.5</v>
       </c>
       <c r="BA218">
         <v>91.5</v>
       </c>
       <c r="BB218">
         <v>113.2</v>
       </c>
       <c r="BC218">
-        <v>91.5</v>
+        <v>91</v>
       </c>
     </row>
     <row r="219" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A219" t="s">
         <v>485</v>
       </c>
       <c r="B219" t="s">
         <v>486</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>125.8</v>
       </c>
       <c r="E219">
         <v>120.1</v>
       </c>
       <c r="F219">
         <v>79.900000000000006</v>
       </c>
       <c r="G219">
         <v>91.6</v>
       </c>
       <c r="H219">
@@ -37333,51 +37333,51 @@
       <c r="AU219">
         <v>103.8</v>
       </c>
       <c r="AV219">
         <v>104.2</v>
       </c>
       <c r="AW219">
         <v>103.7</v>
       </c>
       <c r="AX219">
         <v>99.5</v>
       </c>
       <c r="AY219">
         <v>103.8</v>
       </c>
       <c r="AZ219">
         <v>102.7</v>
       </c>
       <c r="BA219">
         <v>102.9</v>
       </c>
       <c r="BB219">
         <v>102</v>
       </c>
       <c r="BC219">
-        <v>102.9</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="220" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A220" t="s">
         <v>487</v>
       </c>
       <c r="B220" t="s">
         <v>488</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>131</v>
       </c>
       <c r="E220">
         <v>128.9</v>
       </c>
       <c r="F220">
         <v>71.099999999999994</v>
       </c>
       <c r="G220">
         <v>70.2</v>
       </c>
       <c r="H220">
@@ -37494,51 +37494,51 @@
       <c r="AU220">
         <v>115.8</v>
       </c>
       <c r="AV220">
         <v>120.4</v>
       </c>
       <c r="AW220">
         <v>118.6</v>
       </c>
       <c r="AX220">
         <v>119.8</v>
       </c>
       <c r="AY220">
         <v>126.9</v>
       </c>
       <c r="AZ220">
         <v>137.4</v>
       </c>
       <c r="BA220">
         <v>139.9</v>
       </c>
       <c r="BB220">
         <v>121.1</v>
       </c>
       <c r="BC220">
-        <v>134.19999999999999</v>
+        <v>131.69999999999999</v>
       </c>
     </row>
     <row r="221" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A221" t="s">
         <v>489</v>
       </c>
       <c r="B221" t="s">
         <v>490</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>125.1</v>
       </c>
       <c r="E221">
         <v>116.6</v>
       </c>
       <c r="F221">
         <v>83.4</v>
       </c>
       <c r="G221">
         <v>81.3</v>
       </c>
       <c r="H221">
@@ -37655,51 +37655,51 @@
       <c r="AU221">
         <v>93.9</v>
       </c>
       <c r="AV221">
         <v>98.9</v>
       </c>
       <c r="AW221">
         <v>93.6</v>
       </c>
       <c r="AX221">
         <v>99.1</v>
       </c>
       <c r="AY221">
         <v>97</v>
       </c>
       <c r="AZ221">
         <v>98.9</v>
       </c>
       <c r="BA221">
         <v>94.2</v>
       </c>
       <c r="BB221">
         <v>100.7</v>
       </c>
       <c r="BC221">
-        <v>99.6</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="222" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A222" t="s">
         <v>491</v>
       </c>
       <c r="B222" t="s">
         <v>492</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.5</v>
       </c>
       <c r="E222">
         <v>107</v>
       </c>
       <c r="F222">
         <v>93</v>
       </c>
       <c r="G222">
         <v>93.7</v>
       </c>
       <c r="H222">
@@ -37816,51 +37816,51 @@
       <c r="AU222">
         <v>79.5</v>
       </c>
       <c r="AV222">
         <v>89.3</v>
       </c>
       <c r="AW222">
         <v>87.4</v>
       </c>
       <c r="AX222">
         <v>88.5</v>
       </c>
       <c r="AY222">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ222">
         <v>91.4</v>
       </c>
       <c r="BA222">
         <v>87.6</v>
       </c>
       <c r="BB222">
         <v>87.6</v>
       </c>
       <c r="BC222">
-        <v>77.2</v>
+        <v>77.400000000000006</v>
       </c>
     </row>
     <row r="223" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A223" t="s">
         <v>493</v>
       </c>
       <c r="B223" t="s">
         <v>494</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>102.6</v>
       </c>
       <c r="E223">
         <v>104.3</v>
       </c>
       <c r="F223">
         <v>95.7</v>
       </c>
       <c r="G223">
         <v>100.8</v>
       </c>
       <c r="H223">
@@ -37977,51 +37977,51 @@
       <c r="AU223">
         <v>78.8</v>
       </c>
       <c r="AV223">
         <v>99.8</v>
       </c>
       <c r="AW223">
         <v>94.4</v>
       </c>
       <c r="AX223">
         <v>87.2</v>
       </c>
       <c r="AY223">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ223">
         <v>103.3</v>
       </c>
       <c r="BA223">
         <v>98.6</v>
       </c>
       <c r="BB223">
         <v>89.9</v>
       </c>
       <c r="BC223">
-        <v>76</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="224" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A224" t="s">
         <v>495</v>
       </c>
       <c r="B224" t="s">
         <v>496</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>139.5</v>
       </c>
       <c r="E224">
         <v>123.4</v>
       </c>
       <c r="F224">
         <v>76.599999999999994</v>
       </c>
       <c r="G224">
         <v>77.099999999999994</v>
       </c>
       <c r="H224">
@@ -38138,51 +38138,51 @@
       <c r="AU224">
         <v>90.7</v>
       </c>
       <c r="AV224">
         <v>86.9</v>
       </c>
       <c r="AW224">
         <v>85.5</v>
       </c>
       <c r="AX224">
         <v>89.3</v>
       </c>
       <c r="AY224">
         <v>89.7</v>
       </c>
       <c r="AZ224">
         <v>89.6</v>
       </c>
       <c r="BA224">
         <v>84.4</v>
       </c>
       <c r="BB224">
         <v>84.1</v>
       </c>
       <c r="BC224">
-        <v>84.5</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="225" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A225" t="s">
         <v>497</v>
       </c>
       <c r="B225" t="s">
         <v>498</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>119.8</v>
       </c>
       <c r="E225">
         <v>111.3</v>
       </c>
       <c r="F225">
         <v>88.7</v>
       </c>
       <c r="G225">
         <v>91.8</v>
       </c>
       <c r="H225">
@@ -38460,51 +38460,51 @@
       <c r="AU226">
         <v>74.7</v>
       </c>
       <c r="AV226">
         <v>82.3</v>
       </c>
       <c r="AW226">
         <v>82.4</v>
       </c>
       <c r="AX226">
         <v>96</v>
       </c>
       <c r="AY226">
         <v>69.2</v>
       </c>
       <c r="AZ226">
         <v>81</v>
       </c>
       <c r="BA226">
         <v>77</v>
       </c>
       <c r="BB226">
         <v>93.7</v>
       </c>
       <c r="BC226">
-        <v>72.099999999999994</v>
+        <v>72.2</v>
       </c>
     </row>
     <row r="227" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A227" t="s">
         <v>501</v>
       </c>
       <c r="B227" t="s">
         <v>502</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>90</v>
       </c>
       <c r="E227">
         <v>95</v>
       </c>
       <c r="F227">
         <v>105</v>
       </c>
       <c r="G227">
         <v>116.4</v>
       </c>
       <c r="H227">
@@ -38943,51 +38943,51 @@
       <c r="AU229">
         <v>100.1</v>
       </c>
       <c r="AV229">
         <v>102.8</v>
       </c>
       <c r="AW229">
         <v>104.5</v>
       </c>
       <c r="AX229">
         <v>104.3</v>
       </c>
       <c r="AY229">
         <v>102.6</v>
       </c>
       <c r="AZ229">
         <v>104.9</v>
       </c>
       <c r="BA229">
         <v>106.8</v>
       </c>
       <c r="BB229">
         <v>106.3</v>
       </c>
       <c r="BC229">
-        <v>104.4</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="230" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A230" t="s">
         <v>507</v>
       </c>
       <c r="B230" t="s">
         <v>58</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>102.9</v>
       </c>
       <c r="E230">
         <v>101</v>
       </c>
       <c r="F230">
         <v>99</v>
       </c>
       <c r="G230">
         <v>100.1</v>
       </c>
       <c r="H230">
@@ -39265,51 +39265,51 @@
       <c r="AU231">
         <v>103.6</v>
       </c>
       <c r="AV231">
         <v>108.5</v>
       </c>
       <c r="AW231">
         <v>111.2</v>
       </c>
       <c r="AX231">
         <v>124.5</v>
       </c>
       <c r="AY231">
         <v>110.8</v>
       </c>
       <c r="AZ231">
         <v>117.1</v>
       </c>
       <c r="BA231">
         <v>117.1</v>
       </c>
       <c r="BB231">
         <v>128.4</v>
       </c>
       <c r="BC231">
-        <v>112.6</v>
+        <v>112.4</v>
       </c>
     </row>
     <row r="232" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A232" t="s">
         <v>509</v>
       </c>
       <c r="B232" t="s">
         <v>98</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>107.8</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>91.9</v>
       </c>
       <c r="G232">
         <v>91.1</v>
       </c>
       <c r="H232">
@@ -39426,51 +39426,51 @@
       <c r="AU232">
         <v>98.1</v>
       </c>
       <c r="AV232">
         <v>98.2</v>
       </c>
       <c r="AW232">
         <v>101.8</v>
       </c>
       <c r="AX232">
         <v>94.2</v>
       </c>
       <c r="AY232">
         <v>97.3</v>
       </c>
       <c r="AZ232">
         <v>98.7</v>
       </c>
       <c r="BA232">
         <v>102.8</v>
       </c>
       <c r="BB232">
         <v>95.2</v>
       </c>
       <c r="BC232">
-        <v>97.1</v>
+        <v>96.3</v>
       </c>
     </row>
     <row r="233" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A233" t="s">
         <v>510</v>
       </c>
       <c r="B233" t="s">
         <v>511</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.5</v>
       </c>
       <c r="E233">
         <v>103.9</v>
       </c>
       <c r="F233">
         <v>96.1</v>
       </c>
       <c r="G233">
         <v>96.5</v>
       </c>
       <c r="H233">
@@ -39748,51 +39748,51 @@
       <c r="AU234">
         <v>123.7</v>
       </c>
       <c r="AV234">
         <v>124.1</v>
       </c>
       <c r="AW234">
         <v>121.7</v>
       </c>
       <c r="AX234">
         <v>120.6</v>
       </c>
       <c r="AY234">
         <v>125.3</v>
       </c>
       <c r="AZ234">
         <v>127.8</v>
       </c>
       <c r="BA234">
         <v>132.1</v>
       </c>
       <c r="BB234">
         <v>134.19999999999999</v>
       </c>
       <c r="BC234">
-        <v>145.69999999999999</v>
+        <v>145.4</v>
       </c>
     </row>
     <row r="235" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A235" t="s">
         <v>513</v>
       </c>
       <c r="B235" t="s">
         <v>514</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.9</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>99.2</v>
       </c>
       <c r="G235">
         <v>99.6</v>
       </c>
       <c r="H235">
@@ -40070,51 +40070,51 @@
       <c r="AU236">
         <v>98</v>
       </c>
       <c r="AV236">
         <v>98.1</v>
       </c>
       <c r="AW236">
         <v>99.8</v>
       </c>
       <c r="AX236">
         <v>100.4</v>
       </c>
       <c r="AY236">
         <v>96.1</v>
       </c>
       <c r="AZ236">
         <v>97.8</v>
       </c>
       <c r="BA236">
         <v>98.1</v>
       </c>
       <c r="BB236">
         <v>98.8</v>
       </c>
       <c r="BC236">
-        <v>94.9</v>
+        <v>95.2</v>
       </c>
     </row>
     <row r="237" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A237" t="s">
         <v>517</v>
       </c>
       <c r="B237" t="s">
         <v>518</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.5</v>
       </c>
       <c r="E237">
         <v>117.3</v>
       </c>
       <c r="F237">
         <v>82.7</v>
       </c>
       <c r="G237">
         <v>76.2</v>
       </c>
       <c r="H237">
@@ -40231,51 +40231,51 @@
       <c r="AU237">
         <v>100.7</v>
       </c>
       <c r="AV237">
         <v>106.6</v>
       </c>
       <c r="AW237">
         <v>107</v>
       </c>
       <c r="AX237">
         <v>102.7</v>
       </c>
       <c r="AY237">
         <v>103.3</v>
       </c>
       <c r="AZ237">
         <v>108.3</v>
       </c>
       <c r="BA237">
         <v>109.3</v>
       </c>
       <c r="BB237">
         <v>103.3</v>
       </c>
       <c r="BC237">
-        <v>103.1</v>
+        <v>102.8</v>
       </c>
     </row>
     <row r="238" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A238" t="s">
         <v>519</v>
       </c>
       <c r="B238" t="s">
         <v>520</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>119.4</v>
       </c>
       <c r="E238">
         <v>117.9</v>
       </c>
       <c r="F238">
         <v>82.1</v>
       </c>
       <c r="G238">
         <v>86.8</v>
       </c>
       <c r="H238">
@@ -40392,51 +40392,51 @@
       <c r="AU238">
         <v>111.2</v>
       </c>
       <c r="AV238">
         <v>109.8</v>
       </c>
       <c r="AW238">
         <v>110</v>
       </c>
       <c r="AX238">
         <v>104.1</v>
       </c>
       <c r="AY238">
         <v>113.6</v>
       </c>
       <c r="AZ238">
         <v>112.8</v>
       </c>
       <c r="BA238">
         <v>113.1</v>
       </c>
       <c r="BB238">
         <v>103.7</v>
       </c>
       <c r="BC238">
-        <v>114.9</v>
+        <v>114.2</v>
       </c>
     </row>
     <row r="239" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A239" t="s">
         <v>521</v>
       </c>
       <c r="B239" t="s">
         <v>492</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.5</v>
       </c>
       <c r="E239">
         <v>107</v>
       </c>
       <c r="F239">
         <v>93</v>
       </c>
       <c r="G239">
         <v>93.7</v>
       </c>
       <c r="H239">
@@ -40553,51 +40553,51 @@
       <c r="AU239">
         <v>79.5</v>
       </c>
       <c r="AV239">
         <v>89.3</v>
       </c>
       <c r="AW239">
         <v>87.4</v>
       </c>
       <c r="AX239">
         <v>88.5</v>
       </c>
       <c r="AY239">
         <v>79.099999999999994</v>
       </c>
       <c r="AZ239">
         <v>91.4</v>
       </c>
       <c r="BA239">
         <v>87.6</v>
       </c>
       <c r="BB239">
         <v>87.6</v>
       </c>
       <c r="BC239">
-        <v>77.2</v>
+        <v>77.400000000000006</v>
       </c>
     </row>
     <row r="240" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A240" t="s">
         <v>522</v>
       </c>
       <c r="B240" t="s">
         <v>390</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.6</v>
       </c>
       <c r="E240">
         <v>101.4</v>
       </c>
       <c r="F240">
         <v>98.6</v>
       </c>
       <c r="G240">
         <v>102.6</v>
       </c>
       <c r="H240">
@@ -40714,51 +40714,51 @@
       <c r="AU240">
         <v>107.9</v>
       </c>
       <c r="AV240">
         <v>109.8</v>
       </c>
       <c r="AW240">
         <v>111.6</v>
       </c>
       <c r="AX240">
         <v>109.5</v>
       </c>
       <c r="AY240">
         <v>110.3</v>
       </c>
       <c r="AZ240">
         <v>111.5</v>
       </c>
       <c r="BA240">
         <v>113.3</v>
       </c>
       <c r="BB240">
         <v>112.7</v>
       </c>
       <c r="BC240">
-        <v>112.7</v>
+        <v>113.6</v>
       </c>
     </row>
     <row r="241" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A241" t="s">
         <v>523</v>
       </c>
       <c r="B241" t="s">
         <v>314</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>104.6</v>
       </c>
       <c r="E241">
         <v>102.2</v>
       </c>
       <c r="F241">
         <v>97.8</v>
       </c>
       <c r="G241">
         <v>95.1</v>
       </c>
       <c r="H241">
@@ -41036,51 +41036,51 @@
       <c r="AU242">
         <v>106.6</v>
       </c>
       <c r="AV242">
         <v>107.7</v>
       </c>
       <c r="AW242">
         <v>111.8</v>
       </c>
       <c r="AX242">
         <v>115.3</v>
       </c>
       <c r="AY242">
         <v>114.3</v>
       </c>
       <c r="AZ242">
         <v>114.8</v>
       </c>
       <c r="BA242">
         <v>118.1</v>
       </c>
       <c r="BB242">
         <v>118.6</v>
       </c>
       <c r="BC242">
-        <v>114.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="243" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A243" t="s">
         <v>526</v>
       </c>
       <c r="B243" t="s">
         <v>527</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106.7</v>
       </c>
       <c r="E243">
         <v>106.7</v>
       </c>
       <c r="F243">
         <v>93.3</v>
       </c>
       <c r="G243">
         <v>96</v>
       </c>
       <c r="H243">
@@ -41197,51 +41197,51 @@
       <c r="AU243">
         <v>105.8</v>
       </c>
       <c r="AV243">
         <v>106</v>
       </c>
       <c r="AW243">
         <v>108.5</v>
       </c>
       <c r="AX243">
         <v>108.9</v>
       </c>
       <c r="AY243">
         <v>109.8</v>
       </c>
       <c r="AZ243">
         <v>110.3</v>
       </c>
       <c r="BA243">
         <v>112.1</v>
       </c>
       <c r="BB243">
         <v>110.1</v>
       </c>
       <c r="BC243">
-        <v>109.9</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="244" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A244" t="s">
         <v>528</v>
       </c>
       <c r="B244" t="s">
         <v>529</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>117.3</v>
       </c>
       <c r="E244">
         <v>116.5</v>
       </c>
       <c r="F244">
         <v>83.5</v>
       </c>
       <c r="G244">
         <v>89.5</v>
       </c>
       <c r="H244">
@@ -41358,51 +41358,51 @@
       <c r="AU244">
         <v>112.9</v>
       </c>
       <c r="AV244">
         <v>112.5</v>
       </c>
       <c r="AW244">
         <v>112.4</v>
       </c>
       <c r="AX244">
         <v>108.2</v>
       </c>
       <c r="AY244">
         <v>116.8</v>
       </c>
       <c r="AZ244">
         <v>115.8</v>
       </c>
       <c r="BA244">
         <v>116.8</v>
       </c>
       <c r="BB244">
         <v>107.8</v>
       </c>
       <c r="BC244">
-        <v>117.7</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="245" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A245" t="s">
         <v>530</v>
       </c>
       <c r="B245" t="s">
         <v>531</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102.9</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>96.9</v>
       </c>
       <c r="G245">
         <v>98.3</v>
       </c>
       <c r="H245">
@@ -41519,51 +41519,51 @@
       <c r="AU245">
         <v>103.2</v>
       </c>
       <c r="AV245">
         <v>103.6</v>
       </c>
       <c r="AW245">
         <v>107.1</v>
       </c>
       <c r="AX245">
         <v>109.1</v>
       </c>
       <c r="AY245">
         <v>107.3</v>
       </c>
       <c r="AZ245">
         <v>108.3</v>
       </c>
       <c r="BA245">
         <v>110.4</v>
       </c>
       <c r="BB245">
         <v>110.9</v>
       </c>
       <c r="BC245">
-        <v>107.1</v>
+        <v>107.6</v>
       </c>
     </row>
     <row r="246" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A246" t="s">
         <v>532</v>
       </c>
       <c r="B246" t="s">
         <v>533</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>104.4</v>
       </c>
       <c r="E246">
         <v>104.6</v>
       </c>
       <c r="F246">
         <v>95.4</v>
       </c>
       <c r="G246">
         <v>97.2</v>
       </c>
       <c r="H246">
@@ -41680,51 +41680,51 @@
       <c r="AU246">
         <v>102.4</v>
       </c>
       <c r="AV246">
         <v>104.3</v>
       </c>
       <c r="AW246">
         <v>105.8</v>
       </c>
       <c r="AX246">
         <v>104</v>
       </c>
       <c r="AY246">
         <v>104.3</v>
       </c>
       <c r="AZ246">
         <v>105.9</v>
       </c>
       <c r="BA246">
         <v>108</v>
       </c>
       <c r="BB246">
         <v>105.5</v>
       </c>
       <c r="BC246">
-        <v>105.5</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="247" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A247" t="s">
         <v>534</v>
       </c>
       <c r="B247" t="s">
         <v>535</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.9</v>
       </c>
       <c r="E247">
         <v>101.2</v>
       </c>
       <c r="F247">
         <v>98.8</v>
       </c>
       <c r="G247">
         <v>101.2</v>
       </c>
       <c r="H247">
@@ -41841,51 +41841,51 @@
       <c r="AU247">
         <v>103</v>
       </c>
       <c r="AV247">
         <v>105.3</v>
       </c>
       <c r="AW247">
         <v>105.1</v>
       </c>
       <c r="AX247">
         <v>104.4</v>
       </c>
       <c r="AY247">
         <v>103.7</v>
       </c>
       <c r="AZ247">
         <v>105.7</v>
       </c>
       <c r="BA247">
         <v>106</v>
       </c>
       <c r="BB247">
         <v>106</v>
       </c>
       <c r="BC247">
-        <v>104.2</v>
+        <v>104.6</v>
       </c>
     </row>
     <row r="248" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A248" t="s">
         <v>536</v>
       </c>
       <c r="B248" t="s">
         <v>537</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>108.3</v>
       </c>
       <c r="E248">
         <v>108.5</v>
       </c>
       <c r="F248">
         <v>91.5</v>
       </c>
       <c r="G248">
         <v>92.6</v>
       </c>
       <c r="H248">
@@ -42002,51 +42002,51 @@
       <c r="AU248">
         <v>101.6</v>
       </c>
       <c r="AV248">
         <v>102.9</v>
       </c>
       <c r="AW248">
         <v>106.6</v>
       </c>
       <c r="AX248">
         <v>103.5</v>
       </c>
       <c r="AY248">
         <v>105</v>
       </c>
       <c r="AZ248">
         <v>106.1</v>
       </c>
       <c r="BA248">
         <v>110.2</v>
       </c>
       <c r="BB248">
         <v>104.9</v>
       </c>
       <c r="BC248">
-        <v>107.1</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="249" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A249" t="s">
         <v>538</v>
       </c>
       <c r="B249" t="s">
         <v>539</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103.2</v>
       </c>
       <c r="F249">
         <v>96.8</v>
       </c>
       <c r="G249">
         <v>97.9</v>
       </c>
       <c r="H249">
@@ -42163,51 +42163,51 @@
       <c r="AU249">
         <v>98.4</v>
       </c>
       <c r="AV249">
         <v>101.5</v>
       </c>
       <c r="AW249">
         <v>103.4</v>
       </c>
       <c r="AX249">
         <v>104.5</v>
       </c>
       <c r="AY249">
         <v>101.2</v>
       </c>
       <c r="AZ249">
         <v>104.2</v>
       </c>
       <c r="BA249">
         <v>105.8</v>
       </c>
       <c r="BB249">
         <v>106.9</v>
       </c>
       <c r="BC249">
-        <v>103.4</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="250" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A250" t="s">
         <v>540</v>
       </c>
       <c r="B250" t="s">
         <v>541</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.1</v>
       </c>
       <c r="E250">
         <v>105.2</v>
       </c>
       <c r="F250">
         <v>94.8</v>
       </c>
       <c r="G250">
         <v>95.2</v>
       </c>
       <c r="H250">
@@ -42324,51 +42324,51 @@
       <c r="AU250">
         <v>82.9</v>
       </c>
       <c r="AV250">
         <v>88.3</v>
       </c>
       <c r="AW250">
         <v>88.6</v>
       </c>
       <c r="AX250">
         <v>88.9</v>
       </c>
       <c r="AY250">
         <v>82.7</v>
       </c>
       <c r="AZ250">
         <v>87.5</v>
       </c>
       <c r="BA250">
         <v>87.7</v>
       </c>
       <c r="BB250">
         <v>87.1</v>
       </c>
       <c r="BC250">
-        <v>79.3</v>
+        <v>78.900000000000006</v>
       </c>
     </row>
     <row r="251" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A251" t="s">
         <v>542</v>
       </c>
       <c r="B251" t="s">
         <v>543</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.9</v>
       </c>
       <c r="E251">
         <v>102.5</v>
       </c>
       <c r="F251">
         <v>97.5</v>
       </c>
       <c r="G251">
         <v>99</v>
       </c>
       <c r="H251">
@@ -42646,51 +42646,51 @@
       <c r="AU252">
         <v>93.1</v>
       </c>
       <c r="AV252">
         <v>98.9</v>
       </c>
       <c r="AW252">
         <v>100.4</v>
       </c>
       <c r="AX252">
         <v>108.5</v>
       </c>
       <c r="AY252">
         <v>96.8</v>
       </c>
       <c r="AZ252">
         <v>101</v>
       </c>
       <c r="BA252">
         <v>101</v>
       </c>
       <c r="BB252">
         <v>107.7</v>
       </c>
       <c r="BC252">
-        <v>96.1</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="253" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A253" t="s">
         <v>546</v>
       </c>
       <c r="B253" t="s">
         <v>547</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>119.8</v>
       </c>
       <c r="E253">
         <v>121.6</v>
       </c>
       <c r="F253">
         <v>78.400000000000006</v>
       </c>
       <c r="G253">
         <v>78.400000000000006</v>
       </c>
       <c r="H253">
@@ -42807,51 +42807,51 @@
       <c r="AU253">
         <v>112.8</v>
       </c>
       <c r="AV253">
         <v>118.9</v>
       </c>
       <c r="AW253">
         <v>119.4</v>
       </c>
       <c r="AX253">
         <v>110.1</v>
       </c>
       <c r="AY253">
         <v>116.2</v>
       </c>
       <c r="AZ253">
         <v>122</v>
       </c>
       <c r="BA253">
         <v>120.4</v>
       </c>
       <c r="BB253">
         <v>109.9</v>
       </c>
       <c r="BC253">
-        <v>116.1</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="254" spans="1:55" x14ac:dyDescent="0.45">
       <c r="A254" t="s">
         <v>548</v>
       </c>
       <c r="B254" t="s">
         <v>549</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.3</v>
       </c>
       <c r="E254">
         <v>103.8</v>
       </c>
       <c r="F254">
         <v>96.2</v>
       </c>
       <c r="G254">
         <v>98</v>
       </c>
       <c r="H254">
@@ -43129,51 +43129,51 @@
       <c r="AU255">
         <v>103.7</v>
       </c>
       <c r="AV255">
         <v>104.9</v>
       </c>
       <c r="AW255">
         <v>108.3</v>
       </c>
       <c r="AX255">
         <v>110.7</v>
       </c>
       <c r="AY255">
         <v>108.2</v>
       </c>
       <c r="AZ255">
         <v>109.7</v>
       </c>
       <c r="BA255">
         <v>111.8</v>
       </c>
       <c r="BB255">
         <v>112.6</v>
       </c>
       <c r="BC255">
-        <v>107.8</v>
+        <v>108.3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">