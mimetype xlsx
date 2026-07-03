--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AACECCBA-C838-414F-94C1-E28D75CCB141}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90227177-971A-40D1-8FB2-8E32CAA70F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BD3E27FB-A564-431A-AB50-8139BFB23B61}"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="14400" windowHeight="7270" xr2:uid="{0D626228-4C0E-4052-AB56-C706CC5EAC3C}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="548">
   <si>
     <t>項目：第３次産業活動指数【四半期】業種別季調済指数（2019-2020年平均＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>2023Q4</t>
   </si>
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
+  </si>
+  <si>
+    <t>2026Q1</t>
   </si>
   <si>
     <t>K1D000000I</t>
   </si>
   <si>
     <t>第３次産業総合</t>
   </si>
   <si>
     <t>DA00000I</t>
   </si>
   <si>
     <t>電気・ガス・熱供給・水道業</t>
   </si>
   <si>
     <t>DAA0000I</t>
   </si>
   <si>
     <t>電気業</t>
   </si>
   <si>
     <t>DAB0000I</t>
   </si>
   <si>
     <t>ガス業</t>
   </si>
@@ -1750,51 +1753,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{423B358B-02DD-4F2D-A485-516057E7E231}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{4A115D2F-36C0-447F-84A5-ED359363F2AC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2089,149 +2092,149 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78E00435-E209-4167-A689-CD19FF4B52B9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CCB83D-5E4D-45BE-8048-2A727DCDEB5C}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="16384" width="8.796875" style="1"/>
+    <col min="1" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{081C58F6-1CC5-438C-AD3F-AD5EB2DD2ABA}">
-  <dimension ref="A1:AI255"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BE0806C-8B8C-4DD4-B13F-D9F262C68282}">
+  <dimension ref="A1:AJ255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="35" width="12.69921875" customWidth="1"/>
+    <col min="1" max="36" width="12.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -2287,52 +2290,55 @@
       </c>
       <c r="AB2">
         <v>2024000103</v>
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
+      <c r="AJ2">
+        <v>2026000103</v>
+      </c>
     </row>
-    <row r="3" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -2394,57 +2400,60 @@
       </c>
       <c r="AB3" t="s">
         <v>29</v>
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
+      <c r="AJ3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="4" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.4</v>
       </c>
       <c r="E4">
         <v>103.6</v>
       </c>
       <c r="F4">
         <v>103.2</v>
       </c>
       <c r="G4">
         <v>104</v>
       </c>
       <c r="H4">
         <v>104.2</v>
       </c>
       <c r="I4">
         <v>104.8</v>
       </c>
       <c r="J4">
         <v>105.7</v>
       </c>
@@ -2501,57 +2510,60 @@
       </c>
       <c r="AB4">
         <v>101.7</v>
       </c>
       <c r="AC4">
         <v>102.2</v>
       </c>
       <c r="AD4">
         <v>102.8</v>
       </c>
       <c r="AE4">
         <v>102.7</v>
       </c>
       <c r="AF4">
         <v>104</v>
       </c>
       <c r="AG4">
         <v>104.7</v>
       </c>
       <c r="AH4">
         <v>105</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
+      <c r="AJ4">
+        <v>106</v>
+      </c>
     </row>
-    <row r="5" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>103.4</v>
       </c>
       <c r="E5">
         <v>102.7</v>
       </c>
       <c r="F5">
         <v>104.2</v>
       </c>
       <c r="G5">
         <v>101.3</v>
       </c>
       <c r="H5">
         <v>100.6</v>
       </c>
       <c r="I5">
         <v>102.4</v>
       </c>
       <c r="J5">
         <v>101.2</v>
       </c>
@@ -2608,57 +2620,60 @@
       </c>
       <c r="AB5">
         <v>98.6</v>
       </c>
       <c r="AC5">
         <v>97.9</v>
       </c>
       <c r="AD5">
         <v>101.7</v>
       </c>
       <c r="AE5">
         <v>98.3</v>
       </c>
       <c r="AF5">
         <v>99.9</v>
       </c>
       <c r="AG5">
         <v>99.7</v>
       </c>
       <c r="AH5">
         <v>100</v>
       </c>
       <c r="AI5">
         <v>99</v>
       </c>
+      <c r="AJ5">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6">
         <v>304.89999999999998</v>
       </c>
       <c r="D6">
         <v>103.9</v>
       </c>
       <c r="E6">
         <v>103.5</v>
       </c>
       <c r="F6">
         <v>104.9</v>
       </c>
       <c r="G6">
         <v>101.6</v>
       </c>
       <c r="H6">
         <v>100.8</v>
       </c>
       <c r="I6">
         <v>102.8</v>
       </c>
       <c r="J6">
         <v>101.3</v>
       </c>
@@ -2715,57 +2730,60 @@
       </c>
       <c r="AB6">
         <v>98.7</v>
       </c>
       <c r="AC6">
         <v>97.6</v>
       </c>
       <c r="AD6">
         <v>102.1</v>
       </c>
       <c r="AE6">
         <v>98.1</v>
       </c>
       <c r="AF6">
         <v>99.9</v>
       </c>
       <c r="AG6">
         <v>99.4</v>
       </c>
       <c r="AH6">
         <v>100.2</v>
       </c>
       <c r="AI6">
         <v>98.7</v>
       </c>
+      <c r="AJ6">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7">
         <v>25.6</v>
       </c>
       <c r="D7">
         <v>104.7</v>
       </c>
       <c r="E7">
         <v>98.8</v>
       </c>
       <c r="F7">
         <v>105.6</v>
       </c>
       <c r="G7">
         <v>101.6</v>
       </c>
       <c r="H7">
         <v>102.1</v>
       </c>
       <c r="I7">
         <v>102.9</v>
       </c>
       <c r="J7">
         <v>102.8</v>
       </c>
@@ -2822,57 +2840,60 @@
       </c>
       <c r="AB7">
         <v>99.2</v>
       </c>
       <c r="AC7">
         <v>96.5</v>
       </c>
       <c r="AD7">
         <v>99.3</v>
       </c>
       <c r="AE7">
         <v>95.6</v>
       </c>
       <c r="AF7">
         <v>99</v>
       </c>
       <c r="AG7">
         <v>99.1</v>
       </c>
       <c r="AH7">
         <v>97.8</v>
       </c>
       <c r="AI7">
         <v>97.8</v>
       </c>
+      <c r="AJ7">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>103.2</v>
       </c>
       <c r="E8">
         <v>105.3</v>
       </c>
       <c r="F8">
         <v>107.2</v>
       </c>
       <c r="G8">
         <v>100</v>
       </c>
       <c r="H8">
         <v>100.6</v>
       </c>
       <c r="I8">
         <v>106.2</v>
       </c>
       <c r="J8">
         <v>106.8</v>
       </c>
@@ -2929,57 +2950,60 @@
       </c>
       <c r="AB8">
         <v>105.4</v>
       </c>
       <c r="AC8">
         <v>111.2</v>
       </c>
       <c r="AD8">
         <v>118.5</v>
       </c>
       <c r="AE8">
         <v>111.4</v>
       </c>
       <c r="AF8">
         <v>110</v>
       </c>
       <c r="AG8">
         <v>116.2</v>
       </c>
       <c r="AH8">
         <v>116.2</v>
       </c>
       <c r="AI8">
         <v>112.1</v>
       </c>
+      <c r="AJ8">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9">
         <v>75.400000000000006</v>
       </c>
       <c r="D9">
         <v>100.2</v>
       </c>
       <c r="E9">
         <v>100.1</v>
       </c>
       <c r="F9">
         <v>100.9</v>
       </c>
       <c r="G9">
         <v>100.3</v>
       </c>
       <c r="H9">
         <v>99.5</v>
       </c>
       <c r="I9">
         <v>99.7</v>
       </c>
       <c r="J9">
         <v>100.1</v>
       </c>
@@ -3036,57 +3060,60 @@
       </c>
       <c r="AB9">
         <v>98.7</v>
       </c>
       <c r="AC9">
         <v>99.1</v>
       </c>
       <c r="AD9">
         <v>99.4</v>
       </c>
       <c r="AE9">
         <v>99.4</v>
       </c>
       <c r="AF9">
         <v>99.6</v>
       </c>
       <c r="AG9">
         <v>100</v>
       </c>
       <c r="AH9">
         <v>100.1</v>
       </c>
       <c r="AI9">
         <v>100</v>
       </c>
+      <c r="AJ9">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10">
         <v>1157.0999999999999</v>
       </c>
       <c r="D10">
         <v>98.6</v>
       </c>
       <c r="E10">
         <v>99</v>
       </c>
       <c r="F10">
         <v>99.2</v>
       </c>
       <c r="G10">
         <v>100.4</v>
       </c>
       <c r="H10">
         <v>100.1</v>
       </c>
       <c r="I10">
         <v>102</v>
       </c>
       <c r="J10">
         <v>104.6</v>
       </c>
@@ -3143,57 +3170,60 @@
       </c>
       <c r="AB10">
         <v>107.9</v>
       </c>
       <c r="AC10">
         <v>110</v>
       </c>
       <c r="AD10">
         <v>110.5</v>
       </c>
       <c r="AE10">
         <v>112</v>
       </c>
       <c r="AF10">
         <v>114.9</v>
       </c>
       <c r="AG10">
         <v>117.3</v>
       </c>
       <c r="AH10">
         <v>119.2</v>
       </c>
       <c r="AI10">
         <v>118.6</v>
       </c>
+      <c r="AJ10">
+        <v>118.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>99.6</v>
       </c>
       <c r="E11">
         <v>101</v>
       </c>
       <c r="F11">
         <v>100.8</v>
       </c>
       <c r="G11">
         <v>101.3</v>
       </c>
       <c r="H11">
         <v>101.9</v>
       </c>
       <c r="I11">
         <v>101.8</v>
       </c>
       <c r="J11">
         <v>101.7</v>
       </c>
@@ -3250,57 +3280,60 @@
       </c>
       <c r="AB11">
         <v>95.5</v>
       </c>
       <c r="AC11">
         <v>96.2</v>
       </c>
       <c r="AD11">
         <v>97.3</v>
       </c>
       <c r="AE11">
         <v>97.3</v>
       </c>
       <c r="AF11">
         <v>102.6</v>
       </c>
       <c r="AG11">
         <v>103.9</v>
       </c>
       <c r="AH11">
         <v>106.4</v>
       </c>
       <c r="AI11">
         <v>104.5</v>
       </c>
+      <c r="AJ11">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>105.7</v>
       </c>
       <c r="E12">
         <v>106.1</v>
       </c>
       <c r="F12">
         <v>107</v>
       </c>
       <c r="G12">
         <v>105.9</v>
       </c>
       <c r="H12">
         <v>106.8</v>
       </c>
       <c r="I12">
         <v>106.5</v>
       </c>
       <c r="J12">
         <v>105.1</v>
       </c>
@@ -3357,57 +3390,60 @@
       </c>
       <c r="AB12">
         <v>96.8</v>
       </c>
       <c r="AC12">
         <v>96.7</v>
       </c>
       <c r="AD12">
         <v>97.6</v>
       </c>
       <c r="AE12">
         <v>96.8</v>
       </c>
       <c r="AF12">
         <v>95.5</v>
       </c>
       <c r="AG12">
         <v>95.3</v>
       </c>
       <c r="AH12">
         <v>97.6</v>
       </c>
       <c r="AI12">
         <v>97.7</v>
       </c>
+      <c r="AJ12">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>99.1</v>
       </c>
       <c r="E13">
         <v>98.2</v>
       </c>
       <c r="F13">
         <v>98.5</v>
       </c>
       <c r="G13">
         <v>99.1</v>
       </c>
       <c r="H13">
         <v>98.7</v>
       </c>
       <c r="I13">
         <v>101.5</v>
       </c>
       <c r="J13">
         <v>106.3</v>
       </c>
@@ -3464,57 +3500,60 @@
       </c>
       <c r="AB13">
         <v>115.8</v>
       </c>
       <c r="AC13">
         <v>119.1</v>
       </c>
       <c r="AD13">
         <v>119.5</v>
       </c>
       <c r="AE13">
         <v>121.9</v>
       </c>
       <c r="AF13">
         <v>125.1</v>
       </c>
       <c r="AG13">
         <v>128.4</v>
       </c>
       <c r="AH13">
         <v>129.30000000000001</v>
       </c>
       <c r="AI13">
         <v>129.4</v>
       </c>
+      <c r="AJ13">
+        <v>128.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.7</v>
       </c>
       <c r="E14">
         <v>99.4</v>
       </c>
       <c r="F14">
         <v>100.3</v>
       </c>
       <c r="G14">
         <v>101</v>
       </c>
       <c r="H14">
         <v>98.2</v>
       </c>
       <c r="I14">
         <v>101</v>
       </c>
       <c r="J14">
         <v>107.5</v>
       </c>
@@ -3571,57 +3610,60 @@
       </c>
       <c r="AB14">
         <v>118.4</v>
       </c>
       <c r="AC14">
         <v>123.3</v>
       </c>
       <c r="AD14">
         <v>124.3</v>
       </c>
       <c r="AE14">
         <v>126.7</v>
       </c>
       <c r="AF14">
         <v>130.30000000000001</v>
       </c>
       <c r="AG14">
         <v>135.69999999999999</v>
       </c>
       <c r="AH14">
         <v>136.1</v>
       </c>
       <c r="AI14">
         <v>137.4</v>
       </c>
+      <c r="AJ14">
+        <v>134.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>93.9</v>
       </c>
       <c r="E15">
         <v>95.4</v>
       </c>
       <c r="F15">
         <v>96.4</v>
       </c>
       <c r="G15">
         <v>97.8</v>
       </c>
       <c r="H15">
         <v>97.2</v>
       </c>
       <c r="I15">
         <v>102.2</v>
       </c>
       <c r="J15">
         <v>105.7</v>
       </c>
@@ -3678,57 +3720,60 @@
       </c>
       <c r="AB15">
         <v>109.6</v>
       </c>
       <c r="AC15">
         <v>110.7</v>
       </c>
       <c r="AD15">
         <v>110.5</v>
       </c>
       <c r="AE15">
         <v>112</v>
       </c>
       <c r="AF15">
         <v>113.4</v>
       </c>
       <c r="AG15">
         <v>113.8</v>
       </c>
       <c r="AH15">
         <v>114.7</v>
       </c>
       <c r="AI15">
         <v>114.3</v>
       </c>
+      <c r="AJ15">
+        <v>116.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>84.7</v>
       </c>
       <c r="E16">
         <v>89.5</v>
       </c>
       <c r="F16">
         <v>92.1</v>
       </c>
       <c r="G16">
         <v>96.8</v>
       </c>
       <c r="H16">
         <v>95.6</v>
       </c>
       <c r="I16">
         <v>98.3</v>
       </c>
       <c r="J16">
         <v>100.2</v>
       </c>
@@ -3785,57 +3830,60 @@
       </c>
       <c r="AB16">
         <v>119.1</v>
       </c>
       <c r="AC16">
         <v>122.4</v>
       </c>
       <c r="AD16">
         <v>124.1</v>
       </c>
       <c r="AE16">
         <v>127</v>
       </c>
       <c r="AF16">
         <v>131.5</v>
       </c>
       <c r="AG16">
         <v>134</v>
       </c>
       <c r="AH16">
         <v>139.69999999999999</v>
       </c>
       <c r="AI16">
         <v>138.6</v>
       </c>
+      <c r="AJ16">
+        <v>140.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>102.5</v>
       </c>
       <c r="E17">
         <v>102.6</v>
       </c>
       <c r="F17">
         <v>102.1</v>
       </c>
       <c r="G17">
         <v>104.4</v>
       </c>
       <c r="H17">
         <v>104.3</v>
       </c>
       <c r="I17">
         <v>106.5</v>
       </c>
       <c r="J17">
         <v>107.3</v>
       </c>
@@ -3892,57 +3940,60 @@
       </c>
       <c r="AB17">
         <v>88.6</v>
       </c>
       <c r="AC17">
         <v>87.9</v>
       </c>
       <c r="AD17">
         <v>87.7</v>
       </c>
       <c r="AE17">
         <v>86</v>
       </c>
       <c r="AF17">
         <v>83.2</v>
       </c>
       <c r="AG17">
         <v>83.4</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>82.8</v>
       </c>
+      <c r="AJ17">
+        <v>81.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>91.8</v>
       </c>
       <c r="E18">
         <v>95.6</v>
       </c>
       <c r="F18">
         <v>95.4</v>
       </c>
       <c r="G18">
         <v>98.5</v>
       </c>
       <c r="H18">
         <v>102.5</v>
       </c>
       <c r="I18">
         <v>110.2</v>
       </c>
       <c r="J18">
         <v>110.9</v>
       </c>
@@ -3999,57 +4050,60 @@
       </c>
       <c r="AB18">
         <v>106.4</v>
       </c>
       <c r="AC18">
         <v>108.5</v>
       </c>
       <c r="AD18">
         <v>107.1</v>
       </c>
       <c r="AE18">
         <v>105.4</v>
       </c>
       <c r="AF18">
         <v>95.3</v>
       </c>
       <c r="AG18">
         <v>96.9</v>
       </c>
       <c r="AH18">
         <v>101.8</v>
       </c>
       <c r="AI18">
         <v>94.8</v>
       </c>
+      <c r="AJ18">
+        <v>95.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>81</v>
       </c>
       <c r="E19">
         <v>88.6</v>
       </c>
       <c r="F19">
         <v>85.3</v>
       </c>
       <c r="G19">
         <v>87.7</v>
       </c>
       <c r="H19">
         <v>99.2</v>
       </c>
       <c r="I19">
         <v>104.3</v>
       </c>
       <c r="J19">
         <v>117.9</v>
       </c>
@@ -4106,57 +4160,60 @@
       </c>
       <c r="AB19">
         <v>95.8</v>
       </c>
       <c r="AC19">
         <v>99.8</v>
       </c>
       <c r="AD19">
         <v>98.7</v>
       </c>
       <c r="AE19">
         <v>99.2</v>
       </c>
       <c r="AF19">
         <v>138.80000000000001</v>
       </c>
       <c r="AG19">
         <v>167.5</v>
       </c>
       <c r="AH19">
         <v>163.30000000000001</v>
       </c>
       <c r="AI19">
         <v>173.8</v>
       </c>
+      <c r="AJ19">
+        <v>149.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>111.7</v>
       </c>
       <c r="E20">
         <v>110.4</v>
       </c>
       <c r="F20">
         <v>109.1</v>
       </c>
       <c r="G20">
         <v>107.5</v>
       </c>
       <c r="H20">
         <v>105.9</v>
       </c>
       <c r="I20">
         <v>104.3</v>
       </c>
       <c r="J20">
         <v>102.8</v>
       </c>
@@ -4213,57 +4270,60 @@
       </c>
       <c r="AB20">
         <v>71.3</v>
       </c>
       <c r="AC20">
         <v>69.900000000000006</v>
       </c>
       <c r="AD20">
         <v>68.7</v>
       </c>
       <c r="AE20">
         <v>67.400000000000006</v>
       </c>
       <c r="AF20">
         <v>65.8</v>
       </c>
       <c r="AG20">
         <v>64.3</v>
       </c>
       <c r="AH20">
         <v>63.2</v>
       </c>
       <c r="AI20">
         <v>62.3</v>
       </c>
+      <c r="AJ20">
+        <v>61.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21">
         <v>36.1</v>
       </c>
       <c r="D21">
         <v>112.9</v>
       </c>
       <c r="E21">
         <v>112.1</v>
       </c>
       <c r="F21">
         <v>109.9</v>
       </c>
       <c r="G21">
         <v>109.8</v>
       </c>
       <c r="H21">
         <v>105.9</v>
       </c>
       <c r="I21">
         <v>103.9</v>
       </c>
       <c r="J21">
         <v>102.5</v>
       </c>
@@ -4320,57 +4380,60 @@
       </c>
       <c r="AB21">
         <v>74.599999999999994</v>
       </c>
       <c r="AC21">
         <v>73.3</v>
       </c>
       <c r="AD21">
         <v>71.599999999999994</v>
       </c>
       <c r="AE21">
         <v>70.3</v>
       </c>
       <c r="AF21">
         <v>68.8</v>
       </c>
       <c r="AG21">
         <v>67.7</v>
       </c>
       <c r="AH21">
         <v>67.2</v>
       </c>
       <c r="AI21">
         <v>65.400000000000006</v>
       </c>
+      <c r="AJ21">
+        <v>64.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>118.2</v>
       </c>
       <c r="E22">
         <v>118.3</v>
       </c>
       <c r="F22">
         <v>114.7</v>
       </c>
       <c r="G22">
         <v>111.5</v>
       </c>
       <c r="H22">
         <v>108.5</v>
       </c>
       <c r="I22">
         <v>107.1</v>
       </c>
       <c r="J22">
         <v>106.1</v>
       </c>
@@ -4427,57 +4490,60 @@
       </c>
       <c r="AB22">
         <v>65.8</v>
       </c>
       <c r="AC22">
         <v>64.5</v>
       </c>
       <c r="AD22">
         <v>63.4</v>
       </c>
       <c r="AE22">
         <v>60.9</v>
       </c>
       <c r="AF22">
         <v>59.1</v>
       </c>
       <c r="AG22">
         <v>57.1</v>
       </c>
       <c r="AH22">
         <v>55.9</v>
       </c>
       <c r="AI22">
         <v>52.7</v>
       </c>
+      <c r="AJ22">
+        <v>52.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23">
         <v>14.5</v>
       </c>
       <c r="D23">
         <v>115.9</v>
       </c>
       <c r="E23">
         <v>113.2</v>
       </c>
       <c r="F23">
         <v>110.2</v>
       </c>
       <c r="G23">
         <v>108.7</v>
       </c>
       <c r="H23">
         <v>105.4</v>
       </c>
       <c r="I23">
         <v>102</v>
       </c>
       <c r="J23">
         <v>101.1</v>
       </c>
@@ -4534,57 +4600,60 @@
       </c>
       <c r="AB23">
         <v>66.8</v>
       </c>
       <c r="AC23">
         <v>66.099999999999994</v>
       </c>
       <c r="AD23">
         <v>64.8</v>
       </c>
       <c r="AE23">
         <v>64.3</v>
       </c>
       <c r="AF23">
         <v>60.3</v>
       </c>
       <c r="AG23">
         <v>59.3</v>
       </c>
       <c r="AH23">
         <v>57.5</v>
       </c>
       <c r="AI23">
         <v>57.4</v>
       </c>
+      <c r="AJ23">
+        <v>56.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24">
         <v>18.600000000000001</v>
       </c>
       <c r="D24">
         <v>109.8</v>
       </c>
       <c r="E24">
         <v>110.6</v>
       </c>
       <c r="F24">
         <v>108</v>
       </c>
       <c r="G24">
         <v>110.9</v>
       </c>
       <c r="H24">
         <v>105.5</v>
       </c>
       <c r="I24">
         <v>105.1</v>
       </c>
       <c r="J24">
         <v>102.7</v>
       </c>
@@ -4641,57 +4710,60 @@
       </c>
       <c r="AB24">
         <v>82</v>
       </c>
       <c r="AC24">
         <v>80.099999999999994</v>
       </c>
       <c r="AD24">
         <v>78</v>
       </c>
       <c r="AE24">
         <v>77.099999999999994</v>
       </c>
       <c r="AF24">
         <v>76.400000000000006</v>
       </c>
       <c r="AG24">
         <v>75.900000000000006</v>
       </c>
       <c r="AH24">
         <v>76.8</v>
       </c>
       <c r="AI24">
         <v>74.400000000000006</v>
       </c>
+      <c r="AJ24">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25">
         <v>914.1</v>
       </c>
       <c r="D25">
         <v>108.3</v>
       </c>
       <c r="E25">
         <v>108.1</v>
       </c>
       <c r="F25">
         <v>107</v>
       </c>
       <c r="G25">
         <v>107.8</v>
       </c>
       <c r="H25">
         <v>108.2</v>
       </c>
       <c r="I25">
         <v>109.3</v>
       </c>
       <c r="J25">
         <v>110</v>
       </c>
@@ -4748,57 +4820,60 @@
       </c>
       <c r="AB25">
         <v>97.7</v>
       </c>
       <c r="AC25">
         <v>99</v>
       </c>
       <c r="AD25">
         <v>97.5</v>
       </c>
       <c r="AE25">
         <v>97.9</v>
       </c>
       <c r="AF25">
         <v>97.9</v>
       </c>
       <c r="AG25">
         <v>98.4</v>
       </c>
       <c r="AH25">
         <v>98.2</v>
       </c>
       <c r="AI25">
         <v>98.7</v>
       </c>
+      <c r="AJ25">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>108.4</v>
       </c>
       <c r="E26">
         <v>108.1</v>
       </c>
       <c r="F26">
         <v>107.2</v>
       </c>
       <c r="G26">
         <v>107.8</v>
       </c>
       <c r="H26">
         <v>108.3</v>
       </c>
       <c r="I26">
         <v>109.5</v>
       </c>
       <c r="J26">
         <v>110.3</v>
       </c>
@@ -4855,57 +4930,60 @@
       </c>
       <c r="AB26">
         <v>98.2</v>
       </c>
       <c r="AC26">
         <v>99.5</v>
       </c>
       <c r="AD26">
         <v>98</v>
       </c>
       <c r="AE26">
         <v>98.7</v>
       </c>
       <c r="AF26">
         <v>98.5</v>
       </c>
       <c r="AG26">
         <v>99.1</v>
       </c>
       <c r="AH26">
         <v>98.9</v>
       </c>
       <c r="AI26">
         <v>99.6</v>
       </c>
+      <c r="AJ26">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>112.1</v>
       </c>
       <c r="F27">
         <v>112.1</v>
       </c>
       <c r="G27">
         <v>113.4</v>
       </c>
       <c r="H27">
         <v>113.7</v>
       </c>
       <c r="I27">
         <v>114</v>
       </c>
       <c r="J27">
         <v>116.9</v>
       </c>
@@ -4962,57 +5040,60 @@
       </c>
       <c r="AB27">
         <v>102</v>
       </c>
       <c r="AC27">
         <v>102.5</v>
       </c>
       <c r="AD27">
         <v>103.1</v>
       </c>
       <c r="AE27">
         <v>104.2</v>
       </c>
       <c r="AF27">
         <v>104.9</v>
       </c>
       <c r="AG27">
         <v>105.7</v>
       </c>
       <c r="AH27">
         <v>106.8</v>
       </c>
       <c r="AI27">
         <v>107</v>
       </c>
+      <c r="AJ27">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.5</v>
       </c>
       <c r="E28">
         <v>112.3</v>
       </c>
       <c r="F28">
         <v>112.6</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.9</v>
       </c>
       <c r="I28">
         <v>114.2</v>
       </c>
       <c r="J28">
         <v>117.1</v>
       </c>
@@ -5069,57 +5150,60 @@
       </c>
       <c r="AB28">
         <v>101.9</v>
       </c>
       <c r="AC28">
         <v>102.9</v>
       </c>
       <c r="AD28">
         <v>103.4</v>
       </c>
       <c r="AE28">
         <v>104.4</v>
       </c>
       <c r="AF28">
         <v>105</v>
       </c>
       <c r="AG28">
         <v>106</v>
       </c>
       <c r="AH28">
         <v>107.2</v>
       </c>
       <c r="AI28">
         <v>107.3</v>
       </c>
+      <c r="AJ28">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="29" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.6</v>
       </c>
       <c r="E29">
         <v>112.4</v>
       </c>
       <c r="F29">
         <v>112.3</v>
       </c>
       <c r="G29">
         <v>113.9</v>
       </c>
       <c r="H29">
         <v>113.9</v>
       </c>
       <c r="I29">
         <v>113.3</v>
       </c>
       <c r="J29">
         <v>115.7</v>
       </c>
@@ -5176,57 +5260,60 @@
       </c>
       <c r="AB29">
         <v>101.1</v>
       </c>
       <c r="AC29">
         <v>101.2</v>
       </c>
       <c r="AD29">
         <v>102.2</v>
       </c>
       <c r="AE29">
         <v>103.3</v>
       </c>
       <c r="AF29">
         <v>104</v>
       </c>
       <c r="AG29">
         <v>104.5</v>
       </c>
       <c r="AH29">
         <v>105.3</v>
       </c>
       <c r="AI29">
         <v>105.8</v>
       </c>
+      <c r="AJ29">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="30" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.2</v>
       </c>
       <c r="E30">
         <v>112.3</v>
       </c>
       <c r="F30">
         <v>112.7</v>
       </c>
       <c r="G30">
         <v>113.6</v>
       </c>
       <c r="H30">
         <v>114.2</v>
       </c>
       <c r="I30">
         <v>113.7</v>
       </c>
       <c r="J30">
         <v>118.6</v>
       </c>
@@ -5283,57 +5370,60 @@
       </c>
       <c r="AB30">
         <v>103.8</v>
       </c>
       <c r="AC30">
         <v>104.5</v>
       </c>
       <c r="AD30">
         <v>105.3</v>
       </c>
       <c r="AE30">
         <v>106.7</v>
       </c>
       <c r="AF30">
         <v>107.2</v>
       </c>
       <c r="AG30">
         <v>108.1</v>
       </c>
       <c r="AH30">
         <v>109.5</v>
       </c>
       <c r="AI30">
         <v>109.4</v>
       </c>
+      <c r="AJ30">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="31" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>108.7</v>
       </c>
       <c r="E31">
         <v>106.2</v>
       </c>
       <c r="F31">
         <v>92.7</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>105.9</v>
       </c>
       <c r="I31">
         <v>106.2</v>
       </c>
       <c r="J31">
         <v>107</v>
       </c>
@@ -5390,57 +5480,60 @@
       </c>
       <c r="AB31">
         <v>92.7</v>
       </c>
       <c r="AC31">
         <v>92.7</v>
       </c>
       <c r="AD31">
         <v>90.7</v>
       </c>
       <c r="AE31">
         <v>94.9</v>
       </c>
       <c r="AF31">
         <v>92.9</v>
       </c>
       <c r="AG31">
         <v>94</v>
       </c>
       <c r="AH31">
         <v>93.6</v>
       </c>
       <c r="AI31">
         <v>91.8</v>
       </c>
+      <c r="AJ31">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="32" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.7</v>
       </c>
       <c r="E32">
         <v>123</v>
       </c>
       <c r="F32">
         <v>122.6</v>
       </c>
       <c r="G32">
         <v>121.4</v>
       </c>
       <c r="H32">
         <v>119.6</v>
       </c>
       <c r="I32">
         <v>118.9</v>
       </c>
       <c r="J32">
         <v>120.2</v>
       </c>
@@ -5497,57 +5590,60 @@
       </c>
       <c r="AB32">
         <v>96.4</v>
       </c>
       <c r="AC32">
         <v>96.4</v>
       </c>
       <c r="AD32">
         <v>100.4</v>
       </c>
       <c r="AE32">
         <v>99.2</v>
       </c>
       <c r="AF32">
         <v>97.3</v>
       </c>
       <c r="AG32">
         <v>100.2</v>
       </c>
       <c r="AH32">
         <v>100</v>
       </c>
       <c r="AI32">
         <v>97.8</v>
       </c>
+      <c r="AJ32">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="33" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.8</v>
       </c>
       <c r="E33">
         <v>114.5</v>
       </c>
       <c r="F33">
         <v>114</v>
       </c>
       <c r="G33">
         <v>114.9</v>
       </c>
       <c r="H33">
         <v>114.5</v>
       </c>
       <c r="I33">
         <v>114.4</v>
       </c>
       <c r="J33">
         <v>114.9</v>
       </c>
@@ -5604,57 +5700,60 @@
       </c>
       <c r="AB33">
         <v>100.7</v>
       </c>
       <c r="AC33">
         <v>98.9</v>
       </c>
       <c r="AD33">
         <v>99.3</v>
       </c>
       <c r="AE33">
         <v>100</v>
       </c>
       <c r="AF33">
         <v>100</v>
       </c>
       <c r="AG33">
         <v>99.9</v>
       </c>
       <c r="AH33">
         <v>100.4</v>
       </c>
       <c r="AI33">
         <v>98.2</v>
       </c>
+      <c r="AJ33">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="34" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>130.69999999999999</v>
       </c>
       <c r="E34">
         <v>131.9</v>
       </c>
       <c r="F34">
         <v>129.5</v>
       </c>
       <c r="G34">
         <v>125.9</v>
       </c>
       <c r="H34">
         <v>125.6</v>
       </c>
       <c r="I34">
         <v>125.8</v>
       </c>
       <c r="J34">
         <v>123.8</v>
       </c>
@@ -5711,57 +5810,60 @@
       </c>
       <c r="AB34">
         <v>94</v>
       </c>
       <c r="AC34">
         <v>95.7</v>
       </c>
       <c r="AD34">
         <v>100.4</v>
       </c>
       <c r="AE34">
         <v>96.4</v>
       </c>
       <c r="AF34">
         <v>96.2</v>
       </c>
       <c r="AG34">
         <v>100.8</v>
       </c>
       <c r="AH34">
         <v>99.4</v>
       </c>
       <c r="AI34">
         <v>96.3</v>
       </c>
+      <c r="AJ34">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="35" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>105.2</v>
       </c>
       <c r="E35">
         <v>104.6</v>
       </c>
       <c r="F35">
         <v>103.3</v>
       </c>
       <c r="G35">
         <v>103.9</v>
       </c>
       <c r="H35">
         <v>103.8</v>
       </c>
       <c r="I35">
         <v>106.8</v>
       </c>
       <c r="J35">
         <v>107.4</v>
       </c>
@@ -5818,57 +5920,60 @@
       </c>
       <c r="AB35">
         <v>93.5</v>
       </c>
       <c r="AC35">
         <v>97.5</v>
       </c>
       <c r="AD35">
         <v>93.2</v>
       </c>
       <c r="AE35">
         <v>93.3</v>
       </c>
       <c r="AF35">
         <v>93.1</v>
       </c>
       <c r="AG35">
         <v>92.8</v>
       </c>
       <c r="AH35">
         <v>92.3</v>
       </c>
       <c r="AI35">
         <v>94.4</v>
       </c>
+      <c r="AJ35">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="36" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>108</v>
       </c>
       <c r="E36">
         <v>106.5</v>
       </c>
       <c r="F36">
         <v>105.2</v>
       </c>
       <c r="G36">
         <v>106.4</v>
       </c>
       <c r="H36">
         <v>105.9</v>
       </c>
       <c r="I36">
         <v>109.3</v>
       </c>
       <c r="J36">
         <v>109.6</v>
       </c>
@@ -5925,57 +6030,60 @@
       </c>
       <c r="AB36">
         <v>90.5</v>
       </c>
       <c r="AC36">
         <v>93.6</v>
       </c>
       <c r="AD36">
         <v>88.6</v>
       </c>
       <c r="AE36">
         <v>89.3</v>
       </c>
       <c r="AF36">
         <v>88.8</v>
       </c>
       <c r="AG36">
         <v>88</v>
       </c>
       <c r="AH36">
         <v>87.4</v>
       </c>
       <c r="AI36">
         <v>89.6</v>
       </c>
+      <c r="AJ36">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>93.7</v>
       </c>
       <c r="E37">
         <v>94.3</v>
       </c>
       <c r="F37">
         <v>94.4</v>
       </c>
       <c r="G37">
         <v>97.1</v>
       </c>
       <c r="H37">
         <v>95.3</v>
       </c>
       <c r="I37">
         <v>95.4</v>
       </c>
       <c r="J37">
         <v>97.4</v>
       </c>
@@ -6032,57 +6140,60 @@
       </c>
       <c r="AB37">
         <v>108.7</v>
       </c>
       <c r="AC37">
         <v>109.7</v>
       </c>
       <c r="AD37">
         <v>110.6</v>
       </c>
       <c r="AE37">
         <v>110.7</v>
       </c>
       <c r="AF37">
         <v>111.9</v>
       </c>
       <c r="AG37">
         <v>112.6</v>
       </c>
       <c r="AH37">
         <v>113.3</v>
       </c>
       <c r="AI37">
         <v>112.8</v>
       </c>
+      <c r="AJ37">
+        <v>117</v>
+      </c>
     </row>
-    <row r="38" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38">
         <v>26.7</v>
       </c>
       <c r="D38">
         <v>107.3</v>
       </c>
       <c r="E38">
         <v>106.8</v>
       </c>
       <c r="F38">
         <v>106.8</v>
       </c>
       <c r="G38">
         <v>109.3</v>
       </c>
       <c r="H38">
         <v>108.4</v>
       </c>
       <c r="I38">
         <v>108.1</v>
       </c>
       <c r="J38">
         <v>107.6</v>
       </c>
@@ -6139,57 +6250,60 @@
       </c>
       <c r="AB38">
         <v>95.1</v>
       </c>
       <c r="AC38">
         <v>96</v>
       </c>
       <c r="AD38">
         <v>95.8</v>
       </c>
       <c r="AE38">
         <v>94.9</v>
       </c>
       <c r="AF38">
         <v>94.1</v>
       </c>
       <c r="AG38">
         <v>94.8</v>
       </c>
       <c r="AH38">
         <v>95.6</v>
       </c>
       <c r="AI38">
         <v>95.2</v>
       </c>
+      <c r="AJ38">
+        <v>96</v>
+      </c>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>125.1</v>
       </c>
       <c r="E39">
         <v>122.1</v>
       </c>
       <c r="F39">
         <v>127.9</v>
       </c>
       <c r="G39">
         <v>129.5</v>
       </c>
       <c r="H39">
         <v>133</v>
       </c>
       <c r="I39">
         <v>139.5</v>
       </c>
       <c r="J39">
         <v>134.69999999999999</v>
       </c>
@@ -6246,57 +6360,60 @@
       </c>
       <c r="AB39">
         <v>138.6</v>
       </c>
       <c r="AC39">
         <v>135.1</v>
       </c>
       <c r="AD39">
         <v>141.4</v>
       </c>
       <c r="AE39">
         <v>146</v>
       </c>
       <c r="AF39">
         <v>141.5</v>
       </c>
       <c r="AG39">
         <v>144.30000000000001</v>
       </c>
       <c r="AH39">
         <v>146.30000000000001</v>
       </c>
       <c r="AI39">
         <v>146.80000000000001</v>
       </c>
+      <c r="AJ39">
+        <v>144.1</v>
+      </c>
     </row>
-    <row r="40" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>105.7</v>
       </c>
       <c r="E40">
         <v>105.8</v>
       </c>
       <c r="F40">
         <v>105.1</v>
       </c>
       <c r="G40">
         <v>108.4</v>
       </c>
       <c r="H40">
         <v>106.3</v>
       </c>
       <c r="I40">
         <v>105</v>
       </c>
       <c r="J40">
         <v>105.2</v>
       </c>
@@ -6353,57 +6470,60 @@
       </c>
       <c r="AB40">
         <v>91.4</v>
       </c>
       <c r="AC40">
         <v>93.2</v>
       </c>
       <c r="AD40">
         <v>91.9</v>
       </c>
       <c r="AE40">
         <v>91.6</v>
       </c>
       <c r="AF40">
         <v>90.5</v>
       </c>
       <c r="AG40">
         <v>91.4</v>
       </c>
       <c r="AH40">
         <v>91.2</v>
       </c>
       <c r="AI40">
         <v>91.5</v>
       </c>
+      <c r="AJ40">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="41" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105</v>
       </c>
       <c r="E41">
         <v>104.7</v>
       </c>
       <c r="F41">
         <v>104.2</v>
       </c>
       <c r="G41">
         <v>107.6</v>
       </c>
       <c r="H41">
         <v>105.1</v>
       </c>
       <c r="I41">
         <v>104.9</v>
       </c>
       <c r="J41">
         <v>104.5</v>
       </c>
@@ -6460,57 +6580,60 @@
       </c>
       <c r="AB41">
         <v>91.6</v>
       </c>
       <c r="AC41">
         <v>91.2</v>
       </c>
       <c r="AD41">
         <v>90.4</v>
       </c>
       <c r="AE41">
         <v>90.5</v>
       </c>
       <c r="AF41">
         <v>89.4</v>
       </c>
       <c r="AG41">
         <v>90.3</v>
       </c>
       <c r="AH41">
         <v>91</v>
       </c>
       <c r="AI41">
         <v>91.6</v>
       </c>
+      <c r="AJ41">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="42" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C42">
         <v>10.1</v>
       </c>
       <c r="D42">
         <v>106.9</v>
       </c>
       <c r="E42">
         <v>107.4</v>
       </c>
       <c r="F42">
         <v>106.2</v>
       </c>
       <c r="G42">
         <v>109.6</v>
       </c>
       <c r="H42">
         <v>108.6</v>
       </c>
       <c r="I42">
         <v>105.3</v>
       </c>
       <c r="J42">
         <v>105.8</v>
       </c>
@@ -6567,57 +6690,60 @@
       </c>
       <c r="AB42">
         <v>91.8</v>
       </c>
       <c r="AC42">
         <v>95.7</v>
       </c>
       <c r="AD42">
         <v>93.3</v>
       </c>
       <c r="AE42">
         <v>93.7</v>
       </c>
       <c r="AF42">
         <v>92.1</v>
       </c>
       <c r="AG42">
         <v>91.9</v>
       </c>
       <c r="AH42">
         <v>91.9</v>
       </c>
       <c r="AI42">
         <v>92.4</v>
       </c>
+      <c r="AJ42">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="43" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>144.80000000000001</v>
       </c>
       <c r="E43">
         <v>146.9</v>
       </c>
       <c r="F43">
         <v>142.69999999999999</v>
       </c>
       <c r="G43">
         <v>139.80000000000001</v>
       </c>
       <c r="H43">
         <v>147.5</v>
       </c>
       <c r="I43">
         <v>147.5</v>
       </c>
       <c r="J43">
         <v>146.4</v>
       </c>
@@ -6674,57 +6800,60 @@
       </c>
       <c r="AB43">
         <v>131.9</v>
       </c>
       <c r="AC43">
         <v>132.19999999999999</v>
       </c>
       <c r="AD43">
         <v>136.9</v>
       </c>
       <c r="AE43">
         <v>140.1</v>
       </c>
       <c r="AF43">
         <v>146.19999999999999</v>
       </c>
       <c r="AG43">
         <v>143.30000000000001</v>
       </c>
       <c r="AH43">
         <v>146.4</v>
       </c>
       <c r="AI43">
         <v>147.6</v>
       </c>
+      <c r="AJ43">
+        <v>153</v>
+      </c>
     </row>
-    <row r="44" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>146.6</v>
       </c>
       <c r="E44">
         <v>149.80000000000001</v>
       </c>
       <c r="F44">
         <v>147.19999999999999</v>
       </c>
       <c r="G44">
         <v>150.4</v>
       </c>
       <c r="H44">
         <v>150.19999999999999</v>
       </c>
       <c r="I44">
         <v>153</v>
       </c>
       <c r="J44">
         <v>152.9</v>
       </c>
@@ -6781,57 +6910,60 @@
       </c>
       <c r="AB44">
         <v>136.4</v>
       </c>
       <c r="AC44">
         <v>138.5</v>
       </c>
       <c r="AD44">
         <v>144.30000000000001</v>
       </c>
       <c r="AE44">
         <v>148.30000000000001</v>
       </c>
       <c r="AF44">
         <v>152.19999999999999</v>
       </c>
       <c r="AG44">
         <v>150.80000000000001</v>
       </c>
       <c r="AH44">
         <v>154.19999999999999</v>
       </c>
       <c r="AI44">
         <v>157.1</v>
       </c>
+      <c r="AJ44">
+        <v>160.4</v>
+      </c>
     </row>
-    <row r="45" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.3</v>
       </c>
       <c r="E45">
         <v>168</v>
       </c>
       <c r="F45">
         <v>164.7</v>
       </c>
       <c r="G45">
         <v>169.9</v>
       </c>
       <c r="H45">
         <v>171.7</v>
       </c>
       <c r="I45">
         <v>168.4</v>
       </c>
       <c r="J45">
         <v>164.8</v>
       </c>
@@ -6888,57 +7020,60 @@
       </c>
       <c r="AB45">
         <v>142.4</v>
       </c>
       <c r="AC45">
         <v>140.30000000000001</v>
       </c>
       <c r="AD45">
         <v>143.4</v>
       </c>
       <c r="AE45">
         <v>156.19999999999999</v>
       </c>
       <c r="AF45">
         <v>162.80000000000001</v>
       </c>
       <c r="AG45">
         <v>160</v>
       </c>
       <c r="AH45">
         <v>162.9</v>
       </c>
       <c r="AI45">
         <v>174.3</v>
       </c>
+      <c r="AJ45">
+        <v>176.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>133.1</v>
       </c>
       <c r="E46">
         <v>136.30000000000001</v>
       </c>
       <c r="F46">
         <v>131.1</v>
       </c>
       <c r="G46">
         <v>136.4</v>
       </c>
       <c r="H46">
         <v>138.1</v>
       </c>
       <c r="I46">
         <v>141.80000000000001</v>
       </c>
       <c r="J46">
         <v>138.5</v>
       </c>
@@ -6995,57 +7130,60 @@
       </c>
       <c r="AB46">
         <v>137.30000000000001</v>
       </c>
       <c r="AC46">
         <v>137.9</v>
       </c>
       <c r="AD46">
         <v>139.69999999999999</v>
       </c>
       <c r="AE46">
         <v>142.6</v>
       </c>
       <c r="AF46">
         <v>145.30000000000001</v>
       </c>
       <c r="AG46">
         <v>142.30000000000001</v>
       </c>
       <c r="AH46">
         <v>146.69999999999999</v>
       </c>
       <c r="AI46">
         <v>146.19999999999999</v>
       </c>
+      <c r="AJ46">
+        <v>148.5</v>
+      </c>
     </row>
-    <row r="47" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>123.9</v>
       </c>
       <c r="E47">
         <v>124.9</v>
       </c>
       <c r="F47">
         <v>115.9</v>
       </c>
       <c r="G47">
         <v>116.1</v>
       </c>
       <c r="H47">
         <v>110.8</v>
       </c>
       <c r="I47">
         <v>112.3</v>
       </c>
       <c r="J47">
         <v>111.5</v>
       </c>
@@ -7102,57 +7240,60 @@
       </c>
       <c r="AB47">
         <v>97.2</v>
       </c>
       <c r="AC47">
         <v>102.8</v>
       </c>
       <c r="AD47">
         <v>103</v>
       </c>
       <c r="AE47">
         <v>104.6</v>
       </c>
       <c r="AF47">
         <v>105</v>
       </c>
       <c r="AG47">
         <v>106.8</v>
       </c>
       <c r="AH47">
         <v>108.1</v>
       </c>
       <c r="AI47">
         <v>106.8</v>
       </c>
+      <c r="AJ47">
+        <v>108</v>
+      </c>
     </row>
-    <row r="48" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>120.9</v>
       </c>
       <c r="E48">
         <v>123.2</v>
       </c>
       <c r="F48">
         <v>112.9</v>
       </c>
       <c r="G48">
         <v>114.5</v>
       </c>
       <c r="H48">
         <v>106.9</v>
       </c>
       <c r="I48">
         <v>109.4</v>
       </c>
       <c r="J48">
         <v>108.8</v>
       </c>
@@ -7209,57 +7350,60 @@
       </c>
       <c r="AB48">
         <v>99</v>
       </c>
       <c r="AC48">
         <v>105.6</v>
       </c>
       <c r="AD48">
         <v>104.9</v>
       </c>
       <c r="AE48">
         <v>106.6</v>
       </c>
       <c r="AF48">
         <v>106.2</v>
       </c>
       <c r="AG48">
         <v>108.8</v>
       </c>
       <c r="AH48">
         <v>111.1</v>
       </c>
       <c r="AI48">
         <v>110.8</v>
       </c>
+      <c r="AJ48">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="49" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C49">
         <v>0.4</v>
       </c>
       <c r="D49">
         <v>135.9</v>
       </c>
       <c r="E49">
         <v>133.5</v>
       </c>
       <c r="F49">
         <v>127.3</v>
       </c>
       <c r="G49">
         <v>124.9</v>
       </c>
       <c r="H49">
         <v>124.5</v>
       </c>
       <c r="I49">
         <v>124.1</v>
       </c>
       <c r="J49">
         <v>122.6</v>
       </c>
@@ -7316,57 +7460,60 @@
       </c>
       <c r="AB49">
         <v>85.5</v>
       </c>
       <c r="AC49">
         <v>90.2</v>
       </c>
       <c r="AD49">
         <v>96.1</v>
       </c>
       <c r="AE49">
         <v>97.8</v>
       </c>
       <c r="AF49">
         <v>99</v>
       </c>
       <c r="AG49">
         <v>97.6</v>
       </c>
       <c r="AH49">
         <v>95.9</v>
       </c>
       <c r="AI49">
         <v>90.5</v>
       </c>
+      <c r="AJ49">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="50" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>95.5</v>
       </c>
       <c r="E50">
         <v>96.3</v>
       </c>
       <c r="F50">
         <v>95.7</v>
       </c>
       <c r="G50">
         <v>98.4</v>
       </c>
       <c r="H50">
         <v>98.2</v>
       </c>
       <c r="I50">
         <v>100.8</v>
       </c>
       <c r="J50">
         <v>99.8</v>
       </c>
@@ -7423,57 +7570,60 @@
       </c>
       <c r="AB50">
         <v>99.4</v>
       </c>
       <c r="AC50">
         <v>98.7</v>
       </c>
       <c r="AD50">
         <v>95.7</v>
       </c>
       <c r="AE50">
         <v>98.8</v>
       </c>
       <c r="AF50">
         <v>101.7</v>
       </c>
       <c r="AG50">
         <v>100.3</v>
       </c>
       <c r="AH50">
         <v>98.9</v>
       </c>
       <c r="AI50">
         <v>102</v>
       </c>
+      <c r="AJ50">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="51" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>95.1</v>
       </c>
       <c r="E51">
         <v>95.7</v>
       </c>
       <c r="F51">
         <v>94.9</v>
       </c>
       <c r="G51">
         <v>97.8</v>
       </c>
       <c r="H51">
         <v>97.4</v>
       </c>
       <c r="I51">
         <v>100.8</v>
       </c>
       <c r="J51">
         <v>99.4</v>
       </c>
@@ -7530,57 +7680,60 @@
       </c>
       <c r="AB51">
         <v>98.6</v>
       </c>
       <c r="AC51">
         <v>97.7</v>
       </c>
       <c r="AD51">
         <v>93.8</v>
       </c>
       <c r="AE51">
         <v>97.6</v>
       </c>
       <c r="AF51">
         <v>101.2</v>
       </c>
       <c r="AG51">
         <v>99.9</v>
       </c>
       <c r="AH51">
         <v>97.4</v>
       </c>
       <c r="AI51">
         <v>101.4</v>
       </c>
+      <c r="AJ51">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="52" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>97.3</v>
       </c>
       <c r="E52">
         <v>98.6</v>
       </c>
       <c r="F52">
         <v>98.9</v>
       </c>
       <c r="G52">
         <v>100.8</v>
       </c>
       <c r="H52">
         <v>101.2</v>
       </c>
       <c r="I52">
         <v>100.3</v>
       </c>
       <c r="J52">
         <v>101</v>
       </c>
@@ -7637,57 +7790,60 @@
       </c>
       <c r="AB52">
         <v>102.4</v>
       </c>
       <c r="AC52">
         <v>102.8</v>
       </c>
       <c r="AD52">
         <v>103</v>
       </c>
       <c r="AE52">
         <v>103.8</v>
       </c>
       <c r="AF52">
         <v>104.2</v>
       </c>
       <c r="AG52">
         <v>103.8</v>
       </c>
       <c r="AH52">
         <v>103.4</v>
       </c>
       <c r="AI52">
         <v>103.2</v>
       </c>
+      <c r="AJ52">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="53" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53">
         <v>144.80000000000001</v>
       </c>
       <c r="D53">
         <v>106.4</v>
       </c>
       <c r="E53">
         <v>107.1</v>
       </c>
       <c r="F53">
         <v>106.8</v>
       </c>
       <c r="G53">
         <v>108.1</v>
       </c>
       <c r="H53">
         <v>108.3</v>
       </c>
       <c r="I53">
         <v>108.5</v>
       </c>
       <c r="J53">
         <v>109</v>
       </c>
@@ -7744,57 +7900,60 @@
       </c>
       <c r="AB53">
         <v>102.4</v>
       </c>
       <c r="AC53">
         <v>103.6</v>
       </c>
       <c r="AD53">
         <v>103.2</v>
       </c>
       <c r="AE53">
         <v>103.6</v>
       </c>
       <c r="AF53">
         <v>103.4</v>
       </c>
       <c r="AG53">
         <v>103.9</v>
       </c>
       <c r="AH53">
         <v>104.6</v>
       </c>
       <c r="AI53">
         <v>104.4</v>
       </c>
+      <c r="AJ53">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="54" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54">
         <v>35.200000000000003</v>
       </c>
       <c r="D54">
         <v>105.3</v>
       </c>
       <c r="E54">
         <v>105.4</v>
       </c>
       <c r="F54">
         <v>104.8</v>
       </c>
       <c r="G54">
         <v>108</v>
       </c>
       <c r="H54">
         <v>105.6</v>
       </c>
       <c r="I54">
         <v>105.1</v>
       </c>
       <c r="J54">
         <v>105</v>
       </c>
@@ -7851,57 +8010,60 @@
       </c>
       <c r="AB54">
         <v>91.4</v>
       </c>
       <c r="AC54">
         <v>92.5</v>
       </c>
       <c r="AD54">
         <v>91</v>
       </c>
       <c r="AE54">
         <v>91.3</v>
       </c>
       <c r="AF54">
         <v>90.2</v>
       </c>
       <c r="AG54">
         <v>91</v>
       </c>
       <c r="AH54">
         <v>90.8</v>
       </c>
       <c r="AI54">
         <v>91.6</v>
       </c>
+      <c r="AJ54">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="55" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>105.3</v>
       </c>
       <c r="E55">
         <v>104.9</v>
       </c>
       <c r="F55">
         <v>103.5</v>
       </c>
       <c r="G55">
         <v>104.1</v>
       </c>
       <c r="H55">
         <v>104</v>
       </c>
       <c r="I55">
         <v>106.9</v>
       </c>
       <c r="J55">
         <v>107.3</v>
       </c>
@@ -7958,57 +8120,60 @@
       </c>
       <c r="AB55">
         <v>93.4</v>
       </c>
       <c r="AC55">
         <v>97.4</v>
       </c>
       <c r="AD55">
         <v>93.1</v>
       </c>
       <c r="AE55">
         <v>93.2</v>
       </c>
       <c r="AF55">
         <v>93</v>
       </c>
       <c r="AG55">
         <v>92.8</v>
       </c>
       <c r="AH55">
         <v>92.4</v>
       </c>
       <c r="AI55">
         <v>94.3</v>
       </c>
+      <c r="AJ55">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="56" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>108.4</v>
       </c>
       <c r="F56">
         <v>107.5</v>
       </c>
       <c r="G56">
         <v>109.8</v>
       </c>
       <c r="H56">
         <v>110.7</v>
       </c>
       <c r="I56">
         <v>110.4</v>
       </c>
       <c r="J56">
         <v>110.4</v>
       </c>
@@ -8065,57 +8230,60 @@
       </c>
       <c r="AB56">
         <v>109.3</v>
       </c>
       <c r="AC56">
         <v>110</v>
       </c>
       <c r="AD56">
         <v>110.6</v>
       </c>
       <c r="AE56">
         <v>111.6</v>
       </c>
       <c r="AF56">
         <v>111.7</v>
       </c>
       <c r="AG56">
         <v>112.3</v>
       </c>
       <c r="AH56">
         <v>113</v>
       </c>
       <c r="AI56">
         <v>112.5</v>
       </c>
+      <c r="AJ56">
+        <v>112.9</v>
+      </c>
     </row>
-    <row r="57" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57">
         <v>72.3</v>
       </c>
       <c r="D57">
         <v>104.2</v>
       </c>
       <c r="E57">
         <v>105.7</v>
       </c>
       <c r="F57">
         <v>105.5</v>
       </c>
       <c r="G57">
         <v>106.2</v>
       </c>
       <c r="H57">
         <v>107.8</v>
       </c>
       <c r="I57">
         <v>107.3</v>
       </c>
       <c r="J57">
         <v>107.3</v>
       </c>
@@ -8172,57 +8340,60 @@
       </c>
       <c r="AB57">
         <v>107</v>
       </c>
       <c r="AC57">
         <v>107.3</v>
       </c>
       <c r="AD57">
         <v>107.9</v>
       </c>
       <c r="AE57">
         <v>108.5</v>
       </c>
       <c r="AF57">
         <v>108.3</v>
       </c>
       <c r="AG57">
         <v>109</v>
       </c>
       <c r="AH57">
         <v>109.7</v>
       </c>
       <c r="AI57">
         <v>109.3</v>
       </c>
+      <c r="AJ57">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="58" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C58">
         <v>13.2</v>
       </c>
       <c r="D58">
         <v>123.9</v>
       </c>
       <c r="E58">
         <v>124.6</v>
       </c>
       <c r="F58">
         <v>120.4</v>
       </c>
       <c r="G58">
         <v>126</v>
       </c>
       <c r="H58">
         <v>127.5</v>
       </c>
       <c r="I58">
         <v>129</v>
       </c>
       <c r="J58">
         <v>128.4</v>
       </c>
@@ -8279,57 +8450,60 @@
       </c>
       <c r="AB58">
         <v>122.6</v>
       </c>
       <c r="AC58">
         <v>125</v>
       </c>
       <c r="AD58">
         <v>125.2</v>
       </c>
       <c r="AE58">
         <v>127.7</v>
       </c>
       <c r="AF58">
         <v>130.19999999999999</v>
       </c>
       <c r="AG58">
         <v>130</v>
       </c>
       <c r="AH58">
         <v>130.30000000000001</v>
       </c>
       <c r="AI58">
         <v>130.1</v>
       </c>
+      <c r="AJ58">
+        <v>128</v>
+      </c>
     </row>
-    <row r="59" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C59">
         <v>1.2</v>
       </c>
       <c r="D59">
         <v>113.4</v>
       </c>
       <c r="E59">
         <v>108.4</v>
       </c>
       <c r="F59">
         <v>110.4</v>
       </c>
       <c r="G59">
         <v>105.7</v>
       </c>
       <c r="H59">
         <v>100.8</v>
       </c>
       <c r="I59">
         <v>106.7</v>
       </c>
       <c r="J59">
         <v>103.3</v>
       </c>
@@ -8386,57 +8560,60 @@
       </c>
       <c r="AB59">
         <v>103.6</v>
       </c>
       <c r="AC59">
         <v>101</v>
       </c>
       <c r="AD59">
         <v>102.7</v>
       </c>
       <c r="AE59">
         <v>103.7</v>
       </c>
       <c r="AF59">
         <v>105.9</v>
       </c>
       <c r="AG59">
         <v>103.8</v>
       </c>
       <c r="AH59">
         <v>103.1</v>
       </c>
       <c r="AI59">
         <v>103.5</v>
       </c>
+      <c r="AJ59">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="60" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C60">
         <v>41.3</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106</v>
       </c>
       <c r="F60">
         <v>104.5</v>
       </c>
       <c r="G60">
         <v>104.5</v>
       </c>
       <c r="H60">
         <v>105.7</v>
       </c>
       <c r="I60">
         <v>106</v>
       </c>
       <c r="J60">
         <v>106.4</v>
       </c>
@@ -8493,57 +8670,60 @@
       </c>
       <c r="AB60">
         <v>85.9</v>
       </c>
       <c r="AC60">
         <v>87.7</v>
       </c>
       <c r="AD60">
         <v>88.4</v>
       </c>
       <c r="AE60">
         <v>80.7</v>
       </c>
       <c r="AF60">
         <v>85.1</v>
       </c>
       <c r="AG60">
         <v>83.9</v>
       </c>
       <c r="AH60">
         <v>83.1</v>
       </c>
       <c r="AI60">
         <v>76.5</v>
       </c>
+      <c r="AJ60">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="61" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61">
         <v>236.8</v>
       </c>
       <c r="D61">
         <v>117.8</v>
       </c>
       <c r="E61">
         <v>117.6</v>
       </c>
       <c r="F61">
         <v>117.6</v>
       </c>
       <c r="G61">
         <v>117.8</v>
       </c>
       <c r="H61">
         <v>118</v>
       </c>
       <c r="I61">
         <v>117.3</v>
       </c>
       <c r="J61">
         <v>119.7</v>
       </c>
@@ -8600,57 +8780,60 @@
       </c>
       <c r="AB61">
         <v>102.1</v>
       </c>
       <c r="AC61">
         <v>102.8</v>
       </c>
       <c r="AD61">
         <v>104.2</v>
       </c>
       <c r="AE61">
         <v>105.2</v>
       </c>
       <c r="AF61">
         <v>105.1</v>
       </c>
       <c r="AG61">
         <v>106.1</v>
       </c>
       <c r="AH61">
         <v>107</v>
       </c>
       <c r="AI61">
         <v>106.6</v>
       </c>
+      <c r="AJ61">
+        <v>108</v>
+      </c>
     </row>
-    <row r="62" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>105.3</v>
       </c>
       <c r="E62">
         <v>104.9</v>
       </c>
       <c r="F62">
         <v>103.5</v>
       </c>
       <c r="G62">
         <v>104.2</v>
       </c>
       <c r="H62">
         <v>103.9</v>
       </c>
       <c r="I62">
         <v>106.9</v>
       </c>
       <c r="J62">
         <v>107.3</v>
       </c>
@@ -8707,57 +8890,60 @@
       </c>
       <c r="AB62">
         <v>93.4</v>
       </c>
       <c r="AC62">
         <v>97.4</v>
       </c>
       <c r="AD62">
         <v>93.1</v>
       </c>
       <c r="AE62">
         <v>93.2</v>
       </c>
       <c r="AF62">
         <v>93</v>
       </c>
       <c r="AG62">
         <v>92.8</v>
       </c>
       <c r="AH62">
         <v>92.4</v>
       </c>
       <c r="AI62">
         <v>94.3</v>
       </c>
+      <c r="AJ62">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="63" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>107.4</v>
       </c>
       <c r="E63">
         <v>107.8</v>
       </c>
       <c r="F63">
         <v>105</v>
       </c>
       <c r="G63">
         <v>105.8</v>
       </c>
       <c r="H63">
         <v>106.9</v>
       </c>
       <c r="I63">
         <v>108.6</v>
       </c>
       <c r="J63">
         <v>109.4</v>
       </c>
@@ -8814,57 +9000,60 @@
       </c>
       <c r="AB63">
         <v>82.9</v>
       </c>
       <c r="AC63">
         <v>84.5</v>
       </c>
       <c r="AD63">
         <v>85.5</v>
       </c>
       <c r="AE63">
         <v>85.3</v>
       </c>
       <c r="AF63">
         <v>84.7</v>
       </c>
       <c r="AG63">
         <v>85.6</v>
       </c>
       <c r="AH63">
         <v>84.4</v>
       </c>
       <c r="AI63">
         <v>83.5</v>
       </c>
+      <c r="AJ63">
+        <v>83.1</v>
+      </c>
     </row>
-    <row r="64" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64">
         <v>6.4</v>
       </c>
       <c r="D64">
         <v>121.7</v>
       </c>
       <c r="E64">
         <v>125.9</v>
       </c>
       <c r="F64">
         <v>117</v>
       </c>
       <c r="G64">
         <v>116.7</v>
       </c>
       <c r="H64">
         <v>109.4</v>
       </c>
       <c r="I64">
         <v>107.6</v>
       </c>
       <c r="J64">
         <v>109.4</v>
       </c>
@@ -8921,57 +9110,60 @@
       </c>
       <c r="AB64">
         <v>57.2</v>
       </c>
       <c r="AC64">
         <v>58.9</v>
       </c>
       <c r="AD64">
         <v>54.1</v>
       </c>
       <c r="AE64">
         <v>51.7</v>
       </c>
       <c r="AF64">
         <v>51.5</v>
       </c>
       <c r="AG64">
         <v>51.9</v>
       </c>
       <c r="AH64">
         <v>49.7</v>
       </c>
       <c r="AI64">
         <v>52.5</v>
       </c>
+      <c r="AJ64">
+        <v>49.3</v>
+      </c>
     </row>
-    <row r="65" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>127.6</v>
       </c>
       <c r="E65">
         <v>124.2</v>
       </c>
       <c r="F65">
         <v>115.9</v>
       </c>
       <c r="G65">
         <v>114.2</v>
       </c>
       <c r="H65">
         <v>112.4</v>
       </c>
       <c r="I65">
         <v>114.2</v>
       </c>
       <c r="J65">
         <v>117.3</v>
       </c>
@@ -9028,57 +9220,60 @@
       </c>
       <c r="AB65">
         <v>71.7</v>
       </c>
       <c r="AC65">
         <v>71.3</v>
       </c>
       <c r="AD65">
         <v>69</v>
       </c>
       <c r="AE65">
         <v>67</v>
       </c>
       <c r="AF65">
         <v>67.400000000000006</v>
       </c>
       <c r="AG65">
         <v>68.3</v>
       </c>
       <c r="AH65">
         <v>65.7</v>
       </c>
       <c r="AI65">
         <v>64.2</v>
       </c>
+      <c r="AJ65">
+        <v>64.2</v>
+      </c>
     </row>
-    <row r="66" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>116.1</v>
       </c>
       <c r="E66">
         <v>115.7</v>
       </c>
       <c r="F66">
         <v>112.2</v>
       </c>
       <c r="G66">
         <v>115.3</v>
       </c>
       <c r="H66">
         <v>115.5</v>
       </c>
       <c r="I66">
         <v>112.1</v>
       </c>
       <c r="J66">
         <v>111.9</v>
       </c>
@@ -9135,57 +9330,60 @@
       </c>
       <c r="AB66">
         <v>65.8</v>
       </c>
       <c r="AC66">
         <v>67.400000000000006</v>
       </c>
       <c r="AD66">
         <v>64.8</v>
       </c>
       <c r="AE66">
         <v>62.5</v>
       </c>
       <c r="AF66">
         <v>62.4</v>
       </c>
       <c r="AG66">
         <v>63.9</v>
       </c>
       <c r="AH66">
         <v>60.9</v>
       </c>
       <c r="AI66">
         <v>61.1</v>
       </c>
+      <c r="AJ66">
+        <v>61.2</v>
+      </c>
     </row>
-    <row r="67" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67">
         <v>49.2</v>
       </c>
       <c r="D67">
         <v>130.1</v>
       </c>
       <c r="E67">
         <v>125.2</v>
       </c>
       <c r="F67">
         <v>115.8</v>
       </c>
       <c r="G67">
         <v>114.6</v>
       </c>
       <c r="H67">
         <v>112.2</v>
       </c>
       <c r="I67">
         <v>114.3</v>
       </c>
       <c r="J67">
         <v>117.6</v>
       </c>
@@ -9242,57 +9440,60 @@
       </c>
       <c r="AB67">
         <v>72.8</v>
       </c>
       <c r="AC67">
         <v>71.900000000000006</v>
       </c>
       <c r="AD67">
         <v>69.599999999999994</v>
       </c>
       <c r="AE67">
         <v>67.8</v>
       </c>
       <c r="AF67">
         <v>68.099999999999994</v>
       </c>
       <c r="AG67">
         <v>69.2</v>
       </c>
       <c r="AH67">
         <v>66.400000000000006</v>
       </c>
       <c r="AI67">
         <v>64.7</v>
       </c>
+      <c r="AJ67">
+        <v>64.7</v>
+      </c>
     </row>
-    <row r="68" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>101.8</v>
       </c>
       <c r="E68">
         <v>103</v>
       </c>
       <c r="F68">
         <v>103</v>
       </c>
       <c r="G68">
         <v>103.3</v>
       </c>
       <c r="H68">
         <v>101.8</v>
       </c>
       <c r="I68">
         <v>102.3</v>
       </c>
       <c r="J68">
         <v>103</v>
       </c>
@@ -9349,57 +9550,60 @@
       </c>
       <c r="AB68">
         <v>98.1</v>
       </c>
       <c r="AC68">
         <v>98.6</v>
       </c>
       <c r="AD68">
         <v>97.5</v>
       </c>
       <c r="AE68">
         <v>93.1</v>
       </c>
       <c r="AF68">
         <v>91.5</v>
       </c>
       <c r="AG68">
         <v>89.7</v>
       </c>
       <c r="AH68">
         <v>88.6</v>
       </c>
       <c r="AI68">
         <v>86.4</v>
       </c>
+      <c r="AJ68">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="69" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100.5</v>
       </c>
       <c r="E69">
         <v>100.2</v>
       </c>
       <c r="F69">
         <v>99.4</v>
       </c>
       <c r="G69">
         <v>99.9</v>
       </c>
       <c r="H69">
         <v>101.5</v>
       </c>
       <c r="I69">
         <v>102</v>
       </c>
       <c r="J69">
         <v>102.7</v>
       </c>
@@ -9456,57 +9660,60 @@
       </c>
       <c r="AB69">
         <v>96.7</v>
       </c>
       <c r="AC69">
         <v>100</v>
       </c>
       <c r="AD69">
         <v>97.1</v>
       </c>
       <c r="AE69">
         <v>87</v>
       </c>
       <c r="AF69">
         <v>83.5</v>
       </c>
       <c r="AG69">
         <v>79.3</v>
       </c>
       <c r="AH69">
         <v>77.7</v>
       </c>
       <c r="AI69">
         <v>74.099999999999994</v>
       </c>
+      <c r="AJ69">
+        <v>74.3</v>
+      </c>
     </row>
-    <row r="70" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>103.3</v>
       </c>
       <c r="E70">
         <v>105.7</v>
       </c>
       <c r="F70">
         <v>105.6</v>
       </c>
       <c r="G70">
         <v>106.3</v>
       </c>
       <c r="H70">
         <v>101.9</v>
       </c>
       <c r="I70">
         <v>102.8</v>
       </c>
       <c r="J70">
         <v>103.1</v>
       </c>
@@ -9563,57 +9770,60 @@
       </c>
       <c r="AB70">
         <v>98.7</v>
       </c>
       <c r="AC70">
         <v>98.3</v>
       </c>
       <c r="AD70">
         <v>97.9</v>
       </c>
       <c r="AE70">
         <v>98.1</v>
       </c>
       <c r="AF70">
         <v>98.5</v>
       </c>
       <c r="AG70">
         <v>98.7</v>
       </c>
       <c r="AH70">
         <v>98.3</v>
       </c>
       <c r="AI70">
         <v>98</v>
       </c>
+      <c r="AJ70">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="71" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71">
         <v>266.10000000000002</v>
       </c>
       <c r="D71">
         <v>103</v>
       </c>
       <c r="E71">
         <v>103.8</v>
       </c>
       <c r="F71">
         <v>100.4</v>
       </c>
       <c r="G71">
         <v>104.2</v>
       </c>
       <c r="H71">
         <v>106.3</v>
       </c>
       <c r="I71">
         <v>106.8</v>
       </c>
       <c r="J71">
         <v>106.4</v>
       </c>
@@ -9670,57 +9880,60 @@
       </c>
       <c r="AB71">
         <v>75</v>
       </c>
       <c r="AC71">
         <v>77.099999999999994</v>
       </c>
       <c r="AD71">
         <v>77.900000000000006</v>
       </c>
       <c r="AE71">
         <v>77.400000000000006</v>
       </c>
       <c r="AF71">
         <v>77.099999999999994</v>
       </c>
       <c r="AG71">
         <v>78.5</v>
       </c>
       <c r="AH71">
         <v>77.2</v>
       </c>
       <c r="AI71">
         <v>76.3</v>
       </c>
+      <c r="AJ71">
+        <v>74.7</v>
+      </c>
     </row>
-    <row r="72" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>99.6</v>
       </c>
       <c r="E72">
         <v>101.5</v>
       </c>
       <c r="F72">
         <v>99.5</v>
       </c>
       <c r="G72">
         <v>105.8</v>
       </c>
       <c r="H72">
         <v>108.2</v>
       </c>
       <c r="I72">
         <v>111</v>
       </c>
       <c r="J72">
         <v>107.5</v>
       </c>
@@ -9777,57 +9990,60 @@
       </c>
       <c r="AB72">
         <v>67.7</v>
       </c>
       <c r="AC72">
         <v>69</v>
       </c>
       <c r="AD72">
         <v>68.099999999999994</v>
       </c>
       <c r="AE72">
         <v>67.7</v>
       </c>
       <c r="AF72">
         <v>65.7</v>
       </c>
       <c r="AG72">
         <v>64.2</v>
       </c>
       <c r="AH72">
         <v>62.5</v>
       </c>
       <c r="AI72">
         <v>62.8</v>
       </c>
+      <c r="AJ72">
+        <v>60.5</v>
+      </c>
     </row>
-    <row r="73" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>94.4</v>
       </c>
       <c r="E73">
         <v>93.8</v>
       </c>
       <c r="F73">
         <v>89.3</v>
       </c>
       <c r="G73">
         <v>95.4</v>
       </c>
       <c r="H73">
         <v>97.3</v>
       </c>
       <c r="I73">
         <v>99.9</v>
       </c>
       <c r="J73">
         <v>102.5</v>
       </c>
@@ -9884,57 +10100,60 @@
       </c>
       <c r="AB73">
         <v>77.5</v>
       </c>
       <c r="AC73">
         <v>79</v>
       </c>
       <c r="AD73">
         <v>80.900000000000006</v>
       </c>
       <c r="AE73">
         <v>81.8</v>
       </c>
       <c r="AF73">
         <v>81.400000000000006</v>
       </c>
       <c r="AG73">
         <v>86.5</v>
       </c>
       <c r="AH73">
         <v>83.4</v>
       </c>
       <c r="AI73">
         <v>80.900000000000006</v>
       </c>
+      <c r="AJ73">
+        <v>80.8</v>
+      </c>
     </row>
-    <row r="74" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>111.9</v>
       </c>
       <c r="E74">
         <v>112.1</v>
       </c>
       <c r="F74">
         <v>107.5</v>
       </c>
       <c r="G74">
         <v>108.9</v>
       </c>
       <c r="H74">
         <v>111.2</v>
       </c>
       <c r="I74">
         <v>107.2</v>
       </c>
       <c r="J74">
         <v>106.7</v>
       </c>
@@ -9991,57 +10210,60 @@
       </c>
       <c r="AB74">
         <v>79.900000000000006</v>
       </c>
       <c r="AC74">
         <v>82.5</v>
       </c>
       <c r="AD74">
         <v>83.8</v>
       </c>
       <c r="AE74">
         <v>83.6</v>
       </c>
       <c r="AF74">
         <v>84.5</v>
       </c>
       <c r="AG74">
         <v>85.8</v>
       </c>
       <c r="AH74">
         <v>85.2</v>
       </c>
       <c r="AI74">
         <v>85.1</v>
       </c>
+      <c r="AJ74">
+        <v>83.4</v>
+      </c>
     </row>
-    <row r="75" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>110.7</v>
       </c>
       <c r="F75">
         <v>107.9</v>
       </c>
       <c r="G75">
         <v>109.2</v>
       </c>
       <c r="H75">
         <v>110.7</v>
       </c>
       <c r="I75">
         <v>114.7</v>
       </c>
       <c r="J75">
         <v>114.7</v>
       </c>
@@ -10098,57 +10320,60 @@
       </c>
       <c r="AB75">
         <v>75.8</v>
       </c>
       <c r="AC75">
         <v>77.599999999999994</v>
       </c>
       <c r="AD75">
         <v>79.099999999999994</v>
       </c>
       <c r="AE75">
         <v>79.8</v>
       </c>
       <c r="AF75">
         <v>80.099999999999994</v>
       </c>
       <c r="AG75">
         <v>80.7</v>
       </c>
       <c r="AH75">
         <v>79.8</v>
       </c>
       <c r="AI75">
         <v>78.7</v>
       </c>
+      <c r="AJ75">
+        <v>76.900000000000006</v>
+      </c>
     </row>
-    <row r="76" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>117.4</v>
       </c>
       <c r="E76">
         <v>122.5</v>
       </c>
       <c r="F76">
         <v>119.6</v>
       </c>
       <c r="G76">
         <v>118.6</v>
       </c>
       <c r="H76">
         <v>116.1</v>
       </c>
       <c r="I76">
         <v>117</v>
       </c>
       <c r="J76">
         <v>113.8</v>
       </c>
@@ -10205,57 +10430,60 @@
       </c>
       <c r="AB76">
         <v>64</v>
       </c>
       <c r="AC76">
         <v>65</v>
       </c>
       <c r="AD76">
         <v>63.6</v>
       </c>
       <c r="AE76">
         <v>65.099999999999994</v>
       </c>
       <c r="AF76">
         <v>63.5</v>
       </c>
       <c r="AG76">
         <v>63.2</v>
       </c>
       <c r="AH76">
         <v>61.9</v>
       </c>
       <c r="AI76">
         <v>62.5</v>
       </c>
+      <c r="AJ76">
+        <v>64.3</v>
+      </c>
     </row>
-    <row r="77" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.8</v>
       </c>
       <c r="E77">
         <v>113</v>
       </c>
       <c r="F77">
         <v>112.3</v>
       </c>
       <c r="G77">
         <v>118.6</v>
       </c>
       <c r="H77">
         <v>115.6</v>
       </c>
       <c r="I77">
         <v>117.2</v>
       </c>
       <c r="J77">
         <v>114.9</v>
       </c>
@@ -10312,57 +10540,60 @@
       </c>
       <c r="AB77">
         <v>80.099999999999994</v>
       </c>
       <c r="AC77">
         <v>81.400000000000006</v>
       </c>
       <c r="AD77">
         <v>81.7</v>
       </c>
       <c r="AE77">
         <v>83.4</v>
       </c>
       <c r="AF77">
         <v>84.1</v>
       </c>
       <c r="AG77">
         <v>86.1</v>
       </c>
       <c r="AH77">
         <v>83.6</v>
       </c>
       <c r="AI77">
         <v>83.1</v>
       </c>
+      <c r="AJ77">
+        <v>84.3</v>
+      </c>
     </row>
-    <row r="78" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78">
         <v>194.5</v>
       </c>
       <c r="D78">
         <v>95.8</v>
       </c>
       <c r="E78">
         <v>99.1</v>
       </c>
       <c r="F78">
         <v>97</v>
       </c>
       <c r="G78">
         <v>97.8</v>
       </c>
       <c r="H78">
         <v>99.5</v>
       </c>
       <c r="I78">
         <v>108.7</v>
       </c>
       <c r="J78">
         <v>114.1</v>
       </c>
@@ -10419,57 +10650,60 @@
       </c>
       <c r="AB78">
         <v>84.2</v>
       </c>
       <c r="AC78">
         <v>88.4</v>
       </c>
       <c r="AD78">
         <v>91.5</v>
       </c>
       <c r="AE78">
         <v>90.4</v>
       </c>
       <c r="AF78">
         <v>91.6</v>
       </c>
       <c r="AG78">
         <v>94.8</v>
       </c>
       <c r="AH78">
         <v>94.2</v>
       </c>
       <c r="AI78">
         <v>89.8</v>
       </c>
+      <c r="AJ78">
+        <v>83.6</v>
+      </c>
     </row>
-    <row r="79" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>115.5</v>
       </c>
       <c r="E79">
         <v>116.1</v>
       </c>
       <c r="F79">
         <v>109.2</v>
       </c>
       <c r="G79">
         <v>113.7</v>
       </c>
       <c r="H79">
         <v>116.8</v>
       </c>
       <c r="I79">
         <v>121</v>
       </c>
       <c r="J79">
         <v>119.8</v>
       </c>
@@ -10526,57 +10760,60 @@
       </c>
       <c r="AB79">
         <v>72.3</v>
       </c>
       <c r="AC79">
         <v>73.7</v>
       </c>
       <c r="AD79">
         <v>78.099999999999994</v>
       </c>
       <c r="AE79">
         <v>79.599999999999994</v>
       </c>
       <c r="AF79">
         <v>78.900000000000006</v>
       </c>
       <c r="AG79">
         <v>78.5</v>
       </c>
       <c r="AH79">
         <v>75.7</v>
       </c>
       <c r="AI79">
         <v>76.599999999999994</v>
       </c>
+      <c r="AJ79">
+        <v>76.5</v>
+      </c>
     </row>
-    <row r="80" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>106.1</v>
       </c>
       <c r="E80">
         <v>106.6</v>
       </c>
       <c r="F80">
         <v>104.2</v>
       </c>
       <c r="G80">
         <v>100.7</v>
       </c>
       <c r="H80">
         <v>101.3</v>
       </c>
       <c r="I80">
         <v>102.5</v>
       </c>
       <c r="J80">
         <v>105.8</v>
       </c>
@@ -10633,57 +10870,60 @@
       </c>
       <c r="AB80">
         <v>96.2</v>
       </c>
       <c r="AC80">
         <v>98.1</v>
       </c>
       <c r="AD80">
         <v>100.1</v>
       </c>
       <c r="AE80">
         <v>100.9</v>
       </c>
       <c r="AF80">
         <v>99.5</v>
       </c>
       <c r="AG80">
         <v>102</v>
       </c>
       <c r="AH80">
         <v>100.3</v>
       </c>
       <c r="AI80">
         <v>100</v>
       </c>
+      <c r="AJ80">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="81" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>110.6</v>
       </c>
       <c r="E81">
         <v>111.2</v>
       </c>
       <c r="F81">
         <v>112.9</v>
       </c>
       <c r="G81">
         <v>110.2</v>
       </c>
       <c r="H81">
         <v>108.4</v>
       </c>
       <c r="I81">
         <v>108.7</v>
       </c>
       <c r="J81">
         <v>108.9</v>
       </c>
@@ -10740,57 +10980,60 @@
       </c>
       <c r="AB81">
         <v>78.5</v>
       </c>
       <c r="AC81">
         <v>79</v>
       </c>
       <c r="AD81">
         <v>78.599999999999994</v>
       </c>
       <c r="AE81">
         <v>77.099999999999994</v>
       </c>
       <c r="AF81">
         <v>81.7</v>
       </c>
       <c r="AG81">
         <v>72.599999999999994</v>
       </c>
       <c r="AH81">
         <v>72.099999999999994</v>
       </c>
       <c r="AI81">
         <v>69.900000000000006</v>
       </c>
+      <c r="AJ81">
+        <v>74.5</v>
+      </c>
     </row>
-    <row r="82" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>94.1</v>
       </c>
       <c r="E82">
         <v>97.1</v>
       </c>
       <c r="F82">
         <v>95.6</v>
       </c>
       <c r="G82">
         <v>96.5</v>
       </c>
       <c r="H82">
         <v>101.8</v>
       </c>
       <c r="I82">
         <v>100.4</v>
       </c>
       <c r="J82">
         <v>105.3</v>
       </c>
@@ -10847,57 +11090,60 @@
       </c>
       <c r="AB82">
         <v>124</v>
       </c>
       <c r="AC82">
         <v>125.1</v>
       </c>
       <c r="AD82">
         <v>127.2</v>
       </c>
       <c r="AE82">
         <v>130.6</v>
       </c>
       <c r="AF82">
         <v>128.69999999999999</v>
       </c>
       <c r="AG82">
         <v>131.69999999999999</v>
       </c>
       <c r="AH82">
         <v>130.5</v>
       </c>
       <c r="AI82">
         <v>130.19999999999999</v>
       </c>
+      <c r="AJ82">
+        <v>137</v>
+      </c>
     </row>
-    <row r="83" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>114.6</v>
       </c>
       <c r="E83">
         <v>111.4</v>
       </c>
       <c r="F83">
         <v>108.3</v>
       </c>
       <c r="G83">
         <v>102.1</v>
       </c>
       <c r="H83">
         <v>100.9</v>
       </c>
       <c r="I83">
         <v>102.7</v>
       </c>
       <c r="J83">
         <v>105.3</v>
       </c>
@@ -10954,57 +11200,60 @@
       </c>
       <c r="AB83">
         <v>81</v>
       </c>
       <c r="AC83">
         <v>82</v>
       </c>
       <c r="AD83">
         <v>84.2</v>
       </c>
       <c r="AE83">
         <v>83.8</v>
       </c>
       <c r="AF83">
         <v>83.4</v>
       </c>
       <c r="AG83">
         <v>85.6</v>
       </c>
       <c r="AH83">
         <v>83.8</v>
       </c>
       <c r="AI83">
         <v>83.6</v>
       </c>
+      <c r="AJ83">
+        <v>87.4</v>
+      </c>
     </row>
-    <row r="84" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C84">
         <v>794.5</v>
       </c>
       <c r="D84">
         <v>100.3</v>
       </c>
       <c r="E84">
         <v>101</v>
       </c>
       <c r="F84">
         <v>101</v>
       </c>
       <c r="G84">
         <v>102.1</v>
       </c>
       <c r="H84">
         <v>100.6</v>
       </c>
       <c r="I84">
         <v>100.8</v>
       </c>
       <c r="J84">
         <v>100.6</v>
       </c>
@@ -11061,57 +11310,60 @@
       </c>
       <c r="AB84">
         <v>122.3</v>
       </c>
       <c r="AC84">
         <v>123.1</v>
       </c>
       <c r="AD84">
         <v>125.2</v>
       </c>
       <c r="AE84">
         <v>120.3</v>
       </c>
       <c r="AF84">
         <v>122</v>
       </c>
       <c r="AG84">
         <v>125</v>
       </c>
       <c r="AH84">
         <v>128.19999999999999</v>
       </c>
       <c r="AI84">
         <v>130.9</v>
       </c>
+      <c r="AJ84">
+        <v>135.6</v>
+      </c>
     </row>
-    <row r="85" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>98.5</v>
       </c>
       <c r="F85">
         <v>98.9</v>
       </c>
       <c r="G85">
         <v>99.6</v>
       </c>
       <c r="H85">
         <v>97.2</v>
       </c>
       <c r="I85">
         <v>97.5</v>
       </c>
       <c r="J85">
         <v>99.3</v>
       </c>
@@ -11168,57 +11420,60 @@
       </c>
       <c r="AB85">
         <v>127.9</v>
       </c>
       <c r="AC85">
         <v>127.8</v>
       </c>
       <c r="AD85">
         <v>131.1</v>
       </c>
       <c r="AE85">
         <v>128.80000000000001</v>
       </c>
       <c r="AF85">
         <v>128.69999999999999</v>
       </c>
       <c r="AG85">
         <v>131.19999999999999</v>
       </c>
       <c r="AH85">
         <v>135</v>
       </c>
       <c r="AI85">
         <v>139.69999999999999</v>
       </c>
+      <c r="AJ85">
+        <v>148</v>
+      </c>
     </row>
-    <row r="86" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>95.5</v>
       </c>
       <c r="E86">
         <v>96</v>
       </c>
       <c r="F86">
         <v>96.7</v>
       </c>
       <c r="G86">
         <v>97.4</v>
       </c>
       <c r="H86">
         <v>97.9</v>
       </c>
       <c r="I86">
         <v>98.3</v>
       </c>
       <c r="J86">
         <v>99.4</v>
       </c>
@@ -11275,57 +11530,60 @@
       </c>
       <c r="AB86">
         <v>116.7</v>
       </c>
       <c r="AC86">
         <v>117.3</v>
       </c>
       <c r="AD86">
         <v>118.7</v>
       </c>
       <c r="AE86">
         <v>119.4</v>
       </c>
       <c r="AF86">
         <v>118.6</v>
       </c>
       <c r="AG86">
         <v>119.1</v>
       </c>
       <c r="AH86">
         <v>119.9</v>
       </c>
       <c r="AI86">
         <v>120.8</v>
       </c>
+      <c r="AJ86">
+        <v>120.7</v>
+      </c>
     </row>
-    <row r="87" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A87" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C87">
         <v>239.9</v>
       </c>
       <c r="D87">
         <v>95.8</v>
       </c>
       <c r="E87">
         <v>96.5</v>
       </c>
       <c r="F87">
         <v>97.2</v>
       </c>
       <c r="G87">
         <v>97.8</v>
       </c>
       <c r="H87">
         <v>98.2</v>
       </c>
       <c r="I87">
         <v>98.7</v>
       </c>
       <c r="J87">
         <v>99.3</v>
       </c>
@@ -11382,57 +11640,60 @@
       </c>
       <c r="AB87">
         <v>115.3</v>
       </c>
       <c r="AC87">
         <v>115.1</v>
       </c>
       <c r="AD87">
         <v>114.7</v>
       </c>
       <c r="AE87">
         <v>114.5</v>
       </c>
       <c r="AF87">
         <v>114.1</v>
       </c>
       <c r="AG87">
         <v>113.7</v>
       </c>
       <c r="AH87">
         <v>113.9</v>
       </c>
       <c r="AI87">
         <v>113.9</v>
       </c>
+      <c r="AJ87">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="88" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C88">
         <v>138.19999999999999</v>
       </c>
       <c r="D88">
         <v>94.3</v>
       </c>
       <c r="E88">
         <v>95.9</v>
       </c>
       <c r="F88">
         <v>95.8</v>
       </c>
       <c r="G88">
         <v>96.6</v>
       </c>
       <c r="H88">
         <v>97.2</v>
       </c>
       <c r="I88">
         <v>97.7</v>
       </c>
       <c r="J88">
         <v>99</v>
       </c>
@@ -11489,57 +11750,60 @@
       </c>
       <c r="AB88">
         <v>120.3</v>
       </c>
       <c r="AC88">
         <v>121.8</v>
       </c>
       <c r="AD88">
         <v>124.8</v>
       </c>
       <c r="AE88">
         <v>126.2</v>
       </c>
       <c r="AF88">
         <v>126.4</v>
       </c>
       <c r="AG88">
         <v>128.69999999999999</v>
       </c>
       <c r="AH88">
         <v>130.30000000000001</v>
       </c>
       <c r="AI88">
         <v>131.19999999999999</v>
       </c>
+      <c r="AJ88">
+        <v>132.80000000000001</v>
+      </c>
     </row>
-    <row r="89" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C89">
         <v>3.2</v>
       </c>
       <c r="D89">
         <v>110.3</v>
       </c>
       <c r="E89">
         <v>116.3</v>
       </c>
       <c r="F89">
         <v>110</v>
       </c>
       <c r="G89">
         <v>110</v>
       </c>
       <c r="H89">
         <v>110.1</v>
       </c>
       <c r="I89">
         <v>112.3</v>
       </c>
       <c r="J89">
         <v>103.9</v>
       </c>
@@ -11596,57 +11860,60 @@
       </c>
       <c r="AB89">
         <v>74.7</v>
       </c>
       <c r="AC89">
         <v>72.900000000000006</v>
       </c>
       <c r="AD89">
         <v>68.400000000000006</v>
       </c>
       <c r="AE89">
         <v>66.8</v>
       </c>
       <c r="AF89">
         <v>66.2</v>
       </c>
       <c r="AG89">
         <v>62.8</v>
       </c>
       <c r="AH89">
         <v>60.7</v>
       </c>
       <c r="AI89">
         <v>59.2</v>
       </c>
+      <c r="AJ89">
+        <v>50.7</v>
+      </c>
     </row>
-    <row r="90" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C90">
         <v>10.6</v>
       </c>
       <c r="D90">
         <v>94.7</v>
       </c>
       <c r="E90">
         <v>94.9</v>
       </c>
       <c r="F90">
         <v>96.4</v>
       </c>
       <c r="G90">
         <v>98.9</v>
       </c>
       <c r="H90">
         <v>98.9</v>
       </c>
       <c r="I90">
         <v>99.9</v>
       </c>
       <c r="J90">
         <v>102.3</v>
       </c>
@@ -11703,57 +11970,60 @@
       </c>
       <c r="AB90">
         <v>122</v>
       </c>
       <c r="AC90">
         <v>124.2</v>
       </c>
       <c r="AD90">
         <v>126.9</v>
       </c>
       <c r="AE90">
         <v>125.8</v>
       </c>
       <c r="AF90">
         <v>127.8</v>
       </c>
       <c r="AG90">
         <v>130.6</v>
       </c>
       <c r="AH90">
         <v>130.1</v>
       </c>
       <c r="AI90">
         <v>133.6</v>
       </c>
+      <c r="AJ90">
+        <v>136.5</v>
+      </c>
     </row>
-    <row r="91" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C91">
         <v>123.9</v>
       </c>
       <c r="D91">
         <v>93.8</v>
       </c>
       <c r="E91">
         <v>95.2</v>
       </c>
       <c r="F91">
         <v>95.4</v>
       </c>
       <c r="G91">
         <v>96</v>
       </c>
       <c r="H91">
         <v>96.7</v>
       </c>
       <c r="I91">
         <v>97.2</v>
       </c>
       <c r="J91">
         <v>98.6</v>
       </c>
@@ -11810,57 +12080,60 @@
       </c>
       <c r="AB91">
         <v>121.5</v>
       </c>
       <c r="AC91">
         <v>122.9</v>
       </c>
       <c r="AD91">
         <v>126</v>
       </c>
       <c r="AE91">
         <v>127.6</v>
       </c>
       <c r="AF91">
         <v>128.19999999999999</v>
       </c>
       <c r="AG91">
         <v>130.4</v>
       </c>
       <c r="AH91">
         <v>132.30000000000001</v>
       </c>
       <c r="AI91">
         <v>132.5</v>
       </c>
+      <c r="AJ91">
+        <v>134.69999999999999</v>
+      </c>
     </row>
-    <row r="92" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A92" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92">
         <v>0.5</v>
       </c>
       <c r="D92">
         <v>102.1</v>
       </c>
       <c r="E92">
         <v>101.2</v>
       </c>
       <c r="F92">
         <v>102</v>
       </c>
       <c r="G92">
         <v>103.8</v>
       </c>
       <c r="H92">
         <v>104.4</v>
       </c>
       <c r="I92">
         <v>106</v>
       </c>
       <c r="J92">
         <v>105.1</v>
       </c>
@@ -11917,57 +12190,60 @@
       </c>
       <c r="AB92">
         <v>116.8</v>
       </c>
       <c r="AC92">
         <v>118.6</v>
       </c>
       <c r="AD92">
         <v>122.4</v>
       </c>
       <c r="AE92">
         <v>121.2</v>
       </c>
       <c r="AF92">
         <v>121.4</v>
       </c>
       <c r="AG92">
         <v>124.3</v>
       </c>
       <c r="AH92">
         <v>125.7</v>
       </c>
       <c r="AI92">
         <v>129.30000000000001</v>
       </c>
+      <c r="AJ92">
+        <v>132.19999999999999</v>
+      </c>
     </row>
-    <row r="93" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93">
         <v>48</v>
       </c>
       <c r="D93">
         <v>89.7</v>
       </c>
       <c r="E93">
         <v>91.1</v>
       </c>
       <c r="F93">
         <v>93.5</v>
       </c>
       <c r="G93">
         <v>95.2</v>
       </c>
       <c r="H93">
         <v>96.8</v>
       </c>
       <c r="I93">
         <v>98.9</v>
       </c>
       <c r="J93">
         <v>103.3</v>
       </c>
@@ -12024,57 +12300,60 @@
       </c>
       <c r="AB93">
         <v>131.1</v>
       </c>
       <c r="AC93">
         <v>134.6</v>
       </c>
       <c r="AD93">
         <v>138.19999999999999</v>
       </c>
       <c r="AE93">
         <v>140.5</v>
       </c>
       <c r="AF93">
         <v>142.1</v>
       </c>
       <c r="AG93">
         <v>143.19999999999999</v>
       </c>
       <c r="AH93">
         <v>147.69999999999999</v>
       </c>
       <c r="AI93">
         <v>149.19999999999999</v>
       </c>
+      <c r="AJ93">
+        <v>151.80000000000001</v>
+      </c>
     </row>
-    <row r="94" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="94" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>90.7</v>
       </c>
       <c r="E94">
         <v>92</v>
       </c>
       <c r="F94">
         <v>93.6</v>
       </c>
       <c r="G94">
         <v>95.3</v>
       </c>
       <c r="H94">
         <v>96.7</v>
       </c>
       <c r="I94">
         <v>98.4</v>
       </c>
       <c r="J94">
         <v>100.1</v>
       </c>
@@ -12131,57 +12410,60 @@
       </c>
       <c r="AB94">
         <v>107.8</v>
       </c>
       <c r="AC94">
         <v>110</v>
       </c>
       <c r="AD94">
         <v>111.9</v>
       </c>
       <c r="AE94">
         <v>113.7</v>
       </c>
       <c r="AF94">
         <v>114.7</v>
       </c>
       <c r="AG94">
         <v>117.1</v>
       </c>
       <c r="AH94">
         <v>119.1</v>
       </c>
       <c r="AI94">
         <v>121.1</v>
       </c>
+      <c r="AJ94">
+        <v>122.8</v>
+      </c>
     </row>
-    <row r="95" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C95">
         <v>35.200000000000003</v>
       </c>
       <c r="D95">
         <v>89.3</v>
       </c>
       <c r="E95">
         <v>90.7</v>
       </c>
       <c r="F95">
         <v>93.4</v>
       </c>
       <c r="G95">
         <v>95.2</v>
       </c>
       <c r="H95">
         <v>96.9</v>
       </c>
       <c r="I95">
         <v>99</v>
       </c>
       <c r="J95">
         <v>104.3</v>
       </c>
@@ -12238,57 +12520,60 @@
       </c>
       <c r="AB95">
         <v>140.1</v>
       </c>
       <c r="AC95">
         <v>143.80000000000001</v>
       </c>
       <c r="AD95">
         <v>147.19999999999999</v>
       </c>
       <c r="AE95">
         <v>149.9</v>
       </c>
       <c r="AF95">
         <v>152.19999999999999</v>
       </c>
       <c r="AG95">
         <v>152.80000000000001</v>
       </c>
       <c r="AH95">
         <v>157.80000000000001</v>
       </c>
       <c r="AI95">
         <v>159.4</v>
       </c>
+      <c r="AJ95">
+        <v>162.4</v>
+      </c>
     </row>
-    <row r="96" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>86.2</v>
       </c>
       <c r="E96">
         <v>88</v>
       </c>
       <c r="F96">
         <v>91</v>
       </c>
       <c r="G96">
         <v>92.4</v>
       </c>
       <c r="H96">
         <v>94.9</v>
       </c>
       <c r="I96">
         <v>97.4</v>
       </c>
       <c r="J96">
         <v>103.2</v>
       </c>
@@ -12345,57 +12630,60 @@
       </c>
       <c r="AB96">
         <v>146.19999999999999</v>
       </c>
       <c r="AC96">
         <v>150.9</v>
       </c>
       <c r="AD96">
         <v>154.4</v>
       </c>
       <c r="AE96">
         <v>157.4</v>
       </c>
       <c r="AF96">
         <v>160.30000000000001</v>
       </c>
       <c r="AG96">
         <v>161.30000000000001</v>
       </c>
       <c r="AH96">
         <v>166.3</v>
       </c>
       <c r="AI96">
         <v>167.6</v>
       </c>
+      <c r="AJ96">
+        <v>172.2</v>
+      </c>
     </row>
-    <row r="97" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="97" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>113.9</v>
       </c>
       <c r="E97">
         <v>114.7</v>
       </c>
       <c r="F97">
         <v>113.5</v>
       </c>
       <c r="G97">
         <v>114.4</v>
       </c>
       <c r="H97">
         <v>113.3</v>
       </c>
       <c r="I97">
         <v>114.6</v>
       </c>
       <c r="J97">
         <v>114.1</v>
       </c>
@@ -12452,57 +12740,60 @@
       </c>
       <c r="AB97">
         <v>91</v>
       </c>
       <c r="AC97">
         <v>91</v>
       </c>
       <c r="AD97">
         <v>87.6</v>
       </c>
       <c r="AE97">
         <v>86.9</v>
       </c>
       <c r="AF97">
         <v>90</v>
       </c>
       <c r="AG97">
         <v>89.1</v>
       </c>
       <c r="AH97">
         <v>88.5</v>
       </c>
       <c r="AI97">
         <v>89.3</v>
       </c>
+      <c r="AJ97">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="98" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="98" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>116.9</v>
       </c>
       <c r="E98">
         <v>111.1</v>
       </c>
       <c r="F98">
         <v>110.9</v>
       </c>
       <c r="G98">
         <v>110.8</v>
       </c>
       <c r="H98">
         <v>94.3</v>
       </c>
       <c r="I98">
         <v>92.9</v>
       </c>
       <c r="J98">
         <v>97.1</v>
       </c>
@@ -12559,57 +12850,60 @@
       </c>
       <c r="AB98">
         <v>168.3</v>
       </c>
       <c r="AC98">
         <v>167.8</v>
       </c>
       <c r="AD98">
         <v>177.4</v>
       </c>
       <c r="AE98">
         <v>165</v>
       </c>
       <c r="AF98">
         <v>162.6</v>
       </c>
       <c r="AG98">
         <v>174.2</v>
       </c>
       <c r="AH98">
         <v>189.1</v>
       </c>
       <c r="AI98">
         <v>212.8</v>
       </c>
+      <c r="AJ98">
+        <v>256</v>
+      </c>
     </row>
-    <row r="99" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>91.7</v>
       </c>
       <c r="E99">
         <v>92.1</v>
       </c>
       <c r="F99">
         <v>89</v>
       </c>
       <c r="G99">
         <v>90.3</v>
       </c>
       <c r="H99">
         <v>88.2</v>
       </c>
       <c r="I99">
         <v>89.4</v>
       </c>
       <c r="J99">
         <v>89.4</v>
       </c>
@@ -12666,57 +12960,60 @@
       </c>
       <c r="AB99">
         <v>111.2</v>
       </c>
       <c r="AC99">
         <v>109.5</v>
       </c>
       <c r="AD99">
         <v>107.5</v>
       </c>
       <c r="AE99">
         <v>98.5</v>
       </c>
       <c r="AF99">
         <v>101.3</v>
       </c>
       <c r="AG99">
         <v>105</v>
       </c>
       <c r="AH99">
         <v>98.4</v>
       </c>
       <c r="AI99">
         <v>96.2</v>
       </c>
+      <c r="AJ99">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="100" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="100" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A100" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>125.5</v>
       </c>
       <c r="E100">
         <v>116.1</v>
       </c>
       <c r="F100">
         <v>116.7</v>
       </c>
       <c r="G100">
         <v>116.9</v>
       </c>
       <c r="H100">
         <v>97.3</v>
       </c>
       <c r="I100">
         <v>93.3</v>
       </c>
       <c r="J100">
         <v>98.4</v>
       </c>
@@ -12773,57 +13070,60 @@
       </c>
       <c r="AB100">
         <v>185.6</v>
       </c>
       <c r="AC100">
         <v>183.9</v>
       </c>
       <c r="AD100">
         <v>196.7</v>
       </c>
       <c r="AE100">
         <v>181.1</v>
       </c>
       <c r="AF100">
         <v>181.1</v>
       </c>
       <c r="AG100">
         <v>193.3</v>
       </c>
       <c r="AH100">
         <v>215.6</v>
       </c>
       <c r="AI100">
         <v>246.7</v>
       </c>
+      <c r="AJ100">
+        <v>300.8</v>
+      </c>
     </row>
-    <row r="101" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="101" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>103.8</v>
       </c>
       <c r="E101">
         <v>105.2</v>
       </c>
       <c r="F101">
         <v>105</v>
       </c>
       <c r="G101">
         <v>107.5</v>
       </c>
       <c r="H101">
         <v>107.4</v>
       </c>
       <c r="I101">
         <v>105.9</v>
       </c>
       <c r="J101">
         <v>102.6</v>
       </c>
@@ -12880,57 +13180,60 @@
       </c>
       <c r="AB101">
         <v>111.9</v>
       </c>
       <c r="AC101">
         <v>113.9</v>
       </c>
       <c r="AD101">
         <v>113.4</v>
       </c>
       <c r="AE101">
         <v>105.7</v>
       </c>
       <c r="AF101">
         <v>109.4</v>
       </c>
       <c r="AG101">
         <v>112.5</v>
       </c>
       <c r="AH101">
         <v>116</v>
       </c>
       <c r="AI101">
         <v>114.5</v>
       </c>
+      <c r="AJ101">
+        <v>112.3</v>
+      </c>
     </row>
-    <row r="102" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="102" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>107.2</v>
       </c>
       <c r="E102">
         <v>109.6</v>
       </c>
       <c r="F102">
         <v>110</v>
       </c>
       <c r="G102">
         <v>112.4</v>
       </c>
       <c r="H102">
         <v>112.4</v>
       </c>
       <c r="I102">
         <v>106.2</v>
       </c>
       <c r="J102">
         <v>104</v>
       </c>
@@ -12987,57 +13290,60 @@
       </c>
       <c r="AB102">
         <v>119.4</v>
       </c>
       <c r="AC102">
         <v>120.6</v>
       </c>
       <c r="AD102">
         <v>119.7</v>
       </c>
       <c r="AE102">
         <v>108.5</v>
       </c>
       <c r="AF102">
         <v>114.1</v>
       </c>
       <c r="AG102">
         <v>117</v>
       </c>
       <c r="AH102">
         <v>121.1</v>
       </c>
       <c r="AI102">
         <v>118.7</v>
       </c>
+      <c r="AJ102">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="103" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="103" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>96.5</v>
       </c>
       <c r="E103">
         <v>95.8</v>
       </c>
       <c r="F103">
         <v>95.8</v>
       </c>
       <c r="G103">
         <v>95.6</v>
       </c>
       <c r="H103">
         <v>96.9</v>
       </c>
       <c r="I103">
         <v>98.5</v>
       </c>
       <c r="J103">
         <v>100.9</v>
       </c>
@@ -13094,57 +13400,60 @@
       </c>
       <c r="AB103">
         <v>96.4</v>
       </c>
       <c r="AC103">
         <v>97.6</v>
       </c>
       <c r="AD103">
         <v>101.9</v>
       </c>
       <c r="AE103">
         <v>97.7</v>
       </c>
       <c r="AF103">
         <v>100.8</v>
       </c>
       <c r="AG103">
         <v>101.4</v>
       </c>
       <c r="AH103">
         <v>104.2</v>
       </c>
       <c r="AI103">
         <v>104.2</v>
       </c>
+      <c r="AJ103">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="104" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="104" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>101.5</v>
       </c>
       <c r="E104">
         <v>102.5</v>
       </c>
       <c r="F104">
         <v>102</v>
       </c>
       <c r="G104">
         <v>102.9</v>
       </c>
       <c r="H104">
         <v>102.5</v>
       </c>
       <c r="I104">
         <v>103.3</v>
       </c>
       <c r="J104">
         <v>103.3</v>
       </c>
@@ -13201,57 +13510,60 @@
       </c>
       <c r="AB104">
         <v>104.1</v>
       </c>
       <c r="AC104">
         <v>104.3</v>
       </c>
       <c r="AD104">
         <v>104.6</v>
       </c>
       <c r="AE104">
         <v>105.3</v>
       </c>
       <c r="AF104">
         <v>107.5</v>
       </c>
       <c r="AG104">
         <v>107.5</v>
       </c>
       <c r="AH104">
         <v>107.8</v>
       </c>
       <c r="AI104">
         <v>107.7</v>
       </c>
+      <c r="AJ104">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="105" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="105" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.6</v>
       </c>
       <c r="E105">
         <v>101</v>
       </c>
       <c r="F105">
         <v>100.5</v>
       </c>
       <c r="G105">
         <v>100.6</v>
       </c>
       <c r="H105">
         <v>99.6</v>
       </c>
       <c r="I105">
         <v>100.5</v>
       </c>
       <c r="J105">
         <v>100.8</v>
       </c>
@@ -13308,57 +13620,60 @@
       </c>
       <c r="AB105">
         <v>97.1</v>
       </c>
       <c r="AC105">
         <v>99</v>
       </c>
       <c r="AD105">
         <v>99.5</v>
       </c>
       <c r="AE105">
         <v>98.5</v>
       </c>
       <c r="AF105">
         <v>98.1</v>
       </c>
       <c r="AG105">
         <v>95.4</v>
       </c>
       <c r="AH105">
         <v>94.7</v>
       </c>
       <c r="AI105">
         <v>94.6</v>
       </c>
+      <c r="AJ105">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="106" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="106" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A106" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C106">
         <v>57.6</v>
       </c>
       <c r="D106">
         <v>103.3</v>
       </c>
       <c r="E106">
         <v>102.2</v>
       </c>
       <c r="F106">
         <v>101.2</v>
       </c>
       <c r="G106">
         <v>101.2</v>
       </c>
       <c r="H106">
         <v>100.8</v>
       </c>
       <c r="I106">
         <v>101.5</v>
       </c>
       <c r="J106">
         <v>102.2</v>
       </c>
@@ -13415,57 +13730,60 @@
       </c>
       <c r="AB106">
         <v>79.099999999999994</v>
       </c>
       <c r="AC106">
         <v>76.8</v>
       </c>
       <c r="AD106">
         <v>74.900000000000006</v>
       </c>
       <c r="AE106">
         <v>73.599999999999994</v>
       </c>
       <c r="AF106">
         <v>72.8</v>
       </c>
       <c r="AG106">
         <v>72.099999999999994</v>
       </c>
       <c r="AH106">
         <v>71.3</v>
       </c>
       <c r="AI106">
         <v>70.2</v>
       </c>
+      <c r="AJ106">
+        <v>69.2</v>
+      </c>
     </row>
-    <row r="107" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="107" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A107" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C107">
         <v>7.2</v>
       </c>
       <c r="D107">
         <v>100.5</v>
       </c>
       <c r="E107">
         <v>100</v>
       </c>
       <c r="F107">
         <v>100</v>
       </c>
       <c r="G107">
         <v>100</v>
       </c>
       <c r="H107">
         <v>98.4</v>
       </c>
       <c r="I107">
         <v>98.1</v>
       </c>
       <c r="J107">
         <v>100.1</v>
       </c>
@@ -13522,57 +13840,60 @@
       </c>
       <c r="AB107">
         <v>97.6</v>
       </c>
       <c r="AC107">
         <v>97.6</v>
       </c>
       <c r="AD107">
         <v>96.6</v>
       </c>
       <c r="AE107">
         <v>96.1</v>
       </c>
       <c r="AF107">
         <v>97.8</v>
       </c>
       <c r="AG107">
         <v>98.4</v>
       </c>
       <c r="AH107">
         <v>98.8</v>
       </c>
       <c r="AI107">
         <v>99.2</v>
       </c>
+      <c r="AJ107">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="108" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="108" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A108" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C108">
         <v>2.1</v>
       </c>
       <c r="D108">
         <v>92.9</v>
       </c>
       <c r="E108">
         <v>93.9</v>
       </c>
       <c r="F108">
         <v>94.9</v>
       </c>
       <c r="G108">
         <v>96.1</v>
       </c>
       <c r="H108">
         <v>96.9</v>
       </c>
       <c r="I108">
         <v>98.5</v>
       </c>
       <c r="J108">
         <v>100.1</v>
       </c>
@@ -13629,57 +13950,60 @@
       </c>
       <c r="AB108">
         <v>73.900000000000006</v>
       </c>
       <c r="AC108">
         <v>69.7</v>
       </c>
       <c r="AD108">
         <v>66</v>
       </c>
       <c r="AE108">
         <v>63.3</v>
       </c>
       <c r="AF108">
         <v>62.3</v>
       </c>
       <c r="AG108">
         <v>61.1</v>
       </c>
       <c r="AH108">
         <v>59.5</v>
       </c>
       <c r="AI108">
         <v>57.5</v>
       </c>
+      <c r="AJ108">
+        <v>56.8</v>
+      </c>
     </row>
-    <row r="109" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="109" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A109" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
       <c r="D109">
         <v>102</v>
       </c>
       <c r="E109">
         <v>102</v>
       </c>
       <c r="F109">
         <v>101.8</v>
       </c>
       <c r="G109">
         <v>101.6</v>
       </c>
       <c r="H109">
         <v>101.2</v>
       </c>
       <c r="I109">
         <v>101.1</v>
       </c>
       <c r="J109">
         <v>101.3</v>
       </c>
@@ -13736,57 +14060,60 @@
       </c>
       <c r="AB109">
         <v>78</v>
       </c>
       <c r="AC109">
         <v>76.599999999999994</v>
       </c>
       <c r="AD109">
         <v>75.400000000000006</v>
       </c>
       <c r="AE109">
         <v>74.599999999999994</v>
       </c>
       <c r="AF109">
         <v>74.099999999999994</v>
       </c>
       <c r="AG109">
         <v>73.8</v>
       </c>
       <c r="AH109">
         <v>73.599999999999994</v>
       </c>
       <c r="AI109">
         <v>73.400000000000006</v>
       </c>
+      <c r="AJ109">
+        <v>73</v>
+      </c>
     </row>
-    <row r="110" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="110" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A110" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C110">
         <v>33.299999999999997</v>
       </c>
       <c r="D110">
         <v>105.1</v>
       </c>
       <c r="E110">
         <v>103.2</v>
       </c>
       <c r="F110">
         <v>101.7</v>
       </c>
       <c r="G110">
         <v>101.6</v>
       </c>
       <c r="H110">
         <v>101.4</v>
       </c>
       <c r="I110">
         <v>102.6</v>
       </c>
       <c r="J110">
         <v>103.1</v>
       </c>
@@ -13843,57 +14170,60 @@
       </c>
       <c r="AB110">
         <v>75.900000000000006</v>
       </c>
       <c r="AC110">
         <v>72.900000000000006</v>
       </c>
       <c r="AD110">
         <v>70.7</v>
       </c>
       <c r="AE110">
         <v>69</v>
       </c>
       <c r="AF110">
         <v>67.5</v>
       </c>
       <c r="AG110">
         <v>66.3</v>
       </c>
       <c r="AH110">
         <v>65.099999999999994</v>
       </c>
       <c r="AI110">
         <v>63.3</v>
       </c>
+      <c r="AJ110">
+        <v>61.9</v>
+      </c>
     </row>
-    <row r="111" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="111" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C111">
         <v>72.8</v>
       </c>
       <c r="D111">
         <v>98.8</v>
       </c>
       <c r="E111">
         <v>98.4</v>
       </c>
       <c r="F111">
         <v>98.1</v>
       </c>
       <c r="G111">
         <v>97.8</v>
       </c>
       <c r="H111">
         <v>97.1</v>
       </c>
       <c r="I111">
         <v>97.2</v>
       </c>
       <c r="J111">
         <v>98.6</v>
       </c>
@@ -13950,57 +14280,60 @@
       </c>
       <c r="AB111">
         <v>101.7</v>
       </c>
       <c r="AC111">
         <v>100.3</v>
       </c>
       <c r="AD111">
         <v>99.3</v>
       </c>
       <c r="AE111">
         <v>97.2</v>
       </c>
       <c r="AF111">
         <v>97.5</v>
       </c>
       <c r="AG111">
         <v>97.4</v>
       </c>
       <c r="AH111">
         <v>97.5</v>
       </c>
       <c r="AI111">
         <v>98.2</v>
       </c>
+      <c r="AJ111">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="112" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="112" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C112">
         <v>63.4</v>
       </c>
       <c r="D112">
         <v>97.4</v>
       </c>
       <c r="E112">
         <v>97.1</v>
       </c>
       <c r="F112">
         <v>97</v>
       </c>
       <c r="G112">
         <v>96.8</v>
       </c>
       <c r="H112">
         <v>96.2</v>
       </c>
       <c r="I112">
         <v>96.5</v>
       </c>
       <c r="J112">
         <v>98.2</v>
       </c>
@@ -14057,57 +14390,60 @@
       </c>
       <c r="AB112">
         <v>104.1</v>
       </c>
       <c r="AC112">
         <v>102.7</v>
       </c>
       <c r="AD112">
         <v>101.5</v>
       </c>
       <c r="AE112">
         <v>99.3</v>
       </c>
       <c r="AF112">
         <v>99.6</v>
       </c>
       <c r="AG112">
         <v>99.5</v>
       </c>
       <c r="AH112">
         <v>99.7</v>
       </c>
       <c r="AI112">
         <v>100.6</v>
       </c>
+      <c r="AJ112">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="113" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="113" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C113">
         <v>9.4</v>
       </c>
       <c r="D113">
         <v>108.2</v>
       </c>
       <c r="E113">
         <v>107</v>
       </c>
       <c r="F113">
         <v>105.7</v>
       </c>
       <c r="G113">
         <v>104.4</v>
       </c>
       <c r="H113">
         <v>103.2</v>
       </c>
       <c r="I113">
         <v>102.3</v>
       </c>
       <c r="J113">
         <v>101.4</v>
       </c>
@@ -14164,57 +14500,60 @@
       </c>
       <c r="AB113">
         <v>85.4</v>
       </c>
       <c r="AC113">
         <v>84.9</v>
       </c>
       <c r="AD113">
         <v>84</v>
       </c>
       <c r="AE113">
         <v>83.1</v>
       </c>
       <c r="AF113">
         <v>83</v>
       </c>
       <c r="AG113">
         <v>83</v>
       </c>
       <c r="AH113">
         <v>82.5</v>
       </c>
       <c r="AI113">
         <v>81.900000000000006</v>
       </c>
+      <c r="AJ113">
+        <v>81.5</v>
+      </c>
     </row>
-    <row r="114" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="114" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A114" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C114">
         <v>76.400000000000006</v>
       </c>
       <c r="D114">
         <v>100.5</v>
       </c>
       <c r="E114">
         <v>102.2</v>
       </c>
       <c r="F114">
         <v>102</v>
       </c>
       <c r="G114">
         <v>102.7</v>
       </c>
       <c r="H114">
         <v>100.6</v>
       </c>
       <c r="I114">
         <v>102.5</v>
       </c>
       <c r="J114">
         <v>101.8</v>
       </c>
@@ -14271,57 +14610,60 @@
       </c>
       <c r="AB114">
         <v>112.7</v>
       </c>
       <c r="AC114">
         <v>121.9</v>
       </c>
       <c r="AD114">
         <v>125.5</v>
       </c>
       <c r="AE114">
         <v>126.3</v>
       </c>
       <c r="AF114">
         <v>126.6</v>
       </c>
       <c r="AG114">
         <v>117.4</v>
       </c>
       <c r="AH114">
         <v>117</v>
       </c>
       <c r="AI114">
         <v>117.8</v>
       </c>
+      <c r="AJ114">
+        <v>119.8</v>
+      </c>
     </row>
-    <row r="115" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="115" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A115" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C115">
         <v>15.8</v>
       </c>
       <c r="D115">
         <v>100.4</v>
       </c>
       <c r="E115">
         <v>101.9</v>
       </c>
       <c r="F115">
         <v>102.5</v>
       </c>
       <c r="G115">
         <v>102</v>
       </c>
       <c r="H115">
         <v>101.6</v>
       </c>
       <c r="I115">
         <v>101.2</v>
       </c>
       <c r="J115">
         <v>101.3</v>
       </c>
@@ -14378,57 +14720,60 @@
       </c>
       <c r="AB115">
         <v>66</v>
       </c>
       <c r="AC115">
         <v>65.099999999999994</v>
       </c>
       <c r="AD115">
         <v>64</v>
       </c>
       <c r="AE115">
         <v>62.3</v>
       </c>
       <c r="AF115">
         <v>61.3</v>
       </c>
       <c r="AG115">
         <v>60.3</v>
       </c>
       <c r="AH115">
         <v>59.6</v>
       </c>
       <c r="AI115">
         <v>59</v>
       </c>
+      <c r="AJ115">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="116" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="116" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A116" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C116">
         <v>3.9</v>
       </c>
       <c r="D116">
         <v>97.8</v>
       </c>
       <c r="E116">
         <v>98.8</v>
       </c>
       <c r="F116">
         <v>98.8</v>
       </c>
       <c r="G116">
         <v>100.4</v>
       </c>
       <c r="H116">
         <v>97.9</v>
       </c>
       <c r="I116">
         <v>100.1</v>
       </c>
       <c r="J116">
         <v>99.8</v>
       </c>
@@ -14485,57 +14830,60 @@
       </c>
       <c r="AB116">
         <v>102.3</v>
       </c>
       <c r="AC116">
         <v>105.9</v>
       </c>
       <c r="AD116">
         <v>105.4</v>
       </c>
       <c r="AE116">
         <v>105</v>
       </c>
       <c r="AF116">
         <v>102.9</v>
       </c>
       <c r="AG116">
         <v>103.7</v>
       </c>
       <c r="AH116">
         <v>102.7</v>
       </c>
       <c r="AI116">
         <v>101.1</v>
       </c>
+      <c r="AJ116">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="117" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A117" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>97.2</v>
       </c>
       <c r="E117">
         <v>99.3</v>
       </c>
       <c r="F117">
         <v>99.9</v>
       </c>
       <c r="G117">
         <v>100.5</v>
       </c>
       <c r="H117">
         <v>100.9</v>
       </c>
       <c r="I117">
         <v>101.3</v>
       </c>
       <c r="J117">
         <v>100.7</v>
       </c>
@@ -14592,57 +14940,60 @@
       </c>
       <c r="AB117">
         <v>102.2</v>
       </c>
       <c r="AC117">
         <v>103.5</v>
       </c>
       <c r="AD117">
         <v>104.3</v>
       </c>
       <c r="AE117">
         <v>104.6</v>
       </c>
       <c r="AF117">
         <v>103.6</v>
       </c>
       <c r="AG117">
         <v>103.9</v>
       </c>
       <c r="AH117">
         <v>106</v>
       </c>
       <c r="AI117">
         <v>104.9</v>
       </c>
+      <c r="AJ117">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="118" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="118" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A118" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>96.8</v>
       </c>
       <c r="E118">
         <v>97.1</v>
       </c>
       <c r="F118">
         <v>97</v>
       </c>
       <c r="G118">
         <v>100</v>
       </c>
       <c r="H118">
         <v>98.9</v>
       </c>
       <c r="I118">
         <v>99.3</v>
       </c>
       <c r="J118">
         <v>99.3</v>
       </c>
@@ -14699,57 +15050,60 @@
       </c>
       <c r="AB118">
         <v>100.4</v>
       </c>
       <c r="AC118">
         <v>102.3</v>
       </c>
       <c r="AD118">
         <v>106.6</v>
       </c>
       <c r="AE118">
         <v>106.1</v>
       </c>
       <c r="AF118">
         <v>107.1</v>
       </c>
       <c r="AG118">
         <v>108.8</v>
       </c>
       <c r="AH118">
         <v>110</v>
       </c>
       <c r="AI118">
         <v>110.2</v>
       </c>
+      <c r="AJ118">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="119" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="119" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A119" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C119">
         <v>13.7</v>
       </c>
       <c r="D119">
         <v>95.7</v>
       </c>
       <c r="E119">
         <v>96.2</v>
       </c>
       <c r="F119">
         <v>95.8</v>
       </c>
       <c r="G119">
         <v>98.7</v>
       </c>
       <c r="H119">
         <v>97.7</v>
       </c>
       <c r="I119">
         <v>98.5</v>
       </c>
       <c r="J119">
         <v>98.8</v>
       </c>
@@ -14806,57 +15160,60 @@
       </c>
       <c r="AB119">
         <v>101.2</v>
       </c>
       <c r="AC119">
         <v>103.2</v>
       </c>
       <c r="AD119">
         <v>105.3</v>
       </c>
       <c r="AE119">
         <v>106.4</v>
       </c>
       <c r="AF119">
         <v>108.9</v>
       </c>
       <c r="AG119">
         <v>111.4</v>
       </c>
       <c r="AH119">
         <v>112.9</v>
       </c>
       <c r="AI119">
         <v>113.9</v>
       </c>
+      <c r="AJ119">
+        <v>116.2</v>
+      </c>
     </row>
-    <row r="120" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="120" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A120" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C120">
         <v>4.0999999999999996</v>
       </c>
       <c r="D120">
         <v>100.1</v>
       </c>
       <c r="E120">
         <v>101</v>
       </c>
       <c r="F120">
         <v>101.3</v>
       </c>
       <c r="G120">
         <v>103.5</v>
       </c>
       <c r="H120">
         <v>103.2</v>
       </c>
       <c r="I120">
         <v>102.9</v>
       </c>
       <c r="J120">
         <v>101.2</v>
       </c>
@@ -14913,57 +15270,60 @@
       </c>
       <c r="AB120">
         <v>98.7</v>
       </c>
       <c r="AC120">
         <v>99.4</v>
       </c>
       <c r="AD120">
         <v>110.9</v>
       </c>
       <c r="AE120">
         <v>104.3</v>
       </c>
       <c r="AF120">
         <v>101.1</v>
       </c>
       <c r="AG120">
         <v>100</v>
       </c>
       <c r="AH120">
         <v>100.1</v>
       </c>
       <c r="AI120">
         <v>98.7</v>
       </c>
+      <c r="AJ120">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="121" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="121" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C121">
         <v>5.9</v>
       </c>
       <c r="D121">
         <v>105.3</v>
       </c>
       <c r="E121">
         <v>108.2</v>
       </c>
       <c r="F121">
         <v>116</v>
       </c>
       <c r="G121">
         <v>105.2</v>
       </c>
       <c r="H121">
         <v>109.5</v>
       </c>
       <c r="I121">
         <v>105.5</v>
       </c>
       <c r="J121">
         <v>110.5</v>
       </c>
@@ -15020,57 +15380,60 @@
       </c>
       <c r="AB121">
         <v>93.6</v>
       </c>
       <c r="AC121">
         <v>98.5</v>
       </c>
       <c r="AD121">
         <v>95</v>
       </c>
       <c r="AE121">
         <v>99.7</v>
       </c>
       <c r="AF121">
         <v>94</v>
       </c>
       <c r="AG121">
         <v>92.3</v>
       </c>
       <c r="AH121">
         <v>92.4</v>
       </c>
       <c r="AI121">
         <v>92.6</v>
       </c>
+      <c r="AJ121">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="122" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="122" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A122" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>98.2</v>
       </c>
       <c r="E122">
         <v>99.9</v>
       </c>
       <c r="F122">
         <v>100.3</v>
       </c>
       <c r="G122">
         <v>101</v>
       </c>
       <c r="H122">
         <v>101.7</v>
       </c>
       <c r="I122">
         <v>101.3</v>
       </c>
       <c r="J122">
         <v>100.1</v>
       </c>
@@ -15127,57 +15490,60 @@
       </c>
       <c r="AB122">
         <v>103.6</v>
       </c>
       <c r="AC122">
         <v>104.3</v>
       </c>
       <c r="AD122">
         <v>105</v>
       </c>
       <c r="AE122">
         <v>105.2</v>
       </c>
       <c r="AF122">
         <v>102.5</v>
       </c>
       <c r="AG122">
         <v>103</v>
       </c>
       <c r="AH122">
         <v>105.1</v>
       </c>
       <c r="AI122">
         <v>104.9</v>
       </c>
+      <c r="AJ122">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="123" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="123" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A123" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>78.900000000000006</v>
       </c>
       <c r="E123">
         <v>83</v>
       </c>
       <c r="F123">
         <v>79.5</v>
       </c>
       <c r="G123">
         <v>82.4</v>
       </c>
       <c r="H123">
         <v>95.1</v>
       </c>
       <c r="I123">
         <v>99.7</v>
       </c>
       <c r="J123">
         <v>96.9</v>
       </c>
@@ -15234,57 +15600,60 @@
       </c>
       <c r="AB123">
         <v>101.4</v>
       </c>
       <c r="AC123">
         <v>102.2</v>
       </c>
       <c r="AD123">
         <v>98.9</v>
       </c>
       <c r="AE123">
         <v>96</v>
       </c>
       <c r="AF123">
         <v>108</v>
       </c>
       <c r="AG123">
         <v>113.7</v>
       </c>
       <c r="AH123">
         <v>127.7</v>
       </c>
       <c r="AI123">
         <v>108.1</v>
       </c>
+      <c r="AJ123">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="124" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="124" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A124" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>106.7</v>
       </c>
       <c r="E124">
         <v>106.3</v>
       </c>
       <c r="F124">
         <v>105.9</v>
       </c>
       <c r="G124">
         <v>104.4</v>
       </c>
       <c r="H124">
         <v>103.9</v>
       </c>
       <c r="I124">
         <v>103.4</v>
       </c>
       <c r="J124">
         <v>106.4</v>
       </c>
@@ -15341,57 +15710,60 @@
       </c>
       <c r="AB124">
         <v>90.7</v>
       </c>
       <c r="AC124">
         <v>90.8</v>
       </c>
       <c r="AD124">
         <v>91.6</v>
       </c>
       <c r="AE124">
         <v>91.2</v>
       </c>
       <c r="AF124">
         <v>95.1</v>
       </c>
       <c r="AG124">
         <v>96.3</v>
       </c>
       <c r="AH124">
         <v>97.7</v>
       </c>
       <c r="AI124">
         <v>96.4</v>
       </c>
+      <c r="AJ124">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="125" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="125" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A125" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>100.5</v>
       </c>
       <c r="E125">
         <v>103.4</v>
       </c>
       <c r="F125">
         <v>103.4</v>
       </c>
       <c r="G125">
         <v>102.2</v>
       </c>
       <c r="H125">
         <v>100.1</v>
       </c>
       <c r="I125">
         <v>100.9</v>
       </c>
       <c r="J125">
         <v>101.1</v>
       </c>
@@ -15448,57 +15820,60 @@
       </c>
       <c r="AB125">
         <v>97.8</v>
       </c>
       <c r="AC125">
         <v>97.9</v>
       </c>
       <c r="AD125">
         <v>97.4</v>
       </c>
       <c r="AE125">
         <v>97.4</v>
       </c>
       <c r="AF125">
         <v>95.5</v>
       </c>
       <c r="AG125">
         <v>93.4</v>
       </c>
       <c r="AH125">
         <v>94.1</v>
       </c>
       <c r="AI125">
         <v>93</v>
       </c>
+      <c r="AJ125">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="126" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="126" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A126" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>95.1</v>
       </c>
       <c r="F126">
         <v>95.7</v>
       </c>
       <c r="G126">
         <v>96.3</v>
       </c>
       <c r="H126">
         <v>98</v>
       </c>
       <c r="I126">
         <v>99.8</v>
       </c>
       <c r="J126">
         <v>100.6</v>
       </c>
@@ -15555,57 +15930,60 @@
       </c>
       <c r="AB126">
         <v>95.9</v>
       </c>
       <c r="AC126">
         <v>96.5</v>
       </c>
       <c r="AD126">
         <v>96</v>
       </c>
       <c r="AE126">
         <v>94.5</v>
       </c>
       <c r="AF126">
         <v>91.9</v>
       </c>
       <c r="AG126">
         <v>90.5</v>
       </c>
       <c r="AH126">
         <v>89.1</v>
       </c>
       <c r="AI126">
         <v>87.7</v>
       </c>
+      <c r="AJ126">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="127" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="127" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A127" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C127">
         <v>102.1</v>
       </c>
       <c r="D127">
         <v>95.5</v>
       </c>
       <c r="E127">
         <v>94.9</v>
       </c>
       <c r="F127">
         <v>94</v>
       </c>
       <c r="G127">
         <v>93.8</v>
       </c>
       <c r="H127">
         <v>95.5</v>
       </c>
       <c r="I127">
         <v>97.7</v>
       </c>
       <c r="J127">
         <v>99.9</v>
       </c>
@@ -15662,57 +16040,60 @@
       </c>
       <c r="AB127">
         <v>97</v>
       </c>
       <c r="AC127">
         <v>97.2</v>
       </c>
       <c r="AD127">
         <v>97.4</v>
       </c>
       <c r="AE127">
         <v>96.6</v>
       </c>
       <c r="AF127">
         <v>94.4</v>
       </c>
       <c r="AG127">
         <v>93.7</v>
       </c>
       <c r="AH127">
         <v>92.4</v>
       </c>
       <c r="AI127">
         <v>91.4</v>
       </c>
+      <c r="AJ127">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="128" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="128" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A128" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C128">
         <v>18.600000000000001</v>
       </c>
       <c r="D128">
         <v>91.9</v>
       </c>
       <c r="E128">
         <v>94.5</v>
       </c>
       <c r="F128">
         <v>105.1</v>
       </c>
       <c r="G128">
         <v>110.6</v>
       </c>
       <c r="H128">
         <v>110.7</v>
       </c>
       <c r="I128">
         <v>108.1</v>
       </c>
       <c r="J128">
         <v>102.8</v>
       </c>
@@ -15769,57 +16150,60 @@
       </c>
       <c r="AB128">
         <v>95.3</v>
       </c>
       <c r="AC128">
         <v>93.2</v>
       </c>
       <c r="AD128">
         <v>89.3</v>
       </c>
       <c r="AE128">
         <v>86.2</v>
       </c>
       <c r="AF128">
         <v>82</v>
       </c>
       <c r="AG128">
         <v>76.2</v>
       </c>
       <c r="AH128">
         <v>76.2</v>
       </c>
       <c r="AI128">
         <v>75.900000000000006</v>
       </c>
+      <c r="AJ128">
+        <v>74.900000000000006</v>
+      </c>
     </row>
-    <row r="129" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="129" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A129" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C129">
         <v>10.5</v>
       </c>
       <c r="D129">
         <v>106</v>
       </c>
       <c r="E129">
         <v>98</v>
       </c>
       <c r="F129">
         <v>95.3</v>
       </c>
       <c r="G129">
         <v>96.4</v>
       </c>
       <c r="H129">
         <v>99.6</v>
       </c>
       <c r="I129">
         <v>104.4</v>
       </c>
       <c r="J129">
         <v>103</v>
       </c>
@@ -15876,57 +16260,60 @@
       </c>
       <c r="AB129">
         <v>87.4</v>
       </c>
       <c r="AC129">
         <v>93.3</v>
       </c>
       <c r="AD129">
         <v>93.9</v>
       </c>
       <c r="AE129">
         <v>90.2</v>
       </c>
       <c r="AF129">
         <v>87.5</v>
       </c>
       <c r="AG129">
         <v>81.5</v>
       </c>
       <c r="AH129">
         <v>78.3</v>
       </c>
       <c r="AI129">
         <v>74.599999999999994</v>
       </c>
+      <c r="AJ129">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="130" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="130" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A130" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C130">
         <v>40.4</v>
       </c>
       <c r="D130">
         <v>119.5</v>
       </c>
       <c r="E130">
         <v>127.8</v>
       </c>
       <c r="F130">
         <v>134.80000000000001</v>
       </c>
       <c r="G130">
         <v>120</v>
       </c>
       <c r="H130">
         <v>107.1</v>
       </c>
       <c r="I130">
         <v>102.1</v>
       </c>
       <c r="J130">
         <v>100.1</v>
       </c>
@@ -15983,57 +16370,60 @@
       </c>
       <c r="AB130">
         <v>92.2</v>
       </c>
       <c r="AC130">
         <v>93.1</v>
       </c>
       <c r="AD130">
         <v>92.4</v>
       </c>
       <c r="AE130">
         <v>94.5</v>
       </c>
       <c r="AF130">
         <v>89.1</v>
       </c>
       <c r="AG130">
         <v>80.599999999999994</v>
       </c>
       <c r="AH130">
         <v>82.9</v>
       </c>
       <c r="AI130">
         <v>83</v>
       </c>
+      <c r="AJ130">
+        <v>85.9</v>
+      </c>
     </row>
-    <row r="131" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="131" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A131" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>96.8</v>
       </c>
       <c r="E131">
         <v>103.7</v>
       </c>
       <c r="F131">
         <v>98.6</v>
       </c>
       <c r="G131">
         <v>100.6</v>
       </c>
       <c r="H131">
         <v>98.9</v>
       </c>
       <c r="I131">
         <v>102.6</v>
       </c>
       <c r="J131">
         <v>106.7</v>
       </c>
@@ -16090,57 +16480,60 @@
       </c>
       <c r="AB131">
         <v>124.8</v>
       </c>
       <c r="AC131">
         <v>120.3</v>
       </c>
       <c r="AD131">
         <v>125.4</v>
       </c>
       <c r="AE131">
         <v>127.7</v>
       </c>
       <c r="AF131">
         <v>145.9</v>
       </c>
       <c r="AG131">
         <v>139</v>
       </c>
       <c r="AH131">
         <v>151.19999999999999</v>
       </c>
       <c r="AI131">
         <v>149.1</v>
       </c>
+      <c r="AJ131">
+        <v>140.5</v>
+      </c>
     </row>
-    <row r="132" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="132" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A132" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>100.1</v>
       </c>
       <c r="E132">
         <v>109.1</v>
       </c>
       <c r="F132">
         <v>99.9</v>
       </c>
       <c r="G132">
         <v>105.6</v>
       </c>
       <c r="H132">
         <v>106.1</v>
       </c>
       <c r="I132">
         <v>99.9</v>
       </c>
       <c r="J132">
         <v>106</v>
       </c>
@@ -16197,57 +16590,60 @@
       </c>
       <c r="AB132">
         <v>93.5</v>
       </c>
       <c r="AC132">
         <v>85</v>
       </c>
       <c r="AD132">
         <v>81.599999999999994</v>
       </c>
       <c r="AE132">
         <v>81.8</v>
       </c>
       <c r="AF132">
         <v>80.099999999999994</v>
       </c>
       <c r="AG132">
         <v>84.6</v>
       </c>
       <c r="AH132">
         <v>89.1</v>
       </c>
       <c r="AI132">
         <v>85.5</v>
       </c>
+      <c r="AJ132">
+        <v>82.1</v>
+      </c>
     </row>
-    <row r="133" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="133" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A133" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>106.7</v>
       </c>
       <c r="E133">
         <v>107.3</v>
       </c>
       <c r="F133">
         <v>102.2</v>
       </c>
       <c r="G133">
         <v>102.5</v>
       </c>
       <c r="H133">
         <v>103.1</v>
       </c>
       <c r="I133">
         <v>100.5</v>
       </c>
       <c r="J133">
         <v>100.6</v>
       </c>
@@ -16304,57 +16700,60 @@
       </c>
       <c r="AB133">
         <v>88.4</v>
       </c>
       <c r="AC133">
         <v>90</v>
       </c>
       <c r="AD133">
         <v>87.9</v>
       </c>
       <c r="AE133">
         <v>86.7</v>
       </c>
       <c r="AF133">
         <v>85.8</v>
       </c>
       <c r="AG133">
         <v>88.7</v>
       </c>
       <c r="AH133">
         <v>83.5</v>
       </c>
       <c r="AI133">
         <v>84.9</v>
       </c>
+      <c r="AJ133">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="134" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="134" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A134" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C134">
         <v>113.5</v>
       </c>
       <c r="D134">
         <v>96.3</v>
       </c>
       <c r="E134">
         <v>97.5</v>
       </c>
       <c r="F134">
         <v>96.7</v>
       </c>
       <c r="G134">
         <v>99.9</v>
       </c>
       <c r="H134">
         <v>97.5</v>
       </c>
       <c r="I134">
         <v>98.8</v>
       </c>
       <c r="J134">
         <v>101.8</v>
       </c>
@@ -16411,57 +16810,60 @@
       </c>
       <c r="AB134">
         <v>112.3</v>
       </c>
       <c r="AC134">
         <v>108.8</v>
       </c>
       <c r="AD134">
         <v>106.4</v>
       </c>
       <c r="AE134">
         <v>107.8</v>
       </c>
       <c r="AF134">
         <v>106.7</v>
       </c>
       <c r="AG134">
         <v>108.8</v>
       </c>
       <c r="AH134">
         <v>106.5</v>
       </c>
       <c r="AI134">
         <v>107.7</v>
       </c>
+      <c r="AJ134">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="135" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="135" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A135" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>99.3</v>
       </c>
       <c r="E135">
         <v>100.7</v>
       </c>
       <c r="F135">
         <v>101.1</v>
       </c>
       <c r="G135">
         <v>103.8</v>
       </c>
       <c r="H135">
         <v>107.3</v>
       </c>
       <c r="I135">
         <v>105.9</v>
       </c>
       <c r="J135">
         <v>104.9</v>
       </c>
@@ -16518,57 +16920,60 @@
       </c>
       <c r="AB135">
         <v>79.3</v>
       </c>
       <c r="AC135">
         <v>79</v>
       </c>
       <c r="AD135">
         <v>79.400000000000006</v>
       </c>
       <c r="AE135">
         <v>77.599999999999994</v>
       </c>
       <c r="AF135">
         <v>74.900000000000006</v>
       </c>
       <c r="AG135">
         <v>77.599999999999994</v>
       </c>
       <c r="AH135">
         <v>76.8</v>
       </c>
       <c r="AI135">
         <v>77.400000000000006</v>
       </c>
+      <c r="AJ135">
+        <v>76</v>
+      </c>
     </row>
-    <row r="136" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="136" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A136" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>104</v>
       </c>
       <c r="E136">
         <v>106.6</v>
       </c>
       <c r="F136">
         <v>104.6</v>
       </c>
       <c r="G136">
         <v>108.2</v>
       </c>
       <c r="H136">
         <v>106.1</v>
       </c>
       <c r="I136">
         <v>106.3</v>
       </c>
       <c r="J136">
         <v>104</v>
       </c>
@@ -16625,57 +17030,60 @@
       </c>
       <c r="AB136">
         <v>100.9</v>
       </c>
       <c r="AC136">
         <v>105.2</v>
       </c>
       <c r="AD136">
         <v>100.7</v>
       </c>
       <c r="AE136">
         <v>102.2</v>
       </c>
       <c r="AF136">
         <v>100</v>
       </c>
       <c r="AG136">
         <v>99.5</v>
       </c>
       <c r="AH136">
         <v>97.1</v>
       </c>
       <c r="AI136">
         <v>98.4</v>
       </c>
+      <c r="AJ136">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="137" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="137" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A137" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>106.8</v>
       </c>
       <c r="E137">
         <v>107.1</v>
       </c>
       <c r="F137">
         <v>107.1</v>
       </c>
       <c r="G137">
         <v>108.1</v>
       </c>
       <c r="H137">
         <v>107.1</v>
       </c>
       <c r="I137">
         <v>106.9</v>
       </c>
       <c r="J137">
         <v>107.5</v>
       </c>
@@ -16732,57 +17140,60 @@
       </c>
       <c r="AB137">
         <v>118</v>
       </c>
       <c r="AC137">
         <v>118.9</v>
       </c>
       <c r="AD137">
         <v>121.3</v>
       </c>
       <c r="AE137">
         <v>122.9</v>
       </c>
       <c r="AF137">
         <v>134.9</v>
       </c>
       <c r="AG137">
         <v>135.5</v>
       </c>
       <c r="AH137">
         <v>136.69999999999999</v>
       </c>
       <c r="AI137">
         <v>137.19999999999999</v>
       </c>
+      <c r="AJ137">
+        <v>143.1</v>
+      </c>
     </row>
-    <row r="138" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="138" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A138" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>99.2</v>
       </c>
       <c r="E138">
         <v>97.8</v>
       </c>
       <c r="F138">
         <v>97.5</v>
       </c>
       <c r="G138">
         <v>99.6</v>
       </c>
       <c r="H138">
         <v>102.1</v>
       </c>
       <c r="I138">
         <v>105.1</v>
       </c>
       <c r="J138">
         <v>105.6</v>
       </c>
@@ -16839,57 +17250,60 @@
       </c>
       <c r="AB138">
         <v>108.5</v>
       </c>
       <c r="AC138">
         <v>106.8</v>
       </c>
       <c r="AD138">
         <v>108.2</v>
       </c>
       <c r="AE138">
         <v>112.8</v>
       </c>
       <c r="AF138">
         <v>115.4</v>
       </c>
       <c r="AG138">
         <v>116.7</v>
       </c>
       <c r="AH138">
         <v>117.9</v>
       </c>
       <c r="AI138">
         <v>119.4</v>
       </c>
+      <c r="AJ138">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="139" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="139" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A139" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.2</v>
       </c>
       <c r="E139">
         <v>101.5</v>
       </c>
       <c r="F139">
         <v>101</v>
       </c>
       <c r="G139">
         <v>101.7</v>
       </c>
       <c r="H139">
         <v>101.8</v>
       </c>
       <c r="I139">
         <v>101.1</v>
       </c>
       <c r="J139">
         <v>101.3</v>
       </c>
@@ -16946,57 +17360,60 @@
       </c>
       <c r="AB139">
         <v>102.5</v>
       </c>
       <c r="AC139">
         <v>101.9</v>
       </c>
       <c r="AD139">
         <v>101.7</v>
       </c>
       <c r="AE139">
         <v>102.5</v>
       </c>
       <c r="AF139">
         <v>103.5</v>
       </c>
       <c r="AG139">
         <v>103.5</v>
       </c>
       <c r="AH139">
         <v>103.6</v>
       </c>
       <c r="AI139">
         <v>104.1</v>
       </c>
+      <c r="AJ139">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="140" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="140" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A140" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C140">
         <v>1104.7</v>
       </c>
       <c r="D140">
         <v>101</v>
       </c>
       <c r="E140">
         <v>102.1</v>
       </c>
       <c r="F140">
         <v>102.5</v>
       </c>
       <c r="G140">
         <v>102.8</v>
       </c>
       <c r="H140">
         <v>102.2</v>
       </c>
       <c r="I140">
         <v>102.4</v>
       </c>
       <c r="J140">
         <v>105.9</v>
       </c>
@@ -17053,57 +17470,60 @@
       </c>
       <c r="AB140">
         <v>97.8</v>
       </c>
       <c r="AC140">
         <v>97.4</v>
       </c>
       <c r="AD140">
         <v>97.6</v>
       </c>
       <c r="AE140">
         <v>96.5</v>
       </c>
       <c r="AF140">
         <v>95.9</v>
       </c>
       <c r="AG140">
         <v>95.7</v>
       </c>
       <c r="AH140">
         <v>94.6</v>
       </c>
       <c r="AI140">
         <v>94.6</v>
       </c>
+      <c r="AJ140">
+        <v>96</v>
+      </c>
     </row>
-    <row r="141" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="141" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A141" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C141">
         <v>60.2</v>
       </c>
       <c r="D141">
         <v>112.7</v>
       </c>
       <c r="E141">
         <v>113.8</v>
       </c>
       <c r="F141">
         <v>112.1</v>
       </c>
       <c r="G141">
         <v>111.2</v>
       </c>
       <c r="H141">
         <v>110</v>
       </c>
       <c r="I141">
         <v>110.1</v>
       </c>
       <c r="J141">
         <v>115</v>
       </c>
@@ -17160,57 +17580,60 @@
       </c>
       <c r="AB141">
         <v>94.1</v>
       </c>
       <c r="AC141">
         <v>94.7</v>
       </c>
       <c r="AD141">
         <v>92.4</v>
       </c>
       <c r="AE141">
         <v>89.4</v>
       </c>
       <c r="AF141">
         <v>88.1</v>
       </c>
       <c r="AG141">
         <v>85.7</v>
       </c>
       <c r="AH141">
         <v>85.1</v>
       </c>
       <c r="AI141">
         <v>86.4</v>
       </c>
+      <c r="AJ141">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="142" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="142" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A142" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C142">
         <v>89.2</v>
       </c>
       <c r="D142">
         <v>110</v>
       </c>
       <c r="E142">
         <v>110.5</v>
       </c>
       <c r="F142">
         <v>113</v>
       </c>
       <c r="G142">
         <v>110.6</v>
       </c>
       <c r="H142">
         <v>111</v>
       </c>
       <c r="I142">
         <v>113.2</v>
       </c>
       <c r="J142">
         <v>113.9</v>
       </c>
@@ -17267,57 +17690,60 @@
       </c>
       <c r="AB142">
         <v>81.400000000000006</v>
       </c>
       <c r="AC142">
         <v>83.4</v>
       </c>
       <c r="AD142">
         <v>85.2</v>
       </c>
       <c r="AE142">
         <v>84.6</v>
       </c>
       <c r="AF142">
         <v>84.6</v>
       </c>
       <c r="AG142">
         <v>85</v>
       </c>
       <c r="AH142">
         <v>83</v>
       </c>
       <c r="AI142">
         <v>79</v>
       </c>
+      <c r="AJ142">
+        <v>80.5</v>
+      </c>
     </row>
-    <row r="143" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="143" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A143" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>97.9</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>98.3</v>
       </c>
       <c r="G143">
         <v>99</v>
       </c>
       <c r="H143">
         <v>99.7</v>
       </c>
       <c r="I143">
         <v>99.2</v>
       </c>
       <c r="J143">
         <v>98.5</v>
       </c>
@@ -17374,57 +17800,60 @@
       </c>
       <c r="AB143">
         <v>95.5</v>
       </c>
       <c r="AC143">
         <v>94.4</v>
       </c>
       <c r="AD143">
         <v>94.2</v>
       </c>
       <c r="AE143">
         <v>91.4</v>
       </c>
       <c r="AF143">
         <v>89.9</v>
       </c>
       <c r="AG143">
         <v>89.1</v>
       </c>
       <c r="AH143">
         <v>87.4</v>
       </c>
       <c r="AI143">
         <v>86</v>
       </c>
+      <c r="AJ143">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="144" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="144" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A144" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C144">
         <v>156.6</v>
       </c>
       <c r="D144">
         <v>100</v>
       </c>
       <c r="E144">
         <v>105.8</v>
       </c>
       <c r="F144">
         <v>106.8</v>
       </c>
       <c r="G144">
         <v>109.3</v>
       </c>
       <c r="H144">
         <v>103.4</v>
       </c>
       <c r="I144">
         <v>106.6</v>
       </c>
       <c r="J144">
         <v>114.3</v>
       </c>
@@ -17481,57 +17910,60 @@
       </c>
       <c r="AB144">
         <v>92</v>
       </c>
       <c r="AC144">
         <v>94</v>
       </c>
       <c r="AD144">
         <v>96.4</v>
       </c>
       <c r="AE144">
         <v>93.8</v>
       </c>
       <c r="AF144">
         <v>94.4</v>
       </c>
       <c r="AG144">
         <v>93.9</v>
       </c>
       <c r="AH144">
         <v>91.4</v>
       </c>
       <c r="AI144">
         <v>94.6</v>
       </c>
+      <c r="AJ144">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="145" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="145" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A145" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>99.5</v>
       </c>
       <c r="E145">
         <v>100.9</v>
       </c>
       <c r="F145">
         <v>102.7</v>
       </c>
       <c r="G145">
         <v>100.3</v>
       </c>
       <c r="H145">
         <v>99.2</v>
       </c>
       <c r="I145">
         <v>100.6</v>
       </c>
       <c r="J145">
         <v>114.5</v>
       </c>
@@ -17588,57 +18020,60 @@
       </c>
       <c r="AB145">
         <v>90.7</v>
       </c>
       <c r="AC145">
         <v>90.6</v>
       </c>
       <c r="AD145">
         <v>89.6</v>
       </c>
       <c r="AE145">
         <v>91.7</v>
       </c>
       <c r="AF145">
         <v>91.6</v>
       </c>
       <c r="AG145">
         <v>93</v>
       </c>
       <c r="AH145">
         <v>94.3</v>
       </c>
       <c r="AI145">
         <v>98.1</v>
       </c>
+      <c r="AJ145">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="146" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="146" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>104.8</v>
       </c>
       <c r="E146">
         <v>105.2</v>
       </c>
       <c r="F146">
         <v>102.5</v>
       </c>
       <c r="G146">
         <v>102.7</v>
       </c>
       <c r="H146">
         <v>105</v>
       </c>
       <c r="I146">
         <v>104</v>
       </c>
       <c r="J146">
         <v>102.5</v>
       </c>
@@ -17695,57 +18130,60 @@
       </c>
       <c r="AB146">
         <v>101.2</v>
       </c>
       <c r="AC146">
         <v>101.8</v>
       </c>
       <c r="AD146">
         <v>102.5</v>
       </c>
       <c r="AE146">
         <v>102.3</v>
       </c>
       <c r="AF146">
         <v>101.9</v>
       </c>
       <c r="AG146">
         <v>98.6</v>
       </c>
       <c r="AH146">
         <v>96.7</v>
       </c>
       <c r="AI146">
         <v>96.1</v>
       </c>
+      <c r="AJ146">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="147" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="147" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A147" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C147">
         <v>295.3</v>
       </c>
       <c r="D147">
         <v>98.6</v>
       </c>
       <c r="E147">
         <v>100.5</v>
       </c>
       <c r="F147">
         <v>100.2</v>
       </c>
       <c r="G147">
         <v>100.3</v>
       </c>
       <c r="H147">
         <v>99.5</v>
       </c>
       <c r="I147">
         <v>101.3</v>
       </c>
       <c r="J147">
         <v>104.5</v>
       </c>
@@ -17802,57 +18240,60 @@
       </c>
       <c r="AB147">
         <v>108</v>
       </c>
       <c r="AC147">
         <v>108.4</v>
       </c>
       <c r="AD147">
         <v>107.9</v>
       </c>
       <c r="AE147">
         <v>108.3</v>
       </c>
       <c r="AF147">
         <v>109.4</v>
       </c>
       <c r="AG147">
         <v>109.7</v>
       </c>
       <c r="AH147">
         <v>109.4</v>
       </c>
       <c r="AI147">
         <v>110.2</v>
       </c>
+      <c r="AJ147">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="148" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="148" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A148" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.4</v>
       </c>
       <c r="E148">
         <v>95.7</v>
       </c>
       <c r="F148">
         <v>95.3</v>
       </c>
       <c r="G148">
         <v>96.8</v>
       </c>
       <c r="H148">
         <v>97.4</v>
       </c>
       <c r="I148">
         <v>100.4</v>
       </c>
       <c r="J148">
         <v>103.9</v>
       </c>
@@ -17909,57 +18350,60 @@
       </c>
       <c r="AB148">
         <v>112.9</v>
       </c>
       <c r="AC148">
         <v>113.8</v>
       </c>
       <c r="AD148">
         <v>113.2</v>
       </c>
       <c r="AE148">
         <v>113.3</v>
       </c>
       <c r="AF148">
         <v>115.6</v>
       </c>
       <c r="AG148">
         <v>115.8</v>
       </c>
       <c r="AH148">
         <v>114.9</v>
       </c>
       <c r="AI148">
         <v>114.7</v>
       </c>
+      <c r="AJ148">
+        <v>116.7</v>
+      </c>
     </row>
-    <row r="149" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="149" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C149">
         <v>171.3</v>
       </c>
       <c r="D149">
         <v>100.9</v>
       </c>
       <c r="E149">
         <v>104.6</v>
       </c>
       <c r="F149">
         <v>103.5</v>
       </c>
       <c r="G149">
         <v>102.7</v>
       </c>
       <c r="H149">
         <v>100.7</v>
       </c>
       <c r="I149">
         <v>102.8</v>
       </c>
       <c r="J149">
         <v>104.7</v>
       </c>
@@ -18016,57 +18460,60 @@
       </c>
       <c r="AB149">
         <v>105.5</v>
       </c>
       <c r="AC149">
         <v>104.9</v>
       </c>
       <c r="AD149">
         <v>104.2</v>
       </c>
       <c r="AE149">
         <v>104.2</v>
       </c>
       <c r="AF149">
         <v>104.9</v>
       </c>
       <c r="AG149">
         <v>105.5</v>
       </c>
       <c r="AH149">
         <v>105.7</v>
       </c>
       <c r="AI149">
         <v>106.4</v>
       </c>
+      <c r="AJ149">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="150" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="150" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>99.2</v>
       </c>
       <c r="E150">
         <v>99.7</v>
       </c>
       <c r="F150">
         <v>97.5</v>
       </c>
       <c r="G150">
         <v>97.2</v>
       </c>
       <c r="H150">
         <v>98.4</v>
       </c>
       <c r="I150">
         <v>100</v>
       </c>
       <c r="J150">
         <v>103.4</v>
       </c>
@@ -18123,57 +18570,60 @@
       </c>
       <c r="AB150">
         <v>94</v>
       </c>
       <c r="AC150">
         <v>95</v>
       </c>
       <c r="AD150">
         <v>96.4</v>
       </c>
       <c r="AE150">
         <v>95.6</v>
       </c>
       <c r="AF150">
         <v>93.2</v>
       </c>
       <c r="AG150">
         <v>91.9</v>
       </c>
       <c r="AH150">
         <v>87.8</v>
       </c>
       <c r="AI150">
         <v>87.6</v>
       </c>
+      <c r="AJ150">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="151" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="151" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C151">
         <v>960.5</v>
       </c>
       <c r="D151">
         <v>100.6</v>
       </c>
       <c r="E151">
         <v>100.5</v>
       </c>
       <c r="F151">
         <v>100.9</v>
       </c>
       <c r="G151">
         <v>101.4</v>
       </c>
       <c r="H151">
         <v>102.5</v>
       </c>
       <c r="I151">
         <v>100.4</v>
       </c>
       <c r="J151">
         <v>101.1</v>
       </c>
@@ -18230,57 +18680,60 @@
       </c>
       <c r="AB151">
         <v>99</v>
       </c>
       <c r="AC151">
         <v>98.9</v>
       </c>
       <c r="AD151">
         <v>99</v>
       </c>
       <c r="AE151">
         <v>99.8</v>
       </c>
       <c r="AF151">
         <v>103.5</v>
       </c>
       <c r="AG151">
         <v>104.2</v>
       </c>
       <c r="AH151">
         <v>105</v>
       </c>
       <c r="AI151">
         <v>105.2</v>
       </c>
+      <c r="AJ151">
+        <v>105</v>
+      </c>
     </row>
-    <row r="152" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="152" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C152">
         <v>234.9</v>
       </c>
       <c r="D152">
         <v>102</v>
       </c>
       <c r="E152">
         <v>101.9</v>
       </c>
       <c r="F152">
         <v>102.3</v>
       </c>
       <c r="G152">
         <v>103.6</v>
       </c>
       <c r="H152">
         <v>107.4</v>
       </c>
       <c r="I152">
         <v>101.2</v>
       </c>
       <c r="J152">
         <v>104.1</v>
       </c>
@@ -18337,57 +18790,60 @@
       </c>
       <c r="AB152">
         <v>99.4</v>
       </c>
       <c r="AC152">
         <v>98.3</v>
       </c>
       <c r="AD152">
         <v>97.3</v>
       </c>
       <c r="AE152">
         <v>100.1</v>
       </c>
       <c r="AF152">
         <v>113.9</v>
       </c>
       <c r="AG152">
         <v>116.2</v>
       </c>
       <c r="AH152">
         <v>118.8</v>
       </c>
       <c r="AI152">
         <v>118.6</v>
       </c>
+      <c r="AJ152">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="153" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="153" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C153">
         <v>63.8</v>
       </c>
       <c r="D153">
         <v>110.4</v>
       </c>
       <c r="E153">
         <v>106.3</v>
       </c>
       <c r="F153">
         <v>104.1</v>
       </c>
       <c r="G153">
         <v>108.3</v>
       </c>
       <c r="H153">
         <v>114.7</v>
       </c>
       <c r="I153">
         <v>101.8</v>
       </c>
       <c r="J153">
         <v>103.8</v>
       </c>
@@ -18444,57 +18900,60 @@
       </c>
       <c r="AB153">
         <v>90.3</v>
       </c>
       <c r="AC153">
         <v>82.6</v>
       </c>
       <c r="AD153">
         <v>78.3</v>
       </c>
       <c r="AE153">
         <v>82</v>
       </c>
       <c r="AF153">
         <v>88.6</v>
       </c>
       <c r="AG153">
         <v>87.5</v>
       </c>
       <c r="AH153">
         <v>94.1</v>
       </c>
       <c r="AI153">
         <v>95</v>
       </c>
+      <c r="AJ153">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="154" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="154" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C154">
         <v>17.5</v>
       </c>
       <c r="D154">
         <v>84.4</v>
       </c>
       <c r="E154">
         <v>83.3</v>
       </c>
       <c r="F154">
         <v>82</v>
       </c>
       <c r="G154">
         <v>90.1</v>
       </c>
       <c r="H154">
         <v>99.9</v>
       </c>
       <c r="I154">
         <v>96.1</v>
       </c>
       <c r="J154">
         <v>96.2</v>
       </c>
@@ -18551,57 +19010,60 @@
       </c>
       <c r="AB154">
         <v>88</v>
       </c>
       <c r="AC154">
         <v>80.099999999999994</v>
       </c>
       <c r="AD154">
         <v>68.3</v>
       </c>
       <c r="AE154">
         <v>69.599999999999994</v>
       </c>
       <c r="AF154">
         <v>80.099999999999994</v>
       </c>
       <c r="AG154">
         <v>83.7</v>
       </c>
       <c r="AH154">
         <v>90.5</v>
       </c>
       <c r="AI154">
         <v>100</v>
       </c>
+      <c r="AJ154">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="155" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="155" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C155">
         <v>8.1999999999999993</v>
       </c>
       <c r="D155">
         <v>83</v>
       </c>
       <c r="E155">
         <v>86.5</v>
       </c>
       <c r="F155">
         <v>84.4</v>
       </c>
       <c r="G155">
         <v>91.7</v>
       </c>
       <c r="H155">
         <v>96.7</v>
       </c>
       <c r="I155">
         <v>100.1</v>
       </c>
       <c r="J155">
         <v>97</v>
       </c>
@@ -18658,57 +19120,60 @@
       </c>
       <c r="AB155">
         <v>82.1</v>
       </c>
       <c r="AC155">
         <v>76.5</v>
       </c>
       <c r="AD155">
         <v>71.7</v>
       </c>
       <c r="AE155">
         <v>78.7</v>
       </c>
       <c r="AF155">
         <v>90.1</v>
       </c>
       <c r="AG155">
         <v>91.3</v>
       </c>
       <c r="AH155">
         <v>101.7</v>
       </c>
       <c r="AI155">
         <v>101.2</v>
       </c>
+      <c r="AJ155">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="156" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="156" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C156">
         <v>5.4</v>
       </c>
       <c r="D156">
         <v>73.5</v>
       </c>
       <c r="E156">
         <v>72.099999999999994</v>
       </c>
       <c r="F156">
         <v>73.2</v>
       </c>
       <c r="G156">
         <v>84.1</v>
       </c>
       <c r="H156">
         <v>95.8</v>
       </c>
       <c r="I156">
         <v>92.7</v>
       </c>
       <c r="J156">
         <v>103.4</v>
       </c>
@@ -18765,57 +19230,60 @@
       </c>
       <c r="AB156">
         <v>101.4</v>
       </c>
       <c r="AC156">
         <v>89.7</v>
       </c>
       <c r="AD156">
         <v>65.400000000000006</v>
       </c>
       <c r="AE156">
         <v>58.8</v>
       </c>
       <c r="AF156">
         <v>66.900000000000006</v>
       </c>
       <c r="AG156">
         <v>72.8</v>
       </c>
       <c r="AH156">
         <v>77.8</v>
       </c>
       <c r="AI156">
         <v>110.3</v>
       </c>
+      <c r="AJ156">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="157" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="157" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C157">
         <v>3.9</v>
       </c>
       <c r="D157">
         <v>93.5</v>
       </c>
       <c r="E157">
         <v>96.1</v>
       </c>
       <c r="F157">
         <v>93.8</v>
       </c>
       <c r="G157">
         <v>98.4</v>
       </c>
       <c r="H157">
         <v>95</v>
       </c>
       <c r="I157">
         <v>98.4</v>
       </c>
       <c r="J157">
         <v>95.5</v>
       </c>
@@ -18872,57 +19340,60 @@
       </c>
       <c r="AB157">
         <v>86.2</v>
       </c>
       <c r="AC157">
         <v>79.599999999999994</v>
       </c>
       <c r="AD157">
         <v>68.400000000000006</v>
       </c>
       <c r="AE157">
         <v>60.5</v>
       </c>
       <c r="AF157">
         <v>78.5</v>
       </c>
       <c r="AG157">
         <v>82.5</v>
       </c>
       <c r="AH157">
         <v>83.6</v>
       </c>
       <c r="AI157">
         <v>82.8</v>
       </c>
+      <c r="AJ157">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="158" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="158" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C158">
         <v>35.6</v>
       </c>
       <c r="D158">
         <v>128.1</v>
       </c>
       <c r="E158">
         <v>118.2</v>
       </c>
       <c r="F158">
         <v>117</v>
       </c>
       <c r="G158">
         <v>119.7</v>
       </c>
       <c r="H158">
         <v>126.8</v>
       </c>
       <c r="I158">
         <v>103.5</v>
       </c>
       <c r="J158">
         <v>108.6</v>
       </c>
@@ -18979,57 +19450,60 @@
       </c>
       <c r="AB158">
         <v>92.3</v>
       </c>
       <c r="AC158">
         <v>77.400000000000006</v>
       </c>
       <c r="AD158">
         <v>76.7</v>
       </c>
       <c r="AE158">
         <v>80.599999999999994</v>
       </c>
       <c r="AF158">
         <v>84.1</v>
       </c>
       <c r="AG158">
         <v>76.2</v>
       </c>
       <c r="AH158">
         <v>84.3</v>
       </c>
       <c r="AI158">
         <v>79.7</v>
       </c>
+      <c r="AJ158">
+        <v>80.400000000000006</v>
+      </c>
     </row>
-    <row r="159" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="159" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C159">
         <v>25.2</v>
       </c>
       <c r="D159">
         <v>130</v>
       </c>
       <c r="E159">
         <v>116.9</v>
       </c>
       <c r="F159">
         <v>115.4</v>
       </c>
       <c r="G159">
         <v>112.2</v>
       </c>
       <c r="H159">
         <v>133</v>
       </c>
       <c r="I159">
         <v>103.6</v>
       </c>
       <c r="J159">
         <v>101.6</v>
       </c>
@@ -19086,57 +19560,60 @@
       </c>
       <c r="AB159">
         <v>86.7</v>
       </c>
       <c r="AC159">
         <v>69.099999999999994</v>
       </c>
       <c r="AD159">
         <v>70.2</v>
       </c>
       <c r="AE159">
         <v>75.900000000000006</v>
       </c>
       <c r="AF159">
         <v>73.5</v>
       </c>
       <c r="AG159">
         <v>67.099999999999994</v>
       </c>
       <c r="AH159">
         <v>80.3</v>
       </c>
       <c r="AI159">
         <v>70.8</v>
       </c>
+      <c r="AJ159">
+        <v>70.7</v>
+      </c>
     </row>
-    <row r="160" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="160" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B160" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C160">
         <v>10.4</v>
       </c>
       <c r="D160">
         <v>124.5</v>
       </c>
       <c r="E160">
         <v>120.1</v>
       </c>
       <c r="F160">
         <v>120.9</v>
       </c>
       <c r="G160">
         <v>137.6</v>
       </c>
       <c r="H160">
         <v>113.1</v>
       </c>
       <c r="I160">
         <v>103</v>
       </c>
       <c r="J160">
         <v>127.3</v>
       </c>
@@ -19193,57 +19670,60 @@
       </c>
       <c r="AB160">
         <v>102.3</v>
       </c>
       <c r="AC160">
         <v>95.2</v>
       </c>
       <c r="AD160">
         <v>99.2</v>
       </c>
       <c r="AE160">
         <v>88.1</v>
       </c>
       <c r="AF160">
         <v>109.5</v>
       </c>
       <c r="AG160">
         <v>98.3</v>
       </c>
       <c r="AH160">
         <v>99.8</v>
       </c>
       <c r="AI160">
         <v>95.1</v>
       </c>
+      <c r="AJ160">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="161" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="161" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B161" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C161">
         <v>10.7</v>
       </c>
       <c r="D161">
         <v>96.6</v>
       </c>
       <c r="E161">
         <v>98.7</v>
       </c>
       <c r="F161">
         <v>99.2</v>
       </c>
       <c r="G161">
         <v>104.6</v>
       </c>
       <c r="H161">
         <v>104.7</v>
       </c>
       <c r="I161">
         <v>96.3</v>
       </c>
       <c r="J161">
         <v>99</v>
       </c>
@@ -19300,57 +19780,60 @@
       </c>
       <c r="AB161">
         <v>93.1</v>
       </c>
       <c r="AC161">
         <v>96.2</v>
       </c>
       <c r="AD161">
         <v>98.2</v>
       </c>
       <c r="AE161">
         <v>103</v>
       </c>
       <c r="AF161">
         <v>125.7</v>
       </c>
       <c r="AG161">
         <v>127.5</v>
       </c>
       <c r="AH161">
         <v>133.6</v>
       </c>
       <c r="AI161">
         <v>133.6</v>
       </c>
+      <c r="AJ161">
+        <v>133.6</v>
+      </c>
     </row>
-    <row r="162" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="162" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A162" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B162" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C162">
         <v>171.1</v>
       </c>
       <c r="D162">
         <v>99.1</v>
       </c>
       <c r="E162">
         <v>100.3</v>
       </c>
       <c r="F162">
         <v>101.5</v>
       </c>
       <c r="G162">
         <v>102.9</v>
       </c>
       <c r="H162">
         <v>104</v>
       </c>
       <c r="I162">
         <v>100.6</v>
       </c>
       <c r="J162">
         <v>105.2</v>
       </c>
@@ -19407,57 +19890,60 @@
       </c>
       <c r="AB162">
         <v>102.3</v>
       </c>
       <c r="AC162">
         <v>103.7</v>
       </c>
       <c r="AD162">
         <v>105.3</v>
       </c>
       <c r="AE162">
         <v>107.7</v>
       </c>
       <c r="AF162">
         <v>119.2</v>
       </c>
       <c r="AG162">
         <v>124.8</v>
       </c>
       <c r="AH162">
         <v>129</v>
       </c>
       <c r="AI162">
         <v>133.6</v>
       </c>
+      <c r="AJ162">
+        <v>119.8</v>
+      </c>
     </row>
-    <row r="163" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="163" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A163" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B163" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C163">
         <v>59.3</v>
       </c>
       <c r="D163">
         <v>95.2</v>
       </c>
       <c r="E163">
         <v>96.8</v>
       </c>
       <c r="F163">
         <v>97</v>
       </c>
       <c r="G163">
         <v>99.5</v>
       </c>
       <c r="H163">
         <v>99.6</v>
       </c>
       <c r="I163">
         <v>97.9</v>
       </c>
       <c r="J163">
         <v>103.3</v>
       </c>
@@ -19514,57 +20000,60 @@
       </c>
       <c r="AB163">
         <v>106.4</v>
       </c>
       <c r="AC163">
         <v>108.9</v>
       </c>
       <c r="AD163">
         <v>112.2</v>
       </c>
       <c r="AE163">
         <v>115.4</v>
       </c>
       <c r="AF163">
         <v>136.69999999999999</v>
       </c>
       <c r="AG163">
         <v>142.4</v>
       </c>
       <c r="AH163">
         <v>141.80000000000001</v>
       </c>
       <c r="AI163">
         <v>145</v>
       </c>
+      <c r="AJ163">
+        <v>143.1</v>
+      </c>
     </row>
-    <row r="164" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="164" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B164" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C164">
         <v>73.8</v>
       </c>
       <c r="D164">
         <v>99.9</v>
       </c>
       <c r="E164">
         <v>100</v>
       </c>
       <c r="F164">
         <v>101.3</v>
       </c>
       <c r="G164">
         <v>102.7</v>
       </c>
       <c r="H164">
         <v>105.9</v>
       </c>
       <c r="I164">
         <v>102.8</v>
       </c>
       <c r="J164">
         <v>106.7</v>
       </c>
@@ -19621,57 +20110,60 @@
       </c>
       <c r="AB164">
         <v>98.9</v>
       </c>
       <c r="AC164">
         <v>101.2</v>
       </c>
       <c r="AD164">
         <v>98.4</v>
       </c>
       <c r="AE164">
         <v>103</v>
       </c>
       <c r="AF164">
         <v>117.2</v>
       </c>
       <c r="AG164">
         <v>119.3</v>
       </c>
       <c r="AH164">
         <v>124.6</v>
       </c>
       <c r="AI164">
         <v>125.8</v>
       </c>
+      <c r="AJ164">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="165" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="165" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A165" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B165" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C165">
         <v>10.4</v>
       </c>
       <c r="D165">
         <v>98.7</v>
       </c>
       <c r="E165">
         <v>100.9</v>
       </c>
       <c r="F165">
         <v>101.4</v>
       </c>
       <c r="G165">
         <v>106.2</v>
       </c>
       <c r="H165">
         <v>106.7</v>
       </c>
       <c r="I165">
         <v>98.3</v>
       </c>
       <c r="J165">
         <v>100.7</v>
       </c>
@@ -19728,57 +20220,60 @@
       </c>
       <c r="AB165">
         <v>91.2</v>
       </c>
       <c r="AC165">
         <v>93.7</v>
       </c>
       <c r="AD165">
         <v>96.5</v>
       </c>
       <c r="AE165">
         <v>101.4</v>
       </c>
       <c r="AF165">
         <v>120.2</v>
       </c>
       <c r="AG165">
         <v>122.4</v>
       </c>
       <c r="AH165">
         <v>127.3</v>
       </c>
       <c r="AI165">
         <v>129.1</v>
       </c>
+      <c r="AJ165">
+        <v>126.4</v>
+      </c>
     </row>
-    <row r="166" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="166" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A166" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B166" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C166">
         <v>27.6</v>
       </c>
       <c r="D166">
         <v>107.1</v>
       </c>
       <c r="E166">
         <v>109.2</v>
       </c>
       <c r="F166">
         <v>107.7</v>
       </c>
       <c r="G166">
         <v>111.4</v>
       </c>
       <c r="H166">
         <v>108.9</v>
       </c>
       <c r="I166">
         <v>102</v>
       </c>
       <c r="J166">
         <v>101.2</v>
       </c>
@@ -19835,57 +20330,60 @@
       </c>
       <c r="AB166">
         <v>106</v>
       </c>
       <c r="AC166">
         <v>103.7</v>
       </c>
       <c r="AD166">
         <v>106.7</v>
       </c>
       <c r="AE166">
         <v>107.4</v>
       </c>
       <c r="AF166">
         <v>106.5</v>
       </c>
       <c r="AG166">
         <v>111.3</v>
       </c>
       <c r="AH166">
         <v>105.7</v>
       </c>
       <c r="AI166">
         <v>106.2</v>
       </c>
+      <c r="AJ166">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="167" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="167" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A167" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B167" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C167">
         <v>725.6</v>
       </c>
       <c r="D167">
         <v>100</v>
       </c>
       <c r="E167">
         <v>100.3</v>
       </c>
       <c r="F167">
         <v>100.5</v>
       </c>
       <c r="G167">
         <v>100.7</v>
       </c>
       <c r="H167">
         <v>100.7</v>
       </c>
       <c r="I167">
         <v>100.4</v>
       </c>
       <c r="J167">
         <v>100.3</v>
       </c>
@@ -19942,57 +20440,60 @@
       </c>
       <c r="AB167">
         <v>98.9</v>
       </c>
       <c r="AC167">
         <v>99.2</v>
       </c>
       <c r="AD167">
         <v>99.4</v>
       </c>
       <c r="AE167">
         <v>99.7</v>
       </c>
       <c r="AF167">
         <v>100</v>
       </c>
       <c r="AG167">
         <v>100.4</v>
       </c>
       <c r="AH167">
         <v>100.6</v>
       </c>
       <c r="AI167">
         <v>100.8</v>
       </c>
+      <c r="AJ167">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="168" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="168" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A168" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B168" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C168">
         <v>360.3</v>
       </c>
       <c r="D168">
         <v>96.8</v>
       </c>
       <c r="E168">
         <v>97.3</v>
       </c>
       <c r="F168">
         <v>98.2</v>
       </c>
       <c r="G168">
         <v>99</v>
       </c>
       <c r="H168">
         <v>99.2</v>
       </c>
       <c r="I168">
         <v>99.3</v>
       </c>
       <c r="J168">
         <v>99.6</v>
       </c>
@@ -20049,57 +20550,60 @@
       </c>
       <c r="AB168">
         <v>100.9</v>
       </c>
       <c r="AC168">
         <v>101.5</v>
       </c>
       <c r="AD168">
         <v>102.1</v>
       </c>
       <c r="AE168">
         <v>102.9</v>
       </c>
       <c r="AF168">
         <v>103.4</v>
       </c>
       <c r="AG168">
         <v>104.1</v>
       </c>
       <c r="AH168">
         <v>104.8</v>
       </c>
       <c r="AI168">
         <v>105.3</v>
       </c>
+      <c r="AJ168">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="169" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="169" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A169" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B169" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C169">
         <v>340.1</v>
       </c>
       <c r="D169">
         <v>101.8</v>
       </c>
       <c r="E169">
         <v>101.6</v>
       </c>
       <c r="F169">
         <v>101.4</v>
       </c>
       <c r="G169">
         <v>101.1</v>
       </c>
       <c r="H169">
         <v>100.9</v>
       </c>
       <c r="I169">
         <v>100.6</v>
       </c>
       <c r="J169">
         <v>100.4</v>
       </c>
@@ -20156,57 +20660,60 @@
       </c>
       <c r="AB169">
         <v>96.4</v>
       </c>
       <c r="AC169">
         <v>96.3</v>
       </c>
       <c r="AD169">
         <v>96.1</v>
       </c>
       <c r="AE169">
         <v>95.9</v>
       </c>
       <c r="AF169">
         <v>95.8</v>
       </c>
       <c r="AG169">
         <v>95.6</v>
       </c>
       <c r="AH169">
         <v>95.5</v>
       </c>
       <c r="AI169">
         <v>95.4</v>
       </c>
+      <c r="AJ169">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="170" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="170" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A170" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B170" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C170">
         <v>25.2</v>
       </c>
       <c r="D170">
         <v>120.3</v>
       </c>
       <c r="E170">
         <v>123.2</v>
       </c>
       <c r="F170">
         <v>122.1</v>
       </c>
       <c r="G170">
         <v>122.8</v>
       </c>
       <c r="H170">
         <v>118.4</v>
       </c>
       <c r="I170">
         <v>110.2</v>
       </c>
       <c r="J170">
         <v>109.7</v>
       </c>
@@ -20263,57 +20770,60 @@
       </c>
       <c r="AB170">
         <v>105.2</v>
       </c>
       <c r="AC170">
         <v>106.9</v>
       </c>
       <c r="AD170">
         <v>106.3</v>
       </c>
       <c r="AE170">
         <v>106</v>
       </c>
       <c r="AF170">
         <v>106.7</v>
       </c>
       <c r="AG170">
         <v>110.5</v>
       </c>
       <c r="AH170">
         <v>110.1</v>
       </c>
       <c r="AI170">
         <v>111.2</v>
       </c>
+      <c r="AJ170">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="171" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="171" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A171" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B171" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.3</v>
       </c>
       <c r="E171">
         <v>98.9</v>
       </c>
       <c r="F171">
         <v>99.3</v>
       </c>
       <c r="G171">
         <v>100.6</v>
       </c>
       <c r="H171">
         <v>101.4</v>
       </c>
       <c r="I171">
         <v>101.9</v>
       </c>
       <c r="J171">
         <v>102</v>
       </c>
@@ -20370,57 +20880,60 @@
       </c>
       <c r="AB171">
         <v>108.5</v>
       </c>
       <c r="AC171">
         <v>108.6</v>
       </c>
       <c r="AD171">
         <v>109.4</v>
       </c>
       <c r="AE171">
         <v>109.9</v>
       </c>
       <c r="AF171">
         <v>110.9</v>
       </c>
       <c r="AG171">
         <v>111</v>
       </c>
       <c r="AH171">
         <v>111.2</v>
       </c>
       <c r="AI171">
         <v>111.9</v>
       </c>
+      <c r="AJ171">
+        <v>114</v>
+      </c>
     </row>
-    <row r="172" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="172" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A172" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B172" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.1</v>
       </c>
       <c r="E172">
         <v>98.1</v>
       </c>
       <c r="F172">
         <v>98.3</v>
       </c>
       <c r="G172">
         <v>99.8</v>
       </c>
       <c r="H172">
         <v>100.5</v>
       </c>
       <c r="I172">
         <v>102.2</v>
       </c>
       <c r="J172">
         <v>102.3</v>
       </c>
@@ -20477,57 +20990,60 @@
       </c>
       <c r="AB172">
         <v>110.6</v>
       </c>
       <c r="AC172">
         <v>111.1</v>
       </c>
       <c r="AD172">
         <v>112.2</v>
       </c>
       <c r="AE172">
         <v>112.4</v>
       </c>
       <c r="AF172">
         <v>113.5</v>
       </c>
       <c r="AG172">
         <v>114.1</v>
       </c>
       <c r="AH172">
         <v>114.2</v>
       </c>
       <c r="AI172">
         <v>114.7</v>
       </c>
+      <c r="AJ172">
+        <v>116.4</v>
+      </c>
     </row>
-    <row r="173" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="173" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A173" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B173" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.7</v>
       </c>
       <c r="E173">
         <v>98.1</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>99.9</v>
       </c>
       <c r="H173">
         <v>100.9</v>
       </c>
       <c r="I173">
         <v>102.2</v>
       </c>
       <c r="J173">
         <v>102.2</v>
       </c>
@@ -20584,57 +21100,60 @@
       </c>
       <c r="AB173">
         <v>110.7</v>
       </c>
       <c r="AC173">
         <v>110.7</v>
       </c>
       <c r="AD173">
         <v>111.7</v>
       </c>
       <c r="AE173">
         <v>112.3</v>
       </c>
       <c r="AF173">
         <v>112.8</v>
       </c>
       <c r="AG173">
         <v>113.4</v>
       </c>
       <c r="AH173">
         <v>113.8</v>
       </c>
       <c r="AI173">
         <v>114.3</v>
       </c>
+      <c r="AJ173">
+        <v>115.4</v>
+      </c>
     </row>
-    <row r="174" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="174" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A174" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B174" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>95.3</v>
       </c>
       <c r="E174">
         <v>97.1</v>
       </c>
       <c r="F174">
         <v>97</v>
       </c>
       <c r="G174">
         <v>99.2</v>
       </c>
       <c r="H174">
         <v>100.3</v>
       </c>
       <c r="I174">
         <v>101.4</v>
       </c>
       <c r="J174">
         <v>100.9</v>
       </c>
@@ -20691,57 +21210,60 @@
       </c>
       <c r="AB174">
         <v>111.8</v>
       </c>
       <c r="AC174">
         <v>112.5</v>
       </c>
       <c r="AD174">
         <v>114.5</v>
       </c>
       <c r="AE174">
         <v>114.7</v>
       </c>
       <c r="AF174">
         <v>117.1</v>
       </c>
       <c r="AG174">
         <v>117.6</v>
       </c>
       <c r="AH174">
         <v>118.8</v>
       </c>
       <c r="AI174">
         <v>118.6</v>
       </c>
+      <c r="AJ174">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="175" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="175" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A175" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B175" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>110.5</v>
       </c>
       <c r="E175">
         <v>115.7</v>
       </c>
       <c r="F175">
         <v>117.7</v>
       </c>
       <c r="G175">
         <v>118.9</v>
       </c>
       <c r="H175">
         <v>119.9</v>
       </c>
       <c r="I175">
         <v>105.4</v>
       </c>
       <c r="J175">
         <v>105.2</v>
       </c>
@@ -20798,57 +21320,60 @@
       </c>
       <c r="AB175">
         <v>104.3</v>
       </c>
       <c r="AC175">
         <v>105.7</v>
       </c>
       <c r="AD175">
         <v>109.1</v>
       </c>
       <c r="AE175">
         <v>107.3</v>
       </c>
       <c r="AF175">
         <v>105.5</v>
       </c>
       <c r="AG175">
         <v>107.4</v>
       </c>
       <c r="AH175">
         <v>107.4</v>
       </c>
       <c r="AI175">
         <v>110.2</v>
       </c>
+      <c r="AJ175">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="176" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="176" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A176" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B176" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.1</v>
       </c>
       <c r="E176">
         <v>100.6</v>
       </c>
       <c r="F176">
         <v>101</v>
       </c>
       <c r="G176">
         <v>101.7</v>
       </c>
       <c r="H176">
         <v>102</v>
       </c>
       <c r="I176">
         <v>101.5</v>
       </c>
       <c r="J176">
         <v>101.6</v>
       </c>
@@ -20905,57 +21430,60 @@
       </c>
       <c r="AB176">
         <v>103.3</v>
       </c>
       <c r="AC176">
         <v>103.1</v>
       </c>
       <c r="AD176">
         <v>103.5</v>
       </c>
       <c r="AE176">
         <v>103.9</v>
       </c>
       <c r="AF176">
         <v>104.2</v>
       </c>
       <c r="AG176">
         <v>104.5</v>
       </c>
       <c r="AH176">
         <v>104.6</v>
       </c>
       <c r="AI176">
         <v>105.3</v>
       </c>
+      <c r="AJ176">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="177" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="177" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A177" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B177" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C177">
         <v>890.5</v>
       </c>
       <c r="D177">
         <v>115.1</v>
       </c>
       <c r="E177">
         <v>115.2</v>
       </c>
       <c r="F177">
         <v>114.2</v>
       </c>
       <c r="G177">
         <v>115.7</v>
       </c>
       <c r="H177">
         <v>116.4</v>
       </c>
       <c r="I177">
         <v>116.8</v>
       </c>
       <c r="J177">
         <v>116.4</v>
       </c>
@@ -21012,57 +21540,60 @@
       </c>
       <c r="AB177">
         <v>103.7</v>
       </c>
       <c r="AC177">
         <v>103.1</v>
       </c>
       <c r="AD177">
         <v>103.5</v>
       </c>
       <c r="AE177">
         <v>104.2</v>
       </c>
       <c r="AF177">
         <v>106.1</v>
       </c>
       <c r="AG177">
         <v>105.6</v>
       </c>
       <c r="AH177">
         <v>106</v>
       </c>
       <c r="AI177">
         <v>106.9</v>
       </c>
+      <c r="AJ177">
+        <v>106</v>
+      </c>
     </row>
-    <row r="178" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="178" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A178" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B178" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>115.4</v>
       </c>
       <c r="E178">
         <v>118.8</v>
       </c>
       <c r="F178">
         <v>118.4</v>
       </c>
       <c r="G178">
         <v>115.2</v>
       </c>
       <c r="H178">
         <v>128.19999999999999</v>
       </c>
       <c r="I178">
         <v>135.4</v>
       </c>
       <c r="J178">
         <v>128.1</v>
       </c>
@@ -21119,57 +21650,60 @@
       </c>
       <c r="AB178">
         <v>134</v>
       </c>
       <c r="AC178">
         <v>134.6</v>
       </c>
       <c r="AD178">
         <v>131.9</v>
       </c>
       <c r="AE178">
         <v>129.5</v>
       </c>
       <c r="AF178">
         <v>132.6</v>
       </c>
       <c r="AG178">
         <v>133.1</v>
       </c>
       <c r="AH178">
         <v>129.6</v>
       </c>
       <c r="AI178">
         <v>129.1</v>
       </c>
+      <c r="AJ178">
+        <v>127.4</v>
+      </c>
     </row>
-    <row r="179" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="179" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A179" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B179" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>134.6</v>
       </c>
       <c r="E179">
         <v>131.1</v>
       </c>
       <c r="F179">
         <v>130.19999999999999</v>
       </c>
       <c r="G179">
         <v>132.80000000000001</v>
       </c>
       <c r="H179">
         <v>128.5</v>
       </c>
       <c r="I179">
         <v>131</v>
       </c>
       <c r="J179">
         <v>126</v>
       </c>
@@ -21226,57 +21760,60 @@
       </c>
       <c r="AB179">
         <v>107.1</v>
       </c>
       <c r="AC179">
         <v>105.8</v>
       </c>
       <c r="AD179">
         <v>108</v>
       </c>
       <c r="AE179">
         <v>109.6</v>
       </c>
       <c r="AF179">
         <v>106.5</v>
       </c>
       <c r="AG179">
         <v>103.8</v>
       </c>
       <c r="AH179">
         <v>103.6</v>
       </c>
       <c r="AI179">
         <v>103.4</v>
       </c>
+      <c r="AJ179">
+        <v>115.9</v>
+      </c>
     </row>
-    <row r="180" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="180" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A180" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B180" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>106.8</v>
       </c>
       <c r="E180">
         <v>112.9</v>
       </c>
       <c r="F180">
         <v>114.7</v>
       </c>
       <c r="G180">
         <v>115.4</v>
       </c>
       <c r="H180">
         <v>122.9</v>
       </c>
       <c r="I180">
         <v>133.4</v>
       </c>
       <c r="J180">
         <v>129.1</v>
       </c>
@@ -21333,57 +21870,60 @@
       </c>
       <c r="AB180">
         <v>139</v>
       </c>
       <c r="AC180">
         <v>142.1</v>
       </c>
       <c r="AD180">
         <v>140.30000000000001</v>
       </c>
       <c r="AE180">
         <v>138.5</v>
       </c>
       <c r="AF180">
         <v>140.6</v>
       </c>
       <c r="AG180">
         <v>141</v>
       </c>
       <c r="AH180">
         <v>138.30000000000001</v>
       </c>
       <c r="AI180">
         <v>138</v>
       </c>
+      <c r="AJ180">
+        <v>131.1</v>
+      </c>
     </row>
-    <row r="181" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="181" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A181" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B181" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.4</v>
       </c>
       <c r="E181">
         <v>115.2</v>
       </c>
       <c r="F181">
         <v>114.7</v>
       </c>
       <c r="G181">
         <v>114.7</v>
       </c>
       <c r="H181">
         <v>115.9</v>
       </c>
       <c r="I181">
         <v>116.2</v>
       </c>
       <c r="J181">
         <v>115.3</v>
       </c>
@@ -21440,57 +21980,60 @@
       </c>
       <c r="AB181">
         <v>98.1</v>
       </c>
       <c r="AC181">
         <v>96.2</v>
       </c>
       <c r="AD181">
         <v>97.4</v>
       </c>
       <c r="AE181">
         <v>97.5</v>
       </c>
       <c r="AF181">
         <v>100.1</v>
       </c>
       <c r="AG181">
         <v>99.8</v>
       </c>
       <c r="AH181">
         <v>100.3</v>
       </c>
       <c r="AI181">
         <v>101.3</v>
       </c>
+      <c r="AJ181">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="182" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="182" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A182" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B182" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.7</v>
       </c>
       <c r="E182">
         <v>115.7</v>
       </c>
       <c r="F182">
         <v>116.7</v>
       </c>
       <c r="G182">
         <v>115.5</v>
       </c>
       <c r="H182">
         <v>116.4</v>
       </c>
       <c r="I182">
         <v>116.5</v>
       </c>
       <c r="J182">
         <v>116.5</v>
       </c>
@@ -21547,57 +22090,60 @@
       </c>
       <c r="AB182">
         <v>104.7</v>
       </c>
       <c r="AC182">
         <v>105.8</v>
       </c>
       <c r="AD182">
         <v>106.1</v>
       </c>
       <c r="AE182">
         <v>107.3</v>
       </c>
       <c r="AF182">
         <v>108.2</v>
       </c>
       <c r="AG182">
         <v>108.5</v>
       </c>
       <c r="AH182">
         <v>108.3</v>
       </c>
       <c r="AI182">
         <v>109.7</v>
       </c>
+      <c r="AJ182">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="183" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="183" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A183" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B183" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C183">
         <v>45.2</v>
       </c>
       <c r="D183">
         <v>139.69999999999999</v>
       </c>
       <c r="E183">
         <v>142</v>
       </c>
       <c r="F183">
         <v>134.9</v>
       </c>
       <c r="G183">
         <v>140.19999999999999</v>
       </c>
       <c r="H183">
         <v>141.69999999999999</v>
       </c>
       <c r="I183">
         <v>141.4</v>
       </c>
       <c r="J183">
         <v>130</v>
       </c>
@@ -21654,57 +22200,60 @@
       </c>
       <c r="AB183">
         <v>85.1</v>
       </c>
       <c r="AC183">
         <v>84.9</v>
       </c>
       <c r="AD183">
         <v>89.7</v>
       </c>
       <c r="AE183">
         <v>84.7</v>
       </c>
       <c r="AF183">
         <v>90.1</v>
       </c>
       <c r="AG183">
         <v>87.9</v>
       </c>
       <c r="AH183">
         <v>90.1</v>
       </c>
       <c r="AI183">
         <v>88.8</v>
       </c>
+      <c r="AJ183">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="184" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="184" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A184" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B184" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C184">
         <v>12.8</v>
       </c>
       <c r="D184">
         <v>119.1</v>
       </c>
       <c r="E184">
         <v>119.7</v>
       </c>
       <c r="F184">
         <v>116.1</v>
       </c>
       <c r="G184">
         <v>119</v>
       </c>
       <c r="H184">
         <v>119.2</v>
       </c>
       <c r="I184">
         <v>121.3</v>
       </c>
       <c r="J184">
         <v>121.7</v>
       </c>
@@ -21761,57 +22310,60 @@
       </c>
       <c r="AB184">
         <v>109.1</v>
       </c>
       <c r="AC184">
         <v>110.2</v>
       </c>
       <c r="AD184">
         <v>112.1</v>
       </c>
       <c r="AE184">
         <v>111.9</v>
       </c>
       <c r="AF184">
         <v>113.5</v>
       </c>
       <c r="AG184">
         <v>116.2</v>
       </c>
       <c r="AH184">
         <v>117.2</v>
       </c>
       <c r="AI184">
         <v>117.4</v>
       </c>
+      <c r="AJ184">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="185" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="185" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A185" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B185" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C185">
         <v>16.2</v>
       </c>
       <c r="D185">
         <v>101.2</v>
       </c>
       <c r="E185">
         <v>100.4</v>
       </c>
       <c r="F185">
         <v>100.1</v>
       </c>
       <c r="G185">
         <v>100.9</v>
       </c>
       <c r="H185">
         <v>102.2</v>
       </c>
       <c r="I185">
         <v>103.9</v>
       </c>
       <c r="J185">
         <v>104.2</v>
       </c>
@@ -21868,57 +22420,60 @@
       </c>
       <c r="AB185">
         <v>108.4</v>
       </c>
       <c r="AC185">
         <v>109.7</v>
       </c>
       <c r="AD185">
         <v>110.2</v>
       </c>
       <c r="AE185">
         <v>111.4</v>
       </c>
       <c r="AF185">
         <v>112.3</v>
       </c>
       <c r="AG185">
         <v>112.1</v>
       </c>
       <c r="AH185">
         <v>113.7</v>
       </c>
       <c r="AI185">
         <v>114.9</v>
       </c>
+      <c r="AJ185">
+        <v>116.2</v>
+      </c>
     </row>
-    <row r="186" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="186" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A186" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B186" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C186">
         <v>85.3</v>
       </c>
       <c r="D186">
         <v>104.9</v>
       </c>
       <c r="E186">
         <v>103.8</v>
       </c>
       <c r="F186">
         <v>104</v>
       </c>
       <c r="G186">
         <v>102.8</v>
       </c>
       <c r="H186">
         <v>104.6</v>
       </c>
       <c r="I186">
         <v>106.1</v>
       </c>
       <c r="J186">
         <v>108.7</v>
       </c>
@@ -21975,57 +22530,60 @@
       </c>
       <c r="AB186">
         <v>86.6</v>
       </c>
       <c r="AC186">
         <v>85.1</v>
       </c>
       <c r="AD186">
         <v>84.8</v>
       </c>
       <c r="AE186">
         <v>84.6</v>
       </c>
       <c r="AF186">
         <v>90.4</v>
       </c>
       <c r="AG186">
         <v>90.1</v>
       </c>
       <c r="AH186">
         <v>89.6</v>
       </c>
       <c r="AI186">
         <v>89.8</v>
       </c>
+      <c r="AJ186">
+        <v>92</v>
+      </c>
     </row>
-    <row r="187" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="187" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A187" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B187" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109</v>
       </c>
       <c r="E187">
         <v>110.1</v>
       </c>
       <c r="F187">
         <v>108.6</v>
       </c>
       <c r="G187">
         <v>109.5</v>
       </c>
       <c r="H187">
         <v>109.6</v>
       </c>
       <c r="I187">
         <v>109.6</v>
       </c>
       <c r="J187">
         <v>110.7</v>
       </c>
@@ -22082,57 +22640,60 @@
       </c>
       <c r="AB187">
         <v>89.3</v>
       </c>
       <c r="AC187">
         <v>89.2</v>
       </c>
       <c r="AD187">
         <v>88</v>
       </c>
       <c r="AE187">
         <v>87.6</v>
       </c>
       <c r="AF187">
         <v>89.3</v>
       </c>
       <c r="AG187">
         <v>88.5</v>
       </c>
       <c r="AH187">
         <v>89.2</v>
       </c>
       <c r="AI187">
         <v>88.9</v>
       </c>
+      <c r="AJ187">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="188" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="188" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A188" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B188" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>110.4</v>
       </c>
       <c r="E188">
         <v>110.3</v>
       </c>
       <c r="F188">
         <v>108</v>
       </c>
       <c r="G188">
         <v>109.9</v>
       </c>
       <c r="H188">
         <v>109.8</v>
       </c>
       <c r="I188">
         <v>109.4</v>
       </c>
       <c r="J188">
         <v>110.5</v>
       </c>
@@ -22189,57 +22750,60 @@
       </c>
       <c r="AB188">
         <v>77.3</v>
       </c>
       <c r="AC188">
         <v>76.8</v>
       </c>
       <c r="AD188">
         <v>76.099999999999994</v>
       </c>
       <c r="AE188">
         <v>76.400000000000006</v>
       </c>
       <c r="AF188">
         <v>79</v>
       </c>
       <c r="AG188">
         <v>75.900000000000006</v>
       </c>
       <c r="AH188">
         <v>76</v>
       </c>
       <c r="AI188">
         <v>74</v>
       </c>
+      <c r="AJ188">
+        <v>78.5</v>
+      </c>
     </row>
-    <row r="189" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="189" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A189" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B189" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>103</v>
       </c>
       <c r="E189">
         <v>103</v>
       </c>
       <c r="F189">
         <v>102.6</v>
       </c>
       <c r="G189">
         <v>101.4</v>
       </c>
       <c r="H189">
         <v>103.1</v>
       </c>
       <c r="I189">
         <v>105.3</v>
       </c>
       <c r="J189">
         <v>106</v>
       </c>
@@ -22296,57 +22860,60 @@
       </c>
       <c r="AB189">
         <v>100.3</v>
       </c>
       <c r="AC189">
         <v>100.7</v>
       </c>
       <c r="AD189">
         <v>102</v>
       </c>
       <c r="AE189">
         <v>102.2</v>
       </c>
       <c r="AF189">
         <v>103.4</v>
       </c>
       <c r="AG189">
         <v>103</v>
       </c>
       <c r="AH189">
         <v>102.6</v>
       </c>
       <c r="AI189">
         <v>103.4</v>
       </c>
+      <c r="AJ189">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="190" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="190" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A190" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B190" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.2</v>
       </c>
       <c r="E190">
         <v>110.8</v>
       </c>
       <c r="F190">
         <v>109.2</v>
       </c>
       <c r="G190">
         <v>109.5</v>
       </c>
       <c r="H190">
         <v>109.8</v>
       </c>
       <c r="I190">
         <v>109</v>
       </c>
       <c r="J190">
         <v>108.6</v>
       </c>
@@ -22403,57 +22970,60 @@
       </c>
       <c r="AB190">
         <v>97.7</v>
       </c>
       <c r="AC190">
         <v>96.8</v>
       </c>
       <c r="AD190">
         <v>95.4</v>
       </c>
       <c r="AE190">
         <v>94.9</v>
       </c>
       <c r="AF190">
         <v>94.5</v>
       </c>
       <c r="AG190">
         <v>97.5</v>
       </c>
       <c r="AH190">
         <v>95.6</v>
       </c>
       <c r="AI190">
         <v>96.3</v>
       </c>
+      <c r="AJ190">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="191" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="191" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A191" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B191" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>109.9</v>
       </c>
       <c r="E191">
         <v>112.1</v>
       </c>
       <c r="F191">
         <v>109.8</v>
       </c>
       <c r="G191">
         <v>112.4</v>
       </c>
       <c r="H191">
         <v>114.7</v>
       </c>
       <c r="I191">
         <v>112</v>
       </c>
       <c r="J191">
         <v>115.7</v>
       </c>
@@ -22510,57 +23080,60 @@
       </c>
       <c r="AB191">
         <v>92.3</v>
       </c>
       <c r="AC191">
         <v>91.8</v>
       </c>
       <c r="AD191">
         <v>91.8</v>
       </c>
       <c r="AE191">
         <v>91.5</v>
       </c>
       <c r="AF191">
         <v>94.5</v>
       </c>
       <c r="AG191">
         <v>93.8</v>
       </c>
       <c r="AH191">
         <v>96.9</v>
       </c>
       <c r="AI191">
         <v>98.7</v>
       </c>
+      <c r="AJ191">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="192" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="192" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A192" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B192" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>133.9</v>
       </c>
       <c r="E192">
         <v>130</v>
       </c>
       <c r="F192">
         <v>127.5</v>
       </c>
       <c r="G192">
         <v>127.2</v>
       </c>
       <c r="H192">
         <v>127</v>
       </c>
       <c r="I192">
         <v>128.5</v>
       </c>
       <c r="J192">
         <v>130.69999999999999</v>
       </c>
@@ -22617,57 +23190,60 @@
       </c>
       <c r="AB192">
         <v>93.4</v>
       </c>
       <c r="AC192">
         <v>91.8</v>
       </c>
       <c r="AD192">
         <v>92.6</v>
       </c>
       <c r="AE192">
         <v>90.4</v>
       </c>
       <c r="AF192">
         <v>96.2</v>
       </c>
       <c r="AG192">
         <v>95.3</v>
       </c>
       <c r="AH192">
         <v>93</v>
       </c>
       <c r="AI192">
         <v>95.5</v>
       </c>
+      <c r="AJ192">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="193" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="193" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A193" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B193" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.30000000000001</v>
       </c>
       <c r="E193">
         <v>153.5</v>
       </c>
       <c r="F193">
         <v>150</v>
       </c>
       <c r="G193">
         <v>146.1</v>
       </c>
       <c r="H193">
         <v>150.6</v>
       </c>
       <c r="I193">
         <v>160.30000000000001</v>
       </c>
       <c r="J193">
         <v>149.1</v>
       </c>
@@ -22724,57 +23300,60 @@
       </c>
       <c r="AB193">
         <v>101.2</v>
       </c>
       <c r="AC193">
         <v>100.2</v>
       </c>
       <c r="AD193">
         <v>101</v>
       </c>
       <c r="AE193">
         <v>93</v>
       </c>
       <c r="AF193">
         <v>98</v>
       </c>
       <c r="AG193">
         <v>104</v>
       </c>
       <c r="AH193">
         <v>105.7</v>
       </c>
       <c r="AI193">
         <v>102</v>
       </c>
+      <c r="AJ193">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="194" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="194" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A194" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B194" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>129.9</v>
       </c>
       <c r="E194">
         <v>142.9</v>
       </c>
       <c r="F194">
         <v>139.30000000000001</v>
       </c>
       <c r="G194">
         <v>137.5</v>
       </c>
       <c r="H194">
         <v>130</v>
       </c>
       <c r="I194">
         <v>138.80000000000001</v>
       </c>
       <c r="J194">
         <v>140.5</v>
       </c>
@@ -22831,57 +23410,60 @@
       </c>
       <c r="AB194">
         <v>91.7</v>
       </c>
       <c r="AC194">
         <v>91.7</v>
       </c>
       <c r="AD194">
         <v>93</v>
       </c>
       <c r="AE194">
         <v>88.9</v>
       </c>
       <c r="AF194">
         <v>84.1</v>
       </c>
       <c r="AG194">
         <v>88.2</v>
       </c>
       <c r="AH194">
         <v>86.4</v>
       </c>
       <c r="AI194">
         <v>81.8</v>
       </c>
+      <c r="AJ194">
+        <v>84.8</v>
+      </c>
     </row>
-    <row r="195" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="195" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A195" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B195" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>184.2</v>
       </c>
       <c r="E195">
         <v>183.5</v>
       </c>
       <c r="F195">
         <v>181.3</v>
       </c>
       <c r="G195">
         <v>169.5</v>
       </c>
       <c r="H195">
         <v>166.3</v>
       </c>
       <c r="I195">
         <v>180.3</v>
       </c>
       <c r="J195">
         <v>174.5</v>
       </c>
@@ -22938,57 +23520,60 @@
       </c>
       <c r="AB195">
         <v>110.8</v>
       </c>
       <c r="AC195">
         <v>114.6</v>
       </c>
       <c r="AD195">
         <v>118</v>
       </c>
       <c r="AE195">
         <v>113.7</v>
       </c>
       <c r="AF195">
         <v>122.9</v>
       </c>
       <c r="AG195">
         <v>123.3</v>
       </c>
       <c r="AH195">
         <v>128.69999999999999</v>
       </c>
       <c r="AI195">
         <v>131.1</v>
       </c>
+      <c r="AJ195">
+        <v>132.9</v>
+      </c>
     </row>
-    <row r="196" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="196" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A196" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B196" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>152</v>
       </c>
       <c r="E196">
         <v>167.3</v>
       </c>
       <c r="F196">
         <v>164.1</v>
       </c>
       <c r="G196">
         <v>151.1</v>
       </c>
       <c r="H196">
         <v>154.80000000000001</v>
       </c>
       <c r="I196">
         <v>180</v>
       </c>
       <c r="J196">
         <v>191.9</v>
       </c>
@@ -23045,57 +23630,60 @@
       </c>
       <c r="AB196">
         <v>117.6</v>
       </c>
       <c r="AC196">
         <v>124.5</v>
       </c>
       <c r="AD196">
         <v>124.3</v>
       </c>
       <c r="AE196">
         <v>125.5</v>
       </c>
       <c r="AF196">
         <v>143.4</v>
       </c>
       <c r="AG196">
         <v>137.19999999999999</v>
       </c>
       <c r="AH196">
         <v>129.19999999999999</v>
       </c>
       <c r="AI196">
         <v>134</v>
       </c>
+      <c r="AJ196">
+        <v>138</v>
+      </c>
     </row>
-    <row r="197" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="197" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A197" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B197" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>128.6</v>
       </c>
       <c r="E197">
         <v>123.6</v>
       </c>
       <c r="F197">
         <v>121.2</v>
       </c>
       <c r="G197">
         <v>121.3</v>
       </c>
       <c r="H197">
         <v>121.6</v>
       </c>
       <c r="I197">
         <v>122.7</v>
       </c>
       <c r="J197">
         <v>126.3</v>
       </c>
@@ -23152,57 +23740,60 @@
       </c>
       <c r="AB197">
         <v>91.8</v>
       </c>
       <c r="AC197">
         <v>89.2</v>
       </c>
       <c r="AD197">
         <v>90.8</v>
       </c>
       <c r="AE197">
         <v>87.5</v>
       </c>
       <c r="AF197">
         <v>93.5</v>
       </c>
       <c r="AG197">
         <v>92.8</v>
       </c>
       <c r="AH197">
         <v>91.9</v>
       </c>
       <c r="AI197">
         <v>93.8</v>
       </c>
+      <c r="AJ197">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="198" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="198" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A198" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B198" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.1</v>
       </c>
       <c r="E198">
         <v>121.6</v>
       </c>
       <c r="F198">
         <v>122.2</v>
       </c>
       <c r="G198">
         <v>121.8</v>
       </c>
       <c r="H198">
         <v>122.7</v>
       </c>
       <c r="I198">
         <v>123</v>
       </c>
       <c r="J198">
         <v>121</v>
       </c>
@@ -23259,57 +23850,60 @@
       </c>
       <c r="AB198">
         <v>124.1</v>
       </c>
       <c r="AC198">
         <v>121</v>
       </c>
       <c r="AD198">
         <v>122.4</v>
       </c>
       <c r="AE198">
         <v>123.4</v>
       </c>
       <c r="AF198">
         <v>126.7</v>
       </c>
       <c r="AG198">
         <v>124.8</v>
       </c>
       <c r="AH198">
         <v>126.4</v>
       </c>
       <c r="AI198">
         <v>127.6</v>
       </c>
+      <c r="AJ198">
+        <v>126.5</v>
+      </c>
     </row>
-    <row r="199" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="199" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A199" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B199" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>113.1</v>
       </c>
       <c r="E199">
         <v>115.7</v>
       </c>
       <c r="F199">
         <v>109.8</v>
       </c>
       <c r="G199">
         <v>117.4</v>
       </c>
       <c r="H199">
         <v>138.5</v>
       </c>
       <c r="I199">
         <v>135.9</v>
       </c>
       <c r="J199">
         <v>145.19999999999999</v>
       </c>
@@ -23366,57 +23960,60 @@
       </c>
       <c r="AB199">
         <v>104.4</v>
       </c>
       <c r="AC199">
         <v>84.1</v>
       </c>
       <c r="AD199">
         <v>87.5</v>
       </c>
       <c r="AE199">
         <v>81.5</v>
       </c>
       <c r="AF199">
         <v>98.1</v>
       </c>
       <c r="AG199">
         <v>98.7</v>
       </c>
       <c r="AH199">
         <v>123.8</v>
       </c>
       <c r="AI199">
         <v>120.5</v>
       </c>
+      <c r="AJ199">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="200" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="200" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A200" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B200" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C200">
         <v>36.799999999999997</v>
       </c>
       <c r="D200">
         <v>159.19999999999999</v>
       </c>
       <c r="E200">
         <v>158.9</v>
       </c>
       <c r="F200">
         <v>156.6</v>
       </c>
       <c r="G200">
         <v>163</v>
       </c>
       <c r="H200">
         <v>175.3</v>
       </c>
       <c r="I200">
         <v>171.6</v>
       </c>
       <c r="J200">
         <v>155.9</v>
       </c>
@@ -23473,57 +24070,60 @@
       </c>
       <c r="AB200">
         <v>205.4</v>
       </c>
       <c r="AC200">
         <v>182.6</v>
       </c>
       <c r="AD200">
         <v>182.4</v>
       </c>
       <c r="AE200">
         <v>208.2</v>
       </c>
       <c r="AF200">
         <v>205.9</v>
       </c>
       <c r="AG200">
         <v>186.3</v>
       </c>
       <c r="AH200">
         <v>191.3</v>
       </c>
       <c r="AI200">
         <v>201</v>
       </c>
+      <c r="AJ200">
+        <v>185.7</v>
+      </c>
     </row>
-    <row r="201" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="201" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A201" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B201" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C201">
         <v>25.6</v>
       </c>
       <c r="D201">
         <v>160.80000000000001</v>
       </c>
       <c r="E201">
         <v>159.1</v>
       </c>
       <c r="F201">
         <v>157.6</v>
       </c>
       <c r="G201">
         <v>163</v>
       </c>
       <c r="H201">
         <v>171.3</v>
       </c>
       <c r="I201">
         <v>177</v>
       </c>
       <c r="J201">
         <v>157</v>
       </c>
@@ -23580,57 +24180,60 @@
       </c>
       <c r="AB201">
         <v>214.5</v>
       </c>
       <c r="AC201">
         <v>179.8</v>
       </c>
       <c r="AD201">
         <v>190.6</v>
       </c>
       <c r="AE201">
         <v>211</v>
       </c>
       <c r="AF201">
         <v>203.3</v>
       </c>
       <c r="AG201">
         <v>185.6</v>
       </c>
       <c r="AH201">
         <v>198.8</v>
       </c>
       <c r="AI201">
         <v>206.9</v>
       </c>
+      <c r="AJ201">
+        <v>176.9</v>
+      </c>
     </row>
-    <row r="202" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="202" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A202" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B202" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C202">
         <v>11.2</v>
       </c>
       <c r="D202">
         <v>152.69999999999999</v>
       </c>
       <c r="E202">
         <v>152.9</v>
       </c>
       <c r="F202">
         <v>159.4</v>
       </c>
       <c r="G202">
         <v>152</v>
       </c>
       <c r="H202">
         <v>155.5</v>
       </c>
       <c r="I202">
         <v>168.3</v>
       </c>
       <c r="J202">
         <v>169</v>
       </c>
@@ -23687,57 +24290,60 @@
       </c>
       <c r="AB202">
         <v>180.1</v>
       </c>
       <c r="AC202">
         <v>185.9</v>
       </c>
       <c r="AD202">
         <v>177.4</v>
       </c>
       <c r="AE202">
         <v>178.5</v>
       </c>
       <c r="AF202">
         <v>193.3</v>
       </c>
       <c r="AG202">
         <v>181.3</v>
       </c>
       <c r="AH202">
         <v>181.6</v>
       </c>
       <c r="AI202">
         <v>192.6</v>
       </c>
+      <c r="AJ202">
+        <v>210.5</v>
+      </c>
     </row>
-    <row r="203" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="203" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A203" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B203" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C203">
         <v>0.8</v>
       </c>
       <c r="D203">
         <v>202.8</v>
       </c>
       <c r="E203">
         <v>121.7</v>
       </c>
       <c r="F203">
         <v>205</v>
       </c>
       <c r="G203">
         <v>71.400000000000006</v>
       </c>
       <c r="H203">
         <v>202.8</v>
       </c>
       <c r="I203">
         <v>121.7</v>
       </c>
       <c r="J203">
         <v>211</v>
       </c>
@@ -23794,57 +24400,60 @@
       </c>
       <c r="AB203">
         <v>190</v>
       </c>
       <c r="AC203">
         <v>112.7</v>
       </c>
       <c r="AD203">
         <v>198.3</v>
       </c>
       <c r="AE203">
         <v>70.599999999999994</v>
       </c>
       <c r="AF203">
         <v>188.5</v>
       </c>
       <c r="AG203">
         <v>112.7</v>
       </c>
       <c r="AH203">
         <v>199.8</v>
       </c>
       <c r="AI203">
         <v>71.400000000000006</v>
       </c>
+      <c r="AJ203">
+        <v>191.5</v>
+      </c>
     </row>
-    <row r="204" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="204" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A204" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B204" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C204">
         <v>0.5</v>
       </c>
       <c r="D204">
         <v>206.8</v>
       </c>
       <c r="E204">
         <v>153.6</v>
       </c>
       <c r="F204">
         <v>181.7</v>
       </c>
       <c r="G204">
         <v>167</v>
       </c>
       <c r="H204">
         <v>182.7</v>
       </c>
       <c r="I204">
         <v>138.19999999999999</v>
       </c>
       <c r="J204">
         <v>162</v>
       </c>
@@ -23901,57 +24510,60 @@
       </c>
       <c r="AB204">
         <v>207.6</v>
       </c>
       <c r="AC204">
         <v>276.10000000000002</v>
       </c>
       <c r="AD204">
         <v>196.3</v>
       </c>
       <c r="AE204">
         <v>205.7</v>
       </c>
       <c r="AF204">
         <v>298.2</v>
       </c>
       <c r="AG204">
         <v>158.5</v>
       </c>
       <c r="AH204">
         <v>133.69999999999999</v>
       </c>
       <c r="AI204">
         <v>143.19999999999999</v>
       </c>
+      <c r="AJ204">
+        <v>137.6</v>
+      </c>
     </row>
-    <row r="205" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="205" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A205" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B205" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C205">
         <v>5.6</v>
       </c>
       <c r="D205">
         <v>10.6</v>
       </c>
       <c r="E205">
         <v>302.8</v>
       </c>
       <c r="F205">
         <v>296.89999999999998</v>
       </c>
       <c r="G205">
         <v>40.4</v>
       </c>
       <c r="H205">
         <v>15.5</v>
       </c>
       <c r="I205">
         <v>318.60000000000002</v>
       </c>
       <c r="J205">
         <v>326.60000000000002</v>
       </c>
@@ -24008,57 +24620,60 @@
       </c>
       <c r="AB205">
         <v>14.5</v>
       </c>
       <c r="AC205">
         <v>312</v>
       </c>
       <c r="AD205">
         <v>322.60000000000002</v>
       </c>
       <c r="AE205">
         <v>33.9</v>
       </c>
       <c r="AF205">
         <v>15.5</v>
       </c>
       <c r="AG205">
         <v>315.10000000000002</v>
       </c>
       <c r="AH205">
         <v>332.2</v>
       </c>
       <c r="AI205">
         <v>27.3</v>
       </c>
+      <c r="AJ205">
+        <v>20</v>
+      </c>
     </row>
-    <row r="206" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="206" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A206" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B206" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C206">
         <v>3.2</v>
       </c>
       <c r="D206">
         <v>88.5</v>
       </c>
       <c r="E206">
         <v>163.69999999999999</v>
       </c>
       <c r="F206">
         <v>206.4</v>
       </c>
       <c r="G206">
         <v>122.1</v>
       </c>
       <c r="H206">
         <v>94.7</v>
       </c>
       <c r="I206">
         <v>220.4</v>
       </c>
       <c r="J206">
         <v>182.7</v>
       </c>
@@ -24115,57 +24730,60 @@
       </c>
       <c r="AB206">
         <v>92.3</v>
       </c>
       <c r="AC206">
         <v>299.89999999999998</v>
       </c>
       <c r="AD206">
         <v>214</v>
       </c>
       <c r="AE206">
         <v>137.80000000000001</v>
       </c>
       <c r="AF206">
         <v>127.6</v>
       </c>
       <c r="AG206">
         <v>297.7</v>
       </c>
       <c r="AH206">
         <v>214.4</v>
       </c>
       <c r="AI206">
         <v>138</v>
       </c>
+      <c r="AJ206">
+        <v>156.30000000000001</v>
+      </c>
     </row>
-    <row r="207" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="207" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A207" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B207" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C207">
         <v>0.3</v>
       </c>
       <c r="D207">
         <v>47.3</v>
       </c>
       <c r="E207">
         <v>280</v>
       </c>
       <c r="F207">
         <v>191.2</v>
       </c>
       <c r="G207">
         <v>191</v>
       </c>
       <c r="H207">
         <v>42.5</v>
       </c>
       <c r="I207">
         <v>242.2</v>
       </c>
       <c r="J207">
         <v>245.4</v>
       </c>
@@ -24222,57 +24840,60 @@
       </c>
       <c r="AB207">
         <v>41.7</v>
       </c>
       <c r="AC207">
         <v>202.4</v>
       </c>
       <c r="AD207">
         <v>153.1</v>
       </c>
       <c r="AE207">
         <v>139.1</v>
       </c>
       <c r="AF207">
         <v>31.7</v>
       </c>
       <c r="AG207">
         <v>168.7</v>
       </c>
       <c r="AH207">
         <v>140.6</v>
       </c>
       <c r="AI207">
         <v>171.4</v>
       </c>
+      <c r="AJ207">
+        <v>38.200000000000003</v>
+      </c>
     </row>
-    <row r="208" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="208" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A208" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B208" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C208">
         <v>0.1</v>
       </c>
       <c r="D208">
         <v>170.4</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
         <v>149.4</v>
       </c>
       <c r="H208">
         <v>235.1</v>
       </c>
       <c r="I208">
         <v>9.6</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
@@ -24329,57 +24950,60 @@
       </c>
       <c r="AB208">
         <v>334.5</v>
       </c>
       <c r="AC208">
         <v>3.6</v>
       </c>
       <c r="AD208">
         <v>0</v>
       </c>
       <c r="AE208">
         <v>310.2</v>
       </c>
       <c r="AF208">
         <v>441.4</v>
       </c>
       <c r="AG208">
         <v>128.1</v>
       </c>
       <c r="AH208">
         <v>0</v>
       </c>
       <c r="AI208">
         <v>373.1</v>
       </c>
+      <c r="AJ208">
+        <v>555.6</v>
+      </c>
     </row>
-    <row r="209" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="209" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A209" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B209" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C209">
         <v>0.7</v>
       </c>
       <c r="D209">
         <v>173.5</v>
       </c>
       <c r="E209">
         <v>164.9</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>246.6</v>
       </c>
       <c r="H209">
         <v>208.9</v>
       </c>
       <c r="I209">
         <v>103.6</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
@@ -24436,57 +25060,60 @@
       </c>
       <c r="AB209">
         <v>394.7</v>
       </c>
       <c r="AC209">
         <v>267.5</v>
       </c>
       <c r="AD209">
         <v>0</v>
       </c>
       <c r="AE209">
         <v>480.4</v>
       </c>
       <c r="AF209">
         <v>387</v>
       </c>
       <c r="AG209">
         <v>290.39999999999998</v>
       </c>
       <c r="AH209">
         <v>0</v>
       </c>
       <c r="AI209">
         <v>585</v>
       </c>
+      <c r="AJ209">
+        <v>382.9</v>
+      </c>
     </row>
-    <row r="210" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="210" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A210" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B210" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C210">
         <v>42.1</v>
       </c>
       <c r="D210">
         <v>86.1</v>
       </c>
       <c r="E210">
         <v>86.7</v>
       </c>
       <c r="F210">
         <v>87.5</v>
       </c>
       <c r="G210">
         <v>90.8</v>
       </c>
       <c r="H210">
         <v>92.9</v>
       </c>
       <c r="I210">
         <v>94.6</v>
       </c>
       <c r="J210">
         <v>95.7</v>
       </c>
@@ -24543,57 +25170,60 @@
       </c>
       <c r="AB210">
         <v>135</v>
       </c>
       <c r="AC210">
         <v>133.6</v>
       </c>
       <c r="AD210">
         <v>138</v>
       </c>
       <c r="AE210">
         <v>136.69999999999999</v>
       </c>
       <c r="AF210">
         <v>139.30000000000001</v>
       </c>
       <c r="AG210">
         <v>142.69999999999999</v>
       </c>
       <c r="AH210">
         <v>146.4</v>
       </c>
       <c r="AI210">
         <v>148.80000000000001</v>
       </c>
+      <c r="AJ210">
+        <v>148.4</v>
+      </c>
     </row>
-    <row r="211" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="211" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A211" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B211" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C211">
         <v>4.7</v>
       </c>
       <c r="D211">
         <v>95</v>
       </c>
       <c r="E211">
         <v>96</v>
       </c>
       <c r="F211">
         <v>94.7</v>
       </c>
       <c r="G211">
         <v>97.9</v>
       </c>
       <c r="H211">
         <v>97.6</v>
       </c>
       <c r="I211">
         <v>100.2</v>
       </c>
       <c r="J211">
         <v>100.5</v>
       </c>
@@ -24650,57 +25280,60 @@
       </c>
       <c r="AB211">
         <v>186.7</v>
       </c>
       <c r="AC211">
         <v>185.5</v>
       </c>
       <c r="AD211">
         <v>193</v>
       </c>
       <c r="AE211">
         <v>199.1</v>
       </c>
       <c r="AF211">
         <v>207.2</v>
       </c>
       <c r="AG211">
         <v>217</v>
       </c>
       <c r="AH211">
         <v>228.3</v>
       </c>
       <c r="AI211">
         <v>234.8</v>
       </c>
+      <c r="AJ211">
+        <v>233.4</v>
+      </c>
     </row>
-    <row r="212" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="212" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A212" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B212" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C212">
         <v>24.7</v>
       </c>
       <c r="D212">
         <v>90.8</v>
       </c>
       <c r="E212">
         <v>90.9</v>
       </c>
       <c r="F212">
         <v>91.7</v>
       </c>
       <c r="G212">
         <v>92.8</v>
       </c>
       <c r="H212">
         <v>96.4</v>
       </c>
       <c r="I212">
         <v>97.1</v>
       </c>
       <c r="J212">
         <v>96.7</v>
       </c>
@@ -24757,57 +25390,60 @@
       </c>
       <c r="AB212">
         <v>121.1</v>
       </c>
       <c r="AC212">
         <v>118.5</v>
       </c>
       <c r="AD212">
         <v>121</v>
       </c>
       <c r="AE212">
         <v>118.9</v>
       </c>
       <c r="AF212">
         <v>122.9</v>
       </c>
       <c r="AG212">
         <v>124.4</v>
       </c>
       <c r="AH212">
         <v>126.3</v>
       </c>
       <c r="AI212">
         <v>127.7</v>
       </c>
+      <c r="AJ212">
+        <v>126.9</v>
+      </c>
     </row>
-    <row r="213" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="213" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A213" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B213" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C213">
         <v>0.6</v>
       </c>
       <c r="D213">
         <v>82.5</v>
       </c>
       <c r="E213">
         <v>85.8</v>
       </c>
       <c r="F213">
         <v>86.2</v>
       </c>
       <c r="G213">
         <v>88.4</v>
       </c>
       <c r="H213">
         <v>89.8</v>
       </c>
       <c r="I213">
         <v>92.3</v>
       </c>
       <c r="J213">
         <v>95.6</v>
       </c>
@@ -24864,57 +25500,60 @@
       </c>
       <c r="AB213">
         <v>145.6</v>
       </c>
       <c r="AC213">
         <v>141.30000000000001</v>
       </c>
       <c r="AD213">
         <v>149.69999999999999</v>
       </c>
       <c r="AE213">
         <v>147.1</v>
       </c>
       <c r="AF213">
         <v>147.80000000000001</v>
       </c>
       <c r="AG213">
         <v>145.69999999999999</v>
       </c>
       <c r="AH213">
         <v>167.8</v>
       </c>
       <c r="AI213">
         <v>165.7</v>
       </c>
+      <c r="AJ213">
+        <v>165.8</v>
+      </c>
     </row>
-    <row r="214" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="214" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A214" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B214" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C214">
         <v>12.1</v>
       </c>
       <c r="D214">
         <v>74.3</v>
       </c>
       <c r="E214">
         <v>75</v>
       </c>
       <c r="F214">
         <v>76.099999999999994</v>
       </c>
       <c r="G214">
         <v>83</v>
       </c>
       <c r="H214">
         <v>85.1</v>
       </c>
       <c r="I214">
         <v>88.4</v>
       </c>
       <c r="J214">
         <v>91.4</v>
       </c>
@@ -24971,57 +25610,60 @@
       </c>
       <c r="AB214">
         <v>142.30000000000001</v>
       </c>
       <c r="AC214">
         <v>144.4</v>
       </c>
       <c r="AD214">
         <v>149.4</v>
       </c>
       <c r="AE214">
         <v>149.5</v>
       </c>
       <c r="AF214">
         <v>145.9</v>
       </c>
       <c r="AG214">
         <v>150.6</v>
       </c>
       <c r="AH214">
         <v>154.4</v>
       </c>
       <c r="AI214">
         <v>157.5</v>
       </c>
+      <c r="AJ214">
+        <v>158.30000000000001</v>
+      </c>
     </row>
-    <row r="215" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="215" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A215" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B215" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C215">
         <v>44.7</v>
       </c>
       <c r="D215">
         <v>113.2</v>
       </c>
       <c r="E215">
         <v>115.3</v>
       </c>
       <c r="F215">
         <v>112</v>
       </c>
       <c r="G215">
         <v>114.2</v>
       </c>
       <c r="H215">
         <v>115.3</v>
       </c>
       <c r="I215">
         <v>109.4</v>
       </c>
       <c r="J215">
         <v>110</v>
       </c>
@@ -25078,57 +25720,60 @@
       </c>
       <c r="AB215">
         <v>106.1</v>
       </c>
       <c r="AC215">
         <v>105.6</v>
       </c>
       <c r="AD215">
         <v>103.5</v>
       </c>
       <c r="AE215">
         <v>104.5</v>
       </c>
       <c r="AF215">
         <v>102.7</v>
       </c>
       <c r="AG215">
         <v>102.2</v>
       </c>
       <c r="AH215">
         <v>102.5</v>
       </c>
       <c r="AI215">
         <v>102.7</v>
       </c>
+      <c r="AJ215">
+        <v>102</v>
+      </c>
     </row>
-    <row r="216" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="216" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A216" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B216" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>107.4</v>
       </c>
       <c r="E216">
         <v>110.7</v>
       </c>
       <c r="F216">
         <v>106.9</v>
       </c>
       <c r="G216">
         <v>110.5</v>
       </c>
       <c r="H216">
         <v>113</v>
       </c>
       <c r="I216">
         <v>105.8</v>
       </c>
       <c r="J216">
         <v>105.9</v>
       </c>
@@ -25185,57 +25830,60 @@
       </c>
       <c r="AB216">
         <v>108.7</v>
       </c>
       <c r="AC216">
         <v>106.4</v>
       </c>
       <c r="AD216">
         <v>103.8</v>
       </c>
       <c r="AE216">
         <v>105.3</v>
       </c>
       <c r="AF216">
         <v>103.7</v>
       </c>
       <c r="AG216">
         <v>101.4</v>
       </c>
       <c r="AH216">
         <v>103.6</v>
       </c>
       <c r="AI216">
         <v>103.7</v>
       </c>
+      <c r="AJ216">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="217" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="217" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A217" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B217" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>91.5</v>
       </c>
       <c r="E217">
         <v>98.2</v>
       </c>
       <c r="F217">
         <v>88.9</v>
       </c>
       <c r="G217">
         <v>93.9</v>
       </c>
       <c r="H217">
         <v>98.3</v>
       </c>
       <c r="I217">
         <v>94.5</v>
       </c>
       <c r="J217">
         <v>95.4</v>
       </c>
@@ -25292,57 +25940,60 @@
       </c>
       <c r="AB217">
         <v>113.1</v>
       </c>
       <c r="AC217">
         <v>109.7</v>
       </c>
       <c r="AD217">
         <v>104.7</v>
       </c>
       <c r="AE217">
         <v>107.8</v>
       </c>
       <c r="AF217">
         <v>104.2</v>
       </c>
       <c r="AG217">
         <v>104.4</v>
       </c>
       <c r="AH217">
         <v>101.5</v>
       </c>
       <c r="AI217">
         <v>101.4</v>
       </c>
+      <c r="AJ217">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="218" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="218" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A218" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B218" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>128.1</v>
       </c>
       <c r="E218">
         <v>131.4</v>
       </c>
       <c r="F218">
         <v>131.6</v>
       </c>
       <c r="G218">
         <v>129.30000000000001</v>
       </c>
       <c r="H218">
         <v>126.5</v>
       </c>
       <c r="I218">
         <v>123.7</v>
       </c>
       <c r="J218">
         <v>120.7</v>
       </c>
@@ -25399,57 +26050,60 @@
       </c>
       <c r="AB218">
         <v>96.8</v>
       </c>
       <c r="AC218">
         <v>99.2</v>
       </c>
       <c r="AD218">
         <v>102.5</v>
       </c>
       <c r="AE218">
         <v>99.2</v>
       </c>
       <c r="AF218">
         <v>98.1</v>
       </c>
       <c r="AG218">
         <v>100.8</v>
       </c>
       <c r="AH218">
         <v>96.6</v>
       </c>
       <c r="AI218">
         <v>97.5</v>
       </c>
+      <c r="AJ218">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="219" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="219" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A219" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B219" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>128.1</v>
       </c>
       <c r="E219">
         <v>126.3</v>
       </c>
       <c r="F219">
         <v>124.9</v>
       </c>
       <c r="G219">
         <v>124</v>
       </c>
       <c r="H219">
         <v>125.5</v>
       </c>
       <c r="I219">
         <v>117.3</v>
       </c>
       <c r="J219">
         <v>119.5</v>
       </c>
@@ -25506,57 +26160,60 @@
       </c>
       <c r="AB219">
         <v>101.6</v>
       </c>
       <c r="AC219">
         <v>103.1</v>
       </c>
       <c r="AD219">
         <v>102.9</v>
       </c>
       <c r="AE219">
         <v>103.3</v>
       </c>
       <c r="AF219">
         <v>101.7</v>
       </c>
       <c r="AG219">
         <v>103</v>
       </c>
       <c r="AH219">
         <v>101.8</v>
       </c>
       <c r="AI219">
         <v>102.3</v>
       </c>
+      <c r="AJ219">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="220" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="220" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A220" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B220" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>125</v>
       </c>
       <c r="E220">
         <v>135</v>
       </c>
       <c r="F220">
         <v>131.6</v>
       </c>
       <c r="G220">
         <v>129.4</v>
       </c>
       <c r="H220">
         <v>130.6</v>
       </c>
       <c r="I220">
         <v>135.80000000000001</v>
       </c>
       <c r="J220">
         <v>130.1</v>
       </c>
@@ -25613,57 +26270,60 @@
       </c>
       <c r="AB220">
         <v>123.1</v>
       </c>
       <c r="AC220">
         <v>117.6</v>
       </c>
       <c r="AD220">
         <v>115.1</v>
       </c>
       <c r="AE220">
         <v>109.2</v>
       </c>
       <c r="AF220">
         <v>133.69999999999999</v>
       </c>
       <c r="AG220">
         <v>128.80000000000001</v>
       </c>
       <c r="AH220">
         <v>130.4</v>
       </c>
       <c r="AI220">
         <v>133.1</v>
       </c>
+      <c r="AJ220">
+        <v>133.6</v>
+      </c>
     </row>
-    <row r="221" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="221" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A221" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B221" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>127.4</v>
       </c>
       <c r="E221">
         <v>124.6</v>
       </c>
       <c r="F221">
         <v>124.9</v>
       </c>
       <c r="G221">
         <v>123.5</v>
       </c>
       <c r="H221">
         <v>121.9</v>
       </c>
       <c r="I221">
         <v>117.5</v>
       </c>
       <c r="J221">
         <v>115.1</v>
       </c>
@@ -25720,57 +26380,60 @@
       </c>
       <c r="AB221">
         <v>97.2</v>
       </c>
       <c r="AC221">
         <v>94.6</v>
       </c>
       <c r="AD221">
         <v>96.5</v>
       </c>
       <c r="AE221">
         <v>96.1</v>
       </c>
       <c r="AF221">
         <v>98.4</v>
       </c>
       <c r="AG221">
         <v>97.1</v>
       </c>
       <c r="AH221">
         <v>96.8</v>
       </c>
       <c r="AI221">
         <v>97.3</v>
       </c>
+      <c r="AJ221">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="222" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="222" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A222" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B222" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.1</v>
       </c>
       <c r="E222">
         <v>107.7</v>
       </c>
       <c r="F222">
         <v>105</v>
       </c>
       <c r="G222">
         <v>107.6</v>
       </c>
       <c r="H222">
         <v>106.9</v>
       </c>
       <c r="I222">
         <v>107.3</v>
       </c>
       <c r="J222">
         <v>110.5</v>
       </c>
@@ -25827,57 +26490,60 @@
       </c>
       <c r="AB222">
         <v>86.9</v>
       </c>
       <c r="AC222">
         <v>86.3</v>
       </c>
       <c r="AD222">
         <v>86.3</v>
       </c>
       <c r="AE222">
         <v>85.8</v>
       </c>
       <c r="AF222">
         <v>86.4</v>
       </c>
       <c r="AG222">
         <v>86.2</v>
       </c>
       <c r="AH222">
         <v>87.8</v>
       </c>
       <c r="AI222">
         <v>86.3</v>
       </c>
+      <c r="AJ222">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="223" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="223" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A223" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B223" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>101.8</v>
       </c>
       <c r="E223">
         <v>101.9</v>
       </c>
       <c r="F223">
         <v>100.2</v>
       </c>
       <c r="G223">
         <v>106.7</v>
       </c>
       <c r="H223">
         <v>104.9</v>
       </c>
       <c r="I223">
         <v>106.3</v>
       </c>
       <c r="J223">
         <v>105.8</v>
       </c>
@@ -25934,57 +26600,60 @@
       </c>
       <c r="AB223">
         <v>93.1</v>
       </c>
       <c r="AC223">
         <v>90</v>
       </c>
       <c r="AD223">
         <v>91.8</v>
       </c>
       <c r="AE223">
         <v>89.7</v>
       </c>
       <c r="AF223">
         <v>88.9</v>
       </c>
       <c r="AG223">
         <v>91.1</v>
       </c>
       <c r="AH223">
         <v>93.8</v>
       </c>
       <c r="AI223">
         <v>93.7</v>
       </c>
+      <c r="AJ223">
+        <v>91.8</v>
+      </c>
     </row>
-    <row r="224" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="224" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A224" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B224" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>142.30000000000001</v>
       </c>
       <c r="E224">
         <v>143.19999999999999</v>
       </c>
       <c r="F224">
         <v>137.69999999999999</v>
       </c>
       <c r="G224">
         <v>134.6</v>
       </c>
       <c r="H224">
         <v>139.6</v>
       </c>
       <c r="I224">
         <v>122.4</v>
       </c>
       <c r="J224">
         <v>119.1</v>
       </c>
@@ -26041,57 +26710,60 @@
       </c>
       <c r="AB224">
         <v>88.6</v>
       </c>
       <c r="AC224">
         <v>88.3</v>
       </c>
       <c r="AD224">
         <v>87</v>
       </c>
       <c r="AE224">
         <v>86.1</v>
       </c>
       <c r="AF224">
         <v>90.7</v>
       </c>
       <c r="AG224">
         <v>87.8</v>
       </c>
       <c r="AH224">
         <v>89.2</v>
       </c>
       <c r="AI224">
         <v>85.5</v>
       </c>
+      <c r="AJ224">
+        <v>85.1</v>
+      </c>
     </row>
-    <row r="225" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="225" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A225" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B225" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>117.6</v>
       </c>
       <c r="E225">
         <v>127.2</v>
       </c>
       <c r="F225">
         <v>116.8</v>
       </c>
       <c r="G225">
         <v>116.8</v>
       </c>
       <c r="H225">
         <v>111.3</v>
       </c>
       <c r="I225">
         <v>111.5</v>
       </c>
       <c r="J225">
         <v>114</v>
       </c>
@@ -26148,57 +26820,60 @@
       </c>
       <c r="AB225">
         <v>83.8</v>
       </c>
       <c r="AC225">
         <v>82.3</v>
       </c>
       <c r="AD225">
         <v>81.099999999999994</v>
       </c>
       <c r="AE225">
         <v>81.099999999999994</v>
       </c>
       <c r="AF225">
         <v>83.4</v>
       </c>
       <c r="AG225">
         <v>84.4</v>
       </c>
       <c r="AH225">
         <v>83.3</v>
       </c>
       <c r="AI225">
         <v>81.2</v>
       </c>
+      <c r="AJ225">
+        <v>79.3</v>
+      </c>
     </row>
-    <row r="226" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="226" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A226" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B226" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C226">
         <v>23.6</v>
       </c>
       <c r="D226">
         <v>90.5</v>
       </c>
       <c r="E226">
         <v>85.5</v>
       </c>
       <c r="F226">
         <v>85.6</v>
       </c>
       <c r="G226">
         <v>86.3</v>
       </c>
       <c r="H226">
         <v>97.8</v>
       </c>
       <c r="I226">
         <v>102.5</v>
       </c>
       <c r="J226">
         <v>108.2</v>
       </c>
@@ -26255,57 +26930,60 @@
       </c>
       <c r="AB226">
         <v>83.5</v>
       </c>
       <c r="AC226">
         <v>82.4</v>
       </c>
       <c r="AD226">
         <v>82.8</v>
       </c>
       <c r="AE226">
         <v>83.5</v>
       </c>
       <c r="AF226">
         <v>83.8</v>
       </c>
       <c r="AG226">
         <v>78.599999999999994</v>
       </c>
       <c r="AH226">
         <v>81.599999999999994</v>
       </c>
       <c r="AI226">
         <v>78.900000000000006</v>
       </c>
+      <c r="AJ226">
+        <v>81.599999999999994</v>
+      </c>
     </row>
-    <row r="227" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="227" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A227" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B227" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>86.9</v>
       </c>
       <c r="E227">
         <v>91.9</v>
       </c>
       <c r="F227">
         <v>89.6</v>
       </c>
       <c r="G227">
         <v>90.7</v>
       </c>
       <c r="H227">
         <v>92.7</v>
       </c>
       <c r="I227">
         <v>92.5</v>
       </c>
       <c r="J227">
         <v>96.8</v>
       </c>
@@ -26362,57 +27040,60 @@
       </c>
       <c r="AB227">
         <v>126</v>
       </c>
       <c r="AC227">
         <v>124.3</v>
       </c>
       <c r="AD227">
         <v>122.6</v>
       </c>
       <c r="AE227">
         <v>123</v>
       </c>
       <c r="AF227">
         <v>125</v>
       </c>
       <c r="AG227">
         <v>127</v>
       </c>
       <c r="AH227">
         <v>128.19999999999999</v>
       </c>
       <c r="AI227">
         <v>131.5</v>
       </c>
+      <c r="AJ227">
+        <v>135.69999999999999</v>
+      </c>
     </row>
-    <row r="228" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="228" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A228" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B228" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C228">
         <v>37.9</v>
       </c>
       <c r="D228">
         <v>93</v>
       </c>
       <c r="E228">
         <v>96.6</v>
       </c>
       <c r="F228">
         <v>95.5</v>
       </c>
       <c r="G228">
         <v>98.4</v>
       </c>
       <c r="H228">
         <v>100.7</v>
       </c>
       <c r="I228">
         <v>104.2</v>
       </c>
       <c r="J228">
         <v>107.7</v>
       </c>
@@ -26469,57 +27150,60 @@
       </c>
       <c r="AB228">
         <v>92.3</v>
       </c>
       <c r="AC228">
         <v>97.2</v>
       </c>
       <c r="AD228">
         <v>95.1</v>
       </c>
       <c r="AE228">
         <v>97</v>
       </c>
       <c r="AF228">
         <v>100.3</v>
       </c>
       <c r="AG228">
         <v>104.7</v>
       </c>
       <c r="AH228">
         <v>101</v>
       </c>
       <c r="AI228">
         <v>106.7</v>
       </c>
+      <c r="AJ228">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="229" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="229" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A229" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B229" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C229">
         <v>10000</v>
       </c>
       <c r="D229">
         <v>103.5</v>
       </c>
       <c r="E229">
         <v>103.6</v>
       </c>
       <c r="F229">
         <v>103.3</v>
       </c>
       <c r="G229">
         <v>103.9</v>
       </c>
       <c r="H229">
         <v>104.3</v>
       </c>
       <c r="I229">
         <v>104.9</v>
       </c>
       <c r="J229">
         <v>105.8</v>
       </c>
@@ -26576,57 +27260,60 @@
       </c>
       <c r="AB229">
         <v>101.6</v>
       </c>
       <c r="AC229">
         <v>102.3</v>
       </c>
       <c r="AD229">
         <v>102.9</v>
       </c>
       <c r="AE229">
         <v>102.5</v>
       </c>
       <c r="AF229">
         <v>103.9</v>
       </c>
       <c r="AG229">
         <v>104.6</v>
       </c>
       <c r="AH229">
         <v>105</v>
       </c>
       <c r="AI229">
         <v>105.3</v>
       </c>
+      <c r="AJ229">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="230" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="230" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A230" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B230" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>103.4</v>
       </c>
       <c r="E230">
         <v>102.7</v>
       </c>
       <c r="F230">
         <v>104.2</v>
       </c>
       <c r="G230">
         <v>101.3</v>
       </c>
       <c r="H230">
         <v>100.6</v>
       </c>
       <c r="I230">
         <v>102.4</v>
       </c>
       <c r="J230">
         <v>101.2</v>
       </c>
@@ -26683,57 +27370,60 @@
       </c>
       <c r="AB230">
         <v>98.6</v>
       </c>
       <c r="AC230">
         <v>97.9</v>
       </c>
       <c r="AD230">
         <v>101.7</v>
       </c>
       <c r="AE230">
         <v>98.3</v>
       </c>
       <c r="AF230">
         <v>99.9</v>
       </c>
       <c r="AG230">
         <v>99.7</v>
       </c>
       <c r="AH230">
         <v>100</v>
       </c>
       <c r="AI230">
         <v>99</v>
       </c>
+      <c r="AJ230">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="231" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="231" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A231" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B231" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C231">
         <v>1157.0999999999999</v>
       </c>
       <c r="D231">
         <v>98.6</v>
       </c>
       <c r="E231">
         <v>99</v>
       </c>
       <c r="F231">
         <v>99.2</v>
       </c>
       <c r="G231">
         <v>100.4</v>
       </c>
       <c r="H231">
         <v>100.1</v>
       </c>
       <c r="I231">
         <v>102</v>
       </c>
       <c r="J231">
         <v>104.6</v>
       </c>
@@ -26790,57 +27480,60 @@
       </c>
       <c r="AB231">
         <v>107.9</v>
       </c>
       <c r="AC231">
         <v>110</v>
       </c>
       <c r="AD231">
         <v>110.5</v>
       </c>
       <c r="AE231">
         <v>112</v>
       </c>
       <c r="AF231">
         <v>114.9</v>
       </c>
       <c r="AG231">
         <v>117.3</v>
       </c>
       <c r="AH231">
         <v>119.2</v>
       </c>
       <c r="AI231">
         <v>118.6</v>
       </c>
+      <c r="AJ231">
+        <v>118.6</v>
+      </c>
     </row>
-    <row r="232" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="232" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A232" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B232" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>108.3</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>107</v>
       </c>
       <c r="G232">
         <v>107.8</v>
       </c>
       <c r="H232">
         <v>108.2</v>
       </c>
       <c r="I232">
         <v>109.3</v>
       </c>
       <c r="J232">
         <v>110</v>
       </c>
@@ -26897,57 +27590,60 @@
       </c>
       <c r="AB232">
         <v>97.7</v>
       </c>
       <c r="AC232">
         <v>99</v>
       </c>
       <c r="AD232">
         <v>97.5</v>
       </c>
       <c r="AE232">
         <v>97.9</v>
       </c>
       <c r="AF232">
         <v>97.9</v>
       </c>
       <c r="AG232">
         <v>98.4</v>
       </c>
       <c r="AH232">
         <v>98.2</v>
       </c>
       <c r="AI232">
         <v>98.7</v>
       </c>
+      <c r="AJ232">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="233" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="233" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A233" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B233" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.4</v>
       </c>
       <c r="E233">
         <v>105.2</v>
       </c>
       <c r="F233">
         <v>104</v>
       </c>
       <c r="G233">
         <v>104.3</v>
       </c>
       <c r="H233">
         <v>104.6</v>
       </c>
       <c r="I233">
         <v>105.8</v>
       </c>
       <c r="J233">
         <v>108</v>
       </c>
@@ -27004,57 +27700,60 @@
       </c>
       <c r="AB233">
         <v>89.1</v>
       </c>
       <c r="AC233">
         <v>90.6</v>
       </c>
       <c r="AD233">
         <v>91.2</v>
       </c>
       <c r="AE233">
         <v>90.5</v>
       </c>
       <c r="AF233">
         <v>90</v>
       </c>
       <c r="AG233">
         <v>90.4</v>
       </c>
       <c r="AH233">
         <v>88.9</v>
       </c>
       <c r="AI233">
         <v>88.5</v>
       </c>
+      <c r="AJ233">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="234" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="234" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A234" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B234" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C234">
         <v>794.5</v>
       </c>
       <c r="D234">
         <v>100.3</v>
       </c>
       <c r="E234">
         <v>101</v>
       </c>
       <c r="F234">
         <v>101</v>
       </c>
       <c r="G234">
         <v>102.1</v>
       </c>
       <c r="H234">
         <v>100.6</v>
       </c>
       <c r="I234">
         <v>100.8</v>
       </c>
       <c r="J234">
         <v>100.6</v>
       </c>
@@ -27111,57 +27810,60 @@
       </c>
       <c r="AB234">
         <v>122.3</v>
       </c>
       <c r="AC234">
         <v>123.1</v>
       </c>
       <c r="AD234">
         <v>125.2</v>
       </c>
       <c r="AE234">
         <v>120.3</v>
       </c>
       <c r="AF234">
         <v>122</v>
       </c>
       <c r="AG234">
         <v>125</v>
       </c>
       <c r="AH234">
         <v>128.19999999999999</v>
       </c>
       <c r="AI234">
         <v>130.9</v>
       </c>
+      <c r="AJ234">
+        <v>135.6</v>
+      </c>
     </row>
-    <row r="235" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="235" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A235" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B235" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.5</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>100.8</v>
       </c>
       <c r="G235">
         <v>101.3</v>
       </c>
       <c r="H235">
         <v>101.9</v>
       </c>
       <c r="I235">
         <v>100.6</v>
       </c>
       <c r="J235">
         <v>101</v>
       </c>
@@ -27218,57 +27920,60 @@
       </c>
       <c r="AB235">
         <v>98.7</v>
       </c>
       <c r="AC235">
         <v>99</v>
       </c>
       <c r="AD235">
         <v>99.1</v>
       </c>
       <c r="AE235">
         <v>99.5</v>
       </c>
       <c r="AF235">
         <v>102.1</v>
       </c>
       <c r="AG235">
         <v>102.5</v>
       </c>
       <c r="AH235">
         <v>103.3</v>
       </c>
       <c r="AI235">
         <v>103.4</v>
       </c>
+      <c r="AJ235">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="236" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="236" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A236" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B236" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C236">
         <v>355.3</v>
       </c>
       <c r="D236">
         <v>99.6</v>
       </c>
       <c r="E236">
         <v>103.2</v>
       </c>
       <c r="F236">
         <v>102.2</v>
       </c>
       <c r="G236">
         <v>101.6</v>
       </c>
       <c r="H236">
         <v>100.3</v>
       </c>
       <c r="I236">
         <v>102</v>
       </c>
       <c r="J236">
         <v>101.3</v>
       </c>
@@ -27325,57 +28030,60 @@
       </c>
       <c r="AB236">
         <v>99.1</v>
       </c>
       <c r="AC236">
         <v>99.2</v>
       </c>
       <c r="AD236">
         <v>99</v>
       </c>
       <c r="AE236">
         <v>98.9</v>
       </c>
       <c r="AF236">
         <v>98.6</v>
       </c>
       <c r="AG236">
         <v>97.8</v>
       </c>
       <c r="AH236">
         <v>98.5</v>
       </c>
       <c r="AI236">
         <v>97.6</v>
       </c>
+      <c r="AJ236">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="237" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="237" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A237" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B237" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.3</v>
       </c>
       <c r="E237">
         <v>115.4</v>
       </c>
       <c r="F237">
         <v>115.4</v>
       </c>
       <c r="G237">
         <v>115.8</v>
       </c>
       <c r="H237">
         <v>117.3</v>
       </c>
       <c r="I237">
         <v>118.9</v>
       </c>
       <c r="J237">
         <v>117.9</v>
       </c>
@@ -27432,57 +28140,60 @@
       </c>
       <c r="AB237">
         <v>103.1</v>
       </c>
       <c r="AC237">
         <v>103.3</v>
       </c>
       <c r="AD237">
         <v>103.9</v>
       </c>
       <c r="AE237">
         <v>104.1</v>
       </c>
       <c r="AF237">
         <v>105.5</v>
       </c>
       <c r="AG237">
         <v>105.9</v>
       </c>
       <c r="AH237">
         <v>105.6</v>
       </c>
       <c r="AI237">
         <v>106.6</v>
       </c>
+      <c r="AJ237">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="238" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="238" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A238" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B238" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>120.1</v>
       </c>
       <c r="E238">
         <v>119.5</v>
       </c>
       <c r="F238">
         <v>118.7</v>
       </c>
       <c r="G238">
         <v>119.3</v>
       </c>
       <c r="H238">
         <v>119.9</v>
       </c>
       <c r="I238">
         <v>120.4</v>
       </c>
       <c r="J238">
         <v>119.1</v>
       </c>
@@ -27539,57 +28250,60 @@
       </c>
       <c r="AB238">
         <v>110.9</v>
       </c>
       <c r="AC238">
         <v>107.6</v>
       </c>
       <c r="AD238">
         <v>107.5</v>
       </c>
       <c r="AE238">
         <v>107.5</v>
       </c>
       <c r="AF238">
         <v>111</v>
       </c>
       <c r="AG238">
         <v>109.9</v>
       </c>
       <c r="AH238">
         <v>111.3</v>
       </c>
       <c r="AI238">
         <v>112.1</v>
       </c>
+      <c r="AJ238">
+        <v>110.5</v>
+      </c>
     </row>
-    <row r="239" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="239" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A239" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B239" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.1</v>
       </c>
       <c r="E239">
         <v>107.7</v>
       </c>
       <c r="F239">
         <v>105</v>
       </c>
       <c r="G239">
         <v>107.6</v>
       </c>
       <c r="H239">
         <v>106.9</v>
       </c>
       <c r="I239">
         <v>107.3</v>
       </c>
       <c r="J239">
         <v>110.5</v>
       </c>
@@ -27646,57 +28360,60 @@
       </c>
       <c r="AB239">
         <v>86.9</v>
       </c>
       <c r="AC239">
         <v>86.3</v>
       </c>
       <c r="AD239">
         <v>86.3</v>
       </c>
       <c r="AE239">
         <v>85.8</v>
       </c>
       <c r="AF239">
         <v>86.4</v>
       </c>
       <c r="AG239">
         <v>86.2</v>
       </c>
       <c r="AH239">
         <v>87.8</v>
       </c>
       <c r="AI239">
         <v>86.3</v>
       </c>
+      <c r="AJ239">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="240" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="240" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A240" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B240" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.3</v>
       </c>
       <c r="E240">
         <v>98.9</v>
       </c>
       <c r="F240">
         <v>99.3</v>
       </c>
       <c r="G240">
         <v>100.6</v>
       </c>
       <c r="H240">
         <v>101.4</v>
       </c>
       <c r="I240">
         <v>101.9</v>
       </c>
       <c r="J240">
         <v>102</v>
       </c>
@@ -27753,57 +28470,60 @@
       </c>
       <c r="AB240">
         <v>108.5</v>
       </c>
       <c r="AC240">
         <v>108.6</v>
       </c>
       <c r="AD240">
         <v>109.4</v>
       </c>
       <c r="AE240">
         <v>109.9</v>
       </c>
       <c r="AF240">
         <v>110.9</v>
       </c>
       <c r="AG240">
         <v>111</v>
       </c>
       <c r="AH240">
         <v>111.2</v>
       </c>
       <c r="AI240">
         <v>111.9</v>
       </c>
+      <c r="AJ240">
+        <v>114</v>
+      </c>
     </row>
-    <row r="241" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="241" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A241" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B241" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>106.7</v>
       </c>
       <c r="E241">
         <v>107.3</v>
       </c>
       <c r="F241">
         <v>102.2</v>
       </c>
       <c r="G241">
         <v>102.5</v>
       </c>
       <c r="H241">
         <v>103.1</v>
       </c>
       <c r="I241">
         <v>100.5</v>
       </c>
       <c r="J241">
         <v>100.6</v>
       </c>
@@ -27860,57 +28580,60 @@
       </c>
       <c r="AB241">
         <v>88.4</v>
       </c>
       <c r="AC241">
         <v>90</v>
       </c>
       <c r="AD241">
         <v>87.9</v>
       </c>
       <c r="AE241">
         <v>86.7</v>
       </c>
       <c r="AF241">
         <v>85.8</v>
       </c>
       <c r="AG241">
         <v>88.7</v>
       </c>
       <c r="AH241">
         <v>83.5</v>
       </c>
       <c r="AI241">
         <v>84.9</v>
       </c>
+      <c r="AJ241">
+        <v>87.8</v>
+      </c>
     </row>
-    <row r="242" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="242" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A242" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B242" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C242">
         <v>762</v>
       </c>
       <c r="D242">
         <v>102.1</v>
       </c>
       <c r="E242">
         <v>102.1</v>
       </c>
       <c r="F242">
         <v>102.1</v>
       </c>
       <c r="G242">
         <v>103.8</v>
       </c>
       <c r="H242">
         <v>104.1</v>
       </c>
       <c r="I242">
         <v>104.5</v>
       </c>
       <c r="J242">
         <v>105.3</v>
       </c>
@@ -27967,57 +28690,60 @@
       </c>
       <c r="AB242">
         <v>108</v>
       </c>
       <c r="AC242">
         <v>108.2</v>
       </c>
       <c r="AD242">
         <v>108.6</v>
       </c>
       <c r="AE242">
         <v>110.2</v>
       </c>
       <c r="AF242">
         <v>114.4</v>
       </c>
       <c r="AG242">
         <v>115.9</v>
       </c>
       <c r="AH242">
         <v>115.9</v>
       </c>
       <c r="AI242">
         <v>116.6</v>
       </c>
+      <c r="AJ242">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="243" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="243" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A243" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B243" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106</v>
       </c>
       <c r="E243">
         <v>106.9</v>
       </c>
       <c r="F243">
         <v>106.8</v>
       </c>
       <c r="G243">
         <v>107.1</v>
       </c>
       <c r="H243">
         <v>107.1</v>
       </c>
       <c r="I243">
         <v>107.9</v>
       </c>
       <c r="J243">
         <v>108.3</v>
       </c>
@@ -28074,57 +28800,60 @@
       </c>
       <c r="AB243">
         <v>106.2</v>
       </c>
       <c r="AC243">
         <v>105.9</v>
       </c>
       <c r="AD243">
         <v>106.4</v>
       </c>
       <c r="AE243">
         <v>107</v>
       </c>
       <c r="AF243">
         <v>109.6</v>
       </c>
       <c r="AG243">
         <v>109.9</v>
       </c>
       <c r="AH243">
         <v>110.8</v>
       </c>
       <c r="AI243">
         <v>111.2</v>
       </c>
+      <c r="AJ243">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="244" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="244" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A244" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B244" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>116.9</v>
       </c>
       <c r="E244">
         <v>117.6</v>
       </c>
       <c r="F244">
         <v>116.3</v>
       </c>
       <c r="G244">
         <v>118.2</v>
       </c>
       <c r="H244">
         <v>117.9</v>
       </c>
       <c r="I244">
         <v>119</v>
       </c>
       <c r="J244">
         <v>117.6</v>
       </c>
@@ -28181,57 +28910,60 @@
       </c>
       <c r="AB244">
         <v>112.5</v>
       </c>
       <c r="AC244">
         <v>110.3</v>
       </c>
       <c r="AD244">
         <v>110.9</v>
       </c>
       <c r="AE244">
         <v>110.8</v>
       </c>
       <c r="AF244">
         <v>114.3</v>
       </c>
       <c r="AG244">
         <v>113.9</v>
       </c>
       <c r="AH244">
         <v>114.5</v>
       </c>
       <c r="AI244">
         <v>115.3</v>
       </c>
+      <c r="AJ244">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="245" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="245" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A245" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B245" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>102.6</v>
       </c>
       <c r="G245">
         <v>103.6</v>
       </c>
       <c r="H245">
         <v>103.3</v>
       </c>
       <c r="I245">
         <v>104.2</v>
       </c>
       <c r="J245">
         <v>104.1</v>
       </c>
@@ -28288,57 +29020,60 @@
       </c>
       <c r="AB245">
         <v>104.4</v>
       </c>
       <c r="AC245">
         <v>104.4</v>
       </c>
       <c r="AD245">
         <v>104.6</v>
       </c>
       <c r="AE245">
         <v>105.6</v>
       </c>
       <c r="AF245">
         <v>108.5</v>
       </c>
       <c r="AG245">
         <v>108.8</v>
       </c>
       <c r="AH245">
         <v>109.2</v>
       </c>
       <c r="AI245">
         <v>108.9</v>
       </c>
+      <c r="AJ245">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="246" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="246" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A246" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B246" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>103.9</v>
       </c>
       <c r="E246">
         <v>104.2</v>
       </c>
       <c r="F246">
         <v>104.4</v>
       </c>
       <c r="G246">
         <v>104.8</v>
       </c>
       <c r="H246">
         <v>105.4</v>
       </c>
       <c r="I246">
         <v>105.5</v>
       </c>
       <c r="J246">
         <v>106.5</v>
       </c>
@@ -28395,57 +29130,60 @@
       </c>
       <c r="AB246">
         <v>103.5</v>
       </c>
       <c r="AC246">
         <v>103.4</v>
       </c>
       <c r="AD246">
         <v>104.3</v>
       </c>
       <c r="AE246">
         <v>103.5</v>
       </c>
       <c r="AF246">
         <v>105.2</v>
       </c>
       <c r="AG246">
         <v>105.5</v>
       </c>
       <c r="AH246">
         <v>105.8</v>
       </c>
       <c r="AI246">
         <v>106</v>
       </c>
+      <c r="AJ246">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="247" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="247" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A247" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B247" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.5</v>
       </c>
       <c r="E247">
         <v>100.7</v>
       </c>
       <c r="F247">
         <v>100.7</v>
       </c>
       <c r="G247">
         <v>101.5</v>
       </c>
       <c r="H247">
         <v>102.1</v>
       </c>
       <c r="I247">
         <v>102</v>
       </c>
       <c r="J247">
         <v>101.4</v>
       </c>
@@ -28502,57 +29240,60 @@
       </c>
       <c r="AB247">
         <v>104.4</v>
       </c>
       <c r="AC247">
         <v>104.4</v>
       </c>
       <c r="AD247">
         <v>105</v>
       </c>
       <c r="AE247">
         <v>103.8</v>
       </c>
       <c r="AF247">
         <v>104.7</v>
       </c>
       <c r="AG247">
         <v>105.1</v>
       </c>
       <c r="AH247">
         <v>105.3</v>
       </c>
       <c r="AI247">
         <v>105.1</v>
       </c>
+      <c r="AJ247">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="248" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="248" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A248" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B248" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>107.6</v>
       </c>
       <c r="E248">
         <v>109.2</v>
       </c>
       <c r="F248">
         <v>108.3</v>
       </c>
       <c r="G248">
         <v>107.6</v>
       </c>
       <c r="H248">
         <v>110.4</v>
       </c>
       <c r="I248">
         <v>111</v>
       </c>
       <c r="J248">
         <v>111.3</v>
       </c>
@@ -28609,57 +29350,60 @@
       </c>
       <c r="AB248">
         <v>102.7</v>
       </c>
       <c r="AC248">
         <v>102.6</v>
       </c>
       <c r="AD248">
         <v>102.7</v>
       </c>
       <c r="AE248">
         <v>102.6</v>
       </c>
       <c r="AF248">
         <v>105.2</v>
       </c>
       <c r="AG248">
         <v>106.1</v>
       </c>
       <c r="AH248">
         <v>106.6</v>
       </c>
       <c r="AI248">
         <v>107.1</v>
       </c>
+      <c r="AJ248">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="249" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="249" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A249" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B249" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103</v>
       </c>
       <c r="F249">
         <v>102.7</v>
       </c>
       <c r="G249">
         <v>103.3</v>
       </c>
       <c r="H249">
         <v>103.1</v>
       </c>
       <c r="I249">
         <v>104.2</v>
       </c>
       <c r="J249">
         <v>105.5</v>
       </c>
@@ -28716,57 +29460,60 @@
       </c>
       <c r="AB249">
         <v>100</v>
       </c>
       <c r="AC249">
         <v>101.3</v>
       </c>
       <c r="AD249">
         <v>101.8</v>
       </c>
       <c r="AE249">
         <v>101.8</v>
       </c>
       <c r="AF249">
         <v>103</v>
       </c>
       <c r="AG249">
         <v>103.9</v>
       </c>
       <c r="AH249">
         <v>104.5</v>
       </c>
       <c r="AI249">
         <v>104.7</v>
       </c>
+      <c r="AJ249">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="250" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="250" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A250" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B250" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.6</v>
       </c>
       <c r="E250">
         <v>106.7</v>
       </c>
       <c r="F250">
         <v>105.2</v>
       </c>
       <c r="G250">
         <v>105.5</v>
       </c>
       <c r="H250">
         <v>106.1</v>
       </c>
       <c r="I250">
         <v>108.2</v>
       </c>
       <c r="J250">
         <v>107.8</v>
       </c>
@@ -28823,57 +29570,60 @@
       </c>
       <c r="AB250">
         <v>85.6</v>
       </c>
       <c r="AC250">
         <v>87.5</v>
       </c>
       <c r="AD250">
         <v>87.5</v>
       </c>
       <c r="AE250">
         <v>86.7</v>
       </c>
       <c r="AF250">
         <v>86.9</v>
       </c>
       <c r="AG250">
         <v>87.2</v>
       </c>
       <c r="AH250">
         <v>86.7</v>
       </c>
       <c r="AI250">
         <v>86.3</v>
       </c>
+      <c r="AJ250">
+        <v>85.2</v>
+      </c>
     </row>
-    <row r="251" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="251" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A251" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B251" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.6</v>
       </c>
       <c r="E251">
         <v>101.8</v>
       </c>
       <c r="F251">
         <v>101.7</v>
       </c>
       <c r="G251">
         <v>102.4</v>
       </c>
       <c r="H251">
         <v>101.9</v>
       </c>
       <c r="I251">
         <v>103.2</v>
       </c>
       <c r="J251">
         <v>104.6</v>
       </c>
@@ -28930,57 +29680,60 @@
       </c>
       <c r="AB251">
         <v>105.2</v>
       </c>
       <c r="AC251">
         <v>106.3</v>
       </c>
       <c r="AD251">
         <v>107.1</v>
       </c>
       <c r="AE251">
         <v>107.2</v>
       </c>
       <c r="AF251">
         <v>108.8</v>
       </c>
       <c r="AG251">
         <v>110</v>
       </c>
       <c r="AH251">
         <v>110.9</v>
       </c>
       <c r="AI251">
         <v>111.4</v>
       </c>
+      <c r="AJ251">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="252" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="252" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A252" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B252" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C252">
         <v>1238.3</v>
       </c>
       <c r="D252">
         <v>103.1</v>
       </c>
       <c r="E252">
         <v>103.4</v>
       </c>
       <c r="F252">
         <v>102.2</v>
       </c>
       <c r="G252">
         <v>103.6</v>
       </c>
       <c r="H252">
         <v>103.5</v>
       </c>
       <c r="I252">
         <v>106.5</v>
       </c>
       <c r="J252">
         <v>107.8</v>
       </c>
@@ -29037,57 +29790,60 @@
       </c>
       <c r="AB252">
         <v>96.3</v>
       </c>
       <c r="AC252">
         <v>98.8</v>
       </c>
       <c r="AD252">
         <v>99.9</v>
       </c>
       <c r="AE252">
         <v>100.6</v>
       </c>
       <c r="AF252">
         <v>101.5</v>
       </c>
       <c r="AG252">
         <v>102.4</v>
       </c>
       <c r="AH252">
         <v>102</v>
       </c>
       <c r="AI252">
         <v>101.9</v>
       </c>
+      <c r="AJ252">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="253" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="253" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A253" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B253" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>118.9</v>
       </c>
       <c r="E253">
         <v>120.3</v>
       </c>
       <c r="F253">
         <v>119.3</v>
       </c>
       <c r="G253">
         <v>120.8</v>
       </c>
       <c r="H253">
         <v>121.7</v>
       </c>
       <c r="I253">
         <v>123.5</v>
       </c>
       <c r="J253">
         <v>121.8</v>
       </c>
@@ -29144,57 +29900,60 @@
       </c>
       <c r="AB253">
         <v>114.2</v>
       </c>
       <c r="AC253">
         <v>114.2</v>
       </c>
       <c r="AD253">
         <v>114.4</v>
       </c>
       <c r="AE253">
         <v>116.4</v>
       </c>
       <c r="AF253">
         <v>116.1</v>
       </c>
       <c r="AG253">
         <v>117.3</v>
       </c>
       <c r="AH253">
         <v>117.5</v>
       </c>
       <c r="AI253">
         <v>117.7</v>
       </c>
+      <c r="AJ253">
+        <v>115.8</v>
+      </c>
     </row>
-    <row r="254" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="254" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A254" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B254" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.2</v>
       </c>
       <c r="E254">
         <v>103</v>
       </c>
       <c r="F254">
         <v>103.1</v>
       </c>
       <c r="G254">
         <v>103.8</v>
       </c>
       <c r="H254">
         <v>104.1</v>
       </c>
       <c r="I254">
         <v>104.6</v>
       </c>
       <c r="J254">
         <v>105.1</v>
       </c>
@@ -29251,57 +30010,60 @@
       </c>
       <c r="AB254">
         <v>105.5</v>
       </c>
       <c r="AC254">
         <v>106</v>
       </c>
       <c r="AD254">
         <v>106.5</v>
       </c>
       <c r="AE254">
         <v>106.4</v>
       </c>
       <c r="AF254">
         <v>108.5</v>
       </c>
       <c r="AG254">
         <v>109.2</v>
       </c>
       <c r="AH254">
         <v>110.1</v>
       </c>
       <c r="AI254">
         <v>110.7</v>
       </c>
+      <c r="AJ254">
+        <v>111.3</v>
+      </c>
     </row>
-    <row r="255" spans="1:35" x14ac:dyDescent="0.45">
+    <row r="255" spans="1:36" x14ac:dyDescent="0.55000000000000004">
       <c r="A255" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B255" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C255">
         <v>1067.5999999999999</v>
       </c>
       <c r="D255">
         <v>101.7</v>
       </c>
       <c r="E255">
         <v>102.8</v>
       </c>
       <c r="F255">
         <v>102.3</v>
       </c>
       <c r="G255">
         <v>103.4</v>
       </c>
       <c r="H255">
         <v>103.1</v>
       </c>
       <c r="I255">
         <v>103.8</v>
       </c>
       <c r="J255">
         <v>103.8</v>
       </c>
@@ -29357,50 +30119,53 @@
         <v>105.5</v>
       </c>
       <c r="AB255">
         <v>105.3</v>
       </c>
       <c r="AC255">
         <v>105.4</v>
       </c>
       <c r="AD255">
         <v>105.6</v>
       </c>
       <c r="AE255">
         <v>107</v>
       </c>
       <c r="AF255">
         <v>109.4</v>
       </c>
       <c r="AG255">
         <v>110.1</v>
       </c>
       <c r="AH255">
         <v>110.5</v>
       </c>
       <c r="AI255">
         <v>110.6</v>
+      </c>
+      <c r="AJ255">
+        <v>111.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">