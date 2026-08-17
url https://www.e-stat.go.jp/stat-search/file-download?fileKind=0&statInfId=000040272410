--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -1,80 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{90227177-971A-40D1-8FB2-8E32CAA70F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{48E43332-4E60-4DD5-99C7-3E5FDDD05079}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="380" yWindow="380" windowWidth="14400" windowHeight="7270" xr2:uid="{0D626228-4C0E-4052-AB56-C706CC5EAC3C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A069EE45-9D70-4A8B-96D4-22125EA0FB46}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="549">
   <si>
     <t>項目：第３次産業活動指数【四半期】業種別季調済指数（2019-2020年平均＝100.0）</t>
   </si>
   <si>
     <t>時系列コード</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>品目名称</t>
   </si>
   <si>
     <t>ウエイト</t>
   </si>
   <si>
     <t>2018Q1</t>
   </si>
   <si>
     <t>2018Q2</t>
   </si>
   <si>
     <t>2018Q3</t>
   </si>
   <si>
@@ -144,50 +147,53 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>K1D000000I</t>
   </si>
   <si>
     <t>第３次産業総合</t>
   </si>
   <si>
     <t>DA00000I</t>
   </si>
   <si>
     <t>電気・ガス・熱供給・水道業</t>
   </si>
   <si>
     <t>DAA0000I</t>
   </si>
   <si>
     <t>電気業</t>
   </si>
   <si>
     <t>DAB0000I</t>
   </si>
   <si>
     <t>ガス業</t>
   </si>
@@ -1753,51 +1759,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{4A115D2F-36C0-447F-84A5-ED359363F2AC}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{D67F58DC-C32C-4B61-BF66-396EBFC1C700}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2092,149 +2098,149 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CCB83D-5E4D-45BE-8048-2A727DCDEB5C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{309A731F-1FBC-4F9D-9FB9-F5AD96B75738}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="16384" width="8.6640625" style="1"/>
+    <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A5" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BE0806C-8B8C-4DD4-B13F-D9F262C68282}">
-  <dimension ref="A1:AJ255"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C27BE2D2-2B10-4901-B7C5-D61003775175}">
+  <dimension ref="A1:AK255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="36" width="12.58203125" customWidth="1"/>
+    <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
         <v>2018000709</v>
       </c>
       <c r="G2">
         <v>2018001012</v>
       </c>
       <c r="H2">
         <v>2019000103</v>
       </c>
       <c r="I2">
         <v>2019000406</v>
       </c>
       <c r="J2">
         <v>2019000709</v>
       </c>
       <c r="K2">
@@ -2293,52 +2299,55 @@
       </c>
       <c r="AC2">
         <v>2024000406</v>
       </c>
       <c r="AD2">
         <v>2024000709</v>
       </c>
       <c r="AE2">
         <v>2024001012</v>
       </c>
       <c r="AF2">
         <v>2025000103</v>
       </c>
       <c r="AG2">
         <v>2025000406</v>
       </c>
       <c r="AH2">
         <v>2025000709</v>
       </c>
       <c r="AI2">
         <v>2025001012</v>
       </c>
       <c r="AJ2">
         <v>2026000103</v>
       </c>
+      <c r="AK2">
+        <v>2026000406</v>
+      </c>
     </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
@@ -2403,57 +2412,60 @@
       </c>
       <c r="AC3" t="s">
         <v>30</v>
       </c>
       <c r="AD3" t="s">
         <v>31</v>
       </c>
       <c r="AE3" t="s">
         <v>32</v>
       </c>
       <c r="AF3" t="s">
         <v>33</v>
       </c>
       <c r="AG3" t="s">
         <v>34</v>
       </c>
       <c r="AH3" t="s">
         <v>35</v>
       </c>
       <c r="AI3" t="s">
         <v>36</v>
       </c>
       <c r="AJ3" t="s">
         <v>37</v>
       </c>
+      <c r="AK3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4">
         <v>10000</v>
       </c>
       <c r="D4">
         <v>103.4</v>
       </c>
       <c r="E4">
         <v>103.6</v>
       </c>
       <c r="F4">
         <v>103.2</v>
       </c>
       <c r="G4">
         <v>104</v>
       </c>
       <c r="H4">
         <v>104.2</v>
       </c>
       <c r="I4">
         <v>104.8</v>
       </c>
       <c r="J4">
         <v>105.7</v>
       </c>
@@ -2513,57 +2525,60 @@
       </c>
       <c r="AC4">
         <v>102.2</v>
       </c>
       <c r="AD4">
         <v>102.8</v>
       </c>
       <c r="AE4">
         <v>102.7</v>
       </c>
       <c r="AF4">
         <v>104</v>
       </c>
       <c r="AG4">
         <v>104.7</v>
       </c>
       <c r="AH4">
         <v>105</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
         <v>106</v>
       </c>
+      <c r="AK4">
+        <v>106.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>103.4</v>
       </c>
       <c r="E5">
         <v>102.7</v>
       </c>
       <c r="F5">
         <v>104.2</v>
       </c>
       <c r="G5">
         <v>101.3</v>
       </c>
       <c r="H5">
         <v>100.6</v>
       </c>
       <c r="I5">
         <v>102.4</v>
       </c>
       <c r="J5">
         <v>101.2</v>
       </c>
@@ -2623,57 +2638,60 @@
       </c>
       <c r="AC5">
         <v>97.9</v>
       </c>
       <c r="AD5">
         <v>101.7</v>
       </c>
       <c r="AE5">
         <v>98.3</v>
       </c>
       <c r="AF5">
         <v>99.9</v>
       </c>
       <c r="AG5">
         <v>99.7</v>
       </c>
       <c r="AH5">
         <v>100</v>
       </c>
       <c r="AI5">
         <v>99</v>
       </c>
       <c r="AJ5">
         <v>98.9</v>
       </c>
+      <c r="AK5">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6">
         <v>304.89999999999998</v>
       </c>
       <c r="D6">
         <v>103.9</v>
       </c>
       <c r="E6">
         <v>103.5</v>
       </c>
       <c r="F6">
         <v>104.9</v>
       </c>
       <c r="G6">
         <v>101.6</v>
       </c>
       <c r="H6">
         <v>100.8</v>
       </c>
       <c r="I6">
         <v>102.8</v>
       </c>
       <c r="J6">
         <v>101.3</v>
       </c>
@@ -2733,57 +2751,60 @@
       </c>
       <c r="AC6">
         <v>97.6</v>
       </c>
       <c r="AD6">
         <v>102.1</v>
       </c>
       <c r="AE6">
         <v>98.1</v>
       </c>
       <c r="AF6">
         <v>99.9</v>
       </c>
       <c r="AG6">
         <v>99.4</v>
       </c>
       <c r="AH6">
         <v>100.2</v>
       </c>
       <c r="AI6">
         <v>98.7</v>
       </c>
       <c r="AJ6">
         <v>98.5</v>
       </c>
+      <c r="AK6">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7">
         <v>25.6</v>
       </c>
       <c r="D7">
         <v>104.7</v>
       </c>
       <c r="E7">
         <v>98.8</v>
       </c>
       <c r="F7">
         <v>105.6</v>
       </c>
       <c r="G7">
         <v>101.6</v>
       </c>
       <c r="H7">
         <v>102.1</v>
       </c>
       <c r="I7">
         <v>102.9</v>
       </c>
       <c r="J7">
         <v>102.8</v>
       </c>
@@ -2843,57 +2864,60 @@
       </c>
       <c r="AC7">
         <v>96.5</v>
       </c>
       <c r="AD7">
         <v>99.3</v>
       </c>
       <c r="AE7">
         <v>95.6</v>
       </c>
       <c r="AF7">
         <v>99</v>
       </c>
       <c r="AG7">
         <v>99.1</v>
       </c>
       <c r="AH7">
         <v>97.8</v>
       </c>
       <c r="AI7">
         <v>97.8</v>
       </c>
       <c r="AJ7">
         <v>97.7</v>
       </c>
+      <c r="AK7">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>103.2</v>
       </c>
       <c r="E8">
         <v>105.3</v>
       </c>
       <c r="F8">
         <v>107.2</v>
       </c>
       <c r="G8">
         <v>100</v>
       </c>
       <c r="H8">
         <v>100.6</v>
       </c>
       <c r="I8">
         <v>106.2</v>
       </c>
       <c r="J8">
         <v>106.8</v>
       </c>
@@ -2953,57 +2977,60 @@
       </c>
       <c r="AC8">
         <v>111.2</v>
       </c>
       <c r="AD8">
         <v>118.5</v>
       </c>
       <c r="AE8">
         <v>111.4</v>
       </c>
       <c r="AF8">
         <v>110</v>
       </c>
       <c r="AG8">
         <v>116.2</v>
       </c>
       <c r="AH8">
         <v>116.2</v>
       </c>
       <c r="AI8">
         <v>112.1</v>
       </c>
       <c r="AJ8">
         <v>108.9</v>
       </c>
+      <c r="AK8">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9">
         <v>75.400000000000006</v>
       </c>
       <c r="D9">
         <v>100.2</v>
       </c>
       <c r="E9">
         <v>100.1</v>
       </c>
       <c r="F9">
         <v>100.9</v>
       </c>
       <c r="G9">
         <v>100.3</v>
       </c>
       <c r="H9">
         <v>99.5</v>
       </c>
       <c r="I9">
         <v>99.7</v>
       </c>
       <c r="J9">
         <v>100.1</v>
       </c>
@@ -3063,57 +3090,60 @@
       </c>
       <c r="AC9">
         <v>99.1</v>
       </c>
       <c r="AD9">
         <v>99.4</v>
       </c>
       <c r="AE9">
         <v>99.4</v>
       </c>
       <c r="AF9">
         <v>99.6</v>
       </c>
       <c r="AG9">
         <v>100</v>
       </c>
       <c r="AH9">
         <v>100.1</v>
       </c>
       <c r="AI9">
         <v>100</v>
       </c>
       <c r="AJ9">
         <v>100.4</v>
       </c>
+      <c r="AK9">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10">
         <v>1157.0999999999999</v>
       </c>
       <c r="D10">
         <v>98.6</v>
       </c>
       <c r="E10">
         <v>99</v>
       </c>
       <c r="F10">
         <v>99.2</v>
       </c>
       <c r="G10">
         <v>100.4</v>
       </c>
       <c r="H10">
         <v>100.1</v>
       </c>
       <c r="I10">
         <v>102</v>
       </c>
       <c r="J10">
         <v>104.6</v>
       </c>
@@ -3173,57 +3203,60 @@
       </c>
       <c r="AC10">
         <v>110</v>
       </c>
       <c r="AD10">
         <v>110.5</v>
       </c>
       <c r="AE10">
         <v>112</v>
       </c>
       <c r="AF10">
         <v>114.9</v>
       </c>
       <c r="AG10">
         <v>117.3</v>
       </c>
       <c r="AH10">
         <v>119.2</v>
       </c>
       <c r="AI10">
         <v>118.6</v>
       </c>
       <c r="AJ10">
         <v>118.6</v>
       </c>
+      <c r="AK10">
+        <v>119.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>99.6</v>
       </c>
       <c r="E11">
         <v>101</v>
       </c>
       <c r="F11">
         <v>100.8</v>
       </c>
       <c r="G11">
         <v>101.3</v>
       </c>
       <c r="H11">
         <v>101.9</v>
       </c>
       <c r="I11">
         <v>101.8</v>
       </c>
       <c r="J11">
         <v>101.7</v>
       </c>
@@ -3283,57 +3316,60 @@
       </c>
       <c r="AC11">
         <v>96.2</v>
       </c>
       <c r="AD11">
         <v>97.3</v>
       </c>
       <c r="AE11">
         <v>97.3</v>
       </c>
       <c r="AF11">
         <v>102.6</v>
       </c>
       <c r="AG11">
         <v>103.9</v>
       </c>
       <c r="AH11">
         <v>106.4</v>
       </c>
       <c r="AI11">
         <v>104.5</v>
       </c>
       <c r="AJ11">
         <v>106.3</v>
       </c>
+      <c r="AK11">
+        <v>103</v>
+      </c>
     </row>
-    <row r="12" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>105.7</v>
       </c>
       <c r="E12">
         <v>106.1</v>
       </c>
       <c r="F12">
         <v>107</v>
       </c>
       <c r="G12">
         <v>105.9</v>
       </c>
       <c r="H12">
         <v>106.8</v>
       </c>
       <c r="I12">
         <v>106.5</v>
       </c>
       <c r="J12">
         <v>105.1</v>
       </c>
@@ -3393,57 +3429,60 @@
       </c>
       <c r="AC12">
         <v>96.7</v>
       </c>
       <c r="AD12">
         <v>97.6</v>
       </c>
       <c r="AE12">
         <v>96.8</v>
       </c>
       <c r="AF12">
         <v>95.5</v>
       </c>
       <c r="AG12">
         <v>95.3</v>
       </c>
       <c r="AH12">
         <v>97.6</v>
       </c>
       <c r="AI12">
         <v>97.7</v>
       </c>
       <c r="AJ12">
         <v>97.8</v>
       </c>
+      <c r="AK12">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>99.1</v>
       </c>
       <c r="E13">
         <v>98.2</v>
       </c>
       <c r="F13">
         <v>98.5</v>
       </c>
       <c r="G13">
         <v>99.1</v>
       </c>
       <c r="H13">
         <v>98.7</v>
       </c>
       <c r="I13">
         <v>101.5</v>
       </c>
       <c r="J13">
         <v>106.3</v>
       </c>
@@ -3503,57 +3542,60 @@
       </c>
       <c r="AC13">
         <v>119.1</v>
       </c>
       <c r="AD13">
         <v>119.5</v>
       </c>
       <c r="AE13">
         <v>121.9</v>
       </c>
       <c r="AF13">
         <v>125.1</v>
       </c>
       <c r="AG13">
         <v>128.4</v>
       </c>
       <c r="AH13">
         <v>129.30000000000001</v>
       </c>
       <c r="AI13">
         <v>129.4</v>
       </c>
       <c r="AJ13">
         <v>128.9</v>
       </c>
+      <c r="AK13">
+        <v>131.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.7</v>
       </c>
       <c r="E14">
         <v>99.4</v>
       </c>
       <c r="F14">
         <v>100.3</v>
       </c>
       <c r="G14">
         <v>101</v>
       </c>
       <c r="H14">
         <v>98.2</v>
       </c>
       <c r="I14">
         <v>101</v>
       </c>
       <c r="J14">
         <v>107.5</v>
       </c>
@@ -3613,57 +3655,60 @@
       </c>
       <c r="AC14">
         <v>123.3</v>
       </c>
       <c r="AD14">
         <v>124.3</v>
       </c>
       <c r="AE14">
         <v>126.7</v>
       </c>
       <c r="AF14">
         <v>130.30000000000001</v>
       </c>
       <c r="AG14">
         <v>135.69999999999999</v>
       </c>
       <c r="AH14">
         <v>136.1</v>
       </c>
       <c r="AI14">
         <v>137.4</v>
       </c>
       <c r="AJ14">
         <v>134.4</v>
       </c>
+      <c r="AK14">
+        <v>137.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>93.9</v>
       </c>
       <c r="E15">
         <v>95.4</v>
       </c>
       <c r="F15">
         <v>96.4</v>
       </c>
       <c r="G15">
         <v>97.8</v>
       </c>
       <c r="H15">
         <v>97.2</v>
       </c>
       <c r="I15">
         <v>102.2</v>
       </c>
       <c r="J15">
         <v>105.7</v>
       </c>
@@ -3723,57 +3768,60 @@
       </c>
       <c r="AC15">
         <v>110.7</v>
       </c>
       <c r="AD15">
         <v>110.5</v>
       </c>
       <c r="AE15">
         <v>112</v>
       </c>
       <c r="AF15">
         <v>113.4</v>
       </c>
       <c r="AG15">
         <v>113.8</v>
       </c>
       <c r="AH15">
         <v>114.7</v>
       </c>
       <c r="AI15">
         <v>114.3</v>
       </c>
       <c r="AJ15">
         <v>116.7</v>
       </c>
+      <c r="AK15">
+        <v>118.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>84.7</v>
       </c>
       <c r="E16">
         <v>89.5</v>
       </c>
       <c r="F16">
         <v>92.1</v>
       </c>
       <c r="G16">
         <v>96.8</v>
       </c>
       <c r="H16">
         <v>95.6</v>
       </c>
       <c r="I16">
         <v>98.3</v>
       </c>
       <c r="J16">
         <v>100.2</v>
       </c>
@@ -3833,57 +3881,60 @@
       </c>
       <c r="AC16">
         <v>122.4</v>
       </c>
       <c r="AD16">
         <v>124.1</v>
       </c>
       <c r="AE16">
         <v>127</v>
       </c>
       <c r="AF16">
         <v>131.5</v>
       </c>
       <c r="AG16">
         <v>134</v>
       </c>
       <c r="AH16">
         <v>139.69999999999999</v>
       </c>
       <c r="AI16">
         <v>138.6</v>
       </c>
       <c r="AJ16">
         <v>140.4</v>
       </c>
+      <c r="AK16">
+        <v>140.19999999999999</v>
+      </c>
     </row>
-    <row r="17" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>102.5</v>
       </c>
       <c r="E17">
         <v>102.6</v>
       </c>
       <c r="F17">
         <v>102.1</v>
       </c>
       <c r="G17">
         <v>104.4</v>
       </c>
       <c r="H17">
         <v>104.3</v>
       </c>
       <c r="I17">
         <v>106.5</v>
       </c>
       <c r="J17">
         <v>107.3</v>
       </c>
@@ -3943,57 +3994,60 @@
       </c>
       <c r="AC17">
         <v>87.9</v>
       </c>
       <c r="AD17">
         <v>87.7</v>
       </c>
       <c r="AE17">
         <v>86</v>
       </c>
       <c r="AF17">
         <v>83.2</v>
       </c>
       <c r="AG17">
         <v>83.4</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>82.8</v>
       </c>
       <c r="AJ17">
         <v>81.5</v>
       </c>
+      <c r="AK17">
+        <v>80.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>91.8</v>
       </c>
       <c r="E18">
         <v>95.6</v>
       </c>
       <c r="F18">
         <v>95.4</v>
       </c>
       <c r="G18">
         <v>98.5</v>
       </c>
       <c r="H18">
         <v>102.5</v>
       </c>
       <c r="I18">
         <v>110.2</v>
       </c>
       <c r="J18">
         <v>110.9</v>
       </c>
@@ -4053,57 +4107,60 @@
       </c>
       <c r="AC18">
         <v>108.5</v>
       </c>
       <c r="AD18">
         <v>107.1</v>
       </c>
       <c r="AE18">
         <v>105.4</v>
       </c>
       <c r="AF18">
         <v>95.3</v>
       </c>
       <c r="AG18">
         <v>96.9</v>
       </c>
       <c r="AH18">
         <v>101.8</v>
       </c>
       <c r="AI18">
         <v>94.8</v>
       </c>
       <c r="AJ18">
         <v>95.8</v>
       </c>
+      <c r="AK18">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>81</v>
       </c>
       <c r="E19">
         <v>88.6</v>
       </c>
       <c r="F19">
         <v>85.3</v>
       </c>
       <c r="G19">
         <v>87.7</v>
       </c>
       <c r="H19">
         <v>99.2</v>
       </c>
       <c r="I19">
         <v>104.3</v>
       </c>
       <c r="J19">
         <v>117.9</v>
       </c>
@@ -4163,57 +4220,60 @@
       </c>
       <c r="AC19">
         <v>99.8</v>
       </c>
       <c r="AD19">
         <v>98.7</v>
       </c>
       <c r="AE19">
         <v>99.2</v>
       </c>
       <c r="AF19">
         <v>138.80000000000001</v>
       </c>
       <c r="AG19">
         <v>167.5</v>
       </c>
       <c r="AH19">
         <v>163.30000000000001</v>
       </c>
       <c r="AI19">
         <v>173.8</v>
       </c>
       <c r="AJ19">
         <v>149.4</v>
       </c>
+      <c r="AK19">
+        <v>177.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>111.7</v>
       </c>
       <c r="E20">
         <v>110.4</v>
       </c>
       <c r="F20">
         <v>109.1</v>
       </c>
       <c r="G20">
         <v>107.5</v>
       </c>
       <c r="H20">
         <v>105.9</v>
       </c>
       <c r="I20">
         <v>104.3</v>
       </c>
       <c r="J20">
         <v>102.8</v>
       </c>
@@ -4273,57 +4333,60 @@
       </c>
       <c r="AC20">
         <v>69.900000000000006</v>
       </c>
       <c r="AD20">
         <v>68.7</v>
       </c>
       <c r="AE20">
         <v>67.400000000000006</v>
       </c>
       <c r="AF20">
         <v>65.8</v>
       </c>
       <c r="AG20">
         <v>64.3</v>
       </c>
       <c r="AH20">
         <v>63.2</v>
       </c>
       <c r="AI20">
         <v>62.3</v>
       </c>
       <c r="AJ20">
         <v>61.2</v>
       </c>
+      <c r="AK20">
+        <v>60.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C21">
         <v>36.1</v>
       </c>
       <c r="D21">
         <v>112.9</v>
       </c>
       <c r="E21">
         <v>112.1</v>
       </c>
       <c r="F21">
         <v>109.9</v>
       </c>
       <c r="G21">
         <v>109.8</v>
       </c>
       <c r="H21">
         <v>105.9</v>
       </c>
       <c r="I21">
         <v>103.9</v>
       </c>
       <c r="J21">
         <v>102.5</v>
       </c>
@@ -4383,57 +4446,60 @@
       </c>
       <c r="AC21">
         <v>73.3</v>
       </c>
       <c r="AD21">
         <v>71.599999999999994</v>
       </c>
       <c r="AE21">
         <v>70.3</v>
       </c>
       <c r="AF21">
         <v>68.8</v>
       </c>
       <c r="AG21">
         <v>67.7</v>
       </c>
       <c r="AH21">
         <v>67.2</v>
       </c>
       <c r="AI21">
         <v>65.400000000000006</v>
       </c>
       <c r="AJ21">
         <v>64.5</v>
       </c>
+      <c r="AK21">
+        <v>63.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>118.2</v>
       </c>
       <c r="E22">
         <v>118.3</v>
       </c>
       <c r="F22">
         <v>114.7</v>
       </c>
       <c r="G22">
         <v>111.5</v>
       </c>
       <c r="H22">
         <v>108.5</v>
       </c>
       <c r="I22">
         <v>107.1</v>
       </c>
       <c r="J22">
         <v>106.1</v>
       </c>
@@ -4493,57 +4559,60 @@
       </c>
       <c r="AC22">
         <v>64.5</v>
       </c>
       <c r="AD22">
         <v>63.4</v>
       </c>
       <c r="AE22">
         <v>60.9</v>
       </c>
       <c r="AF22">
         <v>59.1</v>
       </c>
       <c r="AG22">
         <v>57.1</v>
       </c>
       <c r="AH22">
         <v>55.9</v>
       </c>
       <c r="AI22">
         <v>52.7</v>
       </c>
       <c r="AJ22">
         <v>52.5</v>
       </c>
+      <c r="AK22">
+        <v>50.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23">
         <v>14.5</v>
       </c>
       <c r="D23">
         <v>115.9</v>
       </c>
       <c r="E23">
         <v>113.2</v>
       </c>
       <c r="F23">
         <v>110.2</v>
       </c>
       <c r="G23">
         <v>108.7</v>
       </c>
       <c r="H23">
         <v>105.4</v>
       </c>
       <c r="I23">
         <v>102</v>
       </c>
       <c r="J23">
         <v>101.1</v>
       </c>
@@ -4603,57 +4672,60 @@
       </c>
       <c r="AC23">
         <v>66.099999999999994</v>
       </c>
       <c r="AD23">
         <v>64.8</v>
       </c>
       <c r="AE23">
         <v>64.3</v>
       </c>
       <c r="AF23">
         <v>60.3</v>
       </c>
       <c r="AG23">
         <v>59.3</v>
       </c>
       <c r="AH23">
         <v>57.5</v>
       </c>
       <c r="AI23">
         <v>57.4</v>
       </c>
       <c r="AJ23">
         <v>56.2</v>
       </c>
+      <c r="AK23">
+        <v>53.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C24">
         <v>18.600000000000001</v>
       </c>
       <c r="D24">
         <v>109.8</v>
       </c>
       <c r="E24">
         <v>110.6</v>
       </c>
       <c r="F24">
         <v>108</v>
       </c>
       <c r="G24">
         <v>110.9</v>
       </c>
       <c r="H24">
         <v>105.5</v>
       </c>
       <c r="I24">
         <v>105.1</v>
       </c>
       <c r="J24">
         <v>102.7</v>
       </c>
@@ -4713,57 +4785,60 @@
       </c>
       <c r="AC24">
         <v>80.099999999999994</v>
       </c>
       <c r="AD24">
         <v>78</v>
       </c>
       <c r="AE24">
         <v>77.099999999999994</v>
       </c>
       <c r="AF24">
         <v>76.400000000000006</v>
       </c>
       <c r="AG24">
         <v>75.900000000000006</v>
       </c>
       <c r="AH24">
         <v>76.8</v>
       </c>
       <c r="AI24">
         <v>74.400000000000006</v>
       </c>
       <c r="AJ24">
         <v>72.3</v>
       </c>
+      <c r="AK24">
+        <v>72.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C25">
         <v>914.1</v>
       </c>
       <c r="D25">
         <v>108.3</v>
       </c>
       <c r="E25">
         <v>108.1</v>
       </c>
       <c r="F25">
         <v>107</v>
       </c>
       <c r="G25">
         <v>107.8</v>
       </c>
       <c r="H25">
         <v>108.2</v>
       </c>
       <c r="I25">
         <v>109.3</v>
       </c>
       <c r="J25">
         <v>110</v>
       </c>
@@ -4823,57 +4898,60 @@
       </c>
       <c r="AC25">
         <v>99</v>
       </c>
       <c r="AD25">
         <v>97.5</v>
       </c>
       <c r="AE25">
         <v>97.9</v>
       </c>
       <c r="AF25">
         <v>97.9</v>
       </c>
       <c r="AG25">
         <v>98.4</v>
       </c>
       <c r="AH25">
         <v>98.2</v>
       </c>
       <c r="AI25">
         <v>98.7</v>
       </c>
       <c r="AJ25">
         <v>98.9</v>
       </c>
+      <c r="AK25">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>108.4</v>
       </c>
       <c r="E26">
         <v>108.1</v>
       </c>
       <c r="F26">
         <v>107.2</v>
       </c>
       <c r="G26">
         <v>107.8</v>
       </c>
       <c r="H26">
         <v>108.3</v>
       </c>
       <c r="I26">
         <v>109.5</v>
       </c>
       <c r="J26">
         <v>110.3</v>
       </c>
@@ -4933,57 +5011,60 @@
       </c>
       <c r="AC26">
         <v>99.5</v>
       </c>
       <c r="AD26">
         <v>98</v>
       </c>
       <c r="AE26">
         <v>98.7</v>
       </c>
       <c r="AF26">
         <v>98.5</v>
       </c>
       <c r="AG26">
         <v>99.1</v>
       </c>
       <c r="AH26">
         <v>98.9</v>
       </c>
       <c r="AI26">
         <v>99.6</v>
       </c>
       <c r="AJ26">
         <v>99.6</v>
       </c>
+      <c r="AK26">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>112.1</v>
       </c>
       <c r="F27">
         <v>112.1</v>
       </c>
       <c r="G27">
         <v>113.4</v>
       </c>
       <c r="H27">
         <v>113.7</v>
       </c>
       <c r="I27">
         <v>114</v>
       </c>
       <c r="J27">
         <v>116.9</v>
       </c>
@@ -5043,57 +5124,60 @@
       </c>
       <c r="AC27">
         <v>102.5</v>
       </c>
       <c r="AD27">
         <v>103.1</v>
       </c>
       <c r="AE27">
         <v>104.2</v>
       </c>
       <c r="AF27">
         <v>104.9</v>
       </c>
       <c r="AG27">
         <v>105.7</v>
       </c>
       <c r="AH27">
         <v>106.8</v>
       </c>
       <c r="AI27">
         <v>107</v>
       </c>
       <c r="AJ27">
         <v>107.5</v>
       </c>
+      <c r="AK27">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="28" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.5</v>
       </c>
       <c r="E28">
         <v>112.3</v>
       </c>
       <c r="F28">
         <v>112.6</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
         <v>113.9</v>
       </c>
       <c r="I28">
         <v>114.2</v>
       </c>
       <c r="J28">
         <v>117.1</v>
       </c>
@@ -5153,57 +5237,60 @@
       </c>
       <c r="AC28">
         <v>102.9</v>
       </c>
       <c r="AD28">
         <v>103.4</v>
       </c>
       <c r="AE28">
         <v>104.4</v>
       </c>
       <c r="AF28">
         <v>105</v>
       </c>
       <c r="AG28">
         <v>106</v>
       </c>
       <c r="AH28">
         <v>107.2</v>
       </c>
       <c r="AI28">
         <v>107.3</v>
       </c>
       <c r="AJ28">
         <v>107.7</v>
       </c>
+      <c r="AK28">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.6</v>
       </c>
       <c r="E29">
         <v>112.4</v>
       </c>
       <c r="F29">
         <v>112.3</v>
       </c>
       <c r="G29">
         <v>113.9</v>
       </c>
       <c r="H29">
         <v>113.9</v>
       </c>
       <c r="I29">
         <v>113.3</v>
       </c>
       <c r="J29">
         <v>115.7</v>
       </c>
@@ -5261,59 +5348,62 @@
       <c r="AB29">
         <v>101.1</v>
       </c>
       <c r="AC29">
         <v>101.2</v>
       </c>
       <c r="AD29">
         <v>102.2</v>
       </c>
       <c r="AE29">
         <v>103.3</v>
       </c>
       <c r="AF29">
         <v>104</v>
       </c>
       <c r="AG29">
         <v>104.5</v>
       </c>
       <c r="AH29">
         <v>105.3</v>
       </c>
       <c r="AI29">
         <v>105.8</v>
       </c>
       <c r="AJ29">
-        <v>106.5</v>
+        <v>106.4</v>
+      </c>
+      <c r="AK29">
+        <v>106.9</v>
       </c>
     </row>
-    <row r="30" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.2</v>
       </c>
       <c r="E30">
         <v>112.3</v>
       </c>
       <c r="F30">
         <v>112.7</v>
       </c>
       <c r="G30">
         <v>113.6</v>
       </c>
       <c r="H30">
         <v>114.2</v>
       </c>
       <c r="I30">
         <v>113.7</v>
       </c>
       <c r="J30">
         <v>118.6</v>
       </c>
@@ -5373,57 +5463,60 @@
       </c>
       <c r="AC30">
         <v>104.5</v>
       </c>
       <c r="AD30">
         <v>105.3</v>
       </c>
       <c r="AE30">
         <v>106.7</v>
       </c>
       <c r="AF30">
         <v>107.2</v>
       </c>
       <c r="AG30">
         <v>108.1</v>
       </c>
       <c r="AH30">
         <v>109.5</v>
       </c>
       <c r="AI30">
         <v>109.4</v>
       </c>
       <c r="AJ30">
         <v>110.3</v>
       </c>
+      <c r="AK30">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>108.7</v>
       </c>
       <c r="E31">
         <v>106.2</v>
       </c>
       <c r="F31">
         <v>92.7</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
         <v>105.9</v>
       </c>
       <c r="I31">
         <v>106.2</v>
       </c>
       <c r="J31">
         <v>107</v>
       </c>
@@ -5483,57 +5576,60 @@
       </c>
       <c r="AC31">
         <v>92.7</v>
       </c>
       <c r="AD31">
         <v>90.7</v>
       </c>
       <c r="AE31">
         <v>94.9</v>
       </c>
       <c r="AF31">
         <v>92.9</v>
       </c>
       <c r="AG31">
         <v>94</v>
       </c>
       <c r="AH31">
         <v>93.6</v>
       </c>
       <c r="AI31">
         <v>91.8</v>
       </c>
       <c r="AJ31">
         <v>91.3</v>
       </c>
+      <c r="AK31">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.7</v>
       </c>
       <c r="E32">
         <v>123</v>
       </c>
       <c r="F32">
         <v>122.6</v>
       </c>
       <c r="G32">
         <v>121.4</v>
       </c>
       <c r="H32">
         <v>119.6</v>
       </c>
       <c r="I32">
         <v>118.9</v>
       </c>
       <c r="J32">
         <v>120.2</v>
       </c>
@@ -5593,57 +5689,60 @@
       </c>
       <c r="AC32">
         <v>96.4</v>
       </c>
       <c r="AD32">
         <v>100.4</v>
       </c>
       <c r="AE32">
         <v>99.2</v>
       </c>
       <c r="AF32">
         <v>97.3</v>
       </c>
       <c r="AG32">
         <v>100.2</v>
       </c>
       <c r="AH32">
         <v>100</v>
       </c>
       <c r="AI32">
         <v>97.8</v>
       </c>
       <c r="AJ32">
         <v>99.8</v>
       </c>
+      <c r="AK32">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="33" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.8</v>
       </c>
       <c r="E33">
         <v>114.5</v>
       </c>
       <c r="F33">
         <v>114</v>
       </c>
       <c r="G33">
         <v>114.9</v>
       </c>
       <c r="H33">
         <v>114.5</v>
       </c>
       <c r="I33">
         <v>114.4</v>
       </c>
       <c r="J33">
         <v>114.9</v>
       </c>
@@ -5703,57 +5802,60 @@
       </c>
       <c r="AC33">
         <v>98.9</v>
       </c>
       <c r="AD33">
         <v>99.3</v>
       </c>
       <c r="AE33">
         <v>100</v>
       </c>
       <c r="AF33">
         <v>100</v>
       </c>
       <c r="AG33">
         <v>99.9</v>
       </c>
       <c r="AH33">
         <v>100.4</v>
       </c>
       <c r="AI33">
         <v>98.2</v>
       </c>
       <c r="AJ33">
         <v>100.6</v>
       </c>
+      <c r="AK33">
+        <v>100</v>
+      </c>
     </row>
-    <row r="34" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>130.69999999999999</v>
       </c>
       <c r="E34">
         <v>131.9</v>
       </c>
       <c r="F34">
         <v>129.5</v>
       </c>
       <c r="G34">
         <v>125.9</v>
       </c>
       <c r="H34">
         <v>125.6</v>
       </c>
       <c r="I34">
         <v>125.8</v>
       </c>
       <c r="J34">
         <v>123.8</v>
       </c>
@@ -5813,57 +5915,60 @@
       </c>
       <c r="AC34">
         <v>95.7</v>
       </c>
       <c r="AD34">
         <v>100.4</v>
       </c>
       <c r="AE34">
         <v>96.4</v>
       </c>
       <c r="AF34">
         <v>96.2</v>
       </c>
       <c r="AG34">
         <v>100.8</v>
       </c>
       <c r="AH34">
         <v>99.4</v>
       </c>
       <c r="AI34">
         <v>96.3</v>
       </c>
       <c r="AJ34">
         <v>100.2</v>
       </c>
+      <c r="AK34">
+        <v>101</v>
+      </c>
     </row>
-    <row r="35" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>105.2</v>
       </c>
       <c r="E35">
         <v>104.6</v>
       </c>
       <c r="F35">
         <v>103.3</v>
       </c>
       <c r="G35">
         <v>103.9</v>
       </c>
       <c r="H35">
         <v>103.8</v>
       </c>
       <c r="I35">
         <v>106.8</v>
       </c>
       <c r="J35">
         <v>107.4</v>
       </c>
@@ -5923,57 +6028,60 @@
       </c>
       <c r="AC35">
         <v>97.5</v>
       </c>
       <c r="AD35">
         <v>93.2</v>
       </c>
       <c r="AE35">
         <v>93.3</v>
       </c>
       <c r="AF35">
         <v>93.1</v>
       </c>
       <c r="AG35">
         <v>92.8</v>
       </c>
       <c r="AH35">
         <v>92.3</v>
       </c>
       <c r="AI35">
         <v>94.4</v>
       </c>
       <c r="AJ35">
         <v>93.9</v>
       </c>
+      <c r="AK35">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="36" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>108</v>
       </c>
       <c r="E36">
         <v>106.5</v>
       </c>
       <c r="F36">
         <v>105.2</v>
       </c>
       <c r="G36">
         <v>106.4</v>
       </c>
       <c r="H36">
         <v>105.9</v>
       </c>
       <c r="I36">
         <v>109.3</v>
       </c>
       <c r="J36">
         <v>109.6</v>
       </c>
@@ -6033,57 +6141,60 @@
       </c>
       <c r="AC36">
         <v>93.6</v>
       </c>
       <c r="AD36">
         <v>88.6</v>
       </c>
       <c r="AE36">
         <v>89.3</v>
       </c>
       <c r="AF36">
         <v>88.8</v>
       </c>
       <c r="AG36">
         <v>88</v>
       </c>
       <c r="AH36">
         <v>87.4</v>
       </c>
       <c r="AI36">
         <v>89.6</v>
       </c>
       <c r="AJ36">
         <v>88.5</v>
       </c>
+      <c r="AK36">
+        <v>85.1</v>
+      </c>
     </row>
-    <row r="37" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>93.7</v>
       </c>
       <c r="E37">
         <v>94.3</v>
       </c>
       <c r="F37">
         <v>94.4</v>
       </c>
       <c r="G37">
         <v>97.1</v>
       </c>
       <c r="H37">
         <v>95.3</v>
       </c>
       <c r="I37">
         <v>95.4</v>
       </c>
       <c r="J37">
         <v>97.4</v>
       </c>
@@ -6143,57 +6254,60 @@
       </c>
       <c r="AC37">
         <v>109.7</v>
       </c>
       <c r="AD37">
         <v>110.6</v>
       </c>
       <c r="AE37">
         <v>110.7</v>
       </c>
       <c r="AF37">
         <v>111.9</v>
       </c>
       <c r="AG37">
         <v>112.6</v>
       </c>
       <c r="AH37">
         <v>113.3</v>
       </c>
       <c r="AI37">
         <v>112.8</v>
       </c>
       <c r="AJ37">
         <v>117</v>
       </c>
+      <c r="AK37">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="38" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C38">
         <v>26.7</v>
       </c>
       <c r="D38">
         <v>107.3</v>
       </c>
       <c r="E38">
         <v>106.8</v>
       </c>
       <c r="F38">
         <v>106.8</v>
       </c>
       <c r="G38">
         <v>109.3</v>
       </c>
       <c r="H38">
         <v>108.4</v>
       </c>
       <c r="I38">
         <v>108.1</v>
       </c>
       <c r="J38">
         <v>107.6</v>
       </c>
@@ -6251,59 +6365,62 @@
       <c r="AB38">
         <v>95.1</v>
       </c>
       <c r="AC38">
         <v>96</v>
       </c>
       <c r="AD38">
         <v>95.8</v>
       </c>
       <c r="AE38">
         <v>94.9</v>
       </c>
       <c r="AF38">
         <v>94.1</v>
       </c>
       <c r="AG38">
         <v>94.8</v>
       </c>
       <c r="AH38">
         <v>95.6</v>
       </c>
       <c r="AI38">
         <v>95.2</v>
       </c>
       <c r="AJ38">
-        <v>96</v>
+        <v>95.9</v>
+      </c>
+      <c r="AK38">
+        <v>95.4</v>
       </c>
     </row>
-    <row r="39" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>125.1</v>
       </c>
       <c r="E39">
         <v>122.1</v>
       </c>
       <c r="F39">
         <v>127.9</v>
       </c>
       <c r="G39">
         <v>129.5</v>
       </c>
       <c r="H39">
         <v>133</v>
       </c>
       <c r="I39">
         <v>139.5</v>
       </c>
       <c r="J39">
         <v>134.69999999999999</v>
       </c>
@@ -6363,57 +6480,60 @@
       </c>
       <c r="AC39">
         <v>135.1</v>
       </c>
       <c r="AD39">
         <v>141.4</v>
       </c>
       <c r="AE39">
         <v>146</v>
       </c>
       <c r="AF39">
         <v>141.5</v>
       </c>
       <c r="AG39">
         <v>144.30000000000001</v>
       </c>
       <c r="AH39">
         <v>146.30000000000001</v>
       </c>
       <c r="AI39">
         <v>146.80000000000001</v>
       </c>
       <c r="AJ39">
         <v>144.1</v>
       </c>
+      <c r="AK39">
+        <v>148</v>
+      </c>
     </row>
-    <row r="40" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>105.7</v>
       </c>
       <c r="E40">
         <v>105.8</v>
       </c>
       <c r="F40">
         <v>105.1</v>
       </c>
       <c r="G40">
         <v>108.4</v>
       </c>
       <c r="H40">
         <v>106.3</v>
       </c>
       <c r="I40">
         <v>105</v>
       </c>
       <c r="J40">
         <v>105.2</v>
       </c>
@@ -6473,57 +6593,60 @@
       </c>
       <c r="AC40">
         <v>93.2</v>
       </c>
       <c r="AD40">
         <v>91.9</v>
       </c>
       <c r="AE40">
         <v>91.6</v>
       </c>
       <c r="AF40">
         <v>90.5</v>
       </c>
       <c r="AG40">
         <v>91.4</v>
       </c>
       <c r="AH40">
         <v>91.2</v>
       </c>
       <c r="AI40">
         <v>91.5</v>
       </c>
       <c r="AJ40">
         <v>92.2</v>
       </c>
+      <c r="AK40">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="41" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105</v>
       </c>
       <c r="E41">
         <v>104.7</v>
       </c>
       <c r="F41">
         <v>104.2</v>
       </c>
       <c r="G41">
         <v>107.6</v>
       </c>
       <c r="H41">
         <v>105.1</v>
       </c>
       <c r="I41">
         <v>104.9</v>
       </c>
       <c r="J41">
         <v>104.5</v>
       </c>
@@ -6583,57 +6706,60 @@
       </c>
       <c r="AC41">
         <v>91.2</v>
       </c>
       <c r="AD41">
         <v>90.4</v>
       </c>
       <c r="AE41">
         <v>90.5</v>
       </c>
       <c r="AF41">
         <v>89.4</v>
       </c>
       <c r="AG41">
         <v>90.3</v>
       </c>
       <c r="AH41">
         <v>91</v>
       </c>
       <c r="AI41">
         <v>91.6</v>
       </c>
       <c r="AJ41">
         <v>91.5</v>
       </c>
+      <c r="AK41">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="42" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42">
         <v>10.1</v>
       </c>
       <c r="D42">
         <v>106.9</v>
       </c>
       <c r="E42">
         <v>107.4</v>
       </c>
       <c r="F42">
         <v>106.2</v>
       </c>
       <c r="G42">
         <v>109.6</v>
       </c>
       <c r="H42">
         <v>108.6</v>
       </c>
       <c r="I42">
         <v>105.3</v>
       </c>
       <c r="J42">
         <v>105.8</v>
       </c>
@@ -6691,59 +6817,62 @@
       <c r="AB42">
         <v>91.8</v>
       </c>
       <c r="AC42">
         <v>95.7</v>
       </c>
       <c r="AD42">
         <v>93.3</v>
       </c>
       <c r="AE42">
         <v>93.7</v>
       </c>
       <c r="AF42">
         <v>92.1</v>
       </c>
       <c r="AG42">
         <v>91.9</v>
       </c>
       <c r="AH42">
         <v>91.9</v>
       </c>
       <c r="AI42">
         <v>92.4</v>
       </c>
       <c r="AJ42">
-        <v>92.9</v>
+        <v>92.8</v>
+      </c>
+      <c r="AK42">
+        <v>90.1</v>
       </c>
     </row>
-    <row r="43" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>144.80000000000001</v>
       </c>
       <c r="E43">
         <v>146.9</v>
       </c>
       <c r="F43">
         <v>142.69999999999999</v>
       </c>
       <c r="G43">
         <v>139.80000000000001</v>
       </c>
       <c r="H43">
         <v>147.5</v>
       </c>
       <c r="I43">
         <v>147.5</v>
       </c>
       <c r="J43">
         <v>146.4</v>
       </c>
@@ -6801,59 +6930,62 @@
       <c r="AB43">
         <v>131.9</v>
       </c>
       <c r="AC43">
         <v>132.19999999999999</v>
       </c>
       <c r="AD43">
         <v>136.9</v>
       </c>
       <c r="AE43">
         <v>140.1</v>
       </c>
       <c r="AF43">
         <v>146.19999999999999</v>
       </c>
       <c r="AG43">
         <v>143.30000000000001</v>
       </c>
       <c r="AH43">
         <v>146.4</v>
       </c>
       <c r="AI43">
         <v>147.6</v>
       </c>
       <c r="AJ43">
-        <v>153</v>
+        <v>153.1</v>
+      </c>
+      <c r="AK43">
+        <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="44" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>146.6</v>
       </c>
       <c r="E44">
         <v>149.80000000000001</v>
       </c>
       <c r="F44">
         <v>147.19999999999999</v>
       </c>
       <c r="G44">
         <v>150.4</v>
       </c>
       <c r="H44">
         <v>150.19999999999999</v>
       </c>
       <c r="I44">
         <v>153</v>
       </c>
       <c r="J44">
         <v>152.9</v>
       </c>
@@ -6911,59 +7043,62 @@
       <c r="AB44">
         <v>136.4</v>
       </c>
       <c r="AC44">
         <v>138.5</v>
       </c>
       <c r="AD44">
         <v>144.30000000000001</v>
       </c>
       <c r="AE44">
         <v>148.30000000000001</v>
       </c>
       <c r="AF44">
         <v>152.19999999999999</v>
       </c>
       <c r="AG44">
         <v>150.80000000000001</v>
       </c>
       <c r="AH44">
         <v>154.19999999999999</v>
       </c>
       <c r="AI44">
         <v>157.1</v>
       </c>
       <c r="AJ44">
-        <v>160.4</v>
+        <v>160.5</v>
+      </c>
+      <c r="AK44">
+        <v>157</v>
       </c>
     </row>
-    <row r="45" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.3</v>
       </c>
       <c r="E45">
         <v>168</v>
       </c>
       <c r="F45">
         <v>164.7</v>
       </c>
       <c r="G45">
         <v>169.9</v>
       </c>
       <c r="H45">
         <v>171.7</v>
       </c>
       <c r="I45">
         <v>168.4</v>
       </c>
       <c r="J45">
         <v>164.8</v>
       </c>
@@ -7021,59 +7156,62 @@
       <c r="AB45">
         <v>142.4</v>
       </c>
       <c r="AC45">
         <v>140.30000000000001</v>
       </c>
       <c r="AD45">
         <v>143.4</v>
       </c>
       <c r="AE45">
         <v>156.19999999999999</v>
       </c>
       <c r="AF45">
         <v>162.80000000000001</v>
       </c>
       <c r="AG45">
         <v>160</v>
       </c>
       <c r="AH45">
         <v>162.9</v>
       </c>
       <c r="AI45">
         <v>174.3</v>
       </c>
       <c r="AJ45">
-        <v>176.9</v>
+        <v>177.1</v>
+      </c>
+      <c r="AK45">
+        <v>169.3</v>
       </c>
     </row>
-    <row r="46" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>133.1</v>
       </c>
       <c r="E46">
         <v>136.30000000000001</v>
       </c>
       <c r="F46">
         <v>131.1</v>
       </c>
       <c r="G46">
         <v>136.4</v>
       </c>
       <c r="H46">
         <v>138.1</v>
       </c>
       <c r="I46">
         <v>141.80000000000001</v>
       </c>
       <c r="J46">
         <v>138.5</v>
       </c>
@@ -7133,57 +7271,60 @@
       </c>
       <c r="AC46">
         <v>137.9</v>
       </c>
       <c r="AD46">
         <v>139.69999999999999</v>
       </c>
       <c r="AE46">
         <v>142.6</v>
       </c>
       <c r="AF46">
         <v>145.30000000000001</v>
       </c>
       <c r="AG46">
         <v>142.30000000000001</v>
       </c>
       <c r="AH46">
         <v>146.69999999999999</v>
       </c>
       <c r="AI46">
         <v>146.19999999999999</v>
       </c>
       <c r="AJ46">
         <v>148.5</v>
       </c>
+      <c r="AK46">
+        <v>146.4</v>
+      </c>
     </row>
-    <row r="47" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>123.9</v>
       </c>
       <c r="E47">
         <v>124.9</v>
       </c>
       <c r="F47">
         <v>115.9</v>
       </c>
       <c r="G47">
         <v>116.1</v>
       </c>
       <c r="H47">
         <v>110.8</v>
       </c>
       <c r="I47">
         <v>112.3</v>
       </c>
       <c r="J47">
         <v>111.5</v>
       </c>
@@ -7243,57 +7384,60 @@
       </c>
       <c r="AC47">
         <v>102.8</v>
       </c>
       <c r="AD47">
         <v>103</v>
       </c>
       <c r="AE47">
         <v>104.6</v>
       </c>
       <c r="AF47">
         <v>105</v>
       </c>
       <c r="AG47">
         <v>106.8</v>
       </c>
       <c r="AH47">
         <v>108.1</v>
       </c>
       <c r="AI47">
         <v>106.8</v>
       </c>
       <c r="AJ47">
         <v>108</v>
       </c>
+      <c r="AK47">
+        <v>113.5</v>
+      </c>
     </row>
-    <row r="48" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>120.9</v>
       </c>
       <c r="E48">
         <v>123.2</v>
       </c>
       <c r="F48">
         <v>112.9</v>
       </c>
       <c r="G48">
         <v>114.5</v>
       </c>
       <c r="H48">
         <v>106.9</v>
       </c>
       <c r="I48">
         <v>109.4</v>
       </c>
       <c r="J48">
         <v>108.8</v>
       </c>
@@ -7353,57 +7497,60 @@
       </c>
       <c r="AC48">
         <v>105.6</v>
       </c>
       <c r="AD48">
         <v>104.9</v>
       </c>
       <c r="AE48">
         <v>106.6</v>
       </c>
       <c r="AF48">
         <v>106.2</v>
       </c>
       <c r="AG48">
         <v>108.8</v>
       </c>
       <c r="AH48">
         <v>111.1</v>
       </c>
       <c r="AI48">
         <v>110.8</v>
       </c>
       <c r="AJ48">
         <v>110.8</v>
       </c>
+      <c r="AK48">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="49" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C49">
         <v>0.4</v>
       </c>
       <c r="D49">
         <v>135.9</v>
       </c>
       <c r="E49">
         <v>133.5</v>
       </c>
       <c r="F49">
         <v>127.3</v>
       </c>
       <c r="G49">
         <v>124.9</v>
       </c>
       <c r="H49">
         <v>124.5</v>
       </c>
       <c r="I49">
         <v>124.1</v>
       </c>
       <c r="J49">
         <v>122.6</v>
       </c>
@@ -7463,57 +7610,60 @@
       </c>
       <c r="AC49">
         <v>90.2</v>
       </c>
       <c r="AD49">
         <v>96.1</v>
       </c>
       <c r="AE49">
         <v>97.8</v>
       </c>
       <c r="AF49">
         <v>99</v>
       </c>
       <c r="AG49">
         <v>97.6</v>
       </c>
       <c r="AH49">
         <v>95.9</v>
       </c>
       <c r="AI49">
         <v>90.5</v>
       </c>
       <c r="AJ49">
         <v>95.4</v>
       </c>
+      <c r="AK49">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="50" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>95.5</v>
       </c>
       <c r="E50">
         <v>96.3</v>
       </c>
       <c r="F50">
         <v>95.7</v>
       </c>
       <c r="G50">
         <v>98.4</v>
       </c>
       <c r="H50">
         <v>98.2</v>
       </c>
       <c r="I50">
         <v>100.8</v>
       </c>
       <c r="J50">
         <v>99.8</v>
       </c>
@@ -7571,59 +7721,62 @@
       <c r="AB50">
         <v>99.4</v>
       </c>
       <c r="AC50">
         <v>98.7</v>
       </c>
       <c r="AD50">
         <v>95.7</v>
       </c>
       <c r="AE50">
         <v>98.8</v>
       </c>
       <c r="AF50">
         <v>101.7</v>
       </c>
       <c r="AG50">
         <v>100.3</v>
       </c>
       <c r="AH50">
         <v>98.9</v>
       </c>
       <c r="AI50">
         <v>102</v>
       </c>
       <c r="AJ50">
-        <v>99.3</v>
+        <v>99.4</v>
+      </c>
+      <c r="AK50">
+        <v>99.2</v>
       </c>
     </row>
-    <row r="51" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B51" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>95.1</v>
       </c>
       <c r="E51">
         <v>95.7</v>
       </c>
       <c r="F51">
         <v>94.9</v>
       </c>
       <c r="G51">
         <v>97.8</v>
       </c>
       <c r="H51">
         <v>97.4</v>
       </c>
       <c r="I51">
         <v>100.8</v>
       </c>
       <c r="J51">
         <v>99.4</v>
       </c>
@@ -7681,59 +7834,62 @@
       <c r="AB51">
         <v>98.6</v>
       </c>
       <c r="AC51">
         <v>97.7</v>
       </c>
       <c r="AD51">
         <v>93.8</v>
       </c>
       <c r="AE51">
         <v>97.6</v>
       </c>
       <c r="AF51">
         <v>101.2</v>
       </c>
       <c r="AG51">
         <v>99.9</v>
       </c>
       <c r="AH51">
         <v>97.4</v>
       </c>
       <c r="AI51">
         <v>101.4</v>
       </c>
       <c r="AJ51">
-        <v>98.2</v>
+        <v>98.3</v>
+      </c>
+      <c r="AK51">
+        <v>98.7</v>
       </c>
     </row>
-    <row r="52" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>97.3</v>
       </c>
       <c r="E52">
         <v>98.6</v>
       </c>
       <c r="F52">
         <v>98.9</v>
       </c>
       <c r="G52">
         <v>100.8</v>
       </c>
       <c r="H52">
         <v>101.2</v>
       </c>
       <c r="I52">
         <v>100.3</v>
       </c>
       <c r="J52">
         <v>101</v>
       </c>
@@ -7793,57 +7949,60 @@
       </c>
       <c r="AC52">
         <v>102.8</v>
       </c>
       <c r="AD52">
         <v>103</v>
       </c>
       <c r="AE52">
         <v>103.8</v>
       </c>
       <c r="AF52">
         <v>104.2</v>
       </c>
       <c r="AG52">
         <v>103.8</v>
       </c>
       <c r="AH52">
         <v>103.4</v>
       </c>
       <c r="AI52">
         <v>103.2</v>
       </c>
       <c r="AJ52">
         <v>104.8</v>
       </c>
+      <c r="AK52">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="53" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C53">
         <v>144.80000000000001</v>
       </c>
       <c r="D53">
         <v>106.4</v>
       </c>
       <c r="E53">
         <v>107.1</v>
       </c>
       <c r="F53">
         <v>106.8</v>
       </c>
       <c r="G53">
         <v>108.1</v>
       </c>
       <c r="H53">
         <v>108.3</v>
       </c>
       <c r="I53">
         <v>108.5</v>
       </c>
       <c r="J53">
         <v>109</v>
       </c>
@@ -7903,57 +8062,60 @@
       </c>
       <c r="AC53">
         <v>103.6</v>
       </c>
       <c r="AD53">
         <v>103.2</v>
       </c>
       <c r="AE53">
         <v>103.6</v>
       </c>
       <c r="AF53">
         <v>103.4</v>
       </c>
       <c r="AG53">
         <v>103.9</v>
       </c>
       <c r="AH53">
         <v>104.6</v>
       </c>
       <c r="AI53">
         <v>104.4</v>
       </c>
       <c r="AJ53">
         <v>104.7</v>
       </c>
+      <c r="AK53">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="54" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C54">
         <v>35.200000000000003</v>
       </c>
       <c r="D54">
         <v>105.3</v>
       </c>
       <c r="E54">
         <v>105.4</v>
       </c>
       <c r="F54">
         <v>104.8</v>
       </c>
       <c r="G54">
         <v>108</v>
       </c>
       <c r="H54">
         <v>105.6</v>
       </c>
       <c r="I54">
         <v>105.1</v>
       </c>
       <c r="J54">
         <v>105</v>
       </c>
@@ -8013,57 +8175,60 @@
       </c>
       <c r="AC54">
         <v>92.5</v>
       </c>
       <c r="AD54">
         <v>91</v>
       </c>
       <c r="AE54">
         <v>91.3</v>
       </c>
       <c r="AF54">
         <v>90.2</v>
       </c>
       <c r="AG54">
         <v>91</v>
       </c>
       <c r="AH54">
         <v>90.8</v>
       </c>
       <c r="AI54">
         <v>91.6</v>
       </c>
       <c r="AJ54">
         <v>92.1</v>
       </c>
+      <c r="AK54">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="55" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B55" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>105.3</v>
       </c>
       <c r="E55">
         <v>104.9</v>
       </c>
       <c r="F55">
         <v>103.5</v>
       </c>
       <c r="G55">
         <v>104.1</v>
       </c>
       <c r="H55">
         <v>104</v>
       </c>
       <c r="I55">
         <v>106.9</v>
       </c>
       <c r="J55">
         <v>107.3</v>
       </c>
@@ -8123,57 +8288,60 @@
       </c>
       <c r="AC55">
         <v>97.4</v>
       </c>
       <c r="AD55">
         <v>93.1</v>
       </c>
       <c r="AE55">
         <v>93.2</v>
       </c>
       <c r="AF55">
         <v>93</v>
       </c>
       <c r="AG55">
         <v>92.8</v>
       </c>
       <c r="AH55">
         <v>92.4</v>
       </c>
       <c r="AI55">
         <v>94.3</v>
       </c>
       <c r="AJ55">
         <v>93.8</v>
       </c>
+      <c r="AK55">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="56" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>108.4</v>
       </c>
       <c r="F56">
         <v>107.5</v>
       </c>
       <c r="G56">
         <v>109.8</v>
       </c>
       <c r="H56">
         <v>110.7</v>
       </c>
       <c r="I56">
         <v>110.4</v>
       </c>
       <c r="J56">
         <v>110.4</v>
       </c>
@@ -8233,57 +8401,60 @@
       </c>
       <c r="AC56">
         <v>110</v>
       </c>
       <c r="AD56">
         <v>110.6</v>
       </c>
       <c r="AE56">
         <v>111.6</v>
       </c>
       <c r="AF56">
         <v>111.7</v>
       </c>
       <c r="AG56">
         <v>112.3</v>
       </c>
       <c r="AH56">
         <v>113</v>
       </c>
       <c r="AI56">
         <v>112.5</v>
       </c>
       <c r="AJ56">
         <v>112.9</v>
       </c>
+      <c r="AK56">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="57" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C57">
         <v>72.3</v>
       </c>
       <c r="D57">
         <v>104.2</v>
       </c>
       <c r="E57">
         <v>105.7</v>
       </c>
       <c r="F57">
         <v>105.5</v>
       </c>
       <c r="G57">
         <v>106.2</v>
       </c>
       <c r="H57">
         <v>107.8</v>
       </c>
       <c r="I57">
         <v>107.3</v>
       </c>
       <c r="J57">
         <v>107.3</v>
       </c>
@@ -8343,57 +8514,60 @@
       </c>
       <c r="AC57">
         <v>107.3</v>
       </c>
       <c r="AD57">
         <v>107.9</v>
       </c>
       <c r="AE57">
         <v>108.5</v>
       </c>
       <c r="AF57">
         <v>108.3</v>
       </c>
       <c r="AG57">
         <v>109</v>
       </c>
       <c r="AH57">
         <v>109.7</v>
       </c>
       <c r="AI57">
         <v>109.3</v>
       </c>
       <c r="AJ57">
         <v>110.3</v>
       </c>
+      <c r="AK57">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="58" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C58">
         <v>13.2</v>
       </c>
       <c r="D58">
         <v>123.9</v>
       </c>
       <c r="E58">
         <v>124.6</v>
       </c>
       <c r="F58">
         <v>120.4</v>
       </c>
       <c r="G58">
         <v>126</v>
       </c>
       <c r="H58">
         <v>127.5</v>
       </c>
       <c r="I58">
         <v>129</v>
       </c>
       <c r="J58">
         <v>128.4</v>
       </c>
@@ -8453,57 +8627,60 @@
       </c>
       <c r="AC58">
         <v>125</v>
       </c>
       <c r="AD58">
         <v>125.2</v>
       </c>
       <c r="AE58">
         <v>127.7</v>
       </c>
       <c r="AF58">
         <v>130.19999999999999</v>
       </c>
       <c r="AG58">
         <v>130</v>
       </c>
       <c r="AH58">
         <v>130.30000000000001</v>
       </c>
       <c r="AI58">
         <v>130.1</v>
       </c>
       <c r="AJ58">
         <v>128</v>
       </c>
+      <c r="AK58">
+        <v>125.8</v>
+      </c>
     </row>
-    <row r="59" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B59" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C59">
         <v>1.2</v>
       </c>
       <c r="D59">
         <v>113.4</v>
       </c>
       <c r="E59">
         <v>108.4</v>
       </c>
       <c r="F59">
         <v>110.4</v>
       </c>
       <c r="G59">
         <v>105.7</v>
       </c>
       <c r="H59">
         <v>100.8</v>
       </c>
       <c r="I59">
         <v>106.7</v>
       </c>
       <c r="J59">
         <v>103.3</v>
       </c>
@@ -8563,57 +8740,60 @@
       </c>
       <c r="AC59">
         <v>101</v>
       </c>
       <c r="AD59">
         <v>102.7</v>
       </c>
       <c r="AE59">
         <v>103.7</v>
       </c>
       <c r="AF59">
         <v>105.9</v>
       </c>
       <c r="AG59">
         <v>103.8</v>
       </c>
       <c r="AH59">
         <v>103.1</v>
       </c>
       <c r="AI59">
         <v>103.5</v>
       </c>
       <c r="AJ59">
         <v>105.9</v>
       </c>
+      <c r="AK59">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="60" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B60" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C60">
         <v>41.3</v>
       </c>
       <c r="D60">
         <v>107.2</v>
       </c>
       <c r="E60">
         <v>106</v>
       </c>
       <c r="F60">
         <v>104.5</v>
       </c>
       <c r="G60">
         <v>104.5</v>
       </c>
       <c r="H60">
         <v>105.7</v>
       </c>
       <c r="I60">
         <v>106</v>
       </c>
       <c r="J60">
         <v>106.4</v>
       </c>
@@ -8673,57 +8853,60 @@
       </c>
       <c r="AC60">
         <v>87.7</v>
       </c>
       <c r="AD60">
         <v>88.4</v>
       </c>
       <c r="AE60">
         <v>80.7</v>
       </c>
       <c r="AF60">
         <v>85.1</v>
       </c>
       <c r="AG60">
         <v>83.9</v>
       </c>
       <c r="AH60">
         <v>83.1</v>
       </c>
       <c r="AI60">
         <v>76.5</v>
       </c>
       <c r="AJ60">
         <v>84.8</v>
       </c>
+      <c r="AK60">
+        <v>81.7</v>
+      </c>
     </row>
-    <row r="61" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B61" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C61">
         <v>236.8</v>
       </c>
       <c r="D61">
         <v>117.8</v>
       </c>
       <c r="E61">
         <v>117.6</v>
       </c>
       <c r="F61">
         <v>117.6</v>
       </c>
       <c r="G61">
         <v>117.8</v>
       </c>
       <c r="H61">
         <v>118</v>
       </c>
       <c r="I61">
         <v>117.3</v>
       </c>
       <c r="J61">
         <v>119.7</v>
       </c>
@@ -8783,57 +8966,60 @@
       </c>
       <c r="AC61">
         <v>102.8</v>
       </c>
       <c r="AD61">
         <v>104.2</v>
       </c>
       <c r="AE61">
         <v>105.2</v>
       </c>
       <c r="AF61">
         <v>105.1</v>
       </c>
       <c r="AG61">
         <v>106.1</v>
       </c>
       <c r="AH61">
         <v>107</v>
       </c>
       <c r="AI61">
         <v>106.6</v>
       </c>
       <c r="AJ61">
         <v>108</v>
       </c>
+      <c r="AK61">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="62" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B62" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>105.3</v>
       </c>
       <c r="E62">
         <v>104.9</v>
       </c>
       <c r="F62">
         <v>103.5</v>
       </c>
       <c r="G62">
         <v>104.2</v>
       </c>
       <c r="H62">
         <v>103.9</v>
       </c>
       <c r="I62">
         <v>106.9</v>
       </c>
       <c r="J62">
         <v>107.3</v>
       </c>
@@ -8893,57 +9079,60 @@
       </c>
       <c r="AC62">
         <v>97.4</v>
       </c>
       <c r="AD62">
         <v>93.1</v>
       </c>
       <c r="AE62">
         <v>93.2</v>
       </c>
       <c r="AF62">
         <v>93</v>
       </c>
       <c r="AG62">
         <v>92.8</v>
       </c>
       <c r="AH62">
         <v>92.4</v>
       </c>
       <c r="AI62">
         <v>94.3</v>
       </c>
       <c r="AJ62">
         <v>93.8</v>
       </c>
+      <c r="AK62">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="63" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>107.4</v>
       </c>
       <c r="E63">
         <v>107.8</v>
       </c>
       <c r="F63">
         <v>105</v>
       </c>
       <c r="G63">
         <v>105.8</v>
       </c>
       <c r="H63">
         <v>106.9</v>
       </c>
       <c r="I63">
         <v>108.6</v>
       </c>
       <c r="J63">
         <v>109.4</v>
       </c>
@@ -9003,57 +9192,60 @@
       </c>
       <c r="AC63">
         <v>84.5</v>
       </c>
       <c r="AD63">
         <v>85.5</v>
       </c>
       <c r="AE63">
         <v>85.3</v>
       </c>
       <c r="AF63">
         <v>84.7</v>
       </c>
       <c r="AG63">
         <v>85.6</v>
       </c>
       <c r="AH63">
         <v>84.4</v>
       </c>
       <c r="AI63">
         <v>83.5</v>
       </c>
       <c r="AJ63">
         <v>83.1</v>
       </c>
+      <c r="AK63">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="64" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C64">
         <v>6.4</v>
       </c>
       <c r="D64">
         <v>121.7</v>
       </c>
       <c r="E64">
         <v>125.9</v>
       </c>
       <c r="F64">
         <v>117</v>
       </c>
       <c r="G64">
         <v>116.7</v>
       </c>
       <c r="H64">
         <v>109.4</v>
       </c>
       <c r="I64">
         <v>107.6</v>
       </c>
       <c r="J64">
         <v>109.4</v>
       </c>
@@ -9113,57 +9305,60 @@
       </c>
       <c r="AC64">
         <v>58.9</v>
       </c>
       <c r="AD64">
         <v>54.1</v>
       </c>
       <c r="AE64">
         <v>51.7</v>
       </c>
       <c r="AF64">
         <v>51.5</v>
       </c>
       <c r="AG64">
         <v>51.9</v>
       </c>
       <c r="AH64">
         <v>49.7</v>
       </c>
       <c r="AI64">
         <v>52.5</v>
       </c>
       <c r="AJ64">
         <v>49.3</v>
       </c>
+      <c r="AK64">
+        <v>44.8</v>
+      </c>
     </row>
-    <row r="65" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>127.6</v>
       </c>
       <c r="E65">
         <v>124.2</v>
       </c>
       <c r="F65">
         <v>115.9</v>
       </c>
       <c r="G65">
         <v>114.2</v>
       </c>
       <c r="H65">
         <v>112.4</v>
       </c>
       <c r="I65">
         <v>114.2</v>
       </c>
       <c r="J65">
         <v>117.3</v>
       </c>
@@ -9223,57 +9418,60 @@
       </c>
       <c r="AC65">
         <v>71.3</v>
       </c>
       <c r="AD65">
         <v>69</v>
       </c>
       <c r="AE65">
         <v>67</v>
       </c>
       <c r="AF65">
         <v>67.400000000000006</v>
       </c>
       <c r="AG65">
         <v>68.3</v>
       </c>
       <c r="AH65">
         <v>65.7</v>
       </c>
       <c r="AI65">
         <v>64.2</v>
       </c>
       <c r="AJ65">
         <v>64.2</v>
       </c>
+      <c r="AK65">
+        <v>64.5</v>
+      </c>
     </row>
-    <row r="66" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>116.1</v>
       </c>
       <c r="E66">
         <v>115.7</v>
       </c>
       <c r="F66">
         <v>112.2</v>
       </c>
       <c r="G66">
         <v>115.3</v>
       </c>
       <c r="H66">
         <v>115.5</v>
       </c>
       <c r="I66">
         <v>112.1</v>
       </c>
       <c r="J66">
         <v>111.9</v>
       </c>
@@ -9333,57 +9531,60 @@
       </c>
       <c r="AC66">
         <v>67.400000000000006</v>
       </c>
       <c r="AD66">
         <v>64.8</v>
       </c>
       <c r="AE66">
         <v>62.5</v>
       </c>
       <c r="AF66">
         <v>62.4</v>
       </c>
       <c r="AG66">
         <v>63.9</v>
       </c>
       <c r="AH66">
         <v>60.9</v>
       </c>
       <c r="AI66">
         <v>61.1</v>
       </c>
       <c r="AJ66">
         <v>61.2</v>
       </c>
+      <c r="AK66">
+        <v>62</v>
+      </c>
     </row>
-    <row r="67" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C67">
         <v>49.2</v>
       </c>
       <c r="D67">
         <v>130.1</v>
       </c>
       <c r="E67">
         <v>125.2</v>
       </c>
       <c r="F67">
         <v>115.8</v>
       </c>
       <c r="G67">
         <v>114.6</v>
       </c>
       <c r="H67">
         <v>112.2</v>
       </c>
       <c r="I67">
         <v>114.3</v>
       </c>
       <c r="J67">
         <v>117.6</v>
       </c>
@@ -9443,57 +9644,60 @@
       </c>
       <c r="AC67">
         <v>71.900000000000006</v>
       </c>
       <c r="AD67">
         <v>69.599999999999994</v>
       </c>
       <c r="AE67">
         <v>67.8</v>
       </c>
       <c r="AF67">
         <v>68.099999999999994</v>
       </c>
       <c r="AG67">
         <v>69.2</v>
       </c>
       <c r="AH67">
         <v>66.400000000000006</v>
       </c>
       <c r="AI67">
         <v>64.7</v>
       </c>
       <c r="AJ67">
         <v>64.7</v>
       </c>
+      <c r="AK67">
+        <v>65.099999999999994</v>
+      </c>
     </row>
-    <row r="68" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>101.8</v>
       </c>
       <c r="E68">
         <v>103</v>
       </c>
       <c r="F68">
         <v>103</v>
       </c>
       <c r="G68">
         <v>103.3</v>
       </c>
       <c r="H68">
         <v>101.8</v>
       </c>
       <c r="I68">
         <v>102.3</v>
       </c>
       <c r="J68">
         <v>103</v>
       </c>
@@ -9553,57 +9757,60 @@
       </c>
       <c r="AC68">
         <v>98.6</v>
       </c>
       <c r="AD68">
         <v>97.5</v>
       </c>
       <c r="AE68">
         <v>93.1</v>
       </c>
       <c r="AF68">
         <v>91.5</v>
       </c>
       <c r="AG68">
         <v>89.7</v>
       </c>
       <c r="AH68">
         <v>88.6</v>
       </c>
       <c r="AI68">
         <v>86.4</v>
       </c>
       <c r="AJ68">
         <v>86.6</v>
       </c>
+      <c r="AK68">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="69" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100.5</v>
       </c>
       <c r="E69">
         <v>100.2</v>
       </c>
       <c r="F69">
         <v>99.4</v>
       </c>
       <c r="G69">
         <v>99.9</v>
       </c>
       <c r="H69">
         <v>101.5</v>
       </c>
       <c r="I69">
         <v>102</v>
       </c>
       <c r="J69">
         <v>102.7</v>
       </c>
@@ -9663,57 +9870,60 @@
       </c>
       <c r="AC69">
         <v>100</v>
       </c>
       <c r="AD69">
         <v>97.1</v>
       </c>
       <c r="AE69">
         <v>87</v>
       </c>
       <c r="AF69">
         <v>83.5</v>
       </c>
       <c r="AG69">
         <v>79.3</v>
       </c>
       <c r="AH69">
         <v>77.7</v>
       </c>
       <c r="AI69">
         <v>74.099999999999994</v>
       </c>
       <c r="AJ69">
         <v>74.3</v>
       </c>
+      <c r="AK69">
+        <v>77.7</v>
+      </c>
     </row>
-    <row r="70" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>103.3</v>
       </c>
       <c r="E70">
         <v>105.7</v>
       </c>
       <c r="F70">
         <v>105.6</v>
       </c>
       <c r="G70">
         <v>106.3</v>
       </c>
       <c r="H70">
         <v>101.9</v>
       </c>
       <c r="I70">
         <v>102.8</v>
       </c>
       <c r="J70">
         <v>103.1</v>
       </c>
@@ -9773,57 +9983,60 @@
       </c>
       <c r="AC70">
         <v>98.3</v>
       </c>
       <c r="AD70">
         <v>97.9</v>
       </c>
       <c r="AE70">
         <v>98.1</v>
       </c>
       <c r="AF70">
         <v>98.5</v>
       </c>
       <c r="AG70">
         <v>98.7</v>
       </c>
       <c r="AH70">
         <v>98.3</v>
       </c>
       <c r="AI70">
         <v>98</v>
       </c>
       <c r="AJ70">
         <v>97.7</v>
       </c>
+      <c r="AK70">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="71" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="71" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C71">
         <v>266.10000000000002</v>
       </c>
       <c r="D71">
         <v>103</v>
       </c>
       <c r="E71">
         <v>103.8</v>
       </c>
       <c r="F71">
         <v>100.4</v>
       </c>
       <c r="G71">
         <v>104.2</v>
       </c>
       <c r="H71">
         <v>106.3</v>
       </c>
       <c r="I71">
         <v>106.8</v>
       </c>
       <c r="J71">
         <v>106.4</v>
       </c>
@@ -9883,57 +10096,60 @@
       </c>
       <c r="AC71">
         <v>77.099999999999994</v>
       </c>
       <c r="AD71">
         <v>77.900000000000006</v>
       </c>
       <c r="AE71">
         <v>77.400000000000006</v>
       </c>
       <c r="AF71">
         <v>77.099999999999994</v>
       </c>
       <c r="AG71">
         <v>78.5</v>
       </c>
       <c r="AH71">
         <v>77.2</v>
       </c>
       <c r="AI71">
         <v>76.3</v>
       </c>
       <c r="AJ71">
         <v>74.7</v>
       </c>
+      <c r="AK71">
+        <v>70.599999999999994</v>
+      </c>
     </row>
-    <row r="72" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="72" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>99.6</v>
       </c>
       <c r="E72">
         <v>101.5</v>
       </c>
       <c r="F72">
         <v>99.5</v>
       </c>
       <c r="G72">
         <v>105.8</v>
       </c>
       <c r="H72">
         <v>108.2</v>
       </c>
       <c r="I72">
         <v>111</v>
       </c>
       <c r="J72">
         <v>107.5</v>
       </c>
@@ -9993,57 +10209,60 @@
       </c>
       <c r="AC72">
         <v>69</v>
       </c>
       <c r="AD72">
         <v>68.099999999999994</v>
       </c>
       <c r="AE72">
         <v>67.7</v>
       </c>
       <c r="AF72">
         <v>65.7</v>
       </c>
       <c r="AG72">
         <v>64.2</v>
       </c>
       <c r="AH72">
         <v>62.5</v>
       </c>
       <c r="AI72">
         <v>62.8</v>
       </c>
       <c r="AJ72">
         <v>60.5</v>
       </c>
+      <c r="AK72">
+        <v>61.9</v>
+      </c>
     </row>
-    <row r="73" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="73" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>94.4</v>
       </c>
       <c r="E73">
         <v>93.8</v>
       </c>
       <c r="F73">
         <v>89.3</v>
       </c>
       <c r="G73">
         <v>95.4</v>
       </c>
       <c r="H73">
         <v>97.3</v>
       </c>
       <c r="I73">
         <v>99.9</v>
       </c>
       <c r="J73">
         <v>102.5</v>
       </c>
@@ -10101,59 +10320,62 @@
       <c r="AB73">
         <v>77.5</v>
       </c>
       <c r="AC73">
         <v>79</v>
       </c>
       <c r="AD73">
         <v>80.900000000000006</v>
       </c>
       <c r="AE73">
         <v>81.8</v>
       </c>
       <c r="AF73">
         <v>81.400000000000006</v>
       </c>
       <c r="AG73">
         <v>86.5</v>
       </c>
       <c r="AH73">
         <v>83.4</v>
       </c>
       <c r="AI73">
         <v>80.900000000000006</v>
       </c>
       <c r="AJ73">
-        <v>80.8</v>
+        <v>80.7</v>
+      </c>
+      <c r="AK73">
+        <v>76.599999999999994</v>
       </c>
     </row>
-    <row r="74" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="74" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>111.9</v>
       </c>
       <c r="E74">
         <v>112.1</v>
       </c>
       <c r="F74">
         <v>107.5</v>
       </c>
       <c r="G74">
         <v>108.9</v>
       </c>
       <c r="H74">
         <v>111.2</v>
       </c>
       <c r="I74">
         <v>107.2</v>
       </c>
       <c r="J74">
         <v>106.7</v>
       </c>
@@ -10213,57 +10435,60 @@
       </c>
       <c r="AC74">
         <v>82.5</v>
       </c>
       <c r="AD74">
         <v>83.8</v>
       </c>
       <c r="AE74">
         <v>83.6</v>
       </c>
       <c r="AF74">
         <v>84.5</v>
       </c>
       <c r="AG74">
         <v>85.8</v>
       </c>
       <c r="AH74">
         <v>85.2</v>
       </c>
       <c r="AI74">
         <v>85.1</v>
       </c>
       <c r="AJ74">
         <v>83.4</v>
       </c>
+      <c r="AK74">
+        <v>74.3</v>
+      </c>
     </row>
-    <row r="75" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="75" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>110.7</v>
       </c>
       <c r="F75">
         <v>107.9</v>
       </c>
       <c r="G75">
         <v>109.2</v>
       </c>
       <c r="H75">
         <v>110.7</v>
       </c>
       <c r="I75">
         <v>114.7</v>
       </c>
       <c r="J75">
         <v>114.7</v>
       </c>
@@ -10321,59 +10546,62 @@
       <c r="AB75">
         <v>75.8</v>
       </c>
       <c r="AC75">
         <v>77.599999999999994</v>
       </c>
       <c r="AD75">
         <v>79.099999999999994</v>
       </c>
       <c r="AE75">
         <v>79.8</v>
       </c>
       <c r="AF75">
         <v>80.099999999999994</v>
       </c>
       <c r="AG75">
         <v>80.7</v>
       </c>
       <c r="AH75">
         <v>79.8</v>
       </c>
       <c r="AI75">
         <v>78.7</v>
       </c>
       <c r="AJ75">
-        <v>76.900000000000006</v>
+        <v>76.8</v>
+      </c>
+      <c r="AK75">
+        <v>78.8</v>
       </c>
     </row>
-    <row r="76" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="76" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>117.4</v>
       </c>
       <c r="E76">
         <v>122.5</v>
       </c>
       <c r="F76">
         <v>119.6</v>
       </c>
       <c r="G76">
         <v>118.6</v>
       </c>
       <c r="H76">
         <v>116.1</v>
       </c>
       <c r="I76">
         <v>117</v>
       </c>
       <c r="J76">
         <v>113.8</v>
       </c>
@@ -10433,57 +10661,60 @@
       </c>
       <c r="AC76">
         <v>65</v>
       </c>
       <c r="AD76">
         <v>63.6</v>
       </c>
       <c r="AE76">
         <v>65.099999999999994</v>
       </c>
       <c r="AF76">
         <v>63.5</v>
       </c>
       <c r="AG76">
         <v>63.2</v>
       </c>
       <c r="AH76">
         <v>61.9</v>
       </c>
       <c r="AI76">
         <v>62.5</v>
       </c>
       <c r="AJ76">
         <v>64.3</v>
       </c>
+      <c r="AK76">
+        <v>65.599999999999994</v>
+      </c>
     </row>
-    <row r="77" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="77" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B77" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.8</v>
       </c>
       <c r="E77">
         <v>113</v>
       </c>
       <c r="F77">
         <v>112.3</v>
       </c>
       <c r="G77">
         <v>118.6</v>
       </c>
       <c r="H77">
         <v>115.6</v>
       </c>
       <c r="I77">
         <v>117.2</v>
       </c>
       <c r="J77">
         <v>114.9</v>
       </c>
@@ -10541,59 +10772,62 @@
       <c r="AB77">
         <v>80.099999999999994</v>
       </c>
       <c r="AC77">
         <v>81.400000000000006</v>
       </c>
       <c r="AD77">
         <v>81.7</v>
       </c>
       <c r="AE77">
         <v>83.4</v>
       </c>
       <c r="AF77">
         <v>84.1</v>
       </c>
       <c r="AG77">
         <v>86.1</v>
       </c>
       <c r="AH77">
         <v>83.6</v>
       </c>
       <c r="AI77">
         <v>83.1</v>
       </c>
       <c r="AJ77">
-        <v>84.3</v>
+        <v>84.2</v>
+      </c>
+      <c r="AK77">
+        <v>87.3</v>
       </c>
     </row>
-    <row r="78" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="78" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B78" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C78">
         <v>194.5</v>
       </c>
       <c r="D78">
         <v>95.8</v>
       </c>
       <c r="E78">
         <v>99.1</v>
       </c>
       <c r="F78">
         <v>97</v>
       </c>
       <c r="G78">
         <v>97.8</v>
       </c>
       <c r="H78">
         <v>99.5</v>
       </c>
       <c r="I78">
         <v>108.7</v>
       </c>
       <c r="J78">
         <v>114.1</v>
       </c>
@@ -10653,57 +10887,60 @@
       </c>
       <c r="AC78">
         <v>88.4</v>
       </c>
       <c r="AD78">
         <v>91.5</v>
       </c>
       <c r="AE78">
         <v>90.4</v>
       </c>
       <c r="AF78">
         <v>91.6</v>
       </c>
       <c r="AG78">
         <v>94.8</v>
       </c>
       <c r="AH78">
         <v>94.2</v>
       </c>
       <c r="AI78">
         <v>89.8</v>
       </c>
       <c r="AJ78">
         <v>83.6</v>
       </c>
+      <c r="AK78">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="79" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="79" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B79" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>115.5</v>
       </c>
       <c r="E79">
         <v>116.1</v>
       </c>
       <c r="F79">
         <v>109.2</v>
       </c>
       <c r="G79">
         <v>113.7</v>
       </c>
       <c r="H79">
         <v>116.8</v>
       </c>
       <c r="I79">
         <v>121</v>
       </c>
       <c r="J79">
         <v>119.8</v>
       </c>
@@ -10763,57 +11000,60 @@
       </c>
       <c r="AC79">
         <v>73.7</v>
       </c>
       <c r="AD79">
         <v>78.099999999999994</v>
       </c>
       <c r="AE79">
         <v>79.599999999999994</v>
       </c>
       <c r="AF79">
         <v>78.900000000000006</v>
       </c>
       <c r="AG79">
         <v>78.5</v>
       </c>
       <c r="AH79">
         <v>75.7</v>
       </c>
       <c r="AI79">
         <v>76.599999999999994</v>
       </c>
       <c r="AJ79">
         <v>76.5</v>
       </c>
+      <c r="AK79">
+        <v>78.400000000000006</v>
+      </c>
     </row>
-    <row r="80" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="80" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B80" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>106.1</v>
       </c>
       <c r="E80">
         <v>106.6</v>
       </c>
       <c r="F80">
         <v>104.2</v>
       </c>
       <c r="G80">
         <v>100.7</v>
       </c>
       <c r="H80">
         <v>101.3</v>
       </c>
       <c r="I80">
         <v>102.5</v>
       </c>
       <c r="J80">
         <v>105.8</v>
       </c>
@@ -10873,57 +11113,60 @@
       </c>
       <c r="AC80">
         <v>98.1</v>
       </c>
       <c r="AD80">
         <v>100.1</v>
       </c>
       <c r="AE80">
         <v>100.9</v>
       </c>
       <c r="AF80">
         <v>99.5</v>
       </c>
       <c r="AG80">
         <v>102</v>
       </c>
       <c r="AH80">
         <v>100.3</v>
       </c>
       <c r="AI80">
         <v>100</v>
       </c>
       <c r="AJ80">
         <v>103.8</v>
       </c>
+      <c r="AK80">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="81" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="81" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B81" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>110.6</v>
       </c>
       <c r="E81">
         <v>111.2</v>
       </c>
       <c r="F81">
         <v>112.9</v>
       </c>
       <c r="G81">
         <v>110.2</v>
       </c>
       <c r="H81">
         <v>108.4</v>
       </c>
       <c r="I81">
         <v>108.7</v>
       </c>
       <c r="J81">
         <v>108.9</v>
       </c>
@@ -10983,57 +11226,60 @@
       </c>
       <c r="AC81">
         <v>79</v>
       </c>
       <c r="AD81">
         <v>78.599999999999994</v>
       </c>
       <c r="AE81">
         <v>77.099999999999994</v>
       </c>
       <c r="AF81">
         <v>81.7</v>
       </c>
       <c r="AG81">
         <v>72.599999999999994</v>
       </c>
       <c r="AH81">
         <v>72.099999999999994</v>
       </c>
       <c r="AI81">
         <v>69.900000000000006</v>
       </c>
       <c r="AJ81">
         <v>74.5</v>
       </c>
+      <c r="AK81">
+        <v>69.900000000000006</v>
+      </c>
     </row>
-    <row r="82" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="82" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>94.1</v>
       </c>
       <c r="E82">
         <v>97.1</v>
       </c>
       <c r="F82">
         <v>95.6</v>
       </c>
       <c r="G82">
         <v>96.5</v>
       </c>
       <c r="H82">
         <v>101.8</v>
       </c>
       <c r="I82">
         <v>100.4</v>
       </c>
       <c r="J82">
         <v>105.3</v>
       </c>
@@ -11093,57 +11339,60 @@
       </c>
       <c r="AC82">
         <v>125.1</v>
       </c>
       <c r="AD82">
         <v>127.2</v>
       </c>
       <c r="AE82">
         <v>130.6</v>
       </c>
       <c r="AF82">
         <v>128.69999999999999</v>
       </c>
       <c r="AG82">
         <v>131.69999999999999</v>
       </c>
       <c r="AH82">
         <v>130.5</v>
       </c>
       <c r="AI82">
         <v>130.19999999999999</v>
       </c>
       <c r="AJ82">
         <v>137</v>
       </c>
+      <c r="AK82">
+        <v>136.9</v>
+      </c>
     </row>
-    <row r="83" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="83" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B83" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>114.6</v>
       </c>
       <c r="E83">
         <v>111.4</v>
       </c>
       <c r="F83">
         <v>108.3</v>
       </c>
       <c r="G83">
         <v>102.1</v>
       </c>
       <c r="H83">
         <v>100.9</v>
       </c>
       <c r="I83">
         <v>102.7</v>
       </c>
       <c r="J83">
         <v>105.3</v>
       </c>
@@ -11201,59 +11450,62 @@
       <c r="AB83">
         <v>81</v>
       </c>
       <c r="AC83">
         <v>82</v>
       </c>
       <c r="AD83">
         <v>84.2</v>
       </c>
       <c r="AE83">
         <v>83.8</v>
       </c>
       <c r="AF83">
         <v>83.4</v>
       </c>
       <c r="AG83">
         <v>85.6</v>
       </c>
       <c r="AH83">
         <v>83.8</v>
       </c>
       <c r="AI83">
         <v>83.6</v>
       </c>
       <c r="AJ83">
-        <v>87.4</v>
+        <v>87.3</v>
+      </c>
+      <c r="AK83">
+        <v>82.3</v>
       </c>
     </row>
-    <row r="84" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="84" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B84" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C84">
         <v>794.5</v>
       </c>
       <c r="D84">
         <v>100.3</v>
       </c>
       <c r="E84">
         <v>101</v>
       </c>
       <c r="F84">
         <v>101</v>
       </c>
       <c r="G84">
         <v>102.1</v>
       </c>
       <c r="H84">
         <v>100.6</v>
       </c>
       <c r="I84">
         <v>100.8</v>
       </c>
       <c r="J84">
         <v>100.6</v>
       </c>
@@ -11313,57 +11565,60 @@
       </c>
       <c r="AC84">
         <v>123.1</v>
       </c>
       <c r="AD84">
         <v>125.2</v>
       </c>
       <c r="AE84">
         <v>120.3</v>
       </c>
       <c r="AF84">
         <v>122</v>
       </c>
       <c r="AG84">
         <v>125</v>
       </c>
       <c r="AH84">
         <v>128.19999999999999</v>
       </c>
       <c r="AI84">
         <v>130.9</v>
       </c>
       <c r="AJ84">
         <v>135.6</v>
       </c>
+      <c r="AK84">
+        <v>145.80000000000001</v>
+      </c>
     </row>
-    <row r="85" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="85" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B85" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>98.5</v>
       </c>
       <c r="F85">
         <v>98.9</v>
       </c>
       <c r="G85">
         <v>99.6</v>
       </c>
       <c r="H85">
         <v>97.2</v>
       </c>
       <c r="I85">
         <v>97.5</v>
       </c>
       <c r="J85">
         <v>99.3</v>
       </c>
@@ -11423,57 +11678,60 @@
       </c>
       <c r="AC85">
         <v>127.8</v>
       </c>
       <c r="AD85">
         <v>131.1</v>
       </c>
       <c r="AE85">
         <v>128.80000000000001</v>
       </c>
       <c r="AF85">
         <v>128.69999999999999</v>
       </c>
       <c r="AG85">
         <v>131.19999999999999</v>
       </c>
       <c r="AH85">
         <v>135</v>
       </c>
       <c r="AI85">
         <v>139.69999999999999</v>
       </c>
       <c r="AJ85">
         <v>148</v>
       </c>
+      <c r="AK85">
+        <v>161.6</v>
+      </c>
     </row>
-    <row r="86" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="86" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B86" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>95.5</v>
       </c>
       <c r="E86">
         <v>96</v>
       </c>
       <c r="F86">
         <v>96.7</v>
       </c>
       <c r="G86">
         <v>97.4</v>
       </c>
       <c r="H86">
         <v>97.9</v>
       </c>
       <c r="I86">
         <v>98.3</v>
       </c>
       <c r="J86">
         <v>99.4</v>
       </c>
@@ -11533,57 +11791,60 @@
       </c>
       <c r="AC86">
         <v>117.3</v>
       </c>
       <c r="AD86">
         <v>118.7</v>
       </c>
       <c r="AE86">
         <v>119.4</v>
       </c>
       <c r="AF86">
         <v>118.6</v>
       </c>
       <c r="AG86">
         <v>119.1</v>
       </c>
       <c r="AH86">
         <v>119.9</v>
       </c>
       <c r="AI86">
         <v>120.8</v>
       </c>
       <c r="AJ86">
         <v>120.7</v>
       </c>
+      <c r="AK86">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="87" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="87" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A87" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B87" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C87">
         <v>239.9</v>
       </c>
       <c r="D87">
         <v>95.8</v>
       </c>
       <c r="E87">
         <v>96.5</v>
       </c>
       <c r="F87">
         <v>97.2</v>
       </c>
       <c r="G87">
         <v>97.8</v>
       </c>
       <c r="H87">
         <v>98.2</v>
       </c>
       <c r="I87">
         <v>98.7</v>
       </c>
       <c r="J87">
         <v>99.3</v>
       </c>
@@ -11643,57 +11904,60 @@
       </c>
       <c r="AC87">
         <v>115.1</v>
       </c>
       <c r="AD87">
         <v>114.7</v>
       </c>
       <c r="AE87">
         <v>114.5</v>
       </c>
       <c r="AF87">
         <v>114.1</v>
       </c>
       <c r="AG87">
         <v>113.7</v>
       </c>
       <c r="AH87">
         <v>113.9</v>
       </c>
       <c r="AI87">
         <v>113.9</v>
       </c>
       <c r="AJ87">
         <v>113.9</v>
       </c>
+      <c r="AK87">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="88" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="88" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C88">
         <v>138.19999999999999</v>
       </c>
       <c r="D88">
         <v>94.3</v>
       </c>
       <c r="E88">
         <v>95.9</v>
       </c>
       <c r="F88">
         <v>95.8</v>
       </c>
       <c r="G88">
         <v>96.6</v>
       </c>
       <c r="H88">
         <v>97.2</v>
       </c>
       <c r="I88">
         <v>97.7</v>
       </c>
       <c r="J88">
         <v>99</v>
       </c>
@@ -11753,57 +12017,60 @@
       </c>
       <c r="AC88">
         <v>121.8</v>
       </c>
       <c r="AD88">
         <v>124.8</v>
       </c>
       <c r="AE88">
         <v>126.2</v>
       </c>
       <c r="AF88">
         <v>126.4</v>
       </c>
       <c r="AG88">
         <v>128.69999999999999</v>
       </c>
       <c r="AH88">
         <v>130.30000000000001</v>
       </c>
       <c r="AI88">
         <v>131.19999999999999</v>
       </c>
       <c r="AJ88">
         <v>132.80000000000001</v>
       </c>
+      <c r="AK88">
+        <v>133.5</v>
+      </c>
     </row>
-    <row r="89" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="89" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B89" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C89">
         <v>3.2</v>
       </c>
       <c r="D89">
         <v>110.3</v>
       </c>
       <c r="E89">
         <v>116.3</v>
       </c>
       <c r="F89">
         <v>110</v>
       </c>
       <c r="G89">
         <v>110</v>
       </c>
       <c r="H89">
         <v>110.1</v>
       </c>
       <c r="I89">
         <v>112.3</v>
       </c>
       <c r="J89">
         <v>103.9</v>
       </c>
@@ -11863,57 +12130,60 @@
       </c>
       <c r="AC89">
         <v>72.900000000000006</v>
       </c>
       <c r="AD89">
         <v>68.400000000000006</v>
       </c>
       <c r="AE89">
         <v>66.8</v>
       </c>
       <c r="AF89">
         <v>66.2</v>
       </c>
       <c r="AG89">
         <v>62.8</v>
       </c>
       <c r="AH89">
         <v>60.7</v>
       </c>
       <c r="AI89">
         <v>59.2</v>
       </c>
       <c r="AJ89">
         <v>50.7</v>
       </c>
+      <c r="AK89">
+        <v>43.5</v>
+      </c>
     </row>
-    <row r="90" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="90" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B90" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C90">
         <v>10.6</v>
       </c>
       <c r="D90">
         <v>94.7</v>
       </c>
       <c r="E90">
         <v>94.9</v>
       </c>
       <c r="F90">
         <v>96.4</v>
       </c>
       <c r="G90">
         <v>98.9</v>
       </c>
       <c r="H90">
         <v>98.9</v>
       </c>
       <c r="I90">
         <v>99.9</v>
       </c>
       <c r="J90">
         <v>102.3</v>
       </c>
@@ -11973,57 +12243,60 @@
       </c>
       <c r="AC90">
         <v>124.2</v>
       </c>
       <c r="AD90">
         <v>126.9</v>
       </c>
       <c r="AE90">
         <v>125.8</v>
       </c>
       <c r="AF90">
         <v>127.8</v>
       </c>
       <c r="AG90">
         <v>130.6</v>
       </c>
       <c r="AH90">
         <v>130.1</v>
       </c>
       <c r="AI90">
         <v>133.6</v>
       </c>
       <c r="AJ90">
         <v>136.5</v>
       </c>
+      <c r="AK90">
+        <v>134.5</v>
+      </c>
     </row>
-    <row r="91" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="91" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C91">
         <v>123.9</v>
       </c>
       <c r="D91">
         <v>93.8</v>
       </c>
       <c r="E91">
         <v>95.2</v>
       </c>
       <c r="F91">
         <v>95.4</v>
       </c>
       <c r="G91">
         <v>96</v>
       </c>
       <c r="H91">
         <v>96.7</v>
       </c>
       <c r="I91">
         <v>97.2</v>
       </c>
       <c r="J91">
         <v>98.6</v>
       </c>
@@ -12083,57 +12356,60 @@
       </c>
       <c r="AC91">
         <v>122.9</v>
       </c>
       <c r="AD91">
         <v>126</v>
       </c>
       <c r="AE91">
         <v>127.6</v>
       </c>
       <c r="AF91">
         <v>128.19999999999999</v>
       </c>
       <c r="AG91">
         <v>130.4</v>
       </c>
       <c r="AH91">
         <v>132.30000000000001</v>
       </c>
       <c r="AI91">
         <v>132.5</v>
       </c>
       <c r="AJ91">
         <v>134.69999999999999</v>
       </c>
+      <c r="AK91">
+        <v>136.1</v>
+      </c>
     </row>
-    <row r="92" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="92" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C92">
         <v>0.5</v>
       </c>
       <c r="D92">
         <v>102.1</v>
       </c>
       <c r="E92">
         <v>101.2</v>
       </c>
       <c r="F92">
         <v>102</v>
       </c>
       <c r="G92">
         <v>103.8</v>
       </c>
       <c r="H92">
         <v>104.4</v>
       </c>
       <c r="I92">
         <v>106</v>
       </c>
       <c r="J92">
         <v>105.1</v>
       </c>
@@ -12193,57 +12469,60 @@
       </c>
       <c r="AC92">
         <v>118.6</v>
       </c>
       <c r="AD92">
         <v>122.4</v>
       </c>
       <c r="AE92">
         <v>121.2</v>
       </c>
       <c r="AF92">
         <v>121.4</v>
       </c>
       <c r="AG92">
         <v>124.3</v>
       </c>
       <c r="AH92">
         <v>125.7</v>
       </c>
       <c r="AI92">
         <v>129.30000000000001</v>
       </c>
       <c r="AJ92">
         <v>132.19999999999999</v>
       </c>
+      <c r="AK92">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="93" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="93" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B93" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C93">
         <v>48</v>
       </c>
       <c r="D93">
         <v>89.7</v>
       </c>
       <c r="E93">
         <v>91.1</v>
       </c>
       <c r="F93">
         <v>93.5</v>
       </c>
       <c r="G93">
         <v>95.2</v>
       </c>
       <c r="H93">
         <v>96.8</v>
       </c>
       <c r="I93">
         <v>98.9</v>
       </c>
       <c r="J93">
         <v>103.3</v>
       </c>
@@ -12301,59 +12580,62 @@
       <c r="AB93">
         <v>131.1</v>
       </c>
       <c r="AC93">
         <v>134.6</v>
       </c>
       <c r="AD93">
         <v>138.19999999999999</v>
       </c>
       <c r="AE93">
         <v>140.5</v>
       </c>
       <c r="AF93">
         <v>142.1</v>
       </c>
       <c r="AG93">
         <v>143.19999999999999</v>
       </c>
       <c r="AH93">
         <v>147.69999999999999</v>
       </c>
       <c r="AI93">
         <v>149.19999999999999</v>
       </c>
       <c r="AJ93">
-        <v>151.80000000000001</v>
+        <v>151.69999999999999</v>
+      </c>
+      <c r="AK93">
+        <v>155.80000000000001</v>
       </c>
     </row>
-    <row r="94" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="94" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B94" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>90.7</v>
       </c>
       <c r="E94">
         <v>92</v>
       </c>
       <c r="F94">
         <v>93.6</v>
       </c>
       <c r="G94">
         <v>95.3</v>
       </c>
       <c r="H94">
         <v>96.7</v>
       </c>
       <c r="I94">
         <v>98.4</v>
       </c>
       <c r="J94">
         <v>100.1</v>
       </c>
@@ -12413,57 +12695,60 @@
       </c>
       <c r="AC94">
         <v>110</v>
       </c>
       <c r="AD94">
         <v>111.9</v>
       </c>
       <c r="AE94">
         <v>113.7</v>
       </c>
       <c r="AF94">
         <v>114.7</v>
       </c>
       <c r="AG94">
         <v>117.1</v>
       </c>
       <c r="AH94">
         <v>119.1</v>
       </c>
       <c r="AI94">
         <v>121.1</v>
       </c>
       <c r="AJ94">
         <v>122.8</v>
       </c>
+      <c r="AK94">
+        <v>124.2</v>
+      </c>
     </row>
-    <row r="95" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="95" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C95">
         <v>35.200000000000003</v>
       </c>
       <c r="D95">
         <v>89.3</v>
       </c>
       <c r="E95">
         <v>90.7</v>
       </c>
       <c r="F95">
         <v>93.4</v>
       </c>
       <c r="G95">
         <v>95.2</v>
       </c>
       <c r="H95">
         <v>96.9</v>
       </c>
       <c r="I95">
         <v>99</v>
       </c>
       <c r="J95">
         <v>104.3</v>
       </c>
@@ -12521,59 +12806,62 @@
       <c r="AB95">
         <v>140.1</v>
       </c>
       <c r="AC95">
         <v>143.80000000000001</v>
       </c>
       <c r="AD95">
         <v>147.19999999999999</v>
       </c>
       <c r="AE95">
         <v>149.9</v>
       </c>
       <c r="AF95">
         <v>152.19999999999999</v>
       </c>
       <c r="AG95">
         <v>152.80000000000001</v>
       </c>
       <c r="AH95">
         <v>157.80000000000001</v>
       </c>
       <c r="AI95">
         <v>159.4</v>
       </c>
       <c r="AJ95">
-        <v>162.4</v>
+        <v>162.19999999999999</v>
+      </c>
+      <c r="AK95">
+        <v>167.5</v>
       </c>
     </row>
-    <row r="96" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="96" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>86.2</v>
       </c>
       <c r="E96">
         <v>88</v>
       </c>
       <c r="F96">
         <v>91</v>
       </c>
       <c r="G96">
         <v>92.4</v>
       </c>
       <c r="H96">
         <v>94.9</v>
       </c>
       <c r="I96">
         <v>97.4</v>
       </c>
       <c r="J96">
         <v>103.2</v>
       </c>
@@ -12631,59 +12919,62 @@
       <c r="AB96">
         <v>146.19999999999999</v>
       </c>
       <c r="AC96">
         <v>150.9</v>
       </c>
       <c r="AD96">
         <v>154.4</v>
       </c>
       <c r="AE96">
         <v>157.4</v>
       </c>
       <c r="AF96">
         <v>160.30000000000001</v>
       </c>
       <c r="AG96">
         <v>161.30000000000001</v>
       </c>
       <c r="AH96">
         <v>166.3</v>
       </c>
       <c r="AI96">
         <v>167.6</v>
       </c>
       <c r="AJ96">
-        <v>172.2</v>
+        <v>172</v>
+      </c>
+      <c r="AK96">
+        <v>178.2</v>
       </c>
     </row>
-    <row r="97" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="97" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B97" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>113.9</v>
       </c>
       <c r="E97">
         <v>114.7</v>
       </c>
       <c r="F97">
         <v>113.5</v>
       </c>
       <c r="G97">
         <v>114.4</v>
       </c>
       <c r="H97">
         <v>113.3</v>
       </c>
       <c r="I97">
         <v>114.6</v>
       </c>
       <c r="J97">
         <v>114.1</v>
       </c>
@@ -12741,59 +13032,62 @@
       <c r="AB97">
         <v>91</v>
       </c>
       <c r="AC97">
         <v>91</v>
       </c>
       <c r="AD97">
         <v>87.6</v>
       </c>
       <c r="AE97">
         <v>86.9</v>
       </c>
       <c r="AF97">
         <v>90</v>
       </c>
       <c r="AG97">
         <v>89.1</v>
       </c>
       <c r="AH97">
         <v>88.5</v>
       </c>
       <c r="AI97">
         <v>89.3</v>
       </c>
       <c r="AJ97">
-        <v>86.6</v>
+        <v>86.5</v>
+      </c>
+      <c r="AK97">
+        <v>85.6</v>
       </c>
     </row>
-    <row r="98" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="98" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B98" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>116.9</v>
       </c>
       <c r="E98">
         <v>111.1</v>
       </c>
       <c r="F98">
         <v>110.9</v>
       </c>
       <c r="G98">
         <v>110.8</v>
       </c>
       <c r="H98">
         <v>94.3</v>
       </c>
       <c r="I98">
         <v>92.9</v>
       </c>
       <c r="J98">
         <v>97.1</v>
       </c>
@@ -12853,57 +13147,60 @@
       </c>
       <c r="AC98">
         <v>167.8</v>
       </c>
       <c r="AD98">
         <v>177.4</v>
       </c>
       <c r="AE98">
         <v>165</v>
       </c>
       <c r="AF98">
         <v>162.6</v>
       </c>
       <c r="AG98">
         <v>174.2</v>
       </c>
       <c r="AH98">
         <v>189.1</v>
       </c>
       <c r="AI98">
         <v>212.8</v>
       </c>
       <c r="AJ98">
         <v>256</v>
       </c>
+      <c r="AK98">
+        <v>328.6</v>
+      </c>
     </row>
-    <row r="99" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="99" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B99" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>91.7</v>
       </c>
       <c r="E99">
         <v>92.1</v>
       </c>
       <c r="F99">
         <v>89</v>
       </c>
       <c r="G99">
         <v>90.3</v>
       </c>
       <c r="H99">
         <v>88.2</v>
       </c>
       <c r="I99">
         <v>89.4</v>
       </c>
       <c r="J99">
         <v>89.4</v>
       </c>
@@ -12963,57 +13260,60 @@
       </c>
       <c r="AC99">
         <v>109.5</v>
       </c>
       <c r="AD99">
         <v>107.5</v>
       </c>
       <c r="AE99">
         <v>98.5</v>
       </c>
       <c r="AF99">
         <v>101.3</v>
       </c>
       <c r="AG99">
         <v>105</v>
       </c>
       <c r="AH99">
         <v>98.4</v>
       </c>
       <c r="AI99">
         <v>96.2</v>
       </c>
       <c r="AJ99">
         <v>104.4</v>
       </c>
+      <c r="AK99">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="100" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="100" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>125.5</v>
       </c>
       <c r="E100">
         <v>116.1</v>
       </c>
       <c r="F100">
         <v>116.7</v>
       </c>
       <c r="G100">
         <v>116.9</v>
       </c>
       <c r="H100">
         <v>97.3</v>
       </c>
       <c r="I100">
         <v>93.3</v>
       </c>
       <c r="J100">
         <v>98.4</v>
       </c>
@@ -13073,57 +13373,60 @@
       </c>
       <c r="AC100">
         <v>183.9</v>
       </c>
       <c r="AD100">
         <v>196.7</v>
       </c>
       <c r="AE100">
         <v>181.1</v>
       </c>
       <c r="AF100">
         <v>181.1</v>
       </c>
       <c r="AG100">
         <v>193.3</v>
       </c>
       <c r="AH100">
         <v>215.6</v>
       </c>
       <c r="AI100">
         <v>246.7</v>
       </c>
       <c r="AJ100">
         <v>300.8</v>
       </c>
+      <c r="AK100">
+        <v>390.8</v>
+      </c>
     </row>
-    <row r="101" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="101" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>103.8</v>
       </c>
       <c r="E101">
         <v>105.2</v>
       </c>
       <c r="F101">
         <v>105</v>
       </c>
       <c r="G101">
         <v>107.5</v>
       </c>
       <c r="H101">
         <v>107.4</v>
       </c>
       <c r="I101">
         <v>105.9</v>
       </c>
       <c r="J101">
         <v>102.6</v>
       </c>
@@ -13183,57 +13486,60 @@
       </c>
       <c r="AC101">
         <v>113.9</v>
       </c>
       <c r="AD101">
         <v>113.4</v>
       </c>
       <c r="AE101">
         <v>105.7</v>
       </c>
       <c r="AF101">
         <v>109.4</v>
       </c>
       <c r="AG101">
         <v>112.5</v>
       </c>
       <c r="AH101">
         <v>116</v>
       </c>
       <c r="AI101">
         <v>114.5</v>
       </c>
       <c r="AJ101">
         <v>112.3</v>
       </c>
+      <c r="AK101">
+        <v>114</v>
+      </c>
     </row>
-    <row r="102" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="102" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>107.2</v>
       </c>
       <c r="E102">
         <v>109.6</v>
       </c>
       <c r="F102">
         <v>110</v>
       </c>
       <c r="G102">
         <v>112.4</v>
       </c>
       <c r="H102">
         <v>112.4</v>
       </c>
       <c r="I102">
         <v>106.2</v>
       </c>
       <c r="J102">
         <v>104</v>
       </c>
@@ -13291,59 +13597,62 @@
       <c r="AB102">
         <v>119.4</v>
       </c>
       <c r="AC102">
         <v>120.6</v>
       </c>
       <c r="AD102">
         <v>119.7</v>
       </c>
       <c r="AE102">
         <v>108.5</v>
       </c>
       <c r="AF102">
         <v>114.1</v>
       </c>
       <c r="AG102">
         <v>117</v>
       </c>
       <c r="AH102">
         <v>121.1</v>
       </c>
       <c r="AI102">
         <v>118.7</v>
       </c>
       <c r="AJ102">
-        <v>118.9</v>
+        <v>118.1</v>
+      </c>
+      <c r="AK102">
+        <v>118.3</v>
       </c>
     </row>
-    <row r="103" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="103" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>96.5</v>
       </c>
       <c r="E103">
         <v>95.8</v>
       </c>
       <c r="F103">
         <v>95.8</v>
       </c>
       <c r="G103">
         <v>95.6</v>
       </c>
       <c r="H103">
         <v>96.9</v>
       </c>
       <c r="I103">
         <v>98.5</v>
       </c>
       <c r="J103">
         <v>100.9</v>
       </c>
@@ -13401,59 +13710,62 @@
       <c r="AB103">
         <v>96.4</v>
       </c>
       <c r="AC103">
         <v>97.6</v>
       </c>
       <c r="AD103">
         <v>101.9</v>
       </c>
       <c r="AE103">
         <v>97.7</v>
       </c>
       <c r="AF103">
         <v>100.8</v>
       </c>
       <c r="AG103">
         <v>101.4</v>
       </c>
       <c r="AH103">
         <v>104.2</v>
       </c>
       <c r="AI103">
         <v>104.2</v>
       </c>
       <c r="AJ103">
-        <v>99.6</v>
+        <v>101.5</v>
+      </c>
+      <c r="AK103">
+        <v>101.3</v>
       </c>
     </row>
-    <row r="104" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="104" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B104" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>101.5</v>
       </c>
       <c r="E104">
         <v>102.5</v>
       </c>
       <c r="F104">
         <v>102</v>
       </c>
       <c r="G104">
         <v>102.9</v>
       </c>
       <c r="H104">
         <v>102.5</v>
       </c>
       <c r="I104">
         <v>103.3</v>
       </c>
       <c r="J104">
         <v>103.3</v>
       </c>
@@ -13513,57 +13825,60 @@
       </c>
       <c r="AC104">
         <v>104.3</v>
       </c>
       <c r="AD104">
         <v>104.6</v>
       </c>
       <c r="AE104">
         <v>105.3</v>
       </c>
       <c r="AF104">
         <v>107.5</v>
       </c>
       <c r="AG104">
         <v>107.5</v>
       </c>
       <c r="AH104">
         <v>107.8</v>
       </c>
       <c r="AI104">
         <v>107.7</v>
       </c>
       <c r="AJ104">
         <v>108.5</v>
       </c>
+      <c r="AK104">
+        <v>107.3</v>
+      </c>
     </row>
-    <row r="105" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="105" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.6</v>
       </c>
       <c r="E105">
         <v>101</v>
       </c>
       <c r="F105">
         <v>100.5</v>
       </c>
       <c r="G105">
         <v>100.6</v>
       </c>
       <c r="H105">
         <v>99.6</v>
       </c>
       <c r="I105">
         <v>100.5</v>
       </c>
       <c r="J105">
         <v>100.8</v>
       </c>
@@ -13623,57 +13938,60 @@
       </c>
       <c r="AC105">
         <v>99</v>
       </c>
       <c r="AD105">
         <v>99.5</v>
       </c>
       <c r="AE105">
         <v>98.5</v>
       </c>
       <c r="AF105">
         <v>98.1</v>
       </c>
       <c r="AG105">
         <v>95.4</v>
       </c>
       <c r="AH105">
         <v>94.7</v>
       </c>
       <c r="AI105">
         <v>94.6</v>
       </c>
       <c r="AJ105">
         <v>95.3</v>
       </c>
+      <c r="AK105">
+        <v>94</v>
+      </c>
     </row>
-    <row r="106" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="106" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B106" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C106">
         <v>57.6</v>
       </c>
       <c r="D106">
         <v>103.3</v>
       </c>
       <c r="E106">
         <v>102.2</v>
       </c>
       <c r="F106">
         <v>101.2</v>
       </c>
       <c r="G106">
         <v>101.2</v>
       </c>
       <c r="H106">
         <v>100.8</v>
       </c>
       <c r="I106">
         <v>101.5</v>
       </c>
       <c r="J106">
         <v>102.2</v>
       </c>
@@ -13733,57 +14051,60 @@
       </c>
       <c r="AC106">
         <v>76.8</v>
       </c>
       <c r="AD106">
         <v>74.900000000000006</v>
       </c>
       <c r="AE106">
         <v>73.599999999999994</v>
       </c>
       <c r="AF106">
         <v>72.8</v>
       </c>
       <c r="AG106">
         <v>72.099999999999994</v>
       </c>
       <c r="AH106">
         <v>71.3</v>
       </c>
       <c r="AI106">
         <v>70.2</v>
       </c>
       <c r="AJ106">
         <v>69.2</v>
       </c>
+      <c r="AK106">
+        <v>68.7</v>
+      </c>
     </row>
-    <row r="107" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="107" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B107" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C107">
         <v>7.2</v>
       </c>
       <c r="D107">
         <v>100.5</v>
       </c>
       <c r="E107">
         <v>100</v>
       </c>
       <c r="F107">
         <v>100</v>
       </c>
       <c r="G107">
         <v>100</v>
       </c>
       <c r="H107">
         <v>98.4</v>
       </c>
       <c r="I107">
         <v>98.1</v>
       </c>
       <c r="J107">
         <v>100.1</v>
       </c>
@@ -13843,57 +14164,60 @@
       </c>
       <c r="AC107">
         <v>97.6</v>
       </c>
       <c r="AD107">
         <v>96.6</v>
       </c>
       <c r="AE107">
         <v>96.1</v>
       </c>
       <c r="AF107">
         <v>97.8</v>
       </c>
       <c r="AG107">
         <v>98.4</v>
       </c>
       <c r="AH107">
         <v>98.8</v>
       </c>
       <c r="AI107">
         <v>99.2</v>
       </c>
       <c r="AJ107">
         <v>98.8</v>
       </c>
+      <c r="AK107">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="108" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="108" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B108" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C108">
         <v>2.1</v>
       </c>
       <c r="D108">
         <v>92.9</v>
       </c>
       <c r="E108">
         <v>93.9</v>
       </c>
       <c r="F108">
         <v>94.9</v>
       </c>
       <c r="G108">
         <v>96.1</v>
       </c>
       <c r="H108">
         <v>96.9</v>
       </c>
       <c r="I108">
         <v>98.5</v>
       </c>
       <c r="J108">
         <v>100.1</v>
       </c>
@@ -13953,57 +14277,60 @@
       </c>
       <c r="AC108">
         <v>69.7</v>
       </c>
       <c r="AD108">
         <v>66</v>
       </c>
       <c r="AE108">
         <v>63.3</v>
       </c>
       <c r="AF108">
         <v>62.3</v>
       </c>
       <c r="AG108">
         <v>61.1</v>
       </c>
       <c r="AH108">
         <v>59.5</v>
       </c>
       <c r="AI108">
         <v>57.5</v>
       </c>
       <c r="AJ108">
         <v>56.8</v>
       </c>
+      <c r="AK108">
+        <v>56</v>
+      </c>
     </row>
-    <row r="109" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="109" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B109" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
       <c r="D109">
         <v>102</v>
       </c>
       <c r="E109">
         <v>102</v>
       </c>
       <c r="F109">
         <v>101.8</v>
       </c>
       <c r="G109">
         <v>101.6</v>
       </c>
       <c r="H109">
         <v>101.2</v>
       </c>
       <c r="I109">
         <v>101.1</v>
       </c>
       <c r="J109">
         <v>101.3</v>
       </c>
@@ -14063,57 +14390,60 @@
       </c>
       <c r="AC109">
         <v>76.599999999999994</v>
       </c>
       <c r="AD109">
         <v>75.400000000000006</v>
       </c>
       <c r="AE109">
         <v>74.599999999999994</v>
       </c>
       <c r="AF109">
         <v>74.099999999999994</v>
       </c>
       <c r="AG109">
         <v>73.8</v>
       </c>
       <c r="AH109">
         <v>73.599999999999994</v>
       </c>
       <c r="AI109">
         <v>73.400000000000006</v>
       </c>
       <c r="AJ109">
         <v>73</v>
       </c>
+      <c r="AK109">
+        <v>72.8</v>
+      </c>
     </row>
-    <row r="110" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="110" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B110" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C110">
         <v>33.299999999999997</v>
       </c>
       <c r="D110">
         <v>105.1</v>
       </c>
       <c r="E110">
         <v>103.2</v>
       </c>
       <c r="F110">
         <v>101.7</v>
       </c>
       <c r="G110">
         <v>101.6</v>
       </c>
       <c r="H110">
         <v>101.4</v>
       </c>
       <c r="I110">
         <v>102.6</v>
       </c>
       <c r="J110">
         <v>103.1</v>
       </c>
@@ -14173,57 +14503,60 @@
       </c>
       <c r="AC110">
         <v>72.900000000000006</v>
       </c>
       <c r="AD110">
         <v>70.7</v>
       </c>
       <c r="AE110">
         <v>69</v>
       </c>
       <c r="AF110">
         <v>67.5</v>
       </c>
       <c r="AG110">
         <v>66.3</v>
       </c>
       <c r="AH110">
         <v>65.099999999999994</v>
       </c>
       <c r="AI110">
         <v>63.3</v>
       </c>
       <c r="AJ110">
         <v>61.9</v>
       </c>
+      <c r="AK110">
+        <v>61.1</v>
+      </c>
     </row>
-    <row r="111" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="111" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A111" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B111" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C111">
         <v>72.8</v>
       </c>
       <c r="D111">
         <v>98.8</v>
       </c>
       <c r="E111">
         <v>98.4</v>
       </c>
       <c r="F111">
         <v>98.1</v>
       </c>
       <c r="G111">
         <v>97.8</v>
       </c>
       <c r="H111">
         <v>97.1</v>
       </c>
       <c r="I111">
         <v>97.2</v>
       </c>
       <c r="J111">
         <v>98.6</v>
       </c>
@@ -14283,57 +14616,60 @@
       </c>
       <c r="AC111">
         <v>100.3</v>
       </c>
       <c r="AD111">
         <v>99.3</v>
       </c>
       <c r="AE111">
         <v>97.2</v>
       </c>
       <c r="AF111">
         <v>97.5</v>
       </c>
       <c r="AG111">
         <v>97.4</v>
       </c>
       <c r="AH111">
         <v>97.5</v>
       </c>
       <c r="AI111">
         <v>98.2</v>
       </c>
       <c r="AJ111">
         <v>98.8</v>
       </c>
+      <c r="AK111">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="112" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="112" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B112" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C112">
         <v>63.4</v>
       </c>
       <c r="D112">
         <v>97.4</v>
       </c>
       <c r="E112">
         <v>97.1</v>
       </c>
       <c r="F112">
         <v>97</v>
       </c>
       <c r="G112">
         <v>96.8</v>
       </c>
       <c r="H112">
         <v>96.2</v>
       </c>
       <c r="I112">
         <v>96.5</v>
       </c>
       <c r="J112">
         <v>98.2</v>
       </c>
@@ -14393,57 +14729,60 @@
       </c>
       <c r="AC112">
         <v>102.7</v>
       </c>
       <c r="AD112">
         <v>101.5</v>
       </c>
       <c r="AE112">
         <v>99.3</v>
       </c>
       <c r="AF112">
         <v>99.6</v>
       </c>
       <c r="AG112">
         <v>99.5</v>
       </c>
       <c r="AH112">
         <v>99.7</v>
       </c>
       <c r="AI112">
         <v>100.6</v>
       </c>
       <c r="AJ112">
         <v>101.3</v>
       </c>
+      <c r="AK112">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="113" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="113" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C113">
         <v>9.4</v>
       </c>
       <c r="D113">
         <v>108.2</v>
       </c>
       <c r="E113">
         <v>107</v>
       </c>
       <c r="F113">
         <v>105.7</v>
       </c>
       <c r="G113">
         <v>104.4</v>
       </c>
       <c r="H113">
         <v>103.2</v>
       </c>
       <c r="I113">
         <v>102.3</v>
       </c>
       <c r="J113">
         <v>101.4</v>
       </c>
@@ -14503,57 +14842,60 @@
       </c>
       <c r="AC113">
         <v>84.9</v>
       </c>
       <c r="AD113">
         <v>84</v>
       </c>
       <c r="AE113">
         <v>83.1</v>
       </c>
       <c r="AF113">
         <v>83</v>
       </c>
       <c r="AG113">
         <v>83</v>
       </c>
       <c r="AH113">
         <v>82.5</v>
       </c>
       <c r="AI113">
         <v>81.900000000000006</v>
       </c>
       <c r="AJ113">
         <v>81.5</v>
       </c>
+      <c r="AK113">
+        <v>81.400000000000006</v>
+      </c>
     </row>
-    <row r="114" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="114" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B114" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C114">
         <v>76.400000000000006</v>
       </c>
       <c r="D114">
         <v>100.5</v>
       </c>
       <c r="E114">
         <v>102.2</v>
       </c>
       <c r="F114">
         <v>102</v>
       </c>
       <c r="G114">
         <v>102.7</v>
       </c>
       <c r="H114">
         <v>100.6</v>
       </c>
       <c r="I114">
         <v>102.5</v>
       </c>
       <c r="J114">
         <v>101.8</v>
       </c>
@@ -14613,57 +14955,60 @@
       </c>
       <c r="AC114">
         <v>121.9</v>
       </c>
       <c r="AD114">
         <v>125.5</v>
       </c>
       <c r="AE114">
         <v>126.3</v>
       </c>
       <c r="AF114">
         <v>126.6</v>
       </c>
       <c r="AG114">
         <v>117.4</v>
       </c>
       <c r="AH114">
         <v>117</v>
       </c>
       <c r="AI114">
         <v>117.8</v>
       </c>
       <c r="AJ114">
         <v>119.8</v>
       </c>
+      <c r="AK114">
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="115" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="115" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A115" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B115" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C115">
         <v>15.8</v>
       </c>
       <c r="D115">
         <v>100.4</v>
       </c>
       <c r="E115">
         <v>101.9</v>
       </c>
       <c r="F115">
         <v>102.5</v>
       </c>
       <c r="G115">
         <v>102</v>
       </c>
       <c r="H115">
         <v>101.6</v>
       </c>
       <c r="I115">
         <v>101.2</v>
       </c>
       <c r="J115">
         <v>101.3</v>
       </c>
@@ -14723,57 +15068,60 @@
       </c>
       <c r="AC115">
         <v>65.099999999999994</v>
       </c>
       <c r="AD115">
         <v>64</v>
       </c>
       <c r="AE115">
         <v>62.3</v>
       </c>
       <c r="AF115">
         <v>61.3</v>
       </c>
       <c r="AG115">
         <v>60.3</v>
       </c>
       <c r="AH115">
         <v>59.6</v>
       </c>
       <c r="AI115">
         <v>59</v>
       </c>
       <c r="AJ115">
         <v>58.9</v>
       </c>
+      <c r="AK115">
+        <v>58.7</v>
+      </c>
     </row>
-    <row r="116" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="116" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A116" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B116" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C116">
         <v>3.9</v>
       </c>
       <c r="D116">
         <v>97.8</v>
       </c>
       <c r="E116">
         <v>98.8</v>
       </c>
       <c r="F116">
         <v>98.8</v>
       </c>
       <c r="G116">
         <v>100.4</v>
       </c>
       <c r="H116">
         <v>97.9</v>
       </c>
       <c r="I116">
         <v>100.1</v>
       </c>
       <c r="J116">
         <v>99.8</v>
       </c>
@@ -14833,57 +15181,60 @@
       </c>
       <c r="AC116">
         <v>105.9</v>
       </c>
       <c r="AD116">
         <v>105.4</v>
       </c>
       <c r="AE116">
         <v>105</v>
       </c>
       <c r="AF116">
         <v>102.9</v>
       </c>
       <c r="AG116">
         <v>103.7</v>
       </c>
       <c r="AH116">
         <v>102.7</v>
       </c>
       <c r="AI116">
         <v>101.1</v>
       </c>
       <c r="AJ116">
         <v>103.8</v>
       </c>
+      <c r="AK116">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="117" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="117" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A117" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B117" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>97.2</v>
       </c>
       <c r="E117">
         <v>99.3</v>
       </c>
       <c r="F117">
         <v>99.9</v>
       </c>
       <c r="G117">
         <v>100.5</v>
       </c>
       <c r="H117">
         <v>100.9</v>
       </c>
       <c r="I117">
         <v>101.3</v>
       </c>
       <c r="J117">
         <v>100.7</v>
       </c>
@@ -14943,57 +15294,60 @@
       </c>
       <c r="AC117">
         <v>103.5</v>
       </c>
       <c r="AD117">
         <v>104.3</v>
       </c>
       <c r="AE117">
         <v>104.6</v>
       </c>
       <c r="AF117">
         <v>103.6</v>
       </c>
       <c r="AG117">
         <v>103.9</v>
       </c>
       <c r="AH117">
         <v>106</v>
       </c>
       <c r="AI117">
         <v>104.9</v>
       </c>
       <c r="AJ117">
         <v>105.6</v>
       </c>
+      <c r="AK117">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="118" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="118" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A118" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B118" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>96.8</v>
       </c>
       <c r="E118">
         <v>97.1</v>
       </c>
       <c r="F118">
         <v>97</v>
       </c>
       <c r="G118">
         <v>100</v>
       </c>
       <c r="H118">
         <v>98.9</v>
       </c>
       <c r="I118">
         <v>99.3</v>
       </c>
       <c r="J118">
         <v>99.3</v>
       </c>
@@ -15053,57 +15407,60 @@
       </c>
       <c r="AC118">
         <v>102.3</v>
       </c>
       <c r="AD118">
         <v>106.6</v>
       </c>
       <c r="AE118">
         <v>106.1</v>
       </c>
       <c r="AF118">
         <v>107.1</v>
       </c>
       <c r="AG118">
         <v>108.8</v>
       </c>
       <c r="AH118">
         <v>110</v>
       </c>
       <c r="AI118">
         <v>110.2</v>
       </c>
       <c r="AJ118">
         <v>112.6</v>
       </c>
+      <c r="AK118">
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="119" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="119" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A119" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B119" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C119">
         <v>13.7</v>
       </c>
       <c r="D119">
         <v>95.7</v>
       </c>
       <c r="E119">
         <v>96.2</v>
       </c>
       <c r="F119">
         <v>95.8</v>
       </c>
       <c r="G119">
         <v>98.7</v>
       </c>
       <c r="H119">
         <v>97.7</v>
       </c>
       <c r="I119">
         <v>98.5</v>
       </c>
       <c r="J119">
         <v>98.8</v>
       </c>
@@ -15163,57 +15520,60 @@
       </c>
       <c r="AC119">
         <v>103.2</v>
       </c>
       <c r="AD119">
         <v>105.3</v>
       </c>
       <c r="AE119">
         <v>106.4</v>
       </c>
       <c r="AF119">
         <v>108.9</v>
       </c>
       <c r="AG119">
         <v>111.4</v>
       </c>
       <c r="AH119">
         <v>112.9</v>
       </c>
       <c r="AI119">
         <v>113.9</v>
       </c>
       <c r="AJ119">
         <v>116.2</v>
       </c>
+      <c r="AK119">
+        <v>117.3</v>
+      </c>
     </row>
-    <row r="120" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="120" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A120" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C120">
         <v>4.0999999999999996</v>
       </c>
       <c r="D120">
         <v>100.1</v>
       </c>
       <c r="E120">
         <v>101</v>
       </c>
       <c r="F120">
         <v>101.3</v>
       </c>
       <c r="G120">
         <v>103.5</v>
       </c>
       <c r="H120">
         <v>103.2</v>
       </c>
       <c r="I120">
         <v>102.9</v>
       </c>
       <c r="J120">
         <v>101.2</v>
       </c>
@@ -15273,57 +15633,60 @@
       </c>
       <c r="AC120">
         <v>99.4</v>
       </c>
       <c r="AD120">
         <v>110.9</v>
       </c>
       <c r="AE120">
         <v>104.3</v>
       </c>
       <c r="AF120">
         <v>101.1</v>
       </c>
       <c r="AG120">
         <v>100</v>
       </c>
       <c r="AH120">
         <v>100.1</v>
       </c>
       <c r="AI120">
         <v>98.7</v>
       </c>
       <c r="AJ120">
         <v>100.3</v>
       </c>
+      <c r="AK120">
+        <v>101</v>
+      </c>
     </row>
-    <row r="121" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="121" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A121" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B121" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C121">
         <v>5.9</v>
       </c>
       <c r="D121">
         <v>105.3</v>
       </c>
       <c r="E121">
         <v>108.2</v>
       </c>
       <c r="F121">
         <v>116</v>
       </c>
       <c r="G121">
         <v>105.2</v>
       </c>
       <c r="H121">
         <v>109.5</v>
       </c>
       <c r="I121">
         <v>105.5</v>
       </c>
       <c r="J121">
         <v>110.5</v>
       </c>
@@ -15383,57 +15746,60 @@
       </c>
       <c r="AC121">
         <v>98.5</v>
       </c>
       <c r="AD121">
         <v>95</v>
       </c>
       <c r="AE121">
         <v>99.7</v>
       </c>
       <c r="AF121">
         <v>94</v>
       </c>
       <c r="AG121">
         <v>92.3</v>
       </c>
       <c r="AH121">
         <v>92.4</v>
       </c>
       <c r="AI121">
         <v>92.6</v>
       </c>
       <c r="AJ121">
         <v>94.7</v>
       </c>
+      <c r="AK121">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="122" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="122" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A122" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>98.2</v>
       </c>
       <c r="E122">
         <v>99.9</v>
       </c>
       <c r="F122">
         <v>100.3</v>
       </c>
       <c r="G122">
         <v>101</v>
       </c>
       <c r="H122">
         <v>101.7</v>
       </c>
       <c r="I122">
         <v>101.3</v>
       </c>
       <c r="J122">
         <v>100.1</v>
       </c>
@@ -15493,57 +15859,60 @@
       </c>
       <c r="AC122">
         <v>104.3</v>
       </c>
       <c r="AD122">
         <v>105</v>
       </c>
       <c r="AE122">
         <v>105.2</v>
       </c>
       <c r="AF122">
         <v>102.5</v>
       </c>
       <c r="AG122">
         <v>103</v>
       </c>
       <c r="AH122">
         <v>105.1</v>
       </c>
       <c r="AI122">
         <v>104.9</v>
       </c>
       <c r="AJ122">
         <v>103.3</v>
       </c>
+      <c r="AK122">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="123" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="123" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A123" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B123" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>78.900000000000006</v>
       </c>
       <c r="E123">
         <v>83</v>
       </c>
       <c r="F123">
         <v>79.5</v>
       </c>
       <c r="G123">
         <v>82.4</v>
       </c>
       <c r="H123">
         <v>95.1</v>
       </c>
       <c r="I123">
         <v>99.7</v>
       </c>
       <c r="J123">
         <v>96.9</v>
       </c>
@@ -15603,57 +15972,60 @@
       </c>
       <c r="AC123">
         <v>102.2</v>
       </c>
       <c r="AD123">
         <v>98.9</v>
       </c>
       <c r="AE123">
         <v>96</v>
       </c>
       <c r="AF123">
         <v>108</v>
       </c>
       <c r="AG123">
         <v>113.7</v>
       </c>
       <c r="AH123">
         <v>127.7</v>
       </c>
       <c r="AI123">
         <v>108.1</v>
       </c>
       <c r="AJ123">
         <v>108.3</v>
       </c>
+      <c r="AK123">
+        <v>115.7</v>
+      </c>
     </row>
-    <row r="124" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="124" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A124" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B124" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>106.7</v>
       </c>
       <c r="E124">
         <v>106.3</v>
       </c>
       <c r="F124">
         <v>105.9</v>
       </c>
       <c r="G124">
         <v>104.4</v>
       </c>
       <c r="H124">
         <v>103.9</v>
       </c>
       <c r="I124">
         <v>103.4</v>
       </c>
       <c r="J124">
         <v>106.4</v>
       </c>
@@ -15713,57 +16085,60 @@
       </c>
       <c r="AC124">
         <v>90.8</v>
       </c>
       <c r="AD124">
         <v>91.6</v>
       </c>
       <c r="AE124">
         <v>91.2</v>
       </c>
       <c r="AF124">
         <v>95.1</v>
       </c>
       <c r="AG124">
         <v>96.3</v>
       </c>
       <c r="AH124">
         <v>97.7</v>
       </c>
       <c r="AI124">
         <v>96.4</v>
       </c>
       <c r="AJ124">
         <v>93.4</v>
       </c>
+      <c r="AK124">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="125" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="125" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A125" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B125" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>100.5</v>
       </c>
       <c r="E125">
         <v>103.4</v>
       </c>
       <c r="F125">
         <v>103.4</v>
       </c>
       <c r="G125">
         <v>102.2</v>
       </c>
       <c r="H125">
         <v>100.1</v>
       </c>
       <c r="I125">
         <v>100.9</v>
       </c>
       <c r="J125">
         <v>101.1</v>
       </c>
@@ -15821,59 +16196,62 @@
       <c r="AB125">
         <v>97.8</v>
       </c>
       <c r="AC125">
         <v>97.9</v>
       </c>
       <c r="AD125">
         <v>97.4</v>
       </c>
       <c r="AE125">
         <v>97.4</v>
       </c>
       <c r="AF125">
         <v>95.5</v>
       </c>
       <c r="AG125">
         <v>93.4</v>
       </c>
       <c r="AH125">
         <v>94.1</v>
       </c>
       <c r="AI125">
         <v>93</v>
       </c>
       <c r="AJ125">
-        <v>91.8</v>
+        <v>91.7</v>
+      </c>
+      <c r="AK125">
+        <v>90.9</v>
       </c>
     </row>
-    <row r="126" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="126" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A126" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B126" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>95.1</v>
       </c>
       <c r="F126">
         <v>95.7</v>
       </c>
       <c r="G126">
         <v>96.3</v>
       </c>
       <c r="H126">
         <v>98</v>
       </c>
       <c r="I126">
         <v>99.8</v>
       </c>
       <c r="J126">
         <v>100.6</v>
       </c>
@@ -15933,57 +16311,60 @@
       </c>
       <c r="AC126">
         <v>96.5</v>
       </c>
       <c r="AD126">
         <v>96</v>
       </c>
       <c r="AE126">
         <v>94.5</v>
       </c>
       <c r="AF126">
         <v>91.9</v>
       </c>
       <c r="AG126">
         <v>90.5</v>
       </c>
       <c r="AH126">
         <v>89.1</v>
       </c>
       <c r="AI126">
         <v>87.7</v>
       </c>
       <c r="AJ126">
         <v>87.8</v>
       </c>
+      <c r="AK126">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="127" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="127" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A127" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B127" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C127">
         <v>102.1</v>
       </c>
       <c r="D127">
         <v>95.5</v>
       </c>
       <c r="E127">
         <v>94.9</v>
       </c>
       <c r="F127">
         <v>94</v>
       </c>
       <c r="G127">
         <v>93.8</v>
       </c>
       <c r="H127">
         <v>95.5</v>
       </c>
       <c r="I127">
         <v>97.7</v>
       </c>
       <c r="J127">
         <v>99.9</v>
       </c>
@@ -16043,57 +16424,60 @@
       </c>
       <c r="AC127">
         <v>97.2</v>
       </c>
       <c r="AD127">
         <v>97.4</v>
       </c>
       <c r="AE127">
         <v>96.6</v>
       </c>
       <c r="AF127">
         <v>94.4</v>
       </c>
       <c r="AG127">
         <v>93.7</v>
       </c>
       <c r="AH127">
         <v>92.4</v>
       </c>
       <c r="AI127">
         <v>91.4</v>
       </c>
       <c r="AJ127">
         <v>91.5</v>
       </c>
+      <c r="AK127">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="128" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="128" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A128" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B128" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C128">
         <v>18.600000000000001</v>
       </c>
       <c r="D128">
         <v>91.9</v>
       </c>
       <c r="E128">
         <v>94.5</v>
       </c>
       <c r="F128">
         <v>105.1</v>
       </c>
       <c r="G128">
         <v>110.6</v>
       </c>
       <c r="H128">
         <v>110.7</v>
       </c>
       <c r="I128">
         <v>108.1</v>
       </c>
       <c r="J128">
         <v>102.8</v>
       </c>
@@ -16153,57 +16537,60 @@
       </c>
       <c r="AC128">
         <v>93.2</v>
       </c>
       <c r="AD128">
         <v>89.3</v>
       </c>
       <c r="AE128">
         <v>86.2</v>
       </c>
       <c r="AF128">
         <v>82</v>
       </c>
       <c r="AG128">
         <v>76.2</v>
       </c>
       <c r="AH128">
         <v>76.2</v>
       </c>
       <c r="AI128">
         <v>75.900000000000006</v>
       </c>
       <c r="AJ128">
         <v>74.900000000000006</v>
       </c>
+      <c r="AK128">
+        <v>71.7</v>
+      </c>
     </row>
-    <row r="129" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="129" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A129" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B129" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C129">
         <v>10.5</v>
       </c>
       <c r="D129">
         <v>106</v>
       </c>
       <c r="E129">
         <v>98</v>
       </c>
       <c r="F129">
         <v>95.3</v>
       </c>
       <c r="G129">
         <v>96.4</v>
       </c>
       <c r="H129">
         <v>99.6</v>
       </c>
       <c r="I129">
         <v>104.4</v>
       </c>
       <c r="J129">
         <v>103</v>
       </c>
@@ -16263,57 +16650,60 @@
       </c>
       <c r="AC129">
         <v>93.3</v>
       </c>
       <c r="AD129">
         <v>93.9</v>
       </c>
       <c r="AE129">
         <v>90.2</v>
       </c>
       <c r="AF129">
         <v>87.5</v>
       </c>
       <c r="AG129">
         <v>81.5</v>
       </c>
       <c r="AH129">
         <v>78.3</v>
       </c>
       <c r="AI129">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ129">
         <v>75.099999999999994</v>
       </c>
+      <c r="AK129">
+        <v>81.8</v>
+      </c>
     </row>
-    <row r="130" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="130" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A130" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B130" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C130">
         <v>40.4</v>
       </c>
       <c r="D130">
         <v>119.5</v>
       </c>
       <c r="E130">
         <v>127.8</v>
       </c>
       <c r="F130">
         <v>134.80000000000001</v>
       </c>
       <c r="G130">
         <v>120</v>
       </c>
       <c r="H130">
         <v>107.1</v>
       </c>
       <c r="I130">
         <v>102.1</v>
       </c>
       <c r="J130">
         <v>100.1</v>
       </c>
@@ -16373,57 +16763,60 @@
       </c>
       <c r="AC130">
         <v>93.1</v>
       </c>
       <c r="AD130">
         <v>92.4</v>
       </c>
       <c r="AE130">
         <v>94.5</v>
       </c>
       <c r="AF130">
         <v>89.1</v>
       </c>
       <c r="AG130">
         <v>80.599999999999994</v>
       </c>
       <c r="AH130">
         <v>82.9</v>
       </c>
       <c r="AI130">
         <v>83</v>
       </c>
       <c r="AJ130">
         <v>85.9</v>
       </c>
+      <c r="AK130">
+        <v>79.599999999999994</v>
+      </c>
     </row>
-    <row r="131" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="131" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A131" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B131" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>96.8</v>
       </c>
       <c r="E131">
         <v>103.7</v>
       </c>
       <c r="F131">
         <v>98.6</v>
       </c>
       <c r="G131">
         <v>100.6</v>
       </c>
       <c r="H131">
         <v>98.9</v>
       </c>
       <c r="I131">
         <v>102.6</v>
       </c>
       <c r="J131">
         <v>106.7</v>
       </c>
@@ -16481,59 +16874,62 @@
       <c r="AB131">
         <v>124.8</v>
       </c>
       <c r="AC131">
         <v>120.3</v>
       </c>
       <c r="AD131">
         <v>125.4</v>
       </c>
       <c r="AE131">
         <v>127.7</v>
       </c>
       <c r="AF131">
         <v>145.9</v>
       </c>
       <c r="AG131">
         <v>139</v>
       </c>
       <c r="AH131">
         <v>151.19999999999999</v>
       </c>
       <c r="AI131">
         <v>149.1</v>
       </c>
       <c r="AJ131">
-        <v>140.5</v>
+        <v>140.19999999999999</v>
+      </c>
+      <c r="AK131">
+        <v>135.6</v>
       </c>
     </row>
-    <row r="132" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="132" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A132" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B132" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>100.1</v>
       </c>
       <c r="E132">
         <v>109.1</v>
       </c>
       <c r="F132">
         <v>99.9</v>
       </c>
       <c r="G132">
         <v>105.6</v>
       </c>
       <c r="H132">
         <v>106.1</v>
       </c>
       <c r="I132">
         <v>99.9</v>
       </c>
       <c r="J132">
         <v>106</v>
       </c>
@@ -16593,57 +16989,60 @@
       </c>
       <c r="AC132">
         <v>85</v>
       </c>
       <c r="AD132">
         <v>81.599999999999994</v>
       </c>
       <c r="AE132">
         <v>81.8</v>
       </c>
       <c r="AF132">
         <v>80.099999999999994</v>
       </c>
       <c r="AG132">
         <v>84.6</v>
       </c>
       <c r="AH132">
         <v>89.1</v>
       </c>
       <c r="AI132">
         <v>85.5</v>
       </c>
       <c r="AJ132">
         <v>82.1</v>
       </c>
+      <c r="AK132">
+        <v>80.5</v>
+      </c>
     </row>
-    <row r="133" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="133" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A133" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B133" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>106.7</v>
       </c>
       <c r="E133">
         <v>107.3</v>
       </c>
       <c r="F133">
         <v>102.2</v>
       </c>
       <c r="G133">
         <v>102.5</v>
       </c>
       <c r="H133">
         <v>103.1</v>
       </c>
       <c r="I133">
         <v>100.5</v>
       </c>
       <c r="J133">
         <v>100.6</v>
       </c>
@@ -16703,57 +17102,60 @@
       </c>
       <c r="AC133">
         <v>90</v>
       </c>
       <c r="AD133">
         <v>87.9</v>
       </c>
       <c r="AE133">
         <v>86.7</v>
       </c>
       <c r="AF133">
         <v>85.8</v>
       </c>
       <c r="AG133">
         <v>88.7</v>
       </c>
       <c r="AH133">
         <v>83.5</v>
       </c>
       <c r="AI133">
         <v>84.9</v>
       </c>
       <c r="AJ133">
         <v>87.8</v>
       </c>
+      <c r="AK133">
+        <v>83.7</v>
+      </c>
     </row>
-    <row r="134" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="134" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B134" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C134">
         <v>113.5</v>
       </c>
       <c r="D134">
         <v>96.3</v>
       </c>
       <c r="E134">
         <v>97.5</v>
       </c>
       <c r="F134">
         <v>96.7</v>
       </c>
       <c r="G134">
         <v>99.9</v>
       </c>
       <c r="H134">
         <v>97.5</v>
       </c>
       <c r="I134">
         <v>98.8</v>
       </c>
       <c r="J134">
         <v>101.8</v>
       </c>
@@ -16813,57 +17215,60 @@
       </c>
       <c r="AC134">
         <v>108.8</v>
       </c>
       <c r="AD134">
         <v>106.4</v>
       </c>
       <c r="AE134">
         <v>107.8</v>
       </c>
       <c r="AF134">
         <v>106.7</v>
       </c>
       <c r="AG134">
         <v>108.8</v>
       </c>
       <c r="AH134">
         <v>106.5</v>
       </c>
       <c r="AI134">
         <v>107.7</v>
       </c>
       <c r="AJ134">
         <v>106.1</v>
       </c>
+      <c r="AK134">
+        <v>108</v>
+      </c>
     </row>
-    <row r="135" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="135" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A135" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B135" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>99.3</v>
       </c>
       <c r="E135">
         <v>100.7</v>
       </c>
       <c r="F135">
         <v>101.1</v>
       </c>
       <c r="G135">
         <v>103.8</v>
       </c>
       <c r="H135">
         <v>107.3</v>
       </c>
       <c r="I135">
         <v>105.9</v>
       </c>
       <c r="J135">
         <v>104.9</v>
       </c>
@@ -16923,57 +17328,60 @@
       </c>
       <c r="AC135">
         <v>79</v>
       </c>
       <c r="AD135">
         <v>79.400000000000006</v>
       </c>
       <c r="AE135">
         <v>77.599999999999994</v>
       </c>
       <c r="AF135">
         <v>74.900000000000006</v>
       </c>
       <c r="AG135">
         <v>77.599999999999994</v>
       </c>
       <c r="AH135">
         <v>76.8</v>
       </c>
       <c r="AI135">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ135">
         <v>76</v>
       </c>
+      <c r="AK135">
+        <v>76.900000000000006</v>
+      </c>
     </row>
-    <row r="136" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="136" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A136" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B136" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>104</v>
       </c>
       <c r="E136">
         <v>106.6</v>
       </c>
       <c r="F136">
         <v>104.6</v>
       </c>
       <c r="G136">
         <v>108.2</v>
       </c>
       <c r="H136">
         <v>106.1</v>
       </c>
       <c r="I136">
         <v>106.3</v>
       </c>
       <c r="J136">
         <v>104</v>
       </c>
@@ -17033,57 +17441,60 @@
       </c>
       <c r="AC136">
         <v>105.2</v>
       </c>
       <c r="AD136">
         <v>100.7</v>
       </c>
       <c r="AE136">
         <v>102.2</v>
       </c>
       <c r="AF136">
         <v>100</v>
       </c>
       <c r="AG136">
         <v>99.5</v>
       </c>
       <c r="AH136">
         <v>97.1</v>
       </c>
       <c r="AI136">
         <v>98.4</v>
       </c>
       <c r="AJ136">
         <v>101.6</v>
       </c>
+      <c r="AK136">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="137" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="137" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A137" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B137" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>106.8</v>
       </c>
       <c r="E137">
         <v>107.1</v>
       </c>
       <c r="F137">
         <v>107.1</v>
       </c>
       <c r="G137">
         <v>108.1</v>
       </c>
       <c r="H137">
         <v>107.1</v>
       </c>
       <c r="I137">
         <v>106.9</v>
       </c>
       <c r="J137">
         <v>107.5</v>
       </c>
@@ -17143,57 +17554,60 @@
       </c>
       <c r="AC137">
         <v>118.9</v>
       </c>
       <c r="AD137">
         <v>121.3</v>
       </c>
       <c r="AE137">
         <v>122.9</v>
       </c>
       <c r="AF137">
         <v>134.9</v>
       </c>
       <c r="AG137">
         <v>135.5</v>
       </c>
       <c r="AH137">
         <v>136.69999999999999</v>
       </c>
       <c r="AI137">
         <v>137.19999999999999</v>
       </c>
       <c r="AJ137">
         <v>143.1</v>
       </c>
+      <c r="AK137">
+        <v>137.6</v>
+      </c>
     </row>
-    <row r="138" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="138" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A138" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B138" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>99.2</v>
       </c>
       <c r="E138">
         <v>97.8</v>
       </c>
       <c r="F138">
         <v>97.5</v>
       </c>
       <c r="G138">
         <v>99.6</v>
       </c>
       <c r="H138">
         <v>102.1</v>
       </c>
       <c r="I138">
         <v>105.1</v>
       </c>
       <c r="J138">
         <v>105.6</v>
       </c>
@@ -17253,57 +17667,60 @@
       </c>
       <c r="AC138">
         <v>106.8</v>
       </c>
       <c r="AD138">
         <v>108.2</v>
       </c>
       <c r="AE138">
         <v>112.8</v>
       </c>
       <c r="AF138">
         <v>115.4</v>
       </c>
       <c r="AG138">
         <v>116.7</v>
       </c>
       <c r="AH138">
         <v>117.9</v>
       </c>
       <c r="AI138">
         <v>119.4</v>
       </c>
       <c r="AJ138">
         <v>117.7</v>
       </c>
+      <c r="AK138">
+        <v>116.2</v>
+      </c>
     </row>
-    <row r="139" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="139" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A139" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B139" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.2</v>
       </c>
       <c r="E139">
         <v>101.5</v>
       </c>
       <c r="F139">
         <v>101</v>
       </c>
       <c r="G139">
         <v>101.7</v>
       </c>
       <c r="H139">
         <v>101.8</v>
       </c>
       <c r="I139">
         <v>101.1</v>
       </c>
       <c r="J139">
         <v>101.3</v>
       </c>
@@ -17363,57 +17780,60 @@
       </c>
       <c r="AC139">
         <v>101.9</v>
       </c>
       <c r="AD139">
         <v>101.7</v>
       </c>
       <c r="AE139">
         <v>102.5</v>
       </c>
       <c r="AF139">
         <v>103.5</v>
       </c>
       <c r="AG139">
         <v>103.5</v>
       </c>
       <c r="AH139">
         <v>103.6</v>
       </c>
       <c r="AI139">
         <v>104.1</v>
       </c>
       <c r="AJ139">
         <v>103.6</v>
       </c>
+      <c r="AK139">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="140" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="140" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A140" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B140" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C140">
         <v>1104.7</v>
       </c>
       <c r="D140">
         <v>101</v>
       </c>
       <c r="E140">
         <v>102.1</v>
       </c>
       <c r="F140">
         <v>102.5</v>
       </c>
       <c r="G140">
         <v>102.8</v>
       </c>
       <c r="H140">
         <v>102.2</v>
       </c>
       <c r="I140">
         <v>102.4</v>
       </c>
       <c r="J140">
         <v>105.9</v>
       </c>
@@ -17473,57 +17893,60 @@
       </c>
       <c r="AC140">
         <v>97.4</v>
       </c>
       <c r="AD140">
         <v>97.6</v>
       </c>
       <c r="AE140">
         <v>96.5</v>
       </c>
       <c r="AF140">
         <v>95.9</v>
       </c>
       <c r="AG140">
         <v>95.7</v>
       </c>
       <c r="AH140">
         <v>94.6</v>
       </c>
       <c r="AI140">
         <v>94.6</v>
       </c>
       <c r="AJ140">
         <v>96</v>
       </c>
+      <c r="AK140">
+        <v>97</v>
+      </c>
     </row>
-    <row r="141" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="141" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A141" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B141" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C141">
         <v>60.2</v>
       </c>
       <c r="D141">
         <v>112.7</v>
       </c>
       <c r="E141">
         <v>113.8</v>
       </c>
       <c r="F141">
         <v>112.1</v>
       </c>
       <c r="G141">
         <v>111.2</v>
       </c>
       <c r="H141">
         <v>110</v>
       </c>
       <c r="I141">
         <v>110.1</v>
       </c>
       <c r="J141">
         <v>115</v>
       </c>
@@ -17583,57 +18006,60 @@
       </c>
       <c r="AC141">
         <v>94.7</v>
       </c>
       <c r="AD141">
         <v>92.4</v>
       </c>
       <c r="AE141">
         <v>89.4</v>
       </c>
       <c r="AF141">
         <v>88.1</v>
       </c>
       <c r="AG141">
         <v>85.7</v>
       </c>
       <c r="AH141">
         <v>85.1</v>
       </c>
       <c r="AI141">
         <v>86.4</v>
       </c>
       <c r="AJ141">
         <v>87.1</v>
       </c>
+      <c r="AK141">
+        <v>85.7</v>
+      </c>
     </row>
-    <row r="142" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="142" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A142" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B142" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C142">
         <v>89.2</v>
       </c>
       <c r="D142">
         <v>110</v>
       </c>
       <c r="E142">
         <v>110.5</v>
       </c>
       <c r="F142">
         <v>113</v>
       </c>
       <c r="G142">
         <v>110.6</v>
       </c>
       <c r="H142">
         <v>111</v>
       </c>
       <c r="I142">
         <v>113.2</v>
       </c>
       <c r="J142">
         <v>113.9</v>
       </c>
@@ -17693,57 +18119,60 @@
       </c>
       <c r="AC142">
         <v>83.4</v>
       </c>
       <c r="AD142">
         <v>85.2</v>
       </c>
       <c r="AE142">
         <v>84.6</v>
       </c>
       <c r="AF142">
         <v>84.6</v>
       </c>
       <c r="AG142">
         <v>85</v>
       </c>
       <c r="AH142">
         <v>83</v>
       </c>
       <c r="AI142">
         <v>79</v>
       </c>
       <c r="AJ142">
         <v>80.5</v>
       </c>
+      <c r="AK142">
+        <v>77.900000000000006</v>
+      </c>
     </row>
-    <row r="143" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="143" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A143" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B143" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>97.9</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>98.3</v>
       </c>
       <c r="G143">
         <v>99</v>
       </c>
       <c r="H143">
         <v>99.7</v>
       </c>
       <c r="I143">
         <v>99.2</v>
       </c>
       <c r="J143">
         <v>98.5</v>
       </c>
@@ -17803,57 +18232,60 @@
       </c>
       <c r="AC143">
         <v>94.4</v>
       </c>
       <c r="AD143">
         <v>94.2</v>
       </c>
       <c r="AE143">
         <v>91.4</v>
       </c>
       <c r="AF143">
         <v>89.9</v>
       </c>
       <c r="AG143">
         <v>89.1</v>
       </c>
       <c r="AH143">
         <v>87.4</v>
       </c>
       <c r="AI143">
         <v>86</v>
       </c>
       <c r="AJ143">
         <v>87.6</v>
       </c>
+      <c r="AK143">
+        <v>86.3</v>
+      </c>
     </row>
-    <row r="144" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="144" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A144" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B144" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C144">
         <v>156.6</v>
       </c>
       <c r="D144">
         <v>100</v>
       </c>
       <c r="E144">
         <v>105.8</v>
       </c>
       <c r="F144">
         <v>106.8</v>
       </c>
       <c r="G144">
         <v>109.3</v>
       </c>
       <c r="H144">
         <v>103.4</v>
       </c>
       <c r="I144">
         <v>106.6</v>
       </c>
       <c r="J144">
         <v>114.3</v>
       </c>
@@ -17913,57 +18345,60 @@
       </c>
       <c r="AC144">
         <v>94</v>
       </c>
       <c r="AD144">
         <v>96.4</v>
       </c>
       <c r="AE144">
         <v>93.8</v>
       </c>
       <c r="AF144">
         <v>94.4</v>
       </c>
       <c r="AG144">
         <v>93.9</v>
       </c>
       <c r="AH144">
         <v>91.4</v>
       </c>
       <c r="AI144">
         <v>94.6</v>
       </c>
       <c r="AJ144">
         <v>99.4</v>
       </c>
+      <c r="AK144">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="145" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="145" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A145" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B145" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>99.5</v>
       </c>
       <c r="E145">
         <v>100.9</v>
       </c>
       <c r="F145">
         <v>102.7</v>
       </c>
       <c r="G145">
         <v>100.3</v>
       </c>
       <c r="H145">
         <v>99.2</v>
       </c>
       <c r="I145">
         <v>100.6</v>
       </c>
       <c r="J145">
         <v>114.5</v>
       </c>
@@ -18023,57 +18458,60 @@
       </c>
       <c r="AC145">
         <v>90.6</v>
       </c>
       <c r="AD145">
         <v>89.6</v>
       </c>
       <c r="AE145">
         <v>91.7</v>
       </c>
       <c r="AF145">
         <v>91.6</v>
       </c>
       <c r="AG145">
         <v>93</v>
       </c>
       <c r="AH145">
         <v>94.3</v>
       </c>
       <c r="AI145">
         <v>98.1</v>
       </c>
       <c r="AJ145">
         <v>96.9</v>
       </c>
+      <c r="AK145">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="146" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="146" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A146" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B146" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>104.8</v>
       </c>
       <c r="E146">
         <v>105.2</v>
       </c>
       <c r="F146">
         <v>102.5</v>
       </c>
       <c r="G146">
         <v>102.7</v>
       </c>
       <c r="H146">
         <v>105</v>
       </c>
       <c r="I146">
         <v>104</v>
       </c>
       <c r="J146">
         <v>102.5</v>
       </c>
@@ -18133,57 +18571,60 @@
       </c>
       <c r="AC146">
         <v>101.8</v>
       </c>
       <c r="AD146">
         <v>102.5</v>
       </c>
       <c r="AE146">
         <v>102.3</v>
       </c>
       <c r="AF146">
         <v>101.9</v>
       </c>
       <c r="AG146">
         <v>98.6</v>
       </c>
       <c r="AH146">
         <v>96.7</v>
       </c>
       <c r="AI146">
         <v>96.1</v>
       </c>
       <c r="AJ146">
         <v>100.6</v>
       </c>
+      <c r="AK146">
+        <v>96</v>
+      </c>
     </row>
-    <row r="147" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="147" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A147" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B147" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C147">
         <v>295.3</v>
       </c>
       <c r="D147">
         <v>98.6</v>
       </c>
       <c r="E147">
         <v>100.5</v>
       </c>
       <c r="F147">
         <v>100.2</v>
       </c>
       <c r="G147">
         <v>100.3</v>
       </c>
       <c r="H147">
         <v>99.5</v>
       </c>
       <c r="I147">
         <v>101.3</v>
       </c>
       <c r="J147">
         <v>104.5</v>
       </c>
@@ -18243,57 +18684,60 @@
       </c>
       <c r="AC147">
         <v>108.4</v>
       </c>
       <c r="AD147">
         <v>107.9</v>
       </c>
       <c r="AE147">
         <v>108.3</v>
       </c>
       <c r="AF147">
         <v>109.4</v>
       </c>
       <c r="AG147">
         <v>109.7</v>
       </c>
       <c r="AH147">
         <v>109.4</v>
       </c>
       <c r="AI147">
         <v>110.2</v>
       </c>
       <c r="AJ147">
         <v>110.4</v>
       </c>
+      <c r="AK147">
+        <v>111.2</v>
+      </c>
     </row>
-    <row r="148" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="148" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A148" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B148" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.4</v>
       </c>
       <c r="E148">
         <v>95.7</v>
       </c>
       <c r="F148">
         <v>95.3</v>
       </c>
       <c r="G148">
         <v>96.8</v>
       </c>
       <c r="H148">
         <v>97.4</v>
       </c>
       <c r="I148">
         <v>100.4</v>
       </c>
       <c r="J148">
         <v>103.9</v>
       </c>
@@ -18353,57 +18797,60 @@
       </c>
       <c r="AC148">
         <v>113.8</v>
       </c>
       <c r="AD148">
         <v>113.2</v>
       </c>
       <c r="AE148">
         <v>113.3</v>
       </c>
       <c r="AF148">
         <v>115.6</v>
       </c>
       <c r="AG148">
         <v>115.8</v>
       </c>
       <c r="AH148">
         <v>114.9</v>
       </c>
       <c r="AI148">
         <v>114.7</v>
       </c>
       <c r="AJ148">
         <v>116.7</v>
       </c>
+      <c r="AK148">
+        <v>115.7</v>
+      </c>
     </row>
-    <row r="149" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="149" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A149" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B149" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C149">
         <v>171.3</v>
       </c>
       <c r="D149">
         <v>100.9</v>
       </c>
       <c r="E149">
         <v>104.6</v>
       </c>
       <c r="F149">
         <v>103.5</v>
       </c>
       <c r="G149">
         <v>102.7</v>
       </c>
       <c r="H149">
         <v>100.7</v>
       </c>
       <c r="I149">
         <v>102.8</v>
       </c>
       <c r="J149">
         <v>104.7</v>
       </c>
@@ -18463,57 +18910,60 @@
       </c>
       <c r="AC149">
         <v>104.9</v>
       </c>
       <c r="AD149">
         <v>104.2</v>
       </c>
       <c r="AE149">
         <v>104.2</v>
       </c>
       <c r="AF149">
         <v>104.9</v>
       </c>
       <c r="AG149">
         <v>105.5</v>
       </c>
       <c r="AH149">
         <v>105.7</v>
       </c>
       <c r="AI149">
         <v>106.4</v>
       </c>
       <c r="AJ149">
         <v>106.2</v>
       </c>
+      <c r="AK149">
+        <v>108</v>
+      </c>
     </row>
-    <row r="150" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="150" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A150" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B150" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>99.2</v>
       </c>
       <c r="E150">
         <v>99.7</v>
       </c>
       <c r="F150">
         <v>97.5</v>
       </c>
       <c r="G150">
         <v>97.2</v>
       </c>
       <c r="H150">
         <v>98.4</v>
       </c>
       <c r="I150">
         <v>100</v>
       </c>
       <c r="J150">
         <v>103.4</v>
       </c>
@@ -18573,57 +19023,60 @@
       </c>
       <c r="AC150">
         <v>95</v>
       </c>
       <c r="AD150">
         <v>96.4</v>
       </c>
       <c r="AE150">
         <v>95.6</v>
       </c>
       <c r="AF150">
         <v>93.2</v>
       </c>
       <c r="AG150">
         <v>91.9</v>
       </c>
       <c r="AH150">
         <v>87.8</v>
       </c>
       <c r="AI150">
         <v>87.6</v>
       </c>
       <c r="AJ150">
         <v>87.7</v>
       </c>
+      <c r="AK150">
+        <v>87.5</v>
+      </c>
     </row>
-    <row r="151" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="151" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A151" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B151" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C151">
         <v>960.5</v>
       </c>
       <c r="D151">
         <v>100.6</v>
       </c>
       <c r="E151">
         <v>100.5</v>
       </c>
       <c r="F151">
         <v>100.9</v>
       </c>
       <c r="G151">
         <v>101.4</v>
       </c>
       <c r="H151">
         <v>102.5</v>
       </c>
       <c r="I151">
         <v>100.4</v>
       </c>
       <c r="J151">
         <v>101.1</v>
       </c>
@@ -18683,57 +19136,60 @@
       </c>
       <c r="AC151">
         <v>98.9</v>
       </c>
       <c r="AD151">
         <v>99</v>
       </c>
       <c r="AE151">
         <v>99.8</v>
       </c>
       <c r="AF151">
         <v>103.5</v>
       </c>
       <c r="AG151">
         <v>104.2</v>
       </c>
       <c r="AH151">
         <v>105</v>
       </c>
       <c r="AI151">
         <v>105.2</v>
       </c>
       <c r="AJ151">
         <v>105</v>
       </c>
+      <c r="AK151">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="152" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="152" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A152" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B152" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C152">
         <v>234.9</v>
       </c>
       <c r="D152">
         <v>102</v>
       </c>
       <c r="E152">
         <v>101.9</v>
       </c>
       <c r="F152">
         <v>102.3</v>
       </c>
       <c r="G152">
         <v>103.6</v>
       </c>
       <c r="H152">
         <v>107.4</v>
       </c>
       <c r="I152">
         <v>101.2</v>
       </c>
       <c r="J152">
         <v>104.1</v>
       </c>
@@ -18793,57 +19249,60 @@
       </c>
       <c r="AC152">
         <v>98.3</v>
       </c>
       <c r="AD152">
         <v>97.3</v>
       </c>
       <c r="AE152">
         <v>100.1</v>
       </c>
       <c r="AF152">
         <v>113.9</v>
       </c>
       <c r="AG152">
         <v>116.2</v>
       </c>
       <c r="AH152">
         <v>118.8</v>
       </c>
       <c r="AI152">
         <v>118.6</v>
       </c>
       <c r="AJ152">
         <v>116.3</v>
       </c>
+      <c r="AK152">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="153" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="153" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A153" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B153" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C153">
         <v>63.8</v>
       </c>
       <c r="D153">
         <v>110.4</v>
       </c>
       <c r="E153">
         <v>106.3</v>
       </c>
       <c r="F153">
         <v>104.1</v>
       </c>
       <c r="G153">
         <v>108.3</v>
       </c>
       <c r="H153">
         <v>114.7</v>
       </c>
       <c r="I153">
         <v>101.8</v>
       </c>
       <c r="J153">
         <v>103.8</v>
       </c>
@@ -18903,57 +19362,60 @@
       </c>
       <c r="AC153">
         <v>82.6</v>
       </c>
       <c r="AD153">
         <v>78.3</v>
       </c>
       <c r="AE153">
         <v>82</v>
       </c>
       <c r="AF153">
         <v>88.6</v>
       </c>
       <c r="AG153">
         <v>87.5</v>
       </c>
       <c r="AH153">
         <v>94.1</v>
       </c>
       <c r="AI153">
         <v>95</v>
       </c>
       <c r="AJ153">
         <v>94.8</v>
       </c>
+      <c r="AK153">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="154" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="154" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A154" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B154" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C154">
         <v>17.5</v>
       </c>
       <c r="D154">
         <v>84.4</v>
       </c>
       <c r="E154">
         <v>83.3</v>
       </c>
       <c r="F154">
         <v>82</v>
       </c>
       <c r="G154">
         <v>90.1</v>
       </c>
       <c r="H154">
         <v>99.9</v>
       </c>
       <c r="I154">
         <v>96.1</v>
       </c>
       <c r="J154">
         <v>96.2</v>
       </c>
@@ -19013,57 +19475,60 @@
       </c>
       <c r="AC154">
         <v>80.099999999999994</v>
       </c>
       <c r="AD154">
         <v>68.3</v>
       </c>
       <c r="AE154">
         <v>69.599999999999994</v>
       </c>
       <c r="AF154">
         <v>80.099999999999994</v>
       </c>
       <c r="AG154">
         <v>83.7</v>
       </c>
       <c r="AH154">
         <v>90.5</v>
       </c>
       <c r="AI154">
         <v>100</v>
       </c>
       <c r="AJ154">
         <v>101.4</v>
       </c>
+      <c r="AK154">
+        <v>102</v>
+      </c>
     </row>
-    <row r="155" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="155" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A155" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B155" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C155">
         <v>8.1999999999999993</v>
       </c>
       <c r="D155">
         <v>83</v>
       </c>
       <c r="E155">
         <v>86.5</v>
       </c>
       <c r="F155">
         <v>84.4</v>
       </c>
       <c r="G155">
         <v>91.7</v>
       </c>
       <c r="H155">
         <v>96.7</v>
       </c>
       <c r="I155">
         <v>100.1</v>
       </c>
       <c r="J155">
         <v>97</v>
       </c>
@@ -19123,57 +19588,60 @@
       </c>
       <c r="AC155">
         <v>76.5</v>
       </c>
       <c r="AD155">
         <v>71.7</v>
       </c>
       <c r="AE155">
         <v>78.7</v>
       </c>
       <c r="AF155">
         <v>90.1</v>
       </c>
       <c r="AG155">
         <v>91.3</v>
       </c>
       <c r="AH155">
         <v>101.7</v>
       </c>
       <c r="AI155">
         <v>101.2</v>
       </c>
       <c r="AJ155">
         <v>105.2</v>
       </c>
+      <c r="AK155">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="156" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="156" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A156" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B156" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C156">
         <v>5.4</v>
       </c>
       <c r="D156">
         <v>73.5</v>
       </c>
       <c r="E156">
         <v>72.099999999999994</v>
       </c>
       <c r="F156">
         <v>73.2</v>
       </c>
       <c r="G156">
         <v>84.1</v>
       </c>
       <c r="H156">
         <v>95.8</v>
       </c>
       <c r="I156">
         <v>92.7</v>
       </c>
       <c r="J156">
         <v>103.4</v>
       </c>
@@ -19233,57 +19701,60 @@
       </c>
       <c r="AC156">
         <v>89.7</v>
       </c>
       <c r="AD156">
         <v>65.400000000000006</v>
       </c>
       <c r="AE156">
         <v>58.8</v>
       </c>
       <c r="AF156">
         <v>66.900000000000006</v>
       </c>
       <c r="AG156">
         <v>72.8</v>
       </c>
       <c r="AH156">
         <v>77.8</v>
       </c>
       <c r="AI156">
         <v>110.3</v>
       </c>
       <c r="AJ156">
         <v>105.7</v>
       </c>
+      <c r="AK156">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="157" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="157" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A157" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B157" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C157">
         <v>3.9</v>
       </c>
       <c r="D157">
         <v>93.5</v>
       </c>
       <c r="E157">
         <v>96.1</v>
       </c>
       <c r="F157">
         <v>93.8</v>
       </c>
       <c r="G157">
         <v>98.4</v>
       </c>
       <c r="H157">
         <v>95</v>
       </c>
       <c r="I157">
         <v>98.4</v>
       </c>
       <c r="J157">
         <v>95.5</v>
       </c>
@@ -19343,57 +19814,60 @@
       </c>
       <c r="AC157">
         <v>79.599999999999994</v>
       </c>
       <c r="AD157">
         <v>68.400000000000006</v>
       </c>
       <c r="AE157">
         <v>60.5</v>
       </c>
       <c r="AF157">
         <v>78.5</v>
       </c>
       <c r="AG157">
         <v>82.5</v>
       </c>
       <c r="AH157">
         <v>83.6</v>
       </c>
       <c r="AI157">
         <v>82.8</v>
       </c>
       <c r="AJ157">
         <v>91.6</v>
       </c>
+      <c r="AK157">
+        <v>93</v>
+      </c>
     </row>
-    <row r="158" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="158" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A158" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B158" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C158">
         <v>35.6</v>
       </c>
       <c r="D158">
         <v>128.1</v>
       </c>
       <c r="E158">
         <v>118.2</v>
       </c>
       <c r="F158">
         <v>117</v>
       </c>
       <c r="G158">
         <v>119.7</v>
       </c>
       <c r="H158">
         <v>126.8</v>
       </c>
       <c r="I158">
         <v>103.5</v>
       </c>
       <c r="J158">
         <v>108.6</v>
       </c>
@@ -19453,57 +19927,60 @@
       </c>
       <c r="AC158">
         <v>77.400000000000006</v>
       </c>
       <c r="AD158">
         <v>76.7</v>
       </c>
       <c r="AE158">
         <v>80.599999999999994</v>
       </c>
       <c r="AF158">
         <v>84.1</v>
       </c>
       <c r="AG158">
         <v>76.2</v>
       </c>
       <c r="AH158">
         <v>84.3</v>
       </c>
       <c r="AI158">
         <v>79.7</v>
       </c>
       <c r="AJ158">
         <v>80.400000000000006</v>
       </c>
+      <c r="AK158">
+        <v>80.900000000000006</v>
+      </c>
     </row>
-    <row r="159" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="159" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A159" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B159" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C159">
         <v>25.2</v>
       </c>
       <c r="D159">
         <v>130</v>
       </c>
       <c r="E159">
         <v>116.9</v>
       </c>
       <c r="F159">
         <v>115.4</v>
       </c>
       <c r="G159">
         <v>112.2</v>
       </c>
       <c r="H159">
         <v>133</v>
       </c>
       <c r="I159">
         <v>103.6</v>
       </c>
       <c r="J159">
         <v>101.6</v>
       </c>
@@ -19563,57 +20040,60 @@
       </c>
       <c r="AC159">
         <v>69.099999999999994</v>
       </c>
       <c r="AD159">
         <v>70.2</v>
       </c>
       <c r="AE159">
         <v>75.900000000000006</v>
       </c>
       <c r="AF159">
         <v>73.5</v>
       </c>
       <c r="AG159">
         <v>67.099999999999994</v>
       </c>
       <c r="AH159">
         <v>80.3</v>
       </c>
       <c r="AI159">
         <v>70.8</v>
       </c>
       <c r="AJ159">
         <v>70.7</v>
       </c>
+      <c r="AK159">
+        <v>70.599999999999994</v>
+      </c>
     </row>
-    <row r="160" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="160" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A160" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C160">
         <v>10.4</v>
       </c>
       <c r="D160">
         <v>124.5</v>
       </c>
       <c r="E160">
         <v>120.1</v>
       </c>
       <c r="F160">
         <v>120.9</v>
       </c>
       <c r="G160">
         <v>137.6</v>
       </c>
       <c r="H160">
         <v>113.1</v>
       </c>
       <c r="I160">
         <v>103</v>
       </c>
       <c r="J160">
         <v>127.3</v>
       </c>
@@ -19673,57 +20153,60 @@
       </c>
       <c r="AC160">
         <v>95.2</v>
       </c>
       <c r="AD160">
         <v>99.2</v>
       </c>
       <c r="AE160">
         <v>88.1</v>
       </c>
       <c r="AF160">
         <v>109.5</v>
       </c>
       <c r="AG160">
         <v>98.3</v>
       </c>
       <c r="AH160">
         <v>99.8</v>
       </c>
       <c r="AI160">
         <v>95.1</v>
       </c>
       <c r="AJ160">
         <v>105.9</v>
       </c>
+      <c r="AK160">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="161" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="161" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A161" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B161" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C161">
         <v>10.7</v>
       </c>
       <c r="D161">
         <v>96.6</v>
       </c>
       <c r="E161">
         <v>98.7</v>
       </c>
       <c r="F161">
         <v>99.2</v>
       </c>
       <c r="G161">
         <v>104.6</v>
       </c>
       <c r="H161">
         <v>104.7</v>
       </c>
       <c r="I161">
         <v>96.3</v>
       </c>
       <c r="J161">
         <v>99</v>
       </c>
@@ -19783,57 +20266,60 @@
       </c>
       <c r="AC161">
         <v>96.2</v>
       </c>
       <c r="AD161">
         <v>98.2</v>
       </c>
       <c r="AE161">
         <v>103</v>
       </c>
       <c r="AF161">
         <v>125.7</v>
       </c>
       <c r="AG161">
         <v>127.5</v>
       </c>
       <c r="AH161">
         <v>133.6</v>
       </c>
       <c r="AI161">
         <v>133.6</v>
       </c>
       <c r="AJ161">
         <v>133.6</v>
       </c>
+      <c r="AK161">
+        <v>128.19999999999999</v>
+      </c>
     </row>
-    <row r="162" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="162" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A162" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B162" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C162">
         <v>171.1</v>
       </c>
       <c r="D162">
         <v>99.1</v>
       </c>
       <c r="E162">
         <v>100.3</v>
       </c>
       <c r="F162">
         <v>101.5</v>
       </c>
       <c r="G162">
         <v>102.9</v>
       </c>
       <c r="H162">
         <v>104</v>
       </c>
       <c r="I162">
         <v>100.6</v>
       </c>
       <c r="J162">
         <v>105.2</v>
       </c>
@@ -19893,57 +20379,60 @@
       </c>
       <c r="AC162">
         <v>103.7</v>
       </c>
       <c r="AD162">
         <v>105.3</v>
       </c>
       <c r="AE162">
         <v>107.7</v>
       </c>
       <c r="AF162">
         <v>119.2</v>
       </c>
       <c r="AG162">
         <v>124.8</v>
       </c>
       <c r="AH162">
         <v>129</v>
       </c>
       <c r="AI162">
         <v>133.6</v>
       </c>
       <c r="AJ162">
         <v>119.8</v>
       </c>
+      <c r="AK162">
+        <v>122.1</v>
+      </c>
     </row>
-    <row r="163" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="163" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B163" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C163">
         <v>59.3</v>
       </c>
       <c r="D163">
         <v>95.2</v>
       </c>
       <c r="E163">
         <v>96.8</v>
       </c>
       <c r="F163">
         <v>97</v>
       </c>
       <c r="G163">
         <v>99.5</v>
       </c>
       <c r="H163">
         <v>99.6</v>
       </c>
       <c r="I163">
         <v>97.9</v>
       </c>
       <c r="J163">
         <v>103.3</v>
       </c>
@@ -20003,57 +20492,60 @@
       </c>
       <c r="AC163">
         <v>108.9</v>
       </c>
       <c r="AD163">
         <v>112.2</v>
       </c>
       <c r="AE163">
         <v>115.4</v>
       </c>
       <c r="AF163">
         <v>136.69999999999999</v>
       </c>
       <c r="AG163">
         <v>142.4</v>
       </c>
       <c r="AH163">
         <v>141.80000000000001</v>
       </c>
       <c r="AI163">
         <v>145</v>
       </c>
       <c r="AJ163">
         <v>143.1</v>
       </c>
+      <c r="AK163">
+        <v>144.80000000000001</v>
+      </c>
     </row>
-    <row r="164" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="164" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A164" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C164">
         <v>73.8</v>
       </c>
       <c r="D164">
         <v>99.9</v>
       </c>
       <c r="E164">
         <v>100</v>
       </c>
       <c r="F164">
         <v>101.3</v>
       </c>
       <c r="G164">
         <v>102.7</v>
       </c>
       <c r="H164">
         <v>105.9</v>
       </c>
       <c r="I164">
         <v>102.8</v>
       </c>
       <c r="J164">
         <v>106.7</v>
       </c>
@@ -20113,57 +20605,60 @@
       </c>
       <c r="AC164">
         <v>101.2</v>
       </c>
       <c r="AD164">
         <v>98.4</v>
       </c>
       <c r="AE164">
         <v>103</v>
       </c>
       <c r="AF164">
         <v>117.2</v>
       </c>
       <c r="AG164">
         <v>119.3</v>
       </c>
       <c r="AH164">
         <v>124.6</v>
       </c>
       <c r="AI164">
         <v>125.8</v>
       </c>
       <c r="AJ164">
         <v>117.2</v>
       </c>
+      <c r="AK164">
+        <v>115.8</v>
+      </c>
     </row>
-    <row r="165" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="165" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B165" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C165">
         <v>10.4</v>
       </c>
       <c r="D165">
         <v>98.7</v>
       </c>
       <c r="E165">
         <v>100.9</v>
       </c>
       <c r="F165">
         <v>101.4</v>
       </c>
       <c r="G165">
         <v>106.2</v>
       </c>
       <c r="H165">
         <v>106.7</v>
       </c>
       <c r="I165">
         <v>98.3</v>
       </c>
       <c r="J165">
         <v>100.7</v>
       </c>
@@ -20223,57 +20718,60 @@
       </c>
       <c r="AC165">
         <v>93.7</v>
       </c>
       <c r="AD165">
         <v>96.5</v>
       </c>
       <c r="AE165">
         <v>101.4</v>
       </c>
       <c r="AF165">
         <v>120.2</v>
       </c>
       <c r="AG165">
         <v>122.4</v>
       </c>
       <c r="AH165">
         <v>127.3</v>
       </c>
       <c r="AI165">
         <v>129.1</v>
       </c>
       <c r="AJ165">
         <v>126.4</v>
       </c>
+      <c r="AK165">
+        <v>123</v>
+      </c>
     </row>
-    <row r="166" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="166" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A166" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C166">
         <v>27.6</v>
       </c>
       <c r="D166">
         <v>107.1</v>
       </c>
       <c r="E166">
         <v>109.2</v>
       </c>
       <c r="F166">
         <v>107.7</v>
       </c>
       <c r="G166">
         <v>111.4</v>
       </c>
       <c r="H166">
         <v>108.9</v>
       </c>
       <c r="I166">
         <v>102</v>
       </c>
       <c r="J166">
         <v>101.2</v>
       </c>
@@ -20333,57 +20831,60 @@
       </c>
       <c r="AC166">
         <v>103.7</v>
       </c>
       <c r="AD166">
         <v>106.7</v>
       </c>
       <c r="AE166">
         <v>107.4</v>
       </c>
       <c r="AF166">
         <v>106.5</v>
       </c>
       <c r="AG166">
         <v>111.3</v>
       </c>
       <c r="AH166">
         <v>105.7</v>
       </c>
       <c r="AI166">
         <v>106.2</v>
       </c>
       <c r="AJ166">
         <v>98.2</v>
       </c>
+      <c r="AK166">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="167" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="167" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A167" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C167">
         <v>725.6</v>
       </c>
       <c r="D167">
         <v>100</v>
       </c>
       <c r="E167">
         <v>100.3</v>
       </c>
       <c r="F167">
         <v>100.5</v>
       </c>
       <c r="G167">
         <v>100.7</v>
       </c>
       <c r="H167">
         <v>100.7</v>
       </c>
       <c r="I167">
         <v>100.4</v>
       </c>
       <c r="J167">
         <v>100.3</v>
       </c>
@@ -20443,57 +20944,60 @@
       </c>
       <c r="AC167">
         <v>99.2</v>
       </c>
       <c r="AD167">
         <v>99.4</v>
       </c>
       <c r="AE167">
         <v>99.7</v>
       </c>
       <c r="AF167">
         <v>100</v>
       </c>
       <c r="AG167">
         <v>100.4</v>
       </c>
       <c r="AH167">
         <v>100.6</v>
       </c>
       <c r="AI167">
         <v>100.8</v>
       </c>
       <c r="AJ167">
         <v>101.4</v>
       </c>
+      <c r="AK167">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="168" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="168" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A168" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C168">
         <v>360.3</v>
       </c>
       <c r="D168">
         <v>96.8</v>
       </c>
       <c r="E168">
         <v>97.3</v>
       </c>
       <c r="F168">
         <v>98.2</v>
       </c>
       <c r="G168">
         <v>99</v>
       </c>
       <c r="H168">
         <v>99.2</v>
       </c>
       <c r="I168">
         <v>99.3</v>
       </c>
       <c r="J168">
         <v>99.6</v>
       </c>
@@ -20553,57 +21057,60 @@
       </c>
       <c r="AC168">
         <v>101.5</v>
       </c>
       <c r="AD168">
         <v>102.1</v>
       </c>
       <c r="AE168">
         <v>102.9</v>
       </c>
       <c r="AF168">
         <v>103.4</v>
       </c>
       <c r="AG168">
         <v>104.1</v>
       </c>
       <c r="AH168">
         <v>104.8</v>
       </c>
       <c r="AI168">
         <v>105.3</v>
       </c>
       <c r="AJ168">
         <v>106.2</v>
       </c>
+      <c r="AK168">
+        <v>106</v>
+      </c>
     </row>
-    <row r="169" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="169" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A169" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C169">
         <v>340.1</v>
       </c>
       <c r="D169">
         <v>101.8</v>
       </c>
       <c r="E169">
         <v>101.6</v>
       </c>
       <c r="F169">
         <v>101.4</v>
       </c>
       <c r="G169">
         <v>101.1</v>
       </c>
       <c r="H169">
         <v>100.9</v>
       </c>
       <c r="I169">
         <v>100.6</v>
       </c>
       <c r="J169">
         <v>100.4</v>
       </c>
@@ -20663,57 +21170,60 @@
       </c>
       <c r="AC169">
         <v>96.3</v>
       </c>
       <c r="AD169">
         <v>96.1</v>
       </c>
       <c r="AE169">
         <v>95.9</v>
       </c>
       <c r="AF169">
         <v>95.8</v>
       </c>
       <c r="AG169">
         <v>95.6</v>
       </c>
       <c r="AH169">
         <v>95.5</v>
       </c>
       <c r="AI169">
         <v>95.4</v>
       </c>
       <c r="AJ169">
         <v>95.3</v>
       </c>
+      <c r="AK169">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="170" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="170" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A170" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B170" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C170">
         <v>25.2</v>
       </c>
       <c r="D170">
         <v>120.3</v>
       </c>
       <c r="E170">
         <v>123.2</v>
       </c>
       <c r="F170">
         <v>122.1</v>
       </c>
       <c r="G170">
         <v>122.8</v>
       </c>
       <c r="H170">
         <v>118.4</v>
       </c>
       <c r="I170">
         <v>110.2</v>
       </c>
       <c r="J170">
         <v>109.7</v>
       </c>
@@ -20773,57 +21283,60 @@
       </c>
       <c r="AC170">
         <v>106.9</v>
       </c>
       <c r="AD170">
         <v>106.3</v>
       </c>
       <c r="AE170">
         <v>106</v>
       </c>
       <c r="AF170">
         <v>106.7</v>
       </c>
       <c r="AG170">
         <v>110.5</v>
       </c>
       <c r="AH170">
         <v>110.1</v>
       </c>
       <c r="AI170">
         <v>111.2</v>
       </c>
       <c r="AJ170">
         <v>113.6</v>
       </c>
+      <c r="AK170">
+        <v>112.8</v>
+      </c>
     </row>
-    <row r="171" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="171" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A171" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B171" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.3</v>
       </c>
       <c r="E171">
         <v>98.9</v>
       </c>
       <c r="F171">
         <v>99.3</v>
       </c>
       <c r="G171">
         <v>100.6</v>
       </c>
       <c r="H171">
         <v>101.4</v>
       </c>
       <c r="I171">
         <v>101.9</v>
       </c>
       <c r="J171">
         <v>102</v>
       </c>
@@ -20883,57 +21396,60 @@
       </c>
       <c r="AC171">
         <v>108.6</v>
       </c>
       <c r="AD171">
         <v>109.4</v>
       </c>
       <c r="AE171">
         <v>109.9</v>
       </c>
       <c r="AF171">
         <v>110.9</v>
       </c>
       <c r="AG171">
         <v>111</v>
       </c>
       <c r="AH171">
         <v>111.2</v>
       </c>
       <c r="AI171">
         <v>111.9</v>
       </c>
       <c r="AJ171">
         <v>114</v>
       </c>
+      <c r="AK171">
+        <v>113.8</v>
+      </c>
     </row>
-    <row r="172" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="172" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A172" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.1</v>
       </c>
       <c r="E172">
         <v>98.1</v>
       </c>
       <c r="F172">
         <v>98.3</v>
       </c>
       <c r="G172">
         <v>99.8</v>
       </c>
       <c r="H172">
         <v>100.5</v>
       </c>
       <c r="I172">
         <v>102.2</v>
       </c>
       <c r="J172">
         <v>102.3</v>
       </c>
@@ -20993,57 +21509,60 @@
       </c>
       <c r="AC172">
         <v>111.1</v>
       </c>
       <c r="AD172">
         <v>112.2</v>
       </c>
       <c r="AE172">
         <v>112.4</v>
       </c>
       <c r="AF172">
         <v>113.5</v>
       </c>
       <c r="AG172">
         <v>114.1</v>
       </c>
       <c r="AH172">
         <v>114.2</v>
       </c>
       <c r="AI172">
         <v>114.7</v>
       </c>
       <c r="AJ172">
         <v>116.4</v>
       </c>
+      <c r="AK172">
+        <v>116.6</v>
+      </c>
     </row>
-    <row r="173" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="173" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A173" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B173" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.7</v>
       </c>
       <c r="E173">
         <v>98.1</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>99.9</v>
       </c>
       <c r="H173">
         <v>100.9</v>
       </c>
       <c r="I173">
         <v>102.2</v>
       </c>
       <c r="J173">
         <v>102.2</v>
       </c>
@@ -21103,57 +21622,60 @@
       </c>
       <c r="AC173">
         <v>110.7</v>
       </c>
       <c r="AD173">
         <v>111.7</v>
       </c>
       <c r="AE173">
         <v>112.3</v>
       </c>
       <c r="AF173">
         <v>112.8</v>
       </c>
       <c r="AG173">
         <v>113.4</v>
       </c>
       <c r="AH173">
         <v>113.8</v>
       </c>
       <c r="AI173">
         <v>114.3</v>
       </c>
       <c r="AJ173">
         <v>115.4</v>
       </c>
+      <c r="AK173">
+        <v>115.3</v>
+      </c>
     </row>
-    <row r="174" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="174" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A174" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B174" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>95.3</v>
       </c>
       <c r="E174">
         <v>97.1</v>
       </c>
       <c r="F174">
         <v>97</v>
       </c>
       <c r="G174">
         <v>99.2</v>
       </c>
       <c r="H174">
         <v>100.3</v>
       </c>
       <c r="I174">
         <v>101.4</v>
       </c>
       <c r="J174">
         <v>100.9</v>
       </c>
@@ -21213,57 +21735,60 @@
       </c>
       <c r="AC174">
         <v>112.5</v>
       </c>
       <c r="AD174">
         <v>114.5</v>
       </c>
       <c r="AE174">
         <v>114.7</v>
       </c>
       <c r="AF174">
         <v>117.1</v>
       </c>
       <c r="AG174">
         <v>117.6</v>
       </c>
       <c r="AH174">
         <v>118.8</v>
       </c>
       <c r="AI174">
         <v>118.6</v>
       </c>
       <c r="AJ174">
         <v>122.7</v>
       </c>
+      <c r="AK174">
+        <v>123</v>
+      </c>
     </row>
-    <row r="175" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="175" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A175" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B175" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>110.5</v>
       </c>
       <c r="E175">
         <v>115.7</v>
       </c>
       <c r="F175">
         <v>117.7</v>
       </c>
       <c r="G175">
         <v>118.9</v>
       </c>
       <c r="H175">
         <v>119.9</v>
       </c>
       <c r="I175">
         <v>105.4</v>
       </c>
       <c r="J175">
         <v>105.2</v>
       </c>
@@ -21323,57 +21848,60 @@
       </c>
       <c r="AC175">
         <v>105.7</v>
       </c>
       <c r="AD175">
         <v>109.1</v>
       </c>
       <c r="AE175">
         <v>107.3</v>
       </c>
       <c r="AF175">
         <v>105.5</v>
       </c>
       <c r="AG175">
         <v>107.4</v>
       </c>
       <c r="AH175">
         <v>107.4</v>
       </c>
       <c r="AI175">
         <v>110.2</v>
       </c>
       <c r="AJ175">
         <v>108.8</v>
       </c>
+      <c r="AK175">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="176" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="176" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A176" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B176" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.1</v>
       </c>
       <c r="E176">
         <v>100.6</v>
       </c>
       <c r="F176">
         <v>101</v>
       </c>
       <c r="G176">
         <v>101.7</v>
       </c>
       <c r="H176">
         <v>102</v>
       </c>
       <c r="I176">
         <v>101.5</v>
       </c>
       <c r="J176">
         <v>101.6</v>
       </c>
@@ -21433,57 +21961,60 @@
       </c>
       <c r="AC176">
         <v>103.1</v>
       </c>
       <c r="AD176">
         <v>103.5</v>
       </c>
       <c r="AE176">
         <v>103.9</v>
       </c>
       <c r="AF176">
         <v>104.2</v>
       </c>
       <c r="AG176">
         <v>104.5</v>
       </c>
       <c r="AH176">
         <v>104.6</v>
       </c>
       <c r="AI176">
         <v>105.3</v>
       </c>
       <c r="AJ176">
         <v>108.3</v>
       </c>
+      <c r="AK176">
+        <v>108.1</v>
+      </c>
     </row>
-    <row r="177" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="177" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A177" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B177" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C177">
         <v>890.5</v>
       </c>
       <c r="D177">
         <v>115.1</v>
       </c>
       <c r="E177">
         <v>115.2</v>
       </c>
       <c r="F177">
         <v>114.2</v>
       </c>
       <c r="G177">
         <v>115.7</v>
       </c>
       <c r="H177">
         <v>116.4</v>
       </c>
       <c r="I177">
         <v>116.8</v>
       </c>
       <c r="J177">
         <v>116.4</v>
       </c>
@@ -21543,57 +22074,60 @@
       </c>
       <c r="AC177">
         <v>103.1</v>
       </c>
       <c r="AD177">
         <v>103.5</v>
       </c>
       <c r="AE177">
         <v>104.2</v>
       </c>
       <c r="AF177">
         <v>106.1</v>
       </c>
       <c r="AG177">
         <v>105.6</v>
       </c>
       <c r="AH177">
         <v>106</v>
       </c>
       <c r="AI177">
         <v>106.9</v>
       </c>
       <c r="AJ177">
         <v>106</v>
       </c>
+      <c r="AK177">
+        <v>106</v>
+      </c>
     </row>
-    <row r="178" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="178" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A178" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B178" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>115.4</v>
       </c>
       <c r="E178">
         <v>118.8</v>
       </c>
       <c r="F178">
         <v>118.4</v>
       </c>
       <c r="G178">
         <v>115.2</v>
       </c>
       <c r="H178">
         <v>128.19999999999999</v>
       </c>
       <c r="I178">
         <v>135.4</v>
       </c>
       <c r="J178">
         <v>128.1</v>
       </c>
@@ -21653,57 +22187,60 @@
       </c>
       <c r="AC178">
         <v>134.6</v>
       </c>
       <c r="AD178">
         <v>131.9</v>
       </c>
       <c r="AE178">
         <v>129.5</v>
       </c>
       <c r="AF178">
         <v>132.6</v>
       </c>
       <c r="AG178">
         <v>133.1</v>
       </c>
       <c r="AH178">
         <v>129.6</v>
       </c>
       <c r="AI178">
         <v>129.1</v>
       </c>
       <c r="AJ178">
         <v>127.4</v>
       </c>
+      <c r="AK178">
+        <v>125.7</v>
+      </c>
     </row>
-    <row r="179" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="179" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A179" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B179" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>134.6</v>
       </c>
       <c r="E179">
         <v>131.1</v>
       </c>
       <c r="F179">
         <v>130.19999999999999</v>
       </c>
       <c r="G179">
         <v>132.80000000000001</v>
       </c>
       <c r="H179">
         <v>128.5</v>
       </c>
       <c r="I179">
         <v>131</v>
       </c>
       <c r="J179">
         <v>126</v>
       </c>
@@ -21763,57 +22300,60 @@
       </c>
       <c r="AC179">
         <v>105.8</v>
       </c>
       <c r="AD179">
         <v>108</v>
       </c>
       <c r="AE179">
         <v>109.6</v>
       </c>
       <c r="AF179">
         <v>106.5</v>
       </c>
       <c r="AG179">
         <v>103.8</v>
       </c>
       <c r="AH179">
         <v>103.6</v>
       </c>
       <c r="AI179">
         <v>103.4</v>
       </c>
       <c r="AJ179">
         <v>115.9</v>
       </c>
+      <c r="AK179">
+        <v>116.9</v>
+      </c>
     </row>
-    <row r="180" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="180" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A180" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B180" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>106.8</v>
       </c>
       <c r="E180">
         <v>112.9</v>
       </c>
       <c r="F180">
         <v>114.7</v>
       </c>
       <c r="G180">
         <v>115.4</v>
       </c>
       <c r="H180">
         <v>122.9</v>
       </c>
       <c r="I180">
         <v>133.4</v>
       </c>
       <c r="J180">
         <v>129.1</v>
       </c>
@@ -21873,57 +22413,60 @@
       </c>
       <c r="AC180">
         <v>142.1</v>
       </c>
       <c r="AD180">
         <v>140.30000000000001</v>
       </c>
       <c r="AE180">
         <v>138.5</v>
       </c>
       <c r="AF180">
         <v>140.6</v>
       </c>
       <c r="AG180">
         <v>141</v>
       </c>
       <c r="AH180">
         <v>138.30000000000001</v>
       </c>
       <c r="AI180">
         <v>138</v>
       </c>
       <c r="AJ180">
         <v>131.1</v>
       </c>
+      <c r="AK180">
+        <v>127.5</v>
+      </c>
     </row>
-    <row r="181" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="181" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A181" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B181" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.4</v>
       </c>
       <c r="E181">
         <v>115.2</v>
       </c>
       <c r="F181">
         <v>114.7</v>
       </c>
       <c r="G181">
         <v>114.7</v>
       </c>
       <c r="H181">
         <v>115.9</v>
       </c>
       <c r="I181">
         <v>116.2</v>
       </c>
       <c r="J181">
         <v>115.3</v>
       </c>
@@ -21983,57 +22526,60 @@
       </c>
       <c r="AC181">
         <v>96.2</v>
       </c>
       <c r="AD181">
         <v>97.4</v>
       </c>
       <c r="AE181">
         <v>97.5</v>
       </c>
       <c r="AF181">
         <v>100.1</v>
       </c>
       <c r="AG181">
         <v>99.8</v>
       </c>
       <c r="AH181">
         <v>100.3</v>
       </c>
       <c r="AI181">
         <v>101.3</v>
       </c>
       <c r="AJ181">
         <v>101.6</v>
       </c>
+      <c r="AK181">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="182" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="182" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A182" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B182" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.7</v>
       </c>
       <c r="E182">
         <v>115.7</v>
       </c>
       <c r="F182">
         <v>116.7</v>
       </c>
       <c r="G182">
         <v>115.5</v>
       </c>
       <c r="H182">
         <v>116.4</v>
       </c>
       <c r="I182">
         <v>116.5</v>
       </c>
       <c r="J182">
         <v>116.5</v>
       </c>
@@ -22093,57 +22639,60 @@
       </c>
       <c r="AC182">
         <v>105.8</v>
       </c>
       <c r="AD182">
         <v>106.1</v>
       </c>
       <c r="AE182">
         <v>107.3</v>
       </c>
       <c r="AF182">
         <v>108.2</v>
       </c>
       <c r="AG182">
         <v>108.5</v>
       </c>
       <c r="AH182">
         <v>108.3</v>
       </c>
       <c r="AI182">
         <v>109.7</v>
       </c>
       <c r="AJ182">
         <v>110.4</v>
       </c>
+      <c r="AK182">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="183" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="183" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A183" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B183" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C183">
         <v>45.2</v>
       </c>
       <c r="D183">
         <v>139.69999999999999</v>
       </c>
       <c r="E183">
         <v>142</v>
       </c>
       <c r="F183">
         <v>134.9</v>
       </c>
       <c r="G183">
         <v>140.19999999999999</v>
       </c>
       <c r="H183">
         <v>141.69999999999999</v>
       </c>
       <c r="I183">
         <v>141.4</v>
       </c>
       <c r="J183">
         <v>130</v>
       </c>
@@ -22203,57 +22752,60 @@
       </c>
       <c r="AC183">
         <v>84.9</v>
       </c>
       <c r="AD183">
         <v>89.7</v>
       </c>
       <c r="AE183">
         <v>84.7</v>
       </c>
       <c r="AF183">
         <v>90.1</v>
       </c>
       <c r="AG183">
         <v>87.9</v>
       </c>
       <c r="AH183">
         <v>90.1</v>
       </c>
       <c r="AI183">
         <v>88.8</v>
       </c>
       <c r="AJ183">
         <v>89.4</v>
       </c>
+      <c r="AK183">
+        <v>86.2</v>
+      </c>
     </row>
-    <row r="184" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="184" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A184" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B184" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C184">
         <v>12.8</v>
       </c>
       <c r="D184">
         <v>119.1</v>
       </c>
       <c r="E184">
         <v>119.7</v>
       </c>
       <c r="F184">
         <v>116.1</v>
       </c>
       <c r="G184">
         <v>119</v>
       </c>
       <c r="H184">
         <v>119.2</v>
       </c>
       <c r="I184">
         <v>121.3</v>
       </c>
       <c r="J184">
         <v>121.7</v>
       </c>
@@ -22313,57 +22865,60 @@
       </c>
       <c r="AC184">
         <v>110.2</v>
       </c>
       <c r="AD184">
         <v>112.1</v>
       </c>
       <c r="AE184">
         <v>111.9</v>
       </c>
       <c r="AF184">
         <v>113.5</v>
       </c>
       <c r="AG184">
         <v>116.2</v>
       </c>
       <c r="AH184">
         <v>117.2</v>
       </c>
       <c r="AI184">
         <v>117.4</v>
       </c>
       <c r="AJ184">
         <v>117.7</v>
       </c>
+      <c r="AK184">
+        <v>118</v>
+      </c>
     </row>
-    <row r="185" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="185" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A185" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B185" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C185">
         <v>16.2</v>
       </c>
       <c r="D185">
         <v>101.2</v>
       </c>
       <c r="E185">
         <v>100.4</v>
       </c>
       <c r="F185">
         <v>100.1</v>
       </c>
       <c r="G185">
         <v>100.9</v>
       </c>
       <c r="H185">
         <v>102.2</v>
       </c>
       <c r="I185">
         <v>103.9</v>
       </c>
       <c r="J185">
         <v>104.2</v>
       </c>
@@ -22423,57 +22978,60 @@
       </c>
       <c r="AC185">
         <v>109.7</v>
       </c>
       <c r="AD185">
         <v>110.2</v>
       </c>
       <c r="AE185">
         <v>111.4</v>
       </c>
       <c r="AF185">
         <v>112.3</v>
       </c>
       <c r="AG185">
         <v>112.1</v>
       </c>
       <c r="AH185">
         <v>113.7</v>
       </c>
       <c r="AI185">
         <v>114.9</v>
       </c>
       <c r="AJ185">
         <v>116.2</v>
       </c>
+      <c r="AK185">
+        <v>115.4</v>
+      </c>
     </row>
-    <row r="186" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="186" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A186" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B186" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C186">
         <v>85.3</v>
       </c>
       <c r="D186">
         <v>104.9</v>
       </c>
       <c r="E186">
         <v>103.8</v>
       </c>
       <c r="F186">
         <v>104</v>
       </c>
       <c r="G186">
         <v>102.8</v>
       </c>
       <c r="H186">
         <v>104.6</v>
       </c>
       <c r="I186">
         <v>106.1</v>
       </c>
       <c r="J186">
         <v>108.7</v>
       </c>
@@ -22533,57 +23091,60 @@
       </c>
       <c r="AC186">
         <v>85.1</v>
       </c>
       <c r="AD186">
         <v>84.8</v>
       </c>
       <c r="AE186">
         <v>84.6</v>
       </c>
       <c r="AF186">
         <v>90.4</v>
       </c>
       <c r="AG186">
         <v>90.1</v>
       </c>
       <c r="AH186">
         <v>89.6</v>
       </c>
       <c r="AI186">
         <v>89.8</v>
       </c>
       <c r="AJ186">
         <v>92</v>
       </c>
+      <c r="AK186">
+        <v>90.7</v>
+      </c>
     </row>
-    <row r="187" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="187" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A187" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B187" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109</v>
       </c>
       <c r="E187">
         <v>110.1</v>
       </c>
       <c r="F187">
         <v>108.6</v>
       </c>
       <c r="G187">
         <v>109.5</v>
       </c>
       <c r="H187">
         <v>109.6</v>
       </c>
       <c r="I187">
         <v>109.6</v>
       </c>
       <c r="J187">
         <v>110.7</v>
       </c>
@@ -22643,57 +23204,60 @@
       </c>
       <c r="AC187">
         <v>89.2</v>
       </c>
       <c r="AD187">
         <v>88</v>
       </c>
       <c r="AE187">
         <v>87.6</v>
       </c>
       <c r="AF187">
         <v>89.3</v>
       </c>
       <c r="AG187">
         <v>88.5</v>
       </c>
       <c r="AH187">
         <v>89.2</v>
       </c>
       <c r="AI187">
         <v>88.9</v>
       </c>
       <c r="AJ187">
         <v>89.9</v>
       </c>
+      <c r="AK187">
+        <v>90.2</v>
+      </c>
     </row>
-    <row r="188" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="188" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A188" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B188" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>110.4</v>
       </c>
       <c r="E188">
         <v>110.3</v>
       </c>
       <c r="F188">
         <v>108</v>
       </c>
       <c r="G188">
         <v>109.9</v>
       </c>
       <c r="H188">
         <v>109.8</v>
       </c>
       <c r="I188">
         <v>109.4</v>
       </c>
       <c r="J188">
         <v>110.5</v>
       </c>
@@ -22753,57 +23317,60 @@
       </c>
       <c r="AC188">
         <v>76.8</v>
       </c>
       <c r="AD188">
         <v>76.099999999999994</v>
       </c>
       <c r="AE188">
         <v>76.400000000000006</v>
       </c>
       <c r="AF188">
         <v>79</v>
       </c>
       <c r="AG188">
         <v>75.900000000000006</v>
       </c>
       <c r="AH188">
         <v>76</v>
       </c>
       <c r="AI188">
         <v>74</v>
       </c>
       <c r="AJ188">
         <v>78.5</v>
       </c>
+      <c r="AK188">
+        <v>79.2</v>
+      </c>
     </row>
-    <row r="189" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="189" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A189" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B189" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>103</v>
       </c>
       <c r="E189">
         <v>103</v>
       </c>
       <c r="F189">
         <v>102.6</v>
       </c>
       <c r="G189">
         <v>101.4</v>
       </c>
       <c r="H189">
         <v>103.1</v>
       </c>
       <c r="I189">
         <v>105.3</v>
       </c>
       <c r="J189">
         <v>106</v>
       </c>
@@ -22863,57 +23430,60 @@
       </c>
       <c r="AC189">
         <v>100.7</v>
       </c>
       <c r="AD189">
         <v>102</v>
       </c>
       <c r="AE189">
         <v>102.2</v>
       </c>
       <c r="AF189">
         <v>103.4</v>
       </c>
       <c r="AG189">
         <v>103</v>
       </c>
       <c r="AH189">
         <v>102.6</v>
       </c>
       <c r="AI189">
         <v>103.4</v>
       </c>
       <c r="AJ189">
         <v>102.9</v>
       </c>
+      <c r="AK189">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="190" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="190" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A190" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B190" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.2</v>
       </c>
       <c r="E190">
         <v>110.8</v>
       </c>
       <c r="F190">
         <v>109.2</v>
       </c>
       <c r="G190">
         <v>109.5</v>
       </c>
       <c r="H190">
         <v>109.8</v>
       </c>
       <c r="I190">
         <v>109</v>
       </c>
       <c r="J190">
         <v>108.6</v>
       </c>
@@ -22973,57 +23543,60 @@
       </c>
       <c r="AC190">
         <v>96.8</v>
       </c>
       <c r="AD190">
         <v>95.4</v>
       </c>
       <c r="AE190">
         <v>94.9</v>
       </c>
       <c r="AF190">
         <v>94.5</v>
       </c>
       <c r="AG190">
         <v>97.5</v>
       </c>
       <c r="AH190">
         <v>95.6</v>
       </c>
       <c r="AI190">
         <v>96.3</v>
       </c>
       <c r="AJ190">
         <v>97.3</v>
       </c>
+      <c r="AK190">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="191" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="191" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A191" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B191" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>109.9</v>
       </c>
       <c r="E191">
         <v>112.1</v>
       </c>
       <c r="F191">
         <v>109.8</v>
       </c>
       <c r="G191">
         <v>112.4</v>
       </c>
       <c r="H191">
         <v>114.7</v>
       </c>
       <c r="I191">
         <v>112</v>
       </c>
       <c r="J191">
         <v>115.7</v>
       </c>
@@ -23083,57 +23656,60 @@
       </c>
       <c r="AC191">
         <v>91.8</v>
       </c>
       <c r="AD191">
         <v>91.8</v>
       </c>
       <c r="AE191">
         <v>91.5</v>
       </c>
       <c r="AF191">
         <v>94.5</v>
       </c>
       <c r="AG191">
         <v>93.8</v>
       </c>
       <c r="AH191">
         <v>96.9</v>
       </c>
       <c r="AI191">
         <v>98.7</v>
       </c>
       <c r="AJ191">
         <v>93.5</v>
       </c>
+      <c r="AK191">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="192" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="192" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A192" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B192" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>133.9</v>
       </c>
       <c r="E192">
         <v>130</v>
       </c>
       <c r="F192">
         <v>127.5</v>
       </c>
       <c r="G192">
         <v>127.2</v>
       </c>
       <c r="H192">
         <v>127</v>
       </c>
       <c r="I192">
         <v>128.5</v>
       </c>
       <c r="J192">
         <v>130.69999999999999</v>
       </c>
@@ -23193,57 +23769,60 @@
       </c>
       <c r="AC192">
         <v>91.8</v>
       </c>
       <c r="AD192">
         <v>92.6</v>
       </c>
       <c r="AE192">
         <v>90.4</v>
       </c>
       <c r="AF192">
         <v>96.2</v>
       </c>
       <c r="AG192">
         <v>95.3</v>
       </c>
       <c r="AH192">
         <v>93</v>
       </c>
       <c r="AI192">
         <v>95.5</v>
       </c>
       <c r="AJ192">
         <v>91.3</v>
       </c>
+      <c r="AK192">
+        <v>95</v>
+      </c>
     </row>
-    <row r="193" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="193" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A193" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B193" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.30000000000001</v>
       </c>
       <c r="E193">
         <v>153.5</v>
       </c>
       <c r="F193">
         <v>150</v>
       </c>
       <c r="G193">
         <v>146.1</v>
       </c>
       <c r="H193">
         <v>150.6</v>
       </c>
       <c r="I193">
         <v>160.30000000000001</v>
       </c>
       <c r="J193">
         <v>149.1</v>
       </c>
@@ -23303,57 +23882,60 @@
       </c>
       <c r="AC193">
         <v>100.2</v>
       </c>
       <c r="AD193">
         <v>101</v>
       </c>
       <c r="AE193">
         <v>93</v>
       </c>
       <c r="AF193">
         <v>98</v>
       </c>
       <c r="AG193">
         <v>104</v>
       </c>
       <c r="AH193">
         <v>105.7</v>
       </c>
       <c r="AI193">
         <v>102</v>
       </c>
       <c r="AJ193">
         <v>100.7</v>
       </c>
+      <c r="AK193">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="194" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="194" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A194" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B194" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>129.9</v>
       </c>
       <c r="E194">
         <v>142.9</v>
       </c>
       <c r="F194">
         <v>139.30000000000001</v>
       </c>
       <c r="G194">
         <v>137.5</v>
       </c>
       <c r="H194">
         <v>130</v>
       </c>
       <c r="I194">
         <v>138.80000000000001</v>
       </c>
       <c r="J194">
         <v>140.5</v>
       </c>
@@ -23413,57 +23995,60 @@
       </c>
       <c r="AC194">
         <v>91.7</v>
       </c>
       <c r="AD194">
         <v>93</v>
       </c>
       <c r="AE194">
         <v>88.9</v>
       </c>
       <c r="AF194">
         <v>84.1</v>
       </c>
       <c r="AG194">
         <v>88.2</v>
       </c>
       <c r="AH194">
         <v>86.4</v>
       </c>
       <c r="AI194">
         <v>81.8</v>
       </c>
       <c r="AJ194">
         <v>84.8</v>
       </c>
+      <c r="AK194">
+        <v>82.2</v>
+      </c>
     </row>
-    <row r="195" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="195" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A195" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B195" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>184.2</v>
       </c>
       <c r="E195">
         <v>183.5</v>
       </c>
       <c r="F195">
         <v>181.3</v>
       </c>
       <c r="G195">
         <v>169.5</v>
       </c>
       <c r="H195">
         <v>166.3</v>
       </c>
       <c r="I195">
         <v>180.3</v>
       </c>
       <c r="J195">
         <v>174.5</v>
       </c>
@@ -23523,57 +24108,60 @@
       </c>
       <c r="AC195">
         <v>114.6</v>
       </c>
       <c r="AD195">
         <v>118</v>
       </c>
       <c r="AE195">
         <v>113.7</v>
       </c>
       <c r="AF195">
         <v>122.9</v>
       </c>
       <c r="AG195">
         <v>123.3</v>
       </c>
       <c r="AH195">
         <v>128.69999999999999</v>
       </c>
       <c r="AI195">
         <v>131.1</v>
       </c>
       <c r="AJ195">
         <v>132.9</v>
       </c>
+      <c r="AK195">
+        <v>135.6</v>
+      </c>
     </row>
-    <row r="196" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="196" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A196" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B196" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>152</v>
       </c>
       <c r="E196">
         <v>167.3</v>
       </c>
       <c r="F196">
         <v>164.1</v>
       </c>
       <c r="G196">
         <v>151.1</v>
       </c>
       <c r="H196">
         <v>154.80000000000001</v>
       </c>
       <c r="I196">
         <v>180</v>
       </c>
       <c r="J196">
         <v>191.9</v>
       </c>
@@ -23633,57 +24221,60 @@
       </c>
       <c r="AC196">
         <v>124.5</v>
       </c>
       <c r="AD196">
         <v>124.3</v>
       </c>
       <c r="AE196">
         <v>125.5</v>
       </c>
       <c r="AF196">
         <v>143.4</v>
       </c>
       <c r="AG196">
         <v>137.19999999999999</v>
       </c>
       <c r="AH196">
         <v>129.19999999999999</v>
       </c>
       <c r="AI196">
         <v>134</v>
       </c>
       <c r="AJ196">
         <v>138</v>
       </c>
+      <c r="AK196">
+        <v>129</v>
+      </c>
     </row>
-    <row r="197" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="197" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A197" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B197" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>128.6</v>
       </c>
       <c r="E197">
         <v>123.6</v>
       </c>
       <c r="F197">
         <v>121.2</v>
       </c>
       <c r="G197">
         <v>121.3</v>
       </c>
       <c r="H197">
         <v>121.6</v>
       </c>
       <c r="I197">
         <v>122.7</v>
       </c>
       <c r="J197">
         <v>126.3</v>
       </c>
@@ -23743,57 +24334,60 @@
       </c>
       <c r="AC197">
         <v>89.2</v>
       </c>
       <c r="AD197">
         <v>90.8</v>
       </c>
       <c r="AE197">
         <v>87.5</v>
       </c>
       <c r="AF197">
         <v>93.5</v>
       </c>
       <c r="AG197">
         <v>92.8</v>
       </c>
       <c r="AH197">
         <v>91.9</v>
       </c>
       <c r="AI197">
         <v>93.8</v>
       </c>
       <c r="AJ197">
         <v>87.1</v>
       </c>
+      <c r="AK197">
+        <v>92.9</v>
+      </c>
     </row>
-    <row r="198" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="198" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A198" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B198" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.1</v>
       </c>
       <c r="E198">
         <v>121.6</v>
       </c>
       <c r="F198">
         <v>122.2</v>
       </c>
       <c r="G198">
         <v>121.8</v>
       </c>
       <c r="H198">
         <v>122.7</v>
       </c>
       <c r="I198">
         <v>123</v>
       </c>
       <c r="J198">
         <v>121</v>
       </c>
@@ -23853,57 +24447,60 @@
       </c>
       <c r="AC198">
         <v>121</v>
       </c>
       <c r="AD198">
         <v>122.4</v>
       </c>
       <c r="AE198">
         <v>123.4</v>
       </c>
       <c r="AF198">
         <v>126.7</v>
       </c>
       <c r="AG198">
         <v>124.8</v>
       </c>
       <c r="AH198">
         <v>126.4</v>
       </c>
       <c r="AI198">
         <v>127.6</v>
       </c>
       <c r="AJ198">
         <v>126.5</v>
       </c>
+      <c r="AK198">
+        <v>126.3</v>
+      </c>
     </row>
-    <row r="199" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="199" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A199" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B199" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>113.1</v>
       </c>
       <c r="E199">
         <v>115.7</v>
       </c>
       <c r="F199">
         <v>109.8</v>
       </c>
       <c r="G199">
         <v>117.4</v>
       </c>
       <c r="H199">
         <v>138.5</v>
       </c>
       <c r="I199">
         <v>135.9</v>
       </c>
       <c r="J199">
         <v>145.19999999999999</v>
       </c>
@@ -23963,57 +24560,60 @@
       </c>
       <c r="AC199">
         <v>84.1</v>
       </c>
       <c r="AD199">
         <v>87.5</v>
       </c>
       <c r="AE199">
         <v>81.5</v>
       </c>
       <c r="AF199">
         <v>98.1</v>
       </c>
       <c r="AG199">
         <v>98.7</v>
       </c>
       <c r="AH199">
         <v>123.8</v>
       </c>
       <c r="AI199">
         <v>120.5</v>
       </c>
       <c r="AJ199">
         <v>94.2</v>
       </c>
+      <c r="AK199">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="200" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="200" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A200" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B200" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C200">
         <v>36.799999999999997</v>
       </c>
       <c r="D200">
         <v>159.19999999999999</v>
       </c>
       <c r="E200">
         <v>158.9</v>
       </c>
       <c r="F200">
         <v>156.6</v>
       </c>
       <c r="G200">
         <v>163</v>
       </c>
       <c r="H200">
         <v>175.3</v>
       </c>
       <c r="I200">
         <v>171.6</v>
       </c>
       <c r="J200">
         <v>155.9</v>
       </c>
@@ -24073,57 +24673,60 @@
       </c>
       <c r="AC200">
         <v>182.6</v>
       </c>
       <c r="AD200">
         <v>182.4</v>
       </c>
       <c r="AE200">
         <v>208.2</v>
       </c>
       <c r="AF200">
         <v>205.9</v>
       </c>
       <c r="AG200">
         <v>186.3</v>
       </c>
       <c r="AH200">
         <v>191.3</v>
       </c>
       <c r="AI200">
         <v>201</v>
       </c>
       <c r="AJ200">
         <v>185.7</v>
       </c>
+      <c r="AK200">
+        <v>180.1</v>
+      </c>
     </row>
-    <row r="201" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="201" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A201" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B201" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C201">
         <v>25.6</v>
       </c>
       <c r="D201">
         <v>160.80000000000001</v>
       </c>
       <c r="E201">
         <v>159.1</v>
       </c>
       <c r="F201">
         <v>157.6</v>
       </c>
       <c r="G201">
         <v>163</v>
       </c>
       <c r="H201">
         <v>171.3</v>
       </c>
       <c r="I201">
         <v>177</v>
       </c>
       <c r="J201">
         <v>157</v>
       </c>
@@ -24183,57 +24786,60 @@
       </c>
       <c r="AC201">
         <v>179.8</v>
       </c>
       <c r="AD201">
         <v>190.6</v>
       </c>
       <c r="AE201">
         <v>211</v>
       </c>
       <c r="AF201">
         <v>203.3</v>
       </c>
       <c r="AG201">
         <v>185.6</v>
       </c>
       <c r="AH201">
         <v>198.8</v>
       </c>
       <c r="AI201">
         <v>206.9</v>
       </c>
       <c r="AJ201">
         <v>176.9</v>
       </c>
+      <c r="AK201">
+        <v>183.7</v>
+      </c>
     </row>
-    <row r="202" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="202" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A202" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B202" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C202">
         <v>11.2</v>
       </c>
       <c r="D202">
         <v>152.69999999999999</v>
       </c>
       <c r="E202">
         <v>152.9</v>
       </c>
       <c r="F202">
         <v>159.4</v>
       </c>
       <c r="G202">
         <v>152</v>
       </c>
       <c r="H202">
         <v>155.5</v>
       </c>
       <c r="I202">
         <v>168.3</v>
       </c>
       <c r="J202">
         <v>169</v>
       </c>
@@ -24293,57 +24899,60 @@
       </c>
       <c r="AC202">
         <v>185.9</v>
       </c>
       <c r="AD202">
         <v>177.4</v>
       </c>
       <c r="AE202">
         <v>178.5</v>
       </c>
       <c r="AF202">
         <v>193.3</v>
       </c>
       <c r="AG202">
         <v>181.3</v>
       </c>
       <c r="AH202">
         <v>181.6</v>
       </c>
       <c r="AI202">
         <v>192.6</v>
       </c>
       <c r="AJ202">
         <v>210.5</v>
       </c>
+      <c r="AK202">
+        <v>172.1</v>
+      </c>
     </row>
-    <row r="203" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="203" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A203" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B203" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C203">
         <v>0.8</v>
       </c>
       <c r="D203">
         <v>202.8</v>
       </c>
       <c r="E203">
         <v>121.7</v>
       </c>
       <c r="F203">
         <v>205</v>
       </c>
       <c r="G203">
         <v>71.400000000000006</v>
       </c>
       <c r="H203">
         <v>202.8</v>
       </c>
       <c r="I203">
         <v>121.7</v>
       </c>
       <c r="J203">
         <v>211</v>
       </c>
@@ -24403,57 +25012,60 @@
       </c>
       <c r="AC203">
         <v>112.7</v>
       </c>
       <c r="AD203">
         <v>198.3</v>
       </c>
       <c r="AE203">
         <v>70.599999999999994</v>
       </c>
       <c r="AF203">
         <v>188.5</v>
       </c>
       <c r="AG203">
         <v>112.7</v>
       </c>
       <c r="AH203">
         <v>199.8</v>
       </c>
       <c r="AI203">
         <v>71.400000000000006</v>
       </c>
       <c r="AJ203">
         <v>191.5</v>
       </c>
+      <c r="AK203">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="204" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="204" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A204" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B204" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C204">
         <v>0.5</v>
       </c>
       <c r="D204">
         <v>206.8</v>
       </c>
       <c r="E204">
         <v>153.6</v>
       </c>
       <c r="F204">
         <v>181.7</v>
       </c>
       <c r="G204">
         <v>167</v>
       </c>
       <c r="H204">
         <v>182.7</v>
       </c>
       <c r="I204">
         <v>138.19999999999999</v>
       </c>
       <c r="J204">
         <v>162</v>
       </c>
@@ -24513,57 +25125,60 @@
       </c>
       <c r="AC204">
         <v>276.10000000000002</v>
       </c>
       <c r="AD204">
         <v>196.3</v>
       </c>
       <c r="AE204">
         <v>205.7</v>
       </c>
       <c r="AF204">
         <v>298.2</v>
       </c>
       <c r="AG204">
         <v>158.5</v>
       </c>
       <c r="AH204">
         <v>133.69999999999999</v>
       </c>
       <c r="AI204">
         <v>143.19999999999999</v>
       </c>
       <c r="AJ204">
         <v>137.6</v>
       </c>
+      <c r="AK204">
+        <v>298.89999999999998</v>
+      </c>
     </row>
-    <row r="205" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="205" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A205" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B205" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C205">
         <v>5.6</v>
       </c>
       <c r="D205">
         <v>10.6</v>
       </c>
       <c r="E205">
         <v>302.8</v>
       </c>
       <c r="F205">
         <v>296.89999999999998</v>
       </c>
       <c r="G205">
         <v>40.4</v>
       </c>
       <c r="H205">
         <v>15.5</v>
       </c>
       <c r="I205">
         <v>318.60000000000002</v>
       </c>
       <c r="J205">
         <v>326.60000000000002</v>
       </c>
@@ -24623,57 +25238,60 @@
       </c>
       <c r="AC205">
         <v>312</v>
       </c>
       <c r="AD205">
         <v>322.60000000000002</v>
       </c>
       <c r="AE205">
         <v>33.9</v>
       </c>
       <c r="AF205">
         <v>15.5</v>
       </c>
       <c r="AG205">
         <v>315.10000000000002</v>
       </c>
       <c r="AH205">
         <v>332.2</v>
       </c>
       <c r="AI205">
         <v>27.3</v>
       </c>
       <c r="AJ205">
         <v>20</v>
       </c>
+      <c r="AK205">
+        <v>316.2</v>
+      </c>
     </row>
-    <row r="206" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="206" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A206" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B206" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C206">
         <v>3.2</v>
       </c>
       <c r="D206">
         <v>88.5</v>
       </c>
       <c r="E206">
         <v>163.69999999999999</v>
       </c>
       <c r="F206">
         <v>206.4</v>
       </c>
       <c r="G206">
         <v>122.1</v>
       </c>
       <c r="H206">
         <v>94.7</v>
       </c>
       <c r="I206">
         <v>220.4</v>
       </c>
       <c r="J206">
         <v>182.7</v>
       </c>
@@ -24733,57 +25351,60 @@
       </c>
       <c r="AC206">
         <v>299.89999999999998</v>
       </c>
       <c r="AD206">
         <v>214</v>
       </c>
       <c r="AE206">
         <v>137.80000000000001</v>
       </c>
       <c r="AF206">
         <v>127.6</v>
       </c>
       <c r="AG206">
         <v>297.7</v>
       </c>
       <c r="AH206">
         <v>214.4</v>
       </c>
       <c r="AI206">
         <v>138</v>
       </c>
       <c r="AJ206">
         <v>156.30000000000001</v>
       </c>
+      <c r="AK206">
+        <v>229.3</v>
+      </c>
     </row>
-    <row r="207" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="207" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A207" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B207" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C207">
         <v>0.3</v>
       </c>
       <c r="D207">
         <v>47.3</v>
       </c>
       <c r="E207">
         <v>280</v>
       </c>
       <c r="F207">
         <v>191.2</v>
       </c>
       <c r="G207">
         <v>191</v>
       </c>
       <c r="H207">
         <v>42.5</v>
       </c>
       <c r="I207">
         <v>242.2</v>
       </c>
       <c r="J207">
         <v>245.4</v>
       </c>
@@ -24843,57 +25464,60 @@
       </c>
       <c r="AC207">
         <v>202.4</v>
       </c>
       <c r="AD207">
         <v>153.1</v>
       </c>
       <c r="AE207">
         <v>139.1</v>
       </c>
       <c r="AF207">
         <v>31.7</v>
       </c>
       <c r="AG207">
         <v>168.7</v>
       </c>
       <c r="AH207">
         <v>140.6</v>
       </c>
       <c r="AI207">
         <v>171.4</v>
       </c>
       <c r="AJ207">
         <v>38.200000000000003</v>
       </c>
+      <c r="AK207">
+        <v>166</v>
+      </c>
     </row>
-    <row r="208" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="208" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A208" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B208" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C208">
         <v>0.1</v>
       </c>
       <c r="D208">
         <v>170.4</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
         <v>149.4</v>
       </c>
       <c r="H208">
         <v>235.1</v>
       </c>
       <c r="I208">
         <v>9.6</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
@@ -24953,57 +25577,60 @@
       </c>
       <c r="AC208">
         <v>3.6</v>
       </c>
       <c r="AD208">
         <v>0</v>
       </c>
       <c r="AE208">
         <v>310.2</v>
       </c>
       <c r="AF208">
         <v>441.4</v>
       </c>
       <c r="AG208">
         <v>128.1</v>
       </c>
       <c r="AH208">
         <v>0</v>
       </c>
       <c r="AI208">
         <v>373.1</v>
       </c>
       <c r="AJ208">
         <v>555.6</v>
       </c>
+      <c r="AK208">
+        <v>195.4</v>
+      </c>
     </row>
-    <row r="209" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="209" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A209" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B209" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C209">
         <v>0.7</v>
       </c>
       <c r="D209">
         <v>173.5</v>
       </c>
       <c r="E209">
         <v>164.9</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>246.6</v>
       </c>
       <c r="H209">
         <v>208.9</v>
       </c>
       <c r="I209">
         <v>103.6</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
@@ -25063,57 +25690,60 @@
       </c>
       <c r="AC209">
         <v>267.5</v>
       </c>
       <c r="AD209">
         <v>0</v>
       </c>
       <c r="AE209">
         <v>480.4</v>
       </c>
       <c r="AF209">
         <v>387</v>
       </c>
       <c r="AG209">
         <v>290.39999999999998</v>
       </c>
       <c r="AH209">
         <v>0</v>
       </c>
       <c r="AI209">
         <v>585</v>
       </c>
       <c r="AJ209">
         <v>382.9</v>
       </c>
+      <c r="AK209">
+        <v>350.5</v>
+      </c>
     </row>
-    <row r="210" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="210" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A210" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B210" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C210">
         <v>42.1</v>
       </c>
       <c r="D210">
         <v>86.1</v>
       </c>
       <c r="E210">
         <v>86.7</v>
       </c>
       <c r="F210">
         <v>87.5</v>
       </c>
       <c r="G210">
         <v>90.8</v>
       </c>
       <c r="H210">
         <v>92.9</v>
       </c>
       <c r="I210">
         <v>94.6</v>
       </c>
       <c r="J210">
         <v>95.7</v>
       </c>
@@ -25173,57 +25803,60 @@
       </c>
       <c r="AC210">
         <v>133.6</v>
       </c>
       <c r="AD210">
         <v>138</v>
       </c>
       <c r="AE210">
         <v>136.69999999999999</v>
       </c>
       <c r="AF210">
         <v>139.30000000000001</v>
       </c>
       <c r="AG210">
         <v>142.69999999999999</v>
       </c>
       <c r="AH210">
         <v>146.4</v>
       </c>
       <c r="AI210">
         <v>148.80000000000001</v>
       </c>
       <c r="AJ210">
         <v>148.4</v>
       </c>
+      <c r="AK210">
+        <v>146.69999999999999</v>
+      </c>
     </row>
-    <row r="211" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="211" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A211" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B211" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C211">
         <v>4.7</v>
       </c>
       <c r="D211">
         <v>95</v>
       </c>
       <c r="E211">
         <v>96</v>
       </c>
       <c r="F211">
         <v>94.7</v>
       </c>
       <c r="G211">
         <v>97.9</v>
       </c>
       <c r="H211">
         <v>97.6</v>
       </c>
       <c r="I211">
         <v>100.2</v>
       </c>
       <c r="J211">
         <v>100.5</v>
       </c>
@@ -25283,57 +25916,60 @@
       </c>
       <c r="AC211">
         <v>185.5</v>
       </c>
       <c r="AD211">
         <v>193</v>
       </c>
       <c r="AE211">
         <v>199.1</v>
       </c>
       <c r="AF211">
         <v>207.2</v>
       </c>
       <c r="AG211">
         <v>217</v>
       </c>
       <c r="AH211">
         <v>228.3</v>
       </c>
       <c r="AI211">
         <v>234.8</v>
       </c>
       <c r="AJ211">
         <v>233.4</v>
       </c>
+      <c r="AK211">
+        <v>225.8</v>
+      </c>
     </row>
-    <row r="212" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="212" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A212" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B212" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C212">
         <v>24.7</v>
       </c>
       <c r="D212">
         <v>90.8</v>
       </c>
       <c r="E212">
         <v>90.9</v>
       </c>
       <c r="F212">
         <v>91.7</v>
       </c>
       <c r="G212">
         <v>92.8</v>
       </c>
       <c r="H212">
         <v>96.4</v>
       </c>
       <c r="I212">
         <v>97.1</v>
       </c>
       <c r="J212">
         <v>96.7</v>
       </c>
@@ -25393,57 +26029,60 @@
       </c>
       <c r="AC212">
         <v>118.5</v>
       </c>
       <c r="AD212">
         <v>121</v>
       </c>
       <c r="AE212">
         <v>118.9</v>
       </c>
       <c r="AF212">
         <v>122.9</v>
       </c>
       <c r="AG212">
         <v>124.4</v>
       </c>
       <c r="AH212">
         <v>126.3</v>
       </c>
       <c r="AI212">
         <v>127.7</v>
       </c>
       <c r="AJ212">
         <v>126.9</v>
       </c>
+      <c r="AK212">
+        <v>126.7</v>
+      </c>
     </row>
-    <row r="213" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="213" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A213" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B213" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C213">
         <v>0.6</v>
       </c>
       <c r="D213">
         <v>82.5</v>
       </c>
       <c r="E213">
         <v>85.8</v>
       </c>
       <c r="F213">
         <v>86.2</v>
       </c>
       <c r="G213">
         <v>88.4</v>
       </c>
       <c r="H213">
         <v>89.8</v>
       </c>
       <c r="I213">
         <v>92.3</v>
       </c>
       <c r="J213">
         <v>95.6</v>
       </c>
@@ -25503,57 +26142,60 @@
       </c>
       <c r="AC213">
         <v>141.30000000000001</v>
       </c>
       <c r="AD213">
         <v>149.69999999999999</v>
       </c>
       <c r="AE213">
         <v>147.1</v>
       </c>
       <c r="AF213">
         <v>147.80000000000001</v>
       </c>
       <c r="AG213">
         <v>145.69999999999999</v>
       </c>
       <c r="AH213">
         <v>167.8</v>
       </c>
       <c r="AI213">
         <v>165.7</v>
       </c>
       <c r="AJ213">
         <v>165.8</v>
       </c>
+      <c r="AK213">
+        <v>152.69999999999999</v>
+      </c>
     </row>
-    <row r="214" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="214" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A214" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B214" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C214">
         <v>12.1</v>
       </c>
       <c r="D214">
         <v>74.3</v>
       </c>
       <c r="E214">
         <v>75</v>
       </c>
       <c r="F214">
         <v>76.099999999999994</v>
       </c>
       <c r="G214">
         <v>83</v>
       </c>
       <c r="H214">
         <v>85.1</v>
       </c>
       <c r="I214">
         <v>88.4</v>
       </c>
       <c r="J214">
         <v>91.4</v>
       </c>
@@ -25613,57 +26255,60 @@
       </c>
       <c r="AC214">
         <v>144.4</v>
       </c>
       <c r="AD214">
         <v>149.4</v>
       </c>
       <c r="AE214">
         <v>149.5</v>
       </c>
       <c r="AF214">
         <v>145.9</v>
       </c>
       <c r="AG214">
         <v>150.6</v>
       </c>
       <c r="AH214">
         <v>154.4</v>
       </c>
       <c r="AI214">
         <v>157.5</v>
       </c>
       <c r="AJ214">
         <v>158.30000000000001</v>
       </c>
+      <c r="AK214">
+        <v>155.69999999999999</v>
+      </c>
     </row>
-    <row r="215" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="215" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A215" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B215" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C215">
         <v>44.7</v>
       </c>
       <c r="D215">
         <v>113.2</v>
       </c>
       <c r="E215">
         <v>115.3</v>
       </c>
       <c r="F215">
         <v>112</v>
       </c>
       <c r="G215">
         <v>114.2</v>
       </c>
       <c r="H215">
         <v>115.3</v>
       </c>
       <c r="I215">
         <v>109.4</v>
       </c>
       <c r="J215">
         <v>110</v>
       </c>
@@ -25723,57 +26368,60 @@
       </c>
       <c r="AC215">
         <v>105.6</v>
       </c>
       <c r="AD215">
         <v>103.5</v>
       </c>
       <c r="AE215">
         <v>104.5</v>
       </c>
       <c r="AF215">
         <v>102.7</v>
       </c>
       <c r="AG215">
         <v>102.2</v>
       </c>
       <c r="AH215">
         <v>102.5</v>
       </c>
       <c r="AI215">
         <v>102.7</v>
       </c>
       <c r="AJ215">
         <v>102</v>
       </c>
+      <c r="AK215">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="216" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="216" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A216" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B216" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>107.4</v>
       </c>
       <c r="E216">
         <v>110.7</v>
       </c>
       <c r="F216">
         <v>106.9</v>
       </c>
       <c r="G216">
         <v>110.5</v>
       </c>
       <c r="H216">
         <v>113</v>
       </c>
       <c r="I216">
         <v>105.8</v>
       </c>
       <c r="J216">
         <v>105.9</v>
       </c>
@@ -25833,57 +26481,60 @@
       </c>
       <c r="AC216">
         <v>106.4</v>
       </c>
       <c r="AD216">
         <v>103.8</v>
       </c>
       <c r="AE216">
         <v>105.3</v>
       </c>
       <c r="AF216">
         <v>103.7</v>
       </c>
       <c r="AG216">
         <v>101.4</v>
       </c>
       <c r="AH216">
         <v>103.6</v>
       </c>
       <c r="AI216">
         <v>103.7</v>
       </c>
       <c r="AJ216">
         <v>100.7</v>
       </c>
+      <c r="AK216">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="217" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="217" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A217" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B217" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>91.5</v>
       </c>
       <c r="E217">
         <v>98.2</v>
       </c>
       <c r="F217">
         <v>88.9</v>
       </c>
       <c r="G217">
         <v>93.9</v>
       </c>
       <c r="H217">
         <v>98.3</v>
       </c>
       <c r="I217">
         <v>94.5</v>
       </c>
       <c r="J217">
         <v>95.4</v>
       </c>
@@ -25943,57 +26594,60 @@
       </c>
       <c r="AC217">
         <v>109.7</v>
       </c>
       <c r="AD217">
         <v>104.7</v>
       </c>
       <c r="AE217">
         <v>107.8</v>
       </c>
       <c r="AF217">
         <v>104.2</v>
       </c>
       <c r="AG217">
         <v>104.4</v>
       </c>
       <c r="AH217">
         <v>101.5</v>
       </c>
       <c r="AI217">
         <v>101.4</v>
       </c>
       <c r="AJ217">
         <v>101.5</v>
       </c>
+      <c r="AK217">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="218" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="218" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A218" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B218" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>128.1</v>
       </c>
       <c r="E218">
         <v>131.4</v>
       </c>
       <c r="F218">
         <v>131.6</v>
       </c>
       <c r="G218">
         <v>129.30000000000001</v>
       </c>
       <c r="H218">
         <v>126.5</v>
       </c>
       <c r="I218">
         <v>123.7</v>
       </c>
       <c r="J218">
         <v>120.7</v>
       </c>
@@ -26053,57 +26707,60 @@
       </c>
       <c r="AC218">
         <v>99.2</v>
       </c>
       <c r="AD218">
         <v>102.5</v>
       </c>
       <c r="AE218">
         <v>99.2</v>
       </c>
       <c r="AF218">
         <v>98.1</v>
       </c>
       <c r="AG218">
         <v>100.8</v>
       </c>
       <c r="AH218">
         <v>96.6</v>
       </c>
       <c r="AI218">
         <v>97.5</v>
       </c>
       <c r="AJ218">
         <v>99.3</v>
       </c>
+      <c r="AK218">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="219" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="219" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A219" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B219" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>128.1</v>
       </c>
       <c r="E219">
         <v>126.3</v>
       </c>
       <c r="F219">
         <v>124.9</v>
       </c>
       <c r="G219">
         <v>124</v>
       </c>
       <c r="H219">
         <v>125.5</v>
       </c>
       <c r="I219">
         <v>117.3</v>
       </c>
       <c r="J219">
         <v>119.5</v>
       </c>
@@ -26163,57 +26820,60 @@
       </c>
       <c r="AC219">
         <v>103.1</v>
       </c>
       <c r="AD219">
         <v>102.9</v>
       </c>
       <c r="AE219">
         <v>103.3</v>
       </c>
       <c r="AF219">
         <v>101.7</v>
       </c>
       <c r="AG219">
         <v>103</v>
       </c>
       <c r="AH219">
         <v>101.8</v>
       </c>
       <c r="AI219">
         <v>102.3</v>
       </c>
       <c r="AJ219">
         <v>104.4</v>
       </c>
+      <c r="AK219">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="220" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="220" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A220" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B220" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>125</v>
       </c>
       <c r="E220">
         <v>135</v>
       </c>
       <c r="F220">
         <v>131.6</v>
       </c>
       <c r="G220">
         <v>129.4</v>
       </c>
       <c r="H220">
         <v>130.6</v>
       </c>
       <c r="I220">
         <v>135.80000000000001</v>
       </c>
       <c r="J220">
         <v>130.1</v>
       </c>
@@ -26273,57 +26933,60 @@
       </c>
       <c r="AC220">
         <v>117.6</v>
       </c>
       <c r="AD220">
         <v>115.1</v>
       </c>
       <c r="AE220">
         <v>109.2</v>
       </c>
       <c r="AF220">
         <v>133.69999999999999</v>
       </c>
       <c r="AG220">
         <v>128.80000000000001</v>
       </c>
       <c r="AH220">
         <v>130.4</v>
       </c>
       <c r="AI220">
         <v>133.1</v>
       </c>
       <c r="AJ220">
         <v>133.6</v>
       </c>
+      <c r="AK220">
+        <v>135.9</v>
+      </c>
     </row>
-    <row r="221" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="221" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A221" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B221" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>127.4</v>
       </c>
       <c r="E221">
         <v>124.6</v>
       </c>
       <c r="F221">
         <v>124.9</v>
       </c>
       <c r="G221">
         <v>123.5</v>
       </c>
       <c r="H221">
         <v>121.9</v>
       </c>
       <c r="I221">
         <v>117.5</v>
       </c>
       <c r="J221">
         <v>115.1</v>
       </c>
@@ -26383,57 +27046,60 @@
       </c>
       <c r="AC221">
         <v>94.6</v>
       </c>
       <c r="AD221">
         <v>96.5</v>
       </c>
       <c r="AE221">
         <v>96.1</v>
       </c>
       <c r="AF221">
         <v>98.4</v>
       </c>
       <c r="AG221">
         <v>97.1</v>
       </c>
       <c r="AH221">
         <v>96.8</v>
       </c>
       <c r="AI221">
         <v>97.3</v>
       </c>
       <c r="AJ221">
         <v>99.7</v>
       </c>
+      <c r="AK221">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="222" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="222" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A222" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B222" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.1</v>
       </c>
       <c r="E222">
         <v>107.7</v>
       </c>
       <c r="F222">
         <v>105</v>
       </c>
       <c r="G222">
         <v>107.6</v>
       </c>
       <c r="H222">
         <v>106.9</v>
       </c>
       <c r="I222">
         <v>107.3</v>
       </c>
       <c r="J222">
         <v>110.5</v>
       </c>
@@ -26493,57 +27159,60 @@
       </c>
       <c r="AC222">
         <v>86.3</v>
       </c>
       <c r="AD222">
         <v>86.3</v>
       </c>
       <c r="AE222">
         <v>85.8</v>
       </c>
       <c r="AF222">
         <v>86.4</v>
       </c>
       <c r="AG222">
         <v>86.2</v>
       </c>
       <c r="AH222">
         <v>87.8</v>
       </c>
       <c r="AI222">
         <v>86.3</v>
       </c>
       <c r="AJ222">
         <v>85.6</v>
       </c>
+      <c r="AK222">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="223" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="223" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A223" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B223" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>101.8</v>
       </c>
       <c r="E223">
         <v>101.9</v>
       </c>
       <c r="F223">
         <v>100.2</v>
       </c>
       <c r="G223">
         <v>106.7</v>
       </c>
       <c r="H223">
         <v>104.9</v>
       </c>
       <c r="I223">
         <v>106.3</v>
       </c>
       <c r="J223">
         <v>105.8</v>
       </c>
@@ -26603,57 +27272,60 @@
       </c>
       <c r="AC223">
         <v>90</v>
       </c>
       <c r="AD223">
         <v>91.8</v>
       </c>
       <c r="AE223">
         <v>89.7</v>
       </c>
       <c r="AF223">
         <v>88.9</v>
       </c>
       <c r="AG223">
         <v>91.1</v>
       </c>
       <c r="AH223">
         <v>93.8</v>
       </c>
       <c r="AI223">
         <v>93.7</v>
       </c>
       <c r="AJ223">
         <v>91.8</v>
       </c>
+      <c r="AK223">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="224" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="224" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A224" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B224" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>142.30000000000001</v>
       </c>
       <c r="E224">
         <v>143.19999999999999</v>
       </c>
       <c r="F224">
         <v>137.69999999999999</v>
       </c>
       <c r="G224">
         <v>134.6</v>
       </c>
       <c r="H224">
         <v>139.6</v>
       </c>
       <c r="I224">
         <v>122.4</v>
       </c>
       <c r="J224">
         <v>119.1</v>
       </c>
@@ -26713,57 +27385,60 @@
       </c>
       <c r="AC224">
         <v>88.3</v>
       </c>
       <c r="AD224">
         <v>87</v>
       </c>
       <c r="AE224">
         <v>86.1</v>
       </c>
       <c r="AF224">
         <v>90.7</v>
       </c>
       <c r="AG224">
         <v>87.8</v>
       </c>
       <c r="AH224">
         <v>89.2</v>
       </c>
       <c r="AI224">
         <v>85.5</v>
       </c>
       <c r="AJ224">
         <v>85.1</v>
       </c>
+      <c r="AK224">
+        <v>82.8</v>
+      </c>
     </row>
-    <row r="225" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="225" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A225" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B225" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>117.6</v>
       </c>
       <c r="E225">
         <v>127.2</v>
       </c>
       <c r="F225">
         <v>116.8</v>
       </c>
       <c r="G225">
         <v>116.8</v>
       </c>
       <c r="H225">
         <v>111.3</v>
       </c>
       <c r="I225">
         <v>111.5</v>
       </c>
       <c r="J225">
         <v>114</v>
       </c>
@@ -26823,57 +27498,60 @@
       </c>
       <c r="AC225">
         <v>82.3</v>
       </c>
       <c r="AD225">
         <v>81.099999999999994</v>
       </c>
       <c r="AE225">
         <v>81.099999999999994</v>
       </c>
       <c r="AF225">
         <v>83.4</v>
       </c>
       <c r="AG225">
         <v>84.4</v>
       </c>
       <c r="AH225">
         <v>83.3</v>
       </c>
       <c r="AI225">
         <v>81.2</v>
       </c>
       <c r="AJ225">
         <v>79.3</v>
       </c>
+      <c r="AK225">
+        <v>81.2</v>
+      </c>
     </row>
-    <row r="226" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="226" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A226" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B226" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C226">
         <v>23.6</v>
       </c>
       <c r="D226">
         <v>90.5</v>
       </c>
       <c r="E226">
         <v>85.5</v>
       </c>
       <c r="F226">
         <v>85.6</v>
       </c>
       <c r="G226">
         <v>86.3</v>
       </c>
       <c r="H226">
         <v>97.8</v>
       </c>
       <c r="I226">
         <v>102.5</v>
       </c>
       <c r="J226">
         <v>108.2</v>
       </c>
@@ -26933,57 +27611,60 @@
       </c>
       <c r="AC226">
         <v>82.4</v>
       </c>
       <c r="AD226">
         <v>82.8</v>
       </c>
       <c r="AE226">
         <v>83.5</v>
       </c>
       <c r="AF226">
         <v>83.8</v>
       </c>
       <c r="AG226">
         <v>78.599999999999994</v>
       </c>
       <c r="AH226">
         <v>81.599999999999994</v>
       </c>
       <c r="AI226">
         <v>78.900000000000006</v>
       </c>
       <c r="AJ226">
         <v>81.599999999999994</v>
       </c>
+      <c r="AK226">
+        <v>82.2</v>
+      </c>
     </row>
-    <row r="227" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="227" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A227" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B227" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>86.9</v>
       </c>
       <c r="E227">
         <v>91.9</v>
       </c>
       <c r="F227">
         <v>89.6</v>
       </c>
       <c r="G227">
         <v>90.7</v>
       </c>
       <c r="H227">
         <v>92.7</v>
       </c>
       <c r="I227">
         <v>92.5</v>
       </c>
       <c r="J227">
         <v>96.8</v>
       </c>
@@ -27043,57 +27724,60 @@
       </c>
       <c r="AC227">
         <v>124.3</v>
       </c>
       <c r="AD227">
         <v>122.6</v>
       </c>
       <c r="AE227">
         <v>123</v>
       </c>
       <c r="AF227">
         <v>125</v>
       </c>
       <c r="AG227">
         <v>127</v>
       </c>
       <c r="AH227">
         <v>128.19999999999999</v>
       </c>
       <c r="AI227">
         <v>131.5</v>
       </c>
       <c r="AJ227">
         <v>135.69999999999999</v>
       </c>
+      <c r="AK227">
+        <v>130</v>
+      </c>
     </row>
-    <row r="228" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="228" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A228" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B228" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C228">
         <v>37.9</v>
       </c>
       <c r="D228">
         <v>93</v>
       </c>
       <c r="E228">
         <v>96.6</v>
       </c>
       <c r="F228">
         <v>95.5</v>
       </c>
       <c r="G228">
         <v>98.4</v>
       </c>
       <c r="H228">
         <v>100.7</v>
       </c>
       <c r="I228">
         <v>104.2</v>
       </c>
       <c r="J228">
         <v>107.7</v>
       </c>
@@ -27151,59 +27835,62 @@
       <c r="AB228">
         <v>92.3</v>
       </c>
       <c r="AC228">
         <v>97.2</v>
       </c>
       <c r="AD228">
         <v>95.1</v>
       </c>
       <c r="AE228">
         <v>97</v>
       </c>
       <c r="AF228">
         <v>100.3</v>
       </c>
       <c r="AG228">
         <v>104.7</v>
       </c>
       <c r="AH228">
         <v>101</v>
       </c>
       <c r="AI228">
         <v>106.7</v>
       </c>
       <c r="AJ228">
-        <v>97.9</v>
+        <v>97.8</v>
+      </c>
+      <c r="AK228">
+        <v>103.5</v>
       </c>
     </row>
-    <row r="229" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="229" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A229" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B229" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C229">
         <v>10000</v>
       </c>
       <c r="D229">
         <v>103.5</v>
       </c>
       <c r="E229">
         <v>103.6</v>
       </c>
       <c r="F229">
         <v>103.3</v>
       </c>
       <c r="G229">
         <v>103.9</v>
       </c>
       <c r="H229">
         <v>104.3</v>
       </c>
       <c r="I229">
         <v>104.9</v>
       </c>
       <c r="J229">
         <v>105.8</v>
       </c>
@@ -27263,57 +27950,60 @@
       </c>
       <c r="AC229">
         <v>102.3</v>
       </c>
       <c r="AD229">
         <v>102.9</v>
       </c>
       <c r="AE229">
         <v>102.5</v>
       </c>
       <c r="AF229">
         <v>103.9</v>
       </c>
       <c r="AG229">
         <v>104.6</v>
       </c>
       <c r="AH229">
         <v>105</v>
       </c>
       <c r="AI229">
         <v>105.3</v>
       </c>
       <c r="AJ229">
         <v>105.9</v>
       </c>
+      <c r="AK229">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="230" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="230" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A230" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B230" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>103.4</v>
       </c>
       <c r="E230">
         <v>102.7</v>
       </c>
       <c r="F230">
         <v>104.2</v>
       </c>
       <c r="G230">
         <v>101.3</v>
       </c>
       <c r="H230">
         <v>100.6</v>
       </c>
       <c r="I230">
         <v>102.4</v>
       </c>
       <c r="J230">
         <v>101.2</v>
       </c>
@@ -27373,57 +28063,60 @@
       </c>
       <c r="AC230">
         <v>97.9</v>
       </c>
       <c r="AD230">
         <v>101.7</v>
       </c>
       <c r="AE230">
         <v>98.3</v>
       </c>
       <c r="AF230">
         <v>99.9</v>
       </c>
       <c r="AG230">
         <v>99.7</v>
       </c>
       <c r="AH230">
         <v>100</v>
       </c>
       <c r="AI230">
         <v>99</v>
       </c>
       <c r="AJ230">
         <v>98.9</v>
       </c>
+      <c r="AK230">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="231" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="231" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A231" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B231" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C231">
         <v>1157.0999999999999</v>
       </c>
       <c r="D231">
         <v>98.6</v>
       </c>
       <c r="E231">
         <v>99</v>
       </c>
       <c r="F231">
         <v>99.2</v>
       </c>
       <c r="G231">
         <v>100.4</v>
       </c>
       <c r="H231">
         <v>100.1</v>
       </c>
       <c r="I231">
         <v>102</v>
       </c>
       <c r="J231">
         <v>104.6</v>
       </c>
@@ -27483,57 +28176,60 @@
       </c>
       <c r="AC231">
         <v>110</v>
       </c>
       <c r="AD231">
         <v>110.5</v>
       </c>
       <c r="AE231">
         <v>112</v>
       </c>
       <c r="AF231">
         <v>114.9</v>
       </c>
       <c r="AG231">
         <v>117.3</v>
       </c>
       <c r="AH231">
         <v>119.2</v>
       </c>
       <c r="AI231">
         <v>118.6</v>
       </c>
       <c r="AJ231">
         <v>118.6</v>
       </c>
+      <c r="AK231">
+        <v>119.1</v>
+      </c>
     </row>
-    <row r="232" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="232" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A232" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B232" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>108.3</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>107</v>
       </c>
       <c r="G232">
         <v>107.8</v>
       </c>
       <c r="H232">
         <v>108.2</v>
       </c>
       <c r="I232">
         <v>109.3</v>
       </c>
       <c r="J232">
         <v>110</v>
       </c>
@@ -27593,57 +28289,60 @@
       </c>
       <c r="AC232">
         <v>99</v>
       </c>
       <c r="AD232">
         <v>97.5</v>
       </c>
       <c r="AE232">
         <v>97.9</v>
       </c>
       <c r="AF232">
         <v>97.9</v>
       </c>
       <c r="AG232">
         <v>98.4</v>
       </c>
       <c r="AH232">
         <v>98.2</v>
       </c>
       <c r="AI232">
         <v>98.7</v>
       </c>
       <c r="AJ232">
         <v>98.9</v>
       </c>
+      <c r="AK232">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="233" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="233" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A233" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B233" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.4</v>
       </c>
       <c r="E233">
         <v>105.2</v>
       </c>
       <c r="F233">
         <v>104</v>
       </c>
       <c r="G233">
         <v>104.3</v>
       </c>
       <c r="H233">
         <v>104.6</v>
       </c>
       <c r="I233">
         <v>105.8</v>
       </c>
       <c r="J233">
         <v>108</v>
       </c>
@@ -27703,57 +28402,60 @@
       </c>
       <c r="AC233">
         <v>90.6</v>
       </c>
       <c r="AD233">
         <v>91.2</v>
       </c>
       <c r="AE233">
         <v>90.5</v>
       </c>
       <c r="AF233">
         <v>90</v>
       </c>
       <c r="AG233">
         <v>90.4</v>
       </c>
       <c r="AH233">
         <v>88.9</v>
       </c>
       <c r="AI233">
         <v>88.5</v>
       </c>
       <c r="AJ233">
         <v>89.2</v>
       </c>
+      <c r="AK233">
+        <v>89.6</v>
+      </c>
     </row>
-    <row r="234" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="234" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A234" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B234" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C234">
         <v>794.5</v>
       </c>
       <c r="D234">
         <v>100.3</v>
       </c>
       <c r="E234">
         <v>101</v>
       </c>
       <c r="F234">
         <v>101</v>
       </c>
       <c r="G234">
         <v>102.1</v>
       </c>
       <c r="H234">
         <v>100.6</v>
       </c>
       <c r="I234">
         <v>100.8</v>
       </c>
       <c r="J234">
         <v>100.6</v>
       </c>
@@ -27813,57 +28515,60 @@
       </c>
       <c r="AC234">
         <v>123.1</v>
       </c>
       <c r="AD234">
         <v>125.2</v>
       </c>
       <c r="AE234">
         <v>120.3</v>
       </c>
       <c r="AF234">
         <v>122</v>
       </c>
       <c r="AG234">
         <v>125</v>
       </c>
       <c r="AH234">
         <v>128.19999999999999</v>
       </c>
       <c r="AI234">
         <v>130.9</v>
       </c>
       <c r="AJ234">
         <v>135.6</v>
       </c>
+      <c r="AK234">
+        <v>145.80000000000001</v>
+      </c>
     </row>
-    <row r="235" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="235" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A235" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B235" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.5</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>100.8</v>
       </c>
       <c r="G235">
         <v>101.3</v>
       </c>
       <c r="H235">
         <v>101.9</v>
       </c>
       <c r="I235">
         <v>100.6</v>
       </c>
       <c r="J235">
         <v>101</v>
       </c>
@@ -27923,57 +28628,60 @@
       </c>
       <c r="AC235">
         <v>99</v>
       </c>
       <c r="AD235">
         <v>99.1</v>
       </c>
       <c r="AE235">
         <v>99.5</v>
       </c>
       <c r="AF235">
         <v>102.1</v>
       </c>
       <c r="AG235">
         <v>102.5</v>
       </c>
       <c r="AH235">
         <v>103.3</v>
       </c>
       <c r="AI235">
         <v>103.4</v>
       </c>
       <c r="AJ235">
         <v>102.8</v>
       </c>
+      <c r="AK235">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="236" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="236" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A236" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B236" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C236">
         <v>355.3</v>
       </c>
       <c r="D236">
         <v>99.6</v>
       </c>
       <c r="E236">
         <v>103.2</v>
       </c>
       <c r="F236">
         <v>102.2</v>
       </c>
       <c r="G236">
         <v>101.6</v>
       </c>
       <c r="H236">
         <v>100.3</v>
       </c>
       <c r="I236">
         <v>102</v>
       </c>
       <c r="J236">
         <v>101.3</v>
       </c>
@@ -28033,57 +28741,60 @@
       </c>
       <c r="AC236">
         <v>99.2</v>
       </c>
       <c r="AD236">
         <v>99</v>
       </c>
       <c r="AE236">
         <v>98.9</v>
       </c>
       <c r="AF236">
         <v>98.6</v>
       </c>
       <c r="AG236">
         <v>97.8</v>
       </c>
       <c r="AH236">
         <v>98.5</v>
       </c>
       <c r="AI236">
         <v>97.6</v>
       </c>
       <c r="AJ236">
         <v>96.9</v>
       </c>
+      <c r="AK236">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="237" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="237" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A237" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B237" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.3</v>
       </c>
       <c r="E237">
         <v>115.4</v>
       </c>
       <c r="F237">
         <v>115.4</v>
       </c>
       <c r="G237">
         <v>115.8</v>
       </c>
       <c r="H237">
         <v>117.3</v>
       </c>
       <c r="I237">
         <v>118.9</v>
       </c>
       <c r="J237">
         <v>117.9</v>
       </c>
@@ -28143,57 +28854,60 @@
       </c>
       <c r="AC237">
         <v>103.3</v>
       </c>
       <c r="AD237">
         <v>103.9</v>
       </c>
       <c r="AE237">
         <v>104.1</v>
       </c>
       <c r="AF237">
         <v>105.5</v>
       </c>
       <c r="AG237">
         <v>105.9</v>
       </c>
       <c r="AH237">
         <v>105.6</v>
       </c>
       <c r="AI237">
         <v>106.6</v>
       </c>
       <c r="AJ237">
         <v>106.1</v>
       </c>
+      <c r="AK237">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="238" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="238" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A238" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B238" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>120.1</v>
       </c>
       <c r="E238">
         <v>119.5</v>
       </c>
       <c r="F238">
         <v>118.7</v>
       </c>
       <c r="G238">
         <v>119.3</v>
       </c>
       <c r="H238">
         <v>119.9</v>
       </c>
       <c r="I238">
         <v>120.4</v>
       </c>
       <c r="J238">
         <v>119.1</v>
       </c>
@@ -28253,57 +28967,60 @@
       </c>
       <c r="AC238">
         <v>107.6</v>
       </c>
       <c r="AD238">
         <v>107.5</v>
       </c>
       <c r="AE238">
         <v>107.5</v>
       </c>
       <c r="AF238">
         <v>111</v>
       </c>
       <c r="AG238">
         <v>109.9</v>
       </c>
       <c r="AH238">
         <v>111.3</v>
       </c>
       <c r="AI238">
         <v>112.1</v>
       </c>
       <c r="AJ238">
         <v>110.5</v>
       </c>
+      <c r="AK238">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="239" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="239" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A239" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B239" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.1</v>
       </c>
       <c r="E239">
         <v>107.7</v>
       </c>
       <c r="F239">
         <v>105</v>
       </c>
       <c r="G239">
         <v>107.6</v>
       </c>
       <c r="H239">
         <v>106.9</v>
       </c>
       <c r="I239">
         <v>107.3</v>
       </c>
       <c r="J239">
         <v>110.5</v>
       </c>
@@ -28363,57 +29080,60 @@
       </c>
       <c r="AC239">
         <v>86.3</v>
       </c>
       <c r="AD239">
         <v>86.3</v>
       </c>
       <c r="AE239">
         <v>85.8</v>
       </c>
       <c r="AF239">
         <v>86.4</v>
       </c>
       <c r="AG239">
         <v>86.2</v>
       </c>
       <c r="AH239">
         <v>87.8</v>
       </c>
       <c r="AI239">
         <v>86.3</v>
       </c>
       <c r="AJ239">
         <v>85.6</v>
       </c>
+      <c r="AK239">
+        <v>84.2</v>
+      </c>
     </row>
-    <row r="240" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="240" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A240" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B240" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.3</v>
       </c>
       <c r="E240">
         <v>98.9</v>
       </c>
       <c r="F240">
         <v>99.3</v>
       </c>
       <c r="G240">
         <v>100.6</v>
       </c>
       <c r="H240">
         <v>101.4</v>
       </c>
       <c r="I240">
         <v>101.9</v>
       </c>
       <c r="J240">
         <v>102</v>
       </c>
@@ -28473,57 +29193,60 @@
       </c>
       <c r="AC240">
         <v>108.6</v>
       </c>
       <c r="AD240">
         <v>109.4</v>
       </c>
       <c r="AE240">
         <v>109.9</v>
       </c>
       <c r="AF240">
         <v>110.9</v>
       </c>
       <c r="AG240">
         <v>111</v>
       </c>
       <c r="AH240">
         <v>111.2</v>
       </c>
       <c r="AI240">
         <v>111.9</v>
       </c>
       <c r="AJ240">
         <v>114</v>
       </c>
+      <c r="AK240">
+        <v>113.8</v>
+      </c>
     </row>
-    <row r="241" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="241" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A241" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B241" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>106.7</v>
       </c>
       <c r="E241">
         <v>107.3</v>
       </c>
       <c r="F241">
         <v>102.2</v>
       </c>
       <c r="G241">
         <v>102.5</v>
       </c>
       <c r="H241">
         <v>103.1</v>
       </c>
       <c r="I241">
         <v>100.5</v>
       </c>
       <c r="J241">
         <v>100.6</v>
       </c>
@@ -28583,57 +29306,60 @@
       </c>
       <c r="AC241">
         <v>90</v>
       </c>
       <c r="AD241">
         <v>87.9</v>
       </c>
       <c r="AE241">
         <v>86.7</v>
       </c>
       <c r="AF241">
         <v>85.8</v>
       </c>
       <c r="AG241">
         <v>88.7</v>
       </c>
       <c r="AH241">
         <v>83.5</v>
       </c>
       <c r="AI241">
         <v>84.9</v>
       </c>
       <c r="AJ241">
         <v>87.8</v>
       </c>
+      <c r="AK241">
+        <v>83.7</v>
+      </c>
     </row>
-    <row r="242" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="242" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A242" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B242" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C242">
         <v>762</v>
       </c>
       <c r="D242">
         <v>102.1</v>
       </c>
       <c r="E242">
         <v>102.1</v>
       </c>
       <c r="F242">
         <v>102.1</v>
       </c>
       <c r="G242">
         <v>103.8</v>
       </c>
       <c r="H242">
         <v>104.1</v>
       </c>
       <c r="I242">
         <v>104.5</v>
       </c>
       <c r="J242">
         <v>105.3</v>
       </c>
@@ -28693,57 +29419,60 @@
       </c>
       <c r="AC242">
         <v>108.2</v>
       </c>
       <c r="AD242">
         <v>108.6</v>
       </c>
       <c r="AE242">
         <v>110.2</v>
       </c>
       <c r="AF242">
         <v>114.4</v>
       </c>
       <c r="AG242">
         <v>115.9</v>
       </c>
       <c r="AH242">
         <v>115.9</v>
       </c>
       <c r="AI242">
         <v>116.6</v>
       </c>
       <c r="AJ242">
         <v>117.8</v>
       </c>
+      <c r="AK242">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="243" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="243" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A243" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B243" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106</v>
       </c>
       <c r="E243">
         <v>106.9</v>
       </c>
       <c r="F243">
         <v>106.8</v>
       </c>
       <c r="G243">
         <v>107.1</v>
       </c>
       <c r="H243">
         <v>107.1</v>
       </c>
       <c r="I243">
         <v>107.9</v>
       </c>
       <c r="J243">
         <v>108.3</v>
       </c>
@@ -28803,57 +29532,60 @@
       </c>
       <c r="AC243">
         <v>105.9</v>
       </c>
       <c r="AD243">
         <v>106.4</v>
       </c>
       <c r="AE243">
         <v>107</v>
       </c>
       <c r="AF243">
         <v>109.6</v>
       </c>
       <c r="AG243">
         <v>109.9</v>
       </c>
       <c r="AH243">
         <v>110.8</v>
       </c>
       <c r="AI243">
         <v>111.2</v>
       </c>
       <c r="AJ243">
         <v>110.8</v>
       </c>
+      <c r="AK243">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="244" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="244" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A244" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B244" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>116.9</v>
       </c>
       <c r="E244">
         <v>117.6</v>
       </c>
       <c r="F244">
         <v>116.3</v>
       </c>
       <c r="G244">
         <v>118.2</v>
       </c>
       <c r="H244">
         <v>117.9</v>
       </c>
       <c r="I244">
         <v>119</v>
       </c>
       <c r="J244">
         <v>117.6</v>
       </c>
@@ -28913,57 +29645,60 @@
       </c>
       <c r="AC244">
         <v>110.3</v>
       </c>
       <c r="AD244">
         <v>110.9</v>
       </c>
       <c r="AE244">
         <v>110.8</v>
       </c>
       <c r="AF244">
         <v>114.3</v>
       </c>
       <c r="AG244">
         <v>113.9</v>
       </c>
       <c r="AH244">
         <v>114.5</v>
       </c>
       <c r="AI244">
         <v>115.3</v>
       </c>
       <c r="AJ244">
         <v>113.9</v>
       </c>
+      <c r="AK244">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="245" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="245" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A245" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B245" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>102.6</v>
       </c>
       <c r="G245">
         <v>103.6</v>
       </c>
       <c r="H245">
         <v>103.3</v>
       </c>
       <c r="I245">
         <v>104.2</v>
       </c>
       <c r="J245">
         <v>104.1</v>
       </c>
@@ -29023,57 +29758,60 @@
       </c>
       <c r="AC245">
         <v>104.4</v>
       </c>
       <c r="AD245">
         <v>104.6</v>
       </c>
       <c r="AE245">
         <v>105.6</v>
       </c>
       <c r="AF245">
         <v>108.5</v>
       </c>
       <c r="AG245">
         <v>108.8</v>
       </c>
       <c r="AH245">
         <v>109.2</v>
       </c>
       <c r="AI245">
         <v>108.9</v>
       </c>
       <c r="AJ245">
         <v>110.2</v>
       </c>
+      <c r="AK245">
+        <v>109</v>
+      </c>
     </row>
-    <row r="246" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="246" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A246" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B246" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>103.9</v>
       </c>
       <c r="E246">
         <v>104.2</v>
       </c>
       <c r="F246">
         <v>104.4</v>
       </c>
       <c r="G246">
         <v>104.8</v>
       </c>
       <c r="H246">
         <v>105.4</v>
       </c>
       <c r="I246">
         <v>105.5</v>
       </c>
       <c r="J246">
         <v>106.5</v>
       </c>
@@ -29133,57 +29871,60 @@
       </c>
       <c r="AC246">
         <v>103.4</v>
       </c>
       <c r="AD246">
         <v>104.3</v>
       </c>
       <c r="AE246">
         <v>103.5</v>
       </c>
       <c r="AF246">
         <v>105.2</v>
       </c>
       <c r="AG246">
         <v>105.5</v>
       </c>
       <c r="AH246">
         <v>105.8</v>
       </c>
       <c r="AI246">
         <v>106</v>
       </c>
       <c r="AJ246">
         <v>106.7</v>
       </c>
+      <c r="AK246">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="247" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="247" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A247" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B247" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.5</v>
       </c>
       <c r="E247">
         <v>100.7</v>
       </c>
       <c r="F247">
         <v>100.7</v>
       </c>
       <c r="G247">
         <v>101.5</v>
       </c>
       <c r="H247">
         <v>102.1</v>
       </c>
       <c r="I247">
         <v>102</v>
       </c>
       <c r="J247">
         <v>101.4</v>
       </c>
@@ -29243,57 +29984,60 @@
       </c>
       <c r="AC247">
         <v>104.4</v>
       </c>
       <c r="AD247">
         <v>105</v>
       </c>
       <c r="AE247">
         <v>103.8</v>
       </c>
       <c r="AF247">
         <v>104.7</v>
       </c>
       <c r="AG247">
         <v>105.1</v>
       </c>
       <c r="AH247">
         <v>105.3</v>
       </c>
       <c r="AI247">
         <v>105.1</v>
       </c>
       <c r="AJ247">
         <v>106.3</v>
       </c>
+      <c r="AK247">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="248" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="248" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A248" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B248" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>107.6</v>
       </c>
       <c r="E248">
         <v>109.2</v>
       </c>
       <c r="F248">
         <v>108.3</v>
       </c>
       <c r="G248">
         <v>107.6</v>
       </c>
       <c r="H248">
         <v>110.4</v>
       </c>
       <c r="I248">
         <v>111</v>
       </c>
       <c r="J248">
         <v>111.3</v>
       </c>
@@ -29351,59 +30095,62 @@
       <c r="AB248">
         <v>102.7</v>
       </c>
       <c r="AC248">
         <v>102.6</v>
       </c>
       <c r="AD248">
         <v>102.7</v>
       </c>
       <c r="AE248">
         <v>102.6</v>
       </c>
       <c r="AF248">
         <v>105.2</v>
       </c>
       <c r="AG248">
         <v>106.1</v>
       </c>
       <c r="AH248">
         <v>106.6</v>
       </c>
       <c r="AI248">
         <v>107.1</v>
       </c>
       <c r="AJ248">
-        <v>106.8</v>
+        <v>106.9</v>
+      </c>
+      <c r="AK248">
+        <v>107.7</v>
       </c>
     </row>
-    <row r="249" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="249" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A249" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B249" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103</v>
       </c>
       <c r="F249">
         <v>102.7</v>
       </c>
       <c r="G249">
         <v>103.3</v>
       </c>
       <c r="H249">
         <v>103.1</v>
       </c>
       <c r="I249">
         <v>104.2</v>
       </c>
       <c r="J249">
         <v>105.5</v>
       </c>
@@ -29463,57 +30210,60 @@
       </c>
       <c r="AC249">
         <v>101.3</v>
       </c>
       <c r="AD249">
         <v>101.8</v>
       </c>
       <c r="AE249">
         <v>101.8</v>
       </c>
       <c r="AF249">
         <v>103</v>
       </c>
       <c r="AG249">
         <v>103.9</v>
       </c>
       <c r="AH249">
         <v>104.5</v>
       </c>
       <c r="AI249">
         <v>104.7</v>
       </c>
       <c r="AJ249">
         <v>105.3</v>
       </c>
+      <c r="AK249">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="250" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="250" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A250" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B250" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.6</v>
       </c>
       <c r="E250">
         <v>106.7</v>
       </c>
       <c r="F250">
         <v>105.2</v>
       </c>
       <c r="G250">
         <v>105.5</v>
       </c>
       <c r="H250">
         <v>106.1</v>
       </c>
       <c r="I250">
         <v>108.2</v>
       </c>
       <c r="J250">
         <v>107.8</v>
       </c>
@@ -29571,59 +30321,62 @@
       <c r="AB250">
         <v>85.6</v>
       </c>
       <c r="AC250">
         <v>87.5</v>
       </c>
       <c r="AD250">
         <v>87.5</v>
       </c>
       <c r="AE250">
         <v>86.7</v>
       </c>
       <c r="AF250">
         <v>86.9</v>
       </c>
       <c r="AG250">
         <v>87.2</v>
       </c>
       <c r="AH250">
         <v>86.7</v>
       </c>
       <c r="AI250">
         <v>86.3</v>
       </c>
       <c r="AJ250">
-        <v>85.2</v>
+        <v>85.1</v>
+      </c>
+      <c r="AK250">
+        <v>83.8</v>
       </c>
     </row>
-    <row r="251" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="251" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A251" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B251" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.6</v>
       </c>
       <c r="E251">
         <v>101.8</v>
       </c>
       <c r="F251">
         <v>101.7</v>
       </c>
       <c r="G251">
         <v>102.4</v>
       </c>
       <c r="H251">
         <v>101.9</v>
       </c>
       <c r="I251">
         <v>103.2</v>
       </c>
       <c r="J251">
         <v>104.6</v>
       </c>
@@ -29683,57 +30436,60 @@
       </c>
       <c r="AC251">
         <v>106.3</v>
       </c>
       <c r="AD251">
         <v>107.1</v>
       </c>
       <c r="AE251">
         <v>107.2</v>
       </c>
       <c r="AF251">
         <v>108.8</v>
       </c>
       <c r="AG251">
         <v>110</v>
       </c>
       <c r="AH251">
         <v>110.9</v>
       </c>
       <c r="AI251">
         <v>111.4</v>
       </c>
       <c r="AJ251">
         <v>112.7</v>
       </c>
+      <c r="AK251">
+        <v>114.5</v>
+      </c>
     </row>
-    <row r="252" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="252" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A252" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B252" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C252">
         <v>1238.3</v>
       </c>
       <c r="D252">
         <v>103.1</v>
       </c>
       <c r="E252">
         <v>103.4</v>
       </c>
       <c r="F252">
         <v>102.2</v>
       </c>
       <c r="G252">
         <v>103.6</v>
       </c>
       <c r="H252">
         <v>103.5</v>
       </c>
       <c r="I252">
         <v>106.5</v>
       </c>
       <c r="J252">
         <v>107.8</v>
       </c>
@@ -29793,57 +30549,60 @@
       </c>
       <c r="AC252">
         <v>98.8</v>
       </c>
       <c r="AD252">
         <v>99.9</v>
       </c>
       <c r="AE252">
         <v>100.6</v>
       </c>
       <c r="AF252">
         <v>101.5</v>
       </c>
       <c r="AG252">
         <v>102.4</v>
       </c>
       <c r="AH252">
         <v>102</v>
       </c>
       <c r="AI252">
         <v>101.9</v>
       </c>
       <c r="AJ252">
         <v>100.8</v>
       </c>
+      <c r="AK252">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="253" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="253" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A253" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B253" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>118.9</v>
       </c>
       <c r="E253">
         <v>120.3</v>
       </c>
       <c r="F253">
         <v>119.3</v>
       </c>
       <c r="G253">
         <v>120.8</v>
       </c>
       <c r="H253">
         <v>121.7</v>
       </c>
       <c r="I253">
         <v>123.5</v>
       </c>
       <c r="J253">
         <v>121.8</v>
       </c>
@@ -29903,57 +30662,60 @@
       </c>
       <c r="AC253">
         <v>114.2</v>
       </c>
       <c r="AD253">
         <v>114.4</v>
       </c>
       <c r="AE253">
         <v>116.4</v>
       </c>
       <c r="AF253">
         <v>116.1</v>
       </c>
       <c r="AG253">
         <v>117.3</v>
       </c>
       <c r="AH253">
         <v>117.5</v>
       </c>
       <c r="AI253">
         <v>117.7</v>
       </c>
       <c r="AJ253">
         <v>115.8</v>
       </c>
+      <c r="AK253">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="254" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="254" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A254" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B254" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.2</v>
       </c>
       <c r="E254">
         <v>103</v>
       </c>
       <c r="F254">
         <v>103.1</v>
       </c>
       <c r="G254">
         <v>103.8</v>
       </c>
       <c r="H254">
         <v>104.1</v>
       </c>
       <c r="I254">
         <v>104.6</v>
       </c>
       <c r="J254">
         <v>105.1</v>
       </c>
@@ -30013,57 +30775,60 @@
       </c>
       <c r="AC254">
         <v>106</v>
       </c>
       <c r="AD254">
         <v>106.5</v>
       </c>
       <c r="AE254">
         <v>106.4</v>
       </c>
       <c r="AF254">
         <v>108.5</v>
       </c>
       <c r="AG254">
         <v>109.2</v>
       </c>
       <c r="AH254">
         <v>110.1</v>
       </c>
       <c r="AI254">
         <v>110.7</v>
       </c>
       <c r="AJ254">
         <v>111.3</v>
       </c>
+      <c r="AK254">
+        <v>112.1</v>
+      </c>
     </row>
-    <row r="255" spans="1:36" x14ac:dyDescent="0.55000000000000004">
+    <row r="255" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A255" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B255" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C255">
         <v>1067.5999999999999</v>
       </c>
       <c r="D255">
         <v>101.7</v>
       </c>
       <c r="E255">
         <v>102.8</v>
       </c>
       <c r="F255">
         <v>102.3</v>
       </c>
       <c r="G255">
         <v>103.4</v>
       </c>
       <c r="H255">
         <v>103.1</v>
       </c>
       <c r="I255">
         <v>103.8</v>
       </c>
       <c r="J255">
         <v>103.8</v>
       </c>
@@ -30122,50 +30887,53 @@
         <v>105.3</v>
       </c>
       <c r="AC255">
         <v>105.4</v>
       </c>
       <c r="AD255">
         <v>105.6</v>
       </c>
       <c r="AE255">
         <v>107</v>
       </c>
       <c r="AF255">
         <v>109.4</v>
       </c>
       <c r="AG255">
         <v>110.1</v>
       </c>
       <c r="AH255">
         <v>110.5</v>
       </c>
       <c r="AI255">
         <v>110.6</v>
       </c>
       <c r="AJ255">
         <v>111.2</v>
+      </c>
+      <c r="AK255">
+        <v>110.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">