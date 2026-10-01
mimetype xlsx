--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{48E43332-4E60-4DD5-99C7-3E5FDDD05079}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8433C8E7-63A4-48E4-8F76-4C4B2B53467B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A069EE45-9D70-4A8B-96D4-22125EA0FB46}"/>
+    <workbookView xWindow="1536" yWindow="1536" windowWidth="17280" windowHeight="9960" xr2:uid="{1BBF65F0-7ED0-40A9-9A07-27ED476CE480}"/>
   </bookViews>
   <sheets>
     <sheet name="利用上の注意" sheetId="3" r:id="rId1"/>
     <sheet name="ITA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
@@ -1759,51 +1759,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{D67F58DC-C32C-4B61-BF66-396EBFC1C700}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{0E4037DA-55A3-421E-B3F7-76CD4372C2FB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2098,51 +2098,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{309A731F-1FBC-4F9D-9FB9-F5AD96B75738}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BFB5765-20F1-4A42-95A9-71BC06455C98}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.45">
@@ -2181,51 +2181,51 @@
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="1" t="s">
         <v>548</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C27BE2D2-2B10-4901-B7C5-D61003775175}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{590E3F0D-8F71-4D23-94B4-7BB745FA918B}">
   <dimension ref="A1:AK255"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="37" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37" x14ac:dyDescent="0.45">
       <c r="C2" t="s">
         <v>1</v>
       </c>
       <c r="D2">
         <v>2018000103</v>
       </c>
       <c r="E2">
         <v>2018000406</v>
       </c>
       <c r="F2">
@@ -2526,51 +2526,51 @@
       <c r="AC4">
         <v>102.2</v>
       </c>
       <c r="AD4">
         <v>102.8</v>
       </c>
       <c r="AE4">
         <v>102.7</v>
       </c>
       <c r="AF4">
         <v>104</v>
       </c>
       <c r="AG4">
         <v>104.7</v>
       </c>
       <c r="AH4">
         <v>105</v>
       </c>
       <c r="AI4">
         <v>105.2</v>
       </c>
       <c r="AJ4">
         <v>106</v>
       </c>
       <c r="AK4">
-        <v>106.6</v>
+        <v>106.5</v>
       </c>
     </row>
     <row r="5" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5">
         <v>408.8</v>
       </c>
       <c r="D5">
         <v>103.4</v>
       </c>
       <c r="E5">
         <v>102.7</v>
       </c>
       <c r="F5">
         <v>104.2</v>
       </c>
       <c r="G5">
         <v>101.3</v>
       </c>
       <c r="H5">
@@ -2865,51 +2865,51 @@
       <c r="AC7">
         <v>96.5</v>
       </c>
       <c r="AD7">
         <v>99.3</v>
       </c>
       <c r="AE7">
         <v>95.6</v>
       </c>
       <c r="AF7">
         <v>99</v>
       </c>
       <c r="AG7">
         <v>99.1</v>
       </c>
       <c r="AH7">
         <v>97.8</v>
       </c>
       <c r="AI7">
         <v>97.8</v>
       </c>
       <c r="AJ7">
         <v>97.7</v>
       </c>
       <c r="AK7">
-        <v>96.7</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8">
         <v>2.9</v>
       </c>
       <c r="D8">
         <v>103.2</v>
       </c>
       <c r="E8">
         <v>105.3</v>
       </c>
       <c r="F8">
         <v>107.2</v>
       </c>
       <c r="G8">
         <v>100</v>
       </c>
       <c r="H8">
@@ -3204,51 +3204,51 @@
       <c r="AC10">
         <v>110</v>
       </c>
       <c r="AD10">
         <v>110.5</v>
       </c>
       <c r="AE10">
         <v>112</v>
       </c>
       <c r="AF10">
         <v>114.9</v>
       </c>
       <c r="AG10">
         <v>117.3</v>
       </c>
       <c r="AH10">
         <v>119.2</v>
       </c>
       <c r="AI10">
         <v>118.6</v>
       </c>
       <c r="AJ10">
         <v>118.6</v>
       </c>
       <c r="AK10">
-        <v>119.1</v>
+        <v>118.8</v>
       </c>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11">
         <v>273.89999999999998</v>
       </c>
       <c r="D11">
         <v>99.6</v>
       </c>
       <c r="E11">
         <v>101</v>
       </c>
       <c r="F11">
         <v>100.8</v>
       </c>
       <c r="G11">
         <v>101.3</v>
       </c>
       <c r="H11">
@@ -3317,51 +3317,51 @@
       <c r="AC11">
         <v>96.2</v>
       </c>
       <c r="AD11">
         <v>97.3</v>
       </c>
       <c r="AE11">
         <v>97.3</v>
       </c>
       <c r="AF11">
         <v>102.6</v>
       </c>
       <c r="AG11">
         <v>103.9</v>
       </c>
       <c r="AH11">
         <v>106.4</v>
       </c>
       <c r="AI11">
         <v>104.5</v>
       </c>
       <c r="AJ11">
         <v>106.3</v>
       </c>
       <c r="AK11">
-        <v>103</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12">
         <v>61.2</v>
       </c>
       <c r="D12">
         <v>105.7</v>
       </c>
       <c r="E12">
         <v>106.1</v>
       </c>
       <c r="F12">
         <v>107</v>
       </c>
       <c r="G12">
         <v>105.9</v>
       </c>
       <c r="H12">
@@ -3430,51 +3430,51 @@
       <c r="AC12">
         <v>96.7</v>
       </c>
       <c r="AD12">
         <v>97.6</v>
       </c>
       <c r="AE12">
         <v>96.8</v>
       </c>
       <c r="AF12">
         <v>95.5</v>
       </c>
       <c r="AG12">
         <v>95.3</v>
       </c>
       <c r="AH12">
         <v>97.6</v>
       </c>
       <c r="AI12">
         <v>97.7</v>
       </c>
       <c r="AJ12">
         <v>97.8</v>
       </c>
       <c r="AK12">
-        <v>96.8</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13">
         <v>604.4</v>
       </c>
       <c r="D13">
         <v>99.1</v>
       </c>
       <c r="E13">
         <v>98.2</v>
       </c>
       <c r="F13">
         <v>98.5</v>
       </c>
       <c r="G13">
         <v>99.1</v>
       </c>
       <c r="H13">
@@ -3543,51 +3543,51 @@
       <c r="AC13">
         <v>119.1</v>
       </c>
       <c r="AD13">
         <v>119.5</v>
       </c>
       <c r="AE13">
         <v>121.9</v>
       </c>
       <c r="AF13">
         <v>125.1</v>
       </c>
       <c r="AG13">
         <v>128.4</v>
       </c>
       <c r="AH13">
         <v>129.30000000000001</v>
       </c>
       <c r="AI13">
         <v>129.4</v>
       </c>
       <c r="AJ13">
         <v>128.9</v>
       </c>
       <c r="AK13">
-        <v>131.5</v>
+        <v>130.5</v>
       </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14">
         <v>412.3</v>
       </c>
       <c r="D14">
         <v>100.7</v>
       </c>
       <c r="E14">
         <v>99.4</v>
       </c>
       <c r="F14">
         <v>100.3</v>
       </c>
       <c r="G14">
         <v>101</v>
       </c>
       <c r="H14">
@@ -3656,51 +3656,51 @@
       <c r="AC14">
         <v>123.3</v>
       </c>
       <c r="AD14">
         <v>124.3</v>
       </c>
       <c r="AE14">
         <v>126.7</v>
       </c>
       <c r="AF14">
         <v>130.30000000000001</v>
       </c>
       <c r="AG14">
         <v>135.69999999999999</v>
       </c>
       <c r="AH14">
         <v>136.1</v>
       </c>
       <c r="AI14">
         <v>137.4</v>
       </c>
       <c r="AJ14">
         <v>134.4</v>
       </c>
       <c r="AK14">
-        <v>137.9</v>
+        <v>137.1</v>
       </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15">
         <v>192.1</v>
       </c>
       <c r="D15">
         <v>93.9</v>
       </c>
       <c r="E15">
         <v>95.4</v>
       </c>
       <c r="F15">
         <v>96.4</v>
       </c>
       <c r="G15">
         <v>97.8</v>
       </c>
       <c r="H15">
@@ -3769,51 +3769,51 @@
       <c r="AC15">
         <v>110.7</v>
       </c>
       <c r="AD15">
         <v>110.5</v>
       </c>
       <c r="AE15">
         <v>112</v>
       </c>
       <c r="AF15">
         <v>113.4</v>
       </c>
       <c r="AG15">
         <v>113.8</v>
       </c>
       <c r="AH15">
         <v>114.7</v>
       </c>
       <c r="AI15">
         <v>114.3</v>
       </c>
       <c r="AJ15">
         <v>116.7</v>
       </c>
       <c r="AK15">
-        <v>118.3</v>
+        <v>116.7</v>
       </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16">
         <v>112.8</v>
       </c>
       <c r="D16">
         <v>84.7</v>
       </c>
       <c r="E16">
         <v>89.5</v>
       </c>
       <c r="F16">
         <v>92.1</v>
       </c>
       <c r="G16">
         <v>96.8</v>
       </c>
       <c r="H16">
@@ -3882,51 +3882,51 @@
       <c r="AC16">
         <v>122.4</v>
       </c>
       <c r="AD16">
         <v>124.1</v>
       </c>
       <c r="AE16">
         <v>127</v>
       </c>
       <c r="AF16">
         <v>131.5</v>
       </c>
       <c r="AG16">
         <v>134</v>
       </c>
       <c r="AH16">
         <v>139.69999999999999</v>
       </c>
       <c r="AI16">
         <v>138.6</v>
       </c>
       <c r="AJ16">
         <v>140.4</v>
       </c>
       <c r="AK16">
-        <v>140.19999999999999</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17">
         <v>104.8</v>
       </c>
       <c r="D17">
         <v>102.5</v>
       </c>
       <c r="E17">
         <v>102.6</v>
       </c>
       <c r="F17">
         <v>102.1</v>
       </c>
       <c r="G17">
         <v>104.4</v>
       </c>
       <c r="H17">
@@ -3995,51 +3995,51 @@
       <c r="AC17">
         <v>87.9</v>
       </c>
       <c r="AD17">
         <v>87.7</v>
       </c>
       <c r="AE17">
         <v>86</v>
       </c>
       <c r="AF17">
         <v>83.2</v>
       </c>
       <c r="AG17">
         <v>83.4</v>
       </c>
       <c r="AH17">
         <v>86</v>
       </c>
       <c r="AI17">
         <v>82.8</v>
       </c>
       <c r="AJ17">
         <v>81.5</v>
       </c>
       <c r="AK17">
-        <v>80.5</v>
+        <v>81.2</v>
       </c>
     </row>
     <row r="18" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18">
         <v>44.5</v>
       </c>
       <c r="D18">
         <v>91.8</v>
       </c>
       <c r="E18">
         <v>95.6</v>
       </c>
       <c r="F18">
         <v>95.4</v>
       </c>
       <c r="G18">
         <v>98.5</v>
       </c>
       <c r="H18">
@@ -4108,51 +4108,51 @@
       <c r="AC18">
         <v>108.5</v>
       </c>
       <c r="AD18">
         <v>107.1</v>
       </c>
       <c r="AE18">
         <v>105.4</v>
       </c>
       <c r="AF18">
         <v>95.3</v>
       </c>
       <c r="AG18">
         <v>96.9</v>
       </c>
       <c r="AH18">
         <v>101.8</v>
       </c>
       <c r="AI18">
         <v>94.8</v>
       </c>
       <c r="AJ18">
         <v>95.8</v>
       </c>
       <c r="AK18">
-        <v>93.7</v>
+        <v>96.2</v>
       </c>
     </row>
     <row r="19" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19">
         <v>5</v>
       </c>
       <c r="D19">
         <v>81</v>
       </c>
       <c r="E19">
         <v>88.6</v>
       </c>
       <c r="F19">
         <v>85.3</v>
       </c>
       <c r="G19">
         <v>87.7</v>
       </c>
       <c r="H19">
@@ -4221,51 +4221,51 @@
       <c r="AC19">
         <v>99.8</v>
       </c>
       <c r="AD19">
         <v>98.7</v>
       </c>
       <c r="AE19">
         <v>99.2</v>
       </c>
       <c r="AF19">
         <v>138.80000000000001</v>
       </c>
       <c r="AG19">
         <v>167.5</v>
       </c>
       <c r="AH19">
         <v>163.30000000000001</v>
       </c>
       <c r="AI19">
         <v>173.8</v>
       </c>
       <c r="AJ19">
         <v>149.4</v>
       </c>
       <c r="AK19">
-        <v>177.1</v>
+        <v>170.3</v>
       </c>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20">
         <v>19.2</v>
       </c>
       <c r="D20">
         <v>111.7</v>
       </c>
       <c r="E20">
         <v>110.4</v>
       </c>
       <c r="F20">
         <v>109.1</v>
       </c>
       <c r="G20">
         <v>107.5</v>
       </c>
       <c r="H20">
@@ -4899,51 +4899,51 @@
       <c r="AC25">
         <v>99</v>
       </c>
       <c r="AD25">
         <v>97.5</v>
       </c>
       <c r="AE25">
         <v>97.9</v>
       </c>
       <c r="AF25">
         <v>97.9</v>
       </c>
       <c r="AG25">
         <v>98.4</v>
       </c>
       <c r="AH25">
         <v>98.2</v>
       </c>
       <c r="AI25">
         <v>98.7</v>
       </c>
       <c r="AJ25">
         <v>98.9</v>
       </c>
       <c r="AK25">
-        <v>98.1</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="26" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26">
         <v>872.8</v>
       </c>
       <c r="D26">
         <v>108.4</v>
       </c>
       <c r="E26">
         <v>108.1</v>
       </c>
       <c r="F26">
         <v>107.2</v>
       </c>
       <c r="G26">
         <v>107.8</v>
       </c>
       <c r="H26">
@@ -5012,51 +5012,51 @@
       <c r="AC26">
         <v>99.5</v>
       </c>
       <c r="AD26">
         <v>98</v>
       </c>
       <c r="AE26">
         <v>98.7</v>
       </c>
       <c r="AF26">
         <v>98.5</v>
       </c>
       <c r="AG26">
         <v>99.1</v>
       </c>
       <c r="AH26">
         <v>98.9</v>
       </c>
       <c r="AI26">
         <v>99.6</v>
       </c>
       <c r="AJ26">
         <v>99.6</v>
       </c>
       <c r="AK26">
-        <v>98.9</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27">
         <v>147</v>
       </c>
       <c r="D27">
         <v>112.4</v>
       </c>
       <c r="E27">
         <v>112.1</v>
       </c>
       <c r="F27">
         <v>112.1</v>
       </c>
       <c r="G27">
         <v>113.4</v>
       </c>
       <c r="H27">
@@ -5125,51 +5125,51 @@
       <c r="AC27">
         <v>102.5</v>
       </c>
       <c r="AD27">
         <v>103.1</v>
       </c>
       <c r="AE27">
         <v>104.2</v>
       </c>
       <c r="AF27">
         <v>104.9</v>
       </c>
       <c r="AG27">
         <v>105.7</v>
       </c>
       <c r="AH27">
         <v>106.8</v>
       </c>
       <c r="AI27">
         <v>107</v>
       </c>
       <c r="AJ27">
         <v>107.5</v>
       </c>
       <c r="AK27">
-        <v>108.3</v>
+        <v>107.7</v>
       </c>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28">
         <v>144</v>
       </c>
       <c r="D28">
         <v>112.5</v>
       </c>
       <c r="E28">
         <v>112.3</v>
       </c>
       <c r="F28">
         <v>112.6</v>
       </c>
       <c r="G28">
         <v>113.4</v>
       </c>
       <c r="H28">
@@ -5238,51 +5238,51 @@
       <c r="AC28">
         <v>102.9</v>
       </c>
       <c r="AD28">
         <v>103.4</v>
       </c>
       <c r="AE28">
         <v>104.4</v>
       </c>
       <c r="AF28">
         <v>105</v>
       </c>
       <c r="AG28">
         <v>106</v>
       </c>
       <c r="AH28">
         <v>107.2</v>
       </c>
       <c r="AI28">
         <v>107.3</v>
       </c>
       <c r="AJ28">
         <v>107.7</v>
       </c>
       <c r="AK28">
-        <v>108.6</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29">
         <v>86.3</v>
       </c>
       <c r="D29">
         <v>112.6</v>
       </c>
       <c r="E29">
         <v>112.4</v>
       </c>
       <c r="F29">
         <v>112.3</v>
       </c>
       <c r="G29">
         <v>113.9</v>
       </c>
       <c r="H29">
@@ -5351,51 +5351,51 @@
       <c r="AC29">
         <v>101.2</v>
       </c>
       <c r="AD29">
         <v>102.2</v>
       </c>
       <c r="AE29">
         <v>103.3</v>
       </c>
       <c r="AF29">
         <v>104</v>
       </c>
       <c r="AG29">
         <v>104.5</v>
       </c>
       <c r="AH29">
         <v>105.3</v>
       </c>
       <c r="AI29">
         <v>105.8</v>
       </c>
       <c r="AJ29">
         <v>106.4</v>
       </c>
       <c r="AK29">
-        <v>106.9</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30">
         <v>57.7</v>
       </c>
       <c r="D30">
         <v>112.2</v>
       </c>
       <c r="E30">
         <v>112.3</v>
       </c>
       <c r="F30">
         <v>112.7</v>
       </c>
       <c r="G30">
         <v>113.6</v>
       </c>
       <c r="H30">
@@ -5464,51 +5464,51 @@
       <c r="AC30">
         <v>104.5</v>
       </c>
       <c r="AD30">
         <v>105.3</v>
       </c>
       <c r="AE30">
         <v>106.7</v>
       </c>
       <c r="AF30">
         <v>107.2</v>
       </c>
       <c r="AG30">
         <v>108.1</v>
       </c>
       <c r="AH30">
         <v>109.5</v>
       </c>
       <c r="AI30">
         <v>109.4</v>
       </c>
       <c r="AJ30">
         <v>110.3</v>
       </c>
       <c r="AK30">
-        <v>110.6</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="31" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31">
         <v>108.7</v>
       </c>
       <c r="E31">
         <v>106.2</v>
       </c>
       <c r="F31">
         <v>92.7</v>
       </c>
       <c r="G31">
         <v>103.1</v>
       </c>
       <c r="H31">
@@ -5577,51 +5577,51 @@
       <c r="AC31">
         <v>92.7</v>
       </c>
       <c r="AD31">
         <v>90.7</v>
       </c>
       <c r="AE31">
         <v>94.9</v>
       </c>
       <c r="AF31">
         <v>92.9</v>
       </c>
       <c r="AG31">
         <v>94</v>
       </c>
       <c r="AH31">
         <v>93.6</v>
       </c>
       <c r="AI31">
         <v>91.8</v>
       </c>
       <c r="AJ31">
         <v>91.3</v>
       </c>
       <c r="AK31">
-        <v>89.9</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32">
         <v>80.400000000000006</v>
       </c>
       <c r="D32">
         <v>122.7</v>
       </c>
       <c r="E32">
         <v>123</v>
       </c>
       <c r="F32">
         <v>122.6</v>
       </c>
       <c r="G32">
         <v>121.4</v>
       </c>
       <c r="H32">
@@ -5690,51 +5690,51 @@
       <c r="AC32">
         <v>96.4</v>
       </c>
       <c r="AD32">
         <v>100.4</v>
       </c>
       <c r="AE32">
         <v>99.2</v>
       </c>
       <c r="AF32">
         <v>97.3</v>
       </c>
       <c r="AG32">
         <v>100.2</v>
       </c>
       <c r="AH32">
         <v>100</v>
       </c>
       <c r="AI32">
         <v>97.8</v>
       </c>
       <c r="AJ32">
         <v>99.8</v>
       </c>
       <c r="AK32">
-        <v>100.3</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="33" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33">
         <v>38.799999999999997</v>
       </c>
       <c r="D33">
         <v>114.8</v>
       </c>
       <c r="E33">
         <v>114.5</v>
       </c>
       <c r="F33">
         <v>114</v>
       </c>
       <c r="G33">
         <v>114.9</v>
       </c>
       <c r="H33">
@@ -5803,51 +5803,51 @@
       <c r="AC33">
         <v>98.9</v>
       </c>
       <c r="AD33">
         <v>99.3</v>
       </c>
       <c r="AE33">
         <v>100</v>
       </c>
       <c r="AF33">
         <v>100</v>
       </c>
       <c r="AG33">
         <v>99.9</v>
       </c>
       <c r="AH33">
         <v>100.4</v>
       </c>
       <c r="AI33">
         <v>98.2</v>
       </c>
       <c r="AJ33">
         <v>100.6</v>
       </c>
       <c r="AK33">
-        <v>100</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34">
         <v>41.6</v>
       </c>
       <c r="D34">
         <v>130.69999999999999</v>
       </c>
       <c r="E34">
         <v>131.9</v>
       </c>
       <c r="F34">
         <v>129.5</v>
       </c>
       <c r="G34">
         <v>125.9</v>
       </c>
       <c r="H34">
@@ -5916,51 +5916,51 @@
       <c r="AC34">
         <v>95.7</v>
       </c>
       <c r="AD34">
         <v>100.4</v>
       </c>
       <c r="AE34">
         <v>96.4</v>
       </c>
       <c r="AF34">
         <v>96.2</v>
       </c>
       <c r="AG34">
         <v>100.8</v>
       </c>
       <c r="AH34">
         <v>99.4</v>
       </c>
       <c r="AI34">
         <v>96.3</v>
       </c>
       <c r="AJ34">
         <v>100.2</v>
       </c>
       <c r="AK34">
-        <v>101</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35">
         <v>396.4</v>
       </c>
       <c r="D35">
         <v>105.2</v>
       </c>
       <c r="E35">
         <v>104.6</v>
       </c>
       <c r="F35">
         <v>103.3</v>
       </c>
       <c r="G35">
         <v>103.9</v>
       </c>
       <c r="H35">
@@ -6029,51 +6029,51 @@
       <c r="AC35">
         <v>97.5</v>
       </c>
       <c r="AD35">
         <v>93.2</v>
       </c>
       <c r="AE35">
         <v>93.3</v>
       </c>
       <c r="AF35">
         <v>93.1</v>
       </c>
       <c r="AG35">
         <v>92.8</v>
       </c>
       <c r="AH35">
         <v>92.3</v>
       </c>
       <c r="AI35">
         <v>94.4</v>
       </c>
       <c r="AJ35">
         <v>93.9</v>
       </c>
       <c r="AK35">
-        <v>91.4</v>
+        <v>90.1</v>
       </c>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36">
         <v>318.7</v>
       </c>
       <c r="D36">
         <v>108</v>
       </c>
       <c r="E36">
         <v>106.5</v>
       </c>
       <c r="F36">
         <v>105.2</v>
       </c>
       <c r="G36">
         <v>106.4</v>
       </c>
       <c r="H36">
@@ -6142,51 +6142,51 @@
       <c r="AC36">
         <v>93.6</v>
       </c>
       <c r="AD36">
         <v>88.6</v>
       </c>
       <c r="AE36">
         <v>89.3</v>
       </c>
       <c r="AF36">
         <v>88.8</v>
       </c>
       <c r="AG36">
         <v>88</v>
       </c>
       <c r="AH36">
         <v>87.4</v>
       </c>
       <c r="AI36">
         <v>89.6</v>
       </c>
       <c r="AJ36">
         <v>88.5</v>
       </c>
       <c r="AK36">
-        <v>85.1</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="37" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37">
         <v>77.7</v>
       </c>
       <c r="D37">
         <v>93.7</v>
       </c>
       <c r="E37">
         <v>94.3</v>
       </c>
       <c r="F37">
         <v>94.4</v>
       </c>
       <c r="G37">
         <v>97.1</v>
       </c>
       <c r="H37">
@@ -6368,51 +6368,51 @@
       <c r="AC38">
         <v>96</v>
       </c>
       <c r="AD38">
         <v>95.8</v>
       </c>
       <c r="AE38">
         <v>94.9</v>
       </c>
       <c r="AF38">
         <v>94.1</v>
       </c>
       <c r="AG38">
         <v>94.8</v>
       </c>
       <c r="AH38">
         <v>95.6</v>
       </c>
       <c r="AI38">
         <v>95.2</v>
       </c>
       <c r="AJ38">
         <v>95.9</v>
       </c>
       <c r="AK38">
-        <v>95.4</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="39" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39">
         <v>1.9</v>
       </c>
       <c r="D39">
         <v>125.1</v>
       </c>
       <c r="E39">
         <v>122.1</v>
       </c>
       <c r="F39">
         <v>127.9</v>
       </c>
       <c r="G39">
         <v>129.5</v>
       </c>
       <c r="H39">
@@ -6481,51 +6481,51 @@
       <c r="AC39">
         <v>135.1</v>
       </c>
       <c r="AD39">
         <v>141.4</v>
       </c>
       <c r="AE39">
         <v>146</v>
       </c>
       <c r="AF39">
         <v>141.5</v>
       </c>
       <c r="AG39">
         <v>144.30000000000001</v>
       </c>
       <c r="AH39">
         <v>146.30000000000001</v>
       </c>
       <c r="AI39">
         <v>146.80000000000001</v>
       </c>
       <c r="AJ39">
         <v>144.1</v>
       </c>
       <c r="AK39">
-        <v>148</v>
+        <v>141.6</v>
       </c>
     </row>
     <row r="40" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40">
         <v>24.8</v>
       </c>
       <c r="D40">
         <v>105.7</v>
       </c>
       <c r="E40">
         <v>105.8</v>
       </c>
       <c r="F40">
         <v>105.1</v>
       </c>
       <c r="G40">
         <v>108.4</v>
       </c>
       <c r="H40">
@@ -6594,51 +6594,51 @@
       <c r="AC40">
         <v>93.2</v>
       </c>
       <c r="AD40">
         <v>91.9</v>
       </c>
       <c r="AE40">
         <v>91.6</v>
       </c>
       <c r="AF40">
         <v>90.5</v>
       </c>
       <c r="AG40">
         <v>91.4</v>
       </c>
       <c r="AH40">
         <v>91.2</v>
       </c>
       <c r="AI40">
         <v>91.5</v>
       </c>
       <c r="AJ40">
         <v>92.2</v>
       </c>
       <c r="AK40">
-        <v>91.5</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41" t="s">
         <v>114</v>
       </c>
       <c r="C41">
         <v>14.7</v>
       </c>
       <c r="D41">
         <v>105</v>
       </c>
       <c r="E41">
         <v>104.7</v>
       </c>
       <c r="F41">
         <v>104.2</v>
       </c>
       <c r="G41">
         <v>107.6</v>
       </c>
       <c r="H41">
@@ -6820,51 +6820,51 @@
       <c r="AC42">
         <v>95.7</v>
       </c>
       <c r="AD42">
         <v>93.3</v>
       </c>
       <c r="AE42">
         <v>93.7</v>
       </c>
       <c r="AF42">
         <v>92.1</v>
       </c>
       <c r="AG42">
         <v>91.9</v>
       </c>
       <c r="AH42">
         <v>91.9</v>
       </c>
       <c r="AI42">
         <v>92.4</v>
       </c>
       <c r="AJ42">
         <v>92.8</v>
       </c>
       <c r="AK42">
-        <v>90.1</v>
+        <v>92.1</v>
       </c>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43">
         <v>12.6</v>
       </c>
       <c r="D43">
         <v>144.80000000000001</v>
       </c>
       <c r="E43">
         <v>146.9</v>
       </c>
       <c r="F43">
         <v>142.69999999999999</v>
       </c>
       <c r="G43">
         <v>139.80000000000001</v>
       </c>
       <c r="H43">
@@ -6933,51 +6933,51 @@
       <c r="AC43">
         <v>132.19999999999999</v>
       </c>
       <c r="AD43">
         <v>136.9</v>
       </c>
       <c r="AE43">
         <v>140.1</v>
       </c>
       <c r="AF43">
         <v>146.19999999999999</v>
       </c>
       <c r="AG43">
         <v>143.30000000000001</v>
       </c>
       <c r="AH43">
         <v>146.4</v>
       </c>
       <c r="AI43">
         <v>147.6</v>
       </c>
       <c r="AJ43">
         <v>153.1</v>
       </c>
       <c r="AK43">
-        <v>149.69999999999999</v>
+        <v>149.80000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44">
         <v>10.5</v>
       </c>
       <c r="D44">
         <v>146.6</v>
       </c>
       <c r="E44">
         <v>149.80000000000001</v>
       </c>
       <c r="F44">
         <v>147.19999999999999</v>
       </c>
       <c r="G44">
         <v>150.4</v>
       </c>
       <c r="H44">
@@ -7046,51 +7046,51 @@
       <c r="AC44">
         <v>138.5</v>
       </c>
       <c r="AD44">
         <v>144.30000000000001</v>
       </c>
       <c r="AE44">
         <v>148.30000000000001</v>
       </c>
       <c r="AF44">
         <v>152.19999999999999</v>
       </c>
       <c r="AG44">
         <v>150.80000000000001</v>
       </c>
       <c r="AH44">
         <v>154.19999999999999</v>
       </c>
       <c r="AI44">
         <v>157.1</v>
       </c>
       <c r="AJ44">
         <v>160.5</v>
       </c>
       <c r="AK44">
-        <v>157</v>
+        <v>157.19999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
         <v>121</v>
       </c>
       <c r="B45" t="s">
         <v>122</v>
       </c>
       <c r="C45">
         <v>4.5</v>
       </c>
       <c r="D45">
         <v>167.3</v>
       </c>
       <c r="E45">
         <v>168</v>
       </c>
       <c r="F45">
         <v>164.7</v>
       </c>
       <c r="G45">
         <v>169.9</v>
       </c>
       <c r="H45">
@@ -7159,51 +7159,51 @@
       <c r="AC45">
         <v>140.30000000000001</v>
       </c>
       <c r="AD45">
         <v>143.4</v>
       </c>
       <c r="AE45">
         <v>156.19999999999999</v>
       </c>
       <c r="AF45">
         <v>162.80000000000001</v>
       </c>
       <c r="AG45">
         <v>160</v>
       </c>
       <c r="AH45">
         <v>162.9</v>
       </c>
       <c r="AI45">
         <v>174.3</v>
       </c>
       <c r="AJ45">
         <v>177.1</v>
       </c>
       <c r="AK45">
-        <v>169.3</v>
+        <v>169.2</v>
       </c>
     </row>
     <row r="46" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
         <v>123</v>
       </c>
       <c r="B46" t="s">
         <v>124</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>133.1</v>
       </c>
       <c r="E46">
         <v>136.30000000000001</v>
       </c>
       <c r="F46">
         <v>131.1</v>
       </c>
       <c r="G46">
         <v>136.4</v>
       </c>
       <c r="H46">
@@ -7272,51 +7272,51 @@
       <c r="AC46">
         <v>137.9</v>
       </c>
       <c r="AD46">
         <v>139.69999999999999</v>
       </c>
       <c r="AE46">
         <v>142.6</v>
       </c>
       <c r="AF46">
         <v>145.30000000000001</v>
       </c>
       <c r="AG46">
         <v>142.30000000000001</v>
       </c>
       <c r="AH46">
         <v>146.69999999999999</v>
       </c>
       <c r="AI46">
         <v>146.19999999999999</v>
       </c>
       <c r="AJ46">
         <v>148.5</v>
       </c>
       <c r="AK46">
-        <v>146.4</v>
+        <v>146.80000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
         <v>125</v>
       </c>
       <c r="B47" t="s">
         <v>126</v>
       </c>
       <c r="C47">
         <v>2.1</v>
       </c>
       <c r="D47">
         <v>123.9</v>
       </c>
       <c r="E47">
         <v>124.9</v>
       </c>
       <c r="F47">
         <v>115.9</v>
       </c>
       <c r="G47">
         <v>116.1</v>
       </c>
       <c r="H47">
@@ -7385,51 +7385,51 @@
       <c r="AC47">
         <v>102.8</v>
       </c>
       <c r="AD47">
         <v>103</v>
       </c>
       <c r="AE47">
         <v>104.6</v>
       </c>
       <c r="AF47">
         <v>105</v>
       </c>
       <c r="AG47">
         <v>106.8</v>
       </c>
       <c r="AH47">
         <v>108.1</v>
       </c>
       <c r="AI47">
         <v>106.8</v>
       </c>
       <c r="AJ47">
         <v>108</v>
       </c>
       <c r="AK47">
-        <v>113.5</v>
+        <v>113.3</v>
       </c>
     </row>
     <row r="48" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
         <v>127</v>
       </c>
       <c r="B48" t="s">
         <v>128</v>
       </c>
       <c r="C48">
         <v>1.7</v>
       </c>
       <c r="D48">
         <v>120.9</v>
       </c>
       <c r="E48">
         <v>123.2</v>
       </c>
       <c r="F48">
         <v>112.9</v>
       </c>
       <c r="G48">
         <v>114.5</v>
       </c>
       <c r="H48">
@@ -7611,51 +7611,51 @@
       <c r="AC49">
         <v>90.2</v>
       </c>
       <c r="AD49">
         <v>96.1</v>
       </c>
       <c r="AE49">
         <v>97.8</v>
       </c>
       <c r="AF49">
         <v>99</v>
       </c>
       <c r="AG49">
         <v>97.6</v>
       </c>
       <c r="AH49">
         <v>95.9</v>
       </c>
       <c r="AI49">
         <v>90.5</v>
       </c>
       <c r="AJ49">
         <v>95.4</v>
       </c>
       <c r="AK49">
-        <v>94.2</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="50" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
         <v>131</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50">
         <v>64.900000000000006</v>
       </c>
       <c r="D50">
         <v>95.5</v>
       </c>
       <c r="E50">
         <v>96.3</v>
       </c>
       <c r="F50">
         <v>95.7</v>
       </c>
       <c r="G50">
         <v>98.4</v>
       </c>
       <c r="H50">
@@ -7724,51 +7724,51 @@
       <c r="AC50">
         <v>98.7</v>
       </c>
       <c r="AD50">
         <v>95.7</v>
       </c>
       <c r="AE50">
         <v>98.8</v>
       </c>
       <c r="AF50">
         <v>101.7</v>
       </c>
       <c r="AG50">
         <v>100.3</v>
       </c>
       <c r="AH50">
         <v>98.9</v>
       </c>
       <c r="AI50">
         <v>102</v>
       </c>
       <c r="AJ50">
         <v>99.4</v>
       </c>
       <c r="AK50">
-        <v>99.2</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="51" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51" t="s">
         <v>134</v>
       </c>
       <c r="C51">
         <v>51.9</v>
       </c>
       <c r="D51">
         <v>95.1</v>
       </c>
       <c r="E51">
         <v>95.7</v>
       </c>
       <c r="F51">
         <v>94.9</v>
       </c>
       <c r="G51">
         <v>97.8</v>
       </c>
       <c r="H51">
@@ -7837,51 +7837,51 @@
       <c r="AC51">
         <v>97.7</v>
       </c>
       <c r="AD51">
         <v>93.8</v>
       </c>
       <c r="AE51">
         <v>97.6</v>
       </c>
       <c r="AF51">
         <v>101.2</v>
       </c>
       <c r="AG51">
         <v>99.9</v>
       </c>
       <c r="AH51">
         <v>97.4</v>
       </c>
       <c r="AI51">
         <v>101.4</v>
       </c>
       <c r="AJ51">
         <v>98.3</v>
       </c>
       <c r="AK51">
-        <v>98.7</v>
+        <v>97.7</v>
       </c>
     </row>
     <row r="52" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" t="s">
         <v>136</v>
       </c>
       <c r="C52">
         <v>13</v>
       </c>
       <c r="D52">
         <v>97.3</v>
       </c>
       <c r="E52">
         <v>98.6</v>
       </c>
       <c r="F52">
         <v>98.9</v>
       </c>
       <c r="G52">
         <v>100.8</v>
       </c>
       <c r="H52">
@@ -8176,51 +8176,51 @@
       <c r="AC54">
         <v>92.5</v>
       </c>
       <c r="AD54">
         <v>91</v>
       </c>
       <c r="AE54">
         <v>91.3</v>
       </c>
       <c r="AF54">
         <v>90.2</v>
       </c>
       <c r="AG54">
         <v>91</v>
       </c>
       <c r="AH54">
         <v>90.8</v>
       </c>
       <c r="AI54">
         <v>91.6</v>
       </c>
       <c r="AJ54">
         <v>92.1</v>
       </c>
       <c r="AK54">
-        <v>91.6</v>
+        <v>92.1</v>
       </c>
     </row>
     <row r="55" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
         <v>141</v>
       </c>
       <c r="B55" t="s">
         <v>142</v>
       </c>
       <c r="C55">
         <v>22.9</v>
       </c>
       <c r="D55">
         <v>105.3</v>
       </c>
       <c r="E55">
         <v>104.9</v>
       </c>
       <c r="F55">
         <v>103.5</v>
       </c>
       <c r="G55">
         <v>104.1</v>
       </c>
       <c r="H55">
@@ -8289,51 +8289,51 @@
       <c r="AC55">
         <v>97.4</v>
       </c>
       <c r="AD55">
         <v>93.1</v>
       </c>
       <c r="AE55">
         <v>93.2</v>
       </c>
       <c r="AF55">
         <v>93</v>
       </c>
       <c r="AG55">
         <v>92.8</v>
       </c>
       <c r="AH55">
         <v>92.4</v>
       </c>
       <c r="AI55">
         <v>94.3</v>
       </c>
       <c r="AJ55">
         <v>93.8</v>
       </c>
       <c r="AK55">
-        <v>91.4</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="56" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
         <v>143</v>
       </c>
       <c r="B56" t="s">
         <v>144</v>
       </c>
       <c r="C56">
         <v>85.5</v>
       </c>
       <c r="D56">
         <v>107.2</v>
       </c>
       <c r="E56">
         <v>108.4</v>
       </c>
       <c r="F56">
         <v>107.5</v>
       </c>
       <c r="G56">
         <v>109.8</v>
       </c>
       <c r="H56">
@@ -8967,51 +8967,51 @@
       <c r="AC61">
         <v>102.8</v>
       </c>
       <c r="AD61">
         <v>104.2</v>
       </c>
       <c r="AE61">
         <v>105.2</v>
       </c>
       <c r="AF61">
         <v>105.1</v>
       </c>
       <c r="AG61">
         <v>106.1</v>
       </c>
       <c r="AH61">
         <v>107</v>
       </c>
       <c r="AI61">
         <v>106.6</v>
       </c>
       <c r="AJ61">
         <v>108</v>
       </c>
       <c r="AK61">
-        <v>107.9</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="62" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>156</v>
       </c>
       <c r="C62">
         <v>426.3</v>
       </c>
       <c r="D62">
         <v>105.3</v>
       </c>
       <c r="E62">
         <v>104.9</v>
       </c>
       <c r="F62">
         <v>103.5</v>
       </c>
       <c r="G62">
         <v>104.2</v>
       </c>
       <c r="H62">
@@ -9080,51 +9080,51 @@
       <c r="AC62">
         <v>97.4</v>
       </c>
       <c r="AD62">
         <v>93.1</v>
       </c>
       <c r="AE62">
         <v>93.2</v>
       </c>
       <c r="AF62">
         <v>93</v>
       </c>
       <c r="AG62">
         <v>92.8</v>
       </c>
       <c r="AH62">
         <v>92.4</v>
       </c>
       <c r="AI62">
         <v>94.3</v>
       </c>
       <c r="AJ62">
         <v>93.8</v>
       </c>
       <c r="AK62">
-        <v>91.5</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="63" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
         <v>157</v>
       </c>
       <c r="B63" t="s">
         <v>158</v>
       </c>
       <c r="C63">
         <v>1304.0999999999999</v>
       </c>
       <c r="D63">
         <v>107.4</v>
       </c>
       <c r="E63">
         <v>107.8</v>
       </c>
       <c r="F63">
         <v>105</v>
       </c>
       <c r="G63">
         <v>105.8</v>
       </c>
       <c r="H63">
@@ -9306,51 +9306,51 @@
       <c r="AC64">
         <v>58.9</v>
       </c>
       <c r="AD64">
         <v>54.1</v>
       </c>
       <c r="AE64">
         <v>51.7</v>
       </c>
       <c r="AF64">
         <v>51.5</v>
       </c>
       <c r="AG64">
         <v>51.9</v>
       </c>
       <c r="AH64">
         <v>49.7</v>
       </c>
       <c r="AI64">
         <v>52.5</v>
       </c>
       <c r="AJ64">
         <v>49.3</v>
       </c>
       <c r="AK64">
-        <v>44.8</v>
+        <v>44.7</v>
       </c>
     </row>
     <row r="65" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65" t="s">
         <v>162</v>
       </c>
       <c r="C65">
         <v>57.8</v>
       </c>
       <c r="D65">
         <v>127.6</v>
       </c>
       <c r="E65">
         <v>124.2</v>
       </c>
       <c r="F65">
         <v>115.9</v>
       </c>
       <c r="G65">
         <v>114.2</v>
       </c>
       <c r="H65">
@@ -9419,51 +9419,51 @@
       <c r="AC65">
         <v>71.3</v>
       </c>
       <c r="AD65">
         <v>69</v>
       </c>
       <c r="AE65">
         <v>67</v>
       </c>
       <c r="AF65">
         <v>67.400000000000006</v>
       </c>
       <c r="AG65">
         <v>68.3</v>
       </c>
       <c r="AH65">
         <v>65.7</v>
       </c>
       <c r="AI65">
         <v>64.2</v>
       </c>
       <c r="AJ65">
         <v>64.2</v>
       </c>
       <c r="AK65">
-        <v>64.5</v>
+        <v>64.3</v>
       </c>
     </row>
     <row r="66" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
         <v>163</v>
       </c>
       <c r="B66" t="s">
         <v>164</v>
       </c>
       <c r="C66">
         <v>8.6</v>
       </c>
       <c r="D66">
         <v>116.1</v>
       </c>
       <c r="E66">
         <v>115.7</v>
       </c>
       <c r="F66">
         <v>112.2</v>
       </c>
       <c r="G66">
         <v>115.3</v>
       </c>
       <c r="H66">
@@ -9645,51 +9645,51 @@
       <c r="AC67">
         <v>71.900000000000006</v>
       </c>
       <c r="AD67">
         <v>69.599999999999994</v>
       </c>
       <c r="AE67">
         <v>67.8</v>
       </c>
       <c r="AF67">
         <v>68.099999999999994</v>
       </c>
       <c r="AG67">
         <v>69.2</v>
       </c>
       <c r="AH67">
         <v>66.400000000000006</v>
       </c>
       <c r="AI67">
         <v>64.7</v>
       </c>
       <c r="AJ67">
         <v>64.7</v>
       </c>
       <c r="AK67">
-        <v>65.099999999999994</v>
+        <v>64.900000000000006</v>
       </c>
     </row>
     <row r="68" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
         <v>167</v>
       </c>
       <c r="B68" t="s">
         <v>168</v>
       </c>
       <c r="C68">
         <v>171.3</v>
       </c>
       <c r="D68">
         <v>101.8</v>
       </c>
       <c r="E68">
         <v>103</v>
       </c>
       <c r="F68">
         <v>103</v>
       </c>
       <c r="G68">
         <v>103.3</v>
       </c>
       <c r="H68">
@@ -9758,51 +9758,51 @@
       <c r="AC68">
         <v>98.6</v>
       </c>
       <c r="AD68">
         <v>97.5</v>
       </c>
       <c r="AE68">
         <v>93.1</v>
       </c>
       <c r="AF68">
         <v>91.5</v>
       </c>
       <c r="AG68">
         <v>89.7</v>
       </c>
       <c r="AH68">
         <v>88.6</v>
       </c>
       <c r="AI68">
         <v>86.4</v>
       </c>
       <c r="AJ68">
         <v>86.6</v>
       </c>
       <c r="AK68">
-        <v>88.1</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="69" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
         <v>169</v>
       </c>
       <c r="B69" t="s">
         <v>170</v>
       </c>
       <c r="C69">
         <v>81.099999999999994</v>
       </c>
       <c r="D69">
         <v>100.5</v>
       </c>
       <c r="E69">
         <v>100.2</v>
       </c>
       <c r="F69">
         <v>99.4</v>
       </c>
       <c r="G69">
         <v>99.9</v>
       </c>
       <c r="H69">
@@ -9871,51 +9871,51 @@
       <c r="AC69">
         <v>100</v>
       </c>
       <c r="AD69">
         <v>97.1</v>
       </c>
       <c r="AE69">
         <v>87</v>
       </c>
       <c r="AF69">
         <v>83.5</v>
       </c>
       <c r="AG69">
         <v>79.3</v>
       </c>
       <c r="AH69">
         <v>77.7</v>
       </c>
       <c r="AI69">
         <v>74.099999999999994</v>
       </c>
       <c r="AJ69">
         <v>74.3</v>
       </c>
       <c r="AK69">
-        <v>77.7</v>
+        <v>78</v>
       </c>
     </row>
     <row r="70" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
         <v>171</v>
       </c>
       <c r="B70" t="s">
         <v>172</v>
       </c>
       <c r="C70">
         <v>90.2</v>
       </c>
       <c r="D70">
         <v>103.3</v>
       </c>
       <c r="E70">
         <v>105.7</v>
       </c>
       <c r="F70">
         <v>105.6</v>
       </c>
       <c r="G70">
         <v>106.3</v>
       </c>
       <c r="H70">
@@ -10097,51 +10097,51 @@
       <c r="AC71">
         <v>77.099999999999994</v>
       </c>
       <c r="AD71">
         <v>77.900000000000006</v>
       </c>
       <c r="AE71">
         <v>77.400000000000006</v>
       </c>
       <c r="AF71">
         <v>77.099999999999994</v>
       </c>
       <c r="AG71">
         <v>78.5</v>
       </c>
       <c r="AH71">
         <v>77.2</v>
       </c>
       <c r="AI71">
         <v>76.3</v>
       </c>
       <c r="AJ71">
         <v>74.7</v>
       </c>
       <c r="AK71">
-        <v>70.599999999999994</v>
+        <v>70.400000000000006</v>
       </c>
     </row>
     <row r="72" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
         <v>175</v>
       </c>
       <c r="B72" t="s">
         <v>176</v>
       </c>
       <c r="C72">
         <v>91.9</v>
       </c>
       <c r="D72">
         <v>99.6</v>
       </c>
       <c r="E72">
         <v>101.5</v>
       </c>
       <c r="F72">
         <v>99.5</v>
       </c>
       <c r="G72">
         <v>105.8</v>
       </c>
       <c r="H72">
@@ -10210,51 +10210,51 @@
       <c r="AC72">
         <v>69</v>
       </c>
       <c r="AD72">
         <v>68.099999999999994</v>
       </c>
       <c r="AE72">
         <v>67.7</v>
       </c>
       <c r="AF72">
         <v>65.7</v>
       </c>
       <c r="AG72">
         <v>64.2</v>
       </c>
       <c r="AH72">
         <v>62.5</v>
       </c>
       <c r="AI72">
         <v>62.8</v>
       </c>
       <c r="AJ72">
         <v>60.5</v>
       </c>
       <c r="AK72">
-        <v>61.9</v>
+        <v>61.8</v>
       </c>
     </row>
     <row r="73" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
         <v>177</v>
       </c>
       <c r="B73" t="s">
         <v>178</v>
       </c>
       <c r="C73">
         <v>67.900000000000006</v>
       </c>
       <c r="D73">
         <v>94.4</v>
       </c>
       <c r="E73">
         <v>93.8</v>
       </c>
       <c r="F73">
         <v>89.3</v>
       </c>
       <c r="G73">
         <v>95.4</v>
       </c>
       <c r="H73">
@@ -10323,51 +10323,51 @@
       <c r="AC73">
         <v>79</v>
       </c>
       <c r="AD73">
         <v>80.900000000000006</v>
       </c>
       <c r="AE73">
         <v>81.8</v>
       </c>
       <c r="AF73">
         <v>81.400000000000006</v>
       </c>
       <c r="AG73">
         <v>86.5</v>
       </c>
       <c r="AH73">
         <v>83.4</v>
       </c>
       <c r="AI73">
         <v>80.900000000000006</v>
       </c>
       <c r="AJ73">
         <v>80.7</v>
       </c>
       <c r="AK73">
-        <v>76.599999999999994</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="74" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
         <v>179</v>
       </c>
       <c r="B74" t="s">
         <v>180</v>
       </c>
       <c r="C74">
         <v>106.3</v>
       </c>
       <c r="D74">
         <v>111.9</v>
       </c>
       <c r="E74">
         <v>112.1</v>
       </c>
       <c r="F74">
         <v>107.5</v>
       </c>
       <c r="G74">
         <v>108.9</v>
       </c>
       <c r="H74">
@@ -10436,51 +10436,51 @@
       <c r="AC74">
         <v>82.5</v>
       </c>
       <c r="AD74">
         <v>83.8</v>
       </c>
       <c r="AE74">
         <v>83.6</v>
       </c>
       <c r="AF74">
         <v>84.5</v>
       </c>
       <c r="AG74">
         <v>85.8</v>
       </c>
       <c r="AH74">
         <v>85.2</v>
       </c>
       <c r="AI74">
         <v>85.1</v>
       </c>
       <c r="AJ74">
         <v>83.4</v>
       </c>
       <c r="AK74">
-        <v>74.3</v>
+        <v>74.2</v>
       </c>
     </row>
     <row r="75" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
         <v>181</v>
       </c>
       <c r="B75" t="s">
         <v>182</v>
       </c>
       <c r="C75">
         <v>502.4</v>
       </c>
       <c r="D75">
         <v>109.3</v>
       </c>
       <c r="E75">
         <v>110.7</v>
       </c>
       <c r="F75">
         <v>107.9</v>
       </c>
       <c r="G75">
         <v>109.2</v>
       </c>
       <c r="H75">
@@ -10549,51 +10549,51 @@
       <c r="AC75">
         <v>77.599999999999994</v>
       </c>
       <c r="AD75">
         <v>79.099999999999994</v>
       </c>
       <c r="AE75">
         <v>79.8</v>
       </c>
       <c r="AF75">
         <v>80.099999999999994</v>
       </c>
       <c r="AG75">
         <v>80.7</v>
       </c>
       <c r="AH75">
         <v>79.8</v>
       </c>
       <c r="AI75">
         <v>78.7</v>
       </c>
       <c r="AJ75">
         <v>76.8</v>
       </c>
       <c r="AK75">
-        <v>78.8</v>
+        <v>78.7</v>
       </c>
     </row>
     <row r="76" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
         <v>183</v>
       </c>
       <c r="B76" t="s">
         <v>184</v>
       </c>
       <c r="C76">
         <v>154.69999999999999</v>
       </c>
       <c r="D76">
         <v>117.4</v>
       </c>
       <c r="E76">
         <v>122.5</v>
       </c>
       <c r="F76">
         <v>119.6</v>
       </c>
       <c r="G76">
         <v>118.6</v>
       </c>
       <c r="H76">
@@ -10662,51 +10662,51 @@
       <c r="AC76">
         <v>65</v>
       </c>
       <c r="AD76">
         <v>63.6</v>
       </c>
       <c r="AE76">
         <v>65.099999999999994</v>
       </c>
       <c r="AF76">
         <v>63.5</v>
       </c>
       <c r="AG76">
         <v>63.2</v>
       </c>
       <c r="AH76">
         <v>61.9</v>
       </c>
       <c r="AI76">
         <v>62.5</v>
       </c>
       <c r="AJ76">
         <v>64.3</v>
       </c>
       <c r="AK76">
-        <v>65.599999999999994</v>
+        <v>65.7</v>
       </c>
     </row>
     <row r="77" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
         <v>185</v>
       </c>
       <c r="B77" t="s">
         <v>186</v>
       </c>
       <c r="C77">
         <v>73.900000000000006</v>
       </c>
       <c r="D77">
         <v>115.8</v>
       </c>
       <c r="E77">
         <v>113</v>
       </c>
       <c r="F77">
         <v>112.3</v>
       </c>
       <c r="G77">
         <v>118.6</v>
       </c>
       <c r="H77">
@@ -10775,51 +10775,51 @@
       <c r="AC77">
         <v>81.400000000000006</v>
       </c>
       <c r="AD77">
         <v>81.7</v>
       </c>
       <c r="AE77">
         <v>83.4</v>
       </c>
       <c r="AF77">
         <v>84.1</v>
       </c>
       <c r="AG77">
         <v>86.1</v>
       </c>
       <c r="AH77">
         <v>83.6</v>
       </c>
       <c r="AI77">
         <v>83.1</v>
       </c>
       <c r="AJ77">
         <v>84.2</v>
       </c>
       <c r="AK77">
-        <v>87.3</v>
+        <v>87.2</v>
       </c>
     </row>
     <row r="78" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A78" t="s">
         <v>187</v>
       </c>
       <c r="B78" t="s">
         <v>188</v>
       </c>
       <c r="C78">
         <v>194.5</v>
       </c>
       <c r="D78">
         <v>95.8</v>
       </c>
       <c r="E78">
         <v>99.1</v>
       </c>
       <c r="F78">
         <v>97</v>
       </c>
       <c r="G78">
         <v>97.8</v>
       </c>
       <c r="H78">
@@ -10888,51 +10888,51 @@
       <c r="AC78">
         <v>88.4</v>
       </c>
       <c r="AD78">
         <v>91.5</v>
       </c>
       <c r="AE78">
         <v>90.4</v>
       </c>
       <c r="AF78">
         <v>91.6</v>
       </c>
       <c r="AG78">
         <v>94.8</v>
       </c>
       <c r="AH78">
         <v>94.2</v>
       </c>
       <c r="AI78">
         <v>89.8</v>
       </c>
       <c r="AJ78">
         <v>83.6</v>
       </c>
       <c r="AK78">
-        <v>87.5</v>
+        <v>87.2</v>
       </c>
     </row>
     <row r="79" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
         <v>189</v>
       </c>
       <c r="B79" t="s">
         <v>190</v>
       </c>
       <c r="C79">
         <v>79.3</v>
       </c>
       <c r="D79">
         <v>115.5</v>
       </c>
       <c r="E79">
         <v>116.1</v>
       </c>
       <c r="F79">
         <v>109.2</v>
       </c>
       <c r="G79">
         <v>113.7</v>
       </c>
       <c r="H79">
@@ -11001,51 +11001,51 @@
       <c r="AC79">
         <v>73.7</v>
       </c>
       <c r="AD79">
         <v>78.099999999999994</v>
       </c>
       <c r="AE79">
         <v>79.599999999999994</v>
       </c>
       <c r="AF79">
         <v>78.900000000000006</v>
       </c>
       <c r="AG79">
         <v>78.5</v>
       </c>
       <c r="AH79">
         <v>75.7</v>
       </c>
       <c r="AI79">
         <v>76.599999999999994</v>
       </c>
       <c r="AJ79">
         <v>76.5</v>
       </c>
       <c r="AK79">
-        <v>78.400000000000006</v>
+        <v>78.3</v>
       </c>
     </row>
     <row r="80" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
         <v>191</v>
       </c>
       <c r="B80" t="s">
         <v>192</v>
       </c>
       <c r="C80">
         <v>300.10000000000002</v>
       </c>
       <c r="D80">
         <v>106.1</v>
       </c>
       <c r="E80">
         <v>106.6</v>
       </c>
       <c r="F80">
         <v>104.2</v>
       </c>
       <c r="G80">
         <v>100.7</v>
       </c>
       <c r="H80">
@@ -11114,51 +11114,51 @@
       <c r="AC80">
         <v>98.1</v>
       </c>
       <c r="AD80">
         <v>100.1</v>
       </c>
       <c r="AE80">
         <v>100.9</v>
       </c>
       <c r="AF80">
         <v>99.5</v>
       </c>
       <c r="AG80">
         <v>102</v>
       </c>
       <c r="AH80">
         <v>100.3</v>
       </c>
       <c r="AI80">
         <v>100</v>
       </c>
       <c r="AJ80">
         <v>103.8</v>
       </c>
       <c r="AK80">
-        <v>101.9</v>
+        <v>102</v>
       </c>
     </row>
     <row r="81" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81">
         <v>26.9</v>
       </c>
       <c r="D81">
         <v>110.6</v>
       </c>
       <c r="E81">
         <v>111.2</v>
       </c>
       <c r="F81">
         <v>112.9</v>
       </c>
       <c r="G81">
         <v>110.2</v>
       </c>
       <c r="H81">
@@ -11227,51 +11227,51 @@
       <c r="AC81">
         <v>79</v>
       </c>
       <c r="AD81">
         <v>78.599999999999994</v>
       </c>
       <c r="AE81">
         <v>77.099999999999994</v>
       </c>
       <c r="AF81">
         <v>81.7</v>
       </c>
       <c r="AG81">
         <v>72.599999999999994</v>
       </c>
       <c r="AH81">
         <v>72.099999999999994</v>
       </c>
       <c r="AI81">
         <v>69.900000000000006</v>
       </c>
       <c r="AJ81">
         <v>74.5</v>
       </c>
       <c r="AK81">
-        <v>69.900000000000006</v>
+        <v>69.8</v>
       </c>
     </row>
     <row r="82" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
         <v>195</v>
       </c>
       <c r="B82" t="s">
         <v>196</v>
       </c>
       <c r="C82">
         <v>112.1</v>
       </c>
       <c r="D82">
         <v>94.1</v>
       </c>
       <c r="E82">
         <v>97.1</v>
       </c>
       <c r="F82">
         <v>95.6</v>
       </c>
       <c r="G82">
         <v>96.5</v>
       </c>
       <c r="H82">
@@ -11340,51 +11340,51 @@
       <c r="AC82">
         <v>125.1</v>
       </c>
       <c r="AD82">
         <v>127.2</v>
       </c>
       <c r="AE82">
         <v>130.6</v>
       </c>
       <c r="AF82">
         <v>128.69999999999999</v>
       </c>
       <c r="AG82">
         <v>131.69999999999999</v>
       </c>
       <c r="AH82">
         <v>130.5</v>
       </c>
       <c r="AI82">
         <v>130.19999999999999</v>
       </c>
       <c r="AJ82">
         <v>137</v>
       </c>
       <c r="AK82">
-        <v>136.9</v>
+        <v>137.1</v>
       </c>
     </row>
     <row r="83" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
         <v>197</v>
       </c>
       <c r="B83" t="s">
         <v>198</v>
       </c>
       <c r="C83">
         <v>161.1</v>
       </c>
       <c r="D83">
         <v>114.6</v>
       </c>
       <c r="E83">
         <v>111.4</v>
       </c>
       <c r="F83">
         <v>108.3</v>
       </c>
       <c r="G83">
         <v>102.1</v>
       </c>
       <c r="H83">
@@ -11566,51 +11566,51 @@
       <c r="AC84">
         <v>123.1</v>
       </c>
       <c r="AD84">
         <v>125.2</v>
       </c>
       <c r="AE84">
         <v>120.3</v>
       </c>
       <c r="AF84">
         <v>122</v>
       </c>
       <c r="AG84">
         <v>125</v>
       </c>
       <c r="AH84">
         <v>128.19999999999999</v>
       </c>
       <c r="AI84">
         <v>130.9</v>
       </c>
       <c r="AJ84">
         <v>135.6</v>
       </c>
       <c r="AK84">
-        <v>145.80000000000001</v>
+        <v>145.5</v>
       </c>
     </row>
     <row r="85" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" t="s">
         <v>202</v>
       </c>
       <c r="C85">
         <v>519.5</v>
       </c>
       <c r="D85">
         <v>98.9</v>
       </c>
       <c r="E85">
         <v>98.5</v>
       </c>
       <c r="F85">
         <v>98.9</v>
       </c>
       <c r="G85">
         <v>99.6</v>
       </c>
       <c r="H85">
@@ -11679,51 +11679,51 @@
       <c r="AC85">
         <v>127.8</v>
       </c>
       <c r="AD85">
         <v>131.1</v>
       </c>
       <c r="AE85">
         <v>128.80000000000001</v>
       </c>
       <c r="AF85">
         <v>128.69999999999999</v>
       </c>
       <c r="AG85">
         <v>131.19999999999999</v>
       </c>
       <c r="AH85">
         <v>135</v>
       </c>
       <c r="AI85">
         <v>139.69999999999999</v>
       </c>
       <c r="AJ85">
         <v>148</v>
       </c>
       <c r="AK85">
-        <v>161.6</v>
+        <v>161.4</v>
       </c>
     </row>
     <row r="86" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" t="s">
         <v>204</v>
       </c>
       <c r="C86">
         <v>378.1</v>
       </c>
       <c r="D86">
         <v>95.5</v>
       </c>
       <c r="E86">
         <v>96</v>
       </c>
       <c r="F86">
         <v>96.7</v>
       </c>
       <c r="G86">
         <v>97.4</v>
       </c>
       <c r="H86">
@@ -12583,51 +12583,51 @@
       <c r="AC93">
         <v>134.6</v>
       </c>
       <c r="AD93">
         <v>138.19999999999999</v>
       </c>
       <c r="AE93">
         <v>140.5</v>
       </c>
       <c r="AF93">
         <v>142.1</v>
       </c>
       <c r="AG93">
         <v>143.19999999999999</v>
       </c>
       <c r="AH93">
         <v>147.69999999999999</v>
       </c>
       <c r="AI93">
         <v>149.19999999999999</v>
       </c>
       <c r="AJ93">
         <v>151.69999999999999</v>
       </c>
       <c r="AK93">
-        <v>155.80000000000001</v>
+        <v>154.80000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94">
         <v>12.8</v>
       </c>
       <c r="D94">
         <v>90.7</v>
       </c>
       <c r="E94">
         <v>92</v>
       </c>
       <c r="F94">
         <v>93.6</v>
       </c>
       <c r="G94">
         <v>95.3</v>
       </c>
       <c r="H94">
@@ -12809,51 +12809,51 @@
       <c r="AC95">
         <v>143.80000000000001</v>
       </c>
       <c r="AD95">
         <v>147.19999999999999</v>
       </c>
       <c r="AE95">
         <v>149.9</v>
       </c>
       <c r="AF95">
         <v>152.19999999999999</v>
       </c>
       <c r="AG95">
         <v>152.80000000000001</v>
       </c>
       <c r="AH95">
         <v>157.80000000000001</v>
       </c>
       <c r="AI95">
         <v>159.4</v>
       </c>
       <c r="AJ95">
         <v>162.19999999999999</v>
       </c>
       <c r="AK95">
-        <v>167.5</v>
+        <v>166.2</v>
       </c>
     </row>
     <row r="96" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96">
         <v>31.3</v>
       </c>
       <c r="D96">
         <v>86.2</v>
       </c>
       <c r="E96">
         <v>88</v>
       </c>
       <c r="F96">
         <v>91</v>
       </c>
       <c r="G96">
         <v>92.4</v>
       </c>
       <c r="H96">
@@ -12922,51 +12922,51 @@
       <c r="AC96">
         <v>150.9</v>
       </c>
       <c r="AD96">
         <v>154.4</v>
       </c>
       <c r="AE96">
         <v>157.4</v>
       </c>
       <c r="AF96">
         <v>160.30000000000001</v>
       </c>
       <c r="AG96">
         <v>161.30000000000001</v>
       </c>
       <c r="AH96">
         <v>166.3</v>
       </c>
       <c r="AI96">
         <v>167.6</v>
       </c>
       <c r="AJ96">
         <v>172</v>
       </c>
       <c r="AK96">
-        <v>178.2</v>
+        <v>176.7</v>
       </c>
     </row>
     <row r="97" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97">
         <v>3.9</v>
       </c>
       <c r="D97">
         <v>113.9</v>
       </c>
       <c r="E97">
         <v>114.7</v>
       </c>
       <c r="F97">
         <v>113.5</v>
       </c>
       <c r="G97">
         <v>114.4</v>
       </c>
       <c r="H97">
@@ -13035,51 +13035,51 @@
       <c r="AC97">
         <v>91</v>
       </c>
       <c r="AD97">
         <v>87.6</v>
       </c>
       <c r="AE97">
         <v>86.9</v>
       </c>
       <c r="AF97">
         <v>90</v>
       </c>
       <c r="AG97">
         <v>89.1</v>
       </c>
       <c r="AH97">
         <v>88.5</v>
       </c>
       <c r="AI97">
         <v>89.3</v>
       </c>
       <c r="AJ97">
         <v>86.5</v>
       </c>
       <c r="AK97">
-        <v>85.6</v>
+        <v>85.9</v>
       </c>
     </row>
     <row r="98" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98">
         <v>93.4</v>
       </c>
       <c r="D98">
         <v>116.9</v>
       </c>
       <c r="E98">
         <v>111.1</v>
       </c>
       <c r="F98">
         <v>110.9</v>
       </c>
       <c r="G98">
         <v>110.8</v>
       </c>
       <c r="H98">
@@ -13148,51 +13148,51 @@
       <c r="AC98">
         <v>167.8</v>
       </c>
       <c r="AD98">
         <v>177.4</v>
       </c>
       <c r="AE98">
         <v>165</v>
       </c>
       <c r="AF98">
         <v>162.6</v>
       </c>
       <c r="AG98">
         <v>174.2</v>
       </c>
       <c r="AH98">
         <v>189.1</v>
       </c>
       <c r="AI98">
         <v>212.8</v>
       </c>
       <c r="AJ98">
         <v>256</v>
       </c>
       <c r="AK98">
-        <v>328.6</v>
+        <v>328</v>
       </c>
     </row>
     <row r="99" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99">
         <v>20.8</v>
       </c>
       <c r="D99">
         <v>91.7</v>
       </c>
       <c r="E99">
         <v>92.1</v>
       </c>
       <c r="F99">
         <v>89</v>
       </c>
       <c r="G99">
         <v>90.3</v>
       </c>
       <c r="H99">
@@ -13261,51 +13261,51 @@
       <c r="AC99">
         <v>109.5</v>
       </c>
       <c r="AD99">
         <v>107.5</v>
       </c>
       <c r="AE99">
         <v>98.5</v>
       </c>
       <c r="AF99">
         <v>101.3</v>
       </c>
       <c r="AG99">
         <v>105</v>
       </c>
       <c r="AH99">
         <v>98.4</v>
       </c>
       <c r="AI99">
         <v>96.2</v>
       </c>
       <c r="AJ99">
         <v>104.4</v>
       </c>
       <c r="AK99">
-        <v>102.8</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="100" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100">
         <v>72.599999999999994</v>
       </c>
       <c r="D100">
         <v>125.5</v>
       </c>
       <c r="E100">
         <v>116.1</v>
       </c>
       <c r="F100">
         <v>116.7</v>
       </c>
       <c r="G100">
         <v>116.9</v>
       </c>
       <c r="H100">
@@ -13374,51 +13374,51 @@
       <c r="AC100">
         <v>183.9</v>
       </c>
       <c r="AD100">
         <v>196.7</v>
       </c>
       <c r="AE100">
         <v>181.1</v>
       </c>
       <c r="AF100">
         <v>181.1</v>
       </c>
       <c r="AG100">
         <v>193.3</v>
       </c>
       <c r="AH100">
         <v>215.6</v>
       </c>
       <c r="AI100">
         <v>246.7</v>
       </c>
       <c r="AJ100">
         <v>300.8</v>
       </c>
       <c r="AK100">
-        <v>390.8</v>
+        <v>390.7</v>
       </c>
     </row>
     <row r="101" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101">
         <v>275</v>
       </c>
       <c r="D101">
         <v>103.8</v>
       </c>
       <c r="E101">
         <v>105.2</v>
       </c>
       <c r="F101">
         <v>105</v>
       </c>
       <c r="G101">
         <v>107.5</v>
       </c>
       <c r="H101">
@@ -13487,51 +13487,51 @@
       <c r="AC101">
         <v>113.9</v>
       </c>
       <c r="AD101">
         <v>113.4</v>
       </c>
       <c r="AE101">
         <v>105.7</v>
       </c>
       <c r="AF101">
         <v>109.4</v>
       </c>
       <c r="AG101">
         <v>112.5</v>
       </c>
       <c r="AH101">
         <v>116</v>
       </c>
       <c r="AI101">
         <v>114.5</v>
       </c>
       <c r="AJ101">
         <v>112.3</v>
       </c>
       <c r="AK101">
-        <v>114</v>
+        <v>113.7</v>
       </c>
     </row>
     <row r="102" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
         <v>235</v>
       </c>
       <c r="B102" t="s">
         <v>236</v>
       </c>
       <c r="C102">
         <v>190.5</v>
       </c>
       <c r="D102">
         <v>107.2</v>
       </c>
       <c r="E102">
         <v>109.6</v>
       </c>
       <c r="F102">
         <v>110</v>
       </c>
       <c r="G102">
         <v>112.4</v>
       </c>
       <c r="H102">
@@ -13600,51 +13600,51 @@
       <c r="AC102">
         <v>120.6</v>
       </c>
       <c r="AD102">
         <v>119.7</v>
       </c>
       <c r="AE102">
         <v>108.5</v>
       </c>
       <c r="AF102">
         <v>114.1</v>
       </c>
       <c r="AG102">
         <v>117</v>
       </c>
       <c r="AH102">
         <v>121.1</v>
       </c>
       <c r="AI102">
         <v>118.7</v>
       </c>
       <c r="AJ102">
         <v>118.1</v>
       </c>
       <c r="AK102">
-        <v>118.3</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="103" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
         <v>237</v>
       </c>
       <c r="B103" t="s">
         <v>238</v>
       </c>
       <c r="C103">
         <v>84.5</v>
       </c>
       <c r="D103">
         <v>96.5</v>
       </c>
       <c r="E103">
         <v>95.8</v>
       </c>
       <c r="F103">
         <v>95.8</v>
       </c>
       <c r="G103">
         <v>95.6</v>
       </c>
       <c r="H103">
@@ -13713,51 +13713,51 @@
       <c r="AC103">
         <v>97.6</v>
       </c>
       <c r="AD103">
         <v>101.9</v>
       </c>
       <c r="AE103">
         <v>97.7</v>
       </c>
       <c r="AF103">
         <v>100.8</v>
       </c>
       <c r="AG103">
         <v>101.4</v>
       </c>
       <c r="AH103">
         <v>104.2</v>
       </c>
       <c r="AI103">
         <v>104.2</v>
       </c>
       <c r="AJ103">
         <v>101.5</v>
       </c>
       <c r="AK103">
-        <v>101.3</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="104" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
         <v>239</v>
       </c>
       <c r="B104" t="s">
         <v>240</v>
       </c>
       <c r="C104">
         <v>1290.2</v>
       </c>
       <c r="D104">
         <v>101.5</v>
       </c>
       <c r="E104">
         <v>102.5</v>
       </c>
       <c r="F104">
         <v>102</v>
       </c>
       <c r="G104">
         <v>102.9</v>
       </c>
       <c r="H104">
@@ -13826,51 +13826,51 @@
       <c r="AC104">
         <v>104.3</v>
       </c>
       <c r="AD104">
         <v>104.6</v>
       </c>
       <c r="AE104">
         <v>105.3</v>
       </c>
       <c r="AF104">
         <v>107.5</v>
       </c>
       <c r="AG104">
         <v>107.5</v>
       </c>
       <c r="AH104">
         <v>107.8</v>
       </c>
       <c r="AI104">
         <v>107.7</v>
       </c>
       <c r="AJ104">
         <v>108.5</v>
       </c>
       <c r="AK104">
-        <v>107.3</v>
+        <v>107.7</v>
       </c>
     </row>
     <row r="105" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105">
         <v>222.6</v>
       </c>
       <c r="D105">
         <v>100.6</v>
       </c>
       <c r="E105">
         <v>101</v>
       </c>
       <c r="F105">
         <v>100.5</v>
       </c>
       <c r="G105">
         <v>100.6</v>
       </c>
       <c r="H105">
@@ -15182,51 +15182,51 @@
       <c r="AC116">
         <v>105.9</v>
       </c>
       <c r="AD116">
         <v>105.4</v>
       </c>
       <c r="AE116">
         <v>105</v>
       </c>
       <c r="AF116">
         <v>102.9</v>
       </c>
       <c r="AG116">
         <v>103.7</v>
       </c>
       <c r="AH116">
         <v>102.7</v>
       </c>
       <c r="AI116">
         <v>101.1</v>
       </c>
       <c r="AJ116">
         <v>103.8</v>
       </c>
       <c r="AK116">
-        <v>99.7</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="117" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A117" t="s">
         <v>265</v>
       </c>
       <c r="B117" t="s">
         <v>266</v>
       </c>
       <c r="C117">
         <v>82.7</v>
       </c>
       <c r="D117">
         <v>97.2</v>
       </c>
       <c r="E117">
         <v>99.3</v>
       </c>
       <c r="F117">
         <v>99.9</v>
       </c>
       <c r="G117">
         <v>100.5</v>
       </c>
       <c r="H117">
@@ -15295,51 +15295,51 @@
       <c r="AC117">
         <v>103.5</v>
       </c>
       <c r="AD117">
         <v>104.3</v>
       </c>
       <c r="AE117">
         <v>104.6</v>
       </c>
       <c r="AF117">
         <v>103.6</v>
       </c>
       <c r="AG117">
         <v>103.9</v>
       </c>
       <c r="AH117">
         <v>106</v>
       </c>
       <c r="AI117">
         <v>104.9</v>
       </c>
       <c r="AJ117">
         <v>105.6</v>
       </c>
       <c r="AK117">
-        <v>104.7</v>
+        <v>105</v>
       </c>
     </row>
     <row r="118" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A118" t="s">
         <v>267</v>
       </c>
       <c r="B118" t="s">
         <v>268</v>
       </c>
       <c r="C118">
         <v>17.8</v>
       </c>
       <c r="D118">
         <v>96.8</v>
       </c>
       <c r="E118">
         <v>97.1</v>
       </c>
       <c r="F118">
         <v>97</v>
       </c>
       <c r="G118">
         <v>100</v>
       </c>
       <c r="H118">
@@ -15747,51 +15747,51 @@
       <c r="AC121">
         <v>98.5</v>
       </c>
       <c r="AD121">
         <v>95</v>
       </c>
       <c r="AE121">
         <v>99.7</v>
       </c>
       <c r="AF121">
         <v>94</v>
       </c>
       <c r="AG121">
         <v>92.3</v>
       </c>
       <c r="AH121">
         <v>92.4</v>
       </c>
       <c r="AI121">
         <v>92.6</v>
       </c>
       <c r="AJ121">
         <v>94.7</v>
       </c>
       <c r="AK121">
-        <v>94.6</v>
+        <v>96.1</v>
       </c>
     </row>
     <row r="122" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A122" t="s">
         <v>275</v>
       </c>
       <c r="B122" t="s">
         <v>276</v>
       </c>
       <c r="C122">
         <v>55.5</v>
       </c>
       <c r="D122">
         <v>98.2</v>
       </c>
       <c r="E122">
         <v>99.9</v>
       </c>
       <c r="F122">
         <v>100.3</v>
       </c>
       <c r="G122">
         <v>101</v>
       </c>
       <c r="H122">
@@ -15860,51 +15860,51 @@
       <c r="AC122">
         <v>104.3</v>
       </c>
       <c r="AD122">
         <v>105</v>
       </c>
       <c r="AE122">
         <v>105.2</v>
       </c>
       <c r="AF122">
         <v>102.5</v>
       </c>
       <c r="AG122">
         <v>103</v>
       </c>
       <c r="AH122">
         <v>105.1</v>
       </c>
       <c r="AI122">
         <v>104.9</v>
       </c>
       <c r="AJ122">
         <v>103.3</v>
       </c>
       <c r="AK122">
-        <v>101.9</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="123" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A123" t="s">
         <v>277</v>
       </c>
       <c r="B123" t="s">
         <v>278</v>
       </c>
       <c r="C123">
         <v>3.5</v>
       </c>
       <c r="D123">
         <v>78.900000000000006</v>
       </c>
       <c r="E123">
         <v>83</v>
       </c>
       <c r="F123">
         <v>79.5</v>
       </c>
       <c r="G123">
         <v>82.4</v>
       </c>
       <c r="H123">
@@ -15973,51 +15973,51 @@
       <c r="AC123">
         <v>102.2</v>
       </c>
       <c r="AD123">
         <v>98.9</v>
       </c>
       <c r="AE123">
         <v>96</v>
       </c>
       <c r="AF123">
         <v>108</v>
       </c>
       <c r="AG123">
         <v>113.7</v>
       </c>
       <c r="AH123">
         <v>127.7</v>
       </c>
       <c r="AI123">
         <v>108.1</v>
       </c>
       <c r="AJ123">
         <v>108.3</v>
       </c>
       <c r="AK123">
-        <v>115.7</v>
+        <v>116.8</v>
       </c>
     </row>
     <row r="124" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A124" t="s">
         <v>279</v>
       </c>
       <c r="B124" t="s">
         <v>280</v>
       </c>
       <c r="C124">
         <v>53.6</v>
       </c>
       <c r="D124">
         <v>106.7</v>
       </c>
       <c r="E124">
         <v>106.3</v>
       </c>
       <c r="F124">
         <v>105.9</v>
       </c>
       <c r="G124">
         <v>104.4</v>
       </c>
       <c r="H124">
@@ -16086,51 +16086,51 @@
       <c r="AC124">
         <v>90.8</v>
       </c>
       <c r="AD124">
         <v>91.6</v>
       </c>
       <c r="AE124">
         <v>91.2</v>
       </c>
       <c r="AF124">
         <v>95.1</v>
       </c>
       <c r="AG124">
         <v>96.3</v>
       </c>
       <c r="AH124">
         <v>97.7</v>
       </c>
       <c r="AI124">
         <v>96.4</v>
       </c>
       <c r="AJ124">
         <v>93.4</v>
       </c>
       <c r="AK124">
-        <v>97.7</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="125" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A125" t="s">
         <v>281</v>
       </c>
       <c r="B125" t="s">
         <v>282</v>
       </c>
       <c r="C125">
         <v>202.3</v>
       </c>
       <c r="D125">
         <v>100.5</v>
       </c>
       <c r="E125">
         <v>103.4</v>
       </c>
       <c r="F125">
         <v>103.4</v>
       </c>
       <c r="G125">
         <v>102.2</v>
       </c>
       <c r="H125">
@@ -16199,51 +16199,51 @@
       <c r="AC125">
         <v>97.9</v>
       </c>
       <c r="AD125">
         <v>97.4</v>
       </c>
       <c r="AE125">
         <v>97.4</v>
       </c>
       <c r="AF125">
         <v>95.5</v>
       </c>
       <c r="AG125">
         <v>93.4</v>
       </c>
       <c r="AH125">
         <v>94.1</v>
       </c>
       <c r="AI125">
         <v>93</v>
       </c>
       <c r="AJ125">
         <v>91.7</v>
       </c>
       <c r="AK125">
-        <v>90.9</v>
+        <v>91.1</v>
       </c>
     </row>
     <row r="126" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A126" t="s">
         <v>283</v>
       </c>
       <c r="B126" t="s">
         <v>284</v>
       </c>
       <c r="C126">
         <v>131.19999999999999</v>
       </c>
       <c r="D126">
         <v>95.7</v>
       </c>
       <c r="E126">
         <v>95.1</v>
       </c>
       <c r="F126">
         <v>95.7</v>
       </c>
       <c r="G126">
         <v>96.3</v>
       </c>
       <c r="H126">
@@ -16764,51 +16764,51 @@
       <c r="AC130">
         <v>93.1</v>
       </c>
       <c r="AD130">
         <v>92.4</v>
       </c>
       <c r="AE130">
         <v>94.5</v>
       </c>
       <c r="AF130">
         <v>89.1</v>
       </c>
       <c r="AG130">
         <v>80.599999999999994</v>
       </c>
       <c r="AH130">
         <v>82.9</v>
       </c>
       <c r="AI130">
         <v>83</v>
       </c>
       <c r="AJ130">
         <v>85.9</v>
       </c>
       <c r="AK130">
-        <v>79.599999999999994</v>
+        <v>79.3</v>
       </c>
     </row>
     <row r="131" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A131" t="s">
         <v>293</v>
       </c>
       <c r="B131" t="s">
         <v>294</v>
       </c>
       <c r="C131">
         <v>20.100000000000001</v>
       </c>
       <c r="D131">
         <v>96.8</v>
       </c>
       <c r="E131">
         <v>103.7</v>
       </c>
       <c r="F131">
         <v>98.6</v>
       </c>
       <c r="G131">
         <v>100.6</v>
       </c>
       <c r="H131">
@@ -16877,51 +16877,51 @@
       <c r="AC131">
         <v>120.3</v>
       </c>
       <c r="AD131">
         <v>125.4</v>
       </c>
       <c r="AE131">
         <v>127.7</v>
       </c>
       <c r="AF131">
         <v>145.9</v>
       </c>
       <c r="AG131">
         <v>139</v>
       </c>
       <c r="AH131">
         <v>151.19999999999999</v>
       </c>
       <c r="AI131">
         <v>149.1</v>
       </c>
       <c r="AJ131">
         <v>140.19999999999999</v>
       </c>
       <c r="AK131">
-        <v>135.6</v>
+        <v>138.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A132" t="s">
         <v>295</v>
       </c>
       <c r="B132" t="s">
         <v>296</v>
       </c>
       <c r="C132">
         <v>10.6</v>
       </c>
       <c r="D132">
         <v>100.1</v>
       </c>
       <c r="E132">
         <v>109.1</v>
       </c>
       <c r="F132">
         <v>99.9</v>
       </c>
       <c r="G132">
         <v>105.6</v>
       </c>
       <c r="H132">
@@ -16990,51 +16990,51 @@
       <c r="AC132">
         <v>85</v>
       </c>
       <c r="AD132">
         <v>81.599999999999994</v>
       </c>
       <c r="AE132">
         <v>81.8</v>
       </c>
       <c r="AF132">
         <v>80.099999999999994</v>
       </c>
       <c r="AG132">
         <v>84.6</v>
       </c>
       <c r="AH132">
         <v>89.1</v>
       </c>
       <c r="AI132">
         <v>85.5</v>
       </c>
       <c r="AJ132">
         <v>82.1</v>
       </c>
       <c r="AK132">
-        <v>80.5</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="133" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" t="s">
         <v>298</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>106.7</v>
       </c>
       <c r="E133">
         <v>107.3</v>
       </c>
       <c r="F133">
         <v>102.2</v>
       </c>
       <c r="G133">
         <v>102.5</v>
       </c>
       <c r="H133">
@@ -17216,51 +17216,51 @@
       <c r="AC134">
         <v>108.8</v>
       </c>
       <c r="AD134">
         <v>106.4</v>
       </c>
       <c r="AE134">
         <v>107.8</v>
       </c>
       <c r="AF134">
         <v>106.7</v>
       </c>
       <c r="AG134">
         <v>108.8</v>
       </c>
       <c r="AH134">
         <v>106.5</v>
       </c>
       <c r="AI134">
         <v>107.7</v>
       </c>
       <c r="AJ134">
         <v>106.1</v>
       </c>
       <c r="AK134">
-        <v>108</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="135" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A135" t="s">
         <v>301</v>
       </c>
       <c r="B135" t="s">
         <v>302</v>
       </c>
       <c r="C135">
         <v>51</v>
       </c>
       <c r="D135">
         <v>99.3</v>
       </c>
       <c r="E135">
         <v>100.7</v>
       </c>
       <c r="F135">
         <v>101.1</v>
       </c>
       <c r="G135">
         <v>103.8</v>
       </c>
       <c r="H135">
@@ -17329,51 +17329,51 @@
       <c r="AC135">
         <v>79</v>
       </c>
       <c r="AD135">
         <v>79.400000000000006</v>
       </c>
       <c r="AE135">
         <v>77.599999999999994</v>
       </c>
       <c r="AF135">
         <v>74.900000000000006</v>
       </c>
       <c r="AG135">
         <v>77.599999999999994</v>
       </c>
       <c r="AH135">
         <v>76.8</v>
       </c>
       <c r="AI135">
         <v>77.400000000000006</v>
       </c>
       <c r="AJ135">
         <v>76</v>
       </c>
       <c r="AK135">
-        <v>76.900000000000006</v>
+        <v>77.099999999999994</v>
       </c>
     </row>
     <row r="136" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A136" t="s">
         <v>303</v>
       </c>
       <c r="B136" t="s">
         <v>304</v>
       </c>
       <c r="C136">
         <v>77.400000000000006</v>
       </c>
       <c r="D136">
         <v>104</v>
       </c>
       <c r="E136">
         <v>106.6</v>
       </c>
       <c r="F136">
         <v>104.6</v>
       </c>
       <c r="G136">
         <v>108.2</v>
       </c>
       <c r="H136">
@@ -17442,51 +17442,51 @@
       <c r="AC136">
         <v>105.2</v>
       </c>
       <c r="AD136">
         <v>100.7</v>
       </c>
       <c r="AE136">
         <v>102.2</v>
       </c>
       <c r="AF136">
         <v>100</v>
       </c>
       <c r="AG136">
         <v>99.5</v>
       </c>
       <c r="AH136">
         <v>97.1</v>
       </c>
       <c r="AI136">
         <v>98.4</v>
       </c>
       <c r="AJ136">
         <v>101.6</v>
       </c>
       <c r="AK136">
-        <v>97.3</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="137" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A137" t="s">
         <v>305</v>
       </c>
       <c r="B137" t="s">
         <v>306</v>
       </c>
       <c r="C137">
         <v>267.2</v>
       </c>
       <c r="D137">
         <v>106.8</v>
       </c>
       <c r="E137">
         <v>107.1</v>
       </c>
       <c r="F137">
         <v>107.1</v>
       </c>
       <c r="G137">
         <v>108.1</v>
       </c>
       <c r="H137">
@@ -17555,51 +17555,51 @@
       <c r="AC137">
         <v>118.9</v>
       </c>
       <c r="AD137">
         <v>121.3</v>
       </c>
       <c r="AE137">
         <v>122.9</v>
       </c>
       <c r="AF137">
         <v>134.9</v>
       </c>
       <c r="AG137">
         <v>135.5</v>
       </c>
       <c r="AH137">
         <v>136.69999999999999</v>
       </c>
       <c r="AI137">
         <v>137.19999999999999</v>
       </c>
       <c r="AJ137">
         <v>143.1</v>
       </c>
       <c r="AK137">
-        <v>137.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="138" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" t="s">
         <v>308</v>
       </c>
       <c r="C138">
         <v>136.6</v>
       </c>
       <c r="D138">
         <v>99.2</v>
       </c>
       <c r="E138">
         <v>97.8</v>
       </c>
       <c r="F138">
         <v>97.5</v>
       </c>
       <c r="G138">
         <v>99.6</v>
       </c>
       <c r="H138">
@@ -17668,51 +17668,51 @@
       <c r="AC138">
         <v>106.8</v>
       </c>
       <c r="AD138">
         <v>108.2</v>
       </c>
       <c r="AE138">
         <v>112.8</v>
       </c>
       <c r="AF138">
         <v>115.4</v>
       </c>
       <c r="AG138">
         <v>116.7</v>
       </c>
       <c r="AH138">
         <v>117.9</v>
       </c>
       <c r="AI138">
         <v>119.4</v>
       </c>
       <c r="AJ138">
         <v>117.7</v>
       </c>
       <c r="AK138">
-        <v>116.2</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="139" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A139" t="s">
         <v>309</v>
       </c>
       <c r="B139" t="s">
         <v>310</v>
       </c>
       <c r="C139">
         <v>78.400000000000006</v>
       </c>
       <c r="D139">
         <v>101.2</v>
       </c>
       <c r="E139">
         <v>101.5</v>
       </c>
       <c r="F139">
         <v>101</v>
       </c>
       <c r="G139">
         <v>101.7</v>
       </c>
       <c r="H139">
@@ -18120,51 +18120,51 @@
       <c r="AC142">
         <v>83.4</v>
       </c>
       <c r="AD142">
         <v>85.2</v>
       </c>
       <c r="AE142">
         <v>84.6</v>
       </c>
       <c r="AF142">
         <v>84.6</v>
       </c>
       <c r="AG142">
         <v>85</v>
       </c>
       <c r="AH142">
         <v>83</v>
       </c>
       <c r="AI142">
         <v>79</v>
       </c>
       <c r="AJ142">
         <v>80.5</v>
       </c>
       <c r="AK142">
-        <v>77.900000000000006</v>
+        <v>78</v>
       </c>
     </row>
     <row r="143" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A143" t="s">
         <v>317</v>
       </c>
       <c r="B143" t="s">
         <v>318</v>
       </c>
       <c r="C143">
         <v>308.60000000000002</v>
       </c>
       <c r="D143">
         <v>97.9</v>
       </c>
       <c r="E143">
         <v>98.7</v>
       </c>
       <c r="F143">
         <v>98.3</v>
       </c>
       <c r="G143">
         <v>99</v>
       </c>
       <c r="H143">
@@ -18346,51 +18346,51 @@
       <c r="AC144">
         <v>94</v>
       </c>
       <c r="AD144">
         <v>96.4</v>
       </c>
       <c r="AE144">
         <v>93.8</v>
       </c>
       <c r="AF144">
         <v>94.4</v>
       </c>
       <c r="AG144">
         <v>93.9</v>
       </c>
       <c r="AH144">
         <v>91.4</v>
       </c>
       <c r="AI144">
         <v>94.6</v>
       </c>
       <c r="AJ144">
         <v>99.4</v>
       </c>
       <c r="AK144">
-        <v>110.9</v>
+        <v>110.8</v>
       </c>
     </row>
     <row r="145" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A145" t="s">
         <v>321</v>
       </c>
       <c r="B145" t="s">
         <v>322</v>
       </c>
       <c r="C145">
         <v>70.099999999999994</v>
       </c>
       <c r="D145">
         <v>99.5</v>
       </c>
       <c r="E145">
         <v>100.9</v>
       </c>
       <c r="F145">
         <v>102.7</v>
       </c>
       <c r="G145">
         <v>100.3</v>
       </c>
       <c r="H145">
@@ -18459,51 +18459,51 @@
       <c r="AC145">
         <v>90.6</v>
       </c>
       <c r="AD145">
         <v>89.6</v>
       </c>
       <c r="AE145">
         <v>91.7</v>
       </c>
       <c r="AF145">
         <v>91.6</v>
       </c>
       <c r="AG145">
         <v>93</v>
       </c>
       <c r="AH145">
         <v>94.3</v>
       </c>
       <c r="AI145">
         <v>98.1</v>
       </c>
       <c r="AJ145">
         <v>96.9</v>
       </c>
       <c r="AK145">
-        <v>97.9</v>
+        <v>97.8</v>
       </c>
     </row>
     <row r="146" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A146" t="s">
         <v>323</v>
       </c>
       <c r="B146" t="s">
         <v>324</v>
       </c>
       <c r="C146">
         <v>70.400000000000006</v>
       </c>
       <c r="D146">
         <v>104.8</v>
       </c>
       <c r="E146">
         <v>105.2</v>
       </c>
       <c r="F146">
         <v>102.5</v>
       </c>
       <c r="G146">
         <v>102.7</v>
       </c>
       <c r="H146">
@@ -18572,51 +18572,51 @@
       <c r="AC146">
         <v>101.8</v>
       </c>
       <c r="AD146">
         <v>102.5</v>
       </c>
       <c r="AE146">
         <v>102.3</v>
       </c>
       <c r="AF146">
         <v>101.9</v>
       </c>
       <c r="AG146">
         <v>98.6</v>
       </c>
       <c r="AH146">
         <v>96.7</v>
       </c>
       <c r="AI146">
         <v>96.1</v>
       </c>
       <c r="AJ146">
         <v>100.6</v>
       </c>
       <c r="AK146">
-        <v>96</v>
+        <v>96.1</v>
       </c>
     </row>
     <row r="147" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A147" t="s">
         <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>326</v>
       </c>
       <c r="C147">
         <v>295.3</v>
       </c>
       <c r="D147">
         <v>98.6</v>
       </c>
       <c r="E147">
         <v>100.5</v>
       </c>
       <c r="F147">
         <v>100.2</v>
       </c>
       <c r="G147">
         <v>100.3</v>
       </c>
       <c r="H147">
@@ -18685,51 +18685,51 @@
       <c r="AC147">
         <v>108.4</v>
       </c>
       <c r="AD147">
         <v>107.9</v>
       </c>
       <c r="AE147">
         <v>108.3</v>
       </c>
       <c r="AF147">
         <v>109.4</v>
       </c>
       <c r="AG147">
         <v>109.7</v>
       </c>
       <c r="AH147">
         <v>109.4</v>
       </c>
       <c r="AI147">
         <v>110.2</v>
       </c>
       <c r="AJ147">
         <v>110.4</v>
       </c>
       <c r="AK147">
-        <v>111.2</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="148" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A148" t="s">
         <v>327</v>
       </c>
       <c r="B148" t="s">
         <v>328</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148">
         <v>95.4</v>
       </c>
       <c r="E148">
         <v>95.7</v>
       </c>
       <c r="F148">
         <v>95.3</v>
       </c>
       <c r="G148">
         <v>96.8</v>
       </c>
       <c r="H148">
@@ -18911,51 +18911,51 @@
       <c r="AC149">
         <v>104.9</v>
       </c>
       <c r="AD149">
         <v>104.2</v>
       </c>
       <c r="AE149">
         <v>104.2</v>
       </c>
       <c r="AF149">
         <v>104.9</v>
       </c>
       <c r="AG149">
         <v>105.5</v>
       </c>
       <c r="AH149">
         <v>105.7</v>
       </c>
       <c r="AI149">
         <v>106.4</v>
       </c>
       <c r="AJ149">
         <v>106.2</v>
       </c>
       <c r="AK149">
-        <v>108</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="150" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A150" t="s">
         <v>331</v>
       </c>
       <c r="B150" t="s">
         <v>332</v>
       </c>
       <c r="C150">
         <v>54.3</v>
       </c>
       <c r="D150">
         <v>99.2</v>
       </c>
       <c r="E150">
         <v>99.7</v>
       </c>
       <c r="F150">
         <v>97.5</v>
       </c>
       <c r="G150">
         <v>97.2</v>
       </c>
       <c r="H150">
@@ -21284,51 +21284,51 @@
       <c r="AC170">
         <v>106.9</v>
       </c>
       <c r="AD170">
         <v>106.3</v>
       </c>
       <c r="AE170">
         <v>106</v>
       </c>
       <c r="AF170">
         <v>106.7</v>
       </c>
       <c r="AG170">
         <v>110.5</v>
       </c>
       <c r="AH170">
         <v>110.1</v>
       </c>
       <c r="AI170">
         <v>111.2</v>
       </c>
       <c r="AJ170">
         <v>113.6</v>
       </c>
       <c r="AK170">
-        <v>112.8</v>
+        <v>112.6</v>
       </c>
     </row>
     <row r="171" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A171" t="s">
         <v>373</v>
       </c>
       <c r="B171" t="s">
         <v>374</v>
       </c>
       <c r="C171">
         <v>1175.5</v>
       </c>
       <c r="D171">
         <v>99.3</v>
       </c>
       <c r="E171">
         <v>98.9</v>
       </c>
       <c r="F171">
         <v>99.3</v>
       </c>
       <c r="G171">
         <v>100.6</v>
       </c>
       <c r="H171">
@@ -21397,51 +21397,51 @@
       <c r="AC171">
         <v>108.6</v>
       </c>
       <c r="AD171">
         <v>109.4</v>
       </c>
       <c r="AE171">
         <v>109.9</v>
       </c>
       <c r="AF171">
         <v>110.9</v>
       </c>
       <c r="AG171">
         <v>111</v>
       </c>
       <c r="AH171">
         <v>111.2</v>
       </c>
       <c r="AI171">
         <v>111.9</v>
       </c>
       <c r="AJ171">
         <v>114</v>
       </c>
       <c r="AK171">
-        <v>113.8</v>
+        <v>114.7</v>
       </c>
     </row>
     <row r="172" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A172" t="s">
         <v>375</v>
       </c>
       <c r="B172" t="s">
         <v>376</v>
       </c>
       <c r="C172">
         <v>811.3</v>
       </c>
       <c r="D172">
         <v>98.1</v>
       </c>
       <c r="E172">
         <v>98.1</v>
       </c>
       <c r="F172">
         <v>98.3</v>
       </c>
       <c r="G172">
         <v>99.8</v>
       </c>
       <c r="H172">
@@ -21510,51 +21510,51 @@
       <c r="AC172">
         <v>111.1</v>
       </c>
       <c r="AD172">
         <v>112.2</v>
       </c>
       <c r="AE172">
         <v>112.4</v>
       </c>
       <c r="AF172">
         <v>113.5</v>
       </c>
       <c r="AG172">
         <v>114.1</v>
       </c>
       <c r="AH172">
         <v>114.2</v>
       </c>
       <c r="AI172">
         <v>114.7</v>
       </c>
       <c r="AJ172">
         <v>116.4</v>
       </c>
       <c r="AK172">
-        <v>116.6</v>
+        <v>117.9</v>
       </c>
     </row>
     <row r="173" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A173" t="s">
         <v>377</v>
       </c>
       <c r="B173" t="s">
         <v>378</v>
       </c>
       <c r="C173">
         <v>714.7</v>
       </c>
       <c r="D173">
         <v>98.7</v>
       </c>
       <c r="E173">
         <v>98.1</v>
       </c>
       <c r="F173">
         <v>98.4</v>
       </c>
       <c r="G173">
         <v>99.9</v>
       </c>
       <c r="H173">
@@ -21623,51 +21623,51 @@
       <c r="AC173">
         <v>110.7</v>
       </c>
       <c r="AD173">
         <v>111.7</v>
       </c>
       <c r="AE173">
         <v>112.3</v>
       </c>
       <c r="AF173">
         <v>112.8</v>
       </c>
       <c r="AG173">
         <v>113.4</v>
       </c>
       <c r="AH173">
         <v>113.8</v>
       </c>
       <c r="AI173">
         <v>114.3</v>
       </c>
       <c r="AJ173">
         <v>115.4</v>
       </c>
       <c r="AK173">
-        <v>115.3</v>
+        <v>116.7</v>
       </c>
     </row>
     <row r="174" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A174" t="s">
         <v>379</v>
       </c>
       <c r="B174" t="s">
         <v>380</v>
       </c>
       <c r="C174">
         <v>96.6</v>
       </c>
       <c r="D174">
         <v>95.3</v>
       </c>
       <c r="E174">
         <v>97.1</v>
       </c>
       <c r="F174">
         <v>97</v>
       </c>
       <c r="G174">
         <v>99.2</v>
       </c>
       <c r="H174">
@@ -21736,51 +21736,51 @@
       <c r="AC174">
         <v>112.5</v>
       </c>
       <c r="AD174">
         <v>114.5</v>
       </c>
       <c r="AE174">
         <v>114.7</v>
       </c>
       <c r="AF174">
         <v>117.1</v>
       </c>
       <c r="AG174">
         <v>117.6</v>
       </c>
       <c r="AH174">
         <v>118.8</v>
       </c>
       <c r="AI174">
         <v>118.6</v>
       </c>
       <c r="AJ174">
         <v>122.7</v>
       </c>
       <c r="AK174">
-        <v>123</v>
+        <v>123.5</v>
       </c>
     </row>
     <row r="175" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A175" t="s">
         <v>381</v>
       </c>
       <c r="B175" t="s">
         <v>382</v>
       </c>
       <c r="C175">
         <v>13.5</v>
       </c>
       <c r="D175">
         <v>110.5</v>
       </c>
       <c r="E175">
         <v>115.7</v>
       </c>
       <c r="F175">
         <v>117.7</v>
       </c>
       <c r="G175">
         <v>118.9</v>
       </c>
       <c r="H175">
@@ -21849,51 +21849,51 @@
       <c r="AC175">
         <v>105.7</v>
       </c>
       <c r="AD175">
         <v>109.1</v>
       </c>
       <c r="AE175">
         <v>107.3</v>
       </c>
       <c r="AF175">
         <v>105.5</v>
       </c>
       <c r="AG175">
         <v>107.4</v>
       </c>
       <c r="AH175">
         <v>107.4</v>
       </c>
       <c r="AI175">
         <v>110.2</v>
       </c>
       <c r="AJ175">
         <v>108.8</v>
       </c>
       <c r="AK175">
-        <v>109.9</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="176" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A176" t="s">
         <v>383</v>
       </c>
       <c r="B176" t="s">
         <v>384</v>
       </c>
       <c r="C176">
         <v>350.7</v>
       </c>
       <c r="D176">
         <v>101.1</v>
       </c>
       <c r="E176">
         <v>100.6</v>
       </c>
       <c r="F176">
         <v>101</v>
       </c>
       <c r="G176">
         <v>101.7</v>
       </c>
       <c r="H176">
@@ -22075,51 +22075,51 @@
       <c r="AC177">
         <v>103.1</v>
       </c>
       <c r="AD177">
         <v>103.5</v>
       </c>
       <c r="AE177">
         <v>104.2</v>
       </c>
       <c r="AF177">
         <v>106.1</v>
       </c>
       <c r="AG177">
         <v>105.6</v>
       </c>
       <c r="AH177">
         <v>106</v>
       </c>
       <c r="AI177">
         <v>106.9</v>
       </c>
       <c r="AJ177">
         <v>106</v>
       </c>
       <c r="AK177">
-        <v>106</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="178" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A178" t="s">
         <v>387</v>
       </c>
       <c r="B178" t="s">
         <v>388</v>
       </c>
       <c r="C178">
         <v>62.1</v>
       </c>
       <c r="D178">
         <v>115.4</v>
       </c>
       <c r="E178">
         <v>118.8</v>
       </c>
       <c r="F178">
         <v>118.4</v>
       </c>
       <c r="G178">
         <v>115.2</v>
       </c>
       <c r="H178">
@@ -22188,51 +22188,51 @@
       <c r="AC178">
         <v>134.6</v>
       </c>
       <c r="AD178">
         <v>131.9</v>
       </c>
       <c r="AE178">
         <v>129.5</v>
       </c>
       <c r="AF178">
         <v>132.6</v>
       </c>
       <c r="AG178">
         <v>133.1</v>
       </c>
       <c r="AH178">
         <v>129.6</v>
       </c>
       <c r="AI178">
         <v>129.1</v>
       </c>
       <c r="AJ178">
         <v>127.4</v>
       </c>
       <c r="AK178">
-        <v>125.7</v>
+        <v>124.8</v>
       </c>
     </row>
     <row r="179" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A179" t="s">
         <v>389</v>
       </c>
       <c r="B179" t="s">
         <v>390</v>
       </c>
       <c r="C179">
         <v>15</v>
       </c>
       <c r="D179">
         <v>134.6</v>
       </c>
       <c r="E179">
         <v>131.1</v>
       </c>
       <c r="F179">
         <v>130.19999999999999</v>
       </c>
       <c r="G179">
         <v>132.80000000000001</v>
       </c>
       <c r="H179">
@@ -22301,51 +22301,51 @@
       <c r="AC179">
         <v>105.8</v>
       </c>
       <c r="AD179">
         <v>108</v>
       </c>
       <c r="AE179">
         <v>109.6</v>
       </c>
       <c r="AF179">
         <v>106.5</v>
       </c>
       <c r="AG179">
         <v>103.8</v>
       </c>
       <c r="AH179">
         <v>103.6</v>
       </c>
       <c r="AI179">
         <v>103.4</v>
       </c>
       <c r="AJ179">
         <v>115.9</v>
       </c>
       <c r="AK179">
-        <v>116.9</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="180" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A180" t="s">
         <v>391</v>
       </c>
       <c r="B180" t="s">
         <v>392</v>
       </c>
       <c r="C180">
         <v>47.1</v>
       </c>
       <c r="D180">
         <v>106.8</v>
       </c>
       <c r="E180">
         <v>112.9</v>
       </c>
       <c r="F180">
         <v>114.7</v>
       </c>
       <c r="G180">
         <v>115.4</v>
       </c>
       <c r="H180">
@@ -22414,51 +22414,51 @@
       <c r="AC180">
         <v>142.1</v>
       </c>
       <c r="AD180">
         <v>140.30000000000001</v>
       </c>
       <c r="AE180">
         <v>138.5</v>
       </c>
       <c r="AF180">
         <v>140.6</v>
       </c>
       <c r="AG180">
         <v>141</v>
       </c>
       <c r="AH180">
         <v>138.30000000000001</v>
       </c>
       <c r="AI180">
         <v>138</v>
       </c>
       <c r="AJ180">
         <v>131.1</v>
       </c>
       <c r="AK180">
-        <v>127.5</v>
+        <v>126.7</v>
       </c>
     </row>
     <row r="181" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A181" t="s">
         <v>393</v>
       </c>
       <c r="B181" t="s">
         <v>394</v>
       </c>
       <c r="C181">
         <v>280.3</v>
       </c>
       <c r="D181">
         <v>115.4</v>
       </c>
       <c r="E181">
         <v>115.2</v>
       </c>
       <c r="F181">
         <v>114.7</v>
       </c>
       <c r="G181">
         <v>114.7</v>
       </c>
       <c r="H181">
@@ -22527,51 +22527,51 @@
       <c r="AC181">
         <v>96.2</v>
       </c>
       <c r="AD181">
         <v>97.4</v>
       </c>
       <c r="AE181">
         <v>97.5</v>
       </c>
       <c r="AF181">
         <v>100.1</v>
       </c>
       <c r="AG181">
         <v>99.8</v>
       </c>
       <c r="AH181">
         <v>100.3</v>
       </c>
       <c r="AI181">
         <v>101.3</v>
       </c>
       <c r="AJ181">
         <v>101.6</v>
       </c>
       <c r="AK181">
-        <v>101.2</v>
+        <v>101</v>
       </c>
     </row>
     <row r="182" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A182" t="s">
         <v>395</v>
       </c>
       <c r="B182" t="s">
         <v>396</v>
       </c>
       <c r="C182">
         <v>120.8</v>
       </c>
       <c r="D182">
         <v>116.7</v>
       </c>
       <c r="E182">
         <v>115.7</v>
       </c>
       <c r="F182">
         <v>116.7</v>
       </c>
       <c r="G182">
         <v>115.5</v>
       </c>
       <c r="H182">
@@ -23092,51 +23092,51 @@
       <c r="AC186">
         <v>85.1</v>
       </c>
       <c r="AD186">
         <v>84.8</v>
       </c>
       <c r="AE186">
         <v>84.6</v>
       </c>
       <c r="AF186">
         <v>90.4</v>
       </c>
       <c r="AG186">
         <v>90.1</v>
       </c>
       <c r="AH186">
         <v>89.6</v>
       </c>
       <c r="AI186">
         <v>89.8</v>
       </c>
       <c r="AJ186">
         <v>92</v>
       </c>
       <c r="AK186">
-        <v>90.7</v>
+        <v>90.1</v>
       </c>
     </row>
     <row r="187" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A187" t="s">
         <v>405</v>
       </c>
       <c r="B187" t="s">
         <v>406</v>
       </c>
       <c r="C187">
         <v>111</v>
       </c>
       <c r="D187">
         <v>109</v>
       </c>
       <c r="E187">
         <v>110.1</v>
       </c>
       <c r="F187">
         <v>108.6</v>
       </c>
       <c r="G187">
         <v>109.5</v>
       </c>
       <c r="H187">
@@ -23205,51 +23205,51 @@
       <c r="AC187">
         <v>89.2</v>
       </c>
       <c r="AD187">
         <v>88</v>
       </c>
       <c r="AE187">
         <v>87.6</v>
       </c>
       <c r="AF187">
         <v>89.3</v>
       </c>
       <c r="AG187">
         <v>88.5</v>
       </c>
       <c r="AH187">
         <v>89.2</v>
       </c>
       <c r="AI187">
         <v>88.9</v>
       </c>
       <c r="AJ187">
         <v>89.9</v>
       </c>
       <c r="AK187">
-        <v>90.2</v>
+        <v>88.9</v>
       </c>
     </row>
     <row r="188" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A188" t="s">
         <v>407</v>
       </c>
       <c r="B188" t="s">
         <v>408</v>
       </c>
       <c r="C188">
         <v>42.5</v>
       </c>
       <c r="D188">
         <v>110.4</v>
       </c>
       <c r="E188">
         <v>110.3</v>
       </c>
       <c r="F188">
         <v>108</v>
       </c>
       <c r="G188">
         <v>109.9</v>
       </c>
       <c r="H188">
@@ -23318,51 +23318,51 @@
       <c r="AC188">
         <v>76.8</v>
       </c>
       <c r="AD188">
         <v>76.099999999999994</v>
       </c>
       <c r="AE188">
         <v>76.400000000000006</v>
       </c>
       <c r="AF188">
         <v>79</v>
       </c>
       <c r="AG188">
         <v>75.900000000000006</v>
       </c>
       <c r="AH188">
         <v>76</v>
       </c>
       <c r="AI188">
         <v>74</v>
       </c>
       <c r="AJ188">
         <v>78.5</v>
       </c>
       <c r="AK188">
-        <v>79.2</v>
+        <v>78.3</v>
       </c>
     </row>
     <row r="189" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A189" t="s">
         <v>409</v>
       </c>
       <c r="B189" t="s">
         <v>410</v>
       </c>
       <c r="C189">
         <v>9</v>
       </c>
       <c r="D189">
         <v>103</v>
       </c>
       <c r="E189">
         <v>103</v>
       </c>
       <c r="F189">
         <v>102.6</v>
       </c>
       <c r="G189">
         <v>101.4</v>
       </c>
       <c r="H189">
@@ -23431,51 +23431,51 @@
       <c r="AC189">
         <v>100.7</v>
       </c>
       <c r="AD189">
         <v>102</v>
       </c>
       <c r="AE189">
         <v>102.2</v>
       </c>
       <c r="AF189">
         <v>103.4</v>
       </c>
       <c r="AG189">
         <v>103</v>
       </c>
       <c r="AH189">
         <v>102.6</v>
       </c>
       <c r="AI189">
         <v>103.4</v>
       </c>
       <c r="AJ189">
         <v>102.9</v>
       </c>
       <c r="AK189">
-        <v>101.3</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="190" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A190" t="s">
         <v>411</v>
       </c>
       <c r="B190" t="s">
         <v>412</v>
       </c>
       <c r="C190">
         <v>40.799999999999997</v>
       </c>
       <c r="D190">
         <v>109.2</v>
       </c>
       <c r="E190">
         <v>110.8</v>
       </c>
       <c r="F190">
         <v>109.2</v>
       </c>
       <c r="G190">
         <v>109.5</v>
       </c>
       <c r="H190">
@@ -23544,51 +23544,51 @@
       <c r="AC190">
         <v>96.8</v>
       </c>
       <c r="AD190">
         <v>95.4</v>
       </c>
       <c r="AE190">
         <v>94.9</v>
       </c>
       <c r="AF190">
         <v>94.5</v>
       </c>
       <c r="AG190">
         <v>97.5</v>
       </c>
       <c r="AH190">
         <v>95.6</v>
       </c>
       <c r="AI190">
         <v>96.3</v>
       </c>
       <c r="AJ190">
         <v>97.3</v>
       </c>
       <c r="AK190">
-        <v>98.6</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="191" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A191" t="s">
         <v>413</v>
       </c>
       <c r="B191" t="s">
         <v>414</v>
       </c>
       <c r="C191">
         <v>18.7</v>
       </c>
       <c r="D191">
         <v>109.9</v>
       </c>
       <c r="E191">
         <v>112.1</v>
       </c>
       <c r="F191">
         <v>109.8</v>
       </c>
       <c r="G191">
         <v>112.4</v>
       </c>
       <c r="H191">
@@ -23657,51 +23657,51 @@
       <c r="AC191">
         <v>91.8</v>
       </c>
       <c r="AD191">
         <v>91.8</v>
       </c>
       <c r="AE191">
         <v>91.5</v>
       </c>
       <c r="AF191">
         <v>94.5</v>
       </c>
       <c r="AG191">
         <v>93.8</v>
       </c>
       <c r="AH191">
         <v>96.9</v>
       </c>
       <c r="AI191">
         <v>98.7</v>
       </c>
       <c r="AJ191">
         <v>93.5</v>
       </c>
       <c r="AK191">
-        <v>95.3</v>
+        <v>92.6</v>
       </c>
     </row>
     <row r="192" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A192" t="s">
         <v>415</v>
       </c>
       <c r="B192" t="s">
         <v>416</v>
       </c>
       <c r="C192">
         <v>59.7</v>
       </c>
       <c r="D192">
         <v>133.9</v>
       </c>
       <c r="E192">
         <v>130</v>
       </c>
       <c r="F192">
         <v>127.5</v>
       </c>
       <c r="G192">
         <v>127.2</v>
       </c>
       <c r="H192">
@@ -23770,51 +23770,51 @@
       <c r="AC192">
         <v>91.8</v>
       </c>
       <c r="AD192">
         <v>92.6</v>
       </c>
       <c r="AE192">
         <v>90.4</v>
       </c>
       <c r="AF192">
         <v>96.2</v>
       </c>
       <c r="AG192">
         <v>95.3</v>
       </c>
       <c r="AH192">
         <v>93</v>
       </c>
       <c r="AI192">
         <v>95.5</v>
       </c>
       <c r="AJ192">
         <v>91.3</v>
       </c>
       <c r="AK192">
-        <v>95</v>
+        <v>95.2</v>
       </c>
     </row>
     <row r="193" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A193" t="s">
         <v>417</v>
       </c>
       <c r="B193" t="s">
         <v>418</v>
       </c>
       <c r="C193">
         <v>12.1</v>
       </c>
       <c r="D193">
         <v>151.30000000000001</v>
       </c>
       <c r="E193">
         <v>153.5</v>
       </c>
       <c r="F193">
         <v>150</v>
       </c>
       <c r="G193">
         <v>146.1</v>
       </c>
       <c r="H193">
@@ -23883,51 +23883,51 @@
       <c r="AC193">
         <v>100.2</v>
       </c>
       <c r="AD193">
         <v>101</v>
       </c>
       <c r="AE193">
         <v>93</v>
       </c>
       <c r="AF193">
         <v>98</v>
       </c>
       <c r="AG193">
         <v>104</v>
       </c>
       <c r="AH193">
         <v>105.7</v>
       </c>
       <c r="AI193">
         <v>102</v>
       </c>
       <c r="AJ193">
         <v>100.7</v>
       </c>
       <c r="AK193">
-        <v>103.6</v>
+        <v>103.1</v>
       </c>
     </row>
     <row r="194" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A194" t="s">
         <v>419</v>
       </c>
       <c r="B194" t="s">
         <v>420</v>
       </c>
       <c r="C194">
         <v>7.6</v>
       </c>
       <c r="D194">
         <v>129.9</v>
       </c>
       <c r="E194">
         <v>142.9</v>
       </c>
       <c r="F194">
         <v>139.30000000000001</v>
       </c>
       <c r="G194">
         <v>137.5</v>
       </c>
       <c r="H194">
@@ -23996,51 +23996,51 @@
       <c r="AC194">
         <v>91.7</v>
       </c>
       <c r="AD194">
         <v>93</v>
       </c>
       <c r="AE194">
         <v>88.9</v>
       </c>
       <c r="AF194">
         <v>84.1</v>
       </c>
       <c r="AG194">
         <v>88.2</v>
       </c>
       <c r="AH194">
         <v>86.4</v>
       </c>
       <c r="AI194">
         <v>81.8</v>
       </c>
       <c r="AJ194">
         <v>84.8</v>
       </c>
       <c r="AK194">
-        <v>82.2</v>
+        <v>81.7</v>
       </c>
     </row>
     <row r="195" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A195" t="s">
         <v>421</v>
       </c>
       <c r="B195" t="s">
         <v>422</v>
       </c>
       <c r="C195">
         <v>3.7</v>
       </c>
       <c r="D195">
         <v>184.2</v>
       </c>
       <c r="E195">
         <v>183.5</v>
       </c>
       <c r="F195">
         <v>181.3</v>
       </c>
       <c r="G195">
         <v>169.5</v>
       </c>
       <c r="H195">
@@ -24109,51 +24109,51 @@
       <c r="AC195">
         <v>114.6</v>
       </c>
       <c r="AD195">
         <v>118</v>
       </c>
       <c r="AE195">
         <v>113.7</v>
       </c>
       <c r="AF195">
         <v>122.9</v>
       </c>
       <c r="AG195">
         <v>123.3</v>
       </c>
       <c r="AH195">
         <v>128.69999999999999</v>
       </c>
       <c r="AI195">
         <v>131.1</v>
       </c>
       <c r="AJ195">
         <v>132.9</v>
       </c>
       <c r="AK195">
-        <v>135.6</v>
+        <v>135</v>
       </c>
     </row>
     <row r="196" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A196" t="s">
         <v>423</v>
       </c>
       <c r="B196" t="s">
         <v>424</v>
       </c>
       <c r="C196">
         <v>0.8</v>
       </c>
       <c r="D196">
         <v>152</v>
       </c>
       <c r="E196">
         <v>167.3</v>
       </c>
       <c r="F196">
         <v>164.1</v>
       </c>
       <c r="G196">
         <v>151.1</v>
       </c>
       <c r="H196">
@@ -24222,51 +24222,51 @@
       <c r="AC196">
         <v>124.5</v>
       </c>
       <c r="AD196">
         <v>124.3</v>
       </c>
       <c r="AE196">
         <v>125.5</v>
       </c>
       <c r="AF196">
         <v>143.4</v>
       </c>
       <c r="AG196">
         <v>137.19999999999999</v>
       </c>
       <c r="AH196">
         <v>129.19999999999999</v>
       </c>
       <c r="AI196">
         <v>134</v>
       </c>
       <c r="AJ196">
         <v>138</v>
       </c>
       <c r="AK196">
-        <v>129</v>
+        <v>129.80000000000001</v>
       </c>
     </row>
     <row r="197" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A197" t="s">
         <v>425</v>
       </c>
       <c r="B197" t="s">
         <v>426</v>
       </c>
       <c r="C197">
         <v>47.6</v>
       </c>
       <c r="D197">
         <v>128.6</v>
       </c>
       <c r="E197">
         <v>123.6</v>
       </c>
       <c r="F197">
         <v>121.2</v>
       </c>
       <c r="G197">
         <v>121.3</v>
       </c>
       <c r="H197">
@@ -24335,51 +24335,51 @@
       <c r="AC197">
         <v>89.2</v>
       </c>
       <c r="AD197">
         <v>90.8</v>
       </c>
       <c r="AE197">
         <v>87.5</v>
       </c>
       <c r="AF197">
         <v>93.5</v>
       </c>
       <c r="AG197">
         <v>92.8</v>
       </c>
       <c r="AH197">
         <v>91.9</v>
       </c>
       <c r="AI197">
         <v>93.8</v>
       </c>
       <c r="AJ197">
         <v>87.1</v>
       </c>
       <c r="AK197">
-        <v>92.9</v>
+        <v>93.4</v>
       </c>
     </row>
     <row r="198" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A198" t="s">
         <v>427</v>
       </c>
       <c r="B198" t="s">
         <v>428</v>
       </c>
       <c r="C198">
         <v>223.4</v>
       </c>
       <c r="D198">
         <v>121.1</v>
       </c>
       <c r="E198">
         <v>121.6</v>
       </c>
       <c r="F198">
         <v>122.2</v>
       </c>
       <c r="G198">
         <v>121.8</v>
       </c>
       <c r="H198">
@@ -24448,51 +24448,51 @@
       <c r="AC198">
         <v>121</v>
       </c>
       <c r="AD198">
         <v>122.4</v>
       </c>
       <c r="AE198">
         <v>123.4</v>
       </c>
       <c r="AF198">
         <v>126.7</v>
       </c>
       <c r="AG198">
         <v>124.8</v>
       </c>
       <c r="AH198">
         <v>126.4</v>
       </c>
       <c r="AI198">
         <v>127.6</v>
       </c>
       <c r="AJ198">
         <v>126.5</v>
       </c>
       <c r="AK198">
-        <v>126.3</v>
+        <v>125.8</v>
       </c>
     </row>
     <row r="199" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A199" t="s">
         <v>429</v>
       </c>
       <c r="B199" t="s">
         <v>430</v>
       </c>
       <c r="C199">
         <v>2.2000000000000002</v>
       </c>
       <c r="D199">
         <v>113.1</v>
       </c>
       <c r="E199">
         <v>115.7</v>
       </c>
       <c r="F199">
         <v>109.8</v>
       </c>
       <c r="G199">
         <v>117.4</v>
       </c>
       <c r="H199">
@@ -26369,51 +26369,51 @@
       <c r="AC215">
         <v>105.6</v>
       </c>
       <c r="AD215">
         <v>103.5</v>
       </c>
       <c r="AE215">
         <v>104.5</v>
       </c>
       <c r="AF215">
         <v>102.7</v>
       </c>
       <c r="AG215">
         <v>102.2</v>
       </c>
       <c r="AH215">
         <v>102.5</v>
       </c>
       <c r="AI215">
         <v>102.7</v>
       </c>
       <c r="AJ215">
         <v>102</v>
       </c>
       <c r="AK215">
-        <v>102.8</v>
+        <v>101</v>
       </c>
     </row>
     <row r="216" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A216" t="s">
         <v>463</v>
       </c>
       <c r="B216" t="s">
         <v>464</v>
       </c>
       <c r="C216">
         <v>24.5</v>
       </c>
       <c r="D216">
         <v>107.4</v>
       </c>
       <c r="E216">
         <v>110.7</v>
       </c>
       <c r="F216">
         <v>106.9</v>
       </c>
       <c r="G216">
         <v>110.5</v>
       </c>
       <c r="H216">
@@ -26482,51 +26482,51 @@
       <c r="AC216">
         <v>106.4</v>
       </c>
       <c r="AD216">
         <v>103.8</v>
       </c>
       <c r="AE216">
         <v>105.3</v>
       </c>
       <c r="AF216">
         <v>103.7</v>
       </c>
       <c r="AG216">
         <v>101.4</v>
       </c>
       <c r="AH216">
         <v>103.6</v>
       </c>
       <c r="AI216">
         <v>103.7</v>
       </c>
       <c r="AJ216">
         <v>100.7</v>
       </c>
       <c r="AK216">
-        <v>103.9</v>
+        <v>100.4</v>
       </c>
     </row>
     <row r="217" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A217" t="s">
         <v>465</v>
       </c>
       <c r="B217" t="s">
         <v>466</v>
       </c>
       <c r="C217">
         <v>4.3</v>
       </c>
       <c r="D217">
         <v>91.5</v>
       </c>
       <c r="E217">
         <v>98.2</v>
       </c>
       <c r="F217">
         <v>88.9</v>
       </c>
       <c r="G217">
         <v>93.9</v>
       </c>
       <c r="H217">
@@ -26595,51 +26595,51 @@
       <c r="AC217">
         <v>109.7</v>
       </c>
       <c r="AD217">
         <v>104.7</v>
       </c>
       <c r="AE217">
         <v>107.8</v>
       </c>
       <c r="AF217">
         <v>104.2</v>
       </c>
       <c r="AG217">
         <v>104.4</v>
       </c>
       <c r="AH217">
         <v>101.5</v>
       </c>
       <c r="AI217">
         <v>101.4</v>
       </c>
       <c r="AJ217">
         <v>101.5</v>
       </c>
       <c r="AK217">
-        <v>100.5</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="218" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A218" t="s">
         <v>467</v>
       </c>
       <c r="B218" t="s">
         <v>468</v>
       </c>
       <c r="C218">
         <v>2.2000000000000002</v>
       </c>
       <c r="D218">
         <v>128.1</v>
       </c>
       <c r="E218">
         <v>131.4</v>
       </c>
       <c r="F218">
         <v>131.6</v>
       </c>
       <c r="G218">
         <v>129.30000000000001</v>
       </c>
       <c r="H218">
@@ -26708,51 +26708,51 @@
       <c r="AC218">
         <v>99.2</v>
       </c>
       <c r="AD218">
         <v>102.5</v>
       </c>
       <c r="AE218">
         <v>99.2</v>
       </c>
       <c r="AF218">
         <v>98.1</v>
       </c>
       <c r="AG218">
         <v>100.8</v>
       </c>
       <c r="AH218">
         <v>96.6</v>
       </c>
       <c r="AI218">
         <v>97.5</v>
       </c>
       <c r="AJ218">
         <v>99.3</v>
       </c>
       <c r="AK218">
-        <v>95.4</v>
+        <v>94.8</v>
       </c>
     </row>
     <row r="219" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A219" t="s">
         <v>469</v>
       </c>
       <c r="B219" t="s">
         <v>470</v>
       </c>
       <c r="C219">
         <v>13.7</v>
       </c>
       <c r="D219">
         <v>128.1</v>
       </c>
       <c r="E219">
         <v>126.3</v>
       </c>
       <c r="F219">
         <v>124.9</v>
       </c>
       <c r="G219">
         <v>124</v>
       </c>
       <c r="H219">
@@ -26821,51 +26821,51 @@
       <c r="AC219">
         <v>103.1</v>
       </c>
       <c r="AD219">
         <v>102.9</v>
       </c>
       <c r="AE219">
         <v>103.3</v>
       </c>
       <c r="AF219">
         <v>101.7</v>
       </c>
       <c r="AG219">
         <v>103</v>
       </c>
       <c r="AH219">
         <v>101.8</v>
       </c>
       <c r="AI219">
         <v>102.3</v>
       </c>
       <c r="AJ219">
         <v>104.4</v>
       </c>
       <c r="AK219">
-        <v>102.1</v>
+        <v>102.6</v>
       </c>
     </row>
     <row r="220" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A220" t="s">
         <v>471</v>
       </c>
       <c r="B220" t="s">
         <v>472</v>
       </c>
       <c r="C220">
         <v>19.3</v>
       </c>
       <c r="D220">
         <v>125</v>
       </c>
       <c r="E220">
         <v>135</v>
       </c>
       <c r="F220">
         <v>131.6</v>
       </c>
       <c r="G220">
         <v>129.4</v>
       </c>
       <c r="H220">
@@ -26934,51 +26934,51 @@
       <c r="AC220">
         <v>117.6</v>
       </c>
       <c r="AD220">
         <v>115.1</v>
       </c>
       <c r="AE220">
         <v>109.2</v>
       </c>
       <c r="AF220">
         <v>133.69999999999999</v>
       </c>
       <c r="AG220">
         <v>128.80000000000001</v>
       </c>
       <c r="AH220">
         <v>130.4</v>
       </c>
       <c r="AI220">
         <v>133.1</v>
       </c>
       <c r="AJ220">
         <v>133.6</v>
       </c>
       <c r="AK220">
-        <v>135.9</v>
+        <v>133.1</v>
       </c>
     </row>
     <row r="221" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
         <v>474</v>
       </c>
       <c r="C221">
         <v>78.3</v>
       </c>
       <c r="D221">
         <v>127.4</v>
       </c>
       <c r="E221">
         <v>124.6</v>
       </c>
       <c r="F221">
         <v>124.9</v>
       </c>
       <c r="G221">
         <v>123.5</v>
       </c>
       <c r="H221">
@@ -27047,51 +27047,51 @@
       <c r="AC221">
         <v>94.6</v>
       </c>
       <c r="AD221">
         <v>96.5</v>
       </c>
       <c r="AE221">
         <v>96.1</v>
       </c>
       <c r="AF221">
         <v>98.4</v>
       </c>
       <c r="AG221">
         <v>97.1</v>
       </c>
       <c r="AH221">
         <v>96.8</v>
       </c>
       <c r="AI221">
         <v>97.3</v>
       </c>
       <c r="AJ221">
         <v>99.7</v>
       </c>
       <c r="AK221">
-        <v>99.8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A222" t="s">
         <v>475</v>
       </c>
       <c r="B222" t="s">
         <v>476</v>
       </c>
       <c r="C222">
         <v>103.3</v>
       </c>
       <c r="D222">
         <v>106.1</v>
       </c>
       <c r="E222">
         <v>107.7</v>
       </c>
       <c r="F222">
         <v>105</v>
       </c>
       <c r="G222">
         <v>107.6</v>
       </c>
       <c r="H222">
@@ -27160,51 +27160,51 @@
       <c r="AC222">
         <v>86.3</v>
       </c>
       <c r="AD222">
         <v>86.3</v>
       </c>
       <c r="AE222">
         <v>85.8</v>
       </c>
       <c r="AF222">
         <v>86.4</v>
       </c>
       <c r="AG222">
         <v>86.2</v>
       </c>
       <c r="AH222">
         <v>87.8</v>
       </c>
       <c r="AI222">
         <v>86.3</v>
       </c>
       <c r="AJ222">
         <v>85.6</v>
       </c>
       <c r="AK222">
-        <v>84.2</v>
+        <v>84.4</v>
       </c>
     </row>
     <row r="223" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A223" t="s">
         <v>477</v>
       </c>
       <c r="B223" t="s">
         <v>478</v>
       </c>
       <c r="C223">
         <v>43.1</v>
       </c>
       <c r="D223">
         <v>101.8</v>
       </c>
       <c r="E223">
         <v>101.9</v>
       </c>
       <c r="F223">
         <v>100.2</v>
       </c>
       <c r="G223">
         <v>106.7</v>
       </c>
       <c r="H223">
@@ -27273,51 +27273,51 @@
       <c r="AC223">
         <v>90</v>
       </c>
       <c r="AD223">
         <v>91.8</v>
       </c>
       <c r="AE223">
         <v>89.7</v>
       </c>
       <c r="AF223">
         <v>88.9</v>
       </c>
       <c r="AG223">
         <v>91.1</v>
       </c>
       <c r="AH223">
         <v>93.8</v>
       </c>
       <c r="AI223">
         <v>93.7</v>
       </c>
       <c r="AJ223">
         <v>91.8</v>
       </c>
       <c r="AK223">
-        <v>87.6</v>
+        <v>88.4</v>
       </c>
     </row>
     <row r="224" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A224" t="s">
         <v>479</v>
       </c>
       <c r="B224" t="s">
         <v>480</v>
       </c>
       <c r="C224">
         <v>7.2</v>
       </c>
       <c r="D224">
         <v>142.30000000000001</v>
       </c>
       <c r="E224">
         <v>143.19999999999999</v>
       </c>
       <c r="F224">
         <v>137.69999999999999</v>
       </c>
       <c r="G224">
         <v>134.6</v>
       </c>
       <c r="H224">
@@ -27386,51 +27386,51 @@
       <c r="AC224">
         <v>88.3</v>
       </c>
       <c r="AD224">
         <v>87</v>
       </c>
       <c r="AE224">
         <v>86.1</v>
       </c>
       <c r="AF224">
         <v>90.7</v>
       </c>
       <c r="AG224">
         <v>87.8</v>
       </c>
       <c r="AH224">
         <v>89.2</v>
       </c>
       <c r="AI224">
         <v>85.5</v>
       </c>
       <c r="AJ224">
         <v>85.1</v>
       </c>
       <c r="AK224">
-        <v>82.8</v>
+        <v>80.8</v>
       </c>
     </row>
     <row r="225" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A225" t="s">
         <v>481</v>
       </c>
       <c r="B225" t="s">
         <v>482</v>
       </c>
       <c r="C225">
         <v>29.4</v>
       </c>
       <c r="D225">
         <v>117.6</v>
       </c>
       <c r="E225">
         <v>127.2</v>
       </c>
       <c r="F225">
         <v>116.8</v>
       </c>
       <c r="G225">
         <v>116.8</v>
       </c>
       <c r="H225">
@@ -27612,51 +27612,51 @@
       <c r="AC226">
         <v>82.4</v>
       </c>
       <c r="AD226">
         <v>82.8</v>
       </c>
       <c r="AE226">
         <v>83.5</v>
       </c>
       <c r="AF226">
         <v>83.8</v>
       </c>
       <c r="AG226">
         <v>78.599999999999994</v>
       </c>
       <c r="AH226">
         <v>81.599999999999994</v>
       </c>
       <c r="AI226">
         <v>78.900000000000006</v>
       </c>
       <c r="AJ226">
         <v>81.599999999999994</v>
       </c>
       <c r="AK226">
-        <v>82.2</v>
+        <v>82.3</v>
       </c>
     </row>
     <row r="227" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A227" t="s">
         <v>485</v>
       </c>
       <c r="B227" t="s">
         <v>486</v>
       </c>
       <c r="C227">
         <v>12.8</v>
       </c>
       <c r="D227">
         <v>86.9</v>
       </c>
       <c r="E227">
         <v>91.9</v>
       </c>
       <c r="F227">
         <v>89.6</v>
       </c>
       <c r="G227">
         <v>90.7</v>
       </c>
       <c r="H227">
@@ -27951,51 +27951,51 @@
       <c r="AC229">
         <v>102.3</v>
       </c>
       <c r="AD229">
         <v>102.9</v>
       </c>
       <c r="AE229">
         <v>102.5</v>
       </c>
       <c r="AF229">
         <v>103.9</v>
       </c>
       <c r="AG229">
         <v>104.6</v>
       </c>
       <c r="AH229">
         <v>105</v>
       </c>
       <c r="AI229">
         <v>105.3</v>
       </c>
       <c r="AJ229">
         <v>105.9</v>
       </c>
       <c r="AK229">
-        <v>106.7</v>
+        <v>106.6</v>
       </c>
     </row>
     <row r="230" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A230" t="s">
         <v>491</v>
       </c>
       <c r="B230" t="s">
         <v>42</v>
       </c>
       <c r="C230">
         <v>408.8</v>
       </c>
       <c r="D230">
         <v>103.4</v>
       </c>
       <c r="E230">
         <v>102.7</v>
       </c>
       <c r="F230">
         <v>104.2</v>
       </c>
       <c r="G230">
         <v>101.3</v>
       </c>
       <c r="H230">
@@ -28177,51 +28177,51 @@
       <c r="AC231">
         <v>110</v>
       </c>
       <c r="AD231">
         <v>110.5</v>
       </c>
       <c r="AE231">
         <v>112</v>
       </c>
       <c r="AF231">
         <v>114.9</v>
       </c>
       <c r="AG231">
         <v>117.3</v>
       </c>
       <c r="AH231">
         <v>119.2</v>
       </c>
       <c r="AI231">
         <v>118.6</v>
       </c>
       <c r="AJ231">
         <v>118.6</v>
       </c>
       <c r="AK231">
-        <v>119.1</v>
+        <v>118.8</v>
       </c>
     </row>
     <row r="232" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A232" t="s">
         <v>493</v>
       </c>
       <c r="B232" t="s">
         <v>82</v>
       </c>
       <c r="C232">
         <v>914.1</v>
       </c>
       <c r="D232">
         <v>108.3</v>
       </c>
       <c r="E232">
         <v>108.1</v>
       </c>
       <c r="F232">
         <v>107</v>
       </c>
       <c r="G232">
         <v>107.8</v>
       </c>
       <c r="H232">
@@ -28290,51 +28290,51 @@
       <c r="AC232">
         <v>99</v>
       </c>
       <c r="AD232">
         <v>97.5</v>
       </c>
       <c r="AE232">
         <v>97.9</v>
       </c>
       <c r="AF232">
         <v>97.9</v>
       </c>
       <c r="AG232">
         <v>98.4</v>
       </c>
       <c r="AH232">
         <v>98.2</v>
       </c>
       <c r="AI232">
         <v>98.7</v>
       </c>
       <c r="AJ232">
         <v>98.9</v>
       </c>
       <c r="AK232">
-        <v>98.1</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="233" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A233" t="s">
         <v>494</v>
       </c>
       <c r="B233" t="s">
         <v>495</v>
       </c>
       <c r="C233">
         <v>2408.8000000000002</v>
       </c>
       <c r="D233">
         <v>104.4</v>
       </c>
       <c r="E233">
         <v>105.2</v>
       </c>
       <c r="F233">
         <v>104</v>
       </c>
       <c r="G233">
         <v>104.3</v>
       </c>
       <c r="H233">
@@ -28516,51 +28516,51 @@
       <c r="AC234">
         <v>123.1</v>
       </c>
       <c r="AD234">
         <v>125.2</v>
       </c>
       <c r="AE234">
         <v>120.3</v>
       </c>
       <c r="AF234">
         <v>122</v>
       </c>
       <c r="AG234">
         <v>125</v>
       </c>
       <c r="AH234">
         <v>128.19999999999999</v>
       </c>
       <c r="AI234">
         <v>130.9</v>
       </c>
       <c r="AJ234">
         <v>135.6</v>
       </c>
       <c r="AK234">
-        <v>145.80000000000001</v>
+        <v>145.5</v>
       </c>
     </row>
     <row r="235" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A235" t="s">
         <v>497</v>
       </c>
       <c r="B235" t="s">
         <v>498</v>
       </c>
       <c r="C235">
         <v>1183.0999999999999</v>
       </c>
       <c r="D235">
         <v>100.5</v>
       </c>
       <c r="E235">
         <v>100.8</v>
       </c>
       <c r="F235">
         <v>100.8</v>
       </c>
       <c r="G235">
         <v>101.3</v>
       </c>
       <c r="H235">
@@ -28742,51 +28742,51 @@
       <c r="AC236">
         <v>99.2</v>
       </c>
       <c r="AD236">
         <v>99</v>
       </c>
       <c r="AE236">
         <v>98.9</v>
       </c>
       <c r="AF236">
         <v>98.6</v>
       </c>
       <c r="AG236">
         <v>97.8</v>
       </c>
       <c r="AH236">
         <v>98.5</v>
       </c>
       <c r="AI236">
         <v>97.6</v>
       </c>
       <c r="AJ236">
         <v>96.9</v>
       </c>
       <c r="AK236">
-        <v>96.9</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="237" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A237" t="s">
         <v>501</v>
       </c>
       <c r="B237" t="s">
         <v>502</v>
       </c>
       <c r="C237">
         <v>342.4</v>
       </c>
       <c r="D237">
         <v>115.3</v>
       </c>
       <c r="E237">
         <v>115.4</v>
       </c>
       <c r="F237">
         <v>115.4</v>
       </c>
       <c r="G237">
         <v>115.8</v>
       </c>
       <c r="H237">
@@ -28855,51 +28855,51 @@
       <c r="AC237">
         <v>103.3</v>
       </c>
       <c r="AD237">
         <v>103.9</v>
       </c>
       <c r="AE237">
         <v>104.1</v>
       </c>
       <c r="AF237">
         <v>105.5</v>
       </c>
       <c r="AG237">
         <v>105.9</v>
       </c>
       <c r="AH237">
         <v>105.6</v>
       </c>
       <c r="AI237">
         <v>106.6</v>
       </c>
       <c r="AJ237">
         <v>106.1</v>
       </c>
       <c r="AK237">
-        <v>105.6</v>
+        <v>105.3</v>
       </c>
     </row>
     <row r="238" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A238" t="s">
         <v>503</v>
       </c>
       <c r="B238" t="s">
         <v>504</v>
       </c>
       <c r="C238">
         <v>394.1</v>
       </c>
       <c r="D238">
         <v>120.1</v>
       </c>
       <c r="E238">
         <v>119.5</v>
       </c>
       <c r="F238">
         <v>118.7</v>
       </c>
       <c r="G238">
         <v>119.3</v>
       </c>
       <c r="H238">
@@ -28968,51 +28968,51 @@
       <c r="AC238">
         <v>107.6</v>
       </c>
       <c r="AD238">
         <v>107.5</v>
       </c>
       <c r="AE238">
         <v>107.5</v>
       </c>
       <c r="AF238">
         <v>111</v>
       </c>
       <c r="AG238">
         <v>109.9</v>
       </c>
       <c r="AH238">
         <v>111.3</v>
       </c>
       <c r="AI238">
         <v>112.1</v>
       </c>
       <c r="AJ238">
         <v>110.5</v>
       </c>
       <c r="AK238">
-        <v>111.4</v>
+        <v>110.7</v>
       </c>
     </row>
     <row r="239" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A239" t="s">
         <v>505</v>
       </c>
       <c r="B239" t="s">
         <v>476</v>
       </c>
       <c r="C239">
         <v>103.3</v>
       </c>
       <c r="D239">
         <v>106.1</v>
       </c>
       <c r="E239">
         <v>107.7</v>
       </c>
       <c r="F239">
         <v>105</v>
       </c>
       <c r="G239">
         <v>107.6</v>
       </c>
       <c r="H239">
@@ -29081,51 +29081,51 @@
       <c r="AC239">
         <v>86.3</v>
       </c>
       <c r="AD239">
         <v>86.3</v>
       </c>
       <c r="AE239">
         <v>85.8</v>
       </c>
       <c r="AF239">
         <v>86.4</v>
       </c>
       <c r="AG239">
         <v>86.2</v>
       </c>
       <c r="AH239">
         <v>87.8</v>
       </c>
       <c r="AI239">
         <v>86.3</v>
       </c>
       <c r="AJ239">
         <v>85.6</v>
       </c>
       <c r="AK239">
-        <v>84.2</v>
+        <v>84.4</v>
       </c>
     </row>
     <row r="240" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A240" t="s">
         <v>506</v>
       </c>
       <c r="B240" t="s">
         <v>374</v>
       </c>
       <c r="C240">
         <v>1175.5</v>
       </c>
       <c r="D240">
         <v>99.3</v>
       </c>
       <c r="E240">
         <v>98.9</v>
       </c>
       <c r="F240">
         <v>99.3</v>
       </c>
       <c r="G240">
         <v>100.6</v>
       </c>
       <c r="H240">
@@ -29194,51 +29194,51 @@
       <c r="AC240">
         <v>108.6</v>
       </c>
       <c r="AD240">
         <v>109.4</v>
       </c>
       <c r="AE240">
         <v>109.9</v>
       </c>
       <c r="AF240">
         <v>110.9</v>
       </c>
       <c r="AG240">
         <v>111</v>
       </c>
       <c r="AH240">
         <v>111.2</v>
       </c>
       <c r="AI240">
         <v>111.9</v>
       </c>
       <c r="AJ240">
         <v>114</v>
       </c>
       <c r="AK240">
-        <v>113.8</v>
+        <v>114.7</v>
       </c>
     </row>
     <row r="241" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A241" t="s">
         <v>507</v>
       </c>
       <c r="B241" t="s">
         <v>298</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241">
         <v>106.7</v>
       </c>
       <c r="E241">
         <v>107.3</v>
       </c>
       <c r="F241">
         <v>102.2</v>
       </c>
       <c r="G241">
         <v>102.5</v>
       </c>
       <c r="H241">
@@ -29420,51 +29420,51 @@
       <c r="AC242">
         <v>108.2</v>
       </c>
       <c r="AD242">
         <v>108.6</v>
       </c>
       <c r="AE242">
         <v>110.2</v>
       </c>
       <c r="AF242">
         <v>114.4</v>
       </c>
       <c r="AG242">
         <v>115.9</v>
       </c>
       <c r="AH242">
         <v>115.9</v>
       </c>
       <c r="AI242">
         <v>116.6</v>
       </c>
       <c r="AJ242">
         <v>117.8</v>
       </c>
       <c r="AK242">
-        <v>116.3</v>
+        <v>116.8</v>
       </c>
     </row>
     <row r="243" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A243" t="s">
         <v>510</v>
       </c>
       <c r="B243" t="s">
         <v>511</v>
       </c>
       <c r="C243">
         <v>1511.4</v>
       </c>
       <c r="D243">
         <v>106</v>
       </c>
       <c r="E243">
         <v>106.9</v>
       </c>
       <c r="F243">
         <v>106.8</v>
       </c>
       <c r="G243">
         <v>107.1</v>
       </c>
       <c r="H243">
@@ -29533,51 +29533,51 @@
       <c r="AC243">
         <v>105.9</v>
       </c>
       <c r="AD243">
         <v>106.4</v>
       </c>
       <c r="AE243">
         <v>107</v>
       </c>
       <c r="AF243">
         <v>109.6</v>
       </c>
       <c r="AG243">
         <v>109.9</v>
       </c>
       <c r="AH243">
         <v>110.8</v>
       </c>
       <c r="AI243">
         <v>111.2</v>
       </c>
       <c r="AJ243">
         <v>110.8</v>
       </c>
       <c r="AK243">
-        <v>110.3</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="244" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A244" t="s">
         <v>512</v>
       </c>
       <c r="B244" t="s">
         <v>513</v>
       </c>
       <c r="C244">
         <v>402.3</v>
       </c>
       <c r="D244">
         <v>116.9</v>
       </c>
       <c r="E244">
         <v>117.6</v>
       </c>
       <c r="F244">
         <v>116.3</v>
       </c>
       <c r="G244">
         <v>118.2</v>
       </c>
       <c r="H244">
@@ -29646,51 +29646,51 @@
       <c r="AC244">
         <v>110.3</v>
       </c>
       <c r="AD244">
         <v>110.9</v>
       </c>
       <c r="AE244">
         <v>110.8</v>
       </c>
       <c r="AF244">
         <v>114.3</v>
       </c>
       <c r="AG244">
         <v>113.9</v>
       </c>
       <c r="AH244">
         <v>114.5</v>
       </c>
       <c r="AI244">
         <v>115.3</v>
       </c>
       <c r="AJ244">
         <v>113.9</v>
       </c>
       <c r="AK244">
-        <v>114.9</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="245" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A245" t="s">
         <v>514</v>
       </c>
       <c r="B245" t="s">
         <v>515</v>
       </c>
       <c r="C245">
         <v>1109.0999999999999</v>
       </c>
       <c r="D245">
         <v>102</v>
       </c>
       <c r="E245">
         <v>103.1</v>
       </c>
       <c r="F245">
         <v>102.6</v>
       </c>
       <c r="G245">
         <v>103.6</v>
       </c>
       <c r="H245">
@@ -29759,51 +29759,51 @@
       <c r="AC245">
         <v>104.4</v>
       </c>
       <c r="AD245">
         <v>104.6</v>
       </c>
       <c r="AE245">
         <v>105.6</v>
       </c>
       <c r="AF245">
         <v>108.5</v>
       </c>
       <c r="AG245">
         <v>108.8</v>
       </c>
       <c r="AH245">
         <v>109.2</v>
       </c>
       <c r="AI245">
         <v>108.9</v>
       </c>
       <c r="AJ245">
         <v>110.2</v>
       </c>
       <c r="AK245">
-        <v>109</v>
+        <v>109.4</v>
       </c>
     </row>
     <row r="246" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A246" t="s">
         <v>516</v>
       </c>
       <c r="B246" t="s">
         <v>517</v>
       </c>
       <c r="C246">
         <v>4406</v>
       </c>
       <c r="D246">
         <v>103.9</v>
       </c>
       <c r="E246">
         <v>104.2</v>
       </c>
       <c r="F246">
         <v>104.4</v>
       </c>
       <c r="G246">
         <v>104.8</v>
       </c>
       <c r="H246">
@@ -29872,51 +29872,51 @@
       <c r="AC246">
         <v>103.4</v>
       </c>
       <c r="AD246">
         <v>104.3</v>
       </c>
       <c r="AE246">
         <v>103.5</v>
       </c>
       <c r="AF246">
         <v>105.2</v>
       </c>
       <c r="AG246">
         <v>105.5</v>
       </c>
       <c r="AH246">
         <v>105.8</v>
       </c>
       <c r="AI246">
         <v>106</v>
       </c>
       <c r="AJ246">
         <v>106.7</v>
       </c>
       <c r="AK246">
-        <v>106.9</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="247" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A247" t="s">
         <v>518</v>
       </c>
       <c r="B247" t="s">
         <v>519</v>
       </c>
       <c r="C247">
         <v>2358.1</v>
       </c>
       <c r="D247">
         <v>100.5</v>
       </c>
       <c r="E247">
         <v>100.7</v>
       </c>
       <c r="F247">
         <v>100.7</v>
       </c>
       <c r="G247">
         <v>101.5</v>
       </c>
       <c r="H247">
@@ -29985,51 +29985,51 @@
       <c r="AC247">
         <v>104.4</v>
       </c>
       <c r="AD247">
         <v>105</v>
       </c>
       <c r="AE247">
         <v>103.8</v>
       </c>
       <c r="AF247">
         <v>104.7</v>
       </c>
       <c r="AG247">
         <v>105.1</v>
       </c>
       <c r="AH247">
         <v>105.3</v>
       </c>
       <c r="AI247">
         <v>105.1</v>
       </c>
       <c r="AJ247">
         <v>106.3</v>
       </c>
       <c r="AK247">
-        <v>105.9</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="248" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A248" t="s">
         <v>520</v>
       </c>
       <c r="B248" t="s">
         <v>521</v>
       </c>
       <c r="C248">
         <v>2047.9</v>
       </c>
       <c r="D248">
         <v>107.6</v>
       </c>
       <c r="E248">
         <v>109.2</v>
       </c>
       <c r="F248">
         <v>108.3</v>
       </c>
       <c r="G248">
         <v>107.6</v>
       </c>
       <c r="H248">
@@ -30098,51 +30098,51 @@
       <c r="AC248">
         <v>102.6</v>
       </c>
       <c r="AD248">
         <v>102.7</v>
       </c>
       <c r="AE248">
         <v>102.6</v>
       </c>
       <c r="AF248">
         <v>105.2</v>
       </c>
       <c r="AG248">
         <v>106.1</v>
       </c>
       <c r="AH248">
         <v>106.6</v>
       </c>
       <c r="AI248">
         <v>107.1</v>
       </c>
       <c r="AJ248">
         <v>106.9</v>
       </c>
       <c r="AK248">
-        <v>107.7</v>
+        <v>107.6</v>
       </c>
     </row>
     <row r="249" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A249" t="s">
         <v>522</v>
       </c>
       <c r="B249" t="s">
         <v>523</v>
       </c>
       <c r="C249">
         <v>5594</v>
       </c>
       <c r="D249">
         <v>103</v>
       </c>
       <c r="E249">
         <v>103</v>
       </c>
       <c r="F249">
         <v>102.7</v>
       </c>
       <c r="G249">
         <v>103.3</v>
       </c>
       <c r="H249">
@@ -30211,51 +30211,51 @@
       <c r="AC249">
         <v>101.3</v>
       </c>
       <c r="AD249">
         <v>101.8</v>
       </c>
       <c r="AE249">
         <v>101.8</v>
       </c>
       <c r="AF249">
         <v>103</v>
       </c>
       <c r="AG249">
         <v>103.9</v>
       </c>
       <c r="AH249">
         <v>104.5</v>
       </c>
       <c r="AI249">
         <v>104.7</v>
       </c>
       <c r="AJ249">
         <v>105.3</v>
       </c>
       <c r="AK249">
-        <v>106.3</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="250" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A250" t="s">
         <v>524</v>
       </c>
       <c r="B250" t="s">
         <v>525</v>
       </c>
       <c r="C250">
         <v>1494.1</v>
       </c>
       <c r="D250">
         <v>106.6</v>
       </c>
       <c r="E250">
         <v>106.7</v>
       </c>
       <c r="F250">
         <v>105.2</v>
       </c>
       <c r="G250">
         <v>105.5</v>
       </c>
       <c r="H250">
@@ -30324,51 +30324,51 @@
       <c r="AC250">
         <v>87.5</v>
       </c>
       <c r="AD250">
         <v>87.5</v>
       </c>
       <c r="AE250">
         <v>86.7</v>
       </c>
       <c r="AF250">
         <v>86.9</v>
       </c>
       <c r="AG250">
         <v>87.2</v>
       </c>
       <c r="AH250">
         <v>86.7</v>
       </c>
       <c r="AI250">
         <v>86.3</v>
       </c>
       <c r="AJ250">
         <v>85.1</v>
       </c>
       <c r="AK250">
-        <v>83.8</v>
+        <v>83.3</v>
       </c>
     </row>
     <row r="251" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A251" t="s">
         <v>526</v>
       </c>
       <c r="B251" t="s">
         <v>527</v>
       </c>
       <c r="C251">
         <v>4099.8999999999996</v>
       </c>
       <c r="D251">
         <v>101.6</v>
       </c>
       <c r="E251">
         <v>101.8</v>
       </c>
       <c r="F251">
         <v>101.7</v>
       </c>
       <c r="G251">
         <v>102.4</v>
       </c>
       <c r="H251">
@@ -30550,51 +30550,51 @@
       <c r="AC252">
         <v>98.8</v>
       </c>
       <c r="AD252">
         <v>99.9</v>
       </c>
       <c r="AE252">
         <v>100.6</v>
       </c>
       <c r="AF252">
         <v>101.5</v>
       </c>
       <c r="AG252">
         <v>102.4</v>
       </c>
       <c r="AH252">
         <v>102</v>
       </c>
       <c r="AI252">
         <v>101.9</v>
       </c>
       <c r="AJ252">
         <v>100.8</v>
       </c>
       <c r="AK252">
-        <v>101.8</v>
+        <v>101.6</v>
       </c>
     </row>
     <row r="253" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A253" t="s">
         <v>530</v>
       </c>
       <c r="B253" t="s">
         <v>531</v>
       </c>
       <c r="C253">
         <v>441.4</v>
       </c>
       <c r="D253">
         <v>118.9</v>
       </c>
       <c r="E253">
         <v>120.3</v>
       </c>
       <c r="F253">
         <v>119.3</v>
       </c>
       <c r="G253">
         <v>120.8</v>
       </c>
       <c r="H253">
@@ -30663,51 +30663,51 @@
       <c r="AC253">
         <v>114.2</v>
       </c>
       <c r="AD253">
         <v>114.4</v>
       </c>
       <c r="AE253">
         <v>116.4</v>
       </c>
       <c r="AF253">
         <v>116.1</v>
       </c>
       <c r="AG253">
         <v>117.3</v>
       </c>
       <c r="AH253">
         <v>117.5</v>
       </c>
       <c r="AI253">
         <v>117.7</v>
       </c>
       <c r="AJ253">
         <v>115.8</v>
       </c>
       <c r="AK253">
-        <v>117.2</v>
+        <v>116.6</v>
       </c>
     </row>
     <row r="254" spans="1:37" x14ac:dyDescent="0.45">
       <c r="A254" t="s">
         <v>532</v>
       </c>
       <c r="B254" t="s">
         <v>533</v>
       </c>
       <c r="C254">
         <v>7591.2</v>
       </c>
       <c r="D254">
         <v>103.2</v>
       </c>
       <c r="E254">
         <v>103</v>
       </c>
       <c r="F254">
         <v>103.1</v>
       </c>
       <c r="G254">
         <v>103.8</v>
       </c>
       <c r="H254">
@@ -30889,51 +30889,51 @@
       <c r="AC255">
         <v>105.4</v>
       </c>
       <c r="AD255">
         <v>105.6</v>
       </c>
       <c r="AE255">
         <v>107</v>
       </c>
       <c r="AF255">
         <v>109.4</v>
       </c>
       <c r="AG255">
         <v>110.1</v>
       </c>
       <c r="AH255">
         <v>110.5</v>
       </c>
       <c r="AI255">
         <v>110.6</v>
       </c>
       <c r="AJ255">
         <v>111.2</v>
       </c>
       <c r="AK255">
-        <v>110.1</v>
+        <v>110.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">