--- v0 (2026-05-07)
+++ v1 (2026-08-08)
@@ -1,82 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\03国際報告内容確認\03調査票再提出\08_e-stat掲載用\作業中のファイル\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92957696-C8C9-497A-A89D-28A2D33064AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{947C40FE-D097-40A8-8D02-C21A43D2497E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{42CB9088-2CA2-4B36-BDB6-49828A22A2E6}"/>
   </bookViews>
   <sheets>
-    <sheet name="第1表総括表_暦年" sheetId="2" r:id="rId1"/>
-    <sheet name="第1表総括表_年度" sheetId="3" r:id="rId2"/>
+    <sheet name="第1表総括表_暦年" sheetId="3" r:id="rId1"/>
+    <sheet name="第1表総括表_年度" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第1表総括表_年度!$A$1:$O$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第1表総括表_暦年!$A$1:$O$26</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="54">
-[...1 lines deleted...]
-    <t>暦  年</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="53">
+  <si>
+    <t>第１表　総　　括　　表</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年  度</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>1. 輸送実績</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2. 燃料消費量</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位：キロリットル)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">                    運航区分
                     運航形態
 区分</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>国                           内</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -157,54 +172,50 @@
     <t>運        航        回       数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>航空ガソリン</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運  航  キ  ロ  メ  ー  ト  ル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運    航    時    間 (時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅
 客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>輸  送  人  数    (人)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>３. 航空機使用事業等の航空稼動実績</t>
-[...2 lines deleted...]
-  <si>
     <t>人キロ　　　　　    (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位   時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座席キロ　　　　   (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">         　　 　　　　種別
 使用機</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>航空機使用事業</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座 席 利 用 率   (％)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -243,117 +254,134 @@
   <si>
     <t>旅                     客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨                     物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>超   過   手   荷   物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>郵         便         物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　利用可能千トンキロメートル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重  量  利  用  率    (％)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>第１表　総　　括　　表</t>
-[...2 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t>年  度</t>
-[...3 lines deleted...]
-    <t>輸  送  人  数    (人)</t>
+    <t>暦  年</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３. 航空機使用事業等の航空稼動実績</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>３.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 航空機使用事業等の航空稼動実績</t>
+    </r>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[h]:mm"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -695,394 +723,397 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="28" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{F59308A3-A90F-4504-8048-64CF3313AEFF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000111C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B314859-0BCC-400A-B529-6BC98A445076}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19050" y="1085850"/>
-          <a:ext cx="2171700" cy="314325"/>
+          <a:off x="19050" y="1060450"/>
+          <a:ext cx="2165350" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000021C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E33880-43A5-4D9B-9267-EDF6C37A805B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="4857750"/>
+          <a:off x="47625" y="4829175"/>
           <a:ext cx="228600" cy="2705100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
@@ -1094,61 +1125,61 @@
             <a:t>貨　　　　物</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000031C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2DBF20-B444-483A-8DCE-86A94DCCC10E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="295275" y="4457700"/>
+          <a:off x="295275" y="4429125"/>
           <a:ext cx="228600" cy="1228725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
@@ -1160,277 +1191,277 @@
             <a:t>輸送重量</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000141C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7F11CE5-790B-4946-8881-2701E3665167}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="4410075"/>
+          <a:off x="276225" y="4381500"/>
           <a:ext cx="0" cy="3743325"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000151C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36FDB27-9BB6-4B5B-A38F-C7F8646AC8E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="285750" y="5781675"/>
-          <a:ext cx="295275" cy="0"/>
+          <a:off x="285750" y="5753100"/>
+          <a:ext cx="292100" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000161C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{567ACAA1-C0F7-4506-959F-834A674C6E45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="276225" y="7496175"/>
-          <a:ext cx="1914525" cy="0"/>
+          <a:off x="276225" y="7467600"/>
+          <a:ext cx="1908175" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000171C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F296CA-3166-43AF-BAFE-7389A3FB02F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipH="1">
-          <a:off x="285750" y="7839075"/>
-          <a:ext cx="1905000" cy="0"/>
+          <a:off x="285750" y="7810500"/>
+          <a:ext cx="1898650" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000081C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1962EF75-D19A-49B2-8457-072B77221934}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="314325" y="5829300"/>
+          <a:off x="314325" y="5800725"/>
           <a:ext cx="228600" cy="1619250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
@@ -1447,115 +1478,115 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89033F1E-890A-4A45-AD54-23500B93804E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{489D8196-D326-4ED1-A20E-FA74A175D20A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19050" y="1057275"/>
-          <a:ext cx="2171700" cy="314325"/>
+          <a:off x="19050" y="1059180"/>
+          <a:ext cx="1954530" cy="312420"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAFCF418-D803-43FB-A672-C9F9049FE5BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{057C4738-FC05-4843-A59C-EEA00DE1B565}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="44450" y="4826000"/>
+          <a:off x="47625" y="4829175"/>
           <a:ext cx="228600" cy="2686050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
@@ -1567,62 +1598,62 @@
             <a:t>貨　　　　物</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB1BB358-C43A-4677-93A7-B62C97876B3D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A52980-CE59-4C47-A57D-FBB698E0D748}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="292100" y="4425950"/>
-          <a:ext cx="228600" cy="1231900"/>
+          <a:off x="295275" y="4429125"/>
+          <a:ext cx="228600" cy="1228725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1633,62 +1664,62 @@
             <a:t>輸送重量</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB1B830E-B2C4-4777-BA59-3376C346343A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DC3FA6C-47CE-41E6-8733-7892F74B3596}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="311150" y="5797550"/>
-          <a:ext cx="228600" cy="1619250"/>
+          <a:off x="314325" y="5800725"/>
+          <a:ext cx="213360" cy="1619250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" vert="wordArtVertRtl" wrap="square" lIns="27432" tIns="0" rIns="27432" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
@@ -1699,365 +1730,399 @@
             <a:t>千トンキロメートル</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60281CB-A7FC-42B0-9428-A5BB9BDDFE9A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB80C0B-4EC7-4D18-A3D6-ABC389F5D787}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="273050" y="4381500"/>
-          <a:ext cx="0" cy="3740150"/>
+          <a:off x="276225" y="4381500"/>
+          <a:ext cx="0" cy="3743325"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01676C46-7366-4A99-BE9C-0FF3BF9FF3C5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEAAB5C0-72A3-4019-BC2A-84024323B548}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="285750" y="5753100"/>
-          <a:ext cx="295275" cy="0"/>
+          <a:ext cx="240030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92248640-FE43-4D8C-928A-41871FBBBB74}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5466A8A2-8346-4305-AF39-BE257AD2CA2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="273050" y="7467600"/>
-          <a:ext cx="1917700" cy="0"/>
+          <a:off x="276225" y="7467600"/>
+          <a:ext cx="1697355" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1203FFA5-33DD-48F2-891E-3C46659BA12F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB177F83-04A1-40C9-9D11-7A7DE4786B5E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipH="1">
           <a:off x="285750" y="7810500"/>
-          <a:ext cx="1905000" cy="0"/>
+          <a:ext cx="1687830" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2155,1615 +2220,1614 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EC10C89-FAFA-40A7-A99E-0CD809129172}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="7.58203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="7.58203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="21.08203125" style="13" customWidth="1"/>
+    <col min="3" max="7" width="14.58203125" style="13" customWidth="1"/>
+    <col min="8" max="8" width="9" style="13" customWidth="1"/>
+    <col min="9" max="9" width="18.58203125" style="13" customWidth="1"/>
+    <col min="10" max="15" width="14.58203125" style="13" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:15" ht="21">
+      <c r="A1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+    </row>
+    <row r="3" spans="1:15" ht="16.5">
+      <c r="A3" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="26"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="14"/>
+      <c r="B4" s="14"/>
+    </row>
+    <row r="5" spans="1:15" s="15" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A5" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="I5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="28"/>
+    </row>
+    <row r="6" spans="1:15" ht="24.75" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="30"/>
+      <c r="C6" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="24" customHeight="1">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="37"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="24"/>
+      <c r="O7" s="37"/>
+    </row>
+    <row r="8" spans="1:15" ht="24" customHeight="1">
+      <c r="A8" s="33"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="9">
+        <v>4092913</v>
+      </c>
+      <c r="K8" s="9">
+        <v>24973</v>
+      </c>
+      <c r="L8" s="9">
+        <v>2872221</v>
+      </c>
+      <c r="M8" s="9">
+        <v>2907621</v>
+      </c>
+      <c r="N8" s="9">
+        <v>26527</v>
+      </c>
+      <c r="O8" s="10">
+        <v>9924255</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="27" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="24"/>
+      <c r="C9" s="1">
+        <v>855548</v>
+      </c>
+      <c r="D9" s="1">
+        <v>233494</v>
+      </c>
+      <c r="E9" s="1">
+        <v>622054</v>
+      </c>
+      <c r="F9" s="1">
+        <v>1485</v>
+      </c>
+      <c r="G9" s="2">
+        <v>130251</v>
+      </c>
+      <c r="I9" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="27"/>
-[...11 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="K9" s="9">
+        <v>2220</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="9">
+        <v>83</v>
+      </c>
+      <c r="O9" s="10">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A10" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="24"/>
+      <c r="C10" s="1">
+        <v>708467644</v>
+      </c>
+      <c r="D10" s="1">
+        <v>245584042</v>
+      </c>
+      <c r="E10" s="1">
+        <v>462883602</v>
+      </c>
+      <c r="F10" s="1">
+        <v>1502990</v>
+      </c>
+      <c r="G10" s="2">
+        <v>612243437</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="11">
+        <v>4092913</v>
+      </c>
+      <c r="K10" s="11">
+        <v>27193</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2872221</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2907621</v>
+      </c>
+      <c r="N10" s="11">
+        <v>26610</v>
+      </c>
+      <c r="O10" s="12">
+        <v>9926558</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="27" customHeight="1">
+      <c r="A11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="3">
+        <v>52225.770833333299</v>
+      </c>
+      <c r="D11" s="3">
+        <v>17769.986111111099</v>
+      </c>
+      <c r="E11" s="3">
+        <v>34455.784722222197</v>
+      </c>
+      <c r="F11" s="3">
+        <v>106.65694444444399</v>
+      </c>
+      <c r="G11" s="4">
+        <v>34945.849305555603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="27" customHeight="1">
+      <c r="A12" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1">
+        <v>107021211</v>
+      </c>
+      <c r="D12" s="1">
+        <v>46122587</v>
+      </c>
+      <c r="E12" s="1">
+        <v>60898624</v>
+      </c>
+      <c r="F12" s="1">
+        <v>100743</v>
+      </c>
+      <c r="G12" s="2">
+        <v>20223875</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="1">
+        <v>101710237</v>
+      </c>
+      <c r="D13" s="1">
+        <v>49186404</v>
+      </c>
+      <c r="E13" s="1">
+        <v>52523833</v>
+      </c>
+      <c r="F13" s="1">
+        <v>107937</v>
+      </c>
+      <c r="G13" s="2">
+        <v>99402255</v>
+      </c>
+      <c r="I13" s="20"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="42"/>
+    </row>
+    <row r="14" spans="1:15" ht="27" customHeight="1">
+      <c r="A14" s="23"/>
+      <c r="B14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="1">
+        <v>132028616</v>
+      </c>
+      <c r="D14" s="1">
+        <v>60642027</v>
+      </c>
+      <c r="E14" s="1">
+        <v>71386590</v>
+      </c>
+      <c r="F14" s="1">
+        <v>151924</v>
+      </c>
+      <c r="G14" s="2">
+        <v>124622169</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="35"/>
+      <c r="N14" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="O14" s="36"/>
+    </row>
+    <row r="15" spans="1:15" ht="27" customHeight="1">
+      <c r="A15" s="23"/>
+      <c r="B15" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="5">
+        <v>77</v>
+      </c>
+      <c r="D15" s="5">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="E15" s="5">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F15" s="5">
+        <v>71</v>
+      </c>
+      <c r="G15" s="6">
+        <v>79.8</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="43">
+        <v>1758.125</v>
+      </c>
+      <c r="K15" s="44"/>
+      <c r="L15" s="43">
+        <v>155.12777777777799</v>
+      </c>
+      <c r="M15" s="44"/>
+      <c r="N15" s="43">
+        <v>1913.25277777778</v>
+      </c>
+      <c r="O15" s="49"/>
+    </row>
+    <row r="16" spans="1:15" ht="27" customHeight="1">
+      <c r="A16" s="40"/>
+      <c r="B16" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1">
+        <v>601720239</v>
+      </c>
+      <c r="D16" s="1">
+        <v>451501497</v>
+      </c>
+      <c r="E16" s="1">
+        <v>150218742</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1738644</v>
+      </c>
+      <c r="G16" s="2">
+        <v>1514802082</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="43">
+        <v>1359.8576388888901</v>
+      </c>
+      <c r="K16" s="44"/>
+      <c r="L16" s="43">
+        <v>1209.75416666667</v>
+      </c>
+      <c r="M16" s="44"/>
+      <c r="N16" s="43">
+        <v>2569.6118055555598</v>
+      </c>
+      <c r="O16" s="49"/>
+    </row>
+    <row r="17" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A17" s="23"/>
+      <c r="B17" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1">
+        <v>55212391</v>
+      </c>
+      <c r="D17" s="1">
+        <v>37062791</v>
+      </c>
+      <c r="E17" s="1">
+        <v>18149600</v>
+      </c>
+      <c r="F17" s="1">
+        <v>1137</v>
+      </c>
+      <c r="G17" s="2">
+        <v>30224704</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="51">
+        <v>3117.9826388888901</v>
+      </c>
+      <c r="K17" s="52"/>
+      <c r="L17" s="51">
+        <v>1364.88194444444</v>
+      </c>
+      <c r="M17" s="52"/>
+      <c r="N17" s="51">
+        <v>4482.8645833333303</v>
+      </c>
+      <c r="O17" s="53"/>
+    </row>
+    <row r="18" spans="1:15" ht="27" customHeight="1">
+      <c r="A18" s="23"/>
+      <c r="B18" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1">
+        <v>49163001</v>
+      </c>
+      <c r="D18" s="1">
+        <v>31385380</v>
+      </c>
+      <c r="E18" s="1">
+        <v>17777621</v>
+      </c>
+      <c r="F18" s="1">
+        <v>6699</v>
+      </c>
+      <c r="G18" s="2">
+        <v>26300004</v>
+      </c>
+      <c r="I18" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54"/>
+      <c r="N18" s="54"/>
+      <c r="O18" s="54"/>
+    </row>
+    <row r="19" spans="1:15" ht="27" customHeight="1">
+      <c r="A19" s="50"/>
+      <c r="B19" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1">
+        <v>706095631</v>
+      </c>
+      <c r="D19" s="1">
+        <v>519949668</v>
+      </c>
+      <c r="E19" s="1">
+        <v>186145963</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1746480</v>
+      </c>
+      <c r="G19" s="2">
+        <v>1571326790</v>
+      </c>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="54"/>
+      <c r="M19" s="54"/>
+      <c r="N19" s="54"/>
+      <c r="O19" s="54"/>
+    </row>
+    <row r="20" spans="1:15" ht="27" customHeight="1">
+      <c r="A20" s="55"/>
+      <c r="B20" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="1">
+        <v>7628268</v>
+      </c>
+      <c r="D20" s="1">
+        <v>3688980</v>
+      </c>
+      <c r="E20" s="1">
+        <v>3939288</v>
+      </c>
+      <c r="F20" s="1">
+        <v>8096</v>
+      </c>
+      <c r="G20" s="2">
+        <v>9286839</v>
+      </c>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="54"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="54"/>
+      <c r="N20" s="54"/>
+      <c r="O20" s="54"/>
+    </row>
+    <row r="21" spans="1:15" ht="27" customHeight="1">
+      <c r="A21" s="40"/>
+      <c r="B21" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1">
+        <v>644580</v>
+      </c>
+      <c r="D21" s="1">
+        <v>501986</v>
+      </c>
+      <c r="E21" s="1">
+        <v>142594</v>
+      </c>
+      <c r="F21" s="1">
+        <v>1712</v>
+      </c>
+      <c r="G21" s="2">
+        <v>8486677</v>
+      </c>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+    </row>
+    <row r="22" spans="1:15" ht="27" customHeight="1">
+      <c r="A22" s="40"/>
+      <c r="B22" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1">
+        <v>62983</v>
+      </c>
+      <c r="D22" s="1">
+        <v>43529</v>
+      </c>
+      <c r="E22" s="1">
+        <v>19454</v>
+      </c>
+      <c r="F22" s="1">
         <v>0</v>
       </c>
-      <c r="B3" s="28"/>
-[...29 lines deleted...]
-      <c r="G6" s="38" t="s">
+      <c r="G22" s="2">
+        <v>64798</v>
+      </c>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+    </row>
+    <row r="23" spans="1:15" ht="27" customHeight="1">
+      <c r="A23" s="40"/>
+      <c r="B23" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="1">
+        <v>47690</v>
+      </c>
+      <c r="D23" s="1">
+        <v>32292</v>
+      </c>
+      <c r="E23" s="1">
+        <v>15398</v>
+      </c>
+      <c r="F23" s="1">
         <v>6</v>
       </c>
-      <c r="I6" s="40" t="s">
-[...51 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="G23" s="2">
+        <v>166940</v>
+      </c>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54"/>
+      <c r="N23" s="54"/>
+      <c r="O23" s="54"/>
+    </row>
+    <row r="24" spans="1:15" ht="27" customHeight="1">
+      <c r="A24" s="56"/>
+      <c r="B24" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...506 lines deleted...]
-      <c r="C24" s="9">
+      <c r="C24" s="1">
         <v>8383521</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D24" s="1">
         <v>4266787</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E24" s="1">
         <v>4116734</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="1">
         <v>9814</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="2">
         <v>18005254</v>
       </c>
-      <c r="I24" s="56"/>
-[...8 lines deleted...]
-      <c r="A25" s="47" t="s">
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+    </row>
+    <row r="25" spans="1:15" ht="27" customHeight="1">
+      <c r="A25" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="48"/>
-      <c r="C25" s="9">
+      <c r="B25" s="46"/>
+      <c r="C25" s="1">
         <v>15710361</v>
       </c>
-      <c r="D25" s="9">
+      <c r="D25" s="1">
         <v>7575666</v>
       </c>
-      <c r="E25" s="9">
+      <c r="E25" s="1">
         <v>8134695</v>
       </c>
-      <c r="F25" s="9">
+      <c r="F25" s="1">
         <v>18118</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="2">
         <v>26147233</v>
       </c>
-      <c r="I25" s="56"/>
-[...8 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+    </row>
+    <row r="26" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A26" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="50"/>
-      <c r="C26" s="21">
+      <c r="B26" s="48"/>
+      <c r="C26" s="7">
         <v>53.4</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="7">
         <v>56.3</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="7">
         <v>50.6</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="7">
         <v>54.2</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="8">
         <v>68.900000000000006</v>
       </c>
-      <c r="I26" s="56"/>
-[...5 lines deleted...]
-      <c r="O26" s="56"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="54"/>
+      <c r="N26" s="54"/>
+      <c r="O26" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="I18:O26"/>
     <mergeCell ref="A20:A24"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="82" fitToWidth="2" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6059D25F-6754-48FC-AB6B-5E75D35EC297}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45AA7E3C-B0D0-4DF5-B8C9-E01CFB8FA5E5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="7.58203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="6.9140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="19" style="13" customWidth="1"/>
+    <col min="3" max="7" width="13.1640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="8.08203125" style="13"/>
+    <col min="9" max="9" width="16.83203125" style="13" customWidth="1"/>
+    <col min="10" max="15" width="13.1640625" style="13" customWidth="1"/>
+    <col min="16" max="16384" width="8.08203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:15" ht="21">
+      <c r="A1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+    </row>
+    <row r="3" spans="1:15" ht="16.5">
+      <c r="A3" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="26"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="14"/>
+      <c r="B4" s="14"/>
+    </row>
+    <row r="5" spans="1:15" s="15" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A5" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="I5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="28"/>
+    </row>
+    <row r="6" spans="1:15" ht="24.75" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="30"/>
+      <c r="C6" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="24" customHeight="1">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="37"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="24"/>
+      <c r="O7" s="37"/>
+    </row>
+    <row r="8" spans="1:15" ht="24" customHeight="1">
+      <c r="A8" s="33"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="9">
+        <v>4086158</v>
+      </c>
+      <c r="K8" s="9">
+        <v>24774</v>
+      </c>
+      <c r="L8" s="9">
+        <v>2928524</v>
+      </c>
+      <c r="M8" s="9">
+        <v>2976034</v>
+      </c>
+      <c r="N8" s="9">
+        <v>25577</v>
+      </c>
+      <c r="O8" s="10">
+        <v>10041067</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="27" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="24"/>
+      <c r="C9" s="1">
+        <v>857468</v>
+      </c>
+      <c r="D9" s="1">
+        <v>235278</v>
+      </c>
+      <c r="E9" s="1">
+        <v>622190</v>
+      </c>
+      <c r="F9" s="1">
+        <v>1192</v>
+      </c>
+      <c r="G9" s="2">
+        <v>134746</v>
+      </c>
+      <c r="I9" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="27"/>
-[...44 lines deleted...]
-      <c r="G6" s="38" t="s">
+      <c r="K9" s="9">
+        <v>2171</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="9">
+        <v>87</v>
+      </c>
+      <c r="O9" s="10">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A10" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="24"/>
+      <c r="C10" s="1">
+        <v>711684107</v>
+      </c>
+      <c r="D10" s="1">
+        <v>247594468</v>
+      </c>
+      <c r="E10" s="1">
+        <v>464089639</v>
+      </c>
+      <c r="F10" s="1">
+        <v>1167633</v>
+      </c>
+      <c r="G10" s="2">
+        <v>624667668</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="11">
+        <v>4086158</v>
+      </c>
+      <c r="K10" s="11">
+        <v>26945</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2928524</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2976034</v>
+      </c>
+      <c r="N10" s="11">
+        <v>25664</v>
+      </c>
+      <c r="O10" s="12">
+        <v>10043325</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="27" customHeight="1">
+      <c r="A11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="3">
+        <v>52507.5625</v>
+      </c>
+      <c r="D11" s="3">
+        <v>17934.672222222202</v>
+      </c>
+      <c r="E11" s="3">
+        <v>34572.890277777798</v>
+      </c>
+      <c r="F11" s="3">
+        <v>83.693055555555603</v>
+      </c>
+      <c r="G11" s="4">
+        <v>36144.338888888902</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="27" customHeight="1">
+      <c r="A12" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1">
+        <v>108764665</v>
+      </c>
+      <c r="D12" s="1">
+        <v>46909631</v>
+      </c>
+      <c r="E12" s="1">
+        <v>61855034</v>
+      </c>
+      <c r="F12" s="1">
+        <v>79374</v>
+      </c>
+      <c r="G12" s="2">
+        <v>21159808</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="1">
+        <v>103383579</v>
+      </c>
+      <c r="D13" s="1">
+        <v>49981906</v>
+      </c>
+      <c r="E13" s="1">
+        <v>53401673</v>
+      </c>
+      <c r="F13" s="1">
+        <v>82345</v>
+      </c>
+      <c r="G13" s="2">
+        <v>103815231</v>
+      </c>
+      <c r="I13" s="20"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="42"/>
+    </row>
+    <row r="14" spans="1:15" ht="27" customHeight="1">
+      <c r="A14" s="23"/>
+      <c r="B14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="1">
+        <v>132712603</v>
+      </c>
+      <c r="D14" s="1">
+        <v>61177182</v>
+      </c>
+      <c r="E14" s="1">
+        <v>71535421</v>
+      </c>
+      <c r="F14" s="1">
+        <v>113644</v>
+      </c>
+      <c r="G14" s="2">
+        <v>128819096</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="35"/>
+      <c r="N14" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="O14" s="36"/>
+    </row>
+    <row r="15" spans="1:15" ht="27" customHeight="1">
+      <c r="A15" s="23"/>
+      <c r="B15" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="5">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D15" s="5">
+        <v>81.7</v>
+      </c>
+      <c r="E15" s="5">
+        <v>74.7</v>
+      </c>
+      <c r="F15" s="5">
+        <v>72.5</v>
+      </c>
+      <c r="G15" s="6">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="57">
+        <v>1687.05</v>
+      </c>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57">
+        <v>132.38958333333301</v>
+      </c>
+      <c r="M15" s="57"/>
+      <c r="N15" s="57">
+        <v>1819.4395833333299</v>
+      </c>
+      <c r="O15" s="58"/>
+    </row>
+    <row r="16" spans="1:15" ht="27" customHeight="1">
+      <c r="A16" s="40"/>
+      <c r="B16" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1">
+        <v>618117087</v>
+      </c>
+      <c r="D16" s="1">
+        <v>460393771</v>
+      </c>
+      <c r="E16" s="1">
+        <v>157723316</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1336213</v>
+      </c>
+      <c r="G16" s="2">
+        <v>1534787722</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="57">
+        <v>1354.69444444444</v>
+      </c>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57">
+        <v>1187.95763888889</v>
+      </c>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57">
+        <v>2542.6520833333302</v>
+      </c>
+      <c r="O16" s="58"/>
+    </row>
+    <row r="17" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A17" s="23"/>
+      <c r="B17" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1">
+        <v>57336550</v>
+      </c>
+      <c r="D17" s="1">
+        <v>38848219</v>
+      </c>
+      <c r="E17" s="1">
+        <v>18488331</v>
+      </c>
+      <c r="F17" s="1">
+        <v>575</v>
+      </c>
+      <c r="G17" s="2">
+        <v>30446478</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="59">
+        <v>3041.74444444444</v>
+      </c>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59">
+        <v>1320.3472222222199</v>
+      </c>
+      <c r="M17" s="59"/>
+      <c r="N17" s="59">
+        <v>4362.0916666666699</v>
+      </c>
+      <c r="O17" s="60"/>
+    </row>
+    <row r="18" spans="1:15" ht="27" customHeight="1">
+      <c r="A18" s="23"/>
+      <c r="B18" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1">
+        <v>48263155</v>
+      </c>
+      <c r="D18" s="1">
+        <v>30731126</v>
+      </c>
+      <c r="E18" s="1">
+        <v>17532029</v>
+      </c>
+      <c r="F18" s="1">
+        <v>7040</v>
+      </c>
+      <c r="G18" s="2">
+        <v>25790979</v>
+      </c>
+      <c r="I18" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54"/>
+      <c r="N18" s="54"/>
+      <c r="O18" s="54"/>
+    </row>
+    <row r="19" spans="1:15" ht="27" customHeight="1">
+      <c r="A19" s="50"/>
+      <c r="B19" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1">
+        <v>723716792</v>
+      </c>
+      <c r="D19" s="1">
+        <v>529973116</v>
+      </c>
+      <c r="E19" s="1">
+        <v>193743676</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1343828</v>
+      </c>
+      <c r="G19" s="2">
+        <v>1591025179</v>
+      </c>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="54"/>
+      <c r="M19" s="54"/>
+      <c r="N19" s="54"/>
+      <c r="O19" s="54"/>
+    </row>
+    <row r="20" spans="1:15" ht="27" customHeight="1">
+      <c r="A20" s="55"/>
+      <c r="B20" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="1">
+        <v>7753769</v>
+      </c>
+      <c r="D20" s="1">
+        <v>3748643</v>
+      </c>
+      <c r="E20" s="1">
+        <v>4005126</v>
+      </c>
+      <c r="F20" s="1">
+        <v>6177</v>
+      </c>
+      <c r="G20" s="2">
+        <v>9697688</v>
+      </c>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="54"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="54"/>
+      <c r="N20" s="54"/>
+      <c r="O20" s="54"/>
+    </row>
+    <row r="21" spans="1:15" ht="27" customHeight="1">
+      <c r="A21" s="40"/>
+      <c r="B21" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1">
+        <v>659262</v>
+      </c>
+      <c r="D21" s="1">
+        <v>509200</v>
+      </c>
+      <c r="E21" s="1">
+        <v>150061</v>
+      </c>
+      <c r="F21" s="1">
+        <v>1304</v>
+      </c>
+      <c r="G21" s="2">
+        <v>8626340</v>
+      </c>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+    </row>
+    <row r="22" spans="1:15" ht="27" customHeight="1">
+      <c r="A22" s="40"/>
+      <c r="B22" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1">
+        <v>65730</v>
+      </c>
+      <c r="D22" s="1">
+        <v>45829</v>
+      </c>
+      <c r="E22" s="1">
+        <v>19901</v>
+      </c>
+      <c r="F22" s="1">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2">
+        <v>66867</v>
+      </c>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+    </row>
+    <row r="23" spans="1:15" ht="27" customHeight="1">
+      <c r="A23" s="40"/>
+      <c r="B23" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="1">
+        <v>46791</v>
+      </c>
+      <c r="D23" s="1">
+        <v>31609</v>
+      </c>
+      <c r="E23" s="1">
+        <v>15182</v>
+      </c>
+      <c r="F23" s="1">
         <v>6</v>
       </c>
-      <c r="I6" s="40" t="s">
-[...51 lines deleted...]
-      <c r="D8" s="24" t="s">
+      <c r="G23" s="2">
+        <v>164889</v>
+      </c>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54"/>
+      <c r="N23" s="54"/>
+      <c r="O23" s="54"/>
+    </row>
+    <row r="24" spans="1:15" ht="27" customHeight="1">
+      <c r="A24" s="56"/>
+      <c r="B24" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="E8" s="24" t="s">
-[...506 lines deleted...]
-      <c r="C24" s="9">
+      <c r="C24" s="1">
         <v>8525552</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D24" s="1">
         <v>4335282</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E24" s="1">
         <v>4190270</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="1">
         <v>7487</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="2">
         <v>18555784</v>
       </c>
-      <c r="I24" s="56"/>
-[...8 lines deleted...]
-      <c r="A25" s="47" t="s">
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+    </row>
+    <row r="25" spans="1:15" ht="27" customHeight="1">
+      <c r="A25" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="48"/>
-      <c r="C25" s="9">
+      <c r="B25" s="46"/>
+      <c r="C25" s="1">
         <v>15776201</v>
       </c>
-      <c r="D25" s="9">
+      <c r="D25" s="1">
         <v>7646621</v>
       </c>
-      <c r="E25" s="9">
+      <c r="E25" s="1">
         <v>8129580</v>
       </c>
-      <c r="F25" s="9">
+      <c r="F25" s="1">
         <v>13675</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="2">
         <v>26697966</v>
       </c>
-      <c r="I25" s="56"/>
-[...8 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+    </row>
+    <row r="26" spans="1:15" ht="27" customHeight="1" thickBot="1">
+      <c r="A26" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="50"/>
-      <c r="C26" s="21">
+      <c r="B26" s="48"/>
+      <c r="C26" s="7">
         <v>54</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="7">
         <v>56.7</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="7">
         <v>51.5</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="7">
         <v>54.7</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="8">
         <v>69.5</v>
       </c>
-      <c r="I26" s="56"/>
-[...5 lines deleted...]
-      <c r="O26" s="56"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="54"/>
+      <c r="N26" s="54"/>
+      <c r="O26" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="38">
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="I18:O26"/>
+    <mergeCell ref="A20:A24"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="A11:B11"/>
-[...20 lines deleted...]
-    <mergeCell ref="A20:A24"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="82" fitToWidth="2" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>第1表総括表_暦年</vt:lpstr>
       <vt:lpstr>第1表総括表_年度</vt:lpstr>
       <vt:lpstr>第1表総括表_年度!Print_Area</vt:lpstr>
       <vt:lpstr>第1表総括表_暦年!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>