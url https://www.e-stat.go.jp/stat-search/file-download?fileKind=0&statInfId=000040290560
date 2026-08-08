--- v0 (2026-05-07)
+++ v1 (2026-08-08)
@@ -1,84 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和6年\4【作業中】原稿\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6C15C7A-3075-4EDE-9A9D-E727E478D74B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0DE34AC-9C15-4289-9F38-2E8A7F8ADFCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{6F253B59-764B-4A17-9ED0-E432935B020C}"/>
   </bookViews>
   <sheets>
     <sheet name="付表第2表年度" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="522">
   <si>
+    <t>平成26年</t>
+  </si>
+  <si>
+    <t>27年</t>
+  </si>
+  <si>
+    <t>28年</t>
+  </si>
+  <si>
+    <t>29年</t>
+  </si>
+  <si>
+    <t>30年</t>
+  </si>
+  <si>
+    <t>令和元年</t>
+  </si>
+  <si>
+    <t>令和5年 4月</t>
+  </si>
+  <si>
+    <t>令和6年 1月</t>
+  </si>
+  <si>
+    <t>令和6年 4月</t>
+  </si>
+  <si>
+    <t>令和7年 1月</t>
+  </si>
+  <si>
+    <t>付表第２表　航空輸送量推移表(年度)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>1  　国内定期</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(1) 　合  　計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(2) 　幹　　線</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">             項  目
 年  月</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅                         客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨             物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -110,352 +144,800 @@
     <t>ト ン キ ロ
 (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注   1.　数字はすべて四捨五入計算。　(年計と内訳が若干異なる箇所がある)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　2.　貨物には超過手荷物及び郵便物は含まれない。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　3.　(　　)　内は対前年同月比　(％)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２　国　　　際</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(３) 　ローカル線</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>27年度</t>
-[...120 lines deleted...]
-  <si>
     <t>7,849(143)</t>
   </si>
   <si>
     <t>7,473(144)</t>
   </si>
   <si>
     <t>10,832(116)</t>
   </si>
   <si>
     <t>45,654(103)</t>
   </si>
   <si>
     <t>50,782(103)</t>
   </si>
   <si>
+    <t xml:space="preserve">5 </t>
+  </si>
+  <si>
     <t>8,840(139)</t>
   </si>
   <si>
     <t>8,302(139)</t>
   </si>
   <si>
     <t>11,317(108)</t>
   </si>
   <si>
     <t>42,443(106)</t>
   </si>
   <si>
     <t>46,928(104)</t>
   </si>
   <si>
+    <t xml:space="preserve">6 </t>
+  </si>
+  <si>
     <t>8,426(135)</t>
   </si>
   <si>
     <t>7,924(134)</t>
   </si>
   <si>
     <t>10,731(107)</t>
   </si>
   <si>
     <t>43,343(103)</t>
   </si>
   <si>
     <t>46,958(102)</t>
   </si>
   <si>
+    <t xml:space="preserve">7 </t>
+  </si>
+  <si>
     <t>8,831(118)</t>
   </si>
   <si>
     <t>8,495(117)</t>
   </si>
   <si>
     <t>11,619(102)</t>
   </si>
   <si>
     <t>49,776(103)</t>
   </si>
   <si>
     <t>54,920(102)</t>
   </si>
   <si>
+    <t xml:space="preserve">8 </t>
+  </si>
+  <si>
     <t>9,829(116)</t>
   </si>
   <si>
     <t>9,329(113)</t>
   </si>
   <si>
     <t>11,405(96)</t>
   </si>
   <si>
     <t>45,302(103)</t>
   </si>
   <si>
     <t>48,848(101)</t>
   </si>
   <si>
+    <t xml:space="preserve">9 </t>
+  </si>
+  <si>
     <t>8,906(124)</t>
   </si>
   <si>
     <t>8,455(124)</t>
   </si>
   <si>
     <t>11,207(106)</t>
   </si>
   <si>
     <t>44,169(102)</t>
   </si>
   <si>
     <t>47,048(101)</t>
   </si>
   <si>
+    <t xml:space="preserve">10 </t>
+  </si>
+  <si>
     <t>9,541(112)</t>
   </si>
   <si>
     <t>9,051(112)</t>
   </si>
   <si>
     <t>11,404(100)</t>
   </si>
   <si>
     <t>48,145(100)</t>
   </si>
   <si>
     <t>51,029(99)</t>
   </si>
   <si>
+    <t xml:space="preserve">11 </t>
+  </si>
+  <si>
     <t>9,029(106)</t>
   </si>
   <si>
     <t>8,441(106)</t>
   </si>
   <si>
     <t>10,735(99)</t>
   </si>
   <si>
     <t>48,170(100)</t>
   </si>
   <si>
     <t>51,625(99)</t>
   </si>
   <si>
+    <t xml:space="preserve">12 </t>
+  </si>
+  <si>
     <t>8,480(103)</t>
   </si>
   <si>
     <t>7,971(102)</t>
   </si>
   <si>
     <t>11,169(98)</t>
   </si>
   <si>
     <t>58,076(98)</t>
   </si>
   <si>
     <t>62,632(98)</t>
   </si>
   <si>
     <t>7,624(105)</t>
   </si>
   <si>
     <t>7,247(105)</t>
   </si>
   <si>
     <t>10,645(97)</t>
   </si>
   <si>
     <t>39,651(96)</t>
   </si>
   <si>
     <t>42,695(96)</t>
   </si>
   <si>
+    <t xml:space="preserve">2 </t>
+  </si>
+  <si>
     <t>8,177(107)</t>
   </si>
   <si>
     <t>7,794(107)</t>
   </si>
   <si>
     <t>10,056(101)</t>
   </si>
   <si>
     <t>42,434(103)</t>
   </si>
   <si>
     <t>45,689(103)</t>
   </si>
   <si>
+    <t xml:space="preserve">3 </t>
+  </si>
+  <si>
     <t>9,272(100)</t>
   </si>
   <si>
     <t>8,873(100)</t>
   </si>
   <si>
     <t>11,076(98)</t>
   </si>
   <si>
     <t>47,872(97)</t>
   </si>
   <si>
     <t>52,095(96)</t>
   </si>
   <si>
+    <t>7,808(99)</t>
+  </si>
+  <si>
+    <t>7,409(99)</t>
+  </si>
+  <si>
+    <t>10,627(98)</t>
+  </si>
+  <si>
+    <t>46,140(101)</t>
+  </si>
+  <si>
+    <t>50,368(99)</t>
+  </si>
+  <si>
+    <t>8,630(98)</t>
+  </si>
+  <si>
+    <t>8,118(98)</t>
+  </si>
+  <si>
+    <t>11,245(99)</t>
+  </si>
+  <si>
+    <t>44,732(105)</t>
+  </si>
+  <si>
+    <t>48,824(104)</t>
+  </si>
+  <si>
+    <t>8,277(98)</t>
+  </si>
+  <si>
+    <t>7,815(99)</t>
+  </si>
+  <si>
+    <t>10,704(100)</t>
+  </si>
+  <si>
+    <t>46,123(106)</t>
+  </si>
+  <si>
+    <t>49,851(106)</t>
+  </si>
+  <si>
+    <t>9,225(104)</t>
+  </si>
+  <si>
+    <t>8,847(104)</t>
+  </si>
+  <si>
+    <t>11,529(99)</t>
+  </si>
+  <si>
+    <t>53,280(107)</t>
+  </si>
+  <si>
+    <t>57,788(105)</t>
+  </si>
+  <si>
+    <t>10,208(104)</t>
+  </si>
+  <si>
+    <t>9,832(105)</t>
+  </si>
+  <si>
+    <t>11,537(101)</t>
+  </si>
+  <si>
+    <t>50,908(112)</t>
+  </si>
+  <si>
+    <t>54,225(111)</t>
+  </si>
+  <si>
+    <t>9,398(106)</t>
+  </si>
+  <si>
+    <t>8,941(106)</t>
+  </si>
+  <si>
+    <t>11,113(99)</t>
+  </si>
+  <si>
+    <t>52,730(119)</t>
+  </si>
+  <si>
+    <t>55,213(117)</t>
+  </si>
+  <si>
+    <t>9,894(104)</t>
+  </si>
+  <si>
+    <t>9,394(104)</t>
+  </si>
+  <si>
+    <t>11,358(100)</t>
+  </si>
+  <si>
+    <t>56,721(118)</t>
+  </si>
+  <si>
+    <t>59,384(116)</t>
+  </si>
+  <si>
+    <t>9,492(105)</t>
+  </si>
+  <si>
+    <t>8,928(106)</t>
+  </si>
+  <si>
+    <t>10,846(101)</t>
+  </si>
+  <si>
+    <t>55,330(115)</t>
+  </si>
+  <si>
+    <t>58,330(113)</t>
+  </si>
+  <si>
+    <t>9,015(106)</t>
+  </si>
+  <si>
+    <t>8,512(107)</t>
+  </si>
+  <si>
+    <t>11,292(101)</t>
+  </si>
+  <si>
+    <t>65,800(113)</t>
+  </si>
+  <si>
+    <t>70,119(112)</t>
+  </si>
+  <si>
+    <t>8,586(113)</t>
+  </si>
+  <si>
+    <t>8,142(112)</t>
+  </si>
+  <si>
+    <t>11,243(106)</t>
+  </si>
+  <si>
+    <t>46,635(118)</t>
+  </si>
+  <si>
+    <t>49,318(116)</t>
+  </si>
+  <si>
+    <t>8,454(103)</t>
+  </si>
+  <si>
+    <t>8,085(104)</t>
+  </si>
+  <si>
+    <t>9,891(98)</t>
+  </si>
+  <si>
+    <t>46,698(110)</t>
+  </si>
+  <si>
+    <t>49,212(108)</t>
+  </si>
+  <si>
+    <t>9,776(105)</t>
+  </si>
+  <si>
+    <t>9,361(106)</t>
+  </si>
+  <si>
+    <t>11,328(102)</t>
+  </si>
+  <si>
+    <t>53,021(111)</t>
+  </si>
+  <si>
+    <t>56,631(109)</t>
+  </si>
+  <si>
+    <t>3,354(140)</t>
+  </si>
+  <si>
+    <t>3,583(142)</t>
+  </si>
+  <si>
+    <t>4,881(117)</t>
+  </si>
+  <si>
+    <t>35,000(104)</t>
+  </si>
+  <si>
+    <t>40,602(102)</t>
+  </si>
+  <si>
+    <t>3,666(136)</t>
+  </si>
+  <si>
+    <t>3,866(137)</t>
+  </si>
+  <si>
+    <t>5,116(112)</t>
+  </si>
+  <si>
+    <t>32,001(105)</t>
+  </si>
+  <si>
+    <t>37,028(103)</t>
+  </si>
+  <si>
+    <t>3,592(130)</t>
+  </si>
+  <si>
+    <t>3,789(130)</t>
+  </si>
+  <si>
+    <t>4,825(110)</t>
+  </si>
+  <si>
+    <t>33,303(104)</t>
+  </si>
+  <si>
+    <t>37,568(102)</t>
+  </si>
+  <si>
+    <t>3,779(115)</t>
+  </si>
+  <si>
+    <t>4,078(114)</t>
+  </si>
+  <si>
+    <t>5,196(104)</t>
+  </si>
+  <si>
+    <t>38,590(103)</t>
+  </si>
+  <si>
+    <t>44,132(102)</t>
+  </si>
+  <si>
+    <t>4,039(113)</t>
+  </si>
+  <si>
+    <t>4,266(110)</t>
+  </si>
+  <si>
+    <t>5,056(97)</t>
+  </si>
+  <si>
+    <t>35,369(102)</t>
+  </si>
+  <si>
+    <t>39,648(100)</t>
+  </si>
+  <si>
+    <t>3,809(119)</t>
+  </si>
+  <si>
+    <t>4,051(119)</t>
+  </si>
+  <si>
+    <t>5,061(106)</t>
+  </si>
+  <si>
+    <t>34,772(100)</t>
+  </si>
+  <si>
+    <t>38,493(100)</t>
+  </si>
+  <si>
+    <t>4,009(111)</t>
+  </si>
+  <si>
+    <t>4,281(110)</t>
+  </si>
+  <si>
+    <t>5,189(102)</t>
+  </si>
+  <si>
+    <t>38,180(100)</t>
+  </si>
+  <si>
+    <t>42,079(100)</t>
+  </si>
+  <si>
+    <t>3,788(105)</t>
+  </si>
+  <si>
+    <t>4,017(104)</t>
+  </si>
+  <si>
+    <t>4,934(100)</t>
+  </si>
+  <si>
+    <t>37,784(99)</t>
+  </si>
+  <si>
+    <t>42,038(99)</t>
+  </si>
+  <si>
+    <t>3,760(103)</t>
+  </si>
+  <si>
+    <t>3,963(102)</t>
+  </si>
+  <si>
+    <t>5,146(99)</t>
+  </si>
+  <si>
+    <t>44,688(96)</t>
+  </si>
+  <si>
+    <t>50,204(96)</t>
+  </si>
+  <si>
+    <t>3,412(106)</t>
+  </si>
+  <si>
+    <t>3,623(107)</t>
+  </si>
+  <si>
+    <t>4,849(97)</t>
+  </si>
+  <si>
+    <t>30,169(95)</t>
+  </si>
+  <si>
+    <t>34,123(95)</t>
+  </si>
+  <si>
+    <t>3,650(107)</t>
+  </si>
+  <si>
+    <t>3,891(107)</t>
+  </si>
+  <si>
+    <t>4,578(101)</t>
+  </si>
+  <si>
+    <t>32,306(102)</t>
+  </si>
+  <si>
+    <t>36,413(101)</t>
+  </si>
+  <si>
+    <t>3,995(99)</t>
+  </si>
+  <si>
+    <t>4,295(100)</t>
+  </si>
+  <si>
+    <t>5,055(98)</t>
+  </si>
+  <si>
+    <t>36,773(97)</t>
+  </si>
+  <si>
+    <t>41,847(96)</t>
+  </si>
+  <si>
+    <t>3,326(99)</t>
+  </si>
+  <si>
+    <t>3,555(99)</t>
+  </si>
+  <si>
+    <t>4,860(100)</t>
+  </si>
+  <si>
+    <t>34,602(99)</t>
+  </si>
+  <si>
+    <t>39,393(97)</t>
+  </si>
+  <si>
+    <t>3,630(99)</t>
+  </si>
+  <si>
+    <t>3,833(99)</t>
+  </si>
+  <si>
+    <t>5,200(102)</t>
+  </si>
+  <si>
+    <t>33,335(104)</t>
+  </si>
+  <si>
+    <t>37,747(102)</t>
+  </si>
+  <si>
+    <t>3,609(100)</t>
+  </si>
+  <si>
+    <t>3,817(101)</t>
+  </si>
+  <si>
+    <t>5,002(104)</t>
+  </si>
+  <si>
+    <t>34,513(104)</t>
+  </si>
+  <si>
+    <t>38,425(102)</t>
+  </si>
+  <si>
+    <t>3,985(105)</t>
+  </si>
+  <si>
+    <t>4,288(105)</t>
+  </si>
+  <si>
+    <t>5,301(102)</t>
+  </si>
+  <si>
+    <t>40,784(106)</t>
+  </si>
+  <si>
+    <t>45,596(103)</t>
+  </si>
+  <si>
+    <t>4,247(105)</t>
+  </si>
+  <si>
+    <t>4,584(107)</t>
+  </si>
+  <si>
+    <t>5,208(103)</t>
+  </si>
+  <si>
+    <t>38,334(108)</t>
+  </si>
+  <si>
+    <t>42,428(107)</t>
+  </si>
+  <si>
+    <t>4,038(106)</t>
+  </si>
+  <si>
+    <t>4,297(106)</t>
+  </si>
+  <si>
+    <t>5,110(101)</t>
+  </si>
+  <si>
+    <t>39,718(114)</t>
+  </si>
+  <si>
+    <t>42,978(112)</t>
+  </si>
+  <si>
+    <t>4,216(105)</t>
+  </si>
+  <si>
+    <t>4,507(105)</t>
+  </si>
+  <si>
+    <t>5,244(101)</t>
+  </si>
+  <si>
+    <t>42,607(112)</t>
+  </si>
+  <si>
+    <t>46,146(110)</t>
+  </si>
+  <si>
+    <t>4,019(106)</t>
+  </si>
+  <si>
+    <t>4,272(106)</t>
+  </si>
+  <si>
+    <t>5,003(101)</t>
+  </si>
+  <si>
+    <t>40,579(107)</t>
+  </si>
+  <si>
+    <t>44,192(105)</t>
+  </si>
+  <si>
+    <t>3,997(106)</t>
+  </si>
+  <si>
+    <t>4,225(107)</t>
+  </si>
+  <si>
+    <t>5,232(102)</t>
+  </si>
+  <si>
+    <t>47,781(107)</t>
+  </si>
+  <si>
+    <t>52,698(105)</t>
+  </si>
+  <si>
+    <t>3,844(113)</t>
+  </si>
+  <si>
+    <t>4,061(112)</t>
+  </si>
+  <si>
+    <t>5,185(107)</t>
+  </si>
+  <si>
+    <t>34,543(115)</t>
+  </si>
+  <si>
+    <t>38,144(112)</t>
+  </si>
+  <si>
+    <t>3,769(103)</t>
+  </si>
+  <si>
+    <t>4,015(103)</t>
+  </si>
+  <si>
+    <t>4,584(100)</t>
+  </si>
+  <si>
+    <t>34,509(107)</t>
+  </si>
+  <si>
+    <t>37,869(104)</t>
+  </si>
+  <si>
+    <t>4,231(106)</t>
+  </si>
+  <si>
+    <t>4,529(105)</t>
+  </si>
+  <si>
+    <t>5,248(104)</t>
+  </si>
+  <si>
+    <t>39,088(106)</t>
+  </si>
+  <si>
+    <t>43,584(104)</t>
+  </si>
+  <si>
     <t>4,496(145)</t>
   </si>
   <si>
     <t>3,890(147)</t>
   </si>
   <si>
     <t>5,951(114)</t>
   </si>
   <si>
     <t>10,654(102)</t>
   </si>
   <si>
     <t>10,180(104)</t>
   </si>
   <si>
     <t>5,174(141)</t>
   </si>
   <si>
     <t>4,436(141)</t>
   </si>
   <si>
     <t>6,201(105)</t>
   </si>
   <si>
     <t>10,441(108)</t>
@@ -592,50 +1074,227 @@
   <si>
     <t>5,478(101)</t>
   </si>
   <si>
     <t>10,128(107)</t>
   </si>
   <si>
     <t>9,276(110)</t>
   </si>
   <si>
     <t>5,277(100)</t>
   </si>
   <si>
     <t>4,578(100)</t>
   </si>
   <si>
     <t>6,021(97)</t>
   </si>
   <si>
     <t>11,100(97)</t>
   </si>
   <si>
     <t>10,247(98)</t>
   </si>
   <si>
+    <t>4,482(100)</t>
+  </si>
+  <si>
+    <t>3,855(99)</t>
+  </si>
+  <si>
+    <t>5,768(97)</t>
+  </si>
+  <si>
+    <t>11,538(108)</t>
+  </si>
+  <si>
+    <t>10,975(108)</t>
+  </si>
+  <si>
+    <t>5,001(97)</t>
+  </si>
+  <si>
+    <t>4,285(97)</t>
+  </si>
+  <si>
+    <t>6,045(97)</t>
+  </si>
+  <si>
+    <t>11,397(109)</t>
+  </si>
+  <si>
+    <t>11,077(112)</t>
+  </si>
+  <si>
+    <t>4,668(97)</t>
+  </si>
+  <si>
+    <t>3,998(97)</t>
+  </si>
+  <si>
+    <t>5,701(97)</t>
+  </si>
+  <si>
+    <t>11,610(116)</t>
+  </si>
+  <si>
+    <t>11,426(122)</t>
+  </si>
+  <si>
+    <t>5,241(104)</t>
+  </si>
+  <si>
+    <t>4,559(103)</t>
+  </si>
+  <si>
+    <t>6,228(97)</t>
+  </si>
+  <si>
+    <t>12,496(112)</t>
+  </si>
+  <si>
+    <t>12,193(113)</t>
+  </si>
+  <si>
+    <t>5,961(103)</t>
+  </si>
+  <si>
+    <t>6,329(100)</t>
+  </si>
+  <si>
+    <t>12,574(127)</t>
+  </si>
+  <si>
+    <t>11,797(128)</t>
+  </si>
+  <si>
+    <t>5,360(105)</t>
+  </si>
+  <si>
+    <t>4,644(105)</t>
+  </si>
+  <si>
+    <t>6,003(98)</t>
+  </si>
+  <si>
+    <t>13,012(138)</t>
+  </si>
+  <si>
+    <t>12,234(143)</t>
+  </si>
+  <si>
+    <t>5,678(103)</t>
+  </si>
+  <si>
+    <t>4,887(102)</t>
+  </si>
+  <si>
+    <t>6,114(98)</t>
+  </si>
+  <si>
+    <t>14,114(142)</t>
+  </si>
+  <si>
+    <t>13,238(148)</t>
+  </si>
+  <si>
+    <t>5,473(104)</t>
+  </si>
+  <si>
+    <t>4,656(105)</t>
+  </si>
+  <si>
+    <t>5,843(101)</t>
+  </si>
+  <si>
+    <t>14,750(142)</t>
+  </si>
+  <si>
+    <t>14,138(147)</t>
+  </si>
+  <si>
+    <t>5,018(106)</t>
+  </si>
+  <si>
+    <t>4,288(107)</t>
+  </si>
+  <si>
+    <t>6,061(101)</t>
+  </si>
+  <si>
+    <t>18,018(135)</t>
+  </si>
+  <si>
+    <t>17,420(140)</t>
+  </si>
+  <si>
+    <t>4,743(113)</t>
+  </si>
+  <si>
+    <t>4,081(113)</t>
+  </si>
+  <si>
+    <t>6,058(105)</t>
+  </si>
+  <si>
+    <t>12,092(128)</t>
+  </si>
+  <si>
+    <t>11,174(130)</t>
+  </si>
+  <si>
+    <t>4,685(103)</t>
+  </si>
+  <si>
+    <t>4,070(104)</t>
+  </si>
+  <si>
+    <t>5,306(97)</t>
+  </si>
+  <si>
+    <t>12,189(120)</t>
+  </si>
+  <si>
+    <t>11,343(122)</t>
+  </si>
+  <si>
+    <t>5,545(105)</t>
+  </si>
+  <si>
+    <t>4,832(106)</t>
+  </si>
+  <si>
+    <t>6,080(101)</t>
+  </si>
+  <si>
+    <t>13,933(126)</t>
+  </si>
+  <si>
+    <t>13,047(127)</t>
+  </si>
+  <si>
     <t>1,253(309)</t>
   </si>
   <si>
     <t>6,700(268)</t>
   </si>
   <si>
     <t>8,834(199)</t>
   </si>
   <si>
     <t>111,103(86)</t>
   </si>
   <si>
     <t>642,933(83)</t>
   </si>
   <si>
     <t>1,276(265)</t>
   </si>
   <si>
     <t>6,806(220)</t>
   </si>
   <si>
     <t>8,989(192)</t>
   </si>
   <si>
     <t>113,364(90)</t>
@@ -772,784 +1431,50 @@
   <si>
     <t>9,461(127)</t>
   </si>
   <si>
     <t>101,151(95)</t>
   </si>
   <si>
     <t>601,522(99)</t>
   </si>
   <si>
     <t>1,699(135)</t>
   </si>
   <si>
     <t>8,359(121)</t>
   </si>
   <si>
     <t>10,268(120)</t>
   </si>
   <si>
     <t>134,782(108)</t>
   </si>
   <si>
     <t>764,572(107)</t>
   </si>
   <si>
-    <t>3,354(140)</t>
-[...732 lines deleted...]
-  <si>
     <t>1,590(127)</t>
   </si>
   <si>
     <t>7,799(116)</t>
   </si>
   <si>
     <t>10,014(113)</t>
   </si>
   <si>
     <t>123,619(111)</t>
   </si>
   <si>
     <t>696,405(108)</t>
   </si>
   <si>
     <t>1,646(129)</t>
   </si>
   <si>
     <t>8,219(121)</t>
   </si>
   <si>
     <t>10,509(117)</t>
   </si>
   <si>
     <t>130,220(115)</t>
@@ -1623,196 +1548,189 @@
   <si>
     <t>8,855(115)</t>
   </si>
   <si>
     <t>10,787(111)</t>
   </si>
   <si>
     <t>134,646(114)</t>
   </si>
   <si>
     <t>754,958(109)</t>
   </si>
   <si>
     <t>1,730(116)</t>
   </si>
   <si>
     <t>8,624(116)</t>
   </si>
   <si>
     <t>10,432(110)</t>
   </si>
   <si>
     <t>134,397(113)</t>
   </si>
   <si>
-    <t>734,038(110)</t>
+    <t>734,039(110)</t>
   </si>
   <si>
     <t>1,869(120)</t>
   </si>
   <si>
     <t>9,016(119)</t>
   </si>
   <si>
     <t>11,048(111)</t>
   </si>
   <si>
     <t>130,935(111)</t>
   </si>
   <si>
     <t>708,882(106)</t>
   </si>
   <si>
     <t>1,944(129)</t>
   </si>
   <si>
     <t>9,159(126)</t>
   </si>
   <si>
     <t>11,053(111)</t>
   </si>
   <si>
-    <t>117,416(109)</t>
+    <t>117,436(109)</t>
   </si>
   <si>
     <t>652,765(106)</t>
   </si>
   <si>
     <t>1,785(117)</t>
   </si>
   <si>
     <t>8,507(118)</t>
   </si>
   <si>
     <t>10,024(106)</t>
   </si>
   <si>
     <t>106,793(106)</t>
   </si>
   <si>
     <t>600,788(100)</t>
   </si>
   <si>
     <t>1,937(114)</t>
   </si>
   <si>
     <t>9,558(114)</t>
   </si>
   <si>
     <t>12,844(125)</t>
   </si>
   <si>
     <t>139,432(103)</t>
   </si>
   <si>
-    <t>866,581(113)</t>
-[...33 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>866,580(113)</t>
+  </si>
+  <si>
+    <t>2年</t>
+  </si>
+  <si>
+    <t>3年</t>
+  </si>
+  <si>
+    <t>4年</t>
+  </si>
+  <si>
+    <t>5年</t>
+  </si>
+  <si>
+    <t>6年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="thin">
@@ -1875,252 +1793,301 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{28BF794E-A296-4C6B-B2BC-E852F8C348F4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2218,3445 +2185,3441 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF50904F-7127-468D-A9F0-095C6FA125AB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O85"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="E76" sqref="E76"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.58203125" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="13.08203125" style="10" customWidth="1"/>
+    <col min="2" max="4" width="15" style="10" customWidth="1"/>
+    <col min="5" max="5" width="15" style="11" customWidth="1"/>
+    <col min="6" max="7" width="15" style="10" customWidth="1"/>
+    <col min="8" max="8" width="2.33203125" style="10" customWidth="1"/>
+    <col min="9" max="9" width="13.08203125" style="10" customWidth="1"/>
+    <col min="10" max="12" width="15" style="10" customWidth="1"/>
+    <col min="13" max="13" width="15" style="11" customWidth="1"/>
+    <col min="14" max="15" width="15" style="10" customWidth="1"/>
+    <col min="16" max="16384" width="8.08203125" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+    </row>
+    <row r="2" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="19"/>
+      <c r="I4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="19"/>
+    </row>
+    <row r="5" spans="1:15" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="17"/>
+      <c r="B5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="17"/>
+      <c r="J5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+    </row>
+    <row r="7" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="1">
+        <v>95197</v>
+      </c>
+      <c r="C7" s="1">
+        <v>86762</v>
+      </c>
+      <c r="D7" s="1">
+        <v>131538</v>
+      </c>
+      <c r="E7" s="2">
+        <v>66</v>
+      </c>
+      <c r="F7" s="1">
+        <v>928757</v>
+      </c>
+      <c r="G7" s="1">
+        <v>959743</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>40165</v>
+      </c>
+      <c r="K7" s="1">
+        <v>41277</v>
+      </c>
+      <c r="L7" s="1">
+        <v>58628</v>
+      </c>
+      <c r="M7" s="2">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="N7" s="1">
+        <v>673862</v>
+      </c>
+      <c r="O7" s="1">
+        <v>728278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="3">
+        <v>96059</v>
+      </c>
+      <c r="C8" s="3">
+        <v>88214</v>
+      </c>
+      <c r="D8" s="3">
+        <v>129719</v>
+      </c>
+      <c r="E8" s="4">
+        <v>68</v>
+      </c>
+      <c r="F8" s="3">
+        <v>918033</v>
+      </c>
+      <c r="G8" s="3">
+        <v>958747</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="3">
+        <v>41509</v>
+      </c>
+      <c r="K8" s="3">
+        <v>42924</v>
+      </c>
+      <c r="L8" s="3">
+        <v>59199</v>
+      </c>
+      <c r="M8" s="4">
+        <v>72.5</v>
+      </c>
+      <c r="N8" s="3">
+        <v>679189</v>
+      </c>
+      <c r="O8" s="3">
+        <v>739052</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="3">
+        <v>98124</v>
+      </c>
+      <c r="C9" s="3">
+        <v>90576</v>
+      </c>
+      <c r="D9" s="3">
+        <v>129445</v>
+      </c>
+      <c r="E9" s="4">
+        <v>70</v>
+      </c>
+      <c r="F9" s="3">
+        <v>909426</v>
+      </c>
+      <c r="G9" s="3">
+        <v>959635</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="3">
+        <v>42296</v>
+      </c>
+      <c r="K9" s="3">
+        <v>43935</v>
+      </c>
+      <c r="L9" s="3">
+        <v>59406</v>
+      </c>
+      <c r="M9" s="4">
+        <v>74</v>
+      </c>
+      <c r="N9" s="3">
+        <v>675152</v>
+      </c>
+      <c r="O9" s="3">
+        <v>745058</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="3">
+        <v>102119</v>
+      </c>
+      <c r="C10" s="3">
+        <v>94427</v>
+      </c>
+      <c r="D10" s="3">
+        <v>130282</v>
+      </c>
+      <c r="E10" s="4">
+        <v>72.5</v>
+      </c>
+      <c r="F10" s="3">
+        <v>904327</v>
+      </c>
+      <c r="G10" s="3">
+        <v>969469</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="3">
+        <v>43655</v>
+      </c>
+      <c r="K10" s="3">
+        <v>45377</v>
+      </c>
+      <c r="L10" s="3">
+        <v>59153</v>
+      </c>
+      <c r="M10" s="4">
+        <v>76.7</v>
+      </c>
+      <c r="N10" s="3">
+        <v>674118</v>
+      </c>
+      <c r="O10" s="3">
+        <v>756665</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="3">
+        <v>103903</v>
+      </c>
+      <c r="C11" s="3">
+        <v>96171</v>
+      </c>
+      <c r="D11" s="3">
+        <v>131600</v>
+      </c>
+      <c r="E11" s="4">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="F11" s="3">
+        <v>823357</v>
+      </c>
+      <c r="G11" s="3">
+        <v>880896</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J11" s="3">
+        <v>43436</v>
+      </c>
+      <c r="K11" s="3">
+        <v>45271</v>
+      </c>
+      <c r="L11" s="3">
+        <v>58424</v>
+      </c>
+      <c r="M11" s="4">
+        <v>77.5</v>
+      </c>
+      <c r="N11" s="3">
+        <v>603585</v>
+      </c>
+      <c r="O11" s="3">
+        <v>677820</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3">
+        <v>101873</v>
+      </c>
+      <c r="C12" s="3">
+        <v>94490</v>
+      </c>
+      <c r="D12" s="3">
+        <v>133364</v>
+      </c>
+      <c r="E12" s="4">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F12" s="3">
+        <v>781345</v>
+      </c>
+      <c r="G12" s="3">
+        <v>834765</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="J12" s="3">
+        <v>42494</v>
+      </c>
+      <c r="K12" s="3">
+        <v>44381</v>
+      </c>
+      <c r="L12" s="3">
+        <v>58856</v>
+      </c>
+      <c r="M12" s="4">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="N12" s="3">
+        <v>573592</v>
+      </c>
+      <c r="O12" s="3">
+        <v>643142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="B13" s="3">
+        <v>33768</v>
+      </c>
+      <c r="C13" s="3">
+        <v>31543</v>
+      </c>
+      <c r="D13" s="3">
+        <v>68793</v>
+      </c>
+      <c r="E13" s="4">
+        <v>45.9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>428032</v>
+      </c>
+      <c r="G13" s="3">
+        <v>463969</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="J13" s="3">
+        <v>15000</v>
+      </c>
+      <c r="K13" s="3">
+        <v>15840</v>
+      </c>
+      <c r="L13" s="3">
+        <v>32045</v>
+      </c>
+      <c r="M13" s="4">
+        <v>49.4</v>
+      </c>
+      <c r="N13" s="3">
+        <v>332055</v>
+      </c>
+      <c r="O13" s="3">
+        <v>378312</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="B14" s="3">
+        <v>49695</v>
+      </c>
+      <c r="C14" s="3">
+        <v>46658</v>
+      </c>
+      <c r="D14" s="3">
+        <v>92479</v>
+      </c>
+      <c r="E14" s="4">
+        <v>50.5</v>
+      </c>
+      <c r="F14" s="3">
+        <v>479889</v>
+      </c>
+      <c r="G14" s="3">
+        <v>527730</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="J14" s="3">
+        <v>22055</v>
+      </c>
+      <c r="K14" s="3">
+        <v>23034</v>
+      </c>
+      <c r="L14" s="3">
+        <v>41767</v>
+      </c>
+      <c r="M14" s="4">
+        <v>55.1</v>
+      </c>
+      <c r="N14" s="3">
+        <v>377215</v>
+      </c>
+      <c r="O14" s="3">
+        <v>433473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="B15" s="3">
+        <v>90662</v>
+      </c>
+      <c r="C15" s="3">
+        <v>86382</v>
+      </c>
+      <c r="D15" s="3">
+        <v>129753</v>
+      </c>
+      <c r="E15" s="4">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="F15" s="3">
+        <v>549556</v>
+      </c>
+      <c r="G15" s="3">
+        <v>599286</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="J15" s="3">
+        <v>39417</v>
+      </c>
+      <c r="K15" s="3">
+        <v>42099</v>
+      </c>
+      <c r="L15" s="3">
+        <v>57977</v>
+      </c>
+      <c r="M15" s="4">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="N15" s="3">
+        <v>427291</v>
+      </c>
+      <c r="O15" s="3">
+        <v>486385</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="B16" s="3">
+        <v>104805</v>
+      </c>
+      <c r="C16" s="3">
+        <v>99354</v>
+      </c>
+      <c r="D16" s="3">
+        <v>132196</v>
+      </c>
+      <c r="E16" s="4">
+        <v>75.2</v>
+      </c>
+      <c r="F16" s="3">
+        <v>555035</v>
+      </c>
+      <c r="G16" s="3">
+        <v>601249</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="J16" s="3">
+        <v>44852</v>
+      </c>
+      <c r="K16" s="3">
+        <v>47702</v>
+      </c>
+      <c r="L16" s="3">
+        <v>59886</v>
+      </c>
+      <c r="M16" s="4">
+        <v>79.7</v>
+      </c>
+      <c r="N16" s="3">
+        <v>428934</v>
+      </c>
+      <c r="O16" s="3">
+        <v>484174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="B17" s="5">
+        <v>108765</v>
+      </c>
+      <c r="C17" s="5">
+        <v>103384</v>
+      </c>
+      <c r="D17" s="5">
+        <v>132713</v>
+      </c>
+      <c r="E17" s="6">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="F17" s="5">
+        <v>618117</v>
+      </c>
+      <c r="G17" s="5">
+        <v>659262</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="J17" s="5">
+        <v>46910</v>
+      </c>
+      <c r="K17" s="5">
+        <v>49982</v>
+      </c>
+      <c r="L17" s="5">
+        <v>61177</v>
+      </c>
+      <c r="M17" s="6">
+        <v>81.7</v>
+      </c>
+      <c r="N17" s="5">
+        <v>460394</v>
+      </c>
+      <c r="O17" s="5">
+        <v>509200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="2">
+        <v>69</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="M18" s="2">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="O18" s="7" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="22"/>
-[...7 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="C19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="4">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="M19" s="4">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="O19" s="8" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="4">
+        <v>73.8</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M20" s="4">
+        <v>78.5</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="O20" s="8" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="4">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="M21" s="4">
+        <v>78.5</v>
+      </c>
+      <c r="N21" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="O21" s="8" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="4">
+        <v>81.8</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="K22" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="M22" s="4">
+        <v>84.4</v>
+      </c>
+      <c r="N22" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="O22" s="8" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="4">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="M23" s="4">
+        <v>80</v>
+      </c>
+      <c r="N23" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="4">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="M24" s="4">
+        <v>82.5</v>
+      </c>
+      <c r="N24" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="O24" s="8" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="4">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="M25" s="4">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="O25" s="8" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="4">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J26" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="K26" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="M26" s="4">
+        <v>77</v>
+      </c>
+      <c r="N26" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="O26" s="8" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="4">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="M27" s="4">
+        <v>74.7</v>
+      </c>
+      <c r="N27" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="O27" s="8" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="4">
+        <v>77.5</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="K28" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="M28" s="4">
+        <v>85</v>
+      </c>
+      <c r="N28" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="O28" s="8" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="6">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="M29" s="6">
+        <v>85</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="4">
+        <v>69.7</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="K30" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="M30" s="4">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="O30" s="8" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" s="4">
+        <v>72.2</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="M31" s="4">
+        <v>73.7</v>
+      </c>
+      <c r="N31" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="O31" s="8" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" s="4">
+        <v>73</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="M32" s="4">
+        <v>76.3</v>
+      </c>
+      <c r="N32" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="O32" s="8" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E33" s="4">
+        <v>76.7</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="M33" s="4">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="O33" s="8" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34" s="4">
+        <v>85.2</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J34" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="M34" s="4">
+        <v>88</v>
+      </c>
+      <c r="N34" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="O34" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" s="4">
+        <v>80.5</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J35" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="K35" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="L35" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="M35" s="4">
+        <v>84.1</v>
+      </c>
+      <c r="N35" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="O35" s="8" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E36" s="4">
+        <v>82.7</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="M36" s="4">
+        <v>85.9</v>
+      </c>
+      <c r="N36" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="O36" s="8" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" s="4">
+        <v>82.3</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M37" s="4">
+        <v>85.4</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="O37" s="8" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" s="4">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="M38" s="4">
+        <v>80.8</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="O38" s="8" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" s="4">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="M39" s="4">
+        <v>78.3</v>
+      </c>
+      <c r="N39" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="O39" s="8" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E40" s="4">
+        <v>81.7</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="M40" s="4">
+        <v>87.6</v>
+      </c>
+      <c r="N40" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="O40" s="8" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="E41" s="6">
+        <v>82.6</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="M41" s="6">
+        <v>86.3</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="I46" s="10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A47" s="10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="19"/>
+      <c r="I48" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J48" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="19"/>
+      <c r="L48" s="19"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="19"/>
+    </row>
+    <row r="49" spans="1:15" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="17"/>
+      <c r="B49" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" s="17"/>
+      <c r="J49" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="M49" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N49" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="O49" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="18"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="19"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="19"/>
+      <c r="K50" s="19"/>
+      <c r="L50" s="19"/>
+      <c r="M50" s="22"/>
+      <c r="N50" s="19"/>
+      <c r="O50" s="19"/>
+    </row>
+    <row r="51" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="B51" s="1">
+        <v>55031</v>
+      </c>
+      <c r="C51" s="1">
+        <v>45485</v>
+      </c>
+      <c r="D51" s="1">
+        <v>72910</v>
+      </c>
+      <c r="E51" s="2">
+        <v>62.4</v>
+      </c>
+      <c r="F51" s="1">
+        <v>254895</v>
+      </c>
+      <c r="G51" s="1">
+        <v>231465</v>
+      </c>
+      <c r="I51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>16777</v>
+      </c>
+      <c r="K51" s="1">
+        <v>75218</v>
+      </c>
+      <c r="L51" s="1">
+        <v>100789</v>
+      </c>
+      <c r="M51" s="2">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1421979</v>
+      </c>
+      <c r="O51" s="1">
+        <v>7996179</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="B52" s="3">
+        <v>54550</v>
+      </c>
+      <c r="C52" s="3">
+        <v>45291</v>
+      </c>
+      <c r="D52" s="3">
+        <v>70519</v>
+      </c>
+      <c r="E52" s="4">
+        <v>64.2</v>
+      </c>
+      <c r="F52" s="3">
+        <v>238844</v>
+      </c>
+      <c r="G52" s="3">
+        <v>219695</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J52" s="3">
+        <v>18852</v>
+      </c>
+      <c r="K52" s="3">
+        <v>84770</v>
+      </c>
+      <c r="L52" s="3">
+        <v>109758</v>
+      </c>
+      <c r="M52" s="4">
+        <v>77.2</v>
+      </c>
+      <c r="N52" s="3">
+        <v>1386118</v>
+      </c>
+      <c r="O52" s="3">
+        <v>7807357</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="13" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="B53" s="3">
+        <v>55828</v>
+      </c>
+      <c r="C53" s="3">
+        <v>46642</v>
+      </c>
+      <c r="D53" s="3">
+        <v>70038</v>
+      </c>
+      <c r="E53" s="4">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="F53" s="3">
+        <v>234274</v>
+      </c>
+      <c r="G53" s="3">
+        <v>214577</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="J53" s="3">
+        <v>21054</v>
+      </c>
+      <c r="K53" s="3">
+        <v>92559</v>
+      </c>
+      <c r="L53" s="3">
+        <v>118307</v>
+      </c>
+      <c r="M53" s="4">
+        <v>78.2</v>
+      </c>
+      <c r="N53" s="3">
+        <v>1603172</v>
+      </c>
+      <c r="O53" s="3">
+        <v>8777305</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B54" s="3">
+        <v>58464</v>
+      </c>
+      <c r="C54" s="3">
+        <v>49050</v>
+      </c>
+      <c r="D54" s="3">
+        <v>71129</v>
+      </c>
+      <c r="E54" s="4">
+        <v>69</v>
+      </c>
+      <c r="F54" s="3">
+        <v>230209</v>
+      </c>
+      <c r="G54" s="3">
+        <v>212803</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="J54" s="3">
+        <v>22387</v>
+      </c>
+      <c r="K54" s="3">
+        <v>98805</v>
+      </c>
+      <c r="L54" s="3">
+        <v>125119</v>
+      </c>
+      <c r="M54" s="4">
+        <v>79</v>
+      </c>
+      <c r="N54" s="3">
+        <v>1763226</v>
+      </c>
+      <c r="O54" s="3">
+        <v>9828688</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="15"/>
-[...2 lines deleted...]
-      <c r="F4" s="15" t="s">
+      <c r="B55" s="3">
+        <v>60466</v>
+      </c>
+      <c r="C55" s="3">
+        <v>50900</v>
+      </c>
+      <c r="D55" s="3">
+        <v>73176</v>
+      </c>
+      <c r="E55" s="4">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="F55" s="3">
+        <v>219772</v>
+      </c>
+      <c r="G55" s="3">
+        <v>203076</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J55" s="3">
+        <v>23396</v>
+      </c>
+      <c r="K55" s="3">
+        <v>102841</v>
+      </c>
+      <c r="L55" s="3">
+        <v>129469</v>
+      </c>
+      <c r="M55" s="4">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="N55" s="3">
+        <v>1446565</v>
+      </c>
+      <c r="O55" s="3">
+        <v>7889818</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="15"/>
-[...9 lines deleted...]
-      <c r="N4" s="15" t="s">
+      <c r="B56" s="3">
+        <v>59379</v>
+      </c>
+      <c r="C56" s="3">
+        <v>50108</v>
+      </c>
+      <c r="D56" s="3">
+        <v>74509</v>
+      </c>
+      <c r="E56" s="4">
+        <v>67.3</v>
+      </c>
+      <c r="F56" s="3">
+        <v>207753</v>
+      </c>
+      <c r="G56" s="3">
+        <v>191624</v>
+      </c>
+      <c r="I56" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="15"/>
-[...3 lines deleted...]
-      <c r="B5" s="16" t="s">
+      <c r="J56" s="3">
+        <v>21434</v>
+      </c>
+      <c r="K56" s="3">
+        <v>98602</v>
+      </c>
+      <c r="L56" s="3">
+        <v>131464</v>
+      </c>
+      <c r="M56" s="4">
+        <v>75</v>
+      </c>
+      <c r="N56" s="3">
+        <v>1459081</v>
+      </c>
+      <c r="O56" s="3">
+        <v>8207700</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="B57" s="3">
+        <v>18768</v>
+      </c>
+      <c r="C57" s="3">
+        <v>15703</v>
+      </c>
+      <c r="D57" s="3">
+        <v>36748</v>
+      </c>
+      <c r="E57" s="4">
+        <v>42.7</v>
+      </c>
+      <c r="F57" s="3">
+        <v>95978</v>
+      </c>
+      <c r="G57" s="3">
+        <v>85656</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="J57" s="3">
+        <v>798</v>
+      </c>
+      <c r="K57" s="3">
+        <v>5106</v>
+      </c>
+      <c r="L57" s="3">
+        <v>26816</v>
+      </c>
+      <c r="M57" s="4">
+        <v>19</v>
+      </c>
+      <c r="N57" s="3">
+        <v>1358562</v>
+      </c>
+      <c r="O57" s="3">
+        <v>7698273</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="B58" s="3">
+        <v>27639</v>
+      </c>
+      <c r="C58" s="3">
+        <v>23624</v>
+      </c>
+      <c r="D58" s="3">
+        <v>50712</v>
+      </c>
+      <c r="E58" s="4">
+        <v>46.6</v>
+      </c>
+      <c r="F58" s="3">
+        <v>102674</v>
+      </c>
+      <c r="G58" s="3">
+        <v>94257</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="J58" s="3">
+        <v>1761</v>
+      </c>
+      <c r="K58" s="3">
+        <v>11712</v>
+      </c>
+      <c r="L58" s="3">
+        <v>45157</v>
+      </c>
+      <c r="M58" s="4">
+        <v>25.9</v>
+      </c>
+      <c r="N58" s="3">
+        <v>1763893</v>
+      </c>
+      <c r="O58" s="3">
+        <v>10434043</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="B59" s="3">
+        <v>51244</v>
+      </c>
+      <c r="C59" s="3">
+        <v>44284</v>
+      </c>
+      <c r="D59" s="3">
+        <v>71776</v>
+      </c>
+      <c r="E59" s="4">
+        <v>61.7</v>
+      </c>
+      <c r="F59" s="3">
+        <v>122266</v>
+      </c>
+      <c r="G59" s="3">
+        <v>112901</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="J59" s="3">
+        <v>9514</v>
+      </c>
+      <c r="K59" s="3">
+        <v>57025</v>
+      </c>
+      <c r="L59" s="3">
+        <v>79658</v>
+      </c>
+      <c r="M59" s="4">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="N59" s="3">
+        <v>1471049</v>
+      </c>
+      <c r="O59" s="3">
+        <v>8539084</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="B60" s="3">
+        <v>59953</v>
+      </c>
+      <c r="C60" s="3">
+        <v>51652</v>
+      </c>
+      <c r="D60" s="3">
+        <v>72310</v>
+      </c>
+      <c r="E60" s="4">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F60" s="3">
+        <v>126100</v>
+      </c>
+      <c r="G60" s="3">
+        <v>117075</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="J60" s="3">
+        <v>17665</v>
+      </c>
+      <c r="K60" s="3">
+        <v>89582</v>
+      </c>
+      <c r="L60" s="3">
+        <v>114633</v>
+      </c>
+      <c r="M60" s="4">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="N60" s="23">
+        <v>1373022</v>
+      </c>
+      <c r="O60" s="23">
+        <v>7935446</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="B61" s="5">
+        <v>61855</v>
+      </c>
+      <c r="C61" s="5">
+        <v>53402</v>
+      </c>
+      <c r="D61" s="5">
+        <v>71535</v>
+      </c>
+      <c r="E61" s="6">
+        <v>74.7</v>
+      </c>
+      <c r="F61" s="5">
+        <v>157723</v>
+      </c>
+      <c r="G61" s="5">
+        <v>150062</v>
+      </c>
+      <c r="I61" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="J61" s="5">
+        <v>21160</v>
+      </c>
+      <c r="K61" s="5">
+        <v>103815</v>
+      </c>
+      <c r="L61" s="5">
+        <v>128819</v>
+      </c>
+      <c r="M61" s="6">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="N61" s="24">
+        <v>1534788</v>
+      </c>
+      <c r="O61" s="24">
+        <v>8626340</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="B62" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E62" s="2">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="I62" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="K62" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="L62" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="M62" s="2">
+        <v>75.8</v>
+      </c>
+      <c r="N62" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="O62" s="25" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E63" s="4">
+        <v>71.5</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="M63" s="4">
+        <v>75.7</v>
+      </c>
+      <c r="N63" s="26" t="s">
+        <v>405</v>
+      </c>
+      <c r="O63" s="26" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="E64" s="4">
+        <v>70</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="K64" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="M64" s="4">
+        <v>80</v>
+      </c>
+      <c r="N64" s="26" t="s">
+        <v>410</v>
+      </c>
+      <c r="O64" s="26" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="E65" s="4">
+        <v>68.8</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="K65" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="M65" s="4">
+        <v>82</v>
+      </c>
+      <c r="N65" s="26" t="s">
+        <v>415</v>
+      </c>
+      <c r="O65" s="26" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="E66" s="4">
+        <v>79.7</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="K66" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="M66" s="4">
+        <v>81.5</v>
+      </c>
+      <c r="N66" s="26" t="s">
+        <v>420</v>
+      </c>
+      <c r="O66" s="26" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="E67" s="4">
+        <v>71.7</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J67" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="L67" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="M67" s="4">
+        <v>78.7</v>
+      </c>
+      <c r="N67" s="26" t="s">
+        <v>425</v>
+      </c>
+      <c r="O67" s="26" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="E68" s="4">
+        <v>76.8</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J68" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="K68" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="M68" s="4">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="N68" s="26" t="s">
+        <v>430</v>
+      </c>
+      <c r="O68" s="26" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E69" s="4">
+        <v>76.2</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="K69" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="L69" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="M69" s="4">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="N69" s="26" t="s">
+        <v>435</v>
+      </c>
+      <c r="O69" s="26" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="E70" s="4">
+        <v>66.5</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="K70" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="M70" s="4">
+        <v>76.2</v>
+      </c>
+      <c r="N70" s="26" t="s">
+        <v>440</v>
+      </c>
+      <c r="O70" s="26" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="B71" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="E71" s="4">
+        <v>62.5</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="K71" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="M71" s="4">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="N71" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="O71" s="26" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="E72" s="4">
+        <v>71.2</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="K72" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="M72" s="4">
+        <v>76</v>
+      </c>
+      <c r="N72" s="26" t="s">
+        <v>450</v>
+      </c>
+      <c r="O72" s="26" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="E73" s="6">
+        <v>76</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="G73" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="I73" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="K73" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="L73" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="M73" s="6">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="N73" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O73" s="27" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="B74" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="E74" s="4">
+        <v>66.8</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="J74" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="K74" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="L74" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="M74" s="4">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="N74" s="26" t="s">
+        <v>460</v>
+      </c>
+      <c r="O74" s="26" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="E75" s="4">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="K75" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="L75" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="M75" s="4">
+        <v>78.2</v>
+      </c>
+      <c r="N75" s="26" t="s">
+        <v>465</v>
+      </c>
+      <c r="O75" s="26" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E76" s="4">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J76" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="K76" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="L76" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="M76" s="4">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="N76" s="26" t="s">
+        <v>470</v>
+      </c>
+      <c r="O76" s="26" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="E77" s="4">
+        <v>73.2</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J77" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="K77" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="L77" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="M77" s="4">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="N77" s="26" t="s">
+        <v>475</v>
+      </c>
+      <c r="O77" s="26" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="E78" s="4">
+        <v>82.9</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J78" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="K78" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="L78" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="M78" s="4">
+        <v>83.1</v>
+      </c>
+      <c r="N78" s="26" t="s">
+        <v>480</v>
+      </c>
+      <c r="O78" s="26" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="E79" s="4">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J79" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="K79" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="L79" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="M79" s="4">
+        <v>78.8</v>
+      </c>
+      <c r="N79" s="26" t="s">
+        <v>485</v>
+      </c>
+      <c r="O79" s="26" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="E80" s="4">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J80" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="K80" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="L80" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="M80" s="4">
+        <v>82.1</v>
+      </c>
+      <c r="N80" s="26" t="s">
+        <v>490</v>
+      </c>
+      <c r="O80" s="26" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E81" s="4">
+        <v>79.7</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="G81" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J81" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="K81" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="L81" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="M81" s="4">
+        <v>82.7</v>
+      </c>
+      <c r="N81" s="26" t="s">
+        <v>495</v>
+      </c>
+      <c r="O81" s="26" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E82" s="4">
+        <v>70.7</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J82" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="K82" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="L82" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="M82" s="4">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="N82" s="26" t="s">
+        <v>500</v>
+      </c>
+      <c r="O82" s="26" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="16" t="s">
-[...15 lines deleted...]
-      <c r="M5" s="17" t="s">
+      <c r="B83" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E83" s="4">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="I83" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="N5" s="16" t="s">
-[...188 lines deleted...]
-      <c r="M10" s="8">
+      <c r="J83" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="K83" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="L83" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="M83" s="4">
+        <v>82.9</v>
+      </c>
+      <c r="N83" s="26" t="s">
+        <v>505</v>
+      </c>
+      <c r="O83" s="26" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="E84" s="4">
         <v>76.7</v>
       </c>
-      <c r="N10" s="7">
-[...729 lines deleted...]
-      <c r="G27" s="13" t="s">
+      <c r="F84" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="I84" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I27" s="6" t="s">
-[...69 lines deleted...]
-      <c r="B29" s="14" t="s">
+      <c r="J84" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="K84" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="L84" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="M84" s="4">
+        <v>84.9</v>
+      </c>
+      <c r="N84" s="26" t="s">
+        <v>510</v>
+      </c>
+      <c r="O84" s="26" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="14" t="s">
-[...513 lines deleted...]
-      <c r="N40" s="13" t="s">
+      <c r="B85" s="9" t="s">
         <v>392</v>
       </c>
-      <c r="O40" s="13" t="s">
+      <c r="C85" s="9" t="s">
         <v>393</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="J41" s="14" t="s">
+      <c r="D85" s="9" t="s">
         <v>394</v>
       </c>
-      <c r="K41" s="14" t="s">
+      <c r="E85" s="6">
+        <v>79.5</v>
+      </c>
+      <c r="F85" s="9" t="s">
         <v>395</v>
       </c>
-      <c r="L41" s="14" t="s">
+      <c r="G85" s="9" t="s">
         <v>396</v>
       </c>
-      <c r="M41" s="11">
-[...1610 lines deleted...]
-      <c r="O84" s="13" t="s">
+      <c r="I85" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="J85" s="9" t="s">
         <v>512</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="J85" s="14" t="s">
+      <c r="K85" s="9" t="s">
         <v>513</v>
       </c>
-      <c r="K85" s="14" t="s">
+      <c r="L85" s="9" t="s">
         <v>514</v>
       </c>
-      <c r="L85" s="14" t="s">
+      <c r="M85" s="6">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="N85" s="27" t="s">
         <v>515</v>
       </c>
-      <c r="M85" s="11">
-[...2 lines deleted...]
-      <c r="N85" s="14" t="s">
+      <c r="O85" s="27" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="N48:O48"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="D49:D50"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="I48:I50"/>
+    <mergeCell ref="J48:M48"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
-    <mergeCell ref="A48:A50"/>
-[...16 lines deleted...]
-    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="I4:I6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="75" fitToWidth="2" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="37" orientation="portrait" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>付表第2表年度</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>