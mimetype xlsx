--- v0 (2026-05-07)
+++ v1 (2026-08-08)
@@ -1,290 +1,295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\03国際報告内容確認\03調査票再提出\08_e-stat掲載用\作業中のファイル\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 航空輸送統計調査\05_分析・公表\02年報\令和7年年報作成時の正誤（2015-2024）\③公表データ\2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95A20CE7-22D2-4EB5-9B36-A118337C1D22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8215B446-C173-4531-A76C-2C64D4E474F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-6330" windowWidth="29040" windowHeight="15720" xr2:uid="{094BF568-7C6F-4E83-A40D-E3F579E83E81}"/>
   </bookViews>
   <sheets>
     <sheet name="付表第4表" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
+    <t>平成14年</t>
+  </si>
+  <si>
+    <t>15年</t>
+  </si>
+  <si>
+    <t>16年</t>
+  </si>
+  <si>
+    <t>17年</t>
+  </si>
+  <si>
+    <t>18年</t>
+  </si>
+  <si>
+    <t>19年</t>
+  </si>
+  <si>
+    <t>20年</t>
+  </si>
+  <si>
+    <t>21年</t>
+  </si>
+  <si>
+    <t>22年</t>
+  </si>
+  <si>
+    <t>23年</t>
+  </si>
+  <si>
+    <t>24年</t>
+  </si>
+  <si>
+    <t>25年</t>
+  </si>
+  <si>
+    <t>26年</t>
+  </si>
+  <si>
+    <t>27年</t>
+  </si>
+  <si>
+    <t>28年</t>
+  </si>
+  <si>
+    <t>29年</t>
+  </si>
+  <si>
+    <t>30年</t>
+  </si>
+  <si>
+    <t>令和元年</t>
+  </si>
+  <si>
+    <t>付表第４表　国際航空累年表(暦年)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t xml:space="preserve">             項  目
 　年</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運        航
 キロメートル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>運　航　時　間
 (時 : 分)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅  客  数
 (人)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅                  客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重量</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>千トンキロメートル</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>利   用    可   能
 千トンキロメートル</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重量利用率
 (%)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人キロメートル
 (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座席キロメートル
 (千)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>座席利用率
 (%)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨   物
 (kg)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旅   客</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貨   物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>超過手荷物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>郵便物</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>トンキロメートル(千)</t>
-[...85 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>2年</t>
+  </si>
+  <si>
+    <t>3年</t>
+  </si>
+  <si>
+    <t>4年</t>
+  </si>
+  <si>
+    <t>5年</t>
+  </si>
+  <si>
+    <t>6年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[h]:mm"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="1">
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
@@ -532,289 +537,323 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{70F53A39-EA3F-456B-B938-0DB7250C1FFB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -912,1337 +951,1336 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83B18ECC-0124-4758-ACBC-A8EA174D70A7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P28"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.08203125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.58203125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="13.1640625" style="13" customWidth="1"/>
+    <col min="2" max="4" width="11.4140625" style="13" customWidth="1"/>
+    <col min="5" max="6" width="13.1640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="11.08203125" style="13" customWidth="1"/>
+    <col min="8" max="8" width="8.08203125" style="13"/>
+    <col min="9" max="14" width="11.4140625" style="13" customWidth="1"/>
+    <col min="15" max="15" width="14.33203125" style="13" customWidth="1"/>
+    <col min="16" max="16" width="11.4140625" style="13" customWidth="1"/>
+    <col min="17" max="16384" width="8.08203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="19"/>
+      <c r="A1" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
     </row>
     <row r="2" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
-[...27 lines deleted...]
-        <v>6</v>
+      <c r="A3" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="27"/>
+      <c r="G3" s="28"/>
+      <c r="I3" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="29" t="s">
+        <v>26</v>
       </c>
       <c r="P3" s="30" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="21"/>
-[...2 lines deleted...]
-      <c r="D4" s="24"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
       <c r="E4" s="32" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F4" s="32" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="G4" s="33" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="I4" s="34" t="s">
-        <v>11</v>
-[...16 lines deleted...]
-      <c r="O4" s="29"/>
+        <v>31</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="19"/>
       <c r="P4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...4 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="A5" s="23"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
       <c r="G5" s="31"/>
       <c r="I5" s="35"/>
-      <c r="J5" s="29"/>
-[...4 lines deleted...]
-      <c r="O5" s="29"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
       <c r="P5" s="31"/>
     </row>
     <row r="6" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="1">
+        <v>438431272</v>
+      </c>
+      <c r="C6" s="2">
+        <v>24299.972222222201</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17878241</v>
+      </c>
+      <c r="E6" s="1">
+        <v>85728574</v>
+      </c>
+      <c r="F6" s="1">
+        <v>119663166</v>
+      </c>
+      <c r="G6" s="3">
+        <v>71.641572645671104</v>
+      </c>
+      <c r="H6" s="16"/>
+      <c r="I6" s="10">
+        <v>1185158570</v>
+      </c>
+      <c r="J6" s="1">
+        <v>7958027</v>
+      </c>
+      <c r="K6" s="1">
+        <v>6999431</v>
+      </c>
+      <c r="L6" s="1">
+        <v>14731</v>
+      </c>
+      <c r="M6" s="1">
+        <v>261049</v>
+      </c>
+      <c r="N6" s="1">
+        <v>15233238</v>
+      </c>
+      <c r="O6" s="1">
+        <v>22388514</v>
+      </c>
+      <c r="P6" s="3">
+        <v>68.040417510514501</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="4">
+        <v>430647574</v>
+      </c>
+      <c r="C7" s="5">
+        <v>23876.288194444402</v>
+      </c>
+      <c r="D7" s="4">
+        <v>14593441</v>
+      </c>
+      <c r="E7" s="4">
+        <v>72816737</v>
+      </c>
+      <c r="F7" s="4">
+        <v>112603942</v>
+      </c>
+      <c r="G7" s="6">
+        <v>64.666241435846004</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="11">
+        <v>1218720961</v>
+      </c>
+      <c r="J7" s="4">
+        <v>6774796</v>
+      </c>
+      <c r="K7" s="4">
+        <v>7103494</v>
+      </c>
+      <c r="L7" s="4">
+        <v>12758</v>
+      </c>
+      <c r="M7" s="4">
+        <v>277804</v>
+      </c>
+      <c r="N7" s="4">
+        <v>14168852</v>
+      </c>
+      <c r="O7" s="4">
+        <v>21851641</v>
+      </c>
+      <c r="P7" s="6">
+        <v>64.841136187437797</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="4">
+        <v>456498740</v>
+      </c>
+      <c r="C8" s="5">
+        <v>25584.256249999999</v>
+      </c>
+      <c r="D8" s="4">
+        <v>17703583</v>
+      </c>
+      <c r="E8" s="4">
+        <v>83209063</v>
+      </c>
+      <c r="F8" s="4">
+        <v>119200188</v>
+      </c>
+      <c r="G8" s="6">
+        <v>69.806150809090994</v>
+      </c>
+      <c r="H8" s="16"/>
+      <c r="I8" s="11">
+        <v>1332741911</v>
+      </c>
+      <c r="J8" s="4">
+        <v>7746476</v>
+      </c>
+      <c r="K8" s="4">
+        <v>7616098</v>
+      </c>
+      <c r="L8" s="4">
+        <v>14054</v>
+      </c>
+      <c r="M8" s="4">
+        <v>273554</v>
+      </c>
+      <c r="N8" s="4">
+        <v>15650182</v>
+      </c>
+      <c r="O8" s="4">
+        <v>22868469</v>
+      </c>
+      <c r="P8" s="6">
+        <v>68.435635109635001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4">
+        <v>469374500</v>
+      </c>
+      <c r="C9" s="5">
+        <v>26542.368055555598</v>
+      </c>
+      <c r="D9" s="4">
+        <v>17908934</v>
+      </c>
+      <c r="E9" s="4">
+        <v>83127129</v>
+      </c>
+      <c r="F9" s="4">
+        <v>119413674</v>
+      </c>
+      <c r="G9" s="6">
+        <v>69.612738822523795</v>
+      </c>
+      <c r="H9" s="16"/>
+      <c r="I9" s="11">
+        <v>1318713486</v>
+      </c>
+      <c r="J9" s="4">
+        <v>7724443</v>
+      </c>
+      <c r="K9" s="4">
+        <v>7711231</v>
+      </c>
+      <c r="L9" s="4">
+        <v>12811</v>
+      </c>
+      <c r="M9" s="4">
+        <v>281071</v>
+      </c>
+      <c r="N9" s="4">
+        <v>15729556</v>
+      </c>
+      <c r="O9" s="4">
+        <v>23592187</v>
+      </c>
+      <c r="P9" s="6">
+        <v>66.672733646948501</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="4">
+        <v>453761062</v>
+      </c>
+      <c r="C10" s="5">
+        <v>25699.083333333299</v>
+      </c>
+      <c r="D10" s="4">
+        <v>17390500</v>
+      </c>
+      <c r="E10" s="4">
+        <v>80293106</v>
+      </c>
+      <c r="F10" s="4">
+        <v>110992147</v>
+      </c>
+      <c r="G10" s="6">
+        <v>72.341249512003799</v>
+      </c>
+      <c r="H10" s="16"/>
+      <c r="I10" s="11">
+        <v>1309460259</v>
+      </c>
+      <c r="J10" s="4">
+        <v>7458736</v>
+      </c>
+      <c r="K10" s="4">
+        <v>8096970</v>
+      </c>
+      <c r="L10" s="4">
+        <v>9821</v>
+      </c>
+      <c r="M10" s="4">
+        <v>272960</v>
+      </c>
+      <c r="N10" s="4">
+        <v>15838487</v>
+      </c>
+      <c r="O10" s="4">
+        <v>24077515</v>
+      </c>
+      <c r="P10" s="6">
+        <v>65.781236145009103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="4">
+        <v>463684141</v>
+      </c>
+      <c r="C11" s="5">
+        <v>26565.159027777801</v>
+      </c>
+      <c r="D11" s="4">
+        <v>17755587</v>
+      </c>
+      <c r="E11" s="4">
+        <v>78725611</v>
+      </c>
+      <c r="F11" s="4">
+        <v>109123058</v>
+      </c>
+      <c r="G11" s="6">
+        <v>72.143882734664601</v>
+      </c>
+      <c r="H11" s="16"/>
+      <c r="I11" s="11">
+        <v>1350408295</v>
+      </c>
+      <c r="J11" s="4">
+        <v>7348527</v>
+      </c>
+      <c r="K11" s="4">
+        <v>8599976</v>
+      </c>
+      <c r="L11" s="4">
+        <v>7772</v>
+      </c>
+      <c r="M11" s="4">
+        <v>305300</v>
+      </c>
+      <c r="N11" s="4">
+        <v>16261575</v>
+      </c>
+      <c r="O11" s="4">
+        <v>24856801</v>
+      </c>
+      <c r="P11" s="6">
+        <v>65.421029037485596</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="4">
+        <v>472715459</v>
+      </c>
+      <c r="C12" s="5">
+        <v>27181.464583333302</v>
+      </c>
+      <c r="D12" s="4">
+        <v>16424860</v>
+      </c>
+      <c r="E12" s="4">
+        <v>72804737</v>
+      </c>
+      <c r="F12" s="4">
+        <v>107431698</v>
+      </c>
+      <c r="G12" s="6">
+        <v>67.7683945756866</v>
+      </c>
+      <c r="H12" s="16"/>
+      <c r="I12" s="11">
+        <v>1313860684</v>
+      </c>
+      <c r="J12" s="4">
+        <v>6767729</v>
+      </c>
+      <c r="K12" s="4">
+        <v>7450607</v>
+      </c>
+      <c r="L12" s="4">
+        <v>7108</v>
+      </c>
+      <c r="M12" s="4">
+        <v>318697</v>
+      </c>
+      <c r="N12" s="4">
+        <v>14544141</v>
+      </c>
+      <c r="O12" s="4">
+        <v>22733015</v>
+      </c>
+      <c r="P12" s="6">
+        <v>63.978055704445701</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="4">
+        <v>431619094</v>
+      </c>
+      <c r="C13" s="5">
+        <v>24904.028472222199</v>
+      </c>
+      <c r="D13" s="4">
+        <v>15387638</v>
+      </c>
+      <c r="E13" s="4">
+        <v>67199554</v>
+      </c>
+      <c r="F13" s="4">
+        <v>96603861</v>
+      </c>
+      <c r="G13" s="6">
+        <v>69.561975374876596</v>
+      </c>
+      <c r="H13" s="16"/>
+      <c r="I13" s="11">
+        <v>1165159992</v>
+      </c>
+      <c r="J13" s="4">
+        <v>6234775</v>
+      </c>
+      <c r="K13" s="4">
+        <v>6065409</v>
+      </c>
+      <c r="L13" s="4">
+        <v>10251</v>
+      </c>
+      <c r="M13" s="4">
+        <v>302993</v>
+      </c>
+      <c r="N13" s="4">
+        <v>12613428</v>
+      </c>
+      <c r="O13" s="4">
+        <v>19540457</v>
+      </c>
+      <c r="P13" s="6">
+        <v>64.550322441281693</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4">
+        <v>396125177</v>
+      </c>
+      <c r="C14" s="5">
+        <v>22831.581944444399</v>
+      </c>
+      <c r="D14" s="4">
+        <v>14564837</v>
+      </c>
+      <c r="E14" s="4">
+        <v>63352378</v>
+      </c>
+      <c r="F14" s="4">
+        <v>82883610</v>
+      </c>
+      <c r="G14" s="6">
+        <v>76.435350728569901</v>
+      </c>
+      <c r="H14" s="16"/>
+      <c r="I14" s="11">
+        <v>1322916166</v>
+      </c>
+      <c r="J14" s="4">
+        <v>5891556</v>
+      </c>
+      <c r="K14" s="4">
+        <v>6657999</v>
+      </c>
+      <c r="L14" s="4">
+        <v>7967</v>
+      </c>
+      <c r="M14" s="4">
+        <v>325094</v>
+      </c>
+      <c r="N14" s="4">
+        <v>12882616</v>
+      </c>
+      <c r="O14" s="4">
+        <v>17828529</v>
+      </c>
+      <c r="P14" s="6">
+        <v>72.258434781691705</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="4">
+        <v>383617894</v>
+      </c>
+      <c r="C15" s="5">
+        <v>22168.4597222222</v>
+      </c>
+      <c r="D15" s="4">
+        <v>12158190</v>
+      </c>
+      <c r="E15" s="4">
+        <v>53039476</v>
+      </c>
+      <c r="F15" s="4">
+        <v>75539718</v>
+      </c>
+      <c r="G15" s="6">
+        <v>70.214024362653802</v>
+      </c>
+      <c r="H15" s="16"/>
+      <c r="I15" s="11">
+        <v>1057344720</v>
+      </c>
+      <c r="J15" s="4">
+        <v>4942646</v>
+      </c>
+      <c r="K15" s="4">
+        <v>5627268</v>
+      </c>
+      <c r="L15" s="4">
+        <v>6467</v>
+      </c>
+      <c r="M15" s="4">
+        <v>315754</v>
+      </c>
+      <c r="N15" s="4">
+        <v>10892135</v>
+      </c>
+      <c r="O15" s="4">
+        <v>16074984</v>
+      </c>
+      <c r="P15" s="6">
+        <v>67.758294502812603</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="4">
+        <v>416030806</v>
+      </c>
+      <c r="C16" s="5">
+        <v>24105.834027777801</v>
+      </c>
+      <c r="D16" s="4">
+        <v>13996857</v>
+      </c>
+      <c r="E16" s="4">
+        <v>61361325</v>
+      </c>
+      <c r="F16" s="4">
+        <v>80900624</v>
+      </c>
+      <c r="G16" s="6">
+        <v>75.847777144463095</v>
+      </c>
+      <c r="H16" s="16"/>
+      <c r="I16" s="11">
+        <v>1139806504</v>
+      </c>
+      <c r="J16" s="4">
+        <v>5692302</v>
+      </c>
+      <c r="K16" s="4">
+        <v>6096086</v>
+      </c>
+      <c r="L16" s="4">
+        <v>8957</v>
+      </c>
+      <c r="M16" s="4">
+        <v>317309</v>
+      </c>
+      <c r="N16" s="4">
+        <v>12114654</v>
+      </c>
+      <c r="O16" s="4">
+        <v>17199584</v>
+      </c>
+      <c r="P16" s="6">
+        <v>70.4357384457671</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="4">
+        <v>447939373</v>
+      </c>
+      <c r="C17" s="5">
+        <v>25779.554861111101</v>
+      </c>
+      <c r="D17" s="4">
+        <v>14858226</v>
+      </c>
+      <c r="E17" s="4">
+        <v>65610174</v>
+      </c>
+      <c r="F17" s="4">
+        <v>87441436</v>
+      </c>
+      <c r="G17" s="6">
+        <v>75.033275985998202</v>
+      </c>
+      <c r="H17" s="16"/>
+      <c r="I17" s="11">
+        <v>1203615235</v>
+      </c>
+      <c r="J17" s="4">
+        <v>6116968</v>
+      </c>
+      <c r="K17" s="4">
+        <v>6534632</v>
+      </c>
+      <c r="L17" s="4">
+        <v>18325</v>
+      </c>
+      <c r="M17" s="4">
+        <v>357833</v>
+      </c>
+      <c r="N17" s="4">
+        <v>13027758</v>
+      </c>
+      <c r="O17" s="4">
+        <v>19590918</v>
+      </c>
+      <c r="P17" s="6">
+        <v>66.498968042232605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="4">
+        <v>511607683</v>
+      </c>
+      <c r="C18" s="5">
+        <v>29250.965972222199</v>
+      </c>
+      <c r="D18" s="4">
+        <v>16354768</v>
+      </c>
+      <c r="E18" s="4">
+        <v>73607561</v>
+      </c>
+      <c r="F18" s="4">
+        <v>98354095</v>
+      </c>
+      <c r="G18" s="6">
+        <v>74.839345530046302</v>
+      </c>
+      <c r="H18" s="16"/>
+      <c r="I18" s="11">
+        <v>1389219018</v>
+      </c>
+      <c r="J18" s="4">
+        <v>6845607</v>
+      </c>
+      <c r="K18" s="4">
+        <v>7697096</v>
+      </c>
+      <c r="L18" s="4">
+        <v>28639</v>
+      </c>
+      <c r="M18" s="4">
+        <v>389172</v>
+      </c>
+      <c r="N18" s="4">
+        <v>14960514</v>
+      </c>
+      <c r="O18" s="4">
+        <v>21084205</v>
+      </c>
+      <c r="P18" s="6">
+        <v>70.956023715383196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="4">
+        <v>553161698</v>
+      </c>
+      <c r="C19" s="5">
+        <v>31648.129166666698</v>
+      </c>
+      <c r="D19" s="4">
+        <v>18253859</v>
+      </c>
+      <c r="E19" s="4">
+        <v>82103721</v>
+      </c>
+      <c r="F19" s="4">
+        <v>106557605</v>
+      </c>
+      <c r="G19" s="6">
+        <v>77.051019493165199</v>
+      </c>
+      <c r="H19" s="16"/>
+      <c r="I19" s="11">
+        <v>1402154973</v>
+      </c>
+      <c r="J19" s="4">
+        <v>7586432</v>
+      </c>
+      <c r="K19" s="4">
+        <v>7947047</v>
+      </c>
+      <c r="L19" s="4">
+        <v>38908</v>
+      </c>
+      <c r="M19" s="4">
+        <v>390602</v>
+      </c>
+      <c r="N19" s="4">
+        <v>15962989</v>
+      </c>
+      <c r="O19" s="4">
+        <v>22495440</v>
+      </c>
+      <c r="P19" s="6">
+        <v>70.960997873346798</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="4">
+        <v>608711694</v>
+      </c>
+      <c r="C20" s="5">
+        <v>34909.602083333302</v>
+      </c>
+      <c r="D20" s="4">
+        <v>20504669</v>
+      </c>
+      <c r="E20" s="4">
+        <v>90400748</v>
+      </c>
+      <c r="F20" s="4">
+        <v>116747969</v>
+      </c>
+      <c r="G20" s="6">
+        <v>77.432394562683996</v>
+      </c>
+      <c r="H20" s="16"/>
+      <c r="I20" s="11">
+        <v>1528598809</v>
+      </c>
+      <c r="J20" s="4">
+        <v>8324181</v>
+      </c>
+      <c r="K20" s="4">
+        <v>8412385</v>
+      </c>
+      <c r="L20" s="4">
+        <v>54701</v>
+      </c>
+      <c r="M20" s="4">
+        <v>432880</v>
+      </c>
+      <c r="N20" s="4">
+        <v>17224147</v>
+      </c>
+      <c r="O20" s="4">
+        <v>24602227</v>
+      </c>
+      <c r="P20" s="6">
+        <v>70.010519779367897</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="4">
+        <v>647135663</v>
+      </c>
+      <c r="C21" s="5">
+        <v>37116.123611111099</v>
+      </c>
+      <c r="D21" s="4">
+        <v>22143724</v>
+      </c>
+      <c r="E21" s="4">
+        <v>97526895</v>
+      </c>
+      <c r="F21" s="4">
+        <v>123622031</v>
+      </c>
+      <c r="G21" s="6">
+        <v>78.891192946021107</v>
+      </c>
+      <c r="H21" s="16"/>
+      <c r="I21" s="11">
+        <v>1750143726</v>
+      </c>
+      <c r="J21" s="4">
+        <v>8992513</v>
+      </c>
+      <c r="K21" s="4">
+        <v>9700162</v>
+      </c>
+      <c r="L21" s="4">
+        <v>70579</v>
+      </c>
+      <c r="M21" s="4">
+        <v>425986</v>
+      </c>
+      <c r="N21" s="4">
+        <v>19189240</v>
+      </c>
+      <c r="O21" s="4">
+        <v>25804542</v>
+      </c>
+      <c r="P21" s="6">
+        <v>74.363807735862906</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="4">
+        <v>647353924</v>
+      </c>
+      <c r="C22" s="5">
+        <v>37113.872222222199</v>
+      </c>
+      <c r="D22" s="4">
+        <v>23299586</v>
+      </c>
+      <c r="E22" s="4">
+        <v>102439984</v>
+      </c>
+      <c r="F22" s="4">
+        <v>128571575</v>
+      </c>
+      <c r="G22" s="6">
+        <v>79.675452369623699</v>
+      </c>
+      <c r="H22" s="16"/>
+      <c r="I22" s="11">
+        <v>1537019759</v>
+      </c>
+      <c r="J22" s="4">
+        <v>9474984</v>
+      </c>
+      <c r="K22" s="4">
+        <v>8415188</v>
+      </c>
+      <c r="L22" s="4">
+        <v>70874</v>
+      </c>
+      <c r="M22" s="4">
+        <v>387925</v>
+      </c>
+      <c r="N22" s="4">
+        <v>18348971</v>
+      </c>
+      <c r="O22" s="4">
+        <v>25726010</v>
+      </c>
+      <c r="P22" s="6">
+        <v>71.324589394157897</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="4">
+        <v>662807593</v>
+      </c>
+      <c r="C23" s="5">
+        <v>37977.302777777797</v>
+      </c>
+      <c r="D23" s="4">
+        <v>23455226</v>
+      </c>
+      <c r="E23" s="4">
+        <v>105074257</v>
+      </c>
+      <c r="F23" s="4">
+        <v>133422807</v>
+      </c>
+      <c r="G23" s="6">
+        <v>78.752845456174498</v>
+      </c>
+      <c r="H23" s="16"/>
+      <c r="I23" s="11">
+        <v>1444133958</v>
+      </c>
+      <c r="J23" s="4">
+        <v>10611549</v>
+      </c>
+      <c r="K23" s="4">
+        <v>8071431</v>
+      </c>
+      <c r="L23" s="4">
+        <v>61031</v>
+      </c>
+      <c r="M23" s="4">
+        <v>316566</v>
+      </c>
+      <c r="N23" s="4">
+        <v>19060577</v>
+      </c>
+      <c r="O23" s="4">
+        <v>30779306</v>
+      </c>
+      <c r="P23" s="6">
+        <v>61.926597695217701</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="4">
+        <v>353211774</v>
+      </c>
+      <c r="C24" s="5">
+        <v>19428.8013888889</v>
+      </c>
+      <c r="D24" s="4">
+        <v>4363768</v>
+      </c>
+      <c r="E24" s="4">
+        <v>22544774</v>
+      </c>
+      <c r="F24" s="4">
+        <v>47558897</v>
+      </c>
+      <c r="G24" s="6">
+        <v>47.4039042579141</v>
+      </c>
+      <c r="H24" s="16"/>
+      <c r="I24" s="11">
+        <v>1281992916</v>
+      </c>
+      <c r="J24" s="4">
+        <v>2328965</v>
+      </c>
+      <c r="K24" s="4">
+        <v>7276480</v>
+      </c>
+      <c r="L24" s="4">
+        <v>12840</v>
+      </c>
+      <c r="M24" s="4">
+        <v>251651</v>
+      </c>
+      <c r="N24" s="4">
+        <v>9869936</v>
+      </c>
+      <c r="O24" s="4">
+        <v>17333007</v>
+      </c>
+      <c r="P24" s="6">
+        <v>56.943009946283397</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="4">
-[...911 lines deleted...]
-      <c r="B25" s="10">
+      <c r="B25" s="4">
         <v>434359559</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="5">
         <v>23691.362499999999</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="4">
         <v>1394076</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="4">
         <v>9319051</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="4">
         <v>42374307</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="6">
         <v>21.992220427345298</v>
       </c>
-      <c r="H25" s="7"/>
-      <c r="I25" s="13">
+      <c r="H25" s="16"/>
+      <c r="I25" s="11">
         <v>1767865606</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="4">
         <v>869691</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="4">
         <v>10357343</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="4">
         <v>5684</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="4">
         <v>266217</v>
       </c>
-      <c r="N25" s="10">
+      <c r="N25" s="4">
         <v>11498935</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O25" s="4">
         <v>18999070</v>
       </c>
-      <c r="P25" s="12">
+      <c r="P25" s="6">
         <v>60.523671632348297</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="4">
         <v>469029313</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="5">
         <v>25896.059722222199</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="4">
         <v>6792735</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="4">
         <v>42638109</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="4">
         <v>67746821</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="6">
         <v>62.937431410988303</v>
       </c>
-      <c r="H26" s="7"/>
-      <c r="I26" s="13">
+      <c r="H26" s="16"/>
+      <c r="I26" s="11">
         <v>1550835314</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="4">
         <v>3983640</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="4">
         <v>9098126</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="4">
         <v>14071</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="4">
         <v>215399</v>
       </c>
-      <c r="N26" s="10">
+      <c r="N26" s="4">
         <v>13311236</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="4">
         <v>20160831</v>
       </c>
-      <c r="P26" s="12">
+      <c r="P26" s="6">
         <v>66.025234773308696</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="4">
         <v>556296584</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="5">
         <v>31532.967361111099</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="4">
         <v>16247665</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="4">
         <v>84965726</v>
       </c>
-      <c r="F27" s="10">
-[...6 lines deleted...]
-      <c r="I27" s="13">
+      <c r="F27" s="4">
+        <v>109120364</v>
+      </c>
+      <c r="G27" s="6">
+        <v>77.864225232972998</v>
+      </c>
+      <c r="H27" s="16"/>
+      <c r="I27" s="11">
         <v>1362193246</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="4">
         <v>7939953</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="4">
         <v>7869137</v>
       </c>
-      <c r="L27" s="10">
-[...2 lines deleted...]
-      <c r="M27" s="10">
+      <c r="L27" s="4">
+        <v>50723</v>
+      </c>
+      <c r="M27" s="4">
         <v>184135</v>
       </c>
-      <c r="N27" s="10">
-[...6 lines deleted...]
-        <v>67.645922443745306</v>
+      <c r="N27" s="4">
+        <v>16043948</v>
+      </c>
+      <c r="O27" s="4">
+        <v>23715662</v>
+      </c>
+      <c r="P27" s="6">
+        <v>67.651276190392693</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="14" t="s">
+      <c r="A28" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="7">
         <v>612243437</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="8">
         <v>34945.849305555603</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="7">
         <v>20223875</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="7">
         <v>99402255</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="7">
         <v>124622169</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="9">
         <v>79.762899167643297</v>
       </c>
-      <c r="H28" s="7"/>
-      <c r="I28" s="18">
+      <c r="H28" s="16"/>
+      <c r="I28" s="12">
         <v>1514802082</v>
       </c>
-      <c r="J28" s="15">
+      <c r="J28" s="7">
         <v>9286839</v>
       </c>
-      <c r="K28" s="15">
+      <c r="K28" s="7">
         <v>8486677</v>
       </c>
-      <c r="L28" s="15">
+      <c r="L28" s="7">
         <v>64798</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="7">
         <v>166940</v>
       </c>
-      <c r="N28" s="15">
+      <c r="N28" s="7">
         <v>18005254</v>
       </c>
-      <c r="O28" s="15">
+      <c r="O28" s="7">
         <v>26147233</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="9">
         <v>68.861030151832907</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="J3:N3"/>
     <mergeCell ref="O3:O5"/>
     <mergeCell ref="P3:P5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="83" fitToWidth="2" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" verticalDpi="400" r:id="rId1"/>
+  <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" scale="63" orientation="landscape" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>付表第4表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ㅤ</dc:creator>
+  <dc:creator>交通省 国土</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>