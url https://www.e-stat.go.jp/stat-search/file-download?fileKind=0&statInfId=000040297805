--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{EB9E830B-0F26-423F-902C-17B0BEDCF067}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28A1E317-D587-4F9C-B908-92E71B29ABBA}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76B7230E-D8ED-4E54-9DE7-DA9F98FAE19B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g011-r06-052" sheetId="316" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="42">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>調製粉乳</t>
     <rPh sb="0" eb="2">
       <t>チョウセイ</t>
@@ -587,82 +587,82 @@
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="桁区切り 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1009,177 +1009,177 @@
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="I4" s="5"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:20" ht="12" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="5"/>
     </row>
     <row r="6" spans="1:20" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="B6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="31"/>
-      <c r="F6" s="51" t="s">
+      <c r="F6" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="52"/>
+      <c r="G6" s="60"/>
       <c r="H6" s="30"/>
       <c r="I6" s="28"/>
       <c r="J6" s="27"/>
       <c r="K6" s="28"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
       <c r="N6" s="28"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="28"/>
       <c r="S6" s="27"/>
       <c r="T6" s="26"/>
     </row>
     <row r="7" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="54"/>
-      <c r="C7" s="54"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
       <c r="D7" s="7"/>
-      <c r="E7" s="55" t="s">
+      <c r="E7" s="52" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="37"/>
-      <c r="H7" s="55" t="s">
+      <c r="H7" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="57" t="s">
+      <c r="I7" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="57" t="s">
+      <c r="J7" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="57" t="s">
+      <c r="K7" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="61" t="s">
+      <c r="L7" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="57" t="s">
+      <c r="M7" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="57" t="s">
+      <c r="N7" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="57" t="s">
+      <c r="O7" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="57" t="s">
+      <c r="P7" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="55">
+      <c r="Q7" s="52">
         <v>10</v>
       </c>
-      <c r="R7" s="55">
+      <c r="R7" s="52">
         <v>11</v>
       </c>
-      <c r="S7" s="55">
+      <c r="S7" s="52">
         <v>12</v>
       </c>
-      <c r="T7" s="59"/>
+      <c r="T7" s="53"/>
     </row>
     <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="53"/>
-[...1 lines deleted...]
-      <c r="C8" s="54"/>
+      <c r="A8" s="61"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
       <c r="D8" s="7"/>
-      <c r="E8" s="55"/>
+      <c r="E8" s="52"/>
       <c r="F8" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="38" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="56"/>
       <c r="I8" s="56"/>
       <c r="J8" s="56"/>
       <c r="K8" s="56"/>
-      <c r="L8" s="62"/>
+      <c r="L8" s="58"/>
       <c r="M8" s="56"/>
       <c r="N8" s="56"/>
       <c r="O8" s="56"/>
       <c r="P8" s="56"/>
-      <c r="Q8" s="55"/>
-[...2 lines deleted...]
-      <c r="T8" s="59"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="53"/>
     </row>
     <row r="9" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="11"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="23"/>
       <c r="G9" s="39"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="24"/>
       <c r="L9" s="23"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="21"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.15">
       <c r="E10" s="15"/>
       <c r="G10" s="40" t="s">
         <v>12</v>
       </c>
       <c r="T10" s="10"/>
     </row>
     <row r="11" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="60"/>
+      <c r="B11" s="54"/>
       <c r="E11" s="19"/>
       <c r="G11" s="41"/>
       <c r="T11" s="20"/>
     </row>
     <row r="12" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="47"/>
       <c r="B12" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="44">
         <v>1</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="18">
         <v>11258</v>
       </c>
       <c r="G12" s="42">
         <v>107.1</v>
       </c>
       <c r="H12" s="18">
         <v>1104</v>
       </c>
       <c r="I12" s="18">
@@ -1266,90 +1266,90 @@
       <c r="Q13" s="18">
         <v>10626</v>
       </c>
       <c r="R13" s="18">
         <v>11172</v>
       </c>
       <c r="S13" s="18">
         <v>14705</v>
       </c>
       <c r="T13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="47"/>
       <c r="B14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="44">
         <v>3</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="18">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="G14" s="42">
-        <v>89.3</v>
+        <v>91.9</v>
       </c>
       <c r="H14" s="18">
-        <v>2566</v>
+        <v>2854</v>
       </c>
       <c r="I14" s="18">
-        <v>2269</v>
+        <v>2728</v>
       </c>
       <c r="J14" s="18">
-        <v>2790</v>
+        <v>2840</v>
       </c>
       <c r="K14" s="18">
-        <v>2483</v>
+        <v>2661</v>
       </c>
       <c r="L14" s="18">
-        <v>2485</v>
+        <v>2806</v>
       </c>
       <c r="M14" s="18">
-        <v>2630</v>
+        <v>2732</v>
       </c>
       <c r="N14" s="18">
-        <v>1696</v>
+        <v>1739</v>
       </c>
       <c r="O14" s="18">
-        <v>1417</v>
+        <v>1572</v>
       </c>
       <c r="P14" s="18">
-        <v>1678</v>
+        <v>1938</v>
       </c>
       <c r="Q14" s="18">
-        <v>2321</v>
+        <v>2546</v>
       </c>
       <c r="R14" s="18">
-        <v>2175</v>
+        <v>2435</v>
       </c>
       <c r="S14" s="18">
-        <v>2205</v>
+        <v>2367</v>
       </c>
       <c r="T14" s="17">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="47"/>
       <c r="B15" s="47" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="44">
         <v>4</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="18">
         <v>17090</v>
       </c>
       <c r="G15" s="42">
         <v>96</v>
       </c>
       <c r="H15" s="18">
         <v>1606</v>
       </c>
@@ -2030,54 +2030,54 @@
       <c r="Q27" s="14"/>
       <c r="R27" s="14"/>
       <c r="S27" s="14"/>
       <c r="T27" s="13"/>
     </row>
     <row r="28" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C28" s="45"/>
       <c r="E28" s="15"/>
       <c r="F28" s="14"/>
       <c r="G28" s="40"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
       <c r="S28" s="14"/>
       <c r="T28" s="13"/>
     </row>
     <row r="29" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="58"/>
+      <c r="B29" s="51"/>
       <c r="C29" s="45"/>
       <c r="E29" s="15"/>
       <c r="F29" s="14"/>
       <c r="G29" s="40"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
       <c r="T29" s="13"/>
     </row>
     <row r="30" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="45">
         <v>16</v>
       </c>
@@ -2935,54 +2935,54 @@
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="13"/>
     </row>
     <row r="46" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C46" s="45"/>
       <c r="E46" s="15"/>
       <c r="F46" s="14"/>
       <c r="G46" s="40"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="14"/>
       <c r="R46" s="14"/>
       <c r="S46" s="14"/>
       <c r="T46" s="13"/>
     </row>
     <row r="47" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="58" t="s">
+      <c r="A47" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="58"/>
+      <c r="B47" s="51"/>
       <c r="C47" s="45"/>
       <c r="E47" s="15"/>
       <c r="F47" s="14"/>
       <c r="G47" s="40"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
       <c r="T47" s="13"/>
     </row>
     <row r="48" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="46">
         <v>31</v>
       </c>
@@ -3083,90 +3083,90 @@
       <c r="Q49" s="14">
         <v>407</v>
       </c>
       <c r="R49" s="14">
         <v>534</v>
       </c>
       <c r="S49" s="14">
         <v>2039</v>
       </c>
       <c r="T49" s="13">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="46">
         <v>33</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="14">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="G50" s="40">
-        <v>89.3</v>
+        <v>91.9</v>
       </c>
       <c r="H50" s="14">
-        <v>2566</v>
+        <v>2854</v>
       </c>
       <c r="I50" s="14">
-        <v>2269</v>
+        <v>2728</v>
       </c>
       <c r="J50" s="14">
-        <v>2790</v>
+        <v>2840</v>
       </c>
       <c r="K50" s="14">
-        <v>2483</v>
+        <v>2661</v>
       </c>
       <c r="L50" s="14">
-        <v>2485</v>
+        <v>2806</v>
       </c>
       <c r="M50" s="14">
-        <v>2630</v>
+        <v>2732</v>
       </c>
       <c r="N50" s="14">
-        <v>1696</v>
+        <v>1739</v>
       </c>
       <c r="O50" s="14">
-        <v>1417</v>
+        <v>1572</v>
       </c>
       <c r="P50" s="14">
-        <v>1678</v>
+        <v>1938</v>
       </c>
       <c r="Q50" s="14">
-        <v>2321</v>
+        <v>2546</v>
       </c>
       <c r="R50" s="14">
-        <v>2175</v>
+        <v>2435</v>
       </c>
       <c r="S50" s="14">
-        <v>2205</v>
+        <v>2367</v>
       </c>
       <c r="T50" s="13">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="1"/>
       <c r="B51" s="49" t="s">
         <v>27</v>
       </c>
       <c r="C51" s="46">
         <v>34</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="42" t="s">
         <v>35</v>
       </c>
       <c r="H51" s="18" t="s">
         <v>0</v>
       </c>
@@ -3840,69 +3840,69 @@
       <c r="D63" s="11"/>
       <c r="E63" s="12"/>
       <c r="F63" s="11"/>
       <c r="G63" s="43"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="11"/>
       <c r="O63" s="11"/>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
       <c r="R63" s="11"/>
       <c r="S63" s="11"/>
       <c r="T63" s="10"/>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.15">
       <c r="B64" s="1" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="A7:C8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="J7:J8"/>
-    <mergeCell ref="F6:G6"/>
-[...3 lines deleted...]
-    <mergeCell ref="I7:I8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="I7:R8" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>