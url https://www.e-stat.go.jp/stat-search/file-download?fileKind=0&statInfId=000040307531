--- v0 (2026-05-30)
+++ v1 (2026-08-29)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="28" documentId="8_{0AC9946C-AF5D-417B-9C9E-A99B793F967E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{527D69A2-00D4-48EA-B4B4-5737477DB09B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF53988C-7CEF-443F-AA62-87F0AA2516CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="23929" yWindow="-113" windowWidth="24267" windowHeight="13023" tabRatio="873" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
+    <workbookView xWindow="-24154" yWindow="-113" windowWidth="24267" windowHeight="13048" tabRatio="873" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
   </bookViews>
   <sheets>
     <sheet name="主産県" sheetId="61" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -236,52 +236,52 @@
     <t>出荷額</t>
     <rPh sb="2" eb="3">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="30"/>
   </si>
   <si>
     <t>１　令和５年産花木等の主産県の作付面積、出荷量及び出荷額</t>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カボクトウ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>シュサンケン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="180" formatCode="#,###,##0;;@\ "/>
-    <numFmt numFmtId="181" formatCode="###\ ###\ ##0"/>
+    <numFmt numFmtId="176" formatCode="#,###,##0;;@\ "/>
+    <numFmt numFmtId="177" formatCode="###\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -480,52 +480,52 @@
       <color rgb="FF3F3F76"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <u/>
+      <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1055,161 +1055,161 @@
     <xf numFmtId="0" fontId="24" fillId="31" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="31" fillId="0" borderId="19" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="31" fillId="0" borderId="0" xfId="55" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="50" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="31" fillId="0" borderId="19" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="180" fontId="31" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="19" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="31" fillId="0" borderId="19" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="19" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="180" fontId="31" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="31" fillId="0" borderId="19" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="2" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="5" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="48" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="5" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="48" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="54" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - アクセント 1 2" xfId="6" xr:uid="{DFCCC54E-9892-4703-A911-8072461FE708}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="7" xr:uid="{8D9E988A-5AD1-489C-B3FB-815D01F585F4}"/>
     <cellStyle name="20% - アクセント 3 2" xfId="8" xr:uid="{BB9303A9-3072-4FC5-A3D4-B0E6C326F2DA}"/>
     <cellStyle name="20% - アクセント 4 2" xfId="9" xr:uid="{1246F939-A26B-458D-8134-8518A2637834}"/>
     <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{588A169C-024C-4F42-A9F1-ACC86F864C72}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="11" xr:uid="{B7C164F4-A0E9-4CB9-B3FD-619998E2A359}"/>
     <cellStyle name="40% - アクセント 1 2" xfId="12" xr:uid="{3E635BDE-CFBC-417E-84DB-C7067604DD06}"/>
     <cellStyle name="40% - アクセント 2 2" xfId="13" xr:uid="{88766CAC-3B5C-435A-B238-5F1F3303101E}"/>
     <cellStyle name="40% - アクセント 3 2" xfId="14" xr:uid="{A9EB0016-FA21-4269-AAC4-278A351EA7DB}"/>
     <cellStyle name="40% - アクセント 4 2" xfId="15" xr:uid="{63825746-B9DE-47D5-9AEA-C5D8AEEB420E}"/>
     <cellStyle name="40% - アクセント 5 2" xfId="16" xr:uid="{57B2C2CC-82D3-41BC-A91F-8D9B6CFE28F8}"/>
     <cellStyle name="40% - アクセント 6 2" xfId="17" xr:uid="{31E8E62A-7270-49FB-A1D4-CD1E6EEB655A}"/>
     <cellStyle name="60% - アクセント 1 2" xfId="18" xr:uid="{03BC53A2-C2EE-493D-8486-BA37B9947148}"/>
     <cellStyle name="60% - アクセント 2 2" xfId="19" xr:uid="{455EC776-3D3E-4980-AB9F-5BD34A2D6BBE}"/>
     <cellStyle name="60% - アクセント 3 2" xfId="20" xr:uid="{5D35C1C3-B473-4F7D-978D-F9520E9DAF6A}"/>
     <cellStyle name="60% - アクセント 4 2" xfId="21" xr:uid="{BB5023FD-C49A-4DF6-B9C4-2EC71A4F3042}"/>
     <cellStyle name="60% - アクセント 5 2" xfId="22" xr:uid="{C0BC4ACD-C940-4F09-9E38-41C781C893FA}"/>
     <cellStyle name="60% - アクセント 6 2" xfId="23" xr:uid="{A3691BD2-7150-4F67-863F-85B887B0BCE6}"/>
     <cellStyle name="アクセント 1 2" xfId="24" xr:uid="{506EC5F5-19DC-4D66-9BA0-A9E572E52057}"/>
     <cellStyle name="アクセント 2 2" xfId="25" xr:uid="{7CE5E0EB-296D-408F-AC57-70BDC19AC94A}"/>
     <cellStyle name="アクセント 3 2" xfId="26" xr:uid="{F89DEB97-0554-481C-83F0-A141EE8CF976}"/>
     <cellStyle name="アクセント 4 2" xfId="27" xr:uid="{D7387840-702F-447D-A1DD-CC0168B47DEA}"/>
@@ -1555,569 +1555,582 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4474870B-C161-40BE-8CE3-521FDA32ED21}">
   <dimension ref="B1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.88671875" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="0.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="4.33203125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="5" style="8" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="11.21875" style="8" customWidth="1"/>
+    <col min="6" max="6" width="0.44140625" style="8" customWidth="1"/>
+    <col min="7" max="9" width="17.6640625" style="8" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" s="3" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="I1" s="31"/>
+    <row r="1" spans="2:9" s="4" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F1" s="5"/>
+      <c r="I1" s="39"/>
     </row>
     <row r="2" spans="2:9" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="28" t="s">
+      <c r="B2" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="29"/>
-[...5 lines deleted...]
-      <c r="I2" s="29"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="2:9" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="29"/>
-[...6 lines deleted...]
-      <c r="I3" s="29"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="2:9" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="1"/>
-[...6 lines deleted...]
-      <c r="I4" s="27"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
     </row>
     <row r="5" spans="2:9" ht="2.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="5"/>
-[...2 lines deleted...]
-      <c r="E5" s="5"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
     </row>
     <row r="6" spans="2:9" ht="19.600000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="37"/>
-[...3 lines deleted...]
-      <c r="G6" s="39" t="s">
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="32" t="s">
+      <c r="I6" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="19.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="38"/>
-[...6 lines deleted...]
-      <c r="I7" s="33"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="19"/>
     </row>
     <row r="8" spans="2:9" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E8" s="3"/>
-[...1 lines deleted...]
-      <c r="G8" s="8" t="s">
+      <c r="E8" s="4"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="9" t="s">
+      <c r="H8" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="9" t="s">
+      <c r="I8" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="2:9" s="13" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="35" t="s">
+    <row r="9" spans="2:9" s="26" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="35"/>
-[...3 lines deleted...]
-      <c r="G9" s="11">
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="25">
         <v>218000</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="1">
         <v>27800</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="1">
         <v>13716000</v>
       </c>
     </row>
-    <row r="10" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C10" s="35" t="s">
+    <row r="10" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27"/>
+      <c r="C10" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="35"/>
-[...2 lines deleted...]
-      <c r="G10" s="15">
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="28">
         <v>15000</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="29">
         <v>3540</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="29">
         <v>1010000</v>
       </c>
     </row>
-    <row r="11" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C11" s="35" t="s">
+    <row r="11" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="30"/>
+      <c r="C11" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="35"/>
-[...2 lines deleted...]
-      <c r="G11" s="15">
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="28">
         <v>12100</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="29">
         <v>3260</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="29">
         <v>847400</v>
       </c>
     </row>
-    <row r="12" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C12" s="34" t="s">
+    <row r="12" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="30"/>
+      <c r="C12" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="34"/>
-[...2 lines deleted...]
-      <c r="G12" s="15">
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="28">
         <v>2560</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="29">
         <v>209</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="29">
         <v>137900</v>
       </c>
     </row>
-    <row r="13" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C13" s="34" t="s">
+    <row r="13" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="30"/>
+      <c r="C13" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="34"/>
-[...2 lines deleted...]
-      <c r="G13" s="15">
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="28">
         <v>221</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="29">
         <v>22</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="29">
         <v>4300</v>
       </c>
     </row>
-    <row r="14" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C14" s="34" t="s">
+    <row r="14" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="30"/>
+      <c r="C14" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="34"/>
-[...2 lines deleted...]
-      <c r="G14" s="15">
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="28">
         <v>5320</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="29">
         <v>457</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="29">
         <v>184100</v>
       </c>
     </row>
-    <row r="15" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C15" s="34" t="s">
+    <row r="15" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="30"/>
+      <c r="C15" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="34"/>
-[...2 lines deleted...]
-      <c r="G15" s="15">
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="28">
         <v>6130</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="29">
         <v>663</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="29">
         <v>607700</v>
       </c>
     </row>
-    <row r="16" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C16" s="34" t="s">
+    <row r="16" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="30"/>
+      <c r="C16" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="34"/>
-[...2 lines deleted...]
-      <c r="G16" s="15">
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="28">
         <v>14500</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="29">
         <v>2980</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="29">
         <v>1441000</v>
       </c>
     </row>
-    <row r="17" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C17" s="34" t="s">
+    <row r="17" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="30"/>
+      <c r="C17" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D17" s="34"/>
-[...2 lines deleted...]
-      <c r="G17" s="15">
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="28">
         <v>3910</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="29">
         <v>770</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="29">
         <v>298200</v>
       </c>
     </row>
-    <row r="18" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C18" s="34" t="s">
+    <row r="18" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="30"/>
+      <c r="C18" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="34"/>
-[...2 lines deleted...]
-      <c r="G18" s="15">
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="28">
         <v>158200</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="29">
         <v>15900</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="29">
         <v>9185000</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E19" s="3"/>
-[...1 lines deleted...]
-      <c r="G19" s="8" t="s">
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="H19" s="9" t="s">
+      <c r="H19" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="I19" s="9" t="s">
+      <c r="I19" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="36" t="s">
+    <row r="20" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="36"/>
-[...3 lines deleted...]
-      <c r="G20" s="18">
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="2">
         <v>451800</v>
       </c>
-      <c r="H20" s="19">
+      <c r="H20" s="3">
         <v>315400</v>
       </c>
-      <c r="I20" s="19">
+      <c r="I20" s="3">
         <v>6596000</v>
       </c>
     </row>
-    <row r="21" spans="2:9" s="20" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C21" s="35" t="s">
+    <row r="21" spans="2:9" s="33" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="27"/>
+      <c r="C21" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="D21" s="35"/>
-[...14 lines deleted...]
-      <c r="C22" s="35" t="s">
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="28">
+        <v>427100</v>
+      </c>
+      <c r="H21" s="29">
+        <v>295900</v>
+      </c>
+      <c r="I21" s="29">
+        <v>5687000</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" s="26" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="30"/>
+      <c r="C22" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="35"/>
-[...9 lines deleted...]
-        <v>880400</v>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="28">
+        <v>24700</v>
+      </c>
+      <c r="H22" s="29">
+        <v>19500</v>
+      </c>
+      <c r="I22" s="29">
+        <v>908800</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E23" s="3"/>
-[...1 lines deleted...]
-      <c r="G23" s="8" t="s">
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="H23" s="9" t="s">
+      <c r="H23" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="I23" s="9" t="s">
+      <c r="I23" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="2:9" s="13" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="35" t="s">
+    <row r="24" spans="2:9" s="26" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="35"/>
-[...3 lines deleted...]
-      <c r="G24" s="18">
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="2">
         <v>7620</v>
       </c>
-      <c r="H24" s="19">
+      <c r="H24" s="3">
         <v>4690</v>
       </c>
-      <c r="I24" s="19">
+      <c r="I24" s="3">
         <v>2198000</v>
       </c>
     </row>
-    <row r="25" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C25" s="35" t="s">
+    <row r="25" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="27"/>
+      <c r="C25" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="D25" s="35"/>
-[...2 lines deleted...]
-      <c r="G25" s="15">
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="28">
         <v>423</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="29">
         <v>149</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="29">
         <v>155100</v>
       </c>
     </row>
-    <row r="26" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C26" s="35" t="s">
+    <row r="26" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="30"/>
+      <c r="C26" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="D26" s="35"/>
-[...2 lines deleted...]
-      <c r="G26" s="15">
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="28">
         <v>320</v>
       </c>
-      <c r="H26" s="16">
+      <c r="H26" s="29">
         <v>76</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="29">
         <v>112200</v>
       </c>
     </row>
-    <row r="27" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C27" s="34" t="s">
+    <row r="27" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="30"/>
+      <c r="C27" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="D27" s="34"/>
-[...2 lines deleted...]
-      <c r="G27" s="15">
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="28">
         <v>3080</v>
       </c>
-      <c r="H27" s="16">
+      <c r="H27" s="29">
         <v>2490</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="29">
         <v>961600</v>
       </c>
     </row>
-    <row r="28" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C28" s="34" t="s">
+    <row r="28" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="30"/>
+      <c r="C28" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="D28" s="34"/>
-[...2 lines deleted...]
-      <c r="G28" s="15">
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="28">
         <v>2530</v>
       </c>
-      <c r="H28" s="16">
+      <c r="H28" s="29">
         <v>1100</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="29">
         <v>567700</v>
       </c>
     </row>
-    <row r="29" spans="2:9" s="3" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C29" s="34" t="s">
+    <row r="29" spans="2:9" s="4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="30"/>
+      <c r="C29" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="D29" s="34"/>
-[...2 lines deleted...]
-      <c r="G29" s="15">
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="28">
         <v>1270</v>
       </c>
-      <c r="H29" s="16">
+      <c r="H29" s="29">
         <v>876</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I29" s="29">
         <v>401100</v>
       </c>
     </row>
-    <row r="30" spans="2:9" s="21" customFormat="1" ht="7.55" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="I30" s="25"/>
+    <row r="30" spans="2:9" s="38" customFormat="1" ht="7.55" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="B6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="C18:E18"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4aaa580782a8fa0089fe8b1596e39e34">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="293f536d1037c456dbc01433c1547bd4" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2290,82 +2303,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F13357A-286A-4391-9575-8FDA52EC99A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8DF9DA0-F5DB-4E19-8869-97C65FAFE283}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F111E5-1925-41B8-89AA-35FE33E238D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C94AE187-E43E-4A00-97A4-D75400CD9EFB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8DF9DA0-F5DB-4E19-8869-97C65FAFE283}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F111E5-1925-41B8-89AA-35FE33E238D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>主産県</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>