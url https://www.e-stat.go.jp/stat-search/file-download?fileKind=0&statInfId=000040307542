--- v0 (2026-05-30)
+++ v1 (2026-08-29)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{B4AAABA6-8CDF-412C-9308-191B7A4E712D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{572887FB-2462-4E03-A587-60DA35E819FD}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{6A1F8219-260E-425B-999F-7DA35CECD691}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A82C473-3675-4609-BAC9-D41744961E69}"/>
   <bookViews>
-    <workbookView xWindow="23929" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{6FB0AEA2-3A08-40CE-ADB1-B6237324E81A}"/>
+    <workbookView xWindow="-24154" yWindow="-889" windowWidth="24267" windowHeight="13023" xr2:uid="{6FB0AEA2-3A08-40CE-ADB1-B6237324E81A}"/>
   </bookViews>
   <sheets>
     <sheet name="西洋芝" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">西洋芝!$A$7:$E$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -261,51 +261,51 @@
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> (2)　芝</t>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>２　令和５年産花木等の都道府県別の作付面積、出荷量及び出荷額</t>
     <rPh sb="7" eb="10">
       <t>カボクトウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
     <numFmt numFmtId="177" formatCode="#\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
     <numFmt numFmtId="178" formatCode="#,###,##0;&quot;△&quot;?,??0;@"/>
     <numFmt numFmtId="179" formatCode="#,###,##0;&quot;△&quot;?,??0;@\ "/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -342,74 +342,68 @@
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <u/>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
@@ -477,126 +471,122 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="ハイパーリンク 2" xfId="2" xr:uid="{362FA200-0CA6-4BCC-9FA4-7D9D7A4C8348}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="1" xr:uid="{43650113-163D-433A-9803-7E24A27D2573}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -898,1481 +888,850 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6B898CD-6DFA-4DFF-8B9A-6101903E2019}">
-  <dimension ref="A1:G60"/>
+  <dimension ref="A1:E60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.88671875" style="1" customWidth="1"/>
-[...636 lines deleted...]
-    <col min="16272" max="16384" width="9" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.88671875" style="17" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" style="17" customWidth="1"/>
+    <col min="3" max="5" width="12.6640625" style="17" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="1" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="5"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:5" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="25"/>
-[...6 lines deleted...]
-      <c r="B3" s="22" t="s">
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C3" s="21"/>
-[...6 lines deleted...]
-      <c r="B4" s="21" t="s">
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D4" s="21"/>
-[...6 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+    </row>
+    <row r="5" spans="1:5" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:5" ht="20.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="20" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="C8" s="11" t="s">
+    <row r="7" spans="1:5" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="23"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="21"/>
+    </row>
+    <row r="8" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="7"/>
+      <c r="C8" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="D8" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="18.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="10" t="s">
+    <row r="9" spans="1:5" ht="18.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="9">
-[...10 lines deleted...]
-      <c r="B10" s="8" t="s">
+      <c r="C9" s="19">
+        <v>24700</v>
+      </c>
+      <c r="D9" s="19">
+        <v>19500</v>
+      </c>
+      <c r="E9" s="19">
+        <v>908800</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="11">
         <v>15500</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="11">
         <v>15500</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="11">
         <v>682300</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="8" t="s">
+    <row r="11" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="8" t="s">
+      <c r="C11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B13" s="8" t="s">
+      <c r="C12" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="8" t="s">
+      <c r="C13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B15" s="8" t="s">
+      <c r="C14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B16" s="8" t="s">
+      <c r="C15" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="7" t="s">
+      <c r="C16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="8" t="s">
+      <c r="B17" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="7" t="s">
+      <c r="C17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="8" t="s">
+      <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="7" t="s">
+      <c r="C18" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="8" t="s">
+      <c r="B19" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="7" t="s">
+      <c r="C19" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="8" t="s">
+      <c r="B20" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="7" t="s">
+      <c r="C20" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="8" t="s">
+      <c r="B21" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C21" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="7" t="s">
+      <c r="C21" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="7" t="s">
+      <c r="C22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="7" t="s">
+      <c r="C23" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="8" t="s">
+      <c r="B24" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="7" t="s">
+      <c r="C24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="7" t="s">
+      <c r="C25" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="8" t="s">
+      <c r="B26" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="7" t="s">
+      <c r="C26" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="8" t="s">
+      <c r="B27" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="7" t="s">
+      <c r="C27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="7" t="s">
+      <c r="C28" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="8" t="s">
+      <c r="B29" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="7" t="s">
+      <c r="C29" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="7" t="s">
+      <c r="C30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="8" t="s">
+      <c r="B31" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="7" t="s">
+      <c r="C31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="7" t="s">
+      <c r="C32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="7" t="s">
+      <c r="C33" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C34" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="7" t="s">
+      <c r="C34" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="8" t="s">
+      <c r="B35" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C35" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="7" t="s">
+      <c r="C35" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="7" t="s">
+      <c r="C36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="8" t="s">
+      <c r="B37" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="7" t="s">
+      <c r="C37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="8" t="s">
+      <c r="B38" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="7" t="s">
+      <c r="C38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="8" t="s">
+      <c r="B39" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C39" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="7" t="s">
+      <c r="C39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="8" t="s">
+      <c r="B40" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="11">
         <v>3080</v>
       </c>
-      <c r="D40" s="7">
+      <c r="D40" s="11">
         <v>1350</v>
       </c>
-      <c r="E40" s="7">
+      <c r="E40" s="11">
         <v>139300</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="8" t="s">
+      <c r="B41" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C41" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="7" t="s">
+      <c r="C41" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="8" t="s">
+      <c r="B42" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="7" t="s">
+      <c r="C42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="8" t="s">
+      <c r="B43" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="7" t="s">
+      <c r="C43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="8" t="s">
+      <c r="B44" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C44" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="7" t="s">
+      <c r="C44" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="8" t="s">
+      <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="7" t="s">
+      <c r="C45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="8" t="s">
+      <c r="B46" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C46" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="7" t="s">
+      <c r="C46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="8" t="s">
+      <c r="B47" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C47" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="7" t="s">
+      <c r="C47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="8" t="s">
+      <c r="B48" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C48" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="7" t="s">
+      <c r="C48" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="8" t="s">
+      <c r="B49" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="7" t="s">
+      <c r="C49" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="8" t="s">
+      <c r="B50" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C50" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="7" t="s">
+      <c r="C50" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="8" t="s">
+      <c r="B51" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="7" t="s">
+      <c r="C51" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="8" t="s">
+      <c r="B52" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C52" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="7" t="s">
+      <c r="C52" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="8" t="s">
+      <c r="B53" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="7" t="s">
+      <c r="C53" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="8" t="s">
+      <c r="B54" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="7">
+      <c r="C54" s="11">
         <v>2830</v>
       </c>
-      <c r="D54" s="7">
+      <c r="D54" s="11">
         <v>1130</v>
       </c>
-      <c r="E54" s="7">
+      <c r="E54" s="11">
         <v>43600</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="8" t="s">
+      <c r="B55" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C55" s="7">
-[...6 lines deleted...]
-        <v>15200</v>
+      <c r="C55" s="11">
+        <v>3370</v>
+      </c>
+      <c r="D55" s="11">
+        <v>1600</v>
+      </c>
+      <c r="E55" s="11">
+        <v>43600</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="8" t="s">
+      <c r="B56" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C56" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="7" t="s">
+      <c r="C56" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="7.55" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="6"/>
-[...2 lines deleted...]
-      <c r="E57" s="4"/>
+      <c r="B57" s="12"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
     </row>
     <row r="58" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="2"/>
-[...2 lines deleted...]
-      <c r="E58" s="3"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
     </row>
     <row r="59" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="2"/>
+      <c r="B59" s="15"/>
     </row>
     <row r="60" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="2"/>
+      <c r="B60" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4aaa580782a8fa0089fe8b1596e39e34">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="293f536d1037c456dbc01433c1547bd4" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2545,103 +1904,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFCCCC61-407A-44B3-8D25-2B3CE9766242}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4484BFB-B945-4121-BC4E-8AAF941618D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4484BFB-B945-4121-BC4E-8AAF941618D8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD56044-EE7D-4AE5-80E2-B47B82E6760A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816D7DF7-8333-4E30-BDE7-E5CC3B018FB5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816D7DF7-8333-4E30-BDE7-E5CC3B018FB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>西洋芝</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>