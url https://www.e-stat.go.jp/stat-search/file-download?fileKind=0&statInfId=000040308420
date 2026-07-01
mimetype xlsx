--- v0 (2026-05-06)
+++ v1 (2026-07-01)
@@ -1,227 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DAC1D5C-2005-4EF6-B2F0-3F96531AA294}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D27C222-ED13-4CDC-9AEC-BF5BBC67C94E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23150" yWindow="-30" windowWidth="23260" windowHeight="12460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6270" yWindow="0" windowWidth="18300" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(1)" sheetId="5" r:id="rId1"/>
     <sheet name="(2)" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="77">
-[...151 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="81">
   <si>
     <t>本年度中増</t>
     <rPh sb="0" eb="3">
       <t>ホンネンド</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゾウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>本年度中減</t>
     <rPh sb="0" eb="3">
       <t>ホンネンド</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゲン</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -350,147 +198,299 @@
       <t>サイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>95歳～99歳</t>
     <rPh sb="2" eb="3">
       <t>サイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>100歳～</t>
     <rPh sb="3" eb="4">
       <t>サイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（再掲）
-被扶養者であった被保険者数</t>
+    <t>(1)　年齢階級別被保険者数（年度末現在）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>第１表　都道府県別被保険者の状況</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注）「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用</t>
+  </si>
+  <si>
+    <t>　　期間である資格取得後２年を経過するまでの者である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（再掲）被扶養者であった被保険者数</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
-    <rPh sb="5" eb="9">
+    <rPh sb="4" eb="8">
       <t>ヒフヨウシャ</t>
     </rPh>
-    <rPh sb="13" eb="17">
+    <rPh sb="12" eb="16">
       <t>ヒホケンシャ</t>
     </rPh>
-    <rPh sb="17" eb="18">
+    <rPh sb="16" eb="17">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(1)　年齢階級別被保険者数（年度末現在）</t>
-[...12 lines deleted...]
-      <t>レイワ</t>
+    <t>本年度中増減</t>
+    <rPh sb="0" eb="3">
+      <t>ホンネンド</t>
     </rPh>
-    <rPh sb="2" eb="4">
-      <t>ガンネン</t>
+    <rPh sb="3" eb="4">
+      <t>チュウ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>ド</t>
+    <rPh sb="4" eb="6">
+      <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>注）「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用</t>
-[...2 lines deleted...]
-    <t>令和２年度</t>
+    <t>時点</t>
     <rPh sb="0" eb="2">
-      <t>レイワ</t>
+      <t>ジテン</t>
     </rPh>
-    <rPh sb="3" eb="5">
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2019年度</t>
+    <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>ド</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2020年度</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和３年度</t>
-[...3 lines deleted...]
-    <rPh sb="3" eb="5">
+    <t>2021年度</t>
+    <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>ド</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2022年度</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和４年度</t>
-[...3 lines deleted...]
-    <rPh sb="3" eb="5">
+    <t>2023年度</t>
+    <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>ド</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>地域</t>
+    <rPh sb="0" eb="2">
+      <t>チイキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和５年度</t>
+    <t>全国</t>
     <rPh sb="0" eb="2">
-      <t>レイワ</t>
+      <t>ゼンコク</t>
     </rPh>
-    <rPh sb="3" eb="5">
-      <t>ネンド</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>北海道</t>
+    <rPh sb="0" eb="3">
+      <t>ホッカイドウ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>ド</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>青森県</t>
+  </si>
+  <si>
+    <t>岩手県</t>
+  </si>
+  <si>
+    <t>宮城県</t>
+  </si>
+  <si>
+    <t>秋田県</t>
+  </si>
+  <si>
+    <t>山形県</t>
+  </si>
+  <si>
+    <t>福島県</t>
+  </si>
+  <si>
+    <t>茨城県</t>
+  </si>
+  <si>
+    <t>栃木県</t>
+  </si>
+  <si>
+    <t>群馬県</t>
+  </si>
+  <si>
+    <t>埼玉県</t>
+  </si>
+  <si>
+    <t>千葉県</t>
+  </si>
+  <si>
+    <t>東京都</t>
+  </si>
+  <si>
+    <t>神奈川県</t>
+  </si>
+  <si>
+    <t>新潟県</t>
+  </si>
+  <si>
+    <t>富山県</t>
+  </si>
+  <si>
+    <t>石川県</t>
+  </si>
+  <si>
+    <t>福井県</t>
+  </si>
+  <si>
+    <t>山梨県</t>
+  </si>
+  <si>
+    <t>長野県</t>
+  </si>
+  <si>
+    <t>岐阜県</t>
+  </si>
+  <si>
+    <t>静岡県</t>
+  </si>
+  <si>
+    <t>愛知県</t>
+  </si>
+  <si>
+    <t>三重県</t>
+  </si>
+  <si>
+    <t>滋賀県</t>
+  </si>
+  <si>
+    <t>京都府</t>
+  </si>
+  <si>
+    <t>大阪府</t>
+  </si>
+  <si>
+    <t>兵庫県</t>
+  </si>
+  <si>
+    <t>奈良県</t>
+  </si>
+  <si>
+    <t>和歌山県</t>
+  </si>
+  <si>
+    <t>鳥取県</t>
+  </si>
+  <si>
+    <t>島根県</t>
+  </si>
+  <si>
+    <t>岡山県　</t>
+  </si>
+  <si>
+    <t>広島県</t>
+  </si>
+  <si>
+    <t>山口県</t>
+  </si>
+  <si>
+    <t>徳島県</t>
+  </si>
+  <si>
+    <t>香川県</t>
+  </si>
+  <si>
+    <t>愛媛県</t>
+  </si>
+  <si>
+    <t>高知県</t>
+  </si>
+  <si>
+    <t>福岡県</t>
+  </si>
+  <si>
+    <t>佐賀県</t>
+  </si>
+  <si>
+    <t>長崎県</t>
+  </si>
+  <si>
+    <t>熊本県</t>
+  </si>
+  <si>
+    <t>大分県</t>
+  </si>
+  <si>
+    <t>宮崎県</t>
+  </si>
+  <si>
+    <t>鹿児島県</t>
+  </si>
+  <si>
+    <t>沖縄県　　　　</t>
+  </si>
+  <si>
+    <t>人</t>
+    <rPh sb="0" eb="1">
+      <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>　　期間である資格取得後２年を経過するまでの者である。</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -550,51 +550,51 @@
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -636,214 +636,227 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...4 lines deleted...]
-      <right style="thin">
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...3 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_年報_第2表" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="磨葬e義" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="未定義" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1124,4086 +1137,4443 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K60"/>
+  <dimension ref="A1:L59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="11" width="13.36328125" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="13.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.375" style="35" customWidth="1"/>
+    <col min="3" max="11" width="13.375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="26.625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="B1" s="19" t="s">
+    <row r="1" spans="1:12" ht="21" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="13"/>
+    </row>
+    <row r="2" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A2" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="6"/>
+      <c r="I2" s="6"/>
+    </row>
+    <row r="3" spans="1:12" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="L3" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="36"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="I4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="K4" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="L4" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="A5" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="10">
+        <v>18031647</v>
+      </c>
+      <c r="D5" s="10">
+        <v>118753</v>
+      </c>
+      <c r="E5" s="10">
+        <v>181979</v>
+      </c>
+      <c r="F5" s="10">
+        <v>6860063</v>
+      </c>
+      <c r="G5" s="10">
+        <v>5103781</v>
+      </c>
+      <c r="H5" s="10">
+        <v>3502135</v>
+      </c>
+      <c r="I5" s="10">
+        <v>1701768</v>
+      </c>
+      <c r="J5" s="10">
+        <v>487816</v>
+      </c>
+      <c r="K5" s="10">
+        <v>75352</v>
+      </c>
+      <c r="L5" s="10">
+        <v>153221</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="A6" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="10">
+        <v>18060182</v>
+      </c>
+      <c r="D6" s="10">
+        <v>107614</v>
+      </c>
+      <c r="E6" s="10">
+        <v>189389</v>
+      </c>
+      <c r="F6" s="10">
+        <v>6517991</v>
+      </c>
+      <c r="G6" s="10">
+        <v>5212241</v>
+      </c>
+      <c r="H6" s="10">
+        <v>3640559</v>
+      </c>
+      <c r="I6" s="10">
+        <v>1779871</v>
+      </c>
+      <c r="J6" s="10">
+        <v>529105</v>
+      </c>
+      <c r="K6" s="10">
+        <v>83412</v>
+      </c>
+      <c r="L6" s="10">
+        <v>126792</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="A7" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="10">
+        <v>18433595</v>
+      </c>
+      <c r="D7" s="10">
+        <v>97919</v>
+      </c>
+      <c r="E7" s="10">
+        <v>182237</v>
+      </c>
+      <c r="F7" s="10">
+        <v>6509839</v>
+      </c>
+      <c r="G7" s="10">
+        <v>5427287</v>
+      </c>
+      <c r="H7" s="10">
+        <v>3730188</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1836856</v>
+      </c>
+      <c r="J7" s="10">
+        <v>561032</v>
+      </c>
+      <c r="K7" s="10">
+        <v>88237</v>
+      </c>
+      <c r="L7" s="10">
+        <v>129259</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="A8" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="10">
+        <v>19134778</v>
+      </c>
+      <c r="D8" s="10">
+        <v>88937</v>
+      </c>
+      <c r="E8" s="10">
+        <v>164123</v>
+      </c>
+      <c r="F8" s="10">
+        <v>6999055</v>
+      </c>
+      <c r="G8" s="10">
+        <v>5519891</v>
+      </c>
+      <c r="H8" s="10">
+        <v>3793763</v>
+      </c>
+      <c r="I8" s="10">
+        <v>1904601</v>
+      </c>
+      <c r="J8" s="10">
+        <v>575059</v>
+      </c>
+      <c r="K8" s="10">
+        <v>89349</v>
+      </c>
+      <c r="L8" s="10">
+        <v>170957</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="9" customFormat="1" ht="12">
+      <c r="A9" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="10">
+        <v>19784601</v>
+      </c>
+      <c r="D9" s="10">
+        <v>83594</v>
+      </c>
+      <c r="E9" s="10">
+        <v>147305</v>
+      </c>
+      <c r="F9" s="10">
+        <v>7372841</v>
+      </c>
+      <c r="G9" s="10">
+        <v>5782984</v>
+      </c>
+      <c r="H9" s="10">
+        <v>3764734</v>
+      </c>
+      <c r="I9" s="10">
+        <v>1941739</v>
+      </c>
+      <c r="J9" s="10">
+        <v>598296</v>
+      </c>
+      <c r="K9" s="10">
+        <v>93108</v>
+      </c>
+      <c r="L9" s="10">
+        <v>184874</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A10" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="16">
+        <v>898813</v>
+      </c>
+      <c r="D10" s="16">
+        <v>9226</v>
+      </c>
+      <c r="E10" s="16">
+        <v>14756</v>
+      </c>
+      <c r="F10" s="16">
+        <v>324373</v>
+      </c>
+      <c r="G10" s="16">
+        <v>251925</v>
+      </c>
+      <c r="H10" s="16">
+        <v>172872</v>
+      </c>
+      <c r="I10" s="16">
+        <v>92212</v>
+      </c>
+      <c r="J10" s="16">
+        <v>28933</v>
+      </c>
+      <c r="K10" s="16">
+        <v>4516</v>
+      </c>
+      <c r="L10" s="16">
+        <v>6813</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A11" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="3">
+        <v>220827</v>
+      </c>
+      <c r="D11" s="3">
+        <v>2946</v>
+      </c>
+      <c r="E11" s="3">
+        <v>4178</v>
+      </c>
+      <c r="F11" s="3">
+        <v>78760</v>
+      </c>
+      <c r="G11" s="3">
+        <v>61058</v>
+      </c>
+      <c r="H11" s="3">
+        <v>44403</v>
+      </c>
+      <c r="I11" s="3">
+        <v>22515</v>
+      </c>
+      <c r="J11" s="3">
+        <v>6172</v>
+      </c>
+      <c r="K11" s="3">
+        <v>795</v>
+      </c>
+      <c r="L11" s="3">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="3">
+        <v>222800</v>
+      </c>
+      <c r="D12" s="3">
+        <v>1262</v>
+      </c>
+      <c r="E12" s="3">
+        <v>2245</v>
+      </c>
+      <c r="F12" s="3">
+        <v>75372</v>
+      </c>
+      <c r="G12" s="3">
+        <v>61679</v>
+      </c>
+      <c r="H12" s="3">
+        <v>47277</v>
+      </c>
+      <c r="I12" s="3">
+        <v>25777</v>
+      </c>
+      <c r="J12" s="3">
+        <v>8101</v>
+      </c>
+      <c r="K12" s="3">
+        <v>1087</v>
+      </c>
+      <c r="L12" s="3">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="3">
+        <v>341395</v>
+      </c>
+      <c r="D13" s="3">
+        <v>820</v>
+      </c>
+      <c r="E13" s="3">
+        <v>1715</v>
+      </c>
+      <c r="F13" s="3">
+        <v>125228</v>
+      </c>
+      <c r="G13" s="3">
+        <v>96507</v>
+      </c>
+      <c r="H13" s="3">
+        <v>67481</v>
+      </c>
+      <c r="I13" s="3">
+        <v>36733</v>
+      </c>
+      <c r="J13" s="3">
+        <v>11284</v>
+      </c>
+      <c r="K13" s="3">
+        <v>1627</v>
+      </c>
+      <c r="L13" s="3">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A14" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="17">
+        <v>195128</v>
+      </c>
+      <c r="D14" s="17">
+        <v>937</v>
+      </c>
+      <c r="E14" s="17">
+        <v>1706</v>
+      </c>
+      <c r="F14" s="17">
+        <v>65655</v>
+      </c>
+      <c r="G14" s="17">
+        <v>52501</v>
+      </c>
+      <c r="H14" s="17">
+        <v>42410</v>
+      </c>
+      <c r="I14" s="17">
+        <v>23893</v>
+      </c>
+      <c r="J14" s="17">
+        <v>7123</v>
+      </c>
+      <c r="K14" s="17">
+        <v>903</v>
+      </c>
+      <c r="L14" s="17">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="3">
+        <v>196211</v>
+      </c>
+      <c r="D15" s="3">
+        <v>1136</v>
+      </c>
+      <c r="E15" s="3">
+        <v>2152</v>
+      </c>
+      <c r="F15" s="3">
+        <v>66411</v>
+      </c>
+      <c r="G15" s="3">
+        <v>52402</v>
+      </c>
+      <c r="H15" s="3">
+        <v>41181</v>
+      </c>
+      <c r="I15" s="3">
+        <v>24103</v>
+      </c>
+      <c r="J15" s="3">
+        <v>7723</v>
+      </c>
+      <c r="K15" s="3">
+        <v>1103</v>
+      </c>
+      <c r="L15" s="3">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A16" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="3">
+        <v>312474</v>
+      </c>
+      <c r="D16" s="3">
+        <v>3245</v>
+      </c>
+      <c r="E16" s="3">
+        <v>4892</v>
+      </c>
+      <c r="F16" s="3">
+        <v>108081</v>
+      </c>
+      <c r="G16" s="3">
+        <v>85621</v>
+      </c>
+      <c r="H16" s="3">
+        <v>61983</v>
+      </c>
+      <c r="I16" s="3">
+        <v>35617</v>
+      </c>
+      <c r="J16" s="3">
+        <v>11435</v>
+      </c>
+      <c r="K16" s="3">
+        <v>1600</v>
+      </c>
+      <c r="L16" s="3">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="3">
+        <v>466507</v>
+      </c>
+      <c r="D17" s="3">
+        <v>4813</v>
+      </c>
+      <c r="E17" s="3">
+        <v>6847</v>
+      </c>
+      <c r="F17" s="3">
+        <v>178391</v>
+      </c>
+      <c r="G17" s="3">
+        <v>137822</v>
+      </c>
+      <c r="H17" s="3">
+        <v>82352</v>
+      </c>
+      <c r="I17" s="3">
+        <v>41244</v>
+      </c>
+      <c r="J17" s="3">
+        <v>13115</v>
+      </c>
+      <c r="K17" s="3">
+        <v>1923</v>
+      </c>
+      <c r="L17" s="3">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="3">
+        <v>300473</v>
+      </c>
+      <c r="D18" s="3">
+        <v>1959</v>
+      </c>
+      <c r="E18" s="3">
+        <v>3055</v>
+      </c>
+      <c r="F18" s="3">
+        <v>117445</v>
+      </c>
+      <c r="G18" s="3">
+        <v>85900</v>
+      </c>
+      <c r="H18" s="3">
+        <v>53607</v>
+      </c>
+      <c r="I18" s="3">
+        <v>28258</v>
+      </c>
+      <c r="J18" s="3">
+        <v>8974</v>
+      </c>
+      <c r="K18" s="3">
+        <v>1275</v>
+      </c>
+      <c r="L18" s="3">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A19" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="3">
+        <v>321171</v>
+      </c>
+      <c r="D19" s="3">
+        <v>1726</v>
+      </c>
+      <c r="E19" s="3">
+        <v>3017</v>
+      </c>
+      <c r="F19" s="3">
+        <v>123034</v>
+      </c>
+      <c r="G19" s="3">
+        <v>93733</v>
+      </c>
+      <c r="H19" s="3">
+        <v>57775</v>
+      </c>
+      <c r="I19" s="3">
+        <v>30714</v>
+      </c>
+      <c r="J19" s="3">
+        <v>9727</v>
+      </c>
+      <c r="K19" s="3">
+        <v>1445</v>
+      </c>
+      <c r="L19" s="3">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A20" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="16">
+        <v>1089019</v>
+      </c>
+      <c r="D20" s="16">
+        <v>2692</v>
+      </c>
+      <c r="E20" s="16">
+        <v>4822</v>
+      </c>
+      <c r="F20" s="16">
+        <v>432955</v>
+      </c>
+      <c r="G20" s="16">
+        <v>346918</v>
+      </c>
+      <c r="H20" s="16">
+        <v>195088</v>
+      </c>
+      <c r="I20" s="16">
+        <v>81542</v>
+      </c>
+      <c r="J20" s="16">
+        <v>21774</v>
+      </c>
+      <c r="K20" s="16">
+        <v>3228</v>
+      </c>
+      <c r="L20" s="16">
+        <v>8636</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="3">
+        <v>962967</v>
+      </c>
+      <c r="D21" s="3">
+        <v>1038</v>
+      </c>
+      <c r="E21" s="3">
+        <v>2965</v>
+      </c>
+      <c r="F21" s="3">
+        <v>378573</v>
+      </c>
+      <c r="G21" s="3">
+        <v>300140</v>
+      </c>
+      <c r="H21" s="3">
+        <v>175988</v>
+      </c>
+      <c r="I21" s="3">
+        <v>78966</v>
+      </c>
+      <c r="J21" s="3">
+        <v>22110</v>
+      </c>
+      <c r="K21" s="3">
+        <v>3187</v>
+      </c>
+      <c r="L21" s="3">
+        <v>7771</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="3">
+        <v>1729418</v>
+      </c>
+      <c r="D22" s="3">
+        <v>974</v>
+      </c>
+      <c r="E22" s="3">
+        <v>2637</v>
+      </c>
+      <c r="F22" s="3">
+        <v>634909</v>
+      </c>
+      <c r="G22" s="3">
+        <v>518365</v>
+      </c>
+      <c r="H22" s="3">
+        <v>342498</v>
+      </c>
+      <c r="I22" s="3">
+        <v>172146</v>
+      </c>
+      <c r="J22" s="3">
+        <v>50291</v>
+      </c>
+      <c r="K22" s="3">
+        <v>7598</v>
+      </c>
+      <c r="L22" s="3">
+        <v>10879</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="3">
+        <v>1304665</v>
+      </c>
+      <c r="D23" s="3">
+        <v>1229</v>
+      </c>
+      <c r="E23" s="3">
+        <v>2509</v>
+      </c>
+      <c r="F23" s="3">
+        <v>495962</v>
+      </c>
+      <c r="G23" s="3">
+        <v>404963</v>
+      </c>
+      <c r="H23" s="3">
+        <v>247299</v>
+      </c>
+      <c r="I23" s="3">
+        <v>115178</v>
+      </c>
+      <c r="J23" s="3">
+        <v>32573</v>
+      </c>
+      <c r="K23" s="3">
+        <v>4952</v>
+      </c>
+      <c r="L23" s="3">
+        <v>8637</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A24" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="17">
+        <v>395096</v>
+      </c>
+      <c r="D24" s="17">
+        <v>1113</v>
+      </c>
+      <c r="E24" s="17">
+        <v>2411</v>
+      </c>
+      <c r="F24" s="17">
+        <v>140385</v>
+      </c>
+      <c r="G24" s="17">
+        <v>109465</v>
+      </c>
+      <c r="H24" s="17">
+        <v>79113</v>
+      </c>
+      <c r="I24" s="17">
+        <v>45094</v>
+      </c>
+      <c r="J24" s="17">
+        <v>15062</v>
+      </c>
+      <c r="K24" s="17">
+        <v>2453</v>
+      </c>
+      <c r="L24" s="17">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A25" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="3">
+        <v>197783</v>
+      </c>
+      <c r="D25" s="3">
+        <v>2132</v>
+      </c>
+      <c r="E25" s="3">
+        <v>3403</v>
+      </c>
+      <c r="F25" s="3">
+        <v>74196</v>
+      </c>
+      <c r="G25" s="3">
+        <v>54958</v>
+      </c>
+      <c r="H25" s="3">
+        <v>35262</v>
+      </c>
+      <c r="I25" s="3">
+        <v>20265</v>
+      </c>
+      <c r="J25" s="3">
+        <v>6542</v>
+      </c>
+      <c r="K25" s="3">
+        <v>1025</v>
+      </c>
+      <c r="L25" s="3">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A26" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="3">
+        <v>191655</v>
+      </c>
+      <c r="D26" s="3">
+        <v>805</v>
+      </c>
+      <c r="E26" s="3">
+        <v>1901</v>
+      </c>
+      <c r="F26" s="3">
+        <v>74988</v>
+      </c>
+      <c r="G26" s="3">
+        <v>54332</v>
+      </c>
+      <c r="H26" s="3">
+        <v>33407</v>
+      </c>
+      <c r="I26" s="3">
+        <v>18972</v>
+      </c>
+      <c r="J26" s="3">
+        <v>6270</v>
+      </c>
+      <c r="K26" s="3">
+        <v>980</v>
+      </c>
+      <c r="L26" s="3">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A27" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="3">
+        <v>130025</v>
+      </c>
+      <c r="D27" s="3">
+        <v>494</v>
+      </c>
+      <c r="E27" s="3">
+        <v>905</v>
+      </c>
+      <c r="F27" s="3">
+        <v>47380</v>
+      </c>
+      <c r="G27" s="3">
+        <v>36581</v>
+      </c>
+      <c r="H27" s="3">
+        <v>24823</v>
+      </c>
+      <c r="I27" s="3">
+        <v>14443</v>
+      </c>
+      <c r="J27" s="3">
+        <v>4702</v>
+      </c>
+      <c r="K27" s="3">
+        <v>697</v>
+      </c>
+      <c r="L27" s="3">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="3">
+        <v>139605</v>
+      </c>
+      <c r="D28" s="3">
+        <v>214</v>
+      </c>
+      <c r="E28" s="3">
+        <v>586</v>
+      </c>
+      <c r="F28" s="3">
+        <v>50186</v>
+      </c>
+      <c r="G28" s="3">
+        <v>40324</v>
+      </c>
+      <c r="H28" s="3">
+        <v>26828</v>
+      </c>
+      <c r="I28" s="3">
+        <v>15306</v>
+      </c>
+      <c r="J28" s="3">
+        <v>5250</v>
+      </c>
+      <c r="K28" s="3">
+        <v>911</v>
+      </c>
+      <c r="L28" s="3">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A29" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="3">
+        <v>379257</v>
+      </c>
+      <c r="D29" s="3">
+        <v>918</v>
+      </c>
+      <c r="E29" s="3">
+        <v>2002</v>
+      </c>
+      <c r="F29" s="3">
+        <v>133641</v>
+      </c>
+      <c r="G29" s="3">
+        <v>107825</v>
+      </c>
+      <c r="H29" s="3">
+        <v>73103</v>
+      </c>
+      <c r="I29" s="3">
+        <v>43605</v>
+      </c>
+      <c r="J29" s="3">
+        <v>15658</v>
+      </c>
+      <c r="K29" s="3">
+        <v>2505</v>
+      </c>
+      <c r="L29" s="3">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A30" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="16">
+        <v>340677</v>
+      </c>
+      <c r="D30" s="16">
+        <v>554</v>
+      </c>
+      <c r="E30" s="16">
+        <v>1417</v>
+      </c>
+      <c r="F30" s="16">
+        <v>129749</v>
+      </c>
+      <c r="G30" s="16">
+        <v>100401</v>
+      </c>
+      <c r="H30" s="16">
+        <v>64232</v>
+      </c>
+      <c r="I30" s="16">
+        <v>32757</v>
+      </c>
+      <c r="J30" s="16">
+        <v>10029</v>
+      </c>
+      <c r="K30" s="16">
+        <v>1538</v>
+      </c>
+      <c r="L30" s="16">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="3">
+        <v>614524</v>
+      </c>
+      <c r="D31" s="3">
+        <v>2014</v>
+      </c>
+      <c r="E31" s="3">
+        <v>3324</v>
+      </c>
+      <c r="F31" s="3">
+        <v>230728</v>
+      </c>
+      <c r="G31" s="3">
+        <v>182046</v>
+      </c>
+      <c r="H31" s="3">
+        <v>115814</v>
+      </c>
+      <c r="I31" s="3">
+        <v>59197</v>
+      </c>
+      <c r="J31" s="3">
+        <v>18509</v>
+      </c>
+      <c r="K31" s="3">
+        <v>2892</v>
+      </c>
+      <c r="L31" s="3">
+        <v>5496</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A32" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1091300</v>
+      </c>
+      <c r="D32" s="3">
+        <v>13237</v>
+      </c>
+      <c r="E32" s="3">
+        <v>18962</v>
+      </c>
+      <c r="F32" s="3">
+        <v>416521</v>
+      </c>
+      <c r="G32" s="3">
+        <v>327422</v>
+      </c>
+      <c r="H32" s="3">
+        <v>196248</v>
+      </c>
+      <c r="I32" s="3">
+        <v>90298</v>
+      </c>
+      <c r="J32" s="3">
+        <v>25034</v>
+      </c>
+      <c r="K32" s="3">
+        <v>3578</v>
+      </c>
+      <c r="L32" s="3">
+        <v>9637</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="3">
+        <v>298780</v>
+      </c>
+      <c r="D33" s="3">
+        <v>533</v>
+      </c>
+      <c r="E33" s="3">
+        <v>1249</v>
+      </c>
+      <c r="F33" s="3">
+        <v>112130</v>
+      </c>
+      <c r="G33" s="3">
+        <v>87966</v>
+      </c>
+      <c r="H33" s="3">
+        <v>57058</v>
+      </c>
+      <c r="I33" s="3">
+        <v>29644</v>
+      </c>
+      <c r="J33" s="3">
+        <v>8907</v>
+      </c>
+      <c r="K33" s="3">
+        <v>1293</v>
+      </c>
+      <c r="L33" s="3">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A34" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="17">
+        <v>207200</v>
+      </c>
+      <c r="D34" s="17">
+        <v>491</v>
+      </c>
+      <c r="E34" s="17">
+        <v>995</v>
+      </c>
+      <c r="F34" s="17">
+        <v>80398</v>
+      </c>
+      <c r="G34" s="17">
+        <v>60358</v>
+      </c>
+      <c r="H34" s="17">
+        <v>37760</v>
+      </c>
+      <c r="I34" s="17">
+        <v>19913</v>
+      </c>
+      <c r="J34" s="17">
+        <v>6345</v>
+      </c>
+      <c r="K34" s="17">
+        <v>940</v>
+      </c>
+      <c r="L34" s="17">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A35" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="3">
+        <v>418948</v>
+      </c>
+      <c r="D35" s="3">
+        <v>545</v>
+      </c>
+      <c r="E35" s="3">
+        <v>1766</v>
+      </c>
+      <c r="F35" s="3">
+        <v>159510</v>
+      </c>
+      <c r="G35" s="3">
+        <v>124201</v>
+      </c>
+      <c r="H35" s="3">
+        <v>77944</v>
+      </c>
+      <c r="I35" s="3">
+        <v>40321</v>
+      </c>
+      <c r="J35" s="3">
+        <v>12560</v>
+      </c>
+      <c r="K35" s="3">
+        <v>2101</v>
+      </c>
+      <c r="L35" s="3">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A36" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="3">
+        <v>1305905</v>
+      </c>
+      <c r="D36" s="3">
+        <v>1673</v>
+      </c>
+      <c r="E36" s="3">
+        <v>5223</v>
+      </c>
+      <c r="F36" s="3">
+        <v>498539</v>
+      </c>
+      <c r="G36" s="3">
+        <v>408548</v>
+      </c>
+      <c r="H36" s="3">
+        <v>246105</v>
+      </c>
+      <c r="I36" s="3">
+        <v>110971</v>
+      </c>
+      <c r="J36" s="3">
+        <v>30229</v>
+      </c>
+      <c r="K36" s="3">
+        <v>4617</v>
+      </c>
+      <c r="L36" s="3">
+        <v>11514</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A37" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="3">
+        <v>881555</v>
+      </c>
+      <c r="D37" s="3">
+        <v>2531</v>
+      </c>
+      <c r="E37" s="3">
+        <v>4904</v>
+      </c>
+      <c r="F37" s="3">
+        <v>334374</v>
+      </c>
+      <c r="G37" s="3">
+        <v>259459</v>
+      </c>
+      <c r="H37" s="3">
+        <v>165506</v>
+      </c>
+      <c r="I37" s="3">
+        <v>85115</v>
+      </c>
+      <c r="J37" s="3">
+        <v>25755</v>
+      </c>
+      <c r="K37" s="3">
+        <v>3911</v>
+      </c>
+      <c r="L37" s="3">
+        <v>7758</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="3">
+        <v>239523</v>
+      </c>
+      <c r="D38" s="3">
+        <v>558</v>
+      </c>
+      <c r="E38" s="3">
+        <v>1495</v>
+      </c>
+      <c r="F38" s="3">
+        <v>91167</v>
+      </c>
+      <c r="G38" s="3">
+        <v>72824</v>
+      </c>
+      <c r="H38" s="3">
+        <v>43960</v>
+      </c>
+      <c r="I38" s="3">
+        <v>21644</v>
+      </c>
+      <c r="J38" s="3">
+        <v>6745</v>
+      </c>
+      <c r="K38" s="3">
+        <v>1130</v>
+      </c>
+      <c r="L38" s="3">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A39" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="3">
+        <v>173101</v>
+      </c>
+      <c r="D39" s="3">
+        <v>874</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1769</v>
+      </c>
+      <c r="F39" s="3">
+        <v>62690</v>
+      </c>
+      <c r="G39" s="3">
+        <v>49624</v>
+      </c>
+      <c r="H39" s="3">
+        <v>33092</v>
+      </c>
+      <c r="I39" s="3">
+        <v>18262</v>
+      </c>
+      <c r="J39" s="3">
+        <v>5851</v>
+      </c>
+      <c r="K39" s="3">
+        <v>939</v>
+      </c>
+      <c r="L39" s="3">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A40" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" s="16">
+        <v>97911</v>
+      </c>
+      <c r="D40" s="16">
+        <v>364</v>
+      </c>
+      <c r="E40" s="16">
+        <v>731</v>
+      </c>
+      <c r="F40" s="16">
+        <v>34892</v>
+      </c>
+      <c r="G40" s="16">
+        <v>25695</v>
+      </c>
+      <c r="H40" s="16">
+        <v>19490</v>
+      </c>
+      <c r="I40" s="16">
+        <v>11811</v>
+      </c>
+      <c r="J40" s="16">
+        <v>4269</v>
+      </c>
+      <c r="K40" s="16">
+        <v>659</v>
+      </c>
+      <c r="L40" s="16">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="3">
+        <v>129942</v>
+      </c>
+      <c r="D41" s="3">
+        <v>359</v>
+      </c>
+      <c r="E41" s="3">
+        <v>902</v>
+      </c>
+      <c r="F41" s="3">
+        <v>45090</v>
+      </c>
+      <c r="G41" s="3">
+        <v>33360</v>
+      </c>
+      <c r="H41" s="3">
+        <v>26518</v>
+      </c>
+      <c r="I41" s="3">
+        <v>16721</v>
+      </c>
+      <c r="J41" s="3">
+        <v>5917</v>
+      </c>
+      <c r="K41" s="3">
+        <v>1075</v>
+      </c>
+      <c r="L41" s="3">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="3">
+        <v>323812</v>
+      </c>
+      <c r="D42" s="3">
+        <v>591</v>
+      </c>
+      <c r="E42" s="3">
+        <v>1205</v>
+      </c>
+      <c r="F42" s="3">
+        <v>120979</v>
+      </c>
+      <c r="G42" s="3">
+        <v>91040</v>
+      </c>
+      <c r="H42" s="3">
+        <v>61329</v>
+      </c>
+      <c r="I42" s="3">
+        <v>35479</v>
+      </c>
+      <c r="J42" s="3">
+        <v>11356</v>
+      </c>
+      <c r="K42" s="3">
+        <v>1833</v>
+      </c>
+      <c r="L42" s="3">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="3">
+        <v>470901</v>
+      </c>
+      <c r="D43" s="3">
+        <v>3606</v>
+      </c>
+      <c r="E43" s="3">
+        <v>5736</v>
+      </c>
+      <c r="F43" s="3">
+        <v>176379</v>
+      </c>
+      <c r="G43" s="3">
+        <v>132991</v>
+      </c>
+      <c r="H43" s="3">
+        <v>86509</v>
+      </c>
+      <c r="I43" s="3">
+        <v>47010</v>
+      </c>
+      <c r="J43" s="3">
+        <v>15829</v>
+      </c>
+      <c r="K43" s="3">
+        <v>2841</v>
+      </c>
+      <c r="L43" s="3">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" s="17">
+        <v>261194</v>
+      </c>
+      <c r="D44" s="17">
+        <v>421</v>
+      </c>
+      <c r="E44" s="17">
+        <v>1116</v>
+      </c>
+      <c r="F44" s="17">
+        <v>95829</v>
+      </c>
+      <c r="G44" s="17">
+        <v>74184</v>
+      </c>
+      <c r="H44" s="17">
+        <v>50642</v>
+      </c>
+      <c r="I44" s="17">
+        <v>28236</v>
+      </c>
+      <c r="J44" s="17">
+        <v>9179</v>
+      </c>
+      <c r="K44" s="17">
+        <v>1587</v>
+      </c>
+      <c r="L44" s="17">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A45" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C1" s="21"/>
-[...75 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="C45" s="3">
+        <v>134563</v>
+      </c>
+      <c r="D45" s="3">
+        <v>1387</v>
+      </c>
+      <c r="E45" s="3">
+        <v>2215</v>
+      </c>
+      <c r="F45" s="3">
+        <v>48871</v>
+      </c>
+      <c r="G45" s="3">
+        <v>35450</v>
+      </c>
+      <c r="H45" s="3">
+        <v>25803</v>
+      </c>
+      <c r="I45" s="3">
+        <v>15202</v>
+      </c>
+      <c r="J45" s="3">
+        <v>4886</v>
+      </c>
+      <c r="K45" s="3">
+        <v>749</v>
+      </c>
+      <c r="L45" s="3">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A46" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C46" s="3">
+        <v>170189</v>
+      </c>
+      <c r="D46" s="3">
+        <v>178</v>
+      </c>
+      <c r="E46" s="3">
+        <v>562</v>
+      </c>
+      <c r="F46" s="3">
+        <v>65498</v>
+      </c>
+      <c r="G46" s="3">
+        <v>45999</v>
+      </c>
+      <c r="H46" s="3">
+        <v>32124</v>
+      </c>
+      <c r="I46" s="3">
+        <v>18653</v>
+      </c>
+      <c r="J46" s="3">
+        <v>6206</v>
+      </c>
+      <c r="K46" s="3">
+        <v>969</v>
+      </c>
+      <c r="L46" s="3">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A47" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="17">
-[...31 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="C47" s="3">
+        <v>245703</v>
+      </c>
+      <c r="D47" s="3">
+        <v>1202</v>
+      </c>
+      <c r="E47" s="3">
+        <v>2303</v>
+      </c>
+      <c r="F47" s="3">
+        <v>90100</v>
+      </c>
+      <c r="G47" s="3">
+        <v>66543</v>
+      </c>
+      <c r="H47" s="3">
+        <v>47524</v>
+      </c>
+      <c r="I47" s="3">
+        <v>27336</v>
+      </c>
+      <c r="J47" s="3">
+        <v>9195</v>
+      </c>
+      <c r="K47" s="3">
+        <v>1500</v>
+      </c>
+      <c r="L47" s="3">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A48" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C48" s="3">
+        <v>136082</v>
+      </c>
+      <c r="D48" s="3">
+        <v>385</v>
+      </c>
+      <c r="E48" s="3">
+        <v>844</v>
+      </c>
+      <c r="F48" s="3">
+        <v>49269</v>
+      </c>
+      <c r="G48" s="3">
+        <v>36489</v>
+      </c>
+      <c r="H48" s="3">
+        <v>26047</v>
+      </c>
+      <c r="I48" s="3">
+        <v>16314</v>
+      </c>
+      <c r="J48" s="3">
+        <v>5699</v>
+      </c>
+      <c r="K48" s="3">
+        <v>1035</v>
+      </c>
+      <c r="L48" s="3">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A49" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="B7" s="17">
-[...31 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="C49" s="3">
+        <v>763263</v>
+      </c>
+      <c r="D49" s="3">
+        <v>8524</v>
+      </c>
+      <c r="E49" s="3">
+        <v>13173</v>
+      </c>
+      <c r="F49" s="3">
+        <v>282726</v>
+      </c>
+      <c r="G49" s="3">
+        <v>212896</v>
+      </c>
+      <c r="H49" s="3">
+        <v>141266</v>
+      </c>
+      <c r="I49" s="3">
+        <v>76110</v>
+      </c>
+      <c r="J49" s="3">
+        <v>24527</v>
+      </c>
+      <c r="K49" s="3">
+        <v>4041</v>
+      </c>
+      <c r="L49" s="3">
+        <v>8354</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A50" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="17">
-[...31 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="C50" s="16">
+        <v>132341</v>
+      </c>
+      <c r="D50" s="16">
+        <v>553</v>
+      </c>
+      <c r="E50" s="16">
+        <v>1077</v>
+      </c>
+      <c r="F50" s="16">
+        <v>47355</v>
+      </c>
+      <c r="G50" s="16">
+        <v>36164</v>
+      </c>
+      <c r="H50" s="16">
+        <v>26227</v>
+      </c>
+      <c r="I50" s="16">
+        <v>15053</v>
+      </c>
+      <c r="J50" s="16">
+        <v>5104</v>
+      </c>
+      <c r="K50" s="16">
+        <v>808</v>
+      </c>
+      <c r="L50" s="16">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A51" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="17">
-[...31 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="C51" s="3">
+        <v>231082</v>
+      </c>
+      <c r="D51" s="3">
+        <v>382</v>
+      </c>
+      <c r="E51" s="3">
+        <v>833</v>
+      </c>
+      <c r="F51" s="3">
+        <v>82466</v>
+      </c>
+      <c r="G51" s="3">
+        <v>63340</v>
+      </c>
+      <c r="H51" s="3">
+        <v>47134</v>
+      </c>
+      <c r="I51" s="3">
+        <v>26568</v>
+      </c>
+      <c r="J51" s="3">
+        <v>8834</v>
+      </c>
+      <c r="K51" s="3">
+        <v>1525</v>
+      </c>
+      <c r="L51" s="3">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A52" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="17">
-[...801 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="C52" s="3">
+        <v>298344</v>
+      </c>
+      <c r="D52" s="3">
+        <v>944</v>
+      </c>
+      <c r="E52" s="3">
+        <v>2045</v>
+      </c>
+      <c r="F52" s="3">
+        <v>103724</v>
+      </c>
+      <c r="G52" s="3">
+        <v>79767</v>
+      </c>
+      <c r="H52" s="3">
+        <v>61801</v>
+      </c>
+      <c r="I52" s="3">
+        <v>35641</v>
+      </c>
+      <c r="J52" s="3">
+        <v>12266</v>
+      </c>
+      <c r="K52" s="3">
+        <v>2156</v>
+      </c>
+      <c r="L52" s="3">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A53" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C53" s="3">
+        <v>204883</v>
+      </c>
+      <c r="D53" s="3">
+        <v>297</v>
+      </c>
+      <c r="E53" s="3">
+        <v>739</v>
+      </c>
+      <c r="F53" s="3">
+        <v>74626</v>
+      </c>
+      <c r="G53" s="3">
+        <v>55979</v>
+      </c>
+      <c r="H53" s="3">
+        <v>40651</v>
+      </c>
+      <c r="I53" s="3">
+        <v>23625</v>
+      </c>
+      <c r="J53" s="3">
+        <v>7692</v>
+      </c>
+      <c r="K53" s="3">
+        <v>1274</v>
+      </c>
+      <c r="L53" s="3">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A54" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" s="17">
+        <v>188020</v>
+      </c>
+      <c r="D54" s="17">
+        <v>662</v>
+      </c>
+      <c r="E54" s="17">
+        <v>1567</v>
+      </c>
+      <c r="F54" s="17">
+        <v>67141</v>
+      </c>
+      <c r="G54" s="17">
+        <v>50367</v>
+      </c>
+      <c r="H54" s="17">
+        <v>38206</v>
+      </c>
+      <c r="I54" s="17">
+        <v>21692</v>
+      </c>
+      <c r="J54" s="17">
+        <v>7205</v>
+      </c>
+      <c r="K54" s="17">
+        <v>1180</v>
+      </c>
+      <c r="L54" s="17">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="2" customFormat="1" ht="12">
+      <c r="A55" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="3">
+        <v>273623</v>
+      </c>
+      <c r="D55" s="3">
+        <v>787</v>
+      </c>
+      <c r="E55" s="3">
+        <v>1747</v>
+      </c>
+      <c r="F55" s="3">
+        <v>93527</v>
+      </c>
+      <c r="G55" s="3">
+        <v>72540</v>
+      </c>
+      <c r="H55" s="3">
+        <v>56979</v>
+      </c>
+      <c r="I55" s="3">
+        <v>34224</v>
+      </c>
+      <c r="J55" s="3">
+        <v>11798</v>
+      </c>
+      <c r="K55" s="3">
+        <v>2021</v>
+      </c>
+      <c r="L55" s="3">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="12">
+      <c r="A56" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="18">
+        <v>155946</v>
+      </c>
+      <c r="D56" s="18">
+        <v>263</v>
+      </c>
+      <c r="E56" s="18">
+        <v>702</v>
+      </c>
+      <c r="F56" s="18">
+        <v>52638</v>
+      </c>
+      <c r="G56" s="18">
+        <v>44312</v>
+      </c>
+      <c r="H56" s="18">
+        <v>34015</v>
+      </c>
+      <c r="I56" s="18">
+        <v>17359</v>
+      </c>
+      <c r="J56" s="18">
+        <v>5551</v>
+      </c>
+      <c r="K56" s="18">
+        <v>1106</v>
+      </c>
+      <c r="L56" s="18">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="12">
+      <c r="A57" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="4">
-[...31 lines deleted...]
-      <c r="A34" s="11" t="s">
+    </row>
+    <row r="58" spans="1:12" ht="12">
+      <c r="A58" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="4">
-[...846 lines deleted...]
-      <c r="B60" s="3"/>
+    </row>
+    <row r="59" spans="1:12" ht="12">
+      <c r="C59" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...10 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.31496062992125984" bottom="0.23622047244094491" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L57"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="12" width="13.36328125" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="13.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.375" style="35" customWidth="1"/>
+    <col min="3" max="13" width="13.375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19">
-[...11 lines deleted...]
-      <c r="B2" s="18" t="s">
+    <row r="1" spans="1:13" ht="18.75">
+      <c r="A1" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="I1" s="5"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="13"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25">
+      <c r="A2" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="6"/>
+      <c r="I2" s="6"/>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M3" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="12">
+      <c r="A4" s="47"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="J4" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="L4" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="46" customFormat="1" ht="12">
+      <c r="A5" s="45"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="M5" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="8" customFormat="1" ht="12">
+      <c r="A6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="3">
+        <v>348789</v>
+      </c>
+      <c r="D6" s="3">
+        <v>1468302</v>
+      </c>
+      <c r="E6" s="3">
+        <v>57979</v>
+      </c>
+      <c r="F6" s="3">
+        <v>14421</v>
+      </c>
+      <c r="G6" s="3">
+        <v>1335216</v>
+      </c>
+      <c r="H6" s="3">
+        <v>60686</v>
+      </c>
+      <c r="I6" s="3">
+        <v>1119513</v>
+      </c>
+      <c r="J6" s="3">
+        <v>57235</v>
+      </c>
+      <c r="K6" s="3">
+        <v>32837</v>
+      </c>
+      <c r="L6" s="3">
+        <v>1001095</v>
+      </c>
+      <c r="M6" s="3">
+        <v>28346</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="8" customFormat="1" ht="12">
+      <c r="A7" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="3">
+        <v>59644</v>
+      </c>
+      <c r="D7" s="3">
+        <v>1177953</v>
+      </c>
+      <c r="E7" s="3">
+        <v>50777</v>
+      </c>
+      <c r="F7" s="3">
+        <v>15270</v>
+      </c>
+      <c r="G7" s="3">
+        <v>1057918</v>
+      </c>
+      <c r="H7" s="3">
+        <v>53988</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1118309</v>
+      </c>
+      <c r="J7" s="3">
+        <v>49898</v>
+      </c>
+      <c r="K7" s="3">
+        <v>30553</v>
+      </c>
+      <c r="L7" s="3">
+        <v>1013941</v>
+      </c>
+      <c r="M7" s="3">
+        <v>23917</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="8" customFormat="1" ht="12">
+      <c r="A8" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="3">
+        <v>406387</v>
+      </c>
+      <c r="D8" s="3">
+        <v>1612237</v>
+      </c>
+      <c r="E8" s="3">
+        <v>52969</v>
+      </c>
+      <c r="F8" s="3">
+        <v>14977</v>
+      </c>
+      <c r="G8" s="3">
+        <v>1492431</v>
+      </c>
+      <c r="H8" s="3">
+        <v>51860</v>
+      </c>
+      <c r="I8" s="3">
+        <v>1205850</v>
+      </c>
+      <c r="J8" s="3">
+        <v>51915</v>
+      </c>
+      <c r="K8" s="3">
+        <v>35380</v>
+      </c>
+      <c r="L8" s="3">
+        <v>1089120</v>
+      </c>
+      <c r="M8" s="3">
+        <v>29435</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="8" customFormat="1" ht="12">
+      <c r="A9" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="3">
+        <v>742150</v>
+      </c>
+      <c r="D9" s="3">
+        <v>2056013</v>
+      </c>
+      <c r="E9" s="3">
+        <v>60613</v>
+      </c>
+      <c r="F9" s="3">
+        <v>14495</v>
+      </c>
+      <c r="G9" s="3">
+        <v>1931344</v>
+      </c>
+      <c r="H9" s="3">
+        <v>49561</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1313863</v>
+      </c>
+      <c r="J9" s="3">
+        <v>59438</v>
+      </c>
+      <c r="K9" s="3">
+        <v>40375</v>
+      </c>
+      <c r="L9" s="3">
+        <v>1179495</v>
+      </c>
+      <c r="M9" s="3">
+        <v>34555</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="9" customFormat="1" ht="12">
+      <c r="A10" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="3">
+        <v>690596</v>
+      </c>
+      <c r="D10" s="3">
+        <v>2011714</v>
+      </c>
+      <c r="E10" s="3">
+        <v>63658</v>
+      </c>
+      <c r="F10" s="3">
+        <v>16208</v>
+      </c>
+      <c r="G10" s="3">
+        <v>1880688</v>
+      </c>
+      <c r="H10" s="3">
+        <v>51160</v>
+      </c>
+      <c r="I10" s="3">
+        <v>1321118</v>
+      </c>
+      <c r="J10" s="3">
+        <v>62254</v>
+      </c>
+      <c r="K10" s="3">
+        <v>42077</v>
+      </c>
+      <c r="L10" s="3">
+        <v>1181016</v>
+      </c>
+      <c r="M10" s="3">
+        <v>35771</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A11" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="16">
+        <v>24640</v>
+      </c>
+      <c r="D11" s="16">
+        <v>87773</v>
+      </c>
+      <c r="E11" s="16">
+        <v>846</v>
+      </c>
+      <c r="F11" s="16">
+        <v>1299</v>
+      </c>
+      <c r="G11" s="16">
+        <v>81541</v>
+      </c>
+      <c r="H11" s="16">
+        <v>4087</v>
+      </c>
+      <c r="I11" s="16">
+        <v>63133</v>
+      </c>
+      <c r="J11" s="16">
+        <v>1601</v>
+      </c>
+      <c r="K11" s="16">
+        <v>1834</v>
+      </c>
+      <c r="L11" s="16">
+        <v>57511</v>
+      </c>
+      <c r="M11" s="16">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="3">
+        <v>5252</v>
+      </c>
+      <c r="D12" s="3">
+        <v>21209</v>
+      </c>
+      <c r="E12" s="3">
+        <v>275</v>
+      </c>
+      <c r="F12" s="3">
+        <v>232</v>
+      </c>
+      <c r="G12" s="3">
+        <v>19600</v>
+      </c>
+      <c r="H12" s="3">
+        <v>1102</v>
+      </c>
+      <c r="I12" s="3">
+        <v>15957</v>
+      </c>
+      <c r="J12" s="3">
+        <v>506</v>
+      </c>
+      <c r="K12" s="3">
+        <v>629</v>
+      </c>
+      <c r="L12" s="3">
+        <v>14688</v>
+      </c>
+      <c r="M12" s="3">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="3">
+        <v>3726</v>
+      </c>
+      <c r="D13" s="3">
+        <v>20638</v>
+      </c>
+      <c r="E13" s="3">
+        <v>309</v>
+      </c>
+      <c r="F13" s="3">
+        <v>180</v>
+      </c>
+      <c r="G13" s="3">
+        <v>19498</v>
+      </c>
+      <c r="H13" s="3">
+        <v>651</v>
+      </c>
+      <c r="I13" s="3">
+        <v>16912</v>
+      </c>
+      <c r="J13" s="3">
+        <v>524</v>
+      </c>
+      <c r="K13" s="3">
+        <v>575</v>
+      </c>
+      <c r="L13" s="3">
+        <v>15587</v>
+      </c>
+      <c r="M13" s="3">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A14" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="3">
+        <v>11302</v>
+      </c>
+      <c r="D14" s="3">
+        <v>34763</v>
+      </c>
+      <c r="E14" s="3">
+        <v>884</v>
+      </c>
+      <c r="F14" s="3">
+        <v>241</v>
+      </c>
+      <c r="G14" s="3">
+        <v>33177</v>
+      </c>
+      <c r="H14" s="3">
+        <v>461</v>
+      </c>
+      <c r="I14" s="3">
+        <v>23461</v>
+      </c>
+      <c r="J14" s="3">
+        <v>729</v>
+      </c>
+      <c r="K14" s="3">
+        <v>588</v>
+      </c>
+      <c r="L14" s="3">
+        <v>21603</v>
+      </c>
+      <c r="M14" s="3">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="17">
+        <v>2992</v>
+      </c>
+      <c r="D15" s="17">
+        <v>17655</v>
+      </c>
+      <c r="E15" s="17">
+        <v>192</v>
+      </c>
+      <c r="F15" s="17">
+        <v>200</v>
+      </c>
+      <c r="G15" s="17">
+        <v>16844</v>
+      </c>
+      <c r="H15" s="17">
+        <v>419</v>
+      </c>
+      <c r="I15" s="17">
+        <v>14663</v>
+      </c>
+      <c r="J15" s="17">
+        <v>388</v>
+      </c>
+      <c r="K15" s="17">
+        <v>247</v>
+      </c>
+      <c r="L15" s="17">
+        <v>13652</v>
+      </c>
+      <c r="M15" s="17">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A16" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3">
+        <v>2851</v>
+      </c>
+      <c r="D16" s="3">
+        <v>17738</v>
+      </c>
+      <c r="E16" s="3">
+        <v>264</v>
+      </c>
+      <c r="F16" s="3">
+        <v>163</v>
+      </c>
+      <c r="G16" s="3">
+        <v>16783</v>
+      </c>
+      <c r="H16" s="3">
+        <v>528</v>
+      </c>
+      <c r="I16" s="3">
+        <v>14887</v>
+      </c>
+      <c r="J16" s="3">
+        <v>330</v>
+      </c>
+      <c r="K16" s="3">
+        <v>389</v>
+      </c>
+      <c r="L16" s="3">
+        <v>14070</v>
+      </c>
+      <c r="M16" s="3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="3">
+        <v>7103</v>
+      </c>
+      <c r="D17" s="3">
+        <v>30773</v>
+      </c>
+      <c r="E17" s="3">
+        <v>576</v>
+      </c>
+      <c r="F17" s="3">
+        <v>257</v>
+      </c>
+      <c r="G17" s="3">
+        <v>28279</v>
+      </c>
+      <c r="H17" s="3">
+        <v>1661</v>
+      </c>
+      <c r="I17" s="3">
+        <v>23670</v>
+      </c>
+      <c r="J17" s="3">
+        <v>774</v>
+      </c>
+      <c r="K17" s="3">
+        <v>715</v>
+      </c>
+      <c r="L17" s="3">
+        <v>21864</v>
+      </c>
+      <c r="M17" s="3">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="3">
+        <v>16392</v>
+      </c>
+      <c r="D18" s="3">
+        <v>47870</v>
+      </c>
+      <c r="E18" s="3">
+        <v>1949</v>
+      </c>
+      <c r="F18" s="3">
+        <v>273</v>
+      </c>
+      <c r="G18" s="3">
+        <v>43291</v>
+      </c>
+      <c r="H18" s="3">
+        <v>2357</v>
+      </c>
+      <c r="I18" s="3">
+        <v>31478</v>
+      </c>
+      <c r="J18" s="3">
+        <v>1273</v>
+      </c>
+      <c r="K18" s="3">
+        <v>825</v>
+      </c>
+      <c r="L18" s="3">
+        <v>28674</v>
+      </c>
+      <c r="M18" s="3">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="3">
+        <v>10950</v>
+      </c>
+      <c r="D19" s="3">
+        <v>31757</v>
+      </c>
+      <c r="E19" s="3">
+        <v>1055</v>
+      </c>
+      <c r="F19" s="3">
+        <v>218</v>
+      </c>
+      <c r="G19" s="3">
+        <v>29773</v>
+      </c>
+      <c r="H19" s="3">
+        <v>711</v>
+      </c>
+      <c r="I19" s="3">
+        <v>20807</v>
+      </c>
+      <c r="J19" s="3">
+        <v>707</v>
+      </c>
+      <c r="K19" s="3">
+        <v>491</v>
+      </c>
+      <c r="L19" s="3">
+        <v>19010</v>
+      </c>
+      <c r="M19" s="3">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A20" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="3">
+        <v>9685</v>
+      </c>
+      <c r="D20" s="3">
+        <v>32340</v>
+      </c>
+      <c r="E20" s="3">
+        <v>1556</v>
+      </c>
+      <c r="F20" s="3">
+        <v>191</v>
+      </c>
+      <c r="G20" s="3">
+        <v>29818</v>
+      </c>
+      <c r="H20" s="3">
+        <v>775</v>
+      </c>
+      <c r="I20" s="3">
+        <v>22655</v>
+      </c>
+      <c r="J20" s="3">
+        <v>596</v>
+      </c>
+      <c r="K20" s="3">
+        <v>845</v>
+      </c>
+      <c r="L20" s="3">
+        <v>20363</v>
+      </c>
+      <c r="M20" s="3">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="16">
+        <v>49825</v>
+      </c>
+      <c r="D21" s="16">
+        <v>114042</v>
+      </c>
+      <c r="E21" s="16">
+        <v>5640</v>
+      </c>
+      <c r="F21" s="16">
+        <v>514</v>
+      </c>
+      <c r="G21" s="16">
+        <v>105701</v>
+      </c>
+      <c r="H21" s="16">
+        <v>2187</v>
+      </c>
+      <c r="I21" s="16">
+        <v>64217</v>
+      </c>
+      <c r="J21" s="16">
+        <v>3919</v>
+      </c>
+      <c r="K21" s="16">
+        <v>1333</v>
+      </c>
+      <c r="L21" s="16">
+        <v>56748</v>
+      </c>
+      <c r="M21" s="16">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="3">
+        <v>36985</v>
+      </c>
+      <c r="D22" s="3">
+        <v>100765</v>
+      </c>
+      <c r="E22" s="3">
+        <v>4737</v>
+      </c>
+      <c r="F22" s="3">
+        <v>444</v>
+      </c>
+      <c r="G22" s="3">
+        <v>93777</v>
+      </c>
+      <c r="H22" s="3">
+        <v>1807</v>
+      </c>
+      <c r="I22" s="3">
+        <v>63780</v>
+      </c>
+      <c r="J22" s="3">
+        <v>3725</v>
+      </c>
+      <c r="K22" s="3">
+        <v>1997</v>
+      </c>
+      <c r="L22" s="3">
+        <v>52622</v>
+      </c>
+      <c r="M22" s="3">
+        <v>5436</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="3">
+        <v>52170</v>
+      </c>
+      <c r="D23" s="3">
+        <v>173897</v>
+      </c>
+      <c r="E23" s="3">
+        <v>9494</v>
+      </c>
+      <c r="F23" s="3">
+        <v>1509</v>
+      </c>
+      <c r="G23" s="3">
+        <v>158683</v>
+      </c>
+      <c r="H23" s="3">
+        <v>4211</v>
+      </c>
+      <c r="I23" s="3">
+        <v>121727</v>
+      </c>
+      <c r="J23" s="3">
+        <v>11111</v>
+      </c>
+      <c r="K23" s="3">
+        <v>6537</v>
+      </c>
+      <c r="L23" s="3">
+        <v>100545</v>
+      </c>
+      <c r="M23" s="3">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="3">
+        <v>53071</v>
+      </c>
+      <c r="D24" s="3">
+        <v>133583</v>
+      </c>
+      <c r="E24" s="3">
+        <v>6539</v>
+      </c>
+      <c r="F24" s="3">
+        <v>1024</v>
+      </c>
+      <c r="G24" s="3">
+        <v>124046</v>
+      </c>
+      <c r="H24" s="3">
+        <v>1974</v>
+      </c>
+      <c r="I24" s="3">
+        <v>80512</v>
+      </c>
+      <c r="J24" s="3">
+        <v>5019</v>
+      </c>
+      <c r="K24" s="3">
+        <v>1525</v>
+      </c>
+      <c r="L24" s="3">
+        <v>69563</v>
+      </c>
+      <c r="M24" s="3">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A25" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="17">
+        <v>11373</v>
+      </c>
+      <c r="D25" s="17">
+        <v>37678</v>
+      </c>
+      <c r="E25" s="17">
+        <v>438</v>
+      </c>
+      <c r="F25" s="17">
+        <v>222</v>
+      </c>
+      <c r="G25" s="17">
+        <v>36430</v>
+      </c>
+      <c r="H25" s="17">
+        <v>588</v>
+      </c>
+      <c r="I25" s="17">
+        <v>26305</v>
+      </c>
+      <c r="J25" s="17">
+        <v>703</v>
+      </c>
+      <c r="K25" s="17">
+        <v>191</v>
+      </c>
+      <c r="L25" s="17">
+        <v>25111</v>
+      </c>
+      <c r="M25" s="17">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A26" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="3">
+        <v>6236</v>
+      </c>
+      <c r="D26" s="3">
+        <v>19118</v>
+      </c>
+      <c r="E26" s="3">
+        <v>262</v>
+      </c>
+      <c r="F26" s="3">
+        <v>63</v>
+      </c>
+      <c r="G26" s="3">
+        <v>17848</v>
+      </c>
+      <c r="H26" s="3">
+        <v>945</v>
+      </c>
+      <c r="I26" s="3">
+        <v>12882</v>
+      </c>
+      <c r="J26" s="3">
+        <v>306</v>
+      </c>
+      <c r="K26" s="3">
+        <v>61</v>
+      </c>
+      <c r="L26" s="3">
+        <v>12401</v>
+      </c>
+      <c r="M26" s="3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A27" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="3">
+        <v>6991</v>
+      </c>
+      <c r="D27" s="3">
+        <v>20124</v>
+      </c>
+      <c r="E27" s="3">
+        <v>317</v>
+      </c>
+      <c r="F27" s="3">
+        <v>113</v>
+      </c>
+      <c r="G27" s="3">
+        <v>19372</v>
+      </c>
+      <c r="H27" s="3">
+        <v>322</v>
+      </c>
+      <c r="I27" s="3">
+        <v>13133</v>
+      </c>
+      <c r="J27" s="3">
+        <v>468</v>
+      </c>
+      <c r="K27" s="3">
+        <v>300</v>
+      </c>
+      <c r="L27" s="3">
+        <v>12131</v>
+      </c>
+      <c r="M27" s="3">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="3">
+        <v>4571</v>
+      </c>
+      <c r="D28" s="3">
+        <v>13663</v>
+      </c>
+      <c r="E28" s="3">
+        <v>186</v>
+      </c>
+      <c r="F28" s="3">
+        <v>98</v>
+      </c>
+      <c r="G28" s="3">
+        <v>13143</v>
+      </c>
+      <c r="H28" s="3">
+        <v>236</v>
+      </c>
+      <c r="I28" s="3">
+        <v>9092</v>
+      </c>
+      <c r="J28" s="3">
+        <v>257</v>
+      </c>
+      <c r="K28" s="3">
+        <v>167</v>
+      </c>
+      <c r="L28" s="3">
+        <v>8615</v>
+      </c>
+      <c r="M28" s="3">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A29" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="3">
+        <v>4196</v>
+      </c>
+      <c r="D29" s="3">
+        <v>13771</v>
+      </c>
+      <c r="E29" s="3">
+        <v>484</v>
+      </c>
+      <c r="F29" s="3">
+        <v>83</v>
+      </c>
+      <c r="G29" s="3">
+        <v>13023</v>
+      </c>
+      <c r="H29" s="3">
+        <v>181</v>
+      </c>
+      <c r="I29" s="3">
+        <v>9575</v>
+      </c>
+      <c r="J29" s="3">
+        <v>372</v>
+      </c>
+      <c r="K29" s="3">
+        <v>332</v>
+      </c>
+      <c r="L29" s="3">
+        <v>8750</v>
+      </c>
+      <c r="M29" s="3">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A30" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="3">
+        <v>10822</v>
+      </c>
+      <c r="D30" s="3">
+        <v>35085</v>
+      </c>
+      <c r="E30" s="3">
+        <v>880</v>
+      </c>
+      <c r="F30" s="3">
+        <v>154</v>
+      </c>
+      <c r="G30" s="3">
+        <v>33491</v>
+      </c>
+      <c r="H30" s="3">
+        <v>560</v>
+      </c>
+      <c r="I30" s="3">
+        <v>24263</v>
+      </c>
+      <c r="J30" s="3">
+        <v>824</v>
+      </c>
+      <c r="K30" s="3">
+        <v>398</v>
+      </c>
+      <c r="L30" s="3">
+        <v>22781</v>
+      </c>
+      <c r="M30" s="3">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="16">
+        <v>13260</v>
+      </c>
+      <c r="D31" s="16">
+        <v>35170</v>
+      </c>
+      <c r="E31" s="16">
+        <v>643</v>
+      </c>
+      <c r="F31" s="16">
+        <v>109</v>
+      </c>
+      <c r="G31" s="16">
+        <v>34036</v>
+      </c>
+      <c r="H31" s="16">
+        <v>382</v>
+      </c>
+      <c r="I31" s="16">
+        <v>21910</v>
+      </c>
+      <c r="J31" s="16">
+        <v>720</v>
+      </c>
+      <c r="K31" s="16">
+        <v>340</v>
+      </c>
+      <c r="L31" s="16">
+        <v>20507</v>
+      </c>
+      <c r="M31" s="16">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A32" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="3">
+        <v>21345</v>
+      </c>
+      <c r="D32" s="3">
+        <v>61458</v>
+      </c>
+      <c r="E32" s="3">
+        <v>1692</v>
+      </c>
+      <c r="F32" s="3">
+        <v>333</v>
+      </c>
+      <c r="G32" s="3">
+        <v>58434</v>
+      </c>
+      <c r="H32" s="3">
+        <v>999</v>
+      </c>
+      <c r="I32" s="3">
+        <v>40113</v>
+      </c>
+      <c r="J32" s="3">
+        <v>1458</v>
+      </c>
+      <c r="K32" s="3">
+        <v>513</v>
+      </c>
+      <c r="L32" s="3">
+        <v>37351</v>
+      </c>
+      <c r="M32" s="3">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="3">
+        <v>47201</v>
+      </c>
+      <c r="D33" s="3">
+        <v>110735</v>
+      </c>
+      <c r="E33" s="3">
+        <v>2145</v>
+      </c>
+      <c r="F33" s="3">
+        <v>717</v>
+      </c>
+      <c r="G33" s="3">
+        <v>101469</v>
+      </c>
+      <c r="H33" s="3">
+        <v>6404</v>
+      </c>
+      <c r="I33" s="3">
+        <v>63534</v>
+      </c>
+      <c r="J33" s="3">
+        <v>2091</v>
+      </c>
+      <c r="K33" s="3">
+        <v>934</v>
+      </c>
+      <c r="L33" s="3">
+        <v>59051</v>
+      </c>
+      <c r="M33" s="3">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="3">
+        <v>10269</v>
+      </c>
+      <c r="D34" s="3">
+        <v>30839</v>
+      </c>
+      <c r="E34" s="3">
+        <v>778</v>
+      </c>
+      <c r="F34" s="3">
+        <v>186</v>
+      </c>
+      <c r="G34" s="3">
+        <v>29415</v>
+      </c>
+      <c r="H34" s="3">
+        <v>460</v>
+      </c>
+      <c r="I34" s="3">
+        <v>20570</v>
+      </c>
+      <c r="J34" s="3">
+        <v>796</v>
+      </c>
+      <c r="K34" s="3">
+        <v>574</v>
+      </c>
+      <c r="L34" s="3">
+        <v>18866</v>
+      </c>
+      <c r="M34" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A35" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="7"/>
-[...71 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="C35" s="17">
+        <v>9463</v>
+      </c>
+      <c r="D35" s="17">
+        <v>22526</v>
+      </c>
+      <c r="E35" s="17">
+        <v>844</v>
+      </c>
+      <c r="F35" s="17">
+        <v>87</v>
+      </c>
+      <c r="G35" s="17">
+        <v>21477</v>
+      </c>
+      <c r="H35" s="17">
+        <v>118</v>
+      </c>
+      <c r="I35" s="17">
+        <v>13063</v>
+      </c>
+      <c r="J35" s="17">
+        <v>649</v>
+      </c>
+      <c r="K35" s="17">
+        <v>209</v>
+      </c>
+      <c r="L35" s="17">
+        <v>11910</v>
+      </c>
+      <c r="M35" s="17">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A36" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="3">
+        <v>18572</v>
+      </c>
+      <c r="D36" s="3">
+        <v>45603</v>
+      </c>
+      <c r="E36" s="3">
+        <v>1298</v>
+      </c>
+      <c r="F36" s="3">
+        <v>493</v>
+      </c>
+      <c r="G36" s="3">
+        <v>43231</v>
+      </c>
+      <c r="H36" s="3">
+        <v>581</v>
+      </c>
+      <c r="I36" s="3">
+        <v>27031</v>
+      </c>
+      <c r="J36" s="3">
+        <v>1738</v>
+      </c>
+      <c r="K36" s="3">
+        <v>1897</v>
+      </c>
+      <c r="L36" s="3">
+        <v>22879</v>
+      </c>
+      <c r="M36" s="3">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A37" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" s="3">
+        <v>52830</v>
+      </c>
+      <c r="D37" s="3">
+        <v>136677</v>
+      </c>
+      <c r="E37" s="3">
+        <v>5165</v>
+      </c>
+      <c r="F37" s="3">
+        <v>1611</v>
+      </c>
+      <c r="G37" s="3">
+        <v>127942</v>
+      </c>
+      <c r="H37" s="3">
+        <v>1959</v>
+      </c>
+      <c r="I37" s="3">
+        <v>83847</v>
+      </c>
+      <c r="J37" s="3">
+        <v>4494</v>
+      </c>
+      <c r="K37" s="3">
+        <v>3783</v>
+      </c>
+      <c r="L37" s="3">
+        <v>73669</v>
+      </c>
+      <c r="M37" s="3">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="3">
+        <v>35239</v>
+      </c>
+      <c r="D38" s="3">
+        <v>93095</v>
+      </c>
+      <c r="E38" s="3">
+        <v>3055</v>
+      </c>
+      <c r="F38" s="3">
+        <v>686</v>
+      </c>
+      <c r="G38" s="3">
+        <v>87195</v>
+      </c>
+      <c r="H38" s="3">
+        <v>2159</v>
+      </c>
+      <c r="I38" s="3">
+        <v>57856</v>
+      </c>
+      <c r="J38" s="3">
+        <v>3335</v>
+      </c>
+      <c r="K38" s="3">
+        <v>2538</v>
+      </c>
+      <c r="L38" s="3">
+        <v>50844</v>
+      </c>
+      <c r="M38" s="3">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C39" s="3">
+        <v>9975</v>
+      </c>
+      <c r="D39" s="3">
+        <v>25376</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1115</v>
+      </c>
+      <c r="F39" s="3">
+        <v>161</v>
+      </c>
+      <c r="G39" s="3">
+        <v>23426</v>
+      </c>
+      <c r="H39" s="3">
+        <v>674</v>
+      </c>
+      <c r="I39" s="3">
+        <v>15401</v>
+      </c>
+      <c r="J39" s="3">
+        <v>1089</v>
+      </c>
+      <c r="K39" s="3">
+        <v>454</v>
+      </c>
+      <c r="L39" s="3">
+        <v>13379</v>
+      </c>
+      <c r="M39" s="3">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A40" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="3">
+        <v>4545</v>
+      </c>
+      <c r="D40" s="3">
+        <v>17152</v>
+      </c>
+      <c r="E40" s="3">
+        <v>428</v>
+      </c>
+      <c r="F40" s="3">
+        <v>140</v>
+      </c>
+      <c r="G40" s="3">
+        <v>16112</v>
+      </c>
+      <c r="H40" s="3">
+        <v>472</v>
+      </c>
+      <c r="I40" s="3">
+        <v>12607</v>
+      </c>
+      <c r="J40" s="3">
+        <v>588</v>
+      </c>
+      <c r="K40" s="3">
+        <v>332</v>
+      </c>
+      <c r="L40" s="3">
+        <v>11044</v>
+      </c>
+      <c r="M40" s="3">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" s="16">
+        <v>2941</v>
+      </c>
+      <c r="D41" s="16">
+        <v>9913</v>
+      </c>
+      <c r="E41" s="16">
+        <v>195</v>
+      </c>
+      <c r="F41" s="16">
+        <v>137</v>
+      </c>
+      <c r="G41" s="16">
+        <v>9386</v>
+      </c>
+      <c r="H41" s="16">
+        <v>195</v>
+      </c>
+      <c r="I41" s="16">
+        <v>6972</v>
+      </c>
+      <c r="J41" s="16">
+        <v>217</v>
+      </c>
+      <c r="K41" s="16">
+        <v>240</v>
+      </c>
+      <c r="L41" s="16">
+        <v>6448</v>
+      </c>
+      <c r="M41" s="16">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="3">
+        <v>2948</v>
+      </c>
+      <c r="D42" s="3">
+        <v>12225</v>
+      </c>
+      <c r="E42" s="3">
+        <v>235</v>
+      </c>
+      <c r="F42" s="3">
+        <v>95</v>
+      </c>
+      <c r="G42" s="3">
+        <v>11692</v>
+      </c>
+      <c r="H42" s="3">
+        <v>203</v>
+      </c>
+      <c r="I42" s="3">
+        <v>9277</v>
+      </c>
+      <c r="J42" s="3">
+        <v>415</v>
+      </c>
+      <c r="K42" s="3">
+        <v>212</v>
+      </c>
+      <c r="L42" s="3">
+        <v>8483</v>
+      </c>
+      <c r="M42" s="3">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C43" s="3">
+        <v>10959</v>
+      </c>
+      <c r="D43" s="3">
+        <v>32696</v>
+      </c>
+      <c r="E43" s="3">
+        <v>745</v>
+      </c>
+      <c r="F43" s="3">
+        <v>276</v>
+      </c>
+      <c r="G43" s="3">
+        <v>31150</v>
+      </c>
+      <c r="H43" s="3">
+        <v>525</v>
+      </c>
+      <c r="I43" s="3">
+        <v>21737</v>
+      </c>
+      <c r="J43" s="3">
+        <v>792</v>
+      </c>
+      <c r="K43" s="3">
+        <v>671</v>
+      </c>
+      <c r="L43" s="3">
+        <v>19914</v>
+      </c>
+      <c r="M43" s="3">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A44" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="3">
+        <v>15214</v>
+      </c>
+      <c r="D44" s="3">
+        <v>46409</v>
+      </c>
+      <c r="E44" s="3">
+        <v>919</v>
+      </c>
+      <c r="F44" s="3">
+        <v>358</v>
+      </c>
+      <c r="G44" s="3">
+        <v>43343</v>
+      </c>
+      <c r="H44" s="3">
+        <v>1789</v>
+      </c>
+      <c r="I44" s="3">
+        <v>31195</v>
+      </c>
+      <c r="J44" s="3">
+        <v>1066</v>
+      </c>
+      <c r="K44" s="3">
+        <v>1456</v>
+      </c>
+      <c r="L44" s="3">
+        <v>28239</v>
+      </c>
+      <c r="M44" s="3">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A45" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C45" s="17">
+        <v>7323</v>
+      </c>
+      <c r="D45" s="17">
+        <v>25885</v>
+      </c>
+      <c r="E45" s="17">
+        <v>508</v>
+      </c>
+      <c r="F45" s="17">
+        <v>204</v>
+      </c>
+      <c r="G45" s="17">
+        <v>24807</v>
+      </c>
+      <c r="H45" s="17">
+        <v>366</v>
+      </c>
+      <c r="I45" s="17">
+        <v>18562</v>
+      </c>
+      <c r="J45" s="17">
+        <v>771</v>
+      </c>
+      <c r="K45" s="17">
+        <v>521</v>
+      </c>
+      <c r="L45" s="17">
+        <v>17013</v>
+      </c>
+      <c r="M45" s="17">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A46" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" s="3">
+        <v>4671</v>
+      </c>
+      <c r="D46" s="3">
+        <v>14384</v>
+      </c>
+      <c r="E46" s="3">
+        <v>240</v>
+      </c>
+      <c r="F46" s="3">
+        <v>132</v>
+      </c>
+      <c r="G46" s="3">
+        <v>13402</v>
+      </c>
+      <c r="H46" s="3">
+        <v>610</v>
+      </c>
+      <c r="I46" s="3">
+        <v>9713</v>
+      </c>
+      <c r="J46" s="3">
+        <v>255</v>
+      </c>
+      <c r="K46" s="3">
+        <v>445</v>
+      </c>
+      <c r="L46" s="3">
+        <v>8945</v>
+      </c>
+      <c r="M46" s="3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A47" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" s="3">
+        <v>6996</v>
+      </c>
+      <c r="D47" s="3">
+        <v>18273</v>
+      </c>
+      <c r="E47" s="3">
+        <v>420</v>
+      </c>
+      <c r="F47" s="3">
+        <v>79</v>
+      </c>
+      <c r="G47" s="3">
+        <v>17583</v>
+      </c>
+      <c r="H47" s="3">
+        <v>191</v>
+      </c>
+      <c r="I47" s="3">
+        <v>11277</v>
+      </c>
+      <c r="J47" s="3">
+        <v>379</v>
+      </c>
+      <c r="K47" s="3">
+        <v>141</v>
+      </c>
+      <c r="L47" s="3">
+        <v>10656</v>
+      </c>
+      <c r="M47" s="3">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A48" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="4">
-[...34 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="C48" s="3">
+        <v>7433</v>
+      </c>
+      <c r="D48" s="3">
+        <v>24436</v>
+      </c>
+      <c r="E48" s="3">
+        <v>420</v>
+      </c>
+      <c r="F48" s="3">
+        <v>186</v>
+      </c>
+      <c r="G48" s="3">
+        <v>23151</v>
+      </c>
+      <c r="H48" s="3">
+        <v>679</v>
+      </c>
+      <c r="I48" s="3">
+        <v>17003</v>
+      </c>
+      <c r="J48" s="3">
+        <v>618</v>
+      </c>
+      <c r="K48" s="3">
+        <v>346</v>
+      </c>
+      <c r="L48" s="3">
+        <v>15617</v>
+      </c>
+      <c r="M48" s="3">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A49" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="3">
+        <v>3748</v>
+      </c>
+      <c r="D49" s="3">
+        <v>13234</v>
+      </c>
+      <c r="E49" s="3">
+        <v>204</v>
+      </c>
+      <c r="F49" s="3">
+        <v>229</v>
+      </c>
+      <c r="G49" s="3">
+        <v>12548</v>
+      </c>
+      <c r="H49" s="3">
+        <v>253</v>
+      </c>
+      <c r="I49" s="3">
+        <v>9486</v>
+      </c>
+      <c r="J49" s="3">
+        <v>325</v>
+      </c>
+      <c r="K49" s="3">
+        <v>285</v>
+      </c>
+      <c r="L49" s="3">
+        <v>8740</v>
+      </c>
+      <c r="M49" s="3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A50" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="B7" s="4">
-[...34 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="C50" s="3">
+        <v>30805</v>
+      </c>
+      <c r="D50" s="3">
+        <v>81795</v>
+      </c>
+      <c r="E50" s="3">
+        <v>2289</v>
+      </c>
+      <c r="F50" s="3">
+        <v>861</v>
+      </c>
+      <c r="G50" s="3">
+        <v>74576</v>
+      </c>
+      <c r="H50" s="3">
+        <v>4069</v>
+      </c>
+      <c r="I50" s="3">
+        <v>50990</v>
+      </c>
+      <c r="J50" s="3">
+        <v>2022</v>
+      </c>
+      <c r="K50" s="3">
+        <v>2012</v>
+      </c>
+      <c r="L50" s="3">
+        <v>45662</v>
+      </c>
+      <c r="M50" s="3">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A51" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="4">
-[...34 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="C51" s="16">
+        <v>4150</v>
+      </c>
+      <c r="D51" s="16">
+        <v>13603</v>
+      </c>
+      <c r="E51" s="16">
+        <v>402</v>
+      </c>
+      <c r="F51" s="16">
+        <v>90</v>
+      </c>
+      <c r="G51" s="16">
+        <v>12820</v>
+      </c>
+      <c r="H51" s="16">
+        <v>291</v>
+      </c>
+      <c r="I51" s="16">
+        <v>9453</v>
+      </c>
+      <c r="J51" s="16">
+        <v>359</v>
+      </c>
+      <c r="K51" s="16">
+        <v>292</v>
+      </c>
+      <c r="L51" s="16">
+        <v>8675</v>
+      </c>
+      <c r="M51" s="16">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A52" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="4">
-[...34 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="C52" s="3">
+        <v>7049</v>
+      </c>
+      <c r="D52" s="3">
+        <v>23590</v>
+      </c>
+      <c r="E52" s="3">
+        <v>460</v>
+      </c>
+      <c r="F52" s="3">
+        <v>244</v>
+      </c>
+      <c r="G52" s="3">
+        <v>22538</v>
+      </c>
+      <c r="H52" s="3">
+        <v>348</v>
+      </c>
+      <c r="I52" s="3">
+        <v>16541</v>
+      </c>
+      <c r="J52" s="3">
+        <v>921</v>
+      </c>
+      <c r="K52" s="3">
+        <v>747</v>
+      </c>
+      <c r="L52" s="3">
+        <v>14765</v>
+      </c>
+      <c r="M52" s="3">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A53" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="4">
-[...119 lines deleted...]
-      <c r="D13" s="4">
+      <c r="C53" s="3">
+        <v>7700</v>
+      </c>
+      <c r="D53" s="3">
+        <v>28911</v>
+      </c>
+      <c r="E53" s="3">
+        <v>652</v>
+      </c>
+      <c r="F53" s="3">
+        <v>318</v>
+      </c>
+      <c r="G53" s="3">
+        <v>27546</v>
+      </c>
+      <c r="H53" s="3">
+        <v>395</v>
+      </c>
+      <c r="I53" s="3">
+        <v>21211</v>
+      </c>
+      <c r="J53" s="3">
+        <v>727</v>
+      </c>
+      <c r="K53" s="3">
+        <v>890</v>
+      </c>
+      <c r="L53" s="3">
+        <v>19032</v>
+      </c>
+      <c r="M53" s="3">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A54" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C54" s="3">
+        <v>6916</v>
+      </c>
+      <c r="D54" s="3">
+        <v>20935</v>
+      </c>
+      <c r="E54" s="3">
+        <v>442</v>
+      </c>
+      <c r="F54" s="3">
+        <v>229</v>
+      </c>
+      <c r="G54" s="3">
+        <v>20003</v>
+      </c>
+      <c r="H54" s="3">
+        <v>261</v>
+      </c>
+      <c r="I54" s="3">
+        <v>14019</v>
+      </c>
+      <c r="J54" s="3">
+        <v>588</v>
+      </c>
+      <c r="K54" s="3">
+        <v>308</v>
+      </c>
+      <c r="L54" s="3">
+        <v>13031</v>
+      </c>
+      <c r="M54" s="3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A55" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" s="17">
+        <v>5867</v>
+      </c>
+      <c r="D55" s="17">
+        <v>19074</v>
+      </c>
+      <c r="E55" s="17">
+        <v>442</v>
+      </c>
+      <c r="F55" s="17">
+        <v>195</v>
+      </c>
+      <c r="G55" s="17">
+        <v>18021</v>
+      </c>
+      <c r="H55" s="17">
+        <v>416</v>
+      </c>
+      <c r="I55" s="17">
+        <v>13207</v>
+      </c>
+      <c r="J55" s="17">
+        <v>543</v>
+      </c>
+      <c r="K55" s="17">
+        <v>325</v>
+      </c>
+      <c r="L55" s="17">
+        <v>12158</v>
+      </c>
+      <c r="M55" s="17">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A56" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="3">
+        <v>6750</v>
+      </c>
+      <c r="D56" s="3">
+        <v>27370</v>
+      </c>
+      <c r="E56" s="3">
+        <v>660</v>
+      </c>
+      <c r="F56" s="3">
         <v>309</v>
       </c>
-      <c r="E13" s="4">
-[...856 lines deleted...]
-      <c r="L35" s="26">
+      <c r="G56" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H56" s="3">
+        <v>401</v>
+      </c>
+      <c r="I56" s="3">
+        <v>20620</v>
+      </c>
+      <c r="J56" s="3">
+        <v>871</v>
+      </c>
+      <c r="K56" s="3">
+        <v>861</v>
+      </c>
+      <c r="L56" s="3">
+        <v>18426</v>
+      </c>
+      <c r="M56" s="3">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12">
+      <c r="A57" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="18">
+        <v>5294</v>
+      </c>
+      <c r="D57" s="18">
+        <v>16108</v>
+      </c>
+      <c r="E57" s="18">
+        <v>379</v>
+      </c>
+      <c r="F57" s="18">
+        <v>265</v>
+      </c>
+      <c r="G57" s="18">
+        <v>15267</v>
+      </c>
+      <c r="H57" s="18">
+        <v>197</v>
+      </c>
+      <c r="I57" s="18">
+        <v>10814</v>
+      </c>
+      <c r="J57" s="18">
         <v>295</v>
       </c>
-    </row>
-[...826 lines deleted...]
-      <c r="J57" s="27">
+      <c r="K57" s="18">
         <v>772</v>
       </c>
-      <c r="K57" s="27">
+      <c r="L57" s="18">
         <v>9423</v>
       </c>
-      <c r="L57" s="27">
+      <c r="M57" s="18">
         <v>324</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...14 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.28999999999999998" bottom="0.3" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>(1)</vt:lpstr>