--- v0 (2026-05-14)
+++ v1 (2026-10-10)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29602"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20251117_R6特用林産基礎資料/訂正後統計表/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/統計表/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{8484DB73-BAA4-4E46-85ED-734A3BA3FAFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CCD8FCA5-9C9C-4670-BA06-D00D96A851E2}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{8484DB73-BAA4-4E46-85ED-734A3BA3FAFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{177CD0D1-1FA5-43AD-B90A-FD450BCE2787}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DFDF33BD-DBD8-4466-B005-15BF454F1A61}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{DFDF33BD-DBD8-4466-B005-15BF454F1A61}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-001" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -548,51 +548,51 @@
     <t>14　竹材の輸入量及び輸出量は、束当たり30kgに換算して計上した。</t>
   </si>
   <si>
     <t>15　薪は「束÷45」により層積㎥に換算して計上した。</t>
   </si>
   <si>
     <t xml:space="preserve">　　令和元年から輸入量及び輸出量について「輸出入量×1.282×1.6」により層積㎥に換算して計上した。      </t>
   </si>
   <si>
     <t>16　木炭は平成３年から生産量に粉炭、輸入量に「やし殻炭」、平成８年までの生産量に竹炭を含む。また、平成19年から木炭の輸入量並びに輸出量から「竹炭」を除いている。</t>
   </si>
   <si>
     <t>　 「成型炭」の輸入量は、令和元年から「オガ炭」の輸入量として計上した。</t>
     <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
@@ -1456,219 +1456,219 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CAC26BF-0574-4F08-938A-9446BA203881}">
   <sheetPr transitionEvaluation="1" codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.875" style="13" customWidth="1"/>
-    <col min="2" max="2" width="11.625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="0.8984375" style="13" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="13" customWidth="1"/>
     <col min="3" max="3" width="5.5" style="13" customWidth="1"/>
     <col min="4" max="4" width="0.5" style="13" customWidth="1"/>
     <col min="5" max="5" width="6.5" style="13" customWidth="1"/>
-    <col min="6" max="21" width="12.375" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="29" width="12.375" style="13" customWidth="1"/>
+    <col min="6" max="21" width="12.3984375" style="13" customWidth="1"/>
+    <col min="22" max="25" width="12.3984375" style="60" customWidth="1"/>
+    <col min="26" max="29" width="12.3984375" style="13" customWidth="1"/>
     <col min="30" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" s="1" customFormat="1" ht="18" customHeight="1">
+    <row r="1" spans="1:34" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
     </row>
-    <row r="2" spans="1:34" s="2" customFormat="1" ht="18" customHeight="1">
+    <row r="2" spans="1:34" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="1:34" s="2" customFormat="1" ht="18" customHeight="1">
+    <row r="3" spans="1:34" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:34" s="2" customFormat="1" ht="16.149999999999999">
+    <row r="4" spans="1:34" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:34" s="1" customFormat="1" ht="18" customHeight="1">
+    <row r="5" spans="1:34" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
-    <row r="6" spans="1:34" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="6" spans="1:34" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
     </row>
-    <row r="7" spans="1:34" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1">
+    <row r="7" spans="1:34" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
     </row>
-    <row r="8" spans="1:34" ht="20.25" customHeight="1" thickTop="1">
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="11"/>
       <c r="E8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="65"/>
       <c r="H8" s="65"/>
       <c r="I8" s="66"/>
       <c r="J8" s="64" t="s">
         <v>6</v>
       </c>
       <c r="K8" s="65"/>
       <c r="L8" s="65"/>
       <c r="M8" s="66"/>
       <c r="N8" s="64" t="s">
         <v>7</v>
       </c>
       <c r="O8" s="65"/>
       <c r="P8" s="65"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="67" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="68"/>
       <c r="T8" s="68"/>
       <c r="U8" s="69"/>
       <c r="V8" s="67" t="s">
         <v>9</v>
       </c>
       <c r="W8" s="68"/>
       <c r="X8" s="68"/>
       <c r="Y8" s="69"/>
       <c r="Z8" s="62" t="s">
         <v>10</v>
       </c>
       <c r="AA8" s="63"/>
       <c r="AB8" s="63"/>
       <c r="AC8" s="63"/>
     </row>
-    <row r="9" spans="1:34" ht="20.25" customHeight="1">
+    <row r="9" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="15"/>
       <c r="E9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="19" t="s">
@@ -1707,51 +1707,51 @@
       <c r="V9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="20" t="s">
         <v>14</v>
       </c>
       <c r="X9" s="20" t="s">
         <v>15</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA9" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AB9" s="22" t="s">
         <v>15</v>
       </c>
       <c r="AC9" s="23" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:34" ht="30.75" customHeight="1">
+    <row r="10" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24"/>
       <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="28" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="29">
         <v>5371</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="31">
         <v>1201</v>
       </c>
       <c r="I10" s="31">
         <v>4170</v>
       </c>
       <c r="J10" s="31">
         <v>11356</v>
@@ -1797,51 +1797,51 @@
       </c>
       <c r="X10" s="30">
         <v>36</v>
       </c>
       <c r="Y10" s="32">
         <v>6130</v>
       </c>
       <c r="Z10" s="33">
         <v>1574</v>
       </c>
       <c r="AA10" s="33">
         <v>4292</v>
       </c>
       <c r="AB10" s="33">
         <v>39</v>
       </c>
       <c r="AC10" s="33">
         <v>5827</v>
       </c>
       <c r="AD10" s="34"/>
       <c r="AE10" s="35"/>
       <c r="AF10" s="36"/>
       <c r="AG10" s="37"/>
       <c r="AH10" s="38"/>
     </row>
-    <row r="11" spans="1:34" ht="30.75" customHeight="1">
+    <row r="11" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38"/>
       <c r="B11" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="41">
         <v>20761</v>
       </c>
       <c r="G11" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="42">
         <v>20761</v>
       </c>
       <c r="J11" s="42">
         <v>58560</v>
@@ -1887,51 +1887,51 @@
       </c>
       <c r="X11" s="32">
         <v>16</v>
       </c>
       <c r="Y11" s="32">
         <v>65520</v>
       </c>
       <c r="Z11" s="43">
         <v>61959</v>
       </c>
       <c r="AA11" s="43">
         <v>2691</v>
       </c>
       <c r="AB11" s="43">
         <v>16</v>
       </c>
       <c r="AC11" s="43">
         <v>64634</v>
       </c>
       <c r="AD11" s="34"/>
       <c r="AE11" s="35"/>
       <c r="AF11" s="36"/>
       <c r="AG11" s="37"/>
       <c r="AH11" s="38"/>
     </row>
-    <row r="12" spans="1:34" ht="30.75" customHeight="1">
+    <row r="12" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38"/>
       <c r="B12" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="39"/>
       <c r="E12" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="41">
         <v>2090</v>
       </c>
       <c r="G12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="42">
         <v>2090</v>
       </c>
       <c r="J12" s="42">
         <v>11416</v>
@@ -1960,67 +1960,67 @@
       <c r="R12" s="32">
         <v>23738</v>
       </c>
       <c r="S12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="T12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="U12" s="32">
         <v>23738</v>
       </c>
       <c r="V12" s="32">
         <v>23752</v>
       </c>
       <c r="W12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="X12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y12" s="32">
         <v>23752</v>
       </c>
       <c r="Z12" s="43">
-        <v>23874</v>
+        <v>23724</v>
       </c>
       <c r="AA12" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB12" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC12" s="43">
-        <v>23874</v>
+        <v>23724</v>
       </c>
       <c r="AE12" s="35"/>
       <c r="AF12" s="36"/>
       <c r="AG12" s="37"/>
       <c r="AH12" s="38"/>
     </row>
-    <row r="13" spans="1:34" ht="30.75" customHeight="1">
+    <row r="13" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38"/>
       <c r="B13" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="39"/>
       <c r="E13" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J13" s="42">
         <v>37497</v>
@@ -2065,51 +2065,51 @@
         <v>20</v>
       </c>
       <c r="X13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y13" s="32">
         <v>117543</v>
       </c>
       <c r="Z13" s="43">
         <v>120678</v>
       </c>
       <c r="AA13" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB13" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC13" s="43">
         <v>120678</v>
       </c>
       <c r="AE13" s="35"/>
       <c r="AF13" s="36"/>
       <c r="AG13" s="37"/>
       <c r="AH13" s="38"/>
     </row>
-    <row r="14" spans="1:34" ht="30.75" customHeight="1">
+    <row r="14" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="38"/>
       <c r="B14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="39"/>
       <c r="E14" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J14" s="42">
         <v>4761</v>
@@ -2154,51 +2154,51 @@
         <v>20</v>
       </c>
       <c r="X14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y14" s="32">
         <v>4630</v>
       </c>
       <c r="Z14" s="43">
         <v>4004</v>
       </c>
       <c r="AA14" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB14" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC14" s="43">
         <v>4004</v>
       </c>
       <c r="AE14" s="35"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="37"/>
       <c r="AH14" s="38"/>
     </row>
-    <row r="15" spans="1:34" ht="30.75" customHeight="1">
+    <row r="15" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="38"/>
       <c r="B15" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="36" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="39"/>
       <c r="E15" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J15" s="32" t="s">
         <v>20</v>
@@ -2243,51 +2243,51 @@
         <v>20</v>
       </c>
       <c r="X15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y15" s="32">
         <v>117924</v>
       </c>
       <c r="Z15" s="43">
         <v>117536</v>
       </c>
       <c r="AA15" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB15" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC15" s="43">
         <v>117536</v>
       </c>
       <c r="AE15" s="35"/>
       <c r="AF15" s="36"/>
       <c r="AG15" s="37"/>
       <c r="AH15" s="38"/>
     </row>
-    <row r="16" spans="1:34" ht="30.75" customHeight="1">
+    <row r="16" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="38"/>
       <c r="B16" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="39"/>
       <c r="E16" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J16" s="32" t="s">
         <v>20</v>
@@ -2332,51 +2332,51 @@
         <v>20</v>
       </c>
       <c r="X16" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y16" s="32">
         <v>55290</v>
       </c>
       <c r="Z16" s="43">
         <v>56609</v>
       </c>
       <c r="AA16" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB16" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC16" s="43">
         <v>56609</v>
       </c>
       <c r="AE16" s="35"/>
       <c r="AF16" s="36"/>
       <c r="AG16" s="37"/>
       <c r="AH16" s="38"/>
     </row>
-    <row r="17" spans="1:34" ht="30.75" customHeight="1">
+    <row r="17" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="38"/>
       <c r="B17" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="39"/>
       <c r="E17" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J17" s="32" t="s">
         <v>20</v>
@@ -2421,51 +2421,51 @@
         <v>20</v>
       </c>
       <c r="X17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y17" s="32">
         <v>35863</v>
       </c>
       <c r="Z17" s="43">
         <v>34639</v>
       </c>
       <c r="AA17" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB17" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC17" s="43">
         <v>34639</v>
       </c>
       <c r="AE17" s="35"/>
       <c r="AF17" s="36"/>
       <c r="AG17" s="37"/>
       <c r="AH17" s="38"/>
     </row>
-    <row r="18" spans="1:34" ht="30.75" customHeight="1">
+    <row r="18" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="38"/>
       <c r="B18" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="39"/>
       <c r="E18" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J18" s="42">
         <v>14</v>
@@ -2510,51 +2510,51 @@
         <v>22831</v>
       </c>
       <c r="X18" s="32">
         <v>47</v>
       </c>
       <c r="Y18" s="32">
         <v>25663</v>
       </c>
       <c r="Z18" s="43">
         <v>3003</v>
       </c>
       <c r="AA18" s="43">
         <v>24563</v>
       </c>
       <c r="AB18" s="43">
         <v>42</v>
       </c>
       <c r="AC18" s="43">
         <v>27524</v>
       </c>
       <c r="AE18" s="35"/>
       <c r="AF18" s="36"/>
       <c r="AG18" s="37"/>
       <c r="AH18" s="38"/>
     </row>
-    <row r="19" spans="1:34" ht="30.75" customHeight="1">
+    <row r="19" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="38"/>
       <c r="B19" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="39"/>
       <c r="E19" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="41">
         <v>1291</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I19" s="42">
         <v>1291</v>
       </c>
       <c r="J19" s="42">
         <v>774</v>
@@ -2599,51 +2599,51 @@
         <v>481</v>
       </c>
       <c r="X19" s="32">
         <v>0</v>
       </c>
       <c r="Y19" s="32">
         <v>500</v>
       </c>
       <c r="Z19" s="43">
         <v>51</v>
       </c>
       <c r="AA19" s="43">
         <v>486</v>
       </c>
       <c r="AB19" s="43">
         <v>37</v>
       </c>
       <c r="AC19" s="43">
         <v>500</v>
       </c>
       <c r="AE19" s="35"/>
       <c r="AF19" s="36"/>
       <c r="AG19" s="37"/>
       <c r="AH19" s="38"/>
     </row>
-    <row r="20" spans="1:34" ht="30.75" customHeight="1">
+    <row r="20" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="38"/>
       <c r="B20" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="39"/>
       <c r="E20" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="41">
         <v>9775</v>
       </c>
       <c r="G20" s="42">
         <v>9707</v>
       </c>
       <c r="H20" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="42">
         <v>19482</v>
       </c>
       <c r="J20" s="42">
         <v>53175</v>
@@ -2688,51 +2688,51 @@
         <v>8585</v>
       </c>
       <c r="X20" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y20" s="32">
         <v>23585</v>
       </c>
       <c r="Z20" s="43">
         <v>14000</v>
       </c>
       <c r="AA20" s="43">
         <v>7416</v>
       </c>
       <c r="AB20" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC20" s="43">
         <v>21416</v>
       </c>
       <c r="AE20" s="35"/>
       <c r="AF20" s="36"/>
       <c r="AG20" s="37"/>
       <c r="AH20" s="38"/>
     </row>
-    <row r="21" spans="1:34" ht="30.75" customHeight="1">
+    <row r="21" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="38"/>
       <c r="B21" s="35" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="39"/>
       <c r="E21" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="41">
         <v>762</v>
       </c>
       <c r="G21" s="42">
         <v>831</v>
       </c>
       <c r="H21" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="42">
         <v>1593</v>
       </c>
       <c r="J21" s="42">
         <v>636</v>
@@ -2777,51 +2777,51 @@
         <v>54099</v>
       </c>
       <c r="X21" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y21" s="32">
         <v>54099</v>
       </c>
       <c r="Z21" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AA21" s="43">
         <v>55485</v>
       </c>
       <c r="AB21" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC21" s="43">
         <v>55485</v>
       </c>
       <c r="AE21" s="35"/>
       <c r="AF21" s="36"/>
       <c r="AG21" s="37"/>
       <c r="AH21" s="38"/>
     </row>
-    <row r="22" spans="1:34" ht="30.75" customHeight="1">
+    <row r="22" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38"/>
       <c r="B22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="39"/>
       <c r="E22" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="41">
         <v>77579</v>
       </c>
       <c r="G22" s="42">
         <v>10160</v>
       </c>
       <c r="H22" s="42">
         <v>518</v>
       </c>
       <c r="I22" s="42">
         <v>87221</v>
       </c>
       <c r="J22" s="42">
         <v>141000</v>
@@ -2866,51 +2866,51 @@
         <v>130160</v>
       </c>
       <c r="X22" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y22" s="32">
         <v>146688</v>
       </c>
       <c r="Z22" s="43">
         <v>20865</v>
       </c>
       <c r="AA22" s="43">
         <v>127708</v>
       </c>
       <c r="AB22" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC22" s="43">
         <v>148573</v>
       </c>
       <c r="AE22" s="35"/>
       <c r="AF22" s="36"/>
       <c r="AG22" s="37"/>
       <c r="AH22" s="38"/>
     </row>
-    <row r="23" spans="1:34" ht="30.75" customHeight="1">
+    <row r="23" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="45"/>
       <c r="B23" s="46" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="39"/>
       <c r="E23" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H23" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>20</v>
@@ -2955,51 +2955,51 @@
         <v>20</v>
       </c>
       <c r="X23" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y23" s="32">
         <v>74</v>
       </c>
       <c r="Z23" s="43">
         <v>63</v>
       </c>
       <c r="AA23" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB23" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC23" s="43">
         <v>63</v>
       </c>
       <c r="AE23" s="46"/>
       <c r="AF23" s="36"/>
       <c r="AG23" s="37"/>
       <c r="AH23" s="38"/>
     </row>
-    <row r="24" spans="1:34" ht="30.75" customHeight="1">
+    <row r="24" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="38"/>
       <c r="B24" s="35" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="39"/>
       <c r="E24" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="41">
         <v>1534</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H24" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I24" s="42">
         <v>1534</v>
       </c>
       <c r="J24" s="42">
         <v>2523</v>
@@ -3044,51 +3044,51 @@
         <v>20</v>
       </c>
       <c r="X24" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y24" s="32">
         <v>1384</v>
       </c>
       <c r="Z24" s="43">
         <v>1497</v>
       </c>
       <c r="AA24" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB24" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC24" s="43">
         <v>1497</v>
       </c>
       <c r="AE24" s="35"/>
       <c r="AF24" s="36"/>
       <c r="AG24" s="37"/>
       <c r="AH24" s="38"/>
     </row>
-    <row r="25" spans="1:34" ht="30.75" customHeight="1">
+    <row r="25" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="38"/>
       <c r="B25" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="39"/>
       <c r="E25" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="32" t="s">
         <v>20</v>
@@ -3133,51 +3133,51 @@
         <v>20</v>
       </c>
       <c r="X25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y25" s="32">
         <v>1</v>
       </c>
       <c r="Z25" s="43">
         <v>1</v>
       </c>
       <c r="AA25" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB25" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC25" s="43">
         <v>1</v>
       </c>
       <c r="AE25" s="35"/>
       <c r="AF25" s="36"/>
       <c r="AG25" s="37"/>
       <c r="AH25" s="38"/>
     </row>
-    <row r="26" spans="1:34" ht="30.75" customHeight="1">
+    <row r="26" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="38"/>
       <c r="B26" s="35" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="39"/>
       <c r="E26" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J26" s="32" t="s">
         <v>20</v>
@@ -3222,51 +3222,51 @@
         <v>20</v>
       </c>
       <c r="X26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y26" s="32">
         <v>3</v>
       </c>
       <c r="Z26" s="43">
         <v>2</v>
       </c>
       <c r="AA26" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB26" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC26" s="43">
         <v>2</v>
       </c>
       <c r="AE26" s="35"/>
       <c r="AF26" s="36"/>
       <c r="AG26" s="37"/>
       <c r="AH26" s="38"/>
     </row>
-    <row r="27" spans="1:34" ht="30.75" customHeight="1">
+    <row r="27" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="38"/>
       <c r="B27" s="35" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="41">
         <v>492</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H27" s="42">
         <v>279</v>
       </c>
       <c r="I27" s="42">
         <v>213</v>
       </c>
       <c r="J27" s="42">
         <v>258</v>
@@ -3311,51 +3311,51 @@
         <v>5</v>
       </c>
       <c r="X27" s="32">
         <v>7</v>
       </c>
       <c r="Y27" s="32">
         <v>21</v>
       </c>
       <c r="Z27" s="43">
         <v>23</v>
       </c>
       <c r="AA27" s="43">
         <v>15</v>
       </c>
       <c r="AB27" s="43">
         <v>7</v>
       </c>
       <c r="AC27" s="43">
         <v>31</v>
       </c>
       <c r="AE27" s="35"/>
       <c r="AF27" s="36"/>
       <c r="AG27" s="37"/>
       <c r="AH27" s="38"/>
     </row>
-    <row r="28" spans="1:34" ht="30.75" customHeight="1">
+    <row r="28" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="38"/>
       <c r="B28" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="36" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="39"/>
       <c r="E28" s="40" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="41">
         <v>6254</v>
       </c>
       <c r="G28" s="42">
         <v>352738</v>
       </c>
       <c r="H28" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="42">
         <v>358992</v>
       </c>
       <c r="J28" s="42">
         <v>5214</v>
@@ -3400,51 +3400,51 @@
         <v>28140</v>
       </c>
       <c r="X28" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y28" s="32">
         <v>29791</v>
       </c>
       <c r="Z28" s="43">
         <v>1792</v>
       </c>
       <c r="AA28" s="43">
         <v>29420</v>
       </c>
       <c r="AB28" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC28" s="43">
         <v>31212</v>
       </c>
       <c r="AE28" s="35"/>
       <c r="AF28" s="36"/>
       <c r="AG28" s="37"/>
       <c r="AH28" s="38"/>
     </row>
-    <row r="29" spans="1:34" ht="30.75" customHeight="1">
+    <row r="29" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="38"/>
       <c r="B29" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="36" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="39"/>
       <c r="E29" s="40" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H29" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J29" s="32" t="s">
         <v>20</v>
@@ -3489,51 +3489,51 @@
         <v>210</v>
       </c>
       <c r="X29" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y29" s="32">
         <v>250</v>
       </c>
       <c r="Z29" s="43">
         <v>35</v>
       </c>
       <c r="AA29" s="43">
         <v>138</v>
       </c>
       <c r="AB29" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC29" s="43">
         <v>173</v>
       </c>
       <c r="AE29" s="35"/>
       <c r="AF29" s="36"/>
       <c r="AG29" s="37"/>
       <c r="AH29" s="38"/>
     </row>
-    <row r="30" spans="1:34" ht="30.75" customHeight="1">
+    <row r="30" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="38"/>
       <c r="B30" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="36" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="39"/>
       <c r="E30" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="41">
         <v>1004</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H30" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="42">
         <v>1004</v>
       </c>
       <c r="J30" s="42">
         <v>42</v>
@@ -3578,51 +3578,51 @@
         <v>20</v>
       </c>
       <c r="X30" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y30" s="32">
         <v>10</v>
       </c>
       <c r="Z30" s="43">
         <v>9</v>
       </c>
       <c r="AA30" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB30" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC30" s="43">
         <v>9</v>
       </c>
       <c r="AE30" s="35"/>
       <c r="AF30" s="36"/>
       <c r="AG30" s="37"/>
       <c r="AH30" s="38"/>
     </row>
-    <row r="31" spans="1:34" ht="30.75" customHeight="1">
+    <row r="31" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="38"/>
       <c r="B31" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="36" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="39"/>
       <c r="E31" s="40" t="s">
         <v>66</v>
       </c>
       <c r="F31" s="41">
         <v>12846</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="42">
         <v>307</v>
       </c>
       <c r="I31" s="42">
         <v>12539</v>
       </c>
       <c r="J31" s="42">
         <v>10494</v>
@@ -3667,51 +3667,51 @@
         <v>163</v>
       </c>
       <c r="X31" s="32">
         <v>0</v>
       </c>
       <c r="Y31" s="32">
         <v>1061</v>
       </c>
       <c r="Z31" s="43">
         <v>879</v>
       </c>
       <c r="AA31" s="43">
         <v>124</v>
       </c>
       <c r="AB31" s="43">
         <v>0</v>
       </c>
       <c r="AC31" s="43">
         <v>1003</v>
       </c>
       <c r="AE31" s="35"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="37"/>
       <c r="AH31" s="38"/>
     </row>
-    <row r="32" spans="1:34" ht="30.75" customHeight="1">
+    <row r="32" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38"/>
       <c r="B32" s="35" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="39"/>
       <c r="E32" s="40" t="s">
         <v>69</v>
       </c>
       <c r="F32" s="41">
         <v>33750</v>
       </c>
       <c r="G32" s="42">
         <v>6106</v>
       </c>
       <c r="H32" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="42">
         <v>39856</v>
       </c>
       <c r="J32" s="42">
         <v>21717</v>
@@ -3756,51 +3756,51 @@
         <v>9910</v>
       </c>
       <c r="X32" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y32" s="32">
         <v>10185</v>
       </c>
       <c r="Z32" s="43">
         <v>312</v>
       </c>
       <c r="AA32" s="43">
         <v>9337</v>
       </c>
       <c r="AB32" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC32" s="43">
         <v>9649</v>
       </c>
       <c r="AE32" s="35"/>
       <c r="AF32" s="36"/>
       <c r="AG32" s="37"/>
       <c r="AH32" s="38"/>
     </row>
-    <row r="33" spans="1:34" ht="30.75" customHeight="1">
+    <row r="33" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="38"/>
       <c r="B33" s="35" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="36" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="39"/>
       <c r="E33" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="41">
         <v>593113</v>
       </c>
       <c r="G33" s="42">
         <v>3277</v>
       </c>
       <c r="H33" s="42">
         <v>34</v>
       </c>
       <c r="I33" s="42">
         <v>596356</v>
       </c>
       <c r="J33" s="42">
         <v>70412</v>
@@ -3845,51 +3845,51 @@
         <v>78816</v>
       </c>
       <c r="X33" s="32">
         <v>268</v>
       </c>
       <c r="Y33" s="32">
         <v>89724</v>
       </c>
       <c r="Z33" s="43">
         <v>10207</v>
       </c>
       <c r="AA33" s="43">
         <v>74345</v>
       </c>
       <c r="AB33" s="43">
         <v>179</v>
       </c>
       <c r="AC33" s="43">
         <v>84373</v>
       </c>
       <c r="AE33" s="35"/>
       <c r="AF33" s="36"/>
       <c r="AG33" s="37"/>
       <c r="AH33" s="38"/>
     </row>
-    <row r="34" spans="1:34" ht="30.75" customHeight="1">
+    <row r="34" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="38"/>
       <c r="B34" s="35" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="36" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="39"/>
       <c r="E34" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J34" s="32" t="s">
         <v>20</v>
@@ -3934,51 +3934,51 @@
         <v>12401</v>
       </c>
       <c r="X34" s="32">
         <v>1</v>
       </c>
       <c r="Y34" s="32">
         <v>12926</v>
       </c>
       <c r="Z34" s="43">
         <v>642</v>
       </c>
       <c r="AA34" s="43">
         <v>10372</v>
       </c>
       <c r="AB34" s="43">
         <v>3</v>
       </c>
       <c r="AC34" s="43">
         <v>11011</v>
       </c>
       <c r="AE34" s="35"/>
       <c r="AF34" s="36"/>
       <c r="AG34" s="37"/>
       <c r="AH34" s="38"/>
     </row>
-    <row r="35" spans="1:34" ht="30.75" customHeight="1">
+    <row r="35" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38"/>
       <c r="B35" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="36" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="39"/>
       <c r="E35" s="40" t="s">
         <v>61</v>
       </c>
       <c r="F35" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H35" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I35" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J35" s="32" t="s">
         <v>20</v>
@@ -4023,51 +4023,51 @@
         <v>20</v>
       </c>
       <c r="X35" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y35" s="32">
         <v>1537</v>
       </c>
       <c r="Z35" s="43">
         <v>1387</v>
       </c>
       <c r="AA35" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB35" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC35" s="43">
         <v>1387</v>
       </c>
       <c r="AE35" s="35"/>
       <c r="AF35" s="36"/>
       <c r="AG35" s="37"/>
       <c r="AH35" s="38"/>
     </row>
-    <row r="36" spans="1:34" ht="30.75" customHeight="1">
+    <row r="36" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="38"/>
       <c r="B36" s="35" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="36" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="39"/>
       <c r="E36" s="40" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I36" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J36" s="32" t="s">
         <v>20</v>
@@ -4112,51 +4112,51 @@
         <v>20</v>
       </c>
       <c r="X36" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y36" s="32">
         <v>174</v>
       </c>
       <c r="Z36" s="43">
         <v>149</v>
       </c>
       <c r="AA36" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB36" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC36" s="43">
         <v>149</v>
       </c>
       <c r="AE36" s="35"/>
       <c r="AF36" s="36"/>
       <c r="AG36" s="37"/>
       <c r="AH36" s="38"/>
     </row>
-    <row r="37" spans="1:34" ht="30.75" customHeight="1">
+    <row r="37" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="38"/>
       <c r="B37" s="35" t="s">
         <v>78</v>
       </c>
       <c r="C37" s="36" t="s">
         <v>79</v>
       </c>
       <c r="D37" s="39"/>
       <c r="E37" s="48" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="41">
         <v>2957289</v>
       </c>
       <c r="G37" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="42">
         <v>2957289</v>
       </c>
       <c r="J37" s="42">
         <v>339089</v>
@@ -4201,51 +4201,51 @@
         <v>8508</v>
       </c>
       <c r="X37" s="32">
         <v>580</v>
       </c>
       <c r="Y37" s="32">
         <v>108095</v>
       </c>
       <c r="Z37" s="43">
         <v>99161</v>
       </c>
       <c r="AA37" s="43">
         <v>6035</v>
       </c>
       <c r="AB37" s="43">
         <v>328</v>
       </c>
       <c r="AC37" s="43">
         <v>104868</v>
       </c>
       <c r="AE37" s="35"/>
       <c r="AF37" s="36"/>
       <c r="AG37" s="37"/>
       <c r="AH37" s="49"/>
     </row>
-    <row r="38" spans="1:34" ht="30.75" customHeight="1">
+    <row r="38" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="38"/>
       <c r="B38" s="35" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="36" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="39"/>
       <c r="E38" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="41">
         <v>265500</v>
       </c>
       <c r="G38" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="42">
         <v>265500</v>
       </c>
       <c r="J38" s="42">
         <v>518119</v>
@@ -4290,51 +4290,51 @@
         <v>20</v>
       </c>
       <c r="X38" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y38" s="32">
         <v>4</v>
       </c>
       <c r="Z38" s="43">
         <v>3</v>
       </c>
       <c r="AA38" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB38" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC38" s="43">
         <v>3</v>
       </c>
       <c r="AE38" s="35"/>
       <c r="AF38" s="36"/>
       <c r="AG38" s="37"/>
       <c r="AH38" s="38"/>
     </row>
-    <row r="39" spans="1:34" ht="30.75" customHeight="1">
+    <row r="39" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38"/>
       <c r="B39" s="35" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="36" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="39"/>
       <c r="E39" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J39" s="42">
         <v>16000</v>
@@ -4379,51 +4379,51 @@
         <v>45198</v>
       </c>
       <c r="X39" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y39" s="32">
         <v>50913</v>
       </c>
       <c r="Z39" s="43">
         <v>5460</v>
       </c>
       <c r="AA39" s="43">
         <v>44785</v>
       </c>
       <c r="AB39" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC39" s="43">
         <v>50245</v>
       </c>
       <c r="AE39" s="35"/>
       <c r="AF39" s="36"/>
       <c r="AG39" s="37"/>
       <c r="AH39" s="38"/>
     </row>
-    <row r="40" spans="1:34" ht="30.75" customHeight="1">
+    <row r="40" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="38"/>
       <c r="B40" s="35" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="36" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="39"/>
       <c r="E40" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="41">
         <v>1820200</v>
       </c>
       <c r="G40" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="42">
         <v>1820200</v>
       </c>
       <c r="J40" s="42">
         <v>483250</v>
@@ -4468,51 +4468,51 @@
         <v>20</v>
       </c>
       <c r="X40" s="32" t="s">
         <v>20</v>
       </c>
       <c r="Y40" s="32">
         <v>3294</v>
       </c>
       <c r="Z40" s="43">
         <v>2084</v>
       </c>
       <c r="AA40" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AB40" s="43" t="s">
         <v>20</v>
       </c>
       <c r="AC40" s="43">
         <v>2084</v>
       </c>
       <c r="AE40" s="35"/>
       <c r="AF40" s="36"/>
       <c r="AG40" s="37"/>
       <c r="AH40" s="38"/>
     </row>
-    <row r="41" spans="1:34" ht="30.75" customHeight="1">
+    <row r="41" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="50"/>
       <c r="B41" s="51" t="s">
         <v>87</v>
       </c>
       <c r="C41" s="52" t="s">
         <v>88</v>
       </c>
       <c r="D41" s="53"/>
       <c r="E41" s="54" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="55">
         <v>396200</v>
       </c>
       <c r="G41" s="56" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="56" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="57">
         <v>396200</v>
       </c>
       <c r="J41" s="57">
         <v>149582</v>
@@ -4557,755 +4557,762 @@
         <v>20</v>
       </c>
       <c r="X41" s="56" t="s">
         <v>20</v>
       </c>
       <c r="Y41" s="56">
         <v>3958</v>
       </c>
       <c r="Z41" s="58">
         <v>3248</v>
       </c>
       <c r="AA41" s="58" t="s">
         <v>20</v>
       </c>
       <c r="AB41" s="58" t="s">
         <v>20</v>
       </c>
       <c r="AC41" s="58">
         <v>3248</v>
       </c>
       <c r="AE41" s="35"/>
       <c r="AF41" s="36"/>
       <c r="AG41" s="37"/>
       <c r="AH41" s="38"/>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A42" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="59"/>
       <c r="C42" s="59" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="60"/>
       <c r="E42" s="60" t="s">
         <v>91</v>
       </c>
       <c r="F42" s="60"/>
       <c r="G42" s="60"/>
       <c r="H42" s="60"/>
       <c r="I42" s="60"/>
       <c r="J42" s="60"/>
       <c r="K42" s="60"/>
       <c r="L42" s="60"/>
       <c r="M42" s="60"/>
       <c r="N42" s="60"/>
       <c r="O42" s="60"/>
       <c r="P42" s="60"/>
       <c r="Q42" s="60"/>
       <c r="R42" s="60"/>
       <c r="S42" s="60"/>
       <c r="T42" s="60"/>
       <c r="U42" s="60"/>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A43" s="60"/>
       <c r="B43" s="60"/>
       <c r="C43" s="60"/>
       <c r="D43" s="60"/>
       <c r="E43" s="60" t="s">
         <v>92</v>
       </c>
       <c r="F43" s="60"/>
       <c r="G43" s="60"/>
       <c r="H43" s="60"/>
       <c r="I43" s="60"/>
       <c r="J43" s="60"/>
       <c r="K43" s="60"/>
       <c r="L43" s="60"/>
       <c r="M43" s="60"/>
       <c r="N43" s="60"/>
       <c r="O43" s="60"/>
       <c r="P43" s="60"/>
       <c r="Q43" s="60"/>
       <c r="R43" s="60"/>
       <c r="S43" s="60"/>
       <c r="T43" s="60"/>
       <c r="U43" s="60"/>
     </row>
-    <row r="44" spans="1:34">
+    <row r="44" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A44" s="60"/>
       <c r="B44" s="60"/>
       <c r="C44" s="60"/>
       <c r="D44" s="60"/>
       <c r="E44" s="60" t="s">
         <v>93</v>
       </c>
       <c r="F44" s="60"/>
       <c r="G44" s="60"/>
       <c r="H44" s="60"/>
       <c r="I44" s="60"/>
       <c r="J44" s="60"/>
       <c r="K44" s="60"/>
       <c r="L44" s="60"/>
       <c r="M44" s="60"/>
       <c r="N44" s="60"/>
       <c r="O44" s="60"/>
       <c r="P44" s="60"/>
       <c r="Q44" s="60"/>
       <c r="R44" s="60"/>
       <c r="S44" s="60"/>
       <c r="T44" s="60"/>
       <c r="U44" s="60"/>
       <c r="AB44" s="34"/>
     </row>
-    <row r="45" spans="1:34">
+    <row r="45" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A45" s="60"/>
       <c r="B45" s="60"/>
       <c r="C45" s="60"/>
       <c r="D45" s="60"/>
       <c r="E45" s="60" t="s">
         <v>94</v>
       </c>
       <c r="F45" s="60"/>
       <c r="G45" s="60"/>
       <c r="H45" s="60"/>
       <c r="I45" s="60"/>
       <c r="J45" s="60"/>
       <c r="K45" s="60"/>
       <c r="L45" s="60"/>
       <c r="M45" s="60"/>
       <c r="N45" s="60"/>
       <c r="O45" s="60"/>
       <c r="P45" s="60"/>
       <c r="Q45" s="60"/>
       <c r="R45" s="60"/>
       <c r="S45" s="60"/>
       <c r="T45" s="60"/>
       <c r="U45" s="60"/>
     </row>
-    <row r="46" spans="1:34">
+    <row r="46" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A46" s="60"/>
       <c r="B46" s="60"/>
       <c r="C46" s="60"/>
       <c r="D46" s="60"/>
       <c r="E46" s="60" t="s">
         <v>95</v>
       </c>
       <c r="F46" s="60"/>
       <c r="G46" s="60"/>
       <c r="H46" s="60"/>
       <c r="I46" s="60"/>
       <c r="J46" s="60"/>
       <c r="K46" s="60"/>
       <c r="L46" s="60"/>
       <c r="M46" s="60"/>
       <c r="N46" s="60"/>
       <c r="O46" s="60"/>
       <c r="P46" s="60"/>
       <c r="Q46" s="60"/>
       <c r="R46" s="60"/>
       <c r="S46" s="60"/>
       <c r="T46" s="60"/>
       <c r="U46" s="60"/>
     </row>
-    <row r="47" spans="1:34">
+    <row r="47" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A47" s="60"/>
       <c r="B47" s="60"/>
       <c r="C47" s="60"/>
       <c r="D47" s="60"/>
       <c r="E47" s="60" t="s">
         <v>96</v>
       </c>
       <c r="F47" s="60"/>
       <c r="G47" s="60"/>
       <c r="H47" s="60"/>
       <c r="I47" s="60"/>
       <c r="J47" s="60"/>
       <c r="K47" s="60"/>
       <c r="L47" s="60"/>
       <c r="M47" s="60"/>
       <c r="N47" s="60"/>
       <c r="O47" s="60"/>
       <c r="P47" s="60"/>
       <c r="Q47" s="60"/>
       <c r="R47" s="60"/>
       <c r="S47" s="60"/>
       <c r="T47" s="60"/>
       <c r="U47" s="60"/>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A48" s="60"/>
       <c r="B48" s="60"/>
       <c r="C48" s="60"/>
       <c r="D48" s="60"/>
       <c r="E48" s="60" t="s">
         <v>97</v>
       </c>
       <c r="F48" s="60"/>
       <c r="G48" s="60"/>
       <c r="H48" s="60"/>
       <c r="I48" s="60"/>
       <c r="J48" s="60"/>
       <c r="K48" s="60"/>
       <c r="L48" s="60"/>
       <c r="M48" s="60"/>
       <c r="N48" s="60"/>
       <c r="O48" s="60"/>
       <c r="P48" s="60"/>
       <c r="Q48" s="60"/>
       <c r="R48" s="60"/>
       <c r="S48" s="60"/>
       <c r="T48" s="60"/>
       <c r="U48" s="60"/>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A49" s="60"/>
       <c r="B49" s="60"/>
       <c r="C49" s="60"/>
       <c r="D49" s="60"/>
       <c r="E49" s="60" t="s">
         <v>98</v>
       </c>
       <c r="F49" s="60"/>
       <c r="G49" s="60"/>
       <c r="H49" s="60"/>
       <c r="I49" s="60"/>
       <c r="J49" s="60"/>
       <c r="K49" s="60"/>
       <c r="L49" s="60"/>
       <c r="M49" s="60"/>
       <c r="N49" s="60"/>
       <c r="O49" s="60"/>
       <c r="P49" s="60"/>
       <c r="Q49" s="60"/>
       <c r="R49" s="60"/>
       <c r="S49" s="60"/>
       <c r="T49" s="60"/>
       <c r="U49" s="60"/>
     </row>
-    <row r="50" spans="1:21">
+    <row r="50" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A50" s="60"/>
       <c r="B50" s="60"/>
       <c r="C50" s="60"/>
       <c r="D50" s="60"/>
       <c r="E50" s="60" t="s">
         <v>99</v>
       </c>
       <c r="F50" s="60"/>
       <c r="G50" s="60"/>
       <c r="H50" s="60"/>
       <c r="I50" s="60"/>
       <c r="J50" s="60"/>
       <c r="K50" s="60"/>
       <c r="L50" s="60"/>
       <c r="M50" s="60"/>
       <c r="N50" s="60"/>
       <c r="O50" s="60"/>
       <c r="P50" s="60"/>
       <c r="Q50" s="60"/>
       <c r="R50" s="60"/>
       <c r="S50" s="60"/>
       <c r="T50" s="60"/>
       <c r="U50" s="60"/>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A51" s="60"/>
       <c r="B51" s="60"/>
       <c r="C51" s="60"/>
       <c r="D51" s="60"/>
       <c r="E51" s="60" t="s">
         <v>100</v>
       </c>
       <c r="F51" s="60"/>
       <c r="G51" s="60"/>
       <c r="H51" s="60"/>
       <c r="I51" s="60"/>
       <c r="J51" s="60"/>
       <c r="K51" s="60"/>
       <c r="L51" s="60"/>
       <c r="M51" s="60"/>
       <c r="N51" s="60"/>
       <c r="O51" s="60"/>
       <c r="P51" s="60"/>
       <c r="Q51" s="60"/>
       <c r="R51" s="60"/>
       <c r="S51" s="60"/>
       <c r="T51" s="60"/>
       <c r="U51" s="60"/>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A52" s="60"/>
       <c r="B52" s="60"/>
       <c r="C52" s="60"/>
       <c r="D52" s="60"/>
       <c r="E52" s="60" t="s">
         <v>101</v>
       </c>
       <c r="F52" s="60"/>
       <c r="G52" s="60"/>
       <c r="H52" s="60"/>
       <c r="I52" s="60"/>
       <c r="J52" s="60"/>
       <c r="K52" s="60"/>
       <c r="L52" s="60"/>
       <c r="M52" s="60"/>
       <c r="N52" s="60"/>
       <c r="O52" s="60"/>
       <c r="P52" s="60"/>
       <c r="Q52" s="60"/>
       <c r="R52" s="60"/>
       <c r="S52" s="60"/>
       <c r="T52" s="60"/>
       <c r="U52" s="60"/>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A53" s="60"/>
       <c r="B53" s="60"/>
       <c r="C53" s="60"/>
       <c r="D53" s="60"/>
       <c r="E53" s="60" t="s">
         <v>102</v>
       </c>
       <c r="F53" s="60"/>
       <c r="G53" s="60"/>
       <c r="H53" s="60"/>
       <c r="I53" s="60"/>
       <c r="J53" s="60"/>
       <c r="K53" s="60"/>
       <c r="L53" s="60"/>
       <c r="M53" s="60"/>
       <c r="N53" s="60"/>
       <c r="O53" s="60"/>
       <c r="P53" s="60"/>
       <c r="Q53" s="60"/>
       <c r="R53" s="60"/>
       <c r="S53" s="60"/>
       <c r="T53" s="60"/>
       <c r="U53" s="60"/>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A54" s="60"/>
       <c r="B54" s="60"/>
       <c r="C54" s="60"/>
       <c r="D54" s="60"/>
       <c r="E54" s="60" t="s">
         <v>103</v>
       </c>
       <c r="F54" s="60"/>
       <c r="G54" s="60"/>
       <c r="H54" s="60"/>
       <c r="I54" s="60"/>
       <c r="J54" s="60"/>
       <c r="K54" s="60"/>
       <c r="L54" s="60"/>
       <c r="M54" s="60"/>
       <c r="N54" s="60"/>
       <c r="O54" s="60"/>
       <c r="P54" s="60"/>
       <c r="Q54" s="60"/>
       <c r="R54" s="60"/>
       <c r="S54" s="60"/>
       <c r="T54" s="60"/>
       <c r="U54" s="60"/>
     </row>
-    <row r="55" spans="1:21">
+    <row r="55" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A55" s="60"/>
       <c r="B55" s="60"/>
       <c r="C55" s="60"/>
       <c r="D55" s="60"/>
       <c r="E55" s="60" t="s">
         <v>104</v>
       </c>
       <c r="F55" s="60"/>
       <c r="G55" s="60"/>
       <c r="H55" s="60"/>
       <c r="I55" s="60"/>
       <c r="J55" s="60"/>
       <c r="K55" s="60"/>
       <c r="L55" s="60"/>
       <c r="M55" s="60"/>
       <c r="N55" s="60"/>
       <c r="O55" s="60"/>
       <c r="P55" s="60"/>
       <c r="Q55" s="60"/>
       <c r="R55" s="60"/>
       <c r="S55" s="60"/>
       <c r="T55" s="60"/>
       <c r="U55" s="60"/>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A56" s="60"/>
       <c r="B56" s="60"/>
       <c r="C56" s="60"/>
       <c r="D56" s="60"/>
       <c r="E56" s="60" t="s">
         <v>105</v>
       </c>
       <c r="F56" s="60"/>
       <c r="G56" s="60"/>
       <c r="H56" s="60"/>
       <c r="I56" s="60"/>
       <c r="J56" s="60"/>
       <c r="K56" s="60"/>
       <c r="L56" s="60"/>
       <c r="M56" s="60"/>
       <c r="N56" s="60"/>
       <c r="O56" s="60"/>
       <c r="P56" s="60"/>
       <c r="Q56" s="60"/>
       <c r="R56" s="60"/>
       <c r="S56" s="60"/>
       <c r="T56" s="60"/>
       <c r="U56" s="60"/>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A57" s="60"/>
       <c r="B57" s="60"/>
       <c r="C57" s="60"/>
       <c r="D57" s="60"/>
       <c r="E57" s="60" t="s">
         <v>106</v>
       </c>
       <c r="F57" s="60"/>
       <c r="G57" s="60"/>
       <c r="H57" s="60"/>
       <c r="I57" s="60"/>
       <c r="J57" s="60"/>
       <c r="K57" s="60"/>
       <c r="L57" s="60"/>
       <c r="M57" s="60"/>
       <c r="N57" s="60"/>
       <c r="O57" s="60"/>
       <c r="P57" s="60"/>
       <c r="Q57" s="60"/>
       <c r="R57" s="60"/>
       <c r="S57" s="60"/>
       <c r="T57" s="60"/>
       <c r="U57" s="60"/>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A58" s="60"/>
       <c r="B58" s="60"/>
       <c r="C58" s="60"/>
       <c r="D58" s="60"/>
       <c r="E58" s="60" t="s">
         <v>107</v>
       </c>
       <c r="F58" s="60"/>
       <c r="G58" s="60"/>
       <c r="H58" s="60"/>
       <c r="I58" s="60"/>
       <c r="J58" s="60"/>
       <c r="K58" s="60"/>
       <c r="L58" s="60"/>
       <c r="M58" s="60"/>
       <c r="N58" s="60"/>
       <c r="O58" s="60"/>
       <c r="P58" s="60"/>
       <c r="Q58" s="60"/>
       <c r="R58" s="60"/>
       <c r="S58" s="60"/>
       <c r="T58" s="60"/>
       <c r="U58" s="60"/>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A59" s="60"/>
       <c r="B59" s="60"/>
       <c r="C59" s="60"/>
       <c r="D59" s="60"/>
       <c r="E59" s="60" t="s">
         <v>108</v>
       </c>
       <c r="F59" s="60"/>
       <c r="G59" s="60"/>
       <c r="H59" s="60"/>
       <c r="I59" s="60"/>
       <c r="J59" s="60"/>
       <c r="K59" s="60"/>
       <c r="L59" s="60"/>
       <c r="M59" s="60"/>
       <c r="N59" s="60"/>
       <c r="O59" s="60"/>
       <c r="P59" s="60"/>
       <c r="Q59" s="60"/>
       <c r="R59" s="60"/>
       <c r="S59" s="60"/>
       <c r="T59" s="60"/>
       <c r="U59" s="60"/>
     </row>
-    <row r="60" spans="1:21">
+    <row r="60" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A60" s="60"/>
       <c r="B60" s="60"/>
       <c r="C60" s="60"/>
       <c r="D60" s="60"/>
       <c r="E60" s="60" t="s">
         <v>109</v>
       </c>
       <c r="F60" s="60"/>
       <c r="G60" s="60"/>
       <c r="H60" s="60"/>
       <c r="I60" s="60"/>
       <c r="J60" s="60"/>
       <c r="K60" s="60"/>
       <c r="L60" s="60"/>
       <c r="M60" s="60"/>
       <c r="N60" s="60"/>
       <c r="O60" s="60"/>
       <c r="P60" s="60"/>
       <c r="Q60" s="60"/>
       <c r="R60" s="60"/>
       <c r="S60" s="60"/>
       <c r="T60" s="60"/>
       <c r="U60" s="60"/>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A61" s="60"/>
       <c r="B61" s="60"/>
       <c r="C61" s="60"/>
       <c r="D61" s="60"/>
       <c r="E61" s="60" t="s">
         <v>110</v>
       </c>
       <c r="F61" s="60"/>
       <c r="G61" s="60"/>
       <c r="H61" s="60"/>
       <c r="I61" s="60"/>
       <c r="J61" s="60"/>
       <c r="K61" s="60"/>
       <c r="L61" s="60"/>
       <c r="M61" s="60"/>
       <c r="N61" s="60"/>
       <c r="O61" s="60"/>
       <c r="P61" s="60"/>
       <c r="Q61" s="60"/>
       <c r="R61" s="60"/>
       <c r="S61" s="60"/>
       <c r="T61" s="60"/>
       <c r="U61" s="60"/>
     </row>
-    <row r="62" spans="1:21">
+    <row r="62" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A62" s="60"/>
       <c r="B62" s="60"/>
       <c r="C62" s="60"/>
       <c r="D62" s="60"/>
       <c r="E62" s="60"/>
       <c r="F62" s="60"/>
       <c r="G62" s="60"/>
       <c r="H62" s="60"/>
       <c r="I62" s="60"/>
       <c r="J62" s="60"/>
       <c r="K62" s="60"/>
       <c r="L62" s="60"/>
       <c r="M62" s="60"/>
       <c r="N62" s="60"/>
       <c r="O62" s="60"/>
       <c r="P62" s="60"/>
       <c r="Q62" s="60"/>
       <c r="R62" s="60"/>
       <c r="S62" s="60"/>
       <c r="T62" s="60"/>
       <c r="U62" s="60"/>
     </row>
-    <row r="63" spans="1:21">
+    <row r="63" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A63" s="60"/>
       <c r="B63" s="60"/>
       <c r="C63" s="60"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="60"/>
       <c r="G63" s="60"/>
       <c r="H63" s="60"/>
       <c r="I63" s="60"/>
       <c r="J63" s="60"/>
       <c r="K63" s="60"/>
       <c r="L63" s="60"/>
       <c r="M63" s="60"/>
       <c r="N63" s="60"/>
       <c r="O63" s="60"/>
       <c r="P63" s="60"/>
       <c r="Q63" s="60"/>
       <c r="R63" s="60"/>
       <c r="S63" s="60"/>
       <c r="T63" s="60"/>
       <c r="U63" s="60"/>
     </row>
-    <row r="64" spans="1:21">
+    <row r="64" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A64" s="60"/>
       <c r="B64" s="60"/>
       <c r="C64" s="60"/>
       <c r="D64" s="60"/>
       <c r="E64" s="60"/>
       <c r="F64" s="60"/>
       <c r="G64" s="60"/>
       <c r="H64" s="60"/>
       <c r="I64" s="60"/>
       <c r="J64" s="60"/>
       <c r="K64" s="60"/>
       <c r="L64" s="60"/>
       <c r="M64" s="60"/>
       <c r="N64" s="60"/>
       <c r="O64" s="60"/>
       <c r="P64" s="60"/>
       <c r="Q64" s="60"/>
       <c r="R64" s="60"/>
       <c r="S64" s="60"/>
       <c r="T64" s="60"/>
       <c r="U64" s="60"/>
     </row>
-    <row r="65" spans="1:25">
+    <row r="65" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A65" s="60"/>
       <c r="B65" s="60"/>
       <c r="C65" s="60"/>
       <c r="D65" s="60"/>
       <c r="E65" s="60"/>
       <c r="F65" s="60"/>
       <c r="G65" s="60"/>
       <c r="H65" s="60"/>
       <c r="I65" s="60"/>
       <c r="J65" s="60"/>
       <c r="K65" s="60"/>
       <c r="L65" s="60"/>
       <c r="M65" s="60"/>
       <c r="N65" s="60"/>
       <c r="O65" s="60"/>
       <c r="P65" s="60"/>
       <c r="Q65" s="60"/>
       <c r="R65" s="60"/>
       <c r="S65" s="60"/>
       <c r="T65" s="60"/>
       <c r="U65" s="60"/>
     </row>
-    <row r="66" spans="1:25">
+    <row r="66" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A66" s="60"/>
       <c r="B66" s="60"/>
       <c r="E66" s="60"/>
       <c r="F66" s="60"/>
       <c r="G66" s="60"/>
       <c r="H66" s="60"/>
       <c r="I66" s="60"/>
       <c r="J66" s="60"/>
       <c r="K66" s="60"/>
       <c r="L66" s="60"/>
       <c r="M66" s="60"/>
       <c r="N66" s="60"/>
       <c r="O66" s="60"/>
       <c r="P66" s="60"/>
       <c r="Q66" s="60"/>
       <c r="R66" s="60"/>
       <c r="S66" s="60"/>
       <c r="T66" s="60"/>
       <c r="U66" s="60"/>
     </row>
-    <row r="67" spans="1:25">
+    <row r="67" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A67" s="60"/>
       <c r="B67" s="60"/>
       <c r="E67" s="60"/>
       <c r="F67" s="60"/>
       <c r="G67" s="60"/>
       <c r="H67" s="60"/>
       <c r="I67" s="60"/>
       <c r="J67" s="60"/>
       <c r="K67" s="60"/>
       <c r="L67" s="60"/>
       <c r="M67" s="60"/>
       <c r="N67" s="60"/>
       <c r="O67" s="60"/>
       <c r="P67" s="60"/>
       <c r="Q67" s="60"/>
       <c r="R67" s="60"/>
       <c r="S67" s="60"/>
       <c r="T67" s="60"/>
       <c r="U67" s="60"/>
     </row>
-    <row r="70" spans="1:25">
+    <row r="70" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y70" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="Z8:AC8"/>
     <mergeCell ref="F8:I8"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="N8:Q8"/>
     <mergeCell ref="R8:U8"/>
     <mergeCell ref="V8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="C10:C41" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c212d02cd5b388391023a04d5a69f28b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2c0d8771fefb781af15f5ca4d5c07c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5319,50 +5326,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -5437,78 +5449,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F540B26-BEDC-4C20-9132-8345E35D84D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B41B9C94-31BE-4E69-9EBD-0E39CAA91B67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFBFC53C-88EA-442E-9DC6-1AF1BF0D53A3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F54B7586-D76C-4424-A9DB-5FE7A47D1690}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B41B9C94-31BE-4E69-9EBD-0E39CAA91B67}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F540B26-BEDC-4C20-9132-8345E35D84D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>u008-06-001</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010085C4EEFB06048144940EC845C4AD89BB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">