--- v0 (2026-05-14)
+++ v1 (2026-10-10)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20251117_R6特用林産基礎資料/訂正後統計表/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/統計表/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="167" documentId="8_{382B1BE4-7C2A-4363-8332-0E91C6F8B900}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F257E5F6-6444-4E0A-9A9F-3D1B162E9DF5}"/>
+  <xr:revisionPtr revIDLastSave="173" documentId="8_{382B1BE4-7C2A-4363-8332-0E91C6F8B900}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EEB0BE87-8743-4623-88DF-6465117886A5}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C1276229-CF57-47C9-BE16-6C2C66DB960C}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-005" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -998,124 +998,124 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="39" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="179" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="16" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="25"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="25"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="25"/>
+    </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="16" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="16" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="25"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{722696C5-3CDA-4FC7-8858-0F740F8AF04D}"/>
     <cellStyle name="桁区切り 3 2" xfId="6" xr:uid="{827EDF50-D81A-4692-A668-9D2E15862B8C}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{93C340B2-8B00-426B-A154-4FAB42CDBB1D}"/>
     <cellStyle name="標準 3 2" xfId="2" xr:uid="{9F91BE4C-5EB4-4FB2-968E-BD36163BBCF5}"/>
     <cellStyle name="標準 3 2 2" xfId="4" xr:uid="{E16ABD35-80BE-4726-9E22-279DE6A209EC}"/>
     <cellStyle name="標準_H17様式4" xfId="3" xr:uid="{B88FCBDE-C550-4C6D-A6C6-2C3251959036}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1574,262 +1574,262 @@
       <c r="Y6" s="19"/>
     </row>
     <row r="7" spans="1:25" s="21" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1">
       <c r="A7" s="20"/>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="W7" s="20"/>
       <c r="X7" s="20"/>
       <c r="Y7" s="20"/>
     </row>
     <row r="8" spans="1:25" s="25" customFormat="1" ht="15" customHeight="1" thickTop="1">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="80"/>
-      <c r="C8" s="80"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
       <c r="D8" s="22"/>
       <c r="E8" s="23"/>
-      <c r="F8" s="83" t="s">
+      <c r="F8" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="86" t="s">
+      <c r="G8" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="87"/>
-[...14 lines deleted...]
-      <c r="W8" s="64" t="s">
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="74"/>
+      <c r="W8" s="75" t="s">
         <v>7</v>
       </c>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="25" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="81"/>
-[...1 lines deleted...]
-      <c r="C9" s="81"/>
+      <c r="A9" s="67"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="67"/>
       <c r="D9" s="26"/>
       <c r="E9" s="27"/>
-      <c r="F9" s="84"/>
-      <c r="G9" s="67" t="s">
+      <c r="F9" s="70"/>
+      <c r="G9" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="70" t="s">
+      <c r="H9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="71"/>
-[...2 lines deleted...]
-      <c r="L9" s="73" t="s">
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="73" t="s">
+      <c r="M9" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="N9" s="73" t="s">
+      <c r="N9" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="O9" s="73" t="s">
+      <c r="O9" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="P9" s="73" t="s">
+      <c r="P9" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="Q9" s="73" t="s">
+      <c r="Q9" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="R9" s="73" t="s">
+      <c r="R9" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="S9" s="70" t="s">
+      <c r="S9" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="T9" s="71"/>
-[...2 lines deleted...]
-      <c r="W9" s="65"/>
+      <c r="T9" s="82"/>
+      <c r="U9" s="82"/>
+      <c r="V9" s="82"/>
+      <c r="W9" s="76"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="25" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="81"/>
-[...1 lines deleted...]
-      <c r="C10" s="81"/>
+      <c r="A10" s="67"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
       <c r="D10" s="26"/>
       <c r="E10" s="27"/>
-      <c r="F10" s="84"/>
-[...1 lines deleted...]
-      <c r="H10" s="74" t="s">
+      <c r="F10" s="70"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="74" t="s">
+      <c r="I10" s="85" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="K10" s="74" t="s">
+      <c r="K10" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="L10" s="74"/>
-[...6 lines deleted...]
-      <c r="S10" s="74" t="s">
+      <c r="L10" s="85"/>
+      <c r="M10" s="85"/>
+      <c r="N10" s="85"/>
+      <c r="O10" s="85"/>
+      <c r="P10" s="85"/>
+      <c r="Q10" s="85"/>
+      <c r="R10" s="85"/>
+      <c r="S10" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="T10" s="76" t="s">
+      <c r="T10" s="87" t="s">
         <v>22</v>
       </c>
       <c r="U10" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="V10" s="78" t="s">
+      <c r="V10" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="W10" s="65"/>
+      <c r="W10" s="76"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
     </row>
     <row r="11" spans="1:25" s="25" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="82"/>
-[...1 lines deleted...]
-      <c r="C11" s="82"/>
+      <c r="A11" s="68"/>
+      <c r="B11" s="68"/>
+      <c r="C11" s="68"/>
       <c r="D11" s="30"/>
       <c r="E11" s="31"/>
-      <c r="F11" s="85"/>
-[...2 lines deleted...]
-      <c r="I11" s="75"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="86"/>
+      <c r="I11" s="86"/>
       <c r="J11" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="K11" s="75"/>
-[...8 lines deleted...]
-      <c r="T11" s="77"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="86"/>
+      <c r="N11" s="86"/>
+      <c r="O11" s="86"/>
+      <c r="P11" s="86"/>
+      <c r="Q11" s="86"/>
+      <c r="R11" s="86"/>
+      <c r="S11" s="86"/>
+      <c r="T11" s="88"/>
       <c r="U11" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="V11" s="79"/>
-      <c r="W11" s="66"/>
+      <c r="V11" s="65"/>
+      <c r="W11" s="77"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
     </row>
     <row r="12" spans="1:25" s="25" customFormat="1" ht="13.65" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
       <c r="C12" s="34"/>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="37"/>
       <c r="I12" s="38"/>
       <c r="J12" s="39"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
     </row>
     <row r="13" spans="1:25" s="25" customFormat="1" ht="13.65" customHeight="1">
       <c r="A13" s="41"/>
       <c r="B13" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="44"/>
       <c r="E13" s="45"/>
       <c r="F13" s="3">
-        <v>434899.8000000001</v>
+        <v>434749.8000000001</v>
       </c>
       <c r="G13" s="3">
-        <v>433368.60000000003</v>
+        <v>433218.60000000003</v>
       </c>
       <c r="H13" s="3">
         <v>72973.899999999994</v>
       </c>
       <c r="I13" s="3">
         <v>1573.5</v>
       </c>
       <c r="J13" s="3">
         <v>11014.500000000002</v>
       </c>
       <c r="K13" s="3">
         <v>61959.399999999994</v>
       </c>
       <c r="L13" s="3">
-        <v>23874.199999999997</v>
+        <v>23724.2</v>
       </c>
       <c r="M13" s="3">
         <v>120678.30000000003</v>
       </c>
       <c r="N13" s="3">
         <v>4003.8</v>
       </c>
       <c r="O13" s="3">
         <v>117536.09999999999</v>
       </c>
       <c r="P13" s="3">
         <v>56609.099999999991</v>
       </c>
       <c r="Q13" s="3">
         <v>34638.500000000007</v>
       </c>
       <c r="R13" s="3">
         <v>51.300000000000004</v>
       </c>
       <c r="S13" s="3">
         <v>3003.4000000000005</v>
       </c>
       <c r="T13" s="4">
         <v>131.09</v>
       </c>
@@ -2035,69 +2035,69 @@
         <v>0.31</v>
       </c>
       <c r="U16" s="6">
         <v>3.1</v>
       </c>
       <c r="V16" s="12">
         <v>4.2</v>
       </c>
       <c r="W16" s="12">
         <v>2.8</v>
       </c>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
     </row>
     <row r="17" spans="1:25" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="51"/>
       <c r="B17" s="51" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="52" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="53"/>
       <c r="E17" s="49"/>
       <c r="F17" s="5">
-        <v>6483.2000000000007</v>
+        <v>6333.2000000000007</v>
       </c>
       <c r="G17" s="5">
-        <v>6481.2000000000007</v>
+        <v>6331.2000000000007</v>
       </c>
       <c r="H17" s="12">
         <v>1031.2</v>
       </c>
       <c r="I17" s="12">
         <v>10.5</v>
       </c>
       <c r="J17" s="12">
         <v>73.5</v>
       </c>
       <c r="K17" s="12">
         <v>957.7</v>
       </c>
       <c r="L17" s="12">
-        <v>1153.8</v>
+        <v>1003.8</v>
       </c>
       <c r="M17" s="12">
         <v>1218.3</v>
       </c>
       <c r="N17" s="12">
         <v>5.4</v>
       </c>
       <c r="O17" s="12">
         <v>2988.2</v>
       </c>
       <c r="P17" s="12">
         <v>34.1</v>
       </c>
       <c r="Q17" s="12" t="s">
         <v>29</v>
       </c>
       <c r="R17" s="12" t="s">
         <v>29</v>
       </c>
       <c r="S17" s="12">
         <v>49.1</v>
       </c>
       <c r="T17" s="50">
         <v>1.56</v>
       </c>
@@ -5015,111 +5015,115 @@
       <c r="R61" s="59"/>
       <c r="S61" s="58"/>
       <c r="T61" s="60"/>
       <c r="U61" s="58"/>
       <c r="V61" s="58"/>
       <c r="W61" s="58"/>
       <c r="X61" s="12"/>
       <c r="Y61" s="12"/>
     </row>
     <row r="62" spans="1:25" s="62" customFormat="1" ht="13.65" customHeight="1">
       <c r="A62" s="61"/>
       <c r="B62" s="61" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="61"/>
       <c r="D62" s="61"/>
       <c r="E62" s="61"/>
     </row>
     <row r="63" spans="1:25">
       <c r="B63" s="63" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="S10:S11"/>
+    <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="A8:C11"/>
     <mergeCell ref="F8:F11"/>
     <mergeCell ref="G8:V8"/>
     <mergeCell ref="W8:W11"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="H9:K9"/>
     <mergeCell ref="L9:L11"/>
     <mergeCell ref="M9:M11"/>
     <mergeCell ref="N9:N11"/>
     <mergeCell ref="O9:O11"/>
     <mergeCell ref="P9:P11"/>
     <mergeCell ref="Q9:Q11"/>
     <mergeCell ref="R9:R11"/>
     <mergeCell ref="S9:V9"/>
     <mergeCell ref="H10:H11"/>
-    <mergeCell ref="I10:I11"/>
-[...2 lines deleted...]
-    <mergeCell ref="T10:T11"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="68" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="C13:C60" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c212d02cd5b388391023a04d5a69f28b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2c0d8771fefb781af15f5ca4d5c07c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5133,50 +5137,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -5251,116 +5260,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{580C5DD7-795C-4405-8911-292349660F8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{194C9B6C-385D-4A7E-8B64-499E49E2C291}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54C6B829-40D9-4040-854C-20BDC524E871}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DF46B3-85F9-4896-8B36-B08F8C12266E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>u008-06-005</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 