--- v0 (2026-05-14)
+++ v1 (2026-10-10)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20251117_R6特用林産基礎資料/訂正後統計表/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/訂正統計表（R5、R6）/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{8E402352-7BBA-4CAD-AE41-BD53564AA68E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0F5E3AE-AE40-44B0-86A4-68FD248E5C12}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="8_{8E402352-7BBA-4CAD-AE41-BD53564AA68E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9443CA4E-561D-4085-87D2-BD09893C1394}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{01E81FD8-E632-43AD-A666-312E51D9C65B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{01E81FD8-E632-43AD-A666-312E51D9C65B}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-046" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'u008-06-046'!$G$8:$L$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -668,51 +668,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -833,50 +833,53 @@
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 4" xfId="6" xr:uid="{7E342AD1-D313-4EA9-A2DA-C2839E44DE49}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{E9BF20A1-2CA1-44F2-B760-C8F839911330}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{625C23D2-0955-457D-A9E9-BF6672C1737D}"/>
     <cellStyle name="標準 3 2 2" xfId="5" xr:uid="{FB63126C-9146-4BC4-81DC-EAE52D98B6EE}"/>
     <cellStyle name="標準 5" xfId="3" xr:uid="{071BD62F-ED6D-4AE3-8C81-34B00129F795}"/>
     <cellStyle name="標準_H17様式4" xfId="4" xr:uid="{A9256BFC-77A1-4996-9C0D-562118BC2A05}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1356,717 +1359,717 @@
       <c r="L9" s="58"/>
     </row>
     <row r="10" spans="1:13" s="24" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="17"/>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="19"/>
       <c r="E10" s="20"/>
       <c r="F10" s="21"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="K10" s="25"/>
       <c r="L10" s="21"/>
     </row>
     <row r="11" spans="1:13" s="33" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="26"/>
       <c r="B11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="29"/>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
-        <v>153989</v>
+        <v>152903</v>
       </c>
       <c r="G11" s="31">
-        <v>60147</v>
+        <v>59550</v>
       </c>
       <c r="H11" s="31">
-        <v>59271</v>
+        <v>58783</v>
       </c>
       <c r="I11" s="31">
         <v>9512</v>
       </c>
       <c r="J11" s="31">
         <v>3989</v>
       </c>
       <c r="K11" s="31">
         <v>10731</v>
       </c>
       <c r="L11" s="31">
         <v>10348</v>
       </c>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="34"/>
       <c r="B12" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="36"/>
       <c r="E12" s="37"/>
       <c r="F12" s="38">
         <v>1543</v>
       </c>
       <c r="G12" s="38">
         <v>81</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="63">
         <v>101</v>
       </c>
       <c r="I12" s="38">
         <v>367</v>
       </c>
       <c r="J12" s="38">
         <v>150</v>
       </c>
       <c r="K12" s="38">
         <v>697</v>
       </c>
       <c r="L12" s="38">
         <v>148</v>
       </c>
       <c r="M12" s="39"/>
     </row>
     <row r="13" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="41"/>
       <c r="B13" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="43"/>
       <c r="E13" s="44"/>
       <c r="F13" s="38">
         <v>570</v>
       </c>
       <c r="G13" s="38">
         <v>1</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="63">
         <v>390</v>
       </c>
       <c r="I13" s="38">
         <v>10</v>
       </c>
       <c r="J13" s="38">
         <v>169</v>
       </c>
       <c r="K13" s="38" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="38" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="41"/>
       <c r="B14" s="41" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="43"/>
       <c r="E14" s="44"/>
       <c r="F14" s="38">
         <v>6318</v>
       </c>
       <c r="G14" s="38">
         <v>2447</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="63">
         <v>1816</v>
       </c>
       <c r="I14" s="38">
         <v>415</v>
       </c>
       <c r="J14" s="38">
         <v>857</v>
       </c>
       <c r="K14" s="38">
         <v>720</v>
       </c>
       <c r="L14" s="38">
         <v>62</v>
       </c>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="41"/>
       <c r="B15" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="43"/>
       <c r="E15" s="44"/>
       <c r="F15" s="38">
         <v>1195</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="63">
         <v>27</v>
       </c>
       <c r="I15" s="38">
         <v>681</v>
       </c>
       <c r="J15" s="38">
         <v>5</v>
       </c>
       <c r="K15" s="38">
         <v>117</v>
       </c>
       <c r="L15" s="38">
         <v>366</v>
       </c>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="41"/>
       <c r="B16" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="43"/>
       <c r="E16" s="44"/>
       <c r="F16" s="38">
         <v>1528</v>
       </c>
       <c r="G16" s="38">
         <v>42</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="63">
         <v>136</v>
       </c>
       <c r="I16" s="38">
         <v>116</v>
       </c>
       <c r="J16" s="38">
         <v>374</v>
       </c>
       <c r="K16" s="38">
         <v>567</v>
       </c>
       <c r="L16" s="38">
         <v>293</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="41"/>
       <c r="B17" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="43"/>
       <c r="E17" s="44"/>
       <c r="F17" s="38">
         <v>1362</v>
       </c>
       <c r="G17" s="38">
         <v>19</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="63">
         <v>23</v>
       </c>
       <c r="I17" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J17" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="38">
         <v>1320</v>
       </c>
       <c r="L17" s="38" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="41"/>
       <c r="B18" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="43"/>
       <c r="E18" s="44"/>
       <c r="F18" s="38">
         <v>1161</v>
       </c>
       <c r="G18" s="38">
         <v>19</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="63">
         <v>13</v>
       </c>
       <c r="I18" s="38">
         <v>947</v>
       </c>
       <c r="J18" s="38">
         <v>139</v>
       </c>
       <c r="K18" s="38">
         <v>37</v>
       </c>
       <c r="L18" s="38">
         <v>6</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="41"/>
       <c r="B19" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="43"/>
       <c r="E19" s="44"/>
       <c r="F19" s="38">
         <v>4844</v>
       </c>
       <c r="G19" s="38">
         <v>1014</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="63">
         <v>40</v>
       </c>
       <c r="I19" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J19" s="38">
         <v>35</v>
       </c>
       <c r="K19" s="38" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="38">
         <v>3756</v>
       </c>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="41"/>
       <c r="B20" s="41" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="43"/>
       <c r="E20" s="44"/>
       <c r="F20" s="38">
         <v>2953</v>
       </c>
       <c r="G20" s="38">
         <v>103</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="63">
         <v>455</v>
       </c>
       <c r="I20" s="38">
         <v>2233</v>
       </c>
       <c r="J20" s="38">
         <v>32</v>
       </c>
       <c r="K20" s="38">
         <v>55</v>
       </c>
       <c r="L20" s="38">
         <v>75</v>
       </c>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="41"/>
       <c r="B21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="43"/>
       <c r="E21" s="44"/>
       <c r="F21" s="38">
         <v>3811</v>
       </c>
       <c r="G21" s="38">
         <v>188</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="63">
         <v>649</v>
       </c>
       <c r="I21" s="38">
         <v>998</v>
       </c>
       <c r="J21" s="38">
         <v>1249</v>
       </c>
       <c r="K21" s="38">
         <v>571</v>
       </c>
       <c r="L21" s="38">
         <v>156</v>
       </c>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="41"/>
       <c r="B22" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="38">
         <v>1904</v>
       </c>
       <c r="G22" s="38">
         <v>168</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="63">
         <v>804</v>
       </c>
       <c r="I22" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J22" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="38">
         <v>664</v>
       </c>
       <c r="L22" s="38">
         <v>268</v>
       </c>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="41"/>
       <c r="B23" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="43"/>
       <c r="E23" s="44"/>
       <c r="F23" s="38">
         <v>1162</v>
       </c>
       <c r="G23" s="38">
         <v>97</v>
       </c>
-      <c r="H23" s="38" t="s">
+      <c r="H23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="38">
         <v>1038</v>
       </c>
       <c r="J23" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="38">
         <v>7</v>
       </c>
       <c r="L23" s="38">
         <v>21</v>
       </c>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="41"/>
       <c r="B24" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="43"/>
       <c r="E24" s="44"/>
       <c r="F24" s="38">
         <v>384</v>
       </c>
       <c r="G24" s="38">
         <v>3</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="63">
         <v>35</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="38">
         <v>4</v>
       </c>
       <c r="K24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="38">
         <v>342</v>
       </c>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="41"/>
       <c r="B25" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="43"/>
       <c r="E25" s="44"/>
       <c r="F25" s="38">
         <v>673</v>
       </c>
       <c r="G25" s="38">
         <v>23</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="63">
         <v>18</v>
       </c>
       <c r="I25" s="38">
         <v>40</v>
       </c>
       <c r="J25" s="38">
         <v>0</v>
       </c>
       <c r="K25" s="38">
         <v>138</v>
       </c>
       <c r="L25" s="38">
         <v>454</v>
       </c>
       <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="41"/>
       <c r="B26" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="38">
         <v>833</v>
       </c>
       <c r="G26" s="38">
         <v>68</v>
       </c>
-      <c r="H26" s="38">
+      <c r="H26" s="63">
         <v>371</v>
       </c>
       <c r="I26" s="38">
         <v>49</v>
       </c>
       <c r="J26" s="38">
         <v>109</v>
       </c>
       <c r="K26" s="38">
         <v>35</v>
       </c>
       <c r="L26" s="38">
         <v>201</v>
       </c>
       <c r="M26" s="39"/>
     </row>
     <row r="27" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="41"/>
       <c r="B27" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="43"/>
       <c r="E27" s="44"/>
       <c r="F27" s="38">
         <v>146</v>
       </c>
       <c r="G27" s="38">
         <v>73</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="63">
         <v>9</v>
       </c>
       <c r="I27" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J27" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="38">
         <v>64</v>
       </c>
       <c r="L27" s="38" t="s">
         <v>20</v>
       </c>
       <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="41"/>
       <c r="B28" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="43"/>
       <c r="E28" s="44"/>
       <c r="F28" s="38">
         <v>1382</v>
       </c>
       <c r="G28" s="38">
         <v>339</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="63">
         <v>347</v>
       </c>
       <c r="I28" s="38">
         <v>87</v>
       </c>
       <c r="J28" s="38">
         <v>607</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="38">
         <v>3</v>
       </c>
       <c r="M28" s="39"/>
     </row>
     <row r="29" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="41"/>
       <c r="B29" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="43"/>
       <c r="E29" s="44"/>
       <c r="F29" s="38">
         <v>508</v>
       </c>
       <c r="G29" s="38">
         <v>189</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="63">
         <v>215</v>
       </c>
       <c r="I29" s="38">
         <v>45</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>20</v>
       </c>
       <c r="L29" s="38">
         <v>59</v>
       </c>
       <c r="M29" s="39"/>
     </row>
     <row r="30" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="41"/>
       <c r="B30" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="43"/>
       <c r="E30" s="44"/>
       <c r="F30" s="38">
         <v>449</v>
       </c>
       <c r="G30" s="38">
         <v>31</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="63">
         <v>219</v>
       </c>
       <c r="I30" s="38">
         <v>4</v>
       </c>
       <c r="J30" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="38">
         <v>179</v>
       </c>
       <c r="L30" s="38">
         <v>17</v>
       </c>
       <c r="M30" s="39"/>
     </row>
     <row r="31" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="41"/>
       <c r="B31" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="43"/>
       <c r="E31" s="44"/>
       <c r="F31" s="38">
-        <v>1388</v>
+        <v>701</v>
       </c>
       <c r="G31" s="38">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>68</v>
+      </c>
+      <c r="H31" s="63">
+        <v>374</v>
       </c>
       <c r="I31" s="38">
         <v>5</v>
       </c>
       <c r="J31" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K31" s="38">
         <v>28</v>
       </c>
       <c r="L31" s="38">
         <v>225</v>
       </c>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="41"/>
       <c r="B32" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="43"/>
       <c r="E32" s="44"/>
@@ -2148,57 +2151,57 @@
       <c r="I34" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J34" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K34" s="38">
         <v>1171</v>
       </c>
       <c r="L34" s="38">
         <v>135</v>
       </c>
       <c r="M34" s="39"/>
     </row>
     <row r="35" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="41"/>
       <c r="B35" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="43"/>
       <c r="E35" s="44"/>
       <c r="F35" s="38">
-        <v>1170</v>
+        <v>1026</v>
       </c>
       <c r="G35" s="38">
         <v>32</v>
       </c>
       <c r="H35" s="38">
-        <v>842</v>
+        <v>698</v>
       </c>
       <c r="I35" s="38">
         <v>151</v>
       </c>
       <c r="J35" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="38">
         <v>137</v>
       </c>
       <c r="L35" s="38">
         <v>8</v>
       </c>
       <c r="M35" s="39"/>
     </row>
     <row r="36" spans="1:13" s="40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="41"/>
       <c r="B36" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
@@ -2610,54 +2613,54 @@
       <c r="I48" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J48" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K48" s="38">
         <v>40</v>
       </c>
       <c r="L48" s="38">
         <v>100</v>
       </c>
       <c r="M48" s="39"/>
     </row>
     <row r="49" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="41"/>
       <c r="B49" s="41" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="42" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="43"/>
       <c r="E49" s="44"/>
       <c r="F49" s="38">
-        <v>7183</v>
+        <v>6928</v>
       </c>
       <c r="G49" s="38">
-        <v>4728</v>
+        <v>4474</v>
       </c>
       <c r="H49" s="38">
         <v>1973</v>
       </c>
       <c r="I49" s="38">
         <v>403</v>
       </c>
       <c r="J49" s="38" t="s">
         <v>20</v>
       </c>
       <c r="K49" s="38">
         <v>78</v>
       </c>
       <c r="L49" s="38">
         <v>0</v>
       </c>
       <c r="M49" s="39"/>
     </row>
     <row r="50" spans="1:13" s="40" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="41"/>
       <c r="B50" s="41" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="42" t="s">
         <v>94</v>
@@ -3028,98 +3031,90 @@
       <c r="D68" s="52"/>
       <c r="E68" s="53"/>
     </row>
     <row r="69" spans="1:5" s="54" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A69" s="52"/>
       <c r="B69" s="52"/>
       <c r="C69" s="52"/>
       <c r="D69" s="52"/>
       <c r="E69" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="J8:J9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="C11:C58" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2c0d8771fefb781af15f5ca4d5c07c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3133,50 +3128,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -3250,105 +3250,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFE47100-A4ED-4593-A789-7539D13A27DC}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABC1CB76-C6C7-4402-9635-12D9C184281A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A790D1-9245-4451-8DD0-3443FC6F412C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFE47100-A4ED-4593-A789-7539D13A27DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EF10623-A71E-47C4-A84D-9C81894897D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>u008-06-046</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 