--- v0 (2026-05-14)
+++ v1 (2026-10-10)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20251117_R6特用林産基礎資料/訂正後統計表/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/統計表/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{2D123B6F-59EA-4978-B1B0-2648319069AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EA3D270C-E88B-4704-B847-D6776D275383}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{2D123B6F-59EA-4978-B1B0-2648319069AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C74FC250-8E33-46C3-ADB8-0E1498B35084}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{46BE9CCA-F309-4C4A-B152-4E6532AA1AAA}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-047" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1304,54 +1304,54 @@
       </c>
       <c r="G10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="33" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="24"/>
       <c r="B11" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29">
-        <v>153989</v>
+        <v>152903</v>
       </c>
       <c r="G11" s="29">
-        <v>133837</v>
+        <v>132751</v>
       </c>
       <c r="H11" s="30">
         <v>87</v>
       </c>
       <c r="I11" s="29">
         <v>20155</v>
       </c>
       <c r="J11" s="30">
         <v>13</v>
       </c>
       <c r="K11" s="31"/>
       <c r="L11" s="32"/>
     </row>
     <row r="12" spans="1:12" s="39" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="34"/>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="36"/>
       <c r="E12" s="37"/>
       <c r="F12" s="38">
         <v>1543</v>
@@ -1864,63 +1864,63 @@
         <v>405</v>
       </c>
       <c r="H30" s="30">
         <v>90</v>
       </c>
       <c r="I30" s="38">
         <v>44</v>
       </c>
       <c r="J30" s="30">
         <v>10</v>
       </c>
       <c r="K30" s="31"/>
       <c r="L30" s="32"/>
     </row>
     <row r="31" spans="1:12" s="39" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="40"/>
       <c r="B31" s="40" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="41" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="42"/>
       <c r="E31" s="43"/>
       <c r="F31" s="38">
-        <v>1388</v>
+        <v>701</v>
       </c>
       <c r="G31" s="38">
-        <v>1373</v>
+        <v>686</v>
       </c>
       <c r="H31" s="30">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I31" s="38">
         <v>15</v>
       </c>
       <c r="J31" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K31" s="31"/>
       <c r="L31" s="32"/>
     </row>
     <row r="32" spans="1:12" s="39" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="40"/>
       <c r="B32" s="40" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="41" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="42"/>
       <c r="E32" s="43"/>
       <c r="F32" s="38">
         <v>1270</v>
       </c>
       <c r="G32" s="38">
         <v>922</v>
       </c>
       <c r="H32" s="30">
         <v>73</v>
       </c>
       <c r="I32" s="38">
         <v>347</v>
@@ -1976,63 +1976,63 @@
         <v>238</v>
       </c>
       <c r="H34" s="30">
         <v>18</v>
       </c>
       <c r="I34" s="38">
         <v>1086</v>
       </c>
       <c r="J34" s="30">
         <v>82</v>
       </c>
       <c r="K34" s="31"/>
       <c r="L34" s="32"/>
     </row>
     <row r="35" spans="1:12" s="39" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="40"/>
       <c r="B35" s="40" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="41" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="42"/>
       <c r="E35" s="43"/>
       <c r="F35" s="38">
-        <v>1170</v>
+        <v>1026</v>
       </c>
       <c r="G35" s="38">
-        <v>1085</v>
+        <v>941</v>
       </c>
       <c r="H35" s="30">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I35" s="38">
         <v>85</v>
       </c>
       <c r="J35" s="30">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K35" s="31"/>
       <c r="L35" s="32"/>
     </row>
     <row r="36" spans="1:12" s="39" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="40"/>
       <c r="B36" s="40" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="41" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="42"/>
       <c r="E36" s="43"/>
       <c r="F36" s="38">
         <v>669</v>
       </c>
       <c r="G36" s="38">
         <v>479</v>
       </c>
       <c r="H36" s="30">
         <v>72</v>
       </c>
       <c r="I36" s="38">
         <v>190</v>
@@ -2368,54 +2368,54 @@
         <v>180</v>
       </c>
       <c r="H48" s="30">
         <v>100</v>
       </c>
       <c r="I48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="30" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="31"/>
       <c r="L48" s="32"/>
     </row>
     <row r="49" spans="1:12" s="39" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="40"/>
       <c r="B49" s="40" t="s">
         <v>89</v>
       </c>
       <c r="C49" s="41" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="42"/>
       <c r="E49" s="43"/>
       <c r="F49" s="38">
-        <v>7183</v>
+        <v>6928</v>
       </c>
       <c r="G49" s="38">
-        <v>7183</v>
+        <v>6928</v>
       </c>
       <c r="H49" s="30">
         <v>100</v>
       </c>
       <c r="I49" s="38" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="30" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="31"/>
       <c r="L49" s="32"/>
     </row>
     <row r="50" spans="1:12" s="39" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="40"/>
       <c r="B50" s="40" t="s">
         <v>91</v>
       </c>
       <c r="C50" s="41" t="s">
         <v>92</v>
       </c>
       <c r="D50" s="42"/>
       <c r="E50" s="43"/>
       <c r="F50" s="38">
         <v>531</v>
@@ -2732,98 +2732,99 @@
       <c r="B68" s="50"/>
       <c r="C68" s="50"/>
       <c r="D68" s="50"/>
       <c r="E68" s="51"/>
     </row>
     <row r="69" spans="1:5" s="52" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A69" s="50"/>
       <c r="B69" s="50"/>
       <c r="C69" s="50"/>
       <c r="D69" s="50"/>
       <c r="E69" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="C11:C58" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c212d02cd5b388391023a04d5a69f28b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2c0d8771fefb781af15f5ca4d5c07c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2837,50 +2838,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2955,104 +2961,108 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F3C324-C3F3-4FF4-8C0B-0D99E8F9E56B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44C2B979-F0C4-413F-8308-CD93F3B089A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DB0AF01-ED44-423D-9E37-682B89FCEBAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF33496-CB5D-43C5-8764-8C7CFE8AFFC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44C2B979-F0C4-413F-8308-CD93F3B089A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F3C324-C3F3-4FF4-8C0B-0D99E8F9E56B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>u008-06-047</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 