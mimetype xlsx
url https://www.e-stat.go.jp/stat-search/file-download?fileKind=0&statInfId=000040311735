--- v0 (2026-05-27)
+++ v1 (2026-10-10)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20251117_R6特用林産基礎資料/訂正後統計表/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/訂正統計表（R5、R6）/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="92" documentId="8_{1A4EE787-A24C-4084-B86F-288392808071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{72099E45-D643-47D0-838D-8E77BBA6FD02}"/>
+  <xr:revisionPtr revIDLastSave="102" documentId="8_{1A4EE787-A24C-4084-B86F-288392808071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD7BB863-CA27-4550-B1D6-3906D8475448}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4511678B-B0D7-4154-8FA4-D3062B0B5842}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4511678B-B0D7-4154-8FA4-D3062B0B5842}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-064" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -762,51 +762,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -935,50 +935,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="桁区切り 4" xfId="6" xr:uid="{CB4CE7D8-19F6-423C-98F7-72F13FE8D643}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{0A0A8CF3-0F2D-4EA9-BE59-035EEA88D905}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{1D15B769-B16B-4C1E-9E3B-A9DCAB9FC480}"/>
     <cellStyle name="標準 2 3" xfId="2" xr:uid="{F416AA99-8663-42E3-B634-A846EA4C418B}"/>
     <cellStyle name="標準 3 2" xfId="7" xr:uid="{3421D512-22CA-45B5-9153-E4A684C15316}"/>
     <cellStyle name="標準 3 2 2" xfId="5" xr:uid="{D574F22F-2100-42C5-8149-68E95A79C872}"/>
     <cellStyle name="標準_H17様式4" xfId="4" xr:uid="{E6DA803F-DC97-4734-9C10-B3BA3731A53A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1574,63 +1577,63 @@
       </c>
       <c r="Q11" s="27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="36" customFormat="1" ht="13.65" customHeight="1">
       <c r="A12" s="30"/>
       <c r="B12" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="32" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="33"/>
       <c r="E12" s="34"/>
       <c r="F12" s="35">
         <v>1496.6000000000004</v>
       </c>
       <c r="G12" s="35">
         <v>434.2000000000001</v>
       </c>
       <c r="H12" s="35">
         <v>1062.3999999999996</v>
       </c>
       <c r="I12" s="35">
-        <v>285.30000000000007</v>
+        <v>282.30000000000007</v>
       </c>
       <c r="J12" s="35">
         <v>1034.0999999999999</v>
       </c>
       <c r="K12" s="35">
         <v>396.90000000000009</v>
       </c>
       <c r="L12" s="35">
         <v>637.20000000000027</v>
       </c>
       <c r="M12" s="35">
-        <v>224.1</v>
+        <v>221.1</v>
       </c>
       <c r="N12" s="35">
         <v>462.5</v>
       </c>
       <c r="O12" s="35">
         <v>37.299999999999997</v>
       </c>
       <c r="P12" s="35">
         <v>425.2</v>
       </c>
       <c r="Q12" s="35">
         <v>61.20000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="41" customFormat="1" ht="27.6" customHeight="1">
       <c r="A13" s="37"/>
       <c r="B13" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="39"/>
       <c r="E13" s="40"/>
       <c r="F13" s="53">
@@ -2936,64 +2939,64 @@
         <v>0.1</v>
       </c>
       <c r="Q40" s="53" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="41" customFormat="1" ht="13.65" customHeight="1">
       <c r="A41" s="42"/>
       <c r="B41" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="43" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="44"/>
       <c r="E41" s="45"/>
       <c r="F41" s="53">
         <v>0.1</v>
       </c>
       <c r="G41" s="53">
         <v>0.1</v>
       </c>
       <c r="H41" s="53">
         <v>0</v>
       </c>
-      <c r="I41" s="53">
-[...12 lines deleted...]
-        <v>3.3</v>
+      <c r="I41" s="65">
+        <v>0.3</v>
+      </c>
+      <c r="J41" s="65">
+        <v>0.1</v>
+      </c>
+      <c r="K41" s="65">
+        <v>0.1</v>
+      </c>
+      <c r="L41" s="65">
+        <v>0</v>
+      </c>
+      <c r="M41" s="65">
+        <v>0.3</v>
       </c>
       <c r="N41" s="53">
         <v>0</v>
       </c>
       <c r="O41" s="53" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="53">
         <v>0</v>
       </c>
       <c r="Q41" s="53" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="41" customFormat="1" ht="13.65" customHeight="1">
       <c r="A42" s="42"/>
       <c r="B42" s="42" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="43" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="44"/>
       <c r="E42" s="45"/>
       <c r="F42" s="53">
@@ -3944,70 +3947,71 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c212d02cd5b388391023a04d5a69f28b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2c0d8771fefb781af15f5ca4d5c07c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4021,50 +4025,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4150,93 +4159,94 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42FAADD2-8134-47E3-B514-50969CCD75D4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C0DFBB4-4EBE-4097-9EB9-9456193C582D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270EB352-04C9-4D07-A526-AF67D88D668D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62B00A0D-1A98-428E-9001-E2C11AB567AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>u008-06-064</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 