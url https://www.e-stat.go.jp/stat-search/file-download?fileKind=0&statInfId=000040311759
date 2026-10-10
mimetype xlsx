--- v0 (2026-05-27)
+++ v1 (2026-10-10)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp-my.sharepoint.com/personal/takehiko_omae940_maff_go_jp/Documents/デスクトップ/マクロ用/20250825_特用林産/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MAFF_FS00031/Lib0007/03_統計の一元化/02_特用林産物生産統計調査/訂正案件/20260831_R5、R6特用林産基礎資料の訂正/統計表/R6/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{27C0C741-B9FE-4A25-89EB-B35AB138CEE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{27C0C741-B9FE-4A25-89EB-B35AB138CEE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F1321E8-E627-455D-A517-F441A179E00B}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{53C43E16-B119-4988-8A18-79993E3C8FB9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{53C43E16-B119-4988-8A18-79993E3C8FB9}"/>
   </bookViews>
   <sheets>
     <sheet name="u008-06-088" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -458,51 +458,51 @@
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>(46)</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>(47)</t>
   </si>
   <si>
     <t>沖縄</t>
   </si>
   <si>
     <t>(48)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -755,114 +755,78 @@
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4"/>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -887,55 +851,91 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="12" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="桁区切り 4" xfId="5" xr:uid="{BA31F1F1-812A-4B75-93E4-8528BC7122B7}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{A2169802-CCAD-4E0E-BE10-A0F203A69057}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{452B65C7-8398-4430-B6D0-22E7E36ADBA6}"/>
     <cellStyle name="標準 2 3" xfId="3" xr:uid="{2B095FF0-CE4C-4704-B4EF-1B16C17564D9}"/>
     <cellStyle name="標準 3 2" xfId="7" xr:uid="{DA21BBE5-948F-460B-BCB1-2C2771D8DC02}"/>
     <cellStyle name="標準 3 2 2" xfId="6" xr:uid="{EDB901A3-8DCF-4A3F-A0B5-5344A1CE7795}"/>
     <cellStyle name="標準_H17様式4" xfId="4" xr:uid="{0C6F6B1E-3A89-4EE0-87FD-625ACAAF203D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1250,60 +1250,60 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{595F2CC5-ACC7-4EF2-8A6C-306B91C64F40}">
   <sheetPr codeName="Sheet93">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="0.58203125" style="57" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="7" style="37"/>
+    <col min="1" max="1" width="0.59765625" style="45" customWidth="1"/>
+    <col min="2" max="2" width="9.19921875" style="45" customWidth="1"/>
+    <col min="3" max="3" width="4" style="45" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="0.296875" style="45" customWidth="1"/>
+    <col min="6" max="6" width="14.09765625" style="25" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.796875" style="25" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.19921875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="11" style="25" customWidth="1"/>
+    <col min="10" max="11" width="10.19921875" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="7" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -1330,1600 +1330,1613 @@
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
     </row>
     <row r="5" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
     </row>
-    <row r="7" spans="1:11" s="10" customFormat="1" ht="5.15" customHeight="1" thickBot="1">
+    <row r="7" spans="1:11" s="10" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1">
       <c r="A7" s="9"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
     </row>
-    <row r="8" spans="1:11" s="17" customFormat="1" ht="15" customHeight="1" thickTop="1">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:11" s="15" customFormat="1" ht="15" customHeight="1" thickTop="1">
+      <c r="A8" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="11"/>
-[...3 lines deleted...]
-      <c r="F8" s="14" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H8" s="16"/>
-[...1 lines deleted...]
-      <c r="J8" s="15" t="s">
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="16"/>
-[...8 lines deleted...]
-      <c r="G9" s="22" t="s">
+      <c r="K8" s="14"/>
+    </row>
+    <row r="9" spans="1:11" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="49"/>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="22" t="s">
+      <c r="H9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="I9" s="23" t="s">
+      <c r="I9" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="J9" s="23" t="s">
+      <c r="J9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="K9" s="24" t="s">
+      <c r="K9" s="46" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="17" customFormat="1" ht="15" customHeight="1">
-[...18 lines deleted...]
-      <c r="F11" s="36" t="s">
+    <row r="10" spans="1:11" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="50"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="47"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="G11" s="36" t="s">
+      <c r="G11" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="36" t="s">
+      <c r="H11" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="I11" s="36" t="s">
+      <c r="I11" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="J11" s="36" t="s">
+      <c r="J11" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="K11" s="36" t="s">
+      <c r="K11" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="39" t="s">
+    <row r="12" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A12" s="26"/>
+      <c r="B12" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="40" t="s">
+      <c r="C12" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="41"/>
-[...1 lines deleted...]
-      <c r="F12" s="43">
+      <c r="D12" s="29"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="31">
         <v>1387082</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="31">
         <v>461598</v>
       </c>
-      <c r="H12" s="43">
+      <c r="H12" s="31">
         <v>69341</v>
       </c>
-      <c r="I12" s="43">
+      <c r="I12" s="31">
         <v>856143</v>
       </c>
-      <c r="J12" s="43">
-[...8 lines deleted...]
-      <c r="B13" s="44" t="s">
+      <c r="J12" s="31">
+        <v>593</v>
+      </c>
+      <c r="K12" s="31">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A13" s="32"/>
+      <c r="B13" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="45" t="s">
+      <c r="C13" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="46"/>
-[...1 lines deleted...]
-      <c r="F13" s="48">
+      <c r="D13" s="34"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="36">
         <v>32956</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="36">
         <v>2700</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="36">
         <v>2800</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="36">
         <v>27456</v>
       </c>
-      <c r="J13" s="48">
+      <c r="J13" s="36">
         <v>17</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="36">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B14" s="49" t="s">
+    <row r="14" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A14" s="37"/>
+      <c r="B14" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="51"/>
-[...13 lines deleted...]
-      <c r="J14" s="48">
+      <c r="D14" s="39"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" s="36">
         <v>4</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="36">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B15" s="49" t="s">
+    <row r="15" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A15" s="37"/>
+      <c r="B15" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="51"/>
-[...1 lines deleted...]
-      <c r="F15" s="48">
+      <c r="D15" s="39"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="36">
         <v>625450</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="36">
         <v>293100</v>
       </c>
-      <c r="H15" s="48" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="48">
+      <c r="H15" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="36">
         <v>332350</v>
       </c>
-      <c r="J15" s="48">
+      <c r="J15" s="36">
         <v>123</v>
       </c>
-      <c r="K15" s="48">
+      <c r="K15" s="36">
         <v>49</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="49" t="s">
+    <row r="16" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A16" s="37"/>
+      <c r="B16" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="51"/>
-[...1 lines deleted...]
-      <c r="F16" s="48">
+      <c r="D16" s="39"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="36">
         <v>9482</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G16" s="36">
         <v>8030</v>
       </c>
-      <c r="H16" s="48">
+      <c r="H16" s="36">
         <v>1252</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="36">
         <v>200</v>
       </c>
-      <c r="J16" s="48">
+      <c r="J16" s="36">
         <v>4</v>
       </c>
-      <c r="K16" s="48">
+      <c r="K16" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="49" t="s">
+    <row r="17" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A17" s="37"/>
+      <c r="B17" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="51"/>
-[...1 lines deleted...]
-      <c r="F17" s="48">
+      <c r="D17" s="39"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="36">
         <v>2789</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="36">
         <v>10</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="36">
         <v>15</v>
       </c>
-      <c r="I17" s="48">
+      <c r="I17" s="36">
         <v>2764</v>
       </c>
-      <c r="J17" s="48">
+      <c r="J17" s="36">
         <v>13</v>
       </c>
-      <c r="K17" s="48">
+      <c r="K17" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B18" s="49" t="s">
+    <row r="18" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A18" s="37"/>
+      <c r="B18" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="51"/>
-[...1 lines deleted...]
-      <c r="F18" s="48">
+      <c r="D18" s="39"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="36">
         <v>2150</v>
       </c>
-      <c r="G18" s="48">
+      <c r="G18" s="36">
         <v>1742</v>
       </c>
-      <c r="H18" s="48">
+      <c r="H18" s="36">
         <v>333</v>
       </c>
-      <c r="I18" s="48">
+      <c r="I18" s="36">
         <v>75</v>
       </c>
-      <c r="J18" s="48">
+      <c r="J18" s="36">
         <v>39</v>
       </c>
-      <c r="K18" s="48">
+      <c r="K18" s="36">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B19" s="49" t="s">
+    <row r="19" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A19" s="37"/>
+      <c r="B19" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="51"/>
-[...1 lines deleted...]
-      <c r="F19" s="48">
+      <c r="D19" s="39"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="36">
         <v>44800</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="36">
         <v>43475</v>
       </c>
-      <c r="H19" s="48">
+      <c r="H19" s="36">
         <v>10</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="36">
         <v>1315</v>
       </c>
-      <c r="J19" s="48">
+      <c r="J19" s="36">
         <v>7</v>
       </c>
-      <c r="K19" s="48">
+      <c r="K19" s="36">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="49" t="s">
+    <row r="20" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A20" s="37"/>
+      <c r="B20" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="50" t="s">
+      <c r="C20" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="51"/>
-[...13 lines deleted...]
-      <c r="J20" s="48">
+      <c r="D20" s="39"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="36">
         <v>2</v>
       </c>
-      <c r="K20" s="48">
+      <c r="K20" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="49" t="s">
+    <row r="21" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A21" s="37"/>
+      <c r="B21" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="51"/>
-[...13 lines deleted...]
-      <c r="J21" s="48">
+      <c r="D21" s="39"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="36">
         <v>2</v>
       </c>
-      <c r="K21" s="48">
+      <c r="K21" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B22" s="49" t="s">
+    <row r="22" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A22" s="37"/>
+      <c r="B22" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="51"/>
-[...1 lines deleted...]
-      <c r="F22" s="48">
+      <c r="D22" s="39"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="36">
         <v>11518</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="36">
         <v>3903</v>
       </c>
-      <c r="H22" s="48">
+      <c r="H22" s="36">
         <v>7455</v>
       </c>
-      <c r="I22" s="48">
+      <c r="I22" s="36">
         <v>160</v>
       </c>
-      <c r="J22" s="48">
+      <c r="J22" s="36">
         <v>14</v>
       </c>
-      <c r="K22" s="48">
+      <c r="K22" s="36">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B23" s="49" t="s">
+    <row r="23" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A23" s="37"/>
+      <c r="B23" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="C23" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="51"/>
-[...22 lines deleted...]
-      <c r="B24" s="49" t="s">
+      <c r="D23" s="39"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A24" s="37"/>
+      <c r="B24" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="C24" s="50" t="s">
+      <c r="C24" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="51"/>
-[...13 lines deleted...]
-      <c r="J24" s="48">
+      <c r="D24" s="39"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="36">
         <v>5</v>
       </c>
-      <c r="K24" s="48">
+      <c r="K24" s="36">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="49" t="s">
+    <row r="25" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A25" s="37"/>
+      <c r="B25" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="C25" s="50" t="s">
+      <c r="C25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="51"/>
-[...13 lines deleted...]
-      <c r="J25" s="48">
+      <c r="D25" s="39"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" s="36">
         <v>5</v>
       </c>
-      <c r="K25" s="48">
+      <c r="K25" s="36">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B26" s="49" t="s">
+    <row r="26" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="50" t="s">
+      <c r="C26" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="D26" s="51"/>
-[...1 lines deleted...]
-      <c r="F26" s="48">
+      <c r="D26" s="39"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="36">
         <v>940</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="36">
         <v>156</v>
       </c>
-      <c r="H26" s="48">
+      <c r="H26" s="36">
         <v>700</v>
       </c>
-      <c r="I26" s="48">
+      <c r="I26" s="36">
         <v>84</v>
       </c>
-      <c r="J26" s="48">
+      <c r="J26" s="36">
         <v>58</v>
       </c>
-      <c r="K26" s="48">
+      <c r="K26" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B27" s="49" t="s">
+    <row r="27" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A27" s="37"/>
+      <c r="B27" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="50" t="s">
+      <c r="C27" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="D27" s="51"/>
-[...22 lines deleted...]
-      <c r="B28" s="49" t="s">
+      <c r="D27" s="39"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A28" s="37"/>
+      <c r="B28" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="50" t="s">
+      <c r="C28" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="D28" s="51"/>
-[...13 lines deleted...]
-      <c r="J28" s="48">
+      <c r="D28" s="39"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="36">
         <v>7</v>
       </c>
-      <c r="K28" s="48">
+      <c r="K28" s="36">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="49" t="s">
+    <row r="29" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A29" s="37"/>
+      <c r="B29" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="50" t="s">
+      <c r="C29" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="D29" s="51"/>
-[...1 lines deleted...]
-      <c r="F29" s="48">
+      <c r="D29" s="39"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="36">
         <v>92</v>
       </c>
-      <c r="G29" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="48">
+      <c r="G29" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="36">
         <v>12</v>
       </c>
-      <c r="I29" s="48">
+      <c r="I29" s="36">
         <v>80</v>
       </c>
-      <c r="J29" s="48">
+      <c r="J29" s="36">
+        <v>11</v>
+      </c>
+      <c r="K29" s="36">
         <v>2</v>
       </c>
-      <c r="K29" s="48">
-[...5 lines deleted...]
-      <c r="B30" s="49" t="s">
+    </row>
+    <row r="30" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A30" s="37"/>
+      <c r="B30" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="C30" s="50" t="s">
+      <c r="C30" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="D30" s="51"/>
-[...1 lines deleted...]
-      <c r="F30" s="48">
+      <c r="D30" s="39"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="36">
         <v>556</v>
       </c>
-      <c r="G30" s="48">
+      <c r="G30" s="36">
         <v>102</v>
       </c>
-      <c r="H30" s="48">
+      <c r="H30" s="36">
         <v>90</v>
       </c>
-      <c r="I30" s="48">
+      <c r="I30" s="36">
         <v>364</v>
       </c>
-      <c r="J30" s="48">
+      <c r="J30" s="36">
         <v>3</v>
       </c>
-      <c r="K30" s="48">
+      <c r="K30" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="49" t="s">
+    <row r="31" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A31" s="37"/>
+      <c r="B31" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="C31" s="50" t="s">
+      <c r="C31" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="51"/>
-[...22 lines deleted...]
-      <c r="B32" s="49" t="s">
+      <c r="D31" s="39"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A32" s="37"/>
+      <c r="B32" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="50" t="s">
+      <c r="C32" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="51"/>
-[...1 lines deleted...]
-      <c r="F32" s="48">
+      <c r="D32" s="39"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="36">
         <v>1340</v>
       </c>
-      <c r="G32" s="48">
+      <c r="G32" s="36">
         <v>1049</v>
       </c>
-      <c r="H32" s="48">
+      <c r="H32" s="36">
         <v>225</v>
       </c>
-      <c r="I32" s="48">
+      <c r="I32" s="36">
         <v>66</v>
       </c>
-      <c r="J32" s="48">
+      <c r="J32" s="36">
         <v>51</v>
       </c>
-      <c r="K32" s="48">
+      <c r="K32" s="36">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B33" s="49" t="s">
+    <row r="33" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A33" s="37"/>
+      <c r="B33" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="C33" s="50" t="s">
+      <c r="C33" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="D33" s="51"/>
-[...1 lines deleted...]
-      <c r="F33" s="48">
+      <c r="D33" s="39"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="36">
         <v>16219</v>
       </c>
-      <c r="G33" s="48">
+      <c r="G33" s="36">
         <v>30</v>
       </c>
-      <c r="H33" s="48">
+      <c r="H33" s="36">
         <v>14000</v>
       </c>
-      <c r="I33" s="48">
+      <c r="I33" s="36">
         <v>2189</v>
       </c>
-      <c r="J33" s="48">
+      <c r="J33" s="36">
         <v>23</v>
       </c>
-      <c r="K33" s="48">
+      <c r="K33" s="36">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B34" s="49" t="s">
+    <row r="34" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A34" s="37"/>
+      <c r="B34" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="C34" s="50" t="s">
+      <c r="C34" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="D34" s="51"/>
-[...13 lines deleted...]
-      <c r="J34" s="48">
+      <c r="D34" s="39"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" s="36">
         <v>8</v>
       </c>
-      <c r="K34" s="48">
+      <c r="K34" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B35" s="49" t="s">
+    <row r="35" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A35" s="37"/>
+      <c r="B35" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="C35" s="50" t="s">
+      <c r="C35" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="D35" s="51"/>
-[...13 lines deleted...]
-      <c r="J35" s="48">
+      <c r="D35" s="39"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" s="36">
         <v>6</v>
       </c>
-      <c r="K35" s="48">
+      <c r="K35" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A36" s="37"/>
+      <c r="B36" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="C36" s="50" t="s">
+      <c r="C36" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="D36" s="51"/>
-[...13 lines deleted...]
-      <c r="J36" s="48">
+      <c r="D36" s="39"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" s="36">
         <v>1</v>
       </c>
-      <c r="K36" s="48">
+      <c r="K36" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B37" s="49" t="s">
+    <row r="37" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A37" s="37"/>
+      <c r="B37" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="C37" s="50" t="s">
+      <c r="C37" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="D37" s="51"/>
-[...13 lines deleted...]
-      <c r="J37" s="48">
+      <c r="D37" s="39"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="36">
         <v>6</v>
       </c>
-      <c r="K37" s="48">
+      <c r="K37" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B38" s="49" t="s">
+    <row r="38" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A38" s="37"/>
+      <c r="B38" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="C38" s="50" t="s">
+      <c r="C38" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="D38" s="51"/>
-[...13 lines deleted...]
-      <c r="J38" s="48">
+      <c r="D38" s="39"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="36">
         <v>1</v>
       </c>
-      <c r="K38" s="48">
+      <c r="K38" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B39" s="49" t="s">
+    <row r="39" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A39" s="37"/>
+      <c r="B39" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="C39" s="50" t="s">
+      <c r="C39" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="D39" s="51"/>
-[...22 lines deleted...]
-      <c r="B40" s="49" t="s">
+      <c r="D39" s="39"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A40" s="37"/>
+      <c r="B40" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="50" t="s">
+      <c r="C40" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="D40" s="51"/>
-[...13 lines deleted...]
-      <c r="J40" s="48">
+      <c r="D40" s="39"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="36">
         <v>4</v>
       </c>
-      <c r="K40" s="48">
+      <c r="K40" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B41" s="49" t="s">
+    <row r="41" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A41" s="37"/>
+      <c r="B41" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="C41" s="50" t="s">
+      <c r="C41" s="38" t="s">
         <v>79</v>
       </c>
-      <c r="D41" s="51"/>
-[...13 lines deleted...]
-      <c r="J41" s="48">
+      <c r="D41" s="39"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" s="36">
         <v>1</v>
       </c>
-      <c r="K41" s="48">
+      <c r="K41" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B42" s="49" t="s">
+    <row r="42" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A42" s="37"/>
+      <c r="B42" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="C42" s="50" t="s">
+      <c r="C42" s="38" t="s">
         <v>81</v>
       </c>
-      <c r="D42" s="51"/>
-[...1 lines deleted...]
-      <c r="F42" s="48">
+      <c r="D42" s="39"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="36">
         <v>11631</v>
       </c>
-      <c r="G42" s="48">
+      <c r="G42" s="36">
         <v>5700</v>
       </c>
-      <c r="H42" s="48">
+      <c r="H42" s="36">
         <v>3000</v>
       </c>
-      <c r="I42" s="48">
+      <c r="I42" s="36">
         <v>2931</v>
       </c>
-      <c r="J42" s="48">
+      <c r="J42" s="36">
         <v>22</v>
       </c>
-      <c r="K42" s="48">
+      <c r="K42" s="36">
         <v>19</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B43" s="49" t="s">
+    <row r="43" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A43" s="37"/>
+      <c r="B43" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="C43" s="50" t="s">
+      <c r="C43" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="D43" s="51"/>
-[...13 lines deleted...]
-      <c r="J43" s="48">
+      <c r="D43" s="39"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="36">
         <v>1</v>
       </c>
-      <c r="K43" s="48">
+      <c r="K43" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B44" s="49" t="s">
+    <row r="44" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A44" s="37"/>
+      <c r="B44" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="C44" s="50" t="s">
+      <c r="C44" s="38" t="s">
         <v>85</v>
       </c>
-      <c r="D44" s="51"/>
-[...1 lines deleted...]
-      <c r="F44" s="48">
+      <c r="D44" s="39"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="36">
         <v>1310</v>
       </c>
-      <c r="G44" s="48">
+      <c r="G44" s="36">
         <v>10</v>
       </c>
-      <c r="H44" s="48">
+      <c r="H44" s="36">
         <v>900</v>
       </c>
-      <c r="I44" s="48">
+      <c r="I44" s="36">
         <v>400</v>
       </c>
-      <c r="J44" s="48">
+      <c r="J44" s="36">
         <v>12</v>
       </c>
-      <c r="K44" s="48">
+      <c r="K44" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B45" s="49" t="s">
+    <row r="45" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A45" s="37"/>
+      <c r="B45" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="C45" s="50" t="s">
+      <c r="C45" s="38" t="s">
         <v>87</v>
       </c>
-      <c r="D45" s="51"/>
-[...1 lines deleted...]
-      <c r="F45" s="48">
+      <c r="D45" s="39"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="36">
         <v>592</v>
       </c>
-      <c r="G45" s="48">
+      <c r="G45" s="36">
         <v>61</v>
       </c>
-      <c r="H45" s="48">
+      <c r="H45" s="36">
         <v>381</v>
       </c>
-      <c r="I45" s="48">
+      <c r="I45" s="36">
         <v>150</v>
       </c>
-      <c r="J45" s="48">
+      <c r="J45" s="36">
         <v>14</v>
       </c>
-      <c r="K45" s="48">
+      <c r="K45" s="36">
         <v>17</v>
       </c>
     </row>
-    <row r="46" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A46" s="37"/>
+      <c r="B46" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="50" t="s">
+      <c r="C46" s="38" t="s">
         <v>89</v>
       </c>
-      <c r="D46" s="51"/>
-[...13 lines deleted...]
-      <c r="J46" s="48">
+      <c r="D46" s="39"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J46" s="36">
         <v>3</v>
       </c>
-      <c r="K46" s="48">
+      <c r="K46" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B47" s="49" t="s">
+    <row r="47" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A47" s="37"/>
+      <c r="B47" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="C47" s="50" t="s">
+      <c r="C47" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="D47" s="51"/>
-[...1 lines deleted...]
-      <c r="F47" s="48">
+      <c r="D47" s="39"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="36">
         <v>2499</v>
       </c>
-      <c r="G47" s="48">
+      <c r="G47" s="36">
         <v>479</v>
       </c>
-      <c r="H47" s="48">
+      <c r="H47" s="36">
         <v>220</v>
       </c>
-      <c r="I47" s="48">
+      <c r="I47" s="36">
         <v>1800</v>
       </c>
-      <c r="J47" s="48">
+      <c r="J47" s="36">
         <v>13</v>
       </c>
-      <c r="K47" s="48">
+      <c r="K47" s="36">
         <v>5</v>
       </c>
     </row>
-    <row r="48" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B48" s="49" t="s">
+    <row r="48" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A48" s="37"/>
+      <c r="B48" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="C48" s="50" t="s">
+      <c r="C48" s="38" t="s">
         <v>93</v>
       </c>
-      <c r="D48" s="51"/>
-[...13 lines deleted...]
-      <c r="J48" s="48">
+      <c r="D48" s="39"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J48" s="36">
         <v>4</v>
       </c>
-      <c r="K48" s="48">
+      <c r="K48" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="49" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B49" s="49" t="s">
+    <row r="49" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A49" s="37"/>
+      <c r="B49" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="C49" s="50" t="s">
+      <c r="C49" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="D49" s="51"/>
-[...13 lines deleted...]
-      <c r="J49" s="48">
+      <c r="D49" s="39"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J49" s="36">
         <v>5</v>
       </c>
-      <c r="K49" s="48">
+      <c r="K49" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B50" s="49" t="s">
+    <row r="50" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A50" s="37"/>
+      <c r="B50" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="C50" s="50" t="s">
+      <c r="C50" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="D50" s="51"/>
-[...1 lines deleted...]
-      <c r="F50" s="48">
+      <c r="D50" s="39"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="36">
         <v>251</v>
       </c>
-      <c r="G50" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="48">
+      <c r="G50" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50" s="36">
         <v>136</v>
       </c>
-      <c r="I50" s="48">
+      <c r="I50" s="36">
         <v>115</v>
       </c>
-      <c r="J50" s="48">
+      <c r="J50" s="36">
         <v>8</v>
       </c>
-      <c r="K50" s="48">
+      <c r="K50" s="36">
         <v>4</v>
       </c>
     </row>
-    <row r="51" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B51" s="49" t="s">
+    <row r="51" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A51" s="37"/>
+      <c r="B51" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="C51" s="50" t="s">
+      <c r="C51" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="D51" s="51"/>
-[...1 lines deleted...]
-      <c r="F51" s="48">
+      <c r="D51" s="39"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="36">
         <v>190</v>
       </c>
-      <c r="G51" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="48">
+      <c r="G51" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51" s="36">
         <v>21</v>
       </c>
-      <c r="I51" s="48">
+      <c r="I51" s="36">
         <v>169</v>
       </c>
-      <c r="J51" s="48">
+      <c r="J51" s="36">
         <v>9</v>
       </c>
-      <c r="K51" s="48">
+      <c r="K51" s="36">
         <v>9</v>
       </c>
     </row>
-    <row r="52" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B52" s="49" t="s">
+    <row r="52" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A52" s="37"/>
+      <c r="B52" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="C52" s="50" t="s">
+      <c r="C52" s="38" t="s">
         <v>101</v>
       </c>
-      <c r="D52" s="51"/>
-[...1 lines deleted...]
-      <c r="F52" s="48">
+      <c r="D52" s="39"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="36">
         <v>150</v>
       </c>
-      <c r="G52" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I52" s="48">
+      <c r="G52" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="36">
         <v>150</v>
       </c>
-      <c r="J52" s="48">
+      <c r="J52" s="36">
         <v>4</v>
       </c>
-      <c r="K52" s="48">
+      <c r="K52" s="36">
         <v>4</v>
       </c>
     </row>
-    <row r="53" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B53" s="49" t="s">
+    <row r="53" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A53" s="37"/>
+      <c r="B53" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="50" t="s">
+      <c r="C53" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D53" s="51"/>
-[...22 lines deleted...]
-      <c r="B54" s="49" t="s">
+      <c r="D53" s="39"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A54" s="37"/>
+      <c r="B54" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C54" s="50" t="s">
+      <c r="C54" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="D54" s="51"/>
-[...22 lines deleted...]
-      <c r="B55" s="49" t="s">
+      <c r="D54" s="39"/>
+      <c r="E54" s="35"/>
+      <c r="F54" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H54" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J54" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K54" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A55" s="37"/>
+      <c r="B55" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="C55" s="50" t="s">
+      <c r="C55" s="38" t="s">
         <v>107</v>
       </c>
-      <c r="D55" s="51"/>
-[...1 lines deleted...]
-      <c r="F55" s="48">
+      <c r="D55" s="39"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="36">
         <v>176524</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="36">
         <v>88247</v>
       </c>
-      <c r="H55" s="48">
+      <c r="H55" s="36">
         <v>35219</v>
       </c>
-      <c r="I55" s="48">
+      <c r="I55" s="36">
         <v>53058</v>
       </c>
-      <c r="J55" s="48">
+      <c r="J55" s="36">
         <v>34</v>
       </c>
-      <c r="K55" s="48">
+      <c r="K55" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B56" s="49" t="s">
+    <row r="56" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A56" s="37"/>
+      <c r="B56" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="C56" s="50" t="s">
+      <c r="C56" s="38" t="s">
         <v>109</v>
       </c>
-      <c r="D56" s="51"/>
-[...1 lines deleted...]
-      <c r="F56" s="48">
+      <c r="D56" s="39"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="36">
         <v>324</v>
       </c>
-      <c r="G56" s="48">
+      <c r="G56" s="36">
         <v>261</v>
       </c>
-      <c r="H56" s="48" t="s">
-[...2 lines deleted...]
-      <c r="I56" s="48">
+      <c r="H56" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" s="36">
         <v>63</v>
       </c>
-      <c r="J56" s="48">
+      <c r="J56" s="36">
         <v>6</v>
       </c>
-      <c r="K56" s="48">
+      <c r="K56" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="57" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B57" s="49" t="s">
+    <row r="57" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A57" s="37"/>
+      <c r="B57" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="C57" s="50" t="s">
+      <c r="C57" s="38" t="s">
         <v>111</v>
       </c>
-      <c r="D57" s="51"/>
-[...1 lines deleted...]
-      <c r="F57" s="48">
+      <c r="D57" s="39"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="36">
         <v>257539</v>
       </c>
-      <c r="G57" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I57" s="48">
+      <c r="G57" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" s="36">
         <v>257539</v>
       </c>
-      <c r="J57" s="48">
+      <c r="J57" s="36">
         <v>31</v>
       </c>
-      <c r="K57" s="48">
+      <c r="K57" s="36">
         <v>25</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="13.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B58" s="49" t="s">
+    <row r="58" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A58" s="37"/>
+      <c r="B58" s="37" t="s">
         <v>112</v>
       </c>
-      <c r="C58" s="50" t="s">
+      <c r="C58" s="38" t="s">
         <v>113</v>
       </c>
-      <c r="D58" s="51"/>
-[...1 lines deleted...]
-      <c r="F58" s="48">
+      <c r="D58" s="39"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="36">
         <v>21998</v>
       </c>
-      <c r="G58" s="48">
+      <c r="G58" s="36">
         <v>756</v>
       </c>
-      <c r="H58" s="48">
+      <c r="H58" s="36">
         <v>400</v>
       </c>
-      <c r="I58" s="48">
+      <c r="I58" s="36">
         <v>20842</v>
       </c>
-      <c r="J58" s="48">
+      <c r="J58" s="36">
         <v>8</v>
       </c>
-      <c r="K58" s="48">
+      <c r="K58" s="36">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="27.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="B59" s="49" t="s">
+    <row r="59" spans="1:11" ht="27.6" customHeight="1">
+      <c r="A59" s="37"/>
+      <c r="B59" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="C59" s="50" t="s">
+      <c r="C59" s="38" t="s">
         <v>115</v>
       </c>
-      <c r="D59" s="51"/>
-[...13 lines deleted...]
-      <c r="J59" s="48">
+      <c r="D59" s="39"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H59" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I59" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J59" s="36">
         <v>4</v>
       </c>
-      <c r="K59" s="48">
+      <c r="K59" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="13.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="K60" s="56"/>
+    <row r="60" spans="1:11" ht="13.8" customHeight="1">
+      <c r="A60" s="40"/>
+      <c r="B60" s="40"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="44"/>
+      <c r="J60" s="44"/>
+      <c r="K60" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="A8:C10"/>
     <mergeCell ref="F8:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="C12:C59" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="641e5b0c47cff6bdbcc69a2bb3fd5052">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71b5dc150d848f3da94f6cf14faa1400" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085C4EEFB06048144940EC845C4AD89BB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8e6bb88ffcc410b482cd9f85629b24a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9a7f054989f7443dba6c753d8f09beb" ns2:_="" ns3:_="">
     <xsd:import namespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2937,50 +2950,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -3054,99 +3072,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a" xsi:nil="true"/>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B097313C-3539-4356-8F71-11EC24571134}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D09D9A-4BC1-421E-B1DB-304BADEE7419}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D09D9A-4BC1-421E-B1DB-304BADEE7419}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA9B1945-4CB4-4CC7-8370-38A5E8D3CD1A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A98598-32DC-445B-A910-01FBFBFB1F5A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A98598-32DC-445B-A910-01FBFBFB1F5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="88db7837-71a4-4f6d-9bc2-6d6e32f13e8a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>u008-06-088</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010085C4EEFB06048144940EC845C4AD89BB</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>